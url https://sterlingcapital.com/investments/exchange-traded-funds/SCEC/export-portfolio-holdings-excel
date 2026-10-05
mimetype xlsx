--- v4 (2026-09-14)
+++ v5 (2026-10-05)
@@ -14,80 +14,80 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="740">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="730">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-09-11</t>
+    <t>2026-10-02</t>
   </si>
   <si>
     <t>SCEC</t>
   </si>
   <si>
     <t>912810UC0</t>
   </si>
   <si>
     <t>T 4 1/4 08/15/54</t>
   </si>
   <si>
     <t>912810SP4</t>
   </si>
   <si>
     <t>T 1 3/8 08/15/50</t>
   </si>
   <si>
     <t>912810RK6</t>
   </si>
   <si>
     <t>T 2 1/2 02/15/45</t>
   </si>
   <si>
     <t>3132DMZC2</t>
   </si>
@@ -115,2124 +115,2094 @@
   <si>
     <t>3140XCUL0</t>
   </si>
   <si>
     <t>FN FM8686</t>
   </si>
   <si>
     <t>91282CNS6</t>
   </si>
   <si>
     <t>TII 1 7/8 07/15/35</t>
   </si>
   <si>
     <t>3140W0WC5</t>
   </si>
   <si>
     <t>FN FA0642</t>
   </si>
   <si>
     <t>3140XR3K9</t>
   </si>
   <si>
     <t>FN FS9801</t>
   </si>
   <si>
-    <t>BBHETFMM</t>
-[...2 lines deleted...]
-    <t>BBH SWEEP VEHICLE</t>
+    <t>3140W7QB9</t>
+  </si>
+  <si>
+    <t>FN FA6749</t>
+  </si>
+  <si>
+    <t>34966EAN0</t>
+  </si>
+  <si>
+    <t>FCBSL 2024-1A AR</t>
   </si>
   <si>
     <t>31425UR80</t>
   </si>
   <si>
     <t>FR QX0510</t>
   </si>
   <si>
     <t>3140W3XW4</t>
   </si>
   <si>
     <t>FN FA3392</t>
   </si>
   <si>
-    <t>34966EAN0</t>
-[...4 lines deleted...]
-  <si>
     <t>31427MYA3</t>
   </si>
   <si>
     <t>FR SL0704</t>
   </si>
   <si>
+    <t>31423R500</t>
+  </si>
+  <si>
+    <t>FEDERATED HERMES MM TREAS</t>
+  </si>
+  <si>
     <t>081919AN2</t>
   </si>
   <si>
     <t>BMARK 2024-V9 A3</t>
   </si>
   <si>
     <t>3132DUVM6</t>
   </si>
   <si>
     <t>FR SD6920</t>
   </si>
   <si>
     <t>3140QUWR3</t>
   </si>
   <si>
     <t>FN CB8755</t>
   </si>
   <si>
+    <t>3140QRXK4</t>
+  </si>
+  <si>
+    <t>FN CB6081</t>
+  </si>
+  <si>
+    <t>31427MQA2</t>
+  </si>
+  <si>
+    <t>FR SL0448</t>
+  </si>
+  <si>
+    <t>081927AE5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 AS</t>
+  </si>
+  <si>
+    <t>682684AA3</t>
+  </si>
+  <si>
+    <t>ODART 2025-1A A</t>
+  </si>
+  <si>
+    <t>06211EAP6</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR3 AS</t>
+  </si>
+  <si>
+    <t>06764MAC8</t>
+  </si>
+  <si>
+    <t>MMAF 2025-A A3</t>
+  </si>
+  <si>
+    <t>95004XAC7</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C7 A3</t>
+  </si>
+  <si>
+    <t>50202CAJ3</t>
+  </si>
+  <si>
+    <t>LCM 33A AR</t>
+  </si>
+  <si>
+    <t>04016NBV4</t>
+  </si>
+  <si>
+    <t>ARES 2017-44AR A1R3</t>
+  </si>
+  <si>
+    <t>31427NVQ9</t>
+  </si>
+  <si>
+    <t>FR SL1522</t>
+  </si>
+  <si>
+    <t>912810SE9</t>
+  </si>
+  <si>
+    <t>T 3 3/8 11/15/48</t>
+  </si>
+  <si>
+    <t>05495BBH8</t>
+  </si>
+  <si>
+    <t>BANK 2026-BNK52 A5</t>
+  </si>
+  <si>
+    <t>67400EBJ2</t>
+  </si>
+  <si>
+    <t>OAKCL 2019-3A BR2</t>
+  </si>
+  <si>
+    <t>037975AC3</t>
+  </si>
+  <si>
+    <t>AEP 5.836 04/01/46</t>
+  </si>
+  <si>
+    <t>06604CAC4</t>
+  </si>
+  <si>
+    <t>BANK5 2025-5YR18 A3</t>
+  </si>
+  <si>
+    <t>42806MBW8</t>
+  </si>
+  <si>
+    <t>HERTZ 2023-2A A</t>
+  </si>
+  <si>
+    <t>08163VAC1</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V3 A3</t>
+  </si>
+  <si>
+    <t>3140W62Z4</t>
+  </si>
+  <si>
+    <t>FN FA6191</t>
+  </si>
+  <si>
+    <t>31427TBH8</t>
+  </si>
+  <si>
+    <t>FR SL5439</t>
+  </si>
+  <si>
+    <t>06211FAV0</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 A3</t>
+  </si>
+  <si>
+    <t>055986AC7</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 A3</t>
+  </si>
+  <si>
+    <t>91282CAV3</t>
+  </si>
+  <si>
+    <t>T 0 7/8 11/15/30</t>
+  </si>
+  <si>
+    <t>3137H9AK5</t>
+  </si>
+  <si>
+    <t>FHR 5266 ZB</t>
+  </si>
+  <si>
+    <t>07367AAA7</t>
+  </si>
+  <si>
+    <t>HUTBPA 6.129 11/30/42</t>
+  </si>
+  <si>
     <t>RECPAY</t>
   </si>
   <si>
     <t>Receivables/Payables</t>
   </si>
   <si>
-    <t>31427MQA2</t>
-[...136 lines deleted...]
-  <si>
     <t>05377RLX0</t>
   </si>
   <si>
     <t>AESOP 2026-4A A</t>
   </si>
   <si>
     <t>3140W0GL3</t>
   </si>
   <si>
     <t>FN FA0202</t>
   </si>
   <si>
     <t>31427M3F6</t>
   </si>
   <si>
     <t>FR SL0797</t>
   </si>
   <si>
     <t>74334NAA9</t>
   </si>
   <si>
     <t>PROG 2025-SFR1 A</t>
   </si>
   <si>
+    <t>91282CPZ8</t>
+  </si>
+  <si>
+    <t>T 4 1/8 02/15/36</t>
+  </si>
+  <si>
     <t>78433LAN6</t>
   </si>
   <si>
     <t>EIX 6.036 12/15/52</t>
   </si>
   <si>
+    <t>00202DAA5</t>
+  </si>
+  <si>
+    <t>APLD 9 1/4 12/15/30</t>
+  </si>
+  <si>
     <t>34963QAN6</t>
   </si>
   <si>
     <t>FCBSL 2021-3AR B1R</t>
   </si>
   <si>
-    <t>00202DAA5</t>
-[...2 lines deleted...]
-    <t>APLD 9 1/4 12/15/30</t>
+    <t>06644BAG9</t>
+  </si>
+  <si>
+    <t>BANK5 2026-5YR21 A3</t>
   </si>
   <si>
     <t>09216NAA8</t>
   </si>
   <si>
     <t>BLKPRL 6 1/8 02/15/31</t>
   </si>
   <si>
+    <t>17253NAA5</t>
+  </si>
+  <si>
+    <t>CIFR 7 1/8 11/15/30</t>
+  </si>
+  <si>
     <t>982911AA7</t>
   </si>
   <si>
     <t>WULF 7 3/4 10/15/30</t>
   </si>
   <si>
     <t>066043AG5</t>
   </si>
   <si>
     <t>BANK5 2024-5YR6 AS</t>
   </si>
   <si>
-    <t>17253NAA5</t>
-[...2 lines deleted...]
-    <t>CIFR 7 1/8 11/15/30</t>
+    <t>08163XAY9</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V5 A3</t>
+  </si>
+  <si>
+    <t>3140W7TW0</t>
+  </si>
+  <si>
+    <t>FN FA6864</t>
+  </si>
+  <si>
+    <t>31427TE77</t>
+  </si>
+  <si>
+    <t>FR SL5557</t>
   </si>
   <si>
     <t>64134BAJ9</t>
   </si>
   <si>
     <t>NEUB 2021-41A AR</t>
   </si>
   <si>
-    <t>08163XAY9</t>
-[...2 lines deleted...]
-    <t>BMARK 2024-V5 A3</t>
+    <t>33853QAA9</t>
+  </si>
+  <si>
+    <t>FLASHC 7 1/4 12/31/30</t>
   </si>
   <si>
     <t>31427M2B6</t>
   </si>
   <si>
     <t>FR SL0769</t>
   </si>
   <si>
-    <t>33853QAA9</t>
-[...2 lines deleted...]
-    <t>FLASHC 7 1/4 12/31/30</t>
+    <t>78438PAA0</t>
+  </si>
+  <si>
+    <t>SECMOS 8 7/8 05/01/31</t>
+  </si>
+  <si>
+    <t>05494RBL5</t>
+  </si>
+  <si>
+    <t>BANK5 2025-5YR19 A3</t>
+  </si>
+  <si>
+    <t>09663VAC4</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C12 A3</t>
   </si>
   <si>
     <t>44813DAA4</t>
   </si>
   <si>
     <t>HUTRBA 6.192 11/15/42</t>
   </si>
   <si>
+    <t>69393LAA1</t>
+  </si>
+  <si>
+    <t>TRACTD 6 1/2 05/01/31</t>
+  </si>
+  <si>
+    <t>92212KAH9</t>
+  </si>
+  <si>
+    <t>VDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>08164DAB2</t>
+  </si>
+  <si>
+    <t>BMARK 2025-V19 A3</t>
+  </si>
+  <si>
+    <t>78488XAA2</t>
+  </si>
+  <si>
+    <t>TRACTC 5 7/8 03/01/31</t>
+  </si>
+  <si>
+    <t>83577VAA8</t>
+  </si>
+  <si>
+    <t>TXEDCI 7.534 11/30/48</t>
+  </si>
+  <si>
+    <t>26243EAR2</t>
+  </si>
+  <si>
+    <t>DRSLF 2017-53A BR</t>
+  </si>
+  <si>
+    <t>61747YFE0</t>
+  </si>
+  <si>
+    <t>MS 5 1/4 04/21/34</t>
+  </si>
+  <si>
     <t>74941YAA0</t>
   </si>
   <si>
     <t>RDMICH 7 1/2 03/30/45</t>
   </si>
   <si>
-    <t>78438PAA0</t>
-[...50 lines deleted...]
-    <t>TRACTC 5 7/8 03/01/31</t>
+    <t>85236KAP7</t>
+  </si>
+  <si>
+    <t>SIDC 2025-1A A2</t>
   </si>
   <si>
     <t>21873SAG3</t>
   </si>
   <si>
     <t>CRWV 9 3/4 10/01/31</t>
   </si>
   <si>
-    <t>85236KAP7</t>
-[...8 lines deleted...]
-    <t>DRSLF 2017-53A BR</t>
+    <t>06762TAL5</t>
+  </si>
+  <si>
+    <t>BABSN 2021-3A AR</t>
+  </si>
+  <si>
+    <t>21874LAA0</t>
+  </si>
+  <si>
+    <t>CORZ 7 3/4 05/15/31</t>
   </si>
   <si>
     <t>831943AA3</t>
   </si>
   <si>
     <t>SMB 2024-A A1A</t>
   </si>
   <si>
-    <t>06644BAG9</t>
-[...8 lines deleted...]
-    <t>CORZ 7 3/4 05/15/31</t>
+    <t>95004TAC6</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C6 A3</t>
+  </si>
+  <si>
+    <t>05554VAB6</t>
+  </si>
+  <si>
+    <t>BBCMS 2024-5C25 A3</t>
+  </si>
+  <si>
+    <t>55954PAY0</t>
+  </si>
+  <si>
+    <t>MAGNE 2019-21AR BR2</t>
   </si>
   <si>
     <t>64966SSG2</t>
   </si>
   <si>
     <t>NYC 5.392 10/1/2055</t>
   </si>
   <si>
-    <t>95004TAC6</t>
-[...16 lines deleted...]
-  <si>
     <t>55400XAA5</t>
   </si>
   <si>
     <t>MVWOT 2026-1A A</t>
   </si>
   <si>
-    <t>05554VAB6</t>
-[...4 lines deleted...]
-  <si>
     <t>066043AB6</t>
   </si>
   <si>
     <t>BANK5 2024-5YR6 A3</t>
   </si>
   <si>
+    <t>42806MEF2</t>
+  </si>
+  <si>
+    <t>HERTZ 2026-1A A</t>
+  </si>
+  <si>
     <t>95004MAC1</t>
   </si>
   <si>
     <t>WFCM 2025-5C5 A3</t>
   </si>
   <si>
     <t>05556CAC4</t>
   </si>
   <si>
     <t>BBCMS 2025-5C36 A3</t>
   </si>
   <si>
     <t>551923AA3</t>
   </si>
   <si>
     <t>MTBRV 2026-1A A</t>
   </si>
   <si>
+    <t>24703DBX8</t>
+  </si>
+  <si>
+    <t>DELL 5 1/4 02/15/37</t>
+  </si>
+  <si>
     <t>68269JAE1</t>
   </si>
   <si>
     <t>OMFIT 2023-1A A</t>
   </si>
   <si>
+    <t>17327FAD8</t>
+  </si>
+  <si>
+    <t>CGCMT 2018-B2 A4</t>
+  </si>
+  <si>
     <t>28002AAA4</t>
   </si>
   <si>
     <t>EDGCOM 7 1/2 04/30/31</t>
   </si>
   <si>
-    <t>17327FAD8</t>
-[...10 lines deleted...]
-  <si>
     <t>78451MAA9</t>
   </si>
   <si>
     <t>SMB 2026-A A1A</t>
   </si>
   <si>
     <t>09664JAC0</t>
   </si>
   <si>
     <t>BMO 2025-5C13 A3</t>
   </si>
   <si>
+    <t>74690FAY2</t>
+  </si>
+  <si>
+    <t>QTSII 2026-3A A2</t>
+  </si>
+  <si>
+    <t>3132DUXP7</t>
+  </si>
+  <si>
+    <t>FR SD6986</t>
+  </si>
+  <si>
     <t>43849RAK1</t>
   </si>
   <si>
     <t>HONA 5.852 03/16/66</t>
   </si>
   <si>
-    <t>74690FAY2</t>
-[...8 lines deleted...]
-    <t>FR SD6986</t>
+    <t>69932AAU9</t>
+  </si>
+  <si>
+    <t>PSKY 7.55 10/15/33</t>
   </si>
   <si>
     <t>95000U3B7</t>
   </si>
   <si>
     <t>WFC 4.897 07/25/33</t>
   </si>
   <si>
+    <t>05377RHY3</t>
+  </si>
+  <si>
+    <t>AESOP 2024-1A A</t>
+  </si>
+  <si>
     <t>04010LBM4</t>
   </si>
   <si>
     <t>ARCC 5 1/4 04/12/31</t>
   </si>
   <si>
     <t>06211HAC8</t>
   </si>
   <si>
     <t>BANK5 2026-5YR22 A3</t>
   </si>
   <si>
-    <t>05377RHY3</t>
-[...4 lines deleted...]
-  <si>
     <t>350930AK9</t>
   </si>
   <si>
     <t>FABSJV 6.3 01/25/39</t>
   </si>
   <si>
     <t>3132DQG75</t>
   </si>
   <si>
     <t>FR SD2922</t>
   </si>
   <si>
     <t>3132E0T36</t>
   </si>
   <si>
     <t>FR SD4170</t>
   </si>
   <si>
     <t>3133SQKZ0</t>
   </si>
   <si>
     <t>FR SF3012</t>
   </si>
   <si>
+    <t>05620TAA3</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 A</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
+  </si>
+  <si>
+    <t>12637SAG9</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 D</t>
+  </si>
+  <si>
+    <t>3136AE5B9</t>
+  </si>
+  <si>
+    <t>FNR 2013-74 GZ</t>
+  </si>
+  <si>
+    <t>03770DAB9</t>
+  </si>
+  <si>
+    <t>APODS 6.9 04/13/29</t>
+  </si>
+  <si>
+    <t>081942AC8</t>
+  </si>
+  <si>
+    <t>BMARK 2026-V22 A3</t>
+  </si>
+  <si>
+    <t>26254MAA7</t>
+  </si>
+  <si>
+    <t>DS2 2026-1A A1</t>
+  </si>
+  <si>
+    <t>46647PFC5</t>
+  </si>
+  <si>
+    <t>JPM 5.576 07/23/36</t>
+  </si>
+  <si>
+    <t>61747YEH4</t>
+  </si>
+  <si>
+    <t>MS 2.511 10/20/32</t>
+  </si>
+  <si>
+    <t>076912AA2</t>
+  </si>
+  <si>
+    <t>RPLDCI 6.581 05/30/49</t>
+  </si>
+  <si>
+    <t>84265VAK1</t>
+  </si>
+  <si>
+    <t>SCCO 5.35 06/24/36</t>
+  </si>
+  <si>
+    <t>05620TAJ4</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 E</t>
+  </si>
+  <si>
+    <t>12719PAA9</t>
+  </si>
+  <si>
+    <t>CTM 2025-1A A1</t>
+  </si>
+  <si>
+    <t>34966XAA6</t>
+  </si>
+  <si>
+    <t>FORTRE 6 1/4 04/01/30</t>
+  </si>
+  <si>
+    <t>3142GS3V8</t>
+  </si>
+  <si>
+    <t>FR RJ2611</t>
+  </si>
+  <si>
+    <t>61767YAZ3</t>
+  </si>
+  <si>
+    <t>MSC 2018-H3 A5</t>
+  </si>
+  <si>
+    <t>06644EAG3</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR1 A3</t>
+  </si>
+  <si>
+    <t>09261XAL6</t>
+  </si>
+  <si>
+    <t>BXSL 5 1/8 01/31/31</t>
+  </si>
+  <si>
+    <t>172967QJ3</t>
+  </si>
+  <si>
+    <t>C 6 5/8 PERP</t>
+  </si>
+  <si>
+    <t>43284KAA0</t>
+  </si>
+  <si>
+    <t>HGVT 2026-1A A</t>
+  </si>
+  <si>
+    <t>472140AF9</t>
+  </si>
+  <si>
+    <t>JBS 5 1/2 01/15/36</t>
+  </si>
+  <si>
+    <t>55607PAG0</t>
+  </si>
+  <si>
+    <t>MQGAU 2.691 06/23/32</t>
+  </si>
+  <si>
+    <t>79588TAG5</t>
+  </si>
+  <si>
+    <t>SAMMON 5.95 06/15/36</t>
+  </si>
+  <si>
+    <t>04686JAG6</t>
+  </si>
+  <si>
+    <t>ATH 5 7/8 01/15/34</t>
+  </si>
+  <si>
+    <t>12595EAD7</t>
+  </si>
+  <si>
+    <t>COMM 2017-COR2 A3</t>
+  </si>
+  <si>
+    <t>3137ATUJ9</t>
+  </si>
+  <si>
+    <t>FHR 4112 PB</t>
+  </si>
+  <si>
+    <t>316773DP2</t>
+  </si>
+  <si>
+    <t>FITB 5.141 01/29/37</t>
+  </si>
+  <si>
+    <t>38141GB78</t>
+  </si>
+  <si>
+    <t>GS 5.016 10/23/35</t>
+  </si>
+  <si>
+    <t>42806MCL1</t>
+  </si>
+  <si>
+    <t>HERTZ 2024-2A A</t>
+  </si>
+  <si>
+    <t>443201AD0</t>
+  </si>
+  <si>
+    <t>HWM 4.55 11/15/32</t>
+  </si>
+  <si>
+    <t>46647PDH6</t>
+  </si>
+  <si>
+    <t>JPM 4.912 07/25/33</t>
+  </si>
+  <si>
+    <t>78397DAC2</t>
+  </si>
+  <si>
+    <t>SECBEN 6 1/2 PERP</t>
+  </si>
+  <si>
+    <t>980236AV5</t>
+  </si>
+  <si>
+    <t>WDSAU 6 05/19/35</t>
+  </si>
+  <si>
+    <t>961214DF7</t>
+  </si>
+  <si>
+    <t>WSTP 4.322 11/23/31</t>
+  </si>
+  <si>
+    <t>06051GMQ9</t>
+  </si>
+  <si>
+    <t>BAC 5.744 02/12/36</t>
+  </si>
+  <si>
+    <t>065931BG1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 AS</t>
+  </si>
+  <si>
+    <t>23803AAA6</t>
+  </si>
+  <si>
+    <t>DATA 2026-800D A</t>
+  </si>
+  <si>
+    <t>458140CS7</t>
+  </si>
+  <si>
+    <t>INTC 5.3 05/15/36</t>
+  </si>
+  <si>
     <t>61690YBU5</t>
   </si>
   <si>
     <t>MSC 2016-BNK2 A4</t>
   </si>
   <si>
-    <t>05620TAA3</t>
-[...196 lines deleted...]
-  <si>
     <t>922966AE6</t>
   </si>
   <si>
     <t>VEGLPL 6 1/8 12/15/30</t>
   </si>
   <si>
-    <t>980236AV5</t>
-[...10 lines deleted...]
-  <si>
     <t>02005NBS8</t>
   </si>
   <si>
     <t>ALLY 6.7 02/14/33</t>
   </si>
   <si>
     <t>06051GKY4</t>
   </si>
   <si>
     <t>BAC 5.015 07/22/33</t>
   </si>
   <si>
-    <t>065931BG1</t>
-[...8 lines deleted...]
-    <t>COMM 2017-COR2 A3</t>
+    <t>065931AZ0</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 A3</t>
+  </si>
+  <si>
+    <t>143658CA8</t>
+  </si>
+  <si>
+    <t>CCL 5 3/4 08/01/32</t>
+  </si>
+  <si>
+    <t>12637SAA2</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 A</t>
   </si>
   <si>
     <t>247361A32</t>
   </si>
   <si>
     <t>DAL 5 1/4 07/10/30</t>
   </si>
   <si>
-    <t>23803AAA6</t>
-[...4 lines deleted...]
-  <si>
     <t>26444HAR2</t>
   </si>
   <si>
     <t>DUK 6.2 11/15/53</t>
   </si>
   <si>
     <t>29365BAA1</t>
   </si>
   <si>
     <t>ENTG 4 3/4 04/15/29</t>
   </si>
   <si>
+    <t>44891ADX2</t>
+  </si>
+  <si>
+    <t>HYNMTR 5.4 06/23/32</t>
+  </si>
+  <si>
     <t>46188BAD4</t>
   </si>
   <si>
     <t>INVH 4.15 04/15/32</t>
   </si>
   <si>
-    <t>78397DAC2</t>
-[...14 lines deleted...]
-    <t>BANK5 2024-5YR5 A3</t>
+    <t>92332YAH4</t>
+  </si>
+  <si>
+    <t>VENLNG 6 5/8 06/15/36</t>
   </si>
   <si>
     <t>05724BAP4</t>
   </si>
   <si>
     <t>BHI 5 06/15/36</t>
   </si>
   <si>
-    <t>12637SAA2</t>
-[...8 lines deleted...]
-    <t>CTM 2025-1A A1</t>
+    <t>08163TAC6</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 A3</t>
+  </si>
+  <si>
+    <t>08164RAC9</t>
+  </si>
+  <si>
+    <t>BMARK 2025-V16 A3</t>
+  </si>
+  <si>
+    <t>05614JAE5</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 C</t>
+  </si>
+  <si>
+    <t>174610BG9</t>
+  </si>
+  <si>
+    <t>CFG 6.645 04/25/35</t>
   </si>
   <si>
     <t>29364WBN7</t>
   </si>
   <si>
     <t>ETR 5.7 03/15/54</t>
   </si>
   <si>
+    <t>32010YAA4</t>
+  </si>
+  <si>
+    <t>FRSEAG 7 1/4 08/15/32</t>
+  </si>
+  <si>
     <t>378272CA4</t>
   </si>
   <si>
     <t>GLENLN 5.673 04/01/35</t>
   </si>
   <si>
-    <t>44891ADX2</t>
-[...4 lines deleted...]
-  <si>
     <t>49338CAD5</t>
   </si>
   <si>
     <t>NGGLN 5.994 03/06/33</t>
   </si>
   <si>
     <t>68233JDS0</t>
   </si>
   <si>
     <t>ONCRTX 6.35 09/15/66</t>
   </si>
   <si>
-    <t>891160MJ9</t>
-[...8 lines deleted...]
-    <t>VENLNG 6 5/8 06/15/36</t>
+    <t>7591EPAV2</t>
+  </si>
+  <si>
+    <t>RF 5.502 09/06/35</t>
+  </si>
+  <si>
+    <t>91825CAE5</t>
+  </si>
+  <si>
+    <t>VDCM 2025-AZ C</t>
   </si>
   <si>
     <t>039524AF0</t>
   </si>
   <si>
     <t>ACOM 9 08/15/31</t>
   </si>
   <si>
     <t>032095BA8</t>
   </si>
   <si>
     <t>APH 4 5/8 02/15/36</t>
   </si>
   <si>
     <t>025816DZ9</t>
   </si>
   <si>
     <t>AXP 5.442 01/30/36</t>
   </si>
   <si>
-    <t>08163TAC6</t>
-[...22 lines deleted...]
-  <si>
     <t>29273VAW0</t>
   </si>
   <si>
     <t>ET 5.95 05/15/54</t>
   </si>
   <si>
     <t>31428XED4</t>
   </si>
   <si>
     <t>FDX 5 3/4 09/30/36</t>
   </si>
   <si>
-    <t>32010YAA4</t>
-[...2 lines deleted...]
-    <t>FRSEAG 7 1/4 08/15/32</t>
+    <t>316773DF4</t>
+  </si>
+  <si>
+    <t>FITB 4.337 04/25/33</t>
   </si>
   <si>
     <t>37185LAS1</t>
   </si>
   <si>
     <t>GEL 6 3/4 03/15/34</t>
   </si>
   <si>
     <t>505742AR7</t>
   </si>
   <si>
     <t>LADR 7 07/15/31</t>
   </si>
   <si>
+    <t>68389XDC6</t>
+  </si>
+  <si>
+    <t>ORCL 6 1/8 08/03/65</t>
+  </si>
+  <si>
+    <t>74751AAA1</t>
+  </si>
+  <si>
+    <t>QTSQST 5.7 04/15/36</t>
+  </si>
+  <si>
+    <t>91836LAB8</t>
+  </si>
+  <si>
+    <t>VSPOPT 5.4 06/01/33</t>
+  </si>
+  <si>
+    <t>08163YAC5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V7 A3</t>
+  </si>
+  <si>
+    <t>08164JAC7</t>
+  </si>
+  <si>
+    <t>BMARK 2026-B43 A5</t>
+  </si>
+  <si>
+    <t>14688RAA8</t>
+  </si>
+  <si>
+    <t>CARVL 2024-3A A1</t>
+  </si>
+  <si>
+    <t>12636YAJ1</t>
+  </si>
+  <si>
+    <t>CRHID 5 02/09/36</t>
+  </si>
+  <si>
+    <t>23338VAZ9</t>
+  </si>
+  <si>
+    <t>DTE 5.85 05/15/55</t>
+  </si>
+  <si>
+    <t>26442UAE4</t>
+  </si>
+  <si>
+    <t>DUK 3.6 09/15/47</t>
+  </si>
+  <si>
+    <t>30225VAV9</t>
+  </si>
+  <si>
+    <t>EXR 4.95 01/15/33</t>
+  </si>
+  <si>
+    <t>37959GAF4</t>
+  </si>
+  <si>
+    <t>GBLATL 6 3/4 03/15/54</t>
+  </si>
+  <si>
+    <t>67066GAV6</t>
+  </si>
+  <si>
+    <t>NVDA 5 5/8 06/15/56</t>
+  </si>
+  <si>
+    <t>68389XDP7</t>
+  </si>
+  <si>
+    <t>ORCL 5 7/8 09/26/45</t>
+  </si>
+  <si>
+    <t>852060AT9</t>
+  </si>
+  <si>
+    <t>S 8 3/4 03/15/32</t>
+  </si>
+  <si>
+    <t>862121AC4</t>
+  </si>
+  <si>
+    <t>STOR 2 3/4 11/18/30</t>
+  </si>
+  <si>
+    <t>878091BH9</t>
+  </si>
+  <si>
+    <t>TIAAGL 6.05 06/15/56</t>
+  </si>
+  <si>
+    <t>90932LAH0</t>
+  </si>
+  <si>
+    <t>UAL 4 5/8 04/15/29</t>
+  </si>
+  <si>
+    <t>031162DS6</t>
+  </si>
+  <si>
+    <t>AMGN 5.6 03/02/43</t>
+  </si>
+  <si>
+    <t>03769M205</t>
+  </si>
+  <si>
+    <t>APO 7 5/8</t>
+  </si>
+  <si>
+    <t>31418FF36</t>
+  </si>
+  <si>
+    <t>FN MA5585</t>
+  </si>
+  <si>
+    <t>38384DCA3</t>
+  </si>
+  <si>
+    <t>GNR 2023-154 GA</t>
+  </si>
+  <si>
+    <t>655844CS5</t>
+  </si>
+  <si>
+    <t>NSC 5.35 08/01/54</t>
+  </si>
+  <si>
+    <t>74350LAB0</t>
+  </si>
+  <si>
+    <t>PROTAR 5 1/2 04/01/34</t>
+  </si>
+  <si>
+    <t>78450XAA6</t>
+  </si>
+  <si>
+    <t>SMB 2024-E A1A</t>
+  </si>
+  <si>
+    <t>06644VBM1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR9 AS</t>
+  </si>
+  <si>
+    <t>06763AAJ0</t>
+  </si>
+  <si>
+    <t>BARPCC 6 1/2 08/18/31</t>
+  </si>
+  <si>
+    <t>064058AS9</t>
+  </si>
+  <si>
+    <t>BK 5 5/8 PERP</t>
+  </si>
+  <si>
+    <t>081919AS1</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V9 AS</t>
+  </si>
+  <si>
+    <t>345397K44</t>
+  </si>
+  <si>
+    <t>F 6.107 08/15/33</t>
+  </si>
+  <si>
+    <t>35671DBC8</t>
+  </si>
+  <si>
+    <t>FCX 5.45 03/15/43</t>
+  </si>
+  <si>
+    <t>61779RBK6</t>
+  </si>
+  <si>
+    <t>MSBAM 2025-5C2 A3</t>
+  </si>
+  <si>
+    <t>034863BF6</t>
+  </si>
+  <si>
+    <t>AALLN 6 04/05/54</t>
+  </si>
+  <si>
+    <t>097023CX1</t>
+  </si>
+  <si>
+    <t>BA 5.93 05/01/60</t>
+  </si>
+  <si>
+    <t>06738EBK0</t>
+  </si>
+  <si>
+    <t>BACR 5.088 06/20/30</t>
+  </si>
+  <si>
+    <t>071813DE6</t>
+  </si>
+  <si>
+    <t>BAX 5.65 12/15/35</t>
+  </si>
+  <si>
+    <t>33767BAK5</t>
+  </si>
+  <si>
+    <t>FE 4 3/4 01/15/33</t>
+  </si>
+  <si>
+    <t>36143L2L8</t>
+  </si>
+  <si>
+    <t>GBLATL 5 1/2 01/08/29</t>
+  </si>
+  <si>
+    <t>50076QAE6</t>
+  </si>
+  <si>
+    <t>KHC 5 06/04/42</t>
+  </si>
+  <si>
+    <t>67401PAF5</t>
+  </si>
+  <si>
+    <t>OCSL 7 09/16/31</t>
+  </si>
+  <si>
+    <t>68622TAB7</t>
+  </si>
+  <si>
+    <t>OGN 5 1/8 04/30/31</t>
+  </si>
+  <si>
+    <t>77311WAF8</t>
+  </si>
+  <si>
+    <t>RKT 6 1/2 06/15/34</t>
+  </si>
+  <si>
+    <t>78397DAD0</t>
+  </si>
+  <si>
+    <t>SECBEN 7.2 10/30/34</t>
+  </si>
+  <si>
+    <t>816851BH1</t>
+  </si>
+  <si>
+    <t>SRE 3.8 02/01/38</t>
+  </si>
+  <si>
+    <t>92212KAJ5</t>
+  </si>
+  <si>
+    <t>VDC 2025-2A A2</t>
+  </si>
+  <si>
+    <t>00973RAP8</t>
+  </si>
+  <si>
+    <t>AKERBP 5.8 10/01/54</t>
+  </si>
+  <si>
+    <t>02073LAC5</t>
+  </si>
+  <si>
+    <t>ALPGEN 6 1/4 01/15/34</t>
+  </si>
+  <si>
+    <t>03743QAT5</t>
+  </si>
+  <si>
+    <t>APA 6 3/4 02/15/55</t>
+  </si>
+  <si>
+    <t>05635JAB6</t>
+  </si>
+  <si>
+    <t>BACARD 5.4 06/15/33</t>
+  </si>
+  <si>
+    <t>20681AAE1</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 C</t>
+  </si>
+  <si>
+    <t>23345MAD9</t>
+  </si>
+  <si>
+    <t>DTMINC 5.8 12/15/34</t>
+  </si>
+  <si>
+    <t>38179RAG0</t>
+  </si>
+  <si>
+    <t>GCRED 5.6 04/15/31</t>
+  </si>
+  <si>
+    <t>38152BAH4</t>
+  </si>
+  <si>
+    <t>GSCRED 5 7/8 01/31/31</t>
+  </si>
+  <si>
+    <t>76209PAJ2</t>
+  </si>
+  <si>
+    <t>RGA 5 08/25/32</t>
+  </si>
+  <si>
+    <t>68218WAA2</t>
+  </si>
+  <si>
+    <t>RGA 6.722 05/15/55</t>
+  </si>
+  <si>
+    <t>84615QAC7</t>
+  </si>
+  <si>
+    <t>SPCX 5.65 07/15/33</t>
+  </si>
+  <si>
+    <t>86562MCB4</t>
+  </si>
+  <si>
+    <t>SUMIBK 2.13 07/08/30</t>
+  </si>
+  <si>
+    <t>00206RNQ1</t>
+  </si>
+  <si>
+    <t>T 6.3 10/30/66</t>
+  </si>
+  <si>
+    <t>95000U2Q5</t>
+  </si>
+  <si>
+    <t>WFC 3.068 04/30/41</t>
+  </si>
+  <si>
+    <t>893521AB0</t>
+  </si>
+  <si>
+    <t>Y 8 11/30/39</t>
+  </si>
+  <si>
+    <t>025676AQ0</t>
+  </si>
+  <si>
+    <t>ANGINC 6 07/15/35</t>
+  </si>
+  <si>
+    <t>00929JAC0</t>
+  </si>
+  <si>
+    <t>AYR 5 09/15/30</t>
+  </si>
+  <si>
+    <t>06211FBF4</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 B</t>
+  </si>
+  <si>
+    <t>761713BB1</t>
+  </si>
+  <si>
+    <t>BATSLN 5.85 08/15/45</t>
+  </si>
+  <si>
+    <t>12189LAG6</t>
+  </si>
+  <si>
+    <t>BNSF 4.95 09/15/41</t>
+  </si>
+  <si>
+    <t>149123CL3</t>
+  </si>
+  <si>
+    <t>CAT 5.2 05/15/35</t>
+  </si>
+  <si>
+    <t>15189XBE7</t>
+  </si>
+  <si>
+    <t>CNP 5.15 03/01/34</t>
+  </si>
+  <si>
+    <t>14040HDA0</t>
+  </si>
+  <si>
+    <t>COF 6.377 06/08/34</t>
+  </si>
+  <si>
+    <t>12661PAC3</t>
+  </si>
+  <si>
+    <t>CSLAU 4 1/4 04/27/32</t>
+  </si>
+  <si>
+    <t>26853BAB4</t>
+  </si>
+  <si>
+    <t>CTVA 6 08/15/36</t>
+  </si>
+  <si>
+    <t>126650EF3</t>
+  </si>
+  <si>
+    <t>CVS 6.05 06/01/54</t>
+  </si>
+  <si>
+    <t>42824CAY5</t>
+  </si>
+  <si>
+    <t>HPE 6.35 10/15/45</t>
+  </si>
+  <si>
+    <t>55336VAM2</t>
+  </si>
+  <si>
+    <t>MPLX 4 1/2 04/15/38</t>
+  </si>
+  <si>
+    <t>62886HBR1</t>
+  </si>
+  <si>
+    <t>NCLH 6 3/4 02/01/32</t>
+  </si>
+  <si>
+    <t>434541AA6</t>
+  </si>
+  <si>
+    <t>NVT 6.15 09/15/36</t>
+  </si>
+  <si>
+    <t>69047QAC6</t>
+  </si>
+  <si>
+    <t>OVV 6 1/4 07/15/33</t>
+  </si>
+  <si>
+    <t>86177CAA7</t>
+  </si>
+  <si>
+    <t>STONEB 8 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>87264ADD4</t>
+  </si>
+  <si>
+    <t>TMUS 6 06/15/54</t>
+  </si>
+  <si>
+    <t>969457CV0</t>
+  </si>
+  <si>
+    <t>WMB 5.15 03/15/36</t>
+  </si>
+  <si>
+    <t>00253XAB7</t>
+  </si>
+  <si>
+    <t>AAL 5 3/4 04/20/29</t>
+  </si>
+  <si>
+    <t>04686JAJ0</t>
+  </si>
+  <si>
+    <t>ATH 6 5/8 10/15/54</t>
+  </si>
+  <si>
+    <t>05554VAE0</t>
+  </si>
+  <si>
+    <t>BBCMS 2024-5C25 AS</t>
+  </si>
+  <si>
+    <t>08163YAD3</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V7 AS</t>
+  </si>
+  <si>
+    <t>20681AAJ0</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 E</t>
+  </si>
+  <si>
+    <t>29273VBK5</t>
+  </si>
+  <si>
+    <t>ET 5.35 01/15/36</t>
+  </si>
+  <si>
+    <t>3137H9UJ6</t>
+  </si>
+  <si>
+    <t>FHR 5300 AB</t>
+  </si>
+  <si>
+    <t>606822CB8</t>
+  </si>
+  <si>
+    <t>MUFG 2.494 10/13/32</t>
+  </si>
+  <si>
+    <t>USDF</t>
+  </si>
+  <si>
+    <t>US DOLLAR FUTURE</t>
+  </si>
+  <si>
+    <t>04018VAA1</t>
+  </si>
+  <si>
+    <t>ARES 4 1/8 06/30/51</t>
+  </si>
+  <si>
+    <t>174610BF1</t>
+  </si>
+  <si>
+    <t>CFG 5.841 01/23/30</t>
+  </si>
+  <si>
+    <t>125896BL3</t>
+  </si>
+  <si>
+    <t>CMS 4.7 03/31/43</t>
+  </si>
+  <si>
+    <t>20681AAA9</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 A</t>
+  </si>
+  <si>
+    <t>29359UAF6</t>
+  </si>
+  <si>
+    <t>ESGR 6.693 07/15/37</t>
+  </si>
+  <si>
+    <t>37892AAA8</t>
+  </si>
+  <si>
+    <t>GNL 3 3/4 12/15/27</t>
+  </si>
+  <si>
+    <t>38381XEZ5</t>
+  </si>
+  <si>
+    <t>GNR 2019-90 AB</t>
+  </si>
+  <si>
+    <t>46266TAF5</t>
+  </si>
+  <si>
+    <t>IQV 6 1/4 02/01/29</t>
+  </si>
+  <si>
+    <t>46647TAS7</t>
+  </si>
+  <si>
+    <t>JPMCC 2017-JP5 A5</t>
+  </si>
+  <si>
+    <t>529043AE1</t>
+  </si>
+  <si>
+    <t>LXP 2.7 09/15/30</t>
+  </si>
+  <si>
+    <t>68389XEB7</t>
+  </si>
+  <si>
+    <t>ORCL 6.7 02/04/56</t>
+  </si>
+  <si>
+    <t>19416MAB5</t>
+  </si>
+  <si>
+    <t>PR 5 7/8 07/01/29</t>
+  </si>
+  <si>
+    <t>87167WDC6</t>
+  </si>
+  <si>
+    <t>SYMP 2021-25A AR</t>
+  </si>
+  <si>
+    <t>06211CAG0</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR2 A3</t>
+  </si>
+  <si>
+    <t>29359UAC3</t>
+  </si>
+  <si>
+    <t>ESGR 3.1 09/01/31</t>
+  </si>
+  <si>
+    <t>3622AB2M3</t>
+  </si>
+  <si>
+    <t>G2 786280</t>
+  </si>
+  <si>
+    <t>65339KBZ2</t>
+  </si>
+  <si>
+    <t>NEE 2.44 01/15/32</t>
+  </si>
+  <si>
     <t>645370AF4</t>
   </si>
   <si>
     <t>NWHM 9 1/4 10/01/29</t>
   </si>
   <si>
-    <t>68389XDC6</t>
-[...50 lines deleted...]
-    <t>GBLATL 6 3/4 03/15/54</t>
+    <t>69318FAN8</t>
+  </si>
+  <si>
+    <t>PBFENE 7 1/4 06/01/34</t>
+  </si>
+  <si>
+    <t>70932MAH0</t>
+  </si>
+  <si>
+    <t>PFSI 6 3/4 02/15/34</t>
+  </si>
+  <si>
+    <t>718172BL2</t>
+  </si>
+  <si>
+    <t>PM 4 1/4 11/10/44</t>
+  </si>
+  <si>
+    <t>910047AM1</t>
+  </si>
+  <si>
+    <t>UAL 4 7/8 03/01/29</t>
+  </si>
+  <si>
+    <t>06211FBA5</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 AS</t>
+  </si>
+  <si>
+    <t>05614JAC9</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 B</t>
+  </si>
+  <si>
+    <t>161175CQ5</t>
+  </si>
+  <si>
+    <t>CHTR 6.1 06/01/29</t>
+  </si>
+  <si>
+    <t>201723AS2</t>
+  </si>
+  <si>
+    <t>CMC 5 3/4 11/15/33</t>
+  </si>
+  <si>
+    <t>36264KAV2</t>
+  </si>
+  <si>
+    <t>GSMS 2020-GSA2 A5</t>
+  </si>
+  <si>
+    <t>50190KAQ3</t>
+  </si>
+  <si>
+    <t>LCM 40A A2R</t>
+  </si>
+  <si>
+    <t>61748UAP7</t>
+  </si>
+  <si>
+    <t>MS 5.314 01/18/41</t>
+  </si>
+  <si>
+    <t>67103HAP2</t>
+  </si>
+  <si>
+    <t>ORLY 5.1 03/12/36</t>
+  </si>
+  <si>
+    <t>72133PAL7</t>
+  </si>
+  <si>
+    <t>PIPK 2020-5A A1R</t>
+  </si>
+  <si>
+    <t>816851BJ7</t>
+  </si>
+  <si>
+    <t>SRE 4 02/01/48</t>
+  </si>
+  <si>
+    <t>69867RAA5</t>
+  </si>
+  <si>
+    <t>TIHLLC 7 1/8 06/01/31</t>
+  </si>
+  <si>
+    <t>3132DQUF1</t>
+  </si>
+  <si>
+    <t>FR SD3282</t>
+  </si>
+  <si>
+    <t>67740QAH9</t>
+  </si>
+  <si>
+    <t>OHNAT 5.55 01/24/30</t>
+  </si>
+  <si>
+    <t>86562MEK2</t>
+  </si>
+  <si>
+    <t>SUMIBK 5.334 03/03/41</t>
+  </si>
+  <si>
+    <t>95000YAY1</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 A4</t>
+  </si>
+  <si>
+    <t>641423CH9</t>
+  </si>
+  <si>
+    <t>BRKHEC 6 1/4 05/15/55</t>
+  </si>
+  <si>
+    <t>12532BAD9</t>
+  </si>
+  <si>
+    <t>CFCRE 2016-C7 A3</t>
+  </si>
+  <si>
+    <t>927804GX6</t>
+  </si>
+  <si>
+    <t>D 4.95 03/15/36</t>
+  </si>
+  <si>
+    <t>446150BD5</t>
+  </si>
+  <si>
+    <t>HBAN 5.709 02/02/35</t>
+  </si>
+  <si>
+    <t>534187BZ1</t>
+  </si>
+  <si>
+    <t>LNC 5.35 11/15/35</t>
+  </si>
+  <si>
+    <t>30303M8V7</t>
+  </si>
+  <si>
+    <t>META 5.4 08/15/54</t>
+  </si>
+  <si>
+    <t>86765LAT4</t>
+  </si>
+  <si>
+    <t>SUN 4 1/2 05/15/29</t>
+  </si>
+  <si>
+    <t>00287YES4</t>
+  </si>
+  <si>
+    <t>ABBV 6 09/15/56</t>
+  </si>
+  <si>
+    <t>06541QBE4</t>
+  </si>
+  <si>
+    <t>BANK 2022-BNK43 AS</t>
+  </si>
+  <si>
+    <t>08161CAJ0</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B2 AS</t>
+  </si>
+  <si>
+    <t>08163TAD4</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 AS</t>
+  </si>
+  <si>
+    <t>05593FAD0</t>
+  </si>
+  <si>
+    <t>BMO 2023-C7 A5</t>
+  </si>
+  <si>
+    <t>233063AT3</t>
+  </si>
+  <si>
+    <t>DBJPM 2020-C9 A5</t>
+  </si>
+  <si>
+    <t>30040WAP3</t>
+  </si>
+  <si>
+    <t>ES 3 3/8 03/01/32</t>
+  </si>
+  <si>
+    <t>428102AH0</t>
+  </si>
+  <si>
+    <t>HESM 5 7/8 03/01/28</t>
+  </si>
+  <si>
+    <t>573284BG0</t>
+  </si>
+  <si>
+    <t>MLM 6 3/8 08/15/56</t>
+  </si>
+  <si>
+    <t>61691NAE5</t>
+  </si>
+  <si>
+    <t>MSC 2017-HR2 A4</t>
+  </si>
+  <si>
+    <t>55389QAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2024-2A A</t>
+  </si>
+  <si>
+    <t>69121KAH7</t>
+  </si>
+  <si>
+    <t>OBDC 5.95 03/15/29</t>
+  </si>
+  <si>
+    <t>05377RJK1</t>
+  </si>
+  <si>
+    <t>AESOP 2024-3A A</t>
+  </si>
+  <si>
+    <t>08162PAZ4</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B1 AM</t>
+  </si>
+  <si>
+    <t>081927AB1</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 A3</t>
+  </si>
+  <si>
+    <t>05614JAA3</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 A</t>
+  </si>
+  <si>
+    <t>46645UAT4</t>
+  </si>
+  <si>
+    <t>JPMCC 2016-JP4 A4</t>
+  </si>
+  <si>
+    <t>95000U2G7</t>
+  </si>
+  <si>
+    <t>WFC 2.879 10/30/30</t>
+  </si>
+  <si>
+    <t>95000YBB0</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 AS</t>
+  </si>
+  <si>
+    <t>454889AQ9</t>
+  </si>
+  <si>
+    <t>AEP 4.55 03/15/46</t>
+  </si>
+  <si>
+    <t>03027WAK8</t>
+  </si>
+  <si>
+    <t>AMETOW 3.652 03/23/28</t>
+  </si>
+  <si>
+    <t>06541DBH6</t>
+  </si>
+  <si>
+    <t>BANK 2023-BNK46 A4</t>
+  </si>
+  <si>
+    <t>055986AF0</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 AS</t>
+  </si>
+  <si>
+    <t>096933AG1</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C9 AS</t>
+  </si>
+  <si>
+    <t>12515ABE9</t>
+  </si>
+  <si>
+    <t>CD 2016-CD2 A4</t>
+  </si>
+  <si>
+    <t>29375QAD0</t>
+  </si>
+  <si>
+    <t>EFF 2024-3 A4</t>
+  </si>
+  <si>
+    <t>31397AEQ2</t>
+  </si>
+  <si>
+    <t>FHR 3197 DZ</t>
+  </si>
+  <si>
+    <t>3136ALFG1</t>
+  </si>
+  <si>
+    <t>FNR 2014-66 QZ</t>
+  </si>
+  <si>
+    <t>30297CAJ1</t>
+  </si>
+  <si>
+    <t>FRESB 2018-SB52 A10F</t>
+  </si>
+  <si>
+    <t>861932AA9</t>
+  </si>
+  <si>
+    <t>ATSG 7 1/4 03/15/32</t>
+  </si>
+  <si>
+    <t>06541TBF5</t>
+  </si>
+  <si>
+    <t>BANK 2020-BN29 A4</t>
+  </si>
+  <si>
+    <t>36251XAR8</t>
+  </si>
+  <si>
+    <t>GSMS 2016-GS4 A4</t>
+  </si>
+  <si>
+    <t>95002UAJ0</t>
+  </si>
+  <si>
+    <t>WFCM 2020-C58 A4</t>
+  </si>
+  <si>
+    <t>03958CAA7</t>
+  </si>
+  <si>
+    <t>AROC 6 02/01/34</t>
+  </si>
+  <si>
+    <t>06051GLH0</t>
+  </si>
+  <si>
+    <t>BAC 5.288 04/25/34</t>
+  </si>
+  <si>
+    <t>3137BGAW9</t>
+  </si>
+  <si>
+    <t>FHR 4427 KA</t>
+  </si>
+  <si>
+    <t>3136ANBQ9</t>
+  </si>
+  <si>
+    <t>FNR 2015-16 MC</t>
+  </si>
+  <si>
+    <t>36297F6C1</t>
+  </si>
+  <si>
+    <t>GN 711067</t>
+  </si>
+  <si>
+    <t>17308CC53</t>
+  </si>
+  <si>
+    <t>C 2.976 11/05/30</t>
+  </si>
+  <si>
+    <t>127190AE6</t>
+  </si>
+  <si>
+    <t>CACI 6 3/8 06/15/33</t>
   </si>
   <si>
     <t>629377DB5</t>
   </si>
   <si>
     <t>NRG 5.407 10/15/35</t>
-  </si>
-[...1036 lines deleted...]
-    <t>PXD 1.9 08/15/30</t>
   </si>
   <si>
     <t>TYZ6 COM</t>
   </si>
   <si>
     <t>US 10YR NOTE (CBT)DEC26</t>
   </si>
   <si>
     <t>UXYZ6 COM</t>
   </si>
   <si>
     <t>US 10YR ULTRA FUT DEC26</t>
   </si>
   <si>
     <t>TUZ6 COM</t>
   </si>
   <si>
     <t>US 2YR NOTE (CBT) DEC26</t>
   </si>
   <si>
     <t>FVZ6 COM</t>
   </si>
   <si>
     <t>US 5YR NOTE (CBT) DEC26</t>
   </si>
@@ -2602,10686 +2572,10541 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I365"/>
+  <dimension ref="A1:I360"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>19695100</v>
+        <v>20598000</v>
       </c>
       <c r="F2" s="2">
-        <v>83.695312</v>
+        <v>80.246094</v>
       </c>
       <c r="G2" s="3">
-        <v>16483875.39</v>
+        <v>16529090.44</v>
       </c>
       <c r="H2" s="4">
-        <v>0.027411564262</v>
+        <v>0.027800372109</v>
       </c>
       <c r="I2" s="5">
-        <v>0.027422712785</v>
+        <v>0.02781134149</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
-        <v>31196500</v>
+        <v>31452700</v>
       </c>
       <c r="F3" s="2">
-        <v>45.787109</v>
+        <v>43.761719</v>
       </c>
       <c r="G3" s="3">
-        <v>14283975.46</v>
+        <v>13764242.19</v>
       </c>
       <c r="H3" s="4">
-        <v>0.023753280213</v>
+        <v>0.023150157964</v>
       </c>
       <c r="I3" s="5">
-        <v>0.023762940879</v>
+        <v>0.023159292479</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>19324600</v>
+        <v>21420000</v>
       </c>
       <c r="F4" s="2">
-        <v>66.210938</v>
+        <v>63.726562</v>
       </c>
       <c r="G4" s="3">
-        <v>12794998.92</v>
+        <v>13650229.58</v>
       </c>
       <c r="H4" s="4">
-        <v>0.021277213452</v>
+        <v>0.022958399498</v>
       </c>
       <c r="I4" s="5">
-        <v>0.02128586708</v>
+        <v>0.022967458349</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
         <v>9153717.279999999</v>
       </c>
       <c r="F5" s="2">
-        <v>88.94881700000001</v>
+        <v>86.372039</v>
       </c>
       <c r="G5" s="3">
-        <v>8142123.23</v>
+        <v>7906252.26</v>
       </c>
       <c r="H5" s="4">
-        <v>0.013539797461</v>
+        <v>0.013297571065</v>
       </c>
       <c r="I5" s="5">
-        <v>0.013545304215</v>
+        <v>0.013302817977</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
         <v>7991872.964</v>
       </c>
       <c r="F6" s="2">
-        <v>95.764426</v>
+        <v>93.473491</v>
       </c>
       <c r="G6" s="3">
-        <v>7653371.27</v>
+        <v>7470282.66</v>
       </c>
       <c r="H6" s="4">
-        <v>0.012727036173</v>
+        <v>0.012564311286</v>
       </c>
       <c r="I6" s="5">
-        <v>0.01273221237</v>
+        <v>0.012569268871</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
         <v>7984939.945</v>
       </c>
       <c r="F7" s="2">
-        <v>94.12472</v>
+        <v>93.18805999999999</v>
       </c>
       <c r="G7" s="3">
-        <v>7515802.37</v>
+        <v>7441010.63</v>
       </c>
       <c r="H7" s="4">
-        <v>0.012498268435</v>
+        <v>0.012515078493</v>
       </c>
       <c r="I7" s="5">
-        <v>0.01250335159</v>
+        <v>0.012520016652</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
         <v>7931718.062</v>
       </c>
       <c r="F8" s="2">
-        <v>90.736165</v>
+        <v>89.081337</v>
       </c>
       <c r="G8" s="3">
-        <v>7196936.79</v>
+        <v>7065680.5</v>
       </c>
       <c r="H8" s="4">
-        <v>0.011968016655</v>
+        <v>0.011883808592</v>
       </c>
       <c r="I8" s="5">
-        <v>0.011972884152</v>
+        <v>0.011888497667</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
         <v>8670410.091</v>
       </c>
       <c r="F9" s="2">
-        <v>82.195999</v>
+        <v>80.211856</v>
       </c>
       <c r="G9" s="3">
-        <v>7126730.19</v>
+        <v>6954696.86</v>
       </c>
       <c r="H9" s="4">
-        <v>0.011851267858</v>
+        <v>0.011697144571</v>
       </c>
       <c r="I9" s="5">
-        <v>0.011856087872</v>
+        <v>0.011701759992</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
         <v>6873300</v>
       </c>
       <c r="F10" s="2">
-        <v>94.80641</v>
+        <v>92.42812600000001</v>
       </c>
       <c r="G10" s="3">
-        <v>6776916.97</v>
+        <v>6607866.28</v>
       </c>
       <c r="H10" s="4">
-        <v>0.011269552257</v>
+        <v>0.011113808233</v>
       </c>
       <c r="I10" s="5">
-        <v>0.011274135682</v>
+        <v>0.011118193484</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
         <v>7562928.87</v>
       </c>
       <c r="F11" s="2">
-        <v>87.613658</v>
+        <v>86.01540300000001</v>
       </c>
       <c r="G11" s="3">
-        <v>6626158.63</v>
+        <v>6505283.75</v>
       </c>
       <c r="H11" s="4">
-        <v>0.011018851386</v>
+        <v>0.01094127408</v>
       </c>
       <c r="I11" s="5">
-        <v>0.011023332849</v>
+        <v>0.010945591252</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
         <v>6673522.272</v>
       </c>
       <c r="F12" s="2">
-        <v>97.689761</v>
+        <v>95.725933</v>
       </c>
       <c r="G12" s="3">
-        <v>6519347.96</v>
+        <v>6388291.46</v>
       </c>
       <c r="H12" s="4">
-        <v>0.010841232491</v>
+        <v>0.01074450408</v>
       </c>
       <c r="I12" s="5">
-        <v>0.010845641715</v>
+        <v>0.010748743612</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>5980567.5</v>
+        <v>6029630.199</v>
       </c>
       <c r="F13" s="2">
-        <v>100</v>
+        <v>98.517161</v>
       </c>
       <c r="G13" s="3">
-        <v>5980567.5</v>
+        <v>5940220.49</v>
       </c>
       <c r="H13" s="4">
-        <v>0.009945277214000001</v>
+        <v>0.009990890947</v>
       </c>
       <c r="I13" s="5">
-        <v>0.009949322045</v>
+        <v>0.009994833119999999</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
-        <v>6276979.61</v>
+        <v>5800000</v>
       </c>
       <c r="F14" s="2">
-        <v>94.952394</v>
+        <v>100.1792</v>
       </c>
       <c r="G14" s="3">
-        <v>5960142.41</v>
+        <v>5810393.6</v>
       </c>
       <c r="H14" s="4">
-        <v>0.009911311678999999</v>
+        <v>0.009772534354000001</v>
       </c>
       <c r="I14" s="5">
-        <v>0.009915342696</v>
+        <v>0.009776390369</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>6035067.046</v>
+        <v>6276979.61</v>
       </c>
       <c r="F15" s="2">
-        <v>97.735923</v>
+        <v>92.72817999999999</v>
       </c>
       <c r="G15" s="3">
-        <v>5898428.48</v>
+        <v>5820528.95</v>
       </c>
       <c r="H15" s="4">
-        <v>0.009808685609000001</v>
+        <v>0.009789581059</v>
       </c>
       <c r="I15" s="5">
-        <v>0.009812674887</v>
+        <v>0.009793443801</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>5800000</v>
+        <v>6035067.046</v>
       </c>
       <c r="F16" s="2">
-        <v>100.2244</v>
+        <v>95.53583399999999</v>
       </c>
       <c r="G16" s="3">
-        <v>5813015.2</v>
+        <v>5765651.63</v>
       </c>
       <c r="H16" s="4">
-        <v>0.009666649128999999</v>
+        <v>0.009697282586</v>
       </c>
       <c r="I16" s="5">
-        <v>0.009670580639</v>
+        <v>0.009701108908</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
         <v>6236328.215</v>
       </c>
       <c r="F17" s="2">
-        <v>93.476519</v>
+        <v>91.033361</v>
       </c>
       <c r="G17" s="3">
-        <v>5829502.53</v>
+        <v>5677139.18</v>
       </c>
       <c r="H17" s="4">
-        <v>0.009694066435999999</v>
+        <v>0.009548412975</v>
       </c>
       <c r="I17" s="5">
-        <v>0.009698009097000001</v>
+        <v>0.009552180557</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>5500000</v>
+        <v>5604877.42</v>
       </c>
       <c r="F18" s="2">
-        <v>100.36597</v>
+        <v>100</v>
       </c>
       <c r="G18" s="3">
-        <v>5520128.35</v>
+        <v>5604877.42</v>
       </c>
       <c r="H18" s="4">
-        <v>0.009179598206999999</v>
+        <v>0.009426875511</v>
       </c>
       <c r="I18" s="5">
-        <v>0.009183331629000001</v>
+        <v>0.009430595137</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>5923990.089</v>
+        <v>5500000</v>
       </c>
       <c r="F19" s="2">
-        <v>93.440455</v>
+        <v>99.62151</v>
       </c>
       <c r="G19" s="3">
-        <v>5535403.29</v>
+        <v>5479183.05</v>
       </c>
       <c r="H19" s="4">
-        <v>0.009204999399</v>
+        <v>0.009215469428</v>
       </c>
       <c r="I19" s="5">
-        <v>0.009208743153</v>
+        <v>0.009219105638</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>4971510.0534</v>
+        <v>5923990.089</v>
       </c>
       <c r="F20" s="2">
-        <v>100.761395</v>
+        <v>91.209665</v>
       </c>
       <c r="G20" s="3">
-        <v>5009362.88</v>
+        <v>5403251.51</v>
       </c>
       <c r="H20" s="4">
-        <v>0.008330229954</v>
+        <v>0.009087759742999999</v>
       </c>
       <c r="I20" s="5">
-        <v>0.008333617931000001</v>
+        <v>0.009091345561999999</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>5004543.2</v>
+        <v>4971510.0534</v>
       </c>
       <c r="F21" s="2">
-        <v>1</v>
+        <v>98.904668</v>
       </c>
       <c r="G21" s="3">
-        <v>5004543.2</v>
+        <v>4917055.51</v>
       </c>
       <c r="H21" s="4">
-        <v>0.008322215149999999</v>
+        <v>0.008270023895999999</v>
       </c>
       <c r="I21" s="5">
-        <v>0.008325599867000001</v>
+        <v>0.008273287056</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>5283727.34</v>
+        <v>4946371.85</v>
       </c>
       <c r="F22" s="2">
-        <v>93.02763299999999</v>
+        <v>96.53194000000001</v>
       </c>
       <c r="G22" s="3">
-        <v>4915326.48</v>
+        <v>4774828.71</v>
       </c>
       <c r="H22" s="4">
-        <v>0.008173853807</v>
+        <v>0.008030811814</v>
       </c>
       <c r="I22" s="5">
-        <v>0.008177178185</v>
+        <v>0.008033980586</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>4946371.85</v>
+        <v>5283727.34</v>
       </c>
       <c r="F23" s="2">
-        <v>98.374709</v>
+        <v>90.57817300000001</v>
       </c>
       <c r="G23" s="3">
-        <v>4865978.91</v>
+        <v>4785903.69</v>
       </c>
       <c r="H23" s="4">
-        <v>0.008091792161</v>
+        <v>0.008049438894</v>
       </c>
       <c r="I23" s="5">
-        <v>0.008095083163</v>
+        <v>0.008052615015</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>4500000</v>
+        <v>4449000</v>
       </c>
       <c r="F24" s="2">
-        <v>99.81686999999999</v>
+        <v>100.78563</v>
       </c>
       <c r="G24" s="3">
-        <v>4491759.15</v>
+        <v>4483952.68</v>
       </c>
       <c r="H24" s="4">
-        <v>0.007469490132</v>
+        <v>0.007541585753</v>
       </c>
       <c r="I24" s="5">
-        <v>0.007472528039</v>
+        <v>0.007544561488</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>4311000</v>
+        <v>4500000</v>
       </c>
       <c r="F25" s="2">
-        <v>103.21906</v>
+        <v>99.18818</v>
       </c>
       <c r="G25" s="3">
-        <v>4449773.68</v>
+        <v>4463468.1</v>
       </c>
       <c r="H25" s="4">
-        <v>0.007399671144</v>
+        <v>0.007507132622</v>
       </c>
       <c r="I25" s="5">
-        <v>0.007402680655</v>
+        <v>0.007510094763</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>4463000</v>
+        <v>4311000</v>
       </c>
       <c r="F26" s="2">
-        <v>99.67693</v>
+        <v>102.73974</v>
       </c>
       <c r="G26" s="3">
-        <v>4448581.39</v>
+        <v>4429110.19</v>
       </c>
       <c r="H26" s="4">
-        <v>0.007397688445</v>
+        <v>0.007449345859</v>
       </c>
       <c r="I26" s="5">
-        <v>0.00740069715</v>
+        <v>0.007452285198</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>4419000</v>
+        <v>4463000</v>
       </c>
       <c r="F27" s="2">
-        <v>98.92243999999999</v>
+        <v>99.08386</v>
       </c>
       <c r="G27" s="3">
-        <v>4371382.62</v>
+        <v>4422112.67</v>
       </c>
       <c r="H27" s="4">
-        <v>0.007269312151</v>
+        <v>0.00743757669</v>
       </c>
       <c r="I27" s="5">
-        <v>0.007272268644</v>
+        <v>0.007440511385</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>4187000</v>
+        <v>4419000</v>
       </c>
       <c r="F28" s="2">
-        <v>101.50116</v>
+        <v>97.7393</v>
       </c>
       <c r="G28" s="3">
-        <v>4249853.57</v>
+        <v>4319099.67</v>
       </c>
       <c r="H28" s="4">
-        <v>0.007067217595</v>
+        <v>0.007264318526</v>
       </c>
       <c r="I28" s="5">
-        <v>0.007070091894</v>
+        <v>0.007267184858</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
         <v>4182000</v>
       </c>
       <c r="F29" s="2">
-        <v>100.026</v>
+        <v>100.0011</v>
       </c>
       <c r="G29" s="3">
-        <v>4183087.32</v>
+        <v>4182046</v>
       </c>
       <c r="H29" s="4">
-        <v>0.006956189861</v>
+        <v>0.00703380718</v>
       </c>
       <c r="I29" s="5">
-        <v>0.006959019004</v>
+        <v>0.007036582557</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>4089557.75</v>
+        <v>4100000</v>
       </c>
       <c r="F30" s="2">
-        <v>101.037344</v>
+        <v>100</v>
       </c>
       <c r="G30" s="3">
-        <v>4131980.53</v>
+        <v>4100000</v>
       </c>
       <c r="H30" s="4">
-        <v>0.006871202747</v>
+        <v>0.006895813538</v>
       </c>
       <c r="I30" s="5">
-        <v>0.006873997325</v>
+        <v>0.006898534466</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>4084007.4</v>
+        <v>4089557.75</v>
       </c>
       <c r="F31" s="2">
-        <v>100.1271</v>
+        <v>99.018439</v>
       </c>
       <c r="G31" s="3">
-        <v>4089198.17</v>
+        <v>4049416.25</v>
       </c>
       <c r="H31" s="4">
-        <v>0.006800058593</v>
+        <v>0.006810736432</v>
       </c>
       <c r="I31" s="5">
-        <v>0.006802824236</v>
+        <v>0.006813423791</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>5474100</v>
+        <v>5519600</v>
       </c>
       <c r="F32" s="2">
-        <v>73.621094</v>
+        <v>70.789062</v>
       </c>
       <c r="G32" s="3">
-        <v>4030092.31</v>
+        <v>3907273.07</v>
       </c>
       <c r="H32" s="4">
-        <v>0.006701769554</v>
+        <v>0.006571665002</v>
       </c>
       <c r="I32" s="5">
-        <v>0.006704495222</v>
+        <v>0.006574258028</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>3987000</v>
+        <v>3910000</v>
       </c>
       <c r="F33" s="2">
-        <v>97.602422</v>
+        <v>97.16142000000001</v>
       </c>
       <c r="G33" s="3">
-        <v>3891408.57</v>
+        <v>3799011.52</v>
       </c>
       <c r="H33" s="4">
-        <v>0.006471147919</v>
+        <v>0.006389579289</v>
       </c>
       <c r="I33" s="5">
-        <v>0.006473779792</v>
+        <v>0.006392100469</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>3910000</v>
+        <v>3800000</v>
       </c>
       <c r="F34" s="2">
-        <v>99.71207</v>
+        <v>100.2193</v>
       </c>
       <c r="G34" s="3">
-        <v>3898741.94</v>
+        <v>3808333.4</v>
       </c>
       <c r="H34" s="4">
-        <v>0.006483342818</v>
+        <v>0.006405257809</v>
       </c>
       <c r="I34" s="5">
-        <v>0.00648597965</v>
+        <v>0.006407785175</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
-        <v>3800000</v>
+        <v>3987000</v>
       </c>
       <c r="F35" s="2">
-        <v>100.2713</v>
+        <v>94.463965</v>
       </c>
       <c r="G35" s="3">
-        <v>3810309.4</v>
+        <v>3766278.28</v>
       </c>
       <c r="H35" s="4">
-        <v>0.00633628552</v>
+        <v>0.006334525069</v>
       </c>
       <c r="I35" s="5">
-        <v>0.006338862543</v>
+        <v>0.006337024526</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
         <v>3804000</v>
       </c>
       <c r="F36" s="2">
-        <v>98.77709</v>
+        <v>97.5941</v>
       </c>
       <c r="G36" s="3">
-        <v>3757480.5</v>
+        <v>3712479.56</v>
       </c>
       <c r="H36" s="4">
-        <v>0.006248434657</v>
+        <v>0.006244040692</v>
       </c>
       <c r="I36" s="5">
-        <v>0.00625097595</v>
+        <v>0.006246504446</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
-        <v>3817352.385</v>
+        <v>3655000</v>
       </c>
       <c r="F37" s="2">
-        <v>95.393725</v>
+        <v>99.81003</v>
       </c>
       <c r="G37" s="3">
-        <v>3641514.64</v>
+        <v>3648056.6</v>
       </c>
       <c r="H37" s="4">
-        <v>0.006055591303</v>
+        <v>0.006135687333</v>
       </c>
       <c r="I37" s="5">
-        <v>0.006058054165</v>
+        <v>0.006138108333</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
-        <v>3633369.44</v>
+        <v>3522000</v>
       </c>
       <c r="F38" s="2">
-        <v>100.981446</v>
+        <v>101.20289</v>
       </c>
       <c r="G38" s="3">
-        <v>3669029</v>
+        <v>3564365.79</v>
       </c>
       <c r="H38" s="4">
-        <v>0.006101345817</v>
+        <v>0.005994927278</v>
       </c>
       <c r="I38" s="5">
-        <v>0.006103827288</v>
+        <v>0.005997292737</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
-        <v>3655000</v>
+        <v>3803718.575</v>
       </c>
       <c r="F39" s="2">
-        <v>100.0927</v>
+        <v>93.23226699999999</v>
       </c>
       <c r="G39" s="3">
-        <v>3658388.19</v>
+        <v>3546293.06</v>
       </c>
       <c r="H39" s="4">
-        <v>0.006083650867</v>
+        <v>0.005964530653</v>
       </c>
       <c r="I39" s="5">
-        <v>0.006086125141</v>
+        <v>0.005966884119</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
-        <v>4051216.6762</v>
+        <v>3633369.44</v>
       </c>
       <c r="F40" s="2">
-        <v>88.46755</v>
+        <v>98.96896700000001</v>
       </c>
       <c r="G40" s="3">
-        <v>3584012.14</v>
+        <v>3595908.2</v>
       </c>
       <c r="H40" s="4">
-        <v>0.005959968558</v>
+        <v>0.006047978649</v>
       </c>
       <c r="I40" s="5">
-        <v>0.005962392529</v>
+        <v>0.006050365041</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
-        <v>3900000</v>
+        <v>3462454.357</v>
       </c>
       <c r="F41" s="2">
-        <v>93.04196899999999</v>
+        <v>101.13213</v>
       </c>
       <c r="G41" s="3">
-        <v>3628636.79</v>
+        <v>3501653.84</v>
       </c>
       <c r="H41" s="4">
-        <v>0.006034176321</v>
+        <v>0.005889451699</v>
       </c>
       <c r="I41" s="5">
-        <v>0.006036630473</v>
+        <v>0.00589177554</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
-        <v>3462454.357</v>
+        <v>3475490.9</v>
       </c>
       <c r="F42" s="2">
-        <v>101.789</v>
+        <v>101.37564</v>
       </c>
       <c r="G42" s="3">
-        <v>3524397.67</v>
+        <v>3523301.14</v>
       </c>
       <c r="H42" s="4">
-        <v>0.005860833741</v>
+        <v>0.00592586042</v>
       </c>
       <c r="I42" s="5">
-        <v>0.005863217393</v>
+        <v>0.005928198627</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
-        <v>3522000</v>
+        <v>4115300</v>
       </c>
       <c r="F43" s="2">
-        <v>101.55028</v>
+        <v>84.710938</v>
       </c>
       <c r="G43" s="3">
-        <v>3576600.86</v>
+        <v>3486109.23</v>
       </c>
       <c r="H43" s="4">
-        <v>0.005947644108</v>
+        <v>0.00586330713</v>
       </c>
       <c r="I43" s="5">
-        <v>0.005950063067</v>
+        <v>0.005865620655</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>3510000</v>
+        <v>4051216.6762</v>
       </c>
       <c r="F44" s="2">
-        <v>101.71336</v>
+        <v>85.82219000000001</v>
       </c>
       <c r="G44" s="3">
-        <v>3570138.94</v>
+        <v>3476842.87</v>
       </c>
       <c r="H44" s="4">
-        <v>0.005936898365</v>
+        <v>0.005847721989</v>
       </c>
       <c r="I44" s="5">
-        <v>0.005939312953</v>
+        <v>0.005850029364</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
-        <v>3449000</v>
+        <v>3790000</v>
       </c>
       <c r="F45" s="2">
-        <v>98.11396000000001</v>
+        <v>91.67885099999999</v>
       </c>
       <c r="G45" s="3">
-        <v>3383950.48</v>
+        <v>3474628.45</v>
       </c>
       <c r="H45" s="4">
-        <v>0.00562727962</v>
+        <v>0.005843997543</v>
       </c>
       <c r="I45" s="5">
-        <v>0.005629568283</v>
+        <v>0.005846303449</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>3447431.66</v>
+        <v>3417171.05</v>
       </c>
       <c r="F46" s="2">
-        <v>98.162616</v>
+        <v>1</v>
       </c>
       <c r="G46" s="3">
-        <v>3384089.1</v>
+        <v>3417171.05</v>
       </c>
       <c r="H46" s="4">
-        <v>0.005627510138</v>
+        <v>0.005747359607</v>
       </c>
       <c r="I46" s="5">
-        <v>0.005629798896</v>
+        <v>0.005749627382</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
-        <v>3359895.26</v>
+        <v>3449000</v>
       </c>
       <c r="F47" s="2">
-        <v>100.216907</v>
+        <v>96.69490999999999</v>
       </c>
       <c r="G47" s="3">
-        <v>3367183.11</v>
+        <v>3335007.45</v>
       </c>
       <c r="H47" s="4">
-        <v>0.005599396619</v>
+        <v>0.00560916817</v>
       </c>
       <c r="I47" s="5">
-        <v>0.005601673943</v>
+        <v>0.005611381417</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
-        <v>3556902.9754</v>
+        <v>3447431.66</v>
       </c>
       <c r="F48" s="2">
-        <v>93.54170000000001</v>
+        <v>96.195375</v>
       </c>
       <c r="G48" s="3">
-        <v>3327187.51</v>
+        <v>3316269.81</v>
       </c>
       <c r="H48" s="4">
-        <v>0.005532886659</v>
+        <v>0.005577653238</v>
       </c>
       <c r="I48" s="5">
-        <v>0.005535136933</v>
+        <v>0.00557985405</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>3262000</v>
+        <v>3359895.26</v>
       </c>
       <c r="F49" s="2">
-        <v>99.02777500000001</v>
+        <v>98.13136900000001</v>
       </c>
       <c r="G49" s="3">
-        <v>3230286.02</v>
+        <v>3297111.22</v>
       </c>
       <c r="H49" s="4">
-        <v>0.005371746068</v>
+        <v>0.005545430282</v>
       </c>
       <c r="I49" s="5">
-        <v>0.005373930804</v>
+        <v>0.00554761838</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>3100000</v>
+        <v>3556902.9754</v>
       </c>
       <c r="F50" s="2">
-        <v>100.0998</v>
+        <v>92.75414000000001</v>
       </c>
       <c r="G50" s="3">
-        <v>3103093.8</v>
+        <v>3299174.77</v>
       </c>
       <c r="H50" s="4">
-        <v>0.005160234052</v>
+        <v>0.005548900979</v>
       </c>
       <c r="I50" s="5">
-        <v>0.005162332764</v>
+        <v>0.005551090446</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>2907000</v>
+        <v>3523500</v>
       </c>
       <c r="F51" s="2">
-        <v>105.4973</v>
+        <v>91.59375199999999</v>
       </c>
       <c r="G51" s="3">
-        <v>3066806.51</v>
+        <v>3227305.85</v>
       </c>
       <c r="H51" s="4">
-        <v>0.005099890757</v>
+        <v>0.00542802424</v>
       </c>
       <c r="I51" s="5">
-        <v>0.005101964927</v>
+        <v>0.005430166012</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>3054000</v>
+        <v>3262000</v>
       </c>
       <c r="F52" s="2">
-        <v>99.92138</v>
+        <v>95.868511</v>
       </c>
       <c r="G52" s="3">
-        <v>3051598.95</v>
+        <v>3127230.83</v>
       </c>
       <c r="H52" s="4">
-        <v>0.005074601609</v>
+        <v>0.005259707485</v>
       </c>
       <c r="I52" s="5">
-        <v>0.005076665493</v>
+        <v>0.005261782843</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>2953000</v>
+        <v>2928000</v>
       </c>
       <c r="F53" s="2">
-        <v>103.9324</v>
+        <v>104.746926</v>
       </c>
       <c r="G53" s="3">
-        <v>3069123.77</v>
+        <v>3066989.99</v>
       </c>
       <c r="H53" s="4">
-        <v>0.005103744204</v>
+        <v>0.005158388077</v>
       </c>
       <c r="I53" s="5">
-        <v>0.005105819942</v>
+        <v>0.005160423458</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
-        <v>2915000</v>
+        <v>3100000</v>
       </c>
       <c r="F54" s="2">
-        <v>102.33467</v>
+        <v>99.99930000000001</v>
       </c>
       <c r="G54" s="3">
-        <v>2983055.63</v>
+        <v>3099978.3</v>
       </c>
       <c r="H54" s="4">
-        <v>0.004960618736</v>
+        <v>0.0052138713</v>
       </c>
       <c r="I54" s="5">
-        <v>0.004962636263</v>
+        <v>0.005215928572</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>2988000</v>
+        <v>3066000</v>
       </c>
       <c r="F55" s="2">
-        <v>101.3728</v>
+        <v>98.88055</v>
       </c>
       <c r="G55" s="3">
-        <v>3029019.26</v>
+        <v>3031677.66</v>
       </c>
       <c r="H55" s="4">
-        <v>0.005037053134</v>
+        <v>0.005098996066</v>
       </c>
       <c r="I55" s="5">
-        <v>0.005039101747</v>
+        <v>0.005101008012</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>2989928.97</v>
+        <v>3075000</v>
       </c>
       <c r="F56" s="2">
-        <v>100.1096</v>
+        <v>98.21563</v>
       </c>
       <c r="G56" s="3">
-        <v>2993205.93</v>
+        <v>3020130.62</v>
       </c>
       <c r="H56" s="4">
-        <v>0.004977497997</v>
+        <v>0.005079575033</v>
       </c>
       <c r="I56" s="5">
-        <v>0.004979522389</v>
+        <v>0.005081579315</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>2949000</v>
+        <v>3009000</v>
       </c>
       <c r="F57" s="2">
-        <v>100.83848</v>
+        <v>100.4009</v>
       </c>
       <c r="G57" s="3">
-        <v>2973726.78</v>
+        <v>3021063.08</v>
       </c>
       <c r="H57" s="4">
-        <v>0.004945105483</v>
+        <v>0.00508114334</v>
       </c>
       <c r="I57" s="5">
-        <v>0.004947116701</v>
+        <v>0.005083148241</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>2914798.3</v>
+        <v>2974000</v>
       </c>
       <c r="F58" s="2">
-        <v>101.095487</v>
+        <v>102.7064</v>
       </c>
       <c r="G58" s="3">
-        <v>2946729.54</v>
+        <v>3054488.34</v>
       </c>
       <c r="H58" s="4">
-        <v>0.004900210911</v>
+        <v>0.005137361468</v>
       </c>
       <c r="I58" s="5">
-        <v>0.004902203869</v>
+        <v>0.005139388552</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>2900000</v>
+        <v>2915000</v>
       </c>
       <c r="F59" s="2">
-        <v>100.2052</v>
+        <v>101.38345</v>
       </c>
       <c r="G59" s="3">
-        <v>2905950.8</v>
+        <v>2955327.57</v>
       </c>
       <c r="H59" s="4">
-        <v>0.004832398644</v>
+        <v>0.004970582402</v>
       </c>
       <c r="I59" s="5">
-        <v>0.004834364023</v>
+        <v>0.004972543679</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>3047000</v>
+        <v>2949000</v>
       </c>
       <c r="F60" s="2">
-        <v>95.564126</v>
+        <v>100.24608</v>
       </c>
       <c r="G60" s="3">
-        <v>2911838.92</v>
+        <v>2956256.9</v>
       </c>
       <c r="H60" s="4">
-        <v>0.004842190186</v>
+        <v>0.004972145451</v>
       </c>
       <c r="I60" s="5">
-        <v>0.004844159547</v>
+        <v>0.004974107344</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>3061000</v>
+        <v>3250000</v>
       </c>
       <c r="F61" s="2">
-        <v>94.37184999999999</v>
+        <v>91.05364899999999</v>
       </c>
       <c r="G61" s="3">
-        <v>2888722.33</v>
+        <v>2959243.59</v>
       </c>
       <c r="H61" s="4">
-        <v>0.004803748867</v>
+        <v>0.004977168787</v>
       </c>
       <c r="I61" s="5">
-        <v>0.004805702593</v>
+        <v>0.004979132663</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>2970000</v>
+        <v>3607029.7119</v>
       </c>
       <c r="F62" s="2">
-        <v>97.45287</v>
+        <v>82.707964</v>
       </c>
       <c r="G62" s="3">
-        <v>2894350.24</v>
+        <v>2983300.84</v>
       </c>
       <c r="H62" s="4">
-        <v>0.004813107699</v>
+        <v>0.005017630803</v>
       </c>
       <c r="I62" s="5">
-        <v>0.004815065232</v>
+        <v>0.005019610643</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>2864000</v>
+        <v>2989928.97</v>
       </c>
       <c r="F63" s="2">
-        <v>101.2771</v>
+        <v>100.0824</v>
       </c>
       <c r="G63" s="3">
-        <v>2900576.14</v>
+        <v>2992392.67</v>
       </c>
       <c r="H63" s="4">
-        <v>0.004823460956</v>
+        <v>0.005032922414</v>
       </c>
       <c r="I63" s="5">
-        <v>0.0048254227</v>
+        <v>0.005034908288</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>2831000</v>
+        <v>2914000</v>
       </c>
       <c r="F64" s="2">
-        <v>99.21436</v>
+        <v>99.3502</v>
       </c>
       <c r="G64" s="3">
-        <v>2808758.53</v>
+        <v>2895064.83</v>
       </c>
       <c r="H64" s="4">
-        <v>0.004670774508</v>
+        <v>0.004869226155</v>
       </c>
       <c r="I64" s="5">
-        <v>0.004672674153</v>
+        <v>0.004871147438</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>2880000</v>
+        <v>2914798.3</v>
       </c>
       <c r="F65" s="2">
-        <v>98.72348</v>
+        <v>99.077119</v>
       </c>
       <c r="G65" s="3">
-        <v>2843236.22</v>
+        <v>2887898.18</v>
       </c>
       <c r="H65" s="4">
-        <v>0.004728108567</v>
+        <v>0.004857172529</v>
       </c>
       <c r="I65" s="5">
-        <v>0.00473003153</v>
+        <v>0.004859089057</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>2899000</v>
+        <v>2984000</v>
       </c>
       <c r="F66" s="2">
-        <v>97.424015</v>
+        <v>96.60142999999999</v>
       </c>
       <c r="G66" s="3">
-        <v>2824322.19</v>
+        <v>2882586.67</v>
       </c>
       <c r="H66" s="4">
-        <v>0.004696655822</v>
+        <v>0.004848239071</v>
       </c>
       <c r="I66" s="5">
-        <v>0.004698565993</v>
+        <v>0.004850152074</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
-        <v>3061000</v>
+        <v>2831000</v>
       </c>
       <c r="F67" s="2">
-        <v>91.73826800000001</v>
+        <v>98.06535</v>
       </c>
       <c r="G67" s="3">
-        <v>2808108.38</v>
+        <v>2776230.06</v>
       </c>
       <c r="H67" s="4">
-        <v>0.004669693356</v>
+        <v>0.004669357274</v>
       </c>
       <c r="I67" s="5">
-        <v>0.004671592561</v>
+        <v>0.004671199694</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>2931000</v>
+        <v>2880000</v>
       </c>
       <c r="F68" s="2">
-        <v>96.27478000000001</v>
+        <v>97.66484</v>
       </c>
       <c r="G68" s="3">
-        <v>2821813.8</v>
+        <v>2812747.39</v>
       </c>
       <c r="H68" s="4">
-        <v>0.004692484535</v>
+        <v>0.004730775987</v>
       </c>
       <c r="I68" s="5">
-        <v>0.00469439301</v>
+        <v>0.004732642641</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>2779000</v>
+        <v>2960000</v>
       </c>
       <c r="F69" s="2">
-        <v>99.11293000000001</v>
+        <v>93.50197799999999</v>
       </c>
       <c r="G69" s="3">
-        <v>2754348.32</v>
+        <v>2767658.55</v>
       </c>
       <c r="H69" s="4">
-        <v>0.004580294033</v>
+        <v>0.004654940802</v>
       </c>
       <c r="I69" s="5">
-        <v>0.004582156878</v>
+        <v>0.004656777534</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>3068000</v>
+        <v>3061000</v>
       </c>
       <c r="F70" s="2">
-        <v>90.74244899999999</v>
+        <v>90.54616</v>
       </c>
       <c r="G70" s="3">
-        <v>2783978.34</v>
+        <v>2771617.96</v>
       </c>
       <c r="H70" s="4">
-        <v>0.004629566726</v>
+        <v>0.004661600155</v>
       </c>
       <c r="I70" s="5">
-        <v>0.004631449612</v>
+        <v>0.004663439514</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>3012000</v>
+        <v>2931000</v>
       </c>
       <c r="F71" s="2">
-        <v>90.65737</v>
+        <v>95.39876</v>
       </c>
       <c r="G71" s="3">
-        <v>2730599.98</v>
+        <v>2796137.66</v>
       </c>
       <c r="H71" s="4">
-        <v>0.004540802157</v>
+        <v>0.004702839976</v>
       </c>
       <c r="I71" s="5">
-        <v>0.004542648941</v>
+        <v>0.004704695607</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
-        <v>2837000</v>
+        <v>2779000</v>
       </c>
       <c r="F72" s="2">
-        <v>94.75203999999999</v>
+        <v>98.22983000000001</v>
       </c>
       <c r="G72" s="3">
-        <v>2688115.37</v>
+        <v>2729806.98</v>
       </c>
       <c r="H72" s="4">
-        <v>0.004470153139</v>
+        <v>0.004591278024</v>
       </c>
       <c r="I72" s="5">
-        <v>0.00447197119</v>
+        <v>0.004593089636</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
-        <v>2673000</v>
+        <v>3068000</v>
       </c>
       <c r="F73" s="2">
-        <v>99.99639999999999</v>
+        <v>90.06726999999999</v>
       </c>
       <c r="G73" s="3">
-        <v>2672903.77</v>
+        <v>2763263.84</v>
       </c>
       <c r="H73" s="4">
-        <v>0.004444857278</v>
+        <v>0.004647549323</v>
       </c>
       <c r="I73" s="5">
-        <v>0.00444666504</v>
+        <v>0.004649383138</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
-        <v>2690681.0276</v>
+        <v>2783000</v>
       </c>
       <c r="F74" s="2">
-        <v>98.72313</v>
+        <v>98.78117</v>
       </c>
       <c r="G74" s="3">
-        <v>2656324.53</v>
+        <v>2749079.96</v>
       </c>
       <c r="H74" s="4">
-        <v>0.004417287123</v>
+        <v>0.004623693369</v>
       </c>
       <c r="I74" s="5">
-        <v>0.004419083673</v>
+        <v>0.004625517771</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>2582000</v>
+        <v>2673000</v>
       </c>
       <c r="F75" s="2">
-        <v>100.08198</v>
+        <v>99.9735</v>
       </c>
       <c r="G75" s="3">
-        <v>2584116.72</v>
+        <v>2672291.66</v>
       </c>
       <c r="H75" s="4">
-        <v>0.004297210452</v>
+        <v>0.004494542676</v>
       </c>
       <c r="I75" s="5">
-        <v>0.004298958165</v>
+        <v>0.004496316118</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
-        <v>2655000</v>
+        <v>2817000</v>
       </c>
       <c r="F76" s="2">
-        <v>97.55389</v>
+        <v>95.366488</v>
       </c>
       <c r="G76" s="3">
-        <v>2590055.78</v>
+        <v>2686473.97</v>
       </c>
       <c r="H76" s="4">
-        <v>0.004307086698</v>
+        <v>0.004518395988</v>
       </c>
       <c r="I76" s="5">
-        <v>0.004308838428</v>
+        <v>0.004520178842</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>2880000</v>
+        <v>2973000</v>
       </c>
       <c r="F77" s="2">
-        <v>90.26300000000001</v>
+        <v>90.59255</v>
       </c>
       <c r="G77" s="3">
-        <v>2599574.4</v>
+        <v>2693316.51</v>
       </c>
       <c r="H77" s="4">
-        <v>0.004322915517</v>
+        <v>0.004529904503</v>
       </c>
       <c r="I77" s="5">
-        <v>0.004324673685</v>
+        <v>0.004531691898</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
-        <v>2597000</v>
+        <v>2837000</v>
       </c>
       <c r="F78" s="2">
-        <v>98.92682000000001</v>
+        <v>93.87917</v>
       </c>
       <c r="G78" s="3">
-        <v>2569129.52</v>
+        <v>2663352.05</v>
       </c>
       <c r="H78" s="4">
-        <v>0.004272287743</v>
+        <v>0.004479507108</v>
       </c>
       <c r="I78" s="5">
-        <v>0.00427402532</v>
+        <v>0.004481274618</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
-        <v>2525000</v>
+        <v>3026000</v>
       </c>
       <c r="F79" s="2">
-        <v>100.151</v>
+        <v>87.30850100000001</v>
       </c>
       <c r="G79" s="3">
-        <v>2528812.75</v>
+        <v>2641955.24</v>
       </c>
       <c r="H79" s="4">
-        <v>0.004205243703</v>
+        <v>0.004443519686</v>
       </c>
       <c r="I79" s="5">
-        <v>0.004206954013</v>
+        <v>0.004445272996</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
-        <v>2500000</v>
+        <v>2525000</v>
       </c>
       <c r="F80" s="2">
-        <v>100.2103</v>
+        <v>100.1242</v>
       </c>
       <c r="G80" s="3">
-        <v>2505257.5</v>
+        <v>2528136.05</v>
       </c>
       <c r="H80" s="4">
-        <v>0.004166072924</v>
+        <v>0.004252086537</v>
       </c>
       <c r="I80" s="5">
-        <v>0.004167767302</v>
+        <v>0.004253764311</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
-        <v>2595151.01</v>
+        <v>2669000</v>
       </c>
       <c r="F81" s="2">
-        <v>98.28052</v>
+        <v>96.87952</v>
       </c>
       <c r="G81" s="3">
-        <v>2550527.91</v>
+        <v>2585714.39</v>
       </c>
       <c r="H81" s="4">
-        <v>0.004241354534</v>
+        <v>0.004348927875</v>
       </c>
       <c r="I81" s="5">
-        <v>0.00424307953</v>
+        <v>0.004350643861</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
-        <v>2467000</v>
+        <v>2636638.6776</v>
       </c>
       <c r="F82" s="2">
-        <v>100.98998</v>
+        <v>97.71212</v>
       </c>
       <c r="G82" s="3">
-        <v>2491422.81</v>
+        <v>2576315.55</v>
       </c>
       <c r="H82" s="4">
-        <v>0.004143066769</v>
+        <v>0.004333119912</v>
       </c>
       <c r="I82" s="5">
-        <v>0.00414475179</v>
+        <v>0.00433482966</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
-        <v>2377120.48</v>
+        <v>2597000</v>
       </c>
       <c r="F83" s="2">
-        <v>101.73938</v>
+        <v>97.91227000000001</v>
       </c>
       <c r="G83" s="3">
-        <v>2418467.64</v>
+        <v>2542781.65</v>
       </c>
       <c r="H83" s="4">
-        <v>0.004021747283</v>
+        <v>0.004276719059</v>
       </c>
       <c r="I83" s="5">
-        <v>0.004023382963</v>
+        <v>0.004278406553</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>2393000</v>
+        <v>2467000</v>
       </c>
       <c r="F84" s="2">
-        <v>100.30206</v>
+        <v>100.47546</v>
       </c>
       <c r="G84" s="3">
-        <v>2400228.3</v>
+        <v>2478729.6</v>
       </c>
       <c r="H84" s="4">
-        <v>0.003991416497</v>
+        <v>0.004168989542</v>
       </c>
       <c r="I84" s="5">
-        <v>0.003993039841</v>
+        <v>0.004170634528</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
-        <v>2190000</v>
+        <v>2500000</v>
       </c>
       <c r="F85" s="2">
-        <v>100.05471</v>
+        <v>99.96083900000001</v>
       </c>
       <c r="G85" s="3">
-        <v>2191198.15</v>
+        <v>2499020.98</v>
       </c>
       <c r="H85" s="4">
-        <v>0.003643813572</v>
+        <v>0.004203117725</v>
       </c>
       <c r="I85" s="5">
-        <v>0.003645295542</v>
+        <v>0.004204776178</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
-        <v>2261645</v>
+        <v>2880000</v>
       </c>
       <c r="F86" s="2">
-        <v>96.65797999999999</v>
+        <v>86.05956</v>
       </c>
       <c r="G86" s="3">
-        <v>2186060.37</v>
+        <v>2478515.33</v>
       </c>
       <c r="H86" s="4">
-        <v>0.003635269797</v>
+        <v>0.004168629159</v>
       </c>
       <c r="I86" s="5">
-        <v>0.003636748293</v>
+        <v>0.004170274004</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
-        <v>2090000</v>
+        <v>2519061.88</v>
       </c>
       <c r="F87" s="2">
-        <v>100.63758</v>
+        <v>97.59854</v>
       </c>
       <c r="G87" s="3">
-        <v>2103325.42</v>
+        <v>2458567.62</v>
       </c>
       <c r="H87" s="4">
-        <v>0.0034976872</v>
+        <v>0.004135078989</v>
       </c>
       <c r="I87" s="5">
-        <v>0.00349910974</v>
+        <v>0.004136710595</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>2166000</v>
+        <v>2376995.29</v>
       </c>
       <c r="F88" s="2">
-        <v>94.15328700000001</v>
+        <v>101.13308</v>
       </c>
       <c r="G88" s="3">
-        <v>2039360.2</v>
+        <v>2403928.55</v>
       </c>
       <c r="H88" s="4">
-        <v>0.003391317378</v>
+        <v>0.004043181226</v>
       </c>
       <c r="I88" s="5">
-        <v>0.003392696656</v>
+        <v>0.004044776572</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
-        <v>2000000</v>
+        <v>2460000</v>
       </c>
       <c r="F89" s="2">
-        <v>98.53992</v>
+        <v>97.71952</v>
       </c>
       <c r="G89" s="3">
-        <v>1970798.4</v>
+        <v>2403900.19</v>
       </c>
       <c r="H89" s="4">
-        <v>0.003277303771</v>
+        <v>0.004043133534</v>
       </c>
       <c r="I89" s="5">
-        <v>0.003278636679</v>
+        <v>0.00404472886</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>2000000</v>
+        <v>2393000</v>
       </c>
       <c r="F90" s="2">
-        <v>98.13724999999999</v>
+        <v>99.29998999999999</v>
       </c>
       <c r="G90" s="3">
-        <v>1962745</v>
+        <v>2376248.76</v>
       </c>
       <c r="H90" s="4">
-        <v>0.003263911514</v>
+        <v>0.003996626433</v>
       </c>
       <c r="I90" s="5">
-        <v>0.003265238976</v>
+        <v>0.003998203409</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>1997098.353</v>
+        <v>2190000</v>
       </c>
       <c r="F91" s="2">
-        <v>96.31144999999999</v>
+        <v>99.08750000000001</v>
       </c>
       <c r="G91" s="3">
-        <v>1923434.38</v>
+        <v>2170016.25</v>
       </c>
       <c r="H91" s="4">
-        <v>0.003198540628</v>
+        <v>0.003649762789</v>
       </c>
       <c r="I91" s="5">
-        <v>0.003199841503</v>
+        <v>0.003651202901</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>1878000</v>
+        <v>2218493.92</v>
       </c>
       <c r="F92" s="2">
-        <v>98.85903</v>
+        <v>95.29111</v>
       </c>
       <c r="G92" s="3">
-        <v>1856572.58</v>
+        <v>2114027.48</v>
       </c>
       <c r="H92" s="4">
-        <v>0.003087354003</v>
+        <v>0.003555594958</v>
       </c>
       <c r="I92" s="5">
-        <v>0.003088609657</v>
+        <v>0.003556997913</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
-        <v>1998000</v>
+        <v>2285000</v>
       </c>
       <c r="F93" s="2">
-        <v>93.839331</v>
+        <v>92.35932699999999</v>
       </c>
       <c r="G93" s="3">
-        <v>1874909.83</v>
+        <v>2110410.62</v>
       </c>
       <c r="H93" s="4">
-        <v>0.003117847603</v>
+        <v>0.003549511741</v>
       </c>
       <c r="I93" s="5">
-        <v>0.003119115659</v>
+        <v>0.003550912296</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>1947000</v>
+        <v>2090000</v>
       </c>
       <c r="F94" s="2">
-        <v>94.80386</v>
+        <v>100.03086</v>
       </c>
       <c r="G94" s="3">
-        <v>1845831.15</v>
+        <v>2090644.97</v>
       </c>
       <c r="H94" s="4">
-        <v>0.003069491736</v>
+        <v>0.003516267784</v>
       </c>
       <c r="I94" s="5">
-        <v>0.003070740125</v>
+        <v>0.003517655222</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>1822852.0521</v>
+        <v>2000000</v>
       </c>
       <c r="F95" s="2">
-        <v>98.223139</v>
+        <v>97.97684</v>
       </c>
       <c r="G95" s="3">
-        <v>1790462.5</v>
+        <v>1959536.8</v>
       </c>
       <c r="H95" s="4">
-        <v>0.002977417436</v>
+        <v>0.003295756194</v>
       </c>
       <c r="I95" s="5">
-        <v>0.002978628378</v>
+        <v>0.003297056623</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>1798000</v>
+        <v>2166000</v>
       </c>
       <c r="F96" s="2">
-        <v>96.43176099999999</v>
+        <v>91.80535</v>
       </c>
       <c r="G96" s="3">
-        <v>1733843.06</v>
+        <v>1988503.88</v>
       </c>
       <c r="H96" s="4">
-        <v>0.002883263153</v>
+        <v>0.003344476094</v>
       </c>
       <c r="I96" s="5">
-        <v>0.002884435801</v>
+        <v>0.003345795746</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>1778000</v>
+        <v>1973475.433</v>
       </c>
       <c r="F97" s="2">
-        <v>95.692212</v>
+        <v>95.21077</v>
       </c>
       <c r="G97" s="3">
-        <v>1701407.53</v>
+        <v>1878961.16</v>
       </c>
       <c r="H97" s="4">
-        <v>0.002829325065</v>
+        <v>0.003160235555</v>
       </c>
       <c r="I97" s="5">
-        <v>0.002830475777</v>
+        <v>0.00316148251</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
-        <v>1642000</v>
+        <v>1878000</v>
       </c>
       <c r="F98" s="2">
-        <v>100.87002</v>
+        <v>98.08866999999999</v>
       </c>
       <c r="G98" s="3">
-        <v>1656285.73</v>
+        <v>1842105.22</v>
       </c>
       <c r="H98" s="4">
-        <v>0.002754290578</v>
+        <v>0.00309824735</v>
       </c>
       <c r="I98" s="5">
-        <v>0.002755410772</v>
+        <v>0.003099469846</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>1617000</v>
+        <v>1972000</v>
       </c>
       <c r="F99" s="2">
-        <v>100.2695</v>
+        <v>92.68629</v>
       </c>
       <c r="G99" s="3">
-        <v>1621357.82</v>
+        <v>1827773.64</v>
       </c>
       <c r="H99" s="4">
-        <v>0.002696207832</v>
+        <v>0.003074142976</v>
       </c>
       <c r="I99" s="5">
-        <v>0.002697304403</v>
+        <v>0.003075355962</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>1606000</v>
+        <v>1822852.0521</v>
       </c>
       <c r="F100" s="2">
-        <v>101.140253</v>
+        <v>96.046593</v>
       </c>
       <c r="G100" s="3">
-        <v>1624312.46</v>
+        <v>1750787.29</v>
       </c>
       <c r="H100" s="4">
-        <v>0.002701121211</v>
+        <v>0.002944659197</v>
       </c>
       <c r="I100" s="5">
-        <v>0.002702219781</v>
+        <v>0.002945821091</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>1721889.8627</v>
+        <v>1927000</v>
       </c>
       <c r="F101" s="2">
-        <v>95.700433</v>
+        <v>89.79569100000001</v>
       </c>
       <c r="G101" s="3">
-        <v>1647856.05</v>
+        <v>1730362.97</v>
       </c>
       <c r="H101" s="4">
-        <v>0.002740272603</v>
+        <v>0.002910307406</v>
       </c>
       <c r="I101" s="5">
-        <v>0.002741387096</v>
+        <v>0.002911455746</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
-        <v>1689180.982</v>
+        <v>1677000</v>
       </c>
       <c r="F102" s="2">
-        <v>97.552176</v>
+        <v>98.811452</v>
       </c>
       <c r="G102" s="3">
-        <v>1647832.8</v>
+        <v>1657068.05</v>
       </c>
       <c r="H102" s="4">
-        <v>0.00274023394</v>
+        <v>0.002787032267</v>
       </c>
       <c r="I102" s="5">
-        <v>0.002741348417</v>
+        <v>0.002788131965</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
-        <v>1677372.23</v>
+        <v>1748000</v>
       </c>
       <c r="F103" s="2">
-        <v>96.595528</v>
+        <v>94.895821</v>
       </c>
       <c r="G103" s="3">
-        <v>1620266.56</v>
+        <v>1658778.95</v>
       </c>
       <c r="H103" s="4">
-        <v>0.002694393153</v>
+        <v>0.002789909841</v>
       </c>
       <c r="I103" s="5">
-        <v>0.002695488986</v>
+        <v>0.002791010675</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>1622000</v>
+        <v>1617000</v>
       </c>
       <c r="F104" s="2">
-        <v>98.89306999999999</v>
+        <v>99.59581</v>
       </c>
       <c r="G104" s="3">
-        <v>1604045.6</v>
+        <v>1610464.25</v>
       </c>
       <c r="H104" s="4">
-        <v>0.002667418788</v>
+        <v>0.002708649064</v>
       </c>
       <c r="I104" s="5">
-        <v>0.00266850365</v>
+        <v>0.002709717834</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>1679000</v>
+        <v>1729000</v>
       </c>
       <c r="F105" s="2">
-        <v>93.272194</v>
+        <v>94.067334</v>
       </c>
       <c r="G105" s="3">
-        <v>1566040.14</v>
+        <v>1626424.2</v>
       </c>
       <c r="H105" s="4">
-        <v>0.002604218294</v>
+        <v>0.002735492208</v>
       </c>
       <c r="I105" s="5">
-        <v>0.002605277453</v>
+        <v>0.002736571569</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>1606000</v>
+        <v>1642000</v>
       </c>
       <c r="F106" s="2">
-        <v>98.50633999999999</v>
+        <v>99.49742000000001</v>
       </c>
       <c r="G106" s="3">
-        <v>1582011.82</v>
+        <v>1633747.64</v>
       </c>
       <c r="H106" s="4">
-        <v>0.002630778118</v>
+        <v>0.002747809529</v>
       </c>
       <c r="I106" s="5">
-        <v>0.002631848078</v>
+        <v>0.002748893751</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>1616000</v>
+        <v>1606000</v>
       </c>
       <c r="F107" s="2">
-        <v>97.05777999999999</v>
+        <v>98.347335</v>
       </c>
       <c r="G107" s="3">
-        <v>1568453.72</v>
+        <v>1579458.2</v>
       </c>
       <c r="H107" s="4">
-        <v>0.002608231926</v>
+        <v>0.002656499814</v>
       </c>
       <c r="I107" s="5">
-        <v>0.002609292717</v>
+        <v>0.002657548008</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>1697435.56</v>
+        <v>1721889.8627</v>
       </c>
       <c r="F108" s="2">
-        <v>93.19096999999999</v>
+        <v>93.51525100000001</v>
       </c>
       <c r="G108" s="3">
-        <v>1581856.66</v>
+        <v>1610229.63</v>
       </c>
       <c r="H108" s="4">
-        <v>0.002630520102</v>
+        <v>0.002708254454</v>
       </c>
       <c r="I108" s="5">
-        <v>0.002631589958</v>
+        <v>0.002709323068</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>1577000</v>
+        <v>1689180.982</v>
       </c>
       <c r="F109" s="2">
-        <v>97.54543700000001</v>
+        <v>95.50510199999999</v>
       </c>
       <c r="G109" s="3">
-        <v>1538291.54</v>
+        <v>1613254.02</v>
       </c>
       <c r="H109" s="4">
-        <v>0.002558074266</v>
+        <v>0.002713341198</v>
       </c>
       <c r="I109" s="5">
-        <v>0.002559114657</v>
+        <v>0.002714411819</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
-        <v>1789000</v>
+        <v>1677372.23</v>
       </c>
       <c r="F110" s="2">
-        <v>86.186357</v>
+        <v>95.610336</v>
       </c>
       <c r="G110" s="3">
-        <v>1541873.93</v>
+        <v>1603741.23</v>
       </c>
       <c r="H110" s="4">
-        <v>0.002564031529</v>
+        <v>0.002697341574</v>
       </c>
       <c r="I110" s="5">
-        <v>0.002565074343</v>
+        <v>0.002698405882</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
-        <v>1686000</v>
+        <v>1679000</v>
       </c>
       <c r="F111" s="2">
-        <v>94.37406799999999</v>
+        <v>90.817035</v>
       </c>
       <c r="G111" s="3">
-        <v>1591146.79</v>
+        <v>1524818.02</v>
       </c>
       <c r="H111" s="4">
-        <v>0.002645968945</v>
+        <v>0.002564600178</v>
       </c>
       <c r="I111" s="5">
-        <v>0.002647045084</v>
+        <v>0.00256561211</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
-        <v>1614000</v>
+        <v>1606000</v>
       </c>
       <c r="F112" s="2">
-        <v>95.63500000000001</v>
+        <v>98.03464</v>
       </c>
       <c r="G112" s="3">
-        <v>1543548.9</v>
+        <v>1574436.32</v>
       </c>
       <c r="H112" s="4">
-        <v>0.002566816896</v>
+        <v>0.002648053483</v>
       </c>
       <c r="I112" s="5">
-        <v>0.002567860842</v>
+        <v>0.002649098343</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
-        <v>1502000</v>
+        <v>1616000</v>
       </c>
       <c r="F113" s="2">
-        <v>101.562022</v>
+        <v>95.58298000000001</v>
       </c>
       <c r="G113" s="3">
-        <v>1525461.57</v>
+        <v>1544620.96</v>
       </c>
       <c r="H113" s="4">
-        <v>0.002536738896</v>
+        <v>0.002597906855</v>
       </c>
       <c r="I113" s="5">
-        <v>0.00253777061</v>
+        <v>0.002598931929</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
-        <v>1500000</v>
+        <v>1697435.56</v>
       </c>
       <c r="F114" s="2">
-        <v>99.84639</v>
+        <v>92.05074</v>
       </c>
       <c r="G114" s="3">
-        <v>1497695.85</v>
+        <v>1562501.99</v>
       </c>
       <c r="H114" s="4">
-        <v>0.00249056639</v>
+        <v>0.002627981074</v>
       </c>
       <c r="I114" s="5">
-        <v>0.002491579325</v>
+        <v>0.002629018014</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
-        <v>1560000</v>
+        <v>1462000</v>
       </c>
       <c r="F115" s="2">
-        <v>96.403915</v>
+        <v>100.876417</v>
       </c>
       <c r="G115" s="3">
-        <v>1503901.07</v>
+        <v>1474813.22</v>
       </c>
       <c r="H115" s="4">
-        <v>0.002500885256</v>
+        <v>0.002480496816</v>
       </c>
       <c r="I115" s="5">
-        <v>0.002501902388</v>
+        <v>0.002481475562</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>1488000</v>
+        <v>1500000</v>
       </c>
       <c r="F116" s="2">
-        <v>100.495669</v>
+        <v>98.57952</v>
       </c>
       <c r="G116" s="3">
-        <v>1495375.55</v>
+        <v>1478692.8</v>
       </c>
       <c r="H116" s="4">
-        <v>0.002486707897</v>
+        <v>0.00248702191</v>
       </c>
       <c r="I116" s="5">
-        <v>0.002487719263</v>
+        <v>0.002488003231</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>1503272.2</v>
+        <v>1500000</v>
       </c>
       <c r="F117" s="2">
-        <v>97.607367</v>
+        <v>100</v>
       </c>
       <c r="G117" s="3">
-        <v>1467304.41</v>
+        <v>1500000</v>
       </c>
       <c r="H117" s="4">
-        <v>0.002440027497</v>
+        <v>0.002522858612</v>
       </c>
       <c r="I117" s="5">
-        <v>0.002441019877</v>
+        <v>0.002523854073</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>1515000</v>
+        <v>1535000</v>
       </c>
       <c r="F118" s="2">
-        <v>95.55127</v>
+        <v>95.517911</v>
       </c>
       <c r="G118" s="3">
-        <v>1447601.74</v>
+        <v>1466199.93</v>
       </c>
       <c r="H118" s="4">
-        <v>0.002407263291</v>
+        <v>0.002466010086</v>
       </c>
       <c r="I118" s="5">
-        <v>0.002408242346</v>
+        <v>0.002466983117</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
-        <v>1616000</v>
+        <v>1739000</v>
       </c>
       <c r="F119" s="2">
-        <v>87.977357</v>
+        <v>85.027562</v>
       </c>
       <c r="G119" s="3">
-        <v>1421714.09</v>
+        <v>1478629.3</v>
       </c>
       <c r="H119" s="4">
-        <v>0.002364213887</v>
+        <v>0.002486915114</v>
       </c>
       <c r="I119" s="5">
-        <v>0.002365175433</v>
+        <v>0.002487896393</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
-        <v>1483000</v>
+        <v>1640000</v>
       </c>
       <c r="F120" s="2">
-        <v>98.2615</v>
+        <v>91.602729</v>
       </c>
       <c r="G120" s="3">
-        <v>1457218.05</v>
+        <v>1502284.76</v>
       </c>
       <c r="H120" s="4">
-        <v>0.002423254552</v>
+        <v>0.002526701355</v>
       </c>
       <c r="I120" s="5">
-        <v>0.002424240111</v>
+        <v>0.002527698333</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>1534000</v>
+        <v>1571000</v>
       </c>
       <c r="F121" s="2">
-        <v>94.034522</v>
+        <v>93.09999999999999</v>
       </c>
       <c r="G121" s="3">
-        <v>1442489.57</v>
+        <v>1462601</v>
       </c>
       <c r="H121" s="4">
-        <v>0.002398762095</v>
+        <v>0.002459957019</v>
       </c>
       <c r="I121" s="5">
-        <v>0.002399737693</v>
+        <v>0.002460927661</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
-        <v>1528100</v>
+        <v>1560000</v>
       </c>
       <c r="F122" s="2">
-        <v>94.4375</v>
+        <v>92.384483</v>
       </c>
       <c r="G122" s="3">
-        <v>1443099.44</v>
+        <v>1441197.93</v>
       </c>
       <c r="H122" s="4">
-        <v>0.002399776268</v>
+        <v>0.002423959081</v>
       </c>
       <c r="I122" s="5">
-        <v>0.002400752278</v>
+        <v>0.002424915518</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="1">
-        <v>1415000</v>
+        <v>1445000</v>
       </c>
       <c r="F123" s="2">
-        <v>97.813999</v>
+        <v>100.2403</v>
       </c>
       <c r="G123" s="3">
-        <v>1384068.09</v>
+        <v>1448472.34</v>
       </c>
       <c r="H123" s="4">
-        <v>0.002301611143</v>
+        <v>0.002436193936</v>
       </c>
       <c r="I123" s="5">
-        <v>0.002302547228</v>
+        <v>0.002437155202</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>255</v>
       </c>
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="1">
-        <v>1390000</v>
+        <v>1449000</v>
       </c>
       <c r="F124" s="2">
-        <v>101.11493</v>
+        <v>99.39575600000001</v>
       </c>
       <c r="G124" s="3">
-        <v>1405497.53</v>
+        <v>1440244.5</v>
       </c>
       <c r="H124" s="4">
-        <v>0.002337246846</v>
+        <v>0.002422355501</v>
       </c>
       <c r="I124" s="5">
-        <v>0.002338197425</v>
+        <v>0.002423311306</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>257</v>
       </c>
       <c r="D125" t="s">
         <v>258</v>
       </c>
       <c r="E125" s="1">
-        <v>1478000</v>
+        <v>1503272.2</v>
       </c>
       <c r="F125" s="2">
-        <v>94.792717</v>
+        <v>95.684316</v>
       </c>
       <c r="G125" s="3">
-        <v>1401036.36</v>
+        <v>1438395.72</v>
       </c>
       <c r="H125" s="4">
-        <v>0.002329828224</v>
+        <v>0.002419246023</v>
       </c>
       <c r="I125" s="5">
-        <v>0.002330775786</v>
+        <v>0.002420200601</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>259</v>
       </c>
       <c r="D126" t="s">
         <v>260</v>
       </c>
       <c r="E126" s="1">
-        <v>1398000</v>
+        <v>1483000</v>
       </c>
       <c r="F126" s="2">
-        <v>100.4634</v>
+        <v>97.88845999999999</v>
       </c>
       <c r="G126" s="3">
-        <v>1404478.33</v>
+        <v>1451685.86</v>
       </c>
       <c r="H126" s="4">
-        <v>0.002335551994</v>
+        <v>0.002441598785</v>
       </c>
       <c r="I126" s="5">
-        <v>0.002336501884</v>
+        <v>0.002442562183</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
         <v>261</v>
       </c>
       <c r="D127" t="s">
         <v>262</v>
       </c>
       <c r="E127" s="1">
-        <v>1496000</v>
+        <v>1329256.87</v>
       </c>
       <c r="F127" s="2">
-        <v>94.029794</v>
+        <v>100.74839</v>
       </c>
       <c r="G127" s="3">
-        <v>1406685.72</v>
+        <v>1339204.9</v>
       </c>
       <c r="H127" s="4">
-        <v>0.002339222728</v>
+        <v>0.002252416402</v>
       </c>
       <c r="I127" s="5">
-        <v>0.00234017411</v>
+        <v>0.002253305153</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>263</v>
       </c>
       <c r="D128" t="s">
         <v>264</v>
       </c>
       <c r="E128" s="1">
-        <v>1435000</v>
+        <v>1439000</v>
       </c>
       <c r="F128" s="2">
-        <v>94.506146</v>
+        <v>93.178881</v>
       </c>
       <c r="G128" s="3">
-        <v>1356163.2</v>
+        <v>1340844.1</v>
       </c>
       <c r="H128" s="4">
-        <v>0.002255207206</v>
+        <v>0.002255173386</v>
       </c>
       <c r="I128" s="5">
-        <v>0.002256124419</v>
+        <v>0.002256063225</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>265</v>
       </c>
       <c r="D129" t="s">
         <v>266</v>
       </c>
       <c r="E129" s="1">
-        <v>1387739.79</v>
+        <v>1405000</v>
       </c>
       <c r="F129" s="2">
-        <v>99.09771000000001</v>
+        <v>98.76214</v>
       </c>
       <c r="G129" s="3">
-        <v>1375218.35</v>
+        <v>1387608.07</v>
       </c>
       <c r="H129" s="4">
-        <v>0.002286894638</v>
+        <v>0.002333825974</v>
       </c>
       <c r="I129" s="5">
-        <v>0.002287824738</v>
+        <v>0.002334746848</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>10</v>
       </c>
       <c r="C130" t="s">
         <v>267</v>
       </c>
       <c r="D130" t="s">
         <v>268</v>
       </c>
       <c r="E130" s="1">
-        <v>1437000</v>
+        <v>1387739.79</v>
       </c>
       <c r="F130" s="2">
-        <v>96.76961900000001</v>
+        <v>98.27191000000001</v>
       </c>
       <c r="G130" s="3">
-        <v>1390579.43</v>
+        <v>1363758.4</v>
       </c>
       <c r="H130" s="4">
-        <v>0.002312439057</v>
+        <v>0.002293713078</v>
       </c>
       <c r="I130" s="5">
-        <v>0.002313379546</v>
+        <v>0.002294618124</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>10</v>
       </c>
       <c r="C131" t="s">
         <v>269</v>
       </c>
       <c r="D131" t="s">
         <v>270</v>
       </c>
       <c r="E131" s="1">
-        <v>1362000</v>
+        <v>1475000</v>
       </c>
       <c r="F131" s="2">
-        <v>99.281065</v>
+        <v>92.627803</v>
       </c>
       <c r="G131" s="3">
-        <v>1352208.11</v>
+        <v>1366260.09</v>
       </c>
       <c r="H131" s="4">
-        <v>0.002248630161</v>
+        <v>0.002297920696</v>
       </c>
       <c r="I131" s="5">
-        <v>0.002249544698</v>
+        <v>0.002298827402</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>10</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="1">
-        <v>1336000</v>
+        <v>1572000</v>
       </c>
       <c r="F132" s="2">
-        <v>98.269611</v>
+        <v>86.94808999999999</v>
       </c>
       <c r="G132" s="3">
-        <v>1312882</v>
+        <v>1366823.97</v>
       </c>
       <c r="H132" s="4">
-        <v>0.002183233526</v>
+        <v>0.00229886909</v>
       </c>
       <c r="I132" s="5">
-        <v>0.002184121466</v>
+        <v>0.002299776171</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>10</v>
       </c>
       <c r="C133" t="s">
         <v>273</v>
       </c>
       <c r="D133" t="s">
         <v>274</v>
       </c>
       <c r="E133" s="1">
-        <v>1386000</v>
+        <v>1493000</v>
       </c>
       <c r="F133" s="2">
-        <v>94.157427</v>
+        <v>90.894043</v>
       </c>
       <c r="G133" s="3">
-        <v>1305021.94</v>
+        <v>1357048.06</v>
       </c>
       <c r="H133" s="4">
-        <v>0.002170162772</v>
+        <v>0.002282426926</v>
       </c>
       <c r="I133" s="5">
-        <v>0.002171045396</v>
+        <v>0.002283327519</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>10</v>
       </c>
       <c r="C134" t="s">
         <v>275</v>
       </c>
       <c r="D134" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="1">
-        <v>1400000</v>
+        <v>1379000</v>
       </c>
       <c r="F134" s="2">
-        <v>92.71375999999999</v>
+        <v>95.135398</v>
       </c>
       <c r="G134" s="3">
-        <v>1297992.64</v>
+        <v>1311917.14</v>
       </c>
       <c r="H134" s="4">
-        <v>0.002158473527</v>
+        <v>0.002206520967</v>
       </c>
       <c r="I134" s="5">
-        <v>0.002159351397</v>
+        <v>0.002207391609</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>10</v>
       </c>
       <c r="C135" t="s">
         <v>277</v>
       </c>
       <c r="D135" t="s">
         <v>278</v>
       </c>
       <c r="E135" s="1">
-        <v>1335000</v>
+        <v>1300000</v>
       </c>
       <c r="F135" s="2">
-        <v>99.55704</v>
+        <v>98.72714999999999</v>
       </c>
       <c r="G135" s="3">
-        <v>1329086.48</v>
+        <v>1283452.95</v>
       </c>
       <c r="H135" s="4">
-        <v>0.002210180476</v>
+        <v>0.002158646885</v>
       </c>
       <c r="I135" s="5">
-        <v>0.002211079376</v>
+        <v>0.002159498637</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>279</v>
       </c>
       <c r="D136" t="s">
         <v>280</v>
       </c>
       <c r="E136" s="1">
-        <v>1417000</v>
+        <v>1400000</v>
       </c>
       <c r="F136" s="2">
-        <v>95.30481399999999</v>
+        <v>91.37300999999999</v>
       </c>
       <c r="G136" s="3">
-        <v>1350469.21</v>
+        <v>1279222.14</v>
       </c>
       <c r="H136" s="4">
-        <v>0.002245738503</v>
+        <v>0.002151531061</v>
       </c>
       <c r="I136" s="5">
-        <v>0.002246651865</v>
+        <v>0.002152380006</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>281</v>
       </c>
       <c r="D137" t="s">
         <v>282</v>
       </c>
       <c r="E137" s="1">
-        <v>1370000</v>
+        <v>1457000</v>
       </c>
       <c r="F137" s="2">
-        <v>95.104129</v>
+        <v>91.653032</v>
       </c>
       <c r="G137" s="3">
-        <v>1302926.57</v>
+        <v>1335384.68</v>
       </c>
       <c r="H137" s="4">
-        <v>0.002166678313</v>
+        <v>0.002245991153</v>
       </c>
       <c r="I137" s="5">
-        <v>0.00216755952</v>
+        <v>0.002246877369</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>10</v>
       </c>
       <c r="C138" t="s">
         <v>283</v>
       </c>
       <c r="D138" t="s">
         <v>284</v>
       </c>
       <c r="E138" s="1">
-        <v>1284000</v>
+        <v>1398000</v>
       </c>
       <c r="F138" s="2">
-        <v>100.9953</v>
+        <v>92.418154</v>
       </c>
       <c r="G138" s="3">
-        <v>1296779.65</v>
+        <v>1292005.79</v>
       </c>
       <c r="H138" s="4">
-        <v>0.002156456411</v>
+        <v>0.002173031961</v>
       </c>
       <c r="I138" s="5">
-        <v>0.00215733346</v>
+        <v>0.002173889389</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>10</v>
       </c>
       <c r="C139" t="s">
         <v>285</v>
       </c>
       <c r="D139" t="s">
         <v>286</v>
       </c>
       <c r="E139" s="1">
-        <v>1339000</v>
+        <v>1335000</v>
       </c>
       <c r="F139" s="2">
-        <v>100.496237</v>
+        <v>98.83926</v>
       </c>
       <c r="G139" s="3">
-        <v>1345644.61</v>
+        <v>1319504.12</v>
       </c>
       <c r="H139" s="4">
-        <v>0.00223771552</v>
+        <v>0.002219281556</v>
       </c>
       <c r="I139" s="5">
-        <v>0.002238625618</v>
+        <v>0.002220157233</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>287</v>
       </c>
       <c r="D140" t="s">
         <v>288</v>
       </c>
       <c r="E140" s="1">
-        <v>1328000</v>
+        <v>1380000</v>
       </c>
       <c r="F140" s="2">
-        <v>99.846059</v>
+        <v>93.98315700000001</v>
       </c>
       <c r="G140" s="3">
-        <v>1325955.66</v>
+        <v>1296967.57</v>
       </c>
       <c r="H140" s="4">
-        <v>0.002204974134</v>
+        <v>0.002181377196</v>
       </c>
       <c r="I140" s="5">
-        <v>0.002205870917</v>
+        <v>0.002182237917</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>10</v>
       </c>
       <c r="C141" t="s">
         <v>289</v>
       </c>
       <c r="D141" t="s">
         <v>290</v>
       </c>
       <c r="E141" s="1">
-        <v>1247000</v>
+        <v>1400000</v>
       </c>
       <c r="F141" s="2">
-        <v>100.389813</v>
+        <v>95.36196</v>
       </c>
       <c r="G141" s="3">
-        <v>1251860.97</v>
+        <v>1335067.44</v>
       </c>
       <c r="H141" s="4">
-        <v>0.002081759693</v>
+        <v>0.002245457592</v>
       </c>
       <c r="I141" s="5">
-        <v>0.002082606363</v>
+        <v>0.002246343597</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>10</v>
       </c>
       <c r="C142" t="s">
         <v>291</v>
       </c>
       <c r="D142" t="s">
         <v>292</v>
       </c>
       <c r="E142" s="1">
-        <v>1282000</v>
+        <v>1395000</v>
       </c>
       <c r="F142" s="2">
-        <v>97.291506</v>
+        <v>94.02827000000001</v>
       </c>
       <c r="G142" s="3">
-        <v>1247277.11</v>
+        <v>1311694.37</v>
       </c>
       <c r="H142" s="4">
-        <v>0.002074137043</v>
+        <v>0.002206146286</v>
       </c>
       <c r="I142" s="5">
-        <v>0.002074980613</v>
+        <v>0.00220701678</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
         <v>10</v>
       </c>
       <c r="C143" t="s">
         <v>293</v>
       </c>
       <c r="D143" t="s">
         <v>294</v>
       </c>
       <c r="E143" s="1">
-        <v>1263000</v>
+        <v>1305000</v>
       </c>
       <c r="F143" s="2">
-        <v>101.07564</v>
+        <v>98.215628</v>
       </c>
       <c r="G143" s="3">
-        <v>1276585.33</v>
+        <v>1281713.95</v>
       </c>
       <c r="H143" s="4">
-        <v>0.002122874631</v>
+        <v>0.002155722043</v>
       </c>
       <c r="I143" s="5">
-        <v>0.002123738023</v>
+        <v>0.002156572641</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>10</v>
       </c>
       <c r="C144" t="s">
         <v>295</v>
       </c>
       <c r="D144" t="s">
         <v>296</v>
       </c>
       <c r="E144" s="1">
-        <v>1300000</v>
+        <v>1295000</v>
       </c>
       <c r="F144" s="2">
-        <v>98.77616</v>
+        <v>99.932922</v>
       </c>
       <c r="G144" s="3">
-        <v>1284090.08</v>
+        <v>1294131.34</v>
       </c>
       <c r="H144" s="4">
-        <v>0.002135354515</v>
+        <v>0.00217660693</v>
       </c>
       <c r="I144" s="5">
-        <v>0.002136222982</v>
+        <v>0.002177465769</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
         <v>9</v>
       </c>
       <c r="B145" t="s">
         <v>10</v>
       </c>
       <c r="C145" t="s">
         <v>297</v>
       </c>
       <c r="D145" t="s">
         <v>298</v>
       </c>
       <c r="E145" s="1">
-        <v>1259000</v>
+        <v>1302000</v>
       </c>
       <c r="F145" s="2">
-        <v>99.112624</v>
+        <v>95.91248400000001</v>
       </c>
       <c r="G145" s="3">
-        <v>1247827.94</v>
+        <v>1248780.54</v>
       </c>
       <c r="H145" s="4">
-        <v>0.002075053035</v>
+        <v>0.002100331162</v>
       </c>
       <c r="I145" s="5">
-        <v>0.002075896977</v>
+        <v>0.002101159904</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>9</v>
       </c>
       <c r="B146" t="s">
         <v>10</v>
       </c>
       <c r="C146" t="s">
         <v>299</v>
       </c>
       <c r="D146" t="s">
         <v>300</v>
       </c>
       <c r="E146" s="1">
-        <v>1278000</v>
+        <v>1263000</v>
       </c>
       <c r="F146" s="2">
-        <v>100</v>
+        <v>100.13676</v>
       </c>
       <c r="G146" s="3">
-        <v>1278000</v>
+        <v>1264727.28</v>
       </c>
       <c r="H146" s="4">
-        <v>0.002125227126</v>
+        <v>0.002127152071</v>
       </c>
       <c r="I146" s="5">
-        <v>0.002126091474</v>
+        <v>0.002127991396</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
         <v>9</v>
       </c>
       <c r="B147" t="s">
         <v>10</v>
       </c>
       <c r="C147" t="s">
         <v>301</v>
       </c>
       <c r="D147" t="s">
         <v>302</v>
       </c>
       <c r="E147" s="1">
-        <v>1243000</v>
+        <v>1278000</v>
       </c>
       <c r="F147" s="2">
-        <v>100.186309</v>
+        <v>98.835052</v>
       </c>
       <c r="G147" s="3">
-        <v>1245315.82</v>
+        <v>1263111.96</v>
       </c>
       <c r="H147" s="4">
-        <v>0.002070875558</v>
+        <v>0.002124435265</v>
       </c>
       <c r="I147" s="5">
-        <v>0.002071717801</v>
+        <v>0.002125273518</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
         <v>9</v>
       </c>
       <c r="B148" t="s">
         <v>10</v>
       </c>
       <c r="C148" t="s">
         <v>303</v>
       </c>
       <c r="D148" t="s">
         <v>304</v>
       </c>
       <c r="E148" s="1">
-        <v>1278000</v>
+        <v>1335000</v>
       </c>
       <c r="F148" s="2">
-        <v>97.94604</v>
+        <v>93.209254</v>
       </c>
       <c r="G148" s="3">
-        <v>1251750.39</v>
+        <v>1244343.54</v>
       </c>
       <c r="H148" s="4">
-        <v>0.002081575811</v>
+        <v>0.002092868545</v>
       </c>
       <c r="I148" s="5">
-        <v>0.002082422406</v>
+        <v>0.002093694343</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
         <v>9</v>
       </c>
       <c r="B149" t="s">
         <v>10</v>
       </c>
       <c r="C149" t="s">
         <v>305</v>
       </c>
       <c r="D149" t="s">
         <v>306</v>
       </c>
       <c r="E149" s="1">
-        <v>1351000</v>
+        <v>1245150.57</v>
       </c>
       <c r="F149" s="2">
-        <v>92.634474</v>
+        <v>98.7</v>
       </c>
       <c r="G149" s="3">
-        <v>1251491.74</v>
+        <v>1228963.61</v>
       </c>
       <c r="H149" s="4">
-        <v>0.002081145698</v>
+        <v>0.002067000956</v>
       </c>
       <c r="I149" s="5">
-        <v>0.002081992118</v>
+        <v>0.002067816546</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
         <v>9</v>
       </c>
       <c r="B150" t="s">
         <v>10</v>
       </c>
       <c r="C150" t="s">
         <v>307</v>
       </c>
       <c r="D150" t="s">
         <v>308</v>
       </c>
       <c r="E150" s="1">
-        <v>1381000</v>
+        <v>1284000</v>
       </c>
       <c r="F150" s="2">
-        <v>93.618621</v>
+        <v>99.130571</v>
       </c>
       <c r="G150" s="3">
-        <v>1292873.16</v>
+        <v>1272836.53</v>
       </c>
       <c r="H150" s="4">
-        <v>0.002149960173</v>
+        <v>0.00214079107</v>
       </c>
       <c r="I150" s="5">
-        <v>0.002150834581</v>
+        <v>0.002141635776</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
         <v>9</v>
       </c>
       <c r="B151" t="s">
         <v>10</v>
       </c>
       <c r="C151" t="s">
         <v>309</v>
       </c>
       <c r="D151" t="s">
         <v>310</v>
       </c>
       <c r="E151" s="1">
-        <v>1278000</v>
+        <v>1202000</v>
       </c>
       <c r="F151" s="2">
-        <v>96.30781399999999</v>
+        <v>97.403041</v>
       </c>
       <c r="G151" s="3">
-        <v>1230813.86</v>
+        <v>1170784.55</v>
       </c>
       <c r="H151" s="4">
-        <v>0.002046759788</v>
+        <v>0.001969149261</v>
       </c>
       <c r="I151" s="5">
-        <v>0.002047592223</v>
+        <v>0.001969926241</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
         <v>9</v>
       </c>
       <c r="B152" t="s">
         <v>10</v>
       </c>
       <c r="C152" t="s">
         <v>311</v>
       </c>
       <c r="D152" t="s">
         <v>312</v>
       </c>
       <c r="E152" s="1">
-        <v>1189927.8277</v>
+        <v>1250000</v>
       </c>
       <c r="F152" s="2">
-        <v>100.54334</v>
+        <v>95.588255</v>
       </c>
       <c r="G152" s="3">
-        <v>1196393.18</v>
+        <v>1194853.19</v>
       </c>
       <c r="H152" s="4">
-        <v>0.001989520534</v>
+        <v>0.002009630436</v>
       </c>
       <c r="I152" s="5">
-        <v>0.00199032969</v>
+        <v>0.002010423389</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
         <v>9</v>
       </c>
       <c r="B153" t="s">
         <v>10</v>
       </c>
       <c r="C153" t="s">
         <v>313</v>
       </c>
       <c r="D153" t="s">
         <v>314</v>
       </c>
       <c r="E153" s="1">
-        <v>1259000</v>
+        <v>1189927.8277</v>
       </c>
       <c r="F153" s="2">
-        <v>94.389258</v>
+        <v>99.9706</v>
       </c>
       <c r="G153" s="3">
-        <v>1188360.76</v>
+        <v>1189577.99</v>
       </c>
       <c r="H153" s="4">
-        <v>0.00197616316</v>
+        <v>0.002000758049</v>
       </c>
       <c r="I153" s="5">
-        <v>0.001976966883</v>
+        <v>0.002001547502</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
         <v>9</v>
       </c>
       <c r="B154" t="s">
         <v>10</v>
       </c>
       <c r="C154" t="s">
         <v>315</v>
       </c>
       <c r="D154" t="s">
         <v>316</v>
       </c>
       <c r="E154" s="1">
-        <v>1246000</v>
+        <v>1237000</v>
       </c>
       <c r="F154" s="2">
-        <v>98.07153</v>
+        <v>95.798203</v>
       </c>
       <c r="G154" s="3">
-        <v>1221971.26</v>
+        <v>1185023.77</v>
       </c>
       <c r="H154" s="4">
-        <v>0.002032055146</v>
+        <v>0.001993098284</v>
       </c>
       <c r="I154" s="5">
-        <v>0.002032881601</v>
+        <v>0.001993884714</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
         <v>9</v>
       </c>
       <c r="B155" t="s">
         <v>10</v>
       </c>
       <c r="C155" t="s">
         <v>317</v>
       </c>
       <c r="D155" t="s">
         <v>318</v>
       </c>
       <c r="E155" s="1">
-        <v>1195000</v>
+        <v>1246000</v>
       </c>
       <c r="F155" s="2">
-        <v>100.2828</v>
+        <v>96.50892</v>
       </c>
       <c r="G155" s="3">
-        <v>1198379.46</v>
+        <v>1202501.14</v>
       </c>
       <c r="H155" s="4">
-        <v>0.00199282358</v>
+        <v>0.002022493576</v>
       </c>
       <c r="I155" s="5">
-        <v>0.001993634079</v>
+        <v>0.002023291605</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>9</v>
       </c>
       <c r="B156" t="s">
         <v>10</v>
       </c>
       <c r="C156" t="s">
         <v>319</v>
       </c>
       <c r="D156" t="s">
         <v>320</v>
       </c>
       <c r="E156" s="1">
-        <v>1287000</v>
+        <v>1228000</v>
       </c>
       <c r="F156" s="2">
-        <v>92.097886</v>
+        <v>98.256175</v>
       </c>
       <c r="G156" s="3">
-        <v>1185299.79</v>
+        <v>1206585.83</v>
       </c>
       <c r="H156" s="4">
-        <v>0.001971072983</v>
+        <v>0.002029363633</v>
       </c>
       <c r="I156" s="5">
-        <v>0.001971874635</v>
+        <v>0.002030164373</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
         <v>9</v>
       </c>
       <c r="B157" t="s">
         <v>10</v>
       </c>
       <c r="C157" t="s">
         <v>321</v>
       </c>
       <c r="D157" t="s">
         <v>322</v>
       </c>
       <c r="E157" s="1">
-        <v>1199000</v>
+        <v>1213000</v>
       </c>
       <c r="F157" s="2">
-        <v>98.694384</v>
+        <v>96.129508</v>
       </c>
       <c r="G157" s="3">
-        <v>1183345.66</v>
+        <v>1166050.93</v>
       </c>
       <c r="H157" s="4">
-        <v>0.0019678234</v>
+        <v>0.001961187757</v>
       </c>
       <c r="I157" s="5">
-        <v>0.001968623731</v>
+        <v>0.001961961596</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
         <v>9</v>
       </c>
       <c r="B158" t="s">
         <v>10</v>
       </c>
       <c r="C158" t="s">
         <v>323</v>
       </c>
       <c r="D158" t="s">
         <v>324</v>
       </c>
       <c r="E158" s="1">
-        <v>1235000</v>
+        <v>1246000</v>
       </c>
       <c r="F158" s="2">
-        <v>98.687782</v>
+        <v>97.00582</v>
       </c>
       <c r="G158" s="3">
-        <v>1218794.11</v>
+        <v>1208692.52</v>
       </c>
       <c r="H158" s="4">
-        <v>0.002026771752</v>
+        <v>0.002032906884</v>
       </c>
       <c r="I158" s="5">
-        <v>0.002027596057</v>
+        <v>0.002033709022</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
         <v>9</v>
       </c>
       <c r="B159" t="s">
         <v>10</v>
       </c>
       <c r="C159" t="s">
         <v>325</v>
       </c>
       <c r="D159" t="s">
         <v>326</v>
       </c>
       <c r="E159" s="1">
-        <v>1165000</v>
+        <v>1205000</v>
       </c>
       <c r="F159" s="2">
-        <v>101.369028</v>
+        <v>97.247344</v>
       </c>
       <c r="G159" s="3">
-        <v>1180949.18</v>
+        <v>1171830.5</v>
       </c>
       <c r="H159" s="4">
-        <v>0.001963838203</v>
+        <v>0.001970908437</v>
       </c>
       <c r="I159" s="5">
-        <v>0.001964636913</v>
+        <v>0.001971686112</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
         <v>9</v>
       </c>
       <c r="B160" t="s">
         <v>10</v>
       </c>
       <c r="C160" t="s">
         <v>327</v>
       </c>
       <c r="D160" t="s">
         <v>328</v>
       </c>
       <c r="E160" s="1">
-        <v>1226000</v>
+        <v>1317000</v>
       </c>
       <c r="F160" s="2">
-        <v>99.43045600000001</v>
+        <v>91.193986</v>
       </c>
       <c r="G160" s="3">
-        <v>1219017.39</v>
+        <v>1201024.8</v>
       </c>
       <c r="H160" s="4">
-        <v>0.002027143056</v>
+        <v>0.002020010499</v>
       </c>
       <c r="I160" s="5">
-        <v>0.002027967513</v>
+        <v>0.002020807548</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
         <v>9</v>
       </c>
       <c r="B161" t="s">
         <v>10</v>
       </c>
       <c r="C161" t="s">
         <v>329</v>
       </c>
       <c r="D161" t="s">
         <v>330</v>
       </c>
       <c r="E161" s="1">
         <v>1211000</v>
       </c>
       <c r="F161" s="2">
-        <v>99.99676700000001</v>
+        <v>96.18485</v>
       </c>
       <c r="G161" s="3">
-        <v>1210960.85</v>
+        <v>1164798.53</v>
       </c>
       <c r="H161" s="4">
-        <v>0.002013745574</v>
+        <v>0.001959081341</v>
       </c>
       <c r="I161" s="5">
-        <v>0.002014564582</v>
+        <v>0.001959854349</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
         <v>9</v>
       </c>
       <c r="B162" t="s">
         <v>10</v>
       </c>
       <c r="C162" t="s">
         <v>331</v>
       </c>
       <c r="D162" t="s">
         <v>332</v>
       </c>
       <c r="E162" s="1">
-        <v>1197000</v>
+        <v>1228000</v>
       </c>
       <c r="F162" s="2">
-        <v>99.474817</v>
+        <v>92.191655</v>
       </c>
       <c r="G162" s="3">
-        <v>1190713.56</v>
+        <v>1132113.52</v>
       </c>
       <c r="H162" s="4">
-        <v>0.001980075709</v>
+        <v>0.001904108235</v>
       </c>
       <c r="I162" s="5">
-        <v>0.001980881023</v>
+        <v>0.001904859551</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>9</v>
       </c>
       <c r="B163" t="s">
         <v>10</v>
       </c>
       <c r="C163" t="s">
         <v>333</v>
       </c>
       <c r="D163" t="s">
         <v>334</v>
       </c>
       <c r="E163" s="1">
-        <v>1086000</v>
+        <v>1141000</v>
       </c>
       <c r="F163" s="2">
-        <v>102.9246</v>
+        <v>100.41169</v>
       </c>
       <c r="G163" s="3">
-        <v>1117761.16</v>
+        <v>1145697.38</v>
       </c>
       <c r="H163" s="4">
-        <v>0.001858760821</v>
+        <v>0.001926955006</v>
       </c>
       <c r="I163" s="5">
-        <v>0.001859516795</v>
+        <v>0.001927715338</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
         <v>9</v>
       </c>
       <c r="B164" t="s">
         <v>10</v>
       </c>
       <c r="C164" t="s">
         <v>335</v>
       </c>
       <c r="D164" t="s">
         <v>336</v>
       </c>
       <c r="E164" s="1">
-        <v>1230000</v>
+        <v>1163000</v>
       </c>
       <c r="F164" s="2">
-        <v>92.523991</v>
+        <v>98.9889</v>
       </c>
       <c r="G164" s="3">
-        <v>1138045.09</v>
+        <v>1151240.91</v>
       </c>
       <c r="H164" s="4">
-        <v>0.001892491623</v>
+        <v>0.001936278691</v>
       </c>
       <c r="I164" s="5">
-        <v>0.001893261316</v>
+        <v>0.001937042701</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
         <v>9</v>
       </c>
       <c r="B165" t="s">
         <v>10</v>
       </c>
       <c r="C165" t="s">
         <v>337</v>
       </c>
       <c r="D165" t="s">
         <v>338</v>
       </c>
       <c r="E165" s="1">
-        <v>1164000</v>
+        <v>1208000</v>
       </c>
       <c r="F165" s="2">
-        <v>97.842327</v>
+        <v>91.35598</v>
       </c>
       <c r="G165" s="3">
-        <v>1138884.69</v>
+        <v>1103580.24</v>
       </c>
       <c r="H165" s="4">
-        <v>0.001893887816</v>
+        <v>0.001856117939</v>
       </c>
       <c r="I165" s="5">
-        <v>0.001894658077</v>
+        <v>0.00185685032</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
         <v>9</v>
       </c>
       <c r="B166" t="s">
         <v>10</v>
       </c>
       <c r="C166" t="s">
         <v>339</v>
       </c>
       <c r="D166" t="s">
         <v>340</v>
       </c>
       <c r="E166" s="1">
-        <v>1141000</v>
+        <v>1102000</v>
       </c>
       <c r="F166" s="2">
-        <v>100.74074</v>
+        <v>101.582514</v>
       </c>
       <c r="G166" s="3">
-        <v>1149451.84</v>
+        <v>1119439.3</v>
       </c>
       <c r="H166" s="4">
-        <v>0.00191146028</v>
+        <v>0.001882791393</v>
       </c>
       <c r="I166" s="5">
-        <v>0.001912237687</v>
+        <v>0.001883534298</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
         <v>9</v>
       </c>
       <c r="B167" t="s">
         <v>10</v>
       </c>
       <c r="C167" t="s">
         <v>341</v>
       </c>
       <c r="D167" t="s">
         <v>342</v>
       </c>
       <c r="E167" s="1">
-        <v>1163000</v>
+        <v>1255000</v>
       </c>
       <c r="F167" s="2">
-        <v>99.92112</v>
+        <v>88.661845</v>
       </c>
       <c r="G167" s="3">
-        <v>1162082.63</v>
+        <v>1112706.15</v>
       </c>
       <c r="H167" s="4">
-        <v>0.001932464412</v>
+        <v>0.00187146687</v>
       </c>
       <c r="I167" s="5">
-        <v>0.001933250362</v>
+        <v>0.001872205307</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
         <v>9</v>
       </c>
       <c r="B168" t="s">
         <v>10</v>
       </c>
       <c r="C168" t="s">
         <v>343</v>
       </c>
       <c r="D168" t="s">
         <v>344</v>
       </c>
       <c r="E168" s="1">
-        <v>1208000</v>
+        <v>1148000</v>
       </c>
       <c r="F168" s="2">
-        <v>95.58978999999999</v>
+        <v>97.961</v>
       </c>
       <c r="G168" s="3">
-        <v>1154724.66</v>
+        <v>1124592.28</v>
       </c>
       <c r="H168" s="4">
-        <v>0.001920228621</v>
+        <v>0.001891458212</v>
       </c>
       <c r="I168" s="5">
-        <v>0.001921009594</v>
+        <v>0.001892204538</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
         <v>9</v>
       </c>
       <c r="B169" t="s">
         <v>10</v>
       </c>
       <c r="C169" t="s">
         <v>345</v>
       </c>
       <c r="D169" t="s">
         <v>346</v>
       </c>
       <c r="E169" s="1">
-        <v>1128000</v>
+        <v>1170000</v>
       </c>
       <c r="F169" s="2">
-        <v>103.823054</v>
+        <v>96.204869</v>
       </c>
       <c r="G169" s="3">
-        <v>1171124.05</v>
+        <v>1125596.97</v>
       </c>
       <c r="H169" s="4">
-        <v>0.001947499685</v>
+        <v>0.001893148001</v>
       </c>
       <c r="I169" s="5">
-        <v>0.00194829175</v>
+        <v>0.001893894994</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
         <v>9</v>
       </c>
       <c r="B170" t="s">
         <v>10</v>
       </c>
       <c r="C170" t="s">
         <v>347</v>
       </c>
       <c r="D170" t="s">
         <v>348</v>
       </c>
       <c r="E170" s="1">
-        <v>1219000</v>
+        <v>1137000</v>
       </c>
       <c r="F170" s="2">
-        <v>92.00001899999999</v>
+        <v>99.174127</v>
       </c>
       <c r="G170" s="3">
-        <v>1121480.23</v>
+        <v>1127609.82</v>
       </c>
       <c r="H170" s="4">
-        <v>0.001864945391</v>
+        <v>0.001896533437</v>
       </c>
       <c r="I170" s="5">
-        <v>0.00186570388</v>
+        <v>0.001897281765</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
         <v>9</v>
       </c>
       <c r="B171" t="s">
         <v>10</v>
       </c>
       <c r="C171" t="s">
         <v>349</v>
       </c>
       <c r="D171" t="s">
         <v>350</v>
       </c>
       <c r="E171" s="1">
-        <v>1157000</v>
+        <v>1196000</v>
       </c>
       <c r="F171" s="2">
-        <v>99.046972</v>
+        <v>95.553055</v>
       </c>
       <c r="G171" s="3">
-        <v>1145973.47</v>
+        <v>1142814.54</v>
       </c>
       <c r="H171" s="4">
-        <v>0.001905675975</v>
+        <v>0.001922106332</v>
       </c>
       <c r="I171" s="5">
-        <v>0.00190645103</v>
+        <v>0.001922864751</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
         <v>9</v>
       </c>
       <c r="B172" t="s">
         <v>10</v>
       </c>
       <c r="C172" t="s">
         <v>351</v>
       </c>
       <c r="D172" t="s">
         <v>352</v>
       </c>
       <c r="E172" s="1">
-        <v>1134000</v>
+        <v>1173000</v>
       </c>
       <c r="F172" s="2">
-        <v>101.752408</v>
+        <v>94.83347999999999</v>
       </c>
       <c r="G172" s="3">
-        <v>1153872.31</v>
+        <v>1112396.72</v>
       </c>
       <c r="H172" s="4">
-        <v>0.00191881121</v>
+        <v>0.00187094643</v>
       </c>
       <c r="I172" s="5">
-        <v>0.001919591607</v>
+        <v>0.001871684662</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
         <v>9</v>
       </c>
       <c r="B173" t="s">
         <v>10</v>
       </c>
       <c r="C173" t="s">
         <v>353</v>
       </c>
       <c r="D173" t="s">
         <v>354</v>
       </c>
       <c r="E173" s="1">
-        <v>1148000</v>
+        <v>1202000</v>
       </c>
       <c r="F173" s="2">
-        <v>99.91406000000001</v>
+        <v>94.84508</v>
       </c>
       <c r="G173" s="3">
-        <v>1147013.41</v>
+        <v>1140037.86</v>
       </c>
       <c r="H173" s="4">
-        <v>0.001907405329</v>
+        <v>0.001917436224</v>
       </c>
       <c r="I173" s="5">
-        <v>0.001908181087</v>
+        <v>0.0019181928</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
         <v>9</v>
       </c>
       <c r="B174" t="s">
         <v>10</v>
       </c>
       <c r="C174" t="s">
         <v>355</v>
       </c>
       <c r="D174" t="s">
         <v>356</v>
       </c>
       <c r="E174" s="1">
-        <v>1093000</v>
+        <v>1086000</v>
       </c>
       <c r="F174" s="2">
-        <v>102.4646</v>
+        <v>100.9324</v>
       </c>
       <c r="G174" s="3">
-        <v>1119938.08</v>
+        <v>1096125.86</v>
       </c>
       <c r="H174" s="4">
-        <v>0.001862380894</v>
+        <v>0.001843580384</v>
       </c>
       <c r="I174" s="5">
-        <v>0.001863138341</v>
+        <v>0.001844307818</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>9</v>
       </c>
       <c r="B175" t="s">
         <v>10</v>
       </c>
       <c r="C175" t="s">
         <v>357</v>
       </c>
       <c r="D175" t="s">
         <v>358</v>
       </c>
       <c r="E175" s="1">
-        <v>1139000</v>
+        <v>1200000</v>
       </c>
       <c r="F175" s="2">
-        <v>101.7201</v>
+        <v>90.45000400000001</v>
       </c>
       <c r="G175" s="3">
-        <v>1158591.94</v>
+        <v>1085400.05</v>
       </c>
       <c r="H175" s="4">
-        <v>0.001926659637</v>
+        <v>0.001825540572</v>
       </c>
       <c r="I175" s="5">
-        <v>0.001927443227</v>
+        <v>0.001826260888</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
         <v>9</v>
       </c>
       <c r="B176" t="s">
         <v>10</v>
       </c>
       <c r="C176" t="s">
         <v>359</v>
       </c>
       <c r="D176" t="s">
         <v>360</v>
       </c>
       <c r="E176" s="1">
-        <v>1487000</v>
+        <v>1136000</v>
       </c>
       <c r="F176" s="2">
-        <v>78.59820999999999</v>
+        <v>95.65132800000001</v>
       </c>
       <c r="G176" s="3">
-        <v>1168755.38</v>
+        <v>1086599.09</v>
       </c>
       <c r="H176" s="4">
-        <v>0.001943560753</v>
+        <v>0.001827557241</v>
       </c>
       <c r="I176" s="5">
-        <v>0.001944351217</v>
+        <v>0.001828278353</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
         <v>9</v>
       </c>
       <c r="B177" t="s">
         <v>10</v>
       </c>
       <c r="C177" t="s">
         <v>361</v>
       </c>
       <c r="D177" t="s">
         <v>362</v>
       </c>
       <c r="E177" s="1">
-        <v>1202000</v>
+        <v>1189000</v>
       </c>
       <c r="F177" s="2">
-        <v>97.230907</v>
+        <v>88.769633</v>
       </c>
       <c r="G177" s="3">
-        <v>1168715.5</v>
+        <v>1055470.94</v>
       </c>
       <c r="H177" s="4">
-        <v>0.001943494435</v>
+        <v>0.001775202627</v>
       </c>
       <c r="I177" s="5">
-        <v>0.001944284871</v>
+        <v>0.001775903081</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
         <v>9</v>
       </c>
       <c r="B178" t="s">
         <v>10</v>
       </c>
       <c r="C178" t="s">
         <v>363</v>
       </c>
       <c r="D178" t="s">
         <v>364</v>
       </c>
       <c r="E178" s="1">
-        <v>1202000</v>
+        <v>1130000</v>
       </c>
       <c r="F178" s="2">
-        <v>96.52028</v>
+        <v>96.25187</v>
       </c>
       <c r="G178" s="3">
-        <v>1160173.77</v>
+        <v>1087646.13</v>
       </c>
       <c r="H178" s="4">
-        <v>0.001929290108</v>
+        <v>0.001829318272</v>
       </c>
       <c r="I178" s="5">
-        <v>0.001930074767</v>
+        <v>0.001830040078</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
         <v>9</v>
       </c>
       <c r="B179" t="s">
         <v>10</v>
       </c>
       <c r="C179" t="s">
         <v>365</v>
       </c>
       <c r="D179" t="s">
         <v>366</v>
       </c>
       <c r="E179" s="1">
-        <v>1064000</v>
+        <v>1132000</v>
       </c>
       <c r="F179" s="2">
-        <v>99.13826</v>
+        <v>92.018614</v>
       </c>
       <c r="G179" s="3">
-        <v>1054831.09</v>
+        <v>1041650.71</v>
       </c>
       <c r="H179" s="4">
-        <v>0.001754112393</v>
+        <v>0.00175195831</v>
       </c>
       <c r="I179" s="5">
-        <v>0.001754825806</v>
+        <v>0.001752649592</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
         <v>9</v>
       </c>
       <c r="B180" t="s">
         <v>10</v>
       </c>
       <c r="C180" t="s">
         <v>367</v>
       </c>
       <c r="D180" t="s">
         <v>368</v>
       </c>
       <c r="E180" s="1">
-        <v>1154000</v>
+        <v>1148000</v>
       </c>
       <c r="F180" s="2">
-        <v>94.090536</v>
+        <v>95.47857999999999</v>
       </c>
       <c r="G180" s="3">
-        <v>1085804.79</v>
+        <v>1096094.1</v>
       </c>
       <c r="H180" s="4">
-        <v>0.001805619549</v>
+        <v>0.001843526957</v>
       </c>
       <c r="I180" s="5">
-        <v>0.00180635391</v>
+        <v>0.00184425437</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
         <v>9</v>
       </c>
       <c r="B181" t="s">
         <v>10</v>
       </c>
       <c r="C181" t="s">
         <v>369</v>
       </c>
       <c r="D181" t="s">
         <v>370</v>
       </c>
       <c r="E181" s="1">
-        <v>1128000</v>
+        <v>1054000</v>
       </c>
       <c r="F181" s="2">
-        <v>95.263791</v>
+        <v>101.0171</v>
       </c>
       <c r="G181" s="3">
-        <v>1074575.56</v>
+        <v>1064720.23</v>
       </c>
       <c r="H181" s="4">
-        <v>0.001786946114</v>
+        <v>0.001790759074</v>
       </c>
       <c r="I181" s="5">
-        <v>0.001787672881</v>
+        <v>0.001791465666</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
         <v>9</v>
       </c>
       <c r="B182" t="s">
         <v>10</v>
       </c>
       <c r="C182" t="s">
         <v>371</v>
       </c>
       <c r="D182" t="s">
         <v>372</v>
       </c>
       <c r="E182" s="1">
-        <v>1572000</v>
+        <v>1448000</v>
       </c>
       <c r="F182" s="2">
-        <v>69.367214</v>
+        <v>73.36308099999999</v>
       </c>
       <c r="G182" s="3">
-        <v>1090452.6</v>
+        <v>1062297.41</v>
       </c>
       <c r="H182" s="4">
-        <v>0.001813348555</v>
+        <v>0.001786684117</v>
       </c>
       <c r="I182" s="5">
-        <v>0.00181408606</v>
+        <v>0.001787389101</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
         <v>9</v>
       </c>
       <c r="B183" t="s">
         <v>10</v>
       </c>
       <c r="C183" t="s">
         <v>373</v>
       </c>
       <c r="D183" t="s">
         <v>374</v>
       </c>
       <c r="E183" s="1">
-        <v>1159000</v>
+        <v>1196000</v>
       </c>
       <c r="F183" s="2">
-        <v>93.526128</v>
+        <v>87.71614</v>
       </c>
       <c r="G183" s="3">
-        <v>1083967.82</v>
+        <v>1049085.03</v>
       </c>
       <c r="H183" s="4">
-        <v>0.001802564806</v>
+        <v>0.001764462142</v>
       </c>
       <c r="I183" s="5">
-        <v>0.001803297925</v>
+        <v>0.001765158358</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
         <v>9</v>
       </c>
       <c r="B184" t="s">
         <v>10</v>
       </c>
       <c r="C184" t="s">
         <v>375</v>
       </c>
       <c r="D184" t="s">
         <v>376</v>
       </c>
       <c r="E184" s="1">
-        <v>1213000</v>
+        <v>1087000</v>
       </c>
       <c r="F184" s="2">
-        <v>91.59082100000001</v>
+        <v>96.08931800000001</v>
       </c>
       <c r="G184" s="3">
-        <v>1110996.66</v>
+        <v>1044490.89</v>
       </c>
       <c r="H184" s="4">
-        <v>0.001847511922</v>
+        <v>0.001756735219</v>
       </c>
       <c r="I184" s="5">
-        <v>0.001848263321</v>
+        <v>0.001757428386</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
         <v>9</v>
       </c>
       <c r="B185" t="s">
         <v>10</v>
       </c>
       <c r="C185" t="s">
         <v>377</v>
       </c>
       <c r="D185" t="s">
         <v>378</v>
       </c>
       <c r="E185" s="1">
-        <v>1120000</v>
+        <v>1013000</v>
       </c>
       <c r="F185" s="2">
-        <v>94.24811</v>
+        <v>101.19803</v>
       </c>
       <c r="G185" s="3">
-        <v>1055578.83</v>
+        <v>1025136.04</v>
       </c>
       <c r="H185" s="4">
-        <v>0.001755355843</v>
+        <v>0.001724182198</v>
       </c>
       <c r="I185" s="5">
-        <v>0.001756069762</v>
+        <v>0.00172486252</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
         <v>9</v>
       </c>
       <c r="B186" t="s">
         <v>10</v>
       </c>
       <c r="C186" t="s">
         <v>379</v>
       </c>
       <c r="D186" t="s">
         <v>380</v>
       </c>
       <c r="E186" s="1">
-        <v>1246000</v>
+        <v>1064000</v>
       </c>
       <c r="F186" s="2">
-        <v>89.28273799999999</v>
+        <v>96.60957000000001</v>
       </c>
       <c r="G186" s="3">
-        <v>1112462.92</v>
+        <v>1027925.82</v>
       </c>
       <c r="H186" s="4">
-        <v>0.001849950207</v>
+        <v>0.001728874346</v>
       </c>
       <c r="I186" s="5">
-        <v>0.001850702598</v>
+        <v>0.00172955652</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
         <v>9</v>
       </c>
       <c r="B187" t="s">
         <v>10</v>
       </c>
       <c r="C187" t="s">
         <v>381</v>
       </c>
       <c r="D187" t="s">
         <v>382</v>
       </c>
       <c r="E187" s="1">
-        <v>1338000</v>
+        <v>1000000</v>
       </c>
       <c r="F187" s="2">
-        <v>81.94593500000001</v>
+        <v>100.050804</v>
       </c>
       <c r="G187" s="3">
-        <v>1096436.61</v>
+        <v>1000508.04</v>
       </c>
       <c r="H187" s="4">
-        <v>0.001823299551</v>
+        <v>0.001682760216</v>
       </c>
       <c r="I187" s="5">
-        <v>0.001824041103</v>
+        <v>0.001683424195</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
         <v>9</v>
       </c>
       <c r="B188" t="s">
         <v>10</v>
       </c>
       <c r="C188" t="s">
         <v>383</v>
       </c>
       <c r="D188" t="s">
         <v>384</v>
       </c>
       <c r="E188" s="1">
-        <v>1226000</v>
+        <v>1127000</v>
       </c>
       <c r="F188" s="2">
-        <v>89.395256</v>
+        <v>92.011116</v>
       </c>
       <c r="G188" s="3">
-        <v>1095985.84</v>
+        <v>1036965.28</v>
       </c>
       <c r="H188" s="4">
-        <v>0.001822549948</v>
+        <v>0.001744077853</v>
       </c>
       <c r="I188" s="5">
-        <v>0.001823291195</v>
+        <v>0.001744766026</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
         <v>9</v>
       </c>
       <c r="B189" t="s">
         <v>10</v>
       </c>
       <c r="C189" t="s">
         <v>385</v>
       </c>
       <c r="D189" t="s">
         <v>386</v>
       </c>
       <c r="E189" s="1">
-        <v>1147000</v>
+        <v>1102000</v>
       </c>
       <c r="F189" s="2">
-        <v>95.19614300000001</v>
+        <v>91.772007</v>
       </c>
       <c r="G189" s="3">
-        <v>1091899.76</v>
+        <v>1011327.52</v>
       </c>
       <c r="H189" s="4">
-        <v>0.001815755078</v>
+        <v>0.001700957557</v>
       </c>
       <c r="I189" s="5">
-        <v>0.001816493561</v>
+        <v>0.001701628716</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
         <v>9</v>
       </c>
       <c r="B190" t="s">
         <v>10</v>
       </c>
       <c r="C190" t="s">
         <v>387</v>
       </c>
       <c r="D190" t="s">
         <v>388</v>
       </c>
       <c r="E190" s="1">
-        <v>1098000</v>
+        <v>1530000</v>
       </c>
       <c r="F190" s="2">
-        <v>97.65604999999999</v>
+        <v>66.97405000000001</v>
       </c>
       <c r="G190" s="3">
-        <v>1072263.43</v>
+        <v>1024702.97</v>
       </c>
       <c r="H190" s="4">
-        <v>0.001783101194</v>
+        <v>0.0017234538</v>
       </c>
       <c r="I190" s="5">
-        <v>0.001783826396</v>
+        <v>0.001724133835</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
         <v>9</v>
       </c>
       <c r="B191" t="s">
         <v>10</v>
       </c>
       <c r="C191" t="s">
         <v>389</v>
       </c>
       <c r="D191" t="s">
         <v>390</v>
       </c>
       <c r="E191" s="1">
-        <v>1113000</v>
+        <v>1056000</v>
       </c>
       <c r="F191" s="2">
-        <v>97.619737</v>
+        <v>94.20967</v>
       </c>
       <c r="G191" s="3">
-        <v>1086507.67</v>
+        <v>994854.12</v>
       </c>
       <c r="H191" s="4">
-        <v>0.001806788403</v>
+        <v>0.001673250848</v>
       </c>
       <c r="I191" s="5">
-        <v>0.001807523239</v>
+        <v>0.001673911074</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
         <v>9</v>
       </c>
       <c r="B192" t="s">
         <v>10</v>
       </c>
       <c r="C192" t="s">
         <v>391</v>
       </c>
       <c r="D192" t="s">
         <v>392</v>
       </c>
       <c r="E192" s="1">
-        <v>1072000</v>
+        <v>1184000</v>
       </c>
       <c r="F192" s="2">
-        <v>94.461682</v>
+        <v>86.480216</v>
       </c>
       <c r="G192" s="3">
-        <v>1012629.23</v>
+        <v>1023925.76</v>
       </c>
       <c r="H192" s="4">
-        <v>0.001683933576</v>
+        <v>0.00172214661</v>
       </c>
       <c r="I192" s="5">
-        <v>0.001684618447</v>
+        <v>0.001722826129</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
         <v>9</v>
       </c>
       <c r="B193" t="s">
         <v>10</v>
       </c>
       <c r="C193" t="s">
         <v>393</v>
       </c>
       <c r="D193" t="s">
         <v>394</v>
       </c>
       <c r="E193" s="1">
-        <v>1098000</v>
+        <v>1202000</v>
       </c>
       <c r="F193" s="2">
-        <v>92.185485</v>
+        <v>86.44505700000001</v>
       </c>
       <c r="G193" s="3">
-        <v>1012196.63</v>
+        <v>1039069.59</v>
       </c>
       <c r="H193" s="4">
-        <v>0.001683214182</v>
+        <v>0.001747617101</v>
       </c>
       <c r="I193" s="5">
-        <v>0.00168389876</v>
+        <v>0.00174830667</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
         <v>9</v>
       </c>
       <c r="B194" t="s">
         <v>10</v>
       </c>
       <c r="C194" t="s">
         <v>395</v>
       </c>
       <c r="D194" t="s">
         <v>396</v>
       </c>
       <c r="E194" s="1">
-        <v>1013000</v>
+        <v>1304000</v>
       </c>
       <c r="F194" s="2">
-        <v>101.77732</v>
+        <v>77.964715</v>
       </c>
       <c r="G194" s="3">
-        <v>1031004.25</v>
+        <v>1016659.88</v>
       </c>
       <c r="H194" s="4">
-        <v>0.001714489986</v>
+        <v>0.001709926095</v>
       </c>
       <c r="I194" s="5">
-        <v>0.001715187284</v>
+        <v>0.001710600792</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
         <v>9</v>
       </c>
       <c r="B195" t="s">
         <v>10</v>
       </c>
       <c r="C195" t="s">
         <v>397</v>
       </c>
       <c r="D195" t="s">
         <v>398</v>
       </c>
       <c r="E195" s="1">
-        <v>1000000</v>
+        <v>876000</v>
       </c>
       <c r="F195" s="2">
-        <v>100.08501</v>
+        <v>112.787013</v>
       </c>
       <c r="G195" s="3">
-        <v>1000850.1</v>
+        <v>988014.23</v>
       </c>
       <c r="H195" s="4">
-        <v>0.001664345682</v>
+        <v>0.001661746812</v>
       </c>
       <c r="I195" s="5">
-        <v>0.001665022586</v>
+        <v>0.001662402499</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
         <v>9</v>
       </c>
       <c r="B196" t="s">
         <v>10</v>
       </c>
       <c r="C196" t="s">
         <v>399</v>
       </c>
       <c r="D196" t="s">
         <v>400</v>
       </c>
       <c r="E196" s="1">
-        <v>1095000</v>
+        <v>1145000</v>
       </c>
       <c r="F196" s="2">
-        <v>95.938062</v>
+        <v>88.143542</v>
       </c>
       <c r="G196" s="3">
-        <v>1050521.78</v>
+        <v>1009243.56</v>
       </c>
       <c r="H196" s="4">
-        <v>0.001746946307</v>
+        <v>0.001697452531</v>
       </c>
       <c r="I196" s="5">
-        <v>0.001747656806</v>
+        <v>0.001698122306</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
         <v>9</v>
       </c>
       <c r="B197" t="s">
         <v>10</v>
       </c>
       <c r="C197" t="s">
         <v>401</v>
       </c>
       <c r="D197" t="s">
         <v>402</v>
       </c>
       <c r="E197" s="1">
-        <v>1121000</v>
+        <v>1120000</v>
       </c>
       <c r="F197" s="2">
-        <v>93.71429999999999</v>
+        <v>91.20168700000001</v>
       </c>
       <c r="G197" s="3">
-        <v>1050537.3</v>
+        <v>1021458.89</v>
       </c>
       <c r="H197" s="4">
-        <v>0.001746972123</v>
+        <v>0.001717997579</v>
       </c>
       <c r="I197" s="5">
-        <v>0.001747682632</v>
+        <v>0.001718675461</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
         <v>9</v>
       </c>
       <c r="B198" t="s">
         <v>10</v>
       </c>
       <c r="C198" t="s">
         <v>403</v>
       </c>
       <c r="D198" t="s">
         <v>404</v>
       </c>
       <c r="E198" s="1">
-        <v>1124000</v>
+        <v>1059000</v>
       </c>
       <c r="F198" s="2">
-        <v>89.118748</v>
+        <v>96.39343</v>
       </c>
       <c r="G198" s="3">
-        <v>1001694.73</v>
+        <v>1020806.42</v>
       </c>
       <c r="H198" s="4">
-        <v>0.00166575024</v>
+        <v>0.001716900185</v>
       </c>
       <c r="I198" s="5">
-        <v>0.001666427715</v>
+        <v>0.001717577633</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
         <v>9</v>
       </c>
       <c r="B199" t="s">
         <v>10</v>
       </c>
       <c r="C199" t="s">
         <v>405</v>
       </c>
       <c r="D199" t="s">
         <v>406</v>
       </c>
       <c r="E199" s="1">
-        <v>1014000</v>
+        <v>1034000</v>
       </c>
       <c r="F199" s="2">
-        <v>98.359618</v>
+        <v>91.67690899999999</v>
       </c>
       <c r="G199" s="3">
-        <v>997366.53</v>
+        <v>947939.24</v>
       </c>
       <c r="H199" s="4">
-        <v>0.001658552736</v>
+        <v>0.001594344448</v>
       </c>
       <c r="I199" s="5">
-        <v>0.001659227284</v>
+        <v>0.00159497354</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
         <v>9</v>
       </c>
       <c r="B200" t="s">
         <v>10</v>
       </c>
       <c r="C200" t="s">
         <v>407</v>
       </c>
       <c r="D200" t="s">
         <v>408</v>
       </c>
       <c r="E200" s="1">
-        <v>901000</v>
+        <v>37100</v>
       </c>
       <c r="F200" s="2">
-        <v>114.45923</v>
+        <v>25.59</v>
       </c>
       <c r="G200" s="3">
-        <v>1031277.66</v>
+        <v>949389</v>
       </c>
       <c r="H200" s="4">
-        <v>0.00171494465</v>
+        <v>0.00159678281</v>
       </c>
       <c r="I200" s="5">
-        <v>0.001715642133</v>
+        <v>0.001597412863</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
         <v>9</v>
       </c>
       <c r="B201" t="s">
         <v>10</v>
       </c>
       <c r="C201" t="s">
         <v>409</v>
       </c>
       <c r="D201" t="s">
         <v>410</v>
       </c>
       <c r="E201" s="1">
-        <v>1173000</v>
+        <v>1039697.4122</v>
       </c>
       <c r="F201" s="2">
-        <v>88.721082</v>
+        <v>93.034066</v>
       </c>
       <c r="G201" s="3">
-        <v>1040698.29</v>
+        <v>967272.78</v>
       </c>
       <c r="H201" s="4">
-        <v>0.001730610516</v>
+        <v>0.001626861636</v>
       </c>
       <c r="I201" s="5">
-        <v>0.001731314371</v>
+        <v>0.001627503558</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
         <v>9</v>
       </c>
       <c r="B202" t="s">
         <v>10</v>
       </c>
       <c r="C202" t="s">
         <v>411</v>
       </c>
       <c r="D202" t="s">
         <v>412</v>
       </c>
       <c r="E202" s="1">
-        <v>37100</v>
+        <v>932151.14</v>
       </c>
       <c r="F202" s="2">
-        <v>25.42</v>
+        <v>100.3683</v>
       </c>
       <c r="G202" s="3">
-        <v>943082</v>
+        <v>935584.25</v>
       </c>
       <c r="H202" s="4">
-        <v>0.001568281259</v>
+        <v>0.001573564526</v>
       </c>
       <c r="I202" s="5">
-        <v>0.001568919092</v>
+        <v>0.001574185418</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
         <v>9</v>
       </c>
       <c r="B203" t="s">
         <v>10</v>
       </c>
       <c r="C203" t="s">
         <v>413</v>
       </c>
       <c r="D203" t="s">
         <v>414</v>
       </c>
       <c r="E203" s="1">
-        <v>957000</v>
+        <v>1098000</v>
       </c>
       <c r="F203" s="2">
-        <v>97.74379999999999</v>
+        <v>85.671936</v>
       </c>
       <c r="G203" s="3">
-        <v>935408.17</v>
+        <v>940677.86</v>
       </c>
       <c r="H203" s="4">
-        <v>0.001555520194</v>
+        <v>0.001582131489</v>
       </c>
       <c r="I203" s="5">
-        <v>0.001556152838</v>
+        <v>0.001582755761</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
         <v>9</v>
       </c>
       <c r="B204" t="s">
         <v>10</v>
       </c>
       <c r="C204" t="s">
         <v>415</v>
       </c>
       <c r="D204" t="s">
         <v>416</v>
       </c>
       <c r="E204" s="1">
-        <v>1063000</v>
+        <v>978000</v>
       </c>
       <c r="F204" s="2">
-        <v>92.202341</v>
+        <v>95.927043</v>
       </c>
       <c r="G204" s="3">
-        <v>980110.88</v>
+        <v>938166.48</v>
       </c>
       <c r="H204" s="4">
-        <v>0.001629857777</v>
+        <v>0.00157790759</v>
       </c>
       <c r="I204" s="5">
-        <v>0.001630520654</v>
+        <v>0.001578530195</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
         <v>9</v>
       </c>
       <c r="B205" t="s">
         <v>10</v>
       </c>
       <c r="C205" t="s">
         <v>417</v>
       </c>
       <c r="D205" t="s">
         <v>418</v>
       </c>
       <c r="E205" s="1">
-        <v>1039697.4122</v>
+        <v>940776.7358</v>
       </c>
       <c r="F205" s="2">
-        <v>94.98727599999999</v>
+        <v>97.98213</v>
       </c>
       <c r="G205" s="3">
-        <v>987580.25</v>
+        <v>921793.08</v>
       </c>
       <c r="H205" s="4">
-        <v>0.001642278824</v>
+        <v>0.001550369081</v>
       </c>
       <c r="I205" s="5">
-        <v>0.001642946753</v>
+        <v>0.00155098082</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
         <v>9</v>
       </c>
       <c r="B206" t="s">
         <v>10</v>
       </c>
       <c r="C206" t="s">
         <v>419</v>
       </c>
       <c r="D206" t="s">
         <v>420</v>
       </c>
       <c r="E206" s="1">
-        <v>958651.12</v>
+        <v>864000</v>
       </c>
       <c r="F206" s="2">
-        <v>100.97827</v>
+        <v>99.92158999999999</v>
       </c>
       <c r="G206" s="3">
-        <v>968029.3199999999</v>
+        <v>863322.54</v>
       </c>
       <c r="H206" s="4">
-        <v>0.00160976695</v>
+        <v>0.001452027132</v>
       </c>
       <c r="I206" s="5">
-        <v>0.001610421656</v>
+        <v>0.001452600069</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" t="s">
         <v>9</v>
       </c>
       <c r="B207" t="s">
         <v>10</v>
       </c>
       <c r="C207" t="s">
         <v>421</v>
       </c>
       <c r="D207" t="s">
         <v>422</v>
       </c>
       <c r="E207" s="1">
-        <v>961088.1658</v>
+        <v>900000</v>
       </c>
       <c r="F207" s="2">
-        <v>98.81014999999999</v>
+        <v>95.923692</v>
       </c>
       <c r="G207" s="3">
-        <v>949652.66</v>
+        <v>863313.23</v>
       </c>
       <c r="H207" s="4">
-        <v>0.001579207817</v>
+        <v>0.001452011474</v>
       </c>
       <c r="I207" s="5">
-        <v>0.001579850094</v>
+        <v>0.001452584405</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" t="s">
         <v>9</v>
       </c>
       <c r="B208" t="s">
         <v>10</v>
       </c>
       <c r="C208" t="s">
         <v>423</v>
       </c>
       <c r="D208" t="s">
         <v>424</v>
       </c>
       <c r="E208" s="1">
-        <v>864000</v>
+        <v>948000</v>
       </c>
       <c r="F208" s="2">
-        <v>100.97167</v>
+        <v>96.61752</v>
       </c>
       <c r="G208" s="3">
-        <v>872395.23</v>
+        <v>915934.09</v>
       </c>
       <c r="H208" s="4">
-        <v>0.001450733963</v>
+        <v>0.001540514804</v>
       </c>
       <c r="I208" s="5">
-        <v>0.001451323989</v>
+        <v>0.001541122655</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" t="s">
         <v>9</v>
       </c>
       <c r="B209" t="s">
         <v>10</v>
       </c>
       <c r="C209" t="s">
         <v>425</v>
       </c>
       <c r="D209" t="s">
         <v>426</v>
       </c>
       <c r="E209" s="1">
-        <v>933000</v>
+        <v>916000</v>
       </c>
       <c r="F209" s="2">
-        <v>97.62683699999999</v>
+        <v>99.62894</v>
       </c>
       <c r="G209" s="3">
-        <v>910858.39</v>
+        <v>912601.09</v>
       </c>
       <c r="H209" s="4">
-        <v>0.001514695584</v>
+        <v>0.001534909013</v>
       </c>
       <c r="I209" s="5">
-        <v>0.001515311624</v>
+        <v>0.001535514653</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" t="s">
         <v>9</v>
       </c>
       <c r="B210" t="s">
         <v>10</v>
       </c>
       <c r="C210" t="s">
         <v>427</v>
       </c>
       <c r="D210" t="s">
         <v>428</v>
       </c>
       <c r="E210" s="1">
-        <v>941000</v>
+        <v>908000</v>
       </c>
       <c r="F210" s="2">
-        <v>98.16949</v>
+        <v>96.189778</v>
       </c>
       <c r="G210" s="3">
-        <v>923774.9</v>
+        <v>873403.1800000001</v>
       </c>
       <c r="H210" s="4">
-        <v>0.001536174865</v>
+        <v>0.00146898183</v>
       </c>
       <c r="I210" s="5">
-        <v>0.001536799641</v>
+        <v>0.001469561456</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
         <v>9</v>
       </c>
       <c r="B211" t="s">
         <v>10</v>
       </c>
       <c r="C211" t="s">
         <v>429</v>
       </c>
       <c r="D211" t="s">
         <v>430</v>
       </c>
       <c r="E211" s="1">
-        <v>916000</v>
+        <v>1025000</v>
       </c>
       <c r="F211" s="2">
-        <v>100.47238</v>
+        <v>89.24267</v>
       </c>
       <c r="G211" s="3">
-        <v>920327</v>
+        <v>914737.37</v>
       </c>
       <c r="H211" s="4">
-        <v>0.001530441242</v>
+        <v>0.00153850203</v>
       </c>
       <c r="I211" s="5">
-        <v>0.001531063685</v>
+        <v>0.001539109087</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
         <v>9</v>
       </c>
       <c r="B212" t="s">
         <v>10</v>
       </c>
       <c r="C212" t="s">
         <v>431</v>
       </c>
       <c r="D212" t="s">
         <v>432</v>
       </c>
       <c r="E212" s="1">
-        <v>908000</v>
+        <v>900000</v>
       </c>
       <c r="F212" s="2">
-        <v>98.53264900000001</v>
+        <v>97.52333</v>
       </c>
       <c r="G212" s="3">
-        <v>894676.45</v>
+        <v>877709.97</v>
       </c>
       <c r="H212" s="4">
-        <v>0.001487786124</v>
+        <v>0.001476225438</v>
       </c>
       <c r="I212" s="5">
-        <v>0.00148839122</v>
+        <v>0.001476807922</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" t="s">
         <v>9</v>
       </c>
       <c r="B213" t="s">
         <v>10</v>
       </c>
       <c r="C213" t="s">
         <v>433</v>
       </c>
       <c r="D213" t="s">
         <v>434</v>
       </c>
       <c r="E213" s="1">
-        <v>1025000</v>
+        <v>890000</v>
       </c>
       <c r="F213" s="2">
-        <v>85.77576500000001</v>
+        <v>91.092248</v>
       </c>
       <c r="G213" s="3">
-        <v>879201.59</v>
+        <v>810721.01</v>
       </c>
       <c r="H213" s="4">
-        <v>0.001462052481</v>
+        <v>0.001363556316</v>
       </c>
       <c r="I213" s="5">
-        <v>0.001462647111</v>
+        <v>0.001364094344</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" t="s">
         <v>9</v>
       </c>
       <c r="B214" t="s">
         <v>10</v>
       </c>
       <c r="C214" t="s">
         <v>435</v>
       </c>
       <c r="D214" t="s">
         <v>436</v>
       </c>
       <c r="E214" s="1">
-        <v>900000</v>
+        <v>917000</v>
       </c>
       <c r="F214" s="2">
-        <v>98.61944</v>
+        <v>88.421352</v>
       </c>
       <c r="G214" s="3">
-        <v>887574.96</v>
+        <v>810823.8</v>
       </c>
       <c r="H214" s="4">
-        <v>0.001475976824</v>
+        <v>0.001363729201</v>
       </c>
       <c r="I214" s="5">
-        <v>0.001476577117</v>
+        <v>0.001364267296</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" t="s">
         <v>9</v>
       </c>
       <c r="B215" t="s">
         <v>10</v>
       </c>
       <c r="C215" t="s">
         <v>437</v>
       </c>
       <c r="D215" t="s">
         <v>438</v>
       </c>
       <c r="E215" s="1">
-        <v>884000</v>
+        <v>842000</v>
       </c>
       <c r="F215" s="2">
-        <v>100.3029</v>
+        <v>98.049246</v>
       </c>
       <c r="G215" s="3">
-        <v>886677.64</v>
+        <v>825574.65</v>
       </c>
       <c r="H215" s="4">
-        <v>0.001474484635</v>
+        <v>0.001388538746</v>
       </c>
       <c r="I215" s="5">
-        <v>0.001475084321</v>
+        <v>0.001389086631</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" t="s">
         <v>9</v>
       </c>
       <c r="B216" t="s">
         <v>10</v>
       </c>
       <c r="C216" t="s">
         <v>439</v>
       </c>
       <c r="D216" t="s">
         <v>440</v>
       </c>
       <c r="E216" s="1">
-        <v>960000</v>
+        <v>862000</v>
       </c>
       <c r="F216" s="2">
-        <v>90.869643</v>
+        <v>93.667548</v>
       </c>
       <c r="G216" s="3">
-        <v>872348.5699999999</v>
+        <v>807414.26</v>
       </c>
       <c r="H216" s="4">
-        <v>0.001450656377</v>
+        <v>0.001357994686</v>
       </c>
       <c r="I216" s="5">
-        <v>0.001451246372</v>
+        <v>0.001358530519</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" t="s">
         <v>9</v>
       </c>
       <c r="B217" t="s">
         <v>10</v>
       </c>
       <c r="C217" t="s">
         <v>441</v>
       </c>
       <c r="D217" t="s">
         <v>442</v>
       </c>
       <c r="E217" s="1">
-        <v>967900</v>
+        <v>857000</v>
       </c>
       <c r="F217" s="2">
-        <v>93.757812</v>
+        <v>93.828193</v>
       </c>
       <c r="G217" s="3">
-        <v>907481.86</v>
+        <v>804107.61</v>
       </c>
       <c r="H217" s="4">
-        <v>0.00150908065</v>
+        <v>0.001352433212</v>
       </c>
       <c r="I217" s="5">
-        <v>0.001509694406</v>
+        <v>0.001352966851</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" t="s">
         <v>9</v>
       </c>
       <c r="B218" t="s">
         <v>10</v>
       </c>
       <c r="C218" t="s">
         <v>443</v>
       </c>
       <c r="D218" t="s">
         <v>444</v>
       </c>
       <c r="E218" s="1">
-        <v>890000</v>
+        <v>863000</v>
       </c>
       <c r="F218" s="2">
-        <v>94.809466</v>
+        <v>99.335166</v>
       </c>
       <c r="G218" s="3">
-        <v>843804.25</v>
+        <v>857262.48</v>
       </c>
       <c r="H218" s="4">
-        <v>0.001403189104</v>
+        <v>0.001441834691</v>
       </c>
       <c r="I218" s="5">
-        <v>0.001403759794</v>
+        <v>0.001442403606</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" t="s">
         <v>9</v>
       </c>
       <c r="B219" t="s">
         <v>10</v>
       </c>
       <c r="C219" t="s">
         <v>445</v>
       </c>
       <c r="D219" t="s">
         <v>446</v>
       </c>
       <c r="E219" s="1">
-        <v>827000</v>
+        <v>988000</v>
       </c>
       <c r="F219" s="2">
-        <v>101.881998</v>
+        <v>83.317368</v>
       </c>
       <c r="G219" s="3">
-        <v>842564.12</v>
+        <v>823175.6</v>
       </c>
       <c r="H219" s="4">
-        <v>0.001401126863</v>
+        <v>0.001384503761</v>
       </c>
       <c r="I219" s="5">
-        <v>0.001401696713</v>
+        <v>0.001385050054</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" t="s">
         <v>9</v>
       </c>
       <c r="B220" t="s">
         <v>10</v>
       </c>
       <c r="C220" t="s">
         <v>447</v>
       </c>
       <c r="D220" t="s">
         <v>448</v>
       </c>
       <c r="E220" s="1">
-        <v>842000</v>
+        <v>870000</v>
       </c>
       <c r="F220" s="2">
-        <v>98.91027699999999</v>
+        <v>97.953928</v>
       </c>
       <c r="G220" s="3">
-        <v>832824.53</v>
+        <v>852199.17</v>
       </c>
       <c r="H220" s="4">
-        <v>0.001384930585</v>
+        <v>0.001433318683</v>
       </c>
       <c r="I220" s="5">
-        <v>0.001385493848</v>
+        <v>0.001433884237</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" t="s">
         <v>9</v>
       </c>
       <c r="B221" t="s">
         <v>10</v>
       </c>
       <c r="C221" t="s">
         <v>449</v>
       </c>
       <c r="D221" t="s">
         <v>450</v>
       </c>
       <c r="E221" s="1">
-        <v>890000</v>
+        <v>856000</v>
       </c>
       <c r="F221" s="2">
-        <v>97.38154900000001</v>
+        <v>99.417141</v>
       </c>
       <c r="G221" s="3">
-        <v>866695.79</v>
+        <v>851010.73</v>
       </c>
       <c r="H221" s="4">
-        <v>0.001441256177</v>
+        <v>0.001431319827</v>
       </c>
       <c r="I221" s="5">
-        <v>0.001441842349</v>
+        <v>0.001431884593</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" t="s">
         <v>9</v>
       </c>
       <c r="B222" t="s">
         <v>10</v>
       </c>
       <c r="C222" t="s">
         <v>451</v>
       </c>
       <c r="D222" t="s">
         <v>452</v>
       </c>
       <c r="E222" s="1">
-        <v>847000</v>
+        <v>852000</v>
       </c>
       <c r="F222" s="2">
-        <v>96.45862</v>
+        <v>95.79915</v>
       </c>
       <c r="G222" s="3">
-        <v>817004.51</v>
+        <v>816208.76</v>
       </c>
       <c r="H222" s="4">
-        <v>0.001358622965</v>
+        <v>0.001372786196</v>
       </c>
       <c r="I222" s="5">
-        <v>0.001359175529</v>
+        <v>0.001373327866</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" t="s">
         <v>9</v>
       </c>
       <c r="B223" t="s">
         <v>10</v>
       </c>
       <c r="C223" t="s">
         <v>453</v>
       </c>
       <c r="D223" t="s">
         <v>454</v>
       </c>
       <c r="E223" s="1">
-        <v>843000</v>
+        <v>926000</v>
       </c>
       <c r="F223" s="2">
-        <v>98.704571</v>
+        <v>88.78150599999999</v>
       </c>
       <c r="G223" s="3">
-        <v>832079.53</v>
+        <v>822116.75</v>
       </c>
       <c r="H223" s="4">
-        <v>0.001383691702</v>
+        <v>0.001382722874</v>
       </c>
       <c r="I223" s="5">
-        <v>0.001384254462</v>
+        <v>0.001383268465</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" t="s">
         <v>9</v>
       </c>
       <c r="B224" t="s">
         <v>10</v>
       </c>
       <c r="C224" t="s">
         <v>455</v>
       </c>
       <c r="D224" t="s">
         <v>456</v>
       </c>
       <c r="E224" s="1">
-        <v>889000</v>
+        <v>1019000</v>
       </c>
       <c r="F224" s="2">
-        <v>95.185976</v>
+        <v>78.873902</v>
       </c>
       <c r="G224" s="3">
-        <v>846203.33</v>
+        <v>803725.0600000001</v>
       </c>
       <c r="H224" s="4">
-        <v>0.00140717861</v>
+        <v>0.001351789795</v>
       </c>
       <c r="I224" s="5">
-        <v>0.001407750922</v>
+        <v>0.00135232318</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" t="s">
         <v>9</v>
       </c>
       <c r="B225" t="s">
         <v>10</v>
       </c>
       <c r="C225" t="s">
         <v>457</v>
       </c>
       <c r="D225" t="s">
         <v>458</v>
       </c>
       <c r="E225" s="1">
-        <v>863000</v>
+        <v>859000</v>
       </c>
       <c r="F225" s="2">
-        <v>99.91825799999999</v>
+        <v>95.18234</v>
       </c>
       <c r="G225" s="3">
-        <v>862294.5699999999</v>
+        <v>817616.3</v>
       </c>
       <c r="H225" s="4">
-        <v>0.001433937248</v>
+        <v>0.00137515355</v>
       </c>
       <c r="I225" s="5">
-        <v>0.001434520443</v>
+        <v>0.001375696154</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
         <v>9</v>
       </c>
       <c r="B226" t="s">
         <v>10</v>
       </c>
       <c r="C226" t="s">
         <v>459</v>
       </c>
       <c r="D226" t="s">
         <v>460</v>
       </c>
       <c r="E226" s="1">
-        <v>879000</v>
+        <v>875000</v>
       </c>
       <c r="F226" s="2">
-        <v>94.622406</v>
+        <v>87.177823</v>
       </c>
       <c r="G226" s="3">
-        <v>831730.95</v>
+        <v>762805.95</v>
       </c>
       <c r="H226" s="4">
-        <v>0.00138311203</v>
+        <v>0.001282967709</v>
       </c>
       <c r="I226" s="5">
-        <v>0.001383674553</v>
+        <v>0.001283473938</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" t="s">
         <v>9</v>
       </c>
       <c r="B227" t="s">
         <v>10</v>
       </c>
       <c r="C227" t="s">
         <v>461</v>
       </c>
       <c r="D227" t="s">
         <v>462</v>
       </c>
       <c r="E227" s="1">
-        <v>846000</v>
+        <v>795000</v>
       </c>
       <c r="F227" s="2">
-        <v>97.592861</v>
+        <v>93.92170900000001</v>
       </c>
       <c r="G227" s="3">
-        <v>825635.6</v>
+        <v>746677.59</v>
       </c>
       <c r="H227" s="4">
-        <v>0.001372975886</v>
+        <v>0.00125584132</v>
       </c>
       <c r="I227" s="5">
-        <v>0.001373534287</v>
+        <v>0.001256336845</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" t="s">
         <v>9</v>
       </c>
       <c r="B228" t="s">
         <v>10</v>
       </c>
       <c r="C228" t="s">
         <v>463</v>
       </c>
       <c r="D228" t="s">
         <v>464</v>
       </c>
       <c r="E228" s="1">
-        <v>856000</v>
+        <v>804000</v>
       </c>
       <c r="F228" s="2">
-        <v>100.053661</v>
+        <v>98.400296</v>
       </c>
       <c r="G228" s="3">
-        <v>856459.34</v>
+        <v>791138.38</v>
       </c>
       <c r="H228" s="4">
-        <v>0.00142423366</v>
+        <v>0.001330620183</v>
       </c>
       <c r="I228" s="5">
-        <v>0.001424812908</v>
+        <v>0.001331145215</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" t="s">
         <v>9</v>
       </c>
       <c r="B229" t="s">
         <v>10</v>
       </c>
       <c r="C229" t="s">
         <v>465</v>
       </c>
       <c r="D229" t="s">
         <v>466</v>
       </c>
       <c r="E229" s="1">
-        <v>866000</v>
+        <v>823000</v>
       </c>
       <c r="F229" s="2">
-        <v>95.28159100000001</v>
+        <v>94.68120999999999</v>
       </c>
       <c r="G229" s="3">
-        <v>825138.58</v>
+        <v>779226.36</v>
       </c>
       <c r="H229" s="4">
-        <v>0.001372149365</v>
+        <v>0.001310585286</v>
       </c>
       <c r="I229" s="5">
-        <v>0.00137270743</v>
+        <v>0.001311102412</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
         <v>9</v>
       </c>
       <c r="B230" t="s">
         <v>10</v>
       </c>
       <c r="C230" t="s">
         <v>467</v>
       </c>
       <c r="D230" t="s">
         <v>468</v>
       </c>
       <c r="E230" s="1">
-        <v>1057000</v>
+        <v>847000</v>
       </c>
       <c r="F230" s="2">
-        <v>80.886471</v>
+        <v>94.53413</v>
       </c>
       <c r="G230" s="3">
-        <v>854970</v>
+        <v>800704.08</v>
       </c>
       <c r="H230" s="4">
-        <v>0.00142175699</v>
+        <v>0.001346708791</v>
       </c>
       <c r="I230" s="5">
-        <v>0.001422335231</v>
+        <v>0.001347240171</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
         <v>9</v>
       </c>
       <c r="B231" t="s">
         <v>10</v>
       </c>
       <c r="C231" t="s">
         <v>469</v>
       </c>
       <c r="D231" t="s">
         <v>470</v>
       </c>
       <c r="E231" s="1">
-        <v>931000</v>
+        <v>813000</v>
       </c>
       <c r="F231" s="2">
-        <v>91.786451</v>
+        <v>96.386938</v>
       </c>
       <c r="G231" s="3">
-        <v>854531.86</v>
+        <v>783625.8100000001</v>
       </c>
       <c r="H231" s="4">
-        <v>0.001421028393</v>
+        <v>0.001317984742</v>
       </c>
       <c r="I231" s="5">
-        <v>0.001421606338</v>
+        <v>0.001318504788</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
         <v>9</v>
       </c>
       <c r="B232" t="s">
         <v>10</v>
       </c>
       <c r="C232" t="s">
         <v>471</v>
       </c>
       <c r="D232" t="s">
         <v>472</v>
       </c>
       <c r="E232" s="1">
-        <v>859000</v>
+        <v>847000</v>
       </c>
       <c r="F232" s="2">
-        <v>96.175451</v>
+        <v>93.272126</v>
       </c>
       <c r="G232" s="3">
-        <v>826147.12</v>
+        <v>790014.91</v>
       </c>
       <c r="H232" s="4">
-        <v>0.001373826509</v>
+        <v>0.001328730608</v>
       </c>
       <c r="I232" s="5">
-        <v>0.001374385256</v>
+        <v>0.001329254894</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" t="s">
         <v>9</v>
       </c>
       <c r="B233" t="s">
         <v>10</v>
       </c>
       <c r="C233" t="s">
         <v>473</v>
       </c>
       <c r="D233" t="s">
         <v>474</v>
       </c>
       <c r="E233" s="1">
-        <v>875000</v>
+        <v>816000</v>
       </c>
       <c r="F233" s="2">
-        <v>90.02163</v>
+        <v>95.730825</v>
       </c>
       <c r="G233" s="3">
-        <v>787689.26</v>
+        <v>781163.53</v>
       </c>
       <c r="H233" s="4">
-        <v>0.001309873699</v>
+        <v>0.001313843429</v>
       </c>
       <c r="I233" s="5">
-        <v>0.001310406436</v>
+        <v>0.001314361841</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
         <v>9</v>
       </c>
       <c r="B234" t="s">
         <v>10</v>
       </c>
       <c r="C234" t="s">
         <v>475</v>
       </c>
       <c r="D234" t="s">
         <v>476</v>
       </c>
       <c r="E234" s="1">
-        <v>781000</v>
+        <v>799000</v>
       </c>
       <c r="F234" s="2">
-        <v>96.42549</v>
+        <v>94.74295600000001</v>
       </c>
       <c r="G234" s="3">
-        <v>753083.08</v>
+        <v>756996.22</v>
       </c>
       <c r="H234" s="4">
-        <v>0.001252325965</v>
+        <v>0.001273196286</v>
       </c>
       <c r="I234" s="5">
-        <v>0.001252835297</v>
+        <v>0.001273698659</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" t="s">
         <v>9</v>
       </c>
       <c r="B235" t="s">
         <v>10</v>
       </c>
       <c r="C235" t="s">
         <v>477</v>
       </c>
       <c r="D235" t="s">
         <v>478</v>
       </c>
       <c r="E235" s="1">
-        <v>791000</v>
+        <v>810000</v>
       </c>
       <c r="F235" s="2">
-        <v>95.052381</v>
+        <v>95.432849</v>
       </c>
       <c r="G235" s="3">
-        <v>751864.33</v>
+        <v>773006.08</v>
       </c>
       <c r="H235" s="4">
-        <v>0.001250299278</v>
+        <v>0.001300123359</v>
       </c>
       <c r="I235" s="5">
-        <v>0.001250807785</v>
+        <v>0.001300636357</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" t="s">
         <v>9</v>
       </c>
       <c r="B236" t="s">
         <v>10</v>
       </c>
       <c r="C236" t="s">
         <v>479</v>
       </c>
       <c r="D236" t="s">
         <v>480</v>
       </c>
       <c r="E236" s="1">
-        <v>823000</v>
+        <v>835000</v>
       </c>
       <c r="F236" s="2">
-        <v>96.93816200000001</v>
+        <v>93.31759599999999</v>
       </c>
       <c r="G236" s="3">
-        <v>797801.0699999999</v>
+        <v>779201.9300000001</v>
       </c>
       <c r="H236" s="4">
-        <v>0.001326688953</v>
+        <v>0.001310544194</v>
       </c>
       <c r="I236" s="5">
-        <v>0.001327228529</v>
+        <v>0.001311061304</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" t="s">
         <v>9</v>
       </c>
       <c r="B237" t="s">
         <v>10</v>
       </c>
       <c r="C237" t="s">
         <v>481</v>
       </c>
       <c r="D237" t="s">
         <v>482</v>
       </c>
       <c r="E237" s="1">
-        <v>828000</v>
+        <v>873000</v>
       </c>
       <c r="F237" s="2">
-        <v>93.343401</v>
+        <v>88.05109899999999</v>
       </c>
       <c r="G237" s="3">
-        <v>772883.36</v>
+        <v>768686.09</v>
       </c>
       <c r="H237" s="4">
-        <v>0.00128525249</v>
+        <v>0.001292857555</v>
       </c>
       <c r="I237" s="5">
-        <v>0.001285775214</v>
+        <v>0.001293367687</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" t="s">
         <v>9</v>
       </c>
       <c r="B238" t="s">
         <v>10</v>
       </c>
       <c r="C238" t="s">
         <v>483</v>
       </c>
       <c r="D238" t="s">
         <v>484</v>
       </c>
       <c r="E238" s="1">
-        <v>737000</v>
+        <v>898000</v>
       </c>
       <c r="F238" s="2">
-        <v>102.579528</v>
+        <v>88.467108</v>
       </c>
       <c r="G238" s="3">
-        <v>756011.12</v>
+        <v>794434.63</v>
       </c>
       <c r="H238" s="4">
-        <v>0.001257195104</v>
+        <v>0.001336164165</v>
       </c>
       <c r="I238" s="5">
-        <v>0.001257706416</v>
+        <v>0.001336691384</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
         <v>9</v>
       </c>
       <c r="B239" t="s">
         <v>10</v>
       </c>
       <c r="C239" t="s">
         <v>485</v>
       </c>
       <c r="D239" t="s">
         <v>486</v>
       </c>
       <c r="E239" s="1">
-        <v>828000</v>
+        <v>1077000</v>
       </c>
       <c r="F239" s="2">
-        <v>94.041274</v>
+        <v>69.64954</v>
       </c>
       <c r="G239" s="3">
-        <v>778661.75</v>
+        <v>750125.55</v>
       </c>
       <c r="H239" s="4">
-        <v>0.001294861557</v>
+        <v>0.001261640462</v>
       </c>
       <c r="I239" s="5">
-        <v>0.001295388189</v>
+        <v>0.001262138276</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
         <v>9</v>
       </c>
       <c r="B240" t="s">
         <v>10</v>
       </c>
       <c r="C240" t="s">
         <v>487</v>
       </c>
       <c r="D240" t="s">
         <v>488</v>
       </c>
       <c r="E240" s="1">
-        <v>802000</v>
+        <v>667000</v>
       </c>
       <c r="F240" s="2">
-        <v>94.29996800000001</v>
+        <v>113.047141</v>
       </c>
       <c r="G240" s="3">
-        <v>756285.74</v>
+        <v>754024.4300000001</v>
       </c>
       <c r="H240" s="4">
-        <v>0.001257651781</v>
+        <v>0.001268198018</v>
       </c>
       <c r="I240" s="5">
-        <v>0.001258163279</v>
+        <v>0.00126869842</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" t="s">
         <v>9</v>
       </c>
       <c r="B241" t="s">
         <v>10</v>
       </c>
       <c r="C241" t="s">
         <v>489</v>
       </c>
       <c r="D241" t="s">
         <v>490</v>
       </c>
       <c r="E241" s="1">
-        <v>796000</v>
+        <v>763000</v>
       </c>
       <c r="F241" s="2">
-        <v>95.196889</v>
+        <v>91.733343</v>
       </c>
       <c r="G241" s="3">
-        <v>757767.24</v>
+        <v>699925.41</v>
       </c>
       <c r="H241" s="4">
-        <v>0.001260115404</v>
+        <v>0.00117720856</v>
       </c>
       <c r="I241" s="5">
-        <v>0.001260627904</v>
+        <v>0.00117767306</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
         <v>9</v>
       </c>
       <c r="B242" t="s">
         <v>10</v>
       </c>
       <c r="C242" t="s">
         <v>491</v>
       </c>
       <c r="D242" t="s">
         <v>492</v>
       </c>
       <c r="E242" s="1">
-        <v>861000</v>
+        <v>768000</v>
       </c>
       <c r="F242" s="2">
-        <v>93.90577999999999</v>
+        <v>96.493482</v>
       </c>
       <c r="G242" s="3">
-        <v>808528.77</v>
+        <v>741069.9399999999</v>
       </c>
       <c r="H242" s="4">
-        <v>0.001344528377</v>
+        <v>0.00124640979</v>
       </c>
       <c r="I242" s="5">
-        <v>0.001345075208</v>
+        <v>0.001246901594</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
         <v>9</v>
       </c>
       <c r="B243" t="s">
         <v>10</v>
       </c>
       <c r="C243" t="s">
         <v>493</v>
       </c>
       <c r="D243" t="s">
         <v>494</v>
       </c>
       <c r="E243" s="1">
-        <v>829000</v>
+        <v>676000</v>
       </c>
       <c r="F243" s="2">
-        <v>96.42122999999999</v>
+        <v>102.597851</v>
       </c>
       <c r="G243" s="3">
-        <v>799332</v>
+        <v>693561.47</v>
       </c>
       <c r="H243" s="4">
-        <v>0.001329234775</v>
+        <v>0.001166505023</v>
       </c>
       <c r="I243" s="5">
-        <v>0.001329775386</v>
+        <v>0.001166965299</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
         <v>9</v>
       </c>
       <c r="B244" t="s">
         <v>10</v>
       </c>
       <c r="C244" t="s">
         <v>495</v>
       </c>
       <c r="D244" t="s">
         <v>496</v>
       </c>
       <c r="E244" s="1">
-        <v>810000</v>
+        <v>798000</v>
       </c>
       <c r="F244" s="2">
-        <v>99.262444</v>
+        <v>90.781774</v>
       </c>
       <c r="G244" s="3">
-        <v>804025.8</v>
+        <v>724438.5600000001</v>
       </c>
       <c r="H244" s="4">
-        <v>0.001337040244</v>
+        <v>0.001218437367</v>
       </c>
       <c r="I244" s="5">
-        <v>0.00133758403</v>
+        <v>0.001218918134</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" t="s">
         <v>9</v>
       </c>
       <c r="B245" t="s">
         <v>10</v>
       </c>
       <c r="C245" t="s">
         <v>497</v>
       </c>
       <c r="D245" t="s">
         <v>498</v>
       </c>
       <c r="E245" s="1">
-        <v>873000</v>
+        <v>776000</v>
       </c>
       <c r="F245" s="2">
-        <v>88.86196099999999</v>
+        <v>88.140733</v>
       </c>
       <c r="G245" s="3">
-        <v>775764.92</v>
+        <v>683972.09</v>
       </c>
       <c r="H245" s="4">
-        <v>0.001290044327</v>
+        <v>0.001150376582</v>
       </c>
       <c r="I245" s="5">
-        <v>0.001290569</v>
+        <v>0.001150830494</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" t="s">
         <v>9</v>
       </c>
       <c r="B246" t="s">
         <v>10</v>
       </c>
       <c r="C246" t="s">
         <v>499</v>
       </c>
       <c r="D246" t="s">
         <v>500</v>
       </c>
       <c r="E246" s="1">
-        <v>853000</v>
+        <v>717000</v>
       </c>
       <c r="F246" s="2">
-        <v>92.168634</v>
+        <v>96.14941399999999</v>
       </c>
       <c r="G246" s="3">
-        <v>786198.45</v>
+        <v>689391.3</v>
       </c>
       <c r="H246" s="4">
-        <v>0.001307394576</v>
+        <v>0.001159491183</v>
       </c>
       <c r="I246" s="5">
-        <v>0.001307926305</v>
+        <v>0.001159948691</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
         <v>9</v>
       </c>
       <c r="B247" t="s">
         <v>10</v>
       </c>
       <c r="C247" t="s">
         <v>501</v>
       </c>
       <c r="D247" t="s">
         <v>502</v>
       </c>
       <c r="E247" s="1">
-        <v>1110000</v>
+        <v>737000</v>
       </c>
       <c r="F247" s="2">
-        <v>72.021542</v>
+        <v>95.767438</v>
       </c>
       <c r="G247" s="3">
-        <v>799439.12</v>
+        <v>705806.02</v>
       </c>
       <c r="H247" s="4">
-        <v>0.001329412907</v>
+        <v>0.001187099194</v>
       </c>
       <c r="I247" s="5">
-        <v>0.001329953591</v>
+        <v>0.001187567596</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
         <v>9</v>
       </c>
       <c r="B248" t="s">
         <v>10</v>
       </c>
       <c r="C248" t="s">
         <v>503</v>
       </c>
       <c r="D248" t="s">
         <v>504</v>
       </c>
       <c r="E248" s="1">
-        <v>685000</v>
+        <v>710000</v>
       </c>
       <c r="F248" s="2">
-        <v>116.15434</v>
+        <v>100.196082</v>
       </c>
       <c r="G248" s="3">
-        <v>795657.23</v>
+        <v>711392.1800000001</v>
       </c>
       <c r="H248" s="4">
-        <v>0.001323123886</v>
+        <v>0.001196494595</v>
       </c>
       <c r="I248" s="5">
-        <v>0.001323662012</v>
+        <v>0.001196966704</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" t="s">
         <v>9</v>
       </c>
       <c r="B249" t="s">
         <v>10</v>
       </c>
       <c r="C249" t="s">
         <v>505</v>
       </c>
       <c r="D249" t="s">
         <v>506</v>
       </c>
       <c r="E249" s="1">
-        <v>768000</v>
+        <v>798000</v>
       </c>
       <c r="F249" s="2">
-        <v>97.762102</v>
+        <v>92.95971900000001</v>
       </c>
       <c r="G249" s="3">
-        <v>750812.9399999999</v>
+        <v>741818.5600000001</v>
       </c>
       <c r="H249" s="4">
-        <v>0.001248550887</v>
+        <v>0.001247668891</v>
       </c>
       <c r="I249" s="5">
-        <v>0.001249058684</v>
+        <v>0.001248161192</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
         <v>9</v>
       </c>
       <c r="B250" t="s">
         <v>10</v>
       </c>
       <c r="C250" t="s">
         <v>507</v>
       </c>
       <c r="D250" t="s">
         <v>508</v>
       </c>
       <c r="E250" s="1">
-        <v>676000</v>
+        <v>757000</v>
       </c>
       <c r="F250" s="2">
-        <v>103.567439</v>
+        <v>97.177864</v>
       </c>
       <c r="G250" s="3">
-        <v>700115.89</v>
+        <v>735636.4300000001</v>
       </c>
       <c r="H250" s="4">
-        <v>0.00116424513</v>
+        <v>0.001237271136</v>
       </c>
       <c r="I250" s="5">
-        <v>0.001164718638</v>
+        <v>0.001237759334</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
         <v>9</v>
       </c>
       <c r="B251" t="s">
         <v>10</v>
       </c>
       <c r="C251" t="s">
         <v>509</v>
       </c>
       <c r="D251" t="s">
         <v>510</v>
       </c>
       <c r="E251" s="1">
-        <v>805000</v>
+        <v>773000</v>
       </c>
       <c r="F251" s="2">
-        <v>91.03644799999999</v>
+        <v>90.68195299999999</v>
       </c>
       <c r="G251" s="3">
-        <v>732843.41</v>
+        <v>700971.5</v>
       </c>
       <c r="H251" s="4">
-        <v>0.001218668769</v>
+        <v>0.001178967985</v>
       </c>
       <c r="I251" s="5">
-        <v>0.001219164412</v>
+        <v>0.001179433178</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" t="s">
         <v>9</v>
       </c>
       <c r="B252" t="s">
         <v>10</v>
       </c>
       <c r="C252" t="s">
         <v>511</v>
       </c>
       <c r="D252" t="s">
         <v>512</v>
       </c>
       <c r="E252" s="1">
-        <v>744000</v>
+        <v>722000</v>
       </c>
       <c r="F252" s="2">
-        <v>98.312605</v>
+        <v>95.09003300000001</v>
       </c>
       <c r="G252" s="3">
-        <v>731445.78</v>
+        <v>686550.04</v>
       </c>
       <c r="H252" s="4">
-        <v>0.001216344613</v>
+        <v>0.001154712451</v>
       </c>
       <c r="I252" s="5">
-        <v>0.001216839311</v>
+        <v>0.001155168074</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
         <v>9</v>
       </c>
       <c r="B253" t="s">
         <v>10</v>
       </c>
       <c r="C253" t="s">
         <v>513</v>
       </c>
       <c r="D253" t="s">
         <v>514</v>
       </c>
       <c r="E253" s="1">
-        <v>764000</v>
+        <v>826000</v>
       </c>
       <c r="F253" s="2">
-        <v>97.565363</v>
+        <v>84.76238499999999</v>
       </c>
       <c r="G253" s="3">
-        <v>745399.37</v>
+        <v>700137.3</v>
       </c>
       <c r="H253" s="4">
-        <v>0.001239548488</v>
+        <v>0.001177564945</v>
       </c>
       <c r="I253" s="5">
-        <v>0.001240052623</v>
+        <v>0.001178029584</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
         <v>9</v>
       </c>
       <c r="B254" t="s">
         <v>10</v>
       </c>
       <c r="C254" t="s">
         <v>515</v>
       </c>
       <c r="D254" t="s">
         <v>516</v>
       </c>
       <c r="E254" s="1">
-        <v>749000</v>
+        <v>796000</v>
       </c>
       <c r="F254" s="2">
-        <v>98.1122</v>
+        <v>93.33056000000001</v>
       </c>
       <c r="G254" s="3">
-        <v>734860.38</v>
+        <v>742911.26</v>
       </c>
       <c r="H254" s="4">
-        <v>0.001222022855</v>
+        <v>0.001249506709</v>
       </c>
       <c r="I254" s="5">
-        <v>0.001222519863</v>
+        <v>0.001249999736</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" t="s">
         <v>9</v>
       </c>
       <c r="B255" t="s">
         <v>10</v>
       </c>
       <c r="C255" t="s">
         <v>517</v>
       </c>
       <c r="D255" t="s">
         <v>518</v>
       </c>
       <c r="E255" s="1">
-        <v>857000</v>
+        <v>717000</v>
       </c>
       <c r="F255" s="2">
-        <v>86.895832</v>
+        <v>97.758646</v>
       </c>
       <c r="G255" s="3">
-        <v>744697.28</v>
+        <v>700929.49</v>
       </c>
       <c r="H255" s="4">
-        <v>0.001238380955</v>
+        <v>0.001178897336</v>
       </c>
       <c r="I255" s="5">
-        <v>0.001238884615</v>
+        <v>0.001179362502</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" t="s">
         <v>9</v>
       </c>
       <c r="B256" t="s">
         <v>10</v>
       </c>
       <c r="C256" t="s">
         <v>519</v>
       </c>
       <c r="D256" t="s">
         <v>520</v>
       </c>
       <c r="E256" s="1">
-        <v>719000</v>
+        <v>693000</v>
       </c>
       <c r="F256" s="2">
-        <v>102.844081</v>
+        <v>100.898938</v>
       </c>
       <c r="G256" s="3">
-        <v>739448.9399999999</v>
+        <v>699229.64</v>
       </c>
       <c r="H256" s="4">
-        <v>0.001229653326</v>
+        <v>0.001176038346</v>
       </c>
       <c r="I256" s="5">
-        <v>0.001230153437</v>
+        <v>0.001176502384</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" t="s">
         <v>9</v>
       </c>
       <c r="B257" t="s">
         <v>10</v>
       </c>
       <c r="C257" t="s">
         <v>521</v>
       </c>
       <c r="D257" t="s">
         <v>522</v>
       </c>
       <c r="E257" s="1">
         <v>743000</v>
       </c>
       <c r="F257" s="2">
-        <v>100.05084</v>
+        <v>98.73567</v>
       </c>
       <c r="G257" s="3">
-        <v>743377.74</v>
+        <v>733606.03</v>
       </c>
       <c r="H257" s="4">
-        <v>0.001236186651</v>
+        <v>0.00123385619</v>
       </c>
       <c r="I257" s="5">
-        <v>0.001236689419</v>
+        <v>0.001234343041</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" t="s">
         <v>9</v>
       </c>
       <c r="B258" t="s">
         <v>10</v>
       </c>
       <c r="C258" t="s">
         <v>523</v>
       </c>
       <c r="D258" t="s">
         <v>524</v>
       </c>
       <c r="E258" s="1">
-        <v>778000</v>
+        <v>822000</v>
       </c>
       <c r="F258" s="2">
-        <v>94.46987</v>
+        <v>89.245373</v>
       </c>
       <c r="G258" s="3">
-        <v>734975.59</v>
+        <v>733596.97</v>
       </c>
       <c r="H258" s="4">
-        <v>0.001222214443</v>
+        <v>0.001233840949</v>
       </c>
       <c r="I258" s="5">
-        <v>0.001222711528</v>
+        <v>0.001234327794</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" t="s">
         <v>9</v>
       </c>
       <c r="B259" t="s">
         <v>10</v>
       </c>
       <c r="C259" t="s">
         <v>525</v>
       </c>
       <c r="D259" t="s">
         <v>526</v>
       </c>
       <c r="E259" s="1">
-        <v>687423.9117000001</v>
+        <v>750000</v>
       </c>
       <c r="F259" s="2">
-        <v>99.815077</v>
+        <v>92.2581</v>
       </c>
       <c r="G259" s="3">
-        <v>686152.71</v>
+        <v>691935.75</v>
       </c>
       <c r="H259" s="4">
-        <v>0.001141025309</v>
+        <v>0.00116377071</v>
       </c>
       <c r="I259" s="5">
-        <v>0.001141489374</v>
+        <v>0.001164229907</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" t="s">
         <v>9</v>
       </c>
       <c r="B260" t="s">
         <v>10</v>
       </c>
       <c r="C260" t="s">
         <v>527</v>
       </c>
       <c r="D260" t="s">
         <v>528</v>
       </c>
       <c r="E260" s="1">
-        <v>747000</v>
+        <v>687423.9117000001</v>
       </c>
       <c r="F260" s="2">
-        <v>92.35204</v>
+        <v>98.92843999999999</v>
       </c>
       <c r="G260" s="3">
-        <v>689869.74</v>
+        <v>680057.75</v>
       </c>
       <c r="H260" s="4">
-        <v>0.001147206481</v>
+        <v>0.001143793037</v>
       </c>
       <c r="I260" s="5">
-        <v>0.00114767306</v>
+        <v>0.001144244352</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" t="s">
         <v>9</v>
       </c>
       <c r="B261" t="s">
         <v>10</v>
       </c>
       <c r="C261" t="s">
         <v>529</v>
       </c>
       <c r="D261" t="s">
         <v>530</v>
       </c>
       <c r="E261" s="1">
-        <v>667000</v>
+        <v>720000</v>
       </c>
       <c r="F261" s="2">
-        <v>101.183</v>
+        <v>89.63961</v>
       </c>
       <c r="G261" s="3">
-        <v>674890.61</v>
+        <v>645405.1899999999</v>
       </c>
       <c r="H261" s="4">
-        <v>0.001122297208</v>
+        <v>0.001085510698</v>
       </c>
       <c r="I261" s="5">
-        <v>0.001122753656</v>
+        <v>0.001085939015</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" t="s">
         <v>9</v>
       </c>
       <c r="B262" t="s">
         <v>10</v>
       </c>
       <c r="C262" t="s">
         <v>531</v>
       </c>
       <c r="D262" t="s">
         <v>532</v>
       </c>
       <c r="E262" s="1">
-        <v>653000</v>
+        <v>667000</v>
       </c>
       <c r="F262" s="2">
-        <v>101.67042</v>
+        <v>100.35913</v>
       </c>
       <c r="G262" s="3">
-        <v>663907.84</v>
+        <v>669395.4</v>
       </c>
       <c r="H262" s="4">
-        <v>0.001104033612</v>
+        <v>0.001125859961</v>
       </c>
       <c r="I262" s="5">
-        <v>0.001104482632</v>
+        <v>0.0011263042</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" t="s">
         <v>9</v>
       </c>
       <c r="B263" t="s">
         <v>10</v>
       </c>
       <c r="C263" t="s">
         <v>533</v>
       </c>
       <c r="D263" t="s">
         <v>534</v>
       </c>
       <c r="E263" s="1">
-        <v>671000</v>
+        <v>653000</v>
       </c>
       <c r="F263" s="2">
-        <v>97.36039</v>
+        <v>101.0591</v>
       </c>
       <c r="G263" s="3">
-        <v>653288.22</v>
+        <v>659915.92</v>
       </c>
       <c r="H263" s="4">
-        <v>0.001086373896</v>
+        <v>0.00110991638</v>
       </c>
       <c r="I263" s="5">
-        <v>0.001086815734</v>
+        <v>0.001110354327</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" t="s">
         <v>9</v>
       </c>
       <c r="B264" t="s">
         <v>10</v>
       </c>
       <c r="C264" t="s">
         <v>535</v>
       </c>
       <c r="D264" t="s">
         <v>536</v>
       </c>
       <c r="E264" s="1">
-        <v>693000</v>
+        <v>671000</v>
       </c>
       <c r="F264" s="2">
-        <v>96.155879</v>
+        <v>96.221671</v>
       </c>
       <c r="G264" s="3">
-        <v>666360.24</v>
+        <v>645647.41</v>
       </c>
       <c r="H264" s="4">
-        <v>0.001108111785</v>
+        <v>0.00108591809</v>
       </c>
       <c r="I264" s="5">
-        <v>0.001108562463</v>
+        <v>0.001086346568</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" t="s">
         <v>9</v>
       </c>
       <c r="B265" t="s">
         <v>10</v>
       </c>
       <c r="C265" t="s">
         <v>537</v>
       </c>
       <c r="D265" t="s">
         <v>538</v>
       </c>
       <c r="E265" s="1">
-        <v>646199.502</v>
+        <v>668000</v>
       </c>
       <c r="F265" s="2">
-        <v>100.09158</v>
+        <v>94.03100999999999</v>
       </c>
       <c r="G265" s="3">
-        <v>646791.29</v>
+        <v>628127.15</v>
       </c>
       <c r="H265" s="4">
-        <v>0.001075569951</v>
+        <v>0.001056450654</v>
       </c>
       <c r="I265" s="5">
-        <v>0.001076007395</v>
+        <v>0.001056867505</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
         <v>9</v>
       </c>
       <c r="B266" t="s">
         <v>10</v>
       </c>
       <c r="C266" t="s">
         <v>539</v>
       </c>
       <c r="D266" t="s">
         <v>540</v>
       </c>
       <c r="E266" s="1">
-        <v>739830.8199999999</v>
+        <v>646199.502</v>
       </c>
       <c r="F266" s="2">
-        <v>86.348219</v>
+        <v>99.54557</v>
       </c>
       <c r="G266" s="3">
-        <v>638830.74</v>
+        <v>643262.98</v>
       </c>
       <c r="H266" s="4">
-        <v>0.00106233209</v>
+        <v>0.001081907695</v>
       </c>
       <c r="I266" s="5">
-        <v>0.001062764149</v>
+        <v>0.001082334591</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
         <v>9</v>
       </c>
       <c r="B267" t="s">
         <v>10</v>
       </c>
       <c r="C267" t="s">
         <v>541</v>
       </c>
       <c r="D267" t="s">
         <v>542</v>
       </c>
       <c r="E267" s="1">
-        <v>628000</v>
+        <v>797000</v>
       </c>
       <c r="F267" s="2">
-        <v>101.9785</v>
+        <v>85.36766799999999</v>
       </c>
       <c r="G267" s="3">
-        <v>640424.98</v>
+        <v>680380.3100000001</v>
       </c>
       <c r="H267" s="4">
-        <v>0.001064983208</v>
+        <v>0.001144335556</v>
       </c>
       <c r="I267" s="5">
-        <v>0.001065416346</v>
+        <v>0.001144787084</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
         <v>9</v>
       </c>
       <c r="B268" t="s">
         <v>10</v>
       </c>
       <c r="C268" t="s">
         <v>543</v>
       </c>
       <c r="D268" t="s">
         <v>544</v>
       </c>
       <c r="E268" s="1">
-        <v>797000</v>
+        <v>652596.73</v>
       </c>
       <c r="F268" s="2">
-        <v>86.201425</v>
+        <v>1</v>
       </c>
       <c r="G268" s="3">
-        <v>687025.36</v>
+        <v>652596.73</v>
       </c>
       <c r="H268" s="4">
-        <v>0.001142476467</v>
+        <v>0.001097606187</v>
       </c>
       <c r="I268" s="5">
-        <v>0.001142941123</v>
+        <v>0.001098039277</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
         <v>9</v>
       </c>
       <c r="B269" t="s">
         <v>10</v>
       </c>
       <c r="C269" t="s">
         <v>545</v>
       </c>
       <c r="D269" t="s">
         <v>546</v>
       </c>
       <c r="E269" s="1">
-        <v>736000</v>
+        <v>569000</v>
       </c>
       <c r="F269" s="2">
-        <v>87.626243</v>
+        <v>99.83591</v>
       </c>
       <c r="G269" s="3">
-        <v>644929.15</v>
+        <v>568066.33</v>
       </c>
       <c r="H269" s="4">
-        <v>0.001072473334</v>
+        <v>0.0009554340180000001</v>
       </c>
       <c r="I269" s="5">
-        <v>0.001072909518</v>
+        <v>0.0009558110099999999</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" t="s">
         <v>9</v>
       </c>
       <c r="B270" t="s">
         <v>10</v>
       </c>
       <c r="C270" t="s">
         <v>547</v>
       </c>
       <c r="D270" t="s">
         <v>548</v>
       </c>
       <c r="E270" s="1">
-        <v>569000</v>
+        <v>580000</v>
       </c>
       <c r="F270" s="2">
-        <v>100.4399</v>
+        <v>100.251028</v>
       </c>
       <c r="G270" s="3">
-        <v>571503.03</v>
+        <v>581455.96</v>
       </c>
       <c r="H270" s="4">
-        <v>0.000950370692</v>
+        <v>0.000977954121</v>
       </c>
       <c r="I270" s="5">
-        <v>0.000950757216</v>
+        <v>0.0009783399990000001</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" t="s">
         <v>9</v>
       </c>
       <c r="B271" t="s">
         <v>10</v>
       </c>
       <c r="C271" t="s">
         <v>549</v>
       </c>
       <c r="D271" t="s">
         <v>550</v>
       </c>
       <c r="E271" s="1">
-        <v>601000</v>
+        <v>738000</v>
       </c>
       <c r="F271" s="2">
-        <v>97.898489</v>
+        <v>79.552508</v>
       </c>
       <c r="G271" s="3">
-        <v>588369.92</v>
+        <v>587097.51</v>
       </c>
       <c r="H271" s="4">
-        <v>0.0009784191800000001</v>
+        <v>0.000987442671</v>
       </c>
       <c r="I271" s="5">
-        <v>0.0009788171110000001</v>
+        <v>0.000987832293</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" t="s">
         <v>9</v>
       </c>
       <c r="B272" t="s">
         <v>10</v>
       </c>
       <c r="C272" t="s">
         <v>551</v>
       </c>
       <c r="D272" t="s">
         <v>552</v>
       </c>
       <c r="E272" s="1">
-        <v>602000</v>
+        <v>630000</v>
       </c>
       <c r="F272" s="2">
-        <v>101.112389</v>
+        <v>95.43366</v>
       </c>
       <c r="G272" s="3">
-        <v>608696.58</v>
+        <v>601232.0600000001</v>
       </c>
       <c r="H272" s="4">
-        <v>0.001012221038</v>
+        <v>0.00101121565</v>
       </c>
       <c r="I272" s="5">
-        <v>0.001012632718</v>
+        <v>0.001011614652</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" t="s">
         <v>9</v>
       </c>
       <c r="B273" t="s">
         <v>10</v>
       </c>
       <c r="C273" t="s">
         <v>553</v>
       </c>
       <c r="D273" t="s">
         <v>554</v>
       </c>
       <c r="E273" s="1">
-        <v>766000</v>
+        <v>628000</v>
       </c>
       <c r="F273" s="2">
-        <v>82.403873</v>
+        <v>94.177318</v>
       </c>
       <c r="G273" s="3">
-        <v>631213.67</v>
+        <v>591433.5600000001</v>
       </c>
       <c r="H273" s="4">
-        <v>0.001049665421</v>
+        <v>0.000994735495</v>
       </c>
       <c r="I273" s="5">
-        <v>0.001050092329</v>
+        <v>0.0009951279950000001</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" t="s">
         <v>9</v>
       </c>
       <c r="B274" t="s">
         <v>10</v>
       </c>
       <c r="C274" t="s">
         <v>555</v>
       </c>
       <c r="D274" t="s">
         <v>556</v>
       </c>
       <c r="E274" s="1">
-        <v>630000</v>
+        <v>595000</v>
       </c>
       <c r="F274" s="2">
-        <v>97.50597</v>
+        <v>97.136489</v>
       </c>
       <c r="G274" s="3">
-        <v>614287.61</v>
+        <v>577962.11</v>
       </c>
       <c r="H274" s="4">
-        <v>0.00102151854</v>
+        <v>0.00097207779</v>
       </c>
       <c r="I274" s="5">
-        <v>0.001021934</v>
+        <v>0.000972461349</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" t="s">
         <v>9</v>
       </c>
       <c r="B275" t="s">
         <v>10</v>
       </c>
       <c r="C275" t="s">
         <v>557</v>
       </c>
       <c r="D275" t="s">
         <v>558</v>
       </c>
       <c r="E275" s="1">
-        <v>651000</v>
+        <v>729218.3100000001</v>
       </c>
       <c r="F275" s="2">
-        <v>96.318866</v>
+        <v>84.66173000000001</v>
       </c>
       <c r="G275" s="3">
-        <v>627035.8199999999</v>
+        <v>617368.84</v>
       </c>
       <c r="H275" s="4">
-        <v>0.001042717941</v>
+        <v>0.001038356191</v>
       </c>
       <c r="I275" s="5">
-        <v>0.001043142024</v>
+        <v>0.001038765902</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" t="s">
         <v>9</v>
       </c>
       <c r="B276" t="s">
         <v>10</v>
       </c>
       <c r="C276" t="s">
         <v>559</v>
       </c>
       <c r="D276" t="s">
         <v>560</v>
       </c>
       <c r="E276" s="1">
-        <v>617000</v>
+        <v>605000</v>
       </c>
       <c r="F276" s="2">
-        <v>97.322614</v>
+        <v>101.1478</v>
       </c>
       <c r="G276" s="3">
-        <v>600480.53</v>
+        <v>611944.1899999999</v>
       </c>
       <c r="H276" s="4">
-        <v>0.0009985583</v>
+        <v>0.001029232446</v>
       </c>
       <c r="I276" s="5">
-        <v>0.000998964422</v>
+        <v>0.001029638558</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" t="s">
         <v>9</v>
       </c>
       <c r="B277" t="s">
         <v>10</v>
       </c>
       <c r="C277" t="s">
         <v>561</v>
       </c>
       <c r="D277" t="s">
         <v>562</v>
       </c>
       <c r="E277" s="1">
         <v>598000</v>
       </c>
       <c r="F277" s="2">
-        <v>99.44666100000001</v>
+        <v>98.737251</v>
       </c>
       <c r="G277" s="3">
-        <v>594691.03</v>
+        <v>590448.76</v>
       </c>
       <c r="H277" s="4">
-        <v>0.0009889307620000001</v>
+        <v>0.000993079161</v>
       </c>
       <c r="I277" s="5">
-        <v>0.0009893329689999999</v>
+        <v>0.0009934710070000001</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" t="s">
         <v>9</v>
       </c>
       <c r="B278" t="s">
         <v>10</v>
       </c>
       <c r="C278" t="s">
         <v>563</v>
       </c>
       <c r="D278" t="s">
         <v>564</v>
       </c>
       <c r="E278" s="1">
-        <v>682000</v>
+        <v>657000</v>
       </c>
       <c r="F278" s="2">
-        <v>89.58454999999999</v>
+        <v>88.74285500000001</v>
       </c>
       <c r="G278" s="3">
-        <v>610966.63</v>
+        <v>583040.5600000001</v>
       </c>
       <c r="H278" s="4">
-        <v>0.001015995976</v>
+        <v>0.0009806192610000001</v>
       </c>
       <c r="I278" s="5">
-        <v>0.00101640919</v>
+        <v>0.0009810061900000001</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" t="s">
         <v>9</v>
       </c>
       <c r="B279" t="s">
         <v>10</v>
       </c>
       <c r="C279" t="s">
         <v>565</v>
       </c>
       <c r="D279" t="s">
         <v>566</v>
       </c>
       <c r="E279" s="1">
-        <v>587000</v>
+        <v>710000</v>
       </c>
       <c r="F279" s="2">
-        <v>100.1173</v>
+        <v>82.760075</v>
       </c>
       <c r="G279" s="3">
-        <v>587688.55</v>
+        <v>587596.53</v>
       </c>
       <c r="H279" s="4">
-        <v>0.0009772861109999999</v>
+        <v>0.0009882819809999999</v>
       </c>
       <c r="I279" s="5">
-        <v>0.0009776835820000001</v>
+        <v>0.0009886719349999999</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" t="s">
         <v>9</v>
       </c>
       <c r="B280" t="s">
         <v>10</v>
       </c>
       <c r="C280" t="s">
         <v>567</v>
       </c>
       <c r="D280" t="s">
         <v>568</v>
       </c>
       <c r="E280" s="1">
-        <v>607125.55</v>
+        <v>587000</v>
       </c>
       <c r="F280" s="2">
-        <v>100.0529</v>
+        <v>99.541</v>
       </c>
       <c r="G280" s="3">
-        <v>607446.72</v>
+        <v>584305.67</v>
       </c>
       <c r="H280" s="4">
-        <v>0.001010142602</v>
+        <v>0.0009827470609999999</v>
       </c>
       <c r="I280" s="5">
-        <v>0.001010553436</v>
+        <v>0.00098313483</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" t="s">
         <v>9</v>
       </c>
       <c r="B281" t="s">
         <v>10</v>
       </c>
       <c r="C281" t="s">
         <v>569</v>
       </c>
       <c r="D281" t="s">
         <v>570</v>
       </c>
       <c r="E281" s="1">
-        <v>540000</v>
+        <v>607125.55</v>
       </c>
       <c r="F281" s="2">
-        <v>102.579</v>
+        <v>100.0236</v>
       </c>
       <c r="G281" s="3">
-        <v>553926.6</v>
+        <v>607268.83</v>
       </c>
       <c r="H281" s="4">
-        <v>0.000921142282</v>
+        <v>0.001021368934</v>
       </c>
       <c r="I281" s="5">
-        <v>0.000921516918</v>
+        <v>0.001021771943</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" t="s">
         <v>9</v>
       </c>
       <c r="B282" t="s">
         <v>10</v>
       </c>
       <c r="C282" t="s">
         <v>571</v>
       </c>
       <c r="D282" t="s">
         <v>572</v>
       </c>
       <c r="E282" s="1">
-        <v>598000</v>
+        <v>500000</v>
       </c>
       <c r="F282" s="2">
-        <v>95.521923</v>
+        <v>101.36527</v>
       </c>
       <c r="G282" s="3">
-        <v>571221.1</v>
+        <v>506826.35</v>
       </c>
       <c r="H282" s="4">
-        <v>0.000949901859</v>
+        <v>0.000852434148</v>
       </c>
       <c r="I282" s="5">
-        <v>0.000950288192</v>
+        <v>0.000852770499</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" t="s">
         <v>9</v>
       </c>
       <c r="B283" t="s">
         <v>10</v>
       </c>
       <c r="C283" t="s">
         <v>573</v>
       </c>
       <c r="D283" t="s">
         <v>574</v>
       </c>
       <c r="E283" s="1">
-        <v>639000</v>
+        <v>616000</v>
       </c>
       <c r="F283" s="2">
-        <v>86.988761</v>
+        <v>85.93756999999999</v>
       </c>
       <c r="G283" s="3">
-        <v>555858.1800000001</v>
+        <v>529375.4300000001</v>
       </c>
       <c r="H283" s="4">
-        <v>0.000924354373</v>
+        <v>0.000890359577</v>
       </c>
       <c r="I283" s="5">
-        <v>0.0009247303159999999</v>
+        <v>0.000890710892</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" t="s">
         <v>9</v>
       </c>
       <c r="B284" t="s">
         <v>10</v>
       </c>
       <c r="C284" t="s">
         <v>575</v>
       </c>
       <c r="D284" t="s">
         <v>576</v>
       </c>
       <c r="E284" s="1">
         <v>604905.9638</v>
       </c>
       <c r="F284" s="2">
-        <v>89.22319</v>
+        <v>86.653479</v>
       </c>
       <c r="G284" s="3">
-        <v>539716.4</v>
+        <v>524172.06</v>
       </c>
       <c r="H284" s="4">
-        <v>0.000897511681</v>
+        <v>0.000881608001</v>
       </c>
       <c r="I284" s="5">
-        <v>0.000897876707</v>
+        <v>0.000881955863</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" t="s">
         <v>9</v>
       </c>
       <c r="B285" t="s">
         <v>10</v>
       </c>
       <c r="C285" t="s">
         <v>577</v>
       </c>
       <c r="D285" t="s">
         <v>578</v>
       </c>
       <c r="E285" s="1">
-        <v>560000</v>
+        <v>621000</v>
       </c>
       <c r="F285" s="2">
-        <v>93.490996</v>
+        <v>84.867118</v>
       </c>
       <c r="G285" s="3">
-        <v>523549.58</v>
+        <v>527024.8</v>
       </c>
       <c r="H285" s="4">
-        <v>0.000870627358</v>
+        <v>0.000886406041</v>
       </c>
       <c r="I285" s="5">
-        <v>0.00087098145</v>
+        <v>0.000886755797</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" t="s">
         <v>9</v>
       </c>
       <c r="B286" t="s">
         <v>10</v>
       </c>
       <c r="C286" t="s">
         <v>579</v>
       </c>
       <c r="D286" t="s">
         <v>580</v>
       </c>
       <c r="E286" s="1">
-        <v>644000</v>
+        <v>568000</v>
       </c>
       <c r="F286" s="2">
-        <v>85.807491</v>
+        <v>98.980519</v>
       </c>
       <c r="G286" s="3">
-        <v>552600.24</v>
+        <v>562209.35</v>
       </c>
       <c r="H286" s="4">
-        <v>0.000918936639</v>
+        <v>0.00094558313</v>
       </c>
       <c r="I286" s="5">
-        <v>0.000919310378</v>
+        <v>0.000945956235</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" t="s">
         <v>9</v>
       </c>
       <c r="B287" t="s">
         <v>10</v>
       </c>
       <c r="C287" t="s">
         <v>581</v>
       </c>
       <c r="D287" t="s">
         <v>582</v>
       </c>
       <c r="E287" s="1">
-        <v>530000</v>
+        <v>516000</v>
       </c>
       <c r="F287" s="2">
-        <v>100.5831</v>
+        <v>99.37711</v>
       </c>
       <c r="G287" s="3">
-        <v>533090.4300000001</v>
+        <v>512785.89</v>
       </c>
       <c r="H287" s="4">
-        <v>0.000886493147</v>
+        <v>0.000862457528</v>
       </c>
       <c r="I287" s="5">
-        <v>0.000886853692</v>
+        <v>0.000862797834</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" t="s">
         <v>9</v>
       </c>
       <c r="B288" t="s">
         <v>10</v>
       </c>
       <c r="C288" t="s">
         <v>583</v>
       </c>
       <c r="D288" t="s">
         <v>584</v>
       </c>
       <c r="E288" s="1">
-        <v>530000</v>
+        <v>600000</v>
       </c>
       <c r="F288" s="2">
-        <v>99.16716</v>
+        <v>85.130482</v>
       </c>
       <c r="G288" s="3">
-        <v>525585.95</v>
+        <v>510782.89</v>
       </c>
       <c r="H288" s="4">
-        <v>0.000874013704</v>
+        <v>0.000859088678</v>
       </c>
       <c r="I288" s="5">
-        <v>0.000874369173</v>
+        <v>0.000859427655</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" t="s">
         <v>9</v>
       </c>
       <c r="B289" t="s">
         <v>10</v>
       </c>
       <c r="C289" t="s">
         <v>585</v>
       </c>
       <c r="D289" t="s">
         <v>586</v>
       </c>
       <c r="E289" s="1">
-        <v>516000</v>
+        <v>669000</v>
       </c>
       <c r="F289" s="2">
-        <v>102.57293</v>
+        <v>77.119806</v>
       </c>
       <c r="G289" s="3">
-        <v>529276.3199999999</v>
+        <v>515931.5</v>
       </c>
       <c r="H289" s="4">
-        <v>0.00088015054</v>
+        <v>0.000867748155</v>
       </c>
       <c r="I289" s="5">
-        <v>0.000880508505</v>
+        <v>0.000868090549</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" t="s">
         <v>9</v>
       </c>
       <c r="B290" t="s">
         <v>10</v>
       </c>
       <c r="C290" t="s">
         <v>587</v>
       </c>
       <c r="D290" t="s">
         <v>588</v>
       </c>
       <c r="E290" s="1">
-        <v>600000</v>
+        <v>541000</v>
       </c>
       <c r="F290" s="2">
-        <v>91.43362</v>
+        <v>96.861431</v>
       </c>
       <c r="G290" s="3">
-        <v>548601.72</v>
+        <v>524020.34</v>
       </c>
       <c r="H290" s="4">
-        <v>0.000912287368</v>
+        <v>0.000881352821</v>
       </c>
       <c r="I290" s="5">
-        <v>0.000912658404</v>
+        <v>0.000881700583</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" t="s">
         <v>9</v>
       </c>
       <c r="B291" t="s">
         <v>10</v>
       </c>
       <c r="C291" t="s">
         <v>589</v>
       </c>
       <c r="D291" t="s">
         <v>590</v>
       </c>
       <c r="E291" s="1">
-        <v>694000</v>
+        <v>494000</v>
       </c>
       <c r="F291" s="2">
-        <v>79.786078</v>
+        <v>102.10069</v>
       </c>
       <c r="G291" s="3">
-        <v>553715.38</v>
+        <v>504377.41</v>
       </c>
       <c r="H291" s="4">
-        <v>0.000920791039</v>
+        <v>0.000848315259</v>
       </c>
       <c r="I291" s="5">
-        <v>0.000921165533</v>
+        <v>0.000848649985</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" t="s">
         <v>9</v>
       </c>
       <c r="B292" t="s">
         <v>10</v>
       </c>
       <c r="C292" t="s">
         <v>591</v>
       </c>
       <c r="D292" t="s">
         <v>592</v>
       </c>
       <c r="E292" s="1">
-        <v>608300</v>
+        <v>493000</v>
       </c>
       <c r="F292" s="2">
-        <v>85.421876</v>
+        <v>91.47768000000001</v>
       </c>
       <c r="G292" s="3">
-        <v>519621.27</v>
+        <v>450984.96</v>
       </c>
       <c r="H292" s="4">
-        <v>0.000864094853</v>
+        <v>0.000758514197</v>
       </c>
       <c r="I292" s="5">
-        <v>0.000864446288</v>
+        <v>0.000758813489</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" t="s">
         <v>9</v>
       </c>
       <c r="B293" t="s">
         <v>10</v>
       </c>
       <c r="C293" t="s">
         <v>593</v>
       </c>
       <c r="D293" t="s">
         <v>594</v>
       </c>
       <c r="E293" s="1">
-        <v>561000</v>
+        <v>478000</v>
       </c>
       <c r="F293" s="2">
-        <v>97.77240999999999</v>
+        <v>99.650533</v>
       </c>
       <c r="G293" s="3">
-        <v>548503.22</v>
+        <v>476329.55</v>
       </c>
       <c r="H293" s="4">
-        <v>0.00091212357</v>
+        <v>0.000801141401</v>
       </c>
       <c r="I293" s="5">
-        <v>0.000912494538</v>
+        <v>0.000801457513</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" t="s">
         <v>9</v>
       </c>
       <c r="B294" t="s">
         <v>10</v>
       </c>
       <c r="C294" t="s">
         <v>595</v>
       </c>
       <c r="D294" t="s">
         <v>596</v>
       </c>
       <c r="E294" s="1">
-        <v>500000</v>
+        <v>508000</v>
       </c>
       <c r="F294" s="2">
-        <v>101.91956</v>
+        <v>94.756201</v>
       </c>
       <c r="G294" s="3">
-        <v>509597.8</v>
+        <v>481361.5</v>
       </c>
       <c r="H294" s="4">
-        <v>0.000847426501</v>
+        <v>0.000809604672</v>
       </c>
       <c r="I294" s="5">
-        <v>0.000847771156</v>
+        <v>0.000809924123</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" t="s">
         <v>9</v>
       </c>
       <c r="B295" t="s">
         <v>10</v>
       </c>
       <c r="C295" t="s">
         <v>597</v>
       </c>
       <c r="D295" t="s">
         <v>598</v>
       </c>
       <c r="E295" s="1">
-        <v>494000</v>
+        <v>535000</v>
       </c>
       <c r="F295" s="2">
-        <v>102.993741</v>
+        <v>86.018221</v>
       </c>
       <c r="G295" s="3">
-        <v>508789.08</v>
+        <v>460197.48</v>
       </c>
       <c r="H295" s="4">
-        <v>0.000846081655</v>
+        <v>0.000774008788</v>
       </c>
       <c r="I295" s="5">
-        <v>0.000846425764</v>
+        <v>0.000774314193</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" t="s">
         <v>9</v>
       </c>
       <c r="B296" t="s">
         <v>10</v>
       </c>
       <c r="C296" t="s">
         <v>599</v>
       </c>
       <c r="D296" t="s">
         <v>600</v>
       </c>
       <c r="E296" s="1">
-        <v>493000</v>
+        <v>500000</v>
       </c>
       <c r="F296" s="2">
-        <v>95.4374</v>
+        <v>100.0777</v>
       </c>
       <c r="G296" s="3">
-        <v>470506.38</v>
+        <v>500388.5</v>
       </c>
       <c r="H296" s="4">
-        <v>0.0007824201299999999</v>
+        <v>0.000841606291</v>
       </c>
       <c r="I296" s="5">
-        <v>0.000782738347</v>
+        <v>0.000841938369</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
         <v>9</v>
       </c>
       <c r="B297" t="s">
         <v>10</v>
       </c>
       <c r="C297" t="s">
         <v>601</v>
       </c>
       <c r="D297" t="s">
         <v>602</v>
       </c>
       <c r="E297" s="1">
-        <v>583000</v>
+        <v>547000</v>
       </c>
       <c r="F297" s="2">
-        <v>82.32581</v>
+        <v>91.311009</v>
       </c>
       <c r="G297" s="3">
-        <v>479959.47</v>
+        <v>499471.22</v>
       </c>
       <c r="H297" s="4">
-        <v>0.000798139976</v>
+        <v>0.000840063511</v>
       </c>
       <c r="I297" s="5">
-        <v>0.000798464587</v>
+        <v>0.000840394981</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" t="s">
         <v>9</v>
       </c>
       <c r="B298" t="s">
         <v>10</v>
       </c>
       <c r="C298" t="s">
         <v>603</v>
       </c>
       <c r="D298" t="s">
         <v>604</v>
       </c>
       <c r="E298" s="1">
-        <v>496000</v>
+        <v>494000</v>
       </c>
       <c r="F298" s="2">
-        <v>100.831853</v>
+        <v>92.58971699999999</v>
       </c>
       <c r="G298" s="3">
-        <v>500125.99</v>
+        <v>457393.2</v>
       </c>
       <c r="H298" s="4">
-        <v>0.000831675526</v>
+        <v>0.0007692922519999999</v>
       </c>
       <c r="I298" s="5">
-        <v>0.000832013776</v>
+        <v>0.000769595797</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" t="s">
         <v>9</v>
       </c>
       <c r="B299" t="s">
         <v>10</v>
       </c>
       <c r="C299" t="s">
         <v>605</v>
       </c>
       <c r="D299" t="s">
         <v>606</v>
       </c>
       <c r="E299" s="1">
-        <v>508000</v>
+        <v>475000</v>
       </c>
       <c r="F299" s="2">
-        <v>97.10323</v>
+        <v>99.998301</v>
       </c>
       <c r="G299" s="3">
-        <v>493284.41</v>
+        <v>474991.93</v>
       </c>
       <c r="H299" s="4">
-        <v>0.000820298439</v>
+        <v>0.000798891654</v>
       </c>
       <c r="I299" s="5">
-        <v>0.000820632062</v>
+        <v>0.000799206878</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" t="s">
         <v>9</v>
       </c>
       <c r="B300" t="s">
         <v>10</v>
       </c>
       <c r="C300" t="s">
         <v>607</v>
       </c>
       <c r="D300" t="s">
         <v>608</v>
       </c>
       <c r="E300" s="1">
-        <v>535000</v>
+        <v>669000</v>
       </c>
       <c r="F300" s="2">
-        <v>86.94768999999999</v>
+        <v>68.954432</v>
       </c>
       <c r="G300" s="3">
-        <v>465170.14</v>
+        <v>461305.15</v>
       </c>
       <c r="H300" s="4">
-        <v>0.000773546325</v>
+        <v>0.0007758717800000001</v>
       </c>
       <c r="I300" s="5">
-        <v>0.000773860933</v>
+        <v>0.000776177921</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" t="s">
         <v>9</v>
       </c>
       <c r="B301" t="s">
         <v>10</v>
       </c>
       <c r="C301" t="s">
         <v>609</v>
       </c>
       <c r="D301" t="s">
         <v>610</v>
       </c>
       <c r="E301" s="1">
-        <v>500000</v>
+        <v>499000</v>
       </c>
       <c r="F301" s="2">
-        <v>100.102</v>
+        <v>94.92377999999999</v>
       </c>
       <c r="G301" s="3">
-        <v>500510</v>
+        <v>473669.66</v>
       </c>
       <c r="H301" s="4">
-        <v>0.000832314107</v>
+        <v>0.000796667724</v>
       </c>
       <c r="I301" s="5">
-        <v>0.0008326526159999999</v>
+        <v>0.000796982071</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" t="s">
         <v>9</v>
       </c>
       <c r="B302" t="s">
         <v>10</v>
       </c>
       <c r="C302" t="s">
         <v>611</v>
       </c>
       <c r="D302" t="s">
         <v>612</v>
       </c>
       <c r="E302" s="1">
-        <v>513000</v>
+        <v>410073.024</v>
       </c>
       <c r="F302" s="2">
-        <v>94.82431800000001</v>
+        <v>94.638927</v>
       </c>
       <c r="G302" s="3">
-        <v>486448.75</v>
+        <v>388088.71</v>
       </c>
       <c r="H302" s="4">
-        <v>0.000808931206</v>
+        <v>0.000652728629</v>
       </c>
       <c r="I302" s="5">
-        <v>0.0008092602059999999</v>
+        <v>0.000652986181</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" t="s">
         <v>9</v>
       </c>
       <c r="B303" t="s">
         <v>10</v>
       </c>
       <c r="C303" t="s">
         <v>613</v>
       </c>
       <c r="D303" t="s">
         <v>614</v>
       </c>
       <c r="E303" s="1">
-        <v>475000</v>
+        <v>460000</v>
       </c>
       <c r="F303" s="2">
-        <v>100.0594</v>
+        <v>96.59739999999999</v>
       </c>
       <c r="G303" s="3">
-        <v>475282.15</v>
+        <v>444348.04</v>
       </c>
       <c r="H303" s="4">
-        <v>0.000790361907</v>
+        <v>0.000747351519</v>
       </c>
       <c r="I303" s="5">
-        <v>0.000790683354</v>
+        <v>0.000747646407</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" t="s">
         <v>9</v>
       </c>
       <c r="B304" t="s">
         <v>10</v>
       </c>
       <c r="C304" t="s">
         <v>615</v>
       </c>
       <c r="D304" t="s">
         <v>616</v>
       </c>
       <c r="E304" s="1">
-        <v>694000</v>
+        <v>443000</v>
       </c>
       <c r="F304" s="2">
-        <v>71.125241</v>
+        <v>91.01764799999999</v>
       </c>
       <c r="G304" s="3">
-        <v>493609.17</v>
+        <v>403208.18</v>
       </c>
       <c r="H304" s="4">
-        <v>0.0008208385</v>
+        <v>0.000678158154</v>
       </c>
       <c r="I304" s="5">
-        <v>0.000821172342</v>
+        <v>0.0006784257390000001</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" t="s">
         <v>9</v>
       </c>
       <c r="B305" t="s">
         <v>10</v>
       </c>
       <c r="C305" t="s">
         <v>617</v>
       </c>
       <c r="D305" t="s">
         <v>618</v>
       </c>
       <c r="E305" s="1">
-        <v>499000</v>
+        <v>452000</v>
       </c>
       <c r="F305" s="2">
-        <v>98.976411</v>
+        <v>98.564071</v>
       </c>
       <c r="G305" s="3">
-        <v>493892.29</v>
+        <v>445509.6</v>
       </c>
       <c r="H305" s="4">
-        <v>0.000821309307</v>
+        <v>0.0007493051549999999</v>
       </c>
       <c r="I305" s="5">
-        <v>0.00082164334</v>
+        <v>0.000749600814</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" t="s">
         <v>9</v>
       </c>
       <c r="B306" t="s">
         <v>10</v>
       </c>
       <c r="C306" t="s">
         <v>619</v>
       </c>
       <c r="D306" t="s">
         <v>620</v>
       </c>
       <c r="E306" s="1">
-        <v>410073.024</v>
+        <v>336000</v>
       </c>
       <c r="F306" s="2">
-        <v>96.76019599999999</v>
+        <v>97.532461</v>
       </c>
       <c r="G306" s="3">
-        <v>396787.46</v>
+        <v>327709.07</v>
       </c>
       <c r="H306" s="4">
-        <v>0.000659830577</v>
+        <v>0.000551175764</v>
       </c>
       <c r="I306" s="5">
-        <v>0.000660098936</v>
+        <v>0.0005513932459999999</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
         <v>9</v>
       </c>
       <c r="B307" t="s">
         <v>10</v>
       </c>
       <c r="C307" t="s">
         <v>621</v>
       </c>
       <c r="D307" t="s">
         <v>622</v>
       </c>
       <c r="E307" s="1">
-        <v>427000</v>
+        <v>377000</v>
       </c>
       <c r="F307" s="2">
-        <v>94.355864</v>
+        <v>99.632841</v>
       </c>
       <c r="G307" s="3">
-        <v>402899.54</v>
+        <v>375615.81</v>
       </c>
       <c r="H307" s="4">
-        <v>0.000669994546</v>
+        <v>0.000631750388</v>
       </c>
       <c r="I307" s="5">
-        <v>0.000670267039</v>
+        <v>0.000631999662</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" t="s">
         <v>9</v>
       </c>
       <c r="B308" t="s">
         <v>10</v>
       </c>
       <c r="C308" t="s">
         <v>623</v>
       </c>
       <c r="D308" t="s">
         <v>624</v>
       </c>
       <c r="E308" s="1">
-        <v>460000</v>
+        <v>370000</v>
       </c>
       <c r="F308" s="2">
-        <v>96.256626</v>
+        <v>91.33208399999999</v>
       </c>
       <c r="G308" s="3">
-        <v>442780.48</v>
+        <v>337928.71</v>
       </c>
       <c r="H308" s="4">
-        <v>0.000736313839</v>
+        <v>0.000568364239</v>
       </c>
       <c r="I308" s="5">
-        <v>0.000736613304</v>
+        <v>0.000568588502</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" t="s">
         <v>9</v>
       </c>
       <c r="B309" t="s">
         <v>10</v>
       </c>
       <c r="C309" t="s">
         <v>625</v>
       </c>
       <c r="D309" t="s">
         <v>626</v>
       </c>
       <c r="E309" s="1">
-        <v>460000</v>
+        <v>400000</v>
       </c>
       <c r="F309" s="2">
-        <v>93.212509</v>
+        <v>96.41366499999999</v>
       </c>
       <c r="G309" s="3">
-        <v>428777.54</v>
+        <v>385654.66</v>
       </c>
       <c r="H309" s="4">
-        <v>0.000713027905</v>
+        <v>0.000648634787</v>
       </c>
       <c r="I309" s="5">
-        <v>0.000713317899</v>
+        <v>0.000648890723</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" t="s">
         <v>9</v>
       </c>
       <c r="B310" t="s">
         <v>10</v>
       </c>
       <c r="C310" t="s">
         <v>627</v>
       </c>
       <c r="D310" t="s">
         <v>628</v>
       </c>
       <c r="E310" s="1">
-        <v>452000</v>
+        <v>411000</v>
       </c>
       <c r="F310" s="2">
-        <v>98.609261</v>
+        <v>91.723703</v>
       </c>
       <c r="G310" s="3">
-        <v>445713.86</v>
+        <v>376984.42</v>
       </c>
       <c r="H310" s="4">
-        <v>0.0007411918509999999</v>
+        <v>0.000634052259</v>
       </c>
       <c r="I310" s="5">
-        <v>0.0007414933</v>
+        <v>0.000634302441</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" t="s">
         <v>9</v>
       </c>
       <c r="B311" t="s">
         <v>10</v>
       </c>
       <c r="C311" t="s">
         <v>629</v>
       </c>
       <c r="D311" t="s">
         <v>630</v>
       </c>
       <c r="E311" s="1">
-        <v>349000</v>
+        <v>429000</v>
       </c>
       <c r="F311" s="2">
-        <v>99.28746099999999</v>
+        <v>77.327585</v>
       </c>
       <c r="G311" s="3">
-        <v>346513.24</v>
+        <v>331735.34</v>
       </c>
       <c r="H311" s="4">
-        <v>0.000576227961</v>
+        <v>0.000557947572</v>
       </c>
       <c r="I311" s="5">
-        <v>0.0005764623179999999</v>
+        <v>0.000558167725</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" t="s">
         <v>9</v>
       </c>
       <c r="B312" t="s">
         <v>10</v>
       </c>
       <c r="C312" t="s">
         <v>631</v>
       </c>
       <c r="D312" t="s">
         <v>632</v>
       </c>
       <c r="E312" s="1">
-        <v>377000</v>
+        <v>348000</v>
       </c>
       <c r="F312" s="2">
-        <v>99.713061</v>
+        <v>95.74210100000001</v>
       </c>
       <c r="G312" s="3">
-        <v>375918.24</v>
+        <v>333182.51</v>
       </c>
       <c r="H312" s="4">
-        <v>0.000625126479</v>
+        <v>0.000560381579</v>
       </c>
       <c r="I312" s="5">
-        <v>0.000625380724</v>
+        <v>0.0005606026920000001</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" t="s">
         <v>9</v>
       </c>
       <c r="B313" t="s">
         <v>10</v>
       </c>
       <c r="C313" t="s">
         <v>633</v>
       </c>
       <c r="D313" t="s">
         <v>634</v>
       </c>
       <c r="E313" s="1">
-        <v>384000</v>
+        <v>330000</v>
       </c>
       <c r="F313" s="2">
-        <v>93.452174</v>
+        <v>94.279403</v>
       </c>
       <c r="G313" s="3">
-        <v>358856.35</v>
+        <v>311122.03</v>
       </c>
       <c r="H313" s="4">
-        <v>0.000596753713</v>
+        <v>0.000523277928</v>
       </c>
       <c r="I313" s="5">
-        <v>0.000596996418</v>
+        <v>0.000523484402</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" t="s">
         <v>9</v>
       </c>
       <c r="B314" t="s">
         <v>10</v>
       </c>
       <c r="C314" t="s">
         <v>635</v>
       </c>
       <c r="D314" t="s">
         <v>636</v>
       </c>
       <c r="E314" s="1">
-        <v>445000</v>
+        <v>290000</v>
       </c>
       <c r="F314" s="2">
-        <v>80.43097299999999</v>
+        <v>93.106931</v>
       </c>
       <c r="G314" s="3">
-        <v>357917.83</v>
+        <v>270010.1</v>
       </c>
       <c r="H314" s="4">
-        <v>0.000595193021</v>
+        <v>0.000454131537</v>
       </c>
       <c r="I314" s="5">
-        <v>0.000595435091</v>
+        <v>0.000454310727</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" t="s">
         <v>9</v>
       </c>
       <c r="B315" t="s">
         <v>10</v>
       </c>
       <c r="C315" t="s">
         <v>637</v>
       </c>
       <c r="D315" t="s">
         <v>638</v>
       </c>
       <c r="E315" s="1">
-        <v>341956.9822</v>
+        <v>325000</v>
       </c>
       <c r="F315" s="2">
-        <v>98.33193900000001</v>
+        <v>92.494471</v>
       </c>
       <c r="G315" s="3">
-        <v>336252.93</v>
+        <v>300607.03</v>
       </c>
       <c r="H315" s="4">
-        <v>0.000559165767</v>
+        <v>0.000505592691</v>
       </c>
       <c r="I315" s="5">
-        <v>0.000559393185</v>
+        <v>0.000505792186</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" t="s">
         <v>9</v>
       </c>
       <c r="B316" t="s">
         <v>10</v>
       </c>
       <c r="C316" t="s">
         <v>639</v>
       </c>
       <c r="D316" t="s">
         <v>640</v>
       </c>
       <c r="E316" s="1">
-        <v>348000</v>
+        <v>285000</v>
       </c>
       <c r="F316" s="2">
-        <v>97.09270100000001</v>
+        <v>100.680839</v>
       </c>
       <c r="G316" s="3">
-        <v>337882.6</v>
+        <v>286940.39</v>
       </c>
       <c r="H316" s="4">
-        <v>0.000561875795</v>
+        <v>0.000482606691</v>
       </c>
       <c r="I316" s="5">
-        <v>0.0005621043150000001</v>
+        <v>0.000482797117</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" t="s">
         <v>9</v>
       </c>
       <c r="B317" t="s">
         <v>10</v>
       </c>
       <c r="C317" t="s">
         <v>641</v>
       </c>
       <c r="D317" t="s">
         <v>642</v>
       </c>
       <c r="E317" s="1">
-        <v>339805.53</v>
+        <v>294000</v>
       </c>
       <c r="F317" s="2">
-        <v>1</v>
+        <v>100.679711</v>
       </c>
       <c r="G317" s="3">
-        <v>339805.53</v>
+        <v>295998.35</v>
       </c>
       <c r="H317" s="4">
-        <v>0.000565073498</v>
+        <v>0.000497841325</v>
       </c>
       <c r="I317" s="5">
-        <v>0.000565303318</v>
+        <v>0.000498037761</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" t="s">
         <v>9</v>
       </c>
       <c r="B318" t="s">
         <v>10</v>
       </c>
       <c r="C318" t="s">
         <v>643</v>
       </c>
       <c r="D318" t="s">
         <v>644</v>
       </c>
       <c r="E318" s="1">
-        <v>328000</v>
+        <v>308000</v>
       </c>
       <c r="F318" s="2">
-        <v>98.103921</v>
+        <v>87.26349</v>
       </c>
       <c r="G318" s="3">
-        <v>321780.86</v>
+        <v>268771.55</v>
       </c>
       <c r="H318" s="4">
-        <v>0.000535099698</v>
+        <v>0.000452048412</v>
       </c>
       <c r="I318" s="5">
-        <v>0.000535317328</v>
+        <v>0.000452226779</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" t="s">
         <v>9</v>
       </c>
       <c r="B319" t="s">
         <v>10</v>
       </c>
       <c r="C319" t="s">
         <v>645</v>
       </c>
       <c r="D319" t="s">
         <v>646</v>
       </c>
       <c r="E319" s="1">
-        <v>290000</v>
+        <v>318000</v>
       </c>
       <c r="F319" s="2">
-        <v>94.3635</v>
+        <v>88.58623900000001</v>
       </c>
       <c r="G319" s="3">
-        <v>273654.15</v>
+        <v>281704.24</v>
       </c>
       <c r="H319" s="4">
-        <v>0.000455068249</v>
+        <v>0.000473799979</v>
       </c>
       <c r="I319" s="5">
-        <v>0.00045525333</v>
+        <v>0.000473986929</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" t="s">
         <v>9</v>
       </c>
       <c r="B320" t="s">
         <v>10</v>
       </c>
       <c r="C320" t="s">
         <v>647</v>
       </c>
       <c r="D320" t="s">
         <v>648</v>
       </c>
       <c r="E320" s="1">
-        <v>325000</v>
+        <v>291000</v>
       </c>
       <c r="F320" s="2">
-        <v>93.467862</v>
+        <v>100.171801</v>
       </c>
       <c r="G320" s="3">
-        <v>303770.55</v>
+        <v>291499.94</v>
       </c>
       <c r="H320" s="4">
-        <v>0.000505149778</v>
+        <v>0.000490275424</v>
       </c>
       <c r="I320" s="5">
-        <v>0.000505355227</v>
+        <v>0.000490468875</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" t="s">
         <v>9</v>
       </c>
       <c r="B321" t="s">
         <v>10</v>
       </c>
       <c r="C321" t="s">
         <v>649</v>
       </c>
       <c r="D321" t="s">
         <v>650</v>
       </c>
       <c r="E321" s="1">
-        <v>285000</v>
+        <v>315000</v>
       </c>
       <c r="F321" s="2">
-        <v>101.091702</v>
+        <v>97.231949</v>
       </c>
       <c r="G321" s="3">
-        <v>288111.35</v>
+        <v>306280.64</v>
       </c>
       <c r="H321" s="4">
-        <v>0.000479109591</v>
+        <v>0.000515135166</v>
       </c>
       <c r="I321" s="5">
-        <v>0.000479304449</v>
+        <v>0.000515338426</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" t="s">
         <v>9</v>
       </c>
       <c r="B322" t="s">
         <v>10</v>
       </c>
       <c r="C322" t="s">
         <v>651</v>
       </c>
       <c r="D322" t="s">
         <v>652</v>
       </c>
       <c r="E322" s="1">
-        <v>308000</v>
+        <v>300000</v>
       </c>
       <c r="F322" s="2">
-        <v>88.71335999999999</v>
+        <v>97.95627</v>
       </c>
       <c r="G322" s="3">
-        <v>273237.15</v>
+        <v>293868.81</v>
       </c>
       <c r="H322" s="4">
-        <v>0.000454374805</v>
+        <v>0.000494259639</v>
       </c>
       <c r="I322" s="5">
-        <v>0.000454559603</v>
+        <v>0.000494454662</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" t="s">
         <v>9</v>
       </c>
       <c r="B323" t="s">
         <v>10</v>
       </c>
       <c r="C323" t="s">
         <v>653</v>
       </c>
       <c r="D323" t="s">
         <v>654</v>
       </c>
       <c r="E323" s="1">
-        <v>330000</v>
+        <v>328802.5822</v>
       </c>
       <c r="F323" s="2">
-        <v>89.722048</v>
+        <v>98.404391</v>
       </c>
       <c r="G323" s="3">
-        <v>296082.76</v>
+        <v>323556.18</v>
       </c>
       <c r="H323" s="4">
-        <v>0.000492365501</v>
+        <v>0.000544190994</v>
       </c>
       <c r="I323" s="5">
-        <v>0.00049256575</v>
+        <v>0.000544405719</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" t="s">
         <v>9</v>
       </c>
       <c r="B324" t="s">
         <v>10</v>
       </c>
       <c r="C324" t="s">
         <v>655</v>
       </c>
       <c r="D324" t="s">
         <v>656</v>
       </c>
       <c r="E324" s="1">
-        <v>291000</v>
+        <v>320000</v>
       </c>
       <c r="F324" s="2">
-        <v>100.5371</v>
+        <v>98.339997</v>
       </c>
       <c r="G324" s="3">
-        <v>292562.96</v>
+        <v>314687.99</v>
       </c>
       <c r="H324" s="4">
-        <v>0.000486512317</v>
+        <v>0.000529275538</v>
       </c>
       <c r="I324" s="5">
-        <v>0.000486710186</v>
+        <v>0.000529484378</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" t="s">
         <v>9</v>
       </c>
       <c r="B325" t="s">
         <v>10</v>
       </c>
       <c r="C325" t="s">
         <v>657</v>
       </c>
       <c r="D325" t="s">
         <v>658</v>
       </c>
       <c r="E325" s="1">
-        <v>327000</v>
+        <v>250000</v>
       </c>
       <c r="F325" s="2">
-        <v>100.851156</v>
+        <v>98.99362000000001</v>
       </c>
       <c r="G325" s="3">
-        <v>329783.28</v>
+        <v>247484.05</v>
       </c>
       <c r="H325" s="4">
-        <v>0.000548407177</v>
+        <v>0.000416244845</v>
       </c>
       <c r="I325" s="5">
-        <v>0.000548630219</v>
+        <v>0.000416409085</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" t="s">
         <v>9</v>
       </c>
       <c r="B326" t="s">
         <v>10</v>
       </c>
       <c r="C326" t="s">
         <v>659</v>
       </c>
       <c r="D326" t="s">
         <v>660</v>
       </c>
       <c r="E326" s="1">
-        <v>300000</v>
+        <v>243000</v>
       </c>
       <c r="F326" s="2">
-        <v>98.14915999999999</v>
+        <v>96.29225099999999</v>
       </c>
       <c r="G326" s="3">
-        <v>294447.48</v>
+        <v>233990.17</v>
       </c>
       <c r="H326" s="4">
-        <v>0.000489646144</v>
+        <v>0.00039354941</v>
       </c>
       <c r="I326" s="5">
-        <v>0.000489845287</v>
+        <v>0.000393704696</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" t="s">
         <v>9</v>
       </c>
       <c r="B327" t="s">
         <v>10</v>
       </c>
       <c r="C327" t="s">
         <v>661</v>
       </c>
       <c r="D327" t="s">
         <v>662</v>
       </c>
       <c r="E327" s="1">
-        <v>332000</v>
+        <v>225000</v>
       </c>
       <c r="F327" s="2">
-        <v>99.213627</v>
+        <v>100.386551</v>
       </c>
       <c r="G327" s="3">
-        <v>329389.24</v>
+        <v>225869.74</v>
       </c>
       <c r="H327" s="4">
-        <v>0.000547751918</v>
+        <v>0.000379891612</v>
       </c>
       <c r="I327" s="5">
-        <v>0.0005479746939999999</v>
+        <v>0.000380041508</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" t="s">
         <v>9</v>
       </c>
       <c r="B328" t="s">
         <v>10</v>
       </c>
       <c r="C328" t="s">
         <v>663</v>
       </c>
       <c r="D328" t="s">
         <v>664</v>
       </c>
       <c r="E328" s="1">
-        <v>250000</v>
+        <v>254000</v>
       </c>
       <c r="F328" s="2">
-        <v>99.69970000000001</v>
+        <v>92.764689</v>
       </c>
       <c r="G328" s="3">
-        <v>249249.25</v>
+        <v>235622.31</v>
       </c>
       <c r="H328" s="4">
-        <v>0.00041448456</v>
+        <v>0.000396294516</v>
       </c>
       <c r="I328" s="5">
-        <v>0.000414653134</v>
+        <v>0.000396450885</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" t="s">
         <v>9</v>
       </c>
       <c r="B329" t="s">
         <v>10</v>
       </c>
       <c r="C329" t="s">
         <v>665</v>
       </c>
       <c r="D329" t="s">
         <v>666</v>
       </c>
       <c r="E329" s="1">
-        <v>243000</v>
+        <v>211720.97</v>
       </c>
       <c r="F329" s="2">
-        <v>96.40293</v>
+        <v>99.37499800000001</v>
       </c>
       <c r="G329" s="3">
-        <v>234259.12</v>
+        <v>210397.71</v>
       </c>
       <c r="H329" s="4">
-        <v>0.000389556992</v>
+        <v>0.000353869116</v>
       </c>
       <c r="I329" s="5">
-        <v>0.000389715428</v>
+        <v>0.000354008744</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" t="s">
         <v>9</v>
       </c>
       <c r="B330" t="s">
         <v>10</v>
       </c>
       <c r="C330" t="s">
         <v>667</v>
       </c>
       <c r="D330" t="s">
         <v>668</v>
       </c>
       <c r="E330" s="1">
-        <v>225000</v>
+        <v>254000</v>
       </c>
       <c r="F330" s="2">
-        <v>101.060582</v>
+        <v>92.217378</v>
       </c>
       <c r="G330" s="3">
-        <v>227386.31</v>
+        <v>234232.14</v>
       </c>
       <c r="H330" s="4">
-        <v>0.000378127976</v>
+        <v>0.000393956381</v>
       </c>
       <c r="I330" s="5">
-        <v>0.000378281764</v>
+        <v>0.000394111827</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" t="s">
         <v>9</v>
       </c>
       <c r="B331" t="s">
         <v>10</v>
       </c>
       <c r="C331" t="s">
         <v>669</v>
       </c>
       <c r="D331" t="s">
         <v>670</v>
       </c>
       <c r="E331" s="1">
-        <v>254000</v>
+        <v>243000</v>
       </c>
       <c r="F331" s="2">
-        <v>95.575531</v>
+        <v>97.545391</v>
       </c>
       <c r="G331" s="3">
-        <v>242761.85</v>
+        <v>237035.3</v>
       </c>
       <c r="H331" s="4">
-        <v>0.000403696452</v>
+        <v>0.000398671032</v>
       </c>
       <c r="I331" s="5">
-        <v>0.000403860639</v>
+        <v>0.000398828338</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" t="s">
         <v>9</v>
       </c>
       <c r="B332" t="s">
         <v>10</v>
       </c>
       <c r="C332" t="s">
         <v>671</v>
       </c>
       <c r="D332" t="s">
         <v>672</v>
       </c>
       <c r="E332" s="1">
-        <v>247724.7</v>
+        <v>203000</v>
       </c>
       <c r="F332" s="2">
-        <v>98.60468899999999</v>
+        <v>78.504547</v>
       </c>
       <c r="G332" s="3">
-        <v>244268.17</v>
+        <v>159364.23</v>
       </c>
       <c r="H332" s="4">
-        <v>0.000406201362</v>
+        <v>0.000268035614</v>
       </c>
       <c r="I332" s="5">
-        <v>0.000406366568</v>
+        <v>0.000268141375</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" t="s">
         <v>9</v>
       </c>
       <c r="B333" t="s">
         <v>10</v>
       </c>
       <c r="C333" t="s">
         <v>673</v>
       </c>
       <c r="D333" t="s">
         <v>674</v>
       </c>
       <c r="E333" s="1">
-        <v>224000</v>
+        <v>194000</v>
       </c>
       <c r="F333" s="2">
-        <v>99.639652</v>
+        <v>97.325582</v>
       </c>
       <c r="G333" s="3">
-        <v>223192.82</v>
+        <v>188811.63</v>
       </c>
       <c r="H333" s="4">
-        <v>0.000371154489</v>
+        <v>0.000317563363</v>
       </c>
       <c r="I333" s="5">
-        <v>0.00037130544</v>
+        <v>0.000317688666</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" t="s">
         <v>9</v>
       </c>
       <c r="B334" t="s">
         <v>10</v>
       </c>
       <c r="C334" t="s">
         <v>675</v>
       </c>
       <c r="D334" t="s">
         <v>676</v>
       </c>
       <c r="E334" s="1">
-        <v>263000</v>
+        <v>200000</v>
       </c>
       <c r="F334" s="2">
-        <v>99.405939</v>
+        <v>98.82468</v>
       </c>
       <c r="G334" s="3">
-        <v>261437.62</v>
+        <v>197649.36</v>
       </c>
       <c r="H334" s="4">
-        <v>0.00043475299</v>
+        <v>0.000332427593</v>
       </c>
       <c r="I334" s="5">
-        <v>0.000434929808</v>
+        <v>0.000332558762</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" t="s">
         <v>9</v>
       </c>
       <c r="B335" t="s">
         <v>10</v>
       </c>
       <c r="C335" t="s">
         <v>677</v>
       </c>
       <c r="D335" t="s">
         <v>678</v>
       </c>
       <c r="E335" s="1">
-        <v>264000</v>
+        <v>180000</v>
       </c>
       <c r="F335" s="2">
-        <v>93.025633</v>
+        <v>102.020122</v>
       </c>
       <c r="G335" s="3">
-        <v>245587.67</v>
+        <v>183636.22</v>
       </c>
       <c r="H335" s="4">
-        <v>0.000408395603</v>
+        <v>0.000308858812</v>
       </c>
       <c r="I335" s="5">
-        <v>0.000408561701</v>
+        <v>0.000308980681</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" t="s">
         <v>9</v>
       </c>
       <c r="B336" t="s">
         <v>10</v>
       </c>
       <c r="C336" t="s">
         <v>679</v>
       </c>
       <c r="D336" t="s">
         <v>680</v>
       </c>
       <c r="E336" s="1">
-        <v>243000</v>
+        <v>154697</v>
       </c>
       <c r="F336" s="2">
-        <v>97.698609</v>
+        <v>100.019619</v>
       </c>
       <c r="G336" s="3">
-        <v>237407.62</v>
+        <v>154727.35</v>
       </c>
       <c r="H336" s="4">
-        <v>0.000394792734</v>
+        <v>0.000260236818</v>
       </c>
       <c r="I336" s="5">
-        <v>0.000394953299</v>
+        <v>0.000260339502</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" t="s">
         <v>9</v>
       </c>
       <c r="B337" t="s">
         <v>10</v>
       </c>
       <c r="C337" t="s">
         <v>681</v>
       </c>
       <c r="D337" t="s">
         <v>682</v>
       </c>
       <c r="E337" s="1">
-        <v>211000</v>
+        <v>181014.93</v>
       </c>
       <c r="F337" s="2">
-        <v>81.479517</v>
+        <v>98.311498</v>
       </c>
       <c r="G337" s="3">
-        <v>171921.78</v>
+        <v>177958.49</v>
       </c>
       <c r="H337" s="4">
-        <v>0.000285894235</v>
+        <v>0.000299309405</v>
       </c>
       <c r="I337" s="5">
-        <v>0.000286010511</v>
+        <v>0.000299427505</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" t="s">
         <v>9</v>
       </c>
       <c r="B338" t="s">
         <v>10</v>
       </c>
       <c r="C338" t="s">
         <v>683</v>
       </c>
       <c r="D338" t="s">
         <v>684</v>
       </c>
       <c r="E338" s="1">
-        <v>194000</v>
+        <v>155000</v>
       </c>
       <c r="F338" s="2">
-        <v>97.925139</v>
+        <v>100.024419</v>
       </c>
       <c r="G338" s="3">
-        <v>189974.77</v>
+        <v>155037.85</v>
       </c>
       <c r="H338" s="4">
-        <v>0.000315915128</v>
+        <v>0.000260759049</v>
       </c>
       <c r="I338" s="5">
-        <v>0.000316043614</v>
+        <v>0.000260861939</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" t="s">
         <v>9</v>
       </c>
       <c r="B339" t="s">
         <v>10</v>
       </c>
       <c r="C339" t="s">
         <v>685</v>
       </c>
       <c r="D339" t="s">
         <v>686</v>
       </c>
       <c r="E339" s="1">
-        <v>200000</v>
+        <v>185780.691</v>
       </c>
       <c r="F339" s="2">
-        <v>100.45274</v>
+        <v>97.45097199999999</v>
       </c>
       <c r="G339" s="3">
-        <v>200905.48</v>
+        <v>181045.09</v>
       </c>
       <c r="H339" s="4">
-        <v>0.000334092156</v>
+        <v>0.000304500775</v>
       </c>
       <c r="I339" s="5">
-        <v>0.000334228035</v>
+        <v>0.000304620924</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" t="s">
         <v>9</v>
       </c>
       <c r="B340" t="s">
         <v>10</v>
       </c>
       <c r="C340" t="s">
         <v>687</v>
       </c>
       <c r="D340" t="s">
         <v>688</v>
       </c>
       <c r="E340" s="1">
-        <v>217000</v>
+        <v>203326.81</v>
       </c>
       <c r="F340" s="2">
-        <v>84.694604</v>
+        <v>90.910461</v>
       </c>
       <c r="G340" s="3">
-        <v>183787.29</v>
+        <v>184845.34</v>
       </c>
       <c r="H340" s="4">
-        <v>0.000305625771</v>
+        <v>0.000310892439</v>
       </c>
       <c r="I340" s="5">
-        <v>0.000305750072</v>
+        <v>0.00031101511</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" t="s">
         <v>9</v>
       </c>
       <c r="B341" t="s">
         <v>10</v>
       </c>
       <c r="C341" t="s">
         <v>689</v>
       </c>
       <c r="D341" t="s">
         <v>690</v>
       </c>
       <c r="E341" s="1">
-        <v>180000</v>
+        <v>208270.46</v>
       </c>
       <c r="F341" s="2">
-        <v>102.406411</v>
+        <v>97.99923099999999</v>
       </c>
       <c r="G341" s="3">
-        <v>184331.54</v>
+        <v>204103.45</v>
       </c>
       <c r="H341" s="4">
-        <v>0.00030653082</v>
+        <v>0.000343282763</v>
       </c>
       <c r="I341" s="5">
-        <v>0.000306655489</v>
+        <v>0.000343418214</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" t="s">
         <v>9</v>
       </c>
       <c r="B342" t="s">
         <v>10</v>
       </c>
       <c r="C342" t="s">
         <v>691</v>
       </c>
       <c r="D342" t="s">
         <v>692</v>
       </c>
       <c r="E342" s="1">
-        <v>154697</v>
+        <v>148000</v>
       </c>
       <c r="F342" s="2">
-        <v>100.758218</v>
+        <v>99.61820299999999</v>
       </c>
       <c r="G342" s="3">
-        <v>155869.94</v>
+        <v>147434.94</v>
       </c>
       <c r="H342" s="4">
-        <v>0.000259201116</v>
+        <v>0.000247971673</v>
       </c>
       <c r="I342" s="5">
-        <v>0.000259306535</v>
+        <v>0.000248069517</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" t="s">
         <v>9</v>
       </c>
       <c r="B343" t="s">
         <v>10</v>
       </c>
       <c r="C343" t="s">
         <v>693</v>
       </c>
       <c r="D343" t="s">
         <v>694</v>
       </c>
       <c r="E343" s="1">
-        <v>155000</v>
+        <v>105000</v>
       </c>
       <c r="F343" s="2">
-        <v>100.126503</v>
+        <v>85.739076</v>
       </c>
       <c r="G343" s="3">
-        <v>155196.08</v>
+        <v>90026.03</v>
       </c>
       <c r="H343" s="4">
-        <v>0.000258080531</v>
+        <v>0.000151415296</v>
       </c>
       <c r="I343" s="5">
-        <v>0.000258185494</v>
+        <v>0.000151475041</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" t="s">
         <v>9</v>
       </c>
       <c r="B344" t="s">
         <v>10</v>
       </c>
       <c r="C344" t="s">
         <v>695</v>
       </c>
       <c r="D344" t="s">
         <v>696</v>
       </c>
       <c r="E344" s="1">
-        <v>185780.691</v>
+        <v>97267.73</v>
       </c>
       <c r="F344" s="2">
-        <v>98.388077</v>
+        <v>100</v>
       </c>
       <c r="G344" s="3">
-        <v>182786.05</v>
+        <v>97267.73</v>
       </c>
       <c r="H344" s="4">
-        <v>0.000303960775</v>
+        <v>0.000163595154</v>
       </c>
       <c r="I344" s="5">
-        <v>0.000304084398</v>
+        <v>0.000163659704</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" t="s">
         <v>9</v>
       </c>
       <c r="B345" t="s">
         <v>10</v>
       </c>
       <c r="C345" t="s">
         <v>697</v>
       </c>
       <c r="D345" t="s">
         <v>698</v>
       </c>
       <c r="E345" s="1">
-        <v>203326.81</v>
+        <v>130000</v>
       </c>
       <c r="F345" s="2">
-        <v>92.329831</v>
+        <v>86.97357700000001</v>
       </c>
       <c r="G345" s="3">
-        <v>187731.3</v>
+        <v>113065.65</v>
       </c>
       <c r="H345" s="4">
-        <v>0.000312184391</v>
+        <v>0.000190165766</v>
       </c>
       <c r="I345" s="5">
-        <v>0.000312311359</v>
+        <v>0.000190240801</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" t="s">
         <v>9</v>
       </c>
       <c r="B346" t="s">
         <v>10</v>
       </c>
       <c r="C346" t="s">
         <v>699</v>
       </c>
       <c r="D346" t="s">
         <v>700</v>
       </c>
       <c r="E346" s="1">
-        <v>208659.49</v>
+        <v>62000</v>
       </c>
       <c r="F346" s="2">
-        <v>98.159211</v>
+        <v>94.421452</v>
       </c>
       <c r="G346" s="3">
-        <v>204818.51</v>
+        <v>58541.3</v>
       </c>
       <c r="H346" s="4">
-        <v>0.000340599258</v>
+        <v>9.846094900000001E-5</v>
       </c>
       <c r="I346" s="5">
-        <v>0.000340737782</v>
+        <v>9.8499799E-5</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" t="s">
         <v>9</v>
       </c>
       <c r="B347" t="s">
         <v>10</v>
       </c>
       <c r="C347" t="s">
         <v>701</v>
       </c>
       <c r="D347" t="s">
         <v>702</v>
       </c>
       <c r="E347" s="1">
-        <v>105000</v>
+        <v>57000</v>
       </c>
       <c r="F347" s="2">
-        <v>86.69907600000001</v>
+        <v>95.96842100000001</v>
       </c>
       <c r="G347" s="3">
-        <v>91034.03</v>
+        <v>54702</v>
       </c>
       <c r="H347" s="4">
-        <v>0.000151383403</v>
+        <v>9.2003608E-5</v>
       </c>
       <c r="I347" s="5">
-        <v>0.000151444972</v>
+        <v>9.203991E-5</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" t="s">
         <v>9</v>
       </c>
       <c r="B348" t="s">
         <v>10</v>
       </c>
       <c r="C348" t="s">
         <v>703</v>
       </c>
       <c r="D348" t="s">
         <v>704</v>
       </c>
       <c r="E348" s="1">
-        <v>99576.03</v>
+        <v>55552.8266</v>
       </c>
       <c r="F348" s="2">
-        <v>100</v>
+        <v>92.290515</v>
       </c>
       <c r="G348" s="3">
-        <v>99576.03</v>
+        <v>51269.99</v>
       </c>
       <c r="H348" s="4">
-        <v>0.000165588169</v>
+        <v>8.623129E-5</v>
       </c>
       <c r="I348" s="5">
-        <v>0.000165655515</v>
+        <v>8.6265315E-5</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" t="s">
         <v>9</v>
       </c>
       <c r="B349" t="s">
         <v>10</v>
       </c>
       <c r="C349" t="s">
         <v>705</v>
       </c>
       <c r="D349" t="s">
         <v>706</v>
       </c>
       <c r="E349" s="1">
-        <v>153000</v>
+        <v>46876.5</v>
       </c>
       <c r="F349" s="2">
-        <v>98.06890799999999</v>
+        <v>90.494406</v>
       </c>
       <c r="G349" s="3">
-        <v>150045.43</v>
+        <v>42420.61</v>
       </c>
       <c r="H349" s="4">
-        <v>0.000249515349</v>
+        <v>7.134746800000001E-5</v>
       </c>
       <c r="I349" s="5">
-        <v>0.000249616829</v>
+        <v>7.137562E-5</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" t="s">
         <v>9</v>
       </c>
       <c r="B350" t="s">
         <v>10</v>
       </c>
       <c r="C350" t="s">
         <v>707</v>
       </c>
       <c r="D350" t="s">
         <v>708</v>
       </c>
       <c r="E350" s="1">
-        <v>130000</v>
+        <v>47684.6416</v>
       </c>
       <c r="F350" s="2">
-        <v>87.666</v>
+        <v>96.967658</v>
       </c>
       <c r="G350" s="3">
-        <v>113965.8</v>
+        <v>46238.68</v>
       </c>
       <c r="H350" s="4">
-        <v>0.000189517378</v>
+        <v>7.776910200000001E-5</v>
       </c>
       <c r="I350" s="5">
-        <v>0.000189594457</v>
+        <v>7.7799788E-5</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" t="s">
         <v>9</v>
       </c>
       <c r="B351" t="s">
         <v>10</v>
       </c>
       <c r="C351" t="s">
         <v>709</v>
       </c>
       <c r="D351" t="s">
         <v>710</v>
       </c>
       <c r="E351" s="1">
-        <v>62000</v>
+        <v>4000</v>
       </c>
       <c r="F351" s="2">
-        <v>97.445145</v>
+        <v>92.26524999999999</v>
       </c>
       <c r="G351" s="3">
-        <v>60415.99</v>
+        <v>3690.61</v>
       </c>
       <c r="H351" s="4">
-        <v>0.000100467684</v>
+        <v>6.207258E-6</v>
       </c>
       <c r="I351" s="5">
-        <v>0.000100508545</v>
+        <v>6.209707E-6</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" t="s">
         <v>9</v>
       </c>
       <c r="B352" t="s">
         <v>10</v>
       </c>
       <c r="C352" t="s">
         <v>711</v>
       </c>
       <c r="D352" t="s">
         <v>712</v>
       </c>
       <c r="E352" s="1">
-        <v>60000</v>
+        <v>6000</v>
       </c>
       <c r="F352" s="2">
-        <v>98.104967</v>
+        <v>97.254167</v>
       </c>
       <c r="G352" s="3">
-        <v>58862.98</v>
+        <v>5835.25</v>
       </c>
       <c r="H352" s="4">
-        <v>9.7885135E-5</v>
+        <v>9.814341000000001E-6</v>
       </c>
       <c r="I352" s="5">
-        <v>9.792494599999999E-5</v>
+        <v>9.818212999999999E-6</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" t="s">
         <v>9</v>
       </c>
       <c r="B353" t="s">
         <v>10</v>
       </c>
       <c r="C353" t="s">
         <v>713</v>
       </c>
       <c r="D353" t="s">
         <v>714</v>
       </c>
       <c r="E353" s="1">
-        <v>55552.8266</v>
+        <v>14000</v>
       </c>
       <c r="F353" s="2">
-        <v>92.88668699999999</v>
+        <v>92.0585</v>
       </c>
       <c r="G353" s="3">
-        <v>51601.18</v>
+        <v>12888.19</v>
       </c>
       <c r="H353" s="4">
-        <v>8.5809255E-5</v>
+        <v>2.1676721E-5</v>
       </c>
       <c r="I353" s="5">
-        <v>8.584415399999999E-5</v>
+        <v>2.1685274E-5</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" t="s">
         <v>9</v>
       </c>
       <c r="B354" t="s">
         <v>10</v>
       </c>
       <c r="C354" t="s">
         <v>715</v>
       </c>
       <c r="D354" t="s">
         <v>716</v>
       </c>
       <c r="E354" s="1">
-        <v>46876.5</v>
+        <v>126</v>
       </c>
       <c r="F354" s="2">
-        <v>91.40362399999999</v>
+        <v>104.359375</v>
       </c>
       <c r="G354" s="3">
-        <v>42846.82</v>
+        <v>0</v>
       </c>
       <c r="H354" s="4">
-        <v>7.1251349E-5</v>
+        <v>0</v>
       </c>
       <c r="I354" s="5">
-        <v>7.1280327E-5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" t="s">
         <v>9</v>
       </c>
       <c r="B355" t="s">
         <v>10</v>
       </c>
       <c r="C355" t="s">
         <v>717</v>
       </c>
       <c r="D355" t="s">
         <v>718</v>
       </c>
       <c r="E355" s="1">
-        <v>47684.6416</v>
+        <v>20</v>
       </c>
       <c r="F355" s="2">
-        <v>98.307838</v>
+        <v>105.125</v>
       </c>
       <c r="G355" s="3">
-        <v>46877.74</v>
+        <v>0</v>
       </c>
       <c r="H355" s="4">
-        <v>7.795449499999999E-5</v>
+        <v>0</v>
       </c>
       <c r="I355" s="5">
-        <v>7.79862E-5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" t="s">
         <v>9</v>
       </c>
       <c r="B356" t="s">
         <v>10</v>
       </c>
       <c r="C356" t="s">
         <v>719</v>
       </c>
       <c r="D356" t="s">
         <v>720</v>
       </c>
       <c r="E356" s="1">
-        <v>4000</v>
+        <v>50</v>
       </c>
       <c r="F356" s="2">
-        <v>93.07425000000001</v>
+        <v>101.761719</v>
       </c>
       <c r="G356" s="3">
-        <v>3722.97</v>
+        <v>0</v>
       </c>
       <c r="H356" s="4">
-        <v>6.191046E-6</v>
+        <v>0</v>
       </c>
       <c r="I356" s="5">
-        <v>6.193564E-6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" t="s">
         <v>9</v>
       </c>
       <c r="B357" t="s">
         <v>10</v>
       </c>
       <c r="C357" t="s">
         <v>721</v>
       </c>
       <c r="D357" t="s">
         <v>722</v>
       </c>
       <c r="E357" s="1">
-        <v>6000</v>
+        <v>25</v>
       </c>
       <c r="F357" s="2">
-        <v>100.336667</v>
+        <v>103.4375</v>
       </c>
       <c r="G357" s="3">
-        <v>6020.2</v>
+        <v>0</v>
       </c>
       <c r="H357" s="4">
-        <v>1.0011183E-5</v>
+        <v>0</v>
       </c>
       <c r="I357" s="5">
-        <v>1.0015255E-5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" t="s">
         <v>9</v>
       </c>
       <c r="B358" t="s">
         <v>10</v>
       </c>
       <c r="C358" t="s">
         <v>723</v>
       </c>
       <c r="D358" t="s">
         <v>724</v>
       </c>
       <c r="E358" s="1">
-        <v>4000</v>
+        <v>105</v>
       </c>
       <c r="F358" s="2">
-        <v>88.67975</v>
+        <v>102.75</v>
       </c>
       <c r="G358" s="3">
-        <v>3547.19</v>
+        <v>0</v>
       </c>
       <c r="H358" s="4">
-        <v>5.898736E-6</v>
+        <v>0</v>
       </c>
       <c r="I358" s="5">
-        <v>5.901135E-6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" t="s">
         <v>9</v>
       </c>
       <c r="B359" t="s">
         <v>10</v>
       </c>
       <c r="C359" t="s">
         <v>725</v>
       </c>
       <c r="D359" t="s">
         <v>726</v>
       </c>
       <c r="E359" s="1">
-        <v>126</v>
+        <v>-57</v>
       </c>
       <c r="F359" s="2">
-        <v>106.109375</v>
+        <v>103.65625</v>
       </c>
       <c r="G359" s="3">
         <v>0</v>
       </c>
       <c r="H359" s="4">
         <v>0</v>
       </c>
       <c r="I359" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" t="s">
         <v>9</v>
       </c>
       <c r="B360" t="s">
         <v>10</v>
       </c>
       <c r="C360" t="s">
         <v>727</v>
       </c>
       <c r="D360" t="s">
         <v>728</v>
       </c>
       <c r="E360" s="1">
-        <v>20</v>
+        <v>-6510837.4</v>
       </c>
       <c r="F360" s="2">
-        <v>107.625</v>
+        <v>1</v>
       </c>
       <c r="G360" s="3">
-        <v>0</v>
+        <v>-6510837.4</v>
       </c>
       <c r="H360" s="4">
-        <v>0</v>
+        <v>-0.010950614802</v>
       </c>
       <c r="I360" s="5">
-        <v>0</v>
-[...144 lines deleted...]
-        <v>-0.001761490027</v>
+        <v>-0.01095493566</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>739</v>
+        <v>729</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -13292,32 +13117,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Enhanced Core Bond ETF Holdings as of 09.11.2026</dc:title>
+  <dc:title>Sterling Capital Enhanced Core Bond ETF Holdings as of 10.02.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>