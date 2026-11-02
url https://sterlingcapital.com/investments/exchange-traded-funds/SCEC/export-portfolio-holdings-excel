--- v5 (2026-10-05)
+++ v6 (2026-11-02)
@@ -14,2231 +14,2255 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="730">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="738">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-10-02</t>
+    <t>2026-10-30</t>
   </si>
   <si>
     <t>SCEC</t>
   </si>
   <si>
+    <t>912810RK6</t>
+  </si>
+  <si>
+    <t>T 2 1/2 02/15/45</t>
+  </si>
+  <si>
+    <t>31423R500</t>
+  </si>
+  <si>
+    <t>FEDERATED HERMES MM TREAS</t>
+  </si>
+  <si>
+    <t>912810SP4</t>
+  </si>
+  <si>
+    <t>T 1 3/8 08/15/50</t>
+  </si>
+  <si>
     <t>912810UC0</t>
   </si>
   <si>
     <t>T 4 1/4 08/15/54</t>
   </si>
   <si>
-    <t>912810SP4</t>
-[...10 lines deleted...]
-  <si>
     <t>3132DMZC2</t>
   </si>
   <si>
     <t>FR SD0739</t>
   </si>
   <si>
     <t>3132DQWP7</t>
   </si>
   <si>
     <t>FR SD3354</t>
   </si>
   <si>
     <t>3137H84C2</t>
   </si>
   <si>
     <t>FHR 5243 B</t>
   </si>
   <si>
     <t>3140XGHK8</t>
   </si>
   <si>
     <t>FN FS1133</t>
   </si>
   <si>
     <t>3140XCUL0</t>
   </si>
   <si>
     <t>FN FM8686</t>
   </si>
   <si>
     <t>91282CNS6</t>
   </si>
   <si>
     <t>TII 1 7/8 07/15/35</t>
   </si>
   <si>
     <t>3140W0WC5</t>
   </si>
   <si>
     <t>FN FA0642</t>
   </si>
   <si>
     <t>3140XR3K9</t>
   </si>
   <si>
     <t>FN FS9801</t>
   </si>
   <si>
+    <t>91282CPZ8</t>
+  </si>
+  <si>
+    <t>T 4 1/8 02/15/36</t>
+  </si>
+  <si>
     <t>3140W7QB9</t>
   </si>
   <si>
     <t>FN FA6749</t>
   </si>
   <si>
+    <t>31425UR80</t>
+  </si>
+  <si>
+    <t>FR QX0510</t>
+  </si>
+  <si>
+    <t>3140W3XW4</t>
+  </si>
+  <si>
+    <t>FN FA3392</t>
+  </si>
+  <si>
     <t>34966EAN0</t>
   </si>
   <si>
     <t>FCBSL 2024-1A AR</t>
   </si>
   <si>
-    <t>31425UR80</t>
-[...10 lines deleted...]
-  <si>
     <t>31427MYA3</t>
   </si>
   <si>
     <t>FR SL0704</t>
   </si>
   <si>
-    <t>31423R500</t>
-[...4 lines deleted...]
-  <si>
     <t>081919AN2</t>
   </si>
   <si>
     <t>BMARK 2024-V9 A3</t>
   </si>
   <si>
     <t>3132DUVM6</t>
   </si>
   <si>
     <t>FR SD6920</t>
   </si>
   <si>
+    <t>06764MAC8</t>
+  </si>
+  <si>
+    <t>MMAF 2025-A A3</t>
+  </si>
+  <si>
     <t>3140QUWR3</t>
   </si>
   <si>
     <t>FN CB8755</t>
   </si>
   <si>
+    <t>31427MQA2</t>
+  </si>
+  <si>
+    <t>FR SL0448</t>
+  </si>
+  <si>
     <t>3140QRXK4</t>
   </si>
   <si>
     <t>FN CB6081</t>
   </si>
   <si>
-    <t>31427MQA2</t>
-[...4 lines deleted...]
-  <si>
     <t>081927AE5</t>
   </si>
   <si>
     <t>BMARK 2024-V6 AS</t>
   </si>
   <si>
     <t>682684AA3</t>
   </si>
   <si>
     <t>ODART 2025-1A A</t>
   </si>
   <si>
     <t>06211EAP6</t>
   </si>
   <si>
     <t>BANK5 2023-5YR3 AS</t>
   </si>
   <si>
-    <t>06764MAC8</t>
-[...2 lines deleted...]
-    <t>MMAF 2025-A A3</t>
+    <t>91282CAV3</t>
+  </si>
+  <si>
+    <t>T 0 7/8 11/15/30</t>
   </si>
   <si>
     <t>95004XAC7</t>
   </si>
   <si>
     <t>WFCM 2025-5C7 A3</t>
   </si>
   <si>
+    <t>31427NVQ9</t>
+  </si>
+  <si>
+    <t>FR SL1522</t>
+  </si>
+  <si>
     <t>50202CAJ3</t>
   </si>
   <si>
     <t>LCM 33A AR</t>
   </si>
   <si>
+    <t>037975AC3</t>
+  </si>
+  <si>
+    <t>AEP 5.836 04/01/46</t>
+  </si>
+  <si>
+    <t>05495BBH8</t>
+  </si>
+  <si>
+    <t>BANK 2026-BNK52 A5</t>
+  </si>
+  <si>
+    <t>67400EBJ2</t>
+  </si>
+  <si>
+    <t>OAKCL 2019-3A BR2</t>
+  </si>
+  <si>
+    <t>06604CAC4</t>
+  </si>
+  <si>
+    <t>BANK5 2025-5YR18 A3</t>
+  </si>
+  <si>
+    <t>3137H9AK5</t>
+  </si>
+  <si>
+    <t>FHR 5266 ZB</t>
+  </si>
+  <si>
+    <t>3140W62Z4</t>
+  </si>
+  <si>
+    <t>FN FA6191</t>
+  </si>
+  <si>
+    <t>31427TBH8</t>
+  </si>
+  <si>
+    <t>FR SL5439</t>
+  </si>
+  <si>
+    <t>42806MBW8</t>
+  </si>
+  <si>
+    <t>HERTZ 2023-2A A</t>
+  </si>
+  <si>
+    <t>912810SE9</t>
+  </si>
+  <si>
+    <t>T 3 3/8 11/15/48</t>
+  </si>
+  <si>
+    <t>08163VAC1</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V3 A3</t>
+  </si>
+  <si>
+    <t>06211FAV0</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 A3</t>
+  </si>
+  <si>
+    <t>055986AC7</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 A3</t>
+  </si>
+  <si>
     <t>04016NBV4</t>
   </si>
   <si>
     <t>ARES 2017-44AR A1R3</t>
   </si>
   <si>
-    <t>31427NVQ9</t>
-[...80 lines deleted...]
-    <t>FHR 5266 ZB</t>
+    <t>3140W5XL3</t>
+  </si>
+  <si>
+    <t>FN FA5182</t>
   </si>
   <si>
     <t>07367AAA7</t>
   </si>
   <si>
     <t>HUTBPA 6.129 11/30/42</t>
   </si>
   <si>
+    <t>3140W0GL3</t>
+  </si>
+  <si>
+    <t>FN FA0202</t>
+  </si>
+  <si>
+    <t>05377RLX0</t>
+  </si>
+  <si>
+    <t>AESOP 2026-4A A</t>
+  </si>
+  <si>
+    <t>31427M3F6</t>
+  </si>
+  <si>
+    <t>FR SL0797</t>
+  </si>
+  <si>
+    <t>74334NAA9</t>
+  </si>
+  <si>
+    <t>PROG 2025-SFR1 A</t>
+  </si>
+  <si>
+    <t>78433LAN6</t>
+  </si>
+  <si>
+    <t>EIX 6.036 12/15/52</t>
+  </si>
+  <si>
+    <t>06644BAG9</t>
+  </si>
+  <si>
+    <t>BANK5 2026-5YR21 A3</t>
+  </si>
+  <si>
+    <t>34963QAN6</t>
+  </si>
+  <si>
+    <t>FCBSL 2021-3AR B1R</t>
+  </si>
+  <si>
+    <t>00202DAA5</t>
+  </si>
+  <si>
+    <t>APLD 9 1/4 12/15/30</t>
+  </si>
+  <si>
+    <t>09216NAA8</t>
+  </si>
+  <si>
+    <t>BLKPRL 6 1/8 02/15/31</t>
+  </si>
+  <si>
+    <t>17253NAA5</t>
+  </si>
+  <si>
+    <t>CIFR 7 1/8 11/15/30</t>
+  </si>
+  <si>
+    <t>31427TE77</t>
+  </si>
+  <si>
+    <t>FR SL5557</t>
+  </si>
+  <si>
+    <t>982911AA7</t>
+  </si>
+  <si>
+    <t>WULF 7 3/4 10/15/30</t>
+  </si>
+  <si>
+    <t>066043AG5</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR6 AS</t>
+  </si>
+  <si>
+    <t>08163XAY9</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V5 A3</t>
+  </si>
+  <si>
+    <t>3140W7TW0</t>
+  </si>
+  <si>
+    <t>FN FA6864</t>
+  </si>
+  <si>
+    <t>64134BAJ9</t>
+  </si>
+  <si>
+    <t>NEUB 2021-41A AR</t>
+  </si>
+  <si>
+    <t>33853QAA9</t>
+  </si>
+  <si>
+    <t>FLASHC 7 1/4 12/31/30</t>
+  </si>
+  <si>
+    <t>31427M2B6</t>
+  </si>
+  <si>
+    <t>FR SL0769</t>
+  </si>
+  <si>
+    <t>09663VAC4</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C12 A3</t>
+  </si>
+  <si>
+    <t>05494RBL5</t>
+  </si>
+  <si>
+    <t>BANK5 2025-5YR19 A3</t>
+  </si>
+  <si>
+    <t>08164DAB2</t>
+  </si>
+  <si>
+    <t>BMARK 2025-V19 A3</t>
+  </si>
+  <si>
+    <t>44813DAA4</t>
+  </si>
+  <si>
+    <t>HUTRBA 6.192 11/15/42</t>
+  </si>
+  <si>
+    <t>61747YFE0</t>
+  </si>
+  <si>
+    <t>MS 5 1/4 04/21/34</t>
+  </si>
+  <si>
+    <t>83577VAA8</t>
+  </si>
+  <si>
+    <t>TXEDCI 7.534 11/30/48</t>
+  </si>
+  <si>
+    <t>92212KAH9</t>
+  </si>
+  <si>
+    <t>VDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>69393LAA1</t>
+  </si>
+  <si>
+    <t>TRACTD 6 1/2 05/01/31</t>
+  </si>
+  <si>
+    <t>26243EAR2</t>
+  </si>
+  <si>
+    <t>DRSLF 2017-53A BR</t>
+  </si>
+  <si>
+    <t>85236KAP7</t>
+  </si>
+  <si>
+    <t>SIDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>78488XAA2</t>
+  </si>
+  <si>
+    <t>TRACTC 5 7/8 03/01/31</t>
+  </si>
+  <si>
+    <t>64966SSG2</t>
+  </si>
+  <si>
+    <t>NYC 5.392 10/1/2055</t>
+  </si>
+  <si>
+    <t>74941YAA0</t>
+  </si>
+  <si>
+    <t>RDMICH 7 1/2 03/30/45</t>
+  </si>
+  <si>
+    <t>95004TAC6</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C6 A3</t>
+  </si>
+  <si>
+    <t>06762TAL5</t>
+  </si>
+  <si>
+    <t>BABSN 2021-3A AR</t>
+  </si>
+  <si>
+    <t>21874LAA0</t>
+  </si>
+  <si>
+    <t>CORZ 7 3/4 05/15/31</t>
+  </si>
+  <si>
+    <t>831943AA3</t>
+  </si>
+  <si>
+    <t>SMB 2024-A A1A</t>
+  </si>
+  <si>
+    <t>05554VAB6</t>
+  </si>
+  <si>
+    <t>BBCMS 2024-5C25 A3</t>
+  </si>
+  <si>
+    <t>21873SAG3</t>
+  </si>
+  <si>
+    <t>CRWV 9 3/4 10/01/31</t>
+  </si>
+  <si>
+    <t>55954PAY0</t>
+  </si>
+  <si>
+    <t>MAGNE 2019-21AR BR2</t>
+  </si>
+  <si>
+    <t>066043AB6</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR6 A3</t>
+  </si>
+  <si>
+    <t>55400XAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2026-1A A</t>
+  </si>
+  <si>
+    <t>95004MAC1</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C5 A3</t>
+  </si>
+  <si>
+    <t>3140QRCX9</t>
+  </si>
+  <si>
+    <t>FN CB5485</t>
+  </si>
+  <si>
+    <t>3140W7H29</t>
+  </si>
+  <si>
+    <t>FN FA6548</t>
+  </si>
+  <si>
+    <t>065931BG1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 AS</t>
+  </si>
+  <si>
+    <t>05556CAC4</t>
+  </si>
+  <si>
+    <t>BBCMS 2025-5C36 A3</t>
+  </si>
+  <si>
     <t>RECPAY</t>
   </si>
   <si>
     <t>Receivables/Payables</t>
   </si>
   <si>
-    <t>05377RLX0</t>
-[...110 lines deleted...]
-    <t>FR SL0769</t>
+    <t>24703DBX8</t>
+  </si>
+  <si>
+    <t>DELL 5 1/4 02/15/37</t>
+  </si>
+  <si>
+    <t>551923AA3</t>
+  </si>
+  <si>
+    <t>MTBRV 2026-1A A</t>
+  </si>
+  <si>
+    <t>68269JAE1</t>
+  </si>
+  <si>
+    <t>OMFIT 2023-1A A</t>
+  </si>
+  <si>
+    <t>43849RAU9</t>
+  </si>
+  <si>
+    <t>HONA 5.852 03/16/66</t>
+  </si>
+  <si>
+    <t>17327FAD8</t>
+  </si>
+  <si>
+    <t>CGCMT 2018-B2 A4</t>
+  </si>
+  <si>
+    <t>09664JAC0</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C13 A3</t>
+  </si>
+  <si>
+    <t>28002AAA4</t>
+  </si>
+  <si>
+    <t>EDGCOM 7 1/2 04/30/31</t>
+  </si>
+  <si>
+    <t>74690FAY2</t>
+  </si>
+  <si>
+    <t>QTSII 2026-3A A2</t>
+  </si>
+  <si>
+    <t>78451MAA9</t>
+  </si>
+  <si>
+    <t>SMB 2026-A A1A</t>
+  </si>
+  <si>
+    <t>3132DUXP7</t>
+  </si>
+  <si>
+    <t>FR SD6986</t>
+  </si>
+  <si>
+    <t>95000U3B7</t>
+  </si>
+  <si>
+    <t>WFC 4.897 07/25/33</t>
+  </si>
+  <si>
+    <t>04010LBM4</t>
+  </si>
+  <si>
+    <t>ARCC 5 1/4 04/12/31</t>
+  </si>
+  <si>
+    <t>06211HAC8</t>
+  </si>
+  <si>
+    <t>BANK5 2026-5YR22 A3</t>
+  </si>
+  <si>
+    <t>3132DQG75</t>
+  </si>
+  <si>
+    <t>FR SD2922</t>
+  </si>
+  <si>
+    <t>3132E0T36</t>
+  </si>
+  <si>
+    <t>FR SD4170</t>
+  </si>
+  <si>
+    <t>69932AAU9</t>
+  </si>
+  <si>
+    <t>PSKY 7.55 10/15/33</t>
+  </si>
+  <si>
+    <t>05377RHY3</t>
+  </si>
+  <si>
+    <t>AESOP 2024-1A A</t>
+  </si>
+  <si>
+    <t>3136AE5B9</t>
+  </si>
+  <si>
+    <t>FNR 2013-74 GZ</t>
+  </si>
+  <si>
+    <t>3133SQKZ0</t>
+  </si>
+  <si>
+    <t>FR SF3012</t>
+  </si>
+  <si>
+    <t>05620TAA3</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 A</t>
+  </si>
+  <si>
+    <t>12637SAG9</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 D</t>
+  </si>
+  <si>
+    <t>350930AK9</t>
+  </si>
+  <si>
+    <t>FABSJV 6.3 01/25/39</t>
+  </si>
+  <si>
+    <t>61747YEH4</t>
+  </si>
+  <si>
+    <t>MS 2.511 10/20/32</t>
+  </si>
+  <si>
+    <t>076912AA2</t>
+  </si>
+  <si>
+    <t>RPLDCI 6.581 05/30/49</t>
+  </si>
+  <si>
+    <t>03770DAB9</t>
+  </si>
+  <si>
+    <t>APODS 6.9 04/13/29</t>
+  </si>
+  <si>
+    <t>081942AC8</t>
+  </si>
+  <si>
+    <t>BMARK 2026-V22 A3</t>
+  </si>
+  <si>
+    <t>26254MAA7</t>
+  </si>
+  <si>
+    <t>DS2 2026-1A A1</t>
+  </si>
+  <si>
+    <t>34966XAA6</t>
+  </si>
+  <si>
+    <t>FORTRE 6 1/4 04/01/30</t>
+  </si>
+  <si>
+    <t>3142GS3V8</t>
+  </si>
+  <si>
+    <t>FR RJ2611</t>
+  </si>
+  <si>
+    <t>46647PFC5</t>
+  </si>
+  <si>
+    <t>JPM 5.576 07/23/36</t>
+  </si>
+  <si>
+    <t>61767YAZ3</t>
+  </si>
+  <si>
+    <t>MSC 2018-H3 A5</t>
+  </si>
+  <si>
+    <t>84265VAK1</t>
+  </si>
+  <si>
+    <t>SCCO 5.35 06/24/36</t>
+  </si>
+  <si>
+    <t>05620TAJ4</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 E</t>
+  </si>
+  <si>
+    <t>172967QJ3</t>
+  </si>
+  <si>
+    <t>C 6 5/8 PERP</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
+  </si>
+  <si>
+    <t>12719PAA9</t>
+  </si>
+  <si>
+    <t>CTM 2025-1A A1</t>
+  </si>
+  <si>
+    <t>472140AF9</t>
+  </si>
+  <si>
+    <t>JBS 5 1/2 01/15/36</t>
+  </si>
+  <si>
+    <t>55607PAG0</t>
+  </si>
+  <si>
+    <t>MQGAU 2.691 06/23/32</t>
+  </si>
+  <si>
+    <t>79588TAG5</t>
+  </si>
+  <si>
+    <t>SAMMON 5.95 06/15/36</t>
+  </si>
+  <si>
+    <t>USDF</t>
+  </si>
+  <si>
+    <t>US DOLLAR FUTURE</t>
+  </si>
+  <si>
+    <t>04686JAG6</t>
+  </si>
+  <si>
+    <t>ATH 5 7/8 01/15/34</t>
+  </si>
+  <si>
+    <t>06644EAG3</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR1 A3</t>
+  </si>
+  <si>
+    <t>09261XAL6</t>
+  </si>
+  <si>
+    <t>BXSL 5 1/8 01/31/31</t>
+  </si>
+  <si>
+    <t>316773DP2</t>
+  </si>
+  <si>
+    <t>FITB 5.141 01/29/37</t>
+  </si>
+  <si>
+    <t>38141GB78</t>
+  </si>
+  <si>
+    <t>GS 5.016 10/23/35</t>
+  </si>
+  <si>
+    <t>443201AD0</t>
+  </si>
+  <si>
+    <t>HWM 4.55 11/15/32</t>
+  </si>
+  <si>
+    <t>46647PDH6</t>
+  </si>
+  <si>
+    <t>JPM 4.912 07/25/33</t>
+  </si>
+  <si>
+    <t>06051GMQ9</t>
+  </si>
+  <si>
+    <t>BAC 5.744 02/12/36</t>
+  </si>
+  <si>
+    <t>12595EAD7</t>
+  </si>
+  <si>
+    <t>COMM 2017-COR2 A3</t>
+  </si>
+  <si>
+    <t>3137ATUJ9</t>
+  </si>
+  <si>
+    <t>FHR 4112 PB</t>
+  </si>
+  <si>
+    <t>78397DAC2</t>
+  </si>
+  <si>
+    <t>SECBEN 6 1/2 PERP</t>
+  </si>
+  <si>
+    <t>922966AE6</t>
+  </si>
+  <si>
+    <t>VEGLPL 6 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>980236AV5</t>
+  </si>
+  <si>
+    <t>WDSAU 6 05/19/35</t>
+  </si>
+  <si>
+    <t>961214DF7</t>
+  </si>
+  <si>
+    <t>WSTP 4.322 11/23/31</t>
+  </si>
+  <si>
+    <t>06051GKY4</t>
+  </si>
+  <si>
+    <t>BAC 5.015 07/22/33</t>
+  </si>
+  <si>
+    <t>12637SAA2</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 A</t>
+  </si>
+  <si>
+    <t>247361A32</t>
+  </si>
+  <si>
+    <t>DAL 5 1/4 07/10/30</t>
+  </si>
+  <si>
+    <t>23803AAA6</t>
+  </si>
+  <si>
+    <t>DATA 2026-800D A</t>
+  </si>
+  <si>
+    <t>26444HAR2</t>
+  </si>
+  <si>
+    <t>DUK 6.2 11/15/53</t>
+  </si>
+  <si>
+    <t>29365BAA1</t>
+  </si>
+  <si>
+    <t>ENTG 4 3/4 04/15/29</t>
+  </si>
+  <si>
+    <t>43284KAA0</t>
+  </si>
+  <si>
+    <t>HGVT 2026-1A A</t>
+  </si>
+  <si>
+    <t>458140CS7</t>
+  </si>
+  <si>
+    <t>INTC 5.3 05/15/36</t>
+  </si>
+  <si>
+    <t>46188BAD4</t>
+  </si>
+  <si>
+    <t>INVH 4.15 04/15/32</t>
+  </si>
+  <si>
+    <t>62886HBR1</t>
+  </si>
+  <si>
+    <t>NCLH 6 3/4 02/01/32</t>
+  </si>
+  <si>
+    <t>68233JDS0</t>
+  </si>
+  <si>
+    <t>ONCRTX 6.35 09/15/66</t>
+  </si>
+  <si>
+    <t>02005NBS8</t>
+  </si>
+  <si>
+    <t>ALLY 6.7 02/14/33</t>
+  </si>
+  <si>
+    <t>065931AZ0</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 A3</t>
+  </si>
+  <si>
+    <t>05724BAP4</t>
+  </si>
+  <si>
+    <t>BHI 5 06/15/36</t>
+  </si>
+  <si>
+    <t>08163TAC6</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 A3</t>
+  </si>
+  <si>
+    <t>08164RAC9</t>
+  </si>
+  <si>
+    <t>BMARK 2025-V16 A3</t>
+  </si>
+  <si>
+    <t>143658CA8</t>
+  </si>
+  <si>
+    <t>CCL 5 3/4 08/01/32</t>
+  </si>
+  <si>
+    <t>174610BG9</t>
+  </si>
+  <si>
+    <t>CFG 6.645 04/25/35</t>
+  </si>
+  <si>
+    <t>29364WBN7</t>
+  </si>
+  <si>
+    <t>ETR 5.7 03/15/54</t>
+  </si>
+  <si>
+    <t>32010YAA4</t>
+  </si>
+  <si>
+    <t>FRSEAG 7 1/4 08/15/32</t>
+  </si>
+  <si>
+    <t>378272CA4</t>
+  </si>
+  <si>
+    <t>GLENLN 5.673 04/01/35</t>
+  </si>
+  <si>
+    <t>44891ADX2</t>
+  </si>
+  <si>
+    <t>HYNMTR 5.4 06/23/32</t>
+  </si>
+  <si>
+    <t>49338CAD5</t>
+  </si>
+  <si>
+    <t>NGGLN 5.994 03/06/33</t>
+  </si>
+  <si>
+    <t>7591EPAV2</t>
+  </si>
+  <si>
+    <t>RF 5.502 09/06/35</t>
+  </si>
+  <si>
+    <t>92332YAH4</t>
+  </si>
+  <si>
+    <t>VENLNG 6 5/8 06/15/36</t>
+  </si>
+  <si>
+    <t>039524AF0</t>
+  </si>
+  <si>
+    <t>ACOM 9 08/15/31</t>
+  </si>
+  <si>
+    <t>032095BA8</t>
+  </si>
+  <si>
+    <t>APH 4 5/8 02/15/36</t>
+  </si>
+  <si>
+    <t>025816DZ9</t>
+  </si>
+  <si>
+    <t>AXP 5.442 01/30/36</t>
+  </si>
+  <si>
+    <t>05614JAE5</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 C</t>
+  </si>
+  <si>
+    <t>26442UAE4</t>
+  </si>
+  <si>
+    <t>DUK 3.6 09/15/47</t>
+  </si>
+  <si>
+    <t>29273VAW0</t>
+  </si>
+  <si>
+    <t>ET 5.95 05/15/54</t>
+  </si>
+  <si>
+    <t>31428XED4</t>
+  </si>
+  <si>
+    <t>FDX 5 3/4 09/30/36</t>
+  </si>
+  <si>
+    <t>37959GAF4</t>
+  </si>
+  <si>
+    <t>GBLATL 6 3/4 03/15/54</t>
+  </si>
+  <si>
+    <t>37185LAS1</t>
+  </si>
+  <si>
+    <t>GEL 6 3/4 03/15/34</t>
   </si>
   <si>
     <t>78438PAA0</t>
   </si>
   <si>
     <t>SECMOS 8 7/8 05/01/31</t>
   </si>
   <si>
-    <t>05494RBL5</t>
-[...128 lines deleted...]
-    <t>BANK5 2024-5YR6 A3</t>
+    <t>91825CAE5</t>
+  </si>
+  <si>
+    <t>VDCM 2025-AZ C</t>
+  </si>
+  <si>
+    <t>08163YAC5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V7 A3</t>
+  </si>
+  <si>
+    <t>08164JAC7</t>
+  </si>
+  <si>
+    <t>BMARK 2026-B43 A5</t>
+  </si>
+  <si>
+    <t>12636YAJ1</t>
+  </si>
+  <si>
+    <t>CRHID 5 02/09/36</t>
+  </si>
+  <si>
+    <t>23338VAZ9</t>
+  </si>
+  <si>
+    <t>DTE 5.85 05/15/55</t>
+  </si>
+  <si>
+    <t>316773DF4</t>
+  </si>
+  <si>
+    <t>FITB 4.337 04/25/33</t>
   </si>
   <si>
     <t>42806MEF2</t>
   </si>
   <si>
     <t>HERTZ 2026-1A A</t>
   </si>
   <si>
-    <t>95004MAC1</t>
-[...290 lines deleted...]
-    <t>GS 5.016 10/23/35</t>
+    <t>505742AR7</t>
+  </si>
+  <si>
+    <t>LADR 7 07/15/31</t>
+  </si>
+  <si>
+    <t>67066GAV6</t>
+  </si>
+  <si>
+    <t>NVDA 5 5/8 06/15/56</t>
+  </si>
+  <si>
+    <t>68389XDC6</t>
+  </si>
+  <si>
+    <t>ORCL 6 1/8 08/03/65</t>
+  </si>
+  <si>
+    <t>74751AAA1</t>
+  </si>
+  <si>
+    <t>QTSQST 5.7 04/15/36</t>
+  </si>
+  <si>
+    <t>862121AC4</t>
+  </si>
+  <si>
+    <t>STOR 2 3/4 11/18/30</t>
+  </si>
+  <si>
+    <t>878091BH9</t>
+  </si>
+  <si>
+    <t>TIAAGL 6.05 06/15/56</t>
+  </si>
+  <si>
+    <t>90932LAH0</t>
+  </si>
+  <si>
+    <t>UAL 4 5/8 04/15/29</t>
+  </si>
+  <si>
+    <t>91836LAB8</t>
+  </si>
+  <si>
+    <t>VSPOPT 5.4 06/01/33</t>
+  </si>
+  <si>
+    <t>031162DS6</t>
+  </si>
+  <si>
+    <t>AMGN 5.6 03/02/43</t>
+  </si>
+  <si>
+    <t>14688RAA8</t>
+  </si>
+  <si>
+    <t>CARVL 2024-3A A1</t>
+  </si>
+  <si>
+    <t>30225VAV9</t>
+  </si>
+  <si>
+    <t>EXR 4.95 01/15/33</t>
+  </si>
+  <si>
+    <t>31418FF36</t>
+  </si>
+  <si>
+    <t>FN MA5585</t>
+  </si>
+  <si>
+    <t>655844CS5</t>
+  </si>
+  <si>
+    <t>NSC 5.35 08/01/54</t>
+  </si>
+  <si>
+    <t>434541AA6</t>
+  </si>
+  <si>
+    <t>NVT 6.15 09/15/36</t>
+  </si>
+  <si>
+    <t>68389XDP7</t>
+  </si>
+  <si>
+    <t>ORCL 5 7/8 09/26/45</t>
+  </si>
+  <si>
+    <t>74350LAB0</t>
+  </si>
+  <si>
+    <t>PROTAR 5 1/2 04/01/34</t>
+  </si>
+  <si>
+    <t>852060AT9</t>
+  </si>
+  <si>
+    <t>S 8 3/4 03/15/32</t>
+  </si>
+  <si>
+    <t>025676AQ0</t>
+  </si>
+  <si>
+    <t>ANGINC 6 07/15/35</t>
+  </si>
+  <si>
+    <t>03769M205</t>
+  </si>
+  <si>
+    <t>APO 7 5/8</t>
+  </si>
+  <si>
+    <t>064058AS9</t>
+  </si>
+  <si>
+    <t>BK 5 5/8 PERP</t>
+  </si>
+  <si>
+    <t>081919AS1</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V9 AS</t>
+  </si>
+  <si>
+    <t>14040HDA0</t>
+  </si>
+  <si>
+    <t>COF 6.377 06/08/34</t>
+  </si>
+  <si>
+    <t>26853BAB4</t>
+  </si>
+  <si>
+    <t>CTVA 6 08/15/36</t>
+  </si>
+  <si>
+    <t>35671DBC8</t>
+  </si>
+  <si>
+    <t>FCX 5.45 03/15/43</t>
+  </si>
+  <si>
+    <t>38384DCA3</t>
+  </si>
+  <si>
+    <t>GNR 2023-154 GA</t>
   </si>
   <si>
     <t>42806MCL1</t>
   </si>
   <si>
     <t>HERTZ 2024-2A A</t>
   </si>
   <si>
-    <t>443201AD0</t>
-[...50 lines deleted...]
-    <t>INTC 5.3 05/15/36</t>
+    <t>78450XAA6</t>
+  </si>
+  <si>
+    <t>SMB 2024-E A1A</t>
+  </si>
+  <si>
+    <t>034863BF6</t>
+  </si>
+  <si>
+    <t>AALLN 6 04/05/54</t>
+  </si>
+  <si>
+    <t>03743QAT5</t>
+  </si>
+  <si>
+    <t>APA 6 3/4 02/15/55</t>
+  </si>
+  <si>
+    <t>097023CX1</t>
+  </si>
+  <si>
+    <t>BA 5.93 05/01/60</t>
+  </si>
+  <si>
+    <t>06644VBM1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR9 AS</t>
+  </si>
+  <si>
+    <t>06763AAJ0</t>
+  </si>
+  <si>
+    <t>BARPCC 6 1/2 08/18/31</t>
+  </si>
+  <si>
+    <t>126650EF3</t>
+  </si>
+  <si>
+    <t>CVS 6.05 06/01/54</t>
+  </si>
+  <si>
+    <t>29359UAC3</t>
+  </si>
+  <si>
+    <t>ESGR 3.1 09/01/31</t>
+  </si>
+  <si>
+    <t>345397K44</t>
+  </si>
+  <si>
+    <t>F 6.107 08/15/33</t>
+  </si>
+  <si>
+    <t>36143L2L8</t>
+  </si>
+  <si>
+    <t>GBLATL 5 1/2 01/08/29</t>
+  </si>
+  <si>
+    <t>61779RBK6</t>
+  </si>
+  <si>
+    <t>MSBAM 2025-5C2 A3</t>
+  </si>
+  <si>
+    <t>67401PAF5</t>
+  </si>
+  <si>
+    <t>OCSL 7 09/16/31</t>
+  </si>
+  <si>
+    <t>77311WAF8</t>
+  </si>
+  <si>
+    <t>RKT 6 1/2 06/15/34</t>
+  </si>
+  <si>
+    <t>00973RAP8</t>
+  </si>
+  <si>
+    <t>AKERBP 5.8 10/01/54</t>
+  </si>
+  <si>
+    <t>02073LAC5</t>
+  </si>
+  <si>
+    <t>ALPGEN 6 1/4 01/15/34</t>
+  </si>
+  <si>
+    <t>05635JAB6</t>
+  </si>
+  <si>
+    <t>BACARD 5.4 06/15/33</t>
+  </si>
+  <si>
+    <t>06738EBK0</t>
+  </si>
+  <si>
+    <t>BACR 5.088 06/20/30</t>
+  </si>
+  <si>
+    <t>071813DE6</t>
+  </si>
+  <si>
+    <t>BAX 5.65 12/15/35</t>
+  </si>
+  <si>
+    <t>14316MAQ4</t>
+  </si>
+  <si>
+    <t>CGMS 2021-1A BR</t>
+  </si>
+  <si>
+    <t>161175CQ5</t>
+  </si>
+  <si>
+    <t>CHTR 6.1 06/01/29</t>
+  </si>
+  <si>
+    <t>20681AAE1</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 C</t>
+  </si>
+  <si>
+    <t>23345MAD9</t>
+  </si>
+  <si>
+    <t>DTMINC 5.8 12/15/34</t>
+  </si>
+  <si>
+    <t>33767BAK5</t>
+  </si>
+  <si>
+    <t>FE 4 3/4 01/15/33</t>
+  </si>
+  <si>
+    <t>38179RAG0</t>
+  </si>
+  <si>
+    <t>GCRED 5.6 04/15/31</t>
+  </si>
+  <si>
+    <t>38152BAH4</t>
+  </si>
+  <si>
+    <t>GSCRED 5 7/8 01/31/31</t>
+  </si>
+  <si>
+    <t>68218WAA2</t>
+  </si>
+  <si>
+    <t>RGA 6.722 05/15/55</t>
+  </si>
+  <si>
+    <t>78397DAD0</t>
+  </si>
+  <si>
+    <t>SECBEN 7.2 10/30/34</t>
+  </si>
+  <si>
+    <t>816851BH1</t>
+  </si>
+  <si>
+    <t>SRE 3.8 02/01/38</t>
+  </si>
+  <si>
+    <t>86562MCB4</t>
+  </si>
+  <si>
+    <t>SUMIBK 2.13 07/08/30</t>
+  </si>
+  <si>
+    <t>00206RNQ1</t>
+  </si>
+  <si>
+    <t>T 6.3 10/30/66</t>
+  </si>
+  <si>
+    <t>92212KAJ5</t>
+  </si>
+  <si>
+    <t>VDC 2025-2A A2</t>
+  </si>
+  <si>
+    <t>95000U2Q5</t>
+  </si>
+  <si>
+    <t>WFC 3.068 04/30/41</t>
+  </si>
+  <si>
+    <t>893521AB0</t>
+  </si>
+  <si>
+    <t>Y 8 11/30/39</t>
+  </si>
+  <si>
+    <t>00929JAC0</t>
+  </si>
+  <si>
+    <t>AYR 5 09/15/30</t>
+  </si>
+  <si>
+    <t>761713BB1</t>
+  </si>
+  <si>
+    <t>BATSLN 5.85 08/15/45</t>
+  </si>
+  <si>
+    <t>15189XBE7</t>
+  </si>
+  <si>
+    <t>CNP 5.15 03/01/34</t>
+  </si>
+  <si>
+    <t>12661PAC3</t>
+  </si>
+  <si>
+    <t>CSLAU 4 1/4 04/27/32</t>
+  </si>
+  <si>
+    <t>55336VAM2</t>
+  </si>
+  <si>
+    <t>MPLX 4 1/2 04/15/38</t>
+  </si>
+  <si>
+    <t>69047QAC6</t>
+  </si>
+  <si>
+    <t>OVV 6 1/4 07/15/33</t>
+  </si>
+  <si>
+    <t>76209PAJ2</t>
+  </si>
+  <si>
+    <t>RGA 5 08/25/32</t>
+  </si>
+  <si>
+    <t>84615QAC7</t>
+  </si>
+  <si>
+    <t>SPCX 5.65 07/15/33</t>
+  </si>
+  <si>
+    <t>86177CAA7</t>
+  </si>
+  <si>
+    <t>STONEB 8 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>87264ADD4</t>
+  </si>
+  <si>
+    <t>TMUS 6 06/15/54</t>
+  </si>
+  <si>
+    <t>06211FBF4</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 B</t>
+  </si>
+  <si>
+    <t>05554VAE0</t>
+  </si>
+  <si>
+    <t>BBCMS 2024-5C25 AS</t>
+  </si>
+  <si>
+    <t>08163YAD3</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V7 AS</t>
+  </si>
+  <si>
+    <t>12189LAG6</t>
+  </si>
+  <si>
+    <t>BNSF 4.95 09/15/41</t>
+  </si>
+  <si>
+    <t>149123CL3</t>
+  </si>
+  <si>
+    <t>CAT 5.2 05/15/35</t>
+  </si>
+  <si>
+    <t>42824CAY5</t>
+  </si>
+  <si>
+    <t>HPE 6.35 10/15/45</t>
+  </si>
+  <si>
+    <t>529043AE1</t>
+  </si>
+  <si>
+    <t>LXP 2.7 09/15/30</t>
   </si>
   <si>
     <t>61690YBU5</t>
   </si>
   <si>
     <t>MSC 2016-BNK2 A4</t>
   </si>
   <si>
-    <t>922966AE6</t>
-[...650 lines deleted...]
-    <t>TMUS 6 06/15/54</t>
+    <t>606822CB8</t>
+  </si>
+  <si>
+    <t>MUFG 2.494 10/13/32</t>
   </si>
   <si>
     <t>969457CV0</t>
   </si>
   <si>
     <t>WMB 5.15 03/15/36</t>
   </si>
   <si>
     <t>00253XAB7</t>
   </si>
   <si>
     <t>AAL 5 3/4 04/20/29</t>
   </si>
   <si>
     <t>04686JAJ0</t>
   </si>
   <si>
     <t>ATH 6 5/8 10/15/54</t>
   </si>
   <si>
-    <t>05554VAE0</t>
-[...8 lines deleted...]
-    <t>BMARK 2024-V7 AS</t>
+    <t>125896BL3</t>
+  </si>
+  <si>
+    <t>CMS 4.7 03/31/43</t>
+  </si>
+  <si>
+    <t>20681AAA9</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 A</t>
   </si>
   <si>
     <t>20681AAJ0</t>
   </si>
   <si>
     <t>CONE 2026-DFW3 E</t>
   </si>
   <si>
+    <t>29359UAF6</t>
+  </si>
+  <si>
+    <t>ESGR 6.693 07/15/37</t>
+  </si>
+  <si>
     <t>29273VBK5</t>
   </si>
   <si>
     <t>ET 5.35 01/15/36</t>
   </si>
   <si>
     <t>3137H9UJ6</t>
   </si>
   <si>
     <t>FHR 5300 AB</t>
   </si>
   <si>
-    <t>606822CB8</t>
-[...8 lines deleted...]
-    <t>US DOLLAR FUTURE</t>
+    <t>38381XEZ5</t>
+  </si>
+  <si>
+    <t>GNR 2019-90 AB</t>
+  </si>
+  <si>
+    <t>46266TAF5</t>
+  </si>
+  <si>
+    <t>IQV 6 1/4 02/01/29</t>
+  </si>
+  <si>
+    <t>85571BBD6</t>
+  </si>
+  <si>
+    <t>STWD 6 1/2 07/01/30</t>
   </si>
   <si>
     <t>04018VAA1</t>
   </si>
   <si>
     <t>ARES 4 1/8 06/30/51</t>
   </si>
   <si>
     <t>174610BF1</t>
   </si>
   <si>
     <t>CFG 5.841 01/23/30</t>
   </si>
   <si>
-    <t>125896BL3</t>
-[...14 lines deleted...]
-    <t>ESGR 6.693 07/15/37</t>
+    <t>3622AB2M3</t>
+  </si>
+  <si>
+    <t>G2 786280</t>
   </si>
   <si>
     <t>37892AAA8</t>
   </si>
   <si>
     <t>GNL 3 3/4 12/15/27</t>
   </si>
   <si>
-    <t>38381XEZ5</t>
-[...8 lines deleted...]
-    <t>IQV 6 1/4 02/01/29</t>
+    <t>65339KBZ2</t>
+  </si>
+  <si>
+    <t>NEE 2.44 01/15/32</t>
+  </si>
+  <si>
+    <t>68389XEB7</t>
+  </si>
+  <si>
+    <t>ORCL 6.7 02/04/56</t>
+  </si>
+  <si>
+    <t>718172BL2</t>
+  </si>
+  <si>
+    <t>PM 4 1/4 11/10/44</t>
+  </si>
+  <si>
+    <t>19416MAB5</t>
+  </si>
+  <si>
+    <t>PR 5 7/8 07/01/29</t>
+  </si>
+  <si>
+    <t>74165HAC2</t>
+  </si>
+  <si>
+    <t>PRIHEA 9 3/8 09/01/29</t>
+  </si>
+  <si>
+    <t>87167WDC6</t>
+  </si>
+  <si>
+    <t>SYMP 2021-25A AR</t>
+  </si>
+  <si>
+    <t>910047AM1</t>
+  </si>
+  <si>
+    <t>UAL 4 7/8 03/01/29</t>
+  </si>
+  <si>
+    <t>911365BV5</t>
+  </si>
+  <si>
+    <t>URI 6.2 10/15/36</t>
+  </si>
+  <si>
+    <t>06211CAG0</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR2 A3</t>
+  </si>
+  <si>
+    <t>06211FBA5</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 AS</t>
+  </si>
+  <si>
+    <t>201723AS2</t>
+  </si>
+  <si>
+    <t>CMC 5 3/4 11/15/33</t>
+  </si>
+  <si>
+    <t>36264KAV2</t>
+  </si>
+  <si>
+    <t>GSMS 2020-GSA2 A5</t>
   </si>
   <si>
     <t>46647TAS7</t>
   </si>
   <si>
     <t>JPMCC 2017-JP5 A5</t>
   </si>
   <si>
-    <t>529043AE1</t>
-[...44 lines deleted...]
-    <t>NEE 2.44 01/15/32</t>
+    <t>50190KAQ3</t>
+  </si>
+  <si>
+    <t>LCM 40A A2R</t>
+  </si>
+  <si>
+    <t>61748UAP7</t>
+  </si>
+  <si>
+    <t>MS 5.314 01/18/41</t>
   </si>
   <si>
     <t>645370AF4</t>
   </si>
   <si>
     <t>NWHM 9 1/4 10/01/29</t>
   </si>
   <si>
+    <t>67103HAP2</t>
+  </si>
+  <si>
+    <t>ORLY 5.1 03/12/36</t>
+  </si>
+  <si>
     <t>69318FAN8</t>
   </si>
   <si>
     <t>PBFENE 7 1/4 06/01/34</t>
   </si>
   <si>
     <t>70932MAH0</t>
   </si>
   <si>
     <t>PFSI 6 3/4 02/15/34</t>
   </si>
   <si>
-    <t>718172BL2</t>
-[...14 lines deleted...]
-    <t>BANK5 2023-5YR4 AS</t>
+    <t>72133PAL7</t>
+  </si>
+  <si>
+    <t>PIPK 2020-5A A1R</t>
+  </si>
+  <si>
+    <t>816851BJ7</t>
+  </si>
+  <si>
+    <t>SRE 4 02/01/48</t>
+  </si>
+  <si>
+    <t>69867RAA5</t>
+  </si>
+  <si>
+    <t>TIHLLC 7 1/8 06/01/31</t>
   </si>
   <si>
     <t>05614JAC9</t>
   </si>
   <si>
     <t>BX 2024-VLT5 B</t>
   </si>
   <si>
-    <t>161175CQ5</t>
-[...50 lines deleted...]
-    <t>TIHLLC 7 1/8 06/01/31</t>
+    <t>67740QAH9</t>
+  </si>
+  <si>
+    <t>OHNAT 5.55 01/24/30</t>
+  </si>
+  <si>
+    <t>86562MEK2</t>
+  </si>
+  <si>
+    <t>SUMIBK 5.334 03/03/41</t>
+  </si>
+  <si>
+    <t>95000YAY1</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 A4</t>
+  </si>
+  <si>
+    <t>927804GX6</t>
+  </si>
+  <si>
+    <t>D 4.95 03/15/36</t>
   </si>
   <si>
     <t>3132DQUF1</t>
   </si>
   <si>
     <t>FR SD3282</t>
   </si>
   <si>
-    <t>67740QAH9</t>
-[...14 lines deleted...]
-    <t>WFCM 2017-C40 A4</t>
+    <t>446150BD5</t>
+  </si>
+  <si>
+    <t>HBAN 5.709 02/02/35</t>
+  </si>
+  <si>
+    <t>534187BZ1</t>
+  </si>
+  <si>
+    <t>LNC 5.35 11/15/35</t>
+  </si>
+  <si>
+    <t>84615QAE3</t>
+  </si>
+  <si>
+    <t>SPCX 5 7/8 07/15/36</t>
+  </si>
+  <si>
+    <t>00287YES4</t>
+  </si>
+  <si>
+    <t>ABBV 6 09/15/56</t>
+  </si>
+  <si>
+    <t>08161CAJ0</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B2 AS</t>
+  </si>
+  <si>
+    <t>08163TAD4</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 AS</t>
+  </si>
+  <si>
+    <t>05593FAD0</t>
+  </si>
+  <si>
+    <t>BMO 2023-C7 A5</t>
   </si>
   <si>
     <t>641423CH9</t>
   </si>
   <si>
     <t>BRKHEC 6 1/4 05/15/55</t>
   </si>
   <si>
     <t>12532BAD9</t>
   </si>
   <si>
     <t>CFCRE 2016-C7 A3</t>
   </si>
   <si>
-    <t>927804GX6</t>
-[...14 lines deleted...]
-    <t>LNC 5.35 11/15/35</t>
+    <t>30040WAP3</t>
+  </si>
+  <si>
+    <t>ES 3 3/8 03/01/32</t>
+  </si>
+  <si>
+    <t>428102AH0</t>
+  </si>
+  <si>
+    <t>HESM 5 7/8 03/01/28</t>
   </si>
   <si>
     <t>30303M8V7</t>
   </si>
   <si>
     <t>META 5.4 08/15/54</t>
   </si>
   <si>
+    <t>573284BG0</t>
+  </si>
+  <si>
+    <t>MLM 6 3/8 08/15/56</t>
+  </si>
+  <si>
+    <t>61691NAE5</t>
+  </si>
+  <si>
+    <t>MSC 2017-HR2 A4</t>
+  </si>
+  <si>
+    <t>55389QAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2024-2A A</t>
+  </si>
+  <si>
+    <t>69121KAH7</t>
+  </si>
+  <si>
+    <t>OBDC 5.95 03/15/29</t>
+  </si>
+  <si>
     <t>86765LAT4</t>
   </si>
   <si>
     <t>SUN 4 1/2 05/15/29</t>
   </si>
   <si>
-    <t>00287YES4</t>
-[...2 lines deleted...]
-    <t>ABBV 6 09/15/56</t>
+    <t>05377RJK1</t>
+  </si>
+  <si>
+    <t>AESOP 2024-3A A</t>
   </si>
   <si>
     <t>06541QBE4</t>
   </si>
   <si>
     <t>BANK 2022-BNK43 AS</t>
   </si>
   <si>
-    <t>08161CAJ0</t>
-[...14 lines deleted...]
-    <t>BMO 2023-C7 A5</t>
+    <t>08162PAZ4</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B1 AM</t>
+  </si>
+  <si>
+    <t>081927AB1</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 A3</t>
+  </si>
+  <si>
+    <t>05614JAA3</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 A</t>
   </si>
   <si>
     <t>233063AT3</t>
   </si>
   <si>
     <t>DBJPM 2020-C9 A5</t>
   </si>
   <si>
-    <t>30040WAP3</t>
-[...56 lines deleted...]
-    <t>BX 2024-VLT5 A</t>
+    <t>95000U2G7</t>
+  </si>
+  <si>
+    <t>WFC 2.879 10/30/30</t>
+  </si>
+  <si>
+    <t>95000YBB0</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 AS</t>
+  </si>
+  <si>
+    <t>454889AQ9</t>
+  </si>
+  <si>
+    <t>AEP 4.55 03/15/46</t>
+  </si>
+  <si>
+    <t>03027WAK8</t>
+  </si>
+  <si>
+    <t>AMETOW 3.652 03/23/28</t>
+  </si>
+  <si>
+    <t>06541DBH6</t>
+  </si>
+  <si>
+    <t>BANK 2023-BNK46 A4</t>
+  </si>
+  <si>
+    <t>055986AF0</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 AS</t>
+  </si>
+  <si>
+    <t>096933AG1</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C9 AS</t>
+  </si>
+  <si>
+    <t>29375QAD0</t>
+  </si>
+  <si>
+    <t>EFF 2024-3 A4</t>
+  </si>
+  <si>
+    <t>31397AEQ2</t>
+  </si>
+  <si>
+    <t>FHR 3197 DZ</t>
+  </si>
+  <si>
+    <t>3136ALFG1</t>
+  </si>
+  <si>
+    <t>FNR 2014-66 QZ</t>
+  </si>
+  <si>
+    <t>30297CAJ1</t>
+  </si>
+  <si>
+    <t>FRESB 2018-SB52 A10F</t>
+  </si>
+  <si>
+    <t>861932AA9</t>
+  </si>
+  <si>
+    <t>ATSG 7 1/4 03/15/32</t>
+  </si>
+  <si>
+    <t>12515ABE9</t>
+  </si>
+  <si>
+    <t>CD 2016-CD2 A4</t>
   </si>
   <si>
     <t>46645UAT4</t>
   </si>
   <si>
     <t>JPMCC 2016-JP4 A4</t>
   </si>
   <si>
-    <t>95000U2G7</t>
-[...74 lines deleted...]
-    <t>ATSG 7 1/4 03/15/32</t>
+    <t>95002UAJ0</t>
+  </si>
+  <si>
+    <t>WFCM 2020-C58 A4</t>
+  </si>
+  <si>
+    <t>03958CAA7</t>
+  </si>
+  <si>
+    <t>AROC 6 02/01/34</t>
+  </si>
+  <si>
+    <t>06051GLH0</t>
+  </si>
+  <si>
+    <t>BAC 5.288 04/25/34</t>
   </si>
   <si>
     <t>06541TBF5</t>
   </si>
   <si>
     <t>BANK 2020-BN29 A4</t>
   </si>
   <si>
+    <t>3137BGAW9</t>
+  </si>
+  <si>
+    <t>FHR 4427 KA</t>
+  </si>
+  <si>
+    <t>3136ANBQ9</t>
+  </si>
+  <si>
+    <t>FNR 2015-16 MC</t>
+  </si>
+  <si>
+    <t>36297F6C1</t>
+  </si>
+  <si>
+    <t>GN 711067</t>
+  </si>
+  <si>
+    <t>17308CC53</t>
+  </si>
+  <si>
+    <t>C 2.976 11/05/30</t>
+  </si>
+  <si>
+    <t>127190AE6</t>
+  </si>
+  <si>
+    <t>CACI 6 3/8 06/15/33</t>
+  </si>
+  <si>
     <t>36251XAR8</t>
   </si>
   <si>
     <t>GSMS 2016-GS4 A4</t>
   </si>
   <si>
-    <t>95002UAJ0</t>
-[...46 lines deleted...]
-  <si>
     <t>629377DB5</t>
   </si>
   <si>
     <t>NRG 5.407 10/15/35</t>
   </si>
   <si>
     <t>TYZ6 COM</t>
   </si>
   <si>
     <t>US 10YR NOTE (CBT)DEC26</t>
   </si>
   <si>
-    <t>UXYZ6 COM</t>
-[...4 lines deleted...]
-  <si>
     <t>TUZ6 COM</t>
   </si>
   <si>
     <t>US 2YR NOTE (CBT) DEC26</t>
   </si>
   <si>
     <t>FVZ6 COM</t>
   </si>
   <si>
     <t>US 5YR NOTE (CBT) DEC26</t>
   </si>
   <si>
     <t>USZ6 COM</t>
   </si>
   <si>
     <t>US LONG BOND(CBT) DEC26</t>
-  </si>
-[...4 lines deleted...]
-    <t>US ULTRA BOND CBT DEC26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US DOLLARS</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2572,51 +2596,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I360"/>
+  <dimension ref="A1:I364"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -2634,10479 +2658,10595 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>20598000</v>
+        <v>23445300</v>
       </c>
       <c r="F2" s="2">
-        <v>80.246094</v>
+        <v>66.8125</v>
       </c>
       <c r="G2" s="3">
-        <v>16529090.44</v>
+        <v>15664391.06</v>
       </c>
       <c r="H2" s="4">
-        <v>0.027800372109</v>
+        <v>0.025376524077</v>
       </c>
       <c r="I2" s="5">
-        <v>0.02781134149</v>
+        <v>0.02528107211</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
-        <v>31452700</v>
+        <v>13957682.77</v>
       </c>
       <c r="F3" s="2">
-        <v>43.761719</v>
+        <v>100</v>
       </c>
       <c r="G3" s="3">
-        <v>13764242.19</v>
+        <v>13957682.77</v>
       </c>
       <c r="H3" s="4">
-        <v>0.023150157964</v>
+        <v>0.022611633702</v>
       </c>
       <c r="I3" s="5">
-        <v>0.023159292479</v>
+        <v>0.022526581671</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>21420000</v>
+        <v>30183400</v>
       </c>
       <c r="F4" s="2">
-        <v>63.726562</v>
+        <v>46.25</v>
       </c>
       <c r="G4" s="3">
-        <v>13650229.58</v>
+        <v>13959822.5</v>
       </c>
       <c r="H4" s="4">
-        <v>0.022958399498</v>
+        <v>0.022615100093</v>
       </c>
       <c r="I4" s="5">
-        <v>0.022967458349</v>
+        <v>0.022530035024</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>9153717.279999999</v>
+        <v>14761800</v>
       </c>
       <c r="F5" s="2">
-        <v>86.372039</v>
+        <v>84.253906</v>
       </c>
       <c r="G5" s="3">
-        <v>7906252.26</v>
+        <v>12437393.1</v>
       </c>
       <c r="H5" s="4">
-        <v>0.013297571065</v>
+        <v>0.020148743994</v>
       </c>
       <c r="I5" s="5">
-        <v>0.013302817977</v>
+        <v>0.020072955946</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>7991872.964</v>
+        <v>9014784.060000001</v>
       </c>
       <c r="F6" s="2">
-        <v>93.473491</v>
+        <v>88.725739</v>
       </c>
       <c r="G6" s="3">
-        <v>7470282.66</v>
+        <v>7998433.78</v>
       </c>
       <c r="H6" s="4">
-        <v>0.012564311286</v>
+        <v>0.01295757023</v>
       </c>
       <c r="I6" s="5">
-        <v>0.012569268871</v>
+        <v>0.012908831263</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>7984939.945</v>
+        <v>7965307.804</v>
       </c>
       <c r="F7" s="2">
-        <v>93.18805999999999</v>
+        <v>96.124319</v>
       </c>
       <c r="G7" s="3">
-        <v>7441010.63</v>
+        <v>7656597.88</v>
       </c>
       <c r="H7" s="4">
-        <v>0.012515078493</v>
+        <v>0.012403791488</v>
       </c>
       <c r="I7" s="5">
-        <v>0.012520016652</v>
+        <v>0.01235713552</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>7931718.062</v>
+        <v>7875849.085</v>
       </c>
       <c r="F8" s="2">
-        <v>89.081337</v>
+        <v>94.23538000000001</v>
       </c>
       <c r="G8" s="3">
-        <v>7065680.5</v>
+        <v>7421836.31</v>
       </c>
       <c r="H8" s="4">
-        <v>0.011883808592</v>
+        <v>0.01202347459</v>
       </c>
       <c r="I8" s="5">
-        <v>0.011888497667</v>
+        <v>0.011978249156</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>8670410.091</v>
+        <v>7879173.182</v>
       </c>
       <c r="F9" s="2">
-        <v>80.211856</v>
+        <v>91.603804</v>
       </c>
       <c r="G9" s="3">
-        <v>6954696.86</v>
+        <v>7217622.36</v>
       </c>
       <c r="H9" s="4">
-        <v>0.011697144571</v>
+        <v>0.011692645237</v>
       </c>
       <c r="I9" s="5">
-        <v>0.011701759992</v>
+        <v>0.011648664195</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>6873300</v>
+        <v>8594919.130999999</v>
       </c>
       <c r="F10" s="2">
-        <v>92.42812600000001</v>
+        <v>82.301525</v>
       </c>
       <c r="G10" s="3">
-        <v>6607866.28</v>
+        <v>7073749.52</v>
       </c>
       <c r="H10" s="4">
-        <v>0.011113808233</v>
+        <v>0.011459569301</v>
       </c>
       <c r="I10" s="5">
-        <v>0.011118193484</v>
+        <v>0.011416464957</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>7562928.87</v>
+        <v>6873300</v>
       </c>
       <c r="F11" s="2">
-        <v>86.01540300000001</v>
+        <v>94.80952600000001</v>
       </c>
       <c r="G11" s="3">
-        <v>6505283.75</v>
+        <v>6797601.66</v>
       </c>
       <c r="H11" s="4">
-        <v>0.01094127408</v>
+        <v>0.011012206055</v>
       </c>
       <c r="I11" s="5">
-        <v>0.010945591252</v>
+        <v>0.010970784435</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>6673522.272</v>
+        <v>7505129.43</v>
       </c>
       <c r="F12" s="2">
-        <v>95.725933</v>
+        <v>87.447992</v>
       </c>
       <c r="G12" s="3">
-        <v>6388291.46</v>
+        <v>6563084.98</v>
       </c>
       <c r="H12" s="4">
-        <v>0.01074450408</v>
+        <v>0.010632285892</v>
       </c>
       <c r="I12" s="5">
-        <v>0.010748743612</v>
+        <v>0.010592293315</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>6029630.199</v>
+        <v>6622965.322</v>
       </c>
       <c r="F13" s="2">
-        <v>98.517161</v>
+        <v>97.852602</v>
       </c>
       <c r="G13" s="3">
-        <v>5940220.49</v>
+        <v>6480743.9</v>
       </c>
       <c r="H13" s="4">
-        <v>0.009990890947</v>
+        <v>0.010498892225</v>
       </c>
       <c r="I13" s="5">
-        <v>0.009994833119999999</v>
+        <v>0.010459401399</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
-        <v>5800000</v>
+        <v>6506100</v>
       </c>
       <c r="F14" s="2">
-        <v>100.1792</v>
+        <v>94.109375</v>
       </c>
       <c r="G14" s="3">
-        <v>5810393.6</v>
+        <v>6122850.05</v>
       </c>
       <c r="H14" s="4">
-        <v>0.009772534354000001</v>
+        <v>0.009919099377</v>
       </c>
       <c r="I14" s="5">
-        <v>0.009776390369</v>
+        <v>0.0098817894</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>6276979.61</v>
+        <v>5964159.139</v>
       </c>
       <c r="F15" s="2">
-        <v>92.72817999999999</v>
+        <v>100.241058</v>
       </c>
       <c r="G15" s="3">
-        <v>5820528.95</v>
+        <v>5978536.22</v>
       </c>
       <c r="H15" s="4">
-        <v>0.009789581059</v>
+        <v>0.009685309041</v>
       </c>
       <c r="I15" s="5">
-        <v>0.009793443801</v>
+        <v>0.009648878449</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>6035067.046</v>
+        <v>6200142.34</v>
       </c>
       <c r="F16" s="2">
-        <v>95.53583399999999</v>
+        <v>95.122547</v>
       </c>
       <c r="G16" s="3">
-        <v>5765651.63</v>
+        <v>5897733.31</v>
       </c>
       <c r="H16" s="4">
-        <v>0.009697282586</v>
+        <v>0.00955440724</v>
       </c>
       <c r="I16" s="5">
-        <v>0.009701108908</v>
+        <v>0.009518469026000001</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>6236328.215</v>
+        <v>6028423.436</v>
       </c>
       <c r="F17" s="2">
-        <v>91.033361</v>
+        <v>97.671548</v>
       </c>
       <c r="G17" s="3">
-        <v>5677139.18</v>
+        <v>5888054.49</v>
       </c>
       <c r="H17" s="4">
-        <v>0.009548412975</v>
+        <v>0.009538727419</v>
       </c>
       <c r="I17" s="5">
-        <v>0.009552180557</v>
+        <v>0.009502848183</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>5604877.42</v>
+        <v>5800000</v>
       </c>
       <c r="F18" s="2">
-        <v>100</v>
+        <v>100.1519</v>
       </c>
       <c r="G18" s="3">
-        <v>5604877.42</v>
+        <v>5808810.2</v>
       </c>
       <c r="H18" s="4">
-        <v>0.009426875511</v>
+        <v>0.009410350604000001</v>
       </c>
       <c r="I18" s="5">
-        <v>0.009430595137</v>
+        <v>0.009374954248</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>5500000</v>
+        <v>6206738.585</v>
       </c>
       <c r="F19" s="2">
-        <v>99.62151</v>
+        <v>93.702907</v>
       </c>
       <c r="G19" s="3">
-        <v>5479183.05</v>
+        <v>5815894.48</v>
       </c>
       <c r="H19" s="4">
-        <v>0.009215469428</v>
+        <v>0.009421827238999999</v>
       </c>
       <c r="I19" s="5">
-        <v>0.009219105638</v>
+        <v>0.009386387715</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>5923990.089</v>
+        <v>5500000</v>
       </c>
       <c r="F20" s="2">
-        <v>91.209665</v>
+        <v>100.13847</v>
       </c>
       <c r="G20" s="3">
-        <v>5403251.51</v>
+        <v>5507615.85</v>
       </c>
       <c r="H20" s="4">
-        <v>0.009087759742999999</v>
+        <v>0.008922411708000001</v>
       </c>
       <c r="I20" s="5">
-        <v>0.009091345561999999</v>
+        <v>0.008888850699999999</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>4971510.0534</v>
+        <v>5838139.729</v>
       </c>
       <c r="F21" s="2">
-        <v>98.904668</v>
+        <v>93.648357</v>
       </c>
       <c r="G21" s="3">
-        <v>4917055.51</v>
+        <v>5467321.94</v>
       </c>
       <c r="H21" s="4">
-        <v>0.008270023895999999</v>
+        <v>0.008857135025000001</v>
       </c>
       <c r="I21" s="5">
-        <v>0.008273287056</v>
+        <v>0.008823819550000001</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>4946371.85</v>
+        <v>5091000</v>
       </c>
       <c r="F22" s="2">
-        <v>96.53194000000001</v>
+        <v>99.48209</v>
       </c>
       <c r="G22" s="3">
-        <v>4774828.71</v>
+        <v>5064633.2</v>
       </c>
       <c r="H22" s="4">
-        <v>0.008030811814</v>
+        <v>0.008204773864</v>
       </c>
       <c r="I22" s="5">
-        <v>0.008033980586</v>
+        <v>0.008173912199000001</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>5283727.34</v>
+        <v>4946704.7734</v>
       </c>
       <c r="F23" s="2">
-        <v>90.57817300000001</v>
+        <v>100.453822</v>
       </c>
       <c r="G23" s="3">
-        <v>4785903.69</v>
+        <v>4969154.01</v>
       </c>
       <c r="H23" s="4">
-        <v>0.008049438894</v>
+        <v>0.008050096287</v>
       </c>
       <c r="I23" s="5">
-        <v>0.008052615015</v>
+        <v>0.008019816429</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>4449000</v>
+        <v>5236785.21</v>
       </c>
       <c r="F24" s="2">
-        <v>100.78563</v>
+        <v>93.32610200000001</v>
       </c>
       <c r="G24" s="3">
-        <v>4483952.68</v>
+        <v>4887287.51</v>
       </c>
       <c r="H24" s="4">
-        <v>0.007541585753</v>
+        <v>0.007917471454</v>
       </c>
       <c r="I24" s="5">
-        <v>0.007544561488</v>
+        <v>0.007887690455999999</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>4500000</v>
+        <v>4847012.8</v>
       </c>
       <c r="F25" s="2">
-        <v>99.18818</v>
+        <v>98.657371</v>
       </c>
       <c r="G25" s="3">
-        <v>4463468.1</v>
+        <v>4781935.4</v>
       </c>
       <c r="H25" s="4">
-        <v>0.007507132622</v>
+        <v>0.007746799626</v>
       </c>
       <c r="I25" s="5">
-        <v>0.007510094763</v>
+        <v>0.007717660597</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>4311000</v>
+        <v>4449000</v>
       </c>
       <c r="F26" s="2">
-        <v>102.73974</v>
+        <v>101.22653</v>
       </c>
       <c r="G26" s="3">
-        <v>4429110.19</v>
+        <v>4503568.32</v>
       </c>
       <c r="H26" s="4">
-        <v>0.007449345859</v>
+        <v>0.007295841213</v>
       </c>
       <c r="I26" s="5">
-        <v>0.007452285198</v>
+        <v>0.007268398432</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>4463000</v>
+        <v>4500000</v>
       </c>
       <c r="F27" s="2">
-        <v>99.08386</v>
+        <v>100.11069</v>
       </c>
       <c r="G27" s="3">
-        <v>4422112.67</v>
+        <v>4504981.05</v>
       </c>
       <c r="H27" s="4">
-        <v>0.00743757669</v>
+        <v>0.007298129855</v>
       </c>
       <c r="I27" s="5">
-        <v>0.007440511385</v>
+        <v>0.007270678466</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>4419000</v>
+        <v>4311000</v>
       </c>
       <c r="F28" s="2">
-        <v>97.7393</v>
+        <v>102.69542</v>
       </c>
       <c r="G28" s="3">
-        <v>4319099.67</v>
+        <v>4427199.56</v>
       </c>
       <c r="H28" s="4">
-        <v>0.007264318526</v>
+        <v>0.00717212279</v>
       </c>
       <c r="I28" s="5">
-        <v>0.007267184858</v>
+        <v>0.007145145367</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>4182000</v>
+        <v>5166100</v>
       </c>
       <c r="F29" s="2">
-        <v>100.0011</v>
+        <v>86.054688</v>
       </c>
       <c r="G29" s="3">
-        <v>4182046</v>
+        <v>4445671.24</v>
       </c>
       <c r="H29" s="4">
-        <v>0.00703380718</v>
+        <v>0.007202047161</v>
       </c>
       <c r="I29" s="5">
-        <v>0.007036582557</v>
+        <v>0.007174957179</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>4100000</v>
+        <v>4419000</v>
       </c>
       <c r="F30" s="2">
-        <v>100</v>
+        <v>98.78676</v>
       </c>
       <c r="G30" s="3">
-        <v>4100000</v>
+        <v>4365386.92</v>
       </c>
       <c r="H30" s="4">
-        <v>0.006895813538</v>
+        <v>0.007071985496</v>
       </c>
       <c r="I30" s="5">
-        <v>0.006898534466</v>
+        <v>0.007045384732</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>4089557.75</v>
+        <v>4043965.1</v>
       </c>
       <c r="F31" s="2">
-        <v>99.018439</v>
+        <v>100.555228</v>
       </c>
       <c r="G31" s="3">
-        <v>4049416.25</v>
+        <v>4066418.33</v>
       </c>
       <c r="H31" s="4">
-        <v>0.006810736432</v>
+        <v>0.006587652348</v>
       </c>
       <c r="I31" s="5">
-        <v>0.006813423791</v>
+        <v>0.006562873369</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>5519600</v>
+        <v>3927553.63</v>
       </c>
       <c r="F32" s="2">
-        <v>70.789062</v>
+        <v>100.0021</v>
       </c>
       <c r="G32" s="3">
-        <v>3907273.07</v>
+        <v>3927636.11</v>
       </c>
       <c r="H32" s="4">
-        <v>0.006571665002</v>
+        <v>0.00636282329</v>
       </c>
       <c r="I32" s="5">
-        <v>0.006574258028</v>
+        <v>0.006338889989</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>3910000</v>
+        <v>3987000</v>
       </c>
       <c r="F33" s="2">
-        <v>97.16142000000001</v>
+        <v>97.871959</v>
       </c>
       <c r="G33" s="3">
-        <v>3799011.52</v>
+        <v>3902155.01</v>
       </c>
       <c r="H33" s="4">
-        <v>0.006389579289</v>
+        <v>0.00632154356</v>
       </c>
       <c r="I33" s="5">
-        <v>0.006392100469</v>
+        <v>0.00629776553</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>3800000</v>
+        <v>3910000</v>
       </c>
       <c r="F34" s="2">
-        <v>100.2193</v>
+        <v>99.15788999999999</v>
       </c>
       <c r="G34" s="3">
-        <v>3808333.4</v>
+        <v>3877073.5</v>
       </c>
       <c r="H34" s="4">
-        <v>0.006405257809</v>
+        <v>0.006280911183</v>
       </c>
       <c r="I34" s="5">
-        <v>0.006407785175</v>
+        <v>0.006257285988</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
-        <v>3987000</v>
+        <v>3800000</v>
       </c>
       <c r="F35" s="2">
-        <v>94.463965</v>
+        <v>100.2191</v>
       </c>
       <c r="G35" s="3">
-        <v>3766278.28</v>
+        <v>3808325.8</v>
       </c>
       <c r="H35" s="4">
-        <v>0.006334525069</v>
+        <v>0.006169538986</v>
       </c>
       <c r="I35" s="5">
-        <v>0.006337024526</v>
+        <v>0.00614633271</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
         <v>3804000</v>
       </c>
       <c r="F36" s="2">
-        <v>97.5941</v>
+        <v>98.57673</v>
       </c>
       <c r="G36" s="3">
-        <v>3712479.56</v>
+        <v>3749858.81</v>
       </c>
       <c r="H36" s="4">
-        <v>0.006244040692</v>
+        <v>0.006074821675</v>
       </c>
       <c r="I36" s="5">
-        <v>0.006246504446</v>
+        <v>0.006051971671</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
-        <v>3655000</v>
+        <v>4066408.7262</v>
       </c>
       <c r="F37" s="2">
-        <v>99.81003</v>
+        <v>89.02691</v>
       </c>
       <c r="G37" s="3">
-        <v>3648056.6</v>
+        <v>3620198.04</v>
       </c>
       <c r="H37" s="4">
-        <v>0.006135687333</v>
+        <v>0.005864769481</v>
       </c>
       <c r="I37" s="5">
-        <v>0.006138108333</v>
+        <v>0.005842709573</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
-        <v>3522000</v>
+        <v>3779095.895</v>
       </c>
       <c r="F38" s="2">
-        <v>101.20289</v>
+        <v>95.864127</v>
       </c>
       <c r="G38" s="3">
-        <v>3564365.79</v>
+        <v>3622797.29</v>
       </c>
       <c r="H38" s="4">
-        <v>0.005994927278</v>
+        <v>0.005868980303</v>
       </c>
       <c r="I38" s="5">
-        <v>0.005997292737</v>
+        <v>0.005846904557</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
-        <v>3803718.575</v>
+        <v>3610075.26</v>
       </c>
       <c r="F39" s="2">
-        <v>93.23226699999999</v>
+        <v>100.630368</v>
       </c>
       <c r="G39" s="3">
-        <v>3546293.06</v>
+        <v>3632832.02</v>
       </c>
       <c r="H39" s="4">
-        <v>0.005964530653</v>
+        <v>0.005885236702</v>
       </c>
       <c r="I39" s="5">
-        <v>0.005966884119</v>
+        <v>0.005863099809</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
-        <v>3633369.44</v>
+        <v>3655000</v>
       </c>
       <c r="F40" s="2">
-        <v>98.96896700000001</v>
+        <v>99.36967</v>
       </c>
       <c r="G40" s="3">
-        <v>3595908.2</v>
+        <v>3631961.44</v>
       </c>
       <c r="H40" s="4">
-        <v>0.006047978649</v>
+        <v>0.00588382635</v>
       </c>
       <c r="I40" s="5">
-        <v>0.006050365041</v>
+        <v>0.005861694761</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
-        <v>3462454.357</v>
+        <v>4940100</v>
       </c>
       <c r="F41" s="2">
-        <v>101.13213</v>
+        <v>74.148438</v>
       </c>
       <c r="G41" s="3">
-        <v>3501653.84</v>
+        <v>3663006.99</v>
       </c>
       <c r="H41" s="4">
-        <v>0.005889451699</v>
+        <v>0.005934120554</v>
       </c>
       <c r="I41" s="5">
-        <v>0.00589177554</v>
+        <v>0.005911799787</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
-        <v>3475490.9</v>
+        <v>3522000</v>
       </c>
       <c r="F42" s="2">
-        <v>101.37564</v>
+        <v>101.11251</v>
       </c>
       <c r="G42" s="3">
-        <v>3523301.14</v>
+        <v>3561182.6</v>
       </c>
       <c r="H42" s="4">
-        <v>0.00592586042</v>
+        <v>0.005769163684</v>
       </c>
       <c r="I42" s="5">
-        <v>0.005928198627</v>
+        <v>0.00574746339</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
-        <v>4115300</v>
+        <v>3462454.357</v>
       </c>
       <c r="F43" s="2">
-        <v>84.710938</v>
+        <v>101.44198</v>
       </c>
       <c r="G43" s="3">
-        <v>3486109.23</v>
+        <v>3512382.26</v>
       </c>
       <c r="H43" s="4">
-        <v>0.00586330713</v>
+        <v>0.005690106467</v>
       </c>
       <c r="I43" s="5">
-        <v>0.005865620655</v>
+        <v>0.005668703542</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>4051216.6762</v>
+        <v>3475382.66</v>
       </c>
       <c r="F44" s="2">
-        <v>85.82219000000001</v>
+        <v>101.56538</v>
       </c>
       <c r="G44" s="3">
-        <v>3476842.87</v>
+        <v>3529785.61</v>
       </c>
       <c r="H44" s="4">
-        <v>0.005847721989</v>
+        <v>0.005718300126</v>
       </c>
       <c r="I44" s="5">
-        <v>0.005850029364</v>
+        <v>0.005696791153</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
-        <v>3790000</v>
+        <v>3461650.39</v>
       </c>
       <c r="F45" s="2">
-        <v>91.67885099999999</v>
+        <v>100</v>
       </c>
       <c r="G45" s="3">
-        <v>3474628.45</v>
+        <v>3461650.39</v>
       </c>
       <c r="H45" s="4">
-        <v>0.005843997543</v>
+        <v>0.005607920162</v>
       </c>
       <c r="I45" s="5">
-        <v>0.005846303449</v>
+        <v>0.005586826375</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>3417171.05</v>
+        <v>4122869.8712</v>
       </c>
       <c r="F46" s="2">
-        <v>1</v>
+        <v>84.438872</v>
       </c>
       <c r="G46" s="3">
-        <v>3417171.05</v>
+        <v>3481304.81</v>
       </c>
       <c r="H46" s="4">
-        <v>0.005747359607</v>
+        <v>0.005639760592</v>
       </c>
       <c r="I46" s="5">
-        <v>0.005749627382</v>
+        <v>0.005618547039</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
-        <v>3449000</v>
+        <v>3818000</v>
       </c>
       <c r="F47" s="2">
-        <v>96.69490999999999</v>
+        <v>90.902733</v>
       </c>
       <c r="G47" s="3">
-        <v>3335007.45</v>
+        <v>3470666.35</v>
       </c>
       <c r="H47" s="4">
-        <v>0.00560916817</v>
+        <v>0.005622526132</v>
       </c>
       <c r="I47" s="5">
-        <v>0.005611381417</v>
+        <v>0.005601377405</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
-        <v>3447431.66</v>
+        <v>3426870.73</v>
       </c>
       <c r="F48" s="2">
-        <v>96.195375</v>
+        <v>98.34514799999999</v>
       </c>
       <c r="G48" s="3">
-        <v>3316269.81</v>
+        <v>3370161.09</v>
       </c>
       <c r="H48" s="4">
-        <v>0.005577653238</v>
+        <v>0.005459706268</v>
       </c>
       <c r="I48" s="5">
-        <v>0.00557985405</v>
+        <v>0.005439169977</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>3359895.26</v>
+        <v>3449000</v>
       </c>
       <c r="F49" s="2">
-        <v>98.13136900000001</v>
+        <v>97.32623</v>
       </c>
       <c r="G49" s="3">
-        <v>3297111.22</v>
+        <v>3356781.67</v>
       </c>
       <c r="H49" s="4">
-        <v>0.005545430282</v>
+        <v>0.00543803143</v>
       </c>
       <c r="I49" s="5">
-        <v>0.00554761838</v>
+        <v>0.005417576667</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>3556902.9754</v>
+        <v>3334648.28</v>
       </c>
       <c r="F50" s="2">
-        <v>92.75414000000001</v>
+        <v>99.870642</v>
       </c>
       <c r="G50" s="3">
-        <v>3299174.77</v>
+        <v>3330334.65</v>
       </c>
       <c r="H50" s="4">
-        <v>0.005548900979</v>
+        <v>0.005395186891</v>
       </c>
       <c r="I50" s="5">
-        <v>0.005551090446</v>
+        <v>0.005374893285</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>3523500</v>
+        <v>3556902.9754</v>
       </c>
       <c r="F51" s="2">
-        <v>91.59375199999999</v>
+        <v>93.16028</v>
       </c>
       <c r="G51" s="3">
-        <v>3227305.85</v>
+        <v>3313620.77</v>
       </c>
       <c r="H51" s="4">
-        <v>0.00542802424</v>
+        <v>0.00536811019</v>
       </c>
       <c r="I51" s="5">
-        <v>0.005430166012</v>
+        <v>0.00534791843</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
         <v>3262000</v>
       </c>
       <c r="F52" s="2">
-        <v>95.868511</v>
+        <v>99.117228</v>
       </c>
       <c r="G52" s="3">
-        <v>3127230.83</v>
+        <v>3233203.98</v>
       </c>
       <c r="H52" s="4">
-        <v>0.005259707485</v>
+        <v>0.005237833903</v>
       </c>
       <c r="I52" s="5">
-        <v>0.005261782843</v>
+        <v>0.005218132168</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>2928000</v>
+        <v>3066000</v>
       </c>
       <c r="F53" s="2">
-        <v>104.746926</v>
+        <v>99.89694</v>
       </c>
       <c r="G53" s="3">
-        <v>3066989.99</v>
+        <v>3062840.18</v>
       </c>
       <c r="H53" s="4">
-        <v>0.005158388077</v>
+        <v>0.004961842262</v>
       </c>
       <c r="I53" s="5">
-        <v>0.005160423458</v>
+        <v>0.00494317865</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
         <v>3100000</v>
       </c>
       <c r="F54" s="2">
-        <v>99.99930000000001</v>
+        <v>99.9044</v>
       </c>
       <c r="G54" s="3">
-        <v>3099978.3</v>
+        <v>3097036.4</v>
       </c>
       <c r="H54" s="4">
-        <v>0.0052138713</v>
+        <v>0.005017240597</v>
       </c>
       <c r="I54" s="5">
-        <v>0.005215928572</v>
+        <v>0.004998368608</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>3066000</v>
+        <v>2949000</v>
       </c>
       <c r="F55" s="2">
-        <v>98.88055</v>
+        <v>102.193</v>
       </c>
       <c r="G55" s="3">
-        <v>3031677.66</v>
+        <v>3013671.57</v>
       </c>
       <c r="H55" s="4">
-        <v>0.005098996066</v>
+        <v>0.004882188452</v>
       </c>
       <c r="I55" s="5">
-        <v>0.005101008012</v>
+        <v>0.004863824452</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>3075000</v>
+        <v>3096000</v>
       </c>
       <c r="F56" s="2">
-        <v>98.21563</v>
+        <v>98.06509200000001</v>
       </c>
       <c r="G56" s="3">
-        <v>3020130.62</v>
+        <v>3036095.25</v>
       </c>
       <c r="H56" s="4">
-        <v>0.005079575033</v>
+        <v>0.004918515112</v>
       </c>
       <c r="I56" s="5">
-        <v>0.005081579315</v>
+        <v>0.004900014472</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>3009000</v>
+        <v>3030000</v>
       </c>
       <c r="F57" s="2">
-        <v>100.4009</v>
+        <v>99.52785</v>
       </c>
       <c r="G57" s="3">
-        <v>3021063.08</v>
+        <v>3015693.86</v>
       </c>
       <c r="H57" s="4">
-        <v>0.00508114334</v>
+        <v>0.004885464581</v>
       </c>
       <c r="I57" s="5">
-        <v>0.005083148241</v>
+        <v>0.004867088258</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>2974000</v>
+        <v>3574669.6319</v>
       </c>
       <c r="F58" s="2">
-        <v>102.7064</v>
+        <v>84.852677</v>
       </c>
       <c r="G58" s="3">
-        <v>3054488.34</v>
+        <v>3033202.88</v>
       </c>
       <c r="H58" s="4">
-        <v>0.005137361468</v>
+        <v>0.004913829431</v>
       </c>
       <c r="I58" s="5">
-        <v>0.005139388552</v>
+        <v>0.004895346416</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>2915000</v>
+        <v>2981000</v>
       </c>
       <c r="F59" s="2">
-        <v>101.38345</v>
+        <v>102.255951</v>
       </c>
       <c r="G59" s="3">
-        <v>2955327.57</v>
+        <v>3048249.9</v>
       </c>
       <c r="H59" s="4">
-        <v>0.004970582402</v>
+        <v>0.00493820581</v>
       </c>
       <c r="I59" s="5">
-        <v>0.004972543679</v>
+        <v>0.004919631105</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>2949000</v>
+        <v>2915000</v>
       </c>
       <c r="F60" s="2">
-        <v>100.24608</v>
+        <v>101.76691</v>
       </c>
       <c r="G60" s="3">
-        <v>2956256.9</v>
+        <v>2966505.43</v>
       </c>
       <c r="H60" s="4">
-        <v>0.004972145451</v>
+        <v>0.004805778666</v>
       </c>
       <c r="I60" s="5">
-        <v>0.004974107344</v>
+        <v>0.004787702076</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>3250000</v>
+        <v>2949000</v>
       </c>
       <c r="F61" s="2">
-        <v>91.05364899999999</v>
+        <v>100.57648</v>
       </c>
       <c r="G61" s="3">
-        <v>2959243.59</v>
+        <v>2966000.4</v>
       </c>
       <c r="H61" s="4">
-        <v>0.004977168787</v>
+        <v>0.004804960508</v>
       </c>
       <c r="I61" s="5">
-        <v>0.004979132663</v>
+        <v>0.004786886996</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>3607029.7119</v>
+        <v>3199011.53</v>
       </c>
       <c r="F62" s="2">
-        <v>82.707964</v>
+        <v>93.498683</v>
       </c>
       <c r="G62" s="3">
-        <v>2983300.84</v>
+        <v>2991033.65</v>
       </c>
       <c r="H62" s="4">
-        <v>0.005017630803</v>
+        <v>0.004845514717</v>
       </c>
       <c r="I62" s="5">
-        <v>0.005019610643</v>
+        <v>0.004827288662</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>2989928.97</v>
+        <v>2937310.04</v>
       </c>
       <c r="F63" s="2">
-        <v>100.0824</v>
+        <v>100.0691</v>
       </c>
       <c r="G63" s="3">
-        <v>2992392.67</v>
+        <v>2939339.72</v>
       </c>
       <c r="H63" s="4">
-        <v>0.005032922414</v>
+        <v>0.004761769858</v>
       </c>
       <c r="I63" s="5">
-        <v>0.005034908288</v>
+        <v>0.004743858804</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>2914000</v>
+        <v>2928000</v>
       </c>
       <c r="F64" s="2">
-        <v>99.3502</v>
+        <v>98.105143</v>
       </c>
       <c r="G64" s="3">
-        <v>2895064.83</v>
+        <v>2872518.59</v>
       </c>
       <c r="H64" s="4">
-        <v>0.004869226155</v>
+        <v>0.004653518722</v>
       </c>
       <c r="I64" s="5">
-        <v>0.004871147438</v>
+        <v>0.004636014847</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>2914798.3</v>
+        <v>2857025.51</v>
       </c>
       <c r="F65" s="2">
-        <v>99.077119</v>
+        <v>100.61343</v>
       </c>
       <c r="G65" s="3">
-        <v>2887898.18</v>
+        <v>2874551.36</v>
       </c>
       <c r="H65" s="4">
-        <v>0.004857172529</v>
+        <v>0.004656811844</v>
       </c>
       <c r="I65" s="5">
-        <v>0.004859089057</v>
+        <v>0.004639295582</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>2984000</v>
+        <v>2880000</v>
       </c>
       <c r="F66" s="2">
-        <v>96.60142999999999</v>
+        <v>98.49918</v>
       </c>
       <c r="G66" s="3">
-        <v>2882586.67</v>
+        <v>2836776.38</v>
       </c>
       <c r="H66" s="4">
-        <v>0.004848239071</v>
+        <v>0.004595615873</v>
       </c>
       <c r="I66" s="5">
-        <v>0.004850152074</v>
+        <v>0.004578329795</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
         <v>2831000</v>
       </c>
       <c r="F67" s="2">
-        <v>98.06535</v>
+        <v>98.99476</v>
       </c>
       <c r="G67" s="3">
-        <v>2776230.06</v>
+        <v>2802541.66</v>
       </c>
       <c r="H67" s="4">
-        <v>0.004669357274</v>
+        <v>0.004540155153</v>
       </c>
       <c r="I67" s="5">
-        <v>0.004671199694</v>
+        <v>0.004523077686</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>2880000</v>
+        <v>2779000</v>
       </c>
       <c r="F68" s="2">
-        <v>97.66484</v>
+        <v>98.93425999999999</v>
       </c>
       <c r="G68" s="3">
-        <v>2812747.39</v>
+        <v>2749383.09</v>
       </c>
       <c r="H68" s="4">
-        <v>0.004730775987</v>
+        <v>0.004454037555</v>
       </c>
       <c r="I68" s="5">
-        <v>0.004732642641</v>
+        <v>0.004437284013</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>2960000</v>
+        <v>2981000</v>
       </c>
       <c r="F69" s="2">
-        <v>93.50197799999999</v>
+        <v>93.452088</v>
       </c>
       <c r="G69" s="3">
-        <v>2767658.55</v>
+        <v>2785806.74</v>
       </c>
       <c r="H69" s="4">
-        <v>0.004654940802</v>
+        <v>0.00451304437</v>
       </c>
       <c r="I69" s="5">
-        <v>0.004656777534</v>
+        <v>0.004496068879</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>3061000</v>
+        <v>2838000</v>
       </c>
       <c r="F70" s="2">
-        <v>90.54616</v>
+        <v>97.186424</v>
       </c>
       <c r="G70" s="3">
-        <v>2771617.96</v>
+        <v>2758150.71</v>
       </c>
       <c r="H70" s="4">
-        <v>0.004661600155</v>
+        <v>0.004468241229</v>
       </c>
       <c r="I70" s="5">
-        <v>0.004663439514</v>
+        <v>0.004451434262</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>2931000</v>
+        <v>2804000</v>
       </c>
       <c r="F71" s="2">
-        <v>95.39876</v>
+        <v>98.85289</v>
       </c>
       <c r="G71" s="3">
-        <v>2796137.66</v>
+        <v>2771835.04</v>
       </c>
       <c r="H71" s="4">
-        <v>0.004702839976</v>
+        <v>0.004490410016</v>
       </c>
       <c r="I71" s="5">
-        <v>0.004704695607</v>
+        <v>0.004473519662</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
-        <v>2779000</v>
+        <v>2931000</v>
       </c>
       <c r="F72" s="2">
-        <v>98.22983000000001</v>
+        <v>94.80747</v>
       </c>
       <c r="G72" s="3">
-        <v>2729806.98</v>
+        <v>2778806.95</v>
       </c>
       <c r="H72" s="4">
-        <v>0.004591278024</v>
+        <v>0.004501704604</v>
       </c>
       <c r="I72" s="5">
-        <v>0.004593089636</v>
+        <v>0.004484771766</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
-        <v>3068000</v>
+        <v>3061000</v>
       </c>
       <c r="F73" s="2">
-        <v>90.06726999999999</v>
+        <v>88.98814</v>
       </c>
       <c r="G73" s="3">
-        <v>2763263.84</v>
+        <v>2723926.97</v>
       </c>
       <c r="H73" s="4">
-        <v>0.004647549323</v>
+        <v>0.004412798298</v>
       </c>
       <c r="I73" s="5">
-        <v>0.004649383138</v>
+        <v>0.004396199875</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
-        <v>2783000</v>
+        <v>2673000</v>
       </c>
       <c r="F74" s="2">
-        <v>98.78117</v>
+        <v>99.97199999999999</v>
       </c>
       <c r="G74" s="3">
-        <v>2749079.96</v>
+        <v>2672251.56</v>
       </c>
       <c r="H74" s="4">
-        <v>0.004623693369</v>
+        <v>0.004329083447</v>
       </c>
       <c r="I74" s="5">
-        <v>0.004625517771</v>
+        <v>0.004312799911</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>2673000</v>
+        <v>2837000</v>
       </c>
       <c r="F75" s="2">
-        <v>99.9735</v>
+        <v>94.30911</v>
       </c>
       <c r="G75" s="3">
-        <v>2672291.66</v>
+        <v>2675549.45</v>
       </c>
       <c r="H75" s="4">
-        <v>0.004494542676</v>
+        <v>0.004334426074</v>
       </c>
       <c r="I75" s="5">
-        <v>0.004496316118</v>
+        <v>0.004318122443</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
-        <v>2817000</v>
+        <v>3068000</v>
       </c>
       <c r="F76" s="2">
-        <v>95.366488</v>
+        <v>86.76483</v>
       </c>
       <c r="G76" s="3">
-        <v>2686473.97</v>
+        <v>2661944.98</v>
       </c>
       <c r="H76" s="4">
-        <v>0.004518395988</v>
+        <v>0.004312386656</v>
       </c>
       <c r="I76" s="5">
-        <v>0.004520178842</v>
+        <v>0.004296165924</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>2973000</v>
+        <v>2880000</v>
       </c>
       <c r="F77" s="2">
-        <v>90.59255</v>
+        <v>89.3501</v>
       </c>
       <c r="G77" s="3">
-        <v>2693316.51</v>
+        <v>2573282.88</v>
       </c>
       <c r="H77" s="4">
-        <v>0.004529904503</v>
+        <v>0.004168752855</v>
       </c>
       <c r="I77" s="5">
-        <v>0.004531691898</v>
+        <v>0.004153072391</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
-        <v>2837000</v>
+        <v>2994000</v>
       </c>
       <c r="F78" s="2">
-        <v>93.87917</v>
+        <v>87.2</v>
       </c>
       <c r="G78" s="3">
-        <v>2663352.05</v>
+        <v>2610768</v>
       </c>
       <c r="H78" s="4">
-        <v>0.004479507108</v>
+        <v>0.004229479253</v>
       </c>
       <c r="I78" s="5">
-        <v>0.004481274618</v>
+        <v>0.004213570372</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
-        <v>3026000</v>
+        <v>2597000</v>
       </c>
       <c r="F79" s="2">
-        <v>87.30850100000001</v>
+        <v>98.83486000000001</v>
       </c>
       <c r="G79" s="3">
-        <v>2641955.24</v>
+        <v>2566741.31</v>
       </c>
       <c r="H79" s="4">
-        <v>0.004443519686</v>
+        <v>0.00415815543</v>
       </c>
       <c r="I79" s="5">
-        <v>0.004445272996</v>
+        <v>0.004142514828</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
-        <v>2525000</v>
+        <v>2513230.27</v>
       </c>
       <c r="F80" s="2">
-        <v>100.1242</v>
+        <v>100.0816</v>
       </c>
       <c r="G80" s="3">
-        <v>2528136.05</v>
+        <v>2515281.07</v>
       </c>
       <c r="H80" s="4">
-        <v>0.004252086537</v>
+        <v>0.004074789136</v>
       </c>
       <c r="I80" s="5">
-        <v>0.004253764311</v>
+        <v>0.004059462111</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
-        <v>2669000</v>
+        <v>2683000</v>
       </c>
       <c r="F81" s="2">
-        <v>96.87952</v>
+        <v>94.23511999999999</v>
       </c>
       <c r="G81" s="3">
-        <v>2585714.39</v>
+        <v>2528328.27</v>
       </c>
       <c r="H81" s="4">
-        <v>0.004348927875</v>
+        <v>0.004095925782</v>
       </c>
       <c r="I81" s="5">
-        <v>0.004350643861</v>
+        <v>0.004080519252</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
-        <v>2636638.6776</v>
+        <v>2582954.4676</v>
       </c>
       <c r="F82" s="2">
-        <v>97.71212</v>
+        <v>97.98851999999999</v>
       </c>
       <c r="G82" s="3">
-        <v>2576315.55</v>
+        <v>2530998.86</v>
       </c>
       <c r="H82" s="4">
-        <v>0.004333119912</v>
+        <v>0.004100252166</v>
       </c>
       <c r="I82" s="5">
-        <v>0.00433482966</v>
+        <v>0.004084829363</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
-        <v>2597000</v>
+        <v>2467000</v>
       </c>
       <c r="F83" s="2">
-        <v>97.91227000000001</v>
+        <v>100.92101</v>
       </c>
       <c r="G83" s="3">
-        <v>2542781.65</v>
+        <v>2489721.32</v>
       </c>
       <c r="H83" s="4">
-        <v>0.004276719059</v>
+        <v>0.004033381999</v>
       </c>
       <c r="I83" s="5">
-        <v>0.004278406553</v>
+        <v>0.004018210723</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>2467000</v>
+        <v>3040000</v>
       </c>
       <c r="F84" s="2">
-        <v>100.47546</v>
+        <v>81.86776999999999</v>
       </c>
       <c r="G84" s="3">
-        <v>2478729.6</v>
+        <v>2488780.21</v>
       </c>
       <c r="H84" s="4">
-        <v>0.004168989542</v>
+        <v>0.00403185739</v>
       </c>
       <c r="I84" s="5">
-        <v>0.004170634528</v>
+        <v>0.004016691849</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
         <v>2500000</v>
       </c>
       <c r="F85" s="2">
-        <v>99.96083900000001</v>
+        <v>99.961156</v>
       </c>
       <c r="G85" s="3">
-        <v>2499020.98</v>
+        <v>2499028.9</v>
       </c>
       <c r="H85" s="4">
-        <v>0.004203117725</v>
+        <v>0.004048460409</v>
       </c>
       <c r="I85" s="5">
-        <v>0.004204776178</v>
+        <v>0.004033232417</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
-        <v>2880000</v>
+        <v>2376829.45</v>
       </c>
       <c r="F86" s="2">
-        <v>86.05956</v>
+        <v>101.48498</v>
       </c>
       <c r="G86" s="3">
-        <v>2478515.33</v>
+        <v>2412124.89</v>
       </c>
       <c r="H86" s="4">
-        <v>0.004168629159</v>
+        <v>0.003907674748</v>
       </c>
       <c r="I86" s="5">
-        <v>0.004170274004</v>
+        <v>0.003892976311</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
-        <v>2519061.88</v>
+        <v>2444831.03</v>
       </c>
       <c r="F87" s="2">
-        <v>97.59854</v>
+        <v>98.17816000000001</v>
       </c>
       <c r="G87" s="3">
-        <v>2458567.62</v>
+        <v>2400290.12</v>
       </c>
       <c r="H87" s="4">
-        <v>0.004135078989</v>
+        <v>0.003888502259</v>
       </c>
       <c r="I87" s="5">
-        <v>0.004136710595</v>
+        <v>0.003873875938</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>2376995.29</v>
+        <v>2393000</v>
       </c>
       <c r="F88" s="2">
-        <v>101.13308</v>
+        <v>100.20143</v>
       </c>
       <c r="G88" s="3">
-        <v>2403928.55</v>
+        <v>2397820.22</v>
       </c>
       <c r="H88" s="4">
-        <v>0.004043181226</v>
+        <v>0.003884500987</v>
       </c>
       <c r="I88" s="5">
-        <v>0.004044776572</v>
+        <v>0.003869889716</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
-        <v>2460000</v>
+        <v>2307574.29</v>
       </c>
       <c r="F89" s="2">
-        <v>97.71952</v>
+        <v>100.406198</v>
       </c>
       <c r="G89" s="3">
-        <v>2403900.19</v>
+        <v>2316947.61</v>
       </c>
       <c r="H89" s="4">
-        <v>0.004043133534</v>
+        <v>0.003753486273</v>
       </c>
       <c r="I89" s="5">
-        <v>0.00404472886</v>
+        <v>0.003739367805</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>2393000</v>
+        <v>2694827.6292</v>
       </c>
       <c r="F90" s="2">
-        <v>99.29998999999999</v>
+        <v>87.962439</v>
       </c>
       <c r="G90" s="3">
-        <v>2376248.76</v>
+        <v>2370436.11</v>
       </c>
       <c r="H90" s="4">
-        <v>0.003996626433</v>
+        <v>0.00384013836</v>
       </c>
       <c r="I90" s="5">
-        <v>0.003998203409</v>
+        <v>0.003825693956</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>2190000</v>
+        <v>2263000</v>
       </c>
       <c r="F91" s="2">
-        <v>99.08750000000001</v>
+        <v>100.50535</v>
       </c>
       <c r="G91" s="3">
-        <v>2170016.25</v>
+        <v>2274436.07</v>
       </c>
       <c r="H91" s="4">
-        <v>0.003649762789</v>
+        <v>0.003684617006</v>
       </c>
       <c r="I91" s="5">
-        <v>0.003651202901</v>
+        <v>0.003670757585</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>2218493.92</v>
+        <v>2190000</v>
       </c>
       <c r="F92" s="2">
-        <v>95.29111</v>
+        <v>99.89722</v>
       </c>
       <c r="G92" s="3">
-        <v>2114027.48</v>
+        <v>2187749.12</v>
       </c>
       <c r="H92" s="4">
-        <v>0.003555594958</v>
+        <v>0.003544182978</v>
       </c>
       <c r="I92" s="5">
-        <v>0.003556997913</v>
+        <v>0.003530851789</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
-        <v>2285000</v>
+        <v>2189278.86</v>
       </c>
       <c r="F93" s="2">
-        <v>92.35932699999999</v>
+        <v>1</v>
       </c>
       <c r="G93" s="3">
-        <v>2110410.62</v>
+        <v>2189278.86</v>
       </c>
       <c r="H93" s="4">
-        <v>0.003549511741</v>
+        <v>0.003546661181</v>
       </c>
       <c r="I93" s="5">
-        <v>0.003550912296</v>
+        <v>0.00353332067</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>2090000</v>
+        <v>2299000</v>
       </c>
       <c r="F94" s="2">
-        <v>100.03086</v>
+        <v>92.338357</v>
       </c>
       <c r="G94" s="3">
-        <v>2090644.97</v>
+        <v>2122858.83</v>
       </c>
       <c r="H94" s="4">
-        <v>0.003516267784</v>
+        <v>0.003439059835</v>
       </c>
       <c r="I94" s="5">
-        <v>0.003517655222</v>
+        <v>0.003426124059</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>2000000</v>
+        <v>2182088.57</v>
       </c>
       <c r="F95" s="2">
-        <v>97.97684</v>
+        <v>96.27114</v>
       </c>
       <c r="G95" s="3">
-        <v>1959536.8</v>
+        <v>2100721.54</v>
       </c>
       <c r="H95" s="4">
-        <v>0.003295756194</v>
+        <v>0.003403197135</v>
       </c>
       <c r="I95" s="5">
-        <v>0.003297056623</v>
+        <v>0.003390396255</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>2166000</v>
+        <v>2090000</v>
       </c>
       <c r="F96" s="2">
-        <v>91.80535</v>
+        <v>100.25018</v>
       </c>
       <c r="G96" s="3">
-        <v>1988503.88</v>
+        <v>2095228.76</v>
       </c>
       <c r="H96" s="4">
-        <v>0.003344476094</v>
+        <v>0.003394298758</v>
       </c>
       <c r="I96" s="5">
-        <v>0.003345795746</v>
+        <v>0.003381531348</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>1973475.433</v>
+        <v>2144000</v>
       </c>
       <c r="F97" s="2">
-        <v>95.21077</v>
+        <v>93.714917</v>
       </c>
       <c r="G97" s="3">
-        <v>1878961.16</v>
+        <v>2009247.82</v>
       </c>
       <c r="H97" s="4">
-        <v>0.003160235555</v>
+        <v>0.003255008477</v>
       </c>
       <c r="I97" s="5">
-        <v>0.00316148251</v>
+        <v>0.003242764997</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
-        <v>1878000</v>
+        <v>2000000</v>
       </c>
       <c r="F98" s="2">
-        <v>98.08866999999999</v>
+        <v>98.23327</v>
       </c>
       <c r="G98" s="3">
-        <v>1842105.22</v>
+        <v>1964665.4</v>
       </c>
       <c r="H98" s="4">
-        <v>0.00309824735</v>
+        <v>0.003182784356</v>
       </c>
       <c r="I98" s="5">
-        <v>0.003099469846</v>
+        <v>0.003170812542</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>1972000</v>
+        <v>1878000</v>
       </c>
       <c r="F99" s="2">
-        <v>92.68629</v>
+        <v>98.44061000000001</v>
       </c>
       <c r="G99" s="3">
-        <v>1827773.64</v>
+        <v>1848714.66</v>
       </c>
       <c r="H99" s="4">
-        <v>0.003074142976</v>
+        <v>0.002994942592</v>
       </c>
       <c r="I99" s="5">
-        <v>0.003075355962</v>
+        <v>0.002983677331</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>1822852.0521</v>
+        <v>2166000</v>
       </c>
       <c r="F100" s="2">
-        <v>96.046593</v>
+        <v>86.14726</v>
       </c>
       <c r="G100" s="3">
-        <v>1750787.29</v>
+        <v>1865949.65</v>
       </c>
       <c r="H100" s="4">
-        <v>0.002944659197</v>
+        <v>0.003022863517</v>
       </c>
       <c r="I100" s="5">
-        <v>0.002945821091</v>
+        <v>0.003011493234</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>1927000</v>
+        <v>1972000</v>
       </c>
       <c r="F101" s="2">
-        <v>89.79569100000001</v>
+        <v>93.43791</v>
       </c>
       <c r="G101" s="3">
-        <v>1730362.97</v>
+        <v>1842595.59</v>
       </c>
       <c r="H101" s="4">
-        <v>0.002910307406</v>
+        <v>0.002985029616</v>
       </c>
       <c r="I101" s="5">
-        <v>0.002911455746</v>
+        <v>0.002973801642</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
-        <v>1677000</v>
+        <v>1950298.443</v>
       </c>
       <c r="F102" s="2">
-        <v>98.811452</v>
+        <v>95.83656000000001</v>
       </c>
       <c r="G102" s="3">
-        <v>1657068.05</v>
+        <v>1869098.94</v>
       </c>
       <c r="H102" s="4">
-        <v>0.002787032267</v>
+        <v>0.003027965403</v>
       </c>
       <c r="I102" s="5">
-        <v>0.002788131965</v>
+        <v>0.003016575929</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
-        <v>1748000</v>
+        <v>1815666.5121</v>
       </c>
       <c r="F103" s="2">
-        <v>94.895821</v>
+        <v>98.38875899999999</v>
       </c>
       <c r="G103" s="3">
-        <v>1658778.95</v>
+        <v>1786411.75</v>
       </c>
       <c r="H103" s="4">
-        <v>0.002789909841</v>
+        <v>0.002894011045</v>
       </c>
       <c r="I103" s="5">
-        <v>0.002791010675</v>
+        <v>0.002883125431</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>1617000</v>
+        <v>1762000</v>
       </c>
       <c r="F104" s="2">
-        <v>99.59581</v>
+        <v>96.488018</v>
       </c>
       <c r="G104" s="3">
-        <v>1610464.25</v>
+        <v>1700118.88</v>
       </c>
       <c r="H104" s="4">
-        <v>0.002708649064</v>
+        <v>0.002754215433</v>
       </c>
       <c r="I104" s="5">
-        <v>0.002709717834</v>
+        <v>0.002743855651</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>1729000</v>
+        <v>1743000</v>
       </c>
       <c r="F105" s="2">
-        <v>94.067334</v>
+        <v>95.507884</v>
       </c>
       <c r="G105" s="3">
-        <v>1626424.2</v>
+        <v>1664702.42</v>
       </c>
       <c r="H105" s="4">
-        <v>0.002735492208</v>
+        <v>0.002696840294</v>
       </c>
       <c r="I105" s="5">
-        <v>0.002736571569</v>
+        <v>0.002686696323</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
         <v>1642000</v>
       </c>
       <c r="F106" s="2">
-        <v>99.49742000000001</v>
+        <v>100.61979</v>
       </c>
       <c r="G106" s="3">
-        <v>1633747.64</v>
+        <v>1652176.95</v>
       </c>
       <c r="H106" s="4">
-        <v>0.002747809529</v>
+        <v>0.00267654887</v>
       </c>
       <c r="I106" s="5">
-        <v>0.002748893751</v>
+        <v>0.002666481224</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>1606000</v>
+        <v>1704478.7227</v>
       </c>
       <c r="F107" s="2">
-        <v>98.347335</v>
+        <v>96.09788500000001</v>
       </c>
       <c r="G107" s="3">
-        <v>1579458.2</v>
+        <v>1637968</v>
       </c>
       <c r="H107" s="4">
-        <v>0.002656499814</v>
+        <v>0.002653530182</v>
       </c>
       <c r="I107" s="5">
-        <v>0.002657548008</v>
+        <v>0.002643549119</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>1721889.8627</v>
+        <v>1686269.892</v>
       </c>
       <c r="F108" s="2">
-        <v>93.51525100000001</v>
+        <v>98.270579</v>
       </c>
       <c r="G108" s="3">
-        <v>1610229.63</v>
+        <v>1657107.19</v>
       </c>
       <c r="H108" s="4">
-        <v>0.002708254454</v>
+        <v>0.002684535916</v>
       </c>
       <c r="I108" s="5">
-        <v>0.002709323068</v>
+        <v>0.002674438228</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>1689180.982</v>
+        <v>1677000</v>
       </c>
       <c r="F109" s="2">
-        <v>95.50510199999999</v>
+        <v>99.21104</v>
       </c>
       <c r="G109" s="3">
-        <v>1613254.02</v>
+        <v>1663769.14</v>
       </c>
       <c r="H109" s="4">
-        <v>0.002713341198</v>
+        <v>0.002695328372</v>
       </c>
       <c r="I109" s="5">
-        <v>0.002714411819</v>
+        <v>0.002685190088</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
-        <v>1677372.23</v>
+        <v>1617000</v>
       </c>
       <c r="F110" s="2">
-        <v>95.610336</v>
+        <v>100.19508</v>
       </c>
       <c r="G110" s="3">
-        <v>1603741.23</v>
+        <v>1620154.44</v>
       </c>
       <c r="H110" s="4">
-        <v>0.002697341574</v>
+        <v>0.002624671976</v>
       </c>
       <c r="I110" s="5">
-        <v>0.002698405882</v>
+        <v>0.002614799462</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
-        <v>1679000</v>
+        <v>1703093.68</v>
       </c>
       <c r="F111" s="2">
-        <v>90.817035</v>
+        <v>93.67531</v>
       </c>
       <c r="G111" s="3">
-        <v>1524818.02</v>
+        <v>1595378.28</v>
       </c>
       <c r="H111" s="4">
-        <v>0.002564600178</v>
+        <v>0.002584534265</v>
       </c>
       <c r="I111" s="5">
-        <v>0.00256561211</v>
+        <v>0.002574812726</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
-        <v>1606000</v>
+        <v>1658859.19</v>
       </c>
       <c r="F112" s="2">
-        <v>98.03464</v>
+        <v>96.467056</v>
       </c>
       <c r="G112" s="3">
-        <v>1574436.32</v>
+        <v>1600252.62</v>
       </c>
       <c r="H112" s="4">
-        <v>0.002648053483</v>
+        <v>0.002592430761</v>
       </c>
       <c r="I112" s="5">
-        <v>0.002649098343</v>
+        <v>0.002582679519</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
-        <v>1616000</v>
+        <v>1679000</v>
       </c>
       <c r="F113" s="2">
-        <v>95.58298000000001</v>
+        <v>91.54609499999999</v>
       </c>
       <c r="G113" s="3">
-        <v>1544620.96</v>
+        <v>1537058.94</v>
       </c>
       <c r="H113" s="4">
-        <v>0.002597906855</v>
+        <v>0.002490056135</v>
       </c>
       <c r="I113" s="5">
-        <v>0.002598931929</v>
+        <v>0.002480689969</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
-        <v>1697435.56</v>
+        <v>1616000</v>
       </c>
       <c r="F114" s="2">
-        <v>92.05074</v>
+        <v>93.99688999999999</v>
       </c>
       <c r="G114" s="3">
-        <v>1562501.99</v>
+        <v>1518989.74</v>
       </c>
       <c r="H114" s="4">
-        <v>0.002627981074</v>
+        <v>0.0024607838</v>
       </c>
       <c r="I114" s="5">
-        <v>0.002629018014</v>
+        <v>0.00245152774</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
-        <v>1462000</v>
+        <v>1606000</v>
       </c>
       <c r="F115" s="2">
-        <v>100.876417</v>
+        <v>97.736904</v>
       </c>
       <c r="G115" s="3">
-        <v>1474813.22</v>
+        <v>1569654.68</v>
       </c>
       <c r="H115" s="4">
-        <v>0.002480496816</v>
+        <v>0.002542861678</v>
       </c>
       <c r="I115" s="5">
-        <v>0.002481475562</v>
+        <v>0.002533296887</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>1500000</v>
+        <v>1753000</v>
       </c>
       <c r="F116" s="2">
-        <v>98.57952</v>
+        <v>86.560486</v>
       </c>
       <c r="G116" s="3">
-        <v>1478692.8</v>
+        <v>1517405.32</v>
       </c>
       <c r="H116" s="4">
-        <v>0.00248702191</v>
+        <v>0.002458217014</v>
       </c>
       <c r="I116" s="5">
-        <v>0.002488003231</v>
+        <v>0.002448970608</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>1500000</v>
+        <v>1654000</v>
       </c>
       <c r="F117" s="2">
-        <v>100</v>
+        <v>92.142393</v>
       </c>
       <c r="G117" s="3">
-        <v>1500000</v>
+        <v>1524035.18</v>
       </c>
       <c r="H117" s="4">
-        <v>0.002522858612</v>
+        <v>0.002468957478</v>
       </c>
       <c r="I117" s="5">
-        <v>0.002523854073</v>
+        <v>0.002459670672</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>1535000</v>
+        <v>1476000</v>
       </c>
       <c r="F118" s="2">
-        <v>95.517911</v>
+        <v>101.222849</v>
       </c>
       <c r="G118" s="3">
-        <v>1466199.93</v>
+        <v>1494049.25</v>
       </c>
       <c r="H118" s="4">
-        <v>0.002466010086</v>
+        <v>0.00242037987</v>
       </c>
       <c r="I118" s="5">
-        <v>0.002466983117</v>
+        <v>0.002411275785</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
-        <v>1739000</v>
+        <v>1500000</v>
       </c>
       <c r="F119" s="2">
-        <v>85.027562</v>
+        <v>99.62512</v>
       </c>
       <c r="G119" s="3">
-        <v>1478629.3</v>
+        <v>1494376.8</v>
       </c>
       <c r="H119" s="4">
-        <v>0.002486915114</v>
+        <v>0.002420910503</v>
       </c>
       <c r="I119" s="5">
-        <v>0.002487896393</v>
+        <v>0.002411804423</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
-        <v>1640000</v>
+        <v>1500000</v>
       </c>
       <c r="F120" s="2">
-        <v>91.602729</v>
+        <v>99.99890000000001</v>
       </c>
       <c r="G120" s="3">
-        <v>1502284.76</v>
+        <v>1499983.5</v>
       </c>
       <c r="H120" s="4">
-        <v>0.002526701355</v>
+        <v>0.002429993432</v>
       </c>
       <c r="I120" s="5">
-        <v>0.002527698333</v>
+        <v>0.002420853187</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>1571000</v>
+        <v>1463000</v>
       </c>
       <c r="F121" s="2">
-        <v>93.09999999999999</v>
+        <v>100.466858</v>
       </c>
       <c r="G121" s="3">
-        <v>1462601</v>
+        <v>1469830.13</v>
       </c>
       <c r="H121" s="4">
-        <v>0.002459957019</v>
+        <v>0.002381144572</v>
       </c>
       <c r="I121" s="5">
-        <v>0.002460927661</v>
+        <v>0.002372188068</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
-        <v>1560000</v>
+        <v>1501172.46</v>
       </c>
       <c r="F122" s="2">
-        <v>92.384483</v>
+        <v>97.811256</v>
       </c>
       <c r="G122" s="3">
-        <v>1441197.93</v>
+        <v>1468315.64</v>
       </c>
       <c r="H122" s="4">
-        <v>0.002423959081</v>
+        <v>0.00237869107</v>
       </c>
       <c r="I122" s="5">
-        <v>0.002424915518</v>
+        <v>0.002369743795</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="1">
-        <v>1445000</v>
+        <v>1549000</v>
       </c>
       <c r="F123" s="2">
-        <v>100.2403</v>
+        <v>97.28317800000001</v>
       </c>
       <c r="G123" s="3">
-        <v>1448472.34</v>
+        <v>1506916.43</v>
       </c>
       <c r="H123" s="4">
-        <v>0.002436193936</v>
+        <v>0.002441224868</v>
       </c>
       <c r="I123" s="5">
-        <v>0.002437155202</v>
+        <v>0.002432042376</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>255</v>
       </c>
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="1">
-        <v>1449000</v>
+        <v>1483000</v>
       </c>
       <c r="F124" s="2">
-        <v>99.39575600000001</v>
+        <v>98.21998000000001</v>
       </c>
       <c r="G124" s="3">
-        <v>1440244.5</v>
+        <v>1456602.3</v>
       </c>
       <c r="H124" s="4">
-        <v>0.002422355501</v>
+        <v>0.002359715311</v>
       </c>
       <c r="I124" s="5">
-        <v>0.002423311306</v>
+        <v>0.002350839412</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>257</v>
       </c>
       <c r="D125" t="s">
         <v>258</v>
       </c>
       <c r="E125" s="1">
-        <v>1503272.2</v>
+        <v>1585000</v>
       </c>
       <c r="F125" s="2">
-        <v>95.684316</v>
+        <v>94.89</v>
       </c>
       <c r="G125" s="3">
-        <v>1438395.72</v>
+        <v>1504006.5</v>
       </c>
       <c r="H125" s="4">
-        <v>0.002419246023</v>
+        <v>0.002436510746</v>
       </c>
       <c r="I125" s="5">
-        <v>0.002420200601</v>
+        <v>0.002427345987</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>259</v>
       </c>
       <c r="D126" t="s">
         <v>260</v>
       </c>
       <c r="E126" s="1">
-        <v>1483000</v>
+        <v>1560000</v>
       </c>
       <c r="F126" s="2">
-        <v>97.88845999999999</v>
+        <v>92.844319</v>
       </c>
       <c r="G126" s="3">
-        <v>1451685.86</v>
+        <v>1448371.38</v>
       </c>
       <c r="H126" s="4">
-        <v>0.002441598785</v>
+        <v>0.002346381098</v>
       </c>
       <c r="I126" s="5">
-        <v>0.002442562183</v>
+        <v>0.002337555355</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
         <v>261</v>
       </c>
       <c r="D127" t="s">
         <v>262</v>
       </c>
       <c r="E127" s="1">
-        <v>1329256.87</v>
+        <v>1412000</v>
       </c>
       <c r="F127" s="2">
-        <v>100.74839</v>
+        <v>98.43903</v>
       </c>
       <c r="G127" s="3">
-        <v>1339204.9</v>
+        <v>1389959.1</v>
       </c>
       <c r="H127" s="4">
-        <v>0.002252416402</v>
+        <v>0.002251752431</v>
       </c>
       <c r="I127" s="5">
-        <v>0.002253305153</v>
+        <v>0.002243282627</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>263</v>
       </c>
       <c r="D128" t="s">
         <v>264</v>
       </c>
       <c r="E128" s="1">
-        <v>1439000</v>
+        <v>1433581.96</v>
       </c>
       <c r="F128" s="2">
-        <v>93.178881</v>
+        <v>98.151</v>
       </c>
       <c r="G128" s="3">
-        <v>1340844.1</v>
+        <v>1407075.03</v>
       </c>
       <c r="H128" s="4">
-        <v>0.002255173386</v>
+        <v>0.002279480461</v>
       </c>
       <c r="I128" s="5">
-        <v>0.002256063225</v>
+        <v>0.00227090636</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>265</v>
       </c>
       <c r="D129" t="s">
         <v>266</v>
       </c>
       <c r="E129" s="1">
-        <v>1405000</v>
+        <v>1445000</v>
       </c>
       <c r="F129" s="2">
-        <v>98.76214</v>
+        <v>100.2128</v>
       </c>
       <c r="G129" s="3">
-        <v>1387608.07</v>
+        <v>1448074.96</v>
       </c>
       <c r="H129" s="4">
-        <v>0.002333825974</v>
+        <v>0.0023459009</v>
       </c>
       <c r="I129" s="5">
-        <v>0.002334746848</v>
+        <v>0.002337076963</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>10</v>
       </c>
       <c r="C130" t="s">
         <v>267</v>
       </c>
       <c r="D130" t="s">
         <v>268</v>
       </c>
       <c r="E130" s="1">
-        <v>1387739.79</v>
+        <v>1489000</v>
       </c>
       <c r="F130" s="2">
-        <v>98.27191000000001</v>
+        <v>94.79092</v>
       </c>
       <c r="G130" s="3">
-        <v>1363758.4</v>
+        <v>1411436.8</v>
       </c>
       <c r="H130" s="4">
-        <v>0.002293713078</v>
+        <v>0.002286546586</v>
       </c>
       <c r="I130" s="5">
-        <v>0.002294618124</v>
+        <v>0.002277945906</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>10</v>
       </c>
       <c r="C131" t="s">
         <v>269</v>
       </c>
       <c r="D131" t="s">
         <v>270</v>
       </c>
       <c r="E131" s="1">
-        <v>1475000</v>
+        <v>1586000</v>
       </c>
       <c r="F131" s="2">
-        <v>92.627803</v>
+        <v>88.33662699999999</v>
       </c>
       <c r="G131" s="3">
-        <v>1366260.09</v>
+        <v>1401018.9</v>
       </c>
       <c r="H131" s="4">
-        <v>0.002297920696</v>
+        <v>0.002269669457</v>
       </c>
       <c r="I131" s="5">
-        <v>0.002298827402</v>
+        <v>0.002261132259</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>10</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="1">
-        <v>1572000</v>
+        <v>1507000</v>
       </c>
       <c r="F132" s="2">
-        <v>86.94808999999999</v>
+        <v>94.008296</v>
       </c>
       <c r="G132" s="3">
-        <v>1366823.97</v>
+        <v>1416705.02</v>
       </c>
       <c r="H132" s="4">
-        <v>0.00229886909</v>
+        <v>0.002295081176</v>
       </c>
       <c r="I132" s="5">
-        <v>0.002299776171</v>
+        <v>0.002286448394</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>10</v>
       </c>
       <c r="C133" t="s">
         <v>273</v>
       </c>
       <c r="D133" t="s">
         <v>274</v>
       </c>
       <c r="E133" s="1">
-        <v>1493000</v>
+        <v>1435543.06</v>
       </c>
       <c r="F133" s="2">
-        <v>90.894043</v>
+        <v>1</v>
       </c>
       <c r="G133" s="3">
-        <v>1357048.06</v>
+        <v>1435543.06</v>
       </c>
       <c r="H133" s="4">
-        <v>0.002282426926</v>
+        <v>0.002325599053</v>
       </c>
       <c r="I133" s="5">
-        <v>0.002283327519</v>
+        <v>0.00231685148</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>10</v>
       </c>
       <c r="C134" t="s">
         <v>275</v>
       </c>
       <c r="D134" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="1">
-        <v>1379000</v>
+        <v>1393000</v>
       </c>
       <c r="F134" s="2">
-        <v>95.135398</v>
+        <v>97.370952</v>
       </c>
       <c r="G134" s="3">
-        <v>1311917.14</v>
+        <v>1356377.36</v>
       </c>
       <c r="H134" s="4">
-        <v>0.002206520967</v>
+        <v>0.002197349557</v>
       </c>
       <c r="I134" s="5">
-        <v>0.002207391609</v>
+        <v>0.002189084385</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>10</v>
       </c>
       <c r="C135" t="s">
         <v>277</v>
       </c>
       <c r="D135" t="s">
         <v>278</v>
       </c>
       <c r="E135" s="1">
-        <v>1300000</v>
+        <v>1328683.51</v>
       </c>
       <c r="F135" s="2">
-        <v>98.72714999999999</v>
+        <v>100.78978</v>
       </c>
       <c r="G135" s="3">
-        <v>1283452.95</v>
+        <v>1339177.19</v>
       </c>
       <c r="H135" s="4">
-        <v>0.002158646885</v>
+        <v>0.002169485043</v>
       </c>
       <c r="I135" s="5">
-        <v>0.002159498637</v>
+        <v>0.002161324681</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>279</v>
       </c>
       <c r="D136" t="s">
         <v>280</v>
       </c>
       <c r="E136" s="1">
-        <v>1400000</v>
+        <v>1453000</v>
       </c>
       <c r="F136" s="2">
-        <v>91.37300999999999</v>
+        <v>94.030732</v>
       </c>
       <c r="G136" s="3">
-        <v>1279222.14</v>
+        <v>1366266.54</v>
       </c>
       <c r="H136" s="4">
-        <v>0.002151531061</v>
+        <v>0.002213370153</v>
       </c>
       <c r="I136" s="5">
-        <v>0.002152380006</v>
+        <v>0.002205044721</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>281</v>
       </c>
       <c r="D137" t="s">
         <v>282</v>
       </c>
       <c r="E137" s="1">
-        <v>1457000</v>
+        <v>1471000</v>
       </c>
       <c r="F137" s="2">
-        <v>91.653032</v>
+        <v>93.60406399999999</v>
       </c>
       <c r="G137" s="3">
-        <v>1335384.68</v>
+        <v>1376915.78</v>
       </c>
       <c r="H137" s="4">
-        <v>0.002245991153</v>
+        <v>0.002230622074</v>
       </c>
       <c r="I137" s="5">
-        <v>0.002246877369</v>
+        <v>0.00222223175</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>10</v>
       </c>
       <c r="C138" t="s">
         <v>283</v>
       </c>
       <c r="D138" t="s">
         <v>284</v>
       </c>
       <c r="E138" s="1">
-        <v>1398000</v>
+        <v>1412000</v>
       </c>
       <c r="F138" s="2">
-        <v>92.418154</v>
+        <v>94.178624</v>
       </c>
       <c r="G138" s="3">
-        <v>1292005.79</v>
+        <v>1329802.17</v>
       </c>
       <c r="H138" s="4">
-        <v>0.002173031961</v>
+        <v>0.002154297392</v>
       </c>
       <c r="I138" s="5">
-        <v>0.002173889389</v>
+        <v>0.002146194157</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>10</v>
       </c>
       <c r="C139" t="s">
         <v>285</v>
       </c>
       <c r="D139" t="s">
         <v>286</v>
       </c>
       <c r="E139" s="1">
-        <v>1335000</v>
+        <v>1394000</v>
       </c>
       <c r="F139" s="2">
-        <v>98.83926</v>
+        <v>95.579931</v>
       </c>
       <c r="G139" s="3">
-        <v>1319504.12</v>
+        <v>1332384.24</v>
       </c>
       <c r="H139" s="4">
-        <v>0.002219281556</v>
+        <v>0.002158480375</v>
       </c>
       <c r="I139" s="5">
-        <v>0.002220157233</v>
+        <v>0.002150361407</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>287</v>
       </c>
       <c r="D140" t="s">
         <v>288</v>
       </c>
       <c r="E140" s="1">
-        <v>1380000</v>
+        <v>1414000</v>
       </c>
       <c r="F140" s="2">
-        <v>93.98315700000001</v>
+        <v>96.78955499999999</v>
       </c>
       <c r="G140" s="3">
-        <v>1296967.57</v>
+        <v>1368604.31</v>
       </c>
       <c r="H140" s="4">
-        <v>0.002181377196</v>
+        <v>0.002217157375</v>
       </c>
       <c r="I140" s="5">
-        <v>0.002182237917</v>
+        <v>0.002208817697</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>10</v>
       </c>
       <c r="C141" t="s">
         <v>289</v>
       </c>
       <c r="D141" t="s">
         <v>290</v>
       </c>
       <c r="E141" s="1">
-        <v>1400000</v>
+        <v>1316000</v>
       </c>
       <c r="F141" s="2">
-        <v>95.36196</v>
+        <v>97.567809</v>
       </c>
       <c r="G141" s="3">
-        <v>1335067.44</v>
+        <v>1283992.37</v>
       </c>
       <c r="H141" s="4">
-        <v>0.002245457592</v>
+        <v>0.002080084893</v>
       </c>
       <c r="I141" s="5">
-        <v>0.002246343597</v>
+        <v>0.002072260803</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>10</v>
       </c>
       <c r="C142" t="s">
         <v>291</v>
       </c>
       <c r="D142" t="s">
         <v>292</v>
       </c>
       <c r="E142" s="1">
-        <v>1395000</v>
+        <v>1300000</v>
       </c>
       <c r="F142" s="2">
-        <v>94.02827000000001</v>
+        <v>98.86668</v>
       </c>
       <c r="G142" s="3">
-        <v>1311694.37</v>
+        <v>1285266.84</v>
       </c>
       <c r="H142" s="4">
-        <v>0.002206146286</v>
+        <v>0.002082149557</v>
       </c>
       <c r="I142" s="5">
-        <v>0.00220701678</v>
+        <v>0.002074317701</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
         <v>10</v>
       </c>
       <c r="C143" t="s">
         <v>293</v>
       </c>
       <c r="D143" t="s">
         <v>294</v>
       </c>
       <c r="E143" s="1">
-        <v>1305000</v>
+        <v>1400000</v>
       </c>
       <c r="F143" s="2">
-        <v>98.215628</v>
+        <v>93.21550000000001</v>
       </c>
       <c r="G143" s="3">
-        <v>1281713.95</v>
+        <v>1305017</v>
       </c>
       <c r="H143" s="4">
-        <v>0.002155722043</v>
+        <v>0.002114145082</v>
       </c>
       <c r="I143" s="5">
-        <v>0.002156572641</v>
+        <v>0.002106192877</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>10</v>
       </c>
       <c r="C144" t="s">
         <v>295</v>
       </c>
       <c r="D144" t="s">
         <v>296</v>
       </c>
       <c r="E144" s="1">
-        <v>1295000</v>
+        <v>1409000</v>
       </c>
       <c r="F144" s="2">
-        <v>99.932922</v>
+        <v>90.52021000000001</v>
       </c>
       <c r="G144" s="3">
-        <v>1294131.34</v>
+        <v>1275429.76</v>
       </c>
       <c r="H144" s="4">
-        <v>0.00217660693</v>
+        <v>0.002066213353</v>
       </c>
       <c r="I144" s="5">
-        <v>0.002177465769</v>
+        <v>0.002058441441</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
         <v>9</v>
       </c>
       <c r="B145" t="s">
         <v>10</v>
       </c>
       <c r="C145" t="s">
         <v>297</v>
       </c>
       <c r="D145" t="s">
         <v>298</v>
       </c>
       <c r="E145" s="1">
-        <v>1302000</v>
+        <v>1284000</v>
       </c>
       <c r="F145" s="2">
-        <v>95.91248400000001</v>
+        <v>100.3141</v>
       </c>
       <c r="G145" s="3">
-        <v>1248780.54</v>
+        <v>1288033.04</v>
       </c>
       <c r="H145" s="4">
-        <v>0.002100331162</v>
+        <v>0.002086630845</v>
       </c>
       <c r="I145" s="5">
-        <v>0.002101159904</v>
+        <v>0.002078782133</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>9</v>
       </c>
       <c r="B146" t="s">
         <v>10</v>
       </c>
       <c r="C146" t="s">
         <v>299</v>
       </c>
       <c r="D146" t="s">
         <v>300</v>
       </c>
       <c r="E146" s="1">
-        <v>1263000</v>
+        <v>1319000</v>
       </c>
       <c r="F146" s="2">
-        <v>100.13676</v>
+        <v>100.355412</v>
       </c>
       <c r="G146" s="3">
-        <v>1264727.28</v>
+        <v>1323687.88</v>
       </c>
       <c r="H146" s="4">
-        <v>0.002127152071</v>
+        <v>0.002144392165</v>
       </c>
       <c r="I146" s="5">
-        <v>0.002127991396</v>
+        <v>0.002136326189</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
         <v>9</v>
       </c>
       <c r="B147" t="s">
         <v>10</v>
       </c>
       <c r="C147" t="s">
         <v>301</v>
       </c>
       <c r="D147" t="s">
         <v>302</v>
       </c>
       <c r="E147" s="1">
-        <v>1278000</v>
+        <v>1309000</v>
       </c>
       <c r="F147" s="2">
-        <v>98.835052</v>
+        <v>99.952299</v>
       </c>
       <c r="G147" s="3">
-        <v>1263111.96</v>
+        <v>1308375.59</v>
       </c>
       <c r="H147" s="4">
-        <v>0.002124435265</v>
+        <v>0.002119586049</v>
       </c>
       <c r="I147" s="5">
-        <v>0.002125273518</v>
+        <v>0.002111613379</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
         <v>9</v>
       </c>
       <c r="B148" t="s">
         <v>10</v>
       </c>
       <c r="C148" t="s">
         <v>303</v>
       </c>
       <c r="D148" t="s">
         <v>304</v>
       </c>
       <c r="E148" s="1">
-        <v>1335000</v>
+        <v>1264000</v>
       </c>
       <c r="F148" s="2">
-        <v>93.209254</v>
+        <v>96.992271</v>
       </c>
       <c r="G148" s="3">
-        <v>1244343.54</v>
+        <v>1225982.31</v>
       </c>
       <c r="H148" s="4">
-        <v>0.002092868545</v>
+        <v>0.001986107814</v>
       </c>
       <c r="I148" s="5">
-        <v>0.002093694343</v>
+        <v>0.001978637213</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
         <v>9</v>
       </c>
       <c r="B149" t="s">
         <v>10</v>
       </c>
       <c r="C149" t="s">
         <v>305</v>
       </c>
       <c r="D149" t="s">
         <v>306</v>
       </c>
       <c r="E149" s="1">
-        <v>1245150.57</v>
+        <v>1246000</v>
       </c>
       <c r="F149" s="2">
-        <v>98.7</v>
+        <v>97.05726</v>
       </c>
       <c r="G149" s="3">
-        <v>1228963.61</v>
+        <v>1209333.46</v>
       </c>
       <c r="H149" s="4">
-        <v>0.002067000956</v>
+        <v>0.00195913646</v>
       </c>
       <c r="I149" s="5">
-        <v>0.002067816546</v>
+        <v>0.001951767309</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
         <v>9</v>
       </c>
       <c r="B150" t="s">
         <v>10</v>
       </c>
       <c r="C150" t="s">
         <v>307</v>
       </c>
       <c r="D150" t="s">
         <v>308</v>
       </c>
       <c r="E150" s="1">
-        <v>1284000</v>
+        <v>1242000</v>
       </c>
       <c r="F150" s="2">
-        <v>99.130571</v>
+        <v>98.59737</v>
       </c>
       <c r="G150" s="3">
-        <v>1272836.53</v>
+        <v>1224579.34</v>
       </c>
       <c r="H150" s="4">
-        <v>0.00214079107</v>
+        <v>0.001983834984</v>
       </c>
       <c r="I150" s="5">
-        <v>0.002141635776</v>
+        <v>0.001976372931</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
         <v>9</v>
       </c>
       <c r="B151" t="s">
         <v>10</v>
       </c>
       <c r="C151" t="s">
         <v>309</v>
       </c>
       <c r="D151" t="s">
         <v>310</v>
       </c>
       <c r="E151" s="1">
-        <v>1202000</v>
+        <v>1278000</v>
       </c>
       <c r="F151" s="2">
-        <v>97.403041</v>
+        <v>98.874779</v>
       </c>
       <c r="G151" s="3">
-        <v>1170784.55</v>
+        <v>1263619.68</v>
       </c>
       <c r="H151" s="4">
-        <v>0.001969149261</v>
+        <v>0.00204708086</v>
       </c>
       <c r="I151" s="5">
-        <v>0.001969926241</v>
+        <v>0.002039380913</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
         <v>9</v>
       </c>
       <c r="B152" t="s">
         <v>10</v>
       </c>
       <c r="C152" t="s">
         <v>311</v>
       </c>
       <c r="D152" t="s">
         <v>312</v>
       </c>
       <c r="E152" s="1">
-        <v>1250000</v>
+        <v>1227000</v>
       </c>
       <c r="F152" s="2">
-        <v>95.588255</v>
+        <v>99.909722</v>
       </c>
       <c r="G152" s="3">
-        <v>1194853.19</v>
+        <v>1225892.29</v>
       </c>
       <c r="H152" s="4">
-        <v>0.002009630436</v>
+        <v>0.001985961986</v>
       </c>
       <c r="I152" s="5">
-        <v>0.002010423389</v>
+        <v>0.001978491933</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
         <v>9</v>
       </c>
       <c r="B153" t="s">
         <v>10</v>
       </c>
       <c r="C153" t="s">
         <v>313</v>
       </c>
       <c r="D153" t="s">
         <v>314</v>
       </c>
       <c r="E153" s="1">
-        <v>1189927.8277</v>
+        <v>1260000</v>
       </c>
       <c r="F153" s="2">
-        <v>99.9706</v>
+        <v>97.61942999999999</v>
       </c>
       <c r="G153" s="3">
-        <v>1189577.99</v>
+        <v>1230004.82</v>
       </c>
       <c r="H153" s="4">
-        <v>0.002000758049</v>
+        <v>0.001992624338</v>
       </c>
       <c r="I153" s="5">
-        <v>0.002001547502</v>
+        <v>0.001985129226</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
         <v>9</v>
       </c>
       <c r="B154" t="s">
         <v>10</v>
       </c>
       <c r="C154" t="s">
         <v>315</v>
       </c>
       <c r="D154" t="s">
         <v>316</v>
       </c>
       <c r="E154" s="1">
-        <v>1237000</v>
+        <v>1273605.06</v>
       </c>
       <c r="F154" s="2">
-        <v>95.798203</v>
+        <v>98.69458</v>
       </c>
       <c r="G154" s="3">
-        <v>1185023.77</v>
+        <v>1256979.16</v>
       </c>
       <c r="H154" s="4">
-        <v>0.001993098284</v>
+        <v>0.002036323143</v>
       </c>
       <c r="I154" s="5">
-        <v>0.001993884714</v>
+        <v>0.00202866366</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
         <v>9</v>
       </c>
       <c r="B155" t="s">
         <v>10</v>
       </c>
       <c r="C155" t="s">
         <v>317</v>
       </c>
       <c r="D155" t="s">
         <v>318</v>
       </c>
       <c r="E155" s="1">
-        <v>1246000</v>
+        <v>1349000</v>
       </c>
       <c r="F155" s="2">
-        <v>96.50892</v>
+        <v>93.06112299999999</v>
       </c>
       <c r="G155" s="3">
-        <v>1202501.14</v>
+        <v>1255394.55</v>
       </c>
       <c r="H155" s="4">
-        <v>0.002022493576</v>
+        <v>0.002033756044</v>
       </c>
       <c r="I155" s="5">
-        <v>0.002023291605</v>
+        <v>0.002026106218</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>9</v>
       </c>
       <c r="B156" t="s">
         <v>10</v>
       </c>
       <c r="C156" t="s">
         <v>319</v>
       </c>
       <c r="D156" t="s">
         <v>320</v>
       </c>
       <c r="E156" s="1">
-        <v>1228000</v>
+        <v>1331000</v>
       </c>
       <c r="F156" s="2">
-        <v>98.256175</v>
+        <v>92.644899</v>
       </c>
       <c r="G156" s="3">
-        <v>1206585.83</v>
+        <v>1233103.61</v>
       </c>
       <c r="H156" s="4">
-        <v>0.002029363633</v>
+        <v>0.001997644416</v>
       </c>
       <c r="I156" s="5">
-        <v>0.002030164373</v>
+        <v>0.001990130421</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
         <v>9</v>
       </c>
       <c r="B157" t="s">
         <v>10</v>
       </c>
       <c r="C157" t="s">
         <v>321</v>
       </c>
       <c r="D157" t="s">
         <v>322</v>
       </c>
       <c r="E157" s="1">
-        <v>1213000</v>
+        <v>1261000</v>
       </c>
       <c r="F157" s="2">
-        <v>96.129508</v>
+        <v>95.69629999999999</v>
       </c>
       <c r="G157" s="3">
-        <v>1166050.93</v>
+        <v>1206730.34</v>
       </c>
       <c r="H157" s="4">
-        <v>0.001961187757</v>
+        <v>0.001954919376</v>
       </c>
       <c r="I157" s="5">
-        <v>0.001961961596</v>
+        <v>0.001947566088</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
         <v>9</v>
       </c>
       <c r="B158" t="s">
         <v>10</v>
       </c>
       <c r="C158" t="s">
         <v>323</v>
       </c>
       <c r="D158" t="s">
         <v>324</v>
       </c>
       <c r="E158" s="1">
-        <v>1246000</v>
+        <v>1210000</v>
       </c>
       <c r="F158" s="2">
-        <v>97.00582</v>
+        <v>99.676372</v>
       </c>
       <c r="G158" s="3">
-        <v>1208692.52</v>
+        <v>1206084.1</v>
       </c>
       <c r="H158" s="4">
-        <v>0.002032906884</v>
+        <v>0.001953872456</v>
       </c>
       <c r="I158" s="5">
-        <v>0.002033709022</v>
+        <v>0.001946523105</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
         <v>9</v>
       </c>
       <c r="B159" t="s">
         <v>10</v>
       </c>
       <c r="C159" t="s">
         <v>325</v>
       </c>
       <c r="D159" t="s">
         <v>326</v>
       </c>
       <c r="E159" s="1">
-        <v>1205000</v>
+        <v>1202000</v>
       </c>
       <c r="F159" s="2">
-        <v>97.247344</v>
+        <v>98.620857</v>
       </c>
       <c r="G159" s="3">
-        <v>1171830.5</v>
+        <v>1185422.7</v>
       </c>
       <c r="H159" s="4">
-        <v>0.001970908437</v>
+        <v>0.00192040071</v>
       </c>
       <c r="I159" s="5">
-        <v>0.001971686112</v>
+        <v>0.001913177261</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
         <v>9</v>
       </c>
       <c r="B160" t="s">
         <v>10</v>
       </c>
       <c r="C160" t="s">
         <v>327</v>
       </c>
       <c r="D160" t="s">
         <v>328</v>
       </c>
       <c r="E160" s="1">
-        <v>1317000</v>
+        <v>1189927.8277</v>
       </c>
       <c r="F160" s="2">
-        <v>91.193986</v>
+        <v>100.33305</v>
       </c>
       <c r="G160" s="3">
-        <v>1201024.8</v>
+        <v>1193890.88</v>
       </c>
       <c r="H160" s="4">
-        <v>0.002020010499</v>
+        <v>0.001934119277</v>
       </c>
       <c r="I160" s="5">
-        <v>0.002020807548</v>
+        <v>0.001926844227</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
         <v>9</v>
       </c>
       <c r="B161" t="s">
         <v>10</v>
       </c>
       <c r="C161" t="s">
         <v>329</v>
       </c>
       <c r="D161" t="s">
         <v>330</v>
       </c>
       <c r="E161" s="1">
-        <v>1211000</v>
+        <v>1242000</v>
       </c>
       <c r="F161" s="2">
-        <v>96.18485</v>
+        <v>94.603981</v>
       </c>
       <c r="G161" s="3">
-        <v>1164798.53</v>
+        <v>1174981.44</v>
       </c>
       <c r="H161" s="4">
-        <v>0.001959081341</v>
+        <v>0.001903485733</v>
       </c>
       <c r="I161" s="5">
-        <v>0.001959854349</v>
+        <v>0.001896325909</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
         <v>9</v>
       </c>
       <c r="B162" t="s">
         <v>10</v>
       </c>
       <c r="C162" t="s">
         <v>331</v>
       </c>
       <c r="D162" t="s">
         <v>332</v>
       </c>
       <c r="E162" s="1">
-        <v>1228000</v>
+        <v>1141000</v>
       </c>
       <c r="F162" s="2">
-        <v>92.191655</v>
+        <v>100.27049</v>
       </c>
       <c r="G162" s="3">
-        <v>1132113.52</v>
+        <v>1144086.29</v>
       </c>
       <c r="H162" s="4">
-        <v>0.001904108235</v>
+        <v>0.00185343517</v>
       </c>
       <c r="I162" s="5">
-        <v>0.001904859551</v>
+        <v>0.001846463607</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>9</v>
       </c>
       <c r="B163" t="s">
         <v>10</v>
       </c>
       <c r="C163" t="s">
         <v>333</v>
       </c>
       <c r="D163" t="s">
         <v>334</v>
       </c>
       <c r="E163" s="1">
-        <v>1141000</v>
+        <v>1163000</v>
       </c>
       <c r="F163" s="2">
-        <v>100.41169</v>
+        <v>99.67296</v>
       </c>
       <c r="G163" s="3">
-        <v>1145697.38</v>
+        <v>1159196.52</v>
       </c>
       <c r="H163" s="4">
-        <v>0.001926955006</v>
+        <v>0.001877913952</v>
       </c>
       <c r="I163" s="5">
-        <v>0.001927715338</v>
+        <v>0.001870850314</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
         <v>9</v>
       </c>
       <c r="B164" t="s">
         <v>10</v>
       </c>
       <c r="C164" t="s">
         <v>335</v>
       </c>
       <c r="D164" t="s">
         <v>336</v>
       </c>
       <c r="E164" s="1">
-        <v>1163000</v>
+        <v>1237000</v>
       </c>
       <c r="F164" s="2">
-        <v>98.9889</v>
+        <v>96.98407</v>
       </c>
       <c r="G164" s="3">
-        <v>1151240.91</v>
+        <v>1199692.95</v>
       </c>
       <c r="H164" s="4">
-        <v>0.001936278691</v>
+        <v>0.001943518698</v>
       </c>
       <c r="I164" s="5">
-        <v>0.001937042701</v>
+        <v>0.001936208293</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
         <v>9</v>
       </c>
       <c r="B165" t="s">
         <v>10</v>
       </c>
       <c r="C165" t="s">
         <v>337</v>
       </c>
       <c r="D165" t="s">
         <v>338</v>
       </c>
       <c r="E165" s="1">
-        <v>1208000</v>
+        <v>1116000</v>
       </c>
       <c r="F165" s="2">
-        <v>91.35598</v>
+        <v>103.623492</v>
       </c>
       <c r="G165" s="3">
-        <v>1103580.24</v>
+        <v>1156438.17</v>
       </c>
       <c r="H165" s="4">
-        <v>0.001856117939</v>
+        <v>0.001873445381</v>
       </c>
       <c r="I165" s="5">
-        <v>0.00185685032</v>
+        <v>0.001866398551</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
         <v>9</v>
       </c>
       <c r="B166" t="s">
         <v>10</v>
       </c>
       <c r="C166" t="s">
         <v>339</v>
       </c>
       <c r="D166" t="s">
         <v>340</v>
       </c>
       <c r="E166" s="1">
-        <v>1102000</v>
+        <v>1269000</v>
       </c>
       <c r="F166" s="2">
-        <v>101.582514</v>
+        <v>92.04845</v>
       </c>
       <c r="G166" s="3">
-        <v>1119439.3</v>
+        <v>1168094.83</v>
       </c>
       <c r="H166" s="4">
-        <v>0.001882791393</v>
+        <v>0.001892329327</v>
       </c>
       <c r="I166" s="5">
-        <v>0.001883534298</v>
+        <v>0.001885211466</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
         <v>9</v>
       </c>
       <c r="B167" t="s">
         <v>10</v>
       </c>
       <c r="C167" t="s">
         <v>341</v>
       </c>
       <c r="D167" t="s">
         <v>342</v>
       </c>
       <c r="E167" s="1">
-        <v>1255000</v>
+        <v>1162000</v>
       </c>
       <c r="F167" s="2">
-        <v>88.661845</v>
+        <v>98.36935099999999</v>
       </c>
       <c r="G167" s="3">
-        <v>1112706.15</v>
+        <v>1143051.86</v>
       </c>
       <c r="H167" s="4">
-        <v>0.00187146687</v>
+        <v>0.001851759375</v>
       </c>
       <c r="I167" s="5">
-        <v>0.001872205307</v>
+        <v>0.001844794116</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
         <v>9</v>
       </c>
       <c r="B168" t="s">
         <v>10</v>
       </c>
       <c r="C168" t="s">
         <v>343</v>
       </c>
       <c r="D168" t="s">
         <v>344</v>
       </c>
       <c r="E168" s="1">
-        <v>1148000</v>
+        <v>1184000</v>
       </c>
       <c r="F168" s="2">
-        <v>97.961</v>
+        <v>98.054896</v>
       </c>
       <c r="G168" s="3">
-        <v>1124592.28</v>
+        <v>1160969.97</v>
       </c>
       <c r="H168" s="4">
-        <v>0.001891458212</v>
+        <v>0.001880786955</v>
       </c>
       <c r="I168" s="5">
-        <v>0.001892204538</v>
+        <v>0.00187371251</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
         <v>9</v>
       </c>
       <c r="B169" t="s">
         <v>10</v>
       </c>
       <c r="C169" t="s">
         <v>345</v>
       </c>
       <c r="D169" t="s">
         <v>346</v>
       </c>
       <c r="E169" s="1">
-        <v>1170000</v>
+        <v>1219000</v>
       </c>
       <c r="F169" s="2">
-        <v>96.204869</v>
+        <v>98.541624</v>
       </c>
       <c r="G169" s="3">
-        <v>1125596.97</v>
+        <v>1201222.4</v>
       </c>
       <c r="H169" s="4">
-        <v>0.001893148001</v>
+        <v>0.001945996429</v>
       </c>
       <c r="I169" s="5">
-        <v>0.001893894994</v>
+        <v>0.001938676704</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
         <v>9</v>
       </c>
       <c r="B170" t="s">
         <v>10</v>
       </c>
       <c r="C170" t="s">
         <v>347</v>
       </c>
       <c r="D170" t="s">
         <v>348</v>
       </c>
       <c r="E170" s="1">
-        <v>1137000</v>
+        <v>1151000</v>
       </c>
       <c r="F170" s="2">
-        <v>99.174127</v>
+        <v>100.586079</v>
       </c>
       <c r="G170" s="3">
-        <v>1127609.82</v>
+        <v>1157745.77</v>
       </c>
       <c r="H170" s="4">
-        <v>0.001896533437</v>
+        <v>0.001875563708</v>
       </c>
       <c r="I170" s="5">
-        <v>0.001897281765</v>
+        <v>0.001868508911</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
         <v>9</v>
       </c>
       <c r="B171" t="s">
         <v>10</v>
       </c>
       <c r="C171" t="s">
         <v>349</v>
       </c>
       <c r="D171" t="s">
         <v>350</v>
       </c>
       <c r="E171" s="1">
-        <v>1196000</v>
+        <v>1187000</v>
       </c>
       <c r="F171" s="2">
-        <v>95.553055</v>
+        <v>96.706351</v>
       </c>
       <c r="G171" s="3">
-        <v>1142814.54</v>
+        <v>1147904.39</v>
       </c>
       <c r="H171" s="4">
-        <v>0.001922106332</v>
+        <v>0.001859620536</v>
       </c>
       <c r="I171" s="5">
-        <v>0.001922864751</v>
+        <v>0.001852625707</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
         <v>9</v>
       </c>
       <c r="B172" t="s">
         <v>10</v>
       </c>
       <c r="C172" t="s">
         <v>351</v>
       </c>
       <c r="D172" t="s">
         <v>352</v>
       </c>
       <c r="E172" s="1">
-        <v>1173000</v>
+        <v>1225000</v>
       </c>
       <c r="F172" s="2">
-        <v>94.83347999999999</v>
+        <v>97.38460000000001</v>
       </c>
       <c r="G172" s="3">
-        <v>1112396.72</v>
+        <v>1192961.35</v>
       </c>
       <c r="H172" s="4">
-        <v>0.00187094643</v>
+        <v>0.001932613422</v>
       </c>
       <c r="I172" s="5">
-        <v>0.001871684662</v>
+        <v>0.001925344036</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
         <v>9</v>
       </c>
       <c r="B173" t="s">
         <v>10</v>
       </c>
       <c r="C173" t="s">
         <v>353</v>
       </c>
       <c r="D173" t="s">
         <v>354</v>
       </c>
       <c r="E173" s="1">
-        <v>1202000</v>
+        <v>1086000</v>
       </c>
       <c r="F173" s="2">
-        <v>94.84508</v>
+        <v>101.8446</v>
       </c>
       <c r="G173" s="3">
-        <v>1140037.86</v>
+        <v>1106032.36</v>
       </c>
       <c r="H173" s="4">
-        <v>0.001917436224</v>
+        <v>0.001791787284</v>
       </c>
       <c r="I173" s="5">
-        <v>0.0019181928</v>
+        <v>0.001785047605</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
         <v>9</v>
       </c>
       <c r="B174" t="s">
         <v>10</v>
       </c>
       <c r="C174" t="s">
         <v>355</v>
       </c>
       <c r="D174" t="s">
         <v>356</v>
       </c>
       <c r="E174" s="1">
-        <v>1086000</v>
+        <v>1214000</v>
       </c>
       <c r="F174" s="2">
-        <v>100.9324</v>
+        <v>92.665132</v>
       </c>
       <c r="G174" s="3">
-        <v>1096125.86</v>
+        <v>1124954.7</v>
       </c>
       <c r="H174" s="4">
-        <v>0.001843580384</v>
+        <v>0.001822441739</v>
       </c>
       <c r="I174" s="5">
-        <v>0.001844307818</v>
+        <v>0.001815586756</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>9</v>
       </c>
       <c r="B175" t="s">
         <v>10</v>
       </c>
       <c r="C175" t="s">
         <v>357</v>
       </c>
       <c r="D175" t="s">
         <v>358</v>
       </c>
       <c r="E175" s="1">
-        <v>1200000</v>
+        <v>1150000</v>
       </c>
       <c r="F175" s="2">
-        <v>90.45000400000001</v>
+        <v>97.48338699999999</v>
       </c>
       <c r="G175" s="3">
-        <v>1085400.05</v>
+        <v>1121058.95</v>
       </c>
       <c r="H175" s="4">
-        <v>0.001825540572</v>
+        <v>0.001816130569</v>
       </c>
       <c r="I175" s="5">
-        <v>0.001826260888</v>
+        <v>0.001809299324</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
         <v>9</v>
       </c>
       <c r="B176" t="s">
         <v>10</v>
       </c>
       <c r="C176" t="s">
         <v>359</v>
       </c>
       <c r="D176" t="s">
         <v>360</v>
       </c>
       <c r="E176" s="1">
-        <v>1136000</v>
+        <v>1208000</v>
       </c>
       <c r="F176" s="2">
-        <v>95.65132800000001</v>
+        <v>91.20734</v>
       </c>
       <c r="G176" s="3">
-        <v>1086599.09</v>
+        <v>1101784.67</v>
       </c>
       <c r="H176" s="4">
-        <v>0.001827557241</v>
+        <v>0.001784905971</v>
       </c>
       <c r="I176" s="5">
-        <v>0.001828278353</v>
+        <v>0.001778192175</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
         <v>9</v>
       </c>
       <c r="B177" t="s">
         <v>10</v>
       </c>
       <c r="C177" t="s">
         <v>361</v>
       </c>
       <c r="D177" t="s">
         <v>362</v>
       </c>
       <c r="E177" s="1">
-        <v>1189000</v>
+        <v>1544000</v>
       </c>
       <c r="F177" s="2">
-        <v>88.769633</v>
+        <v>70.03863200000001</v>
       </c>
       <c r="G177" s="3">
-        <v>1055470.94</v>
+        <v>1081396.48</v>
       </c>
       <c r="H177" s="4">
-        <v>0.001775202627</v>
+        <v>0.00175187683</v>
       </c>
       <c r="I177" s="5">
-        <v>0.001775903081</v>
+        <v>0.001745287272</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
         <v>9</v>
       </c>
       <c r="B178" t="s">
         <v>10</v>
       </c>
       <c r="C178" t="s">
         <v>363</v>
       </c>
       <c r="D178" t="s">
         <v>364</v>
       </c>
       <c r="E178" s="1">
-        <v>1130000</v>
+        <v>1203000</v>
       </c>
       <c r="F178" s="2">
-        <v>96.25187</v>
+        <v>92.328962</v>
       </c>
       <c r="G178" s="3">
-        <v>1087646.13</v>
+        <v>1110717.41</v>
       </c>
       <c r="H178" s="4">
-        <v>0.001829318272</v>
+        <v>0.001799377139</v>
       </c>
       <c r="I178" s="5">
-        <v>0.001830040078</v>
+        <v>0.001792608911</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
         <v>9</v>
       </c>
       <c r="B179" t="s">
         <v>10</v>
       </c>
       <c r="C179" t="s">
         <v>365</v>
       </c>
       <c r="D179" t="s">
         <v>366</v>
       </c>
       <c r="E179" s="1">
-        <v>1132000</v>
+        <v>1144000</v>
       </c>
       <c r="F179" s="2">
-        <v>92.018614</v>
+        <v>98.59066799999999</v>
       </c>
       <c r="G179" s="3">
-        <v>1041650.71</v>
+        <v>1127877.24</v>
       </c>
       <c r="H179" s="4">
-        <v>0.00175195831</v>
+        <v>0.001827176292</v>
       </c>
       <c r="I179" s="5">
-        <v>0.001752649592</v>
+        <v>0.001820303501</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
         <v>9</v>
       </c>
       <c r="B180" t="s">
         <v>10</v>
       </c>
       <c r="C180" t="s">
         <v>367</v>
       </c>
       <c r="D180" t="s">
         <v>368</v>
       </c>
       <c r="E180" s="1">
-        <v>1148000</v>
+        <v>1198000</v>
       </c>
       <c r="F180" s="2">
-        <v>95.47857999999999</v>
+        <v>90.17909</v>
       </c>
       <c r="G180" s="3">
-        <v>1096094.1</v>
+        <v>1080345.5</v>
       </c>
       <c r="H180" s="4">
-        <v>0.001843526957</v>
+        <v>0.001750174229</v>
       </c>
       <c r="I180" s="5">
-        <v>0.00184425437</v>
+        <v>0.001743591074</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
         <v>9</v>
       </c>
       <c r="B181" t="s">
         <v>10</v>
       </c>
       <c r="C181" t="s">
         <v>369</v>
       </c>
       <c r="D181" t="s">
         <v>370</v>
       </c>
       <c r="E181" s="1">
-        <v>1054000</v>
+        <v>1148000</v>
       </c>
       <c r="F181" s="2">
-        <v>101.0171</v>
+        <v>98.16217</v>
       </c>
       <c r="G181" s="3">
-        <v>1064720.23</v>
+        <v>1126901.71</v>
       </c>
       <c r="H181" s="4">
-        <v>0.001790759074</v>
+        <v>0.00182559592</v>
       </c>
       <c r="I181" s="5">
-        <v>0.001791465666</v>
+        <v>0.001818729073</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
         <v>9</v>
       </c>
       <c r="B182" t="s">
         <v>10</v>
       </c>
       <c r="C182" t="s">
         <v>371</v>
       </c>
       <c r="D182" t="s">
         <v>372</v>
       </c>
       <c r="E182" s="1">
-        <v>1448000</v>
+        <v>1172000</v>
       </c>
       <c r="F182" s="2">
-        <v>73.36308099999999</v>
+        <v>96.92064000000001</v>
       </c>
       <c r="G182" s="3">
-        <v>1062297.41</v>
+        <v>1135909.9</v>
       </c>
       <c r="H182" s="4">
-        <v>0.001786684117</v>
+        <v>0.001840189308</v>
       </c>
       <c r="I182" s="5">
-        <v>0.001787389101</v>
+        <v>0.001833267568</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
         <v>9</v>
       </c>
       <c r="B183" t="s">
         <v>10</v>
       </c>
       <c r="C183" t="s">
         <v>373</v>
       </c>
       <c r="D183" t="s">
         <v>374</v>
       </c>
       <c r="E183" s="1">
-        <v>1196000</v>
+        <v>1202000</v>
       </c>
       <c r="F183" s="2">
-        <v>87.71614</v>
+        <v>94.52209000000001</v>
       </c>
       <c r="G183" s="3">
-        <v>1049085.03</v>
+        <v>1136155.52</v>
       </c>
       <c r="H183" s="4">
-        <v>0.001764462142</v>
+        <v>0.001840587217</v>
       </c>
       <c r="I183" s="5">
-        <v>0.001765158358</v>
+        <v>0.001833663981</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
         <v>9</v>
       </c>
       <c r="B184" t="s">
         <v>10</v>
       </c>
       <c r="C184" t="s">
         <v>375</v>
       </c>
       <c r="D184" t="s">
         <v>376</v>
       </c>
       <c r="E184" s="1">
-        <v>1087000</v>
+        <v>1013000</v>
       </c>
       <c r="F184" s="2">
-        <v>96.08931800000001</v>
+        <v>101.50195</v>
       </c>
       <c r="G184" s="3">
-        <v>1044490.89</v>
+        <v>1028214.75</v>
       </c>
       <c r="H184" s="4">
-        <v>0.001756735219</v>
+        <v>0.001665721722</v>
       </c>
       <c r="I184" s="5">
-        <v>0.001757428386</v>
+        <v>0.001659456229</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
         <v>9</v>
       </c>
       <c r="B185" t="s">
         <v>10</v>
       </c>
       <c r="C185" t="s">
         <v>377</v>
       </c>
       <c r="D185" t="s">
         <v>378</v>
       </c>
       <c r="E185" s="1">
-        <v>1013000</v>
+        <v>1064000</v>
       </c>
       <c r="F185" s="2">
-        <v>101.19803</v>
+        <v>98.59629</v>
       </c>
       <c r="G185" s="3">
-        <v>1025136.04</v>
+        <v>1049064.53</v>
       </c>
       <c r="H185" s="4">
-        <v>0.001724182198</v>
+        <v>0.001699498633</v>
       </c>
       <c r="I185" s="5">
-        <v>0.00172486252</v>
+        <v>0.001693106091</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
         <v>9</v>
       </c>
       <c r="B186" t="s">
         <v>10</v>
       </c>
       <c r="C186" t="s">
         <v>379</v>
       </c>
       <c r="D186" t="s">
         <v>380</v>
       </c>
       <c r="E186" s="1">
-        <v>1064000</v>
+        <v>1141000</v>
       </c>
       <c r="F186" s="2">
-        <v>96.60957000000001</v>
+        <v>94.148405</v>
       </c>
       <c r="G186" s="3">
-        <v>1027925.82</v>
+        <v>1074233.3</v>
       </c>
       <c r="H186" s="4">
-        <v>0.001728874346</v>
+        <v>0.001740272387</v>
       </c>
       <c r="I186" s="5">
-        <v>0.00172955652</v>
+        <v>0.001733726478</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
         <v>9</v>
       </c>
       <c r="B187" t="s">
         <v>10</v>
       </c>
       <c r="C187" t="s">
         <v>381</v>
       </c>
       <c r="D187" t="s">
         <v>382</v>
       </c>
       <c r="E187" s="1">
-        <v>1000000</v>
+        <v>1116000</v>
       </c>
       <c r="F187" s="2">
-        <v>100.050804</v>
+        <v>95.78852000000001</v>
       </c>
       <c r="G187" s="3">
-        <v>1000508.04</v>
+        <v>1068999.88</v>
       </c>
       <c r="H187" s="4">
-        <v>0.001682760216</v>
+        <v>0.00173179418</v>
       </c>
       <c r="I187" s="5">
-        <v>0.001683424195</v>
+        <v>0.001725280161</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
         <v>9</v>
       </c>
       <c r="B188" t="s">
         <v>10</v>
       </c>
       <c r="C188" t="s">
         <v>383</v>
       </c>
       <c r="D188" t="s">
         <v>384</v>
       </c>
       <c r="E188" s="1">
-        <v>1127000</v>
+        <v>1146000</v>
       </c>
       <c r="F188" s="2">
-        <v>92.011116</v>
+        <v>93.62336500000001</v>
       </c>
       <c r="G188" s="3">
-        <v>1036965.28</v>
+        <v>1072923.76</v>
       </c>
       <c r="H188" s="4">
-        <v>0.001744077853</v>
+        <v>0.001738150918</v>
       </c>
       <c r="I188" s="5">
-        <v>0.001744766026</v>
+        <v>0.001731612988</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
         <v>9</v>
       </c>
       <c r="B189" t="s">
         <v>10</v>
       </c>
       <c r="C189" t="s">
         <v>385</v>
       </c>
       <c r="D189" t="s">
         <v>386</v>
       </c>
       <c r="E189" s="1">
-        <v>1102000</v>
+        <v>1060000</v>
       </c>
       <c r="F189" s="2">
-        <v>91.772007</v>
+        <v>97.42502</v>
       </c>
       <c r="G189" s="3">
-        <v>1011327.52</v>
+        <v>1032705.21</v>
       </c>
       <c r="H189" s="4">
-        <v>0.001700957557</v>
+        <v>0.001672996325</v>
       </c>
       <c r="I189" s="5">
-        <v>0.001701628716</v>
+        <v>0.00166670347</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
         <v>9</v>
       </c>
       <c r="B190" t="s">
         <v>10</v>
       </c>
       <c r="C190" t="s">
         <v>387</v>
       </c>
       <c r="D190" t="s">
         <v>388</v>
       </c>
       <c r="E190" s="1">
-        <v>1530000</v>
+        <v>1054000</v>
       </c>
       <c r="F190" s="2">
-        <v>66.97405000000001</v>
+        <v>101.0385</v>
       </c>
       <c r="G190" s="3">
-        <v>1024702.97</v>
+        <v>1064945.79</v>
       </c>
       <c r="H190" s="4">
-        <v>0.0017234538</v>
+        <v>0.001725226494</v>
       </c>
       <c r="I190" s="5">
-        <v>0.001724133835</v>
+        <v>0.001718737179</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
         <v>9</v>
       </c>
       <c r="B191" t="s">
         <v>10</v>
       </c>
       <c r="C191" t="s">
         <v>389</v>
       </c>
       <c r="D191" t="s">
         <v>390</v>
       </c>
       <c r="E191" s="1">
-        <v>1056000</v>
+        <v>1202000</v>
       </c>
       <c r="F191" s="2">
-        <v>94.20967</v>
+        <v>85.282257</v>
       </c>
       <c r="G191" s="3">
-        <v>994854.12</v>
+        <v>1025092.73</v>
       </c>
       <c r="H191" s="4">
-        <v>0.001673250848</v>
+        <v>0.001660664</v>
       </c>
       <c r="I191" s="5">
-        <v>0.001673911074</v>
+        <v>0.001654417532</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
         <v>9</v>
       </c>
       <c r="B192" t="s">
         <v>10</v>
       </c>
       <c r="C192" t="s">
         <v>391</v>
       </c>
       <c r="D192" t="s">
         <v>392</v>
       </c>
       <c r="E192" s="1">
-        <v>1184000</v>
+        <v>1462000</v>
       </c>
       <c r="F192" s="2">
-        <v>86.480216</v>
+        <v>73.447282</v>
       </c>
       <c r="G192" s="3">
-        <v>1023925.76</v>
+        <v>1073799.26</v>
       </c>
       <c r="H192" s="4">
-        <v>0.00172214661</v>
+        <v>0.001739569239</v>
       </c>
       <c r="I192" s="5">
-        <v>0.001722826129</v>
+        <v>0.001733025975</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
         <v>9</v>
       </c>
       <c r="B193" t="s">
         <v>10</v>
       </c>
       <c r="C193" t="s">
         <v>393</v>
       </c>
       <c r="D193" t="s">
         <v>394</v>
       </c>
       <c r="E193" s="1">
-        <v>1202000</v>
+        <v>1210000</v>
       </c>
       <c r="F193" s="2">
-        <v>86.44505700000001</v>
+        <v>87.63383899999999</v>
       </c>
       <c r="G193" s="3">
-        <v>1039069.59</v>
+        <v>1060369.45</v>
       </c>
       <c r="H193" s="4">
-        <v>0.001747617101</v>
+        <v>0.001717812765</v>
       </c>
       <c r="I193" s="5">
-        <v>0.00174830667</v>
+        <v>0.001711351336</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
         <v>9</v>
       </c>
       <c r="B194" t="s">
         <v>10</v>
       </c>
       <c r="C194" t="s">
         <v>395</v>
       </c>
       <c r="D194" t="s">
         <v>396</v>
       </c>
       <c r="E194" s="1">
-        <v>1304000</v>
+        <v>1159000</v>
       </c>
       <c r="F194" s="2">
-        <v>77.964715</v>
+        <v>89.07303400000001</v>
       </c>
       <c r="G194" s="3">
-        <v>1016659.88</v>
+        <v>1032356.46</v>
       </c>
       <c r="H194" s="4">
-        <v>0.001709926095</v>
+        <v>0.001672431348</v>
       </c>
       <c r="I194" s="5">
-        <v>0.001710600792</v>
+        <v>0.001666140618</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
         <v>9</v>
       </c>
       <c r="B195" t="s">
         <v>10</v>
       </c>
       <c r="C195" t="s">
         <v>397</v>
       </c>
       <c r="D195" t="s">
         <v>398</v>
       </c>
       <c r="E195" s="1">
-        <v>876000</v>
+        <v>1134000</v>
       </c>
       <c r="F195" s="2">
-        <v>112.787013</v>
+        <v>95.164495</v>
       </c>
       <c r="G195" s="3">
-        <v>988014.23</v>
+        <v>1079165.37</v>
       </c>
       <c r="H195" s="4">
-        <v>0.001661746812</v>
+        <v>0.001748262411</v>
       </c>
       <c r="I195" s="5">
-        <v>0.001662402499</v>
+        <v>0.001741686447</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
         <v>9</v>
       </c>
       <c r="B196" t="s">
         <v>10</v>
       </c>
       <c r="C196" t="s">
         <v>399</v>
       </c>
       <c r="D196" t="s">
         <v>400</v>
       </c>
       <c r="E196" s="1">
-        <v>1145000</v>
+        <v>1059000</v>
       </c>
       <c r="F196" s="2">
-        <v>88.143542</v>
+        <v>96.92672</v>
       </c>
       <c r="G196" s="3">
-        <v>1009243.56</v>
+        <v>1026453.96</v>
       </c>
       <c r="H196" s="4">
-        <v>0.001697452531</v>
+        <v>0.00166286922</v>
       </c>
       <c r="I196" s="5">
-        <v>0.001698122306</v>
+        <v>0.001656614457</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
         <v>9</v>
       </c>
       <c r="B197" t="s">
         <v>10</v>
       </c>
       <c r="C197" t="s">
         <v>401</v>
       </c>
       <c r="D197" t="s">
         <v>402</v>
       </c>
       <c r="E197" s="1">
-        <v>1120000</v>
+        <v>1101000</v>
       </c>
       <c r="F197" s="2">
-        <v>91.20168700000001</v>
+        <v>97.727254</v>
       </c>
       <c r="G197" s="3">
-        <v>1021458.89</v>
+        <v>1075977.07</v>
       </c>
       <c r="H197" s="4">
-        <v>0.001717997579</v>
+        <v>0.001743097311</v>
       </c>
       <c r="I197" s="5">
-        <v>0.001718675461</v>
+        <v>0.001736540776</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
         <v>9</v>
       </c>
       <c r="B198" t="s">
         <v>10</v>
       </c>
       <c r="C198" t="s">
         <v>403</v>
       </c>
       <c r="D198" t="s">
         <v>404</v>
       </c>
       <c r="E198" s="1">
-        <v>1059000</v>
+        <v>1034000</v>
       </c>
       <c r="F198" s="2">
-        <v>96.39343</v>
+        <v>94.61021599999999</v>
       </c>
       <c r="G198" s="3">
-        <v>1020806.42</v>
+        <v>978269.63</v>
       </c>
       <c r="H198" s="4">
-        <v>0.001716900185</v>
+        <v>0.001584809956</v>
       </c>
       <c r="I198" s="5">
-        <v>0.001717577633</v>
+        <v>0.001578848807</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
         <v>9</v>
       </c>
       <c r="B199" t="s">
         <v>10</v>
       </c>
       <c r="C199" t="s">
         <v>405</v>
       </c>
       <c r="D199" t="s">
         <v>406</v>
       </c>
       <c r="E199" s="1">
-        <v>1034000</v>
+        <v>1000000</v>
       </c>
       <c r="F199" s="2">
-        <v>91.67690899999999</v>
+        <v>100.050256</v>
       </c>
       <c r="G199" s="3">
-        <v>947939.24</v>
+        <v>1000502.56</v>
       </c>
       <c r="H199" s="4">
-        <v>0.001594344448</v>
+        <v>0.001620827596</v>
       </c>
       <c r="I199" s="5">
-        <v>0.00159497354</v>
+        <v>0.001614730969</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
         <v>9</v>
       </c>
       <c r="B200" t="s">
         <v>10</v>
       </c>
       <c r="C200" t="s">
         <v>407</v>
       </c>
       <c r="D200" t="s">
         <v>408</v>
       </c>
       <c r="E200" s="1">
-        <v>37100</v>
+        <v>1056000</v>
       </c>
       <c r="F200" s="2">
-        <v>25.59</v>
+        <v>95.89993699999999</v>
       </c>
       <c r="G200" s="3">
-        <v>949389</v>
+        <v>1012703.33</v>
       </c>
       <c r="H200" s="4">
-        <v>0.00159678281</v>
+        <v>0.001640593015</v>
       </c>
       <c r="I200" s="5">
-        <v>0.001597412863</v>
+        <v>0.001634422042</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
         <v>9</v>
       </c>
       <c r="B201" t="s">
         <v>10</v>
       </c>
       <c r="C201" t="s">
         <v>409</v>
       </c>
       <c r="D201" t="s">
         <v>410</v>
       </c>
       <c r="E201" s="1">
-        <v>1039697.4122</v>
+        <v>1035003.9822</v>
       </c>
       <c r="F201" s="2">
-        <v>93.034066</v>
+        <v>95.515326</v>
       </c>
       <c r="G201" s="3">
-        <v>967272.78</v>
+        <v>988587.4300000001</v>
       </c>
       <c r="H201" s="4">
-        <v>0.001626861636</v>
+        <v>0.001601524921</v>
       </c>
       <c r="I201" s="5">
-        <v>0.001627503558</v>
+        <v>0.001595500901</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
         <v>9</v>
       </c>
       <c r="B202" t="s">
         <v>10</v>
       </c>
       <c r="C202" t="s">
         <v>411</v>
       </c>
       <c r="D202" t="s">
         <v>412</v>
       </c>
       <c r="E202" s="1">
-        <v>932151.14</v>
+        <v>1112000</v>
       </c>
       <c r="F202" s="2">
-        <v>100.3683</v>
+        <v>89.123104</v>
       </c>
       <c r="G202" s="3">
-        <v>935584.25</v>
+        <v>991048.92</v>
       </c>
       <c r="H202" s="4">
-        <v>0.001573564526</v>
+        <v>0.001605512566</v>
       </c>
       <c r="I202" s="5">
-        <v>0.001574185418</v>
+        <v>0.001599473546</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
         <v>9</v>
       </c>
       <c r="B203" t="s">
         <v>10</v>
       </c>
       <c r="C203" t="s">
         <v>413</v>
       </c>
       <c r="D203" t="s">
         <v>414</v>
       </c>
       <c r="E203" s="1">
-        <v>1098000</v>
+        <v>1002000</v>
       </c>
       <c r="F203" s="2">
-        <v>85.671936</v>
+        <v>99.407556</v>
       </c>
       <c r="G203" s="3">
-        <v>940677.86</v>
+        <v>996063.71</v>
       </c>
       <c r="H203" s="4">
-        <v>0.001582131489</v>
+        <v>0.001613636601</v>
       </c>
       <c r="I203" s="5">
-        <v>0.001582755761</v>
+        <v>0.001607567023</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
         <v>9</v>
       </c>
       <c r="B204" t="s">
         <v>10</v>
       </c>
       <c r="C204" t="s">
         <v>415</v>
       </c>
       <c r="D204" t="s">
         <v>416</v>
       </c>
       <c r="E204" s="1">
-        <v>978000</v>
+        <v>1318000</v>
       </c>
       <c r="F204" s="2">
-        <v>95.927043</v>
+        <v>76.84989400000001</v>
       </c>
       <c r="G204" s="3">
-        <v>938166.48</v>
+        <v>1012881.6</v>
       </c>
       <c r="H204" s="4">
-        <v>0.00157790759</v>
+        <v>0.001640881812</v>
       </c>
       <c r="I204" s="5">
-        <v>0.001578530195</v>
+        <v>0.001634709753</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
         <v>9</v>
       </c>
       <c r="B205" t="s">
         <v>10</v>
       </c>
       <c r="C205" t="s">
         <v>417</v>
       </c>
       <c r="D205" t="s">
         <v>418</v>
       </c>
       <c r="E205" s="1">
-        <v>940776.7358</v>
+        <v>978000</v>
       </c>
       <c r="F205" s="2">
-        <v>97.98213</v>
+        <v>97.853815</v>
       </c>
       <c r="G205" s="3">
-        <v>921793.08</v>
+        <v>957010.3100000001</v>
       </c>
       <c r="H205" s="4">
-        <v>0.001550369081</v>
+        <v>0.001550369567</v>
       </c>
       <c r="I205" s="5">
-        <v>0.00155098082</v>
+        <v>0.001544537964</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
         <v>9</v>
       </c>
       <c r="B206" t="s">
         <v>10</v>
       </c>
       <c r="C206" t="s">
         <v>419</v>
       </c>
       <c r="D206" t="s">
         <v>420</v>
       </c>
       <c r="E206" s="1">
-        <v>864000</v>
+        <v>883000</v>
       </c>
       <c r="F206" s="2">
-        <v>99.92158999999999</v>
+        <v>112.831342</v>
       </c>
       <c r="G206" s="3">
-        <v>863322.54</v>
+        <v>996300.75</v>
       </c>
       <c r="H206" s="4">
-        <v>0.001452027132</v>
+        <v>0.001614020607</v>
       </c>
       <c r="I206" s="5">
-        <v>0.001452600069</v>
+        <v>0.001607949585</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" t="s">
         <v>9</v>
       </c>
       <c r="B207" t="s">
         <v>10</v>
       </c>
       <c r="C207" t="s">
         <v>421</v>
       </c>
       <c r="D207" t="s">
         <v>422</v>
       </c>
       <c r="E207" s="1">
-        <v>900000</v>
+        <v>975000</v>
       </c>
       <c r="F207" s="2">
-        <v>95.923692</v>
+        <v>94.225166</v>
       </c>
       <c r="G207" s="3">
-        <v>863313.23</v>
+        <v>918695.37</v>
       </c>
       <c r="H207" s="4">
-        <v>0.001452011474</v>
+        <v>0.001488298846</v>
       </c>
       <c r="I207" s="5">
-        <v>0.001452584405</v>
+        <v>0.001482700717</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" t="s">
         <v>9</v>
       </c>
       <c r="B208" t="s">
         <v>10</v>
       </c>
       <c r="C208" t="s">
         <v>423</v>
       </c>
       <c r="D208" t="s">
         <v>424</v>
       </c>
       <c r="E208" s="1">
-        <v>948000</v>
+        <v>37100</v>
       </c>
       <c r="F208" s="2">
-        <v>96.61752</v>
+        <v>25</v>
       </c>
       <c r="G208" s="3">
-        <v>915934.09</v>
+        <v>927500</v>
       </c>
       <c r="H208" s="4">
-        <v>0.001540514804</v>
+        <v>0.001502562467</v>
       </c>
       <c r="I208" s="5">
-        <v>0.001541122655</v>
+        <v>0.001496910687</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" t="s">
         <v>9</v>
       </c>
       <c r="B209" t="s">
         <v>10</v>
       </c>
       <c r="C209" t="s">
         <v>425</v>
       </c>
       <c r="D209" t="s">
         <v>426</v>
       </c>
       <c r="E209" s="1">
-        <v>916000</v>
+        <v>955000</v>
       </c>
       <c r="F209" s="2">
-        <v>99.62894</v>
+        <v>94.67995000000001</v>
       </c>
       <c r="G209" s="3">
-        <v>912601.09</v>
+        <v>904193.52</v>
       </c>
       <c r="H209" s="4">
-        <v>0.001534909013</v>
+        <v>0.00146480566</v>
       </c>
       <c r="I209" s="5">
-        <v>0.001535514653</v>
+        <v>0.001459295899</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" t="s">
         <v>9</v>
       </c>
       <c r="B210" t="s">
         <v>10</v>
       </c>
       <c r="C210" t="s">
         <v>427</v>
       </c>
       <c r="D210" t="s">
         <v>428</v>
       </c>
       <c r="E210" s="1">
-        <v>908000</v>
+        <v>916000</v>
       </c>
       <c r="F210" s="2">
-        <v>96.189778</v>
+        <v>100.26685</v>
       </c>
       <c r="G210" s="3">
-        <v>873403.1800000001</v>
+        <v>918444.35</v>
       </c>
       <c r="H210" s="4">
-        <v>0.00146898183</v>
+        <v>0.001487892186</v>
       </c>
       <c r="I210" s="5">
-        <v>0.001469561456</v>
+        <v>0.001482295587</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
         <v>9</v>
       </c>
       <c r="B211" t="s">
         <v>10</v>
       </c>
       <c r="C211" t="s">
         <v>429</v>
       </c>
       <c r="D211" t="s">
         <v>430</v>
       </c>
       <c r="E211" s="1">
-        <v>1025000</v>
+        <v>888000</v>
       </c>
       <c r="F211" s="2">
-        <v>89.24267</v>
+        <v>101.915467</v>
       </c>
       <c r="G211" s="3">
-        <v>914737.37</v>
+        <v>905009.35</v>
       </c>
       <c r="H211" s="4">
-        <v>0.00153850203</v>
+        <v>0.001466127307</v>
       </c>
       <c r="I211" s="5">
-        <v>0.001539109087</v>
+        <v>0.001460612575</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
         <v>9</v>
       </c>
       <c r="B212" t="s">
         <v>10</v>
       </c>
       <c r="C212" t="s">
         <v>431</v>
       </c>
       <c r="D212" t="s">
         <v>432</v>
       </c>
       <c r="E212" s="1">
-        <v>900000</v>
+        <v>924000</v>
       </c>
       <c r="F212" s="2">
-        <v>97.52333</v>
+        <v>97.58722400000001</v>
       </c>
       <c r="G212" s="3">
-        <v>877709.97</v>
+        <v>901705.95</v>
       </c>
       <c r="H212" s="4">
-        <v>0.001476225438</v>
+        <v>0.001460775759</v>
       </c>
       <c r="I212" s="5">
-        <v>0.001476807922</v>
+        <v>0.001455281156</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" t="s">
         <v>9</v>
       </c>
       <c r="B213" t="s">
         <v>10</v>
       </c>
       <c r="C213" t="s">
         <v>433</v>
       </c>
       <c r="D213" t="s">
         <v>434</v>
       </c>
       <c r="E213" s="1">
-        <v>890000</v>
+        <v>1025000</v>
       </c>
       <c r="F213" s="2">
-        <v>91.092248</v>
+        <v>91.68373099999999</v>
       </c>
       <c r="G213" s="3">
-        <v>810721.01</v>
+        <v>939758.24</v>
       </c>
       <c r="H213" s="4">
-        <v>0.001363556316</v>
+        <v>0.001522420985</v>
       </c>
       <c r="I213" s="5">
-        <v>0.001364094344</v>
+        <v>0.001516694508</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" t="s">
         <v>9</v>
       </c>
       <c r="B214" t="s">
         <v>10</v>
       </c>
       <c r="C214" t="s">
         <v>435</v>
       </c>
       <c r="D214" t="s">
         <v>436</v>
       </c>
       <c r="E214" s="1">
-        <v>917000</v>
+        <v>911132.1899999999</v>
       </c>
       <c r="F214" s="2">
-        <v>88.421352</v>
+        <v>101.06603</v>
       </c>
       <c r="G214" s="3">
-        <v>810823.8</v>
+        <v>920845.13</v>
       </c>
       <c r="H214" s="4">
-        <v>0.001363729201</v>
+        <v>0.001491781492</v>
       </c>
       <c r="I214" s="5">
-        <v>0.001364267296</v>
+        <v>0.001486170264</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" t="s">
         <v>9</v>
       </c>
       <c r="B215" t="s">
         <v>10</v>
       </c>
       <c r="C215" t="s">
         <v>437</v>
       </c>
       <c r="D215" t="s">
         <v>438</v>
       </c>
       <c r="E215" s="1">
-        <v>842000</v>
+        <v>925000</v>
       </c>
       <c r="F215" s="2">
-        <v>98.049246</v>
+        <v>98.11089</v>
       </c>
       <c r="G215" s="3">
-        <v>825574.65</v>
+        <v>907525.73</v>
       </c>
       <c r="H215" s="4">
-        <v>0.001388538746</v>
+        <v>0.001470203885</v>
       </c>
       <c r="I215" s="5">
-        <v>0.001389086631</v>
+        <v>0.001464673819</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" t="s">
         <v>9</v>
       </c>
       <c r="B216" t="s">
         <v>10</v>
       </c>
       <c r="C216" t="s">
         <v>439</v>
       </c>
       <c r="D216" t="s">
         <v>440</v>
       </c>
       <c r="E216" s="1">
-        <v>862000</v>
+        <v>922817.0058</v>
       </c>
       <c r="F216" s="2">
-        <v>93.667548</v>
+        <v>98.27290000000001</v>
       </c>
       <c r="G216" s="3">
-        <v>807414.26</v>
+        <v>906879.03</v>
       </c>
       <c r="H216" s="4">
-        <v>0.001357994686</v>
+        <v>0.001469156224</v>
       </c>
       <c r="I216" s="5">
-        <v>0.001358530519</v>
+        <v>0.001463630099</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" t="s">
         <v>9</v>
       </c>
       <c r="B217" t="s">
         <v>10</v>
       </c>
       <c r="C217" t="s">
         <v>441</v>
       </c>
       <c r="D217" t="s">
         <v>442</v>
       </c>
       <c r="E217" s="1">
-        <v>857000</v>
+        <v>890000</v>
       </c>
       <c r="F217" s="2">
-        <v>93.828193</v>
+        <v>94.917698</v>
       </c>
       <c r="G217" s="3">
-        <v>804107.61</v>
+        <v>844767.51</v>
       </c>
       <c r="H217" s="4">
-        <v>0.001352433212</v>
+        <v>0.001368534725</v>
       </c>
       <c r="I217" s="5">
-        <v>0.001352966851</v>
+        <v>0.00136338708</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" t="s">
         <v>9</v>
       </c>
       <c r="B218" t="s">
         <v>10</v>
       </c>
       <c r="C218" t="s">
         <v>443</v>
       </c>
       <c r="D218" t="s">
         <v>444</v>
       </c>
       <c r="E218" s="1">
-        <v>863000</v>
+        <v>811000</v>
       </c>
       <c r="F218" s="2">
-        <v>99.335166</v>
+        <v>102.963215</v>
       </c>
       <c r="G218" s="3">
-        <v>857262.48</v>
+        <v>835031.67</v>
       </c>
       <c r="H218" s="4">
-        <v>0.001441834691</v>
+        <v>0.001352762536</v>
       </c>
       <c r="I218" s="5">
-        <v>0.001442403606</v>
+        <v>0.001347674217</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" t="s">
         <v>9</v>
       </c>
       <c r="B219" t="s">
         <v>10</v>
       </c>
       <c r="C219" t="s">
         <v>445</v>
       </c>
       <c r="D219" t="s">
         <v>446</v>
       </c>
       <c r="E219" s="1">
-        <v>988000</v>
+        <v>917000</v>
       </c>
       <c r="F219" s="2">
-        <v>83.317368</v>
+        <v>91.085155</v>
       </c>
       <c r="G219" s="3">
-        <v>823175.6</v>
+        <v>835250.87</v>
       </c>
       <c r="H219" s="4">
-        <v>0.001384503761</v>
+        <v>0.001353117639</v>
       </c>
       <c r="I219" s="5">
-        <v>0.001385050054</v>
+        <v>0.001348027984</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" t="s">
         <v>9</v>
       </c>
       <c r="B220" t="s">
         <v>10</v>
       </c>
       <c r="C220" t="s">
         <v>447</v>
       </c>
       <c r="D220" t="s">
         <v>448</v>
       </c>
       <c r="E220" s="1">
-        <v>870000</v>
+        <v>864000</v>
       </c>
       <c r="F220" s="2">
-        <v>97.953928</v>
+        <v>100.4461</v>
       </c>
       <c r="G220" s="3">
-        <v>852199.17</v>
+        <v>867854.3</v>
       </c>
       <c r="H220" s="4">
-        <v>0.001433318683</v>
+        <v>0.001405935638</v>
       </c>
       <c r="I220" s="5">
-        <v>0.001433884237</v>
+        <v>0.001400647312</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" t="s">
         <v>9</v>
       </c>
       <c r="B221" t="s">
         <v>10</v>
       </c>
       <c r="C221" t="s">
         <v>449</v>
       </c>
       <c r="D221" t="s">
         <v>450</v>
       </c>
       <c r="E221" s="1">
-        <v>856000</v>
+        <v>900000</v>
       </c>
       <c r="F221" s="2">
-        <v>99.417141</v>
+        <v>96.83932299999999</v>
       </c>
       <c r="G221" s="3">
-        <v>851010.73</v>
+        <v>871553.91</v>
       </c>
       <c r="H221" s="4">
-        <v>0.001431319827</v>
+        <v>0.001411929044</v>
       </c>
       <c r="I221" s="5">
-        <v>0.001431884593</v>
+        <v>0.001406618175</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" t="s">
         <v>9</v>
       </c>
       <c r="B222" t="s">
         <v>10</v>
       </c>
       <c r="C222" t="s">
         <v>451</v>
       </c>
       <c r="D222" t="s">
         <v>452</v>
       </c>
       <c r="E222" s="1">
-        <v>852000</v>
+        <v>915000</v>
       </c>
       <c r="F222" s="2">
-        <v>95.79915</v>
+        <v>94.088139</v>
       </c>
       <c r="G222" s="3">
-        <v>816208.76</v>
+        <v>860906.47</v>
       </c>
       <c r="H222" s="4">
-        <v>0.001372786196</v>
+        <v>0.001394680056</v>
       </c>
       <c r="I222" s="5">
-        <v>0.001373327866</v>
+        <v>0.001389434068</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" t="s">
         <v>9</v>
       </c>
       <c r="B223" t="s">
         <v>10</v>
       </c>
       <c r="C223" t="s">
         <v>453</v>
       </c>
       <c r="D223" t="s">
         <v>454</v>
       </c>
       <c r="E223" s="1">
-        <v>926000</v>
+        <v>955000</v>
       </c>
       <c r="F223" s="2">
-        <v>88.78150599999999</v>
+        <v>87.432768</v>
       </c>
       <c r="G223" s="3">
-        <v>822116.75</v>
+        <v>834982.9300000001</v>
       </c>
       <c r="H223" s="4">
-        <v>0.001382722874</v>
+        <v>0.001352683577</v>
       </c>
       <c r="I223" s="5">
-        <v>0.001383268465</v>
+        <v>0.001347595555</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" t="s">
         <v>9</v>
       </c>
       <c r="B224" t="s">
         <v>10</v>
       </c>
       <c r="C224" t="s">
         <v>455</v>
       </c>
       <c r="D224" t="s">
         <v>456</v>
       </c>
       <c r="E224" s="1">
-        <v>1019000</v>
+        <v>908000</v>
       </c>
       <c r="F224" s="2">
-        <v>78.873902</v>
+        <v>97.432074</v>
       </c>
       <c r="G224" s="3">
-        <v>803725.0600000001</v>
+        <v>884683.23</v>
       </c>
       <c r="H224" s="4">
-        <v>0.001351789795</v>
+        <v>0.001433198727</v>
       </c>
       <c r="I224" s="5">
-        <v>0.00135232318</v>
+        <v>0.001427807854</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" t="s">
         <v>9</v>
       </c>
       <c r="B225" t="s">
         <v>10</v>
       </c>
       <c r="C225" t="s">
         <v>457</v>
       </c>
       <c r="D225" t="s">
         <v>458</v>
       </c>
       <c r="E225" s="1">
-        <v>859000</v>
+        <v>863000</v>
       </c>
       <c r="F225" s="2">
-        <v>95.18234</v>
+        <v>99.888182</v>
       </c>
       <c r="G225" s="3">
-        <v>817616.3</v>
+        <v>862035.01</v>
       </c>
       <c r="H225" s="4">
-        <v>0.00137515355</v>
+        <v>0.001396508304</v>
       </c>
       <c r="I225" s="5">
-        <v>0.001375696154</v>
+        <v>0.001391255439</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
         <v>9</v>
       </c>
       <c r="B226" t="s">
         <v>10</v>
       </c>
       <c r="C226" t="s">
         <v>459</v>
       </c>
       <c r="D226" t="s">
         <v>460</v>
       </c>
       <c r="E226" s="1">
-        <v>875000</v>
+        <v>900000</v>
       </c>
       <c r="F226" s="2">
-        <v>87.177823</v>
+        <v>98.46089000000001</v>
       </c>
       <c r="G226" s="3">
-        <v>762805.95</v>
+        <v>886148.01</v>
       </c>
       <c r="H226" s="4">
-        <v>0.001282967709</v>
+        <v>0.001435571687</v>
       </c>
       <c r="I226" s="5">
-        <v>0.001283473938</v>
+        <v>0.001430171888</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" t="s">
         <v>9</v>
       </c>
       <c r="B227" t="s">
         <v>10</v>
       </c>
       <c r="C227" t="s">
         <v>461</v>
       </c>
       <c r="D227" t="s">
         <v>462</v>
       </c>
       <c r="E227" s="1">
-        <v>795000</v>
+        <v>870000</v>
       </c>
       <c r="F227" s="2">
-        <v>93.92170900000001</v>
+        <v>99.47929499999999</v>
       </c>
       <c r="G227" s="3">
-        <v>746677.59</v>
+        <v>865469.87</v>
       </c>
       <c r="H227" s="4">
-        <v>0.00125584132</v>
+        <v>0.001402072817</v>
       </c>
       <c r="I227" s="5">
-        <v>0.001256336845</v>
+        <v>0.001396799021</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" t="s">
         <v>9</v>
       </c>
       <c r="B228" t="s">
         <v>10</v>
       </c>
       <c r="C228" t="s">
         <v>463</v>
       </c>
       <c r="D228" t="s">
         <v>464</v>
       </c>
       <c r="E228" s="1">
-        <v>804000</v>
+        <v>852000</v>
       </c>
       <c r="F228" s="2">
-        <v>98.400296</v>
+        <v>99.05746600000001</v>
       </c>
       <c r="G228" s="3">
-        <v>791138.38</v>
+        <v>843969.61</v>
       </c>
       <c r="H228" s="4">
-        <v>0.001330620183</v>
+        <v>0.001367242113</v>
       </c>
       <c r="I228" s="5">
-        <v>0.001331145215</v>
+        <v>0.00136209933</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" t="s">
         <v>9</v>
       </c>
       <c r="B229" t="s">
         <v>10</v>
       </c>
       <c r="C229" t="s">
         <v>465</v>
       </c>
       <c r="D229" t="s">
         <v>466</v>
       </c>
       <c r="E229" s="1">
-        <v>823000</v>
+        <v>875000</v>
       </c>
       <c r="F229" s="2">
-        <v>94.68120999999999</v>
+        <v>90.446122</v>
       </c>
       <c r="G229" s="3">
-        <v>779226.36</v>
+        <v>791403.5699999999</v>
       </c>
       <c r="H229" s="4">
-        <v>0.001310585286</v>
+        <v>0.001282084417</v>
       </c>
       <c r="I229" s="5">
-        <v>0.001311102412</v>
+        <v>0.001277261949</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
         <v>9</v>
       </c>
       <c r="B230" t="s">
         <v>10</v>
       </c>
       <c r="C230" t="s">
         <v>467</v>
       </c>
       <c r="D230" t="s">
         <v>468</v>
       </c>
       <c r="E230" s="1">
-        <v>847000</v>
+        <v>809000</v>
       </c>
       <c r="F230" s="2">
-        <v>94.53413</v>
+        <v>95.53568</v>
       </c>
       <c r="G230" s="3">
-        <v>800704.08</v>
+        <v>772883.65</v>
       </c>
       <c r="H230" s="4">
-        <v>0.001346708791</v>
+        <v>0.001252081904</v>
       </c>
       <c r="I230" s="5">
-        <v>0.001347240171</v>
+        <v>0.001247372288</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
         <v>9</v>
       </c>
       <c r="B231" t="s">
         <v>10</v>
       </c>
       <c r="C231" t="s">
         <v>469</v>
       </c>
       <c r="D231" t="s">
         <v>470</v>
       </c>
       <c r="E231" s="1">
-        <v>813000</v>
+        <v>823000</v>
       </c>
       <c r="F231" s="2">
-        <v>96.386938</v>
+        <v>96.30535399999999</v>
       </c>
       <c r="G231" s="3">
-        <v>783625.8100000001</v>
+        <v>792593.0600000001</v>
       </c>
       <c r="H231" s="4">
-        <v>0.001317984742</v>
+        <v>0.001284011417</v>
       </c>
       <c r="I231" s="5">
-        <v>0.001318504788</v>
+        <v>0.0012791817</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
         <v>9</v>
       </c>
       <c r="B232" t="s">
         <v>10</v>
       </c>
       <c r="C232" t="s">
         <v>471</v>
       </c>
       <c r="D232" t="s">
         <v>472</v>
       </c>
       <c r="E232" s="1">
-        <v>847000</v>
+        <v>842000</v>
       </c>
       <c r="F232" s="2">
-        <v>93.272126</v>
+        <v>98.563749</v>
       </c>
       <c r="G232" s="3">
-        <v>790014.91</v>
+        <v>829906.77</v>
       </c>
       <c r="H232" s="4">
-        <v>0.001328730608</v>
+        <v>0.001344460117</v>
       </c>
       <c r="I232" s="5">
-        <v>0.001329254894</v>
+        <v>0.001339403027</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" t="s">
         <v>9</v>
       </c>
       <c r="B233" t="s">
         <v>10</v>
       </c>
       <c r="C233" t="s">
         <v>473</v>
       </c>
       <c r="D233" t="s">
         <v>474</v>
       </c>
       <c r="E233" s="1">
-        <v>816000</v>
+        <v>862000</v>
       </c>
       <c r="F233" s="2">
-        <v>95.730825</v>
+        <v>95.322383</v>
       </c>
       <c r="G233" s="3">
-        <v>781163.53</v>
+        <v>821678.9399999999</v>
       </c>
       <c r="H233" s="4">
-        <v>0.001313843429</v>
+        <v>0.00133113093</v>
       </c>
       <c r="I233" s="5">
-        <v>0.001314361841</v>
+        <v>0.001326123977</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
         <v>9</v>
       </c>
       <c r="B234" t="s">
         <v>10</v>
       </c>
       <c r="C234" t="s">
         <v>475</v>
       </c>
       <c r="D234" t="s">
         <v>476</v>
       </c>
       <c r="E234" s="1">
-        <v>799000</v>
+        <v>775000</v>
       </c>
       <c r="F234" s="2">
-        <v>94.74295600000001</v>
+        <v>100.038501</v>
       </c>
       <c r="G234" s="3">
-        <v>756996.22</v>
+        <v>775298.38</v>
       </c>
       <c r="H234" s="4">
-        <v>0.001273196286</v>
+        <v>0.001255993801</v>
       </c>
       <c r="I234" s="5">
-        <v>0.001273698659</v>
+        <v>0.001251269471</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" t="s">
         <v>9</v>
       </c>
       <c r="B235" t="s">
         <v>10</v>
       </c>
       <c r="C235" t="s">
         <v>477</v>
       </c>
       <c r="D235" t="s">
         <v>478</v>
       </c>
       <c r="E235" s="1">
-        <v>810000</v>
+        <v>779000</v>
       </c>
       <c r="F235" s="2">
-        <v>95.432849</v>
+        <v>99.21306199999999</v>
       </c>
       <c r="G235" s="3">
-        <v>773006.08</v>
+        <v>772869.75</v>
       </c>
       <c r="H235" s="4">
-        <v>0.001300123359</v>
+        <v>0.001252059388</v>
       </c>
       <c r="I235" s="5">
-        <v>0.001300636357</v>
+        <v>0.001247349857</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" t="s">
         <v>9</v>
       </c>
       <c r="B236" t="s">
         <v>10</v>
       </c>
       <c r="C236" t="s">
         <v>479</v>
       </c>
       <c r="D236" t="s">
         <v>480</v>
       </c>
       <c r="E236" s="1">
-        <v>835000</v>
+        <v>847000</v>
       </c>
       <c r="F236" s="2">
-        <v>93.31759599999999</v>
+        <v>94.44253999999999</v>
       </c>
       <c r="G236" s="3">
-        <v>779201.9300000001</v>
+        <v>799928.3100000001</v>
       </c>
       <c r="H236" s="4">
-        <v>0.001310544194</v>
+        <v>0.001295894621</v>
       </c>
       <c r="I236" s="5">
-        <v>0.001311061304</v>
+        <v>0.001291020206</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" t="s">
         <v>9</v>
       </c>
       <c r="B237" t="s">
         <v>10</v>
       </c>
       <c r="C237" t="s">
         <v>481</v>
       </c>
       <c r="D237" t="s">
         <v>482</v>
       </c>
       <c r="E237" s="1">
-        <v>873000</v>
+        <v>813000</v>
       </c>
       <c r="F237" s="2">
-        <v>88.05109899999999</v>
+        <v>98.656387</v>
       </c>
       <c r="G237" s="3">
-        <v>768686.09</v>
+        <v>802076.4300000001</v>
       </c>
       <c r="H237" s="4">
-        <v>0.001292857555</v>
+        <v>0.001299374592</v>
       </c>
       <c r="I237" s="5">
-        <v>0.001293367687</v>
+        <v>0.001294487088</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" t="s">
         <v>9</v>
       </c>
       <c r="B238" t="s">
         <v>10</v>
       </c>
       <c r="C238" t="s">
         <v>483</v>
       </c>
       <c r="D238" t="s">
         <v>484</v>
       </c>
       <c r="E238" s="1">
-        <v>898000</v>
+        <v>857000</v>
       </c>
       <c r="F238" s="2">
-        <v>88.467108</v>
+        <v>95.47846199999999</v>
       </c>
       <c r="G238" s="3">
-        <v>794434.63</v>
+        <v>818250.42</v>
       </c>
       <c r="H238" s="4">
-        <v>0.001336164165</v>
+        <v>0.001325576678</v>
       </c>
       <c r="I238" s="5">
-        <v>0.001336691384</v>
+        <v>0.001320590617</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
         <v>9</v>
       </c>
       <c r="B239" t="s">
         <v>10</v>
       </c>
       <c r="C239" t="s">
         <v>485</v>
       </c>
       <c r="D239" t="s">
         <v>486</v>
       </c>
       <c r="E239" s="1">
-        <v>1077000</v>
+        <v>847000</v>
       </c>
       <c r="F239" s="2">
-        <v>69.64954</v>
+        <v>93.844865</v>
       </c>
       <c r="G239" s="3">
-        <v>750125.55</v>
+        <v>794866.01</v>
       </c>
       <c r="H239" s="4">
-        <v>0.001261640462</v>
+        <v>0.001287693615</v>
       </c>
       <c r="I239" s="5">
-        <v>0.001262138276</v>
+        <v>0.001282850048</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
         <v>9</v>
       </c>
       <c r="B240" t="s">
         <v>10</v>
       </c>
       <c r="C240" t="s">
         <v>487</v>
       </c>
       <c r="D240" t="s">
         <v>488</v>
       </c>
       <c r="E240" s="1">
-        <v>667000</v>
+        <v>816000</v>
       </c>
       <c r="F240" s="2">
-        <v>113.047141</v>
+        <v>97.32141300000001</v>
       </c>
       <c r="G240" s="3">
-        <v>754024.4300000001</v>
+        <v>794142.73</v>
       </c>
       <c r="H240" s="4">
-        <v>0.001268198018</v>
+        <v>0.001286521897</v>
       </c>
       <c r="I240" s="5">
-        <v>0.00126869842</v>
+        <v>0.001281682738</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" t="s">
         <v>9</v>
       </c>
       <c r="B241" t="s">
         <v>10</v>
       </c>
       <c r="C241" t="s">
         <v>489</v>
       </c>
       <c r="D241" t="s">
         <v>490</v>
       </c>
       <c r="E241" s="1">
-        <v>763000</v>
+        <v>810000</v>
       </c>
       <c r="F241" s="2">
-        <v>91.733343</v>
+        <v>98.695898</v>
       </c>
       <c r="G241" s="3">
-        <v>699925.41</v>
+        <v>799436.77</v>
       </c>
       <c r="H241" s="4">
-        <v>0.00117720856</v>
+        <v>0.001295098319</v>
       </c>
       <c r="I241" s="5">
-        <v>0.00117767306</v>
+        <v>0.0012902269</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
         <v>9</v>
       </c>
       <c r="B242" t="s">
         <v>10</v>
       </c>
       <c r="C242" t="s">
         <v>491</v>
       </c>
       <c r="D242" t="s">
         <v>492</v>
       </c>
       <c r="E242" s="1">
-        <v>768000</v>
+        <v>926000</v>
       </c>
       <c r="F242" s="2">
-        <v>96.493482</v>
+        <v>88.73632600000001</v>
       </c>
       <c r="G242" s="3">
-        <v>741069.9399999999</v>
+        <v>821698.38</v>
       </c>
       <c r="H242" s="4">
-        <v>0.00124640979</v>
+        <v>0.001331162419</v>
       </c>
       <c r="I242" s="5">
-        <v>0.001246901594</v>
+        <v>0.001326155347</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
         <v>9</v>
       </c>
       <c r="B243" t="s">
         <v>10</v>
       </c>
       <c r="C243" t="s">
         <v>493</v>
       </c>
       <c r="D243" t="s">
         <v>494</v>
       </c>
       <c r="E243" s="1">
-        <v>676000</v>
+        <v>1019000</v>
       </c>
       <c r="F243" s="2">
-        <v>102.597851</v>
+        <v>81.09616800000001</v>
       </c>
       <c r="G243" s="3">
-        <v>693561.47</v>
+        <v>826369.95</v>
       </c>
       <c r="H243" s="4">
-        <v>0.001166505023</v>
+        <v>0.00133873043</v>
       </c>
       <c r="I243" s="5">
-        <v>0.001166965299</v>
+        <v>0.001333694892</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
         <v>9</v>
       </c>
       <c r="B244" t="s">
         <v>10</v>
       </c>
       <c r="C244" t="s">
         <v>495</v>
       </c>
       <c r="D244" t="s">
         <v>496</v>
       </c>
       <c r="E244" s="1">
-        <v>798000</v>
+        <v>873000</v>
       </c>
       <c r="F244" s="2">
-        <v>90.781774</v>
+        <v>89.06564899999999</v>
       </c>
       <c r="G244" s="3">
-        <v>724438.5600000001</v>
+        <v>777543.12</v>
       </c>
       <c r="H244" s="4">
-        <v>0.001218437367</v>
+        <v>0.001259630299</v>
       </c>
       <c r="I244" s="5">
-        <v>0.001218918134</v>
+        <v>0.00125489229</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" t="s">
         <v>9</v>
       </c>
       <c r="B245" t="s">
         <v>10</v>
       </c>
       <c r="C245" t="s">
         <v>497</v>
       </c>
       <c r="D245" t="s">
         <v>498</v>
       </c>
       <c r="E245" s="1">
-        <v>776000</v>
+        <v>898000</v>
       </c>
       <c r="F245" s="2">
-        <v>88.140733</v>
+        <v>88.467174</v>
       </c>
       <c r="G245" s="3">
-        <v>683972.09</v>
+        <v>794435.22</v>
       </c>
       <c r="H245" s="4">
-        <v>0.001150376582</v>
+        <v>0.001286995739</v>
       </c>
       <c r="I245" s="5">
-        <v>0.001150830494</v>
+        <v>0.001282154797</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" t="s">
         <v>9</v>
       </c>
       <c r="B246" t="s">
         <v>10</v>
       </c>
       <c r="C246" t="s">
         <v>499</v>
       </c>
       <c r="D246" t="s">
         <v>500</v>
       </c>
       <c r="E246" s="1">
-        <v>717000</v>
+        <v>859000</v>
       </c>
       <c r="F246" s="2">
-        <v>96.14941399999999</v>
+        <v>95.66109</v>
       </c>
       <c r="G246" s="3">
-        <v>689391.3</v>
+        <v>821728.76</v>
       </c>
       <c r="H246" s="4">
-        <v>0.001159491183</v>
+        <v>0.001331211642</v>
       </c>
       <c r="I246" s="5">
-        <v>0.001159948691</v>
+        <v>0.001326204385</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
         <v>9</v>
       </c>
       <c r="B247" t="s">
         <v>10</v>
       </c>
       <c r="C247" t="s">
         <v>501</v>
       </c>
       <c r="D247" t="s">
         <v>502</v>
       </c>
       <c r="E247" s="1">
-        <v>737000</v>
+        <v>1084000</v>
       </c>
       <c r="F247" s="2">
-        <v>95.767438</v>
+        <v>72.56028000000001</v>
       </c>
       <c r="G247" s="3">
-        <v>705806.02</v>
+        <v>786553.4399999999</v>
       </c>
       <c r="H247" s="4">
-        <v>0.001187099194</v>
+        <v>0.001274227138</v>
       </c>
       <c r="I247" s="5">
-        <v>0.001187567596</v>
+        <v>0.001269434224</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
         <v>9</v>
       </c>
       <c r="B248" t="s">
         <v>10</v>
       </c>
       <c r="C248" t="s">
         <v>503</v>
       </c>
       <c r="D248" t="s">
         <v>504</v>
       </c>
       <c r="E248" s="1">
-        <v>710000</v>
+        <v>674000</v>
       </c>
       <c r="F248" s="2">
-        <v>100.196082</v>
+        <v>116.431409</v>
       </c>
       <c r="G248" s="3">
-        <v>711392.1800000001</v>
+        <v>784747.7</v>
       </c>
       <c r="H248" s="4">
-        <v>0.001196494595</v>
+        <v>0.001271301817</v>
       </c>
       <c r="I248" s="5">
-        <v>0.001196966704</v>
+        <v>0.001266519907</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" t="s">
         <v>9</v>
       </c>
       <c r="B249" t="s">
         <v>10</v>
       </c>
       <c r="C249" t="s">
         <v>505</v>
       </c>
       <c r="D249" t="s">
         <v>506</v>
       </c>
       <c r="E249" s="1">
-        <v>798000</v>
+        <v>768000</v>
       </c>
       <c r="F249" s="2">
-        <v>92.95971900000001</v>
+        <v>97.411917</v>
       </c>
       <c r="G249" s="3">
-        <v>741818.5600000001</v>
+        <v>748123.52</v>
       </c>
       <c r="H249" s="4">
-        <v>0.001247668891</v>
+        <v>0.001211970163</v>
       </c>
       <c r="I249" s="5">
-        <v>0.001248161192</v>
+        <v>0.001207411424</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
         <v>9</v>
       </c>
       <c r="B250" t="s">
         <v>10</v>
       </c>
       <c r="C250" t="s">
         <v>507</v>
       </c>
       <c r="D250" t="s">
         <v>508</v>
       </c>
       <c r="E250" s="1">
-        <v>757000</v>
+        <v>798000</v>
       </c>
       <c r="F250" s="2">
-        <v>97.177864</v>
+        <v>93.539828</v>
       </c>
       <c r="G250" s="3">
-        <v>735636.4300000001</v>
+        <v>746447.83</v>
       </c>
       <c r="H250" s="4">
-        <v>0.001237271136</v>
+        <v>0.001209255514</v>
       </c>
       <c r="I250" s="5">
-        <v>0.001237759334</v>
+        <v>0.001204706986</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
         <v>9</v>
       </c>
       <c r="B251" t="s">
         <v>10</v>
       </c>
       <c r="C251" t="s">
         <v>509</v>
       </c>
       <c r="D251" t="s">
         <v>510</v>
       </c>
       <c r="E251" s="1">
-        <v>773000</v>
+        <v>737000</v>
       </c>
       <c r="F251" s="2">
-        <v>90.68195299999999</v>
+        <v>97.389233</v>
       </c>
       <c r="G251" s="3">
-        <v>700971.5</v>
+        <v>717758.65</v>
       </c>
       <c r="H251" s="4">
-        <v>0.001178967985</v>
+        <v>0.001162778656</v>
       </c>
       <c r="I251" s="5">
-        <v>0.001179433178</v>
+        <v>0.001158404948</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" t="s">
         <v>9</v>
       </c>
       <c r="B252" t="s">
         <v>10</v>
       </c>
       <c r="C252" t="s">
         <v>511</v>
       </c>
       <c r="D252" t="s">
         <v>512</v>
       </c>
       <c r="E252" s="1">
-        <v>722000</v>
+        <v>798000</v>
       </c>
       <c r="F252" s="2">
-        <v>95.09003300000001</v>
+        <v>94.569682</v>
       </c>
       <c r="G252" s="3">
-        <v>686550.04</v>
+        <v>754666.0600000001</v>
       </c>
       <c r="H252" s="4">
-        <v>0.001154712451</v>
+        <v>0.001222569165</v>
       </c>
       <c r="I252" s="5">
-        <v>0.001155168074</v>
+        <v>0.001217970559</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
         <v>9</v>
       </c>
       <c r="B253" t="s">
         <v>10</v>
       </c>
       <c r="C253" t="s">
         <v>513</v>
       </c>
       <c r="D253" t="s">
         <v>514</v>
       </c>
       <c r="E253" s="1">
         <v>826000</v>
       </c>
       <c r="F253" s="2">
-        <v>84.76238499999999</v>
+        <v>87.283019</v>
       </c>
       <c r="G253" s="3">
-        <v>700137.3</v>
+        <v>720957.74</v>
       </c>
       <c r="H253" s="4">
-        <v>0.001177564945</v>
+        <v>0.001167961225</v>
       </c>
       <c r="I253" s="5">
-        <v>0.001178029584</v>
+        <v>0.001163568023</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
         <v>9</v>
       </c>
       <c r="B254" t="s">
         <v>10</v>
       </c>
       <c r="C254" t="s">
         <v>515</v>
       </c>
       <c r="D254" t="s">
         <v>516</v>
       </c>
       <c r="E254" s="1">
-        <v>796000</v>
+        <v>693000</v>
       </c>
       <c r="F254" s="2">
-        <v>93.33056000000001</v>
+        <v>103.053876</v>
       </c>
       <c r="G254" s="3">
-        <v>742911.26</v>
+        <v>714163.36</v>
       </c>
       <c r="H254" s="4">
-        <v>0.001249506709</v>
+        <v>0.001156954244</v>
       </c>
       <c r="I254" s="5">
-        <v>0.001249999736</v>
+        <v>0.001152602444</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" t="s">
         <v>9</v>
       </c>
       <c r="B255" t="s">
         <v>10</v>
       </c>
       <c r="C255" t="s">
         <v>517</v>
       </c>
       <c r="D255" t="s">
         <v>518</v>
       </c>
       <c r="E255" s="1">
-        <v>717000</v>
+        <v>799000</v>
       </c>
       <c r="F255" s="2">
-        <v>97.758646</v>
+        <v>96.53694900000001</v>
       </c>
       <c r="G255" s="3">
-        <v>700929.49</v>
+        <v>771330.22</v>
       </c>
       <c r="H255" s="4">
-        <v>0.001178897336</v>
+        <v>0.001249565328</v>
       </c>
       <c r="I255" s="5">
-        <v>0.001179362502</v>
+        <v>0.001244865178</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" t="s">
         <v>9</v>
       </c>
       <c r="B256" t="s">
         <v>10</v>
       </c>
       <c r="C256" t="s">
         <v>519</v>
       </c>
       <c r="D256" t="s">
         <v>520</v>
       </c>
       <c r="E256" s="1">
-        <v>693000</v>
+        <v>835000</v>
       </c>
       <c r="F256" s="2">
-        <v>100.898938</v>
+        <v>90.715805</v>
       </c>
       <c r="G256" s="3">
-        <v>699229.64</v>
+        <v>757476.97</v>
       </c>
       <c r="H256" s="4">
-        <v>0.001176038346</v>
+        <v>0.001227122876</v>
       </c>
       <c r="I256" s="5">
-        <v>0.001176502384</v>
+        <v>0.001222507142</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" t="s">
         <v>9</v>
       </c>
       <c r="B257" t="s">
         <v>10</v>
       </c>
       <c r="C257" t="s">
         <v>521</v>
       </c>
       <c r="D257" t="s">
         <v>522</v>
       </c>
       <c r="E257" s="1">
         <v>743000</v>
       </c>
       <c r="F257" s="2">
-        <v>98.73567</v>
+        <v>100.6489</v>
       </c>
       <c r="G257" s="3">
-        <v>733606.03</v>
+        <v>747821.33</v>
       </c>
       <c r="H257" s="4">
-        <v>0.00123385619</v>
+        <v>0.001211480602</v>
       </c>
       <c r="I257" s="5">
-        <v>0.001234343041</v>
+        <v>0.001206923705</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" t="s">
         <v>9</v>
       </c>
       <c r="B258" t="s">
         <v>10</v>
       </c>
       <c r="C258" t="s">
         <v>523</v>
       </c>
       <c r="D258" t="s">
         <v>524</v>
       </c>
       <c r="E258" s="1">
         <v>822000</v>
       </c>
       <c r="F258" s="2">
-        <v>89.245373</v>
+        <v>89.253473</v>
       </c>
       <c r="G258" s="3">
-        <v>733596.97</v>
+        <v>733663.55</v>
       </c>
       <c r="H258" s="4">
-        <v>0.001233840949</v>
+        <v>0.00118854481</v>
       </c>
       <c r="I258" s="5">
-        <v>0.001234327794</v>
+        <v>0.001184074184</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" t="s">
         <v>9</v>
       </c>
       <c r="B259" t="s">
         <v>10</v>
       </c>
       <c r="C259" t="s">
         <v>525</v>
       </c>
       <c r="D259" t="s">
         <v>526</v>
       </c>
       <c r="E259" s="1">
-        <v>750000</v>
+        <v>676000</v>
       </c>
       <c r="F259" s="2">
-        <v>92.2581</v>
+        <v>102.73643</v>
       </c>
       <c r="G259" s="3">
-        <v>691935.75</v>
+        <v>694498.27</v>
       </c>
       <c r="H259" s="4">
-        <v>0.00116377071</v>
+        <v>0.001125096527</v>
       </c>
       <c r="I259" s="5">
-        <v>0.001164229907</v>
+        <v>0.001120864558</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" t="s">
         <v>9</v>
       </c>
       <c r="B260" t="s">
         <v>10</v>
       </c>
       <c r="C260" t="s">
         <v>527</v>
       </c>
       <c r="D260" t="s">
         <v>528</v>
       </c>
       <c r="E260" s="1">
-        <v>687423.9117000001</v>
+        <v>667000</v>
       </c>
       <c r="F260" s="2">
-        <v>98.92843999999999</v>
+        <v>100.772409</v>
       </c>
       <c r="G260" s="3">
-        <v>680057.75</v>
+        <v>672151.97</v>
       </c>
       <c r="H260" s="4">
-        <v>0.001143793037</v>
+        <v>0.001088895223</v>
       </c>
       <c r="I260" s="5">
-        <v>0.001144244352</v>
+        <v>0.001084799422</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" t="s">
         <v>9</v>
       </c>
       <c r="B261" t="s">
         <v>10</v>
       </c>
       <c r="C261" t="s">
         <v>529</v>
       </c>
       <c r="D261" t="s">
         <v>530</v>
       </c>
       <c r="E261" s="1">
-        <v>720000</v>
+        <v>653000</v>
       </c>
       <c r="F261" s="2">
-        <v>89.63961</v>
+        <v>101.3836</v>
       </c>
       <c r="G261" s="3">
-        <v>645405.1899999999</v>
+        <v>662034.91</v>
       </c>
       <c r="H261" s="4">
-        <v>0.001085510698</v>
+        <v>0.00107250545</v>
       </c>
       <c r="I261" s="5">
-        <v>0.001085939015</v>
+        <v>0.001068471298</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" t="s">
         <v>9</v>
       </c>
       <c r="B262" t="s">
         <v>10</v>
       </c>
       <c r="C262" t="s">
         <v>531</v>
       </c>
       <c r="D262" t="s">
         <v>532</v>
       </c>
       <c r="E262" s="1">
-        <v>667000</v>
+        <v>776000</v>
       </c>
       <c r="F262" s="2">
-        <v>100.35913</v>
+        <v>91.170028</v>
       </c>
       <c r="G262" s="3">
-        <v>669395.4</v>
+        <v>707479.42</v>
       </c>
       <c r="H262" s="4">
-        <v>0.001125859961</v>
+        <v>0.001146126166</v>
       </c>
       <c r="I262" s="5">
-        <v>0.0011263042</v>
+        <v>0.001141815095</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" t="s">
         <v>9</v>
       </c>
       <c r="B263" t="s">
         <v>10</v>
       </c>
       <c r="C263" t="s">
         <v>533</v>
       </c>
       <c r="D263" t="s">
         <v>534</v>
       </c>
       <c r="E263" s="1">
-        <v>653000</v>
+        <v>717000</v>
       </c>
       <c r="F263" s="2">
-        <v>101.0591</v>
+        <v>98.155905</v>
       </c>
       <c r="G263" s="3">
-        <v>659915.92</v>
+        <v>703777.84</v>
       </c>
       <c r="H263" s="4">
-        <v>0.00110991638</v>
+        <v>0.001140129559</v>
       </c>
       <c r="I263" s="5">
-        <v>0.001110354327</v>
+        <v>0.001135841044</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" t="s">
         <v>9</v>
       </c>
       <c r="B264" t="s">
         <v>10</v>
       </c>
       <c r="C264" t="s">
         <v>535</v>
       </c>
       <c r="D264" t="s">
         <v>536</v>
       </c>
       <c r="E264" s="1">
-        <v>671000</v>
+        <v>722000</v>
       </c>
       <c r="F264" s="2">
-        <v>96.221671</v>
+        <v>96.282679</v>
       </c>
       <c r="G264" s="3">
-        <v>645647.41</v>
+        <v>695160.9399999999</v>
       </c>
       <c r="H264" s="4">
-        <v>0.00108591809</v>
+        <v>0.001126170071</v>
       </c>
       <c r="I264" s="5">
-        <v>0.001086346568</v>
+        <v>0.001121934063</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" t="s">
         <v>9</v>
       </c>
       <c r="B265" t="s">
         <v>10</v>
       </c>
       <c r="C265" t="s">
         <v>537</v>
       </c>
       <c r="D265" t="s">
         <v>538</v>
       </c>
       <c r="E265" s="1">
-        <v>668000</v>
+        <v>657000</v>
       </c>
       <c r="F265" s="2">
-        <v>94.03100999999999</v>
+        <v>100</v>
       </c>
       <c r="G265" s="3">
-        <v>628127.15</v>
+        <v>657000</v>
       </c>
       <c r="H265" s="4">
-        <v>0.001056450654</v>
+        <v>0.001064348831</v>
       </c>
       <c r="I265" s="5">
-        <v>0.001056867505</v>
+        <v>0.00106034536</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
         <v>9</v>
       </c>
       <c r="B266" t="s">
         <v>10</v>
       </c>
       <c r="C266" t="s">
         <v>539</v>
       </c>
       <c r="D266" t="s">
         <v>540</v>
       </c>
       <c r="E266" s="1">
-        <v>646199.502</v>
+        <v>665716.91</v>
       </c>
       <c r="F266" s="2">
-        <v>99.54557</v>
+        <v>98.249999</v>
       </c>
       <c r="G266" s="3">
-        <v>643262.98</v>
+        <v>654066.86</v>
       </c>
       <c r="H266" s="4">
-        <v>0.001081907695</v>
+        <v>0.001059597101</v>
       </c>
       <c r="I266" s="5">
-        <v>0.001082334591</v>
+        <v>0.001055611503</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
         <v>9</v>
       </c>
       <c r="B267" t="s">
         <v>10</v>
       </c>
       <c r="C267" t="s">
         <v>541</v>
       </c>
       <c r="D267" t="s">
         <v>542</v>
       </c>
       <c r="E267" s="1">
         <v>797000</v>
       </c>
       <c r="F267" s="2">
-        <v>85.36766799999999</v>
+        <v>86.56750599999999</v>
       </c>
       <c r="G267" s="3">
-        <v>680380.3100000001</v>
+        <v>689943.02</v>
       </c>
       <c r="H267" s="4">
-        <v>0.001144335556</v>
+        <v>0.001117716971</v>
       </c>
       <c r="I267" s="5">
-        <v>0.001144787084</v>
+        <v>0.001113512759</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
         <v>9</v>
       </c>
       <c r="B268" t="s">
         <v>10</v>
       </c>
       <c r="C268" t="s">
         <v>543</v>
       </c>
       <c r="D268" t="s">
         <v>544</v>
       </c>
       <c r="E268" s="1">
-        <v>652596.73</v>
+        <v>750000</v>
       </c>
       <c r="F268" s="2">
-        <v>1</v>
+        <v>94.517855</v>
       </c>
       <c r="G268" s="3">
-        <v>652596.73</v>
+        <v>708883.91</v>
       </c>
       <c r="H268" s="4">
-        <v>0.001097606187</v>
+        <v>0.001148401467</v>
       </c>
       <c r="I268" s="5">
-        <v>0.001098039277</v>
+        <v>0.001144081837</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
         <v>9</v>
       </c>
       <c r="B269" t="s">
         <v>10</v>
       </c>
       <c r="C269" t="s">
         <v>545</v>
       </c>
       <c r="D269" t="s">
         <v>546</v>
       </c>
       <c r="E269" s="1">
-        <v>569000</v>
+        <v>624930.8217</v>
       </c>
       <c r="F269" s="2">
-        <v>99.83591</v>
+        <v>98.627781</v>
       </c>
       <c r="G269" s="3">
-        <v>568066.33</v>
+        <v>616355.4</v>
       </c>
       <c r="H269" s="4">
-        <v>0.0009554340180000001</v>
+        <v>0.000998504036</v>
       </c>
       <c r="I269" s="5">
-        <v>0.0009558110099999999</v>
+        <v>0.0009947482350000001</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" t="s">
         <v>9</v>
       </c>
       <c r="B270" t="s">
         <v>10</v>
       </c>
       <c r="C270" t="s">
         <v>547</v>
       </c>
       <c r="D270" t="s">
         <v>548</v>
       </c>
       <c r="E270" s="1">
-        <v>580000</v>
+        <v>720000</v>
       </c>
       <c r="F270" s="2">
-        <v>100.251028</v>
+        <v>89.81035</v>
       </c>
       <c r="G270" s="3">
-        <v>581455.96</v>
+        <v>646634.52</v>
       </c>
       <c r="H270" s="4">
-        <v>0.000977954121</v>
+        <v>0.001047556614</v>
       </c>
       <c r="I270" s="5">
-        <v>0.0009783399990000001</v>
+        <v>0.001043616306</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" t="s">
         <v>9</v>
       </c>
       <c r="B271" t="s">
         <v>10</v>
       </c>
       <c r="C271" t="s">
         <v>549</v>
       </c>
       <c r="D271" t="s">
         <v>550</v>
       </c>
       <c r="E271" s="1">
         <v>738000</v>
       </c>
       <c r="F271" s="2">
-        <v>79.552508</v>
+        <v>82.391875</v>
       </c>
       <c r="G271" s="3">
-        <v>587097.51</v>
+        <v>608052.04</v>
       </c>
       <c r="H271" s="4">
-        <v>0.000987442671</v>
+        <v>0.000985052474</v>
       </c>
       <c r="I271" s="5">
-        <v>0.000987832293</v>
+        <v>0.00098134727</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" t="s">
         <v>9</v>
       </c>
       <c r="B272" t="s">
         <v>10</v>
       </c>
       <c r="C272" t="s">
         <v>551</v>
       </c>
       <c r="D272" t="s">
         <v>552</v>
       </c>
       <c r="E272" s="1">
         <v>630000</v>
       </c>
       <c r="F272" s="2">
-        <v>95.43366</v>
+        <v>95.972021</v>
       </c>
       <c r="G272" s="3">
-        <v>601232.0600000001</v>
+        <v>604623.73</v>
       </c>
       <c r="H272" s="4">
-        <v>0.00101121565</v>
+        <v>0.000979498573</v>
       </c>
       <c r="I272" s="5">
-        <v>0.001011614652</v>
+        <v>0.00097581426</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" t="s">
         <v>9</v>
       </c>
       <c r="B273" t="s">
         <v>10</v>
       </c>
       <c r="C273" t="s">
         <v>553</v>
       </c>
       <c r="D273" t="s">
         <v>554</v>
       </c>
       <c r="E273" s="1">
-        <v>628000</v>
+        <v>671000</v>
       </c>
       <c r="F273" s="2">
-        <v>94.177318</v>
+        <v>95.79765</v>
       </c>
       <c r="G273" s="3">
-        <v>591433.5600000001</v>
+        <v>642802.23</v>
       </c>
       <c r="H273" s="4">
-        <v>0.000994735495</v>
+        <v>0.001041348255</v>
       </c>
       <c r="I273" s="5">
-        <v>0.0009951279950000001</v>
+        <v>0.001037431299</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" t="s">
         <v>9</v>
       </c>
       <c r="B274" t="s">
         <v>10</v>
       </c>
       <c r="C274" t="s">
         <v>555</v>
       </c>
       <c r="D274" t="s">
         <v>556</v>
       </c>
       <c r="E274" s="1">
-        <v>595000</v>
+        <v>628000</v>
       </c>
       <c r="F274" s="2">
-        <v>97.136489</v>
+        <v>95.628573</v>
       </c>
       <c r="G274" s="3">
-        <v>577962.11</v>
+        <v>600547.4399999999</v>
       </c>
       <c r="H274" s="4">
-        <v>0.00097207779</v>
+        <v>0.000972894923</v>
       </c>
       <c r="I274" s="5">
-        <v>0.000972461349</v>
+        <v>0.000969235448</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" t="s">
         <v>9</v>
       </c>
       <c r="B275" t="s">
         <v>10</v>
       </c>
       <c r="C275" t="s">
         <v>557</v>
       </c>
       <c r="D275" t="s">
         <v>558</v>
       </c>
       <c r="E275" s="1">
-        <v>729218.3100000001</v>
+        <v>668000</v>
       </c>
       <c r="F275" s="2">
-        <v>84.66173000000001</v>
+        <v>96.252871</v>
       </c>
       <c r="G275" s="3">
-        <v>617368.84</v>
+        <v>642969.1800000001</v>
       </c>
       <c r="H275" s="4">
-        <v>0.001038356191</v>
+        <v>0.001041618711</v>
       </c>
       <c r="I275" s="5">
-        <v>0.001038765902</v>
+        <v>0.001037700738</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" t="s">
         <v>9</v>
       </c>
       <c r="B276" t="s">
         <v>10</v>
       </c>
       <c r="C276" t="s">
         <v>559</v>
       </c>
       <c r="D276" t="s">
         <v>560</v>
       </c>
       <c r="E276" s="1">
-        <v>605000</v>
+        <v>636123.182</v>
       </c>
       <c r="F276" s="2">
-        <v>101.1478</v>
+        <v>100.314741</v>
       </c>
       <c r="G276" s="3">
-        <v>611944.1899999999</v>
+        <v>638125.3199999999</v>
       </c>
       <c r="H276" s="4">
-        <v>0.001029232446</v>
+        <v>0.0010337716</v>
       </c>
       <c r="I276" s="5">
-        <v>0.001029638558</v>
+        <v>0.001029883142</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" t="s">
         <v>9</v>
       </c>
       <c r="B277" t="s">
         <v>10</v>
       </c>
       <c r="C277" t="s">
         <v>561</v>
       </c>
       <c r="D277" t="s">
         <v>562</v>
       </c>
       <c r="E277" s="1">
-        <v>598000</v>
+        <v>723070.9399999999</v>
       </c>
       <c r="F277" s="2">
-        <v>98.737251</v>
+        <v>86.57617999999999</v>
       </c>
       <c r="G277" s="3">
-        <v>590448.76</v>
+        <v>626007.2</v>
       </c>
       <c r="H277" s="4">
-        <v>0.000993079161</v>
+        <v>0.001014140076</v>
       </c>
       <c r="I277" s="5">
-        <v>0.0009934710070000001</v>
+        <v>0.001010325461</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" t="s">
         <v>9</v>
       </c>
       <c r="B278" t="s">
         <v>10</v>
       </c>
       <c r="C278" t="s">
         <v>563</v>
       </c>
       <c r="D278" t="s">
         <v>564</v>
       </c>
       <c r="E278" s="1">
-        <v>657000</v>
+        <v>605000</v>
       </c>
       <c r="F278" s="2">
-        <v>88.74285500000001</v>
+        <v>101.8332</v>
       </c>
       <c r="G278" s="3">
-        <v>583040.5600000001</v>
+        <v>616090.86</v>
       </c>
       <c r="H278" s="4">
-        <v>0.0009806192610000001</v>
+        <v>0.000998075474</v>
       </c>
       <c r="I278" s="5">
-        <v>0.0009810061900000001</v>
+        <v>0.000994321286</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" t="s">
         <v>9</v>
       </c>
       <c r="B279" t="s">
         <v>10</v>
       </c>
       <c r="C279" t="s">
         <v>565</v>
       </c>
       <c r="D279" t="s">
         <v>566</v>
       </c>
       <c r="E279" s="1">
-        <v>710000</v>
+        <v>596000</v>
       </c>
       <c r="F279" s="2">
-        <v>82.760075</v>
+        <v>98.451626</v>
       </c>
       <c r="G279" s="3">
-        <v>587596.53</v>
+        <v>586771.6899999999</v>
       </c>
       <c r="H279" s="4">
-        <v>0.0009882819809999999</v>
+        <v>0.000950578027</v>
       </c>
       <c r="I279" s="5">
-        <v>0.0009886719349999999</v>
+        <v>0.000947002496</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" t="s">
         <v>9</v>
       </c>
       <c r="B280" t="s">
         <v>10</v>
       </c>
       <c r="C280" t="s">
         <v>567</v>
       </c>
       <c r="D280" t="s">
         <v>568</v>
       </c>
       <c r="E280" s="1">
-        <v>587000</v>
+        <v>569000</v>
       </c>
       <c r="F280" s="2">
-        <v>99.541</v>
+        <v>100.1769</v>
       </c>
       <c r="G280" s="3">
-        <v>584305.67</v>
+        <v>570006.5600000001</v>
       </c>
       <c r="H280" s="4">
-        <v>0.0009827470609999999</v>
+        <v>0.000923418291</v>
       </c>
       <c r="I280" s="5">
-        <v>0.00098313483</v>
+        <v>0.000919944919</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" t="s">
         <v>9</v>
       </c>
       <c r="B281" t="s">
         <v>10</v>
       </c>
       <c r="C281" t="s">
         <v>569</v>
       </c>
       <c r="D281" t="s">
         <v>570</v>
       </c>
       <c r="E281" s="1">
-        <v>607125.55</v>
+        <v>580000</v>
       </c>
       <c r="F281" s="2">
-        <v>100.0236</v>
+        <v>100.889205</v>
       </c>
       <c r="G281" s="3">
-        <v>607268.83</v>
+        <v>585157.39</v>
       </c>
       <c r="H281" s="4">
-        <v>0.001021368934</v>
+        <v>0.000947962836</v>
       </c>
       <c r="I281" s="5">
-        <v>0.001021771943</v>
+        <v>0.000944397142</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" t="s">
         <v>9</v>
       </c>
       <c r="B282" t="s">
         <v>10</v>
       </c>
       <c r="C282" t="s">
         <v>571</v>
       </c>
       <c r="D282" t="s">
         <v>572</v>
       </c>
       <c r="E282" s="1">
-        <v>500000</v>
+        <v>600809.9138</v>
       </c>
       <c r="F282" s="2">
-        <v>101.36527</v>
+        <v>88.95263199999999</v>
       </c>
       <c r="G282" s="3">
-        <v>506826.35</v>
+        <v>534436.23</v>
       </c>
       <c r="H282" s="4">
-        <v>0.000852434148</v>
+        <v>0.000865793879</v>
       </c>
       <c r="I282" s="5">
-        <v>0.000852770499</v>
+        <v>0.000862537258</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" t="s">
         <v>9</v>
       </c>
       <c r="B283" t="s">
         <v>10</v>
       </c>
       <c r="C283" t="s">
         <v>573</v>
       </c>
       <c r="D283" t="s">
         <v>574</v>
       </c>
       <c r="E283" s="1">
-        <v>616000</v>
+        <v>595000</v>
       </c>
       <c r="F283" s="2">
-        <v>85.93756999999999</v>
+        <v>97.080439</v>
       </c>
       <c r="G283" s="3">
-        <v>529375.4300000001</v>
+        <v>577628.61</v>
       </c>
       <c r="H283" s="4">
-        <v>0.000890359577</v>
+        <v>0.000935766116</v>
       </c>
       <c r="I283" s="5">
-        <v>0.000890710892</v>
+        <v>0.000932246299</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" t="s">
         <v>9</v>
       </c>
       <c r="B284" t="s">
         <v>10</v>
       </c>
       <c r="C284" t="s">
         <v>575</v>
       </c>
       <c r="D284" t="s">
         <v>576</v>
       </c>
       <c r="E284" s="1">
-        <v>604905.9638</v>
+        <v>621000</v>
       </c>
       <c r="F284" s="2">
-        <v>86.653479</v>
+        <v>86.43660199999999</v>
       </c>
       <c r="G284" s="3">
-        <v>524172.06</v>
+        <v>536771.3</v>
       </c>
       <c r="H284" s="4">
-        <v>0.000881608001</v>
+        <v>0.000869576719</v>
       </c>
       <c r="I284" s="5">
-        <v>0.000881955863</v>
+        <v>0.000866305868</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" t="s">
         <v>9</v>
       </c>
       <c r="B285" t="s">
         <v>10</v>
       </c>
       <c r="C285" t="s">
         <v>577</v>
       </c>
       <c r="D285" t="s">
         <v>578</v>
       </c>
       <c r="E285" s="1">
-        <v>621000</v>
+        <v>710000</v>
       </c>
       <c r="F285" s="2">
-        <v>84.867118</v>
+        <v>82.410454</v>
       </c>
       <c r="G285" s="3">
-        <v>527024.8</v>
+        <v>585114.22</v>
       </c>
       <c r="H285" s="4">
-        <v>0.000886406041</v>
+        <v>0.000947892907</v>
       </c>
       <c r="I285" s="5">
-        <v>0.000886755797</v>
+        <v>0.000944327476</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" t="s">
         <v>9</v>
       </c>
       <c r="B286" t="s">
         <v>10</v>
       </c>
       <c r="C286" t="s">
         <v>579</v>
       </c>
       <c r="D286" t="s">
         <v>580</v>
       </c>
       <c r="E286" s="1">
-        <v>568000</v>
+        <v>669000</v>
       </c>
       <c r="F286" s="2">
-        <v>98.980519</v>
+        <v>79.51857200000001</v>
       </c>
       <c r="G286" s="3">
-        <v>562209.35</v>
+        <v>531979.25</v>
       </c>
       <c r="H286" s="4">
-        <v>0.00094558313</v>
+        <v>0.00086181353</v>
       </c>
       <c r="I286" s="5">
-        <v>0.000945956235</v>
+        <v>0.000858571881</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" t="s">
         <v>9</v>
       </c>
       <c r="B287" t="s">
         <v>10</v>
       </c>
       <c r="C287" t="s">
         <v>581</v>
       </c>
       <c r="D287" t="s">
         <v>582</v>
       </c>
       <c r="E287" s="1">
-        <v>516000</v>
+        <v>587000</v>
       </c>
       <c r="F287" s="2">
-        <v>99.37711</v>
+        <v>99.64145000000001</v>
       </c>
       <c r="G287" s="3">
-        <v>512785.89</v>
+        <v>584895.3100000001</v>
       </c>
       <c r="H287" s="4">
-        <v>0.000862457528</v>
+        <v>0.000947538267</v>
       </c>
       <c r="I287" s="5">
-        <v>0.000862797834</v>
+        <v>0.00094397417</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" t="s">
         <v>9</v>
       </c>
       <c r="B288" t="s">
         <v>10</v>
       </c>
       <c r="C288" t="s">
         <v>583</v>
       </c>
       <c r="D288" t="s">
         <v>584</v>
       </c>
       <c r="E288" s="1">
-        <v>600000</v>
+        <v>577000</v>
       </c>
       <c r="F288" s="2">
-        <v>85.130482</v>
+        <v>101.428062</v>
       </c>
       <c r="G288" s="3">
-        <v>510782.89</v>
+        <v>585239.92</v>
       </c>
       <c r="H288" s="4">
-        <v>0.000859088678</v>
+        <v>0.000948096533</v>
       </c>
       <c r="I288" s="5">
-        <v>0.000859427655</v>
+        <v>0.000944530337</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" t="s">
         <v>9</v>
       </c>
       <c r="B289" t="s">
         <v>10</v>
       </c>
       <c r="C289" t="s">
         <v>585</v>
       </c>
       <c r="D289" t="s">
         <v>586</v>
       </c>
       <c r="E289" s="1">
-        <v>669000</v>
+        <v>559915.4399999999</v>
       </c>
       <c r="F289" s="2">
-        <v>77.119806</v>
+        <v>100.030799</v>
       </c>
       <c r="G289" s="3">
-        <v>515931.5</v>
+        <v>560087.89</v>
       </c>
       <c r="H289" s="4">
-        <v>0.000867748155</v>
+        <v>0.000907349908</v>
       </c>
       <c r="I289" s="5">
-        <v>0.000868090549</v>
+        <v>0.000903936976</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" t="s">
         <v>9</v>
       </c>
       <c r="B290" t="s">
         <v>10</v>
       </c>
       <c r="C290" t="s">
         <v>587</v>
       </c>
       <c r="D290" t="s">
         <v>588</v>
       </c>
       <c r="E290" s="1">
         <v>541000</v>
       </c>
       <c r="F290" s="2">
-        <v>96.861431</v>
+        <v>97.45722000000001</v>
       </c>
       <c r="G290" s="3">
-        <v>524020.34</v>
+        <v>527243.5600000001</v>
       </c>
       <c r="H290" s="4">
-        <v>0.000881352821</v>
+        <v>0.000854141655</v>
       </c>
       <c r="I290" s="5">
-        <v>0.000881700583</v>
+        <v>0.000850928862</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" t="s">
         <v>9</v>
       </c>
       <c r="B291" t="s">
         <v>10</v>
       </c>
       <c r="C291" t="s">
         <v>589</v>
       </c>
       <c r="D291" t="s">
         <v>590</v>
       </c>
       <c r="E291" s="1">
-        <v>494000</v>
+        <v>529000</v>
       </c>
       <c r="F291" s="2">
-        <v>102.10069</v>
+        <v>100.482301</v>
       </c>
       <c r="G291" s="3">
-        <v>504377.41</v>
+        <v>531551.37</v>
       </c>
       <c r="H291" s="4">
-        <v>0.000848315259</v>
+        <v>0.000861120368</v>
       </c>
       <c r="I291" s="5">
-        <v>0.000848649985</v>
+        <v>0.000857881326</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" t="s">
         <v>9</v>
       </c>
       <c r="B292" t="s">
         <v>10</v>
       </c>
       <c r="C292" t="s">
         <v>591</v>
       </c>
       <c r="D292" t="s">
         <v>592</v>
       </c>
       <c r="E292" s="1">
-        <v>493000</v>
+        <v>500000</v>
       </c>
       <c r="F292" s="2">
-        <v>91.47768000000001</v>
+        <v>101.52579</v>
       </c>
       <c r="G292" s="3">
-        <v>450984.96</v>
+        <v>507628.95</v>
       </c>
       <c r="H292" s="4">
-        <v>0.000758514197</v>
+        <v>0.000822365722</v>
       </c>
       <c r="I292" s="5">
-        <v>0.000758813489</v>
+        <v>0.000819272453</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" t="s">
         <v>9</v>
       </c>
       <c r="B293" t="s">
         <v>10</v>
       </c>
       <c r="C293" t="s">
         <v>593</v>
       </c>
       <c r="D293" t="s">
         <v>594</v>
       </c>
       <c r="E293" s="1">
-        <v>478000</v>
+        <v>494000</v>
       </c>
       <c r="F293" s="2">
-        <v>99.650533</v>
+        <v>102.25982</v>
       </c>
       <c r="G293" s="3">
-        <v>476329.55</v>
+        <v>505163.51</v>
       </c>
       <c r="H293" s="4">
-        <v>0.000801141401</v>
+        <v>0.000818371678</v>
       </c>
       <c r="I293" s="5">
-        <v>0.000801457513</v>
+        <v>0.000815293432</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" t="s">
         <v>9</v>
       </c>
       <c r="B294" t="s">
         <v>10</v>
       </c>
       <c r="C294" t="s">
         <v>595</v>
       </c>
       <c r="D294" t="s">
         <v>596</v>
       </c>
       <c r="E294" s="1">
         <v>508000</v>
       </c>
       <c r="F294" s="2">
-        <v>94.756201</v>
+        <v>96.53083100000001</v>
       </c>
       <c r="G294" s="3">
-        <v>481361.5</v>
+        <v>490376.62</v>
       </c>
       <c r="H294" s="4">
-        <v>0.000809604672</v>
+        <v>0.000794416718</v>
       </c>
       <c r="I294" s="5">
-        <v>0.000809924123</v>
+        <v>0.000791428577</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" t="s">
         <v>9</v>
       </c>
       <c r="B295" t="s">
         <v>10</v>
       </c>
       <c r="C295" t="s">
         <v>597</v>
       </c>
       <c r="D295" t="s">
         <v>598</v>
       </c>
       <c r="E295" s="1">
         <v>535000</v>
       </c>
       <c r="F295" s="2">
-        <v>86.018221</v>
+        <v>87.11933999999999</v>
       </c>
       <c r="G295" s="3">
-        <v>460197.48</v>
+        <v>466088.47</v>
       </c>
       <c r="H295" s="4">
-        <v>0.000774008788</v>
+        <v>0.000755069585</v>
       </c>
       <c r="I295" s="5">
-        <v>0.000774314193</v>
+        <v>0.000752229445</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" t="s">
         <v>9</v>
       </c>
       <c r="B296" t="s">
         <v>10</v>
       </c>
       <c r="C296" t="s">
         <v>599</v>
       </c>
       <c r="D296" t="s">
         <v>600</v>
       </c>
       <c r="E296" s="1">
-        <v>500000</v>
+        <v>521170.82</v>
       </c>
       <c r="F296" s="2">
-        <v>100.0777</v>
+        <v>99.00211</v>
       </c>
       <c r="G296" s="3">
-        <v>500388.5</v>
+        <v>515970.11</v>
       </c>
       <c r="H296" s="4">
-        <v>0.000841606291</v>
+        <v>0.000835878511</v>
       </c>
       <c r="I296" s="5">
-        <v>0.000841938369</v>
+        <v>0.000832734414</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
         <v>9</v>
       </c>
       <c r="B297" t="s">
         <v>10</v>
       </c>
       <c r="C297" t="s">
         <v>601</v>
       </c>
       <c r="D297" t="s">
         <v>602</v>
       </c>
       <c r="E297" s="1">
-        <v>547000</v>
+        <v>500000</v>
       </c>
       <c r="F297" s="2">
-        <v>91.311009</v>
+        <v>100.0755</v>
       </c>
       <c r="G297" s="3">
-        <v>499471.22</v>
+        <v>500377.5</v>
       </c>
       <c r="H297" s="4">
-        <v>0.000840063511</v>
+        <v>0.000810618276</v>
       </c>
       <c r="I297" s="5">
-        <v>0.000840394981</v>
+        <v>0.000807569194</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" t="s">
         <v>9</v>
       </c>
       <c r="B298" t="s">
         <v>10</v>
       </c>
       <c r="C298" t="s">
         <v>603</v>
       </c>
       <c r="D298" t="s">
         <v>604</v>
       </c>
       <c r="E298" s="1">
-        <v>494000</v>
+        <v>554000</v>
       </c>
       <c r="F298" s="2">
-        <v>92.58971699999999</v>
+        <v>92.68750199999999</v>
       </c>
       <c r="G298" s="3">
-        <v>457393.2</v>
+        <v>513488.76</v>
       </c>
       <c r="H298" s="4">
-        <v>0.0007692922519999999</v>
+        <v>0.000831858695</v>
       </c>
       <c r="I298" s="5">
-        <v>0.000769595797</v>
+        <v>0.000828729719</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" t="s">
         <v>9</v>
       </c>
       <c r="B299" t="s">
         <v>10</v>
       </c>
       <c r="C299" t="s">
         <v>605</v>
       </c>
       <c r="D299" t="s">
         <v>606</v>
       </c>
       <c r="E299" s="1">
-        <v>475000</v>
+        <v>568000</v>
       </c>
       <c r="F299" s="2">
-        <v>99.998301</v>
+        <v>91.39962</v>
       </c>
       <c r="G299" s="3">
-        <v>474991.93</v>
+        <v>519149.84</v>
       </c>
       <c r="H299" s="4">
-        <v>0.000798891654</v>
+        <v>0.000841029722</v>
       </c>
       <c r="I299" s="5">
-        <v>0.000799206878</v>
+        <v>0.000837866249</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" t="s">
         <v>9</v>
       </c>
       <c r="B300" t="s">
         <v>10</v>
       </c>
       <c r="C300" t="s">
         <v>607</v>
       </c>
       <c r="D300" t="s">
         <v>608</v>
       </c>
       <c r="E300" s="1">
-        <v>669000</v>
+        <v>494000</v>
       </c>
       <c r="F300" s="2">
-        <v>68.954432</v>
+        <v>94.72468000000001</v>
       </c>
       <c r="G300" s="3">
-        <v>461305.15</v>
+        <v>467939.92</v>
       </c>
       <c r="H300" s="4">
-        <v>0.0007758717800000001</v>
+        <v>0.0007580689590000001</v>
       </c>
       <c r="I300" s="5">
-        <v>0.000776177921</v>
+        <v>0.000755217537</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" t="s">
         <v>9</v>
       </c>
       <c r="B301" t="s">
         <v>10</v>
       </c>
       <c r="C301" t="s">
         <v>609</v>
       </c>
       <c r="D301" t="s">
         <v>610</v>
       </c>
       <c r="E301" s="1">
-        <v>499000</v>
+        <v>516000</v>
       </c>
       <c r="F301" s="2">
-        <v>94.92377999999999</v>
+        <v>101.2513</v>
       </c>
       <c r="G301" s="3">
-        <v>473669.66</v>
+        <v>522456.71</v>
       </c>
       <c r="H301" s="4">
-        <v>0.000796667724</v>
+        <v>0.00084638689</v>
       </c>
       <c r="I301" s="5">
-        <v>0.000796982071</v>
+        <v>0.000843203266</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" t="s">
         <v>9</v>
       </c>
       <c r="B302" t="s">
         <v>10</v>
       </c>
       <c r="C302" t="s">
         <v>611</v>
       </c>
       <c r="D302" t="s">
         <v>612</v>
       </c>
       <c r="E302" s="1">
-        <v>410073.024</v>
+        <v>600000</v>
       </c>
       <c r="F302" s="2">
-        <v>94.638927</v>
+        <v>84.45010000000001</v>
       </c>
       <c r="G302" s="3">
-        <v>388088.71</v>
+        <v>506700.6</v>
       </c>
       <c r="H302" s="4">
-        <v>0.000652728629</v>
+        <v>0.000820861783</v>
       </c>
       <c r="I302" s="5">
-        <v>0.000652986181</v>
+        <v>0.00081777417</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" t="s">
         <v>9</v>
       </c>
       <c r="B303" t="s">
         <v>10</v>
       </c>
       <c r="C303" t="s">
         <v>613</v>
       </c>
       <c r="D303" t="s">
         <v>614</v>
       </c>
       <c r="E303" s="1">
-        <v>460000</v>
+        <v>475000</v>
       </c>
       <c r="F303" s="2">
-        <v>96.59739999999999</v>
+        <v>100.1122</v>
       </c>
       <c r="G303" s="3">
-        <v>444348.04</v>
+        <v>475532.95</v>
       </c>
       <c r="H303" s="4">
-        <v>0.000747351519</v>
+        <v>0.000770369771</v>
       </c>
       <c r="I303" s="5">
-        <v>0.000747646407</v>
+        <v>0.0007674720809999999</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" t="s">
         <v>9</v>
       </c>
       <c r="B304" t="s">
         <v>10</v>
       </c>
       <c r="C304" t="s">
         <v>615</v>
       </c>
       <c r="D304" t="s">
         <v>616</v>
       </c>
       <c r="E304" s="1">
-        <v>443000</v>
+        <v>669000</v>
       </c>
       <c r="F304" s="2">
-        <v>91.01764799999999</v>
+        <v>71.693679</v>
       </c>
       <c r="G304" s="3">
-        <v>403208.18</v>
+        <v>479630.71</v>
       </c>
       <c r="H304" s="4">
-        <v>0.000678158154</v>
+        <v>0.000777008201</v>
       </c>
       <c r="I304" s="5">
-        <v>0.0006784257390000001</v>
+        <v>0.000774085541</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" t="s">
         <v>9</v>
       </c>
       <c r="B305" t="s">
         <v>10</v>
       </c>
       <c r="C305" t="s">
         <v>617</v>
       </c>
       <c r="D305" t="s">
         <v>618</v>
       </c>
       <c r="E305" s="1">
-        <v>452000</v>
+        <v>499000</v>
       </c>
       <c r="F305" s="2">
-        <v>98.564071</v>
+        <v>94.01579</v>
       </c>
       <c r="G305" s="3">
-        <v>445509.6</v>
+        <v>469138.79</v>
       </c>
       <c r="H305" s="4">
-        <v>0.0007493051549999999</v>
+        <v>0.0007600111490000001</v>
       </c>
       <c r="I305" s="5">
-        <v>0.000749600814</v>
+        <v>0.000757152422</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" t="s">
         <v>9</v>
       </c>
       <c r="B306" t="s">
         <v>10</v>
       </c>
       <c r="C306" t="s">
         <v>619</v>
       </c>
       <c r="D306" t="s">
         <v>620</v>
       </c>
       <c r="E306" s="1">
-        <v>336000</v>
+        <v>493000</v>
       </c>
       <c r="F306" s="2">
-        <v>97.532461</v>
+        <v>92.452781</v>
       </c>
       <c r="G306" s="3">
-        <v>327709.07</v>
+        <v>455792.21</v>
       </c>
       <c r="H306" s="4">
-        <v>0.000551175764</v>
+        <v>0.000738389507</v>
       </c>
       <c r="I306" s="5">
-        <v>0.0005513932459999999</v>
+        <v>0.000735612108</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
         <v>9</v>
       </c>
       <c r="B307" t="s">
         <v>10</v>
       </c>
       <c r="C307" t="s">
         <v>621</v>
       </c>
       <c r="D307" t="s">
         <v>622</v>
       </c>
       <c r="E307" s="1">
-        <v>377000</v>
+        <v>460000</v>
       </c>
       <c r="F307" s="2">
-        <v>99.632841</v>
+        <v>96.228565</v>
       </c>
       <c r="G307" s="3">
-        <v>375615.81</v>
+        <v>442651.4</v>
       </c>
       <c r="H307" s="4">
-        <v>0.000631750388</v>
+        <v>0.000717101216</v>
       </c>
       <c r="I307" s="5">
-        <v>0.000631999662</v>
+        <v>0.000714403892</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" t="s">
         <v>9</v>
       </c>
       <c r="B308" t="s">
         <v>10</v>
       </c>
       <c r="C308" t="s">
         <v>623</v>
       </c>
       <c r="D308" t="s">
         <v>624</v>
       </c>
       <c r="E308" s="1">
-        <v>370000</v>
+        <v>443000</v>
       </c>
       <c r="F308" s="2">
-        <v>91.33208399999999</v>
+        <v>92.981129</v>
       </c>
       <c r="G308" s="3">
-        <v>337928.71</v>
+        <v>411906.4</v>
       </c>
       <c r="H308" s="4">
-        <v>0.000568364239</v>
+        <v>0.000667293907</v>
       </c>
       <c r="I308" s="5">
-        <v>0.000568588502</v>
+        <v>0.000664783929</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" t="s">
         <v>9</v>
       </c>
       <c r="B309" t="s">
         <v>10</v>
       </c>
       <c r="C309" t="s">
         <v>625</v>
       </c>
       <c r="D309" t="s">
         <v>626</v>
       </c>
       <c r="E309" s="1">
-        <v>400000</v>
+        <v>452000</v>
       </c>
       <c r="F309" s="2">
-        <v>96.41366499999999</v>
+        <v>98.71207099999999</v>
       </c>
       <c r="G309" s="3">
-        <v>385654.66</v>
+        <v>446178.56</v>
       </c>
       <c r="H309" s="4">
-        <v>0.000648634787</v>
+        <v>0.000722815266</v>
       </c>
       <c r="I309" s="5">
-        <v>0.000648890723</v>
+        <v>0.000720096449</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" t="s">
         <v>9</v>
       </c>
       <c r="B310" t="s">
         <v>10</v>
       </c>
       <c r="C310" t="s">
         <v>627</v>
       </c>
       <c r="D310" t="s">
         <v>628</v>
       </c>
       <c r="E310" s="1">
-        <v>411000</v>
+        <v>370000</v>
       </c>
       <c r="F310" s="2">
-        <v>91.723703</v>
+        <v>93.461592</v>
       </c>
       <c r="G310" s="3">
-        <v>376984.42</v>
+        <v>345807.89</v>
       </c>
       <c r="H310" s="4">
-        <v>0.000634052259</v>
+        <v>0.000560213431</v>
       </c>
       <c r="I310" s="5">
-        <v>0.000634302441</v>
+        <v>0.000558106228</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" t="s">
         <v>9</v>
       </c>
       <c r="B311" t="s">
         <v>10</v>
       </c>
       <c r="C311" t="s">
         <v>629</v>
       </c>
       <c r="D311" t="s">
         <v>630</v>
       </c>
       <c r="E311" s="1">
-        <v>429000</v>
+        <v>405085.414</v>
       </c>
       <c r="F311" s="2">
-        <v>77.327585</v>
+        <v>96.630589</v>
       </c>
       <c r="G311" s="3">
-        <v>331735.34</v>
+        <v>391436.42</v>
       </c>
       <c r="H311" s="4">
-        <v>0.000557947572</v>
+        <v>0.000634132264</v>
       </c>
       <c r="I311" s="5">
-        <v>0.000558167725</v>
+        <v>0.000631747022</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" t="s">
         <v>9</v>
       </c>
       <c r="B312" t="s">
         <v>10</v>
       </c>
       <c r="C312" t="s">
         <v>631</v>
       </c>
       <c r="D312" t="s">
         <v>632</v>
       </c>
       <c r="E312" s="1">
-        <v>348000</v>
+        <v>400000</v>
       </c>
       <c r="F312" s="2">
-        <v>95.74210100000001</v>
+        <v>98.036878</v>
       </c>
       <c r="G312" s="3">
-        <v>333182.51</v>
+        <v>392147.51</v>
       </c>
       <c r="H312" s="4">
-        <v>0.000560381579</v>
+        <v>0.000635284241</v>
       </c>
       <c r="I312" s="5">
-        <v>0.0005606026920000001</v>
+        <v>0.000632894665</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" t="s">
         <v>9</v>
       </c>
       <c r="B313" t="s">
         <v>10</v>
       </c>
       <c r="C313" t="s">
         <v>633</v>
       </c>
       <c r="D313" t="s">
         <v>634</v>
       </c>
       <c r="E313" s="1">
-        <v>330000</v>
+        <v>411000</v>
       </c>
       <c r="F313" s="2">
-        <v>94.279403</v>
+        <v>94.195669</v>
       </c>
       <c r="G313" s="3">
-        <v>311122.03</v>
+        <v>387144.2</v>
       </c>
       <c r="H313" s="4">
-        <v>0.000523277928</v>
+        <v>0.000627178807</v>
       </c>
       <c r="I313" s="5">
-        <v>0.000523484402</v>
+        <v>0.000624819719</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" t="s">
         <v>9</v>
       </c>
       <c r="B314" t="s">
         <v>10</v>
       </c>
       <c r="C314" t="s">
         <v>635</v>
       </c>
       <c r="D314" t="s">
         <v>636</v>
       </c>
       <c r="E314" s="1">
-        <v>290000</v>
+        <v>387000</v>
       </c>
       <c r="F314" s="2">
-        <v>93.106931</v>
+        <v>88.087062</v>
       </c>
       <c r="G314" s="3">
-        <v>270010.1</v>
+        <v>340896.93</v>
       </c>
       <c r="H314" s="4">
-        <v>0.000454131537</v>
+        <v>0.000552257609</v>
       </c>
       <c r="I314" s="5">
-        <v>0.000454310727</v>
+        <v>0.000550180332</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" t="s">
         <v>9</v>
       </c>
       <c r="B315" t="s">
         <v>10</v>
       </c>
       <c r="C315" t="s">
         <v>637</v>
       </c>
       <c r="D315" t="s">
         <v>638</v>
       </c>
       <c r="E315" s="1">
-        <v>325000</v>
+        <v>344000</v>
       </c>
       <c r="F315" s="2">
-        <v>92.494471</v>
+        <v>97.909814</v>
       </c>
       <c r="G315" s="3">
-        <v>300607.03</v>
+        <v>336809.76</v>
       </c>
       <c r="H315" s="4">
-        <v>0.000505592691</v>
+        <v>0.000545636339</v>
       </c>
       <c r="I315" s="5">
-        <v>0.000505792186</v>
+        <v>0.000543583967</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" t="s">
         <v>9</v>
       </c>
       <c r="B316" t="s">
         <v>10</v>
       </c>
       <c r="C316" t="s">
         <v>639</v>
       </c>
       <c r="D316" t="s">
         <v>640</v>
       </c>
       <c r="E316" s="1">
-        <v>285000</v>
+        <v>325000</v>
       </c>
       <c r="F316" s="2">
-        <v>100.680839</v>
+        <v>92.714102</v>
       </c>
       <c r="G316" s="3">
-        <v>286940.39</v>
+        <v>301320.83</v>
       </c>
       <c r="H316" s="4">
-        <v>0.000482606691</v>
+        <v>0.000488143797</v>
       </c>
       <c r="I316" s="5">
-        <v>0.000482797117</v>
+        <v>0.00048630768</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" t="s">
         <v>9</v>
       </c>
       <c r="B317" t="s">
         <v>10</v>
       </c>
       <c r="C317" t="s">
         <v>641</v>
       </c>
       <c r="D317" t="s">
         <v>642</v>
       </c>
       <c r="E317" s="1">
-        <v>294000</v>
+        <v>285000</v>
       </c>
       <c r="F317" s="2">
-        <v>100.679711</v>
+        <v>100.86666</v>
       </c>
       <c r="G317" s="3">
-        <v>295998.35</v>
+        <v>287469.98</v>
       </c>
       <c r="H317" s="4">
-        <v>0.000497841325</v>
+        <v>0.000465705233</v>
       </c>
       <c r="I317" s="5">
-        <v>0.000498037761</v>
+        <v>0.000463953517</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" t="s">
         <v>9</v>
       </c>
       <c r="B318" t="s">
         <v>10</v>
       </c>
       <c r="C318" t="s">
         <v>643</v>
       </c>
       <c r="D318" t="s">
         <v>644</v>
       </c>
       <c r="E318" s="1">
-        <v>308000</v>
+        <v>294000</v>
       </c>
       <c r="F318" s="2">
-        <v>87.26349</v>
+        <v>102.115701</v>
       </c>
       <c r="G318" s="3">
-        <v>268771.55</v>
+        <v>300220.16</v>
       </c>
       <c r="H318" s="4">
-        <v>0.000452048412</v>
+        <v>0.000486360696</v>
       </c>
       <c r="I318" s="5">
-        <v>0.000452226779</v>
+        <v>0.000484531285</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" t="s">
         <v>9</v>
       </c>
       <c r="B319" t="s">
         <v>10</v>
       </c>
       <c r="C319" t="s">
         <v>645</v>
       </c>
       <c r="D319" t="s">
         <v>646</v>
       </c>
       <c r="E319" s="1">
-        <v>318000</v>
+        <v>336000</v>
       </c>
       <c r="F319" s="2">
-        <v>88.58623900000001</v>
+        <v>98.662851</v>
       </c>
       <c r="G319" s="3">
-        <v>281704.24</v>
+        <v>331507.18</v>
       </c>
       <c r="H319" s="4">
-        <v>0.000473799979</v>
+        <v>0.000537046087</v>
       </c>
       <c r="I319" s="5">
-        <v>0.000473986929</v>
+        <v>0.000535026026</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" t="s">
         <v>9</v>
       </c>
       <c r="B320" t="s">
         <v>10</v>
       </c>
       <c r="C320" t="s">
         <v>647</v>
       </c>
       <c r="D320" t="s">
         <v>648</v>
       </c>
       <c r="E320" s="1">
-        <v>291000</v>
+        <v>324807.64</v>
       </c>
       <c r="F320" s="2">
-        <v>100.171801</v>
+        <v>99.729991</v>
       </c>
       <c r="G320" s="3">
-        <v>291499.94</v>
+        <v>323930.63</v>
       </c>
       <c r="H320" s="4">
-        <v>0.000490275424</v>
+        <v>0.0005247719749999999</v>
       </c>
       <c r="I320" s="5">
-        <v>0.000490468875</v>
+        <v>0.000522798083</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" t="s">
         <v>9</v>
       </c>
       <c r="B321" t="s">
         <v>10</v>
       </c>
       <c r="C321" t="s">
         <v>649</v>
       </c>
       <c r="D321" t="s">
         <v>650</v>
       </c>
       <c r="E321" s="1">
-        <v>315000</v>
+        <v>318000</v>
       </c>
       <c r="F321" s="2">
-        <v>97.231949</v>
+        <v>89.92387100000001</v>
       </c>
       <c r="G321" s="3">
-        <v>306280.64</v>
+        <v>285957.91</v>
       </c>
       <c r="H321" s="4">
-        <v>0.000515135166</v>
+        <v>0.000463255658</v>
       </c>
       <c r="I321" s="5">
-        <v>0.000515338426</v>
+        <v>0.000461513155</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" t="s">
         <v>9</v>
       </c>
       <c r="B322" t="s">
         <v>10</v>
       </c>
       <c r="C322" t="s">
         <v>651</v>
       </c>
       <c r="D322" t="s">
         <v>652</v>
       </c>
       <c r="E322" s="1">
-        <v>300000</v>
+        <v>291000</v>
       </c>
       <c r="F322" s="2">
-        <v>97.95627</v>
+        <v>100.113502</v>
       </c>
       <c r="G322" s="3">
-        <v>293868.81</v>
+        <v>291330.29</v>
       </c>
       <c r="H322" s="4">
-        <v>0.000494259639</v>
+        <v>0.000471958987</v>
       </c>
       <c r="I322" s="5">
-        <v>0.000494454662</v>
+        <v>0.000470183747</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" t="s">
         <v>9</v>
       </c>
       <c r="B323" t="s">
         <v>10</v>
       </c>
       <c r="C323" t="s">
         <v>653</v>
       </c>
       <c r="D323" t="s">
         <v>654</v>
       </c>
       <c r="E323" s="1">
-        <v>328802.5822</v>
+        <v>429000</v>
       </c>
       <c r="F323" s="2">
-        <v>98.404391</v>
+        <v>77.346874</v>
       </c>
       <c r="G323" s="3">
-        <v>323556.18</v>
+        <v>331818.09</v>
       </c>
       <c r="H323" s="4">
-        <v>0.000544190994</v>
+        <v>0.000537549765</v>
       </c>
       <c r="I323" s="5">
-        <v>0.000544405719</v>
+        <v>0.00053552781</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" t="s">
         <v>9</v>
       </c>
       <c r="B324" t="s">
         <v>10</v>
       </c>
       <c r="C324" t="s">
         <v>655</v>
       </c>
       <c r="D324" t="s">
         <v>656</v>
       </c>
       <c r="E324" s="1">
-        <v>320000</v>
+        <v>315000</v>
       </c>
       <c r="F324" s="2">
-        <v>98.339997</v>
+        <v>100.712429</v>
       </c>
       <c r="G324" s="3">
-        <v>314687.99</v>
+        <v>317244.15</v>
       </c>
       <c r="H324" s="4">
-        <v>0.000529275538</v>
+        <v>0.000513939789</v>
       </c>
       <c r="I324" s="5">
-        <v>0.000529484378</v>
+        <v>0.000512006642</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" t="s">
         <v>9</v>
       </c>
       <c r="B325" t="s">
         <v>10</v>
       </c>
       <c r="C325" t="s">
         <v>657</v>
       </c>
       <c r="D325" t="s">
         <v>658</v>
       </c>
       <c r="E325" s="1">
-        <v>250000</v>
+        <v>300000</v>
       </c>
       <c r="F325" s="2">
-        <v>98.99362000000001</v>
+        <v>98.18958000000001</v>
       </c>
       <c r="G325" s="3">
-        <v>247484.05</v>
+        <v>294568.74</v>
       </c>
       <c r="H325" s="4">
-        <v>0.000416244845</v>
+        <v>0.000477205318</v>
       </c>
       <c r="I325" s="5">
-        <v>0.000416409085</v>
+        <v>0.000475410345</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" t="s">
         <v>9</v>
       </c>
       <c r="B326" t="s">
         <v>10</v>
       </c>
       <c r="C326" t="s">
         <v>659</v>
       </c>
       <c r="D326" t="s">
         <v>660</v>
       </c>
       <c r="E326" s="1">
-        <v>243000</v>
+        <v>317380.7522</v>
       </c>
       <c r="F326" s="2">
-        <v>96.29225099999999</v>
+        <v>99.170869</v>
       </c>
       <c r="G326" s="3">
-        <v>233990.17</v>
+        <v>314749.25</v>
       </c>
       <c r="H326" s="4">
-        <v>0.00039354941</v>
+        <v>0.000509898016</v>
       </c>
       <c r="I326" s="5">
-        <v>0.000393704696</v>
+        <v>0.000507980071</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" t="s">
         <v>9</v>
       </c>
       <c r="B327" t="s">
         <v>10</v>
       </c>
       <c r="C327" t="s">
         <v>661</v>
       </c>
       <c r="D327" t="s">
         <v>662</v>
       </c>
       <c r="E327" s="1">
-        <v>225000</v>
+        <v>320000</v>
       </c>
       <c r="F327" s="2">
-        <v>100.386551</v>
+        <v>99.092438</v>
       </c>
       <c r="G327" s="3">
-        <v>225869.74</v>
+        <v>317095.8</v>
       </c>
       <c r="H327" s="4">
-        <v>0.000379891612</v>
+        <v>0.0005136994609999999</v>
       </c>
       <c r="I327" s="5">
-        <v>0.000380041508</v>
+        <v>0.000511767217</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" t="s">
         <v>9</v>
       </c>
       <c r="B328" t="s">
         <v>10</v>
       </c>
       <c r="C328" t="s">
         <v>663</v>
       </c>
       <c r="D328" t="s">
         <v>664</v>
       </c>
       <c r="E328" s="1">
-        <v>254000</v>
+        <v>348000</v>
       </c>
       <c r="F328" s="2">
-        <v>92.764689</v>
+        <v>96.660471</v>
       </c>
       <c r="G328" s="3">
-        <v>235622.31</v>
+        <v>336378.44</v>
       </c>
       <c r="H328" s="4">
-        <v>0.000396294516</v>
+        <v>0.000544937593</v>
       </c>
       <c r="I328" s="5">
-        <v>0.000396450885</v>
+        <v>0.000542887849</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" t="s">
         <v>9</v>
       </c>
       <c r="B329" t="s">
         <v>10</v>
       </c>
       <c r="C329" t="s">
         <v>665</v>
       </c>
       <c r="D329" t="s">
         <v>666</v>
       </c>
       <c r="E329" s="1">
-        <v>211720.97</v>
+        <v>250000</v>
       </c>
       <c r="F329" s="2">
-        <v>99.37499800000001</v>
+        <v>99.643592</v>
       </c>
       <c r="G329" s="3">
-        <v>210397.71</v>
+        <v>249108.98</v>
       </c>
       <c r="H329" s="4">
-        <v>0.000353869116</v>
+        <v>0.000403559896</v>
       </c>
       <c r="I329" s="5">
-        <v>0.000354008744</v>
+        <v>0.000402041935</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" t="s">
         <v>9</v>
       </c>
       <c r="B330" t="s">
         <v>10</v>
       </c>
       <c r="C330" t="s">
         <v>667</v>
       </c>
       <c r="D330" t="s">
         <v>668</v>
       </c>
       <c r="E330" s="1">
-        <v>254000</v>
+        <v>290000</v>
       </c>
       <c r="F330" s="2">
-        <v>92.217378</v>
+        <v>94.02011</v>
       </c>
       <c r="G330" s="3">
-        <v>234232.14</v>
+        <v>272658.32</v>
       </c>
       <c r="H330" s="4">
-        <v>0.000393956381</v>
+        <v>0.000441710142</v>
       </c>
       <c r="I330" s="5">
-        <v>0.000394111827</v>
+        <v>0.000440048681</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" t="s">
         <v>9</v>
       </c>
       <c r="B331" t="s">
         <v>10</v>
       </c>
       <c r="C331" t="s">
         <v>669</v>
       </c>
       <c r="D331" t="s">
         <v>670</v>
       </c>
       <c r="E331" s="1">
         <v>243000</v>
       </c>
       <c r="F331" s="2">
-        <v>97.545391</v>
+        <v>96.43586000000001</v>
       </c>
       <c r="G331" s="3">
-        <v>237035.3</v>
+        <v>234339.14</v>
       </c>
       <c r="H331" s="4">
-        <v>0.000398671032</v>
+        <v>0.000379632556</v>
       </c>
       <c r="I331" s="5">
-        <v>0.000398828338</v>
+        <v>0.000378204596</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" t="s">
         <v>9</v>
       </c>
       <c r="B332" t="s">
         <v>10</v>
       </c>
       <c r="C332" t="s">
         <v>671</v>
       </c>
       <c r="D332" t="s">
         <v>672</v>
       </c>
       <c r="E332" s="1">
-        <v>203000</v>
+        <v>225000</v>
       </c>
       <c r="F332" s="2">
-        <v>78.504547</v>
+        <v>100.82112</v>
       </c>
       <c r="G332" s="3">
-        <v>159364.23</v>
+        <v>226847.52</v>
       </c>
       <c r="H332" s="4">
-        <v>0.000268035614</v>
+        <v>0.000367496032</v>
       </c>
       <c r="I332" s="5">
-        <v>0.000268141375</v>
+        <v>0.000366113722</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" t="s">
         <v>9</v>
       </c>
       <c r="B333" t="s">
         <v>10</v>
       </c>
       <c r="C333" t="s">
         <v>673</v>
       </c>
       <c r="D333" t="s">
         <v>674</v>
       </c>
       <c r="E333" s="1">
-        <v>194000</v>
+        <v>254000</v>
       </c>
       <c r="F333" s="2">
-        <v>97.325582</v>
+        <v>92.831228</v>
       </c>
       <c r="G333" s="3">
-        <v>188811.63</v>
+        <v>235791.32</v>
       </c>
       <c r="H333" s="4">
-        <v>0.000317563363</v>
+        <v>0.000381985106</v>
       </c>
       <c r="I333" s="5">
-        <v>0.000317688666</v>
+        <v>0.000380548297</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" t="s">
         <v>9</v>
       </c>
       <c r="B334" t="s">
         <v>10</v>
       </c>
       <c r="C334" t="s">
         <v>675</v>
       </c>
       <c r="D334" t="s">
         <v>676</v>
       </c>
       <c r="E334" s="1">
-        <v>200000</v>
+        <v>308000</v>
       </c>
       <c r="F334" s="2">
-        <v>98.82468</v>
+        <v>88.07049000000001</v>
       </c>
       <c r="G334" s="3">
-        <v>197649.36</v>
+        <v>271257.11</v>
       </c>
       <c r="H334" s="4">
-        <v>0.000332427593</v>
+        <v>0.000439440163</v>
       </c>
       <c r="I334" s="5">
-        <v>0.000332558762</v>
+        <v>0.000437787241</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" t="s">
         <v>9</v>
       </c>
       <c r="B335" t="s">
         <v>10</v>
       </c>
       <c r="C335" t="s">
         <v>677</v>
       </c>
       <c r="D335" t="s">
         <v>678</v>
       </c>
       <c r="E335" s="1">
-        <v>180000</v>
+        <v>254000</v>
       </c>
       <c r="F335" s="2">
-        <v>102.020122</v>
+        <v>93.21154300000001</v>
       </c>
       <c r="G335" s="3">
-        <v>183636.22</v>
+        <v>236757.32</v>
       </c>
       <c r="H335" s="4">
-        <v>0.000308858812</v>
+        <v>0.00038355004</v>
       </c>
       <c r="I335" s="5">
-        <v>0.000308980681</v>
+        <v>0.000382107344</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" t="s">
         <v>9</v>
       </c>
       <c r="B336" t="s">
         <v>10</v>
       </c>
       <c r="C336" t="s">
         <v>679</v>
       </c>
       <c r="D336" t="s">
         <v>680</v>
       </c>
       <c r="E336" s="1">
-        <v>154697</v>
+        <v>243000</v>
       </c>
       <c r="F336" s="2">
-        <v>100.019619</v>
+        <v>97.77481899999999</v>
       </c>
       <c r="G336" s="3">
-        <v>154727.35</v>
+        <v>237592.81</v>
       </c>
       <c r="H336" s="4">
-        <v>0.000260236818</v>
+        <v>0.000384903546</v>
       </c>
       <c r="I336" s="5">
-        <v>0.000260339502</v>
+        <v>0.000383455759</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" t="s">
         <v>9</v>
       </c>
       <c r="B337" t="s">
         <v>10</v>
       </c>
       <c r="C337" t="s">
         <v>681</v>
       </c>
       <c r="D337" t="s">
         <v>682</v>
       </c>
       <c r="E337" s="1">
-        <v>181014.93</v>
+        <v>203000</v>
       </c>
       <c r="F337" s="2">
-        <v>98.311498</v>
+        <v>80.852768</v>
       </c>
       <c r="G337" s="3">
-        <v>177958.49</v>
+        <v>164131.12</v>
       </c>
       <c r="H337" s="4">
-        <v>0.000299309405</v>
+        <v>0.000265894619</v>
       </c>
       <c r="I337" s="5">
-        <v>0.000299427505</v>
+        <v>0.000264894476</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" t="s">
         <v>9</v>
       </c>
       <c r="B338" t="s">
         <v>10</v>
       </c>
       <c r="C338" t="s">
         <v>683</v>
       </c>
       <c r="D338" t="s">
         <v>684</v>
       </c>
       <c r="E338" s="1">
-        <v>155000</v>
+        <v>194000</v>
       </c>
       <c r="F338" s="2">
-        <v>100.024419</v>
+        <v>98.424871</v>
       </c>
       <c r="G338" s="3">
-        <v>155037.85</v>
+        <v>190944.25</v>
       </c>
       <c r="H338" s="4">
-        <v>0.000260759049</v>
+        <v>0.000309332251</v>
       </c>
       <c r="I338" s="5">
-        <v>0.000260861939</v>
+        <v>0.00030816872</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" t="s">
         <v>9</v>
       </c>
       <c r="B339" t="s">
         <v>10</v>
       </c>
       <c r="C339" t="s">
         <v>685</v>
       </c>
       <c r="D339" t="s">
         <v>686</v>
       </c>
       <c r="E339" s="1">
-        <v>185780.691</v>
+        <v>200000</v>
       </c>
       <c r="F339" s="2">
-        <v>97.45097199999999</v>
+        <v>100.32389</v>
       </c>
       <c r="G339" s="3">
-        <v>181045.09</v>
+        <v>200647.78</v>
       </c>
       <c r="H339" s="4">
-        <v>0.000304500775</v>
+        <v>0.000325052101</v>
       </c>
       <c r="I339" s="5">
-        <v>0.000304620924</v>
+        <v>0.000323829441</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" t="s">
         <v>9</v>
       </c>
       <c r="B340" t="s">
         <v>10</v>
       </c>
       <c r="C340" t="s">
         <v>687</v>
       </c>
       <c r="D340" t="s">
         <v>688</v>
       </c>
       <c r="E340" s="1">
-        <v>203326.81</v>
+        <v>180000</v>
       </c>
       <c r="F340" s="2">
-        <v>90.910461</v>
+        <v>102.224372</v>
       </c>
       <c r="G340" s="3">
-        <v>184845.34</v>
+        <v>184003.87</v>
       </c>
       <c r="H340" s="4">
-        <v>0.000310892439</v>
+        <v>0.000298088742</v>
       </c>
       <c r="I340" s="5">
-        <v>0.00031101511</v>
+        <v>0.000296967503</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" t="s">
         <v>9</v>
       </c>
       <c r="B341" t="s">
         <v>10</v>
       </c>
       <c r="C341" t="s">
         <v>689</v>
       </c>
       <c r="D341" t="s">
         <v>690</v>
       </c>
       <c r="E341" s="1">
-        <v>208270.46</v>
+        <v>154697</v>
       </c>
       <c r="F341" s="2">
-        <v>97.99923099999999</v>
+        <v>100.745289</v>
       </c>
       <c r="G341" s="3">
-        <v>204103.45</v>
+        <v>155849.94</v>
       </c>
       <c r="H341" s="4">
-        <v>0.000343282763</v>
+        <v>0.000252478997</v>
       </c>
       <c r="I341" s="5">
-        <v>0.000343418214</v>
+        <v>0.000251529316</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" t="s">
         <v>9</v>
       </c>
       <c r="B342" t="s">
         <v>10</v>
       </c>
       <c r="C342" t="s">
         <v>691</v>
       </c>
       <c r="D342" t="s">
         <v>692</v>
       </c>
       <c r="E342" s="1">
-        <v>148000</v>
+        <v>155000</v>
       </c>
       <c r="F342" s="2">
-        <v>99.61820299999999</v>
+        <v>100.292761</v>
       </c>
       <c r="G342" s="3">
-        <v>147434.94</v>
+        <v>155453.78</v>
       </c>
       <c r="H342" s="4">
-        <v>0.000247971673</v>
+        <v>0.000251837212</v>
       </c>
       <c r="I342" s="5">
-        <v>0.000248069517</v>
+        <v>0.000250889945</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" t="s">
         <v>9</v>
       </c>
       <c r="B343" t="s">
         <v>10</v>
       </c>
       <c r="C343" t="s">
         <v>693</v>
       </c>
       <c r="D343" t="s">
         <v>694</v>
       </c>
       <c r="E343" s="1">
-        <v>105000</v>
+        <v>179708.251</v>
       </c>
       <c r="F343" s="2">
-        <v>85.739076</v>
+        <v>98.468289</v>
       </c>
       <c r="G343" s="3">
-        <v>90026.03</v>
+        <v>176955.64</v>
       </c>
       <c r="H343" s="4">
-        <v>0.000151415296</v>
+        <v>0.000286670515</v>
       </c>
       <c r="I343" s="5">
-        <v>0.000151475041</v>
+        <v>0.000285592225</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" t="s">
         <v>9</v>
       </c>
       <c r="B344" t="s">
         <v>10</v>
       </c>
       <c r="C344" t="s">
         <v>695</v>
       </c>
       <c r="D344" t="s">
         <v>696</v>
       </c>
       <c r="E344" s="1">
-        <v>97267.73</v>
+        <v>201320.56</v>
       </c>
       <c r="F344" s="2">
-        <v>100</v>
+        <v>92.584851</v>
       </c>
       <c r="G344" s="3">
-        <v>97267.73</v>
+        <v>186392.34</v>
       </c>
       <c r="H344" s="4">
-        <v>0.000163595154</v>
+        <v>0.000301958097</v>
       </c>
       <c r="I344" s="5">
-        <v>0.000163659704</v>
+        <v>0.000300822303</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" t="s">
         <v>9</v>
       </c>
       <c r="B345" t="s">
         <v>10</v>
       </c>
       <c r="C345" t="s">
         <v>697</v>
       </c>
       <c r="D345" t="s">
         <v>698</v>
       </c>
       <c r="E345" s="1">
-        <v>130000</v>
+        <v>207857.94</v>
       </c>
       <c r="F345" s="2">
-        <v>86.97357700000001</v>
+        <v>98.250372</v>
       </c>
       <c r="G345" s="3">
-        <v>113065.65</v>
+        <v>204221.2</v>
       </c>
       <c r="H345" s="4">
-        <v>0.000190165766</v>
+        <v>0.000330841088</v>
       </c>
       <c r="I345" s="5">
-        <v>0.000190240801</v>
+        <v>0.000329596653</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" t="s">
         <v>9</v>
       </c>
       <c r="B346" t="s">
         <v>10</v>
       </c>
       <c r="C346" t="s">
         <v>699</v>
       </c>
       <c r="D346" t="s">
         <v>700</v>
       </c>
       <c r="E346" s="1">
-        <v>62000</v>
+        <v>148000</v>
       </c>
       <c r="F346" s="2">
-        <v>94.421452</v>
+        <v>100.678399</v>
       </c>
       <c r="G346" s="3">
-        <v>58541.3</v>
+        <v>149004.03</v>
       </c>
       <c r="H346" s="4">
-        <v>9.846094900000001E-5</v>
+        <v>0.000241388532</v>
       </c>
       <c r="I346" s="5">
-        <v>9.8499799E-5</v>
+        <v>0.000240480567</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" t="s">
         <v>9</v>
       </c>
       <c r="B347" t="s">
         <v>10</v>
       </c>
       <c r="C347" t="s">
         <v>701</v>
       </c>
       <c r="D347" t="s">
         <v>702</v>
       </c>
       <c r="E347" s="1">
-        <v>57000</v>
+        <v>140413.45</v>
       </c>
       <c r="F347" s="2">
-        <v>95.96842100000001</v>
+        <v>97.349997</v>
       </c>
       <c r="G347" s="3">
-        <v>54702</v>
+        <v>136692.49</v>
       </c>
       <c r="H347" s="4">
-        <v>9.2003608E-5</v>
+        <v>0.00022144367</v>
       </c>
       <c r="I347" s="5">
-        <v>9.203991E-5</v>
+        <v>0.000220610726</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" t="s">
         <v>9</v>
       </c>
       <c r="B348" t="s">
         <v>10</v>
       </c>
       <c r="C348" t="s">
         <v>703</v>
       </c>
       <c r="D348" t="s">
         <v>704</v>
       </c>
       <c r="E348" s="1">
-        <v>55552.8266</v>
+        <v>145402.82</v>
       </c>
       <c r="F348" s="2">
-        <v>92.290515</v>
+        <v>99.372</v>
       </c>
       <c r="G348" s="3">
-        <v>51269.99</v>
+        <v>144489.69</v>
       </c>
       <c r="H348" s="4">
-        <v>8.623129E-5</v>
+        <v>0.00023407524</v>
       </c>
       <c r="I348" s="5">
-        <v>8.6265315E-5</v>
+        <v>0.000233194783</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" t="s">
         <v>9</v>
       </c>
       <c r="B349" t="s">
         <v>10</v>
       </c>
       <c r="C349" t="s">
         <v>705</v>
       </c>
       <c r="D349" t="s">
         <v>706</v>
       </c>
       <c r="E349" s="1">
-        <v>46876.5</v>
+        <v>130000</v>
       </c>
       <c r="F349" s="2">
-        <v>90.494406</v>
+        <v>87.815877</v>
       </c>
       <c r="G349" s="3">
-        <v>42420.61</v>
+        <v>114160.64</v>
       </c>
       <c r="H349" s="4">
-        <v>7.134746800000001E-5</v>
+        <v>0.000184941771</v>
       </c>
       <c r="I349" s="5">
-        <v>7.137562E-5</v>
+        <v>0.000184246126</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" t="s">
         <v>9</v>
       </c>
       <c r="B350" t="s">
         <v>10</v>
       </c>
       <c r="C350" t="s">
         <v>707</v>
       </c>
       <c r="D350" t="s">
         <v>708</v>
       </c>
       <c r="E350" s="1">
-        <v>47684.6416</v>
+        <v>62000</v>
       </c>
       <c r="F350" s="2">
-        <v>96.967658</v>
+        <v>96.588452</v>
       </c>
       <c r="G350" s="3">
-        <v>46238.68</v>
+        <v>59884.84</v>
       </c>
       <c r="H350" s="4">
-        <v>7.776910200000001E-5</v>
+        <v>9.7014246E-5</v>
       </c>
       <c r="I350" s="5">
-        <v>7.7799788E-5</v>
+        <v>9.6649334E-5</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" t="s">
         <v>9</v>
       </c>
       <c r="B351" t="s">
         <v>10</v>
       </c>
       <c r="C351" t="s">
         <v>709</v>
       </c>
       <c r="D351" t="s">
         <v>710</v>
       </c>
       <c r="E351" s="1">
-        <v>4000</v>
+        <v>57000</v>
       </c>
       <c r="F351" s="2">
-        <v>92.26524999999999</v>
+        <v>97.695404</v>
       </c>
       <c r="G351" s="3">
-        <v>3690.61</v>
+        <v>55686.38</v>
       </c>
       <c r="H351" s="4">
-        <v>6.207258E-6</v>
+        <v>9.0212685E-5</v>
       </c>
       <c r="I351" s="5">
-        <v>6.209707E-6</v>
+        <v>8.9873356E-5</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" t="s">
         <v>9</v>
       </c>
       <c r="B352" t="s">
         <v>10</v>
       </c>
       <c r="C352" t="s">
         <v>711</v>
       </c>
       <c r="D352" t="s">
         <v>712</v>
       </c>
       <c r="E352" s="1">
-        <v>6000</v>
+        <v>105000</v>
       </c>
       <c r="F352" s="2">
-        <v>97.254167</v>
+        <v>86.82785699999999</v>
       </c>
       <c r="G352" s="3">
-        <v>5835.25</v>
+        <v>91169.25</v>
       </c>
       <c r="H352" s="4">
-        <v>9.814341000000001E-6</v>
+        <v>0.00014769541</v>
       </c>
       <c r="I352" s="5">
-        <v>9.818212999999999E-6</v>
+        <v>0.000147139865</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" t="s">
         <v>9</v>
       </c>
       <c r="B353" t="s">
         <v>10</v>
       </c>
       <c r="C353" t="s">
         <v>713</v>
       </c>
       <c r="D353" t="s">
         <v>714</v>
       </c>
       <c r="E353" s="1">
-        <v>14000</v>
+        <v>54680.5566</v>
       </c>
       <c r="F353" s="2">
-        <v>92.0585</v>
+        <v>93.12220499999999</v>
       </c>
       <c r="G353" s="3">
-        <v>12888.19</v>
+        <v>50919.74</v>
       </c>
       <c r="H353" s="4">
-        <v>2.1676721E-5</v>
+        <v>8.2490663E-5</v>
       </c>
       <c r="I353" s="5">
-        <v>2.1685274E-5</v>
+        <v>8.2180381E-5</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" t="s">
         <v>9</v>
       </c>
       <c r="B354" t="s">
         <v>10</v>
       </c>
       <c r="C354" t="s">
         <v>715</v>
       </c>
       <c r="D354" t="s">
         <v>716</v>
       </c>
       <c r="E354" s="1">
-        <v>126</v>
+        <v>46241.85</v>
       </c>
       <c r="F354" s="2">
-        <v>104.359375</v>
+        <v>91.915851</v>
       </c>
       <c r="G354" s="3">
-        <v>0</v>
+        <v>42503.59</v>
       </c>
       <c r="H354" s="4">
-        <v>0</v>
+        <v>6.8856387E-5</v>
       </c>
       <c r="I354" s="5">
-        <v>0</v>
+        <v>6.8597389E-5</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" t="s">
         <v>9</v>
       </c>
       <c r="B355" t="s">
         <v>10</v>
       </c>
       <c r="C355" t="s">
         <v>717</v>
       </c>
       <c r="D355" t="s">
         <v>718</v>
       </c>
       <c r="E355" s="1">
-        <v>20</v>
+        <v>47425.3016</v>
       </c>
       <c r="F355" s="2">
-        <v>105.125</v>
+        <v>99.059191</v>
       </c>
       <c r="G355" s="3">
-        <v>0</v>
+        <v>46979.12</v>
       </c>
       <c r="H355" s="4">
-        <v>0</v>
+        <v>7.6106806E-5</v>
       </c>
       <c r="I355" s="5">
-        <v>0</v>
+        <v>7.5820536E-5</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" t="s">
         <v>9</v>
       </c>
       <c r="B356" t="s">
         <v>10</v>
       </c>
       <c r="C356" t="s">
         <v>719</v>
       </c>
       <c r="D356" t="s">
         <v>720</v>
       </c>
       <c r="E356" s="1">
-        <v>50</v>
+        <v>4000</v>
       </c>
       <c r="F356" s="2">
-        <v>101.761719</v>
+        <v>93.20825000000001</v>
       </c>
       <c r="G356" s="3">
-        <v>0</v>
+        <v>3728.33</v>
       </c>
       <c r="H356" s="4">
-        <v>0</v>
+        <v>6.039945E-6</v>
       </c>
       <c r="I356" s="5">
-        <v>0</v>
+        <v>6.017226E-6</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" t="s">
         <v>9</v>
       </c>
       <c r="B357" t="s">
         <v>10</v>
       </c>
       <c r="C357" t="s">
         <v>721</v>
       </c>
       <c r="D357" t="s">
         <v>722</v>
       </c>
       <c r="E357" s="1">
-        <v>25</v>
+        <v>6000</v>
       </c>
       <c r="F357" s="2">
-        <v>103.4375</v>
+        <v>99.268833</v>
       </c>
       <c r="G357" s="3">
-        <v>0</v>
+        <v>5956.13</v>
       </c>
       <c r="H357" s="4">
-        <v>0</v>
+        <v>9.649011E-6</v>
       </c>
       <c r="I357" s="5">
-        <v>0</v>
+        <v>9.612717E-6</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" t="s">
         <v>9</v>
       </c>
       <c r="B358" t="s">
         <v>10</v>
       </c>
       <c r="C358" t="s">
         <v>723</v>
       </c>
       <c r="D358" t="s">
         <v>724</v>
       </c>
       <c r="E358" s="1">
-        <v>105</v>
+        <v>18966.71</v>
       </c>
       <c r="F358" s="2">
-        <v>102.75</v>
+        <v>99.879578</v>
       </c>
       <c r="G358" s="3">
-        <v>0</v>
+        <v>18943.87</v>
       </c>
       <c r="H358" s="4">
-        <v>0</v>
+        <v>3.0689324E-5</v>
       </c>
       <c r="I358" s="5">
-        <v>0</v>
+        <v>3.0573888E-5</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" t="s">
         <v>9</v>
       </c>
       <c r="B359" t="s">
         <v>10</v>
       </c>
       <c r="C359" t="s">
         <v>725</v>
       </c>
       <c r="D359" t="s">
         <v>726</v>
       </c>
       <c r="E359" s="1">
-        <v>-57</v>
+        <v>28000</v>
       </c>
       <c r="F359" s="2">
-        <v>103.65625</v>
+        <v>94.029357</v>
       </c>
       <c r="G359" s="3">
-        <v>0</v>
+        <v>26328.22</v>
       </c>
       <c r="H359" s="4">
-        <v>0</v>
+        <v>4.265207E-5</v>
       </c>
       <c r="I359" s="5">
-        <v>0</v>
+        <v>4.2491638E-5</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" t="s">
         <v>9</v>
       </c>
       <c r="B360" t="s">
         <v>10</v>
       </c>
       <c r="C360" t="s">
         <v>727</v>
       </c>
       <c r="D360" t="s">
         <v>728</v>
       </c>
       <c r="E360" s="1">
-        <v>-6510837.4</v>
+        <v>126</v>
       </c>
       <c r="F360" s="2">
+        <v>106.640625</v>
+      </c>
+      <c r="G360" s="3">
+        <v>0</v>
+      </c>
+      <c r="H360" s="4">
+        <v>0</v>
+      </c>
+      <c r="I360" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="361" spans="1:9">
+      <c r="A361" t="s">
+        <v>9</v>
+      </c>
+      <c r="B361" t="s">
+        <v>10</v>
+      </c>
+      <c r="C361" t="s">
+        <v>729</v>
+      </c>
+      <c r="D361" t="s">
+        <v>730</v>
+      </c>
+      <c r="E361" s="1">
+        <v>50</v>
+      </c>
+      <c r="F361" s="2">
+        <v>102.277344</v>
+      </c>
+      <c r="G361" s="3">
+        <v>0</v>
+      </c>
+      <c r="H361" s="4">
+        <v>0</v>
+      </c>
+      <c r="I361" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="362" spans="1:9">
+      <c r="A362" t="s">
+        <v>9</v>
+      </c>
+      <c r="B362" t="s">
+        <v>10</v>
+      </c>
+      <c r="C362" t="s">
+        <v>731</v>
+      </c>
+      <c r="D362" t="s">
+        <v>732</v>
+      </c>
+      <c r="E362" s="1">
+        <v>25</v>
+      </c>
+      <c r="F362" s="2">
+        <v>104.898438</v>
+      </c>
+      <c r="G362" s="3">
+        <v>0</v>
+      </c>
+      <c r="H362" s="4">
+        <v>0</v>
+      </c>
+      <c r="I362" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="363" spans="1:9">
+      <c r="A363" t="s">
+        <v>9</v>
+      </c>
+      <c r="B363" t="s">
+        <v>10</v>
+      </c>
+      <c r="C363" t="s">
+        <v>733</v>
+      </c>
+      <c r="D363" t="s">
+        <v>734</v>
+      </c>
+      <c r="E363" s="1">
+        <v>90</v>
+      </c>
+      <c r="F363" s="2">
+        <v>107.65625</v>
+      </c>
+      <c r="G363" s="3">
+        <v>0</v>
+      </c>
+      <c r="H363" s="4">
+        <v>0</v>
+      </c>
+      <c r="I363" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="364" spans="1:9">
+      <c r="A364" t="s">
+        <v>9</v>
+      </c>
+      <c r="B364" t="s">
+        <v>10</v>
+      </c>
+      <c r="C364" t="s">
+        <v>735</v>
+      </c>
+      <c r="D364" t="s">
+        <v>736</v>
+      </c>
+      <c r="E364" s="1">
+        <v>-6297379.64</v>
+      </c>
+      <c r="F364" s="2">
         <v>1</v>
       </c>
-      <c r="G360" s="3">
-[...6 lines deleted...]
-        <v>-0.01095493566</v>
+      <c r="G364" s="3">
+        <v>-6297379.64</v>
+      </c>
+      <c r="H364" s="4">
+        <v>-0.010201839664</v>
+      </c>
+      <c r="I364" s="5">
+        <v>-0.010163466179</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>729</v>
+        <v>737</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -13117,32 +13257,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Enhanced Core Bond ETF Holdings as of 10.02.2026</dc:title>
+  <dc:title>Sterling Capital Enhanced Core Bond ETF (SCEC) Holdings as of 10.30.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>