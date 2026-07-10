--- v0 (2026-06-19)
+++ v1 (2026-07-10)
@@ -14,1663 +14,1681 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="706">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="710">
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Account (ETF Ticker)</t>
+    <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-06-18</t>
+    <t>2026-07-09</t>
   </si>
   <si>
     <t>SCEC</t>
   </si>
   <si>
     <t>912810UC0</t>
   </si>
   <si>
     <t>T 4 1/4 08/15/54</t>
   </si>
   <si>
     <t>912810SP4</t>
   </si>
   <si>
     <t>T 1 3/8 08/15/50</t>
   </si>
   <si>
+    <t>91282CNS6</t>
+  </si>
+  <si>
+    <t>TII 1 7/8 07/15/35</t>
+  </si>
+  <si>
+    <t>3132DMZC2</t>
+  </si>
+  <si>
+    <t>FR SD0739</t>
+  </si>
+  <si>
+    <t>3132DQWP7</t>
+  </si>
+  <si>
+    <t>FR SD3354</t>
+  </si>
+  <si>
+    <t>912810RK6</t>
+  </si>
+  <si>
+    <t>T 2 1/2 02/15/45</t>
+  </si>
+  <si>
+    <t>3137H84C2</t>
+  </si>
+  <si>
+    <t>FHR 5243 B</t>
+  </si>
+  <si>
+    <t>3140XGHK8</t>
+  </si>
+  <si>
+    <t>FN FS1133</t>
+  </si>
+  <si>
+    <t>3140XCUL0</t>
+  </si>
+  <si>
+    <t>FN FM8686</t>
+  </si>
+  <si>
+    <t>3140W0WC5</t>
+  </si>
+  <si>
+    <t>FN FA0642</t>
+  </si>
+  <si>
+    <t>3140XR3K9</t>
+  </si>
+  <si>
+    <t>FN FS9801</t>
+  </si>
+  <si>
+    <t>31425UR80</t>
+  </si>
+  <si>
+    <t>FR QX0510</t>
+  </si>
+  <si>
+    <t>31427MYA3</t>
+  </si>
+  <si>
+    <t>FR SL0704</t>
+  </si>
+  <si>
+    <t>912810SE9</t>
+  </si>
+  <si>
+    <t>T 3 3/8 11/15/48</t>
+  </si>
+  <si>
+    <t>34966EAN0</t>
+  </si>
+  <si>
+    <t>FCBSL 2024-1A AR</t>
+  </si>
+  <si>
+    <t>3132DUVM6</t>
+  </si>
+  <si>
+    <t>FR SD6920</t>
+  </si>
+  <si>
+    <t>081919AN2</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V9 A3</t>
+  </si>
+  <si>
+    <t>3140QUWR3</t>
+  </si>
+  <si>
+    <t>FN CB8755</t>
+  </si>
+  <si>
+    <t>31427MQA2</t>
+  </si>
+  <si>
+    <t>FR SL0448</t>
+  </si>
+  <si>
+    <t>3140QRXK4</t>
+  </si>
+  <si>
+    <t>FN CB6081</t>
+  </si>
+  <si>
+    <t>682684AA3</t>
+  </si>
+  <si>
+    <t>ODART 2025-1A A</t>
+  </si>
+  <si>
+    <t>04016NBH5</t>
+  </si>
+  <si>
+    <t>ARES 2017-44A A1RR</t>
+  </si>
+  <si>
+    <t>06211EAP6</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR3 AS</t>
+  </si>
+  <si>
+    <t>06764MAC8</t>
+  </si>
+  <si>
+    <t>MMAF 2025-A A3</t>
+  </si>
+  <si>
+    <t>95004XAC7</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C7 A3</t>
+  </si>
+  <si>
+    <t>31427NVQ9</t>
+  </si>
+  <si>
+    <t>FR SL1522</t>
+  </si>
+  <si>
+    <t>081927AE5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 AS</t>
+  </si>
+  <si>
+    <t>50202CAJ3</t>
+  </si>
+  <si>
+    <t>LCM 33A AR</t>
+  </si>
+  <si>
+    <t>037975AC3</t>
+  </si>
+  <si>
+    <t>AEP 5.836 04/01/46</t>
+  </si>
+  <si>
+    <t>05495BBH8</t>
+  </si>
+  <si>
+    <t>BANK 2026-BNK52 A5</t>
+  </si>
+  <si>
+    <t>06604CAC4</t>
+  </si>
+  <si>
+    <t>BANK5 2025-5YR18 A3</t>
+  </si>
+  <si>
+    <t>67400EBJ2</t>
+  </si>
+  <si>
+    <t>OAKCL 2019-3A BR2</t>
+  </si>
+  <si>
+    <t>31427TBH8</t>
+  </si>
+  <si>
+    <t>FR SL5439</t>
+  </si>
+  <si>
+    <t>3137H9AK5</t>
+  </si>
+  <si>
+    <t>FHR 5266 ZB</t>
+  </si>
+  <si>
+    <t>42806MBW8</t>
+  </si>
+  <si>
+    <t>HERTZ 2023-2A A</t>
+  </si>
+  <si>
+    <t>08163VAC1</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V3 A3</t>
+  </si>
+  <si>
+    <t>055986AC7</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 A3</t>
+  </si>
+  <si>
+    <t>06211FAV0</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 A3</t>
+  </si>
+  <si>
+    <t>3140W0GL3</t>
+  </si>
+  <si>
+    <t>FN FA0202</t>
+  </si>
+  <si>
+    <t>31427M3F6</t>
+  </si>
+  <si>
+    <t>FR SL0797</t>
+  </si>
+  <si>
+    <t>06762TAL5</t>
+  </si>
+  <si>
+    <t>BABSN 2021-3A AR</t>
+  </si>
+  <si>
+    <t>74334NAA9</t>
+  </si>
+  <si>
+    <t>PROG 2025-SFR1 A</t>
+  </si>
+  <si>
+    <t>RECPAY</t>
+  </si>
+  <si>
+    <t>Receivables/Payables</t>
+  </si>
+  <si>
+    <t>076912AA2</t>
+  </si>
+  <si>
+    <t>RPLDCI 6.581 05/30/49</t>
+  </si>
+  <si>
+    <t>31427M2B6</t>
+  </si>
+  <si>
+    <t>FR SL0769</t>
+  </si>
+  <si>
+    <t>066043AG5</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR6 AS</t>
+  </si>
+  <si>
+    <t>08163XAY9</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V5 A3</t>
+  </si>
+  <si>
+    <t>64134BAJ9</t>
+  </si>
+  <si>
+    <t>NEUB 2021-41A AR</t>
+  </si>
+  <si>
+    <t>00202DAA5</t>
+  </si>
+  <si>
+    <t>APLD 9 1/4 12/15/30</t>
+  </si>
+  <si>
+    <t>17253NAA5</t>
+  </si>
+  <si>
+    <t>CIFR 7 1/8 11/15/30</t>
+  </si>
+  <si>
+    <t>09216NAA8</t>
+  </si>
+  <si>
+    <t>BLKPRL 6 1/8 02/15/31</t>
+  </si>
+  <si>
+    <t>09663VAC4</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C12 A3</t>
+  </si>
+  <si>
+    <t>44813DAA4</t>
+  </si>
+  <si>
+    <t>HUTRBA 6.192 11/15/42</t>
+  </si>
+  <si>
+    <t>74941YAA0</t>
+  </si>
+  <si>
+    <t>RDMICH 7 1/2 03/30/45</t>
+  </si>
+  <si>
+    <t>78438PAA0</t>
+  </si>
+  <si>
+    <t>SECMOS 8 7/8 05/01/31</t>
+  </si>
+  <si>
+    <t>69393LAA1</t>
+  </si>
+  <si>
+    <t>TRACTD 6 1/2 05/01/31</t>
+  </si>
+  <si>
+    <t>92212KAH9</t>
+  </si>
+  <si>
+    <t>VDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>982911AA7</t>
+  </si>
+  <si>
+    <t>WULF 7 3/4 10/15/30</t>
+  </si>
+  <si>
+    <t>05494RBL5</t>
+  </si>
+  <si>
+    <t>BANK5 2025-5YR19 A3</t>
+  </si>
+  <si>
+    <t>33853QAA9</t>
+  </si>
+  <si>
+    <t>FLASHC 7 1/4 12/31/30</t>
+  </si>
+  <si>
+    <t>78488XAA2</t>
+  </si>
+  <si>
+    <t>TRACTC 5 7/8 03/01/31</t>
+  </si>
+  <si>
+    <t>21873SAG3</t>
+  </si>
+  <si>
+    <t>CRWV 9 3/4 10/01/31</t>
+  </si>
+  <si>
+    <t>85236KAP7</t>
+  </si>
+  <si>
+    <t>SIDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>831943AA3</t>
+  </si>
+  <si>
+    <t>SMB 2024-A A1A</t>
+  </si>
+  <si>
+    <t>55400XAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2026-1A A</t>
+  </si>
+  <si>
+    <t>64966SSG2</t>
+  </si>
+  <si>
+    <t>NYC 5.392 10/1/2055</t>
+  </si>
+  <si>
+    <t>74751AAA1</t>
+  </si>
+  <si>
+    <t>QTSQST 5.7 04/15/36</t>
+  </si>
+  <si>
+    <t>26243EAR2</t>
+  </si>
+  <si>
+    <t>DRSLF 2017-53A BR</t>
+  </si>
+  <si>
+    <t>95004TAC6</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C6 A3</t>
+  </si>
+  <si>
+    <t>066043AB6</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR6 A3</t>
+  </si>
+  <si>
+    <t>21874LAA0</t>
+  </si>
+  <si>
+    <t>CORZ 7 3/4 05/15/31</t>
+  </si>
+  <si>
+    <t>05554VAB6</t>
+  </si>
+  <si>
+    <t>BBCMS 2024-5C25 A3</t>
+  </si>
+  <si>
+    <t>55954PAY0</t>
+  </si>
+  <si>
+    <t>MAGNE 2019-21AR BR2</t>
+  </si>
+  <si>
     <t>BBHETFMM</t>
   </si>
   <si>
     <t>BBH SWEEP VEHICLE</t>
   </si>
   <si>
-    <t>91282CNS6</t>
-[...418 lines deleted...]
-  <si>
     <t>95004MAC1</t>
   </si>
   <si>
     <t>WFCM 2025-5C5 A3</t>
   </si>
   <si>
     <t>551923AA3</t>
   </si>
   <si>
     <t>MTBRV 2026-1A A</t>
   </si>
   <si>
     <t>05377RLX0</t>
   </si>
   <si>
     <t>AESOP 2026-4A A</t>
   </si>
   <si>
+    <t>05556CAC4</t>
+  </si>
+  <si>
+    <t>BBCMS 2025-5C36 A3</t>
+  </si>
+  <si>
     <t>14314FAY4</t>
   </si>
   <si>
     <t>CGMS 2017-3A A1R2</t>
   </si>
   <si>
-    <t>05556CAC4</t>
-[...2 lines deleted...]
-    <t>BBCMS 2025-5C36 A3</t>
+    <t>68269JAE1</t>
+  </si>
+  <si>
+    <t>OMFIT 2023-1A A</t>
   </si>
   <si>
     <t>28002AAA4</t>
   </si>
   <si>
     <t>EDGCOM 7 1/2 04/30/31</t>
   </si>
   <si>
-    <t>68269JAE1</t>
-[...2 lines deleted...]
-    <t>OMFIT 2023-1A A</t>
+    <t>42806MEF2</t>
+  </si>
+  <si>
+    <t>HERTZ 2026-1A A</t>
   </si>
   <si>
     <t>07367AAA7</t>
   </si>
   <si>
     <t>HUTBPA 6.129 11/30/42</t>
   </si>
   <si>
     <t>17327FAD8</t>
   </si>
   <si>
     <t>CGCMT 2018-B2 A4</t>
   </si>
   <si>
-    <t>42806MEF2</t>
-[...2 lines deleted...]
-    <t>HERTZ 2026-1A A</t>
+    <t>61747YFE0</t>
+  </si>
+  <si>
+    <t>MS 5 1/4 04/21/34</t>
+  </si>
+  <si>
+    <t>09664JAC0</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C13 A3</t>
   </si>
   <si>
     <t>43849RAK1</t>
   </si>
   <si>
     <t>HONA 5.852 03/16/66</t>
   </si>
   <si>
-    <t>61747YFE0</t>
-[...4 lines deleted...]
-  <si>
     <t>74690FAY2</t>
   </si>
   <si>
     <t>QTSII 2026-3A A2</t>
   </si>
   <si>
-    <t>09664JAC0</t>
-[...4 lines deleted...]
-  <si>
     <t>68622TAB7</t>
   </si>
   <si>
     <t>OGN 5 1/8 04/30/31</t>
   </si>
   <si>
     <t>3132E0T36</t>
   </si>
   <si>
     <t>FR SD4170</t>
   </si>
   <si>
     <t>3133SQKZ0</t>
   </si>
   <si>
     <t>FR SF3012</t>
   </si>
   <si>
+    <t>78451MAA9</t>
+  </si>
+  <si>
+    <t>SMB 2026-A A1A</t>
+  </si>
+  <si>
     <t>06211HAC8</t>
   </si>
   <si>
     <t>BANK5 2026-5YR22 A3</t>
   </si>
   <si>
-    <t>78451MAA9</t>
-[...4 lines deleted...]
-  <si>
     <t>05377RHY3</t>
   </si>
   <si>
     <t>AESOP 2024-1A A</t>
   </si>
   <si>
+    <t>08164DAB2</t>
+  </si>
+  <si>
+    <t>BMARK 2025-V19 A3</t>
+  </si>
+  <si>
     <t>05620TAA3</t>
   </si>
   <si>
     <t>BX 2026-VLT10 A</t>
   </si>
   <si>
+    <t>12637SAG9</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 D</t>
+  </si>
+  <si>
+    <t>61690YBU5</t>
+  </si>
+  <si>
+    <t>MSC 2016-BNK2 A4</t>
+  </si>
+  <si>
     <t>04686JAG6</t>
   </si>
   <si>
     <t>ATH 5 7/8 01/15/34</t>
   </si>
   <si>
-    <t>08164DAB2</t>
-[...2 lines deleted...]
-    <t>BMARK 2025-V19 A3</t>
+    <t>05620TAJ4</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 E</t>
   </si>
   <si>
     <t>12515GAD9</t>
   </si>
   <si>
     <t>CD 2017-CD3 A4</t>
   </si>
   <si>
     <t>3136AE5B9</t>
   </si>
   <si>
     <t>FNR 2013-74 GZ</t>
   </si>
   <si>
+    <t>081942AC8</t>
+  </si>
+  <si>
+    <t>BMARK 2026-V22 A3</t>
+  </si>
+  <si>
     <t>43284KAA0</t>
   </si>
   <si>
     <t>HGVT 2026-1A A</t>
   </si>
   <si>
+    <t>458140CS7</t>
+  </si>
+  <si>
+    <t>INTC 5.3 05/15/36</t>
+  </si>
+  <si>
     <t>532457DF2</t>
   </si>
   <si>
     <t>LLY 5.55 10/15/55</t>
   </si>
   <si>
-    <t>61690YBU5</t>
-[...22 lines deleted...]
-  <si>
     <t>61747YEH4</t>
   </si>
   <si>
     <t>MS 2.511 10/20/32</t>
   </si>
   <si>
+    <t>03770DAB9</t>
+  </si>
+  <si>
+    <t>APODS 6.9 04/13/29</t>
+  </si>
+  <si>
+    <t>34966XAA6</t>
+  </si>
+  <si>
+    <t>FORTRE 6 1/4 04/01/30</t>
+  </si>
+  <si>
+    <t>61767YAZ3</t>
+  </si>
+  <si>
+    <t>MSC 2018-H3 A5</t>
+  </si>
+  <si>
+    <t>645370AF4</t>
+  </si>
+  <si>
+    <t>NWHM 9 1/4 10/01/29</t>
+  </si>
+  <si>
+    <t>031162DS6</t>
+  </si>
+  <si>
+    <t>AMGN 5.6 03/02/43</t>
+  </si>
+  <si>
+    <t>06051GKY4</t>
+  </si>
+  <si>
+    <t>BAC 5.015 07/22/33</t>
+  </si>
+  <si>
+    <t>06644EAG3</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR1 A3</t>
+  </si>
+  <si>
+    <t>172967QJ3</t>
+  </si>
+  <si>
+    <t>C 6 5/8 PERP</t>
+  </si>
+  <si>
+    <t>316773DP2</t>
+  </si>
+  <si>
+    <t>FITB 5.141 01/29/37</t>
+  </si>
+  <si>
+    <t>55607PAG0</t>
+  </si>
+  <si>
+    <t>MQGAU 2.691 06/23/32</t>
+  </si>
+  <si>
+    <t>04010LBM4</t>
+  </si>
+  <si>
+    <t>ARCC 5 1/4 04/12/31</t>
+  </si>
+  <si>
+    <t>09261XAL6</t>
+  </si>
+  <si>
+    <t>BXSL 5 1/8 01/31/31</t>
+  </si>
+  <si>
+    <t>3137ATUJ9</t>
+  </si>
+  <si>
+    <t>FHR 4112 PB</t>
+  </si>
+  <si>
+    <t>42806MCL1</t>
+  </si>
+  <si>
+    <t>HERTZ 2024-2A A</t>
+  </si>
+  <si>
+    <t>46647PDH6</t>
+  </si>
+  <si>
+    <t>JPM 4.912 07/25/33</t>
+  </si>
+  <si>
+    <t>50076QAE6</t>
+  </si>
+  <si>
+    <t>KHC 5 06/04/42</t>
+  </si>
+  <si>
+    <t>980236AV5</t>
+  </si>
+  <si>
+    <t>WDSAU 6 05/19/35</t>
+  </si>
+  <si>
+    <t>02005NBW9</t>
+  </si>
+  <si>
+    <t>ALLY 5.543 01/17/31</t>
+  </si>
+  <si>
+    <t>06051GMQ9</t>
+  </si>
+  <si>
+    <t>BAC 5.744 02/12/36</t>
+  </si>
+  <si>
+    <t>065931BG1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 AS</t>
+  </si>
+  <si>
+    <t>12595EAD7</t>
+  </si>
+  <si>
+    <t>COMM 2017-COR2 A3</t>
+  </si>
+  <si>
+    <t>12637SAA2</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 A</t>
+  </si>
+  <si>
+    <t>24703DBX8</t>
+  </si>
+  <si>
+    <t>DELL 5 1/4 02/15/37</t>
+  </si>
+  <si>
+    <t>350930AK9</t>
+  </si>
+  <si>
+    <t>FABSJV 6.3 01/25/39</t>
+  </si>
+  <si>
+    <t>00206RNQ1</t>
+  </si>
+  <si>
+    <t>T 6.3 10/30/66</t>
+  </si>
+  <si>
+    <t>097023CV5</t>
+  </si>
+  <si>
+    <t>BA 5.705 05/01/40</t>
+  </si>
+  <si>
+    <t>065931AZ0</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 A3</t>
+  </si>
+  <si>
+    <t>05614JAE5</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 C</t>
+  </si>
+  <si>
+    <t>12719PAA9</t>
+  </si>
+  <si>
+    <t>CTM 2025-1A A1</t>
+  </si>
+  <si>
+    <t>26444HAR2</t>
+  </si>
+  <si>
+    <t>DUK 6.2 11/15/53</t>
+  </si>
+  <si>
+    <t>29365BAA1</t>
+  </si>
+  <si>
+    <t>ENTG 4 3/4 04/15/29</t>
+  </si>
+  <si>
+    <t>29364WBN7</t>
+  </si>
+  <si>
+    <t>ETR 5.7 03/15/54</t>
+  </si>
+  <si>
+    <t>46188BAD4</t>
+  </si>
+  <si>
+    <t>INVH 4.15 04/15/32</t>
+  </si>
+  <si>
+    <t>91282CJZ5</t>
+  </si>
+  <si>
+    <t>T 4 02/15/34</t>
+  </si>
+  <si>
+    <t>87264ADD4</t>
+  </si>
+  <si>
+    <t>TMUS 6 06/15/54</t>
+  </si>
+  <si>
+    <t>922966AE6</t>
+  </si>
+  <si>
+    <t>VEGLPL 6 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>961214DF7</t>
+  </si>
+  <si>
+    <t>WSTP 4.322 11/23/31</t>
+  </si>
+  <si>
+    <t>02005NBS8</t>
+  </si>
+  <si>
+    <t>ALLY 6.7 02/14/33</t>
+  </si>
+  <si>
+    <t>05724BAP4</t>
+  </si>
+  <si>
+    <t>BHI 5 06/15/36</t>
+  </si>
+  <si>
+    <t>08163TAC6</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 A3</t>
+  </si>
+  <si>
+    <t>08164RAC9</t>
+  </si>
+  <si>
+    <t>BMARK 2025-V16 A3</t>
+  </si>
+  <si>
+    <t>247361A32</t>
+  </si>
+  <si>
+    <t>DAL 5 1/4 07/10/30</t>
+  </si>
+  <si>
+    <t>35671DBC8</t>
+  </si>
+  <si>
+    <t>FCX 5.45 03/15/43</t>
+  </si>
+  <si>
+    <t>33767BAK5</t>
+  </si>
+  <si>
+    <t>FE 4 3/4 01/15/33</t>
+  </si>
+  <si>
+    <t>44891ADX2</t>
+  </si>
+  <si>
+    <t>HYNMTR 5.4 06/23/32</t>
+  </si>
+  <si>
+    <t>49338CAD5</t>
+  </si>
+  <si>
+    <t>NGGLN 5.994 03/06/33</t>
+  </si>
+  <si>
+    <t>91282CPZ8</t>
+  </si>
+  <si>
+    <t>T 4 1/8 02/15/36</t>
+  </si>
+  <si>
+    <t>891160MJ9</t>
+  </si>
+  <si>
+    <t>TD 3 5/8 09/15/31</t>
+  </si>
+  <si>
+    <t>91825CAE5</t>
+  </si>
+  <si>
+    <t>VDCM 2025-AZ C</t>
+  </si>
+  <si>
+    <t>95000U3B7</t>
+  </si>
+  <si>
+    <t>WFC 4.897 07/25/33</t>
+  </si>
+  <si>
+    <t>025816DZ9</t>
+  </si>
+  <si>
+    <t>AXP 5.442 01/30/36</t>
+  </si>
+  <si>
+    <t>06644BAG9</t>
+  </si>
+  <si>
+    <t>BANK5 2026-5YR21 A3</t>
+  </si>
+  <si>
+    <t>08164JAC7</t>
+  </si>
+  <si>
+    <t>BMARK 2026-B43 A5</t>
+  </si>
+  <si>
+    <t>26442UAE4</t>
+  </si>
+  <si>
+    <t>DUK 3.6 09/15/47</t>
+  </si>
+  <si>
+    <t>37959GAF4</t>
+  </si>
+  <si>
+    <t>GBLATL 6 3/4 03/15/54</t>
+  </si>
+  <si>
+    <t>378272CA4</t>
+  </si>
+  <si>
+    <t>GLENLN 5.673 04/01/35</t>
+  </si>
+  <si>
+    <t>92332YAH4</t>
+  </si>
+  <si>
+    <t>VENLNG 6 5/8 06/15/36</t>
+  </si>
+  <si>
+    <t>08163YAC5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V7 A3</t>
+  </si>
+  <si>
+    <t>12636YAJ1</t>
+  </si>
+  <si>
+    <t>CRHID 5 02/09/36</t>
+  </si>
+  <si>
+    <t>23338VAZ9</t>
+  </si>
+  <si>
+    <t>DTE 5.85 05/15/55</t>
+  </si>
+  <si>
+    <t>29273VAW0</t>
+  </si>
+  <si>
+    <t>ET 5.95 05/15/54</t>
+  </si>
+  <si>
+    <t>316773DF4</t>
+  </si>
+  <si>
+    <t>FITB 4.337 04/25/33</t>
+  </si>
+  <si>
+    <t>32010YAA4</t>
+  </si>
+  <si>
+    <t>FRSEAG 7 1/4 08/15/32</t>
+  </si>
+  <si>
+    <t>37185LAS1</t>
+  </si>
+  <si>
+    <t>GEL 6 3/4 03/15/34</t>
+  </si>
+  <si>
+    <t>38384DCA3</t>
+  </si>
+  <si>
+    <t>GNR 2023-154 GA</t>
+  </si>
+  <si>
+    <t>472140AF9</t>
+  </si>
+  <si>
+    <t>JBS 5 1/2 01/15/36</t>
+  </si>
+  <si>
+    <t>505742AR7</t>
+  </si>
+  <si>
+    <t>LADR 7 07/15/31</t>
+  </si>
+  <si>
+    <t>30303MAJ1</t>
+  </si>
+  <si>
+    <t>META 6.2 05/15/46</t>
+  </si>
+  <si>
+    <t>629377DB5</t>
+  </si>
+  <si>
+    <t>NRG 5.407 10/15/35</t>
+  </si>
+  <si>
+    <t>68389XDP7</t>
+  </si>
+  <si>
+    <t>ORCL 5 7/8 09/26/45</t>
+  </si>
+  <si>
+    <t>878091BH9</t>
+  </si>
+  <si>
+    <t>TIAAGL 6.05 06/15/56</t>
+  </si>
+  <si>
+    <t>90932LAH0</t>
+  </si>
+  <si>
+    <t>UAL 4 5/8 04/15/29</t>
+  </si>
+  <si>
+    <t>91836LAB8</t>
+  </si>
+  <si>
+    <t>VSPOPT 5.4 06/01/33</t>
+  </si>
+  <si>
+    <t>14688RAA8</t>
+  </si>
+  <si>
+    <t>CARVL 2024-3A A1</t>
+  </si>
+  <si>
+    <t>30225VAV9</t>
+  </si>
+  <si>
+    <t>EXR 4.95 01/15/33</t>
+  </si>
+  <si>
+    <t>46284VAN1</t>
+  </si>
+  <si>
+    <t>IRM 4 1/2 02/15/31</t>
+  </si>
+  <si>
+    <t>74350LAB0</t>
+  </si>
+  <si>
+    <t>PROTAR 5 1/2 04/01/34</t>
+  </si>
+  <si>
+    <t>852060AT9</t>
+  </si>
+  <si>
+    <t>S 8 3/4 03/15/32</t>
+  </si>
+  <si>
+    <t>78450XAA6</t>
+  </si>
+  <si>
+    <t>SMB 2024-E A1A</t>
+  </si>
+  <si>
+    <t>862121AC4</t>
+  </si>
+  <si>
+    <t>STOR 2 3/4 11/18/30</t>
+  </si>
+  <si>
+    <t>03769M205</t>
+  </si>
+  <si>
+    <t>APO 7 5/8</t>
+  </si>
+  <si>
+    <t>05523RAJ6</t>
+  </si>
+  <si>
+    <t>BALN 5 1/8 03/26/29</t>
+  </si>
+  <si>
+    <t>064058AS9</t>
+  </si>
+  <si>
+    <t>BK 5 5/8 PERP</t>
+  </si>
+  <si>
+    <t>081919AS1</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V9 AS</t>
+  </si>
+  <si>
+    <t>61779RBK6</t>
+  </si>
+  <si>
+    <t>MSBAM 2025-5C2 A3</t>
+  </si>
+  <si>
+    <t>78397DAD0</t>
+  </si>
+  <si>
+    <t>SECBEN 7.2 10/30/34</t>
+  </si>
+  <si>
+    <t>95000U2G7</t>
+  </si>
+  <si>
+    <t>WFC 2.879 10/30/30</t>
+  </si>
+  <si>
+    <t>034863BF6</t>
+  </si>
+  <si>
+    <t>AALLN 6 04/05/54</t>
+  </si>
+  <si>
+    <t>032095BA8</t>
+  </si>
+  <si>
+    <t>APH 4 5/8 02/15/36</t>
+  </si>
+  <si>
+    <t>01741RAP7</t>
+  </si>
+  <si>
+    <t>ATI 5 7/8 06/15/33</t>
+  </si>
+  <si>
+    <t>06738EBK0</t>
+  </si>
+  <si>
+    <t>BACR 5.088 06/20/30</t>
+  </si>
+  <si>
+    <t>06644VBM1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR9 AS</t>
+  </si>
+  <si>
+    <t>097751CE9</t>
+  </si>
+  <si>
+    <t>BBDBCN 5 7/8 01/15/35</t>
+  </si>
+  <si>
+    <t>20681AAE1</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 C</t>
+  </si>
+  <si>
+    <t>23345MAD9</t>
+  </si>
+  <si>
+    <t>DTMINC 5.8 12/15/34</t>
+  </si>
+  <si>
+    <t>36143L2L8</t>
+  </si>
+  <si>
+    <t>GBLATL 5 1/2 01/08/29</t>
+  </si>
+  <si>
+    <t>47233WLL1</t>
+  </si>
+  <si>
+    <t>JEF 5 1/2 02/15/36</t>
+  </si>
+  <si>
+    <t>46647PFC5</t>
+  </si>
+  <si>
+    <t>JPM 5.576 07/23/36</t>
+  </si>
+  <si>
+    <t>77311WAF8</t>
+  </si>
+  <si>
+    <t>RKT 6 1/2 06/15/34</t>
+  </si>
+  <si>
+    <t>84615QAC7</t>
+  </si>
+  <si>
+    <t>SPCX 5.65 07/15/33</t>
+  </si>
+  <si>
+    <t>816851BH1</t>
+  </si>
+  <si>
+    <t>SRE 3.8 02/01/38</t>
+  </si>
+  <si>
+    <t>92537NAA6</t>
+  </si>
+  <si>
+    <t>VRT 4.85 03/15/36</t>
+  </si>
+  <si>
+    <t>00973RAP8</t>
+  </si>
+  <si>
+    <t>AKERBP 5.8 10/01/54</t>
+  </si>
+  <si>
+    <t>03743QAT5</t>
+  </si>
+  <si>
+    <t>APA 6 3/4 02/15/55</t>
+  </si>
+  <si>
+    <t>097023CX1</t>
+  </si>
+  <si>
+    <t>BA 5.93 05/01/60</t>
+  </si>
+  <si>
+    <t>05635JAB6</t>
+  </si>
+  <si>
+    <t>BACARD 5.4 06/15/33</t>
+  </si>
+  <si>
+    <t>761713BB1</t>
+  </si>
+  <si>
+    <t>BATSLN 5.85 08/15/45</t>
+  </si>
+  <si>
+    <t>126650EF3</t>
+  </si>
+  <si>
+    <t>CVS 6.05 06/01/54</t>
+  </si>
+  <si>
+    <t>38179RAG0</t>
+  </si>
+  <si>
+    <t>GCRED 5.6 04/15/31</t>
+  </si>
+  <si>
+    <t>38152BAH4</t>
+  </si>
+  <si>
+    <t>GSCRED 5 7/8 01/31/31</t>
+  </si>
+  <si>
+    <t>71845JAC2</t>
+  </si>
+  <si>
+    <t>PECO 4.95 01/15/35</t>
+  </si>
+  <si>
+    <t>7591EPAV2</t>
+  </si>
+  <si>
+    <t>RF 5.502 09/06/35</t>
+  </si>
+  <si>
+    <t>76209PAJ2</t>
+  </si>
+  <si>
+    <t>RGA 5 08/25/32</t>
+  </si>
+  <si>
+    <t>68218WAA2</t>
+  </si>
+  <si>
+    <t>RGA 6.722 05/15/55</t>
+  </si>
+  <si>
+    <t>84265VAK1</t>
+  </si>
+  <si>
+    <t>SCCO 5.35 06/24/36</t>
+  </si>
+  <si>
+    <t>78397DAC2</t>
+  </si>
+  <si>
+    <t>SECBEN 6 1/2 PERP</t>
+  </si>
+  <si>
+    <t>86562MCB4</t>
+  </si>
+  <si>
+    <t>SUMIBK 2.13 07/08/30</t>
+  </si>
+  <si>
+    <t>00206RNP3</t>
+  </si>
+  <si>
+    <t>T 6.2 10/30/56</t>
+  </si>
+  <si>
+    <t>92212KAJ5</t>
+  </si>
+  <si>
+    <t>VDC 2025-2A A2</t>
+  </si>
+  <si>
+    <t>95000U2Q5</t>
+  </si>
+  <si>
+    <t>WFC 3.068 04/30/41</t>
+  </si>
+  <si>
+    <t>00253XAB7</t>
+  </si>
+  <si>
+    <t>AAL 5 3/4 04/20/29</t>
+  </si>
+  <si>
+    <t>02073LAC5</t>
+  </si>
+  <si>
+    <t>ALPGEN 6 1/4 01/15/34</t>
+  </si>
+  <si>
+    <t>025676AQ0</t>
+  </si>
+  <si>
+    <t>ANGINC 6 07/15/35</t>
+  </si>
+  <si>
+    <t>00929JAC0</t>
+  </si>
+  <si>
+    <t>AYR 5 09/15/30</t>
+  </si>
+  <si>
+    <t>12189LAG6</t>
+  </si>
+  <si>
+    <t>BNSF 4.95 09/15/41</t>
+  </si>
+  <si>
+    <t>149123CL3</t>
+  </si>
+  <si>
+    <t>CAT 5.2 05/15/35</t>
+  </si>
+  <si>
+    <t>15189XBE7</t>
+  </si>
+  <si>
+    <t>CNP 5.15 03/01/34</t>
+  </si>
+  <si>
+    <t>14040HDA0</t>
+  </si>
+  <si>
+    <t>COF 6.377 06/08/34</t>
+  </si>
+  <si>
+    <t>12661PAC3</t>
+  </si>
+  <si>
+    <t>CSLAU 4 1/4 04/27/32</t>
+  </si>
+  <si>
+    <t>55336VAM2</t>
+  </si>
+  <si>
+    <t>MPLX 4 1/2 04/15/38</t>
+  </si>
+  <si>
+    <t>62886HBR1</t>
+  </si>
+  <si>
+    <t>NCLH 6 3/4 02/01/32</t>
+  </si>
+  <si>
+    <t>69047QAC6</t>
+  </si>
+  <si>
+    <t>OVV 6 1/4 07/15/33</t>
+  </si>
+  <si>
+    <t>79588TAG5</t>
+  </si>
+  <si>
+    <t>SAMMON 5.95 06/15/36</t>
+  </si>
+  <si>
+    <t>86177CAA7</t>
+  </si>
+  <si>
+    <t>STONEB 8 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>969457CV0</t>
+  </si>
+  <si>
+    <t>WMB 5.15 03/15/36</t>
+  </si>
+  <si>
+    <t>893521AB0</t>
+  </si>
+  <si>
+    <t>Y 8 11/30/39</t>
+  </si>
+  <si>
+    <t>023135CA2</t>
+  </si>
+  <si>
+    <t>AMZN 2 7/8 05/12/41</t>
+  </si>
+  <si>
+    <t>04686JAJ0</t>
+  </si>
+  <si>
+    <t>ATH 6 5/8 10/15/54</t>
+  </si>
+  <si>
+    <t>06211FBF4</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 B</t>
+  </si>
+  <si>
+    <t>05554VAE0</t>
+  </si>
+  <si>
+    <t>BBCMS 2024-5C25 AS</t>
+  </si>
+  <si>
+    <t>08163YAD3</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V7 AS</t>
+  </si>
+  <si>
+    <t>20681AAJ0</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 E</t>
+  </si>
+  <si>
+    <t>29273VBK5</t>
+  </si>
+  <si>
+    <t>ET 5.35 01/15/36</t>
+  </si>
+  <si>
+    <t>3137H9UJ6</t>
+  </si>
+  <si>
+    <t>FHR 5300 AB</t>
+  </si>
+  <si>
+    <t>38381XEZ5</t>
+  </si>
+  <si>
+    <t>GNR 2019-90 AB</t>
+  </si>
+  <si>
+    <t>606822CB8</t>
+  </si>
+  <si>
+    <t>MUFG 2.494 10/13/32</t>
+  </si>
+  <si>
+    <t>68389XDC6</t>
+  </si>
+  <si>
+    <t>ORCL 6 1/8 08/03/65</t>
+  </si>
+  <si>
+    <t>68389XEB7</t>
+  </si>
+  <si>
+    <t>ORCL 6.7 02/04/56</t>
+  </si>
+  <si>
     <t>67103HAP2</t>
   </si>
   <si>
     <t>ORLY 5.1 03/12/36</t>
   </si>
   <si>
-    <t>03770DAB9</t>
-[...596 lines deleted...]
-    <t>SRE 3.8 02/01/38</t>
+    <t>87167WDC6</t>
+  </si>
+  <si>
+    <t>SYMP 2021-25A AR</t>
+  </si>
+  <si>
+    <t>174610BF1</t>
+  </si>
+  <si>
+    <t>CFG 5.841 01/23/30</t>
+  </si>
+  <si>
+    <t>125896BL3</t>
+  </si>
+  <si>
+    <t>CMS 4.7 03/31/43</t>
+  </si>
+  <si>
+    <t>20681AAA9</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 A</t>
+  </si>
+  <si>
+    <t>29359UAF6</t>
+  </si>
+  <si>
+    <t>ESGR 6.693 07/15/37</t>
+  </si>
+  <si>
+    <t>46266TAF5</t>
+  </si>
+  <si>
+    <t>IQV 6 1/4 02/01/29</t>
+  </si>
+  <si>
+    <t>534187BZ1</t>
+  </si>
+  <si>
+    <t>LNC 5.35 11/15/35</t>
+  </si>
+  <si>
+    <t>529043AE1</t>
+  </si>
+  <si>
+    <t>LXP 2.7 09/15/30</t>
   </si>
   <si>
     <t>USDF</t>
   </si>
   <si>
     <t>US DOLLAR FUTURE</t>
   </si>
   <si>
-    <t>92537NAA6</t>
-[...292 lines deleted...]
-  <si>
     <t>92343VHJ6</t>
   </si>
   <si>
     <t>VZ 5 7/8 11/30/55</t>
   </si>
   <si>
-    <t>174610BF1</t>
-[...34 lines deleted...]
-  <si>
     <t>04018VAA1</t>
   </si>
   <si>
     <t>ARES 4 1/8 06/30/51</t>
   </si>
   <si>
     <t>861932AA9</t>
   </si>
   <si>
     <t>ATSG 7 1/4 03/15/32</t>
   </si>
   <si>
     <t>071813CS6</t>
   </si>
   <si>
     <t>BAX 2.539 02/01/32</t>
   </si>
   <si>
     <t>143658CA8</t>
   </si>
   <si>
     <t>CCL 5 3/4 08/01/32</t>
   </si>
   <si>
     <t>24703DBT7</t>
@@ -1687,188 +1705,188 @@
   <si>
     <t>3622AB2M3</t>
   </si>
   <si>
     <t>G2 786280</t>
   </si>
   <si>
     <t>37892AAA8</t>
   </si>
   <si>
     <t>GNL 3 3/4 12/15/27</t>
   </si>
   <si>
     <t>46647TAS7</t>
   </si>
   <si>
     <t>JPMCC 2017-JP5 A5</t>
   </si>
   <si>
     <t>65339KBZ2</t>
   </si>
   <si>
     <t>NEE 2.44 01/15/32</t>
   </si>
   <si>
+    <t>70932MAH0</t>
+  </si>
+  <si>
+    <t>PFSI 6 3/4 02/15/34</t>
+  </si>
+  <si>
     <t>718172BL2</t>
   </si>
   <si>
     <t>PM 4 1/4 11/10/44</t>
   </si>
   <si>
     <t>19416MAB5</t>
   </si>
   <si>
     <t>PR 5 7/8 07/01/29</t>
   </si>
   <si>
     <t>910047AM1</t>
   </si>
   <si>
     <t>UAL 4 7/8 03/01/29</t>
   </si>
   <si>
     <t>06211CAG0</t>
   </si>
   <si>
     <t>BANK5 2023-5YR2 A3</t>
   </si>
   <si>
     <t>06211FBA5</t>
   </si>
   <si>
     <t>BANK5 2023-5YR4 AS</t>
   </si>
   <si>
+    <t>127190AE6</t>
+  </si>
+  <si>
+    <t>CACI 6 3/8 06/15/33</t>
+  </si>
+  <si>
+    <t>161175CQ5</t>
+  </si>
+  <si>
+    <t>CHTR 6.1 06/01/29</t>
+  </si>
+  <si>
+    <t>201723AS2</t>
+  </si>
+  <si>
+    <t>CMC 5 3/4 11/15/33</t>
+  </si>
+  <si>
+    <t>50190KAQ3</t>
+  </si>
+  <si>
+    <t>LCM 40A A2R</t>
+  </si>
+  <si>
+    <t>30303M8V7</t>
+  </si>
+  <si>
+    <t>META 5.4 08/15/54</t>
+  </si>
+  <si>
+    <t>645370AG2</t>
+  </si>
+  <si>
+    <t>NWHM 8 1/2 11/01/30</t>
+  </si>
+  <si>
+    <t>682691AL4</t>
+  </si>
+  <si>
+    <t>OMF 6 1/8 05/15/30</t>
+  </si>
+  <si>
+    <t>69318FAN8</t>
+  </si>
+  <si>
+    <t>PBFENE 7 1/4 06/01/34</t>
+  </si>
+  <si>
+    <t>816851BJ7</t>
+  </si>
+  <si>
+    <t>SRE 4 02/01/48</t>
+  </si>
+  <si>
+    <t>69867RAA5</t>
+  </si>
+  <si>
+    <t>TIHLLC 7 1/8 06/01/31</t>
+  </si>
+  <si>
     <t>05614JAC9</t>
   </si>
   <si>
     <t>BX 2024-VLT5 B</t>
   </si>
   <si>
-    <t>127190AE6</t>
-[...58 lines deleted...]
-  <si>
     <t>1248EPCP6</t>
   </si>
   <si>
     <t>CHTR 4 1/4 01/15/34</t>
   </si>
   <si>
     <t>26884TAZ5</t>
   </si>
   <si>
     <t>ENTERP 5.2 10/30/34</t>
   </si>
   <si>
     <t>36264KAV2</t>
   </si>
   <si>
     <t>GSMS 2020-GSA2 A5</t>
   </si>
   <si>
     <t>443201AD0</t>
   </si>
   <si>
     <t>HWM 4.55 11/15/32</t>
   </si>
   <si>
     <t>61748UAP7</t>
   </si>
   <si>
     <t>MS 5.314 01/18/41</t>
   </si>
   <si>
     <t>67740QAH9</t>
   </si>
   <si>
     <t>OHNAT 5.55 01/24/30</t>
   </si>
   <si>
-    <t>69318FAN8</t>
-[...4 lines deleted...]
-  <si>
     <t>95000YAY1</t>
   </si>
   <si>
     <t>WFCM 2017-C40 A4</t>
   </si>
   <si>
     <t>03990BAA9</t>
   </si>
   <si>
     <t>ARES 6 3/8 11/10/28</t>
   </si>
   <si>
     <t>3132DQUF1</t>
   </si>
   <si>
     <t>FR SD3282</t>
   </si>
   <si>
     <t>86562MEK2</t>
   </si>
   <si>
     <t>SUMIBK 5.334 03/03/41</t>
   </si>
   <si>
     <t>641423CH9</t>
@@ -1879,56 +1897,50 @@
   <si>
     <t>12532BAD9</t>
   </si>
   <si>
     <t>CFCRE 2016-C7 A3</t>
   </si>
   <si>
     <t>927804GX6</t>
   </si>
   <si>
     <t>D 4.95 03/15/36</t>
   </si>
   <si>
     <t>55389QAA5</t>
   </si>
   <si>
     <t>MVWOT 2024-2A A</t>
   </si>
   <si>
     <t>69121KAH7</t>
   </si>
   <si>
     <t>OBDC 5.95 03/15/29</t>
   </si>
   <si>
-    <t>RECPAY</t>
-[...4 lines deleted...]
-  <si>
     <t>86765LAT4</t>
   </si>
   <si>
     <t>SUN 4 1/2 05/15/29</t>
   </si>
   <si>
     <t>023135DH6</t>
   </si>
   <si>
     <t>AMZN 5.8 03/13/56</t>
   </si>
   <si>
     <t>08161CAJ0</t>
   </si>
   <si>
     <t>BMARK 2018-B2 AS</t>
   </si>
   <si>
     <t>08163TAD4</t>
   </si>
   <si>
     <t>BMARK 2023-V2 AS</t>
   </si>
   <si>
     <t>12515ABE9</t>
@@ -2086,93 +2098,93 @@
   <si>
     <t>FHR 4427 KA</t>
   </si>
   <si>
     <t>3136ANBQ9</t>
   </si>
   <si>
     <t>FNR 2015-16 MC</t>
   </si>
   <si>
     <t>36297F6C1</t>
   </si>
   <si>
     <t>GN 711067</t>
   </si>
   <si>
     <t>595017BL7</t>
   </si>
   <si>
     <t>MCHP 5.05 02/15/30</t>
   </si>
   <si>
     <t>91282CNA5</t>
   </si>
   <si>
-    <t>US TREASURY N/B</t>
+    <t>T 4 04/30/32</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>US DOLLARS</t>
   </si>
   <si>
     <t>17308CC53</t>
   </si>
   <si>
     <t>C 2.976 11/05/30</t>
   </si>
   <si>
     <t>723787AQ0</t>
   </si>
   <si>
     <t>PXD 1.9 08/15/30</t>
   </si>
   <si>
     <t>UXYU6 COM</t>
   </si>
   <si>
     <t>US 10YR ULTRA FUT SEP26</t>
   </si>
   <si>
     <t>TUU6 COM</t>
   </si>
   <si>
     <t>US 2YR NOTE (CBT) SEP26</t>
   </si>
   <si>
     <t>FVU6 COM</t>
   </si>
   <si>
     <t>US 5YR NOTE (CBT) SEP26</t>
   </si>
   <si>
     <t>USU6 COM</t>
   </si>
   <si>
     <t>US LONG BOND(CBT) SEP26</t>
-  </si>
-[...4 lines deleted...]
-    <t>US DOLLARS</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2500,10193 +2512,10251 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I348"/>
+  <dimension ref="A1:I350"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>21481300</v>
+        <v>21071300</v>
       </c>
       <c r="F2" s="2">
-        <v>89.746094</v>
+        <v>87.519531</v>
       </c>
       <c r="G2" s="3">
-        <v>19278627.69</v>
+        <v>18441502.94</v>
       </c>
       <c r="H2" s="4">
-        <v>0.03297651865</v>
+        <v>0.031810050858</v>
       </c>
       <c r="I2" s="5">
-        <v>0.032991730127</v>
+        <v>0.031814150489</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
         <v>32340400</v>
       </c>
       <c r="F3" s="2">
-        <v>49.349609</v>
+        <v>47.970703</v>
       </c>
       <c r="G3" s="3">
-        <v>15959860.95</v>
+        <v>15513917.23</v>
       </c>
       <c r="H3" s="4">
-        <v>0.027299694807</v>
+        <v>0.026760210266</v>
       </c>
       <c r="I3" s="5">
-        <v>0.027312287666</v>
+        <v>0.026763659082</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>12734732.15</v>
+        <v>12316600</v>
       </c>
       <c r="F4" s="2">
-        <v>100</v>
+        <v>97.109004</v>
       </c>
       <c r="G4" s="3">
-        <v>12734732.15</v>
+        <v>12427346.98</v>
       </c>
       <c r="H4" s="4">
-        <v>0.021783040733</v>
+        <v>0.021436134614</v>
       </c>
       <c r="I4" s="5">
-        <v>0.021793088859</v>
+        <v>0.021438897271</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>12316600</v>
+        <v>9256895.92</v>
       </c>
       <c r="F5" s="2">
-        <v>97.975437</v>
+        <v>91.52211</v>
       </c>
       <c r="G5" s="3">
-        <v>12473064.04</v>
+        <v>8472106.470000001</v>
       </c>
       <c r="H5" s="4">
-        <v>0.021335451657</v>
+        <v>0.014613675388</v>
       </c>
       <c r="I5" s="5">
-        <v>0.021345293318</v>
+        <v>0.014615558777</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>9327146.93</v>
+        <v>8112882.874</v>
       </c>
       <c r="F6" s="2">
-        <v>92.59017799999999</v>
+        <v>98.61183699999999</v>
       </c>
       <c r="G6" s="3">
-        <v>8636021.939999999</v>
+        <v>8000262.84</v>
       </c>
       <c r="H6" s="4">
-        <v>0.014772106361</v>
+        <v>0.013799784571</v>
       </c>
       <c r="I6" s="5">
-        <v>0.014778920468</v>
+        <v>0.013801563067</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>8174472.654</v>
+        <v>11630500</v>
       </c>
       <c r="F7" s="2">
-        <v>99.05141500000001</v>
+        <v>68.902344</v>
       </c>
       <c r="G7" s="3">
-        <v>8096930.83</v>
+        <v>8013687.12</v>
       </c>
       <c r="H7" s="4">
-        <v>0.013849979101</v>
+        <v>0.013822940337</v>
       </c>
       <c r="I7" s="5">
-        <v>0.013856367848</v>
+        <v>0.013824721817</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>8285498.255</v>
+        <v>8174831.455</v>
       </c>
       <c r="F8" s="2">
-        <v>95.70267</v>
+        <v>95.64033999999999</v>
       </c>
       <c r="G8" s="3">
-        <v>7929443.05</v>
+        <v>7818436.6</v>
       </c>
       <c r="H8" s="4">
-        <v>0.013563487553</v>
+        <v>0.013486149512</v>
       </c>
       <c r="I8" s="5">
-        <v>0.013569744147</v>
+        <v>0.013487887586</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>8146400.702</v>
+        <v>8072299.902</v>
       </c>
       <c r="F9" s="2">
-        <v>94.497229</v>
+        <v>93.88029400000001</v>
       </c>
       <c r="G9" s="3">
-        <v>7698122.93</v>
+        <v>7578298.88</v>
       </c>
       <c r="H9" s="4">
-        <v>0.013167809366</v>
+        <v>0.013071932025</v>
       </c>
       <c r="I9" s="5">
-        <v>0.01317388344</v>
+        <v>0.013073616716</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>8881860.460999999</v>
+        <v>8817705.021</v>
       </c>
       <c r="F10" s="2">
-        <v>85.77448</v>
+        <v>85.11415</v>
       </c>
       <c r="G10" s="3">
-        <v>7618369.62</v>
+        <v>7505114.68</v>
       </c>
       <c r="H10" s="4">
-        <v>0.013031389581</v>
+        <v>0.012945695394</v>
       </c>
       <c r="I10" s="5">
-        <v>0.013037400727</v>
+        <v>0.012947363815</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>7797950.19</v>
+        <v>7705165.41</v>
       </c>
       <c r="F11" s="2">
-        <v>89.192198</v>
+        <v>89.161681</v>
       </c>
       <c r="G11" s="3">
-        <v>6955163.17</v>
+        <v>6870055</v>
       </c>
       <c r="H11" s="4">
-        <v>0.011896960291</v>
+        <v>0.011850270545</v>
       </c>
       <c r="I11" s="5">
-        <v>0.011902448146</v>
+        <v>0.011851797791</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>6903082.892</v>
+        <v>6824070.682</v>
       </c>
       <c r="F12" s="2">
-        <v>100.387839</v>
+        <v>100.23009</v>
       </c>
       <c r="G12" s="3">
-        <v>6929855.74</v>
+        <v>6839772.19</v>
       </c>
       <c r="H12" s="4">
-        <v>0.011853671367</v>
+        <v>0.011798035218</v>
       </c>
       <c r="I12" s="5">
-        <v>0.011859139253</v>
+        <v>0.011799555731</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>6444103.58</v>
+        <v>6433364.14</v>
       </c>
       <c r="F13" s="2">
-        <v>98.485006</v>
+        <v>98.09114700000001</v>
       </c>
       <c r="G13" s="3">
-        <v>6346475.8</v>
+        <v>6310560.68</v>
       </c>
       <c r="H13" s="4">
-        <v>0.010855787085</v>
+        <v>0.010885189604</v>
       </c>
       <c r="I13" s="5">
-        <v>0.010860794665</v>
+        <v>0.010886592471</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
-        <v>9060200</v>
+        <v>6314584.915</v>
       </c>
       <c r="F14" s="2">
-        <v>70.375</v>
+        <v>96.71127199999999</v>
       </c>
       <c r="G14" s="3">
-        <v>6376115.75</v>
+        <v>6106915.39</v>
       </c>
       <c r="H14" s="4">
-        <v>0.010906486879</v>
+        <v>0.010533918516</v>
       </c>
       <c r="I14" s="5">
-        <v>0.010911517846</v>
+        <v>0.010535276111</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
         <v>7948100</v>
       </c>
       <c r="F15" s="2">
-        <v>78.511719</v>
+        <v>76.777344</v>
       </c>
       <c r="G15" s="3">
-        <v>6240189.94</v>
+        <v>6102340.08</v>
       </c>
       <c r="H15" s="4">
-        <v>0.010673982774</v>
+        <v>0.010526026481</v>
       </c>
       <c r="I15" s="5">
-        <v>0.01067890649</v>
+        <v>0.010527383059</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>6335147.785</v>
+        <v>5800000</v>
       </c>
       <c r="F16" s="2">
-        <v>96.767093</v>
+        <v>100.2</v>
       </c>
       <c r="G16" s="3">
-        <v>6130338.35</v>
+        <v>5811600</v>
       </c>
       <c r="H16" s="4">
-        <v>0.010486079203</v>
+        <v>0.010024524151</v>
       </c>
       <c r="I16" s="5">
-        <v>0.010490916244</v>
+        <v>0.010025816097</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>6154387.749</v>
+        <v>6077753.929</v>
       </c>
       <c r="F17" s="2">
-        <v>96.268457</v>
+        <v>95.649711</v>
       </c>
       <c r="G17" s="3">
-        <v>5924734.12</v>
+        <v>5813354.07</v>
       </c>
       <c r="H17" s="4">
-        <v>0.010134388633</v>
+        <v>0.010027549773</v>
       </c>
       <c r="I17" s="5">
-        <v>0.010139063445</v>
+        <v>0.010028842108</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>5800000</v>
+        <v>5500000</v>
       </c>
       <c r="F18" s="2">
-        <v>100.2493</v>
+        <v>101.69104</v>
       </c>
       <c r="G18" s="3">
-        <v>5814459.4</v>
+        <v>5593007.2</v>
       </c>
       <c r="H18" s="4">
-        <v>0.009945761282000001</v>
+        <v>0.009647469846</v>
       </c>
       <c r="I18" s="5">
-        <v>0.009950349083</v>
+        <v>0.009648713196999999</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>5500000</v>
+        <v>5068916.0534</v>
       </c>
       <c r="F19" s="2">
-        <v>101.79424</v>
+        <v>102.620326</v>
       </c>
       <c r="G19" s="3">
-        <v>5598683.2</v>
+        <v>5201738.18</v>
       </c>
       <c r="H19" s="4">
-        <v>0.009576671324000001</v>
+        <v>0.008972563494</v>
       </c>
       <c r="I19" s="5">
-        <v>0.009581088870000001</v>
+        <v>0.008973719864</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>5105546.4034</v>
+        <v>5436223.78</v>
       </c>
       <c r="F20" s="2">
-        <v>102.784481</v>
+        <v>96.237691</v>
       </c>
       <c r="G20" s="3">
-        <v>5247709.37</v>
+        <v>5231696.24</v>
       </c>
       <c r="H20" s="4">
-        <v>0.008976322837000001</v>
+        <v>0.009024238651000001</v>
       </c>
       <c r="I20" s="5">
-        <v>0.008980463454</v>
+        <v>0.009025401682</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>5453163.72</v>
+        <v>5009681.95</v>
       </c>
       <c r="F21" s="2">
-        <v>96.457481</v>
+        <v>100.821818</v>
       </c>
       <c r="G21" s="3">
-        <v>5259984.36</v>
+        <v>5050852.42</v>
       </c>
       <c r="H21" s="4">
-        <v>0.008997319472</v>
+        <v>0.008712298170999999</v>
       </c>
       <c r="I21" s="5">
-        <v>0.009001469773999999</v>
+        <v>0.008713420999</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>5123702.08</v>
+        <v>4500000</v>
       </c>
       <c r="F22" s="2">
-        <v>100.941694</v>
+        <v>101.64287</v>
       </c>
       <c r="G22" s="3">
-        <v>5171951.68</v>
+        <v>4573929.15</v>
       </c>
       <c r="H22" s="4">
-        <v>0.008846737621</v>
+        <v>0.007889645404000001</v>
       </c>
       <c r="I22" s="5">
-        <v>0.008850818462000001</v>
+        <v>0.00789066221</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>4500000</v>
+        <v>4516000</v>
       </c>
       <c r="F23" s="2">
-        <v>101.84522</v>
+        <v>100.0977</v>
       </c>
       <c r="G23" s="3">
-        <v>4583034.9</v>
+        <v>4520412.13</v>
       </c>
       <c r="H23" s="4">
-        <v>0.007839382464000001</v>
+        <v>0.007797333022</v>
       </c>
       <c r="I23" s="5">
-        <v>0.007842998631000001</v>
+        <v>0.007798337931</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>4516000</v>
+        <v>4311000</v>
       </c>
       <c r="F24" s="2">
-        <v>100.0999</v>
+        <v>104.39879</v>
       </c>
       <c r="G24" s="3">
-        <v>4520511.48</v>
+        <v>4500631.84</v>
       </c>
       <c r="H24" s="4">
-        <v>0.00773243478</v>
+        <v>0.007763213667</v>
       </c>
       <c r="I24" s="5">
-        <v>0.007736001613</v>
+        <v>0.007764214178</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>4311000</v>
+        <v>4463000</v>
       </c>
       <c r="F25" s="2">
-        <v>104.53596</v>
+        <v>100.73646</v>
       </c>
       <c r="G25" s="3">
-        <v>4506545.24</v>
+        <v>4495868.21</v>
       </c>
       <c r="H25" s="4">
-        <v>0.007708545203</v>
+        <v>0.007754996808</v>
       </c>
       <c r="I25" s="5">
-        <v>0.007712101017</v>
+        <v>0.007755996261</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>4463000</v>
+        <v>4419000</v>
       </c>
       <c r="F26" s="2">
-        <v>100.76071</v>
+        <v>100.75287</v>
       </c>
       <c r="G26" s="3">
-        <v>4496950.49</v>
+        <v>4452269.33</v>
       </c>
       <c r="H26" s="4">
-        <v>0.007692133174</v>
+        <v>0.007679792377</v>
       </c>
       <c r="I26" s="5">
-        <v>0.007695681417</v>
+        <v>0.007680782137</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>4419000</v>
+        <v>4185679.35</v>
       </c>
       <c r="F27" s="2">
-        <v>100.96455</v>
+        <v>103.450228</v>
       </c>
       <c r="G27" s="3">
-        <v>4461623.46</v>
+        <v>4330094.83</v>
       </c>
       <c r="H27" s="4">
-        <v>0.007631705521</v>
+        <v>0.007469051588</v>
       </c>
       <c r="I27" s="5">
-        <v>0.00763522589</v>
+        <v>0.007470014188</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>4232208.65</v>
+        <v>4187000</v>
       </c>
       <c r="F28" s="2">
-        <v>103.665117</v>
+        <v>102.57127</v>
       </c>
       <c r="G28" s="3">
-        <v>4387324.05</v>
+        <v>4294659.07</v>
       </c>
       <c r="H28" s="4">
-        <v>0.007504614729</v>
+        <v>0.007407927871</v>
       </c>
       <c r="I28" s="5">
-        <v>0.007508076473</v>
+        <v>0.007408882594</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>4187000</v>
+        <v>4182000</v>
       </c>
       <c r="F29" s="2">
-        <v>102.66632</v>
+        <v>100.0307</v>
       </c>
       <c r="G29" s="3">
-        <v>4298638.82</v>
+        <v>4183283.87</v>
       </c>
       <c r="H29" s="4">
-        <v>0.007352916683</v>
+        <v>0.007215814961</v>
       </c>
       <c r="I29" s="5">
-        <v>0.007356308451</v>
+        <v>0.007216744924</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>4182000</v>
+        <v>3987000</v>
       </c>
       <c r="F30" s="2">
-        <v>100.0299</v>
+        <v>100.937765</v>
       </c>
       <c r="G30" s="3">
-        <v>4183250.42</v>
+        <v>4024388.69</v>
       </c>
       <c r="H30" s="4">
-        <v>0.007155542274</v>
+        <v>0.006941734053</v>
       </c>
       <c r="I30" s="5">
-        <v>0.007158842998</v>
+        <v>0.006942628693</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>3987000</v>
+        <v>3910000</v>
       </c>
       <c r="F31" s="2">
-        <v>102.538011</v>
+        <v>103.01888</v>
       </c>
       <c r="G31" s="3">
-        <v>4088190.5</v>
+        <v>4028038.21</v>
       </c>
       <c r="H31" s="4">
-        <v>0.006992940182</v>
+        <v>0.006948029166</v>
       </c>
       <c r="I31" s="5">
-        <v>0.006996165899</v>
+        <v>0.006948924617</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>3910000</v>
+        <v>3804000</v>
       </c>
       <c r="F32" s="2">
-        <v>103.4343</v>
+        <v>100.7179</v>
       </c>
       <c r="G32" s="3">
-        <v>4044281.13</v>
+        <v>3831308.92</v>
       </c>
       <c r="H32" s="4">
-        <v>0.006917832236</v>
+        <v>0.006608687583</v>
       </c>
       <c r="I32" s="5">
-        <v>0.006921023308</v>
+        <v>0.006609539301</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>3804000</v>
+        <v>3800000</v>
       </c>
       <c r="F33" s="2">
-        <v>100.89236</v>
+        <v>100.35</v>
       </c>
       <c r="G33" s="3">
-        <v>3837945.37</v>
+        <v>3813300</v>
       </c>
       <c r="H33" s="4">
-        <v>0.006564890367</v>
+        <v>0.006577623709</v>
       </c>
       <c r="I33" s="5">
-        <v>0.006567918633</v>
+        <v>0.006578471423</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>3715261.8</v>
+        <v>3679654.01</v>
       </c>
       <c r="F34" s="2">
-        <v>102.937918</v>
+        <v>102.703228</v>
       </c>
       <c r="G34" s="3">
-        <v>3824413.15</v>
+        <v>3779123.45</v>
       </c>
       <c r="H34" s="4">
-        <v>0.00654174319</v>
+        <v>0.006518672013</v>
       </c>
       <c r="I34" s="5">
-        <v>0.006544760779</v>
+        <v>0.00651951213</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
-        <v>3800000</v>
+        <v>4021002.6062</v>
       </c>
       <c r="F35" s="2">
-        <v>100.35</v>
+        <v>91.59878</v>
       </c>
       <c r="G35" s="3">
-        <v>3813300</v>
+        <v>3683189.33</v>
       </c>
       <c r="H35" s="4">
-        <v>0.00652273391</v>
+        <v>0.006353193682</v>
       </c>
       <c r="I35" s="5">
-        <v>0.00652574273</v>
+        <v>0.006354012472</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>4005980.1762</v>
+        <v>3655000</v>
       </c>
       <c r="F36" s="2">
-        <v>92.3573</v>
+        <v>101.25311</v>
       </c>
       <c r="G36" s="3">
-        <v>3699815.13</v>
+        <v>3700801.17</v>
       </c>
       <c r="H36" s="4">
-        <v>0.006328615531</v>
+        <v>0.006383572633</v>
       </c>
       <c r="I36" s="5">
-        <v>0.006331534808</v>
+        <v>0.006384395338</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
-        <v>3655000</v>
+        <v>3522000</v>
       </c>
       <c r="F37" s="2">
-        <v>101.27921</v>
+        <v>102.42976</v>
       </c>
       <c r="G37" s="3">
-        <v>3701755.13</v>
+        <v>3607576.15</v>
       </c>
       <c r="H37" s="4">
-        <v>0.006331933937</v>
+        <v>0.006222767261</v>
       </c>
       <c r="I37" s="5">
-        <v>0.006334854745</v>
+        <v>0.006223569242</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
-        <v>3522000</v>
+        <v>3510000</v>
       </c>
       <c r="F38" s="2">
-        <v>102.50361</v>
+        <v>102.5754</v>
       </c>
       <c r="G38" s="3">
-        <v>3610177.14</v>
+        <v>3600396.54</v>
       </c>
       <c r="H38" s="4">
-        <v>0.006175287777</v>
+        <v>0.006210383039</v>
       </c>
       <c r="I38" s="5">
-        <v>0.006178136326</v>
+        <v>0.006211183424</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
-        <v>3510000</v>
+        <v>3462454.357</v>
       </c>
       <c r="F39" s="2">
-        <v>102.60222</v>
+        <v>102.872</v>
       </c>
       <c r="G39" s="3">
-        <v>3601337.92</v>
+        <v>3561896.05</v>
       </c>
       <c r="H39" s="4">
-        <v>0.006160168092</v>
+        <v>0.006143972906</v>
       </c>
       <c r="I39" s="5">
-        <v>0.006163009667</v>
+        <v>0.006144764732</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
-        <v>3462454.357</v>
+        <v>3506542.33</v>
       </c>
       <c r="F40" s="2">
-        <v>102.90996</v>
+        <v>100.610233</v>
       </c>
       <c r="G40" s="3">
-        <v>3563210.39</v>
+        <v>3527940.41</v>
       </c>
       <c r="H40" s="4">
-        <v>0.006094950112</v>
+        <v>0.006085402269</v>
       </c>
       <c r="I40" s="5">
-        <v>0.006097761603</v>
+        <v>0.006086186547</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
-        <v>3524704.05</v>
+        <v>3388375.71</v>
       </c>
       <c r="F41" s="2">
-        <v>100.793998</v>
+        <v>102.430105</v>
       </c>
       <c r="G41" s="3">
-        <v>3552690.13</v>
+        <v>3470716.8</v>
       </c>
       <c r="H41" s="4">
-        <v>0.006076954968</v>
+        <v>0.005986696324</v>
       </c>
       <c r="I41" s="5">
-        <v>0.006079758158</v>
+        <v>0.005987467881</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
-        <v>3441855.74</v>
+        <v>3350000</v>
       </c>
       <c r="F42" s="2">
-        <v>102.729961</v>
+        <v>100.0195</v>
       </c>
       <c r="G42" s="3">
-        <v>3535817.06</v>
+        <v>3350653.25</v>
       </c>
       <c r="H42" s="4">
-        <v>0.006048093208</v>
+        <v>0.005779596742</v>
       </c>
       <c r="I42" s="5">
-        <v>0.006050883085</v>
+        <v>0.005780341608</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
         <v>3556902.9754</v>
       </c>
       <c r="F43" s="2">
-        <v>94.79552</v>
+        <v>94.6705</v>
       </c>
       <c r="G43" s="3">
-        <v>3371784.67</v>
+        <v>3367337.83</v>
       </c>
       <c r="H43" s="4">
-        <v>0.005767512184</v>
+        <v>0.00580837625</v>
       </c>
       <c r="I43" s="5">
-        <v>0.005770172634</v>
+        <v>0.005809124825</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>3350000</v>
+        <v>3187384.53</v>
       </c>
       <c r="F44" s="2">
-        <v>100.0177</v>
+        <v>1</v>
       </c>
       <c r="G44" s="3">
-        <v>3350592.95</v>
+        <v>3187384.53</v>
       </c>
       <c r="H44" s="4">
-        <v>0.005731263277</v>
+        <v>0.005497971849</v>
       </c>
       <c r="I44" s="5">
-        <v>0.005733907006</v>
+        <v>0.00549868042</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
         <v>3095000</v>
       </c>
       <c r="F45" s="2">
-        <v>102.34439</v>
+        <v>100.534258</v>
       </c>
       <c r="G45" s="3">
-        <v>3167558.87</v>
+        <v>3111535.29</v>
       </c>
       <c r="H45" s="4">
-        <v>0.005418179439</v>
+        <v>0.005367138243</v>
       </c>
       <c r="I45" s="5">
-        <v>0.005420678748</v>
+        <v>0.005367829952</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>3008042.29</v>
+        <v>2963992.9</v>
       </c>
       <c r="F46" s="2">
-        <v>103.723296</v>
+        <v>103.508334</v>
       </c>
       <c r="G46" s="3">
-        <v>3120040.61</v>
+        <v>3067979.67</v>
       </c>
       <c r="H46" s="4">
-        <v>0.005336898402</v>
+        <v>0.005292008449</v>
       </c>
       <c r="I46" s="5">
-        <v>0.005339360217</v>
+        <v>0.005292690476</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
         <v>2915000</v>
       </c>
       <c r="F47" s="2">
-        <v>103.71702</v>
+        <v>103.59589</v>
       </c>
       <c r="G47" s="3">
-        <v>3023351.13</v>
+        <v>3019820.19</v>
       </c>
       <c r="H47" s="4">
-        <v>0.005171508918</v>
+        <v>0.005208937377</v>
       </c>
       <c r="I47" s="5">
-        <v>0.005173894442</v>
+        <v>0.005209608697</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
         <v>2949000</v>
       </c>
       <c r="F48" s="2">
-        <v>102.11906</v>
+        <v>102.00576</v>
       </c>
       <c r="G48" s="3">
-        <v>3011491.08</v>
+        <v>3008149.86</v>
       </c>
       <c r="H48" s="4">
-        <v>0.005151222034</v>
+        <v>0.005188807032</v>
       </c>
       <c r="I48" s="5">
-        <v>0.0051535982</v>
+        <v>0.005189475758</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
         <v>3031000</v>
       </c>
       <c r="F49" s="2">
-        <v>100.102</v>
+        <v>100.117</v>
       </c>
       <c r="G49" s="3">
-        <v>3034091.62</v>
+        <v>3034546.27</v>
       </c>
       <c r="H49" s="4">
-        <v>0.005189880758</v>
+        <v>0.005234338628</v>
       </c>
       <c r="I49" s="5">
-        <v>0.005192274757</v>
+        <v>0.005235013222</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
         <v>2738000</v>
       </c>
       <c r="F50" s="2">
-        <v>108.1519</v>
+        <v>108.0231</v>
       </c>
       <c r="G50" s="3">
-        <v>2961199.02</v>
+        <v>2957672.48</v>
       </c>
       <c r="H50" s="4">
-        <v>0.005065196359</v>
+        <v>0.005101737764</v>
       </c>
       <c r="I50" s="5">
-        <v>0.005067532843</v>
+        <v>0.005102395268</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>2885000</v>
+        <v>2819000</v>
       </c>
       <c r="F51" s="2">
-        <v>101.4973</v>
+        <v>103.993744</v>
       </c>
       <c r="G51" s="3">
-        <v>2928197.11</v>
+        <v>2931583.64</v>
       </c>
       <c r="H51" s="4">
-        <v>0.00500874585</v>
+        <v>0.005056736705</v>
       </c>
       <c r="I51" s="5">
-        <v>0.005011056295</v>
+        <v>0.00505738841</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>2880000</v>
+        <v>2885000</v>
       </c>
       <c r="F52" s="2">
-        <v>100.81301</v>
+        <v>101.403762</v>
       </c>
       <c r="G52" s="3">
-        <v>2903414.69</v>
+        <v>2925498.53</v>
       </c>
       <c r="H52" s="4">
-        <v>0.004966354978</v>
+        <v>0.005046240399</v>
       </c>
       <c r="I52" s="5">
-        <v>0.004968645869</v>
+        <v>0.005046890751</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>2819000</v>
+        <v>2880000</v>
       </c>
       <c r="F53" s="2">
-        <v>104.1743</v>
+        <v>100.65471</v>
       </c>
       <c r="G53" s="3">
-        <v>2936673.52</v>
+        <v>2898855.65</v>
       </c>
       <c r="H53" s="4">
-        <v>0.00502324494</v>
+        <v>0.005000283649</v>
       </c>
       <c r="I53" s="5">
-        <v>0.005025562073</v>
+        <v>0.005000928078</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
         <v>2878000</v>
       </c>
       <c r="F54" s="2">
-        <v>101.604929</v>
+        <v>100.238528</v>
       </c>
       <c r="G54" s="3">
-        <v>2924189.86</v>
+        <v>2884864.84</v>
       </c>
       <c r="H54" s="4">
-        <v>0.005001891363</v>
+        <v>0.004976150668</v>
       </c>
       <c r="I54" s="5">
-        <v>0.005004198646</v>
+        <v>0.004976791987</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>2801000</v>
+        <v>2881000</v>
       </c>
       <c r="F55" s="2">
-        <v>104.0204</v>
+        <v>99.67898</v>
       </c>
       <c r="G55" s="3">
-        <v>2913611.4</v>
+        <v>2871751.41</v>
       </c>
       <c r="H55" s="4">
-        <v>0.004983796687</v>
+        <v>0.004953531111</v>
       </c>
       <c r="I55" s="5">
-        <v>0.004986095623</v>
+        <v>0.004954169515</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>2892000</v>
+        <v>2801000</v>
       </c>
       <c r="F56" s="2">
-        <v>100.334</v>
+        <v>102.80621</v>
       </c>
       <c r="G56" s="3">
-        <v>2901659.28</v>
+        <v>2879601.94</v>
       </c>
       <c r="H56" s="4">
-        <v>0.004963352314</v>
+        <v>0.004967072616</v>
       </c>
       <c r="I56" s="5">
-        <v>0.00496564182</v>
+        <v>0.004967712765</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>2784000</v>
+        <v>2892000</v>
       </c>
       <c r="F57" s="2">
-        <v>105.5217</v>
+        <v>99.56467600000001</v>
       </c>
       <c r="G57" s="3">
-        <v>2937724.13</v>
+        <v>2879410.43</v>
       </c>
       <c r="H57" s="4">
-        <v>0.005025042034</v>
+        <v>0.004966742273</v>
       </c>
       <c r="I57" s="5">
-        <v>0.005027359995</v>
+        <v>0.00496738238</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>2831000</v>
+        <v>2931000</v>
       </c>
       <c r="F58" s="2">
-        <v>101.44115</v>
+        <v>98.05006</v>
       </c>
       <c r="G58" s="3">
-        <v>2871798.96</v>
+        <v>2873847.26</v>
       </c>
       <c r="H58" s="4">
-        <v>0.004912275571</v>
+        <v>0.004957146268</v>
       </c>
       <c r="I58" s="5">
-        <v>0.004914541516</v>
+        <v>0.004957785138</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>2843000</v>
+        <v>2784000</v>
       </c>
       <c r="F59" s="2">
-        <v>101.7845</v>
+        <v>104.874649</v>
       </c>
       <c r="G59" s="3">
-        <v>2893733.34</v>
+        <v>2919710.23</v>
       </c>
       <c r="H59" s="4">
-        <v>0.00494979481</v>
+        <v>0.005036256056</v>
       </c>
       <c r="I59" s="5">
-        <v>0.004952078062</v>
+        <v>0.005036905121</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>2881000</v>
+        <v>2831000</v>
       </c>
       <c r="F60" s="2">
-        <v>100.01011</v>
+        <v>101.25214</v>
       </c>
       <c r="G60" s="3">
-        <v>2881291.27</v>
+        <v>2866448.08</v>
       </c>
       <c r="H60" s="4">
-        <v>0.004928512382</v>
+        <v>0.004944383309</v>
       </c>
       <c r="I60" s="5">
-        <v>0.004930785816</v>
+        <v>0.004945020534</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>2899000</v>
+        <v>2742000</v>
       </c>
       <c r="F61" s="2">
-        <v>99.16943000000001</v>
+        <v>102.9466</v>
       </c>
       <c r="G61" s="3">
-        <v>2874921.78</v>
+        <v>2822795.77</v>
       </c>
       <c r="H61" s="4">
-        <v>0.004917617222</v>
+        <v>0.004869086721</v>
       </c>
       <c r="I61" s="5">
-        <v>0.004919885631</v>
+        <v>0.004869714242</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>2931000</v>
+        <v>2899000</v>
       </c>
       <c r="F62" s="2">
-        <v>98.18053999999999</v>
+        <v>98.18870200000001</v>
       </c>
       <c r="G62" s="3">
-        <v>2877671.63</v>
+        <v>2846490.47</v>
       </c>
       <c r="H62" s="4">
-        <v>0.004922320905</v>
+        <v>0.004909958096</v>
       </c>
       <c r="I62" s="5">
-        <v>0.004924591483</v>
+        <v>0.004910590884</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>2742000</v>
+        <v>2843000</v>
       </c>
       <c r="F63" s="2">
-        <v>103.3195</v>
+        <v>98.64883</v>
       </c>
       <c r="G63" s="3">
-        <v>2833020.69</v>
+        <v>2804586.24</v>
       </c>
       <c r="H63" s="4">
-        <v>0.004845944489</v>
+        <v>0.004837676796</v>
       </c>
       <c r="I63" s="5">
-        <v>0.004848179837</v>
+        <v>0.004838300268</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>2789702.7</v>
+        <v>2837000</v>
       </c>
       <c r="F64" s="2">
-        <v>99.54592</v>
+        <v>97.11828</v>
       </c>
       <c r="G64" s="3">
-        <v>2777035.22</v>
+        <v>2755245.6</v>
       </c>
       <c r="H64" s="4">
-        <v>0.004750180103</v>
+        <v>0.004752568328</v>
       </c>
       <c r="I64" s="5">
-        <v>0.004752371275</v>
+        <v>0.004753180832</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>2880000</v>
+        <v>2802173.0876</v>
       </c>
       <c r="F65" s="2">
-        <v>96.62291</v>
+        <v>100.26087</v>
       </c>
       <c r="G65" s="3">
-        <v>2782739.81</v>
+        <v>2809483.12</v>
       </c>
       <c r="H65" s="4">
-        <v>0.00475993793</v>
+        <v>0.004846123504</v>
       </c>
       <c r="I65" s="5">
-        <v>0.004762133604</v>
+        <v>0.004846748065</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>2919000</v>
+        <v>2735360.2</v>
       </c>
       <c r="F66" s="2">
-        <v>96.355648</v>
+        <v>99.55273</v>
       </c>
       <c r="G66" s="3">
-        <v>2812621.37</v>
+        <v>2723125.75</v>
       </c>
       <c r="H66" s="4">
-        <v>0.004811050994</v>
+        <v>0.004697164274</v>
       </c>
       <c r="I66" s="5">
-        <v>0.004813270245</v>
+        <v>0.004697769637</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
-        <v>2802173.0876</v>
+        <v>2880000</v>
       </c>
       <c r="F67" s="2">
-        <v>100.44642</v>
+        <v>94.45668000000001</v>
       </c>
       <c r="G67" s="3">
-        <v>2814682.55</v>
+        <v>2720352.38</v>
       </c>
       <c r="H67" s="4">
-        <v>0.004814576694</v>
+        <v>0.004692380441</v>
       </c>
       <c r="I67" s="5">
-        <v>0.004816797571</v>
+        <v>0.004692985188</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>2837000</v>
+        <v>2919000</v>
       </c>
       <c r="F68" s="2">
-        <v>97.20198000000001</v>
+        <v>93.671109</v>
       </c>
       <c r="G68" s="3">
-        <v>2757620.17</v>
+        <v>2734259.67</v>
       </c>
       <c r="H68" s="4">
-        <v>0.004716970238</v>
+        <v>0.00471636935</v>
       </c>
       <c r="I68" s="5">
-        <v>0.004719146092</v>
+        <v>0.004716977189</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
         <v>2673000</v>
       </c>
       <c r="F69" s="2">
-        <v>99.9971</v>
+        <v>99.9997</v>
       </c>
       <c r="G69" s="3">
-        <v>2672922.48</v>
+        <v>2672991.98</v>
       </c>
       <c r="H69" s="4">
-        <v>0.004572092969</v>
+        <v>0.004610687706</v>
       </c>
       <c r="I69" s="5">
-        <v>0.004574201993</v>
+        <v>0.004611281924</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>2565000</v>
+        <v>2597000</v>
       </c>
       <c r="F70" s="2">
-        <v>102.0672</v>
+        <v>100.70975</v>
       </c>
       <c r="G70" s="3">
-        <v>2618023.68</v>
+        <v>2615432.21</v>
       </c>
       <c r="H70" s="4">
-        <v>0.004478187353</v>
+        <v>0.004511401908</v>
       </c>
       <c r="I70" s="5">
-        <v>0.004480253061</v>
+        <v>0.004511983331</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>2597000</v>
+        <v>2500000</v>
       </c>
       <c r="F71" s="2">
-        <v>100.902</v>
+        <v>102.93674</v>
       </c>
       <c r="G71" s="3">
-        <v>2620424.94</v>
+        <v>2573418.5</v>
       </c>
       <c r="H71" s="4">
-        <v>0.004482294762</v>
+        <v>0.004438931775</v>
       </c>
       <c r="I71" s="5">
-        <v>0.004484362364</v>
+        <v>0.004439503858</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
-        <v>2500000</v>
+        <v>2565000</v>
       </c>
       <c r="F72" s="2">
-        <v>103.08622</v>
+        <v>100.218562</v>
       </c>
       <c r="G72" s="3">
-        <v>2577155.5</v>
+        <v>2570606.12</v>
       </c>
       <c r="H72" s="4">
-        <v>0.004408281428</v>
+        <v>0.004434080647</v>
       </c>
       <c r="I72" s="5">
-        <v>0.004410314889</v>
+        <v>0.004434652104</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
         <v>2467000</v>
       </c>
       <c r="F73" s="2">
-        <v>102.28342</v>
+        <v>102.1779</v>
       </c>
       <c r="G73" s="3">
-        <v>2523331.97</v>
+        <v>2520728.79</v>
       </c>
       <c r="H73" s="4">
-        <v>0.004316215093</v>
+        <v>0.004348046435</v>
       </c>
       <c r="I73" s="5">
-        <v>0.004318206086</v>
+        <v>0.004348606805</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
         <v>2500000</v>
       </c>
       <c r="F74" s="2">
         <v>100</v>
       </c>
       <c r="G74" s="3">
         <v>2500000</v>
       </c>
       <c r="H74" s="4">
-        <v>0.004276305241</v>
+        <v>0.004312291</v>
       </c>
       <c r="I74" s="5">
-        <v>0.004278277824</v>
+        <v>0.004312846762</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>2393000</v>
+        <v>2441653.23</v>
       </c>
       <c r="F75" s="2">
-        <v>102.30138</v>
+        <v>100</v>
       </c>
       <c r="G75" s="3">
-        <v>2448072.02</v>
+        <v>2441653.23</v>
       </c>
       <c r="H75" s="4">
-        <v>0.004187481289</v>
+        <v>0.0042116477</v>
       </c>
       <c r="I75" s="5">
-        <v>0.004189412899</v>
+        <v>0.004212190491</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
-        <v>2383482.04</v>
+        <v>2393000</v>
       </c>
       <c r="F76" s="2">
-        <v>98.53371</v>
+        <v>102.10073</v>
       </c>
       <c r="G76" s="3">
-        <v>2348533.28</v>
+        <v>2443270.47</v>
       </c>
       <c r="H76" s="4">
-        <v>0.004017218071</v>
+        <v>0.004214437302</v>
       </c>
       <c r="I76" s="5">
-        <v>0.004019071142</v>
+        <v>0.004214980452</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>2249000</v>
+        <v>2383482.04</v>
       </c>
       <c r="F77" s="2">
-        <v>100.11363</v>
+        <v>98.47076</v>
       </c>
       <c r="G77" s="3">
-        <v>2251555.54</v>
+        <v>2347032.88</v>
       </c>
       <c r="H77" s="4">
-        <v>0.0038513355</v>
+        <v>0.004048435505</v>
       </c>
       <c r="I77" s="5">
-        <v>0.003853112052</v>
+        <v>0.004048957262</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
-        <v>2275056</v>
+        <v>2249000</v>
       </c>
       <c r="F78" s="2">
-        <v>100.2342</v>
+        <v>100.29169</v>
       </c>
       <c r="G78" s="3">
-        <v>2280384.18</v>
+        <v>2255560.11</v>
       </c>
       <c r="H78" s="4">
-        <v>0.00390064753</v>
+        <v>0.003890652622</v>
       </c>
       <c r="I78" s="5">
-        <v>0.003902446829</v>
+        <v>0.003891154044</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
         <v>2190000</v>
       </c>
       <c r="F79" s="2">
-        <v>102.2555</v>
+        <v>102.08948</v>
       </c>
       <c r="G79" s="3">
-        <v>2239395.45</v>
+        <v>2235759.61</v>
       </c>
       <c r="H79" s="4">
-        <v>0.0038305354</v>
+        <v>0.003856498422</v>
       </c>
       <c r="I79" s="5">
-        <v>0.003832302357</v>
+        <v>0.003856995441</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
-        <v>2076000</v>
+        <v>2275056</v>
       </c>
       <c r="F80" s="2">
-        <v>100.103416</v>
+        <v>100.1966</v>
       </c>
       <c r="G80" s="3">
-        <v>2078146.92</v>
+        <v>2279528.76</v>
       </c>
       <c r="H80" s="4">
-        <v>0.003554716219</v>
+        <v>0.003931996543</v>
       </c>
       <c r="I80" s="5">
-        <v>0.003556355946</v>
+        <v>0.003932503293</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
         <v>2090000</v>
       </c>
       <c r="F81" s="2">
-        <v>101.65075</v>
+        <v>101.744</v>
       </c>
       <c r="G81" s="3">
-        <v>2124500.68</v>
+        <v>2126449.6</v>
       </c>
       <c r="H81" s="4">
-        <v>0.003634005348</v>
+        <v>0.003667947789</v>
       </c>
       <c r="I81" s="5">
-        <v>0.00363568165</v>
+        <v>0.003668420509</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
-        <v>2025000</v>
+        <v>2076000</v>
       </c>
       <c r="F82" s="2">
-        <v>101.160361</v>
+        <v>97.438453</v>
       </c>
       <c r="G82" s="3">
-        <v>2048497.31</v>
+        <v>2022822.28</v>
       </c>
       <c r="H82" s="4">
-        <v>0.003503999913</v>
+        <v>0.003489199333</v>
       </c>
       <c r="I82" s="5">
-        <v>0.003505616246</v>
+        <v>0.003489649016</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
         <v>2000000</v>
       </c>
       <c r="F83" s="2">
-        <v>98.74930000000001</v>
+        <v>100.07292</v>
       </c>
       <c r="G83" s="3">
-        <v>1974986</v>
+        <v>2001458.4</v>
       </c>
       <c r="H83" s="4">
-        <v>0.003378257193</v>
+        <v>0.003452348418</v>
       </c>
       <c r="I83" s="5">
-        <v>0.003379815522</v>
+        <v>0.003452793352</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>2000000</v>
+        <v>2025000</v>
       </c>
       <c r="F84" s="2">
-        <v>100.2736</v>
+        <v>99.964066</v>
       </c>
       <c r="G84" s="3">
-        <v>2005472</v>
+        <v>2024272.34</v>
       </c>
       <c r="H84" s="4">
-        <v>0.003430404169</v>
+        <v>0.003491700552</v>
       </c>
       <c r="I84" s="5">
-        <v>0.003431986553</v>
+        <v>0.003492150557</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
-        <v>1930000</v>
+        <v>2000000</v>
       </c>
       <c r="F85" s="2">
-        <v>101.678075</v>
+        <v>98.58288</v>
       </c>
       <c r="G85" s="3">
-        <v>1962386.85</v>
+        <v>1971657.6</v>
       </c>
       <c r="H85" s="4">
-        <v>0.003356706064</v>
+        <v>0.00340094453</v>
       </c>
       <c r="I85" s="5">
-        <v>0.003358254452</v>
+        <v>0.003401382838</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
         <v>1948000</v>
       </c>
       <c r="F86" s="2">
-        <v>100.781846</v>
+        <v>100.1384</v>
       </c>
       <c r="G86" s="3">
-        <v>1963230.36</v>
+        <v>1950696.03</v>
       </c>
       <c r="H86" s="4">
-        <v>0.003358148911</v>
+        <v>0.003364787577</v>
       </c>
       <c r="I86" s="5">
-        <v>0.003359697965</v>
+        <v>0.003365221226</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
-        <v>1947000</v>
+        <v>1878000</v>
       </c>
       <c r="F87" s="2">
-        <v>99.33307000000001</v>
+        <v>100.88552</v>
       </c>
       <c r="G87" s="3">
-        <v>1934014.87</v>
+        <v>1894630.07</v>
       </c>
       <c r="H87" s="4">
-        <v>0.003308175175</v>
+        <v>0.003268078472</v>
       </c>
       <c r="I87" s="5">
-        <v>0.003309701176</v>
+        <v>0.003268499658</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>1878000</v>
+        <v>1930000</v>
       </c>
       <c r="F88" s="2">
-        <v>101.06387</v>
+        <v>98.591566</v>
       </c>
       <c r="G88" s="3">
-        <v>1897979.48</v>
+        <v>1902817.22</v>
       </c>
       <c r="H88" s="4">
-        <v>0.003246535836</v>
+        <v>0.003282200636</v>
       </c>
       <c r="I88" s="5">
-        <v>0.003248033405</v>
+        <v>0.003282623641</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
-        <v>1860000</v>
+        <v>1947000</v>
       </c>
       <c r="F89" s="2">
-        <v>99.16415000000001</v>
+        <v>98.81811</v>
       </c>
       <c r="G89" s="3">
-        <v>1844453.19</v>
+        <v>1923988.6</v>
       </c>
       <c r="H89" s="4">
-        <v>0.003154977937</v>
+        <v>0.003318719493</v>
       </c>
       <c r="I89" s="5">
-        <v>0.003156433272</v>
+        <v>0.003319147204</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>1735539.362</v>
+        <v>1860000</v>
       </c>
       <c r="F90" s="2">
-        <v>100.676436</v>
+        <v>99.11707</v>
       </c>
       <c r="G90" s="3">
-        <v>1747279.18</v>
+        <v>1843577.5</v>
       </c>
       <c r="H90" s="4">
-        <v>0.002988759637</v>
+        <v>0.003180017068</v>
       </c>
       <c r="I90" s="5">
-        <v>0.002990138298</v>
+        <v>0.003180426904</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>1778868</v>
+        <v>1732519.052</v>
       </c>
       <c r="F91" s="2">
-        <v>97.875</v>
+        <v>100.400324</v>
       </c>
       <c r="G91" s="3">
-        <v>1741067.06</v>
+        <v>1739454.74</v>
       </c>
       <c r="H91" s="4">
-        <v>0.002978133669</v>
+        <v>0.003000414011</v>
       </c>
       <c r="I91" s="5">
-        <v>0.002979507428</v>
+        <v>0.0030008007</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>1642000</v>
+        <v>1759893.03</v>
       </c>
       <c r="F92" s="2">
-        <v>103.245</v>
+        <v>97.924746</v>
       </c>
       <c r="G92" s="3">
-        <v>1695282.9</v>
+        <v>1723370.78</v>
       </c>
       <c r="H92" s="4">
-        <v>0.00289981886</v>
+        <v>0.002972670521</v>
       </c>
       <c r="I92" s="5">
-        <v>0.002901156494</v>
+        <v>0.002973053634</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
         <v>1758524.21</v>
       </c>
       <c r="F93" s="2">
-        <v>97.99227999999999</v>
+        <v>97.82111</v>
       </c>
       <c r="G93" s="3">
-        <v>1723217.97</v>
+        <v>1720207.9</v>
       </c>
       <c r="H93" s="4">
-        <v>0.002947602411</v>
+        <v>0.002967214822</v>
       </c>
       <c r="I93" s="5">
-        <v>0.002948962087</v>
+        <v>0.002967597232</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>1617000</v>
+        <v>1642000</v>
       </c>
       <c r="F94" s="2">
-        <v>101.58484</v>
+        <v>102.88678</v>
       </c>
       <c r="G94" s="3">
-        <v>1642626.86</v>
+        <v>1689400.93</v>
       </c>
       <c r="H94" s="4">
-        <v>0.002809749545</v>
+        <v>0.002914075366</v>
       </c>
       <c r="I94" s="5">
-        <v>0.002811045632</v>
+        <v>0.002914450928</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>1679000</v>
+        <v>1617000</v>
       </c>
       <c r="F95" s="2">
-        <v>97.403046</v>
+        <v>101.51205</v>
       </c>
       <c r="G95" s="3">
-        <v>1635397.14</v>
+        <v>1641449.85</v>
       </c>
       <c r="H95" s="4">
-        <v>0.002797382948</v>
+        <v>0.002831363764</v>
       </c>
       <c r="I95" s="5">
-        <v>0.002798673331</v>
+        <v>0.002831728666</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>1569000</v>
+        <v>1579000</v>
       </c>
       <c r="F96" s="2">
-        <v>101.253777</v>
+        <v>101.08632</v>
       </c>
       <c r="G96" s="3">
-        <v>1588671.76</v>
+        <v>1596152.99</v>
       </c>
       <c r="H96" s="4">
-        <v>0.002717458151</v>
+        <v>0.002753230474</v>
       </c>
       <c r="I96" s="5">
-        <v>0.002718711666</v>
+        <v>0.002753585307</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>1579000</v>
+        <v>1679000</v>
       </c>
       <c r="F97" s="2">
-        <v>101.26884</v>
+        <v>96.786793</v>
       </c>
       <c r="G97" s="3">
-        <v>1599034.98</v>
+        <v>1625050.25</v>
       </c>
       <c r="H97" s="4">
-        <v>0.002735184672</v>
+        <v>0.002803075835</v>
       </c>
       <c r="I97" s="5">
-        <v>0.002736446364</v>
+        <v>0.002803437091</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
-        <v>1606000</v>
+        <v>1616000</v>
       </c>
       <c r="F98" s="2">
-        <v>98.43508</v>
+        <v>100.32349</v>
       </c>
       <c r="G98" s="3">
-        <v>1580867.38</v>
+        <v>1621227.6</v>
       </c>
       <c r="H98" s="4">
-        <v>0.002704108593</v>
+        <v>0.002796482073</v>
       </c>
       <c r="I98" s="5">
-        <v>0.00270535595</v>
+        <v>0.002796842479</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>1680573.75</v>
+        <v>1622000</v>
       </c>
       <c r="F99" s="2">
-        <v>95.42536</v>
+        <v>98.67974</v>
       </c>
       <c r="G99" s="3">
-        <v>1603693.55</v>
+        <v>1600585.38</v>
       </c>
       <c r="H99" s="4">
-        <v>0.002743153255</v>
+        <v>0.002760875977</v>
       </c>
       <c r="I99" s="5">
-        <v>0.002744418622</v>
+        <v>0.002761231794</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>1564851.81</v>
+        <v>1569000</v>
       </c>
       <c r="F100" s="2">
-        <v>99.96693</v>
+        <v>100.786133</v>
       </c>
       <c r="G100" s="3">
-        <v>1564334.31</v>
+        <v>1581334.43</v>
       </c>
       <c r="H100" s="4">
-        <v>0.002675828409</v>
+        <v>0.002727669687</v>
       </c>
       <c r="I100" s="5">
-        <v>0.002677062721</v>
+        <v>0.002728021225</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>1563000</v>
+        <v>1560000</v>
       </c>
       <c r="F101" s="2">
-        <v>100.480709</v>
+        <v>98.985523</v>
       </c>
       <c r="G101" s="3">
-        <v>1570513.48</v>
+        <v>1544174.16</v>
       </c>
       <c r="H101" s="4">
-        <v>0.002686398013</v>
+        <v>0.002663571331</v>
       </c>
       <c r="I101" s="5">
-        <v>0.0026876372</v>
+        <v>0.002663914608</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
-        <v>1622000</v>
+        <v>1606000</v>
       </c>
       <c r="F102" s="2">
-        <v>98.61449</v>
+        <v>98.4237</v>
       </c>
       <c r="G102" s="3">
-        <v>1599527.03</v>
+        <v>1580684.62</v>
       </c>
       <c r="H102" s="4">
-        <v>0.002736026325</v>
+        <v>0.002726548828</v>
       </c>
       <c r="I102" s="5">
-        <v>0.002737288405</v>
+        <v>0.002726900222</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
-        <v>1500000</v>
+        <v>1674990.45</v>
       </c>
       <c r="F103" s="2">
-        <v>102.11476</v>
+        <v>95.13189</v>
       </c>
       <c r="G103" s="3">
-        <v>1531721.4</v>
+        <v>1593450.07</v>
       </c>
       <c r="H103" s="4">
-        <v>0.0026200433</v>
+        <v>0.002748568163</v>
       </c>
       <c r="I103" s="5">
-        <v>0.002621251879</v>
+        <v>0.002748922394</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>1560000</v>
+        <v>1500000</v>
       </c>
       <c r="F104" s="2">
-        <v>98.21624</v>
+        <v>101.92936</v>
       </c>
       <c r="G104" s="3">
-        <v>1532173.34</v>
+        <v>1528940.4</v>
       </c>
       <c r="H104" s="4">
-        <v>0.00262081636</v>
+        <v>0.002637294371</v>
       </c>
       <c r="I104" s="5">
-        <v>0.002622025296</v>
+        <v>0.002637634261</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>1524000</v>
+        <v>1502939.66</v>
       </c>
       <c r="F105" s="2">
-        <v>99.525633</v>
+        <v>100.02903</v>
       </c>
       <c r="G105" s="3">
-        <v>1516770.65</v>
+        <v>1503375.96</v>
       </c>
       <c r="H105" s="4">
-        <v>0.002594469707</v>
+        <v>0.002593197855</v>
       </c>
       <c r="I105" s="5">
-        <v>0.002595666489</v>
+        <v>0.002593532062</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>1699000</v>
+        <v>1524000</v>
       </c>
       <c r="F106" s="2">
-        <v>88.386573</v>
+        <v>98.50918299999999</v>
       </c>
       <c r="G106" s="3">
-        <v>1501687.88</v>
+        <v>1501279.95</v>
       </c>
       <c r="H106" s="4">
-        <v>0.002568670292</v>
+        <v>0.002589582405</v>
       </c>
       <c r="I106" s="5">
-        <v>0.002569855174</v>
+        <v>0.002589916147</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>1520000</v>
+        <v>1563000</v>
       </c>
       <c r="F107" s="2">
-        <v>98.857208</v>
+        <v>98.237184</v>
       </c>
       <c r="G107" s="3">
-        <v>1502629.56</v>
+        <v>1535447.19</v>
       </c>
       <c r="H107" s="4">
-        <v>0.002570281068</v>
+        <v>0.002648518033</v>
       </c>
       <c r="I107" s="5">
-        <v>0.002571466692</v>
+        <v>0.00264885937</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>1412000</v>
+        <v>1699000</v>
       </c>
       <c r="F108" s="2">
-        <v>102.427403</v>
+        <v>88.069647</v>
       </c>
       <c r="G108" s="3">
-        <v>1446274.93</v>
+        <v>1496303.3</v>
       </c>
       <c r="H108" s="4">
-        <v>0.002473885226</v>
+        <v>0.002580998106</v>
       </c>
       <c r="I108" s="5">
-        <v>0.002475026385</v>
+        <v>0.002581330741</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>1420000</v>
+        <v>1412000</v>
       </c>
       <c r="F109" s="2">
-        <v>101.991139</v>
+        <v>102.517782</v>
       </c>
       <c r="G109" s="3">
-        <v>1448274.17</v>
+        <v>1447551.08</v>
       </c>
       <c r="H109" s="4">
-        <v>0.002477304976</v>
+        <v>0.002496904601</v>
       </c>
       <c r="I109" s="5">
-        <v>0.002478447712</v>
+        <v>0.002497226399</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
-        <v>1483000</v>
+        <v>1420000</v>
       </c>
       <c r="F110" s="2">
-        <v>98.60793</v>
+        <v>102.204449</v>
       </c>
       <c r="G110" s="3">
-        <v>1462355.6</v>
+        <v>1451303.18</v>
       </c>
       <c r="H110" s="4">
-        <v>0.00250139157</v>
+        <v>0.00250337665</v>
       </c>
       <c r="I110" s="5">
-        <v>0.002502545417</v>
+        <v>0.002503699281</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
-        <v>1406000</v>
+        <v>1483000</v>
       </c>
       <c r="F111" s="2">
-        <v>103.7523</v>
+        <v>98.62812</v>
       </c>
       <c r="G111" s="3">
-        <v>1458757.34</v>
+        <v>1462655.02</v>
       </c>
       <c r="H111" s="4">
-        <v>0.00249523666</v>
+        <v>0.002522957631</v>
       </c>
       <c r="I111" s="5">
-        <v>0.002496387668</v>
+        <v>0.002523282786</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
-        <v>1408000</v>
+        <v>1406000</v>
       </c>
       <c r="F112" s="2">
-        <v>99.648017</v>
+        <v>103.4524</v>
       </c>
       <c r="G112" s="3">
-        <v>1403044.08</v>
+        <v>1454540.74</v>
       </c>
       <c r="H112" s="4">
-        <v>0.0023999379</v>
+        <v>0.002508961184</v>
       </c>
       <c r="I112" s="5">
-        <v>0.002401044948</v>
+        <v>0.002509284535</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
-        <v>1391000</v>
+        <v>1408000</v>
       </c>
       <c r="F113" s="2">
-        <v>100.119813</v>
+        <v>98.41431799999999</v>
       </c>
       <c r="G113" s="3">
-        <v>1392666.6</v>
+        <v>1385673.6</v>
       </c>
       <c r="H113" s="4">
-        <v>0.00238218699</v>
+        <v>0.002390171114</v>
       </c>
       <c r="I113" s="5">
-        <v>0.00238328585</v>
+        <v>0.002390479155</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
-        <v>1390000</v>
+        <v>1391000</v>
       </c>
       <c r="F114" s="2">
-        <v>101.8538</v>
+        <v>99.658153</v>
       </c>
       <c r="G114" s="3">
-        <v>1415767.82</v>
+        <v>1386244.91</v>
       </c>
       <c r="H114" s="4">
-        <v>0.002421702139</v>
+        <v>0.002391156577</v>
       </c>
       <c r="I114" s="5">
-        <v>0.002422819227</v>
+        <v>0.002391464746</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
-        <v>1353000</v>
+        <v>1390000</v>
       </c>
       <c r="F115" s="2">
-        <v>101.574446</v>
+        <v>101.75655</v>
       </c>
       <c r="G115" s="3">
-        <v>1374302.25</v>
+        <v>1414416.05</v>
       </c>
       <c r="H115" s="4">
-        <v>0.002350774373</v>
+        <v>0.002439749433</v>
       </c>
       <c r="I115" s="5">
-        <v>0.002351858743</v>
+        <v>0.002440063864</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>1428000</v>
+        <v>1353000</v>
       </c>
       <c r="F116" s="2">
-        <v>98.11147</v>
+        <v>101.4744</v>
       </c>
       <c r="G116" s="3">
-        <v>1401031.79</v>
+        <v>1372948.63</v>
       </c>
       <c r="H116" s="4">
-        <v>0.002396495837</v>
+        <v>0.002368221612</v>
       </c>
       <c r="I116" s="5">
-        <v>0.002397601298</v>
+        <v>0.002368526825</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>1389000</v>
+        <v>1428000</v>
       </c>
       <c r="F117" s="2">
-        <v>97.224777</v>
+        <v>97.683014</v>
       </c>
       <c r="G117" s="3">
-        <v>1350452.15</v>
+        <v>1394913.44</v>
       </c>
       <c r="H117" s="4">
-        <v>0.002309978247</v>
+        <v>0.002406109069</v>
       </c>
       <c r="I117" s="5">
-        <v>0.002311043798</v>
+        <v>0.002406419165</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>1388000</v>
+        <v>1526000</v>
       </c>
       <c r="F118" s="2">
-        <v>95.790313</v>
+        <v>89.580974</v>
       </c>
       <c r="G118" s="3">
-        <v>1329569.54</v>
+        <v>1367005.66</v>
       </c>
       <c r="H118" s="4">
-        <v>0.002274258084</v>
+        <v>0.002357970488</v>
       </c>
       <c r="I118" s="5">
-        <v>0.002275307159</v>
+        <v>0.002358274379</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
-        <v>1400000</v>
+        <v>1389000</v>
       </c>
       <c r="F119" s="2">
-        <v>95.25664999999999</v>
+        <v>97.11820400000001</v>
       </c>
       <c r="G119" s="3">
-        <v>1333593.1</v>
+        <v>1348971.85</v>
       </c>
       <c r="H119" s="4">
-        <v>0.002281140465</v>
+        <v>0.002326863674</v>
       </c>
       <c r="I119" s="5">
-        <v>0.002282192714</v>
+        <v>0.002327163556</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
-        <v>1335000</v>
+        <v>1388000</v>
       </c>
       <c r="F120" s="2">
-        <v>101.37577</v>
+        <v>95.685631</v>
       </c>
       <c r="G120" s="3">
-        <v>1353366.53</v>
+        <v>1328116.56</v>
       </c>
       <c r="H120" s="4">
-        <v>0.002314963353</v>
+        <v>0.002290890033</v>
       </c>
       <c r="I120" s="5">
-        <v>0.002316031204</v>
+        <v>0.002291185279</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>1347000</v>
+        <v>1400000</v>
       </c>
       <c r="F121" s="2">
-        <v>99.979659</v>
+        <v>94.89657</v>
       </c>
       <c r="G121" s="3">
-        <v>1346726.01</v>
+        <v>1328551.98</v>
       </c>
       <c r="H121" s="4">
-        <v>0.002303604592</v>
+        <v>0.002291641099</v>
       </c>
       <c r="I121" s="5">
-        <v>0.002304667204</v>
+        <v>0.002291936442</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
-        <v>1488000</v>
+        <v>1335000</v>
       </c>
       <c r="F122" s="2">
-        <v>89.798383</v>
+        <v>101.17429</v>
       </c>
       <c r="G122" s="3">
-        <v>1336199.94</v>
+        <v>1350676.77</v>
       </c>
       <c r="H122" s="4">
-        <v>0.002285599521</v>
+        <v>0.002329804515</v>
       </c>
       <c r="I122" s="5">
-        <v>0.002286653827</v>
+        <v>0.002330104776</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="1">
-        <v>1526000</v>
+        <v>1347000</v>
       </c>
       <c r="F123" s="2">
-        <v>89.67949900000001</v>
+        <v>99.478323</v>
       </c>
       <c r="G123" s="3">
-        <v>1368509.15</v>
+        <v>1339973.01</v>
       </c>
       <c r="H123" s="4">
-        <v>0.002340865148</v>
+        <v>0.002311341422</v>
       </c>
       <c r="I123" s="5">
-        <v>0.002341944947</v>
+        <v>0.002311639304</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>255</v>
       </c>
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="1">
-        <v>1338000</v>
+        <v>1488000</v>
       </c>
       <c r="F124" s="2">
-        <v>100.622693</v>
+        <v>88.931023</v>
       </c>
       <c r="G124" s="3">
-        <v>1346331.63</v>
+        <v>1323293.62</v>
       </c>
       <c r="H124" s="4">
-        <v>0.002302930006</v>
+        <v>0.002282570871</v>
       </c>
       <c r="I124" s="5">
-        <v>0.002303992306</v>
+        <v>0.002282865046</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>257</v>
       </c>
       <c r="D125" t="s">
         <v>258</v>
       </c>
       <c r="E125" s="1">
         <v>1271000</v>
       </c>
       <c r="F125" s="2">
-        <v>104.516779</v>
+        <v>103.336282</v>
       </c>
       <c r="G125" s="3">
-        <v>1328408.26</v>
+        <v>1313404.14</v>
       </c>
       <c r="H125" s="4">
-        <v>0.002272271683</v>
+        <v>0.002265512348</v>
       </c>
       <c r="I125" s="5">
-        <v>0.002273319842</v>
+        <v>0.002265804324</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>259</v>
       </c>
       <c r="D126" t="s">
         <v>260</v>
       </c>
       <c r="E126" s="1">
         <v>1272000</v>
       </c>
       <c r="F126" s="2">
-        <v>100.606827</v>
+        <v>100.466474</v>
       </c>
       <c r="G126" s="3">
-        <v>1279718.84</v>
+        <v>1277933.55</v>
       </c>
       <c r="H126" s="4">
-        <v>0.002188987352</v>
+        <v>0.002204328537</v>
       </c>
       <c r="I126" s="5">
-        <v>0.002189997092</v>
+        <v>0.002204612628</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
         <v>261</v>
       </c>
       <c r="D127" t="s">
         <v>262</v>
       </c>
       <c r="E127" s="1">
         <v>1268000</v>
       </c>
       <c r="F127" s="2">
-        <v>102.01003</v>
+        <v>101.364212</v>
       </c>
       <c r="G127" s="3">
-        <v>1293487.18</v>
+        <v>1285298.21</v>
       </c>
       <c r="H127" s="4">
-        <v>0.002212538403</v>
+        <v>0.002217031958</v>
       </c>
       <c r="I127" s="5">
-        <v>0.002213559008</v>
+        <v>0.002217317686</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>263</v>
       </c>
       <c r="D128" t="s">
         <v>264</v>
       </c>
       <c r="E128" s="1">
         <v>1263000</v>
       </c>
       <c r="F128" s="2">
-        <v>102.23071</v>
+        <v>102.1499</v>
       </c>
       <c r="G128" s="3">
-        <v>1291173.87</v>
+        <v>1290153.24</v>
       </c>
       <c r="H128" s="4">
-        <v>0.00220858143</v>
+        <v>0.002225406477</v>
       </c>
       <c r="I128" s="5">
-        <v>0.002209600209</v>
+        <v>0.002225693284</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>265</v>
       </c>
       <c r="D129" t="s">
         <v>266</v>
       </c>
       <c r="E129" s="1">
         <v>1300000</v>
       </c>
       <c r="F129" s="2">
-        <v>98.77290000000001</v>
+        <v>98.71417</v>
       </c>
       <c r="G129" s="3">
-        <v>1284047.7</v>
+        <v>1283284.21</v>
       </c>
       <c r="H129" s="4">
-        <v>0.002196391964</v>
+        <v>0.00221355798</v>
       </c>
       <c r="I129" s="5">
-        <v>0.00219740512</v>
+        <v>0.00221384326</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>10</v>
       </c>
       <c r="C130" t="s">
         <v>267</v>
       </c>
       <c r="D130" t="s">
         <v>268</v>
       </c>
       <c r="E130" s="1">
-        <v>1312000</v>
+        <v>1246000</v>
       </c>
       <c r="F130" s="2">
-        <v>99.010214</v>
+        <v>100.5085</v>
       </c>
       <c r="G130" s="3">
-        <v>1299014.01</v>
+        <v>1252335.91</v>
       </c>
       <c r="H130" s="4">
-        <v>0.002221992164</v>
+        <v>0.00216017475</v>
       </c>
       <c r="I130" s="5">
-        <v>0.002223017129</v>
+        <v>0.00216045315</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>10</v>
       </c>
       <c r="C131" t="s">
         <v>269</v>
       </c>
       <c r="D131" t="s">
         <v>270</v>
       </c>
       <c r="E131" s="1">
-        <v>1191000</v>
+        <v>1312000</v>
       </c>
       <c r="F131" s="2">
-        <v>105.86708</v>
+        <v>97.746961</v>
       </c>
       <c r="G131" s="3">
-        <v>1260876.92</v>
+        <v>1282440.13</v>
       </c>
       <c r="H131" s="4">
-        <v>0.002156757837</v>
+        <v>0.00221210201</v>
       </c>
       <c r="I131" s="5">
-        <v>0.002157752711</v>
+        <v>0.002212387102</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>10</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="1">
-        <v>1286000</v>
+        <v>1191000</v>
       </c>
       <c r="F132" s="2">
-        <v>100.420417</v>
+        <v>105.316798</v>
       </c>
       <c r="G132" s="3">
-        <v>1291406.56</v>
+        <v>1254323.06</v>
       </c>
       <c r="H132" s="4">
-        <v>0.002208979461</v>
+        <v>0.002163602425</v>
       </c>
       <c r="I132" s="5">
-        <v>0.002209998423</v>
+        <v>0.002163881266</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>10</v>
       </c>
       <c r="C133" t="s">
         <v>273</v>
       </c>
       <c r="D133" t="s">
         <v>274</v>
       </c>
       <c r="E133" s="1">
-        <v>1210000</v>
+        <v>1338000</v>
       </c>
       <c r="F133" s="2">
-        <v>101.84914</v>
+        <v>96.555036</v>
       </c>
       <c r="G133" s="3">
-        <v>1232374.59</v>
+        <v>1291906.38</v>
       </c>
       <c r="H133" s="4">
-        <v>0.002108003974</v>
+        <v>0.002228430505</v>
       </c>
       <c r="I133" s="5">
-        <v>0.002108976358</v>
+        <v>0.002228717702</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>10</v>
       </c>
       <c r="C134" t="s">
         <v>275</v>
       </c>
       <c r="D134" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="1">
-        <v>1189927.8277</v>
+        <v>1210000</v>
       </c>
       <c r="F134" s="2">
-        <v>101.67698</v>
+        <v>100.484568</v>
       </c>
       <c r="G134" s="3">
-        <v>1209882.68</v>
+        <v>1215863.27</v>
       </c>
       <c r="H134" s="4">
-        <v>0.002069531057</v>
+        <v>0.0020972625</v>
       </c>
       <c r="I134" s="5">
-        <v>0.002070485695</v>
+        <v>0.002097532792</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>10</v>
       </c>
       <c r="C135" t="s">
         <v>277</v>
       </c>
       <c r="D135" t="s">
         <v>278</v>
       </c>
       <c r="E135" s="1">
-        <v>1208000</v>
+        <v>1189927.8277</v>
       </c>
       <c r="F135" s="2">
-        <v>99.64297999999999</v>
+        <v>101.61544</v>
       </c>
       <c r="G135" s="3">
-        <v>1203687.2</v>
+        <v>1209150.4</v>
       </c>
       <c r="H135" s="4">
-        <v>0.00205893355</v>
+        <v>0.002085683351</v>
       </c>
       <c r="I135" s="5">
-        <v>0.002059883299</v>
+        <v>0.002085952151</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>279</v>
       </c>
       <c r="D136" t="s">
         <v>280</v>
       </c>
       <c r="E136" s="1">
-        <v>1195000</v>
+        <v>1208000</v>
       </c>
       <c r="F136" s="2">
-        <v>100.35</v>
+        <v>98.84392</v>
       </c>
       <c r="G136" s="3">
-        <v>1199182.5</v>
+        <v>1194034.55</v>
       </c>
       <c r="H136" s="4">
-        <v>0.002051228164</v>
+        <v>0.002059609784</v>
       </c>
       <c r="I136" s="5">
-        <v>0.002052174358</v>
+        <v>0.002059875223</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>281</v>
       </c>
       <c r="D137" t="s">
         <v>282</v>
       </c>
       <c r="E137" s="1">
-        <v>1175000</v>
+        <v>1195000</v>
       </c>
       <c r="F137" s="2">
-        <v>106.399617</v>
+        <v>100.3452</v>
       </c>
       <c r="G137" s="3">
-        <v>1250195.5</v>
+        <v>1199125.14</v>
       </c>
       <c r="H137" s="4">
-        <v>0.002138487027</v>
+        <v>0.00206839062</v>
       </c>
       <c r="I137" s="5">
-        <v>0.002139473473</v>
+        <v>0.002068657191</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>10</v>
       </c>
       <c r="C138" t="s">
         <v>283</v>
       </c>
       <c r="D138" t="s">
         <v>284</v>
       </c>
       <c r="E138" s="1">
-        <v>1210000</v>
+        <v>1175000</v>
       </c>
       <c r="F138" s="2">
-        <v>99.131</v>
+        <v>104.403938</v>
       </c>
       <c r="G138" s="3">
-        <v>1199485.1</v>
+        <v>1226746.27</v>
       </c>
       <c r="H138" s="4">
-        <v>0.002051745768</v>
+        <v>0.002116034763</v>
       </c>
       <c r="I138" s="5">
-        <v>0.002052692201</v>
+        <v>0.002116307474</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>10</v>
       </c>
       <c r="C139" t="s">
         <v>285</v>
       </c>
       <c r="D139" t="s">
         <v>286</v>
       </c>
       <c r="E139" s="1">
-        <v>1231000</v>
+        <v>1210000</v>
       </c>
       <c r="F139" s="2">
-        <v>99.30074500000001</v>
+        <v>99.00447</v>
       </c>
       <c r="G139" s="3">
-        <v>1222392.17</v>
+        <v>1197954.09</v>
       </c>
       <c r="H139" s="4">
-        <v>0.002090928819</v>
+        <v>0.002066370651</v>
       </c>
       <c r="I139" s="5">
-        <v>0.002091893327</v>
+        <v>0.002066636962</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>287</v>
       </c>
       <c r="D140" t="s">
         <v>288</v>
       </c>
       <c r="E140" s="1">
-        <v>1283000</v>
+        <v>1231000</v>
       </c>
       <c r="F140" s="2">
-        <v>94.961609</v>
+        <v>97.130143</v>
       </c>
       <c r="G140" s="3">
-        <v>1218357.44</v>
+        <v>1195672.06</v>
       </c>
       <c r="H140" s="4">
-        <v>0.002084027328</v>
+        <v>0.002062434346</v>
       </c>
       <c r="I140" s="5">
-        <v>0.002084988653</v>
+        <v>0.00206270015</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>10</v>
       </c>
       <c r="C141" t="s">
         <v>289</v>
       </c>
       <c r="D141" t="s">
         <v>290</v>
       </c>
       <c r="E141" s="1">
-        <v>1194000</v>
+        <v>1283000</v>
       </c>
       <c r="F141" s="2">
-        <v>102.4451</v>
+        <v>95.03384699999999</v>
       </c>
       <c r="G141" s="3">
-        <v>1223194.49</v>
+        <v>1219284.26</v>
       </c>
       <c r="H141" s="4">
-        <v>0.00209230121</v>
+        <v>0.002103163411</v>
       </c>
       <c r="I141" s="5">
-        <v>0.002093266351</v>
+        <v>0.002103434464</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>10</v>
       </c>
       <c r="C142" t="s">
         <v>291</v>
       </c>
       <c r="D142" t="s">
         <v>292</v>
       </c>
       <c r="E142" s="1">
-        <v>1238000</v>
+        <v>1267700</v>
       </c>
       <c r="F142" s="2">
-        <v>99.844981</v>
+        <v>97.138672</v>
       </c>
       <c r="G142" s="3">
-        <v>1236080.86</v>
+        <v>1231426.94</v>
       </c>
       <c r="H142" s="4">
-        <v>0.002114343632</v>
+        <v>0.002124108533</v>
       </c>
       <c r="I142" s="5">
-        <v>0.002115318941</v>
+        <v>0.002124382285</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
         <v>10</v>
       </c>
       <c r="C143" t="s">
         <v>293</v>
       </c>
       <c r="D143" t="s">
         <v>294</v>
       </c>
       <c r="E143" s="1">
-        <v>1157000</v>
+        <v>1286000</v>
       </c>
       <c r="F143" s="2">
-        <v>103.121633</v>
+        <v>96.810658</v>
       </c>
       <c r="G143" s="3">
-        <v>1193117.29</v>
+        <v>1244985.06</v>
       </c>
       <c r="H143" s="4">
-        <v>0.002040853495</v>
+        <v>0.002147495151</v>
       </c>
       <c r="I143" s="5">
-        <v>0.002041794904</v>
+        <v>0.002147771917</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>10</v>
       </c>
       <c r="C144" t="s">
         <v>295</v>
       </c>
       <c r="D144" t="s">
         <v>296</v>
       </c>
       <c r="E144" s="1">
-        <v>1138000</v>
+        <v>1194000</v>
       </c>
       <c r="F144" s="2">
-        <v>101.659</v>
+        <v>102.5768</v>
       </c>
       <c r="G144" s="3">
-        <v>1156879.42</v>
+        <v>1224766.99</v>
       </c>
       <c r="H144" s="4">
-        <v>0.001978867811</v>
+        <v>0.002112620671</v>
       </c>
       <c r="I144" s="5">
-        <v>0.001979780627</v>
+        <v>0.002112892942</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
         <v>9</v>
       </c>
       <c r="B145" t="s">
         <v>10</v>
       </c>
       <c r="C145" t="s">
         <v>297</v>
       </c>
       <c r="D145" t="s">
         <v>298</v>
       </c>
       <c r="E145" s="1">
-        <v>1191000</v>
+        <v>1238000</v>
       </c>
       <c r="F145" s="2">
-        <v>97.770984</v>
+        <v>99.826044</v>
       </c>
       <c r="G145" s="3">
-        <v>1164452.42</v>
+        <v>1235846.42</v>
       </c>
       <c r="H145" s="4">
-        <v>0.001991821594</v>
+        <v>0.002131731766</v>
       </c>
       <c r="I145" s="5">
-        <v>0.001992740385</v>
+        <v>0.002132006501</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>9</v>
       </c>
       <c r="B146" t="s">
         <v>10</v>
       </c>
       <c r="C146" t="s">
         <v>299</v>
       </c>
       <c r="D146" t="s">
         <v>300</v>
       </c>
       <c r="E146" s="1">
-        <v>1141000</v>
+        <v>1157000</v>
       </c>
       <c r="F146" s="2">
-        <v>101.55594</v>
+        <v>102.51539</v>
       </c>
       <c r="G146" s="3">
-        <v>1158753.28</v>
+        <v>1186103.06</v>
       </c>
       <c r="H146" s="4">
-        <v>0.001982073082</v>
+        <v>0.002045928624</v>
       </c>
       <c r="I146" s="5">
-        <v>0.001982987376</v>
+        <v>0.002046192301</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
         <v>9</v>
       </c>
       <c r="B147" t="s">
         <v>10</v>
       </c>
       <c r="C147" t="s">
         <v>301</v>
       </c>
       <c r="D147" t="s">
         <v>302</v>
       </c>
       <c r="E147" s="1">
-        <v>1163000</v>
+        <v>1191000</v>
       </c>
       <c r="F147" s="2">
-        <v>101.79856</v>
+        <v>97.03682000000001</v>
       </c>
       <c r="G147" s="3">
-        <v>1183917.25</v>
+        <v>1155708.53</v>
       </c>
       <c r="H147" s="4">
-        <v>0.002025116621</v>
+        <v>0.001993500591</v>
       </c>
       <c r="I147" s="5">
-        <v>0.002026050771</v>
+        <v>0.00199375751</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
         <v>9</v>
       </c>
       <c r="B148" t="s">
         <v>10</v>
       </c>
       <c r="C148" t="s">
         <v>303</v>
       </c>
       <c r="D148" t="s">
         <v>304</v>
       </c>
       <c r="E148" s="1">
-        <v>1169000</v>
+        <v>1141000</v>
       </c>
       <c r="F148" s="2">
-        <v>100.928543</v>
+        <v>101.46543</v>
       </c>
       <c r="G148" s="3">
-        <v>1179854.67</v>
+        <v>1157720.56</v>
       </c>
       <c r="H148" s="4">
-        <v>0.002018167479</v>
+        <v>0.001996971174</v>
       </c>
       <c r="I148" s="5">
-        <v>0.002019098424</v>
+        <v>0.001997228541</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
         <v>9</v>
       </c>
       <c r="B149" t="s">
         <v>10</v>
       </c>
       <c r="C149" t="s">
         <v>305</v>
       </c>
       <c r="D149" t="s">
         <v>306</v>
       </c>
       <c r="E149" s="1">
-        <v>1151000</v>
+        <v>1163000</v>
       </c>
       <c r="F149" s="2">
-        <v>101.044105</v>
+        <v>101.60352</v>
       </c>
       <c r="G149" s="3">
-        <v>1163017.65</v>
+        <v>1181648.94</v>
       </c>
       <c r="H149" s="4">
-        <v>0.001989367386</v>
+        <v>0.002038245632</v>
       </c>
       <c r="I149" s="5">
-        <v>0.001990285046</v>
+        <v>0.002038508318</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
         <v>9</v>
       </c>
       <c r="B150" t="s">
         <v>10</v>
       </c>
       <c r="C150" t="s">
         <v>307</v>
       </c>
       <c r="D150" t="s">
         <v>308</v>
       </c>
       <c r="E150" s="1">
-        <v>1217000</v>
+        <v>1169000</v>
       </c>
       <c r="F150" s="2">
-        <v>97.416173</v>
+        <v>100.878213</v>
       </c>
       <c r="G150" s="3">
-        <v>1185554.83</v>
+        <v>1179266.31</v>
       </c>
       <c r="H150" s="4">
-        <v>0.002027917725</v>
+        <v>0.002034135798</v>
       </c>
       <c r="I150" s="5">
-        <v>0.002028853167</v>
+        <v>0.002034397955</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
         <v>9</v>
       </c>
       <c r="B151" t="s">
         <v>10</v>
       </c>
       <c r="C151" t="s">
         <v>309</v>
       </c>
       <c r="D151" t="s">
         <v>310</v>
       </c>
       <c r="E151" s="1">
-        <v>1202000</v>
+        <v>1217000</v>
       </c>
       <c r="F151" s="2">
-        <v>98.16009699999999</v>
+        <v>95.44112800000001</v>
       </c>
       <c r="G151" s="3">
-        <v>1179884.37</v>
+        <v>1161518.53</v>
       </c>
       <c r="H151" s="4">
-        <v>0.002018218279</v>
+        <v>0.002003522358</v>
       </c>
       <c r="I151" s="5">
-        <v>0.002019149247</v>
+        <v>0.002003780569</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
         <v>9</v>
       </c>
       <c r="B152" t="s">
         <v>10</v>
       </c>
       <c r="C152" t="s">
         <v>311</v>
       </c>
       <c r="D152" t="s">
         <v>312</v>
       </c>
       <c r="E152" s="1">
-        <v>1145000</v>
+        <v>1202000</v>
       </c>
       <c r="F152" s="2">
-        <v>101.552138</v>
+        <v>97.72667199999999</v>
       </c>
       <c r="G152" s="3">
-        <v>1162771.98</v>
+        <v>1174674.6</v>
       </c>
       <c r="H152" s="4">
-        <v>0.001988947165</v>
+        <v>0.002026215478</v>
       </c>
       <c r="I152" s="5">
-        <v>0.001989864631</v>
+        <v>0.002026476614</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
         <v>9</v>
       </c>
       <c r="B153" t="s">
         <v>10</v>
       </c>
       <c r="C153" t="s">
         <v>313</v>
       </c>
       <c r="D153" t="s">
         <v>314</v>
       </c>
       <c r="E153" s="1">
-        <v>1097000</v>
+        <v>1145000</v>
       </c>
       <c r="F153" s="2">
-        <v>104.504699</v>
+        <v>100.987128</v>
       </c>
       <c r="G153" s="3">
-        <v>1146416.55</v>
+        <v>1156302.62</v>
       </c>
       <c r="H153" s="4">
-        <v>0.001960970837</v>
+        <v>0.001994525345</v>
       </c>
       <c r="I153" s="5">
-        <v>0.001961875398</v>
+        <v>0.001994782397</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
         <v>9</v>
       </c>
       <c r="B154" t="s">
         <v>10</v>
       </c>
       <c r="C154" t="s">
         <v>315</v>
       </c>
       <c r="D154" t="s">
         <v>316</v>
       </c>
       <c r="E154" s="1">
-        <v>1180900</v>
+        <v>1097000</v>
       </c>
       <c r="F154" s="2">
-        <v>97.484375</v>
+        <v>103.835215</v>
       </c>
       <c r="G154" s="3">
-        <v>1151192.98</v>
+        <v>1139072.31</v>
       </c>
       <c r="H154" s="4">
-        <v>0.001969141037</v>
+        <v>0.001964804506</v>
       </c>
       <c r="I154" s="5">
-        <v>0.001970049366</v>
+        <v>0.001965057727</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
         <v>9</v>
       </c>
       <c r="B155" t="s">
         <v>10</v>
       </c>
       <c r="C155" t="s">
         <v>317</v>
       </c>
       <c r="D155" t="s">
         <v>318</v>
       </c>
       <c r="E155" s="1">
-        <v>1202000</v>
+        <v>1209800</v>
       </c>
       <c r="F155" s="2">
-        <v>98.92186</v>
+        <v>96.78125</v>
       </c>
       <c r="G155" s="3">
-        <v>1189040.76</v>
+        <v>1170859.56</v>
       </c>
       <c r="H155" s="4">
-        <v>0.002033880489</v>
+        <v>0.002019634862</v>
       </c>
       <c r="I155" s="5">
-        <v>0.002034818681</v>
+        <v>0.002019895149</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>9</v>
       </c>
       <c r="B156" t="s">
         <v>10</v>
       </c>
       <c r="C156" t="s">
         <v>319</v>
       </c>
       <c r="D156" t="s">
         <v>320</v>
       </c>
       <c r="E156" s="1">
-        <v>1168000</v>
+        <v>1143000</v>
       </c>
       <c r="F156" s="2">
-        <v>99.24878</v>
+        <v>99.79438399999999</v>
       </c>
       <c r="G156" s="3">
-        <v>1159225.75</v>
+        <v>1140649.81</v>
       </c>
       <c r="H156" s="4">
-        <v>0.001982881261</v>
+        <v>0.001967525563</v>
       </c>
       <c r="I156" s="5">
-        <v>0.001983795928</v>
+        <v>0.001967779134</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
         <v>9</v>
       </c>
       <c r="B157" t="s">
         <v>10</v>
       </c>
       <c r="C157" t="s">
         <v>321</v>
       </c>
       <c r="D157" t="s">
         <v>322</v>
       </c>
       <c r="E157" s="1">
-        <v>1096000</v>
+        <v>1202000</v>
       </c>
       <c r="F157" s="2">
-        <v>102.00547</v>
+        <v>98.83734</v>
       </c>
       <c r="G157" s="3">
-        <v>1117979.95</v>
+        <v>1188024.83</v>
       </c>
       <c r="H157" s="4">
-        <v>0.00191232941</v>
+        <v>0.002049243508</v>
       </c>
       <c r="I157" s="5">
-        <v>0.001913211533</v>
+        <v>0.002049507611</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
         <v>9</v>
       </c>
       <c r="B158" t="s">
         <v>10</v>
       </c>
       <c r="C158" t="s">
         <v>323</v>
       </c>
       <c r="D158" t="s">
         <v>324</v>
       </c>
       <c r="E158" s="1">
-        <v>1082000</v>
+        <v>1168000</v>
       </c>
       <c r="F158" s="2">
-        <v>102.47951</v>
+        <v>98.955962</v>
       </c>
       <c r="G158" s="3">
-        <v>1108828.3</v>
+        <v>1155805.64</v>
       </c>
       <c r="H158" s="4">
-        <v>0.001896675305</v>
+        <v>0.001993668097</v>
       </c>
       <c r="I158" s="5">
-        <v>0.001897550207</v>
+        <v>0.001993925038</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
         <v>9</v>
       </c>
       <c r="B159" t="s">
         <v>10</v>
       </c>
       <c r="C159" t="s">
         <v>325</v>
       </c>
       <c r="D159" t="s">
         <v>326</v>
       </c>
       <c r="E159" s="1">
-        <v>1064000</v>
+        <v>1096000</v>
       </c>
       <c r="F159" s="2">
-        <v>102.81595</v>
+        <v>101.247006</v>
       </c>
       <c r="G159" s="3">
-        <v>1093961.71</v>
+        <v>1109667.19</v>
       </c>
       <c r="H159" s="4">
-        <v>0.001871245674</v>
+        <v>0.001914083127</v>
       </c>
       <c r="I159" s="5">
-        <v>0.001872108846</v>
+        <v>0.001914329812</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
         <v>9</v>
       </c>
       <c r="B160" t="s">
         <v>10</v>
       </c>
       <c r="C160" t="s">
         <v>327</v>
       </c>
       <c r="D160" t="s">
         <v>328</v>
       </c>
       <c r="E160" s="1">
-        <v>1504000</v>
+        <v>1082000</v>
       </c>
       <c r="F160" s="2">
-        <v>74.217007</v>
+        <v>102.17671</v>
       </c>
       <c r="G160" s="3">
-        <v>1116223.79</v>
+        <v>1105552</v>
       </c>
       <c r="H160" s="4">
-        <v>0.001909325449</v>
+        <v>0.00190698478</v>
       </c>
       <c r="I160" s="5">
-        <v>0.001910206187</v>
+        <v>0.001907230549</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
         <v>9</v>
       </c>
       <c r="B161" t="s">
         <v>10</v>
       </c>
       <c r="C161" t="s">
         <v>329</v>
       </c>
       <c r="D161" t="s">
         <v>330</v>
       </c>
       <c r="E161" s="1">
-        <v>1129000</v>
+        <v>1064000</v>
       </c>
       <c r="F161" s="2">
-        <v>96.455096</v>
+        <v>102.41926</v>
       </c>
       <c r="G161" s="3">
-        <v>1088978.03</v>
+        <v>1089740.93</v>
       </c>
       <c r="H161" s="4">
-        <v>0.001862720989</v>
+        <v>0.001879711996</v>
       </c>
       <c r="I161" s="5">
-        <v>0.001863580229</v>
+        <v>0.00187995425</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
         <v>9</v>
       </c>
       <c r="B162" t="s">
         <v>10</v>
       </c>
       <c r="C162" t="s">
         <v>331</v>
       </c>
       <c r="D162" t="s">
         <v>332</v>
       </c>
       <c r="E162" s="1">
-        <v>1145000</v>
+        <v>1504000</v>
       </c>
       <c r="F162" s="2">
-        <v>96.97640800000001</v>
+        <v>72.742994</v>
       </c>
       <c r="G162" s="3">
-        <v>1110379.87</v>
+        <v>1094054.63</v>
       </c>
       <c r="H162" s="4">
-        <v>0.001899329306</v>
+        <v>0.001887152774</v>
       </c>
       <c r="I162" s="5">
-        <v>0.001900205432</v>
+        <v>0.001887395987</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>9</v>
       </c>
       <c r="B163" t="s">
         <v>10</v>
       </c>
       <c r="C163" t="s">
         <v>333</v>
       </c>
       <c r="D163" t="s">
         <v>334</v>
       </c>
       <c r="E163" s="1">
-        <v>1109000</v>
+        <v>1145000</v>
       </c>
       <c r="F163" s="2">
-        <v>102.591215</v>
+        <v>94.359782</v>
       </c>
       <c r="G163" s="3">
-        <v>1137736.57</v>
+        <v>1080419.5</v>
       </c>
       <c r="H163" s="4">
-        <v>0.00194612355</v>
+        <v>0.001863633321</v>
       </c>
       <c r="I163" s="5">
-        <v>0.001947021262</v>
+        <v>0.001863873504</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
         <v>9</v>
       </c>
       <c r="B164" t="s">
         <v>10</v>
       </c>
       <c r="C164" t="s">
         <v>335</v>
       </c>
       <c r="D164" t="s">
         <v>336</v>
       </c>
       <c r="E164" s="1">
-        <v>1248000</v>
+        <v>1109000</v>
       </c>
       <c r="F164" s="2">
-        <v>88.483678</v>
+        <v>101.797067</v>
       </c>
       <c r="G164" s="3">
-        <v>1104276.3</v>
+        <v>1128929.47</v>
       </c>
       <c r="H164" s="4">
-        <v>0.001888889014</v>
+        <v>0.001947308963</v>
       </c>
       <c r="I164" s="5">
-        <v>0.001889760325</v>
+        <v>0.001947559929</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
         <v>9</v>
       </c>
       <c r="B165" t="s">
         <v>10</v>
       </c>
       <c r="C165" t="s">
         <v>337</v>
       </c>
       <c r="D165" t="s">
         <v>338</v>
       </c>
       <c r="E165" s="1">
-        <v>1143000</v>
+        <v>1129000</v>
       </c>
       <c r="F165" s="2">
-        <v>99.729237</v>
+        <v>99.22731899999999</v>
       </c>
       <c r="G165" s="3">
-        <v>1139905.18</v>
+        <v>1120276.43</v>
       </c>
       <c r="H165" s="4">
-        <v>0.001949832996</v>
+        <v>0.001932383189</v>
       </c>
       <c r="I165" s="5">
-        <v>0.001950732419</v>
+        <v>0.001932632232</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
         <v>9</v>
       </c>
       <c r="B166" t="s">
         <v>10</v>
       </c>
       <c r="C166" t="s">
         <v>339</v>
       </c>
       <c r="D166" t="s">
         <v>340</v>
       </c>
       <c r="E166" s="1">
-        <v>1129000</v>
+        <v>1013000</v>
       </c>
       <c r="F166" s="2">
-        <v>99.30023</v>
+        <v>103.24025</v>
       </c>
       <c r="G166" s="3">
-        <v>1121099.6</v>
+        <v>1045823.73</v>
       </c>
       <c r="H166" s="4">
-        <v>0.001917665632</v>
+        <v>0.001803958508</v>
       </c>
       <c r="I166" s="5">
-        <v>0.001918550217</v>
+        <v>0.001804190999</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
         <v>9</v>
       </c>
       <c r="B167" t="s">
         <v>10</v>
       </c>
       <c r="C167" t="s">
         <v>341</v>
       </c>
       <c r="D167" t="s">
         <v>342</v>
       </c>
       <c r="E167" s="1">
-        <v>1090000</v>
+        <v>1086000</v>
       </c>
       <c r="F167" s="2">
-        <v>97.95524500000001</v>
+        <v>97.106994</v>
       </c>
       <c r="G167" s="3">
-        <v>1067712.17</v>
+        <v>1054581.95</v>
       </c>
       <c r="H167" s="4">
-        <v>0.00182634526</v>
+        <v>0.001819065709</v>
       </c>
       <c r="I167" s="5">
-        <v>0.00182718772</v>
+        <v>0.001819300148</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
         <v>9</v>
       </c>
       <c r="B168" t="s">
         <v>10</v>
       </c>
       <c r="C168" t="s">
         <v>343</v>
       </c>
       <c r="D168" t="s">
         <v>344</v>
       </c>
       <c r="E168" s="1">
-        <v>1013000</v>
+        <v>1060000</v>
       </c>
       <c r="F168" s="2">
-        <v>103.38154</v>
+        <v>99.94229199999999</v>
       </c>
       <c r="G168" s="3">
-        <v>1047255</v>
+        <v>1059388.3</v>
       </c>
       <c r="H168" s="4">
-        <v>0.001791352818</v>
+        <v>0.001827356245</v>
       </c>
       <c r="I168" s="5">
-        <v>0.001792179137</v>
+        <v>0.001827591751</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
         <v>9</v>
       </c>
       <c r="B169" t="s">
         <v>10</v>
       </c>
       <c r="C169" t="s">
         <v>345</v>
       </c>
       <c r="D169" t="s">
         <v>346</v>
       </c>
       <c r="E169" s="1">
-        <v>1065000</v>
+        <v>1129000</v>
       </c>
       <c r="F169" s="2">
-        <v>99.99626000000001</v>
+        <v>94.246218</v>
       </c>
       <c r="G169" s="3">
-        <v>1064960.17</v>
+        <v>1064039.8</v>
       </c>
       <c r="H169" s="4">
-        <v>0.001821637901</v>
+        <v>0.001835379704</v>
       </c>
       <c r="I169" s="5">
-        <v>0.00182247819</v>
+        <v>0.001835616245</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
         <v>9</v>
       </c>
       <c r="B170" t="s">
         <v>10</v>
       </c>
       <c r="C170" t="s">
         <v>347</v>
       </c>
       <c r="D170" t="s">
         <v>348</v>
       </c>
       <c r="E170" s="1">
-        <v>1086000</v>
+        <v>1069000</v>
       </c>
       <c r="F170" s="2">
-        <v>98.062842</v>
+        <v>96.04908500000001</v>
       </c>
       <c r="G170" s="3">
-        <v>1064962.46</v>
+        <v>1026764.72</v>
       </c>
       <c r="H170" s="4">
-        <v>0.001821641827</v>
+        <v>0.001771083302</v>
       </c>
       <c r="I170" s="5">
-        <v>0.001822482117</v>
+        <v>0.001771311557</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
         <v>9</v>
       </c>
       <c r="B171" t="s">
         <v>10</v>
       </c>
       <c r="C171" t="s">
         <v>349</v>
       </c>
       <c r="D171" t="s">
         <v>350</v>
       </c>
       <c r="E171" s="1">
-        <v>1069000</v>
+        <v>1044000</v>
       </c>
       <c r="F171" s="2">
-        <v>96.131676</v>
+        <v>100.647</v>
       </c>
       <c r="G171" s="3">
-        <v>1027647.62</v>
+        <v>1050754.68</v>
       </c>
       <c r="H171" s="4">
-        <v>0.001757813955</v>
+        <v>0.00181246398</v>
       </c>
       <c r="I171" s="5">
-        <v>0.001758624803</v>
+        <v>0.001812697568</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
         <v>9</v>
       </c>
       <c r="B172" t="s">
         <v>10</v>
       </c>
       <c r="C172" t="s">
         <v>351</v>
       </c>
       <c r="D172" t="s">
         <v>352</v>
       </c>
       <c r="E172" s="1">
-        <v>1044000</v>
+        <v>1058000</v>
       </c>
       <c r="F172" s="2">
-        <v>101.1074</v>
+        <v>99.56856399999999</v>
       </c>
       <c r="G172" s="3">
-        <v>1055561.26</v>
+        <v>1053435.41</v>
       </c>
       <c r="H172" s="4">
-        <v>0.001805560852</v>
+        <v>0.00181708801</v>
       </c>
       <c r="I172" s="5">
-        <v>0.001806393725</v>
+        <v>0.001817322194</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
         <v>9</v>
       </c>
       <c r="B173" t="s">
         <v>10</v>
       </c>
       <c r="C173" t="s">
         <v>353</v>
       </c>
       <c r="D173" t="s">
         <v>354</v>
       </c>
       <c r="E173" s="1">
-        <v>1058000</v>
+        <v>1000946.14</v>
       </c>
       <c r="F173" s="2">
-        <v>100.04371</v>
+        <v>102.0224</v>
       </c>
       <c r="G173" s="3">
-        <v>1058462.45</v>
+        <v>1021189.27</v>
       </c>
       <c r="H173" s="4">
-        <v>0.001810523412</v>
+        <v>0.001761466128</v>
       </c>
       <c r="I173" s="5">
-        <v>0.001811358574</v>
+        <v>0.001761693143</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
         <v>9</v>
       </c>
       <c r="B174" t="s">
         <v>10</v>
       </c>
       <c r="C174" t="s">
         <v>355</v>
       </c>
       <c r="D174" t="s">
         <v>356</v>
       </c>
       <c r="E174" s="1">
-        <v>1010709.49</v>
+        <v>1072000</v>
       </c>
       <c r="F174" s="2">
-        <v>102.13946</v>
+        <v>98.966357</v>
       </c>
       <c r="G174" s="3">
-        <v>1032333.22</v>
+        <v>1060919.35</v>
       </c>
       <c r="H174" s="4">
-        <v>0.001765828775</v>
+        <v>0.001829997181</v>
       </c>
       <c r="I174" s="5">
-        <v>0.001766643321</v>
+        <v>0.001830233028</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>9</v>
       </c>
       <c r="B175" t="s">
         <v>10</v>
       </c>
       <c r="C175" t="s">
         <v>357</v>
       </c>
       <c r="D175" t="s">
         <v>358</v>
       </c>
       <c r="E175" s="1">
-        <v>1072000</v>
+        <v>1025000</v>
       </c>
       <c r="F175" s="2">
-        <v>99.39256</v>
+        <v>103.7578</v>
       </c>
       <c r="G175" s="3">
-        <v>1065488.24</v>
+        <v>1063517.45</v>
       </c>
       <c r="H175" s="4">
-        <v>0.001822541183</v>
+        <v>0.001834478691</v>
       </c>
       <c r="I175" s="5">
-        <v>0.001823381889</v>
+        <v>0.001834715116</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
         <v>9</v>
       </c>
       <c r="B176" t="s">
         <v>10</v>
       </c>
       <c r="C176" t="s">
         <v>359</v>
       </c>
       <c r="D176" t="s">
         <v>360</v>
       </c>
       <c r="E176" s="1">
-        <v>1025000</v>
+        <v>1051000</v>
       </c>
       <c r="F176" s="2">
-        <v>103.584501</v>
+        <v>97.24829800000001</v>
       </c>
       <c r="G176" s="3">
-        <v>1061741.14</v>
+        <v>1022079.61</v>
       </c>
       <c r="H176" s="4">
-        <v>0.001816131672</v>
+        <v>0.001763001885</v>
       </c>
       <c r="I176" s="5">
-        <v>0.001816969421</v>
+        <v>0.001763229098</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
         <v>9</v>
       </c>
       <c r="B177" t="s">
         <v>10</v>
       </c>
       <c r="C177" t="s">
         <v>361</v>
       </c>
       <c r="D177" t="s">
         <v>362</v>
       </c>
       <c r="E177" s="1">
-        <v>1051000</v>
+        <v>1052000</v>
       </c>
       <c r="F177" s="2">
-        <v>101.021598</v>
+        <v>97.49763</v>
       </c>
       <c r="G177" s="3">
-        <v>1061736.99</v>
+        <v>1025675.07</v>
       </c>
       <c r="H177" s="4">
-        <v>0.00181612459</v>
+        <v>0.001769203745</v>
       </c>
       <c r="I177" s="5">
-        <v>0.001816962336</v>
+        <v>0.001769431758</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
         <v>9</v>
       </c>
       <c r="B178" t="s">
         <v>10</v>
       </c>
       <c r="C178" t="s">
         <v>363</v>
       </c>
       <c r="D178" t="s">
         <v>364</v>
       </c>
       <c r="E178" s="1">
-        <v>1052000</v>
+        <v>1248000</v>
       </c>
       <c r="F178" s="2">
-        <v>97.69383999999999</v>
+        <v>85.278035</v>
       </c>
       <c r="G178" s="3">
-        <v>1027739.2</v>
+        <v>1064269.88</v>
       </c>
       <c r="H178" s="4">
-        <v>0.001757970605</v>
+        <v>0.001835776565</v>
       </c>
       <c r="I178" s="5">
-        <v>0.001758781526</v>
+        <v>0.001836013157</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
         <v>9</v>
       </c>
       <c r="B179" t="s">
         <v>10</v>
       </c>
       <c r="C179" t="s">
         <v>365</v>
       </c>
       <c r="D179" t="s">
         <v>366</v>
       </c>
       <c r="E179" s="1">
         <v>1057000</v>
       </c>
       <c r="F179" s="2">
-        <v>101.81616</v>
+        <v>99.165183</v>
       </c>
       <c r="G179" s="3">
-        <v>1076196.81</v>
+        <v>1048175.98</v>
       </c>
       <c r="H179" s="4">
-        <v>0.001840858426</v>
+        <v>0.001808015946</v>
       </c>
       <c r="I179" s="5">
-        <v>0.00184170758</v>
+        <v>0.00180824896</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
         <v>9</v>
       </c>
       <c r="B180" t="s">
         <v>10</v>
       </c>
       <c r="C180" t="s">
         <v>367</v>
       </c>
       <c r="D180" t="s">
         <v>368</v>
       </c>
       <c r="E180" s="1">
-        <v>1000000</v>
+        <v>1030000</v>
       </c>
       <c r="F180" s="2">
-        <v>100.24</v>
+        <v>98.54043</v>
       </c>
       <c r="G180" s="3">
-        <v>1002400</v>
+        <v>1014966.43</v>
       </c>
       <c r="H180" s="4">
-        <v>0.001714627349</v>
+        <v>0.001750732239</v>
       </c>
       <c r="I180" s="5">
-        <v>0.001715418276</v>
+        <v>0.001750957871</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
         <v>9</v>
       </c>
       <c r="B181" t="s">
         <v>10</v>
       </c>
       <c r="C181" t="s">
         <v>369</v>
       </c>
       <c r="D181" t="s">
         <v>370</v>
       </c>
       <c r="E181" s="1">
-        <v>1027000</v>
+        <v>1023000</v>
       </c>
       <c r="F181" s="2">
-        <v>98.903109</v>
+        <v>100.001142</v>
       </c>
       <c r="G181" s="3">
-        <v>1015734.93</v>
+        <v>1023011.68</v>
       </c>
       <c r="H181" s="4">
-        <v>0.001737437041</v>
+        <v>0.001764609629</v>
       </c>
       <c r="I181" s="5">
-        <v>0.001738238489</v>
+        <v>0.001764837049</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
         <v>9</v>
       </c>
       <c r="B182" t="s">
         <v>10</v>
       </c>
       <c r="C182" t="s">
         <v>371</v>
       </c>
       <c r="D182" t="s">
         <v>372</v>
       </c>
       <c r="E182" s="1">
-        <v>1031000</v>
+        <v>1000000</v>
       </c>
       <c r="F182" s="2">
-        <v>95.15076999999999</v>
+        <v>100.17485</v>
       </c>
       <c r="G182" s="3">
-        <v>981004.4399999999</v>
+        <v>1001748.5</v>
       </c>
       <c r="H182" s="4">
-        <v>0.001678029769</v>
+        <v>0.001727932417</v>
       </c>
       <c r="I182" s="5">
-        <v>0.001678803814</v>
+        <v>0.00172815511</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
         <v>9</v>
       </c>
       <c r="B183" t="s">
         <v>10</v>
       </c>
       <c r="C183" t="s">
         <v>373</v>
       </c>
       <c r="D183" t="s">
         <v>374</v>
       </c>
       <c r="E183" s="1">
-        <v>856000</v>
+        <v>1027000</v>
       </c>
       <c r="F183" s="2">
-        <v>117.916568</v>
+        <v>98.614028</v>
       </c>
       <c r="G183" s="3">
-        <v>1009365.82</v>
+        <v>1012766.07</v>
       </c>
       <c r="H183" s="4">
-        <v>0.001726542542</v>
+        <v>0.001746936799</v>
       </c>
       <c r="I183" s="5">
-        <v>0.001727338965</v>
+        <v>0.001747161942</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
         <v>9</v>
       </c>
       <c r="B184" t="s">
         <v>10</v>
       </c>
       <c r="C184" t="s">
         <v>375</v>
       </c>
       <c r="D184" t="s">
         <v>376</v>
       </c>
       <c r="E184" s="1">
-        <v>1003261.6858</v>
+        <v>1031000</v>
       </c>
       <c r="F184" s="2">
-        <v>99.93201999999999</v>
+        <v>95.447664</v>
       </c>
       <c r="G184" s="3">
-        <v>1002579.67</v>
+        <v>984065.42</v>
       </c>
       <c r="H184" s="4">
-        <v>0.001714934676</v>
+        <v>0.001697430575</v>
       </c>
       <c r="I184" s="5">
-        <v>0.001715725745</v>
+        <v>0.001697649337</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
         <v>9</v>
       </c>
       <c r="B185" t="s">
         <v>10</v>
       </c>
       <c r="C185" t="s">
         <v>377</v>
       </c>
       <c r="D185" t="s">
         <v>378</v>
       </c>
       <c r="E185" s="1">
-        <v>1083000</v>
+        <v>946000</v>
       </c>
       <c r="F185" s="2">
-        <v>90.18356</v>
+        <v>101.192191</v>
       </c>
       <c r="G185" s="3">
-        <v>976687.95</v>
+        <v>957278.13</v>
       </c>
       <c r="H185" s="4">
-        <v>0.001670646328</v>
+        <v>0.001651224741</v>
       </c>
       <c r="I185" s="5">
-        <v>0.001671416967</v>
+        <v>0.001651437548</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
         <v>9</v>
       </c>
       <c r="B186" t="s">
         <v>10</v>
       </c>
       <c r="C186" t="s">
         <v>379</v>
       </c>
       <c r="D186" t="s">
         <v>380</v>
       </c>
       <c r="E186" s="1">
-        <v>1030000</v>
+        <v>856000</v>
       </c>
       <c r="F186" s="2">
-        <v>98.531735</v>
+        <v>117.544588</v>
       </c>
       <c r="G186" s="3">
-        <v>1014876.87</v>
+        <v>1006181.67</v>
       </c>
       <c r="H186" s="4">
-        <v>0.001735969312</v>
+        <v>0.00173557927</v>
       </c>
       <c r="I186" s="5">
-        <v>0.001736770083</v>
+        <v>0.001735802949</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
         <v>9</v>
       </c>
       <c r="B187" t="s">
         <v>10</v>
       </c>
       <c r="C187" t="s">
         <v>381</v>
       </c>
       <c r="D187" t="s">
         <v>382</v>
       </c>
       <c r="E187" s="1">
-        <v>1023000</v>
+        <v>1003261.6858</v>
       </c>
       <c r="F187" s="2">
-        <v>99.978897</v>
+        <v>99.83046</v>
       </c>
       <c r="G187" s="3">
-        <v>1022784.12</v>
+        <v>1001560.76</v>
       </c>
       <c r="H187" s="4">
-        <v>0.001749494831</v>
+        <v>0.001727608574</v>
       </c>
       <c r="I187" s="5">
-        <v>0.001750301841</v>
+        <v>0.001727831225</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
         <v>9</v>
       </c>
       <c r="B188" t="s">
         <v>10</v>
       </c>
       <c r="C188" t="s">
         <v>383</v>
       </c>
       <c r="D188" t="s">
         <v>384</v>
       </c>
       <c r="E188" s="1">
-        <v>37100</v>
+        <v>1083000</v>
       </c>
       <c r="F188" s="2">
-        <v>25.6</v>
+        <v>90.33680200000001</v>
       </c>
       <c r="G188" s="3">
-        <v>949760</v>
+        <v>978347.5699999999</v>
       </c>
       <c r="H188" s="4">
-        <v>0.001624585466</v>
+        <v>0.001687567761</v>
       </c>
       <c r="I188" s="5">
-        <v>0.001625334858</v>
+        <v>0.001687785252</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
         <v>9</v>
       </c>
       <c r="B189" t="s">
         <v>10</v>
       </c>
       <c r="C189" t="s">
         <v>385</v>
       </c>
       <c r="D189" t="s">
         <v>386</v>
       </c>
       <c r="E189" s="1">
-        <v>916000</v>
+        <v>37100</v>
       </c>
       <c r="F189" s="2">
-        <v>102.02012</v>
+        <v>25.57</v>
       </c>
       <c r="G189" s="3">
-        <v>934504.3</v>
+        <v>948647</v>
       </c>
       <c r="H189" s="4">
-        <v>0.001598490253</v>
+        <v>0.001636336768</v>
       </c>
       <c r="I189" s="5">
-        <v>0.001599227608</v>
+        <v>0.001636547657</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
         <v>9</v>
       </c>
       <c r="B190" t="s">
         <v>10</v>
       </c>
       <c r="C190" t="s">
         <v>387</v>
       </c>
       <c r="D190" t="s">
         <v>388</v>
       </c>
       <c r="E190" s="1">
-        <v>946000</v>
+        <v>895000</v>
       </c>
       <c r="F190" s="2">
-        <v>101.935651</v>
+        <v>101.266134</v>
       </c>
       <c r="G190" s="3">
-        <v>964311.26</v>
+        <v>906331.9</v>
       </c>
       <c r="H190" s="4">
-        <v>0.001649475715</v>
+        <v>0.001563346757</v>
       </c>
       <c r="I190" s="5">
-        <v>0.001650236589</v>
+        <v>0.001563548239</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
         <v>9</v>
       </c>
       <c r="B191" t="s">
         <v>10</v>
       </c>
       <c r="C191" t="s">
         <v>389</v>
       </c>
       <c r="D191" t="s">
         <v>390</v>
       </c>
       <c r="E191" s="1">
-        <v>971000</v>
+        <v>907000</v>
       </c>
       <c r="F191" s="2">
-        <v>94.057709</v>
+        <v>99.60868000000001</v>
       </c>
       <c r="G191" s="3">
-        <v>913300.35</v>
+        <v>903450.73</v>
       </c>
       <c r="H191" s="4">
-        <v>0.001562220437</v>
+        <v>0.001558376977</v>
       </c>
       <c r="I191" s="5">
-        <v>0.001562941061</v>
+        <v>0.001558577818</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
         <v>9</v>
       </c>
       <c r="B192" t="s">
         <v>10</v>
       </c>
       <c r="C192" t="s">
         <v>391</v>
       </c>
       <c r="D192" t="s">
         <v>392</v>
       </c>
       <c r="E192" s="1">
-        <v>890000</v>
+        <v>916000</v>
       </c>
       <c r="F192" s="2">
-        <v>100.997882</v>
+        <v>101.91063</v>
       </c>
       <c r="G192" s="3">
-        <v>898881.15</v>
+        <v>933501.37</v>
       </c>
       <c r="H192" s="4">
-        <v>0.001537556069</v>
+        <v>0.001610211824</v>
       </c>
       <c r="I192" s="5">
-        <v>0.001538265316</v>
+        <v>0.001610419346</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
         <v>9</v>
       </c>
       <c r="B193" t="s">
         <v>10</v>
       </c>
       <c r="C193" t="s">
         <v>393</v>
       </c>
       <c r="D193" t="s">
         <v>394</v>
       </c>
       <c r="E193" s="1">
-        <v>921000</v>
+        <v>900000</v>
       </c>
       <c r="F193" s="2">
-        <v>96.423205</v>
+        <v>100.49594</v>
       </c>
       <c r="G193" s="3">
-        <v>888057.72</v>
+        <v>904463.46</v>
       </c>
       <c r="H193" s="4">
-        <v>0.001519042349</v>
+        <v>0.001560123856</v>
       </c>
       <c r="I193" s="5">
-        <v>0.001519743056</v>
+        <v>0.001560324922</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
         <v>9</v>
       </c>
       <c r="B194" t="s">
         <v>10</v>
       </c>
       <c r="C194" t="s">
         <v>395</v>
       </c>
       <c r="D194" t="s">
         <v>396</v>
       </c>
       <c r="E194" s="1">
-        <v>848000</v>
+        <v>960000</v>
       </c>
       <c r="F194" s="2">
-        <v>101.578</v>
+        <v>94.240511</v>
       </c>
       <c r="G194" s="3">
-        <v>861381.4399999999</v>
+        <v>904708.91</v>
       </c>
       <c r="H194" s="4">
-        <v>0.001473411986</v>
+        <v>0.001560547229</v>
       </c>
       <c r="I194" s="5">
-        <v>0.001474091645</v>
+        <v>0.00156074835</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
         <v>9</v>
       </c>
       <c r="B195" t="s">
         <v>10</v>
       </c>
       <c r="C195" t="s">
         <v>397</v>
       </c>
       <c r="D195" t="s">
         <v>398</v>
       </c>
       <c r="E195" s="1">
-        <v>895000</v>
+        <v>971000</v>
       </c>
       <c r="F195" s="2">
-        <v>101.166208</v>
+        <v>94.071591</v>
       </c>
       <c r="G195" s="3">
-        <v>905437.5600000001</v>
+        <v>913435.15</v>
       </c>
       <c r="H195" s="4">
-        <v>0.001548770956</v>
+        <v>0.001575599268</v>
       </c>
       <c r="I195" s="5">
-        <v>0.001549485376</v>
+        <v>0.001575802329</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
         <v>9</v>
       </c>
       <c r="B196" t="s">
         <v>10</v>
       </c>
       <c r="C196" t="s">
         <v>399</v>
       </c>
       <c r="D196" t="s">
         <v>400</v>
       </c>
       <c r="E196" s="1">
-        <v>864000</v>
+        <v>890000</v>
       </c>
       <c r="F196" s="2">
-        <v>102.3934</v>
+        <v>98.704076</v>
       </c>
       <c r="G196" s="3">
-        <v>884678.98</v>
+        <v>878466.28</v>
       </c>
       <c r="H196" s="4">
-        <v>0.001513262937</v>
+        <v>0.001515280887</v>
       </c>
       <c r="I196" s="5">
-        <v>0.001513960978</v>
+        <v>0.001515476174</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
         <v>9</v>
       </c>
       <c r="B197" t="s">
         <v>10</v>
       </c>
       <c r="C197" t="s">
         <v>401</v>
       </c>
       <c r="D197" t="s">
         <v>402</v>
       </c>
       <c r="E197" s="1">
-        <v>868000</v>
+        <v>921000</v>
       </c>
       <c r="F197" s="2">
-        <v>100.875</v>
+        <v>95.742931</v>
       </c>
       <c r="G197" s="3">
-        <v>875595</v>
+        <v>881792.39</v>
       </c>
       <c r="H197" s="4">
-        <v>0.001497724595</v>
+        <v>0.001521018163</v>
       </c>
       <c r="I197" s="5">
-        <v>0.001498415468</v>
+        <v>0.001521214189</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
         <v>9</v>
       </c>
       <c r="B198" t="s">
         <v>10</v>
       </c>
       <c r="C198" t="s">
         <v>403</v>
       </c>
       <c r="D198" t="s">
         <v>404</v>
       </c>
       <c r="E198" s="1">
-        <v>907000</v>
+        <v>848000</v>
       </c>
       <c r="F198" s="2">
-        <v>99.22542</v>
+        <v>101.5738</v>
       </c>
       <c r="G198" s="3">
-        <v>899974.5600000001</v>
+        <v>861345.8199999999</v>
       </c>
       <c r="H198" s="4">
-        <v>0.00153942637</v>
+        <v>0.001485749538</v>
       </c>
       <c r="I198" s="5">
-        <v>0.00154013648</v>
+        <v>0.001485941019</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
         <v>9</v>
       </c>
       <c r="B199" t="s">
         <v>10</v>
       </c>
       <c r="C199" t="s">
         <v>405</v>
       </c>
       <c r="D199" t="s">
         <v>406</v>
       </c>
       <c r="E199" s="1">
-        <v>843000</v>
+        <v>842000</v>
       </c>
       <c r="F199" s="2">
-        <v>102.361967</v>
+        <v>100.195871</v>
       </c>
       <c r="G199" s="3">
-        <v>862911.38</v>
+        <v>843649.23</v>
       </c>
       <c r="H199" s="4">
-        <v>0.001476028986</v>
+        <v>0.001455224399</v>
       </c>
       <c r="I199" s="5">
-        <v>0.001476709851</v>
+        <v>0.001455411947</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
         <v>9</v>
       </c>
       <c r="B200" t="s">
         <v>10</v>
       </c>
       <c r="C200" t="s">
         <v>407</v>
       </c>
       <c r="D200" t="s">
         <v>408</v>
       </c>
       <c r="E200" s="1">
-        <v>863000</v>
+        <v>864000</v>
       </c>
       <c r="F200" s="2">
-        <v>100.912772</v>
+        <v>102.277319</v>
       </c>
       <c r="G200" s="3">
-        <v>870877.22</v>
+        <v>883676.04</v>
       </c>
       <c r="H200" s="4">
-        <v>0.001489654732</v>
+        <v>0.001524267287</v>
       </c>
       <c r="I200" s="5">
-        <v>0.001490341883</v>
+        <v>0.001524463733</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
         <v>9</v>
       </c>
       <c r="B201" t="s">
         <v>10</v>
       </c>
       <c r="C201" t="s">
         <v>409</v>
       </c>
       <c r="D201" t="s">
         <v>410</v>
       </c>
       <c r="E201" s="1">
-        <v>897000</v>
+        <v>868000</v>
       </c>
       <c r="F201" s="2">
-        <v>97.50076</v>
+        <v>100.5142</v>
       </c>
       <c r="G201" s="3">
-        <v>874581.8199999999</v>
+        <v>872463.26</v>
       </c>
       <c r="H201" s="4">
-        <v>0.001495991523</v>
+        <v>0.001504926179</v>
       </c>
       <c r="I201" s="5">
-        <v>0.001496681597</v>
+        <v>0.001505120131</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
         <v>9</v>
       </c>
       <c r="B202" t="s">
         <v>10</v>
       </c>
       <c r="C202" t="s">
         <v>411</v>
       </c>
       <c r="D202" t="s">
         <v>412</v>
       </c>
       <c r="E202" s="1">
-        <v>837000</v>
+        <v>847000</v>
       </c>
       <c r="F202" s="2">
-        <v>101.648094</v>
+        <v>99.36044</v>
       </c>
       <c r="G202" s="3">
-        <v>850794.55</v>
+        <v>841582.9300000001</v>
       </c>
       <c r="H202" s="4">
-        <v>0.001455302872</v>
+        <v>0.001451660193</v>
       </c>
       <c r="I202" s="5">
-        <v>0.001455974177</v>
+        <v>0.00145184728</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
         <v>9</v>
       </c>
       <c r="B203" t="s">
         <v>10</v>
       </c>
       <c r="C203" t="s">
         <v>413</v>
       </c>
       <c r="D203" t="s">
         <v>414</v>
       </c>
       <c r="E203" s="1">
-        <v>900000</v>
+        <v>843000</v>
       </c>
       <c r="F203" s="2">
-        <v>100.66342</v>
+        <v>101.364021</v>
       </c>
       <c r="G203" s="3">
-        <v>905970.78</v>
+        <v>854498.7</v>
       </c>
       <c r="H203" s="4">
-        <v>0.001549683038</v>
+        <v>0.001473938816</v>
       </c>
       <c r="I203" s="5">
-        <v>0.001550397879</v>
+        <v>0.001474128775</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
         <v>9</v>
       </c>
       <c r="B204" t="s">
         <v>10</v>
       </c>
       <c r="C204" t="s">
         <v>415</v>
       </c>
       <c r="D204" t="s">
         <v>416</v>
       </c>
       <c r="E204" s="1">
-        <v>810000</v>
+        <v>863000</v>
       </c>
       <c r="F204" s="2">
-        <v>104.791327</v>
+        <v>101.072956</v>
       </c>
       <c r="G204" s="3">
-        <v>848809.75</v>
+        <v>872259.61</v>
       </c>
       <c r="H204" s="4">
-        <v>0.001451907831</v>
+        <v>0.001504574907</v>
       </c>
       <c r="I204" s="5">
-        <v>0.00145257757</v>
+        <v>0.001504768814</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
         <v>9</v>
       </c>
       <c r="B205" t="s">
         <v>10</v>
       </c>
       <c r="C205" t="s">
         <v>417</v>
       </c>
       <c r="D205" t="s">
         <v>418</v>
       </c>
       <c r="E205" s="1">
-        <v>862000</v>
+        <v>897000</v>
       </c>
       <c r="F205" s="2">
-        <v>101.7602</v>
+        <v>96.26477</v>
       </c>
       <c r="G205" s="3">
-        <v>877172.92</v>
+        <v>863494.99</v>
       </c>
       <c r="H205" s="4">
-        <v>0.001500423669</v>
+        <v>0.001489456664</v>
       </c>
       <c r="I205" s="5">
-        <v>0.001501115787</v>
+        <v>0.001489648623</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
         <v>9</v>
       </c>
       <c r="B206" t="s">
         <v>10</v>
       </c>
       <c r="C206" t="s">
         <v>419</v>
       </c>
       <c r="D206" t="s">
         <v>420</v>
       </c>
       <c r="E206" s="1">
-        <v>960000</v>
+        <v>837000</v>
       </c>
       <c r="F206" s="2">
-        <v>93.623243</v>
+        <v>100.721372</v>
       </c>
       <c r="G206" s="3">
-        <v>898783.13</v>
+        <v>843037.88</v>
       </c>
       <c r="H206" s="4">
-        <v>0.001537388408</v>
+        <v>0.001454169871</v>
       </c>
       <c r="I206" s="5">
-        <v>0.001538097578</v>
+        <v>0.001454357283</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" t="s">
         <v>9</v>
       </c>
       <c r="B207" t="s">
         <v>10</v>
       </c>
       <c r="C207" t="s">
         <v>421</v>
       </c>
       <c r="D207" t="s">
         <v>422</v>
       </c>
       <c r="E207" s="1">
-        <v>1035000</v>
+        <v>862000</v>
       </c>
       <c r="F207" s="2">
-        <v>85.017453</v>
+        <v>102.3828</v>
       </c>
       <c r="G207" s="3">
-        <v>879930.64</v>
+        <v>882539.74</v>
       </c>
       <c r="H207" s="4">
-        <v>0.0015051408</v>
+        <v>0.001522307264</v>
       </c>
       <c r="I207" s="5">
-        <v>0.001505835095</v>
+        <v>0.001522503457</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" t="s">
         <v>9</v>
       </c>
       <c r="B208" t="s">
         <v>10</v>
       </c>
       <c r="C208" t="s">
         <v>423</v>
       </c>
       <c r="D208" t="s">
         <v>424</v>
       </c>
       <c r="E208" s="1">
-        <v>852216.3</v>
+        <v>866000</v>
       </c>
       <c r="F208" s="2">
-        <v>1</v>
+        <v>98.209602</v>
       </c>
       <c r="G208" s="3">
-        <v>852216.3</v>
+        <v>850495.15</v>
       </c>
       <c r="H208" s="4">
-        <v>0.001457734812</v>
+        <v>0.001467033038</v>
       </c>
       <c r="I208" s="5">
-        <v>0.001458407239</v>
+        <v>0.001467222107</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" t="s">
         <v>9</v>
       </c>
       <c r="B209" t="s">
         <v>10</v>
       </c>
       <c r="C209" t="s">
         <v>425</v>
       </c>
       <c r="D209" t="s">
         <v>426</v>
       </c>
       <c r="E209" s="1">
-        <v>906000</v>
+        <v>1035000</v>
       </c>
       <c r="F209" s="2">
-        <v>97.103979</v>
+        <v>84.53152799999999</v>
       </c>
       <c r="G209" s="3">
-        <v>879762.05</v>
+        <v>874901.3100000001</v>
       </c>
       <c r="H209" s="4">
-        <v>0.001504852426</v>
+        <v>0.001509131626</v>
       </c>
       <c r="I209" s="5">
-        <v>0.001505546587</v>
+        <v>0.001509326121</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" t="s">
         <v>9</v>
       </c>
       <c r="B210" t="s">
         <v>10</v>
       </c>
       <c r="C210" t="s">
         <v>427</v>
       </c>
       <c r="D210" t="s">
         <v>428</v>
       </c>
       <c r="E210" s="1">
-        <v>875000</v>
+        <v>906000</v>
       </c>
       <c r="F210" s="2">
-        <v>94.655131</v>
+        <v>96.480019</v>
       </c>
       <c r="G210" s="3">
-        <v>828232.4</v>
+        <v>874108.97</v>
       </c>
       <c r="H210" s="4">
-        <v>0.001416709815</v>
+        <v>0.001507764902</v>
       </c>
       <c r="I210" s="5">
-        <v>0.001417363317</v>
+        <v>0.00150795922</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
         <v>9</v>
       </c>
       <c r="B211" t="s">
         <v>10</v>
       </c>
       <c r="C211" t="s">
         <v>429</v>
       </c>
       <c r="D211" t="s">
         <v>430</v>
       </c>
       <c r="E211" s="1">
-        <v>793000</v>
+        <v>875000</v>
       </c>
       <c r="F211" s="2">
-        <v>105.384382</v>
+        <v>91.676095</v>
       </c>
       <c r="G211" s="3">
-        <v>835698.15</v>
+        <v>802165.83</v>
       </c>
       <c r="H211" s="4">
-        <v>0.00142948015</v>
+        <v>0.001383668998</v>
       </c>
       <c r="I211" s="5">
-        <v>0.001430139544</v>
+        <v>0.001383847323</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
         <v>9</v>
       </c>
       <c r="B212" t="s">
         <v>10</v>
       </c>
       <c r="C212" t="s">
         <v>431</v>
       </c>
       <c r="D212" t="s">
         <v>432</v>
       </c>
       <c r="E212" s="1">
-        <v>830000</v>
+        <v>793000</v>
       </c>
       <c r="F212" s="2">
-        <v>99.35075500000001</v>
+        <v>102.701535</v>
       </c>
       <c r="G212" s="3">
-        <v>824611.27</v>
+        <v>814423.17</v>
       </c>
       <c r="H212" s="4">
-        <v>0.001410515792</v>
+        <v>0.001404811887</v>
       </c>
       <c r="I212" s="5">
-        <v>0.001411166438</v>
+        <v>0.001404992937</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" t="s">
         <v>9</v>
       </c>
       <c r="B213" t="s">
         <v>10</v>
       </c>
       <c r="C213" t="s">
         <v>433</v>
       </c>
       <c r="D213" t="s">
         <v>434</v>
       </c>
       <c r="E213" s="1">
-        <v>823000</v>
+        <v>830000</v>
       </c>
       <c r="F213" s="2">
-        <v>99.487047</v>
+        <v>96.804092</v>
       </c>
       <c r="G213" s="3">
-        <v>818778.4</v>
+        <v>803473.96</v>
       </c>
       <c r="H213" s="4">
-        <v>0.00140053854</v>
+        <v>0.001385925417</v>
       </c>
       <c r="I213" s="5">
-        <v>0.001401184583</v>
+        <v>0.001386104033</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" t="s">
         <v>9</v>
       </c>
       <c r="B214" t="s">
         <v>10</v>
       </c>
       <c r="C214" t="s">
         <v>435</v>
       </c>
       <c r="D214" t="s">
         <v>436</v>
       </c>
       <c r="E214" s="1">
-        <v>842000</v>
+        <v>823000</v>
       </c>
       <c r="F214" s="2">
-        <v>100.243387</v>
+        <v>99.35161100000001</v>
       </c>
       <c r="G214" s="3">
-        <v>844049.3199999999</v>
+        <v>817663.76</v>
       </c>
       <c r="H214" s="4">
-        <v>0.00144376501</v>
+        <v>0.001410401627</v>
       </c>
       <c r="I214" s="5">
-        <v>0.001444430993</v>
+        <v>0.001410583397</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" t="s">
         <v>9</v>
       </c>
       <c r="B215" t="s">
         <v>10</v>
       </c>
       <c r="C215" t="s">
         <v>437</v>
       </c>
       <c r="D215" t="s">
         <v>438</v>
       </c>
       <c r="E215" s="1">
         <v>806000</v>
       </c>
       <c r="F215" s="2">
-        <v>98.923203</v>
+        <v>97.315376</v>
       </c>
       <c r="G215" s="3">
-        <v>797321.02</v>
+        <v>784361.9300000001</v>
       </c>
       <c r="H215" s="4">
-        <v>0.001363835216</v>
+        <v>0.001352958758</v>
       </c>
       <c r="I215" s="5">
-        <v>0.001364464329</v>
+        <v>0.001353133125</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" t="s">
         <v>9</v>
       </c>
       <c r="B216" t="s">
         <v>10</v>
       </c>
       <c r="C216" t="s">
         <v>439</v>
       </c>
       <c r="D216" t="s">
         <v>440</v>
       </c>
       <c r="E216" s="1">
-        <v>847000</v>
+        <v>802000</v>
       </c>
       <c r="F216" s="2">
-        <v>100.005501</v>
+        <v>98.530354</v>
       </c>
       <c r="G216" s="3">
-        <v>847046.59</v>
+        <v>790213.4399999999</v>
       </c>
       <c r="H216" s="4">
-        <v>0.001448891915</v>
+        <v>0.001363052121</v>
       </c>
       <c r="I216" s="5">
-        <v>0.001449560263</v>
+        <v>0.001363227789</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" t="s">
         <v>9</v>
       </c>
       <c r="B217" t="s">
         <v>10</v>
       </c>
       <c r="C217" t="s">
         <v>441</v>
       </c>
       <c r="D217" t="s">
         <v>442</v>
       </c>
       <c r="E217" s="1">
-        <v>802000</v>
+        <v>857000</v>
       </c>
       <c r="F217" s="2">
-        <v>100.177276</v>
+        <v>95.68852</v>
       </c>
       <c r="G217" s="3">
-        <v>803421.75</v>
+        <v>820050.62</v>
       </c>
       <c r="H217" s="4">
-        <v>0.001374270662</v>
+        <v>0.001414518757</v>
       </c>
       <c r="I217" s="5">
-        <v>0.001374904588</v>
+        <v>0.001414701058</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" t="s">
         <v>9</v>
       </c>
       <c r="B218" t="s">
         <v>10</v>
       </c>
       <c r="C218" t="s">
         <v>443</v>
       </c>
       <c r="D218" t="s">
         <v>444</v>
       </c>
       <c r="E218" s="1">
-        <v>857000</v>
+        <v>824000</v>
       </c>
       <c r="F218" s="2">
-        <v>95.906842</v>
+        <v>98.788701</v>
       </c>
       <c r="G218" s="3">
-        <v>821921.64</v>
+        <v>814018.9</v>
       </c>
       <c r="H218" s="4">
-        <v>0.00140591512</v>
+        <v>0.001404114544</v>
       </c>
       <c r="I218" s="5">
-        <v>0.001406563643</v>
+        <v>0.001404295504</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" t="s">
         <v>9</v>
       </c>
       <c r="B219" t="s">
         <v>10</v>
       </c>
       <c r="C219" t="s">
         <v>445</v>
       </c>
       <c r="D219" t="s">
         <v>446</v>
       </c>
       <c r="E219" s="1">
-        <v>824000</v>
+        <v>839000</v>
       </c>
       <c r="F219" s="2">
-        <v>98.61166900000001</v>
+        <v>97.510262</v>
       </c>
       <c r="G219" s="3">
-        <v>812560.15</v>
+        <v>818111.1</v>
       </c>
       <c r="H219" s="4">
-        <v>0.001389902096</v>
+        <v>0.00141117325</v>
       </c>
       <c r="I219" s="5">
-        <v>0.001390543232</v>
+        <v>0.00141135512</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" t="s">
         <v>9</v>
       </c>
       <c r="B220" t="s">
         <v>10</v>
       </c>
       <c r="C220" t="s">
         <v>447</v>
       </c>
       <c r="D220" t="s">
         <v>448</v>
       </c>
       <c r="E220" s="1">
-        <v>839000</v>
+        <v>789000</v>
       </c>
       <c r="F220" s="2">
-        <v>97.715502</v>
+        <v>100.311881</v>
       </c>
       <c r="G220" s="3">
-        <v>819833.0600000001</v>
+        <v>791460.74</v>
       </c>
       <c r="H220" s="4">
-        <v>0.001402342567</v>
+        <v>0.001365203612</v>
       </c>
       <c r="I220" s="5">
-        <v>0.001402989443</v>
+        <v>0.001365379558</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" t="s">
         <v>9</v>
       </c>
       <c r="B221" t="s">
         <v>10</v>
       </c>
       <c r="C221" t="s">
         <v>449</v>
       </c>
       <c r="D221" t="s">
         <v>450</v>
       </c>
       <c r="E221" s="1">
-        <v>789000</v>
+        <v>829000</v>
       </c>
       <c r="F221" s="2">
-        <v>100.839452</v>
+        <v>98.830062</v>
       </c>
       <c r="G221" s="3">
-        <v>795623.28</v>
+        <v>819301.21</v>
       </c>
       <c r="H221" s="4">
-        <v>0.001360931194</v>
+        <v>0.001413226101</v>
       </c>
       <c r="I221" s="5">
-        <v>0.001361558968</v>
+        <v>0.001413408235</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" t="s">
         <v>9</v>
       </c>
       <c r="B222" t="s">
         <v>10</v>
       </c>
       <c r="C222" t="s">
         <v>451</v>
       </c>
       <c r="D222" t="s">
         <v>452</v>
       </c>
       <c r="E222" s="1">
-        <v>829000</v>
+        <v>810000</v>
       </c>
       <c r="F222" s="2">
-        <v>98.97377899999999</v>
+        <v>102.445615</v>
       </c>
       <c r="G222" s="3">
-        <v>820492.63</v>
+        <v>829809.48</v>
       </c>
       <c r="H222" s="4">
-        <v>0.00140347077</v>
+        <v>0.001431351984</v>
       </c>
       <c r="I222" s="5">
-        <v>0.001404118166</v>
+        <v>0.001431536454</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" t="s">
         <v>9</v>
       </c>
       <c r="B223" t="s">
         <v>10</v>
       </c>
       <c r="C223" t="s">
         <v>453</v>
       </c>
       <c r="D223" t="s">
         <v>454</v>
       </c>
       <c r="E223" s="1">
         <v>844000</v>
       </c>
       <c r="F223" s="2">
-        <v>99.825</v>
+        <v>99.125</v>
       </c>
       <c r="G223" s="3">
-        <v>842523</v>
+        <v>836615</v>
       </c>
       <c r="H223" s="4">
-        <v>0.001441154208</v>
+        <v>0.001443090934</v>
       </c>
       <c r="I223" s="5">
-        <v>0.001441818987</v>
+        <v>0.001443276918</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" t="s">
         <v>9</v>
       </c>
       <c r="B224" t="s">
         <v>10</v>
       </c>
       <c r="C224" t="s">
         <v>455</v>
       </c>
       <c r="D224" t="s">
         <v>456</v>
       </c>
       <c r="E224" s="1">
         <v>888000</v>
       </c>
       <c r="F224" s="2">
-        <v>91.255487</v>
+        <v>91.16500000000001</v>
       </c>
       <c r="G224" s="3">
-        <v>810348.72</v>
+        <v>809545.2</v>
       </c>
       <c r="H224" s="4">
-        <v>0.001386119399</v>
+        <v>0.001396397792</v>
       </c>
       <c r="I224" s="5">
-        <v>0.001386758791</v>
+        <v>0.001396577758</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" t="s">
         <v>9</v>
       </c>
       <c r="B225" t="s">
         <v>10</v>
       </c>
       <c r="C225" t="s">
         <v>457</v>
       </c>
       <c r="D225" t="s">
         <v>458</v>
       </c>
       <c r="E225" s="1">
-        <v>816000</v>
+        <v>873000</v>
       </c>
       <c r="F225" s="2">
-        <v>100.335892</v>
+        <v>90.119479</v>
       </c>
       <c r="G225" s="3">
-        <v>818740.88</v>
+        <v>786743.05</v>
       </c>
       <c r="H225" s="4">
-        <v>0.001400474364</v>
+        <v>0.001357065993</v>
       </c>
       <c r="I225" s="5">
-        <v>0.001401120378</v>
+        <v>0.001357240889</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
         <v>9</v>
       </c>
       <c r="B226" t="s">
         <v>10</v>
       </c>
       <c r="C226" t="s">
         <v>459</v>
       </c>
       <c r="D226" t="s">
         <v>460</v>
       </c>
       <c r="E226" s="1">
-        <v>859000</v>
+        <v>816000</v>
       </c>
       <c r="F226" s="2">
-        <v>97.15854899999999</v>
+        <v>96.51617400000001</v>
       </c>
       <c r="G226" s="3">
-        <v>834591.9399999999</v>
+        <v>787571.98</v>
       </c>
       <c r="H226" s="4">
-        <v>0.001427587948</v>
+        <v>0.001358495824</v>
       </c>
       <c r="I226" s="5">
-        <v>0.001428246468</v>
+        <v>0.001358670905</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" t="s">
         <v>9</v>
       </c>
       <c r="B227" t="s">
         <v>10</v>
       </c>
       <c r="C227" t="s">
         <v>461</v>
       </c>
       <c r="D227" t="s">
         <v>462</v>
       </c>
       <c r="E227" s="1">
-        <v>1054000</v>
+        <v>859000</v>
       </c>
       <c r="F227" s="2">
-        <v>76.330572</v>
+        <v>97.02015900000001</v>
       </c>
       <c r="G227" s="3">
-        <v>804524.23</v>
+        <v>833403.17</v>
       </c>
       <c r="H227" s="4">
-        <v>0.00137615647</v>
+        <v>0.001437550789</v>
       </c>
       <c r="I227" s="5">
-        <v>0.001376791267</v>
+        <v>0.001437736058</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" t="s">
         <v>9</v>
       </c>
       <c r="B228" t="s">
         <v>10</v>
       </c>
       <c r="C228" t="s">
         <v>463</v>
       </c>
       <c r="D228" t="s">
         <v>464</v>
       </c>
       <c r="E228" s="1">
-        <v>749917</v>
+        <v>1054000</v>
       </c>
       <c r="F228" s="2">
-        <v>100.217245</v>
+        <v>75.362301</v>
       </c>
       <c r="G228" s="3">
-        <v>751546.16</v>
+        <v>794318.65</v>
       </c>
       <c r="H228" s="4">
-        <v>0.001285536308</v>
+        <v>0.001370133271</v>
       </c>
       <c r="I228" s="5">
-        <v>0.001286129303</v>
+        <v>0.001370309851</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" t="s">
         <v>9</v>
       </c>
       <c r="B229" t="s">
         <v>10</v>
       </c>
       <c r="C229" t="s">
         <v>465</v>
       </c>
       <c r="D229" t="s">
         <v>466</v>
       </c>
       <c r="E229" s="1">
-        <v>759000</v>
+        <v>749917</v>
       </c>
       <c r="F229" s="2">
-        <v>98.665014</v>
+        <v>100.126293</v>
       </c>
       <c r="G229" s="3">
-        <v>748867.46</v>
+        <v>750864.09</v>
       </c>
       <c r="H229" s="4">
-        <v>0.001280954331</v>
+        <v>0.001295177788</v>
       </c>
       <c r="I229" s="5">
-        <v>0.001281545212</v>
+        <v>0.001295344708</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
         <v>9</v>
       </c>
       <c r="B230" t="s">
         <v>10</v>
       </c>
       <c r="C230" t="s">
         <v>467</v>
       </c>
       <c r="D230" t="s">
         <v>468</v>
       </c>
       <c r="E230" s="1">
-        <v>769000</v>
+        <v>759000</v>
       </c>
       <c r="F230" s="2">
-        <v>99.394079</v>
+        <v>98.49618100000001</v>
       </c>
       <c r="G230" s="3">
-        <v>764340.47</v>
+        <v>747586.01</v>
       </c>
       <c r="H230" s="4">
-        <v>0.001307421259</v>
+        <v>0.001289523376</v>
       </c>
       <c r="I230" s="5">
-        <v>0.001308024349</v>
+        <v>0.001289689568</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
         <v>9</v>
       </c>
       <c r="B231" t="s">
         <v>10</v>
       </c>
       <c r="C231" t="s">
         <v>469</v>
       </c>
       <c r="D231" t="s">
         <v>470</v>
       </c>
       <c r="E231" s="1">
-        <v>768000</v>
+        <v>769000</v>
       </c>
       <c r="F231" s="2">
-        <v>99.510154</v>
+        <v>99.099036</v>
       </c>
       <c r="G231" s="3">
-        <v>764237.98</v>
+        <v>762071.59</v>
       </c>
       <c r="H231" s="4">
-        <v>0.001307245956</v>
+        <v>0.001314509778</v>
       </c>
       <c r="I231" s="5">
-        <v>0.001307848965</v>
+        <v>0.00131467919</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
         <v>9</v>
       </c>
       <c r="B232" t="s">
         <v>10</v>
       </c>
       <c r="C232" t="s">
         <v>471</v>
       </c>
       <c r="D232" t="s">
         <v>472</v>
       </c>
       <c r="E232" s="1">
-        <v>783000</v>
+        <v>768000</v>
       </c>
       <c r="F232" s="2">
-        <v>96.10920299999999</v>
+        <v>99.43186300000001</v>
       </c>
       <c r="G232" s="3">
-        <v>752535.0600000001</v>
+        <v>763636.71</v>
       </c>
       <c r="H232" s="4">
-        <v>0.001287227847</v>
+        <v>0.001317209481</v>
       </c>
       <c r="I232" s="5">
-        <v>0.001287821623</v>
+        <v>0.001317379241</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" t="s">
         <v>9</v>
       </c>
       <c r="B233" t="s">
         <v>10</v>
       </c>
       <c r="C233" t="s">
         <v>473</v>
       </c>
       <c r="D233" t="s">
         <v>474</v>
       </c>
       <c r="E233" s="1">
-        <v>722000</v>
+        <v>783000</v>
       </c>
       <c r="F233" s="2">
-        <v>101.907343</v>
+        <v>95.76457000000001</v>
       </c>
       <c r="G233" s="3">
-        <v>735771.02</v>
+        <v>749836.58</v>
       </c>
       <c r="H233" s="4">
-        <v>0.001258552581</v>
+        <v>0.00129340542</v>
       </c>
       <c r="I233" s="5">
-        <v>0.001259133129</v>
+        <v>0.001293572112</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
         <v>9</v>
       </c>
       <c r="B234" t="s">
         <v>10</v>
       </c>
       <c r="C234" t="s">
         <v>475</v>
       </c>
       <c r="D234" t="s">
         <v>476</v>
       </c>
       <c r="E234" s="1">
-        <v>742000</v>
+        <v>722000</v>
       </c>
       <c r="F234" s="2">
-        <v>100.928247</v>
+        <v>101.318267</v>
       </c>
       <c r="G234" s="3">
-        <v>748887.59</v>
+        <v>731517.89</v>
       </c>
       <c r="H234" s="4">
-        <v>0.001280988775</v>
+        <v>0.001261807202</v>
       </c>
       <c r="I234" s="5">
-        <v>0.001281579672</v>
+        <v>0.001261969821</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" t="s">
         <v>9</v>
       </c>
       <c r="B235" t="s">
         <v>10</v>
       </c>
       <c r="C235" t="s">
         <v>477</v>
       </c>
       <c r="D235" t="s">
         <v>478</v>
       </c>
       <c r="E235" s="1">
-        <v>715000</v>
+        <v>742000</v>
       </c>
       <c r="F235" s="2">
-        <v>105.760115</v>
+        <v>100.587536</v>
       </c>
       <c r="G235" s="3">
-        <v>756184.8199999999</v>
+        <v>746359.52</v>
       </c>
       <c r="H235" s="4">
-        <v>0.001293470847</v>
+        <v>0.001287407772</v>
       </c>
       <c r="I235" s="5">
-        <v>0.001294067502</v>
+        <v>0.001287573691</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" t="s">
         <v>9</v>
       </c>
       <c r="B236" t="s">
         <v>10</v>
       </c>
       <c r="C236" t="s">
         <v>479</v>
       </c>
       <c r="D236" t="s">
         <v>480</v>
       </c>
       <c r="E236" s="1">
-        <v>806000</v>
+        <v>715000</v>
       </c>
       <c r="F236" s="2">
-        <v>96.154804</v>
+        <v>105.329569</v>
       </c>
       <c r="G236" s="3">
-        <v>775007.72</v>
+        <v>753106.42</v>
       </c>
       <c r="H236" s="4">
-        <v>0.00132566783</v>
+        <v>0.001299045612</v>
       </c>
       <c r="I236" s="5">
-        <v>0.001326279337</v>
+        <v>0.001299213031</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" t="s">
         <v>9</v>
       </c>
       <c r="B237" t="s">
         <v>10</v>
       </c>
       <c r="C237" t="s">
         <v>481</v>
       </c>
       <c r="D237" t="s">
         <v>482</v>
       </c>
       <c r="E237" s="1">
-        <v>835000</v>
+        <v>806000</v>
       </c>
       <c r="F237" s="2">
-        <v>90.29403499999999</v>
+        <v>95.88369400000001</v>
       </c>
       <c r="G237" s="3">
-        <v>753955.1899999999</v>
+        <v>772822.5699999999</v>
       </c>
       <c r="H237" s="4">
-        <v>0.001289657016</v>
+        <v>0.001333054332</v>
       </c>
       <c r="I237" s="5">
-        <v>0.001290251912</v>
+        <v>0.001333226134</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" t="s">
         <v>9</v>
       </c>
       <c r="B238" t="s">
         <v>10</v>
       </c>
       <c r="C238" t="s">
         <v>483</v>
       </c>
       <c r="D238" t="s">
         <v>484</v>
       </c>
       <c r="E238" s="1">
-        <v>774000</v>
+        <v>835000</v>
       </c>
       <c r="F238" s="2">
-        <v>99.48868</v>
+        <v>89.907642</v>
       </c>
       <c r="G238" s="3">
-        <v>770042.38</v>
+        <v>750728.8100000001</v>
       </c>
       <c r="H238" s="4">
-        <v>0.001317174512</v>
+        <v>0.001294944438</v>
       </c>
       <c r="I238" s="5">
-        <v>0.001317782101</v>
+        <v>0.001295111328</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
         <v>9</v>
       </c>
       <c r="B239" t="s">
         <v>10</v>
       </c>
       <c r="C239" t="s">
         <v>485</v>
       </c>
       <c r="D239" t="s">
         <v>486</v>
       </c>
       <c r="E239" s="1">
-        <v>882000</v>
+        <v>774000</v>
       </c>
       <c r="F239" s="2">
-        <v>85.066866</v>
+        <v>99.410093</v>
       </c>
       <c r="G239" s="3">
-        <v>750289.76</v>
+        <v>769434.12</v>
       </c>
       <c r="H239" s="4">
-        <v>0.00128338721</v>
+        <v>0.001327209532</v>
       </c>
       <c r="I239" s="5">
-        <v>0.001283979213</v>
+        <v>0.001327380581</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
         <v>9</v>
       </c>
       <c r="B240" t="s">
         <v>10</v>
       </c>
       <c r="C240" t="s">
         <v>487</v>
       </c>
       <c r="D240" t="s">
         <v>488</v>
       </c>
       <c r="E240" s="1">
         <v>697000</v>
       </c>
       <c r="F240" s="2">
-        <v>105.295696</v>
+        <v>104.802608</v>
       </c>
       <c r="G240" s="3">
-        <v>733911</v>
+        <v>730474.1800000001</v>
       </c>
       <c r="H240" s="4">
-        <v>0.001255370984</v>
+        <v>0.001260006889</v>
       </c>
       <c r="I240" s="5">
-        <v>0.001255950064</v>
+        <v>0.001260169277</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" t="s">
         <v>9</v>
       </c>
       <c r="B241" t="s">
         <v>10</v>
       </c>
       <c r="C241" t="s">
         <v>489</v>
       </c>
       <c r="D241" t="s">
         <v>490</v>
       </c>
       <c r="E241" s="1">
         <v>772000</v>
       </c>
       <c r="F241" s="2">
-        <v>100.246315</v>
+        <v>99.568933</v>
       </c>
       <c r="G241" s="3">
-        <v>773901.55</v>
+        <v>768672.16</v>
       </c>
       <c r="H241" s="4">
-        <v>0.001323775705</v>
+        <v>0.00132589522</v>
       </c>
       <c r="I241" s="5">
-        <v>0.001324386339</v>
+        <v>0.001326066099</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
         <v>9</v>
       </c>
       <c r="B242" t="s">
         <v>10</v>
       </c>
       <c r="C242" t="s">
         <v>491</v>
       </c>
       <c r="D242" t="s">
         <v>492</v>
       </c>
       <c r="E242" s="1">
         <v>721000</v>
       </c>
       <c r="F242" s="2">
-        <v>104.3822</v>
+        <v>104.4752</v>
       </c>
       <c r="G242" s="3">
-        <v>752595.66</v>
+        <v>753266.1899999999</v>
       </c>
       <c r="H242" s="4">
-        <v>0.001287331509</v>
+        <v>0.001299321208</v>
       </c>
       <c r="I242" s="5">
-        <v>0.001287925332</v>
+        <v>0.001299488663</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
         <v>9</v>
       </c>
       <c r="B243" t="s">
         <v>10</v>
       </c>
       <c r="C243" t="s">
         <v>493</v>
       </c>
       <c r="D243" t="s">
         <v>494</v>
       </c>
       <c r="E243" s="1">
-        <v>873000</v>
+        <v>756000</v>
       </c>
       <c r="F243" s="2">
-        <v>90.262235</v>
+        <v>97.78756199999999</v>
       </c>
       <c r="G243" s="3">
-        <v>787989.3100000001</v>
+        <v>739273.97</v>
       </c>
       <c r="H243" s="4">
-        <v>0.001347873129</v>
+        <v>0.001275185793</v>
       </c>
       <c r="I243" s="5">
-        <v>0.001348494879</v>
+        <v>0.001275350137</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
         <v>9</v>
       </c>
       <c r="B244" t="s">
         <v>10</v>
       </c>
       <c r="C244" t="s">
         <v>495</v>
       </c>
       <c r="D244" t="s">
         <v>496</v>
       </c>
       <c r="E244" s="1">
-        <v>756000</v>
+        <v>640000</v>
       </c>
       <c r="F244" s="2">
-        <v>98.322817</v>
+        <v>120.597575</v>
       </c>
       <c r="G244" s="3">
-        <v>743320.5</v>
+        <v>771824.48</v>
       </c>
       <c r="H244" s="4">
-        <v>0.001271466134</v>
+        <v>0.001331332704</v>
       </c>
       <c r="I244" s="5">
-        <v>0.001272052638</v>
+        <v>0.001331504284</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" t="s">
         <v>9</v>
       </c>
       <c r="B245" t="s">
         <v>10</v>
       </c>
       <c r="C245" t="s">
         <v>497</v>
       </c>
       <c r="D245" t="s">
         <v>498</v>
       </c>
       <c r="E245" s="1">
-        <v>640000</v>
+        <v>976000</v>
       </c>
       <c r="F245" s="2">
-        <v>121.03992</v>
+        <v>72.489833</v>
       </c>
       <c r="G245" s="3">
-        <v>774655.49</v>
+        <v>707500.77</v>
       </c>
       <c r="H245" s="4">
-        <v>0.001325065329</v>
+        <v>0.001220379681</v>
       </c>
       <c r="I245" s="5">
-        <v>0.001325676558</v>
+        <v>0.001220536962</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" t="s">
         <v>9</v>
       </c>
       <c r="B246" t="s">
         <v>10</v>
       </c>
       <c r="C246" t="s">
         <v>499</v>
       </c>
       <c r="D246" t="s">
         <v>500</v>
       </c>
       <c r="E246" s="1">
-        <v>976000</v>
+        <v>725000</v>
       </c>
       <c r="F246" s="2">
-        <v>73.918491</v>
+        <v>95.07783999999999</v>
       </c>
       <c r="G246" s="3">
-        <v>721444.47</v>
+        <v>689314.34</v>
       </c>
       <c r="H246" s="4">
-        <v>0.001234046711</v>
+        <v>0.00118900961</v>
       </c>
       <c r="I246" s="5">
-        <v>0.001234615954</v>
+        <v>0.001189162848</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
         <v>9</v>
       </c>
       <c r="B247" t="s">
         <v>10</v>
       </c>
       <c r="C247" t="s">
         <v>501</v>
       </c>
       <c r="D247" t="s">
         <v>502</v>
       </c>
       <c r="E247" s="1">
-        <v>725000</v>
+        <v>676000</v>
       </c>
       <c r="F247" s="2">
-        <v>96.30374999999999</v>
+        <v>104.734521</v>
       </c>
       <c r="G247" s="3">
-        <v>698202.1899999999</v>
+        <v>708005.36</v>
       </c>
       <c r="H247" s="4">
-        <v>0.001194290269</v>
+        <v>0.00122125006</v>
       </c>
       <c r="I247" s="5">
-        <v>0.001194841174</v>
+        <v>0.001221407453</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
         <v>9</v>
       </c>
       <c r="B248" t="s">
         <v>10</v>
       </c>
       <c r="C248" t="s">
         <v>503</v>
       </c>
       <c r="D248" t="s">
         <v>504</v>
       </c>
       <c r="E248" s="1">
-        <v>676000</v>
+        <v>667000</v>
       </c>
       <c r="F248" s="2">
-        <v>104.857</v>
+        <v>102.518771</v>
       </c>
       <c r="G248" s="3">
-        <v>708833.3199999999</v>
+        <v>683800.2</v>
       </c>
       <c r="H248" s="4">
-        <v>0.001212475056</v>
+        <v>0.001179498184</v>
       </c>
       <c r="I248" s="5">
-        <v>0.001213034349</v>
+        <v>0.001179650196</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" t="s">
         <v>9</v>
       </c>
       <c r="B249" t="s">
         <v>10</v>
       </c>
       <c r="C249" t="s">
         <v>505</v>
       </c>
       <c r="D249" t="s">
         <v>506</v>
       </c>
       <c r="E249" s="1">
-        <v>667000</v>
+        <v>653000</v>
       </c>
       <c r="F249" s="2">
-        <v>102.61273</v>
+        <v>103.15453</v>
       </c>
       <c r="G249" s="3">
-        <v>684426.91</v>
+        <v>673599.08</v>
       </c>
       <c r="H249" s="4">
-        <v>0.001170727351</v>
+        <v>0.001161902102</v>
       </c>
       <c r="I249" s="5">
-        <v>0.001171267387</v>
+        <v>0.001162051846</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
         <v>9</v>
       </c>
       <c r="B250" t="s">
         <v>10</v>
       </c>
       <c r="C250" t="s">
         <v>507</v>
       </c>
       <c r="D250" t="s">
         <v>508</v>
       </c>
       <c r="E250" s="1">
-        <v>653000</v>
+        <v>671000</v>
       </c>
       <c r="F250" s="2">
-        <v>103.298819</v>
+        <v>100.53744</v>
       </c>
       <c r="G250" s="3">
-        <v>674541.29</v>
+        <v>674606.22</v>
       </c>
       <c r="H250" s="4">
-        <v>0.001153817778</v>
+        <v>0.001163639337</v>
       </c>
       <c r="I250" s="5">
-        <v>0.001154350014</v>
+        <v>0.001163789305</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
         <v>9</v>
       </c>
       <c r="B251" t="s">
         <v>10</v>
       </c>
       <c r="C251" t="s">
         <v>509</v>
       </c>
       <c r="D251" t="s">
         <v>510</v>
       </c>
       <c r="E251" s="1">
-        <v>671000</v>
+        <v>693000</v>
       </c>
       <c r="F251" s="2">
-        <v>101.18514</v>
+        <v>99.04742899999999</v>
       </c>
       <c r="G251" s="3">
-        <v>678952.29</v>
+        <v>686398.6800000001</v>
       </c>
       <c r="H251" s="4">
-        <v>0.001161362893</v>
+        <v>0.001183980345</v>
       </c>
       <c r="I251" s="5">
-        <v>0.001161898609</v>
+        <v>0.001184132935</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" t="s">
         <v>9</v>
       </c>
       <c r="B252" t="s">
         <v>10</v>
       </c>
       <c r="C252" t="s">
         <v>511</v>
       </c>
       <c r="D252" t="s">
         <v>512</v>
       </c>
       <c r="E252" s="1">
-        <v>693000</v>
+        <v>675676.562</v>
       </c>
       <c r="F252" s="2">
-        <v>99.553455</v>
+        <v>100.363541</v>
       </c>
       <c r="G252" s="3">
-        <v>689905.4399999999</v>
+        <v>678132.92</v>
       </c>
       <c r="H252" s="4">
-        <v>0.001180098505</v>
+        <v>0.001169722601</v>
       </c>
       <c r="I252" s="5">
-        <v>0.001180642863</v>
+        <v>0.001169873353</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
         <v>9</v>
       </c>
       <c r="B253" t="s">
         <v>10</v>
       </c>
       <c r="C253" t="s">
         <v>513</v>
       </c>
       <c r="D253" t="s">
         <v>514</v>
       </c>
       <c r="E253" s="1">
-        <v>692473.982</v>
+        <v>761924.1</v>
       </c>
       <c r="F253" s="2">
-        <v>100.39243</v>
+        <v>88.59475</v>
       </c>
       <c r="G253" s="3">
-        <v>695191.46</v>
+        <v>675024.75</v>
       </c>
       <c r="H253" s="4">
-        <v>0.001189140349</v>
+        <v>0.001164361265</v>
       </c>
       <c r="I253" s="5">
-        <v>0.001189688879</v>
+        <v>0.001164511326</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
         <v>9</v>
       </c>
       <c r="B254" t="s">
         <v>10</v>
       </c>
       <c r="C254" t="s">
         <v>515</v>
       </c>
       <c r="D254" t="s">
         <v>516</v>
       </c>
       <c r="E254" s="1">
-        <v>763875.23</v>
+        <v>797000</v>
       </c>
       <c r="F254" s="2">
-        <v>88.95519</v>
+        <v>88.32968</v>
       </c>
       <c r="G254" s="3">
-        <v>679506.66</v>
+        <v>703987.55</v>
       </c>
       <c r="H254" s="4">
-        <v>0.00116231116</v>
+        <v>0.00121431967</v>
       </c>
       <c r="I254" s="5">
-        <v>0.001162847314</v>
+        <v>0.00121447617</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" t="s">
         <v>9</v>
       </c>
       <c r="B255" t="s">
         <v>10</v>
       </c>
       <c r="C255" t="s">
         <v>517</v>
       </c>
       <c r="D255" t="s">
         <v>518</v>
       </c>
       <c r="E255" s="1">
-        <v>797000</v>
+        <v>882000</v>
       </c>
       <c r="F255" s="2">
-        <v>88.34880699999999</v>
+        <v>81.142495</v>
       </c>
       <c r="G255" s="3">
-        <v>704139.99</v>
+        <v>715676.8100000001</v>
       </c>
       <c r="H255" s="4">
-        <v>0.001204447015</v>
+        <v>0.00123448266</v>
       </c>
       <c r="I255" s="5">
-        <v>0.001205002605</v>
+        <v>0.001234641758</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" t="s">
         <v>9</v>
       </c>
       <c r="B256" t="s">
         <v>10</v>
       </c>
       <c r="C256" t="s">
         <v>519</v>
       </c>
       <c r="D256" t="s">
         <v>520</v>
       </c>
       <c r="E256" s="1">
         <v>736000</v>
       </c>
       <c r="F256" s="2">
-        <v>95.573262</v>
+        <v>90.762548</v>
       </c>
       <c r="G256" s="3">
-        <v>703419.21</v>
+        <v>668012.35</v>
       </c>
       <c r="H256" s="4">
-        <v>0.001203214099</v>
+        <v>0.001152265464</v>
       </c>
       <c r="I256" s="5">
-        <v>0.00120376912</v>
+        <v>0.001152413966</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" t="s">
         <v>9</v>
       </c>
       <c r="B257" t="s">
         <v>10</v>
       </c>
       <c r="C257" t="s">
         <v>521</v>
       </c>
       <c r="D257" t="s">
         <v>522</v>
       </c>
       <c r="E257" s="1">
-        <v>685000</v>
+        <v>734000</v>
       </c>
       <c r="F257" s="2">
-        <v>100.0547</v>
+        <v>97.682608</v>
       </c>
       <c r="G257" s="3">
-        <v>685374.7</v>
+        <v>716990.34</v>
       </c>
       <c r="H257" s="4">
-        <v>0.00117234856</v>
+        <v>0.001236748401</v>
       </c>
       <c r="I257" s="5">
-        <v>0.001172889343</v>
+        <v>0.001236907791</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" t="s">
         <v>9</v>
       </c>
       <c r="B258" t="s">
         <v>10</v>
       </c>
       <c r="C258" t="s">
         <v>523</v>
       </c>
       <c r="D258" t="s">
         <v>524</v>
       </c>
       <c r="E258" s="1">
-        <v>688000</v>
+        <v>685000</v>
       </c>
       <c r="F258" s="2">
-        <v>98.235129</v>
+        <v>100.0536</v>
       </c>
       <c r="G258" s="3">
-        <v>675857.6899999999</v>
+        <v>685367.16</v>
       </c>
       <c r="H258" s="4">
-        <v>0.001156069508</v>
+        <v>0.001182201054</v>
       </c>
       <c r="I258" s="5">
-        <v>0.001156602783</v>
+        <v>0.001182353415</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" t="s">
         <v>9</v>
       </c>
       <c r="B259" t="s">
         <v>10</v>
       </c>
       <c r="C259" t="s">
         <v>525</v>
       </c>
       <c r="D259" t="s">
         <v>526</v>
       </c>
       <c r="E259" s="1">
         <v>602000</v>
       </c>
       <c r="F259" s="2">
-        <v>102.378593</v>
+        <v>102.381243</v>
       </c>
       <c r="G259" s="3">
-        <v>616319.13</v>
+        <v>616335.08</v>
       </c>
       <c r="H259" s="4">
-        <v>0.00105422749</v>
+        <v>0.001063126492</v>
       </c>
       <c r="I259" s="5">
-        <v>0.001054713786</v>
+        <v>0.001063263507</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" t="s">
         <v>9</v>
       </c>
       <c r="B260" t="s">
         <v>10</v>
       </c>
       <c r="C260" t="s">
         <v>527</v>
       </c>
       <c r="D260" t="s">
         <v>528</v>
       </c>
       <c r="E260" s="1">
         <v>766000</v>
       </c>
       <c r="F260" s="2">
-        <v>85.937877</v>
+        <v>85.68968099999999</v>
       </c>
       <c r="G260" s="3">
-        <v>658284.14</v>
+        <v>656382.96</v>
       </c>
       <c r="H260" s="4">
-        <v>0.001126009563</v>
+        <v>0.001132205726</v>
       </c>
       <c r="I260" s="5">
-        <v>0.001126528971</v>
+        <v>0.001132351643</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" t="s">
         <v>9</v>
       </c>
       <c r="B261" t="s">
         <v>10</v>
       </c>
       <c r="C261" t="s">
         <v>529</v>
       </c>
       <c r="D261" t="s">
         <v>530</v>
       </c>
       <c r="E261" s="1">
         <v>630000</v>
       </c>
       <c r="F261" s="2">
-        <v>100.11957</v>
+        <v>99.54946</v>
       </c>
       <c r="G261" s="3">
-        <v>630753.29</v>
+        <v>627161.6</v>
       </c>
       <c r="H261" s="4">
-        <v>0.001078917442</v>
+        <v>0.001081801326</v>
       </c>
       <c r="I261" s="5">
-        <v>0.001079415127</v>
+        <v>0.001081940747</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" t="s">
         <v>9</v>
       </c>
       <c r="B262" t="s">
         <v>10</v>
       </c>
       <c r="C262" t="s">
         <v>531</v>
       </c>
       <c r="D262" t="s">
         <v>532</v>
       </c>
       <c r="E262" s="1">
-        <v>628000</v>
+        <v>651000</v>
       </c>
       <c r="F262" s="2">
-        <v>103.497201</v>
+        <v>99.29690600000001</v>
       </c>
       <c r="G262" s="3">
-        <v>649962.42</v>
+        <v>646422.86</v>
       </c>
       <c r="H262" s="4">
-        <v>0.001111775085</v>
+        <v>0.001115025389</v>
       </c>
       <c r="I262" s="5">
-        <v>0.001112287927</v>
+        <v>0.001115169092</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" t="s">
         <v>9</v>
       </c>
       <c r="B263" t="s">
         <v>10</v>
       </c>
       <c r="C263" t="s">
         <v>533</v>
       </c>
       <c r="D263" t="s">
         <v>534</v>
       </c>
       <c r="E263" s="1">
-        <v>648000</v>
+        <v>628000</v>
       </c>
       <c r="F263" s="2">
-        <v>98.112377</v>
+        <v>103.204416</v>
       </c>
       <c r="G263" s="3">
-        <v>635768.2</v>
+        <v>648123.73</v>
       </c>
       <c r="H263" s="4">
-        <v>0.001087495559</v>
+        <v>0.001117959255</v>
       </c>
       <c r="I263" s="5">
-        <v>0.001087997201</v>
+        <v>0.001118103336</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" t="s">
         <v>9</v>
       </c>
       <c r="B264" t="s">
         <v>10</v>
       </c>
       <c r="C264" t="s">
         <v>535</v>
       </c>
       <c r="D264" t="s">
         <v>536</v>
       </c>
       <c r="E264" s="1">
-        <v>682000</v>
+        <v>648000</v>
       </c>
       <c r="F264" s="2">
-        <v>91.03079200000001</v>
+        <v>97.421341</v>
       </c>
       <c r="G264" s="3">
-        <v>620830</v>
+        <v>631290.29</v>
       </c>
       <c r="H264" s="4">
-        <v>0.001061943435</v>
+        <v>0.001088922974</v>
       </c>
       <c r="I264" s="5">
-        <v>0.001062433291</v>
+        <v>0.001089063313</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" t="s">
         <v>9</v>
       </c>
       <c r="B265" t="s">
         <v>10</v>
       </c>
       <c r="C265" t="s">
         <v>537</v>
       </c>
       <c r="D265" t="s">
         <v>538</v>
       </c>
       <c r="E265" s="1">
-        <v>569000</v>
+        <v>682000</v>
       </c>
       <c r="F265" s="2">
-        <v>100.173439</v>
+        <v>90.998503</v>
       </c>
       <c r="G265" s="3">
-        <v>569986.87</v>
+        <v>620609.79</v>
       </c>
       <c r="H265" s="4">
-        <v>0.000974975132</v>
+        <v>0.001070500006</v>
       </c>
       <c r="I265" s="5">
-        <v>0.000975424871</v>
+        <v>0.00107063797</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
         <v>9</v>
       </c>
       <c r="B266" t="s">
         <v>10</v>
       </c>
       <c r="C266" t="s">
         <v>539</v>
       </c>
       <c r="D266" t="s">
         <v>540</v>
       </c>
       <c r="E266" s="1">
-        <v>540000</v>
+        <v>631040.7</v>
       </c>
       <c r="F266" s="2">
-        <v>104.1148</v>
+        <v>1</v>
       </c>
       <c r="G266" s="3">
-        <v>562219.92</v>
+        <v>631040.7</v>
       </c>
       <c r="H266" s="4">
-        <v>0.000961689596</v>
+        <v>0.001088492453</v>
       </c>
       <c r="I266" s="5">
-        <v>0.000962133206</v>
+        <v>0.001088632736</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
         <v>9</v>
       </c>
       <c r="B267" t="s">
         <v>10</v>
       </c>
       <c r="C267" t="s">
         <v>541</v>
       </c>
       <c r="D267" t="s">
         <v>542</v>
       </c>
       <c r="E267" s="1">
-        <v>684000</v>
+        <v>688000</v>
       </c>
       <c r="F267" s="2">
-        <v>85.510092</v>
+        <v>94.935908</v>
       </c>
       <c r="G267" s="3">
-        <v>584889.03</v>
+        <v>653159.05</v>
       </c>
       <c r="H267" s="4">
-        <v>0.001000465608</v>
+        <v>0.001126644752</v>
       </c>
       <c r="I267" s="5">
-        <v>0.001000927105</v>
+        <v>0.001126789952</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
         <v>9</v>
       </c>
       <c r="B268" t="s">
         <v>10</v>
       </c>
       <c r="C268" t="s">
         <v>543</v>
       </c>
       <c r="D268" t="s">
         <v>544</v>
       </c>
       <c r="E268" s="1">
-        <v>601000</v>
+        <v>569000</v>
       </c>
       <c r="F268" s="2">
-        <v>101.0042</v>
+        <v>100.245301</v>
       </c>
       <c r="G268" s="3">
-        <v>607035.24</v>
+        <v>570395.76</v>
       </c>
       <c r="H268" s="4">
-        <v>0.001038347195</v>
+        <v>0.0009838850060000001</v>
       </c>
       <c r="I268" s="5">
-        <v>0.001038826166</v>
+        <v>0.0009840118069999999</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
         <v>9</v>
       </c>
       <c r="B269" t="s">
         <v>10</v>
       </c>
       <c r="C269" t="s">
         <v>545</v>
       </c>
       <c r="D269" t="s">
         <v>546</v>
       </c>
       <c r="E269" s="1">
-        <v>576000</v>
+        <v>540000</v>
       </c>
       <c r="F269" s="2">
-        <v>98.732035</v>
+        <v>103.5892</v>
       </c>
       <c r="G269" s="3">
-        <v>568696.52</v>
+        <v>559381.6800000001</v>
       </c>
       <c r="H269" s="4">
-        <v>0.000972767966</v>
+        <v>0.000964886634</v>
       </c>
       <c r="I269" s="5">
-        <v>0.000973216687</v>
+        <v>0.000965010987</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" t="s">
         <v>9</v>
       </c>
       <c r="B270" t="s">
         <v>10</v>
       </c>
       <c r="C270" t="s">
         <v>547</v>
       </c>
       <c r="D270" t="s">
         <v>548</v>
       </c>
       <c r="E270" s="1">
-        <v>639000</v>
+        <v>684000</v>
       </c>
       <c r="F270" s="2">
-        <v>89.25167399999999</v>
+        <v>86.031313</v>
       </c>
       <c r="G270" s="3">
-        <v>570318.2</v>
+        <v>588454.1800000001</v>
       </c>
       <c r="H270" s="4">
-        <v>0.000975541878</v>
+        <v>0.001015034267</v>
       </c>
       <c r="I270" s="5">
-        <v>0.000975991878</v>
+        <v>0.001015165084</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" t="s">
         <v>9</v>
       </c>
       <c r="B271" t="s">
         <v>10</v>
       </c>
       <c r="C271" t="s">
         <v>549</v>
       </c>
       <c r="D271" t="s">
         <v>550</v>
       </c>
       <c r="E271" s="1">
-        <v>620292.0738</v>
+        <v>601000</v>
       </c>
       <c r="F271" s="2">
-        <v>93.40903299999999</v>
+        <v>100.602118</v>
       </c>
       <c r="G271" s="3">
-        <v>579408.83</v>
+        <v>604618.73</v>
       </c>
       <c r="H271" s="4">
-        <v>0.0009910916029999999</v>
+        <v>0.001042916762</v>
       </c>
       <c r="I271" s="5">
-        <v>0.000991548776</v>
+        <v>0.001043051171</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" t="s">
         <v>9</v>
       </c>
       <c r="B272" t="s">
         <v>10</v>
       </c>
       <c r="C272" t="s">
         <v>551</v>
       </c>
       <c r="D272" t="s">
         <v>552</v>
       </c>
       <c r="E272" s="1">
-        <v>617000</v>
+        <v>576000</v>
       </c>
       <c r="F272" s="2">
-        <v>97.99522</v>
+        <v>98.43083300000001</v>
       </c>
       <c r="G272" s="3">
-        <v>604630.51</v>
+        <v>566961.6</v>
       </c>
       <c r="H272" s="4">
-        <v>0.001034233843</v>
+        <v>0.0009779613589999999</v>
       </c>
       <c r="I272" s="5">
-        <v>0.001034710917</v>
+        <v>0.000978087397</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" t="s">
         <v>9</v>
       </c>
       <c r="B273" t="s">
         <v>10</v>
       </c>
       <c r="C273" t="s">
         <v>553</v>
       </c>
       <c r="D273" t="s">
         <v>554</v>
       </c>
       <c r="E273" s="1">
-        <v>598000</v>
+        <v>639000</v>
       </c>
       <c r="F273" s="2">
-        <v>99.34941000000001</v>
+        <v>89.35402499999999</v>
       </c>
       <c r="G273" s="3">
-        <v>594109.47</v>
+        <v>570972.22</v>
       </c>
       <c r="H273" s="4">
-        <v>0.001016237379</v>
+        <v>0.0009848793460000001</v>
       </c>
       <c r="I273" s="5">
-        <v>0.001016706151</v>
+        <v>0.0009850062760000001</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" t="s">
         <v>9</v>
       </c>
       <c r="B274" t="s">
         <v>10</v>
       </c>
       <c r="C274" t="s">
         <v>555</v>
       </c>
       <c r="D274" t="s">
         <v>556</v>
       </c>
       <c r="E274" s="1">
-        <v>644000</v>
+        <v>616484.6438</v>
       </c>
       <c r="F274" s="2">
-        <v>88.08616600000001</v>
+        <v>92.736907</v>
       </c>
       <c r="G274" s="3">
-        <v>567274.91</v>
+        <v>571708.79</v>
       </c>
       <c r="H274" s="4">
-        <v>0.000970336267</v>
+        <v>0.000986149869</v>
       </c>
       <c r="I274" s="5">
-        <v>0.000970783865</v>
+        <v>0.000986276963</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" t="s">
         <v>9</v>
       </c>
       <c r="B275" t="s">
         <v>10</v>
       </c>
       <c r="C275" t="s">
         <v>557</v>
       </c>
       <c r="D275" t="s">
         <v>558</v>
       </c>
       <c r="E275" s="1">
-        <v>672000</v>
+        <v>617000</v>
       </c>
       <c r="F275" s="2">
-        <v>84.42035300000001</v>
+        <v>97.573674</v>
       </c>
       <c r="G275" s="3">
-        <v>567304.77</v>
+        <v>602029.5699999999</v>
       </c>
       <c r="H275" s="4">
-        <v>0.000970387348</v>
+        <v>0.001038450676</v>
       </c>
       <c r="I275" s="5">
-        <v>0.00097083497</v>
+        <v>0.00103858451</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" t="s">
         <v>9</v>
       </c>
       <c r="B276" t="s">
         <v>10</v>
       </c>
       <c r="C276" t="s">
         <v>559</v>
       </c>
       <c r="D276" t="s">
         <v>560</v>
       </c>
       <c r="E276" s="1">
-        <v>587000</v>
+        <v>598000</v>
       </c>
       <c r="F276" s="2">
-        <v>100.0603</v>
+        <v>99.227161</v>
       </c>
       <c r="G276" s="3">
-        <v>587353.96</v>
+        <v>593378.42</v>
       </c>
       <c r="H276" s="4">
-        <v>0.001004681929</v>
+        <v>0.001023528173</v>
       </c>
       <c r="I276" s="5">
-        <v>0.00100514537</v>
+        <v>0.001023660084</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" t="s">
         <v>9</v>
       </c>
       <c r="B277" t="s">
         <v>10</v>
       </c>
       <c r="C277" t="s">
         <v>561</v>
       </c>
       <c r="D277" t="s">
         <v>562</v>
       </c>
       <c r="E277" s="1">
-        <v>561000</v>
+        <v>644000</v>
       </c>
       <c r="F277" s="2">
-        <v>99.09479</v>
+        <v>87.95822699999999</v>
       </c>
       <c r="G277" s="3">
-        <v>555921.77</v>
+        <v>566450.98</v>
       </c>
       <c r="H277" s="4">
-        <v>0.0009509164749999999</v>
+        <v>0.000977080589</v>
       </c>
       <c r="I277" s="5">
-        <v>0.0009513551149999999</v>
+        <v>0.0009772065129999999</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" t="s">
         <v>9</v>
       </c>
       <c r="B278" t="s">
         <v>10</v>
       </c>
       <c r="C278" t="s">
         <v>563</v>
       </c>
       <c r="D278" t="s">
         <v>564</v>
       </c>
       <c r="E278" s="1">
-        <v>500000</v>
+        <v>578000</v>
       </c>
       <c r="F278" s="2">
-        <v>102.89584</v>
+        <v>96.08296</v>
       </c>
       <c r="G278" s="3">
-        <v>514479.2</v>
+        <v>555359.51</v>
       </c>
       <c r="H278" s="4">
-        <v>0.00088002804</v>
+        <v>0.0009579487249999999</v>
       </c>
       <c r="I278" s="5">
-        <v>0.000880433981</v>
+        <v>0.000958072184</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" t="s">
         <v>9</v>
       </c>
       <c r="B279" t="s">
         <v>10</v>
       </c>
       <c r="C279" t="s">
         <v>565</v>
       </c>
       <c r="D279" t="s">
         <v>566</v>
       </c>
       <c r="E279" s="1">
-        <v>494000</v>
+        <v>672000</v>
       </c>
       <c r="F279" s="2">
-        <v>104.24998</v>
+        <v>82.901138</v>
       </c>
       <c r="G279" s="3">
-        <v>514994.9</v>
+        <v>557095.65</v>
       </c>
       <c r="H279" s="4">
-        <v>0.000880910158</v>
+        <v>0.000960943419</v>
       </c>
       <c r="I279" s="5">
-        <v>0.000881316506</v>
+        <v>0.000961067264</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" t="s">
         <v>9</v>
       </c>
       <c r="B280" t="s">
         <v>10</v>
       </c>
       <c r="C280" t="s">
         <v>567</v>
       </c>
       <c r="D280" t="s">
         <v>568</v>
       </c>
       <c r="E280" s="1">
-        <v>493000</v>
+        <v>587000</v>
       </c>
       <c r="F280" s="2">
-        <v>100.81211</v>
+        <v>100.073</v>
       </c>
       <c r="G280" s="3">
-        <v>497003.7</v>
+        <v>587428.51</v>
       </c>
       <c r="H280" s="4">
-        <v>0.000850135815</v>
+        <v>0.001013265071</v>
       </c>
       <c r="I280" s="5">
-        <v>0.000850527967</v>
+        <v>0.001013395659</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" t="s">
         <v>9</v>
       </c>
       <c r="B281" t="s">
         <v>10</v>
       </c>
       <c r="C281" t="s">
         <v>569</v>
       </c>
       <c r="D281" t="s">
         <v>570</v>
       </c>
       <c r="E281" s="1">
-        <v>513000</v>
+        <v>561000</v>
       </c>
       <c r="F281" s="2">
-        <v>101.920799</v>
+        <v>98.81117999999999</v>
       </c>
       <c r="G281" s="3">
-        <v>522853.7</v>
+        <v>554330.72</v>
       </c>
       <c r="H281" s="4">
-        <v>0.000894352805</v>
+        <v>0.00095617415</v>
       </c>
       <c r="I281" s="5">
-        <v>0.0008947653540000001</v>
+        <v>0.00095629738</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" t="s">
         <v>9</v>
       </c>
       <c r="B282" t="s">
         <v>10</v>
       </c>
       <c r="C282" t="s">
         <v>571</v>
       </c>
       <c r="D282" t="s">
         <v>572</v>
       </c>
       <c r="E282" s="1">
-        <v>496000</v>
+        <v>500000</v>
       </c>
       <c r="F282" s="2">
-        <v>102.332567</v>
+        <v>102.80968</v>
       </c>
       <c r="G282" s="3">
-        <v>507569.53</v>
+        <v>514048.4</v>
       </c>
       <c r="H282" s="4">
-        <v>0.0008682089</v>
+        <v>0.000886690516</v>
       </c>
       <c r="I282" s="5">
-        <v>0.00086860939</v>
+        <v>0.000886804791</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" t="s">
         <v>9</v>
       </c>
       <c r="B283" t="s">
         <v>10</v>
       </c>
       <c r="C283" t="s">
         <v>573</v>
       </c>
       <c r="D283" t="s">
         <v>574</v>
       </c>
       <c r="E283" s="1">
-        <v>508000</v>
+        <v>494000</v>
       </c>
       <c r="F283" s="2">
-        <v>99.80410999999999</v>
+        <v>104.13552</v>
       </c>
       <c r="G283" s="3">
-        <v>507004.88</v>
+        <v>514429.47</v>
       </c>
       <c r="H283" s="4">
-        <v>0.000867243048</v>
+        <v>0.000887347827</v>
       </c>
       <c r="I283" s="5">
-        <v>0.000867643092</v>
+        <v>0.000887462188</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" t="s">
         <v>9</v>
       </c>
       <c r="B284" t="s">
         <v>10</v>
       </c>
       <c r="C284" t="s">
         <v>575</v>
       </c>
       <c r="D284" t="s">
         <v>576</v>
       </c>
       <c r="E284" s="1">
-        <v>500000</v>
+        <v>513000</v>
       </c>
       <c r="F284" s="2">
-        <v>100.1077</v>
+        <v>101.558729</v>
       </c>
       <c r="G284" s="3">
-        <v>500538.5</v>
+        <v>520996.28</v>
       </c>
       <c r="H284" s="4">
-        <v>0.000856182164</v>
+        <v>0.000898675027</v>
       </c>
       <c r="I284" s="5">
-        <v>0.000856577106</v>
+        <v>0.000898790847</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" t="s">
         <v>9</v>
       </c>
       <c r="B285" t="s">
         <v>10</v>
       </c>
       <c r="C285" t="s">
         <v>577</v>
       </c>
       <c r="D285" t="s">
         <v>578</v>
       </c>
       <c r="E285" s="1">
-        <v>602000</v>
+        <v>496000</v>
       </c>
       <c r="F285" s="2">
-        <v>89.5046</v>
+        <v>102.3915</v>
       </c>
       <c r="G285" s="3">
-        <v>538817.6899999999</v>
+        <v>507861.84</v>
       </c>
       <c r="H285" s="4">
-        <v>0.000921659568</v>
+        <v>0.000876019217</v>
       </c>
       <c r="I285" s="5">
-        <v>0.000922084713</v>
+        <v>0.000876132117</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" t="s">
         <v>9</v>
       </c>
       <c r="B286" t="s">
         <v>10</v>
       </c>
       <c r="C286" t="s">
         <v>579</v>
       </c>
       <c r="D286" t="s">
         <v>580</v>
       </c>
       <c r="E286" s="1">
         <v>508000</v>
       </c>
       <c r="F286" s="2">
-        <v>101.604701</v>
+        <v>99.211669</v>
       </c>
       <c r="G286" s="3">
-        <v>516151.88</v>
+        <v>503995.28</v>
       </c>
       <c r="H286" s="4">
-        <v>0.000882889198</v>
+        <v>0.000869349722</v>
       </c>
       <c r="I286" s="5">
-        <v>0.000883296459</v>
+        <v>0.000869461762</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" t="s">
         <v>9</v>
       </c>
       <c r="B287" t="s">
         <v>10</v>
       </c>
       <c r="C287" t="s">
         <v>581</v>
       </c>
       <c r="D287" t="s">
         <v>582</v>
       </c>
       <c r="E287" s="1">
-        <v>508000</v>
+        <v>500000</v>
       </c>
       <c r="F287" s="2">
-        <v>100.1589</v>
+        <v>100.1094</v>
       </c>
       <c r="G287" s="3">
-        <v>508807.21</v>
+        <v>500547</v>
       </c>
       <c r="H287" s="4">
-        <v>0.000870325979</v>
+        <v>0.000863401729</v>
       </c>
       <c r="I287" s="5">
-        <v>0.000870727445</v>
+        <v>0.000863513003</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" t="s">
         <v>9</v>
       </c>
       <c r="B288" t="s">
         <v>10</v>
       </c>
       <c r="C288" t="s">
         <v>583</v>
       </c>
       <c r="D288" t="s">
         <v>584</v>
       </c>
       <c r="E288" s="1">
-        <v>578000</v>
+        <v>602000</v>
       </c>
       <c r="F288" s="2">
-        <v>95.514291</v>
+        <v>85.833319</v>
       </c>
       <c r="G288" s="3">
-        <v>552072.6</v>
+        <v>516716.58</v>
       </c>
       <c r="H288" s="4">
-        <v>0.000944332384</v>
+        <v>0.000891292904</v>
       </c>
       <c r="I288" s="5">
-        <v>0.000944767988</v>
+        <v>0.000891407772</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" t="s">
         <v>9</v>
       </c>
       <c r="B289" t="s">
         <v>10</v>
       </c>
       <c r="C289" t="s">
         <v>585</v>
       </c>
       <c r="D289" t="s">
         <v>586</v>
       </c>
       <c r="E289" s="1">
-        <v>672000</v>
+        <v>508000</v>
       </c>
       <c r="F289" s="2">
-        <v>76.078119</v>
+        <v>102.9476</v>
       </c>
       <c r="G289" s="3">
-        <v>511244.96</v>
+        <v>522973.81</v>
       </c>
       <c r="H289" s="4">
-        <v>0.0008744958</v>
+        <v>0.000902086098</v>
       </c>
       <c r="I289" s="5">
-        <v>0.0008748991889999999</v>
+        <v>0.000902202358</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" t="s">
         <v>9</v>
       </c>
       <c r="B290" t="s">
         <v>10</v>
       </c>
       <c r="C290" t="s">
         <v>587</v>
       </c>
       <c r="D290" t="s">
         <v>588</v>
       </c>
       <c r="E290" s="1">
-        <v>499000</v>
+        <v>508000</v>
       </c>
       <c r="F290" s="2">
-        <v>100.327401</v>
+        <v>100.052805</v>
       </c>
       <c r="G290" s="3">
-        <v>500633.73</v>
+        <v>508268.25</v>
       </c>
       <c r="H290" s="4">
-        <v>0.000856345059</v>
+        <v>0.000876720239</v>
       </c>
       <c r="I290" s="5">
-        <v>0.000856740076</v>
+        <v>0.000876833229</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" t="s">
         <v>9</v>
       </c>
       <c r="B291" t="s">
         <v>10</v>
       </c>
       <c r="C291" t="s">
         <v>589</v>
       </c>
       <c r="D291" t="s">
         <v>590</v>
       </c>
       <c r="E291" s="1">
-        <v>583000</v>
+        <v>494000</v>
       </c>
       <c r="F291" s="2">
-        <v>82.528322</v>
+        <v>100.9427</v>
       </c>
       <c r="G291" s="3">
-        <v>481140.12</v>
+        <v>498656.94</v>
       </c>
       <c r="H291" s="4">
-        <v>0.000823000802</v>
+        <v>0.00086014153</v>
       </c>
       <c r="I291" s="5">
-        <v>0.000823380437</v>
+        <v>0.000860252384</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" t="s">
         <v>9</v>
       </c>
       <c r="B292" t="s">
         <v>10</v>
       </c>
       <c r="C292" t="s">
         <v>591</v>
       </c>
       <c r="D292" t="s">
         <v>592</v>
       </c>
       <c r="E292" s="1">
-        <v>438000</v>
+        <v>672000</v>
       </c>
       <c r="F292" s="2">
-        <v>100.452475</v>
+        <v>74.609612</v>
       </c>
       <c r="G292" s="3">
-        <v>439981.84</v>
+        <v>501376.59</v>
       </c>
       <c r="H292" s="4">
-        <v>0.00075259866</v>
+        <v>0.0008648327070000001</v>
       </c>
       <c r="I292" s="5">
-        <v>0.00075294582</v>
+        <v>0.000864944166</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" t="s">
         <v>9</v>
       </c>
       <c r="B293" t="s">
         <v>10</v>
       </c>
       <c r="C293" t="s">
         <v>593</v>
       </c>
       <c r="D293" t="s">
         <v>594</v>
       </c>
       <c r="E293" s="1">
-        <v>535000</v>
+        <v>499000</v>
       </c>
       <c r="F293" s="2">
-        <v>87.54737</v>
+        <v>99.532439</v>
       </c>
       <c r="G293" s="3">
-        <v>468378.43</v>
+        <v>496666.87</v>
       </c>
       <c r="H293" s="4">
-        <v>0.000801171653</v>
+        <v>0.000856708831</v>
       </c>
       <c r="I293" s="5">
-        <v>0.000801541219</v>
+        <v>0.000856819242</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" t="s">
         <v>9</v>
       </c>
       <c r="B294" t="s">
         <v>10</v>
       </c>
       <c r="C294" t="s">
         <v>595</v>
       </c>
       <c r="D294" t="s">
         <v>596</v>
       </c>
       <c r="E294" s="1">
-        <v>460000</v>
+        <v>493000</v>
       </c>
       <c r="F294" s="2">
-        <v>98.2415</v>
+        <v>99.544071</v>
       </c>
       <c r="G294" s="3">
-        <v>451910.9</v>
+        <v>490752.27</v>
       </c>
       <c r="H294" s="4">
-        <v>0.00077300358</v>
+        <v>0.000846506639</v>
       </c>
       <c r="I294" s="5">
-        <v>0.000773360153</v>
+        <v>0.000846615736</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" t="s">
         <v>9</v>
       </c>
       <c r="B295" t="s">
         <v>10</v>
       </c>
       <c r="C295" t="s">
         <v>597</v>
       </c>
       <c r="D295" t="s">
         <v>598</v>
       </c>
       <c r="E295" s="1">
-        <v>504000</v>
+        <v>583000</v>
       </c>
       <c r="F295" s="2">
-        <v>97.75855900000001</v>
+        <v>83.69457300000001</v>
       </c>
       <c r="G295" s="3">
-        <v>492703.14</v>
+        <v>487939.36</v>
       </c>
       <c r="H295" s="4">
-        <v>0.000842779603</v>
+        <v>0.000841654605</v>
       </c>
       <c r="I295" s="5">
-        <v>0.000843168362</v>
+        <v>0.0008417630769999999</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" t="s">
         <v>9</v>
       </c>
       <c r="B296" t="s">
         <v>10</v>
       </c>
       <c r="C296" t="s">
         <v>599</v>
       </c>
       <c r="D296" t="s">
         <v>600</v>
       </c>
       <c r="E296" s="1">
-        <v>460000</v>
+        <v>438000</v>
       </c>
       <c r="F296" s="2">
-        <v>99.825057</v>
+        <v>100.012169</v>
       </c>
       <c r="G296" s="3">
-        <v>459195.26</v>
+        <v>438053.3</v>
       </c>
       <c r="H296" s="4">
-        <v>0.0007854636429999999</v>
+        <v>0.000755605322</v>
       </c>
       <c r="I296" s="5">
-        <v>0.000785825963</v>
+        <v>0.000755702703</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
         <v>9</v>
       </c>
       <c r="B297" t="s">
         <v>10</v>
       </c>
       <c r="C297" t="s">
         <v>601</v>
       </c>
       <c r="D297" t="s">
         <v>602</v>
       </c>
       <c r="E297" s="1">
-        <v>494000</v>
+        <v>535000</v>
       </c>
       <c r="F297" s="2">
-        <v>99.18066</v>
+        <v>87.56043</v>
       </c>
       <c r="G297" s="3">
-        <v>489952.46</v>
+        <v>468448.3</v>
       </c>
       <c r="H297" s="4">
-        <v>0.00083807451</v>
+        <v>0.000808034156</v>
       </c>
       <c r="I297" s="5">
-        <v>0.000838461098</v>
+        <v>0.000808138294</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" t="s">
         <v>9</v>
       </c>
       <c r="B298" t="s">
         <v>10</v>
       </c>
       <c r="C298" t="s">
         <v>603</v>
       </c>
       <c r="D298" t="s">
         <v>604</v>
       </c>
       <c r="E298" s="1">
-        <v>452000</v>
+        <v>460000</v>
       </c>
       <c r="F298" s="2">
-        <v>98.607949</v>
+        <v>98.285561</v>
       </c>
       <c r="G298" s="3">
-        <v>445707.93</v>
+        <v>452113.58</v>
       </c>
       <c r="H298" s="4">
-        <v>0.000762393262</v>
+        <v>0.00077985813</v>
       </c>
       <c r="I298" s="5">
-        <v>0.00076274494</v>
+        <v>0.000779958637</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" t="s">
         <v>9</v>
       </c>
       <c r="B299" t="s">
         <v>10</v>
       </c>
       <c r="C299" t="s">
         <v>605</v>
       </c>
       <c r="D299" t="s">
         <v>606</v>
       </c>
       <c r="E299" s="1">
-        <v>419000</v>
+        <v>504000</v>
       </c>
       <c r="F299" s="2">
-        <v>103.441527</v>
+        <v>96.90933099999999</v>
       </c>
       <c r="G299" s="3">
-        <v>433420</v>
+        <v>488423.03</v>
       </c>
       <c r="H299" s="4">
-        <v>0.000741374484</v>
+        <v>0.000842488892</v>
       </c>
       <c r="I299" s="5">
-        <v>0.000741716467</v>
+        <v>0.00084259747</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" t="s">
         <v>9</v>
       </c>
       <c r="B300" t="s">
         <v>10</v>
       </c>
       <c r="C300" t="s">
         <v>607</v>
       </c>
       <c r="D300" t="s">
         <v>608</v>
       </c>
       <c r="E300" s="1">
-        <v>424650.674</v>
+        <v>460000</v>
       </c>
       <c r="F300" s="2">
-        <v>100.127673</v>
+        <v>100.268426</v>
       </c>
       <c r="G300" s="3">
-        <v>425192.84</v>
+        <v>461234.76</v>
       </c>
       <c r="H300" s="4">
-        <v>0.000727301745</v>
+        <v>0.000795591401</v>
       </c>
       <c r="I300" s="5">
-        <v>0.000727637236</v>
+        <v>0.000795693936</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" t="s">
         <v>9</v>
       </c>
       <c r="B301" t="s">
         <v>10</v>
       </c>
       <c r="C301" t="s">
         <v>609</v>
       </c>
       <c r="D301" t="s">
         <v>610</v>
       </c>
       <c r="E301" s="1">
-        <v>438000</v>
+        <v>452000</v>
       </c>
       <c r="F301" s="2">
-        <v>97.671594</v>
+        <v>98.602199</v>
       </c>
       <c r="G301" s="3">
-        <v>427801.58</v>
+        <v>445681.94</v>
       </c>
       <c r="H301" s="4">
-        <v>0.000731764058</v>
+        <v>0.000768764087</v>
       </c>
       <c r="I301" s="5">
-        <v>0.000732101608</v>
+        <v>0.0007688631640000001</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" t="s">
         <v>9</v>
       </c>
       <c r="B302" t="s">
         <v>10</v>
       </c>
       <c r="C302" t="s">
         <v>611</v>
       </c>
       <c r="D302" t="s">
         <v>612</v>
       </c>
       <c r="E302" s="1">
-        <v>349000</v>
+        <v>419000</v>
       </c>
       <c r="F302" s="2">
-        <v>100.310599</v>
+        <v>103.440859</v>
       </c>
       <c r="G302" s="3">
-        <v>350083.99</v>
+        <v>433417.2</v>
       </c>
       <c r="H302" s="4">
-        <v>0.000598826401</v>
+        <v>0.000747608435</v>
       </c>
       <c r="I302" s="5">
-        <v>0.000599102629</v>
+        <v>0.000747704786</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" t="s">
         <v>9</v>
       </c>
       <c r="B303" t="s">
         <v>10</v>
       </c>
       <c r="C303" t="s">
         <v>613</v>
       </c>
       <c r="D303" t="s">
         <v>614</v>
       </c>
       <c r="E303" s="1">
-        <v>377000</v>
+        <v>419475.434</v>
       </c>
       <c r="F303" s="2">
-        <v>99.57871900000001</v>
+        <v>99.80844999999999</v>
       </c>
       <c r="G303" s="3">
-        <v>375411.77</v>
+        <v>418671.93</v>
       </c>
       <c r="H303" s="4">
-        <v>0.000642150129</v>
+        <v>0.000722174076</v>
       </c>
       <c r="I303" s="5">
-        <v>0.000642446341</v>
+        <v>0.000722267149</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" t="s">
         <v>9</v>
       </c>
       <c r="B304" t="s">
         <v>10</v>
       </c>
       <c r="C304" t="s">
         <v>615</v>
       </c>
       <c r="D304" t="s">
         <v>616</v>
       </c>
       <c r="E304" s="1">
-        <v>384000</v>
+        <v>438000</v>
       </c>
       <c r="F304" s="2">
-        <v>97.77124999999999</v>
+        <v>96.724073</v>
       </c>
       <c r="G304" s="3">
-        <v>375441.6</v>
+        <v>423651.44</v>
       </c>
       <c r="H304" s="4">
-        <v>0.0006422011530000001</v>
+        <v>0.000730763316</v>
       </c>
       <c r="I304" s="5">
-        <v>0.000642497389</v>
+        <v>0.000730857496</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" t="s">
         <v>9</v>
       </c>
       <c r="B305" t="s">
         <v>10</v>
       </c>
       <c r="C305" t="s">
         <v>617</v>
       </c>
       <c r="D305" t="s">
         <v>618</v>
       </c>
       <c r="E305" s="1">
-        <v>373071.7822</v>
+        <v>349000</v>
       </c>
       <c r="F305" s="2">
-        <v>99.52607999999999</v>
+        <v>100.497201</v>
       </c>
       <c r="G305" s="3">
-        <v>371303.72</v>
+        <v>350735.23</v>
       </c>
       <c r="H305" s="4">
-        <v>0.000635123218</v>
+        <v>0.000604988953</v>
       </c>
       <c r="I305" s="5">
-        <v>0.000635416189</v>
+        <v>0.000605066923</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" t="s">
         <v>9</v>
       </c>
       <c r="B306" t="s">
         <v>10</v>
       </c>
       <c r="C306" t="s">
         <v>619</v>
       </c>
       <c r="D306" t="s">
         <v>620</v>
       </c>
       <c r="E306" s="1">
-        <v>332000</v>
+        <v>377000</v>
       </c>
       <c r="F306" s="2">
-        <v>99.736958</v>
+        <v>99.611141</v>
       </c>
       <c r="G306" s="3">
-        <v>331126.7</v>
+        <v>375534</v>
       </c>
       <c r="H306" s="4">
-        <v>0.000566399538</v>
+        <v>0.000647764758</v>
       </c>
       <c r="I306" s="5">
-        <v>0.000566660808</v>
+        <v>0.000647848241</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
         <v>9</v>
       </c>
       <c r="B307" t="s">
         <v>10</v>
       </c>
       <c r="C307" t="s">
         <v>621</v>
       </c>
       <c r="D307" t="s">
         <v>622</v>
       </c>
       <c r="E307" s="1">
-        <v>375388.26</v>
+        <v>384000</v>
       </c>
       <c r="F307" s="2">
-        <v>1</v>
+        <v>97.15663000000001</v>
       </c>
       <c r="G307" s="3">
-        <v>375388.26</v>
+        <v>373081.46</v>
       </c>
       <c r="H307" s="4">
-        <v>0.000642109913</v>
+        <v>0.000643534328</v>
       </c>
       <c r="I307" s="5">
-        <v>0.000642406107</v>
+        <v>0.000643617265</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" t="s">
         <v>9</v>
       </c>
       <c r="B308" t="s">
         <v>10</v>
       </c>
       <c r="C308" t="s">
         <v>623</v>
       </c>
       <c r="D308" t="s">
         <v>624</v>
       </c>
       <c r="E308" s="1">
-        <v>348000</v>
+        <v>373071.7822</v>
       </c>
       <c r="F308" s="2">
-        <v>98.19320999999999</v>
+        <v>99.46761100000001</v>
       </c>
       <c r="G308" s="3">
-        <v>341712.37</v>
+        <v>371085.59</v>
       </c>
       <c r="H308" s="4">
-        <v>0.000584506561</v>
+        <v>0.000640091618</v>
       </c>
       <c r="I308" s="5">
-        <v>0.000584776183</v>
+        <v>0.000640174113</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" t="s">
         <v>9</v>
       </c>
       <c r="B309" t="s">
         <v>10</v>
       </c>
       <c r="C309" t="s">
         <v>625</v>
       </c>
       <c r="D309" t="s">
         <v>626</v>
       </c>
       <c r="E309" s="1">
-        <v>278000</v>
+        <v>332000</v>
       </c>
       <c r="F309" s="2">
-        <v>99.91555</v>
+        <v>99.935542</v>
       </c>
       <c r="G309" s="3">
-        <v>277765.23</v>
+        <v>331786</v>
       </c>
       <c r="H309" s="4">
-        <v>0.000475123562</v>
+        <v>0.000572303112</v>
       </c>
       <c r="I309" s="5">
-        <v>0.000475342728</v>
+        <v>0.000572376869</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" t="s">
         <v>9</v>
       </c>
       <c r="B310" t="s">
         <v>10</v>
       </c>
       <c r="C310" t="s">
         <v>627</v>
       </c>
       <c r="D310" t="s">
         <v>628</v>
       </c>
       <c r="E310" s="1">
-        <v>325000</v>
+        <v>348000</v>
       </c>
       <c r="F310" s="2">
-        <v>95.200982</v>
+        <v>97.78106</v>
       </c>
       <c r="G310" s="3">
-        <v>309403.19</v>
+        <v>340278.09</v>
       </c>
       <c r="H310" s="4">
-        <v>0.000529240996</v>
+        <v>0.000586951256</v>
       </c>
       <c r="I310" s="5">
-        <v>0.000529485125</v>
+        <v>0.000587026901</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" t="s">
         <v>9</v>
       </c>
       <c r="B311" t="s">
         <v>10</v>
       </c>
       <c r="C311" t="s">
         <v>629</v>
       </c>
       <c r="D311" t="s">
         <v>630</v>
       </c>
       <c r="E311" s="1">
-        <v>285000</v>
+        <v>278000</v>
       </c>
       <c r="F311" s="2">
-        <v>102.08866</v>
+        <v>95.62700700000001</v>
       </c>
       <c r="G311" s="3">
-        <v>290952.68</v>
+        <v>265843.08</v>
       </c>
       <c r="H311" s="4">
-        <v>0.00049768099</v>
+        <v>0.000458557088</v>
       </c>
       <c r="I311" s="5">
-        <v>0.000497910561</v>
+        <v>0.000458616186</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" t="s">
         <v>9</v>
       </c>
       <c r="B312" t="s">
         <v>10</v>
       </c>
       <c r="C312" t="s">
         <v>631</v>
       </c>
       <c r="D312" t="s">
         <v>632</v>
       </c>
       <c r="E312" s="1">
-        <v>285000</v>
+        <v>325000</v>
       </c>
       <c r="F312" s="2">
-        <v>98.810249</v>
+        <v>93.79695100000001</v>
       </c>
       <c r="G312" s="3">
-        <v>281609.21</v>
+        <v>304840.09</v>
       </c>
       <c r="H312" s="4">
-        <v>0.000481698776</v>
+        <v>0.000525823672</v>
       </c>
       <c r="I312" s="5">
-        <v>0.000481920975</v>
+        <v>0.000525891439</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" t="s">
         <v>9</v>
       </c>
       <c r="B313" t="s">
         <v>10</v>
       </c>
       <c r="C313" t="s">
         <v>633</v>
       </c>
       <c r="D313" t="s">
         <v>634</v>
       </c>
       <c r="E313" s="1">
-        <v>308000</v>
+        <v>285000</v>
       </c>
       <c r="F313" s="2">
-        <v>89.069821</v>
+        <v>102.036119</v>
       </c>
       <c r="G313" s="3">
-        <v>274335.05</v>
+        <v>290802.94</v>
       </c>
       <c r="H313" s="4">
-        <v>0.000469256163</v>
+        <v>0.000501610759</v>
       </c>
       <c r="I313" s="5">
-        <v>0.000469472622</v>
+        <v>0.000501675406</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" t="s">
         <v>9</v>
       </c>
       <c r="B314" t="s">
         <v>10</v>
       </c>
       <c r="C314" t="s">
         <v>635</v>
       </c>
       <c r="D314" t="s">
         <v>636</v>
       </c>
       <c r="E314" s="1">
-        <v>330000</v>
+        <v>285000</v>
       </c>
       <c r="F314" s="2">
-        <v>91.784148</v>
+        <v>98.99177899999999</v>
       </c>
       <c r="G314" s="3">
-        <v>302887.69</v>
+        <v>282126.57</v>
       </c>
       <c r="H314" s="4">
-        <v>0.000518096084</v>
+        <v>0.000486644748</v>
       </c>
       <c r="I314" s="5">
-        <v>0.000518335072</v>
+        <v>0.000486707466</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" t="s">
         <v>9</v>
       </c>
       <c r="B315" t="s">
         <v>10</v>
       </c>
       <c r="C315" t="s">
         <v>637</v>
       </c>
       <c r="D315" t="s">
         <v>638</v>
       </c>
       <c r="E315" s="1">
-        <v>270000</v>
+        <v>308000</v>
       </c>
       <c r="F315" s="2">
-        <v>99.629711</v>
+        <v>89.19062</v>
       </c>
       <c r="G315" s="3">
-        <v>269000.22</v>
+        <v>274707.11</v>
       </c>
       <c r="H315" s="4">
-        <v>0.00046013082</v>
+        <v>0.000473846799</v>
       </c>
       <c r="I315" s="5">
-        <v>0.00046034307</v>
+        <v>0.000473907867</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" t="s">
         <v>9</v>
       </c>
       <c r="B316" t="s">
         <v>10</v>
       </c>
       <c r="C316" t="s">
         <v>639</v>
       </c>
       <c r="D316" t="s">
         <v>640</v>
       </c>
       <c r="E316" s="1">
-        <v>291000</v>
+        <v>330000</v>
       </c>
       <c r="F316" s="2">
-        <v>100.9771</v>
+        <v>91.933679</v>
       </c>
       <c r="G316" s="3">
-        <v>293843.36</v>
+        <v>303381.14</v>
       </c>
       <c r="H316" s="4">
-        <v>0.000502625562</v>
+        <v>0.000523307105</v>
       </c>
       <c r="I316" s="5">
-        <v>0.000502857414</v>
+        <v>0.000523374548</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" t="s">
         <v>9</v>
       </c>
       <c r="B317" t="s">
         <v>10</v>
       </c>
       <c r="C317" t="s">
         <v>641</v>
       </c>
       <c r="D317" t="s">
         <v>642</v>
       </c>
       <c r="E317" s="1">
-        <v>300000</v>
+        <v>270000</v>
       </c>
       <c r="F317" s="2">
-        <v>98.127</v>
+        <v>99.58644099999999</v>
       </c>
       <c r="G317" s="3">
-        <v>294381</v>
+        <v>268883.39</v>
       </c>
       <c r="H317" s="4">
-        <v>0.000503545205</v>
+        <v>0.00046380137</v>
       </c>
       <c r="I317" s="5">
-        <v>0.000503777482</v>
+        <v>0.000463861144</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" t="s">
         <v>9</v>
       </c>
       <c r="B318" t="s">
         <v>10</v>
       </c>
       <c r="C318" t="s">
         <v>643</v>
       </c>
       <c r="D318" t="s">
         <v>644</v>
       </c>
       <c r="E318" s="1">
-        <v>250000</v>
+        <v>291000</v>
       </c>
       <c r="F318" s="2">
-        <v>101.08056</v>
+        <v>100.942</v>
       </c>
       <c r="G318" s="3">
-        <v>252701.4</v>
+        <v>293741.22</v>
       </c>
       <c r="H318" s="4">
-        <v>0.000432251328</v>
+        <v>0.000506679048</v>
       </c>
       <c r="I318" s="5">
-        <v>0.000432450718</v>
+        <v>0.000506744348</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" t="s">
         <v>9</v>
       </c>
       <c r="B319" t="s">
         <v>10</v>
       </c>
       <c r="C319" t="s">
         <v>645</v>
       </c>
       <c r="D319" t="s">
         <v>646</v>
       </c>
       <c r="E319" s="1">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="F319" s="2">
-        <v>103.49095</v>
+        <v>98.15304</v>
       </c>
       <c r="G319" s="3">
-        <v>206981.9</v>
+        <v>294459.12</v>
       </c>
       <c r="H319" s="4">
-        <v>0.000354047113</v>
+        <v>0.000507917365</v>
       </c>
       <c r="I319" s="5">
-        <v>0.000354210429</v>
+        <v>0.000507982825</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" t="s">
         <v>9</v>
       </c>
       <c r="B320" t="s">
         <v>10</v>
       </c>
       <c r="C320" t="s">
         <v>647</v>
       </c>
       <c r="D320" t="s">
         <v>648</v>
       </c>
       <c r="E320" s="1">
-        <v>243000</v>
+        <v>250000</v>
       </c>
       <c r="F320" s="2">
-        <v>96.92413999999999</v>
+        <v>101.195892</v>
       </c>
       <c r="G320" s="3">
-        <v>235525.66</v>
+        <v>252989.73</v>
       </c>
       <c r="H320" s="4">
-        <v>0.000402871846</v>
+        <v>0.000436386134</v>
       </c>
       <c r="I320" s="5">
-        <v>0.000403057684</v>
+        <v>0.000436442375</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" t="s">
         <v>9</v>
       </c>
       <c r="B321" t="s">
         <v>10</v>
       </c>
       <c r="C321" t="s">
         <v>649</v>
       </c>
       <c r="D321" t="s">
         <v>650</v>
       </c>
       <c r="E321" s="1">
-        <v>225000</v>
+        <v>200000</v>
       </c>
       <c r="F321" s="2">
-        <v>102.424942</v>
+        <v>103.08611</v>
       </c>
       <c r="G321" s="3">
-        <v>230456.12</v>
+        <v>206172.22</v>
       </c>
       <c r="H321" s="4">
-        <v>0.000394200285</v>
+        <v>0.000355629844</v>
       </c>
       <c r="I321" s="5">
-        <v>0.000394382122</v>
+        <v>0.000355675677</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" t="s">
         <v>9</v>
       </c>
       <c r="B322" t="s">
         <v>10</v>
       </c>
       <c r="C322" t="s">
         <v>651</v>
       </c>
       <c r="D322" t="s">
         <v>652</v>
       </c>
       <c r="E322" s="1">
-        <v>254000</v>
+        <v>243000</v>
       </c>
       <c r="F322" s="2">
-        <v>99.768079</v>
+        <v>96.810588</v>
       </c>
       <c r="G322" s="3">
-        <v>253410.92</v>
+        <v>235249.73</v>
       </c>
       <c r="H322" s="4">
-        <v>0.000433464979</v>
+        <v>0.000405786115</v>
       </c>
       <c r="I322" s="5">
-        <v>0.000433664929</v>
+        <v>0.000405838413</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" t="s">
         <v>9</v>
       </c>
       <c r="B323" t="s">
         <v>10</v>
       </c>
       <c r="C323" t="s">
         <v>653</v>
       </c>
       <c r="D323" t="s">
         <v>654</v>
       </c>
       <c r="E323" s="1">
-        <v>227288.03</v>
+        <v>225000</v>
       </c>
       <c r="F323" s="2">
-        <v>94.928849</v>
+        <v>102.242889</v>
       </c>
       <c r="G323" s="3">
-        <v>215761.91</v>
+        <v>230046.5</v>
       </c>
       <c r="H323" s="4">
-        <v>0.000369065516</v>
+        <v>0.000396810981</v>
       </c>
       <c r="I323" s="5">
-        <v>0.000369235759</v>
+        <v>0.000396862121</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" t="s">
         <v>9</v>
       </c>
       <c r="B324" t="s">
         <v>10</v>
       </c>
       <c r="C324" t="s">
         <v>655</v>
       </c>
       <c r="D324" t="s">
         <v>656</v>
       </c>
       <c r="E324" s="1">
-        <v>225290.66</v>
+        <v>254000</v>
       </c>
       <c r="F324" s="2">
-        <v>98.39313799999999</v>
+        <v>98.814402</v>
       </c>
       <c r="G324" s="3">
-        <v>221670.55</v>
+        <v>250988.58</v>
       </c>
       <c r="H324" s="4">
-        <v>0.000379172374</v>
+        <v>0.00043293432</v>
       </c>
       <c r="I324" s="5">
-        <v>0.000379347279</v>
+        <v>0.000432990116</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" t="s">
         <v>9</v>
       </c>
       <c r="B325" t="s">
         <v>10</v>
       </c>
       <c r="C325" t="s">
         <v>657</v>
       </c>
       <c r="D325" t="s">
         <v>658</v>
       </c>
       <c r="E325" s="1">
-        <v>224000</v>
+        <v>215437.36</v>
       </c>
       <c r="F325" s="2">
-        <v>99.457629</v>
+        <v>94.567228</v>
       </c>
       <c r="G325" s="3">
-        <v>222785.09</v>
+        <v>203733.14</v>
       </c>
       <c r="H325" s="4">
-        <v>0.000381078817</v>
+        <v>0.000351422633</v>
       </c>
       <c r="I325" s="5">
-        <v>0.000381254602</v>
+        <v>0.000351467924</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" t="s">
         <v>9</v>
       </c>
       <c r="B326" t="s">
         <v>10</v>
       </c>
       <c r="C326" t="s">
         <v>659</v>
       </c>
       <c r="D326" t="s">
         <v>660</v>
       </c>
       <c r="E326" s="1">
-        <v>243000</v>
+        <v>217502.6</v>
       </c>
       <c r="F326" s="2">
-        <v>97.66807799999999</v>
+        <v>98.424851</v>
       </c>
       <c r="G326" s="3">
-        <v>237333.43</v>
+        <v>214076.61</v>
       </c>
       <c r="H326" s="4">
-        <v>0.000405964075</v>
+        <v>0.000369264255</v>
       </c>
       <c r="I326" s="5">
-        <v>0.000406151339</v>
+        <v>0.000369311846</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" t="s">
         <v>9</v>
       </c>
       <c r="B327" t="s">
         <v>10</v>
       </c>
       <c r="C327" t="s">
         <v>661</v>
       </c>
       <c r="D327" t="s">
         <v>662</v>
       </c>
       <c r="E327" s="1">
-        <v>211000</v>
+        <v>224000</v>
       </c>
       <c r="F327" s="2">
-        <v>86.144398</v>
+        <v>99.52037900000001</v>
       </c>
       <c r="G327" s="3">
-        <v>181764.68</v>
+        <v>222925.65</v>
       </c>
       <c r="H327" s="4">
-        <v>0.000310912501</v>
+        <v>0.000384528108</v>
       </c>
       <c r="I327" s="5">
-        <v>0.000311055919</v>
+        <v>0.000384577665</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" t="s">
         <v>9</v>
       </c>
       <c r="B328" t="s">
         <v>10</v>
       </c>
       <c r="C328" t="s">
         <v>663</v>
       </c>
       <c r="D328" t="s">
         <v>664</v>
       </c>
       <c r="E328" s="1">
-        <v>194000</v>
+        <v>243000</v>
       </c>
       <c r="F328" s="2">
-        <v>98.59754100000001</v>
+        <v>97.70111900000001</v>
       </c>
       <c r="G328" s="3">
-        <v>191279.23</v>
+        <v>237413.72</v>
       </c>
       <c r="H328" s="4">
-        <v>0.000327187349</v>
+        <v>0.000409518818</v>
       </c>
       <c r="I328" s="5">
-        <v>0.000327338274</v>
+        <v>0.000409571596</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" t="s">
         <v>9</v>
       </c>
       <c r="B329" t="s">
         <v>10</v>
       </c>
       <c r="C329" t="s">
         <v>665</v>
       </c>
       <c r="D329" t="s">
         <v>666</v>
       </c>
       <c r="E329" s="1">
-        <v>180000</v>
+        <v>211000</v>
       </c>
       <c r="F329" s="2">
-        <v>103.466911</v>
+        <v>85.172967</v>
       </c>
       <c r="G329" s="3">
-        <v>186240.44</v>
+        <v>179714.96</v>
       </c>
       <c r="H329" s="4">
-        <v>0.000318568387</v>
+        <v>0.000309993282</v>
       </c>
       <c r="I329" s="5">
-        <v>0.000318715337</v>
+        <v>0.000310033234</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" t="s">
         <v>9</v>
       </c>
       <c r="B330" t="s">
         <v>10</v>
       </c>
       <c r="C330" t="s">
         <v>667</v>
       </c>
       <c r="D330" t="s">
         <v>668</v>
       </c>
       <c r="E330" s="1">
-        <v>155000</v>
+        <v>194000</v>
       </c>
       <c r="F330" s="2">
-        <v>100.805303</v>
+        <v>98.335232</v>
       </c>
       <c r="G330" s="3">
-        <v>156248.22</v>
+        <v>190770.35</v>
       </c>
       <c r="H330" s="4">
-        <v>0.000267266032</v>
+        <v>0.000329062906</v>
       </c>
       <c r="I330" s="5">
-        <v>0.000267389317</v>
+        <v>0.000329105315</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" t="s">
         <v>9</v>
       </c>
       <c r="B331" t="s">
         <v>10</v>
       </c>
       <c r="C331" t="s">
         <v>669</v>
       </c>
       <c r="D331" t="s">
         <v>670</v>
       </c>
       <c r="E331" s="1">
-        <v>192435.151</v>
+        <v>180000</v>
       </c>
       <c r="F331" s="2">
-        <v>100.28594</v>
+        <v>103.414578</v>
       </c>
       <c r="G331" s="3">
-        <v>192985.4</v>
+        <v>186146.24</v>
       </c>
       <c r="H331" s="4">
-        <v>0.000330105791</v>
+        <v>0.000321086703</v>
       </c>
       <c r="I331" s="5">
-        <v>0.000330258063</v>
+        <v>0.000321128084</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" t="s">
         <v>9</v>
       </c>
       <c r="B332" t="s">
         <v>10</v>
       </c>
       <c r="C332" t="s">
         <v>671</v>
       </c>
       <c r="D332" t="s">
         <v>672</v>
       </c>
       <c r="E332" s="1">
-        <v>153000</v>
+        <v>155000</v>
       </c>
       <c r="F332" s="2">
-        <v>100.019039</v>
+        <v>100.894723</v>
       </c>
       <c r="G332" s="3">
-        <v>153029.13</v>
+        <v>156386.82</v>
       </c>
       <c r="H332" s="4">
-        <v>0.000261759708</v>
+        <v>0.000269754192</v>
       </c>
       <c r="I332" s="5">
-        <v>0.000261880453</v>
+        <v>0.000269788957</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" t="s">
         <v>9</v>
       </c>
       <c r="B333" t="s">
         <v>10</v>
       </c>
       <c r="C333" t="s">
         <v>673</v>
       </c>
       <c r="D333" t="s">
         <v>674</v>
       </c>
       <c r="E333" s="1">
-        <v>105000</v>
+        <v>190748.221</v>
       </c>
       <c r="F333" s="2">
-        <v>88.02605699999999</v>
+        <v>100.13382</v>
       </c>
       <c r="G333" s="3">
-        <v>92427.36</v>
+        <v>191003.48</v>
       </c>
       <c r="H333" s="4">
-        <v>0.000158099041</v>
+        <v>0.000329465036</v>
       </c>
       <c r="I333" s="5">
-        <v>0.00015817197</v>
+        <v>0.000329507497</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" t="s">
         <v>9</v>
       </c>
       <c r="B334" t="s">
         <v>10</v>
       </c>
       <c r="C334" t="s">
         <v>675</v>
       </c>
       <c r="D334" t="s">
         <v>676</v>
       </c>
       <c r="E334" s="1">
-        <v>130000</v>
+        <v>153000</v>
       </c>
       <c r="F334" s="2">
-        <v>88.984854</v>
+        <v>100.308399</v>
       </c>
       <c r="G334" s="3">
-        <v>115680.31</v>
+        <v>153471.85</v>
       </c>
       <c r="H334" s="4">
-        <v>0.000197873727</v>
+        <v>0.000264726112</v>
       </c>
       <c r="I334" s="5">
-        <v>0.000197965002</v>
+        <v>0.000264760229</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" t="s">
         <v>9</v>
       </c>
       <c r="B335" t="s">
         <v>10</v>
       </c>
       <c r="C335" t="s">
         <v>677</v>
       </c>
       <c r="D335" t="s">
         <v>678</v>
       </c>
       <c r="E335" s="1">
-        <v>40000</v>
+        <v>105000</v>
       </c>
       <c r="F335" s="2">
-        <v>99.6242</v>
+        <v>88.086867</v>
       </c>
       <c r="G335" s="3">
-        <v>39849.68</v>
+        <v>92491.21000000001</v>
       </c>
       <c r="H335" s="4">
-        <v>6.8163758E-5</v>
+        <v>0.000159539606</v>
       </c>
       <c r="I335" s="5">
-        <v>6.8195201E-5</v>
+        <v>0.000159560167</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" t="s">
         <v>9</v>
       </c>
       <c r="B336" t="s">
         <v>10</v>
       </c>
       <c r="C336" t="s">
         <v>679</v>
       </c>
       <c r="D336" t="s">
         <v>680</v>
       </c>
       <c r="E336" s="1">
-        <v>60000</v>
+        <v>130000</v>
       </c>
       <c r="F336" s="2">
-        <v>101.405717</v>
+        <v>88.972992</v>
       </c>
       <c r="G336" s="3">
-        <v>60843.43</v>
+        <v>115664.89</v>
       </c>
       <c r="H336" s="4">
-        <v>0.000104074032</v>
+        <v>0.000199512265</v>
       </c>
       <c r="I336" s="5">
-        <v>0.000104122039</v>
+        <v>0.000199537978</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" t="s">
         <v>9</v>
       </c>
       <c r="B337" t="s">
         <v>10</v>
       </c>
       <c r="C337" t="s">
         <v>681</v>
       </c>
       <c r="D337" t="s">
         <v>682</v>
       </c>
       <c r="E337" s="1">
-        <v>58227.5666</v>
+        <v>40000</v>
       </c>
       <c r="F337" s="2">
-        <v>94.02726800000001</v>
+        <v>99.31865000000001</v>
       </c>
       <c r="G337" s="3">
-        <v>54749.79</v>
+        <v>39727.46</v>
       </c>
       <c r="H337" s="4">
-        <v>9.3650726E-5</v>
+        <v>6.8526547E-5</v>
       </c>
       <c r="I337" s="5">
-        <v>9.3693925E-5</v>
+        <v>6.8535379E-5</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" t="s">
         <v>9</v>
       </c>
       <c r="B338" t="s">
         <v>10</v>
       </c>
       <c r="C338" t="s">
         <v>683</v>
       </c>
       <c r="D338" t="s">
         <v>684</v>
       </c>
       <c r="E338" s="1">
-        <v>48332.36</v>
+        <v>60000</v>
       </c>
       <c r="F338" s="2">
-        <v>93.428523</v>
+        <v>100.786767</v>
       </c>
       <c r="G338" s="3">
-        <v>45156.21</v>
+        <v>60472.06</v>
       </c>
       <c r="H338" s="4">
-        <v>7.7240695E-5</v>
+        <v>0.000104309248</v>
       </c>
       <c r="I338" s="5">
-        <v>7.7276325E-5</v>
+        <v>0.000104322692</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" t="s">
         <v>9</v>
       </c>
       <c r="B339" t="s">
         <v>10</v>
       </c>
       <c r="C339" t="s">
         <v>685</v>
       </c>
       <c r="D339" t="s">
         <v>686</v>
       </c>
       <c r="E339" s="1">
-        <v>50751.1916</v>
+        <v>57426.6366</v>
       </c>
       <c r="F339" s="2">
-        <v>101.719779</v>
+        <v>93.94762299999999</v>
       </c>
       <c r="G339" s="3">
-        <v>51624</v>
+        <v>53950.96</v>
       </c>
       <c r="H339" s="4">
-        <v>8.8303993E-5</v>
+        <v>9.3060896E-5</v>
       </c>
       <c r="I339" s="5">
-        <v>8.834472600000001E-5</v>
+        <v>9.3072889E-5</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" t="s">
         <v>9</v>
       </c>
       <c r="B340" t="s">
         <v>10</v>
       </c>
       <c r="C340" t="s">
         <v>687</v>
       </c>
       <c r="D340" t="s">
         <v>688</v>
       </c>
       <c r="E340" s="1">
-        <v>86000</v>
+        <v>47885.06</v>
       </c>
       <c r="F340" s="2">
-        <v>100.692744</v>
+        <v>93.213583</v>
       </c>
       <c r="G340" s="3">
-        <v>86595.75999999999</v>
+        <v>44635.38</v>
       </c>
       <c r="H340" s="4">
-        <v>0.000148123961</v>
+        <v>7.6992299E-5</v>
       </c>
       <c r="I340" s="5">
-        <v>0.000148192288</v>
+        <v>7.7002222E-5</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" t="s">
         <v>9</v>
       </c>
       <c r="B341" t="s">
         <v>10</v>
       </c>
       <c r="C341" t="s">
         <v>689</v>
       </c>
       <c r="D341" t="s">
         <v>690</v>
       </c>
       <c r="E341" s="1">
-        <v>48000</v>
+        <v>50487.3316</v>
       </c>
       <c r="F341" s="2">
-        <v>98.542969</v>
+        <v>101.363943</v>
       </c>
       <c r="G341" s="3">
-        <v>47300.63</v>
+        <v>51175.95</v>
       </c>
       <c r="H341" s="4">
-        <v>8.0908764E-5</v>
+        <v>8.8274235E-5</v>
       </c>
       <c r="I341" s="5">
-        <v>8.0946086E-5</v>
+        <v>8.828561199999999E-5</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" t="s">
         <v>9</v>
       </c>
       <c r="B342" t="s">
         <v>10</v>
       </c>
       <c r="C342" t="s">
         <v>691</v>
       </c>
       <c r="D342" t="s">
         <v>692</v>
       </c>
       <c r="E342" s="1">
-        <v>4000</v>
+        <v>86000</v>
       </c>
       <c r="F342" s="2">
-        <v>94.36275000000001</v>
+        <v>100.311407</v>
       </c>
       <c r="G342" s="3">
-        <v>3774.51</v>
+        <v>86267.81</v>
       </c>
       <c r="H342" s="4">
-        <v>6.456383E-6</v>
+        <v>0.00014880476</v>
       </c>
       <c r="I342" s="5">
-        <v>6.459361E-6</v>
+        <v>0.000148823938</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" t="s">
         <v>9</v>
       </c>
       <c r="B343" t="s">
         <v>10</v>
       </c>
       <c r="C343" t="s">
         <v>693</v>
       </c>
       <c r="D343" t="s">
         <v>694</v>
       </c>
       <c r="E343" s="1">
-        <v>4000</v>
+        <v>48000</v>
       </c>
       <c r="F343" s="2">
-        <v>89.812</v>
+        <v>98.28125</v>
       </c>
       <c r="G343" s="3">
-        <v>3592.48</v>
+        <v>47175</v>
       </c>
       <c r="H343" s="4">
-        <v>6.145016E-6</v>
+        <v>8.1372931E-5</v>
       </c>
       <c r="I343" s="5">
-        <v>6.147851E-6</v>
+        <v>8.1383418E-5</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" t="s">
         <v>9</v>
       </c>
       <c r="B344" t="s">
         <v>10</v>
       </c>
       <c r="C344" t="s">
         <v>695</v>
       </c>
       <c r="D344" t="s">
         <v>696</v>
       </c>
       <c r="E344" s="1">
-        <v>20</v>
+        <v>64011.25</v>
       </c>
       <c r="F344" s="2">
-        <v>112.171875</v>
+        <v>1</v>
       </c>
       <c r="G344" s="3">
-        <v>0</v>
+        <v>64011.25</v>
       </c>
       <c r="H344" s="4">
-        <v>0</v>
+        <v>0.000110414055</v>
       </c>
       <c r="I344" s="5">
-        <v>0</v>
+        <v>0.000110428285</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" t="s">
         <v>9</v>
       </c>
       <c r="B345" t="s">
         <v>10</v>
       </c>
       <c r="C345" t="s">
         <v>697</v>
       </c>
       <c r="D345" t="s">
         <v>698</v>
       </c>
       <c r="E345" s="1">
-        <v>125</v>
+        <v>4000</v>
       </c>
       <c r="F345" s="2">
-        <v>102.984375</v>
+        <v>94.32225</v>
       </c>
       <c r="G345" s="3">
-        <v>0</v>
+        <v>3772.89</v>
       </c>
       <c r="H345" s="4">
-        <v>0</v>
+        <v>6.50792E-6</v>
       </c>
       <c r="I345" s="5">
-        <v>0</v>
+        <v>6.508759E-6</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" t="s">
         <v>9</v>
       </c>
       <c r="B346" t="s">
         <v>10</v>
       </c>
       <c r="C346" t="s">
         <v>699</v>
       </c>
       <c r="D346" t="s">
         <v>700</v>
       </c>
       <c r="E346" s="1">
-        <v>25</v>
+        <v>4000</v>
       </c>
       <c r="F346" s="2">
-        <v>106.875</v>
+        <v>89.5325</v>
       </c>
       <c r="G346" s="3">
-        <v>0</v>
+        <v>3581.3</v>
       </c>
       <c r="H346" s="4">
-        <v>0</v>
+        <v>6.177443E-6</v>
       </c>
       <c r="I346" s="5">
-        <v>0</v>
+        <v>6.178239E-6</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" t="s">
         <v>9</v>
       </c>
       <c r="B347" t="s">
         <v>10</v>
       </c>
       <c r="C347" t="s">
         <v>701</v>
       </c>
       <c r="D347" t="s">
         <v>702</v>
       </c>
       <c r="E347" s="1">
-        <v>105</v>
+        <v>20</v>
       </c>
       <c r="F347" s="2">
-        <v>113.375</v>
+        <v>111.4375</v>
       </c>
       <c r="G347" s="3">
         <v>0</v>
       </c>
       <c r="H347" s="4">
         <v>0</v>
       </c>
       <c r="I347" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" t="s">
         <v>9</v>
       </c>
       <c r="B348" t="s">
         <v>10</v>
       </c>
       <c r="C348" t="s">
         <v>703</v>
       </c>
       <c r="D348" t="s">
         <v>704</v>
       </c>
       <c r="E348" s="1">
-        <v>-4797251.09</v>
+        <v>125</v>
       </c>
       <c r="F348" s="2">
-        <v>1</v>
+        <v>103.027344</v>
       </c>
       <c r="G348" s="3">
-        <v>-4797251.09</v>
+        <v>0</v>
       </c>
       <c r="H348" s="4">
-        <v>-0.008205803991</v>
+        <v>0</v>
       </c>
       <c r="I348" s="5">
-        <v>-0.008209589180999999</v>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="349" spans="1:9">
+      <c r="A349" t="s">
+        <v>9</v>
+      </c>
+      <c r="B349" t="s">
+        <v>10</v>
+      </c>
+      <c r="C349" t="s">
+        <v>705</v>
+      </c>
+      <c r="D349" t="s">
+        <v>706</v>
+      </c>
+      <c r="E349" s="1">
+        <v>25</v>
+      </c>
+      <c r="F349" s="2">
+        <v>106.742188</v>
+      </c>
+      <c r="G349" s="3">
+        <v>0</v>
+      </c>
+      <c r="H349" s="4">
+        <v>0</v>
+      </c>
+      <c r="I349" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="350" spans="1:9">
+      <c r="A350" t="s">
+        <v>9</v>
+      </c>
+      <c r="B350" t="s">
+        <v>10</v>
+      </c>
+      <c r="C350" t="s">
+        <v>707</v>
+      </c>
+      <c r="D350" t="s">
+        <v>708</v>
+      </c>
+      <c r="E350" s="1">
+        <v>105</v>
+      </c>
+      <c r="F350" s="2">
+        <v>111.4375</v>
+      </c>
+      <c r="G350" s="3">
+        <v>0</v>
+      </c>
+      <c r="H350" s="4">
+        <v>0</v>
+      </c>
+      <c r="I350" s="5">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -12697,32 +12767,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Enhanced Core Bond ETF Holdings as of 06.18.2026</dc:title>
+  <dc:title>Sterling Capital Enhanced Core Bond ETF Holdings as of 07.09.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>