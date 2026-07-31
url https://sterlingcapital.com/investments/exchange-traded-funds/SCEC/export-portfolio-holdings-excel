--- v1 (2026-07-10)
+++ v2 (2026-07-31)
@@ -14,2077 +14,2125 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="710">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="724">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-07-09</t>
+    <t>2026-07-30</t>
   </si>
   <si>
     <t>SCEC</t>
   </si>
   <si>
     <t>912810UC0</t>
   </si>
   <si>
     <t>T 4 1/4 08/15/54</t>
   </si>
   <si>
     <t>912810SP4</t>
   </si>
   <si>
     <t>T 1 3/8 08/15/50</t>
   </si>
   <si>
     <t>91282CNS6</t>
   </si>
   <si>
     <t>TII 1 7/8 07/15/35</t>
   </si>
   <si>
+    <t>912810RK6</t>
+  </si>
+  <si>
+    <t>T 2 1/2 02/15/45</t>
+  </si>
+  <si>
     <t>3132DMZC2</t>
   </si>
   <si>
     <t>FR SD0739</t>
   </si>
   <si>
     <t>3132DQWP7</t>
   </si>
   <si>
     <t>FR SD3354</t>
   </si>
   <si>
-    <t>912810RK6</t>
-[...4 lines deleted...]
-  <si>
     <t>3137H84C2</t>
   </si>
   <si>
     <t>FHR 5243 B</t>
   </si>
   <si>
     <t>3140XGHK8</t>
   </si>
   <si>
     <t>FN FS1133</t>
   </si>
   <si>
     <t>3140XCUL0</t>
   </si>
   <si>
     <t>FN FM8686</t>
   </si>
   <si>
     <t>3140W0WC5</t>
   </si>
   <si>
     <t>FN FA0642</t>
   </si>
   <si>
     <t>3140XR3K9</t>
   </si>
   <si>
     <t>FN FS9801</t>
   </si>
   <si>
     <t>31425UR80</t>
   </si>
   <si>
     <t>FR QX0510</t>
   </si>
   <si>
+    <t>912810SE9</t>
+  </si>
+  <si>
+    <t>T 3 3/8 11/15/48</t>
+  </si>
+  <si>
     <t>31427MYA3</t>
   </si>
   <si>
     <t>FR SL0704</t>
   </si>
   <si>
-    <t>912810SE9</t>
-[...2 lines deleted...]
-    <t>T 3 3/8 11/15/48</t>
+    <t>BBHETFMM</t>
+  </si>
+  <si>
+    <t>BBH SWEEP VEHICLE</t>
   </si>
   <si>
     <t>34966EAN0</t>
   </si>
   <si>
     <t>FCBSL 2024-1A AR</t>
   </si>
   <si>
     <t>3132DUVM6</t>
   </si>
   <si>
     <t>FR SD6920</t>
   </si>
   <si>
     <t>081919AN2</t>
   </si>
   <si>
     <t>BMARK 2024-V9 A3</t>
   </si>
   <si>
+    <t>RECPAY</t>
+  </si>
+  <si>
+    <t>Receivables/Payables</t>
+  </si>
+  <si>
     <t>3140QUWR3</t>
   </si>
   <si>
     <t>FN CB8755</t>
   </si>
   <si>
     <t>31427MQA2</t>
   </si>
   <si>
     <t>FR SL0448</t>
   </si>
   <si>
     <t>3140QRXK4</t>
   </si>
   <si>
     <t>FN CB6081</t>
   </si>
   <si>
     <t>682684AA3</t>
   </si>
   <si>
     <t>ODART 2025-1A A</t>
   </si>
   <si>
+    <t>06211EAP6</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR3 AS</t>
+  </si>
+  <si>
+    <t>06764MAC8</t>
+  </si>
+  <si>
+    <t>MMAF 2025-A A3</t>
+  </si>
+  <si>
+    <t>95004XAC7</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C7 A3</t>
+  </si>
+  <si>
+    <t>081927AE5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 AS</t>
+  </si>
+  <si>
+    <t>31427NVQ9</t>
+  </si>
+  <si>
+    <t>FR SL1522</t>
+  </si>
+  <si>
+    <t>50202CAJ3</t>
+  </si>
+  <si>
+    <t>LCM 33A AR</t>
+  </si>
+  <si>
     <t>04016NBH5</t>
   </si>
   <si>
     <t>ARES 2017-44A A1RR</t>
   </si>
   <si>
-    <t>06211EAP6</t>
-[...34 lines deleted...]
-  <si>
     <t>037975AC3</t>
   </si>
   <si>
     <t>AEP 5.836 04/01/46</t>
   </si>
   <si>
     <t>05495BBH8</t>
   </si>
   <si>
     <t>BANK 2026-BNK52 A5</t>
   </si>
   <si>
     <t>06604CAC4</t>
   </si>
   <si>
     <t>BANK5 2025-5YR18 A3</t>
   </si>
   <si>
     <t>67400EBJ2</t>
   </si>
   <si>
     <t>OAKCL 2019-3A BR2</t>
   </si>
   <si>
     <t>31427TBH8</t>
   </si>
   <si>
     <t>FR SL5439</t>
   </si>
   <si>
+    <t>42806MBW8</t>
+  </si>
+  <si>
+    <t>HERTZ 2023-2A A</t>
+  </si>
+  <si>
+    <t>07367AAA7</t>
+  </si>
+  <si>
+    <t>HUTBPA 6.129 11/30/42</t>
+  </si>
+  <si>
+    <t>08163VAC1</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V3 A3</t>
+  </si>
+  <si>
     <t>3137H9AK5</t>
   </si>
   <si>
     <t>FHR 5266 ZB</t>
   </si>
   <si>
-    <t>42806MBW8</t>
-[...8 lines deleted...]
-    <t>BMARK 2023-V3 A3</t>
+    <t>06211FAV0</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 A3</t>
   </si>
   <si>
     <t>055986AC7</t>
   </si>
   <si>
     <t>BMO 2023-5C1 A3</t>
   </si>
   <si>
-    <t>06211FAV0</t>
-[...4 lines deleted...]
-  <si>
     <t>3140W0GL3</t>
   </si>
   <si>
     <t>FN FA0202</t>
   </si>
   <si>
+    <t>05377RLX0</t>
+  </si>
+  <si>
+    <t>AESOP 2026-4A A</t>
+  </si>
+  <si>
     <t>31427M3F6</t>
   </si>
   <si>
     <t>FR SL0797</t>
   </si>
   <si>
+    <t>74334NAA9</t>
+  </si>
+  <si>
+    <t>PROG 2025-SFR1 A</t>
+  </si>
+  <si>
     <t>06762TAL5</t>
   </si>
   <si>
     <t>BABSN 2021-3A AR</t>
   </si>
   <si>
-    <t>74334NAA9</t>
-[...8 lines deleted...]
-    <t>Receivables/Payables</t>
+    <t>78433LAN6</t>
+  </si>
+  <si>
+    <t>EIX 6.036 12/15/52</t>
+  </si>
+  <si>
+    <t>3140W3XW4</t>
+  </si>
+  <si>
+    <t>FN FA3392</t>
+  </si>
+  <si>
+    <t>00202DAA5</t>
+  </si>
+  <si>
+    <t>APLD 9 1/4 12/15/30</t>
+  </si>
+  <si>
+    <t>066043AG5</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR6 AS</t>
+  </si>
+  <si>
+    <t>09216NAA8</t>
+  </si>
+  <si>
+    <t>BLKPRL 6 1/8 02/15/31</t>
+  </si>
+  <si>
+    <t>08163XAY9</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V5 A3</t>
+  </si>
+  <si>
+    <t>17253NAA5</t>
+  </si>
+  <si>
+    <t>CIFR 7 1/8 11/15/30</t>
+  </si>
+  <si>
+    <t>31427M2B6</t>
+  </si>
+  <si>
+    <t>FR SL0769</t>
+  </si>
+  <si>
+    <t>64134BAJ9</t>
+  </si>
+  <si>
+    <t>NEUB 2021-41A AR</t>
+  </si>
+  <si>
+    <t>982911AA7</t>
+  </si>
+  <si>
+    <t>WULF 7 3/4 10/15/30</t>
+  </si>
+  <si>
+    <t>44813DAA4</t>
+  </si>
+  <si>
+    <t>HUTRBA 6.192 11/15/42</t>
+  </si>
+  <si>
+    <t>09663VAC4</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C12 A3</t>
+  </si>
+  <si>
+    <t>33853QAA9</t>
+  </si>
+  <si>
+    <t>FLASHC 7 1/4 12/31/30</t>
+  </si>
+  <si>
+    <t>74941YAA0</t>
+  </si>
+  <si>
+    <t>RDMICH 7 1/2 03/30/45</t>
+  </si>
+  <si>
+    <t>78438PAA0</t>
+  </si>
+  <si>
+    <t>SECMOS 8 7/8 05/01/31</t>
+  </si>
+  <si>
+    <t>05494RBL5</t>
+  </si>
+  <si>
+    <t>BANK5 2025-5YR19 A3</t>
+  </si>
+  <si>
+    <t>61747YFE0</t>
+  </si>
+  <si>
+    <t>MS 5 1/4 04/21/34</t>
+  </si>
+  <si>
+    <t>69393LAA1</t>
+  </si>
+  <si>
+    <t>TRACTD 6 1/2 05/01/31</t>
+  </si>
+  <si>
+    <t>92212KAH9</t>
+  </si>
+  <si>
+    <t>VDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>08164DAB2</t>
+  </si>
+  <si>
+    <t>BMARK 2025-V19 A3</t>
+  </si>
+  <si>
+    <t>831943AA3</t>
+  </si>
+  <si>
+    <t>SMB 2024-A A1A</t>
+  </si>
+  <si>
+    <t>78488XAA2</t>
+  </si>
+  <si>
+    <t>TRACTC 5 7/8 03/01/31</t>
+  </si>
+  <si>
+    <t>21873SAG3</t>
+  </si>
+  <si>
+    <t>CRWV 9 3/4 10/01/31</t>
+  </si>
+  <si>
+    <t>85236KAP7</t>
+  </si>
+  <si>
+    <t>SIDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>26243EAR2</t>
+  </si>
+  <si>
+    <t>DRSLF 2017-53A BR</t>
+  </si>
+  <si>
+    <t>55400XAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2026-1A A</t>
+  </si>
+  <si>
+    <t>06644BAG9</t>
+  </si>
+  <si>
+    <t>BANK5 2026-5YR21 A3</t>
+  </si>
+  <si>
+    <t>21874LAA0</t>
+  </si>
+  <si>
+    <t>CORZ 7 3/4 05/15/31</t>
+  </si>
+  <si>
+    <t>64966SSG2</t>
+  </si>
+  <si>
+    <t>NYC 5.392 10/1/2055</t>
+  </si>
+  <si>
+    <t>95004TAC6</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C6 A3</t>
+  </si>
+  <si>
+    <t>05554VAB6</t>
+  </si>
+  <si>
+    <t>BBCMS 2024-5C25 A3</t>
+  </si>
+  <si>
+    <t>55954PAY0</t>
+  </si>
+  <si>
+    <t>MAGNE 2019-21AR BR2</t>
+  </si>
+  <si>
+    <t>066043AB6</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR6 A3</t>
+  </si>
+  <si>
+    <t>95004MAC1</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C5 A3</t>
+  </si>
+  <si>
+    <t>14314FAY4</t>
+  </si>
+  <si>
+    <t>CGMS 2017-3A A1R2</t>
+  </si>
+  <si>
+    <t>551923AA3</t>
+  </si>
+  <si>
+    <t>MTBRV 2026-1A A</t>
+  </si>
+  <si>
+    <t>05556CAC4</t>
+  </si>
+  <si>
+    <t>BBCMS 2025-5C36 A3</t>
+  </si>
+  <si>
+    <t>83577VAA8</t>
+  </si>
+  <si>
+    <t>TXEDCI 7.534 11/30/48</t>
+  </si>
+  <si>
+    <t>68269JAE1</t>
+  </si>
+  <si>
+    <t>OMFIT 2023-1A A</t>
+  </si>
+  <si>
+    <t>28002AAA4</t>
+  </si>
+  <si>
+    <t>EDGCOM 7 1/2 04/30/31</t>
+  </si>
+  <si>
+    <t>06051GKY4</t>
+  </si>
+  <si>
+    <t>BAC 5.015 07/22/33</t>
+  </si>
+  <si>
+    <t>17327FAD8</t>
+  </si>
+  <si>
+    <t>CGCMT 2018-B2 A4</t>
+  </si>
+  <si>
+    <t>42806MEF2</t>
+  </si>
+  <si>
+    <t>HERTZ 2026-1A A</t>
+  </si>
+  <si>
+    <t>78451MAA9</t>
+  </si>
+  <si>
+    <t>SMB 2026-A A1A</t>
+  </si>
+  <si>
+    <t>43849RAK1</t>
+  </si>
+  <si>
+    <t>HONA 5.852 03/16/66</t>
+  </si>
+  <si>
+    <t>09664JAC0</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C13 A3</t>
+  </si>
+  <si>
+    <t>3132DUXP7</t>
+  </si>
+  <si>
+    <t>FR SD6986</t>
+  </si>
+  <si>
+    <t>74690FAY2</t>
+  </si>
+  <si>
+    <t>QTSII 2026-3A A2</t>
+  </si>
+  <si>
+    <t>3132E0T36</t>
+  </si>
+  <si>
+    <t>FR SD4170</t>
+  </si>
+  <si>
+    <t>95000U3B7</t>
+  </si>
+  <si>
+    <t>WFC 4.897 07/25/33</t>
+  </si>
+  <si>
+    <t>06211HAC8</t>
+  </si>
+  <si>
+    <t>BANK5 2026-5YR22 A3</t>
+  </si>
+  <si>
+    <t>3133SQKZ0</t>
+  </si>
+  <si>
+    <t>FR SF3012</t>
+  </si>
+  <si>
+    <t>05377RHY3</t>
+  </si>
+  <si>
+    <t>AESOP 2024-1A A</t>
   </si>
   <si>
     <t>076912AA2</t>
   </si>
   <si>
     <t>RPLDCI 6.581 05/30/49</t>
   </si>
   <si>
-    <t>31427M2B6</t>
-[...128 lines deleted...]
-    <t>NYC 5.392 10/1/2055</t>
+    <t>05620TAA3</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 A</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
+  </si>
+  <si>
+    <t>12637SAG9</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 D</t>
+  </si>
+  <si>
+    <t>3136AE5B9</t>
+  </si>
+  <si>
+    <t>FNR 2013-74 GZ</t>
+  </si>
+  <si>
+    <t>3142GS3V8</t>
+  </si>
+  <si>
+    <t>FR RJ2611</t>
+  </si>
+  <si>
+    <t>46647PFC5</t>
+  </si>
+  <si>
+    <t>JPM 5.576 07/23/36</t>
+  </si>
+  <si>
+    <t>61747YEH4</t>
+  </si>
+  <si>
+    <t>MS 2.511 10/20/32</t>
+  </si>
+  <si>
+    <t>61690YBU5</t>
+  </si>
+  <si>
+    <t>MSC 2016-BNK2 A4</t>
+  </si>
+  <si>
+    <t>03770DAB9</t>
+  </si>
+  <si>
+    <t>APODS 6.9 04/13/29</t>
+  </si>
+  <si>
+    <t>081942AC8</t>
+  </si>
+  <si>
+    <t>BMARK 2026-V22 A3</t>
+  </si>
+  <si>
+    <t>05620TAJ4</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 E</t>
+  </si>
+  <si>
+    <t>34966XAA6</t>
+  </si>
+  <si>
+    <t>FORTRE 6 1/4 04/01/30</t>
+  </si>
+  <si>
+    <t>645370AF4</t>
+  </si>
+  <si>
+    <t>NWHM 9 1/4 10/01/29</t>
   </si>
   <si>
     <t>74751AAA1</t>
   </si>
   <si>
     <t>QTSQST 5.7 04/15/36</t>
   </si>
   <si>
-    <t>26243EAR2</t>
-[...122 lines deleted...]
-    <t>QTSII 2026-3A A2</t>
+    <t>04010LBM4</t>
+  </si>
+  <si>
+    <t>ARCC 5 1/4 04/12/31</t>
+  </si>
+  <si>
+    <t>316773DP2</t>
+  </si>
+  <si>
+    <t>FITB 5.141 01/29/37</t>
+  </si>
+  <si>
+    <t>43284KAA0</t>
+  </si>
+  <si>
+    <t>HGVT 2026-1A A</t>
+  </si>
+  <si>
+    <t>55607PAG0</t>
+  </si>
+  <si>
+    <t>MQGAU 2.691 06/23/32</t>
+  </si>
+  <si>
+    <t>61767YAZ3</t>
+  </si>
+  <si>
+    <t>MSC 2018-H3 A5</t>
+  </si>
+  <si>
+    <t>04686JAG6</t>
+  </si>
+  <si>
+    <t>ATH 5 7/8 01/15/34</t>
+  </si>
+  <si>
+    <t>06644EAG3</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR1 A3</t>
+  </si>
+  <si>
+    <t>09261XAL6</t>
+  </si>
+  <si>
+    <t>BXSL 5 1/8 01/31/31</t>
+  </si>
+  <si>
+    <t>172967QJ3</t>
+  </si>
+  <si>
+    <t>C 6 5/8 PERP</t>
+  </si>
+  <si>
+    <t>38141GB78</t>
+  </si>
+  <si>
+    <t>GS 5.016 10/23/35</t>
+  </si>
+  <si>
+    <t>443201AD0</t>
+  </si>
+  <si>
+    <t>HWM 4.55 11/15/32</t>
+  </si>
+  <si>
+    <t>46647PDH6</t>
+  </si>
+  <si>
+    <t>JPM 4.912 07/25/33</t>
+  </si>
+  <si>
+    <t>980236AV5</t>
+  </si>
+  <si>
+    <t>WDSAU 6 05/19/35</t>
+  </si>
+  <si>
+    <t>02005NBW9</t>
+  </si>
+  <si>
+    <t>ALLY 5.543 01/17/31</t>
+  </si>
+  <si>
+    <t>06051GMQ9</t>
+  </si>
+  <si>
+    <t>BAC 5.744 02/12/36</t>
+  </si>
+  <si>
+    <t>3137ATUJ9</t>
+  </si>
+  <si>
+    <t>FHR 4112 PB</t>
+  </si>
+  <si>
+    <t>42806MCL1</t>
+  </si>
+  <si>
+    <t>HERTZ 2024-2A A</t>
+  </si>
+  <si>
+    <t>458140CS7</t>
+  </si>
+  <si>
+    <t>INTC 5.3 05/15/36</t>
+  </si>
+  <si>
+    <t>50076QAE6</t>
+  </si>
+  <si>
+    <t>KHC 5 06/04/42</t>
+  </si>
+  <si>
+    <t>961214DF7</t>
+  </si>
+  <si>
+    <t>WSTP 4.322 11/23/31</t>
+  </si>
+  <si>
+    <t>02005NBS8</t>
+  </si>
+  <si>
+    <t>ALLY 6.7 02/14/33</t>
+  </si>
+  <si>
+    <t>097023CV5</t>
+  </si>
+  <si>
+    <t>BA 5.705 05/01/40</t>
+  </si>
+  <si>
+    <t>065931BG1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 AS</t>
+  </si>
+  <si>
+    <t>12595EAD7</t>
+  </si>
+  <si>
+    <t>COMM 2017-COR2 A3</t>
+  </si>
+  <si>
+    <t>12637SAA2</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 A</t>
+  </si>
+  <si>
+    <t>247361A32</t>
+  </si>
+  <si>
+    <t>DAL 5 1/4 07/10/30</t>
+  </si>
+  <si>
+    <t>26444HAR2</t>
+  </si>
+  <si>
+    <t>DUK 6.2 11/15/53</t>
+  </si>
+  <si>
+    <t>29365BAA1</t>
+  </si>
+  <si>
+    <t>ENTG 4 3/4 04/15/29</t>
+  </si>
+  <si>
+    <t>46188BAD4</t>
+  </si>
+  <si>
+    <t>INVH 4.15 04/15/32</t>
+  </si>
+  <si>
+    <t>922966AE6</t>
+  </si>
+  <si>
+    <t>VEGLPL 6 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>065931AZ0</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 A3</t>
+  </si>
+  <si>
+    <t>05724BAP4</t>
+  </si>
+  <si>
+    <t>BHI 5 06/15/36</t>
+  </si>
+  <si>
+    <t>12719PAA9</t>
+  </si>
+  <si>
+    <t>CTM 2025-1A A1</t>
+  </si>
+  <si>
+    <t>29364WBN7</t>
+  </si>
+  <si>
+    <t>ETR 5.7 03/15/54</t>
+  </si>
+  <si>
+    <t>350930AK9</t>
+  </si>
+  <si>
+    <t>FABSJV 6.3 01/25/39</t>
+  </si>
+  <si>
+    <t>378272CA4</t>
+  </si>
+  <si>
+    <t>GLENLN 5.673 04/01/35</t>
+  </si>
+  <si>
+    <t>44891ADX2</t>
+  </si>
+  <si>
+    <t>HYNMTR 5.4 06/23/32</t>
+  </si>
+  <si>
+    <t>49338CAD5</t>
+  </si>
+  <si>
+    <t>NGGLN 5.994 03/06/33</t>
+  </si>
+  <si>
+    <t>91282CPZ8</t>
+  </si>
+  <si>
+    <t>T 4 1/8 02/15/36</t>
+  </si>
+  <si>
+    <t>891160MJ9</t>
+  </si>
+  <si>
+    <t>TD 3 5/8 09/15/31</t>
+  </si>
+  <si>
+    <t>91825CAE5</t>
+  </si>
+  <si>
+    <t>VDCM 2025-AZ C</t>
+  </si>
+  <si>
+    <t>025816DZ9</t>
+  </si>
+  <si>
+    <t>AXP 5.442 01/30/36</t>
+  </si>
+  <si>
+    <t>08163TAC6</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 A3</t>
+  </si>
+  <si>
+    <t>08164RAC9</t>
+  </si>
+  <si>
+    <t>BMARK 2025-V16 A3</t>
+  </si>
+  <si>
+    <t>05614JAE5</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 C</t>
+  </si>
+  <si>
+    <t>26442UAE4</t>
+  </si>
+  <si>
+    <t>DUK 3.6 09/15/47</t>
+  </si>
+  <si>
+    <t>32010YAA4</t>
+  </si>
+  <si>
+    <t>FRSEAG 7 1/4 08/15/32</t>
+  </si>
+  <si>
+    <t>37959GAF4</t>
+  </si>
+  <si>
+    <t>GBLATL 6 3/4 03/15/54</t>
+  </si>
+  <si>
+    <t>37185LAS1</t>
+  </si>
+  <si>
+    <t>GEL 6 3/4 03/15/34</t>
+  </si>
+  <si>
+    <t>505742AR7</t>
+  </si>
+  <si>
+    <t>LADR 7 07/15/31</t>
+  </si>
+  <si>
+    <t>67066GAV6</t>
+  </si>
+  <si>
+    <t>NVDA 5 5/8 06/15/56</t>
+  </si>
+  <si>
+    <t>68389XDC6</t>
+  </si>
+  <si>
+    <t>ORCL 6 1/8 08/03/65</t>
+  </si>
+  <si>
+    <t>92332YAH4</t>
+  </si>
+  <si>
+    <t>VENLNG 6 5/8 06/15/36</t>
+  </si>
+  <si>
+    <t>039524AF0</t>
+  </si>
+  <si>
+    <t>ACOM 9 08/15/31</t>
+  </si>
+  <si>
+    <t>08164JAC7</t>
+  </si>
+  <si>
+    <t>BMARK 2026-B43 A5</t>
+  </si>
+  <si>
+    <t>12636YAJ1</t>
+  </si>
+  <si>
+    <t>CRHID 5 02/09/36</t>
+  </si>
+  <si>
+    <t>23338VAZ9</t>
+  </si>
+  <si>
+    <t>DTE 5.85 05/15/55</t>
+  </si>
+  <si>
+    <t>29273VAW0</t>
+  </si>
+  <si>
+    <t>ET 5.95 05/15/54</t>
+  </si>
+  <si>
+    <t>30225VAV9</t>
+  </si>
+  <si>
+    <t>EXR 4.95 01/15/33</t>
+  </si>
+  <si>
+    <t>316773DF4</t>
+  </si>
+  <si>
+    <t>FITB 4.337 04/25/33</t>
+  </si>
+  <si>
+    <t>472140AF9</t>
+  </si>
+  <si>
+    <t>JBS 5 1/2 01/15/36</t>
+  </si>
+  <si>
+    <t>629377DB5</t>
+  </si>
+  <si>
+    <t>NRG 5.407 10/15/35</t>
+  </si>
+  <si>
+    <t>68389XDP7</t>
+  </si>
+  <si>
+    <t>ORCL 5 7/8 09/26/45</t>
+  </si>
+  <si>
+    <t>878091BH9</t>
+  </si>
+  <si>
+    <t>TIAAGL 6.05 06/15/56</t>
+  </si>
+  <si>
+    <t>90932LAH0</t>
+  </si>
+  <si>
+    <t>UAL 4 5/8 04/15/29</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>US DOLLARS</t>
+  </si>
+  <si>
+    <t>91836LAB8</t>
+  </si>
+  <si>
+    <t>VSPOPT 5.4 06/01/33</t>
+  </si>
+  <si>
+    <t>031162DS6</t>
+  </si>
+  <si>
+    <t>AMGN 5.6 03/02/43</t>
+  </si>
+  <si>
+    <t>08163YAC5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V7 A3</t>
+  </si>
+  <si>
+    <t>14688RAA8</t>
+  </si>
+  <si>
+    <t>CARVL 2024-3A A1</t>
+  </si>
+  <si>
+    <t>31418FF36</t>
+  </si>
+  <si>
+    <t>FN MA5585</t>
+  </si>
+  <si>
+    <t>38384DCA3</t>
+  </si>
+  <si>
+    <t>GNR 2023-154 GA</t>
+  </si>
+  <si>
+    <t>46284VAN1</t>
+  </si>
+  <si>
+    <t>IRM 4 1/2 02/15/31</t>
+  </si>
+  <si>
+    <t>74350LAB0</t>
+  </si>
+  <si>
+    <t>PROTAR 5 1/2 04/01/34</t>
+  </si>
+  <si>
+    <t>852060AT9</t>
+  </si>
+  <si>
+    <t>S 8 3/4 03/15/32</t>
+  </si>
+  <si>
+    <t>862121AC4</t>
+  </si>
+  <si>
+    <t>STOR 2 3/4 11/18/30</t>
+  </si>
+  <si>
+    <t>03769M205</t>
+  </si>
+  <si>
+    <t>APO 7 5/8</t>
+  </si>
+  <si>
+    <t>24703DBX8</t>
+  </si>
+  <si>
+    <t>DELL 5 1/4 02/15/37</t>
+  </si>
+  <si>
+    <t>25179MBM4</t>
+  </si>
+  <si>
+    <t>DVN 5.4 02/15/35</t>
+  </si>
+  <si>
+    <t>35671DBC8</t>
+  </si>
+  <si>
+    <t>FCX 5.45 03/15/43</t>
+  </si>
+  <si>
+    <t>78450XAA6</t>
+  </si>
+  <si>
+    <t>SMB 2024-E A1A</t>
+  </si>
+  <si>
+    <t>95000U2G7</t>
+  </si>
+  <si>
+    <t>WFC 2.879 10/30/30</t>
+  </si>
+  <si>
+    <t>06644VBM1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR9 AS</t>
+  </si>
+  <si>
+    <t>064058AS9</t>
+  </si>
+  <si>
+    <t>BK 5 5/8 PERP</t>
+  </si>
+  <si>
+    <t>081919AS1</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V9 AS</t>
+  </si>
+  <si>
+    <t>61779RBK6</t>
+  </si>
+  <si>
+    <t>MSBAM 2025-5C2 A3</t>
+  </si>
+  <si>
+    <t>77311WAF8</t>
+  </si>
+  <si>
+    <t>RKT 6 1/2 06/15/34</t>
+  </si>
+  <si>
+    <t>78397DAD0</t>
+  </si>
+  <si>
+    <t>SECBEN 7.2 10/30/34</t>
+  </si>
+  <si>
+    <t>034863BF6</t>
+  </si>
+  <si>
+    <t>AALLN 6 04/05/54</t>
+  </si>
+  <si>
+    <t>03743QAT5</t>
+  </si>
+  <si>
+    <t>APA 6 3/4 02/15/55</t>
+  </si>
+  <si>
+    <t>032095BA8</t>
+  </si>
+  <si>
+    <t>APH 4 5/8 02/15/36</t>
+  </si>
+  <si>
+    <t>01741RAP7</t>
+  </si>
+  <si>
+    <t>ATI 5 7/8 06/15/33</t>
+  </si>
+  <si>
+    <t>11135FCY5</t>
+  </si>
+  <si>
+    <t>AVGO 4.8 02/15/36</t>
+  </si>
+  <si>
+    <t>06738EBK0</t>
+  </si>
+  <si>
+    <t>BACR 5.088 06/20/30</t>
+  </si>
+  <si>
+    <t>097751CE9</t>
+  </si>
+  <si>
+    <t>BBDBCN 5 7/8 01/15/35</t>
+  </si>
+  <si>
+    <t>20681AAE1</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 C</t>
+  </si>
+  <si>
+    <t>23345MAD9</t>
+  </si>
+  <si>
+    <t>DTMINC 5.8 12/15/34</t>
+  </si>
+  <si>
+    <t>33767BAK5</t>
+  </si>
+  <si>
+    <t>FE 4 3/4 01/15/33</t>
+  </si>
+  <si>
+    <t>36143L2L8</t>
+  </si>
+  <si>
+    <t>GBLATL 5 1/2 01/08/29</t>
+  </si>
+  <si>
+    <t>38179RAG0</t>
+  </si>
+  <si>
+    <t>GCRED 5.6 04/15/31</t>
+  </si>
+  <si>
+    <t>38152BAH4</t>
+  </si>
+  <si>
+    <t>GSCRED 5 7/8 01/31/31</t>
   </si>
   <si>
     <t>68622TAB7</t>
   </si>
   <si>
     <t>OGN 5 1/8 04/30/31</t>
   </si>
   <si>
-    <t>3132E0T36</t>
-[...92 lines deleted...]
-    <t>INTC 5.3 05/15/36</t>
+    <t>84265VAK1</t>
+  </si>
+  <si>
+    <t>SCCO 5.35 06/24/36</t>
+  </si>
+  <si>
+    <t>78397DAC2</t>
+  </si>
+  <si>
+    <t>SECBEN 6 1/2 PERP</t>
+  </si>
+  <si>
+    <t>84615QAC7</t>
+  </si>
+  <si>
+    <t>SPCX 5.65 07/15/33</t>
+  </si>
+  <si>
+    <t>816851BH1</t>
+  </si>
+  <si>
+    <t>SRE 3.8 02/01/38</t>
+  </si>
+  <si>
+    <t>00206RNQ1</t>
+  </si>
+  <si>
+    <t>T 6.3 10/30/66</t>
+  </si>
+  <si>
+    <t>92212KAJ5</t>
+  </si>
+  <si>
+    <t>VDC 2025-2A A2</t>
+  </si>
+  <si>
+    <t>00973RAP8</t>
+  </si>
+  <si>
+    <t>AKERBP 5.8 10/01/54</t>
+  </si>
+  <si>
+    <t>025676AQ0</t>
+  </si>
+  <si>
+    <t>ANGINC 6 07/15/35</t>
+  </si>
+  <si>
+    <t>00929JAC0</t>
+  </si>
+  <si>
+    <t>AYR 5 09/15/30</t>
+  </si>
+  <si>
+    <t>097023CX1</t>
+  </si>
+  <si>
+    <t>BA 5.93 05/01/60</t>
+  </si>
+  <si>
+    <t>05635JAB6</t>
+  </si>
+  <si>
+    <t>BACARD 5.4 06/15/33</t>
+  </si>
+  <si>
+    <t>761713BB1</t>
+  </si>
+  <si>
+    <t>BATSLN 5.85 08/15/45</t>
+  </si>
+  <si>
+    <t>14040HDA0</t>
+  </si>
+  <si>
+    <t>COF 6.377 06/08/34</t>
+  </si>
+  <si>
+    <t>12661PAC3</t>
+  </si>
+  <si>
+    <t>CSLAU 4 1/4 04/27/32</t>
+  </si>
+  <si>
+    <t>126650EF3</t>
+  </si>
+  <si>
+    <t>CVS 6.05 06/01/54</t>
   </si>
   <si>
     <t>532457DF2</t>
   </si>
   <si>
     <t>LLY 5.55 10/15/55</t>
   </si>
   <si>
-    <t>61747YEH4</t>
-[...200 lines deleted...]
-    <t>INVH 4.15 04/15/32</t>
+    <t>62886HBR1</t>
+  </si>
+  <si>
+    <t>NCLH 6 3/4 02/01/32</t>
+  </si>
+  <si>
+    <t>71845JAC2</t>
+  </si>
+  <si>
+    <t>PECO 4.95 01/15/35</t>
+  </si>
+  <si>
+    <t>7591EPAV2</t>
+  </si>
+  <si>
+    <t>RF 5.502 09/06/35</t>
+  </si>
+  <si>
+    <t>76209PAJ2</t>
+  </si>
+  <si>
+    <t>RGA 5 08/25/32</t>
+  </si>
+  <si>
+    <t>68218WAA2</t>
+  </si>
+  <si>
+    <t>RGA 6.722 05/15/55</t>
+  </si>
+  <si>
+    <t>79588TAG5</t>
+  </si>
+  <si>
+    <t>SAMMON 5.95 06/15/36</t>
+  </si>
+  <si>
+    <t>86177CAA7</t>
+  </si>
+  <si>
+    <t>STONEB 8 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>86562MCB4</t>
+  </si>
+  <si>
+    <t>SUMIBK 2.13 07/08/30</t>
   </si>
   <si>
     <t>91282CJZ5</t>
   </si>
   <si>
     <t>T 4 02/15/34</t>
   </si>
   <si>
     <t>87264ADD4</t>
   </si>
   <si>
     <t>TMUS 6 06/15/54</t>
   </si>
   <si>
-    <t>922966AE6</t>
-[...188 lines deleted...]
-    <t>LADR 7 07/15/31</t>
+    <t>USDF</t>
+  </si>
+  <si>
+    <t>US DOLLAR FUTURE</t>
+  </si>
+  <si>
+    <t>95000U2Q5</t>
+  </si>
+  <si>
+    <t>WFC 3.068 04/30/41</t>
+  </si>
+  <si>
+    <t>893521AB0</t>
+  </si>
+  <si>
+    <t>Y 8 11/30/39</t>
+  </si>
+  <si>
+    <t>02073LAC5</t>
+  </si>
+  <si>
+    <t>ALPGEN 6 1/4 01/15/34</t>
+  </si>
+  <si>
+    <t>06211FBF4</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 B</t>
+  </si>
+  <si>
+    <t>12189LAG6</t>
+  </si>
+  <si>
+    <t>BNSF 4.95 09/15/41</t>
+  </si>
+  <si>
+    <t>149123CL3</t>
+  </si>
+  <si>
+    <t>CAT 5.2 05/15/35</t>
+  </si>
+  <si>
+    <t>15189XBE7</t>
+  </si>
+  <si>
+    <t>CNP 5.15 03/01/34</t>
   </si>
   <si>
     <t>30303MAJ1</t>
   </si>
   <si>
     <t>META 6.2 05/15/46</t>
   </si>
   <si>
-    <t>629377DB5</t>
-[...164 lines deleted...]
-    <t>GBLATL 5 1/2 01/08/29</t>
+    <t>55336VAM2</t>
+  </si>
+  <si>
+    <t>MPLX 4 1/2 04/15/38</t>
+  </si>
+  <si>
+    <t>606822CB8</t>
+  </si>
+  <si>
+    <t>MUFG 2.494 10/13/32</t>
+  </si>
+  <si>
+    <t>69047QAC6</t>
+  </si>
+  <si>
+    <t>OVV 6 1/4 07/15/33</t>
+  </si>
+  <si>
+    <t>969457CV0</t>
+  </si>
+  <si>
+    <t>WMB 5.15 03/15/36</t>
+  </si>
+  <si>
+    <t>00253XAB7</t>
+  </si>
+  <si>
+    <t>AAL 5 3/4 04/20/29</t>
+  </si>
+  <si>
+    <t>04686JAJ0</t>
+  </si>
+  <si>
+    <t>ATH 6 5/8 10/15/54</t>
+  </si>
+  <si>
+    <t>05554VAE0</t>
+  </si>
+  <si>
+    <t>BBCMS 2024-5C25 AS</t>
+  </si>
+  <si>
+    <t>08163YAD3</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V7 AS</t>
+  </si>
+  <si>
+    <t>125896BL3</t>
+  </si>
+  <si>
+    <t>CMS 4.7 03/31/43</t>
+  </si>
+  <si>
+    <t>20681AAJ0</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 E</t>
+  </si>
+  <si>
+    <t>29359UAF6</t>
+  </si>
+  <si>
+    <t>ESGR 6.693 07/15/37</t>
+  </si>
+  <si>
+    <t>29273VBK5</t>
+  </si>
+  <si>
+    <t>ET 5.35 01/15/36</t>
+  </si>
+  <si>
+    <t>3137H9UJ6</t>
+  </si>
+  <si>
+    <t>FHR 5300 AB</t>
+  </si>
+  <si>
+    <t>38381XEZ5</t>
+  </si>
+  <si>
+    <t>GNR 2019-90 AB</t>
+  </si>
+  <si>
+    <t>46266TAF5</t>
+  </si>
+  <si>
+    <t>IQV 6 1/4 02/01/29</t>
   </si>
   <si>
     <t>47233WLL1</t>
   </si>
   <si>
     <t>JEF 5 1/2 02/15/36</t>
   </si>
   <si>
-    <t>46647PFC5</t>
-[...298 lines deleted...]
-  <si>
     <t>68389XEB7</t>
   </si>
   <si>
     <t>ORCL 6.7 02/04/56</t>
   </si>
   <si>
+    <t>143658CA8</t>
+  </si>
+  <si>
+    <t>CCL 5 3/4 08/01/32</t>
+  </si>
+  <si>
+    <t>174610BF1</t>
+  </si>
+  <si>
+    <t>CFG 5.841 01/23/30</t>
+  </si>
+  <si>
+    <t>20681AAA9</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 A</t>
+  </si>
+  <si>
+    <t>37892AAA8</t>
+  </si>
+  <si>
+    <t>GNL 3 3/4 12/15/27</t>
+  </si>
+  <si>
+    <t>46647TAS7</t>
+  </si>
+  <si>
+    <t>JPMCC 2017-JP5 A5</t>
+  </si>
+  <si>
+    <t>529043AE1</t>
+  </si>
+  <si>
+    <t>LXP 2.7 09/15/30</t>
+  </si>
+  <si>
+    <t>19416MAB5</t>
+  </si>
+  <si>
+    <t>PR 5 7/8 07/01/29</t>
+  </si>
+  <si>
+    <t>87167WDC6</t>
+  </si>
+  <si>
+    <t>SYMP 2021-25A AR</t>
+  </si>
+  <si>
+    <t>04018VAA1</t>
+  </si>
+  <si>
+    <t>ARES 4 1/8 06/30/51</t>
+  </si>
+  <si>
+    <t>861932AA9</t>
+  </si>
+  <si>
+    <t>ATSG 7 1/4 03/15/32</t>
+  </si>
+  <si>
+    <t>127190AE6</t>
+  </si>
+  <si>
+    <t>CACI 6 3/8 06/15/33</t>
+  </si>
+  <si>
+    <t>24703DBT7</t>
+  </si>
+  <si>
+    <t>DELL 4 3/4 10/06/32</t>
+  </si>
+  <si>
+    <t>29359UAC3</t>
+  </si>
+  <si>
+    <t>ESGR 3.1 09/01/31</t>
+  </si>
+  <si>
+    <t>3622AB2M3</t>
+  </si>
+  <si>
+    <t>G2 786280</t>
+  </si>
+  <si>
+    <t>61748UAP7</t>
+  </si>
+  <si>
+    <t>MS 5.314 01/18/41</t>
+  </si>
+  <si>
+    <t>65339KBZ2</t>
+  </si>
+  <si>
+    <t>NEE 2.44 01/15/32</t>
+  </si>
+  <si>
+    <t>645370AG2</t>
+  </si>
+  <si>
+    <t>NWHM 8 1/2 11/01/30</t>
+  </si>
+  <si>
+    <t>682691AL4</t>
+  </si>
+  <si>
+    <t>OMF 6 1/8 05/15/30</t>
+  </si>
+  <si>
+    <t>70932MAH0</t>
+  </si>
+  <si>
+    <t>PFSI 6 3/4 02/15/34</t>
+  </si>
+  <si>
+    <t>718172BL2</t>
+  </si>
+  <si>
+    <t>PM 4 1/4 11/10/44</t>
+  </si>
+  <si>
+    <t>910047AM1</t>
+  </si>
+  <si>
+    <t>UAL 4 7/8 03/01/29</t>
+  </si>
+  <si>
+    <t>06211CAG0</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR2 A3</t>
+  </si>
+  <si>
+    <t>06211FBA5</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 AS</t>
+  </si>
+  <si>
+    <t>05614JAC9</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 B</t>
+  </si>
+  <si>
+    <t>1248EPCP6</t>
+  </si>
+  <si>
+    <t>CHTR 4 1/4 01/15/34</t>
+  </si>
+  <si>
+    <t>161175CQ5</t>
+  </si>
+  <si>
+    <t>CHTR 6.1 06/01/29</t>
+  </si>
+  <si>
+    <t>201723AS2</t>
+  </si>
+  <si>
+    <t>CMC 5 3/4 11/15/33</t>
+  </si>
+  <si>
+    <t>36264KAV2</t>
+  </si>
+  <si>
+    <t>GSMS 2020-GSA2 A5</t>
+  </si>
+  <si>
+    <t>50190KAQ3</t>
+  </si>
+  <si>
+    <t>LCM 40A A2R</t>
+  </si>
+  <si>
+    <t>30303M8V7</t>
+  </si>
+  <si>
+    <t>META 5.4 08/15/54</t>
+  </si>
+  <si>
+    <t>67740QAH9</t>
+  </si>
+  <si>
+    <t>OHNAT 5.55 01/24/30</t>
+  </si>
+  <si>
     <t>67103HAP2</t>
   </si>
   <si>
     <t>ORLY 5.1 03/12/36</t>
   </si>
   <si>
-    <t>87167WDC6</t>
-[...32 lines deleted...]
-    <t>IQV 6 1/4 02/01/29</t>
+    <t>69318FAN8</t>
+  </si>
+  <si>
+    <t>PBFENE 7 1/4 06/01/34</t>
+  </si>
+  <si>
+    <t>72133PAL7</t>
+  </si>
+  <si>
+    <t>PIPK 2020-5A A1R</t>
+  </si>
+  <si>
+    <t>816851BJ7</t>
+  </si>
+  <si>
+    <t>SRE 4 02/01/48</t>
+  </si>
+  <si>
+    <t>69867RAA5</t>
+  </si>
+  <si>
+    <t>TIHLLC 7 1/8 06/01/31</t>
+  </si>
+  <si>
+    <t>03990BAA9</t>
+  </si>
+  <si>
+    <t>ARES 6 3/8 11/10/28</t>
+  </si>
+  <si>
+    <t>3132DQUF1</t>
+  </si>
+  <si>
+    <t>FR SD3282</t>
   </si>
   <si>
     <t>534187BZ1</t>
   </si>
   <si>
     <t>LNC 5.35 11/15/35</t>
   </si>
   <si>
-    <t>529043AE1</t>
-[...26 lines deleted...]
-    <t>ATSG 7 1/4 03/15/32</t>
+    <t>86562MEK2</t>
+  </si>
+  <si>
+    <t>SUMIBK 5.334 03/03/41</t>
+  </si>
+  <si>
+    <t>95000YAY1</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 A4</t>
+  </si>
+  <si>
+    <t>641423CH9</t>
+  </si>
+  <si>
+    <t>BRKHEC 6 1/4 05/15/55</t>
+  </si>
+  <si>
+    <t>12532BAD9</t>
+  </si>
+  <si>
+    <t>CFCRE 2016-C7 A3</t>
+  </si>
+  <si>
+    <t>927804GX6</t>
+  </si>
+  <si>
+    <t>D 4.95 03/15/36</t>
+  </si>
+  <si>
+    <t>55389QAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2024-2A A</t>
+  </si>
+  <si>
+    <t>86765LAT4</t>
+  </si>
+  <si>
+    <t>SUN 4 1/2 05/15/29</t>
+  </si>
+  <si>
+    <t>06541QBE4</t>
+  </si>
+  <si>
+    <t>BANK 2022-BNK43 AS</t>
+  </si>
+  <si>
+    <t>08161CAJ0</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B2 AS</t>
+  </si>
+  <si>
+    <t>08163TAD4</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 AS</t>
+  </si>
+  <si>
+    <t>12515ABE9</t>
+  </si>
+  <si>
+    <t>CD 2016-CD2 A4</t>
+  </si>
+  <si>
+    <t>233063AT3</t>
+  </si>
+  <si>
+    <t>DBJPM 2020-C9 A5</t>
+  </si>
+  <si>
+    <t>30040WAP3</t>
+  </si>
+  <si>
+    <t>ES 3 3/8 03/01/32</t>
+  </si>
+  <si>
+    <t>428102AH0</t>
+  </si>
+  <si>
+    <t>HESM 5 7/8 03/01/28</t>
+  </si>
+  <si>
+    <t>61691NAE5</t>
+  </si>
+  <si>
+    <t>MSC 2017-HR2 A4</t>
+  </si>
+  <si>
+    <t>69121KAH7</t>
+  </si>
+  <si>
+    <t>OBDC 5.95 03/15/29</t>
+  </si>
+  <si>
+    <t>05377RJK1</t>
+  </si>
+  <si>
+    <t>AESOP 2024-3A A</t>
   </si>
   <si>
     <t>071813CS6</t>
   </si>
   <si>
     <t>BAX 2.539 02/01/32</t>
   </si>
   <si>
-    <t>143658CA8</t>
-[...272 lines deleted...]
-    <t>ES 3 3/8 03/01/32</t>
+    <t>08162PAZ4</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B1 AM</t>
+  </si>
+  <si>
+    <t>081927AB1</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 A3</t>
+  </si>
+  <si>
+    <t>05614JAA3</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 A</t>
+  </si>
+  <si>
+    <t>30297CAJ1</t>
+  </si>
+  <si>
+    <t>FRESB 2018-SB52 A10F</t>
+  </si>
+  <si>
+    <t>46645UAT4</t>
+  </si>
+  <si>
+    <t>JPMCC 2016-JP4 A4</t>
+  </si>
+  <si>
+    <t>95000YBB0</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 AS</t>
+  </si>
+  <si>
+    <t>454889AQ9</t>
+  </si>
+  <si>
+    <t>AEP 4.55 03/15/46</t>
+  </si>
+  <si>
+    <t>03027WAK8</t>
+  </si>
+  <si>
+    <t>AMETOW 3.652 03/23/28</t>
+  </si>
+  <si>
+    <t>06541DBH6</t>
+  </si>
+  <si>
+    <t>BANK 2023-BNK46 A4</t>
+  </si>
+  <si>
+    <t>055986AF0</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 AS</t>
+  </si>
+  <si>
+    <t>096933AG1</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C9 AS</t>
+  </si>
+  <si>
+    <t>29375QAD0</t>
+  </si>
+  <si>
+    <t>EFF 2024-3 A4</t>
+  </si>
+  <si>
+    <t>31397AEQ2</t>
+  </si>
+  <si>
+    <t>FHR 3197 DZ</t>
+  </si>
+  <si>
+    <t>3136ALFG1</t>
+  </si>
+  <si>
+    <t>FNR 2014-66 QZ</t>
   </si>
   <si>
     <t>36251XAR8</t>
   </si>
   <si>
     <t>GSMS 2016-GS4 A4</t>
   </si>
   <si>
-    <t>428102AH0</t>
-[...94 lines deleted...]
-  <si>
     <t>46284VAR2</t>
   </si>
   <si>
     <t>IRM 6 1/4 01/15/35</t>
   </si>
   <si>
     <t>06541TBF5</t>
   </si>
   <si>
     <t>BANK 2020-BN29 A4</t>
   </si>
   <si>
     <t>95002UAJ0</t>
   </si>
   <si>
     <t>WFCM 2020-C58 A4</t>
   </si>
   <si>
     <t>03958CAA7</t>
   </si>
   <si>
     <t>AROC 6 02/01/34</t>
   </si>
   <si>
     <t>06051GLH0</t>
@@ -2099,56 +2147,50 @@
     <t>FHR 4427 KA</t>
   </si>
   <si>
     <t>3136ANBQ9</t>
   </si>
   <si>
     <t>FNR 2015-16 MC</t>
   </si>
   <si>
     <t>36297F6C1</t>
   </si>
   <si>
     <t>GN 711067</t>
   </si>
   <si>
     <t>595017BL7</t>
   </si>
   <si>
     <t>MCHP 5.05 02/15/30</t>
   </si>
   <si>
     <t>91282CNA5</t>
   </si>
   <si>
     <t>T 4 04/30/32</t>
-  </si>
-[...4 lines deleted...]
-    <t>US DOLLARS</t>
   </si>
   <si>
     <t>17308CC53</t>
   </si>
   <si>
     <t>C 2.976 11/05/30</t>
   </si>
   <si>
     <t>723787AQ0</t>
   </si>
   <si>
     <t>PXD 1.9 08/15/30</t>
   </si>
   <si>
     <t>UXYU6 COM</t>
   </si>
   <si>
     <t>US 10YR ULTRA FUT SEP26</t>
   </si>
   <si>
     <t>TUU6 COM</t>
   </si>
   <si>
     <t>US 2YR NOTE (CBT) SEP26</t>
   </si>
@@ -2512,51 +2554,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I350"/>
+  <dimension ref="A1:I357"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -2574,10189 +2616,10392 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>21071300</v>
+        <v>21856500</v>
       </c>
       <c r="F2" s="2">
-        <v>87.519531</v>
+        <v>85.566406</v>
       </c>
       <c r="G2" s="3">
-        <v>18441502.94</v>
+        <v>18701821.53</v>
       </c>
       <c r="H2" s="4">
-        <v>0.031810050858</v>
+        <v>0.030941266546</v>
       </c>
       <c r="I2" s="5">
-        <v>0.031814150489</v>
+        <v>0.030944495634</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
-        <v>32340400</v>
+        <v>32998400</v>
       </c>
       <c r="F3" s="2">
-        <v>47.970703</v>
+        <v>46.75</v>
       </c>
       <c r="G3" s="3">
-        <v>15513917.23</v>
+        <v>15426752</v>
       </c>
       <c r="H3" s="4">
-        <v>0.026760210266</v>
+        <v>0.025522821126</v>
       </c>
       <c r="I3" s="5">
-        <v>0.026763659082</v>
+        <v>0.025525484734</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>12316600</v>
+        <v>11337800</v>
       </c>
       <c r="F4" s="2">
-        <v>97.109004</v>
+        <v>96.31027899999999</v>
       </c>
       <c r="G4" s="3">
-        <v>12427346.98</v>
+        <v>11394136.03</v>
       </c>
       <c r="H4" s="4">
-        <v>0.021436134614</v>
+        <v>0.018851051466</v>
       </c>
       <c r="I4" s="5">
-        <v>0.021438897271</v>
+        <v>0.018853018796</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>9256895.92</v>
+        <v>14228400</v>
       </c>
       <c r="F5" s="2">
-        <v>91.52211</v>
+        <v>67.515625</v>
       </c>
       <c r="G5" s="3">
-        <v>8472106.470000001</v>
+        <v>9606393.189999999</v>
       </c>
       <c r="H5" s="4">
-        <v>0.014613675388</v>
+        <v>0.015893316687</v>
       </c>
       <c r="I5" s="5">
-        <v>0.014615558777</v>
+        <v>0.015894975343</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>8112882.874</v>
+        <v>9256895.92</v>
       </c>
       <c r="F6" s="2">
-        <v>98.61183699999999</v>
+        <v>90.849468</v>
       </c>
       <c r="G6" s="3">
-        <v>8000262.84</v>
+        <v>8409840.699999999</v>
       </c>
       <c r="H6" s="4">
-        <v>0.013799784571</v>
+        <v>0.013913677992</v>
       </c>
       <c r="I6" s="5">
-        <v>0.013801563067</v>
+        <v>0.013915130049</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>11630500</v>
+        <v>8112882.874</v>
       </c>
       <c r="F7" s="2">
-        <v>68.902344</v>
+        <v>97.83687399999999</v>
       </c>
       <c r="G7" s="3">
-        <v>8013687.12</v>
+        <v>7937391</v>
       </c>
       <c r="H7" s="4">
-        <v>0.013822940337</v>
+        <v>0.013132032626</v>
       </c>
       <c r="I7" s="5">
-        <v>0.013824721817</v>
+        <v>0.013133403109</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
         <v>8174831.455</v>
       </c>
       <c r="F8" s="2">
-        <v>95.64033999999999</v>
+        <v>95.45479</v>
       </c>
       <c r="G8" s="3">
-        <v>7818436.6</v>
+        <v>7803268.2</v>
       </c>
       <c r="H8" s="4">
-        <v>0.013486149512</v>
+        <v>0.012910132892</v>
       </c>
       <c r="I8" s="5">
-        <v>0.013487887586</v>
+        <v>0.012911480218</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
         <v>8072299.902</v>
       </c>
       <c r="F9" s="2">
-        <v>93.88029400000001</v>
+        <v>93.049252</v>
       </c>
       <c r="G9" s="3">
-        <v>7578298.88</v>
+        <v>7511214.68</v>
       </c>
       <c r="H9" s="4">
-        <v>0.013071932025</v>
+        <v>0.012426944354</v>
       </c>
       <c r="I9" s="5">
-        <v>0.013073616716</v>
+        <v>0.012428241253</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
         <v>8817705.021</v>
       </c>
       <c r="F10" s="2">
-        <v>85.11415</v>
+        <v>84.25297999999999</v>
       </c>
       <c r="G10" s="3">
-        <v>7505114.68</v>
+        <v>7429179.25</v>
       </c>
       <c r="H10" s="4">
-        <v>0.012945695394</v>
+        <v>0.01229122067</v>
       </c>
       <c r="I10" s="5">
-        <v>0.012947363815</v>
+        <v>0.012292503404</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
         <v>7705165.41</v>
       </c>
       <c r="F11" s="2">
-        <v>89.161681</v>
+        <v>88.747422</v>
       </c>
       <c r="G11" s="3">
-        <v>6870055</v>
+        <v>6838135.66</v>
       </c>
       <c r="H11" s="4">
-        <v>0.011850270545</v>
+        <v>0.011313367411</v>
       </c>
       <c r="I11" s="5">
-        <v>0.011851797791</v>
+        <v>0.011314548095</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
         <v>6824070.682</v>
       </c>
       <c r="F12" s="2">
-        <v>100.23009</v>
+        <v>99.573971</v>
       </c>
       <c r="G12" s="3">
-        <v>6839772.19</v>
+        <v>6794998.16</v>
       </c>
       <c r="H12" s="4">
-        <v>0.011798035218</v>
+        <v>0.011241998487</v>
       </c>
       <c r="I12" s="5">
-        <v>0.011799555731</v>
+        <v>0.011243171722</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
         <v>6433364.14</v>
       </c>
       <c r="F13" s="2">
-        <v>98.09114700000001</v>
+        <v>97.29875</v>
       </c>
       <c r="G13" s="3">
-        <v>6310560.68</v>
+        <v>6259582.89</v>
       </c>
       <c r="H13" s="4">
-        <v>0.010885189604</v>
+        <v>0.010356179606</v>
       </c>
       <c r="I13" s="5">
-        <v>0.010886592471</v>
+        <v>0.010357260396</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
-        <v>6314584.915</v>
+        <v>8202500</v>
       </c>
       <c r="F14" s="2">
-        <v>96.71127199999999</v>
+        <v>75.128906</v>
       </c>
       <c r="G14" s="3">
-        <v>6106915.39</v>
+        <v>6162448.51</v>
       </c>
       <c r="H14" s="4">
-        <v>0.010533918516</v>
+        <v>0.01019547544</v>
       </c>
       <c r="I14" s="5">
-        <v>0.010535276111</v>
+        <v>0.010196539459</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>7948100</v>
+        <v>6314584.915</v>
       </c>
       <c r="F15" s="2">
-        <v>76.777344</v>
+        <v>95.751516</v>
       </c>
       <c r="G15" s="3">
-        <v>6102340.08</v>
+        <v>6046310.79</v>
       </c>
       <c r="H15" s="4">
-        <v>0.010526026481</v>
+        <v>0.010003331138</v>
       </c>
       <c r="I15" s="5">
-        <v>0.010527383059</v>
+        <v>0.010004375104</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>5800000</v>
+        <v>5965966.41</v>
       </c>
       <c r="F16" s="2">
-        <v>100.2</v>
+        <v>100</v>
       </c>
       <c r="G16" s="3">
-        <v>5811600</v>
+        <v>5965966.41</v>
       </c>
       <c r="H16" s="4">
-        <v>0.010024524151</v>
+        <v>0.009870405224</v>
       </c>
       <c r="I16" s="5">
-        <v>0.010025816097</v>
+        <v>0.009871435317</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>6077753.929</v>
+        <v>5800000</v>
       </c>
       <c r="F17" s="2">
-        <v>95.649711</v>
+        <v>100.1512</v>
       </c>
       <c r="G17" s="3">
-        <v>5813354.07</v>
+        <v>5808769.6</v>
       </c>
       <c r="H17" s="4">
-        <v>0.010027549773</v>
+        <v>0.009610330643000001</v>
       </c>
       <c r="I17" s="5">
-        <v>0.010028842108</v>
+        <v>0.009611333594</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>5500000</v>
+        <v>6077753.929</v>
       </c>
       <c r="F18" s="2">
-        <v>101.69104</v>
+        <v>95.044246</v>
       </c>
       <c r="G18" s="3">
-        <v>5593007.2</v>
+        <v>5776555.4</v>
       </c>
       <c r="H18" s="4">
-        <v>0.009647469846</v>
+        <v>0.009557033786999999</v>
       </c>
       <c r="I18" s="5">
-        <v>0.009648713196999999</v>
+        <v>0.009558031176000001</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>5068916.0534</v>
+        <v>5500000</v>
       </c>
       <c r="F19" s="2">
-        <v>102.620326</v>
+        <v>101.45876</v>
       </c>
       <c r="G19" s="3">
-        <v>5201738.18</v>
+        <v>5580231.8</v>
       </c>
       <c r="H19" s="4">
-        <v>0.008972563494</v>
+        <v>0.009232225816</v>
       </c>
       <c r="I19" s="5">
-        <v>0.008973719864</v>
+        <v>0.009233189308</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>5436223.78</v>
+        <v>5383375.21</v>
       </c>
       <c r="F20" s="2">
-        <v>96.237691</v>
+        <v>1</v>
       </c>
       <c r="G20" s="3">
-        <v>5231696.24</v>
+        <v>5383375.21</v>
       </c>
       <c r="H20" s="4">
-        <v>0.009024238651000001</v>
+        <v>0.008906536031999999</v>
       </c>
       <c r="I20" s="5">
-        <v>0.009025401682</v>
+        <v>0.008907465534</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>5009681.95</v>
+        <v>5068916.0534</v>
       </c>
       <c r="F21" s="2">
-        <v>100.821818</v>
+        <v>102.113714</v>
       </c>
       <c r="G21" s="3">
-        <v>5050852.42</v>
+        <v>5176058.44</v>
       </c>
       <c r="H21" s="4">
-        <v>0.008712298170999999</v>
+        <v>0.008563540384</v>
       </c>
       <c r="I21" s="5">
-        <v>0.008713420999</v>
+        <v>0.008564434091</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>4500000</v>
+        <v>5436223.78</v>
       </c>
       <c r="F22" s="2">
-        <v>101.64287</v>
+        <v>95.27693600000001</v>
       </c>
       <c r="G22" s="3">
-        <v>4573929.15</v>
+        <v>5179467.45</v>
       </c>
       <c r="H22" s="4">
-        <v>0.007889645404000001</v>
+        <v>0.008569180427</v>
       </c>
       <c r="I22" s="5">
-        <v>0.00789066221</v>
+        <v>0.008570074723000001</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>4516000</v>
+        <v>5009681.95</v>
       </c>
       <c r="F23" s="2">
-        <v>100.0977</v>
+        <v>100.167008</v>
       </c>
       <c r="G23" s="3">
-        <v>4520412.13</v>
+        <v>5018048.52</v>
       </c>
       <c r="H23" s="4">
-        <v>0.007797333022</v>
+        <v>0.008302120547999999</v>
       </c>
       <c r="I23" s="5">
-        <v>0.007798337931</v>
+        <v>0.008302986973</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>4311000</v>
+        <v>4500000</v>
       </c>
       <c r="F24" s="2">
-        <v>104.39879</v>
+        <v>101.41476</v>
       </c>
       <c r="G24" s="3">
-        <v>4500631.84</v>
+        <v>4563664.2</v>
       </c>
       <c r="H24" s="4">
-        <v>0.007763213667</v>
+        <v>0.007550363489</v>
       </c>
       <c r="I24" s="5">
-        <v>0.007764214178</v>
+        <v>0.007551151459</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>4463000</v>
+        <v>4311000</v>
       </c>
       <c r="F25" s="2">
-        <v>100.73646</v>
+        <v>104.12794</v>
       </c>
       <c r="G25" s="3">
-        <v>4495868.21</v>
+        <v>4488955.49</v>
       </c>
       <c r="H25" s="4">
-        <v>0.007754996808</v>
+        <v>0.007426761518</v>
       </c>
       <c r="I25" s="5">
-        <v>0.007755996261</v>
+        <v>0.007427536588</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>4419000</v>
+        <v>4463000</v>
       </c>
       <c r="F26" s="2">
-        <v>100.75287</v>
+        <v>100.58931</v>
       </c>
       <c r="G26" s="3">
-        <v>4452269.33</v>
+        <v>4489300.91</v>
       </c>
       <c r="H26" s="4">
-        <v>0.007679792377</v>
+        <v>0.007427332985</v>
       </c>
       <c r="I26" s="5">
-        <v>0.007680782137</v>
+        <v>0.007428108115</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>4185679.35</v>
+        <v>4419000</v>
       </c>
       <c r="F27" s="2">
-        <v>103.450228</v>
+        <v>100.37772</v>
       </c>
       <c r="G27" s="3">
-        <v>4330094.83</v>
+        <v>4435691.45</v>
       </c>
       <c r="H27" s="4">
-        <v>0.007469051588</v>
+        <v>0.007338638708</v>
       </c>
       <c r="I27" s="5">
-        <v>0.007470014188</v>
+        <v>0.007339404582</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
         <v>4187000</v>
       </c>
       <c r="F28" s="2">
-        <v>102.57127</v>
+        <v>102.34848</v>
       </c>
       <c r="G28" s="3">
-        <v>4294659.07</v>
+        <v>4285330.86</v>
       </c>
       <c r="H28" s="4">
-        <v>0.007407927871</v>
+        <v>0.007089874326</v>
       </c>
       <c r="I28" s="5">
-        <v>0.007408882594</v>
+        <v>0.007090614239</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>4182000</v>
+        <v>4185679.35</v>
       </c>
       <c r="F29" s="2">
-        <v>100.0307</v>
+        <v>102.740204</v>
       </c>
       <c r="G29" s="3">
-        <v>4183283.87</v>
+        <v>4300375.5</v>
       </c>
       <c r="H29" s="4">
-        <v>0.007215814961</v>
+        <v>0.00711476497</v>
       </c>
       <c r="I29" s="5">
-        <v>0.007216744924</v>
+        <v>0.00711550748</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>3987000</v>
+        <v>4182000</v>
       </c>
       <c r="F30" s="2">
-        <v>100.937765</v>
+        <v>100.0281</v>
       </c>
       <c r="G30" s="3">
-        <v>4024388.69</v>
+        <v>4183175.14</v>
       </c>
       <c r="H30" s="4">
-        <v>0.006941734053</v>
+        <v>0.006920862595</v>
       </c>
       <c r="I30" s="5">
-        <v>0.006942628693</v>
+        <v>0.006921584869</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>3910000</v>
+        <v>4084007.4</v>
       </c>
       <c r="F31" s="2">
-        <v>103.01888</v>
+        <v>100.1449</v>
       </c>
       <c r="G31" s="3">
-        <v>4028038.21</v>
+        <v>4089925.13</v>
       </c>
       <c r="H31" s="4">
-        <v>0.006948029166</v>
+        <v>0.006766584919</v>
       </c>
       <c r="I31" s="5">
-        <v>0.006948924617</v>
+        <v>0.006767291092</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>3804000</v>
+        <v>3987000</v>
       </c>
       <c r="F32" s="2">
-        <v>100.7179</v>
+        <v>99.376012</v>
       </c>
       <c r="G32" s="3">
-        <v>3831308.92</v>
+        <v>3962121.6</v>
       </c>
       <c r="H32" s="4">
-        <v>0.006608687583</v>
+        <v>0.006555140112</v>
       </c>
       <c r="I32" s="5">
-        <v>0.006609539301</v>
+        <v>0.006555824219</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>3800000</v>
+        <v>3910000</v>
       </c>
       <c r="F33" s="2">
-        <v>100.35</v>
+        <v>102.14855</v>
       </c>
       <c r="G33" s="3">
-        <v>3813300</v>
+        <v>3994008.31</v>
       </c>
       <c r="H33" s="4">
-        <v>0.006577623709</v>
+        <v>0.006607895138</v>
       </c>
       <c r="I33" s="5">
-        <v>0.006578471423</v>
+        <v>0.006608584751</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>3679654.01</v>
+        <v>3804000</v>
       </c>
       <c r="F34" s="2">
-        <v>102.703228</v>
+        <v>100.26784</v>
       </c>
       <c r="G34" s="3">
-        <v>3779123.45</v>
+        <v>3814188.63</v>
       </c>
       <c r="H34" s="4">
-        <v>0.006518672013</v>
+        <v>0.006310392119</v>
       </c>
       <c r="I34" s="5">
-        <v>0.00651951213</v>
+        <v>0.006311050683</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
-        <v>4021002.6062</v>
+        <v>3800000</v>
       </c>
       <c r="F35" s="2">
-        <v>91.59878</v>
+        <v>100.2797</v>
       </c>
       <c r="G35" s="3">
-        <v>3683189.33</v>
+        <v>3810628.6</v>
       </c>
       <c r="H35" s="4">
-        <v>0.006353193682</v>
+        <v>0.006304502214</v>
       </c>
       <c r="I35" s="5">
-        <v>0.006354012472</v>
+        <v>0.006305160163</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>3655000</v>
+        <v>3679654.01</v>
       </c>
       <c r="F36" s="2">
-        <v>101.25311</v>
+        <v>102.574538</v>
       </c>
       <c r="G36" s="3">
-        <v>3700801.17</v>
+        <v>3774388.1</v>
       </c>
       <c r="H36" s="4">
-        <v>0.006383572633</v>
+        <v>0.006244544046</v>
       </c>
       <c r="I36" s="5">
-        <v>0.006384395338</v>
+        <v>0.006245195738</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
-        <v>3522000</v>
+        <v>3655000</v>
       </c>
       <c r="F37" s="2">
-        <v>102.42976</v>
+        <v>101.10794</v>
       </c>
       <c r="G37" s="3">
-        <v>3607576.15</v>
+        <v>3695495.21</v>
       </c>
       <c r="H37" s="4">
-        <v>0.006222767261</v>
+        <v>0.006114019538</v>
       </c>
       <c r="I37" s="5">
-        <v>0.006223569242</v>
+        <v>0.006114657609</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
-        <v>3510000</v>
+        <v>3876000</v>
       </c>
       <c r="F38" s="2">
-        <v>102.5754</v>
+        <v>95.786224</v>
       </c>
       <c r="G38" s="3">
-        <v>3600396.54</v>
+        <v>3712674.04</v>
       </c>
       <c r="H38" s="4">
-        <v>0.006210383039</v>
+        <v>0.006142441097</v>
       </c>
       <c r="I38" s="5">
-        <v>0.006211183424</v>
+        <v>0.006143082134</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
-        <v>3462454.357</v>
+        <v>3522000</v>
       </c>
       <c r="F39" s="2">
-        <v>102.872</v>
+        <v>102.24969</v>
       </c>
       <c r="G39" s="3">
-        <v>3561896.05</v>
+        <v>3601234.08</v>
       </c>
       <c r="H39" s="4">
-        <v>0.006143972906</v>
+        <v>0.005958069028</v>
       </c>
       <c r="I39" s="5">
-        <v>0.006144764732</v>
+        <v>0.005958690824</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
-        <v>3506542.33</v>
+        <v>4021002.6062</v>
       </c>
       <c r="F40" s="2">
-        <v>100.610233</v>
+        <v>90.61615999999999</v>
       </c>
       <c r="G40" s="3">
-        <v>3527940.41</v>
+        <v>3643678.16</v>
       </c>
       <c r="H40" s="4">
-        <v>0.006085402269</v>
+        <v>0.006028290712</v>
       </c>
       <c r="I40" s="5">
-        <v>0.006086186547</v>
+        <v>0.006028919835</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
-        <v>3388375.71</v>
+        <v>3462454.357</v>
       </c>
       <c r="F41" s="2">
-        <v>102.430105</v>
+        <v>102.61062</v>
       </c>
       <c r="G41" s="3">
-        <v>3470716.8</v>
+        <v>3552845.88</v>
       </c>
       <c r="H41" s="4">
-        <v>0.005986696324</v>
+        <v>0.005878013075</v>
       </c>
       <c r="I41" s="5">
-        <v>0.005987467881</v>
+        <v>0.005878626515</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
-        <v>3350000</v>
+        <v>3510000</v>
       </c>
       <c r="F42" s="2">
-        <v>100.0195</v>
+        <v>102.39943</v>
       </c>
       <c r="G42" s="3">
-        <v>3350653.25</v>
+        <v>3594219.99</v>
       </c>
       <c r="H42" s="4">
-        <v>0.005779596742</v>
+        <v>0.005946464555</v>
       </c>
       <c r="I42" s="5">
-        <v>0.005780341608</v>
+        <v>0.005947085139</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
-        <v>3556902.9754</v>
+        <v>3506542.33</v>
       </c>
       <c r="F43" s="2">
-        <v>94.6705</v>
+        <v>99.95496799999999</v>
       </c>
       <c r="G43" s="3">
-        <v>3367337.83</v>
+        <v>3504963.26</v>
       </c>
       <c r="H43" s="4">
-        <v>0.00580837625</v>
+        <v>0.005798793579</v>
       </c>
       <c r="I43" s="5">
-        <v>0.005809124825</v>
+        <v>0.005799398751</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>3187384.53</v>
+        <v>3449000</v>
       </c>
       <c r="F44" s="2">
-        <v>1</v>
+        <v>99.68617999999999</v>
       </c>
       <c r="G44" s="3">
-        <v>3187384.53</v>
+        <v>3438176.35</v>
       </c>
       <c r="H44" s="4">
-        <v>0.005497971849</v>
+        <v>0.005688297831</v>
       </c>
       <c r="I44" s="5">
-        <v>0.00549868042</v>
+        <v>0.005688891472</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
-        <v>3095000</v>
+        <v>3388375.71</v>
       </c>
       <c r="F45" s="2">
-        <v>100.534258</v>
+        <v>101.798808</v>
       </c>
       <c r="G45" s="3">
-        <v>3111535.29</v>
+        <v>3449326.08</v>
       </c>
       <c r="H45" s="4">
-        <v>0.005367138243</v>
+        <v>0.005706744532</v>
       </c>
       <c r="I45" s="5">
-        <v>0.005367829952</v>
+        <v>0.005707340099</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>2963992.9</v>
+        <v>3556902.9754</v>
       </c>
       <c r="F46" s="2">
-        <v>103.508334</v>
+        <v>94.62444000000001</v>
       </c>
       <c r="G46" s="3">
-        <v>3067979.67</v>
+        <v>3365699.52</v>
       </c>
       <c r="H46" s="4">
-        <v>0.005292008449</v>
+        <v>0.005568388398</v>
       </c>
       <c r="I46" s="5">
-        <v>0.005292690476</v>
+        <v>0.005568969525</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
-        <v>2915000</v>
+        <v>3350000</v>
       </c>
       <c r="F47" s="2">
-        <v>103.59589</v>
+        <v>100.0183</v>
       </c>
       <c r="G47" s="3">
-        <v>3019820.19</v>
+        <v>3350613.05</v>
       </c>
       <c r="H47" s="4">
-        <v>0.005208937377</v>
+        <v>0.005543428554</v>
       </c>
       <c r="I47" s="5">
-        <v>0.005209608697</v>
+        <v>0.005544007077</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
-        <v>2949000</v>
+        <v>3262000</v>
       </c>
       <c r="F48" s="2">
-        <v>102.00576</v>
+        <v>101.193184</v>
       </c>
       <c r="G48" s="3">
-        <v>3008149.86</v>
+        <v>3300921.66</v>
       </c>
       <c r="H48" s="4">
-        <v>0.005188807032</v>
+        <v>0.005461216537</v>
       </c>
       <c r="I48" s="5">
-        <v>0.005189475758</v>
+        <v>0.005461786479</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>3031000</v>
+        <v>3267972.8715</v>
       </c>
       <c r="F49" s="2">
-        <v>100.117</v>
+        <v>99.766957</v>
       </c>
       <c r="G49" s="3">
-        <v>3034546.27</v>
+        <v>3260357.09</v>
       </c>
       <c r="H49" s="4">
-        <v>0.005234338628</v>
+        <v>0.005394104397</v>
       </c>
       <c r="I49" s="5">
-        <v>0.005235013222</v>
+        <v>0.005394667336</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>2738000</v>
+        <v>2889000</v>
       </c>
       <c r="F50" s="2">
-        <v>108.0231</v>
+        <v>106.016323</v>
       </c>
       <c r="G50" s="3">
-        <v>2957672.48</v>
+        <v>3062811.57</v>
       </c>
       <c r="H50" s="4">
-        <v>0.005101737764</v>
+        <v>0.005067274815</v>
       </c>
       <c r="I50" s="5">
-        <v>0.005102395268</v>
+        <v>0.005067803645</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>2819000</v>
+        <v>2915000</v>
       </c>
       <c r="F51" s="2">
-        <v>103.993744</v>
+        <v>103.34638</v>
       </c>
       <c r="G51" s="3">
-        <v>2931583.64</v>
+        <v>3012546.98</v>
       </c>
       <c r="H51" s="4">
-        <v>0.005056736705</v>
+        <v>0.004984114454</v>
       </c>
       <c r="I51" s="5">
-        <v>0.00505738841</v>
+        <v>0.004984634606</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>2885000</v>
+        <v>3036000</v>
       </c>
       <c r="F52" s="2">
-        <v>101.403762</v>
+        <v>99.90165</v>
       </c>
       <c r="G52" s="3">
-        <v>2925498.53</v>
+        <v>3033014.09</v>
       </c>
       <c r="H52" s="4">
-        <v>0.005046240399</v>
+        <v>0.005017976318</v>
       </c>
       <c r="I52" s="5">
-        <v>0.005046890751</v>
+        <v>0.005018500003</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>2880000</v>
+        <v>2949000</v>
       </c>
       <c r="F53" s="2">
-        <v>100.65471</v>
+        <v>101.81138</v>
       </c>
       <c r="G53" s="3">
-        <v>2898855.65</v>
+        <v>3002417.6</v>
       </c>
       <c r="H53" s="4">
-        <v>0.005000283649</v>
+        <v>0.00496735588</v>
       </c>
       <c r="I53" s="5">
-        <v>0.005000928078</v>
+        <v>0.004967874282</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
-        <v>2878000</v>
+        <v>2970000</v>
       </c>
       <c r="F54" s="2">
-        <v>100.238528</v>
+        <v>101.9211</v>
       </c>
       <c r="G54" s="3">
-        <v>2884864.84</v>
+        <v>3027056.67</v>
       </c>
       <c r="H54" s="4">
-        <v>0.004976150668</v>
+        <v>0.005008120045</v>
       </c>
       <c r="I54" s="5">
-        <v>0.004976791987</v>
+        <v>0.005008642702</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>2881000</v>
+        <v>2963992.9</v>
       </c>
       <c r="F55" s="2">
-        <v>99.67898</v>
+        <v>102.798396</v>
       </c>
       <c r="G55" s="3">
-        <v>2871751.41</v>
+        <v>3046937.16</v>
       </c>
       <c r="H55" s="4">
-        <v>0.004953531111</v>
+        <v>0.00504101136</v>
       </c>
       <c r="I55" s="5">
-        <v>0.004954169515</v>
+        <v>0.00504153745</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>2801000</v>
+        <v>2989928.97</v>
       </c>
       <c r="F56" s="2">
-        <v>102.80621</v>
+        <v>100.1146</v>
       </c>
       <c r="G56" s="3">
-        <v>2879601.94</v>
+        <v>2993355.43</v>
       </c>
       <c r="H56" s="4">
-        <v>0.004967072616</v>
+        <v>0.004952362958</v>
       </c>
       <c r="I56" s="5">
-        <v>0.004967712765</v>
+        <v>0.004952879796</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>2892000</v>
+        <v>2935000</v>
       </c>
       <c r="F57" s="2">
-        <v>99.56467600000001</v>
+        <v>103.978</v>
       </c>
       <c r="G57" s="3">
-        <v>2879410.43</v>
+        <v>3051754.3</v>
       </c>
       <c r="H57" s="4">
-        <v>0.004966742273</v>
+        <v>0.005048981089</v>
       </c>
       <c r="I57" s="5">
-        <v>0.00496738238</v>
+        <v>0.00504950801</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>2931000</v>
+        <v>3029000</v>
       </c>
       <c r="F58" s="2">
-        <v>98.05006</v>
+        <v>97.12238600000001</v>
       </c>
       <c r="G58" s="3">
-        <v>2873847.26</v>
+        <v>2941837.07</v>
       </c>
       <c r="H58" s="4">
-        <v>0.004957146268</v>
+        <v>0.004867128309</v>
       </c>
       <c r="I58" s="5">
-        <v>0.004957785138</v>
+        <v>0.004867636251</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>2784000</v>
+        <v>2880000</v>
       </c>
       <c r="F59" s="2">
-        <v>104.874649</v>
+        <v>100.33585</v>
       </c>
       <c r="G59" s="3">
-        <v>2919710.23</v>
+        <v>2889672.48</v>
       </c>
       <c r="H59" s="4">
-        <v>0.005036256056</v>
+        <v>0.004780824494</v>
       </c>
       <c r="I59" s="5">
-        <v>0.005036905121</v>
+        <v>0.004781323429</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>2831000</v>
+        <v>2888000</v>
       </c>
       <c r="F60" s="2">
-        <v>101.25214</v>
+        <v>100.6492</v>
       </c>
       <c r="G60" s="3">
-        <v>2866448.08</v>
+        <v>2906748.9</v>
       </c>
       <c r="H60" s="4">
-        <v>0.004944383309</v>
+        <v>0.004809076605</v>
       </c>
       <c r="I60" s="5">
-        <v>0.004945020534</v>
+        <v>0.004809578489</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>2742000</v>
+        <v>3037000</v>
       </c>
       <c r="F61" s="2">
-        <v>102.9466</v>
+        <v>96.18103000000001</v>
       </c>
       <c r="G61" s="3">
-        <v>2822795.77</v>
+        <v>2921017.88</v>
       </c>
       <c r="H61" s="4">
-        <v>0.004869086721</v>
+        <v>0.004832683956</v>
       </c>
       <c r="I61" s="5">
-        <v>0.004869714242</v>
+        <v>0.004833188304</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>2899000</v>
+        <v>2952000</v>
       </c>
       <c r="F62" s="2">
-        <v>98.18870200000001</v>
+        <v>97.81652</v>
       </c>
       <c r="G62" s="3">
-        <v>2846490.47</v>
+        <v>2887543.67</v>
       </c>
       <c r="H62" s="4">
-        <v>0.004909958096</v>
+        <v>0.00477730248</v>
       </c>
       <c r="I62" s="5">
-        <v>0.004910590884</v>
+        <v>0.004777801048</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>2843000</v>
+        <v>2831000</v>
       </c>
       <c r="F63" s="2">
-        <v>98.64883</v>
+        <v>100.81981</v>
       </c>
       <c r="G63" s="3">
-        <v>2804586.24</v>
+        <v>2854208.82</v>
       </c>
       <c r="H63" s="4">
-        <v>0.004837676796</v>
+        <v>0.004722151571</v>
       </c>
       <c r="I63" s="5">
-        <v>0.004838300268</v>
+        <v>0.004722644384</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>2837000</v>
+        <v>2887000</v>
       </c>
       <c r="F64" s="2">
-        <v>97.11828</v>
+        <v>99.237849</v>
       </c>
       <c r="G64" s="3">
-        <v>2755245.6</v>
+        <v>2864996.7</v>
       </c>
       <c r="H64" s="4">
-        <v>0.004752568328</v>
+        <v>0.0047399996</v>
       </c>
       <c r="I64" s="5">
-        <v>0.004753180832</v>
+        <v>0.004740494276</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>2802173.0876</v>
+        <v>3043000</v>
       </c>
       <c r="F65" s="2">
-        <v>100.26087</v>
+        <v>92.66029399999999</v>
       </c>
       <c r="G65" s="3">
-        <v>2809483.12</v>
+        <v>2819652.75</v>
       </c>
       <c r="H65" s="4">
-        <v>0.004846123504</v>
+        <v>0.004664980203</v>
       </c>
       <c r="I65" s="5">
-        <v>0.004846748065</v>
+        <v>0.004665467049</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>2735360.2</v>
+        <v>2931000</v>
       </c>
       <c r="F66" s="2">
-        <v>99.55273</v>
+        <v>97.78144</v>
       </c>
       <c r="G66" s="3">
-        <v>2723125.75</v>
+        <v>2865974.01</v>
       </c>
       <c r="H66" s="4">
-        <v>0.004697164274</v>
+        <v>0.004741616506</v>
       </c>
       <c r="I66" s="5">
-        <v>0.004697769637</v>
+        <v>0.00474211135</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
-        <v>2880000</v>
+        <v>2779000</v>
       </c>
       <c r="F67" s="2">
-        <v>94.45668000000001</v>
+        <v>100.58836</v>
       </c>
       <c r="G67" s="3">
-        <v>2720352.38</v>
+        <v>2795350.52</v>
       </c>
       <c r="H67" s="4">
-        <v>0.004692380441</v>
+        <v>0.004624773343</v>
       </c>
       <c r="I67" s="5">
-        <v>0.004692985188</v>
+        <v>0.004625255993</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>2919000</v>
+        <v>2750322.1176</v>
       </c>
       <c r="F68" s="2">
-        <v>93.671109</v>
+        <v>100.47768</v>
       </c>
       <c r="G68" s="3">
-        <v>2734259.67</v>
+        <v>2763459.86</v>
       </c>
       <c r="H68" s="4">
-        <v>0.00471636935</v>
+        <v>0.004572011762</v>
       </c>
       <c r="I68" s="5">
-        <v>0.004716977189</v>
+        <v>0.004572488906</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>2673000</v>
+        <v>3050000</v>
       </c>
       <c r="F69" s="2">
-        <v>99.9997</v>
+        <v>91.53946500000001</v>
       </c>
       <c r="G69" s="3">
-        <v>2672991.98</v>
+        <v>2791953.68</v>
       </c>
       <c r="H69" s="4">
-        <v>0.004610687706</v>
+        <v>0.004619153431</v>
       </c>
       <c r="I69" s="5">
-        <v>0.004611281924</v>
+        <v>0.004619635494</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>2597000</v>
+        <v>2994000</v>
       </c>
       <c r="F70" s="2">
-        <v>100.70975</v>
+        <v>89.853379</v>
       </c>
       <c r="G70" s="3">
-        <v>2615432.21</v>
+        <v>2690210.17</v>
       </c>
       <c r="H70" s="4">
-        <v>0.004511401908</v>
+        <v>0.004450823666</v>
       </c>
       <c r="I70" s="5">
-        <v>0.004511983331</v>
+        <v>0.004451288162</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>2500000</v>
+        <v>2837000</v>
       </c>
       <c r="F71" s="2">
-        <v>102.93674</v>
+        <v>96.72829</v>
       </c>
       <c r="G71" s="3">
-        <v>2573418.5</v>
+        <v>2744181.59</v>
       </c>
       <c r="H71" s="4">
-        <v>0.004438931775</v>
+        <v>0.004540116791</v>
       </c>
       <c r="I71" s="5">
-        <v>0.004439503858</v>
+        <v>0.004540590606</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
-        <v>2565000</v>
+        <v>2673000</v>
       </c>
       <c r="F72" s="2">
-        <v>100.218562</v>
+        <v>99.9973</v>
       </c>
       <c r="G72" s="3">
-        <v>2570606.12</v>
+        <v>2672927.83</v>
       </c>
       <c r="H72" s="4">
-        <v>0.004434080647</v>
+        <v>0.004422230866</v>
       </c>
       <c r="I72" s="5">
-        <v>0.004434652104</v>
+        <v>0.004422692379</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
-        <v>2467000</v>
+        <v>2673402.21</v>
       </c>
       <c r="F73" s="2">
-        <v>102.1779</v>
+        <v>99.2149</v>
       </c>
       <c r="G73" s="3">
-        <v>2520728.79</v>
+        <v>2652413.33</v>
       </c>
       <c r="H73" s="4">
-        <v>0.004348046435</v>
+        <v>0.004388290611</v>
       </c>
       <c r="I73" s="5">
-        <v>0.004348606805</v>
+        <v>0.004388748581</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
-        <v>2500000</v>
+        <v>2582000</v>
       </c>
       <c r="F74" s="2">
-        <v>100</v>
+        <v>101.78422</v>
       </c>
       <c r="G74" s="3">
-        <v>2500000</v>
+        <v>2628068.56</v>
       </c>
       <c r="H74" s="4">
-        <v>0.004312291</v>
+        <v>0.004348013358</v>
       </c>
       <c r="I74" s="5">
-        <v>0.004312846762</v>
+        <v>0.004348467125</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>2441653.23</v>
+        <v>2643000</v>
       </c>
       <c r="F75" s="2">
-        <v>100</v>
+        <v>97.97618</v>
       </c>
       <c r="G75" s="3">
-        <v>2441653.23</v>
+        <v>2589510.44</v>
       </c>
       <c r="H75" s="4">
-        <v>0.0042116477</v>
+        <v>0.004284220794</v>
       </c>
       <c r="I75" s="5">
-        <v>0.004212190491</v>
+        <v>0.004284667903</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
-        <v>2393000</v>
+        <v>2880000</v>
       </c>
       <c r="F76" s="2">
-        <v>102.10073</v>
+        <v>91.01124</v>
       </c>
       <c r="G76" s="3">
-        <v>2443270.47</v>
+        <v>2621123.71</v>
       </c>
       <c r="H76" s="4">
-        <v>0.004214437302</v>
+        <v>0.00433652344</v>
       </c>
       <c r="I76" s="5">
-        <v>0.004214980452</v>
+        <v>0.004336976008</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>2383482.04</v>
+        <v>2597000</v>
       </c>
       <c r="F77" s="2">
-        <v>98.47076</v>
+        <v>100.35937</v>
       </c>
       <c r="G77" s="3">
-        <v>2347032.88</v>
+        <v>2606332.84</v>
       </c>
       <c r="H77" s="4">
-        <v>0.004048435505</v>
+        <v>0.00431205265</v>
       </c>
       <c r="I77" s="5">
-        <v>0.004048957262</v>
+        <v>0.004312502664</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
-        <v>2249000</v>
+        <v>2467000</v>
       </c>
       <c r="F78" s="2">
-        <v>100.29169</v>
+        <v>101.94544</v>
       </c>
       <c r="G78" s="3">
-        <v>2255560.11</v>
+        <v>2514994</v>
       </c>
       <c r="H78" s="4">
-        <v>0.003890652622</v>
+        <v>0.004160936931</v>
       </c>
       <c r="I78" s="5">
-        <v>0.003891154044</v>
+        <v>0.004161371174</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
-        <v>2190000</v>
+        <v>2500000</v>
       </c>
       <c r="F79" s="2">
-        <v>102.08948</v>
+        <v>100</v>
       </c>
       <c r="G79" s="3">
-        <v>2235759.61</v>
+        <v>2500000</v>
       </c>
       <c r="H79" s="4">
-        <v>0.003856498422</v>
+        <v>0.004136130069</v>
       </c>
       <c r="I79" s="5">
-        <v>0.003856995441</v>
+        <v>0.004136561723</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
-        <v>2275056</v>
+        <v>2377244.88</v>
       </c>
       <c r="F80" s="2">
-        <v>100.1966</v>
+        <v>102.67542</v>
       </c>
       <c r="G80" s="3">
-        <v>2279528.76</v>
+        <v>2440846.16</v>
       </c>
       <c r="H80" s="4">
-        <v>0.003931996543</v>
+        <v>0.004038262887</v>
       </c>
       <c r="I80" s="5">
-        <v>0.003932503293</v>
+        <v>0.004038684327</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
-        <v>2090000</v>
+        <v>2393000</v>
       </c>
       <c r="F81" s="2">
-        <v>101.744</v>
+        <v>101.74395</v>
       </c>
       <c r="G81" s="3">
-        <v>2126449.6</v>
+        <v>2434732.72</v>
       </c>
       <c r="H81" s="4">
-        <v>0.003667947789</v>
+        <v>0.004028148491</v>
       </c>
       <c r="I81" s="5">
-        <v>0.003668420509</v>
+        <v>0.004028568876</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
-        <v>2076000</v>
+        <v>2275056</v>
       </c>
       <c r="F82" s="2">
-        <v>97.438453</v>
+        <v>100.1547</v>
       </c>
       <c r="G82" s="3">
-        <v>2022822.28</v>
+        <v>2278575.51</v>
       </c>
       <c r="H82" s="4">
-        <v>0.003489199333</v>
+        <v>0.003769793875</v>
       </c>
       <c r="I82" s="5">
-        <v>0.003489649016</v>
+        <v>0.003770187298</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
-        <v>2000000</v>
+        <v>2321494.6</v>
       </c>
       <c r="F83" s="2">
-        <v>100.07292</v>
+        <v>98.18797000000001</v>
       </c>
       <c r="G83" s="3">
-        <v>2001458.4</v>
+        <v>2279428.42</v>
       </c>
       <c r="H83" s="4">
-        <v>0.003452348418</v>
+        <v>0.003771204974</v>
       </c>
       <c r="I83" s="5">
-        <v>0.003452793352</v>
+        <v>0.003771598543</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>2025000</v>
+        <v>2190000</v>
       </c>
       <c r="F84" s="2">
-        <v>99.964066</v>
+        <v>101.69694</v>
       </c>
       <c r="G84" s="3">
-        <v>2024272.34</v>
+        <v>2227162.99</v>
       </c>
       <c r="H84" s="4">
-        <v>0.003491700552</v>
+        <v>0.003684734318</v>
       </c>
       <c r="I84" s="5">
-        <v>0.003492150557</v>
+        <v>0.003685118864</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
-        <v>2000000</v>
+        <v>2144000</v>
       </c>
       <c r="F85" s="2">
-        <v>98.58288</v>
+        <v>103.43823</v>
       </c>
       <c r="G85" s="3">
-        <v>1971657.6</v>
+        <v>2217715.65</v>
       </c>
       <c r="H85" s="4">
-        <v>0.00340094453</v>
+        <v>0.003669104156</v>
       </c>
       <c r="I85" s="5">
-        <v>0.003401382838</v>
+        <v>0.00366948707</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
-        <v>1948000</v>
+        <v>2090000</v>
       </c>
       <c r="F86" s="2">
-        <v>100.1384</v>
+        <v>101.55788</v>
       </c>
       <c r="G86" s="3">
-        <v>1950696.03</v>
+        <v>2122559.69</v>
       </c>
       <c r="H86" s="4">
-        <v>0.003364787577</v>
+        <v>0.003511673186</v>
       </c>
       <c r="I86" s="5">
-        <v>0.003365221226</v>
+        <v>0.003512039671</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
-        <v>1878000</v>
+        <v>2154000</v>
       </c>
       <c r="F87" s="2">
-        <v>100.88552</v>
+        <v>95.100605</v>
       </c>
       <c r="G87" s="3">
-        <v>1894630.07</v>
+        <v>2048467.03</v>
       </c>
       <c r="H87" s="4">
-        <v>0.003268078472</v>
+        <v>0.003389090434</v>
       </c>
       <c r="I87" s="5">
-        <v>0.003268499658</v>
+        <v>0.003389444126</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>1930000</v>
+        <v>2012000</v>
       </c>
       <c r="F88" s="2">
-        <v>98.591566</v>
+        <v>99.23974800000001</v>
       </c>
       <c r="G88" s="3">
-        <v>1902817.22</v>
+        <v>1996703.73</v>
       </c>
       <c r="H88" s="4">
-        <v>0.003282200636</v>
+        <v>0.003303450534</v>
       </c>
       <c r="I88" s="5">
-        <v>0.003282623641</v>
+        <v>0.003303795288</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
-        <v>1947000</v>
+        <v>2000000</v>
       </c>
       <c r="F89" s="2">
-        <v>98.81811</v>
+        <v>98.83669</v>
       </c>
       <c r="G89" s="3">
-        <v>1923988.6</v>
+        <v>1976733.8</v>
       </c>
       <c r="H89" s="4">
-        <v>0.003318719493</v>
+        <v>0.003270411243</v>
       </c>
       <c r="I89" s="5">
-        <v>0.003319147204</v>
+        <v>0.00327075255</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>1860000</v>
+        <v>2000000</v>
       </c>
       <c r="F90" s="2">
-        <v>99.11707</v>
+        <v>99.78691000000001</v>
       </c>
       <c r="G90" s="3">
-        <v>1843577.5</v>
+        <v>1995738.2</v>
       </c>
       <c r="H90" s="4">
-        <v>0.003180017068</v>
+        <v>0.003301853112</v>
       </c>
       <c r="I90" s="5">
-        <v>0.003180426904</v>
+        <v>0.003302197699</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>1732519.052</v>
+        <v>2025180.603</v>
       </c>
       <c r="F91" s="2">
-        <v>100.400324</v>
+        <v>97.61463000000001</v>
       </c>
       <c r="G91" s="3">
-        <v>1739454.74</v>
+        <v>1976872.55</v>
       </c>
       <c r="H91" s="4">
-        <v>0.003000414011</v>
+        <v>0.003270640803</v>
       </c>
       <c r="I91" s="5">
-        <v>0.0030008007</v>
+        <v>0.003270982133</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>1759893.03</v>
+        <v>1998000</v>
       </c>
       <c r="F92" s="2">
-        <v>97.924746</v>
+        <v>95.351707</v>
       </c>
       <c r="G92" s="3">
-        <v>1723370.78</v>
+        <v>1905127.11</v>
       </c>
       <c r="H92" s="4">
-        <v>0.002972670521</v>
+        <v>0.003151941403</v>
       </c>
       <c r="I92" s="5">
-        <v>0.002973053634</v>
+        <v>0.003152270346</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
-        <v>1758524.21</v>
+        <v>1878000</v>
       </c>
       <c r="F93" s="2">
-        <v>97.82111</v>
+        <v>100.50456</v>
       </c>
       <c r="G93" s="3">
-        <v>1720207.9</v>
+        <v>1887475.64</v>
       </c>
       <c r="H93" s="4">
-        <v>0.002967214822</v>
+        <v>0.003122737894</v>
       </c>
       <c r="I93" s="5">
-        <v>0.002967597232</v>
+        <v>0.003123063789</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>1642000</v>
+        <v>1867969.8221</v>
       </c>
       <c r="F94" s="2">
-        <v>102.88678</v>
+        <v>100.287104</v>
       </c>
       <c r="G94" s="3">
-        <v>1689400.93</v>
+        <v>1873332.84</v>
       </c>
       <c r="H94" s="4">
-        <v>0.002914075366</v>
+        <v>0.003099339312</v>
       </c>
       <c r="I94" s="5">
-        <v>0.002914450928</v>
+        <v>0.003099662765</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>1617000</v>
+        <v>1947000</v>
       </c>
       <c r="F95" s="2">
-        <v>101.51205</v>
+        <v>96.72797</v>
       </c>
       <c r="G95" s="3">
-        <v>1641449.85</v>
+        <v>1883293.58</v>
       </c>
       <c r="H95" s="4">
-        <v>0.002831363764</v>
+        <v>0.003115818875</v>
       </c>
       <c r="I95" s="5">
-        <v>0.002831728666</v>
+        <v>0.003116144048</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>1579000</v>
+        <v>1732519.052</v>
       </c>
       <c r="F96" s="2">
-        <v>101.08632</v>
+        <v>99.506822</v>
       </c>
       <c r="G96" s="3">
-        <v>1596152.99</v>
+        <v>1723974.65</v>
       </c>
       <c r="H96" s="4">
-        <v>0.002753230474</v>
+        <v>0.002852233354</v>
       </c>
       <c r="I96" s="5">
-        <v>0.002753585307</v>
+        <v>0.002852531018</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>1679000</v>
+        <v>1786000</v>
       </c>
       <c r="F97" s="2">
-        <v>96.786793</v>
+        <v>98.40543099999999</v>
       </c>
       <c r="G97" s="3">
-        <v>1625050.25</v>
+        <v>1757521</v>
       </c>
       <c r="H97" s="4">
-        <v>0.002803075835</v>
+        <v>0.002907734178</v>
       </c>
       <c r="I97" s="5">
-        <v>0.002803437091</v>
+        <v>0.002908037635</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
-        <v>1616000</v>
+        <v>1642000</v>
       </c>
       <c r="F98" s="2">
-        <v>100.32349</v>
+        <v>102.5088</v>
       </c>
       <c r="G98" s="3">
-        <v>1621227.6</v>
+        <v>1683194.5</v>
       </c>
       <c r="H98" s="4">
-        <v>0.002796482073</v>
+        <v>0.002784764547</v>
       </c>
       <c r="I98" s="5">
-        <v>0.002796842479</v>
+        <v>0.00278505517</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>1622000</v>
+        <v>1759893.03</v>
       </c>
       <c r="F99" s="2">
-        <v>98.67974</v>
+        <v>97.66784800000001</v>
       </c>
       <c r="G99" s="3">
-        <v>1600585.38</v>
+        <v>1718849.65</v>
       </c>
       <c r="H99" s="4">
-        <v>0.002760875977</v>
+        <v>0.002843754288</v>
       </c>
       <c r="I99" s="5">
-        <v>0.002761231794</v>
+        <v>0.002844051067</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>1569000</v>
+        <v>1617000</v>
       </c>
       <c r="F100" s="2">
-        <v>100.786133</v>
+        <v>101.29038</v>
       </c>
       <c r="G100" s="3">
-        <v>1581334.43</v>
+        <v>1637865.44</v>
       </c>
       <c r="H100" s="4">
-        <v>0.002727669687</v>
+        <v>0.002709769806</v>
       </c>
       <c r="I100" s="5">
-        <v>0.002728021225</v>
+        <v>0.002710052602</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>1560000</v>
+        <v>1662000</v>
       </c>
       <c r="F101" s="2">
-        <v>98.985523</v>
+        <v>97.077296</v>
       </c>
       <c r="G101" s="3">
-        <v>1544174.16</v>
+        <v>1613424.66</v>
       </c>
       <c r="H101" s="4">
-        <v>0.002663571331</v>
+        <v>0.002669333699</v>
       </c>
       <c r="I101" s="5">
-        <v>0.002663914608</v>
+        <v>0.002669612276</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
-        <v>1606000</v>
+        <v>1679000</v>
       </c>
       <c r="F102" s="2">
-        <v>98.4237</v>
+        <v>95.321068</v>
       </c>
       <c r="G102" s="3">
-        <v>1580684.62</v>
+        <v>1600440.73</v>
       </c>
       <c r="H102" s="4">
-        <v>0.002726548828</v>
+        <v>0.002647852414</v>
       </c>
       <c r="I102" s="5">
-        <v>0.002726900222</v>
+        <v>0.002648128748</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
-        <v>1674990.45</v>
+        <v>1606000</v>
       </c>
       <c r="F103" s="2">
-        <v>95.13189</v>
+        <v>98.44877</v>
       </c>
       <c r="G103" s="3">
-        <v>1593450.07</v>
+        <v>1581087.25</v>
       </c>
       <c r="H103" s="4">
-        <v>0.002748568163</v>
+        <v>0.002615833</v>
       </c>
       <c r="I103" s="5">
-        <v>0.002748922394</v>
+        <v>0.002616105993</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>1500000</v>
+        <v>1616000</v>
       </c>
       <c r="F104" s="2">
-        <v>101.92936</v>
+        <v>98.97216</v>
       </c>
       <c r="G104" s="3">
-        <v>1528940.4</v>
+        <v>1599390.11</v>
       </c>
       <c r="H104" s="4">
-        <v>0.002637294371</v>
+        <v>0.002646114203</v>
       </c>
       <c r="I104" s="5">
-        <v>0.002637634261</v>
+        <v>0.002646390357</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>1502939.66</v>
+        <v>1674990.45</v>
       </c>
       <c r="F105" s="2">
-        <v>100.02903</v>
+        <v>94.66155999999999</v>
       </c>
       <c r="G105" s="3">
-        <v>1503375.96</v>
+        <v>1585572.09</v>
       </c>
       <c r="H105" s="4">
-        <v>0.002593197855</v>
+        <v>0.002623252959</v>
       </c>
       <c r="I105" s="5">
-        <v>0.002593532062</v>
+        <v>0.002623526726</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>1524000</v>
+        <v>1551432.74</v>
       </c>
       <c r="F106" s="2">
-        <v>98.50918299999999</v>
+        <v>99.563686</v>
       </c>
       <c r="G106" s="3">
-        <v>1501279.95</v>
+        <v>1544663.62</v>
       </c>
       <c r="H106" s="4">
-        <v>0.002589582405</v>
+        <v>0.002555571861</v>
       </c>
       <c r="I106" s="5">
-        <v>0.002589916147</v>
+        <v>0.002555838565</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>1563000</v>
+        <v>1565000</v>
       </c>
       <c r="F107" s="2">
-        <v>98.237184</v>
+        <v>99.37660099999999</v>
       </c>
       <c r="G107" s="3">
-        <v>1535447.19</v>
+        <v>1555243.81</v>
       </c>
       <c r="H107" s="4">
-        <v>0.002648518033</v>
+        <v>0.002573076268</v>
       </c>
       <c r="I107" s="5">
-        <v>0.00264885937</v>
+        <v>0.002573344799</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>1699000</v>
+        <v>1777000</v>
       </c>
       <c r="F108" s="2">
-        <v>88.069647</v>
+        <v>87.653661</v>
       </c>
       <c r="G108" s="3">
-        <v>1496303.3</v>
+        <v>1557605.56</v>
       </c>
       <c r="H108" s="4">
-        <v>0.002580998106</v>
+        <v>0.00257698367</v>
       </c>
       <c r="I108" s="5">
-        <v>0.002581330741</v>
+        <v>0.002577252609</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>1412000</v>
+        <v>1622000</v>
       </c>
       <c r="F109" s="2">
-        <v>102.517782</v>
+        <v>98.65913999999999</v>
       </c>
       <c r="G109" s="3">
-        <v>1447551.08</v>
+        <v>1600251.25</v>
       </c>
       <c r="H109" s="4">
-        <v>0.002496904601</v>
+        <v>0.002647538927</v>
       </c>
       <c r="I109" s="5">
-        <v>0.002497226399</v>
+        <v>0.002647815229</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
-        <v>1420000</v>
+        <v>1490000</v>
       </c>
       <c r="F110" s="2">
-        <v>102.204449</v>
+        <v>102.353402</v>
       </c>
       <c r="G110" s="3">
-        <v>1451303.18</v>
+        <v>1525065.69</v>
       </c>
       <c r="H110" s="4">
-        <v>0.00250337665</v>
+        <v>0.002523148023</v>
       </c>
       <c r="I110" s="5">
-        <v>0.002503699281</v>
+        <v>0.002523411343</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
-        <v>1483000</v>
+        <v>1500000</v>
       </c>
       <c r="F111" s="2">
-        <v>98.62812</v>
+        <v>101.48589</v>
       </c>
       <c r="G111" s="3">
-        <v>1462655.02</v>
+        <v>1522288.35</v>
       </c>
       <c r="H111" s="4">
-        <v>0.002522957631</v>
+        <v>0.002518553047</v>
       </c>
       <c r="I111" s="5">
-        <v>0.002523282786</v>
+        <v>0.002518815888</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
-        <v>1406000</v>
+        <v>1560000</v>
       </c>
       <c r="F112" s="2">
-        <v>103.4524</v>
+        <v>96.707919</v>
       </c>
       <c r="G112" s="3">
-        <v>1454540.74</v>
+        <v>1508643.54</v>
       </c>
       <c r="H112" s="4">
-        <v>0.002508961184</v>
+        <v>0.002495978358</v>
       </c>
       <c r="I112" s="5">
-        <v>0.002509284535</v>
+        <v>0.002496238843</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
-        <v>1408000</v>
+        <v>1488000</v>
       </c>
       <c r="F113" s="2">
-        <v>98.41431799999999</v>
+        <v>101.905025</v>
       </c>
       <c r="G113" s="3">
-        <v>1385673.6</v>
+        <v>1516346.77</v>
       </c>
       <c r="H113" s="4">
-        <v>0.002390171114</v>
+        <v>0.002508722991</v>
       </c>
       <c r="I113" s="5">
-        <v>0.002390479155</v>
+        <v>0.002508984806</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
-        <v>1391000</v>
+        <v>1474000</v>
       </c>
       <c r="F114" s="2">
-        <v>99.658153</v>
+        <v>101.7313</v>
       </c>
       <c r="G114" s="3">
-        <v>1386244.91</v>
+        <v>1499519.36</v>
       </c>
       <c r="H114" s="4">
-        <v>0.002391156577</v>
+        <v>0.002480882849</v>
       </c>
       <c r="I114" s="5">
-        <v>0.002391464746</v>
+        <v>0.002481141758</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
-        <v>1390000</v>
+        <v>1647000</v>
       </c>
       <c r="F115" s="2">
-        <v>101.75655</v>
+        <v>91.082476</v>
       </c>
       <c r="G115" s="3">
-        <v>1414416.05</v>
+        <v>1500128.38</v>
       </c>
       <c r="H115" s="4">
-        <v>0.002439749433</v>
+        <v>0.002481890439</v>
       </c>
       <c r="I115" s="5">
-        <v>0.002440063864</v>
+        <v>0.002482149454</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>1353000</v>
+        <v>1467000</v>
       </c>
       <c r="F116" s="2">
-        <v>101.4744</v>
+        <v>96.877107</v>
       </c>
       <c r="G116" s="3">
-        <v>1372948.63</v>
+        <v>1421187.16</v>
       </c>
       <c r="H116" s="4">
-        <v>0.002368221612</v>
+        <v>0.002351285978</v>
       </c>
       <c r="I116" s="5">
-        <v>0.002368526825</v>
+        <v>0.002351531362</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>1428000</v>
+        <v>1496000</v>
       </c>
       <c r="F117" s="2">
-        <v>97.683014</v>
+        <v>96.34563799999999</v>
       </c>
       <c r="G117" s="3">
-        <v>1394913.44</v>
+        <v>1441330.74</v>
       </c>
       <c r="H117" s="4">
-        <v>0.002406109069</v>
+        <v>0.002384612573</v>
       </c>
       <c r="I117" s="5">
-        <v>0.002406419165</v>
+        <v>0.002384861435</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>1526000</v>
+        <v>1447860.72</v>
       </c>
       <c r="F118" s="2">
-        <v>89.580974</v>
+        <v>99.90497999999999</v>
       </c>
       <c r="G118" s="3">
-        <v>1367005.66</v>
+        <v>1446484.96</v>
       </c>
       <c r="H118" s="4">
-        <v>0.002357970488</v>
+        <v>0.00239313998</v>
       </c>
       <c r="I118" s="5">
-        <v>0.002358274379</v>
+        <v>0.002393389732</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
-        <v>1389000</v>
+        <v>1604000</v>
       </c>
       <c r="F119" s="2">
-        <v>97.11820400000001</v>
+        <v>89.39873</v>
       </c>
       <c r="G119" s="3">
-        <v>1348971.85</v>
+        <v>1433955.63</v>
       </c>
       <c r="H119" s="4">
-        <v>0.002326863674</v>
+        <v>0.002372410798</v>
       </c>
       <c r="I119" s="5">
-        <v>0.002327163556</v>
+        <v>0.002372658387</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
-        <v>1388000</v>
+        <v>1483000</v>
       </c>
       <c r="F120" s="2">
-        <v>95.685631</v>
+        <v>98.67153999999999</v>
       </c>
       <c r="G120" s="3">
-        <v>1328116.56</v>
+        <v>1463298.94</v>
       </c>
       <c r="H120" s="4">
-        <v>0.002290890033</v>
+        <v>0.002420957895</v>
       </c>
       <c r="I120" s="5">
-        <v>0.002291185279</v>
+        <v>0.002421210551</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>1400000</v>
+        <v>1415000</v>
       </c>
       <c r="F121" s="2">
-        <v>94.89657</v>
+        <v>99.85658599999999</v>
       </c>
       <c r="G121" s="3">
-        <v>1328551.98</v>
+        <v>1412970.69</v>
       </c>
       <c r="H121" s="4">
-        <v>0.002291641099</v>
+        <v>0.002337692226</v>
       </c>
       <c r="I121" s="5">
-        <v>0.002291936442</v>
+        <v>0.002337936192</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
-        <v>1335000</v>
+        <v>1390000</v>
       </c>
       <c r="F122" s="2">
-        <v>101.17429</v>
+        <v>101.64238</v>
       </c>
       <c r="G122" s="3">
-        <v>1350676.77</v>
+        <v>1412829.08</v>
       </c>
       <c r="H122" s="4">
-        <v>0.002329804515</v>
+        <v>0.002337457939</v>
       </c>
       <c r="I122" s="5">
-        <v>0.002330104776</v>
+        <v>0.002337701881</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="1">
-        <v>1347000</v>
+        <v>1466000</v>
       </c>
       <c r="F123" s="2">
-        <v>99.478323</v>
+        <v>95.16367099999999</v>
       </c>
       <c r="G123" s="3">
-        <v>1339973.01</v>
+        <v>1395099.42</v>
       </c>
       <c r="H123" s="4">
-        <v>0.002311341422</v>
+        <v>0.002308125059</v>
       </c>
       <c r="I123" s="5">
-        <v>0.002311639304</v>
+        <v>0.002308365939</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>255</v>
       </c>
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="1">
-        <v>1488000</v>
+        <v>1392000</v>
       </c>
       <c r="F124" s="2">
-        <v>88.931023</v>
+        <v>100.122265</v>
       </c>
       <c r="G124" s="3">
-        <v>1323293.62</v>
+        <v>1393701.93</v>
       </c>
       <c r="H124" s="4">
-        <v>0.002282570871</v>
+        <v>0.002305812982</v>
       </c>
       <c r="I124" s="5">
-        <v>0.002282865046</v>
+        <v>0.002306053621</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>257</v>
       </c>
       <c r="D125" t="s">
         <v>258</v>
       </c>
       <c r="E125" s="1">
-        <v>1271000</v>
+        <v>1435000</v>
       </c>
       <c r="F125" s="2">
-        <v>103.336282</v>
+        <v>96.46992899999999</v>
       </c>
       <c r="G125" s="3">
-        <v>1313404.14</v>
+        <v>1384343.48</v>
       </c>
       <c r="H125" s="4">
-        <v>0.002265512348</v>
+        <v>0.002290329879</v>
       </c>
       <c r="I125" s="5">
-        <v>0.002265804324</v>
+        <v>0.002290568902</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>259</v>
       </c>
       <c r="D126" t="s">
         <v>260</v>
       </c>
       <c r="E126" s="1">
-        <v>1272000</v>
+        <v>1405000</v>
       </c>
       <c r="F126" s="2">
-        <v>100.466474</v>
+        <v>97.334138</v>
       </c>
       <c r="G126" s="3">
-        <v>1277933.55</v>
+        <v>1367544.64</v>
       </c>
       <c r="H126" s="4">
-        <v>0.002204328537</v>
+        <v>0.002262537001</v>
       </c>
       <c r="I126" s="5">
-        <v>0.002204612628</v>
+        <v>0.002262773123</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
         <v>261</v>
       </c>
       <c r="D127" t="s">
         <v>262</v>
       </c>
       <c r="E127" s="1">
-        <v>1268000</v>
+        <v>1425000</v>
       </c>
       <c r="F127" s="2">
-        <v>101.364212</v>
+        <v>98.88008000000001</v>
       </c>
       <c r="G127" s="3">
-        <v>1285298.21</v>
+        <v>1409041.14</v>
       </c>
       <c r="H127" s="4">
-        <v>0.002217031958</v>
+        <v>0.002331190971</v>
       </c>
       <c r="I127" s="5">
-        <v>0.002217317686</v>
+        <v>0.002331434258</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>263</v>
       </c>
       <c r="D128" t="s">
         <v>264</v>
       </c>
       <c r="E128" s="1">
-        <v>1263000</v>
+        <v>1339000</v>
       </c>
       <c r="F128" s="2">
-        <v>102.1499</v>
+        <v>102.28275</v>
       </c>
       <c r="G128" s="3">
-        <v>1290153.24</v>
+        <v>1369566.02</v>
       </c>
       <c r="H128" s="4">
-        <v>0.002225406477</v>
+        <v>0.002265881283</v>
       </c>
       <c r="I128" s="5">
-        <v>0.002225693284</v>
+        <v>0.002266117754</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>265</v>
       </c>
       <c r="D129" t="s">
         <v>266</v>
       </c>
       <c r="E129" s="1">
-        <v>1300000</v>
+        <v>1350000</v>
       </c>
       <c r="F129" s="2">
-        <v>98.71417</v>
+        <v>100.309296</v>
       </c>
       <c r="G129" s="3">
-        <v>1283284.21</v>
+        <v>1354175.5</v>
       </c>
       <c r="H129" s="4">
-        <v>0.00221355798</v>
+        <v>0.002240418395</v>
       </c>
       <c r="I129" s="5">
-        <v>0.00221384326</v>
+        <v>0.002240652209</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>10</v>
       </c>
       <c r="C130" t="s">
         <v>267</v>
       </c>
       <c r="D130" t="s">
         <v>268</v>
       </c>
       <c r="E130" s="1">
-        <v>1246000</v>
+        <v>1336000</v>
       </c>
       <c r="F130" s="2">
-        <v>100.5085</v>
+        <v>100.410272</v>
       </c>
       <c r="G130" s="3">
-        <v>1252335.91</v>
+        <v>1341481.23</v>
       </c>
       <c r="H130" s="4">
-        <v>0.00216017475</v>
+        <v>0.002219416347</v>
       </c>
       <c r="I130" s="5">
-        <v>0.00216045315</v>
+        <v>0.00221964797</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>10</v>
       </c>
       <c r="C131" t="s">
         <v>269</v>
       </c>
       <c r="D131" t="s">
         <v>270</v>
       </c>
       <c r="E131" s="1">
-        <v>1312000</v>
+        <v>1400000</v>
       </c>
       <c r="F131" s="2">
-        <v>97.746961</v>
+        <v>94.35483000000001</v>
       </c>
       <c r="G131" s="3">
-        <v>1282440.13</v>
+        <v>1320967.62</v>
       </c>
       <c r="H131" s="4">
-        <v>0.00221210201</v>
+        <v>0.002185477557</v>
       </c>
       <c r="I131" s="5">
-        <v>0.002212387102</v>
+        <v>0.002185705638</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>10</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="1">
-        <v>1191000</v>
+        <v>1335000</v>
       </c>
       <c r="F132" s="2">
-        <v>105.316798</v>
+        <v>101.04756</v>
       </c>
       <c r="G132" s="3">
-        <v>1254323.06</v>
+        <v>1348984.93</v>
       </c>
       <c r="H132" s="4">
-        <v>0.002163602425</v>
+        <v>0.002231830846</v>
       </c>
       <c r="I132" s="5">
-        <v>0.002163881266</v>
+        <v>0.002232063764</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>10</v>
       </c>
       <c r="C133" t="s">
         <v>273</v>
       </c>
       <c r="D133" t="s">
         <v>274</v>
       </c>
       <c r="E133" s="1">
-        <v>1338000</v>
+        <v>1370000</v>
       </c>
       <c r="F133" s="2">
-        <v>96.555036</v>
+        <v>96.467558</v>
       </c>
       <c r="G133" s="3">
-        <v>1291906.38</v>
+        <v>1321605.54</v>
       </c>
       <c r="H133" s="4">
-        <v>0.002228430505</v>
+        <v>0.002186532973</v>
       </c>
       <c r="I133" s="5">
-        <v>0.002228717702</v>
+        <v>0.002186761164</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>10</v>
       </c>
       <c r="C134" t="s">
         <v>275</v>
       </c>
       <c r="D134" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="1">
-        <v>1210000</v>
+        <v>1566000</v>
       </c>
       <c r="F134" s="2">
-        <v>100.484568</v>
+        <v>86.834081</v>
       </c>
       <c r="G134" s="3">
-        <v>1215863.27</v>
+        <v>1359821.71</v>
       </c>
       <c r="H134" s="4">
-        <v>0.0020972625</v>
+        <v>0.002249759783</v>
       </c>
       <c r="I134" s="5">
-        <v>0.002097532792</v>
+        <v>0.002249994572</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>10</v>
       </c>
       <c r="C135" t="s">
         <v>277</v>
       </c>
       <c r="D135" t="s">
         <v>278</v>
       </c>
       <c r="E135" s="1">
-        <v>1189927.8277</v>
+        <v>1316000</v>
       </c>
       <c r="F135" s="2">
-        <v>101.61544</v>
+        <v>99.84247499999999</v>
       </c>
       <c r="G135" s="3">
-        <v>1209150.4</v>
+        <v>1313926.97</v>
       </c>
       <c r="H135" s="4">
-        <v>0.002085683351</v>
+        <v>0.002173829141</v>
       </c>
       <c r="I135" s="5">
-        <v>0.002085952151</v>
+        <v>0.002174056006</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>279</v>
       </c>
       <c r="D136" t="s">
         <v>280</v>
       </c>
       <c r="E136" s="1">
-        <v>1208000</v>
+        <v>1235000</v>
       </c>
       <c r="F136" s="2">
-        <v>98.84392</v>
+        <v>102.195611</v>
       </c>
       <c r="G136" s="3">
-        <v>1194034.55</v>
+        <v>1262115.8</v>
       </c>
       <c r="H136" s="4">
-        <v>0.002059609784</v>
+        <v>0.002088110038</v>
       </c>
       <c r="I136" s="5">
-        <v>0.002059875223</v>
+        <v>0.002088327957</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>281</v>
       </c>
       <c r="D137" t="s">
         <v>282</v>
       </c>
       <c r="E137" s="1">
-        <v>1195000</v>
+        <v>1278000</v>
       </c>
       <c r="F137" s="2">
-        <v>100.3452</v>
+        <v>99.181646</v>
       </c>
       <c r="G137" s="3">
-        <v>1199125.14</v>
+        <v>1267541.44</v>
       </c>
       <c r="H137" s="4">
-        <v>0.00206839062</v>
+        <v>0.002097086499</v>
       </c>
       <c r="I137" s="5">
-        <v>0.002068657191</v>
+        <v>0.002097305354</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>10</v>
       </c>
       <c r="C138" t="s">
         <v>283</v>
       </c>
       <c r="D138" t="s">
         <v>284</v>
       </c>
       <c r="E138" s="1">
-        <v>1175000</v>
+        <v>1263000</v>
       </c>
       <c r="F138" s="2">
-        <v>104.403938</v>
+        <v>101.94159</v>
       </c>
       <c r="G138" s="3">
-        <v>1226746.27</v>
+        <v>1287522.28</v>
       </c>
       <c r="H138" s="4">
-        <v>0.002116034763</v>
+        <v>0.00213014385</v>
       </c>
       <c r="I138" s="5">
-        <v>0.002116307474</v>
+        <v>0.002130366155</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>10</v>
       </c>
       <c r="C139" t="s">
         <v>285</v>
       </c>
       <c r="D139" t="s">
         <v>286</v>
       </c>
       <c r="E139" s="1">
-        <v>1210000</v>
+        <v>1300000</v>
       </c>
       <c r="F139" s="2">
-        <v>99.00447</v>
+        <v>98.79794</v>
       </c>
       <c r="G139" s="3">
-        <v>1197954.09</v>
+        <v>1284373.22</v>
       </c>
       <c r="H139" s="4">
-        <v>0.002066370651</v>
+        <v>0.002124933878</v>
       </c>
       <c r="I139" s="5">
-        <v>0.002066636962</v>
+        <v>0.00212515564</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>287</v>
       </c>
       <c r="D140" t="s">
         <v>288</v>
       </c>
       <c r="E140" s="1">
-        <v>1231000</v>
+        <v>1246000</v>
       </c>
       <c r="F140" s="2">
-        <v>97.130143</v>
+        <v>99.56764</v>
       </c>
       <c r="G140" s="3">
-        <v>1195672.06</v>
+        <v>1240612.79</v>
       </c>
       <c r="H140" s="4">
-        <v>0.002062434346</v>
+        <v>0.002052534353</v>
       </c>
       <c r="I140" s="5">
-        <v>0.00206270015</v>
+        <v>0.002052748559</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>10</v>
       </c>
       <c r="C141" t="s">
         <v>289</v>
       </c>
       <c r="D141" t="s">
         <v>290</v>
       </c>
       <c r="E141" s="1">
-        <v>1283000</v>
+        <v>1247000</v>
       </c>
       <c r="F141" s="2">
-        <v>95.03384699999999</v>
+        <v>100.743231</v>
       </c>
       <c r="G141" s="3">
-        <v>1219284.26</v>
+        <v>1256268.09</v>
       </c>
       <c r="H141" s="4">
-        <v>0.002103163411</v>
+        <v>0.00207843529</v>
       </c>
       <c r="I141" s="5">
-        <v>0.002103434464</v>
+        <v>0.002078652199</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>10</v>
       </c>
       <c r="C142" t="s">
         <v>291</v>
       </c>
       <c r="D142" t="s">
         <v>292</v>
       </c>
       <c r="E142" s="1">
-        <v>1267700</v>
+        <v>1243000</v>
       </c>
       <c r="F142" s="2">
-        <v>97.138672</v>
+        <v>101.774761</v>
       </c>
       <c r="G142" s="3">
-        <v>1231426.94</v>
+        <v>1265060.28</v>
       </c>
       <c r="H142" s="4">
-        <v>0.002124108533</v>
+        <v>0.002092981544</v>
       </c>
       <c r="I142" s="5">
-        <v>0.002124382285</v>
+        <v>0.002093199971</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
         <v>10</v>
       </c>
       <c r="C143" t="s">
         <v>293</v>
       </c>
       <c r="D143" t="s">
         <v>294</v>
       </c>
       <c r="E143" s="1">
-        <v>1286000</v>
+        <v>1278000</v>
       </c>
       <c r="F143" s="2">
-        <v>96.810658</v>
+        <v>98.31106</v>
       </c>
       <c r="G143" s="3">
-        <v>1244985.06</v>
+        <v>1256415.35</v>
       </c>
       <c r="H143" s="4">
-        <v>0.002147495151</v>
+        <v>0.002078678918</v>
       </c>
       <c r="I143" s="5">
-        <v>0.002147771917</v>
+        <v>0.002078895853</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>10</v>
       </c>
       <c r="C144" t="s">
         <v>295</v>
       </c>
       <c r="D144" t="s">
         <v>296</v>
       </c>
       <c r="E144" s="1">
-        <v>1194000</v>
+        <v>1351000</v>
       </c>
       <c r="F144" s="2">
-        <v>102.5768</v>
+        <v>94.58771</v>
       </c>
       <c r="G144" s="3">
-        <v>1224766.99</v>
+        <v>1277879.96</v>
       </c>
       <c r="H144" s="4">
-        <v>0.002112620671</v>
+        <v>0.002114191094</v>
       </c>
       <c r="I144" s="5">
-        <v>0.002112892942</v>
+        <v>0.002114411735</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
         <v>9</v>
       </c>
       <c r="B145" t="s">
         <v>10</v>
       </c>
       <c r="C145" t="s">
         <v>297</v>
       </c>
       <c r="D145" t="s">
         <v>298</v>
       </c>
       <c r="E145" s="1">
-        <v>1238000</v>
+        <v>1272000</v>
       </c>
       <c r="F145" s="2">
-        <v>99.826044</v>
+        <v>101.781448</v>
       </c>
       <c r="G145" s="3">
-        <v>1235846.42</v>
+        <v>1294660.02</v>
       </c>
       <c r="H145" s="4">
-        <v>0.002131731766</v>
+        <v>0.002141952893</v>
       </c>
       <c r="I145" s="5">
-        <v>0.002132006501</v>
+        <v>0.002142176431</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>9</v>
       </c>
       <c r="B146" t="s">
         <v>10</v>
       </c>
       <c r="C146" t="s">
         <v>299</v>
       </c>
       <c r="D146" t="s">
         <v>300</v>
       </c>
       <c r="E146" s="1">
-        <v>1157000</v>
+        <v>1189927.8277</v>
       </c>
       <c r="F146" s="2">
-        <v>102.51539</v>
+        <v>101.31676</v>
       </c>
       <c r="G146" s="3">
-        <v>1186103.06</v>
+        <v>1205596.32</v>
       </c>
       <c r="H146" s="4">
-        <v>0.002045928624</v>
+        <v>0.001994601278</v>
       </c>
       <c r="I146" s="5">
-        <v>0.002046192301</v>
+        <v>0.001994809439</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
         <v>9</v>
       </c>
       <c r="B147" t="s">
         <v>10</v>
       </c>
       <c r="C147" t="s">
         <v>301</v>
       </c>
       <c r="D147" t="s">
         <v>302</v>
       </c>
       <c r="E147" s="1">
-        <v>1191000</v>
+        <v>1259000</v>
       </c>
       <c r="F147" s="2">
-        <v>97.03682000000001</v>
+        <v>96.34076899999999</v>
       </c>
       <c r="G147" s="3">
-        <v>1155708.53</v>
+        <v>1212930.28</v>
       </c>
       <c r="H147" s="4">
-        <v>0.001993500591</v>
+        <v>0.002006734964</v>
       </c>
       <c r="I147" s="5">
-        <v>0.00199375751</v>
+        <v>0.00200694439</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
         <v>9</v>
       </c>
       <c r="B148" t="s">
         <v>10</v>
       </c>
       <c r="C148" t="s">
         <v>303</v>
       </c>
       <c r="D148" t="s">
         <v>304</v>
       </c>
       <c r="E148" s="1">
-        <v>1141000</v>
+        <v>1195000</v>
       </c>
       <c r="F148" s="2">
-        <v>101.46543</v>
+        <v>100.3235</v>
       </c>
       <c r="G148" s="3">
-        <v>1157720.56</v>
+        <v>1198865.83</v>
       </c>
       <c r="H148" s="4">
-        <v>0.001996971174</v>
+        <v>0.001983465995</v>
       </c>
       <c r="I148" s="5">
-        <v>0.001997228541</v>
+        <v>0.001983672993</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
         <v>9</v>
       </c>
       <c r="B149" t="s">
         <v>10</v>
       </c>
       <c r="C149" t="s">
         <v>305</v>
       </c>
       <c r="D149" t="s">
         <v>306</v>
       </c>
       <c r="E149" s="1">
-        <v>1163000</v>
+        <v>1275000</v>
       </c>
       <c r="F149" s="2">
-        <v>101.60352</v>
+        <v>94.069351</v>
       </c>
       <c r="G149" s="3">
-        <v>1181648.94</v>
+        <v>1199384.23</v>
       </c>
       <c r="H149" s="4">
-        <v>0.002038245632</v>
+        <v>0.001984323663</v>
       </c>
       <c r="I149" s="5">
-        <v>0.002038508318</v>
+        <v>0.001984530751</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
         <v>9</v>
       </c>
       <c r="B150" t="s">
         <v>10</v>
       </c>
       <c r="C150" t="s">
         <v>307</v>
       </c>
       <c r="D150" t="s">
         <v>308</v>
       </c>
       <c r="E150" s="1">
-        <v>1169000</v>
+        <v>1191000</v>
       </c>
       <c r="F150" s="2">
-        <v>100.878213</v>
+        <v>102.742689</v>
       </c>
       <c r="G150" s="3">
-        <v>1179266.31</v>
+        <v>1223665.43</v>
       </c>
       <c r="H150" s="4">
-        <v>0.002034135798</v>
+        <v>0.002024495745</v>
       </c>
       <c r="I150" s="5">
-        <v>0.002034397955</v>
+        <v>0.002024707025</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
         <v>9</v>
       </c>
       <c r="B151" t="s">
         <v>10</v>
       </c>
       <c r="C151" t="s">
         <v>309</v>
       </c>
       <c r="D151" t="s">
         <v>310</v>
       </c>
       <c r="E151" s="1">
-        <v>1217000</v>
+        <v>1187000</v>
       </c>
       <c r="F151" s="2">
-        <v>95.44112800000001</v>
+        <v>100.697637</v>
       </c>
       <c r="G151" s="3">
-        <v>1161518.53</v>
+        <v>1195280.95</v>
       </c>
       <c r="H151" s="4">
-        <v>0.002003522358</v>
+        <v>0.001977534993</v>
       </c>
       <c r="I151" s="5">
-        <v>0.002003780569</v>
+        <v>0.001977741372</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
         <v>9</v>
       </c>
       <c r="B152" t="s">
         <v>10</v>
       </c>
       <c r="C152" t="s">
         <v>311</v>
       </c>
       <c r="D152" t="s">
         <v>312</v>
       </c>
       <c r="E152" s="1">
-        <v>1202000</v>
+        <v>1223000</v>
       </c>
       <c r="F152" s="2">
-        <v>97.72667199999999</v>
+        <v>100.623686</v>
       </c>
       <c r="G152" s="3">
-        <v>1174674.6</v>
+        <v>1230627.68</v>
       </c>
       <c r="H152" s="4">
-        <v>0.002026215478</v>
+        <v>0.00203601446</v>
       </c>
       <c r="I152" s="5">
-        <v>0.002026476614</v>
+        <v>0.002036226942</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
         <v>9</v>
       </c>
       <c r="B153" t="s">
         <v>10</v>
       </c>
       <c r="C153" t="s">
         <v>313</v>
       </c>
       <c r="D153" t="s">
         <v>314</v>
       </c>
       <c r="E153" s="1">
-        <v>1145000</v>
+        <v>1165000</v>
       </c>
       <c r="F153" s="2">
-        <v>100.987128</v>
+        <v>103.081432</v>
       </c>
       <c r="G153" s="3">
-        <v>1156302.62</v>
+        <v>1200898.68</v>
       </c>
       <c r="H153" s="4">
-        <v>0.001994525345</v>
+        <v>0.001986829261</v>
       </c>
       <c r="I153" s="5">
-        <v>0.001994782397</v>
+        <v>0.00198703661</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
         <v>9</v>
       </c>
       <c r="B154" t="s">
         <v>10</v>
       </c>
       <c r="C154" t="s">
         <v>315</v>
       </c>
       <c r="D154" t="s">
         <v>316</v>
       </c>
       <c r="E154" s="1">
-        <v>1097000</v>
+        <v>1259000</v>
       </c>
       <c r="F154" s="2">
-        <v>103.835215</v>
+        <v>95.929688</v>
       </c>
       <c r="G154" s="3">
-        <v>1139072.31</v>
+        <v>1207754.77</v>
       </c>
       <c r="H154" s="4">
-        <v>0.001964804506</v>
+        <v>0.001998172331</v>
       </c>
       <c r="I154" s="5">
-        <v>0.001965057727</v>
+        <v>0.001998380864</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
         <v>9</v>
       </c>
       <c r="B155" t="s">
         <v>10</v>
       </c>
       <c r="C155" t="s">
         <v>317</v>
       </c>
       <c r="D155" t="s">
         <v>318</v>
       </c>
       <c r="E155" s="1">
-        <v>1209800</v>
+        <v>1211000</v>
       </c>
       <c r="F155" s="2">
-        <v>96.78125</v>
+        <v>99.840012</v>
       </c>
       <c r="G155" s="3">
-        <v>1170859.56</v>
+        <v>1209062.55</v>
       </c>
       <c r="H155" s="4">
-        <v>0.002019634862</v>
+        <v>0.00200033598</v>
       </c>
       <c r="I155" s="5">
-        <v>0.002019895149</v>
+        <v>0.002000544738</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>9</v>
       </c>
       <c r="B156" t="s">
         <v>10</v>
       </c>
       <c r="C156" t="s">
         <v>319</v>
       </c>
       <c r="D156" t="s">
         <v>320</v>
       </c>
       <c r="E156" s="1">
-        <v>1143000</v>
+        <v>1202000</v>
       </c>
       <c r="F156" s="2">
-        <v>99.79438399999999</v>
+        <v>98.49485</v>
       </c>
       <c r="G156" s="3">
-        <v>1140649.81</v>
+        <v>1183908.1</v>
       </c>
       <c r="H156" s="4">
-        <v>0.001967525563</v>
+        <v>0.001958719152</v>
       </c>
       <c r="I156" s="5">
-        <v>0.001967779134</v>
+        <v>0.001958923567</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
         <v>9</v>
       </c>
       <c r="B157" t="s">
         <v>10</v>
       </c>
       <c r="C157" t="s">
         <v>321</v>
       </c>
       <c r="D157" t="s">
         <v>322</v>
       </c>
       <c r="E157" s="1">
-        <v>1202000</v>
+        <v>1164000</v>
       </c>
       <c r="F157" s="2">
-        <v>98.83734</v>
+        <v>100.173527</v>
       </c>
       <c r="G157" s="3">
-        <v>1188024.83</v>
+        <v>1166019.85</v>
       </c>
       <c r="H157" s="4">
-        <v>0.002049243508</v>
+        <v>0.001929123912</v>
       </c>
       <c r="I157" s="5">
-        <v>0.002049507611</v>
+        <v>0.001929325239</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
         <v>9</v>
       </c>
       <c r="B158" t="s">
         <v>10</v>
       </c>
       <c r="C158" t="s">
         <v>323</v>
       </c>
       <c r="D158" t="s">
         <v>324</v>
       </c>
       <c r="E158" s="1">
-        <v>1168000</v>
+        <v>1141000</v>
       </c>
       <c r="F158" s="2">
-        <v>98.955962</v>
+        <v>101.33326</v>
       </c>
       <c r="G158" s="3">
-        <v>1155805.64</v>
+        <v>1156212.5</v>
       </c>
       <c r="H158" s="4">
-        <v>0.001993668097</v>
+        <v>0.001912898109</v>
       </c>
       <c r="I158" s="5">
-        <v>0.001993925038</v>
+        <v>0.001913097743</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
         <v>9</v>
       </c>
       <c r="B159" t="s">
         <v>10</v>
       </c>
       <c r="C159" t="s">
         <v>325</v>
       </c>
       <c r="D159" t="s">
         <v>326</v>
       </c>
       <c r="E159" s="1">
-        <v>1096000</v>
+        <v>1163000</v>
       </c>
       <c r="F159" s="2">
-        <v>101.247006</v>
+        <v>101.25258</v>
       </c>
       <c r="G159" s="3">
-        <v>1109667.19</v>
+        <v>1177567.51</v>
       </c>
       <c r="H159" s="4">
-        <v>0.001914083127</v>
+        <v>0.001948228947</v>
       </c>
       <c r="I159" s="5">
-        <v>0.001914329812</v>
+        <v>0.001948432268</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
         <v>9</v>
       </c>
       <c r="B160" t="s">
         <v>10</v>
       </c>
       <c r="C160" t="s">
         <v>327</v>
       </c>
       <c r="D160" t="s">
         <v>328</v>
       </c>
       <c r="E160" s="1">
-        <v>1082000</v>
+        <v>1208000</v>
       </c>
       <c r="F160" s="2">
-        <v>102.17671</v>
+        <v>96.96284</v>
       </c>
       <c r="G160" s="3">
-        <v>1105552</v>
+        <v>1171311.11</v>
       </c>
       <c r="H160" s="4">
-        <v>0.00190698478</v>
+        <v>0.001937878036</v>
       </c>
       <c r="I160" s="5">
-        <v>0.001907230549</v>
+        <v>0.001938080277</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
         <v>9</v>
       </c>
       <c r="B161" t="s">
         <v>10</v>
       </c>
       <c r="C161" t="s">
         <v>329</v>
       </c>
       <c r="D161" t="s">
         <v>330</v>
       </c>
       <c r="E161" s="1">
-        <v>1064000</v>
+        <v>1572000</v>
       </c>
       <c r="F161" s="2">
-        <v>102.41926</v>
+        <v>71.14437</v>
       </c>
       <c r="G161" s="3">
-        <v>1089740.93</v>
+        <v>1118389.5</v>
       </c>
       <c r="H161" s="4">
-        <v>0.001879711996</v>
+        <v>0.00185032177</v>
       </c>
       <c r="I161" s="5">
-        <v>0.00187995425</v>
+        <v>0.001850514873</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
         <v>9</v>
       </c>
       <c r="B162" t="s">
         <v>10</v>
       </c>
       <c r="C162" t="s">
         <v>331</v>
       </c>
       <c r="D162" t="s">
         <v>332</v>
       </c>
       <c r="E162" s="1">
-        <v>1504000</v>
+        <v>1122000</v>
       </c>
       <c r="F162" s="2">
-        <v>72.742994</v>
+        <v>100.9815</v>
       </c>
       <c r="G162" s="3">
-        <v>1094054.63</v>
+        <v>1133012.43</v>
       </c>
       <c r="H162" s="4">
-        <v>0.001887152774</v>
+        <v>0.001874514712</v>
       </c>
       <c r="I162" s="5">
-        <v>0.001887395987</v>
+        <v>0.00187471034</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>9</v>
       </c>
       <c r="B163" t="s">
         <v>10</v>
       </c>
       <c r="C163" t="s">
         <v>333</v>
       </c>
       <c r="D163" t="s">
         <v>334</v>
       </c>
       <c r="E163" s="1">
-        <v>1145000</v>
+        <v>1213000</v>
       </c>
       <c r="F163" s="2">
-        <v>94.359782</v>
+        <v>92.626346</v>
       </c>
       <c r="G163" s="3">
-        <v>1080419.5</v>
+        <v>1123557.58</v>
       </c>
       <c r="H163" s="4">
-        <v>0.001863633321</v>
+        <v>0.001858872111</v>
       </c>
       <c r="I163" s="5">
-        <v>0.001863873504</v>
+        <v>0.001859066107</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
         <v>9</v>
       </c>
       <c r="B164" t="s">
         <v>10</v>
       </c>
       <c r="C164" t="s">
         <v>335</v>
       </c>
       <c r="D164" t="s">
         <v>336</v>
       </c>
       <c r="E164" s="1">
-        <v>1109000</v>
+        <v>1136000</v>
       </c>
       <c r="F164" s="2">
-        <v>101.797067</v>
+        <v>99.69359</v>
       </c>
       <c r="G164" s="3">
-        <v>1128929.47</v>
+        <v>1132519.18</v>
       </c>
       <c r="H164" s="4">
-        <v>0.001947308963</v>
+        <v>0.001873698658</v>
       </c>
       <c r="I164" s="5">
-        <v>0.001947559929</v>
+        <v>0.0018738942</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
         <v>9</v>
       </c>
       <c r="B165" t="s">
         <v>10</v>
       </c>
       <c r="C165" t="s">
         <v>337</v>
       </c>
       <c r="D165" t="s">
         <v>338</v>
       </c>
       <c r="E165" s="1">
-        <v>1129000</v>
+        <v>1093000</v>
       </c>
       <c r="F165" s="2">
-        <v>99.22731899999999</v>
+        <v>103.564</v>
       </c>
       <c r="G165" s="3">
-        <v>1120276.43</v>
+        <v>1131954.52</v>
       </c>
       <c r="H165" s="4">
-        <v>0.001932383189</v>
+        <v>0.001872764451</v>
       </c>
       <c r="I165" s="5">
-        <v>0.001932632232</v>
+        <v>0.001872959896</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
         <v>9</v>
       </c>
       <c r="B166" t="s">
         <v>10</v>
       </c>
       <c r="C166" t="s">
         <v>339</v>
       </c>
       <c r="D166" t="s">
         <v>340</v>
       </c>
       <c r="E166" s="1">
-        <v>1013000</v>
+        <v>1246000</v>
       </c>
       <c r="F166" s="2">
-        <v>103.24025</v>
+        <v>90.621813</v>
       </c>
       <c r="G166" s="3">
-        <v>1045823.73</v>
+        <v>1129147.79</v>
       </c>
       <c r="H166" s="4">
-        <v>0.001803958508</v>
+        <v>0.001868120851</v>
       </c>
       <c r="I166" s="5">
-        <v>0.001804190999</v>
+        <v>0.001868315811</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
         <v>9</v>
       </c>
       <c r="B167" t="s">
         <v>10</v>
       </c>
       <c r="C167" t="s">
         <v>341</v>
       </c>
       <c r="D167" t="s">
         <v>342</v>
       </c>
       <c r="E167" s="1">
-        <v>1086000</v>
+        <v>1487000</v>
       </c>
       <c r="F167" s="2">
-        <v>97.106994</v>
+        <v>78.78685400000001</v>
       </c>
       <c r="G167" s="3">
-        <v>1054581.95</v>
+        <v>1171560.52</v>
       </c>
       <c r="H167" s="4">
-        <v>0.001819065709</v>
+        <v>0.001938290676</v>
       </c>
       <c r="I167" s="5">
-        <v>0.001819300148</v>
+        <v>0.00193849296</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
         <v>9</v>
       </c>
       <c r="B168" t="s">
         <v>10</v>
       </c>
       <c r="C168" t="s">
         <v>343</v>
       </c>
       <c r="D168" t="s">
         <v>344</v>
       </c>
       <c r="E168" s="1">
-        <v>1060000</v>
+        <v>1197000</v>
       </c>
       <c r="F168" s="2">
-        <v>99.94229199999999</v>
+        <v>98.21614</v>
       </c>
       <c r="G168" s="3">
-        <v>1059388.3</v>
+        <v>1175647.2</v>
       </c>
       <c r="H168" s="4">
-        <v>0.001827356245</v>
+        <v>0.001945051887</v>
       </c>
       <c r="I168" s="5">
-        <v>0.001827591751</v>
+        <v>0.001945254876</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
         <v>9</v>
       </c>
       <c r="B169" t="s">
         <v>10</v>
       </c>
       <c r="C169" t="s">
         <v>345</v>
       </c>
       <c r="D169" t="s">
         <v>346</v>
       </c>
       <c r="E169" s="1">
-        <v>1129000</v>
+        <v>1086000</v>
       </c>
       <c r="F169" s="2">
-        <v>94.246218</v>
+        <v>100.865063</v>
       </c>
       <c r="G169" s="3">
-        <v>1064039.8</v>
+        <v>1095394.58</v>
       </c>
       <c r="H169" s="4">
-        <v>0.001835379704</v>
+        <v>0.001812277791</v>
       </c>
       <c r="I169" s="5">
-        <v>0.001835616245</v>
+        <v>0.001812466923</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
         <v>9</v>
       </c>
       <c r="B170" t="s">
         <v>10</v>
       </c>
       <c r="C170" t="s">
         <v>347</v>
       </c>
       <c r="D170" t="s">
         <v>348</v>
       </c>
       <c r="E170" s="1">
-        <v>1069000</v>
+        <v>1064000</v>
       </c>
       <c r="F170" s="2">
-        <v>96.04908500000001</v>
+        <v>101.33822</v>
       </c>
       <c r="G170" s="3">
-        <v>1026764.72</v>
+        <v>1078238.66</v>
       </c>
       <c r="H170" s="4">
-        <v>0.001771083302</v>
+        <v>0.001783894139</v>
       </c>
       <c r="I170" s="5">
-        <v>0.001771311557</v>
+        <v>0.001784080309</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
         <v>9</v>
       </c>
       <c r="B171" t="s">
         <v>10</v>
       </c>
       <c r="C171" t="s">
         <v>349</v>
       </c>
       <c r="D171" t="s">
         <v>350</v>
       </c>
       <c r="E171" s="1">
-        <v>1044000</v>
+        <v>1154000</v>
       </c>
       <c r="F171" s="2">
-        <v>100.647</v>
+        <v>96.215824</v>
       </c>
       <c r="G171" s="3">
-        <v>1050754.68</v>
+        <v>1110330.61</v>
       </c>
       <c r="H171" s="4">
-        <v>0.00181246398</v>
+        <v>0.001836988727</v>
       </c>
       <c r="I171" s="5">
-        <v>0.001812697568</v>
+        <v>0.001837180439</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
         <v>9</v>
       </c>
       <c r="B172" t="s">
         <v>10</v>
       </c>
       <c r="C172" t="s">
         <v>351</v>
       </c>
       <c r="D172" t="s">
         <v>352</v>
       </c>
       <c r="E172" s="1">
-        <v>1058000</v>
+        <v>1128000</v>
       </c>
       <c r="F172" s="2">
-        <v>99.56856399999999</v>
+        <v>96.77472899999999</v>
       </c>
       <c r="G172" s="3">
-        <v>1053435.41</v>
+        <v>1091618.94</v>
       </c>
       <c r="H172" s="4">
-        <v>0.00181708801</v>
+        <v>0.001806031174</v>
       </c>
       <c r="I172" s="5">
-        <v>0.001817322194</v>
+        <v>0.001806219655</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
         <v>9</v>
       </c>
       <c r="B173" t="s">
         <v>10</v>
       </c>
       <c r="C173" t="s">
         <v>353</v>
       </c>
       <c r="D173" t="s">
         <v>354</v>
       </c>
       <c r="E173" s="1">
-        <v>1000946.14</v>
+        <v>1207000</v>
       </c>
       <c r="F173" s="2">
-        <v>102.0224</v>
+        <v>92.35384500000001</v>
       </c>
       <c r="G173" s="3">
-        <v>1021189.27</v>
+        <v>1114710.91</v>
       </c>
       <c r="H173" s="4">
-        <v>0.001761466128</v>
+        <v>0.001844235724</v>
       </c>
       <c r="I173" s="5">
-        <v>0.001761693143</v>
+        <v>0.001844428192</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
         <v>9</v>
       </c>
       <c r="B174" t="s">
         <v>10</v>
       </c>
       <c r="C174" t="s">
         <v>355</v>
       </c>
       <c r="D174" t="s">
         <v>356</v>
       </c>
       <c r="E174" s="1">
-        <v>1072000</v>
+        <v>1095000</v>
       </c>
       <c r="F174" s="2">
-        <v>98.966357</v>
+        <v>97.969309</v>
       </c>
       <c r="G174" s="3">
-        <v>1060919.35</v>
+        <v>1072763.93</v>
       </c>
       <c r="H174" s="4">
-        <v>0.001829997181</v>
+        <v>0.001774836465</v>
       </c>
       <c r="I174" s="5">
-        <v>0.001830233028</v>
+        <v>0.00177502169</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>9</v>
       </c>
       <c r="B175" t="s">
         <v>10</v>
       </c>
       <c r="C175" t="s">
         <v>357</v>
       </c>
       <c r="D175" t="s">
         <v>358</v>
       </c>
       <c r="E175" s="1">
-        <v>1025000</v>
+        <v>1147000</v>
       </c>
       <c r="F175" s="2">
-        <v>103.7578</v>
+        <v>95.347185</v>
       </c>
       <c r="G175" s="3">
-        <v>1063517.45</v>
+        <v>1093632.21</v>
       </c>
       <c r="H175" s="4">
-        <v>0.001834478691</v>
+        <v>0.001809362031</v>
       </c>
       <c r="I175" s="5">
-        <v>0.001834715116</v>
+        <v>0.001809550859</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
         <v>9</v>
       </c>
       <c r="B176" t="s">
         <v>10</v>
       </c>
       <c r="C176" t="s">
         <v>359</v>
       </c>
       <c r="D176" t="s">
         <v>360</v>
       </c>
       <c r="E176" s="1">
-        <v>1051000</v>
+        <v>1140000</v>
       </c>
       <c r="F176" s="2">
-        <v>97.24829800000001</v>
+        <v>97.95828</v>
       </c>
       <c r="G176" s="3">
-        <v>1022079.61</v>
+        <v>1116724.39</v>
       </c>
       <c r="H176" s="4">
-        <v>0.001763001885</v>
+        <v>0.001847566935</v>
       </c>
       <c r="I176" s="5">
-        <v>0.001763229098</v>
+        <v>0.00184775975</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
         <v>9</v>
       </c>
       <c r="B177" t="s">
         <v>10</v>
       </c>
       <c r="C177" t="s">
         <v>361</v>
       </c>
       <c r="D177" t="s">
         <v>362</v>
       </c>
       <c r="E177" s="1">
-        <v>1052000</v>
+        <v>1120000</v>
       </c>
       <c r="F177" s="2">
-        <v>97.49763</v>
+        <v>96.2097</v>
       </c>
       <c r="G177" s="3">
-        <v>1025675.07</v>
+        <v>1077548.64</v>
       </c>
       <c r="H177" s="4">
-        <v>0.001769203745</v>
+        <v>0.001782752532</v>
       </c>
       <c r="I177" s="5">
-        <v>0.001769431758</v>
+        <v>0.001782938584</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
         <v>9</v>
       </c>
       <c r="B178" t="s">
         <v>10</v>
       </c>
       <c r="C178" t="s">
         <v>363</v>
       </c>
       <c r="D178" t="s">
         <v>364</v>
       </c>
       <c r="E178" s="1">
-        <v>1248000</v>
+        <v>1326000</v>
       </c>
       <c r="F178" s="2">
-        <v>85.278035</v>
+        <v>82.012039</v>
       </c>
       <c r="G178" s="3">
-        <v>1064269.88</v>
+        <v>1087479.64</v>
       </c>
       <c r="H178" s="4">
-        <v>0.001835776565</v>
+        <v>0.001799182891</v>
       </c>
       <c r="I178" s="5">
-        <v>0.001836013157</v>
+        <v>0.001799370657</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
         <v>9</v>
       </c>
       <c r="B179" t="s">
         <v>10</v>
       </c>
       <c r="C179" t="s">
         <v>365</v>
       </c>
       <c r="D179" t="s">
         <v>366</v>
       </c>
       <c r="E179" s="1">
-        <v>1057000</v>
+        <v>1135000</v>
       </c>
       <c r="F179" s="2">
-        <v>99.165183</v>
+        <v>97.031237</v>
       </c>
       <c r="G179" s="3">
-        <v>1048175.98</v>
+        <v>1101304.54</v>
       </c>
       <c r="H179" s="4">
-        <v>0.001808015946</v>
+        <v>0.001822055529</v>
       </c>
       <c r="I179" s="5">
-        <v>0.00180824896</v>
+        <v>0.001822245682</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
         <v>9</v>
       </c>
       <c r="B180" t="s">
         <v>10</v>
       </c>
       <c r="C180" t="s">
         <v>367</v>
       </c>
       <c r="D180" t="s">
         <v>368</v>
       </c>
       <c r="E180" s="1">
-        <v>1030000</v>
+        <v>1098000</v>
       </c>
       <c r="F180" s="2">
-        <v>98.54043</v>
+        <v>98.45064000000001</v>
       </c>
       <c r="G180" s="3">
-        <v>1014966.43</v>
+        <v>1080988.03</v>
       </c>
       <c r="H180" s="4">
-        <v>0.001750732239</v>
+        <v>0.001788442833</v>
       </c>
       <c r="I180" s="5">
-        <v>0.001750957871</v>
+        <v>0.001788629479</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
         <v>9</v>
       </c>
       <c r="B181" t="s">
         <v>10</v>
       </c>
       <c r="C181" t="s">
         <v>369</v>
       </c>
       <c r="D181" t="s">
         <v>370</v>
       </c>
       <c r="E181" s="1">
-        <v>1023000</v>
+        <v>1077348.39</v>
       </c>
       <c r="F181" s="2">
-        <v>100.001142</v>
+        <v>1</v>
       </c>
       <c r="G181" s="3">
-        <v>1023011.68</v>
+        <v>1077348.39</v>
       </c>
       <c r="H181" s="4">
-        <v>0.001764609629</v>
+        <v>0.001782421228</v>
       </c>
       <c r="I181" s="5">
-        <v>0.001764837049</v>
+        <v>0.001782607245</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
         <v>9</v>
       </c>
       <c r="B182" t="s">
         <v>10</v>
       </c>
       <c r="C182" t="s">
         <v>371</v>
       </c>
       <c r="D182" t="s">
         <v>372</v>
       </c>
       <c r="E182" s="1">
-        <v>1000000</v>
+        <v>1101000</v>
       </c>
       <c r="F182" s="2">
-        <v>100.17485</v>
+        <v>99.42156199999999</v>
       </c>
       <c r="G182" s="3">
-        <v>1001748.5</v>
+        <v>1094631.4</v>
       </c>
       <c r="H182" s="4">
-        <v>0.001727932417</v>
+        <v>0.001811015135</v>
       </c>
       <c r="I182" s="5">
-        <v>0.00172815511</v>
+        <v>0.001811204136</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
         <v>9</v>
       </c>
       <c r="B183" t="s">
         <v>10</v>
       </c>
       <c r="C183" t="s">
         <v>373</v>
       </c>
       <c r="D183" t="s">
         <v>374</v>
       </c>
       <c r="E183" s="1">
-        <v>1027000</v>
+        <v>1072000</v>
       </c>
       <c r="F183" s="2">
-        <v>98.614028</v>
+        <v>96.05533800000001</v>
       </c>
       <c r="G183" s="3">
-        <v>1012766.07</v>
+        <v>1029713.22</v>
       </c>
       <c r="H183" s="4">
-        <v>0.001746936799</v>
+        <v>0.00170361113</v>
       </c>
       <c r="I183" s="5">
-        <v>0.001747161942</v>
+        <v>0.001703788922</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
         <v>9</v>
       </c>
       <c r="B184" t="s">
         <v>10</v>
       </c>
       <c r="C184" t="s">
         <v>375</v>
       </c>
       <c r="D184" t="s">
         <v>376</v>
       </c>
       <c r="E184" s="1">
-        <v>1031000</v>
+        <v>1013000</v>
       </c>
       <c r="F184" s="2">
-        <v>95.447664</v>
+        <v>102.92172</v>
       </c>
       <c r="G184" s="3">
-        <v>984065.42</v>
+        <v>1042597.02</v>
       </c>
       <c r="H184" s="4">
-        <v>0.001697430575</v>
+        <v>0.00172492676</v>
       </c>
       <c r="I184" s="5">
-        <v>0.001697649337</v>
+        <v>0.001725106776</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
         <v>9</v>
       </c>
       <c r="B185" t="s">
         <v>10</v>
       </c>
       <c r="C185" t="s">
         <v>377</v>
       </c>
       <c r="D185" t="s">
         <v>378</v>
       </c>
       <c r="E185" s="1">
-        <v>946000</v>
+        <v>1000000</v>
       </c>
       <c r="F185" s="2">
-        <v>101.192191</v>
+        <v>100.09996</v>
       </c>
       <c r="G185" s="3">
-        <v>957278.13</v>
+        <v>1000999.6</v>
       </c>
       <c r="H185" s="4">
-        <v>0.001651224741</v>
+        <v>0.001656105818</v>
       </c>
       <c r="I185" s="5">
-        <v>0.001651437548</v>
+        <v>0.001656278652</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
         <v>9</v>
       </c>
       <c r="B186" t="s">
         <v>10</v>
       </c>
       <c r="C186" t="s">
         <v>379</v>
       </c>
       <c r="D186" t="s">
         <v>380</v>
       </c>
       <c r="E186" s="1">
-        <v>856000</v>
+        <v>1056344.9422</v>
       </c>
       <c r="F186" s="2">
-        <v>117.544588</v>
+        <v>97.178173</v>
       </c>
       <c r="G186" s="3">
-        <v>1006181.67</v>
+        <v>1026536.72</v>
       </c>
       <c r="H186" s="4">
-        <v>0.00173557927</v>
+        <v>0.00169835575</v>
       </c>
       <c r="I186" s="5">
-        <v>0.001735802949</v>
+        <v>0.001698532994</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
         <v>9</v>
       </c>
       <c r="B187" t="s">
         <v>10</v>
       </c>
       <c r="C187" t="s">
         <v>381</v>
       </c>
       <c r="D187" t="s">
         <v>382</v>
       </c>
       <c r="E187" s="1">
-        <v>1003261.6858</v>
+        <v>988976.12</v>
       </c>
       <c r="F187" s="2">
-        <v>99.83046</v>
+        <v>101.8645</v>
       </c>
       <c r="G187" s="3">
-        <v>1001560.76</v>
+        <v>1007415.58</v>
       </c>
       <c r="H187" s="4">
-        <v>0.001727608574</v>
+        <v>0.001666720749</v>
       </c>
       <c r="I187" s="5">
-        <v>0.001727831225</v>
+        <v>0.001666894691</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
         <v>9</v>
       </c>
       <c r="B188" t="s">
         <v>10</v>
       </c>
       <c r="C188" t="s">
         <v>383</v>
       </c>
       <c r="D188" t="s">
         <v>384</v>
       </c>
       <c r="E188" s="1">
-        <v>1083000</v>
+        <v>1109000</v>
       </c>
       <c r="F188" s="2">
-        <v>90.33680200000001</v>
+        <v>94.6634</v>
       </c>
       <c r="G188" s="3">
-        <v>978347.5699999999</v>
+        <v>1049817.11</v>
       </c>
       <c r="H188" s="4">
-        <v>0.001687567761</v>
+        <v>0.00173687204</v>
       </c>
       <c r="I188" s="5">
-        <v>0.001687785252</v>
+        <v>0.001737053303</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
         <v>9</v>
       </c>
       <c r="B189" t="s">
         <v>10</v>
       </c>
       <c r="C189" t="s">
         <v>385</v>
       </c>
       <c r="D189" t="s">
         <v>386</v>
       </c>
       <c r="E189" s="1">
-        <v>37100</v>
+        <v>1014000</v>
       </c>
       <c r="F189" s="2">
-        <v>25.57</v>
+        <v>100.461007</v>
       </c>
       <c r="G189" s="3">
-        <v>948647</v>
+        <v>1018674.61</v>
       </c>
       <c r="H189" s="4">
-        <v>0.001636336768</v>
+        <v>0.001685348276</v>
       </c>
       <c r="I189" s="5">
-        <v>0.001636547657</v>
+        <v>0.001685524162</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
         <v>9</v>
       </c>
       <c r="B190" t="s">
         <v>10</v>
       </c>
       <c r="C190" t="s">
         <v>387</v>
       </c>
       <c r="D190" t="s">
         <v>388</v>
       </c>
       <c r="E190" s="1">
         <v>895000</v>
       </c>
       <c r="F190" s="2">
-        <v>101.266134</v>
+        <v>116.623399</v>
       </c>
       <c r="G190" s="3">
-        <v>906331.9</v>
+        <v>1043779.42</v>
       </c>
       <c r="H190" s="4">
-        <v>0.001563346757</v>
+        <v>0.00172688298</v>
       </c>
       <c r="I190" s="5">
-        <v>0.001563548239</v>
+        <v>0.0017270632</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
         <v>9</v>
       </c>
       <c r="B191" t="s">
         <v>10</v>
       </c>
       <c r="C191" t="s">
         <v>389</v>
       </c>
       <c r="D191" t="s">
         <v>390</v>
       </c>
       <c r="E191" s="1">
-        <v>907000</v>
+        <v>1161000</v>
       </c>
       <c r="F191" s="2">
-        <v>99.60868000000001</v>
+        <v>89.83841700000001</v>
       </c>
       <c r="G191" s="3">
-        <v>903450.73</v>
+        <v>1043024.02</v>
       </c>
       <c r="H191" s="4">
-        <v>0.001558376977</v>
+        <v>0.001725633207</v>
       </c>
       <c r="I191" s="5">
-        <v>0.001558577818</v>
+        <v>0.001725813297</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
         <v>9</v>
       </c>
       <c r="B192" t="s">
         <v>10</v>
       </c>
       <c r="C192" t="s">
         <v>391</v>
       </c>
       <c r="D192" t="s">
         <v>392</v>
       </c>
       <c r="E192" s="1">
-        <v>916000</v>
+        <v>37100</v>
       </c>
       <c r="F192" s="2">
-        <v>101.91063</v>
+        <v>25.74</v>
       </c>
       <c r="G192" s="3">
-        <v>933501.37</v>
+        <v>954954</v>
       </c>
       <c r="H192" s="4">
-        <v>0.001610211824</v>
+        <v>0.001579925582</v>
       </c>
       <c r="I192" s="5">
-        <v>0.001610419346</v>
+        <v>0.001580090466</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
         <v>9</v>
       </c>
       <c r="B193" t="s">
         <v>10</v>
       </c>
       <c r="C193" t="s">
         <v>393</v>
       </c>
       <c r="D193" t="s">
         <v>394</v>
       </c>
       <c r="E193" s="1">
-        <v>900000</v>
+        <v>1000000</v>
       </c>
       <c r="F193" s="2">
-        <v>100.49594</v>
+        <v>96.102858</v>
       </c>
       <c r="G193" s="3">
-        <v>904463.46</v>
+        <v>961028.58</v>
       </c>
       <c r="H193" s="4">
-        <v>0.001560123856</v>
+        <v>0.001589975683</v>
       </c>
       <c r="I193" s="5">
-        <v>0.001560324922</v>
+        <v>0.001590141616</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
         <v>9</v>
       </c>
       <c r="B194" t="s">
         <v>10</v>
       </c>
       <c r="C194" t="s">
         <v>395</v>
       </c>
       <c r="D194" t="s">
         <v>396</v>
       </c>
       <c r="E194" s="1">
-        <v>960000</v>
+        <v>957000</v>
       </c>
       <c r="F194" s="2">
-        <v>94.240511</v>
+        <v>98.76025199999999</v>
       </c>
       <c r="G194" s="3">
-        <v>904708.91</v>
+        <v>945135.61</v>
       </c>
       <c r="H194" s="4">
-        <v>0.001560547229</v>
+        <v>0.001563681529</v>
       </c>
       <c r="I194" s="5">
-        <v>0.00156074835</v>
+        <v>0.001563844718</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
         <v>9</v>
       </c>
       <c r="B195" t="s">
         <v>10</v>
       </c>
       <c r="C195" t="s">
         <v>397</v>
       </c>
       <c r="D195" t="s">
         <v>398</v>
       </c>
       <c r="E195" s="1">
-        <v>971000</v>
+        <v>1063000</v>
       </c>
       <c r="F195" s="2">
-        <v>94.071591</v>
+        <v>93.354654</v>
       </c>
       <c r="G195" s="3">
-        <v>913435.15</v>
+        <v>992359.97</v>
       </c>
       <c r="H195" s="4">
-        <v>0.001575599268</v>
+        <v>0.001641811968</v>
       </c>
       <c r="I195" s="5">
-        <v>0.001575802329</v>
+        <v>0.00164198331</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
         <v>9</v>
       </c>
       <c r="B196" t="s">
         <v>10</v>
       </c>
       <c r="C196" t="s">
         <v>399</v>
       </c>
       <c r="D196" t="s">
         <v>400</v>
       </c>
       <c r="E196" s="1">
-        <v>890000</v>
+        <v>983324.7158</v>
       </c>
       <c r="F196" s="2">
-        <v>98.704076</v>
+        <v>99.46456999999999</v>
       </c>
       <c r="G196" s="3">
-        <v>878466.28</v>
+        <v>978059.7</v>
       </c>
       <c r="H196" s="4">
-        <v>0.001515280887</v>
+        <v>0.001618152854</v>
       </c>
       <c r="I196" s="5">
-        <v>0.001515476174</v>
+        <v>0.001618321728</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
         <v>9</v>
       </c>
       <c r="B197" t="s">
         <v>10</v>
       </c>
       <c r="C197" t="s">
         <v>401</v>
       </c>
       <c r="D197" t="s">
         <v>402</v>
       </c>
       <c r="E197" s="1">
-        <v>921000</v>
+        <v>1015000</v>
       </c>
       <c r="F197" s="2">
-        <v>95.742931</v>
+        <v>93.93279800000001</v>
       </c>
       <c r="G197" s="3">
-        <v>881792.39</v>
+        <v>953417.9</v>
       </c>
       <c r="H197" s="4">
-        <v>0.001521018163</v>
+        <v>0.001577384177</v>
       </c>
       <c r="I197" s="5">
-        <v>0.001521214189</v>
+        <v>0.001577548796</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
         <v>9</v>
       </c>
       <c r="B198" t="s">
         <v>10</v>
       </c>
       <c r="C198" t="s">
         <v>403</v>
       </c>
       <c r="D198" t="s">
         <v>404</v>
       </c>
       <c r="E198" s="1">
-        <v>848000</v>
+        <v>864000</v>
       </c>
       <c r="F198" s="2">
-        <v>101.5738</v>
+        <v>102.030041</v>
       </c>
       <c r="G198" s="3">
-        <v>861345.8199999999</v>
+        <v>881539.55</v>
       </c>
       <c r="H198" s="4">
-        <v>0.001485749538</v>
+        <v>0.001458464903</v>
       </c>
       <c r="I198" s="5">
-        <v>0.001485941019</v>
+        <v>0.001458617111</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
         <v>9</v>
       </c>
       <c r="B199" t="s">
         <v>10</v>
       </c>
       <c r="C199" t="s">
         <v>405</v>
       </c>
       <c r="D199" t="s">
         <v>406</v>
       </c>
       <c r="E199" s="1">
-        <v>842000</v>
+        <v>941000</v>
       </c>
       <c r="F199" s="2">
-        <v>100.195871</v>
+        <v>98.79586</v>
       </c>
       <c r="G199" s="3">
-        <v>843649.23</v>
+        <v>929669.04</v>
       </c>
       <c r="H199" s="4">
-        <v>0.001455224399</v>
+        <v>0.001538092833</v>
       </c>
       <c r="I199" s="5">
-        <v>0.001455411947</v>
+        <v>0.001538253351</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
         <v>9</v>
       </c>
       <c r="B200" t="s">
         <v>10</v>
       </c>
       <c r="C200" t="s">
         <v>407</v>
       </c>
       <c r="D200" t="s">
         <v>408</v>
       </c>
       <c r="E200" s="1">
-        <v>864000</v>
+        <v>916000</v>
       </c>
       <c r="F200" s="2">
-        <v>102.277319</v>
+        <v>101.67024</v>
       </c>
       <c r="G200" s="3">
-        <v>883676.04</v>
+        <v>931299.4</v>
       </c>
       <c r="H200" s="4">
-        <v>0.001524267287</v>
+        <v>0.001540790178</v>
       </c>
       <c r="I200" s="5">
-        <v>0.001524463733</v>
+        <v>0.001540950978</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
         <v>9</v>
       </c>
       <c r="B201" t="s">
         <v>10</v>
       </c>
       <c r="C201" t="s">
         <v>409</v>
       </c>
       <c r="D201" t="s">
         <v>410</v>
       </c>
       <c r="E201" s="1">
-        <v>868000</v>
+        <v>900000</v>
       </c>
       <c r="F201" s="2">
-        <v>100.5142</v>
+        <v>100.16462</v>
       </c>
       <c r="G201" s="3">
-        <v>872463.26</v>
+        <v>901481.58</v>
       </c>
       <c r="H201" s="4">
-        <v>0.001504926179</v>
+        <v>0.001491458028</v>
       </c>
       <c r="I201" s="5">
-        <v>0.001505120131</v>
+        <v>0.001491613679</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
         <v>9</v>
       </c>
       <c r="B202" t="s">
         <v>10</v>
       </c>
       <c r="C202" t="s">
         <v>411</v>
       </c>
       <c r="D202" t="s">
         <v>412</v>
       </c>
       <c r="E202" s="1">
-        <v>847000</v>
+        <v>872000</v>
       </c>
       <c r="F202" s="2">
-        <v>99.36044</v>
+        <v>101.2428</v>
       </c>
       <c r="G202" s="3">
-        <v>841582.9300000001</v>
+        <v>882837.22</v>
       </c>
       <c r="H202" s="4">
-        <v>0.001451660193</v>
+        <v>0.001460611822</v>
       </c>
       <c r="I202" s="5">
-        <v>0.00145184728</v>
+        <v>0.001460764254</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
         <v>9</v>
       </c>
       <c r="B203" t="s">
         <v>10</v>
       </c>
       <c r="C203" t="s">
         <v>413</v>
       </c>
       <c r="D203" t="s">
         <v>414</v>
       </c>
       <c r="E203" s="1">
-        <v>843000</v>
+        <v>960000</v>
       </c>
       <c r="F203" s="2">
-        <v>101.364021</v>
+        <v>92.34318</v>
       </c>
       <c r="G203" s="3">
-        <v>854498.7</v>
+        <v>886494.53</v>
       </c>
       <c r="H203" s="4">
-        <v>0.001473938816</v>
+        <v>0.001466662669</v>
       </c>
       <c r="I203" s="5">
-        <v>0.001474128775</v>
+        <v>0.001466815733</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
         <v>9</v>
       </c>
       <c r="B204" t="s">
         <v>10</v>
       </c>
       <c r="C204" t="s">
         <v>415</v>
       </c>
       <c r="D204" t="s">
         <v>416</v>
       </c>
       <c r="E204" s="1">
-        <v>863000</v>
+        <v>890000</v>
       </c>
       <c r="F204" s="2">
-        <v>101.072956</v>
+        <v>96.276549</v>
       </c>
       <c r="G204" s="3">
-        <v>872259.61</v>
+        <v>856861.29</v>
       </c>
       <c r="H204" s="4">
-        <v>0.001504574907</v>
+        <v>0.001417635892</v>
       </c>
       <c r="I204" s="5">
-        <v>0.001504768814</v>
+        <v>0.001417783839</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
         <v>9</v>
       </c>
       <c r="B205" t="s">
         <v>10</v>
       </c>
       <c r="C205" t="s">
         <v>417</v>
       </c>
       <c r="D205" t="s">
         <v>418</v>
       </c>
       <c r="E205" s="1">
-        <v>897000</v>
+        <v>827000</v>
       </c>
       <c r="F205" s="2">
-        <v>96.26477</v>
+        <v>100.48158</v>
       </c>
       <c r="G205" s="3">
-        <v>863494.99</v>
+        <v>830982.67</v>
       </c>
       <c r="H205" s="4">
-        <v>0.001489456664</v>
+        <v>0.001374820958</v>
       </c>
       <c r="I205" s="5">
-        <v>0.001489648623</v>
+        <v>0.001374964437</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
         <v>9</v>
       </c>
       <c r="B206" t="s">
         <v>10</v>
       </c>
       <c r="C206" t="s">
         <v>419</v>
       </c>
       <c r="D206" t="s">
         <v>420</v>
       </c>
       <c r="E206" s="1">
-        <v>837000</v>
+        <v>921000</v>
       </c>
       <c r="F206" s="2">
-        <v>100.721372</v>
+        <v>94.564457</v>
       </c>
       <c r="G206" s="3">
-        <v>843037.88</v>
+        <v>870938.65</v>
       </c>
       <c r="H206" s="4">
-        <v>0.001454169871</v>
+        <v>0.001440926214</v>
       </c>
       <c r="I206" s="5">
-        <v>0.001454357283</v>
+        <v>0.001441076591</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" t="s">
         <v>9</v>
       </c>
       <c r="B207" t="s">
         <v>10</v>
       </c>
       <c r="C207" t="s">
         <v>421</v>
       </c>
       <c r="D207" t="s">
         <v>422</v>
       </c>
       <c r="E207" s="1">
-        <v>862000</v>
+        <v>848000</v>
       </c>
       <c r="F207" s="2">
-        <v>102.3828</v>
+        <v>100.877527</v>
       </c>
       <c r="G207" s="3">
-        <v>882539.74</v>
+        <v>855441.4300000001</v>
       </c>
       <c r="H207" s="4">
-        <v>0.001522307264</v>
+        <v>0.001415286807</v>
       </c>
       <c r="I207" s="5">
-        <v>0.001522503457</v>
+        <v>0.001415434509</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" t="s">
         <v>9</v>
       </c>
       <c r="B208" t="s">
         <v>10</v>
       </c>
       <c r="C208" t="s">
         <v>423</v>
       </c>
       <c r="D208" t="s">
         <v>424</v>
       </c>
       <c r="E208" s="1">
-        <v>866000</v>
+        <v>886000</v>
       </c>
       <c r="F208" s="2">
-        <v>98.209602</v>
+        <v>92.86684099999999</v>
       </c>
       <c r="G208" s="3">
-        <v>850495.15</v>
+        <v>822800.21</v>
       </c>
       <c r="H208" s="4">
-        <v>0.001467033038</v>
+        <v>0.001361283478</v>
       </c>
       <c r="I208" s="5">
-        <v>0.001467222107</v>
+        <v>0.001361425544</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" t="s">
         <v>9</v>
       </c>
       <c r="B209" t="s">
         <v>10</v>
       </c>
       <c r="C209" t="s">
         <v>425</v>
       </c>
       <c r="D209" t="s">
         <v>426</v>
       </c>
       <c r="E209" s="1">
-        <v>1035000</v>
+        <v>842000</v>
       </c>
       <c r="F209" s="2">
-        <v>84.53152799999999</v>
+        <v>100.068152</v>
       </c>
       <c r="G209" s="3">
-        <v>874901.3100000001</v>
+        <v>842573.84</v>
       </c>
       <c r="H209" s="4">
-        <v>0.001509131626</v>
+        <v>0.001393997998</v>
       </c>
       <c r="I209" s="5">
-        <v>0.001509326121</v>
+        <v>0.001394143478</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" t="s">
         <v>9</v>
       </c>
       <c r="B210" t="s">
         <v>10</v>
       </c>
       <c r="C210" t="s">
         <v>427</v>
       </c>
       <c r="D210" t="s">
         <v>428</v>
       </c>
       <c r="E210" s="1">
-        <v>906000</v>
+        <v>878000</v>
       </c>
       <c r="F210" s="2">
-        <v>96.480019</v>
+        <v>99.15449</v>
       </c>
       <c r="G210" s="3">
-        <v>874108.97</v>
+        <v>870576.42</v>
       </c>
       <c r="H210" s="4">
-        <v>0.001507764902</v>
+        <v>0.001440326927</v>
       </c>
       <c r="I210" s="5">
-        <v>0.00150795922</v>
+        <v>0.001440477242</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
         <v>9</v>
       </c>
       <c r="B211" t="s">
         <v>10</v>
       </c>
       <c r="C211" t="s">
         <v>429</v>
       </c>
       <c r="D211" t="s">
         <v>430</v>
       </c>
       <c r="E211" s="1">
-        <v>875000</v>
+        <v>847000</v>
       </c>
       <c r="F211" s="2">
-        <v>91.676095</v>
+        <v>98.14814</v>
       </c>
       <c r="G211" s="3">
-        <v>802165.83</v>
+        <v>831314.75</v>
       </c>
       <c r="H211" s="4">
-        <v>0.001383668998</v>
+        <v>0.001375370367</v>
       </c>
       <c r="I211" s="5">
-        <v>0.001383847323</v>
+        <v>0.001375513903</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
         <v>9</v>
       </c>
       <c r="B212" t="s">
         <v>10</v>
       </c>
       <c r="C212" t="s">
         <v>431</v>
       </c>
       <c r="D212" t="s">
         <v>432</v>
       </c>
       <c r="E212" s="1">
-        <v>793000</v>
+        <v>843000</v>
       </c>
       <c r="F212" s="2">
-        <v>102.701535</v>
+        <v>100.635359</v>
       </c>
       <c r="G212" s="3">
-        <v>814423.17</v>
+        <v>848356.08</v>
       </c>
       <c r="H212" s="4">
-        <v>0.001404811887</v>
+        <v>0.001403564431</v>
       </c>
       <c r="I212" s="5">
-        <v>0.001404992937</v>
+        <v>0.001403710909</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" t="s">
         <v>9</v>
       </c>
       <c r="B213" t="s">
         <v>10</v>
       </c>
       <c r="C213" t="s">
         <v>433</v>
       </c>
       <c r="D213" t="s">
         <v>434</v>
       </c>
       <c r="E213" s="1">
-        <v>830000</v>
+        <v>889000</v>
       </c>
       <c r="F213" s="2">
-        <v>96.804092</v>
+        <v>97.055393</v>
       </c>
       <c r="G213" s="3">
-        <v>803473.96</v>
+        <v>862822.4399999999</v>
       </c>
       <c r="H213" s="4">
-        <v>0.001385925417</v>
+        <v>0.001427498342</v>
       </c>
       <c r="I213" s="5">
-        <v>0.001386104033</v>
+        <v>0.001427647318</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" t="s">
         <v>9</v>
       </c>
       <c r="B214" t="s">
         <v>10</v>
       </c>
       <c r="C214" t="s">
         <v>435</v>
       </c>
       <c r="D214" t="s">
         <v>436</v>
       </c>
       <c r="E214" s="1">
-        <v>823000</v>
+        <v>863000</v>
       </c>
       <c r="F214" s="2">
-        <v>99.35161100000001</v>
+        <v>100.871</v>
       </c>
       <c r="G214" s="3">
-        <v>817663.76</v>
+        <v>870516.73</v>
       </c>
       <c r="H214" s="4">
-        <v>0.001410401627</v>
+        <v>0.001440228169</v>
       </c>
       <c r="I214" s="5">
-        <v>0.001410583397</v>
+        <v>0.001440378474</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" t="s">
         <v>9</v>
       </c>
       <c r="B215" t="s">
         <v>10</v>
       </c>
       <c r="C215" t="s">
         <v>437</v>
       </c>
       <c r="D215" t="s">
         <v>438</v>
       </c>
       <c r="E215" s="1">
-        <v>806000</v>
+        <v>867000</v>
       </c>
       <c r="F215" s="2">
-        <v>97.315376</v>
+        <v>95.51780599999999</v>
       </c>
       <c r="G215" s="3">
-        <v>784361.9300000001</v>
+        <v>828139.38</v>
       </c>
       <c r="H215" s="4">
-        <v>0.001352958758</v>
+        <v>0.001370116873</v>
       </c>
       <c r="I215" s="5">
-        <v>0.001353133125</v>
+        <v>0.001370259861</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" t="s">
         <v>9</v>
       </c>
       <c r="B216" t="s">
         <v>10</v>
       </c>
       <c r="C216" t="s">
         <v>439</v>
       </c>
       <c r="D216" t="s">
         <v>440</v>
       </c>
       <c r="E216" s="1">
-        <v>802000</v>
+        <v>834000</v>
       </c>
       <c r="F216" s="2">
-        <v>98.530354</v>
+        <v>98.335171</v>
       </c>
       <c r="G216" s="3">
-        <v>790213.4399999999</v>
+        <v>820115.33</v>
       </c>
       <c r="H216" s="4">
-        <v>0.001363052121</v>
+        <v>0.001356841464</v>
       </c>
       <c r="I216" s="5">
-        <v>0.001363227789</v>
+        <v>0.001356983067</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" t="s">
         <v>9</v>
       </c>
       <c r="B217" t="s">
         <v>10</v>
       </c>
       <c r="C217" t="s">
         <v>441</v>
       </c>
       <c r="D217" t="s">
         <v>442</v>
       </c>
       <c r="E217" s="1">
-        <v>857000</v>
+        <v>856000</v>
       </c>
       <c r="F217" s="2">
-        <v>95.68852</v>
+        <v>99.0579</v>
       </c>
       <c r="G217" s="3">
-        <v>820050.62</v>
+        <v>847935.62</v>
       </c>
       <c r="H217" s="4">
-        <v>0.001414518757</v>
+        <v>0.001402868812</v>
       </c>
       <c r="I217" s="5">
-        <v>0.001414701058</v>
+        <v>0.001403015218</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" t="s">
         <v>9</v>
       </c>
       <c r="B218" t="s">
         <v>10</v>
       </c>
       <c r="C218" t="s">
         <v>443</v>
       </c>
       <c r="D218" t="s">
         <v>444</v>
       </c>
       <c r="E218" s="1">
-        <v>824000</v>
+        <v>854000</v>
       </c>
       <c r="F218" s="2">
-        <v>98.788701</v>
+        <v>97.175</v>
       </c>
       <c r="G218" s="3">
-        <v>814018.9</v>
+        <v>829874.5</v>
       </c>
       <c r="H218" s="4">
-        <v>0.001404114544</v>
+        <v>0.001372987549</v>
       </c>
       <c r="I218" s="5">
-        <v>0.001404295504</v>
+        <v>0.001373130837</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" t="s">
         <v>9</v>
       </c>
       <c r="B219" t="s">
         <v>10</v>
       </c>
       <c r="C219" t="s">
         <v>445</v>
       </c>
       <c r="D219" t="s">
         <v>446</v>
       </c>
       <c r="E219" s="1">
-        <v>839000</v>
+        <v>932000</v>
       </c>
       <c r="F219" s="2">
-        <v>97.510262</v>
+        <v>90.81140000000001</v>
       </c>
       <c r="G219" s="3">
-        <v>818111.1</v>
+        <v>846362.25</v>
       </c>
       <c r="H219" s="4">
-        <v>0.00141117325</v>
+        <v>0.001400265737</v>
       </c>
       <c r="I219" s="5">
-        <v>0.00141135512</v>
+        <v>0.001400411872</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" t="s">
         <v>9</v>
       </c>
       <c r="B220" t="s">
         <v>10</v>
       </c>
       <c r="C220" t="s">
         <v>447</v>
       </c>
       <c r="D220" t="s">
         <v>448</v>
       </c>
       <c r="E220" s="1">
-        <v>789000</v>
+        <v>866000</v>
       </c>
       <c r="F220" s="2">
-        <v>100.311881</v>
+        <v>95.45668499999999</v>
       </c>
       <c r="G220" s="3">
-        <v>791460.74</v>
+        <v>826654.89</v>
       </c>
       <c r="H220" s="4">
-        <v>0.001365203612</v>
+        <v>0.001367660862</v>
       </c>
       <c r="I220" s="5">
-        <v>0.001365379558</v>
+        <v>0.001367803594</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" t="s">
         <v>9</v>
       </c>
       <c r="B221" t="s">
         <v>10</v>
       </c>
       <c r="C221" t="s">
         <v>449</v>
       </c>
       <c r="D221" t="s">
         <v>450</v>
       </c>
       <c r="E221" s="1">
-        <v>829000</v>
+        <v>1045000</v>
       </c>
       <c r="F221" s="2">
-        <v>98.830062</v>
+        <v>83.344371</v>
       </c>
       <c r="G221" s="3">
-        <v>819301.21</v>
+        <v>870948.6800000001</v>
       </c>
       <c r="H221" s="4">
-        <v>0.001413226101</v>
+        <v>0.001440942805</v>
       </c>
       <c r="I221" s="5">
-        <v>0.001413408235</v>
+        <v>0.001441093184</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" t="s">
         <v>9</v>
       </c>
       <c r="B222" t="s">
         <v>10</v>
       </c>
       <c r="C222" t="s">
         <v>451</v>
       </c>
       <c r="D222" t="s">
         <v>452</v>
       </c>
       <c r="E222" s="1">
-        <v>810000</v>
+        <v>931000</v>
       </c>
       <c r="F222" s="2">
-        <v>102.445615</v>
+        <v>92.377493</v>
       </c>
       <c r="G222" s="3">
-        <v>829809.48</v>
+        <v>860034.46</v>
       </c>
       <c r="H222" s="4">
-        <v>0.001431351984</v>
+        <v>0.001422885756</v>
       </c>
       <c r="I222" s="5">
-        <v>0.001431536454</v>
+        <v>0.001423034251</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" t="s">
         <v>9</v>
       </c>
       <c r="B223" t="s">
         <v>10</v>
       </c>
       <c r="C223" t="s">
         <v>453</v>
       </c>
       <c r="D223" t="s">
         <v>454</v>
       </c>
       <c r="E223" s="1">
-        <v>844000</v>
+        <v>859000</v>
       </c>
       <c r="F223" s="2">
-        <v>99.125</v>
+        <v>96.72092000000001</v>
       </c>
       <c r="G223" s="3">
-        <v>836615</v>
+        <v>830832.7</v>
       </c>
       <c r="H223" s="4">
-        <v>0.001443090934</v>
+        <v>0.00137457285</v>
       </c>
       <c r="I223" s="5">
-        <v>0.001443276918</v>
+        <v>0.001374716303</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" t="s">
         <v>9</v>
       </c>
       <c r="B224" t="s">
         <v>10</v>
       </c>
       <c r="C224" t="s">
         <v>455</v>
       </c>
       <c r="D224" t="s">
         <v>456</v>
       </c>
       <c r="E224" s="1">
-        <v>888000</v>
+        <v>875000</v>
       </c>
       <c r="F224" s="2">
-        <v>91.16500000000001</v>
+        <v>90.06284100000001</v>
       </c>
       <c r="G224" s="3">
-        <v>809545.2</v>
+        <v>788049.86</v>
       </c>
       <c r="H224" s="4">
-        <v>0.001396397792</v>
+        <v>0.001303790687</v>
       </c>
       <c r="I224" s="5">
-        <v>0.001396577758</v>
+        <v>0.001303926753</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" t="s">
         <v>9</v>
       </c>
       <c r="B225" t="s">
         <v>10</v>
       </c>
       <c r="C225" t="s">
         <v>457</v>
       </c>
       <c r="D225" t="s">
         <v>458</v>
       </c>
       <c r="E225" s="1">
-        <v>873000</v>
+        <v>779000</v>
       </c>
       <c r="F225" s="2">
-        <v>90.119479</v>
+        <v>97.655027</v>
       </c>
       <c r="G225" s="3">
-        <v>786743.05</v>
+        <v>760732.66</v>
       </c>
       <c r="H225" s="4">
-        <v>0.001357065993</v>
+        <v>0.001258595692</v>
       </c>
       <c r="I225" s="5">
-        <v>0.001357240889</v>
+        <v>0.001258727042</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
         <v>9</v>
       </c>
       <c r="B226" t="s">
         <v>10</v>
       </c>
       <c r="C226" t="s">
         <v>459</v>
       </c>
       <c r="D226" t="s">
         <v>460</v>
       </c>
       <c r="E226" s="1">
-        <v>816000</v>
+        <v>768000</v>
       </c>
       <c r="F226" s="2">
-        <v>96.51617400000001</v>
+        <v>99.077448</v>
       </c>
       <c r="G226" s="3">
-        <v>787571.98</v>
+        <v>760914.8</v>
       </c>
       <c r="H226" s="4">
-        <v>0.001358495824</v>
+        <v>0.001258897035</v>
       </c>
       <c r="I226" s="5">
-        <v>0.001358670905</v>
+        <v>0.001259028416</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" t="s">
         <v>9</v>
       </c>
       <c r="B227" t="s">
         <v>10</v>
       </c>
       <c r="C227" t="s">
         <v>461</v>
       </c>
       <c r="D227" t="s">
         <v>462</v>
       </c>
       <c r="E227" s="1">
-        <v>859000</v>
+        <v>840000</v>
       </c>
       <c r="F227" s="2">
-        <v>97.02015900000001</v>
+        <v>93.839119</v>
       </c>
       <c r="G227" s="3">
-        <v>833403.17</v>
+        <v>788248.6</v>
       </c>
       <c r="H227" s="4">
-        <v>0.001437550789</v>
+        <v>0.001304119494</v>
       </c>
       <c r="I227" s="5">
-        <v>0.001437736058</v>
+        <v>0.001304255594</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" t="s">
         <v>9</v>
       </c>
       <c r="B228" t="s">
         <v>10</v>
       </c>
       <c r="C228" t="s">
         <v>463</v>
       </c>
       <c r="D228" t="s">
         <v>464</v>
       </c>
       <c r="E228" s="1">
-        <v>1054000</v>
+        <v>823000</v>
       </c>
       <c r="F228" s="2">
-        <v>75.362301</v>
+        <v>98.134445</v>
       </c>
       <c r="G228" s="3">
-        <v>794318.65</v>
+        <v>807646.48</v>
       </c>
       <c r="H228" s="4">
-        <v>0.001370133271</v>
+        <v>0.00133621236</v>
       </c>
       <c r="I228" s="5">
-        <v>0.001370309851</v>
+        <v>0.00133635181</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" t="s">
         <v>9</v>
       </c>
       <c r="B229" t="s">
         <v>10</v>
       </c>
       <c r="C229" t="s">
         <v>465</v>
       </c>
       <c r="D229" t="s">
         <v>466</v>
       </c>
       <c r="E229" s="1">
-        <v>749917</v>
+        <v>816000</v>
       </c>
       <c r="F229" s="2">
-        <v>100.126293</v>
+        <v>95.253011</v>
       </c>
       <c r="G229" s="3">
-        <v>750864.09</v>
+        <v>777264.5699999999</v>
       </c>
       <c r="H229" s="4">
-        <v>0.001295177788</v>
+        <v>0.001285946943</v>
       </c>
       <c r="I229" s="5">
-        <v>0.001295344708</v>
+        <v>0.001286081147</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
         <v>9</v>
       </c>
       <c r="B230" t="s">
         <v>10</v>
       </c>
       <c r="C230" t="s">
         <v>467</v>
       </c>
       <c r="D230" t="s">
         <v>468</v>
       </c>
       <c r="E230" s="1">
-        <v>759000</v>
+        <v>725000</v>
       </c>
       <c r="F230" s="2">
-        <v>98.49618100000001</v>
+        <v>104.40379</v>
       </c>
       <c r="G230" s="3">
-        <v>747586.01</v>
+        <v>756927.48</v>
       </c>
       <c r="H230" s="4">
-        <v>0.001289523376</v>
+        <v>0.0012523002</v>
       </c>
       <c r="I230" s="5">
-        <v>0.001289689568</v>
+        <v>0.001252430892</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
         <v>9</v>
       </c>
       <c r="B231" t="s">
         <v>10</v>
       </c>
       <c r="C231" t="s">
         <v>469</v>
       </c>
       <c r="D231" t="s">
         <v>470</v>
       </c>
       <c r="E231" s="1">
-        <v>769000</v>
+        <v>816000</v>
       </c>
       <c r="F231" s="2">
-        <v>99.099036</v>
+        <v>95.59160300000001</v>
       </c>
       <c r="G231" s="3">
-        <v>762071.59</v>
+        <v>780027.48</v>
       </c>
       <c r="H231" s="4">
-        <v>0.001314509778</v>
+        <v>0.001290518047</v>
       </c>
       <c r="I231" s="5">
-        <v>0.00131467919</v>
+        <v>0.001290652728</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
         <v>9</v>
       </c>
       <c r="B232" t="s">
         <v>10</v>
       </c>
       <c r="C232" t="s">
         <v>471</v>
       </c>
       <c r="D232" t="s">
         <v>472</v>
       </c>
       <c r="E232" s="1">
-        <v>768000</v>
+        <v>802000</v>
       </c>
       <c r="F232" s="2">
-        <v>99.43186300000001</v>
+        <v>95.737905</v>
       </c>
       <c r="G232" s="3">
-        <v>763636.71</v>
+        <v>767818</v>
       </c>
       <c r="H232" s="4">
-        <v>0.001317209481</v>
+        <v>0.001270318044</v>
       </c>
       <c r="I232" s="5">
-        <v>0.001317379241</v>
+        <v>0.001270450617</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" t="s">
         <v>9</v>
       </c>
       <c r="B233" t="s">
         <v>10</v>
       </c>
       <c r="C233" t="s">
         <v>473</v>
       </c>
       <c r="D233" t="s">
         <v>474</v>
       </c>
       <c r="E233" s="1">
-        <v>783000</v>
+        <v>824000</v>
       </c>
       <c r="F233" s="2">
-        <v>95.76457000000001</v>
+        <v>95.053968</v>
       </c>
       <c r="G233" s="3">
-        <v>749836.58</v>
+        <v>783244.7</v>
       </c>
       <c r="H233" s="4">
-        <v>0.00129340542</v>
+        <v>0.001295840776</v>
       </c>
       <c r="I233" s="5">
-        <v>0.001293572112</v>
+        <v>0.001295976012</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
         <v>9</v>
       </c>
       <c r="B234" t="s">
         <v>10</v>
       </c>
       <c r="C234" t="s">
         <v>475</v>
       </c>
       <c r="D234" t="s">
         <v>476</v>
       </c>
       <c r="E234" s="1">
-        <v>722000</v>
+        <v>784000</v>
       </c>
       <c r="F234" s="2">
-        <v>101.318267</v>
+        <v>98.08597</v>
       </c>
       <c r="G234" s="3">
-        <v>731517.89</v>
+        <v>768994</v>
       </c>
       <c r="H234" s="4">
-        <v>0.001261807202</v>
+        <v>0.00127226369</v>
       </c>
       <c r="I234" s="5">
-        <v>0.001261969821</v>
+        <v>0.001272396466</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" t="s">
         <v>9</v>
       </c>
       <c r="B235" t="s">
         <v>10</v>
       </c>
       <c r="C235" t="s">
         <v>477</v>
       </c>
       <c r="D235" t="s">
         <v>478</v>
       </c>
       <c r="E235" s="1">
-        <v>742000</v>
+        <v>849000</v>
       </c>
       <c r="F235" s="2">
-        <v>100.587536</v>
+        <v>96.010671</v>
       </c>
       <c r="G235" s="3">
-        <v>746359.52</v>
+        <v>815130.6</v>
       </c>
       <c r="H235" s="4">
-        <v>0.001287407772</v>
+        <v>0.001348594469</v>
       </c>
       <c r="I235" s="5">
-        <v>0.001287573691</v>
+        <v>0.00134873521</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" t="s">
         <v>9</v>
       </c>
       <c r="B236" t="s">
         <v>10</v>
       </c>
       <c r="C236" t="s">
         <v>479</v>
       </c>
       <c r="D236" t="s">
         <v>480</v>
       </c>
       <c r="E236" s="1">
-        <v>715000</v>
+        <v>799000</v>
       </c>
       <c r="F236" s="2">
-        <v>105.329569</v>
+        <v>99.09386600000001</v>
       </c>
       <c r="G236" s="3">
-        <v>753106.42</v>
+        <v>791759.99</v>
       </c>
       <c r="H236" s="4">
-        <v>0.001299045612</v>
+        <v>0.00130992892</v>
       </c>
       <c r="I236" s="5">
-        <v>0.001299213031</v>
+        <v>0.001310065626</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" t="s">
         <v>9</v>
       </c>
       <c r="B237" t="s">
         <v>10</v>
       </c>
       <c r="C237" t="s">
         <v>481</v>
       </c>
       <c r="D237" t="s">
         <v>482</v>
       </c>
       <c r="E237" s="1">
-        <v>806000</v>
+        <v>829000</v>
       </c>
       <c r="F237" s="2">
-        <v>95.88369400000001</v>
+        <v>98.071877</v>
       </c>
       <c r="G237" s="3">
-        <v>772822.5699999999</v>
+        <v>813015.86</v>
       </c>
       <c r="H237" s="4">
-        <v>0.001333054332</v>
+        <v>0.001345095739</v>
       </c>
       <c r="I237" s="5">
-        <v>0.001333226134</v>
+        <v>0.001345236115</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" t="s">
         <v>9</v>
       </c>
       <c r="B238" t="s">
         <v>10</v>
       </c>
       <c r="C238" t="s">
         <v>483</v>
       </c>
       <c r="D238" t="s">
         <v>484</v>
       </c>
       <c r="E238" s="1">
-        <v>835000</v>
+        <v>810000</v>
       </c>
       <c r="F238" s="2">
-        <v>89.907642</v>
+        <v>100.593381</v>
       </c>
       <c r="G238" s="3">
-        <v>750728.8100000001</v>
+        <v>814806.39</v>
       </c>
       <c r="H238" s="4">
-        <v>0.001294944438</v>
+        <v>0.001348058078</v>
       </c>
       <c r="I238" s="5">
-        <v>0.001295111328</v>
+        <v>0.001348198763</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
         <v>9</v>
       </c>
       <c r="B239" t="s">
         <v>10</v>
       </c>
       <c r="C239" t="s">
         <v>485</v>
       </c>
       <c r="D239" t="s">
         <v>486</v>
       </c>
       <c r="E239" s="1">
-        <v>774000</v>
+        <v>782000</v>
       </c>
       <c r="F239" s="2">
-        <v>99.410093</v>
+        <v>98.54491299999999</v>
       </c>
       <c r="G239" s="3">
-        <v>769434.12</v>
+        <v>770621.22</v>
       </c>
       <c r="H239" s="4">
-        <v>0.001327209532</v>
+        <v>0.001274955839</v>
       </c>
       <c r="I239" s="5">
-        <v>0.001327380581</v>
+        <v>0.001275088896</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
         <v>9</v>
       </c>
       <c r="B240" t="s">
         <v>10</v>
       </c>
       <c r="C240" t="s">
         <v>487</v>
       </c>
       <c r="D240" t="s">
         <v>488</v>
       </c>
       <c r="E240" s="1">
-        <v>697000</v>
+        <v>731000</v>
       </c>
       <c r="F240" s="2">
-        <v>104.802608</v>
+        <v>104.271655</v>
       </c>
       <c r="G240" s="3">
-        <v>730474.1800000001</v>
+        <v>762225.8</v>
       </c>
       <c r="H240" s="4">
-        <v>0.001260006889</v>
+        <v>0.001261066017</v>
       </c>
       <c r="I240" s="5">
-        <v>0.001260169277</v>
+        <v>0.001261197624</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" t="s">
         <v>9</v>
       </c>
       <c r="B241" t="s">
         <v>10</v>
       </c>
       <c r="C241" t="s">
         <v>489</v>
       </c>
       <c r="D241" t="s">
         <v>490</v>
       </c>
       <c r="E241" s="1">
-        <v>772000</v>
+        <v>873000</v>
       </c>
       <c r="F241" s="2">
-        <v>99.568933</v>
+        <v>89.757046</v>
       </c>
       <c r="G241" s="3">
-        <v>768672.16</v>
+        <v>783579.01</v>
       </c>
       <c r="H241" s="4">
-        <v>0.00132589522</v>
+        <v>0.001296393884</v>
       </c>
       <c r="I241" s="5">
-        <v>0.001326066099</v>
+        <v>0.001296529179</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
         <v>9</v>
       </c>
       <c r="B242" t="s">
         <v>10</v>
       </c>
       <c r="C242" t="s">
         <v>491</v>
       </c>
       <c r="D242" t="s">
         <v>492</v>
       </c>
       <c r="E242" s="1">
-        <v>721000</v>
+        <v>793400</v>
       </c>
       <c r="F242" s="2">
-        <v>104.4752</v>
+        <v>96.480469</v>
       </c>
       <c r="G242" s="3">
-        <v>753266.1899999999</v>
+        <v>765476.04</v>
       </c>
       <c r="H242" s="4">
-        <v>0.001299321208</v>
+        <v>0.001266443388</v>
       </c>
       <c r="I242" s="5">
-        <v>0.001299488663</v>
+        <v>0.001266575557</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
         <v>9</v>
       </c>
       <c r="B243" t="s">
         <v>10</v>
       </c>
       <c r="C243" t="s">
         <v>493</v>
       </c>
       <c r="D243" t="s">
         <v>494</v>
       </c>
       <c r="E243" s="1">
-        <v>756000</v>
+        <v>853000</v>
       </c>
       <c r="F243" s="2">
-        <v>97.78756199999999</v>
+        <v>92.614204</v>
       </c>
       <c r="G243" s="3">
-        <v>739273.97</v>
+        <v>789999.16</v>
       </c>
       <c r="H243" s="4">
-        <v>0.001275185793</v>
+        <v>0.001307015712</v>
       </c>
       <c r="I243" s="5">
-        <v>0.001275350137</v>
+        <v>0.001307152115</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
         <v>9</v>
       </c>
       <c r="B244" t="s">
         <v>10</v>
       </c>
       <c r="C244" t="s">
         <v>495</v>
       </c>
       <c r="D244" t="s">
         <v>496</v>
       </c>
       <c r="E244" s="1">
-        <v>640000</v>
+        <v>785395.6800000001</v>
       </c>
       <c r="F244" s="2">
-        <v>120.597575</v>
+        <v>1</v>
       </c>
       <c r="G244" s="3">
-        <v>771824.48</v>
+        <v>785395.6800000001</v>
       </c>
       <c r="H244" s="4">
-        <v>0.001331332704</v>
+        <v>0.001299399475</v>
       </c>
       <c r="I244" s="5">
-        <v>0.001331504284</v>
+        <v>0.001299535083</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" t="s">
         <v>9</v>
       </c>
       <c r="B245" t="s">
         <v>10</v>
       </c>
       <c r="C245" t="s">
         <v>497</v>
       </c>
       <c r="D245" t="s">
         <v>498</v>
       </c>
       <c r="E245" s="1">
-        <v>976000</v>
+        <v>1098000</v>
       </c>
       <c r="F245" s="2">
-        <v>72.489833</v>
+        <v>74.132233</v>
       </c>
       <c r="G245" s="3">
-        <v>707500.77</v>
+        <v>813971.92</v>
       </c>
       <c r="H245" s="4">
-        <v>0.001220379681</v>
+        <v>0.001346677491</v>
       </c>
       <c r="I245" s="5">
-        <v>0.001220536962</v>
+        <v>0.001346818032</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" t="s">
         <v>9</v>
       </c>
       <c r="B246" t="s">
         <v>10</v>
       </c>
       <c r="C246" t="s">
         <v>499</v>
       </c>
       <c r="D246" t="s">
         <v>500</v>
       </c>
       <c r="E246" s="1">
-        <v>725000</v>
+        <v>679000</v>
       </c>
       <c r="F246" s="2">
-        <v>95.07783999999999</v>
+        <v>119.578206</v>
       </c>
       <c r="G246" s="3">
-        <v>689314.34</v>
+        <v>811936.02</v>
       </c>
       <c r="H246" s="4">
-        <v>0.00118900961</v>
+        <v>0.001343309192</v>
       </c>
       <c r="I246" s="5">
-        <v>0.001189162848</v>
+        <v>0.001343449383</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
         <v>9</v>
       </c>
       <c r="B247" t="s">
         <v>10</v>
       </c>
       <c r="C247" t="s">
         <v>501</v>
       </c>
       <c r="D247" t="s">
         <v>502</v>
       </c>
       <c r="E247" s="1">
-        <v>676000</v>
+        <v>769000</v>
       </c>
       <c r="F247" s="2">
-        <v>104.734521</v>
+        <v>97.68273000000001</v>
       </c>
       <c r="G247" s="3">
-        <v>708005.36</v>
+        <v>751180.1899999999</v>
       </c>
       <c r="H247" s="4">
-        <v>0.00122125006</v>
+        <v>0.001242791595</v>
       </c>
       <c r="I247" s="5">
-        <v>0.001221407453</v>
+        <v>0.001242921295</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
         <v>9</v>
       </c>
       <c r="B248" t="s">
         <v>10</v>
       </c>
       <c r="C248" t="s">
         <v>503</v>
       </c>
       <c r="D248" t="s">
         <v>504</v>
       </c>
       <c r="E248" s="1">
-        <v>667000</v>
+        <v>676000</v>
       </c>
       <c r="F248" s="2">
-        <v>102.518771</v>
+        <v>104.47493</v>
       </c>
       <c r="G248" s="3">
-        <v>683800.2</v>
+        <v>706250.53</v>
       </c>
       <c r="H248" s="4">
-        <v>0.001179498184</v>
+        <v>0.001168457616</v>
       </c>
       <c r="I248" s="5">
-        <v>0.001179650196</v>
+        <v>0.001168579558</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" t="s">
         <v>9</v>
       </c>
       <c r="B249" t="s">
         <v>10</v>
       </c>
       <c r="C249" t="s">
         <v>505</v>
       </c>
       <c r="D249" t="s">
         <v>506</v>
       </c>
       <c r="E249" s="1">
-        <v>653000</v>
+        <v>793000</v>
       </c>
       <c r="F249" s="2">
-        <v>103.15453</v>
+        <v>93.432298</v>
       </c>
       <c r="G249" s="3">
-        <v>673599.08</v>
+        <v>740918.12</v>
       </c>
       <c r="H249" s="4">
-        <v>0.001161902102</v>
+        <v>0.001225813491</v>
       </c>
       <c r="I249" s="5">
-        <v>0.001162051846</v>
+        <v>0.001225941419</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
         <v>9</v>
       </c>
       <c r="B250" t="s">
         <v>10</v>
       </c>
       <c r="C250" t="s">
         <v>507</v>
       </c>
       <c r="D250" t="s">
         <v>508</v>
       </c>
       <c r="E250" s="1">
-        <v>671000</v>
+        <v>732000</v>
       </c>
       <c r="F250" s="2">
-        <v>100.53744</v>
+        <v>100.288053</v>
       </c>
       <c r="G250" s="3">
-        <v>674606.22</v>
+        <v>734108.55</v>
       </c>
       <c r="H250" s="4">
-        <v>0.001163639337</v>
+        <v>0.001214547376</v>
       </c>
       <c r="I250" s="5">
-        <v>0.001163789305</v>
+        <v>0.001214674128</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
         <v>9</v>
       </c>
       <c r="B251" t="s">
         <v>10</v>
       </c>
       <c r="C251" t="s">
         <v>509</v>
       </c>
       <c r="D251" t="s">
         <v>510</v>
       </c>
       <c r="E251" s="1">
-        <v>693000</v>
+        <v>752000</v>
       </c>
       <c r="F251" s="2">
-        <v>99.04742899999999</v>
+        <v>99.57143000000001</v>
       </c>
       <c r="G251" s="3">
-        <v>686398.6800000001</v>
+        <v>748777.15</v>
       </c>
       <c r="H251" s="4">
-        <v>0.001183980345</v>
+        <v>0.00123881588</v>
       </c>
       <c r="I251" s="5">
-        <v>0.001184132935</v>
+        <v>0.001238945165</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" t="s">
         <v>9</v>
       </c>
       <c r="B252" t="s">
         <v>10</v>
       </c>
       <c r="C252" t="s">
         <v>511</v>
       </c>
       <c r="D252" t="s">
         <v>512</v>
       </c>
       <c r="E252" s="1">
-        <v>675676.562</v>
+        <v>757000</v>
       </c>
       <c r="F252" s="2">
-        <v>100.363541</v>
+        <v>94.001958</v>
       </c>
       <c r="G252" s="3">
-        <v>678132.92</v>
+        <v>711594.8199999999</v>
       </c>
       <c r="H252" s="4">
-        <v>0.001169722601</v>
+        <v>0.001177299496</v>
       </c>
       <c r="I252" s="5">
-        <v>0.001169873353</v>
+        <v>0.001177422361</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
         <v>9</v>
       </c>
       <c r="B253" t="s">
         <v>10</v>
       </c>
       <c r="C253" t="s">
         <v>513</v>
       </c>
       <c r="D253" t="s">
         <v>514</v>
       </c>
       <c r="E253" s="1">
-        <v>761924.1</v>
+        <v>845000</v>
       </c>
       <c r="F253" s="2">
-        <v>88.59475</v>
+        <v>88.94323799999999</v>
       </c>
       <c r="G253" s="3">
-        <v>675024.75</v>
+        <v>751570.36</v>
       </c>
       <c r="H253" s="4">
-        <v>0.001164361265</v>
+        <v>0.001243437108</v>
       </c>
       <c r="I253" s="5">
-        <v>0.001164511326</v>
+        <v>0.001243566875</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
         <v>9</v>
       </c>
       <c r="B254" t="s">
         <v>10</v>
       </c>
       <c r="C254" t="s">
         <v>515</v>
       </c>
       <c r="D254" t="s">
         <v>516</v>
       </c>
       <c r="E254" s="1">
         <v>797000</v>
       </c>
       <c r="F254" s="2">
-        <v>88.32968</v>
+        <v>87.867396</v>
       </c>
       <c r="G254" s="3">
-        <v>703987.55</v>
+        <v>700303.15</v>
       </c>
       <c r="H254" s="4">
-        <v>0.00121431967</v>
+        <v>0.00115861796</v>
       </c>
       <c r="I254" s="5">
-        <v>0.00121447617</v>
+        <v>0.001158738876</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" t="s">
         <v>9</v>
       </c>
       <c r="B255" t="s">
         <v>10</v>
       </c>
       <c r="C255" t="s">
         <v>517</v>
       </c>
       <c r="D255" t="s">
         <v>518</v>
       </c>
       <c r="E255" s="1">
-        <v>882000</v>
+        <v>707000</v>
       </c>
       <c r="F255" s="2">
-        <v>81.142495</v>
+        <v>104.343265</v>
       </c>
       <c r="G255" s="3">
-        <v>715676.8100000001</v>
+        <v>737706.88</v>
       </c>
       <c r="H255" s="4">
-        <v>0.00123448266</v>
+        <v>0.001220500649</v>
       </c>
       <c r="I255" s="5">
-        <v>0.001234641758</v>
+        <v>0.001220628023</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" t="s">
         <v>9</v>
       </c>
       <c r="B256" t="s">
         <v>10</v>
       </c>
       <c r="C256" t="s">
         <v>519</v>
       </c>
       <c r="D256" t="s">
         <v>520</v>
       </c>
       <c r="E256" s="1">
-        <v>736000</v>
+        <v>766000</v>
       </c>
       <c r="F256" s="2">
-        <v>90.762548</v>
+        <v>96.427172</v>
       </c>
       <c r="G256" s="3">
-        <v>668012.35</v>
+        <v>738632.14</v>
       </c>
       <c r="H256" s="4">
-        <v>0.001152265464</v>
+        <v>0.001222031438</v>
       </c>
       <c r="I256" s="5">
-        <v>0.001152413966</v>
+        <v>0.001222158971</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" t="s">
         <v>9</v>
       </c>
       <c r="B257" t="s">
         <v>10</v>
       </c>
       <c r="C257" t="s">
         <v>521</v>
       </c>
       <c r="D257" t="s">
         <v>522</v>
       </c>
       <c r="E257" s="1">
-        <v>734000</v>
+        <v>687423.9117000001</v>
       </c>
       <c r="F257" s="2">
-        <v>97.682608</v>
+        <v>99.85725100000001</v>
       </c>
       <c r="G257" s="3">
-        <v>716990.34</v>
+        <v>686442.62</v>
       </c>
       <c r="H257" s="4">
-        <v>0.001236748401</v>
+        <v>0.001135686386</v>
       </c>
       <c r="I257" s="5">
-        <v>0.001236907791</v>
+        <v>0.001135804908</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" t="s">
         <v>9</v>
       </c>
       <c r="B258" t="s">
         <v>10</v>
       </c>
       <c r="C258" t="s">
         <v>523</v>
       </c>
       <c r="D258" t="s">
         <v>524</v>
       </c>
       <c r="E258" s="1">
-        <v>685000</v>
+        <v>735000</v>
       </c>
       <c r="F258" s="2">
-        <v>100.0536</v>
+        <v>93.94814100000001</v>
       </c>
       <c r="G258" s="3">
-        <v>685367.16</v>
+        <v>690518.84</v>
       </c>
       <c r="H258" s="4">
-        <v>0.001182201054</v>
+        <v>0.001142430289</v>
       </c>
       <c r="I258" s="5">
-        <v>0.001182353415</v>
+        <v>0.001142549515</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" t="s">
         <v>9</v>
       </c>
       <c r="B259" t="s">
         <v>10</v>
       </c>
       <c r="C259" t="s">
         <v>525</v>
       </c>
       <c r="D259" t="s">
         <v>526</v>
       </c>
       <c r="E259" s="1">
-        <v>602000</v>
+        <v>667000</v>
       </c>
       <c r="F259" s="2">
-        <v>102.381243</v>
+        <v>102.22622</v>
       </c>
       <c r="G259" s="3">
-        <v>616335.08</v>
+        <v>681848.89</v>
       </c>
       <c r="H259" s="4">
-        <v>0.001063126492</v>
+        <v>0.001128086274</v>
       </c>
       <c r="I259" s="5">
-        <v>0.001063263507</v>
+        <v>0.001128204003</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" t="s">
         <v>9</v>
       </c>
       <c r="B260" t="s">
         <v>10</v>
       </c>
       <c r="C260" t="s">
         <v>527</v>
       </c>
       <c r="D260" t="s">
         <v>528</v>
       </c>
       <c r="E260" s="1">
-        <v>766000</v>
+        <v>653000</v>
       </c>
       <c r="F260" s="2">
-        <v>85.68968099999999</v>
+        <v>102.8336</v>
       </c>
       <c r="G260" s="3">
-        <v>656382.96</v>
+        <v>671503.41</v>
       </c>
       <c r="H260" s="4">
-        <v>0.001132205726</v>
+        <v>0.001110970175</v>
       </c>
       <c r="I260" s="5">
-        <v>0.001132351643</v>
+        <v>0.001111086118</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" t="s">
         <v>9</v>
       </c>
       <c r="B261" t="s">
         <v>10</v>
       </c>
       <c r="C261" t="s">
         <v>529</v>
       </c>
       <c r="D261" t="s">
         <v>530</v>
       </c>
       <c r="E261" s="1">
-        <v>630000</v>
+        <v>766000</v>
       </c>
       <c r="F261" s="2">
-        <v>99.54946</v>
+        <v>83.446268</v>
       </c>
       <c r="G261" s="3">
-        <v>627161.6</v>
+        <v>639198.41</v>
       </c>
       <c r="H261" s="4">
-        <v>0.001081801326</v>
+        <v>0.00105752311</v>
       </c>
       <c r="I261" s="5">
-        <v>0.001081940747</v>
+        <v>0.001057633475</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" t="s">
         <v>9</v>
       </c>
       <c r="B262" t="s">
         <v>10</v>
       </c>
       <c r="C262" t="s">
         <v>531</v>
       </c>
       <c r="D262" t="s">
         <v>532</v>
       </c>
       <c r="E262" s="1">
-        <v>651000</v>
+        <v>671000</v>
       </c>
       <c r="F262" s="2">
-        <v>99.29690600000001</v>
+        <v>99.747461</v>
       </c>
       <c r="G262" s="3">
-        <v>646422.86</v>
+        <v>669305.46</v>
       </c>
       <c r="H262" s="4">
-        <v>0.001115025389</v>
+        <v>0.001107333781</v>
       </c>
       <c r="I262" s="5">
-        <v>0.001115169092</v>
+        <v>0.001107449344</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" t="s">
         <v>9</v>
       </c>
       <c r="B263" t="s">
         <v>10</v>
       </c>
       <c r="C263" t="s">
         <v>533</v>
       </c>
       <c r="D263" t="s">
         <v>534</v>
       </c>
       <c r="E263" s="1">
-        <v>628000</v>
+        <v>651000</v>
       </c>
       <c r="F263" s="2">
-        <v>103.204416</v>
+        <v>97.923636</v>
       </c>
       <c r="G263" s="3">
-        <v>648123.73</v>
+        <v>637482.87</v>
       </c>
       <c r="H263" s="4">
-        <v>0.001117959255</v>
+        <v>0.001054684827</v>
       </c>
       <c r="I263" s="5">
-        <v>0.001118103336</v>
+        <v>0.001054794896</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" t="s">
         <v>9</v>
       </c>
       <c r="B264" t="s">
         <v>10</v>
       </c>
       <c r="C264" t="s">
         <v>535</v>
       </c>
       <c r="D264" t="s">
         <v>536</v>
       </c>
       <c r="E264" s="1">
-        <v>648000</v>
+        <v>693000</v>
       </c>
       <c r="F264" s="2">
-        <v>97.421341</v>
+        <v>98.04246999999999</v>
       </c>
       <c r="G264" s="3">
-        <v>631290.29</v>
+        <v>679434.3199999999</v>
       </c>
       <c r="H264" s="4">
-        <v>0.001088922974</v>
+        <v>0.001124091484</v>
       </c>
       <c r="I264" s="5">
-        <v>0.001089063313</v>
+        <v>0.001124208796</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" t="s">
         <v>9</v>
       </c>
       <c r="B265" t="s">
         <v>10</v>
       </c>
       <c r="C265" t="s">
         <v>537</v>
       </c>
       <c r="D265" t="s">
         <v>538</v>
       </c>
       <c r="E265" s="1">
-        <v>682000</v>
+        <v>675676.562</v>
       </c>
       <c r="F265" s="2">
-        <v>90.998503</v>
+        <v>100.259531</v>
       </c>
       <c r="G265" s="3">
-        <v>620609.79</v>
+        <v>677430.15</v>
       </c>
       <c r="H265" s="4">
-        <v>0.001070500006</v>
+        <v>0.001120775689</v>
       </c>
       <c r="I265" s="5">
-        <v>0.00107063797</v>
+        <v>0.001120892655</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
         <v>9</v>
       </c>
       <c r="B266" t="s">
         <v>10</v>
       </c>
       <c r="C266" t="s">
         <v>539</v>
       </c>
       <c r="D266" t="s">
         <v>540</v>
       </c>
       <c r="E266" s="1">
-        <v>631040.7</v>
+        <v>751688.6899999999</v>
       </c>
       <c r="F266" s="2">
-        <v>1</v>
+        <v>88.17615000000001</v>
       </c>
       <c r="G266" s="3">
-        <v>631040.7</v>
+        <v>662810.15</v>
       </c>
       <c r="H266" s="4">
-        <v>0.001088492453</v>
+        <v>0.001096587591</v>
       </c>
       <c r="I266" s="5">
-        <v>0.001088632736</v>
+        <v>0.001096702033</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
         <v>9</v>
       </c>
       <c r="B267" t="s">
         <v>10</v>
       </c>
       <c r="C267" t="s">
         <v>541</v>
       </c>
       <c r="D267" t="s">
         <v>542</v>
       </c>
       <c r="E267" s="1">
-        <v>688000</v>
+        <v>628000</v>
       </c>
       <c r="F267" s="2">
-        <v>94.935908</v>
+        <v>102.8824</v>
       </c>
       <c r="G267" s="3">
-        <v>653159.05</v>
+        <v>646101.47</v>
       </c>
       <c r="H267" s="4">
-        <v>0.001126644752</v>
+        <v>0.00106894389</v>
       </c>
       <c r="I267" s="5">
-        <v>0.001126789952</v>
+        <v>0.001069055447</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
         <v>9</v>
       </c>
       <c r="B268" t="s">
         <v>10</v>
       </c>
       <c r="C268" t="s">
         <v>543</v>
       </c>
       <c r="D268" t="s">
         <v>544</v>
       </c>
       <c r="E268" s="1">
-        <v>569000</v>
+        <v>676000</v>
       </c>
       <c r="F268" s="2">
-        <v>100.245301</v>
+        <v>95.151314</v>
       </c>
       <c r="G268" s="3">
-        <v>570395.76</v>
+        <v>643222.88</v>
       </c>
       <c r="H268" s="4">
-        <v>0.0009838850060000001</v>
+        <v>0.001064181402</v>
       </c>
       <c r="I268" s="5">
-        <v>0.0009840118069999999</v>
+        <v>0.001064292462</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
         <v>9</v>
       </c>
       <c r="B269" t="s">
         <v>10</v>
       </c>
       <c r="C269" t="s">
         <v>545</v>
       </c>
       <c r="D269" t="s">
         <v>546</v>
       </c>
       <c r="E269" s="1">
-        <v>540000</v>
+        <v>736000</v>
       </c>
       <c r="F269" s="2">
-        <v>103.5892</v>
+        <v>87.543537</v>
       </c>
       <c r="G269" s="3">
-        <v>559381.6800000001</v>
+        <v>644320.4300000001</v>
       </c>
       <c r="H269" s="4">
-        <v>0.000964886634</v>
+        <v>0.001065997246</v>
       </c>
       <c r="I269" s="5">
-        <v>0.000965010987</v>
+        <v>0.001066108495</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" t="s">
         <v>9</v>
       </c>
       <c r="B270" t="s">
         <v>10</v>
       </c>
       <c r="C270" t="s">
         <v>547</v>
       </c>
       <c r="D270" t="s">
         <v>548</v>
       </c>
       <c r="E270" s="1">
-        <v>684000</v>
+        <v>601000</v>
       </c>
       <c r="F270" s="2">
-        <v>86.031313</v>
+        <v>99.351191</v>
       </c>
       <c r="G270" s="3">
-        <v>588454.1800000001</v>
+        <v>597100.66</v>
       </c>
       <c r="H270" s="4">
-        <v>0.001015034267</v>
+        <v>0.0009878743940000001</v>
       </c>
       <c r="I270" s="5">
-        <v>0.001015165084</v>
+        <v>0.0009879774909999999</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" t="s">
         <v>9</v>
       </c>
       <c r="B271" t="s">
         <v>10</v>
       </c>
       <c r="C271" t="s">
         <v>549</v>
       </c>
       <c r="D271" t="s">
         <v>550</v>
       </c>
       <c r="E271" s="1">
-        <v>601000</v>
+        <v>602000</v>
       </c>
       <c r="F271" s="2">
-        <v>100.602118</v>
+        <v>102.133007</v>
       </c>
       <c r="G271" s="3">
-        <v>604618.73</v>
+        <v>614840.7</v>
       </c>
       <c r="H271" s="4">
-        <v>0.001042916762</v>
+        <v>0.001017224446</v>
       </c>
       <c r="I271" s="5">
-        <v>0.001043051171</v>
+        <v>0.001017330606</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" t="s">
         <v>9</v>
       </c>
       <c r="B272" t="s">
         <v>10</v>
       </c>
       <c r="C272" t="s">
         <v>551</v>
       </c>
       <c r="D272" t="s">
         <v>552</v>
       </c>
       <c r="E272" s="1">
-        <v>576000</v>
+        <v>630000</v>
       </c>
       <c r="F272" s="2">
-        <v>98.43083300000001</v>
+        <v>99.21129000000001</v>
       </c>
       <c r="G272" s="3">
-        <v>566961.6</v>
+        <v>625031.13</v>
       </c>
       <c r="H272" s="4">
-        <v>0.0009779613589999999</v>
+        <v>0.001034084015</v>
       </c>
       <c r="I272" s="5">
-        <v>0.000978087397</v>
+        <v>0.001034191934</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" t="s">
         <v>9</v>
       </c>
       <c r="B273" t="s">
         <v>10</v>
       </c>
       <c r="C273" t="s">
         <v>553</v>
       </c>
       <c r="D273" t="s">
         <v>554</v>
       </c>
       <c r="E273" s="1">
-        <v>639000</v>
+        <v>617000</v>
       </c>
       <c r="F273" s="2">
-        <v>89.35402499999999</v>
+        <v>97.95265999999999</v>
       </c>
       <c r="G273" s="3">
-        <v>570972.22</v>
+        <v>604367.91</v>
       </c>
       <c r="H273" s="4">
-        <v>0.0009848793460000001</v>
+        <v>0.000999897718</v>
       </c>
       <c r="I273" s="5">
-        <v>0.0009850062760000001</v>
+        <v>0.001000002069</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" t="s">
         <v>9</v>
       </c>
       <c r="B274" t="s">
         <v>10</v>
       </c>
       <c r="C274" t="s">
         <v>555</v>
       </c>
       <c r="D274" t="s">
         <v>556</v>
       </c>
       <c r="E274" s="1">
-        <v>616484.6438</v>
+        <v>598000</v>
       </c>
       <c r="F274" s="2">
-        <v>92.736907</v>
+        <v>99.318701</v>
       </c>
       <c r="G274" s="3">
-        <v>571708.79</v>
+        <v>593925.83</v>
       </c>
       <c r="H274" s="4">
-        <v>0.000986149869</v>
+        <v>0.000982621797</v>
       </c>
       <c r="I274" s="5">
-        <v>0.000986276963</v>
+        <v>0.0009827243450000001</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" t="s">
         <v>9</v>
       </c>
       <c r="B275" t="s">
         <v>10</v>
       </c>
       <c r="C275" t="s">
         <v>557</v>
       </c>
       <c r="D275" t="s">
         <v>558</v>
       </c>
       <c r="E275" s="1">
-        <v>617000</v>
+        <v>682000</v>
       </c>
       <c r="F275" s="2">
-        <v>97.573674</v>
+        <v>91.095947</v>
       </c>
       <c r="G275" s="3">
-        <v>602029.5699999999</v>
+        <v>621274.36</v>
       </c>
       <c r="H275" s="4">
-        <v>0.001038450676</v>
+        <v>0.001027868622</v>
       </c>
       <c r="I275" s="5">
-        <v>0.00103858451</v>
+        <v>0.001027975892</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" t="s">
         <v>9</v>
       </c>
       <c r="B276" t="s">
         <v>10</v>
       </c>
       <c r="C276" t="s">
         <v>559</v>
       </c>
       <c r="D276" t="s">
         <v>560</v>
       </c>
       <c r="E276" s="1">
-        <v>598000</v>
+        <v>587000</v>
       </c>
       <c r="F276" s="2">
-        <v>99.227161</v>
+        <v>100.2314</v>
       </c>
       <c r="G276" s="3">
-        <v>593378.42</v>
+        <v>588358.3199999999</v>
       </c>
       <c r="H276" s="4">
-        <v>0.001023528173</v>
+        <v>0.000973410612</v>
       </c>
       <c r="I276" s="5">
-        <v>0.001023660084</v>
+        <v>0.000973512199</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" t="s">
         <v>9</v>
       </c>
       <c r="B277" t="s">
         <v>10</v>
       </c>
       <c r="C277" t="s">
         <v>561</v>
       </c>
       <c r="D277" t="s">
         <v>562</v>
       </c>
       <c r="E277" s="1">
-        <v>644000</v>
+        <v>607125.55</v>
       </c>
       <c r="F277" s="2">
-        <v>87.95822699999999</v>
+        <v>100.0568</v>
       </c>
       <c r="G277" s="3">
-        <v>566450.98</v>
+        <v>607470.4</v>
       </c>
       <c r="H277" s="4">
-        <v>0.000977080589</v>
+        <v>0.001005030631</v>
       </c>
       <c r="I277" s="5">
-        <v>0.0009772065129999999</v>
+        <v>0.001005135517</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" t="s">
         <v>9</v>
       </c>
       <c r="B278" t="s">
         <v>10</v>
       </c>
       <c r="C278" t="s">
         <v>563</v>
       </c>
       <c r="D278" t="s">
         <v>564</v>
       </c>
       <c r="E278" s="1">
-        <v>578000</v>
+        <v>569000</v>
       </c>
       <c r="F278" s="2">
-        <v>96.08296</v>
+        <v>100.356496</v>
       </c>
       <c r="G278" s="3">
-        <v>555359.51</v>
+        <v>571028.46</v>
       </c>
       <c r="H278" s="4">
-        <v>0.0009579487249999999</v>
+        <v>0.000944739197</v>
       </c>
       <c r="I278" s="5">
-        <v>0.000958072184</v>
+        <v>0.000944837792</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" t="s">
         <v>9</v>
       </c>
       <c r="B279" t="s">
         <v>10</v>
       </c>
       <c r="C279" t="s">
         <v>565</v>
       </c>
       <c r="D279" t="s">
         <v>566</v>
       </c>
       <c r="E279" s="1">
-        <v>672000</v>
+        <v>540000</v>
       </c>
       <c r="F279" s="2">
-        <v>82.901138</v>
+        <v>103.2768</v>
       </c>
       <c r="G279" s="3">
-        <v>557095.65</v>
+        <v>557694.72</v>
       </c>
       <c r="H279" s="4">
-        <v>0.000960943419</v>
+        <v>0.00092267916</v>
       </c>
       <c r="I279" s="5">
-        <v>0.000961067264</v>
+        <v>0.000922775453</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" t="s">
         <v>9</v>
       </c>
       <c r="B280" t="s">
         <v>10</v>
       </c>
       <c r="C280" t="s">
         <v>567</v>
       </c>
       <c r="D280" t="s">
         <v>568</v>
       </c>
       <c r="E280" s="1">
-        <v>587000</v>
+        <v>523000</v>
       </c>
       <c r="F280" s="2">
-        <v>100.073</v>
+        <v>100.943836</v>
       </c>
       <c r="G280" s="3">
-        <v>587428.51</v>
+        <v>527936.26</v>
       </c>
       <c r="H280" s="4">
-        <v>0.001013265071</v>
+        <v>0.00087344522</v>
       </c>
       <c r="I280" s="5">
-        <v>0.001013395659</v>
+        <v>0.000873536374</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" t="s">
         <v>9</v>
       </c>
       <c r="B281" t="s">
         <v>10</v>
       </c>
       <c r="C281" t="s">
         <v>569</v>
       </c>
       <c r="D281" t="s">
         <v>570</v>
       </c>
       <c r="E281" s="1">
-        <v>561000</v>
+        <v>586000</v>
       </c>
       <c r="F281" s="2">
-        <v>98.81117999999999</v>
+        <v>97.35647</v>
       </c>
       <c r="G281" s="3">
-        <v>554330.72</v>
+        <v>570508.91</v>
       </c>
       <c r="H281" s="4">
-        <v>0.00095617415</v>
+        <v>0.00094387963</v>
       </c>
       <c r="I281" s="5">
-        <v>0.00095629738</v>
+        <v>0.0009439781350000001</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" t="s">
         <v>9</v>
       </c>
       <c r="B282" t="s">
         <v>10</v>
       </c>
       <c r="C282" t="s">
         <v>571</v>
       </c>
       <c r="D282" t="s">
         <v>572</v>
       </c>
       <c r="E282" s="1">
-        <v>500000</v>
+        <v>639000</v>
       </c>
       <c r="F282" s="2">
-        <v>102.80968</v>
+        <v>88.617391</v>
       </c>
       <c r="G282" s="3">
-        <v>514048.4</v>
+        <v>566265.13</v>
       </c>
       <c r="H282" s="4">
-        <v>0.000886690516</v>
+        <v>0.00093685849</v>
       </c>
       <c r="I282" s="5">
-        <v>0.000886804791</v>
+        <v>0.000936956262</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" t="s">
         <v>9</v>
       </c>
       <c r="B283" t="s">
         <v>10</v>
       </c>
       <c r="C283" t="s">
         <v>573</v>
       </c>
       <c r="D283" t="s">
         <v>574</v>
       </c>
       <c r="E283" s="1">
-        <v>494000</v>
+        <v>616484.6438</v>
       </c>
       <c r="F283" s="2">
-        <v>104.13552</v>
+        <v>91.568</v>
       </c>
       <c r="G283" s="3">
-        <v>514429.47</v>
+        <v>564502.66</v>
       </c>
       <c r="H283" s="4">
-        <v>0.000887347827</v>
+        <v>0.000933942568</v>
       </c>
       <c r="I283" s="5">
-        <v>0.000887462188</v>
+        <v>0.000934040036</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" t="s">
         <v>9</v>
       </c>
       <c r="B284" t="s">
         <v>10</v>
       </c>
       <c r="C284" t="s">
         <v>575</v>
       </c>
       <c r="D284" t="s">
         <v>576</v>
       </c>
       <c r="E284" s="1">
-        <v>513000</v>
+        <v>548000</v>
       </c>
       <c r="F284" s="2">
-        <v>101.558729</v>
+        <v>95.140894</v>
       </c>
       <c r="G284" s="3">
-        <v>520996.28</v>
+        <v>521372.1</v>
       </c>
       <c r="H284" s="4">
-        <v>0.000898675027</v>
+        <v>0.0008625851269999999</v>
       </c>
       <c r="I284" s="5">
-        <v>0.000898790847</v>
+        <v>0.000862675148</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" t="s">
         <v>9</v>
       </c>
       <c r="B285" t="s">
         <v>10</v>
       </c>
       <c r="C285" t="s">
         <v>577</v>
       </c>
       <c r="D285" t="s">
         <v>578</v>
       </c>
       <c r="E285" s="1">
-        <v>496000</v>
+        <v>644000</v>
       </c>
       <c r="F285" s="2">
-        <v>102.3915</v>
+        <v>87.229688</v>
       </c>
       <c r="G285" s="3">
-        <v>507861.84</v>
+        <v>561759.1899999999</v>
       </c>
       <c r="H285" s="4">
-        <v>0.000876019217</v>
+        <v>0.0009294036319999999</v>
       </c>
       <c r="I285" s="5">
-        <v>0.000876132117</v>
+        <v>0.000929500626</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" t="s">
         <v>9</v>
       </c>
       <c r="B286" t="s">
         <v>10</v>
       </c>
       <c r="C286" t="s">
         <v>579</v>
       </c>
       <c r="D286" t="s">
         <v>580</v>
       </c>
       <c r="E286" s="1">
-        <v>508000</v>
+        <v>518000</v>
       </c>
       <c r="F286" s="2">
-        <v>99.211669</v>
+        <v>102.3111</v>
       </c>
       <c r="G286" s="3">
-        <v>503995.28</v>
+        <v>529971.5</v>
       </c>
       <c r="H286" s="4">
-        <v>0.000869349722</v>
+        <v>0.000876812419</v>
       </c>
       <c r="I286" s="5">
-        <v>0.000869461762</v>
+        <v>0.000876903925</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" t="s">
         <v>9</v>
       </c>
       <c r="B287" t="s">
         <v>10</v>
       </c>
       <c r="C287" t="s">
         <v>581</v>
       </c>
       <c r="D287" t="s">
         <v>582</v>
       </c>
       <c r="E287" s="1">
-        <v>500000</v>
+        <v>518000</v>
       </c>
       <c r="F287" s="2">
-        <v>100.1094</v>
+        <v>99.43877999999999</v>
       </c>
       <c r="G287" s="3">
-        <v>500547</v>
+        <v>515092.88</v>
       </c>
       <c r="H287" s="4">
-        <v>0.000863401729</v>
+        <v>0.0008521964599999999</v>
       </c>
       <c r="I287" s="5">
-        <v>0.000863513003</v>
+        <v>0.000852285397</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" t="s">
         <v>9</v>
       </c>
       <c r="B288" t="s">
         <v>10</v>
       </c>
       <c r="C288" t="s">
         <v>583</v>
       </c>
       <c r="D288" t="s">
         <v>584</v>
       </c>
       <c r="E288" s="1">
-        <v>602000</v>
+        <v>588000</v>
       </c>
       <c r="F288" s="2">
-        <v>85.833319</v>
+        <v>93.211471</v>
       </c>
       <c r="G288" s="3">
-        <v>516716.58</v>
+        <v>548083.45</v>
       </c>
       <c r="H288" s="4">
-        <v>0.000891292904</v>
+        <v>0.000906777774</v>
       </c>
       <c r="I288" s="5">
-        <v>0.000891407772</v>
+        <v>0.000906872407</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" t="s">
         <v>9</v>
       </c>
       <c r="B289" t="s">
         <v>10</v>
       </c>
       <c r="C289" t="s">
         <v>585</v>
       </c>
       <c r="D289" t="s">
         <v>586</v>
       </c>
       <c r="E289" s="1">
-        <v>508000</v>
+        <v>682000</v>
       </c>
       <c r="F289" s="2">
-        <v>102.9476</v>
+        <v>81.36054300000001</v>
       </c>
       <c r="G289" s="3">
-        <v>522973.81</v>
+        <v>554878.9</v>
       </c>
       <c r="H289" s="4">
-        <v>0.000902086098</v>
+        <v>0.000918020527</v>
       </c>
       <c r="I289" s="5">
-        <v>0.000902202358</v>
+        <v>0.000918116333</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" t="s">
         <v>9</v>
       </c>
       <c r="B290" t="s">
         <v>10</v>
       </c>
       <c r="C290" t="s">
         <v>587</v>
       </c>
       <c r="D290" t="s">
         <v>588</v>
       </c>
       <c r="E290" s="1">
-        <v>508000</v>
+        <v>561000</v>
       </c>
       <c r="F290" s="2">
-        <v>100.052805</v>
+        <v>98.608583</v>
       </c>
       <c r="G290" s="3">
-        <v>508268.25</v>
+        <v>553194.15</v>
       </c>
       <c r="H290" s="4">
-        <v>0.000876720239</v>
+        <v>0.000915233184</v>
       </c>
       <c r="I290" s="5">
-        <v>0.000876833229</v>
+        <v>0.0009153287</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" t="s">
         <v>9</v>
       </c>
       <c r="B291" t="s">
         <v>10</v>
       </c>
       <c r="C291" t="s">
         <v>589</v>
       </c>
       <c r="D291" t="s">
         <v>590</v>
       </c>
       <c r="E291" s="1">
-        <v>494000</v>
+        <v>500000</v>
       </c>
       <c r="F291" s="2">
-        <v>100.9427</v>
+        <v>102.6248</v>
       </c>
       <c r="G291" s="3">
-        <v>498656.94</v>
+        <v>513124</v>
       </c>
       <c r="H291" s="4">
-        <v>0.00086014153</v>
+        <v>0.000848939042</v>
       </c>
       <c r="I291" s="5">
-        <v>0.000860252384</v>
+        <v>0.000849027639</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" t="s">
         <v>9</v>
       </c>
       <c r="B292" t="s">
         <v>10</v>
       </c>
       <c r="C292" t="s">
         <v>591</v>
       </c>
       <c r="D292" t="s">
         <v>592</v>
       </c>
       <c r="E292" s="1">
-        <v>672000</v>
+        <v>494000</v>
       </c>
       <c r="F292" s="2">
-        <v>74.609612</v>
+        <v>103.89334</v>
       </c>
       <c r="G292" s="3">
-        <v>501376.59</v>
+        <v>513233.1</v>
       </c>
       <c r="H292" s="4">
-        <v>0.0008648327070000001</v>
+        <v>0.000849119542</v>
       </c>
       <c r="I292" s="5">
-        <v>0.000864944166</v>
+        <v>0.000849208158</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" t="s">
         <v>9</v>
       </c>
       <c r="B293" t="s">
         <v>10</v>
       </c>
       <c r="C293" t="s">
         <v>593</v>
       </c>
       <c r="D293" t="s">
         <v>594</v>
       </c>
       <c r="E293" s="1">
-        <v>499000</v>
+        <v>493000</v>
       </c>
       <c r="F293" s="2">
-        <v>99.532439</v>
+        <v>98.03901999999999</v>
       </c>
       <c r="G293" s="3">
-        <v>496666.87</v>
+        <v>483332.37</v>
       </c>
       <c r="H293" s="4">
-        <v>0.000856708831</v>
+        <v>0.0007996502169999999</v>
       </c>
       <c r="I293" s="5">
-        <v>0.000856819242</v>
+        <v>0.00079973367</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" t="s">
         <v>9</v>
       </c>
       <c r="B294" t="s">
         <v>10</v>
       </c>
       <c r="C294" t="s">
         <v>595</v>
       </c>
       <c r="D294" t="s">
         <v>596</v>
       </c>
       <c r="E294" s="1">
-        <v>493000</v>
+        <v>583000</v>
       </c>
       <c r="F294" s="2">
-        <v>99.544071</v>
+        <v>81.74876999999999</v>
       </c>
       <c r="G294" s="3">
-        <v>490752.27</v>
+        <v>476595.33</v>
       </c>
       <c r="H294" s="4">
-        <v>0.000846506639</v>
+        <v>0.000788504109</v>
       </c>
       <c r="I294" s="5">
-        <v>0.000846615736</v>
+        <v>0.000788586398</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" t="s">
         <v>9</v>
       </c>
       <c r="B295" t="s">
         <v>10</v>
       </c>
       <c r="C295" t="s">
         <v>597</v>
       </c>
       <c r="D295" t="s">
         <v>598</v>
       </c>
       <c r="E295" s="1">
-        <v>583000</v>
+        <v>496000</v>
       </c>
       <c r="F295" s="2">
-        <v>83.69457300000001</v>
+        <v>101.507067</v>
       </c>
       <c r="G295" s="3">
-        <v>487939.36</v>
+        <v>503475.05</v>
       </c>
       <c r="H295" s="4">
-        <v>0.000841654605</v>
+        <v>0.000832975321</v>
       </c>
       <c r="I295" s="5">
-        <v>0.0008417630769999999</v>
+        <v>0.0008330622520000001</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" t="s">
         <v>9</v>
       </c>
       <c r="B296" t="s">
         <v>10</v>
       </c>
       <c r="C296" t="s">
         <v>599</v>
       </c>
       <c r="D296" t="s">
         <v>600</v>
       </c>
       <c r="E296" s="1">
-        <v>438000</v>
+        <v>508000</v>
       </c>
       <c r="F296" s="2">
-        <v>100.012169</v>
+        <v>98.42345899999999</v>
       </c>
       <c r="G296" s="3">
-        <v>438053.3</v>
+        <v>499991.17</v>
       </c>
       <c r="H296" s="4">
-        <v>0.000755605322</v>
+        <v>0.000827211408</v>
       </c>
       <c r="I296" s="5">
-        <v>0.000755702703</v>
+        <v>0.000827297737</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
         <v>9</v>
       </c>
       <c r="B297" t="s">
         <v>10</v>
       </c>
       <c r="C297" t="s">
         <v>601</v>
       </c>
       <c r="D297" t="s">
         <v>602</v>
       </c>
       <c r="E297" s="1">
         <v>535000</v>
       </c>
       <c r="F297" s="2">
-        <v>87.56043</v>
+        <v>87.425361</v>
       </c>
       <c r="G297" s="3">
-        <v>468448.3</v>
+        <v>467725.68</v>
       </c>
       <c r="H297" s="4">
-        <v>0.000808034156</v>
+        <v>0.000773829702</v>
       </c>
       <c r="I297" s="5">
-        <v>0.000808138294</v>
+        <v>0.0007739104599999999</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" t="s">
         <v>9</v>
       </c>
       <c r="B298" t="s">
         <v>10</v>
       </c>
       <c r="C298" t="s">
         <v>603</v>
       </c>
       <c r="D298" t="s">
         <v>604</v>
       </c>
       <c r="E298" s="1">
-        <v>460000</v>
+        <v>500000</v>
       </c>
       <c r="F298" s="2">
-        <v>98.285561</v>
+        <v>100.1056</v>
       </c>
       <c r="G298" s="3">
-        <v>452113.58</v>
+        <v>500528</v>
       </c>
       <c r="H298" s="4">
-        <v>0.00077985813</v>
+        <v>0.000828099564</v>
       </c>
       <c r="I298" s="5">
-        <v>0.000779958637</v>
+        <v>0.000828185986</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" t="s">
         <v>9</v>
       </c>
       <c r="B299" t="s">
         <v>10</v>
       </c>
       <c r="C299" t="s">
         <v>605</v>
       </c>
       <c r="D299" t="s">
         <v>606</v>
       </c>
       <c r="E299" s="1">
-        <v>504000</v>
+        <v>602000</v>
       </c>
       <c r="F299" s="2">
-        <v>96.90933099999999</v>
+        <v>80.934331</v>
       </c>
       <c r="G299" s="3">
-        <v>488423.03</v>
+        <v>487224.67</v>
       </c>
       <c r="H299" s="4">
-        <v>0.000842488892</v>
+        <v>0.000806089848</v>
       </c>
       <c r="I299" s="5">
-        <v>0.00084259747</v>
+        <v>0.000806173973</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" t="s">
         <v>9</v>
       </c>
       <c r="B300" t="s">
         <v>10</v>
       </c>
       <c r="C300" t="s">
         <v>607</v>
       </c>
       <c r="D300" t="s">
         <v>608</v>
       </c>
       <c r="E300" s="1">
         <v>460000</v>
       </c>
       <c r="F300" s="2">
-        <v>100.268426</v>
+        <v>99.566039</v>
       </c>
       <c r="G300" s="3">
-        <v>461234.76</v>
+        <v>458003.78</v>
       </c>
       <c r="H300" s="4">
-        <v>0.000795591401</v>
+        <v>0.000757745281</v>
       </c>
       <c r="I300" s="5">
-        <v>0.000795693936</v>
+        <v>0.000757824361</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" t="s">
         <v>9</v>
       </c>
       <c r="B301" t="s">
         <v>10</v>
       </c>
       <c r="C301" t="s">
         <v>609</v>
       </c>
       <c r="D301" t="s">
         <v>610</v>
       </c>
       <c r="E301" s="1">
-        <v>452000</v>
+        <v>513000</v>
       </c>
       <c r="F301" s="2">
-        <v>98.602199</v>
+        <v>97.263721</v>
       </c>
       <c r="G301" s="3">
-        <v>445681.94</v>
+        <v>498962.89</v>
       </c>
       <c r="H301" s="4">
-        <v>0.000768764087</v>
+        <v>0.000825510163</v>
       </c>
       <c r="I301" s="5">
-        <v>0.0007688631640000001</v>
+        <v>0.000825596315</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" t="s">
         <v>9</v>
       </c>
       <c r="B302" t="s">
         <v>10</v>
       </c>
       <c r="C302" t="s">
         <v>611</v>
       </c>
       <c r="D302" t="s">
         <v>612</v>
       </c>
       <c r="E302" s="1">
-        <v>419000</v>
+        <v>504000</v>
       </c>
       <c r="F302" s="2">
-        <v>103.440859</v>
+        <v>101.717225</v>
       </c>
       <c r="G302" s="3">
-        <v>433417.2</v>
+        <v>512654.81</v>
       </c>
       <c r="H302" s="4">
-        <v>0.000747608435</v>
+        <v>0.000848162796</v>
       </c>
       <c r="I302" s="5">
-        <v>0.000747704786</v>
+        <v>0.000848251312</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" t="s">
         <v>9</v>
       </c>
       <c r="B303" t="s">
         <v>10</v>
       </c>
       <c r="C303" t="s">
         <v>613</v>
       </c>
       <c r="D303" t="s">
         <v>614</v>
       </c>
       <c r="E303" s="1">
-        <v>419475.434</v>
+        <v>475000</v>
       </c>
       <c r="F303" s="2">
-        <v>99.80844999999999</v>
+        <v>100.1376</v>
       </c>
       <c r="G303" s="3">
-        <v>418671.93</v>
+        <v>475653.6</v>
       </c>
       <c r="H303" s="4">
-        <v>0.000722174076</v>
+        <v>0.000786946063</v>
       </c>
       <c r="I303" s="5">
-        <v>0.000722267149</v>
+        <v>0.0007870281899999999</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" t="s">
         <v>9</v>
       </c>
       <c r="B304" t="s">
         <v>10</v>
       </c>
       <c r="C304" t="s">
         <v>615</v>
       </c>
       <c r="D304" t="s">
         <v>616</v>
       </c>
       <c r="E304" s="1">
-        <v>438000</v>
+        <v>682000</v>
       </c>
       <c r="F304" s="2">
-        <v>96.724073</v>
+        <v>72.71298400000001</v>
       </c>
       <c r="G304" s="3">
-        <v>423651.44</v>
+        <v>495902.55</v>
       </c>
       <c r="H304" s="4">
-        <v>0.000730763316</v>
+        <v>0.000820446981</v>
       </c>
       <c r="I304" s="5">
-        <v>0.000730857496</v>
+        <v>0.000820532604</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" t="s">
         <v>9</v>
       </c>
       <c r="B305" t="s">
         <v>10</v>
       </c>
       <c r="C305" t="s">
         <v>617</v>
       </c>
       <c r="D305" t="s">
         <v>618</v>
       </c>
       <c r="E305" s="1">
-        <v>349000</v>
+        <v>499000</v>
       </c>
       <c r="F305" s="2">
-        <v>100.497201</v>
+        <v>99.97332299999999</v>
       </c>
       <c r="G305" s="3">
-        <v>350735.23</v>
+        <v>498866.88</v>
       </c>
       <c r="H305" s="4">
-        <v>0.000604988953</v>
+        <v>0.000825351324</v>
       </c>
       <c r="I305" s="5">
-        <v>0.000605066923</v>
+        <v>0.0008254374589999999</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" t="s">
         <v>9</v>
       </c>
       <c r="B306" t="s">
         <v>10</v>
       </c>
       <c r="C306" t="s">
         <v>619</v>
       </c>
       <c r="D306" t="s">
         <v>620</v>
       </c>
       <c r="E306" s="1">
-        <v>377000</v>
+        <v>419000</v>
       </c>
       <c r="F306" s="2">
-        <v>99.611141</v>
+        <v>103.150582</v>
       </c>
       <c r="G306" s="3">
-        <v>375534</v>
+        <v>432200.94</v>
       </c>
       <c r="H306" s="4">
-        <v>0.000647764758</v>
+        <v>0.000715055719</v>
       </c>
       <c r="I306" s="5">
-        <v>0.000647848241</v>
+        <v>0.0007151303440000001</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
         <v>9</v>
       </c>
       <c r="B307" t="s">
         <v>10</v>
       </c>
       <c r="C307" t="s">
         <v>621</v>
       </c>
       <c r="D307" t="s">
         <v>622</v>
       </c>
       <c r="E307" s="1">
-        <v>384000</v>
+        <v>419475.434</v>
       </c>
       <c r="F307" s="2">
-        <v>97.15663000000001</v>
+        <v>98.885428</v>
       </c>
       <c r="G307" s="3">
-        <v>373081.46</v>
+        <v>414800.08</v>
       </c>
       <c r="H307" s="4">
-        <v>0.000643534328</v>
+        <v>0.000686266831</v>
       </c>
       <c r="I307" s="5">
-        <v>0.000643617265</v>
+        <v>0.000686338451</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" t="s">
         <v>9</v>
       </c>
       <c r="B308" t="s">
         <v>10</v>
       </c>
       <c r="C308" t="s">
         <v>623</v>
       </c>
       <c r="D308" t="s">
         <v>624</v>
       </c>
       <c r="E308" s="1">
-        <v>373071.7822</v>
+        <v>427000</v>
       </c>
       <c r="F308" s="2">
-        <v>99.46761100000001</v>
+        <v>96.633347</v>
       </c>
       <c r="G308" s="3">
-        <v>371085.59</v>
+        <v>412624.39</v>
       </c>
       <c r="H308" s="4">
-        <v>0.000640091618</v>
+        <v>0.000682667261</v>
       </c>
       <c r="I308" s="5">
-        <v>0.000640174113</v>
+        <v>0.000682738506</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" t="s">
         <v>9</v>
       </c>
       <c r="B309" t="s">
         <v>10</v>
       </c>
       <c r="C309" t="s">
         <v>625</v>
       </c>
       <c r="D309" t="s">
         <v>626</v>
       </c>
       <c r="E309" s="1">
-        <v>332000</v>
+        <v>448000</v>
       </c>
       <c r="F309" s="2">
-        <v>99.935542</v>
+        <v>95.68407500000001</v>
       </c>
       <c r="G309" s="3">
-        <v>331786</v>
+        <v>428664.66</v>
       </c>
       <c r="H309" s="4">
-        <v>0.000572303112</v>
+        <v>0.000709205109</v>
       </c>
       <c r="I309" s="5">
-        <v>0.000572376869</v>
+        <v>0.000709279123</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" t="s">
         <v>9</v>
       </c>
       <c r="B310" t="s">
         <v>10</v>
       </c>
       <c r="C310" t="s">
         <v>627</v>
       </c>
       <c r="D310" t="s">
         <v>628</v>
       </c>
       <c r="E310" s="1">
-        <v>348000</v>
+        <v>452000</v>
       </c>
       <c r="F310" s="2">
-        <v>97.78106</v>
+        <v>98.677909</v>
       </c>
       <c r="G310" s="3">
-        <v>340278.09</v>
+        <v>446024.15</v>
       </c>
       <c r="H310" s="4">
-        <v>0.000586951256</v>
+        <v>0.000737925557</v>
       </c>
       <c r="I310" s="5">
-        <v>0.000587026901</v>
+        <v>0.000738002568</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" t="s">
         <v>9</v>
       </c>
       <c r="B311" t="s">
         <v>10</v>
       </c>
       <c r="C311" t="s">
         <v>629</v>
       </c>
       <c r="D311" t="s">
         <v>630</v>
       </c>
       <c r="E311" s="1">
-        <v>278000</v>
+        <v>349000</v>
       </c>
       <c r="F311" s="2">
-        <v>95.62700700000001</v>
+        <v>100.065229</v>
       </c>
       <c r="G311" s="3">
-        <v>265843.08</v>
+        <v>349227.65</v>
       </c>
       <c r="H311" s="4">
-        <v>0.000458557088</v>
+        <v>0.000577780392</v>
       </c>
       <c r="I311" s="5">
-        <v>0.000458616186</v>
+        <v>0.000577840691</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" t="s">
         <v>9</v>
       </c>
       <c r="B312" t="s">
         <v>10</v>
       </c>
       <c r="C312" t="s">
         <v>631</v>
       </c>
       <c r="D312" t="s">
         <v>632</v>
       </c>
       <c r="E312" s="1">
-        <v>325000</v>
+        <v>377000</v>
       </c>
       <c r="F312" s="2">
-        <v>93.79695100000001</v>
+        <v>99.668751</v>
       </c>
       <c r="G312" s="3">
-        <v>304840.09</v>
+        <v>375751.19</v>
       </c>
       <c r="H312" s="4">
-        <v>0.000525823672</v>
+        <v>0.00062166232</v>
       </c>
       <c r="I312" s="5">
-        <v>0.000525891439</v>
+        <v>0.0006217271979999999</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" t="s">
         <v>9</v>
       </c>
       <c r="B313" t="s">
         <v>10</v>
       </c>
       <c r="C313" t="s">
         <v>633</v>
       </c>
       <c r="D313" t="s">
         <v>634</v>
       </c>
       <c r="E313" s="1">
-        <v>285000</v>
+        <v>384000</v>
       </c>
       <c r="F313" s="2">
-        <v>102.036119</v>
+        <v>95.469464</v>
       </c>
       <c r="G313" s="3">
-        <v>290802.94</v>
+        <v>366602.74</v>
       </c>
       <c r="H313" s="4">
-        <v>0.000501610759</v>
+        <v>0.000606526649</v>
       </c>
       <c r="I313" s="5">
-        <v>0.000501675406</v>
+        <v>0.000606589948</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" t="s">
         <v>9</v>
       </c>
       <c r="B314" t="s">
         <v>10</v>
       </c>
       <c r="C314" t="s">
         <v>635</v>
       </c>
       <c r="D314" t="s">
         <v>636</v>
       </c>
       <c r="E314" s="1">
-        <v>285000</v>
+        <v>356581.2722</v>
       </c>
       <c r="F314" s="2">
-        <v>98.99177899999999</v>
+        <v>99.386139</v>
       </c>
       <c r="G314" s="3">
-        <v>282126.57</v>
+        <v>354392.36</v>
       </c>
       <c r="H314" s="4">
-        <v>0.000486644748</v>
+        <v>0.000586325157</v>
       </c>
       <c r="I314" s="5">
-        <v>0.000486707466</v>
+        <v>0.000586386347</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" t="s">
         <v>9</v>
       </c>
       <c r="B315" t="s">
         <v>10</v>
       </c>
       <c r="C315" t="s">
         <v>637</v>
       </c>
       <c r="D315" t="s">
         <v>638</v>
       </c>
       <c r="E315" s="1">
-        <v>308000</v>
+        <v>348000</v>
       </c>
       <c r="F315" s="2">
-        <v>89.19062</v>
+        <v>97.67477</v>
       </c>
       <c r="G315" s="3">
-        <v>274707.11</v>
+        <v>339908.2</v>
       </c>
       <c r="H315" s="4">
-        <v>0.000473846799</v>
+        <v>0.00056236181</v>
       </c>
       <c r="I315" s="5">
-        <v>0.000473907867</v>
+        <v>0.000562420499</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" t="s">
         <v>9</v>
       </c>
       <c r="B316" t="s">
         <v>10</v>
       </c>
       <c r="C316" t="s">
         <v>639</v>
       </c>
       <c r="D316" t="s">
         <v>640</v>
       </c>
       <c r="E316" s="1">
-        <v>330000</v>
+        <v>290000</v>
       </c>
       <c r="F316" s="2">
-        <v>91.933679</v>
+        <v>95.90802100000001</v>
       </c>
       <c r="G316" s="3">
-        <v>303381.14</v>
+        <v>278133.26</v>
       </c>
       <c r="H316" s="4">
-        <v>0.000523307105</v>
+        <v>0.000460158137</v>
       </c>
       <c r="I316" s="5">
-        <v>0.000523374548</v>
+        <v>0.00046020616</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" t="s">
         <v>9</v>
       </c>
       <c r="B317" t="s">
         <v>10</v>
       </c>
       <c r="C317" t="s">
         <v>641</v>
       </c>
       <c r="D317" t="s">
         <v>642</v>
       </c>
       <c r="E317" s="1">
-        <v>270000</v>
+        <v>325000</v>
       </c>
       <c r="F317" s="2">
-        <v>99.58644099999999</v>
+        <v>93.620009</v>
       </c>
       <c r="G317" s="3">
-        <v>268883.39</v>
+        <v>304265.03</v>
       </c>
       <c r="H317" s="4">
-        <v>0.00046380137</v>
+        <v>0.000503391895</v>
       </c>
       <c r="I317" s="5">
-        <v>0.000463861144</v>
+        <v>0.000503444429</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" t="s">
         <v>9</v>
       </c>
       <c r="B318" t="s">
         <v>10</v>
       </c>
       <c r="C318" t="s">
         <v>643</v>
       </c>
       <c r="D318" t="s">
         <v>644</v>
       </c>
       <c r="E318" s="1">
-        <v>291000</v>
+        <v>285000</v>
       </c>
       <c r="F318" s="2">
-        <v>100.942</v>
+        <v>101.89874</v>
       </c>
       <c r="G318" s="3">
-        <v>293741.22</v>
+        <v>290411.41</v>
       </c>
       <c r="H318" s="4">
-        <v>0.000506679048</v>
+        <v>0.000480471744</v>
       </c>
       <c r="I318" s="5">
-        <v>0.000506744348</v>
+        <v>0.000480521887</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" t="s">
         <v>9</v>
       </c>
       <c r="B319" t="s">
         <v>10</v>
       </c>
       <c r="C319" t="s">
         <v>645</v>
       </c>
       <c r="D319" t="s">
         <v>646</v>
       </c>
       <c r="E319" s="1">
-        <v>300000</v>
+        <v>285000</v>
       </c>
       <c r="F319" s="2">
-        <v>98.15304</v>
+        <v>98.21096799999999</v>
       </c>
       <c r="G319" s="3">
-        <v>294459.12</v>
+        <v>279901.26</v>
       </c>
       <c r="H319" s="4">
-        <v>0.000507917365</v>
+        <v>0.000463083205</v>
       </c>
       <c r="I319" s="5">
-        <v>0.000507982825</v>
+        <v>0.000463131533</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" t="s">
         <v>9</v>
       </c>
       <c r="B320" t="s">
         <v>10</v>
       </c>
       <c r="C320" t="s">
         <v>647</v>
       </c>
       <c r="D320" t="s">
         <v>648</v>
       </c>
       <c r="E320" s="1">
-        <v>250000</v>
+        <v>308000</v>
       </c>
       <c r="F320" s="2">
-        <v>101.195892</v>
+        <v>89.08899</v>
       </c>
       <c r="G320" s="3">
-        <v>252989.73</v>
+        <v>274394.09</v>
       </c>
       <c r="H320" s="4">
-        <v>0.000436386134</v>
+        <v>0.000453971857</v>
       </c>
       <c r="I320" s="5">
-        <v>0.000436442375</v>
+        <v>0.000454019235</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" t="s">
         <v>9</v>
       </c>
       <c r="B321" t="s">
         <v>10</v>
       </c>
       <c r="C321" t="s">
         <v>649</v>
       </c>
       <c r="D321" t="s">
         <v>650</v>
       </c>
       <c r="E321" s="1">
-        <v>200000</v>
+        <v>330000</v>
       </c>
       <c r="F321" s="2">
-        <v>103.08611</v>
+        <v>91.405945</v>
       </c>
       <c r="G321" s="3">
-        <v>206172.22</v>
+        <v>301639.62</v>
       </c>
       <c r="H321" s="4">
-        <v>0.000355629844</v>
+        <v>0.000499048278</v>
       </c>
       <c r="I321" s="5">
-        <v>0.000355675677</v>
+        <v>0.00049910036</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" t="s">
         <v>9</v>
       </c>
       <c r="B322" t="s">
         <v>10</v>
       </c>
       <c r="C322" t="s">
         <v>651</v>
       </c>
       <c r="D322" t="s">
         <v>652</v>
       </c>
       <c r="E322" s="1">
-        <v>243000</v>
+        <v>291000</v>
       </c>
       <c r="F322" s="2">
-        <v>96.810588</v>
+        <v>100.508601</v>
       </c>
       <c r="G322" s="3">
-        <v>235249.73</v>
+        <v>292480.03</v>
       </c>
       <c r="H322" s="4">
-        <v>0.000405786115</v>
+        <v>0.000483894177</v>
       </c>
       <c r="I322" s="5">
-        <v>0.000405838413</v>
+        <v>0.000483944677</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" t="s">
         <v>9</v>
       </c>
       <c r="B323" t="s">
         <v>10</v>
       </c>
       <c r="C323" t="s">
         <v>653</v>
       </c>
       <c r="D323" t="s">
         <v>654</v>
       </c>
       <c r="E323" s="1">
-        <v>225000</v>
+        <v>300000</v>
       </c>
       <c r="F323" s="2">
-        <v>102.242889</v>
+        <v>98.45887999999999</v>
       </c>
       <c r="G323" s="3">
-        <v>230046.5</v>
+        <v>295376.64</v>
       </c>
       <c r="H323" s="4">
-        <v>0.000396810981</v>
+        <v>0.000488686481</v>
       </c>
       <c r="I323" s="5">
-        <v>0.000396862121</v>
+        <v>0.000488737481</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" t="s">
         <v>9</v>
       </c>
       <c r="B324" t="s">
         <v>10</v>
       </c>
       <c r="C324" t="s">
         <v>655</v>
       </c>
       <c r="D324" t="s">
         <v>656</v>
       </c>
       <c r="E324" s="1">
-        <v>254000</v>
+        <v>332000</v>
       </c>
       <c r="F324" s="2">
-        <v>98.814402</v>
+        <v>99.84669</v>
       </c>
       <c r="G324" s="3">
-        <v>250988.58</v>
+        <v>331491.01</v>
       </c>
       <c r="H324" s="4">
-        <v>0.00043293432</v>
+        <v>0.000548435975</v>
       </c>
       <c r="I324" s="5">
-        <v>0.000432990116</v>
+        <v>0.000548493211</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" t="s">
         <v>9</v>
       </c>
       <c r="B325" t="s">
         <v>10</v>
       </c>
       <c r="C325" t="s">
         <v>657</v>
       </c>
       <c r="D325" t="s">
         <v>658</v>
       </c>
       <c r="E325" s="1">
-        <v>215437.36</v>
+        <v>250000</v>
       </c>
       <c r="F325" s="2">
-        <v>94.567228</v>
+        <v>100.9706</v>
       </c>
       <c r="G325" s="3">
-        <v>203733.14</v>
+        <v>252426.5</v>
       </c>
       <c r="H325" s="4">
-        <v>0.000351422633</v>
+        <v>0.000417627535</v>
       </c>
       <c r="I325" s="5">
-        <v>0.000351467924</v>
+        <v>0.000417671119</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" t="s">
         <v>9</v>
       </c>
       <c r="B326" t="s">
         <v>10</v>
       </c>
       <c r="C326" t="s">
         <v>659</v>
       </c>
       <c r="D326" t="s">
         <v>660</v>
       </c>
       <c r="E326" s="1">
-        <v>217502.6</v>
+        <v>316000</v>
       </c>
       <c r="F326" s="2">
-        <v>98.424851</v>
+        <v>85.727639</v>
       </c>
       <c r="G326" s="3">
-        <v>214076.61</v>
+        <v>270899.34</v>
       </c>
       <c r="H326" s="4">
-        <v>0.000369264255</v>
+        <v>0.000448189961</v>
       </c>
       <c r="I326" s="5">
-        <v>0.000369311846</v>
+        <v>0.000448236735</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" t="s">
         <v>9</v>
       </c>
       <c r="B327" t="s">
         <v>10</v>
       </c>
       <c r="C327" t="s">
         <v>661</v>
       </c>
       <c r="D327" t="s">
         <v>662</v>
       </c>
       <c r="E327" s="1">
-        <v>224000</v>
+        <v>243000</v>
       </c>
       <c r="F327" s="2">
-        <v>99.52037900000001</v>
+        <v>96.68528000000001</v>
       </c>
       <c r="G327" s="3">
-        <v>222925.65</v>
+        <v>234945.23</v>
       </c>
       <c r="H327" s="4">
-        <v>0.000384528108</v>
+        <v>0.000388705613</v>
       </c>
       <c r="I327" s="5">
-        <v>0.000384577665</v>
+        <v>0.000388746179</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" t="s">
         <v>9</v>
       </c>
       <c r="B328" t="s">
         <v>10</v>
       </c>
       <c r="C328" t="s">
         <v>663</v>
       </c>
       <c r="D328" t="s">
         <v>664</v>
       </c>
       <c r="E328" s="1">
-        <v>243000</v>
+        <v>225000</v>
       </c>
       <c r="F328" s="2">
-        <v>97.70111900000001</v>
+        <v>102.077062</v>
       </c>
       <c r="G328" s="3">
-        <v>237413.72</v>
+        <v>229673.39</v>
       </c>
       <c r="H328" s="4">
-        <v>0.000409518818</v>
+        <v>0.000379983605</v>
       </c>
       <c r="I328" s="5">
-        <v>0.000409571596</v>
+        <v>0.000380023261</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" t="s">
         <v>9</v>
       </c>
       <c r="B329" t="s">
         <v>10</v>
       </c>
       <c r="C329" t="s">
         <v>665</v>
       </c>
       <c r="D329" t="s">
         <v>666</v>
       </c>
       <c r="E329" s="1">
-        <v>211000</v>
+        <v>254000</v>
       </c>
       <c r="F329" s="2">
-        <v>85.172967</v>
+        <v>97.179551</v>
       </c>
       <c r="G329" s="3">
-        <v>179714.96</v>
+        <v>246836.06</v>
       </c>
       <c r="H329" s="4">
-        <v>0.000309993282</v>
+        <v>0.000408378419</v>
       </c>
       <c r="I329" s="5">
-        <v>0.000310033234</v>
+        <v>0.000408421038</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" t="s">
         <v>9</v>
       </c>
       <c r="B330" t="s">
         <v>10</v>
       </c>
       <c r="C330" t="s">
         <v>667</v>
       </c>
       <c r="D330" t="s">
         <v>668</v>
       </c>
       <c r="E330" s="1">
-        <v>194000</v>
+        <v>216941.01</v>
       </c>
       <c r="F330" s="2">
-        <v>98.335232</v>
+        <v>98.45775999999999</v>
       </c>
       <c r="G330" s="3">
-        <v>190770.35</v>
+        <v>213595.26</v>
       </c>
       <c r="H330" s="4">
-        <v>0.000329062906</v>
+        <v>0.000353383109</v>
       </c>
       <c r="I330" s="5">
-        <v>0.000329105315</v>
+        <v>0.000353419989</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" t="s">
         <v>9</v>
       </c>
       <c r="B331" t="s">
         <v>10</v>
       </c>
       <c r="C331" t="s">
         <v>669</v>
       </c>
       <c r="D331" t="s">
         <v>670</v>
       </c>
       <c r="E331" s="1">
-        <v>180000</v>
+        <v>224000</v>
       </c>
       <c r="F331" s="2">
-        <v>103.414578</v>
+        <v>99.65786199999999</v>
       </c>
       <c r="G331" s="3">
-        <v>186146.24</v>
+        <v>223233.61</v>
       </c>
       <c r="H331" s="4">
-        <v>0.000321086703</v>
+        <v>0.0003693293</v>
       </c>
       <c r="I331" s="5">
-        <v>0.000321128084</v>
+        <v>0.000369367844</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" t="s">
         <v>9</v>
       </c>
       <c r="B332" t="s">
         <v>10</v>
       </c>
       <c r="C332" t="s">
         <v>671</v>
       </c>
       <c r="D332" t="s">
         <v>672</v>
       </c>
       <c r="E332" s="1">
-        <v>155000</v>
+        <v>243000</v>
       </c>
       <c r="F332" s="2">
-        <v>100.894723</v>
+        <v>97.743531</v>
       </c>
       <c r="G332" s="3">
-        <v>156386.82</v>
+        <v>237516.78</v>
       </c>
       <c r="H332" s="4">
-        <v>0.000269754192</v>
+        <v>0.000392960119</v>
       </c>
       <c r="I332" s="5">
-        <v>0.000269788957</v>
+        <v>0.000393001129</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" t="s">
         <v>9</v>
       </c>
       <c r="B333" t="s">
         <v>10</v>
       </c>
       <c r="C333" t="s">
         <v>673</v>
       </c>
       <c r="D333" t="s">
         <v>674</v>
       </c>
       <c r="E333" s="1">
-        <v>190748.221</v>
+        <v>211000</v>
       </c>
       <c r="F333" s="2">
-        <v>100.13382</v>
+        <v>82.93780599999999</v>
       </c>
       <c r="G333" s="3">
-        <v>191003.48</v>
+        <v>174998.77</v>
       </c>
       <c r="H333" s="4">
-        <v>0.000329465036</v>
+        <v>0.000289527071</v>
       </c>
       <c r="I333" s="5">
-        <v>0.000329507497</v>
+        <v>0.000289557287</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" t="s">
         <v>9</v>
       </c>
       <c r="B334" t="s">
         <v>10</v>
       </c>
       <c r="C334" t="s">
         <v>675</v>
       </c>
       <c r="D334" t="s">
         <v>676</v>
       </c>
       <c r="E334" s="1">
-        <v>153000</v>
+        <v>194000</v>
       </c>
       <c r="F334" s="2">
-        <v>100.308399</v>
+        <v>98.075129</v>
       </c>
       <c r="G334" s="3">
-        <v>153471.85</v>
+        <v>190265.75</v>
       </c>
       <c r="H334" s="4">
-        <v>0.000264726112</v>
+        <v>0.000314785556</v>
       </c>
       <c r="I334" s="5">
-        <v>0.000264760229</v>
+        <v>0.000314818408</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" t="s">
         <v>9</v>
       </c>
       <c r="B335" t="s">
         <v>10</v>
       </c>
       <c r="C335" t="s">
         <v>677</v>
       </c>
       <c r="D335" t="s">
         <v>678</v>
       </c>
       <c r="E335" s="1">
-        <v>105000</v>
+        <v>200000</v>
       </c>
       <c r="F335" s="2">
-        <v>88.086867</v>
+        <v>102.79104</v>
       </c>
       <c r="G335" s="3">
-        <v>92491.21000000001</v>
+        <v>205582.08</v>
       </c>
       <c r="H335" s="4">
-        <v>0.000159539606</v>
+        <v>0.000340125689</v>
       </c>
       <c r="I335" s="5">
-        <v>0.000159560167</v>
+        <v>0.000340161185</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" t="s">
         <v>9</v>
       </c>
       <c r="B336" t="s">
         <v>10</v>
       </c>
       <c r="C336" t="s">
         <v>679</v>
       </c>
       <c r="D336" t="s">
         <v>680</v>
       </c>
       <c r="E336" s="1">
-        <v>130000</v>
+        <v>180000</v>
       </c>
       <c r="F336" s="2">
-        <v>88.972992</v>
+        <v>103.188161</v>
       </c>
       <c r="G336" s="3">
-        <v>115664.89</v>
+        <v>185738.69</v>
       </c>
       <c r="H336" s="4">
-        <v>0.000199512265</v>
+        <v>0.000307295752</v>
       </c>
       <c r="I336" s="5">
-        <v>0.000199537978</v>
+        <v>0.000307327822</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" t="s">
         <v>9</v>
       </c>
       <c r="B337" t="s">
         <v>10</v>
       </c>
       <c r="C337" t="s">
         <v>681</v>
       </c>
       <c r="D337" t="s">
         <v>682</v>
       </c>
       <c r="E337" s="1">
-        <v>40000</v>
+        <v>154697</v>
       </c>
       <c r="F337" s="2">
-        <v>99.31865000000001</v>
+        <v>102.155892</v>
       </c>
       <c r="G337" s="3">
-        <v>39727.46</v>
+        <v>158032.1</v>
       </c>
       <c r="H337" s="4">
-        <v>6.8526547E-5</v>
+        <v>0.000261456529</v>
       </c>
       <c r="I337" s="5">
-        <v>6.8535379E-5</v>
+        <v>0.000261483815</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" t="s">
         <v>9</v>
       </c>
       <c r="B338" t="s">
         <v>10</v>
       </c>
       <c r="C338" t="s">
         <v>683</v>
       </c>
       <c r="D338" t="s">
         <v>684</v>
       </c>
       <c r="E338" s="1">
-        <v>60000</v>
+        <v>155000</v>
       </c>
       <c r="F338" s="2">
-        <v>100.786767</v>
+        <v>100.759039</v>
       </c>
       <c r="G338" s="3">
-        <v>60472.06</v>
+        <v>156176.51</v>
       </c>
       <c r="H338" s="4">
-        <v>0.000104309248</v>
+        <v>0.000258386544</v>
       </c>
       <c r="I338" s="5">
-        <v>0.000104322692</v>
+        <v>0.00025841351</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" t="s">
         <v>9</v>
       </c>
       <c r="B339" t="s">
         <v>10</v>
       </c>
       <c r="C339" t="s">
         <v>685</v>
       </c>
       <c r="D339" t="s">
         <v>686</v>
       </c>
       <c r="E339" s="1">
-        <v>57426.6366</v>
+        <v>190748.221</v>
       </c>
       <c r="F339" s="2">
-        <v>93.94762299999999</v>
+        <v>99.83434099999999</v>
       </c>
       <c r="G339" s="3">
-        <v>53950.96</v>
+        <v>190432.23</v>
       </c>
       <c r="H339" s="4">
-        <v>9.3060896E-5</v>
+        <v>0.000315060988</v>
       </c>
       <c r="I339" s="5">
-        <v>9.3072889E-5</v>
+        <v>0.000315093868</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" t="s">
         <v>9</v>
       </c>
       <c r="B340" t="s">
         <v>10</v>
       </c>
       <c r="C340" t="s">
         <v>687</v>
       </c>
       <c r="D340" t="s">
         <v>688</v>
       </c>
       <c r="E340" s="1">
-        <v>47885.06</v>
+        <v>215437.36</v>
       </c>
       <c r="F340" s="2">
-        <v>93.213583</v>
+        <v>94.11875000000001</v>
       </c>
       <c r="G340" s="3">
-        <v>44635.38</v>
+        <v>202766.95</v>
       </c>
       <c r="H340" s="4">
-        <v>7.6992299E-5</v>
+        <v>0.000335468192</v>
       </c>
       <c r="I340" s="5">
-        <v>7.7002222E-5</v>
+        <v>0.000335503202</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" t="s">
         <v>9</v>
       </c>
       <c r="B341" t="s">
         <v>10</v>
       </c>
       <c r="C341" t="s">
         <v>689</v>
       </c>
       <c r="D341" t="s">
         <v>690</v>
       </c>
       <c r="E341" s="1">
-        <v>50487.3316</v>
+        <v>203314.57</v>
       </c>
       <c r="F341" s="2">
-        <v>101.363943</v>
+        <v>99.70492</v>
       </c>
       <c r="G341" s="3">
-        <v>51175.95</v>
+        <v>202714.63</v>
       </c>
       <c r="H341" s="4">
-        <v>8.8274235E-5</v>
+        <v>0.00033538163</v>
       </c>
       <c r="I341" s="5">
-        <v>8.828561199999999E-5</v>
+        <v>0.000335416631</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" t="s">
         <v>9</v>
       </c>
       <c r="B342" t="s">
         <v>10</v>
       </c>
       <c r="C342" t="s">
         <v>691</v>
       </c>
       <c r="D342" t="s">
         <v>692</v>
       </c>
       <c r="E342" s="1">
-        <v>86000</v>
+        <v>153000</v>
       </c>
       <c r="F342" s="2">
-        <v>100.311407</v>
+        <v>98.830412</v>
       </c>
       <c r="G342" s="3">
-        <v>86267.81</v>
+        <v>151210.53</v>
       </c>
       <c r="H342" s="4">
-        <v>0.00014880476</v>
+        <v>0.000250170569</v>
       </c>
       <c r="I342" s="5">
-        <v>0.000148823938</v>
+        <v>0.000250196677</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" t="s">
         <v>9</v>
       </c>
       <c r="B343" t="s">
         <v>10</v>
       </c>
       <c r="C343" t="s">
         <v>693</v>
       </c>
       <c r="D343" t="s">
         <v>694</v>
       </c>
       <c r="E343" s="1">
-        <v>48000</v>
+        <v>105000</v>
       </c>
       <c r="F343" s="2">
-        <v>98.28125</v>
+        <v>87.821305</v>
       </c>
       <c r="G343" s="3">
-        <v>47175</v>
+        <v>92212.37</v>
       </c>
       <c r="H343" s="4">
-        <v>8.1372931E-5</v>
+        <v>0.000152560943</v>
       </c>
       <c r="I343" s="5">
-        <v>8.1383418E-5</v>
+        <v>0.000152576864</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" t="s">
         <v>9</v>
       </c>
       <c r="B344" t="s">
         <v>10</v>
       </c>
       <c r="C344" t="s">
         <v>695</v>
       </c>
       <c r="D344" t="s">
         <v>696</v>
       </c>
       <c r="E344" s="1">
-        <v>64011.25</v>
+        <v>130000</v>
       </c>
       <c r="F344" s="2">
-        <v>1</v>
+        <v>88.668638</v>
       </c>
       <c r="G344" s="3">
-        <v>64011.25</v>
+        <v>115269.23</v>
       </c>
       <c r="H344" s="4">
-        <v>0.000110414055</v>
+        <v>0.00019070741</v>
       </c>
       <c r="I344" s="5">
-        <v>0.000110428285</v>
+        <v>0.000190727313</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" t="s">
         <v>9</v>
       </c>
       <c r="B345" t="s">
         <v>10</v>
       </c>
       <c r="C345" t="s">
         <v>697</v>
       </c>
       <c r="D345" t="s">
         <v>698</v>
       </c>
       <c r="E345" s="1">
-        <v>4000</v>
+        <v>50000</v>
       </c>
       <c r="F345" s="2">
-        <v>94.32225</v>
+        <v>97.86605</v>
       </c>
       <c r="G345" s="3">
-        <v>3772.89</v>
+        <v>48933.03</v>
       </c>
       <c r="H345" s="4">
-        <v>6.50792E-6</v>
+        <v>8.095734200000001E-5</v>
       </c>
       <c r="I345" s="5">
-        <v>6.508759E-6</v>
+        <v>8.096579100000001E-5</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" t="s">
         <v>9</v>
       </c>
       <c r="B346" t="s">
         <v>10</v>
       </c>
       <c r="C346" t="s">
         <v>699</v>
       </c>
       <c r="D346" t="s">
         <v>700</v>
       </c>
       <c r="E346" s="1">
-        <v>4000</v>
+        <v>60000</v>
       </c>
       <c r="F346" s="2">
-        <v>89.5325</v>
+        <v>100.018433</v>
       </c>
       <c r="G346" s="3">
-        <v>3581.3</v>
+        <v>60011.06</v>
       </c>
       <c r="H346" s="4">
-        <v>6.177443E-6</v>
+        <v>9.928542E-5</v>
       </c>
       <c r="I346" s="5">
-        <v>6.178239E-6</v>
+        <v>9.9295781E-5</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" t="s">
         <v>9</v>
       </c>
       <c r="B347" t="s">
         <v>10</v>
       </c>
       <c r="C347" t="s">
         <v>701</v>
       </c>
       <c r="D347" t="s">
         <v>702</v>
       </c>
       <c r="E347" s="1">
-        <v>20</v>
+        <v>57426.6366</v>
       </c>
       <c r="F347" s="2">
-        <v>111.4375</v>
+        <v>93.872484</v>
       </c>
       <c r="G347" s="3">
-        <v>0</v>
+        <v>53907.81</v>
       </c>
       <c r="H347" s="4">
-        <v>0</v>
+        <v>8.9187886E-5</v>
       </c>
       <c r="I347" s="5">
-        <v>0</v>
+        <v>8.9197194E-5</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" t="s">
         <v>9</v>
       </c>
       <c r="B348" t="s">
         <v>10</v>
       </c>
       <c r="C348" t="s">
         <v>703</v>
       </c>
       <c r="D348" t="s">
         <v>704</v>
       </c>
       <c r="E348" s="1">
-        <v>125</v>
+        <v>47885.06</v>
       </c>
       <c r="F348" s="2">
-        <v>103.027344</v>
+        <v>92.948886</v>
       </c>
       <c r="G348" s="3">
-        <v>0</v>
+        <v>44508.63</v>
       </c>
       <c r="H348" s="4">
-        <v>0</v>
+        <v>7.3637393E-5</v>
       </c>
       <c r="I348" s="5">
-        <v>0</v>
+        <v>7.3645078E-5</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" t="s">
         <v>9</v>
       </c>
       <c r="B349" t="s">
         <v>10</v>
       </c>
       <c r="C349" t="s">
         <v>705</v>
       </c>
       <c r="D349" t="s">
         <v>706</v>
       </c>
       <c r="E349" s="1">
-        <v>25</v>
+        <v>50487.3316</v>
       </c>
       <c r="F349" s="2">
-        <v>106.742188</v>
+        <v>100.421192</v>
       </c>
       <c r="G349" s="3">
-        <v>0</v>
+        <v>50699.98</v>
       </c>
       <c r="H349" s="4">
-        <v>0</v>
+        <v>8.3880685E-5</v>
       </c>
       <c r="I349" s="5">
-        <v>0</v>
+        <v>8.3889439E-5</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" t="s">
         <v>9</v>
       </c>
       <c r="B350" t="s">
         <v>10</v>
       </c>
       <c r="C350" t="s">
         <v>707</v>
       </c>
       <c r="D350" t="s">
         <v>708</v>
       </c>
       <c r="E350" s="1">
+        <v>86000</v>
+      </c>
+      <c r="F350" s="2">
+        <v>99.74285999999999</v>
+      </c>
+      <c r="G350" s="3">
+        <v>85778.86</v>
+      </c>
+      <c r="H350" s="4">
+        <v>0.000141917008</v>
+      </c>
+      <c r="I350" s="5">
+        <v>0.000141931819</v>
+      </c>
+    </row>
+    <row r="351" spans="1:9">
+      <c r="A351" t="s">
+        <v>9</v>
+      </c>
+      <c r="B351" t="s">
+        <v>10</v>
+      </c>
+      <c r="C351" t="s">
+        <v>709</v>
+      </c>
+      <c r="D351" t="s">
+        <v>710</v>
+      </c>
+      <c r="E351" s="1">
+        <v>51400</v>
+      </c>
+      <c r="F351" s="2">
+        <v>97.806634</v>
+      </c>
+      <c r="G351" s="3">
+        <v>50272.61</v>
+      </c>
+      <c r="H351" s="4">
+        <v>8.3173621E-5</v>
+      </c>
+      <c r="I351" s="5">
+        <v>8.318230099999999E-5</v>
+      </c>
+    </row>
+    <row r="352" spans="1:9">
+      <c r="A352" t="s">
+        <v>9</v>
+      </c>
+      <c r="B352" t="s">
+        <v>10</v>
+      </c>
+      <c r="C352" t="s">
+        <v>711</v>
+      </c>
+      <c r="D352" t="s">
+        <v>712</v>
+      </c>
+      <c r="E352" s="1">
+        <v>4000</v>
+      </c>
+      <c r="F352" s="2">
+        <v>94.0455</v>
+      </c>
+      <c r="G352" s="3">
+        <v>3761.82</v>
+      </c>
+      <c r="H352" s="4">
+        <v>6.223751E-6</v>
+      </c>
+      <c r="I352" s="5">
+        <v>6.2244E-6</v>
+      </c>
+    </row>
+    <row r="353" spans="1:9">
+      <c r="A353" t="s">
+        <v>9</v>
+      </c>
+      <c r="B353" t="s">
+        <v>10</v>
+      </c>
+      <c r="C353" t="s">
+        <v>713</v>
+      </c>
+      <c r="D353" t="s">
+        <v>714</v>
+      </c>
+      <c r="E353" s="1">
+        <v>4000</v>
+      </c>
+      <c r="F353" s="2">
+        <v>89.3895</v>
+      </c>
+      <c r="G353" s="3">
+        <v>3575.58</v>
+      </c>
+      <c r="H353" s="4">
+        <v>5.915626E-6</v>
+      </c>
+      <c r="I353" s="5">
+        <v>5.916243E-6</v>
+      </c>
+    </row>
+    <row r="354" spans="1:9">
+      <c r="A354" t="s">
+        <v>9</v>
+      </c>
+      <c r="B354" t="s">
+        <v>10</v>
+      </c>
+      <c r="C354" t="s">
+        <v>715</v>
+      </c>
+      <c r="D354" t="s">
+        <v>716</v>
+      </c>
+      <c r="E354" s="1">
+        <v>20</v>
+      </c>
+      <c r="F354" s="2">
+        <v>110.40625</v>
+      </c>
+      <c r="G354" s="3">
+        <v>0</v>
+      </c>
+      <c r="H354" s="4">
+        <v>0</v>
+      </c>
+      <c r="I354" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="355" spans="1:9">
+      <c r="A355" t="s">
+        <v>9</v>
+      </c>
+      <c r="B355" t="s">
+        <v>10</v>
+      </c>
+      <c r="C355" t="s">
+        <v>717</v>
+      </c>
+      <c r="D355" t="s">
+        <v>718</v>
+      </c>
+      <c r="E355" s="1">
+        <v>125</v>
+      </c>
+      <c r="F355" s="2">
+        <v>102.921875</v>
+      </c>
+      <c r="G355" s="3">
+        <v>0</v>
+      </c>
+      <c r="H355" s="4">
+        <v>0</v>
+      </c>
+      <c r="I355" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="356" spans="1:9">
+      <c r="A356" t="s">
+        <v>9</v>
+      </c>
+      <c r="B356" t="s">
+        <v>10</v>
+      </c>
+      <c r="C356" t="s">
+        <v>719</v>
+      </c>
+      <c r="D356" t="s">
+        <v>720</v>
+      </c>
+      <c r="E356" s="1">
+        <v>25</v>
+      </c>
+      <c r="F356" s="2">
+        <v>106.328125</v>
+      </c>
+      <c r="G356" s="3">
+        <v>0</v>
+      </c>
+      <c r="H356" s="4">
+        <v>0</v>
+      </c>
+      <c r="I356" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="357" spans="1:9">
+      <c r="A357" t="s">
+        <v>9</v>
+      </c>
+      <c r="B357" t="s">
+        <v>10</v>
+      </c>
+      <c r="C357" t="s">
+        <v>721</v>
+      </c>
+      <c r="D357" t="s">
+        <v>722</v>
+      </c>
+      <c r="E357" s="1">
         <v>105</v>
       </c>
-      <c r="F350" s="2">
-[...2 lines deleted...]
-      <c r="G350" s="3">
+      <c r="F357" s="2">
+        <v>109.40625</v>
+      </c>
+      <c r="G357" s="3">
         <v>0</v>
       </c>
-      <c r="H350" s="4">
+      <c r="H357" s="4">
         <v>0</v>
       </c>
-      <c r="I350" s="5">
+      <c r="I357" s="5">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>709</v>
+        <v>723</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -12767,32 +13012,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Enhanced Core Bond ETF Holdings as of 07.09.2026</dc:title>
+  <dc:title>Sterling Capital Enhanced Core Bond ETF Holdings as of 07.30.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>