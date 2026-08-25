--- v2 (2026-07-31)
+++ v3 (2026-08-25)
@@ -14,1609 +14,1615 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="724">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="732">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-07-30</t>
+    <t>2026-08-21</t>
   </si>
   <si>
     <t>SCEC</t>
   </si>
   <si>
     <t>912810UC0</t>
   </si>
   <si>
     <t>T 4 1/4 08/15/54</t>
   </si>
   <si>
     <t>912810SP4</t>
   </si>
   <si>
     <t>T 1 3/8 08/15/50</t>
   </si>
   <si>
+    <t>912810RK6</t>
+  </si>
+  <si>
+    <t>T 2 1/2 02/15/45</t>
+  </si>
+  <si>
+    <t>3132DMZC2</t>
+  </si>
+  <si>
+    <t>FR SD0739</t>
+  </si>
+  <si>
+    <t>3132DQWP7</t>
+  </si>
+  <si>
+    <t>FR SD3354</t>
+  </si>
+  <si>
+    <t>3137H84C2</t>
+  </si>
+  <si>
+    <t>FHR 5243 B</t>
+  </si>
+  <si>
+    <t>3140XGHK8</t>
+  </si>
+  <si>
+    <t>FN FS1133</t>
+  </si>
+  <si>
+    <t>3140XCUL0</t>
+  </si>
+  <si>
+    <t>FN FM8686</t>
+  </si>
+  <si>
     <t>91282CNS6</t>
   </si>
   <si>
     <t>TII 1 7/8 07/15/35</t>
   </si>
   <si>
-    <t>912810RK6</t>
-[...34 lines deleted...]
-  <si>
     <t>3140W0WC5</t>
   </si>
   <si>
     <t>FN FA0642</t>
   </si>
   <si>
     <t>3140XR3K9</t>
   </si>
   <si>
     <t>FN FS9801</t>
   </si>
   <si>
+    <t>912810SE9</t>
+  </si>
+  <si>
+    <t>T 3 3/8 11/15/48</t>
+  </si>
+  <si>
     <t>31425UR80</t>
   </si>
   <si>
     <t>FR QX0510</t>
   </si>
   <si>
-    <t>912810SE9</t>
-[...4 lines deleted...]
-  <si>
     <t>31427MYA3</t>
   </si>
   <si>
     <t>FR SL0704</t>
   </si>
   <si>
+    <t>34966EAN0</t>
+  </si>
+  <si>
+    <t>FCBSL 2024-1A AR</t>
+  </si>
+  <si>
+    <t>3132DUVM6</t>
+  </si>
+  <si>
+    <t>FR SD6920</t>
+  </si>
+  <si>
+    <t>081919AN2</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V9 A3</t>
+  </si>
+  <si>
     <t>BBHETFMM</t>
   </si>
   <si>
     <t>BBH SWEEP VEHICLE</t>
   </si>
   <si>
-    <t>34966EAN0</t>
-[...14 lines deleted...]
-    <t>BMARK 2024-V9 A3</t>
+    <t>3140QUWR3</t>
+  </si>
+  <si>
+    <t>FN CB8755</t>
+  </si>
+  <si>
+    <t>31427MQA2</t>
+  </si>
+  <si>
+    <t>FR SL0448</t>
+  </si>
+  <si>
+    <t>3140QRXK4</t>
+  </si>
+  <si>
+    <t>FN CB6081</t>
+  </si>
+  <si>
+    <t>682684AA3</t>
+  </si>
+  <si>
+    <t>ODART 2025-1A A</t>
+  </si>
+  <si>
+    <t>06211EAP6</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR3 AS</t>
+  </si>
+  <si>
+    <t>06764MAC8</t>
+  </si>
+  <si>
+    <t>MMAF 2025-A A3</t>
+  </si>
+  <si>
+    <t>95004XAC7</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C7 A3</t>
+  </si>
+  <si>
+    <t>081927AE5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 AS</t>
+  </si>
+  <si>
+    <t>31427NVQ9</t>
+  </si>
+  <si>
+    <t>FR SL1522</t>
   </si>
   <si>
     <t>RECPAY</t>
   </si>
   <si>
     <t>Receivables/Payables</t>
   </si>
   <si>
-    <t>3140QUWR3</t>
-[...52 lines deleted...]
-  <si>
     <t>50202CAJ3</t>
   </si>
   <si>
     <t>LCM 33A AR</t>
   </si>
   <si>
     <t>04016NBH5</t>
   </si>
   <si>
     <t>ARES 2017-44A A1RR</t>
   </si>
   <si>
+    <t>05495BBH8</t>
+  </si>
+  <si>
+    <t>BANK 2026-BNK52 A5</t>
+  </si>
+  <si>
     <t>037975AC3</t>
   </si>
   <si>
     <t>AEP 5.836 04/01/46</t>
   </si>
   <si>
-    <t>05495BBH8</t>
-[...4 lines deleted...]
-  <si>
     <t>06604CAC4</t>
   </si>
   <si>
     <t>BANK5 2025-5YR18 A3</t>
   </si>
   <si>
     <t>67400EBJ2</t>
   </si>
   <si>
     <t>OAKCL 2019-3A BR2</t>
   </si>
   <si>
     <t>31427TBH8</t>
   </si>
   <si>
     <t>FR SL5439</t>
   </si>
   <si>
+    <t>07367AAA7</t>
+  </si>
+  <si>
+    <t>HUTBPA 6.129 11/30/42</t>
+  </si>
+  <si>
     <t>42806MBW8</t>
   </si>
   <si>
     <t>HERTZ 2023-2A A</t>
   </si>
   <si>
-    <t>07367AAA7</t>
-[...4 lines deleted...]
-  <si>
     <t>08163VAC1</t>
   </si>
   <si>
     <t>BMARK 2023-V3 A3</t>
   </si>
   <si>
     <t>3137H9AK5</t>
   </si>
   <si>
     <t>FHR 5266 ZB</t>
   </si>
   <si>
     <t>06211FAV0</t>
   </si>
   <si>
     <t>BANK5 2023-5YR4 A3</t>
   </si>
   <si>
     <t>055986AC7</t>
   </si>
   <si>
     <t>BMO 2023-5C1 A3</t>
   </si>
   <si>
+    <t>05377RLX0</t>
+  </si>
+  <si>
+    <t>AESOP 2026-4A A</t>
+  </si>
+  <si>
     <t>3140W0GL3</t>
   </si>
   <si>
     <t>FN FA0202</t>
   </si>
   <si>
-    <t>05377RLX0</t>
-[...4 lines deleted...]
-  <si>
     <t>31427M3F6</t>
   </si>
   <si>
     <t>FR SL0797</t>
   </si>
   <si>
     <t>74334NAA9</t>
   </si>
   <si>
     <t>PROG 2025-SFR1 A</t>
   </si>
   <si>
     <t>06762TAL5</t>
   </si>
   <si>
     <t>BABSN 2021-3A AR</t>
   </si>
   <si>
     <t>78433LAN6</t>
   </si>
   <si>
     <t>EIX 6.036 12/15/52</t>
   </si>
   <si>
     <t>3140W3XW4</t>
   </si>
   <si>
     <t>FN FA3392</t>
   </si>
   <si>
+    <t>91282CJZ5</t>
+  </si>
+  <si>
+    <t>T 4 02/15/34</t>
+  </si>
+  <si>
     <t>00202DAA5</t>
   </si>
   <si>
     <t>APLD 9 1/4 12/15/30</t>
   </si>
   <si>
+    <t>09216NAA8</t>
+  </si>
+  <si>
+    <t>BLKPRL 6 1/8 02/15/31</t>
+  </si>
+  <si>
+    <t>982911AA7</t>
+  </si>
+  <si>
+    <t>WULF 7 3/4 10/15/30</t>
+  </si>
+  <si>
     <t>066043AG5</t>
   </si>
   <si>
     <t>BANK5 2024-5YR6 AS</t>
   </si>
   <si>
-    <t>09216NAA8</t>
-[...4 lines deleted...]
-  <si>
     <t>08163XAY9</t>
   </si>
   <si>
     <t>BMARK 2024-V5 A3</t>
   </si>
   <si>
     <t>17253NAA5</t>
   </si>
   <si>
     <t>CIFR 7 1/8 11/15/30</t>
   </si>
   <si>
     <t>31427M2B6</t>
   </si>
   <si>
     <t>FR SL0769</t>
   </si>
   <si>
+    <t>44813DAA4</t>
+  </si>
+  <si>
+    <t>HUTRBA 6.192 11/15/42</t>
+  </si>
+  <si>
     <t>64134BAJ9</t>
   </si>
   <si>
     <t>NEUB 2021-41A AR</t>
   </si>
   <si>
-    <t>982911AA7</t>
-[...8 lines deleted...]
-    <t>HUTRBA 6.192 11/15/42</t>
+    <t>83577VAA8</t>
+  </si>
+  <si>
+    <t>TXEDCI 7.534 11/30/48</t>
   </si>
   <si>
     <t>09663VAC4</t>
   </si>
   <si>
     <t>BMO 2025-5C12 A3</t>
   </si>
   <si>
     <t>33853QAA9</t>
   </si>
   <si>
     <t>FLASHC 7 1/4 12/31/30</t>
   </si>
   <si>
     <t>74941YAA0</t>
   </si>
   <si>
     <t>RDMICH 7 1/2 03/30/45</t>
   </si>
   <si>
     <t>78438PAA0</t>
   </si>
   <si>
     <t>SECMOS 8 7/8 05/01/31</t>
   </si>
   <si>
     <t>05494RBL5</t>
   </si>
   <si>
     <t>BANK5 2025-5YR19 A3</t>
   </si>
   <si>
     <t>61747YFE0</t>
   </si>
   <si>
     <t>MS 5 1/4 04/21/34</t>
   </si>
   <si>
+    <t>78488XAA2</t>
+  </si>
+  <si>
+    <t>TRACTC 5 7/8 03/01/31</t>
+  </si>
+  <si>
     <t>69393LAA1</t>
   </si>
   <si>
     <t>TRACTD 6 1/2 05/01/31</t>
   </si>
   <si>
     <t>92212KAH9</t>
   </si>
   <si>
     <t>VDC 2025-1A A2</t>
   </si>
   <si>
     <t>08164DAB2</t>
   </si>
   <si>
     <t>BMARK 2025-V19 A3</t>
   </si>
   <si>
+    <t>21873SAG3</t>
+  </si>
+  <si>
+    <t>CRWV 9 3/4 10/01/31</t>
+  </si>
+  <si>
+    <t>85236KAP7</t>
+  </si>
+  <si>
+    <t>SIDC 2025-1A A2</t>
+  </si>
+  <si>
     <t>831943AA3</t>
   </si>
   <si>
     <t>SMB 2024-A A1A</t>
   </si>
   <si>
-    <t>78488XAA2</t>
-[...16 lines deleted...]
-  <si>
     <t>26243EAR2</t>
   </si>
   <si>
     <t>DRSLF 2017-53A BR</t>
   </si>
   <si>
     <t>55400XAA5</t>
   </si>
   <si>
     <t>MVWOT 2026-1A A</t>
   </si>
   <si>
+    <t>64966SSG2</t>
+  </si>
+  <si>
+    <t>NYC 5.392 10/1/2055</t>
+  </si>
+  <si>
     <t>06644BAG9</t>
   </si>
   <si>
     <t>BANK5 2026-5YR21 A3</t>
   </si>
   <si>
+    <t>95004TAC6</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C6 A3</t>
+  </si>
+  <si>
+    <t>05554VAB6</t>
+  </si>
+  <si>
+    <t>BBCMS 2024-5C25 A3</t>
+  </si>
+  <si>
     <t>21874LAA0</t>
   </si>
   <si>
     <t>CORZ 7 3/4 05/15/31</t>
   </si>
   <si>
-    <t>64966SSG2</t>
-[...16 lines deleted...]
-  <si>
     <t>55954PAY0</t>
   </si>
   <si>
     <t>MAGNE 2019-21AR BR2</t>
   </si>
   <si>
     <t>066043AB6</t>
   </si>
   <si>
     <t>BANK5 2024-5YR6 A3</t>
   </si>
   <si>
     <t>95004MAC1</t>
   </si>
   <si>
     <t>WFCM 2025-5C5 A3</t>
   </si>
   <si>
     <t>14314FAY4</t>
   </si>
   <si>
     <t>CGMS 2017-3A A1R2</t>
   </si>
   <si>
+    <t>05556CAC4</t>
+  </si>
+  <si>
+    <t>BBCMS 2025-5C36 A3</t>
+  </si>
+  <si>
     <t>551923AA3</t>
   </si>
   <si>
     <t>MTBRV 2026-1A A</t>
   </si>
   <si>
-    <t>05556CAC4</t>
-[...10 lines deleted...]
-  <si>
     <t>68269JAE1</t>
   </si>
   <si>
     <t>OMFIT 2023-1A A</t>
   </si>
   <si>
+    <t>06051GKY4</t>
+  </si>
+  <si>
+    <t>BAC 5.015 07/22/33</t>
+  </si>
+  <si>
+    <t>17327FAD8</t>
+  </si>
+  <si>
+    <t>CGCMT 2018-B2 A4</t>
+  </si>
+  <si>
     <t>28002AAA4</t>
   </si>
   <si>
     <t>EDGCOM 7 1/2 04/30/31</t>
   </si>
   <si>
-    <t>06051GKY4</t>
-[...10 lines deleted...]
-  <si>
     <t>42806MEF2</t>
   </si>
   <si>
     <t>HERTZ 2026-1A A</t>
   </si>
   <si>
+    <t>91282CNA5</t>
+  </si>
+  <si>
+    <t>T 4 04/30/32</t>
+  </si>
+  <si>
     <t>78451MAA9</t>
   </si>
   <si>
     <t>SMB 2026-A A1A</t>
   </si>
   <si>
+    <t>09664JAC0</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C13 A3</t>
+  </si>
+  <si>
+    <t>3132DUXP7</t>
+  </si>
+  <si>
+    <t>FR SD6986</t>
+  </si>
+  <si>
     <t>43849RAK1</t>
   </si>
   <si>
     <t>HONA 5.852 03/16/66</t>
   </si>
   <si>
-    <t>09664JAC0</t>
-[...10 lines deleted...]
-  <si>
     <t>74690FAY2</t>
   </si>
   <si>
     <t>QTSII 2026-3A A2</t>
   </si>
   <si>
+    <t>95000U3B7</t>
+  </si>
+  <si>
+    <t>WFC 4.897 07/25/33</t>
+  </si>
+  <si>
+    <t>06211HAC8</t>
+  </si>
+  <si>
+    <t>BANK5 2026-5YR22 A3</t>
+  </si>
+  <si>
+    <t>3132DQG75</t>
+  </si>
+  <si>
+    <t>FR SD2922</t>
+  </si>
+  <si>
     <t>3132E0T36</t>
   </si>
   <si>
     <t>FR SD4170</t>
   </si>
   <si>
-    <t>95000U3B7</t>
-[...8 lines deleted...]
-    <t>BANK5 2026-5YR22 A3</t>
+    <t>05377RHY3</t>
+  </si>
+  <si>
+    <t>AESOP 2024-1A A</t>
   </si>
   <si>
     <t>3133SQKZ0</t>
   </si>
   <si>
     <t>FR SF3012</t>
   </si>
   <si>
-    <t>05377RHY3</t>
-[...2 lines deleted...]
-    <t>AESOP 2024-1A A</t>
+    <t>61690YBU5</t>
+  </si>
+  <si>
+    <t>MSC 2016-BNK2 A4</t>
   </si>
   <si>
     <t>076912AA2</t>
   </si>
   <si>
     <t>RPLDCI 6.581 05/30/49</t>
   </si>
   <si>
     <t>05620TAA3</t>
   </si>
   <si>
     <t>BX 2026-VLT10 A</t>
   </si>
   <si>
     <t>12515GAD9</t>
   </si>
   <si>
     <t>CD 2017-CD3 A4</t>
   </si>
   <si>
     <t>12637SAG9</t>
   </si>
   <si>
     <t>CONE 2026-ACD6 D</t>
   </si>
   <si>
     <t>3136AE5B9</t>
   </si>
   <si>
     <t>FNR 2013-74 GZ</t>
   </si>
   <si>
+    <t>46647PFC5</t>
+  </si>
+  <si>
+    <t>JPM 5.576 07/23/36</t>
+  </si>
+  <si>
+    <t>61747YEH4</t>
+  </si>
+  <si>
+    <t>MS 2.511 10/20/32</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>US DOLLARS</t>
+  </si>
+  <si>
+    <t>03770DAB9</t>
+  </si>
+  <si>
+    <t>APODS 6.9 04/13/29</t>
+  </si>
+  <si>
+    <t>081942AC8</t>
+  </si>
+  <si>
+    <t>BMARK 2026-V22 A3</t>
+  </si>
+  <si>
+    <t>05620TAJ4</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 E</t>
+  </si>
+  <si>
+    <t>34966XAA6</t>
+  </si>
+  <si>
+    <t>FORTRE 6 1/4 04/01/30</t>
+  </si>
+  <si>
     <t>3142GS3V8</t>
   </si>
   <si>
     <t>FR RJ2611</t>
   </si>
   <si>
-    <t>46647PFC5</t>
-[...38 lines deleted...]
-    <t>FORTRE 6 1/4 04/01/30</t>
+    <t>74751AAA1</t>
+  </si>
+  <si>
+    <t>QTSQST 5.7 04/15/36</t>
+  </si>
+  <si>
+    <t>04010LBM4</t>
+  </si>
+  <si>
+    <t>ARCC 5 1/4 04/12/31</t>
+  </si>
+  <si>
+    <t>316773DP2</t>
+  </si>
+  <si>
+    <t>FITB 5.141 01/29/37</t>
+  </si>
+  <si>
+    <t>43284KAA0</t>
+  </si>
+  <si>
+    <t>HGVT 2026-1A A</t>
+  </si>
+  <si>
+    <t>55607PAG0</t>
+  </si>
+  <si>
+    <t>MQGAU 2.691 06/23/32</t>
+  </si>
+  <si>
+    <t>61767YAZ3</t>
+  </si>
+  <si>
+    <t>MSC 2018-H3 A5</t>
+  </si>
+  <si>
+    <t>79588TAG5</t>
+  </si>
+  <si>
+    <t>SAMMON 5.95 06/15/36</t>
+  </si>
+  <si>
+    <t>04686JAG6</t>
+  </si>
+  <si>
+    <t>ATH 5 7/8 01/15/34</t>
+  </si>
+  <si>
+    <t>06644EAG3</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR1 A3</t>
+  </si>
+  <si>
+    <t>09261XAL6</t>
+  </si>
+  <si>
+    <t>BXSL 5 1/8 01/31/31</t>
+  </si>
+  <si>
+    <t>172967QJ3</t>
+  </si>
+  <si>
+    <t>C 6 5/8 PERP</t>
+  </si>
+  <si>
+    <t>38141GB78</t>
+  </si>
+  <si>
+    <t>GS 5.016 10/23/35</t>
+  </si>
+  <si>
+    <t>443201AD0</t>
+  </si>
+  <si>
+    <t>HWM 4.55 11/15/32</t>
+  </si>
+  <si>
+    <t>46647PDH6</t>
+  </si>
+  <si>
+    <t>JPM 4.912 07/25/33</t>
+  </si>
+  <si>
+    <t>50076QAE6</t>
+  </si>
+  <si>
+    <t>KHC 5 06/04/42</t>
+  </si>
+  <si>
+    <t>980236AV5</t>
+  </si>
+  <si>
+    <t>WDSAU 6 05/19/35</t>
+  </si>
+  <si>
+    <t>02005NBW9</t>
+  </si>
+  <si>
+    <t>ALLY 5.543 01/17/31</t>
+  </si>
+  <si>
+    <t>06051GMQ9</t>
+  </si>
+  <si>
+    <t>BAC 5.744 02/12/36</t>
+  </si>
+  <si>
+    <t>3137ATUJ9</t>
+  </si>
+  <si>
+    <t>FHR 4112 PB</t>
+  </si>
+  <si>
+    <t>42806MCL1</t>
+  </si>
+  <si>
+    <t>HERTZ 2024-2A A</t>
+  </si>
+  <si>
+    <t>458140CS7</t>
+  </si>
+  <si>
+    <t>INTC 5.3 05/15/36</t>
+  </si>
+  <si>
+    <t>922966AE6</t>
+  </si>
+  <si>
+    <t>VEGLPL 6 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>961214DF7</t>
+  </si>
+  <si>
+    <t>WSTP 4.322 11/23/31</t>
+  </si>
+  <si>
+    <t>02005NBS8</t>
+  </si>
+  <si>
+    <t>ALLY 6.7 02/14/33</t>
+  </si>
+  <si>
+    <t>097023CV5</t>
+  </si>
+  <si>
+    <t>BA 5.705 05/01/40</t>
+  </si>
+  <si>
+    <t>065931BG1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 AS</t>
+  </si>
+  <si>
+    <t>12595EAD7</t>
+  </si>
+  <si>
+    <t>COMM 2017-COR2 A3</t>
+  </si>
+  <si>
+    <t>247361A32</t>
+  </si>
+  <si>
+    <t>DAL 5 1/4 07/10/30</t>
+  </si>
+  <si>
+    <t>26444HAR2</t>
+  </si>
+  <si>
+    <t>DUK 6.2 11/15/53</t>
+  </si>
+  <si>
+    <t>29365BAA1</t>
+  </si>
+  <si>
+    <t>ENTG 4 3/4 04/15/29</t>
+  </si>
+  <si>
+    <t>46188BAD4</t>
+  </si>
+  <si>
+    <t>INVH 4.15 04/15/32</t>
+  </si>
+  <si>
+    <t>065931AZ0</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 A3</t>
+  </si>
+  <si>
+    <t>05724BAP4</t>
+  </si>
+  <si>
+    <t>BHI 5 06/15/36</t>
+  </si>
+  <si>
+    <t>12637SAA2</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 A</t>
+  </si>
+  <si>
+    <t>12719PAA9</t>
+  </si>
+  <si>
+    <t>CTM 2025-1A A1</t>
+  </si>
+  <si>
+    <t>29364WBN7</t>
+  </si>
+  <si>
+    <t>ETR 5.7 03/15/54</t>
+  </si>
+  <si>
+    <t>350930AK9</t>
+  </si>
+  <si>
+    <t>FABSJV 6.3 01/25/39</t>
+  </si>
+  <si>
+    <t>378272CA4</t>
+  </si>
+  <si>
+    <t>GLENLN 5.673 04/01/35</t>
+  </si>
+  <si>
+    <t>44891ADX2</t>
+  </si>
+  <si>
+    <t>HYNMTR 5.4 06/23/32</t>
+  </si>
+  <si>
+    <t>49338CAD5</t>
+  </si>
+  <si>
+    <t>NGGLN 5.994 03/06/33</t>
+  </si>
+  <si>
+    <t>891160MJ9</t>
+  </si>
+  <si>
+    <t>TD 3 5/8 09/15/31</t>
+  </si>
+  <si>
+    <t>92332YAH4</t>
+  </si>
+  <si>
+    <t>VENLNG 6 5/8 06/15/36</t>
+  </si>
+  <si>
+    <t>039524AF0</t>
+  </si>
+  <si>
+    <t>ACOM 9 08/15/31</t>
+  </si>
+  <si>
+    <t>025816DZ9</t>
+  </si>
+  <si>
+    <t>AXP 5.442 01/30/36</t>
+  </si>
+  <si>
+    <t>08163TAC6</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 A3</t>
+  </si>
+  <si>
+    <t>08164RAC9</t>
+  </si>
+  <si>
+    <t>BMARK 2025-V16 A3</t>
+  </si>
+  <si>
+    <t>05614JAE5</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 C</t>
+  </si>
+  <si>
+    <t>32010YAA4</t>
+  </si>
+  <si>
+    <t>FRSEAG 7 1/4 08/15/32</t>
+  </si>
+  <si>
+    <t>37185LAS1</t>
+  </si>
+  <si>
+    <t>GEL 6 3/4 03/15/34</t>
+  </si>
+  <si>
+    <t>505742AR7</t>
+  </si>
+  <si>
+    <t>LADR 7 07/15/31</t>
   </si>
   <si>
     <t>645370AF4</t>
   </si>
   <si>
     <t>NWHM 9 1/4 10/01/29</t>
   </si>
   <si>
-    <t>74751AAA1</t>
-[...230 lines deleted...]
-    <t>NGGLN 5.994 03/06/33</t>
+    <t>68389XDC6</t>
+  </si>
+  <si>
+    <t>ORCL 6 1/8 08/03/65</t>
+  </si>
+  <si>
+    <t>91825CAE5</t>
+  </si>
+  <si>
+    <t>VDCM 2025-AZ C</t>
+  </si>
+  <si>
+    <t>08164JAC7</t>
+  </si>
+  <si>
+    <t>BMARK 2026-B43 A5</t>
+  </si>
+  <si>
+    <t>12636YAJ1</t>
+  </si>
+  <si>
+    <t>CRHID 5 02/09/36</t>
+  </si>
+  <si>
+    <t>23338VAZ9</t>
+  </si>
+  <si>
+    <t>DTE 5.85 05/15/55</t>
+  </si>
+  <si>
+    <t>26442UAE4</t>
+  </si>
+  <si>
+    <t>DUK 3.6 09/15/47</t>
+  </si>
+  <si>
+    <t>29273VAW0</t>
+  </si>
+  <si>
+    <t>ET 5.95 05/15/54</t>
+  </si>
+  <si>
+    <t>30225VAV9</t>
+  </si>
+  <si>
+    <t>EXR 4.95 01/15/33</t>
+  </si>
+  <si>
+    <t>316773DF4</t>
+  </si>
+  <si>
+    <t>FITB 4.337 04/25/33</t>
+  </si>
+  <si>
+    <t>37959GAF4</t>
+  </si>
+  <si>
+    <t>GBLATL 6 3/4 03/15/54</t>
+  </si>
+  <si>
+    <t>46284VAN1</t>
+  </si>
+  <si>
+    <t>IRM 4 1/2 02/15/31</t>
+  </si>
+  <si>
+    <t>472140AF9</t>
+  </si>
+  <si>
+    <t>JBS 5 1/2 01/15/36</t>
+  </si>
+  <si>
+    <t>629377DB5</t>
+  </si>
+  <si>
+    <t>NRG 5.407 10/15/35</t>
+  </si>
+  <si>
+    <t>67066GAV6</t>
+  </si>
+  <si>
+    <t>NVDA 5 5/8 06/15/56</t>
+  </si>
+  <si>
+    <t>68389XDP7</t>
+  </si>
+  <si>
+    <t>ORCL 5 7/8 09/26/45</t>
+  </si>
+  <si>
+    <t>878091BH9</t>
+  </si>
+  <si>
+    <t>TIAAGL 6.05 06/15/56</t>
+  </si>
+  <si>
+    <t>90932LAH0</t>
+  </si>
+  <si>
+    <t>UAL 4 5/8 04/15/29</t>
+  </si>
+  <si>
+    <t>91836LAB8</t>
+  </si>
+  <si>
+    <t>VSPOPT 5.4 06/01/33</t>
+  </si>
+  <si>
+    <t>031162DS6</t>
+  </si>
+  <si>
+    <t>AMGN 5.6 03/02/43</t>
+  </si>
+  <si>
+    <t>08163YAC5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V7 A3</t>
+  </si>
+  <si>
+    <t>14688RAA8</t>
+  </si>
+  <si>
+    <t>CARVL 2024-3A A1</t>
+  </si>
+  <si>
+    <t>31418FF36</t>
+  </si>
+  <si>
+    <t>FN MA5585</t>
+  </si>
+  <si>
+    <t>74350LAB0</t>
+  </si>
+  <si>
+    <t>PROTAR 5 1/2 04/01/34</t>
+  </si>
+  <si>
+    <t>852060AT9</t>
+  </si>
+  <si>
+    <t>S 8 3/4 03/15/32</t>
+  </si>
+  <si>
+    <t>862121AC4</t>
+  </si>
+  <si>
+    <t>STOR 2 3/4 11/18/30</t>
   </si>
   <si>
     <t>91282CPZ8</t>
   </si>
   <si>
     <t>T 4 1/8 02/15/36</t>
   </si>
   <si>
-    <t>891160MJ9</t>
-[...188 lines deleted...]
-    <t>FN MA5585</t>
+    <t>03769M205</t>
+  </si>
+  <si>
+    <t>APO 7 5/8</t>
+  </si>
+  <si>
+    <t>24703DBX8</t>
+  </si>
+  <si>
+    <t>DELL 5 1/4 02/15/37</t>
+  </si>
+  <si>
+    <t>25179MBM4</t>
+  </si>
+  <si>
+    <t>DVN 5.4 02/15/35</t>
+  </si>
+  <si>
+    <t>35671DBC8</t>
+  </si>
+  <si>
+    <t>FCX 5.45 03/15/43</t>
   </si>
   <si>
     <t>38384DCA3</t>
   </si>
   <si>
     <t>GNR 2023-154 GA</t>
   </si>
   <si>
-    <t>46284VAN1</t>
-[...46 lines deleted...]
-  <si>
     <t>78450XAA6</t>
   </si>
   <si>
     <t>SMB 2024-E A1A</t>
   </si>
   <si>
     <t>95000U2G7</t>
   </si>
   <si>
     <t>WFC 2.879 10/30/30</t>
   </si>
   <si>
     <t>06644VBM1</t>
   </si>
   <si>
     <t>BANK5 2024-5YR9 AS</t>
   </si>
   <si>
+    <t>097751CE9</t>
+  </si>
+  <si>
+    <t>BBDBCN 5 7/8 01/15/35</t>
+  </si>
+  <si>
     <t>064058AS9</t>
   </si>
   <si>
     <t>BK 5 5/8 PERP</t>
   </si>
   <si>
     <t>081919AS1</t>
   </si>
   <si>
     <t>BMARK 2024-V9 AS</t>
   </si>
   <si>
     <t>61779RBK6</t>
   </si>
   <si>
     <t>MSBAM 2025-5C2 A3</t>
   </si>
   <si>
     <t>77311WAF8</t>
   </si>
   <si>
     <t>RKT 6 1/2 06/15/34</t>
   </si>
   <si>
+    <t>034863BF6</t>
+  </si>
+  <si>
+    <t>AALLN 6 04/05/54</t>
+  </si>
+  <si>
+    <t>03743QAT5</t>
+  </si>
+  <si>
+    <t>APA 6 3/4 02/15/55</t>
+  </si>
+  <si>
+    <t>032095BA8</t>
+  </si>
+  <si>
+    <t>APH 4 5/8 02/15/36</t>
+  </si>
+  <si>
+    <t>01741RAP7</t>
+  </si>
+  <si>
+    <t>ATI 5 7/8 06/15/33</t>
+  </si>
+  <si>
+    <t>06738EBK0</t>
+  </si>
+  <si>
+    <t>BACR 5.088 06/20/30</t>
+  </si>
+  <si>
+    <t>20681AAE1</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 C</t>
+  </si>
+  <si>
+    <t>23345MAD9</t>
+  </si>
+  <si>
+    <t>DTMINC 5.8 12/15/34</t>
+  </si>
+  <si>
+    <t>33767BAK5</t>
+  </si>
+  <si>
+    <t>FE 4 3/4 01/15/33</t>
+  </si>
+  <si>
+    <t>36143L2L8</t>
+  </si>
+  <si>
+    <t>GBLATL 5 1/2 01/08/29</t>
+  </si>
+  <si>
+    <t>38179RAG0</t>
+  </si>
+  <si>
+    <t>GCRED 5.6 04/15/31</t>
+  </si>
+  <si>
+    <t>38152BAH4</t>
+  </si>
+  <si>
+    <t>GSCRED 5 7/8 01/31/31</t>
+  </si>
+  <si>
+    <t>68622TAB7</t>
+  </si>
+  <si>
+    <t>OGN 5 1/8 04/30/31</t>
+  </si>
+  <si>
+    <t>71845JAC2</t>
+  </si>
+  <si>
+    <t>PECO 4.95 01/15/35</t>
+  </si>
+  <si>
+    <t>84265VAK1</t>
+  </si>
+  <si>
+    <t>SCCO 5.35 06/24/36</t>
+  </si>
+  <si>
     <t>78397DAD0</t>
   </si>
   <si>
     <t>SECBEN 7.2 10/30/34</t>
   </si>
   <si>
-    <t>034863BF6</t>
-[...20 lines deleted...]
-    <t>ATI 5 7/8 06/15/33</t>
+    <t>84615QAC7</t>
+  </si>
+  <si>
+    <t>SPCX 5.65 07/15/33</t>
+  </si>
+  <si>
+    <t>816851BH1</t>
+  </si>
+  <si>
+    <t>SRE 3.8 02/01/38</t>
+  </si>
+  <si>
+    <t>00206RNQ1</t>
+  </si>
+  <si>
+    <t>T 6.3 10/30/66</t>
+  </si>
+  <si>
+    <t>92212KAJ5</t>
+  </si>
+  <si>
+    <t>VDC 2025-2A A2</t>
+  </si>
+  <si>
+    <t>00973RAP8</t>
+  </si>
+  <si>
+    <t>AKERBP 5.8 10/01/54</t>
+  </si>
+  <si>
+    <t>02073LAC5</t>
+  </si>
+  <si>
+    <t>ALPGEN 6 1/4 01/15/34</t>
+  </si>
+  <si>
+    <t>025676AQ0</t>
+  </si>
+  <si>
+    <t>ANGINC 6 07/15/35</t>
   </si>
   <si>
     <t>11135FCY5</t>
   </si>
   <si>
     <t>AVGO 4.8 02/15/36</t>
   </si>
   <si>
-    <t>06738EBK0</t>
-[...56 lines deleted...]
-    <t>SCCO 5.35 06/24/36</t>
+    <t>00929JAC0</t>
+  </si>
+  <si>
+    <t>AYR 5 09/15/30</t>
+  </si>
+  <si>
+    <t>097023CX1</t>
+  </si>
+  <si>
+    <t>BA 5.93 05/01/60</t>
+  </si>
+  <si>
+    <t>05635JAB6</t>
+  </si>
+  <si>
+    <t>BACARD 5.4 06/15/33</t>
+  </si>
+  <si>
+    <t>761713BB1</t>
+  </si>
+  <si>
+    <t>BATSLN 5.85 08/15/45</t>
+  </si>
+  <si>
+    <t>14040HDA0</t>
+  </si>
+  <si>
+    <t>COF 6.377 06/08/34</t>
+  </si>
+  <si>
+    <t>12661PAC3</t>
+  </si>
+  <si>
+    <t>CSLAU 4 1/4 04/27/32</t>
+  </si>
+  <si>
+    <t>126650EF3</t>
+  </si>
+  <si>
+    <t>CVS 6.05 06/01/54</t>
+  </si>
+  <si>
+    <t>62886HBR1</t>
+  </si>
+  <si>
+    <t>NCLH 6 3/4 02/01/32</t>
+  </si>
+  <si>
+    <t>7591EPAV2</t>
+  </si>
+  <si>
+    <t>RF 5.502 09/06/35</t>
+  </si>
+  <si>
+    <t>76209PAJ2</t>
+  </si>
+  <si>
+    <t>RGA 5 08/25/32</t>
+  </si>
+  <si>
+    <t>68218WAA2</t>
+  </si>
+  <si>
+    <t>RGA 6.722 05/15/55</t>
   </si>
   <si>
     <t>78397DAC2</t>
   </si>
   <si>
     <t>SECBEN 6 1/2 PERP</t>
   </si>
   <si>
-    <t>84615QAC7</t>
-[...116 lines deleted...]
-    <t>SAMMON 5.95 06/15/36</t>
+    <t>86562MCB4</t>
+  </si>
+  <si>
+    <t>SUMIBK 2.13 07/08/30</t>
+  </si>
+  <si>
+    <t>87264ADD4</t>
+  </si>
+  <si>
+    <t>TMUS 6 06/15/54</t>
+  </si>
+  <si>
+    <t>95000U2Q5</t>
+  </si>
+  <si>
+    <t>WFC 3.068 04/30/41</t>
+  </si>
+  <si>
+    <t>893521AB0</t>
+  </si>
+  <si>
+    <t>Y 8 11/30/39</t>
+  </si>
+  <si>
+    <t>06211FBF4</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 B</t>
+  </si>
+  <si>
+    <t>12189LAG6</t>
+  </si>
+  <si>
+    <t>BNSF 4.95 09/15/41</t>
+  </si>
+  <si>
+    <t>149123CL3</t>
+  </si>
+  <si>
+    <t>CAT 5.2 05/15/35</t>
+  </si>
+  <si>
+    <t>15189XBE7</t>
+  </si>
+  <si>
+    <t>CNP 5.15 03/01/34</t>
+  </si>
+  <si>
+    <t>02079KCQ8</t>
+  </si>
+  <si>
+    <t>GOOGL 4 7/8 08/15/31</t>
+  </si>
+  <si>
+    <t>55336VAM2</t>
+  </si>
+  <si>
+    <t>MPLX 4 1/2 04/15/38</t>
+  </si>
+  <si>
+    <t>606822CB8</t>
+  </si>
+  <si>
+    <t>MUFG 2.494 10/13/32</t>
+  </si>
+  <si>
+    <t>69047QAC6</t>
+  </si>
+  <si>
+    <t>OVV 6 1/4 07/15/33</t>
   </si>
   <si>
     <t>86177CAA7</t>
   </si>
   <si>
     <t>STONEB 8 1/8 12/15/30</t>
   </si>
   <si>
-    <t>86562MCB4</t>
-[...16 lines deleted...]
-  <si>
     <t>USDF</t>
   </si>
   <si>
     <t>US DOLLAR FUTURE</t>
   </si>
   <si>
-    <t>95000U2Q5</t>
-[...64 lines deleted...]
-  <si>
     <t>969457CV0</t>
   </si>
   <si>
     <t>WMB 5.15 03/15/36</t>
   </si>
   <si>
     <t>00253XAB7</t>
   </si>
   <si>
     <t>AAL 5 3/4 04/20/29</t>
   </si>
   <si>
     <t>04686JAJ0</t>
   </si>
   <si>
     <t>ATH 6 5/8 10/15/54</t>
   </si>
   <si>
     <t>05554VAE0</t>
   </si>
   <si>
     <t>BBCMS 2024-5C25 AS</t>
   </si>
   <si>
     <t>08163YAD3</t>
@@ -1651,164 +1657,176 @@
   <si>
     <t>3137H9UJ6</t>
   </si>
   <si>
     <t>FHR 5300 AB</t>
   </si>
   <si>
     <t>38381XEZ5</t>
   </si>
   <si>
     <t>GNR 2019-90 AB</t>
   </si>
   <si>
     <t>46266TAF5</t>
   </si>
   <si>
     <t>IQV 6 1/4 02/01/29</t>
   </si>
   <si>
     <t>47233WLL1</t>
   </si>
   <si>
     <t>JEF 5 1/2 02/15/36</t>
   </si>
   <si>
+    <t>143658CA8</t>
+  </si>
+  <si>
+    <t>CCL 5 3/4 08/01/32</t>
+  </si>
+  <si>
+    <t>174610BF1</t>
+  </si>
+  <si>
+    <t>CFG 5.841 01/23/30</t>
+  </si>
+  <si>
+    <t>20681AAA9</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 A</t>
+  </si>
+  <si>
+    <t>24703DBT7</t>
+  </si>
+  <si>
+    <t>DELL 4 3/4 10/06/32</t>
+  </si>
+  <si>
+    <t>37892AAA8</t>
+  </si>
+  <si>
+    <t>GNL 3 3/4 12/15/27</t>
+  </si>
+  <si>
+    <t>46647TAS7</t>
+  </si>
+  <si>
+    <t>JPMCC 2017-JP5 A5</t>
+  </si>
+  <si>
+    <t>529043AE1</t>
+  </si>
+  <si>
+    <t>LXP 2.7 09/15/30</t>
+  </si>
+  <si>
     <t>68389XEB7</t>
   </si>
   <si>
     <t>ORCL 6.7 02/04/56</t>
   </si>
   <si>
-    <t>143658CA8</t>
-[...34 lines deleted...]
-  <si>
     <t>19416MAB5</t>
   </si>
   <si>
     <t>PR 5 7/8 07/01/29</t>
   </si>
   <si>
     <t>87167WDC6</t>
   </si>
   <si>
     <t>SYMP 2021-25A AR</t>
   </si>
   <si>
     <t>04018VAA1</t>
   </si>
   <si>
     <t>ARES 4 1/8 06/30/51</t>
   </si>
   <si>
     <t>861932AA9</t>
   </si>
   <si>
     <t>ATSG 7 1/4 03/15/32</t>
   </si>
   <si>
+    <t>06763AAJ0</t>
+  </si>
+  <si>
+    <t>BARPCC 6 1/2 08/18/31</t>
+  </si>
+  <si>
     <t>127190AE6</t>
   </si>
   <si>
     <t>CACI 6 3/8 06/15/33</t>
   </si>
   <si>
-    <t>24703DBT7</t>
-[...4 lines deleted...]
-  <si>
     <t>29359UAC3</t>
   </si>
   <si>
     <t>ESGR 3.1 09/01/31</t>
   </si>
   <si>
     <t>3622AB2M3</t>
   </si>
   <si>
     <t>G2 786280</t>
   </si>
   <si>
     <t>61748UAP7</t>
   </si>
   <si>
     <t>MS 5.314 01/18/41</t>
   </si>
   <si>
     <t>65339KBZ2</t>
   </si>
   <si>
     <t>NEE 2.44 01/15/32</t>
   </si>
   <si>
     <t>645370AG2</t>
   </si>
   <si>
     <t>NWHM 8 1/2 11/01/30</t>
   </si>
   <si>
     <t>682691AL4</t>
   </si>
   <si>
     <t>OMF 6 1/8 05/15/30</t>
   </si>
   <si>
+    <t>69318FAN8</t>
+  </si>
+  <si>
+    <t>PBFENE 7 1/4 06/01/34</t>
+  </si>
+  <si>
     <t>70932MAH0</t>
   </si>
   <si>
     <t>PFSI 6 3/4 02/15/34</t>
   </si>
   <si>
     <t>718172BL2</t>
   </si>
   <si>
     <t>PM 4 1/4 11/10/44</t>
   </si>
   <si>
     <t>910047AM1</t>
   </si>
   <si>
     <t>UAL 4 7/8 03/01/29</t>
   </si>
   <si>
     <t>06211CAG0</t>
   </si>
   <si>
     <t>BANK5 2023-5YR2 A3</t>
   </si>
   <si>
     <t>06211FBA5</t>
@@ -1849,56 +1867,50 @@
   <si>
     <t>50190KAQ3</t>
   </si>
   <si>
     <t>LCM 40A A2R</t>
   </si>
   <si>
     <t>30303M8V7</t>
   </si>
   <si>
     <t>META 5.4 08/15/54</t>
   </si>
   <si>
     <t>67740QAH9</t>
   </si>
   <si>
     <t>OHNAT 5.55 01/24/30</t>
   </si>
   <si>
     <t>67103HAP2</t>
   </si>
   <si>
     <t>ORLY 5.1 03/12/36</t>
   </si>
   <si>
-    <t>69318FAN8</t>
-[...4 lines deleted...]
-  <si>
     <t>72133PAL7</t>
   </si>
   <si>
     <t>PIPK 2020-5A A1R</t>
   </si>
   <si>
     <t>816851BJ7</t>
   </si>
   <si>
     <t>SRE 4 02/01/48</t>
   </si>
   <si>
     <t>69867RAA5</t>
   </si>
   <si>
     <t>TIHLLC 7 1/8 06/01/31</t>
   </si>
   <si>
     <t>03990BAA9</t>
   </si>
   <si>
     <t>ARES 6 3/8 11/10/28</t>
   </si>
   <si>
     <t>3132DQUF1</t>
@@ -1933,300 +1945,312 @@
   <si>
     <t>12532BAD9</t>
   </si>
   <si>
     <t>CFCRE 2016-C7 A3</t>
   </si>
   <si>
     <t>927804GX6</t>
   </si>
   <si>
     <t>D 4.95 03/15/36</t>
   </si>
   <si>
     <t>55389QAA5</t>
   </si>
   <si>
     <t>MVWOT 2024-2A A</t>
   </si>
   <si>
     <t>86765LAT4</t>
   </si>
   <si>
     <t>SUN 4 1/2 05/15/29</t>
   </si>
   <si>
+    <t>00287YES4</t>
+  </si>
+  <si>
+    <t>ABBV 6 09/15/56</t>
+  </si>
+  <si>
     <t>06541QBE4</t>
   </si>
   <si>
     <t>BANK 2022-BNK43 AS</t>
   </si>
   <si>
     <t>08161CAJ0</t>
   </si>
   <si>
     <t>BMARK 2018-B2 AS</t>
   </si>
   <si>
     <t>08163TAD4</t>
   </si>
   <si>
     <t>BMARK 2023-V2 AS</t>
   </si>
   <si>
+    <t>233063AT3</t>
+  </si>
+  <si>
+    <t>DBJPM 2020-C9 A5</t>
+  </si>
+  <si>
+    <t>30040WAP3</t>
+  </si>
+  <si>
+    <t>ES 3 3/8 03/01/32</t>
+  </si>
+  <si>
+    <t>428102AH0</t>
+  </si>
+  <si>
+    <t>HESM 5 7/8 03/01/28</t>
+  </si>
+  <si>
+    <t>573284BG0</t>
+  </si>
+  <si>
+    <t>MLM 6 3/8 08/15/56</t>
+  </si>
+  <si>
+    <t>61691NAE5</t>
+  </si>
+  <si>
+    <t>MSC 2017-HR2 A4</t>
+  </si>
+  <si>
+    <t>69121KAH7</t>
+  </si>
+  <si>
+    <t>OBDC 5.95 03/15/29</t>
+  </si>
+  <si>
+    <t>05377RJK1</t>
+  </si>
+  <si>
+    <t>AESOP 2024-3A A</t>
+  </si>
+  <si>
+    <t>08162PAZ4</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B1 AM</t>
+  </si>
+  <si>
+    <t>081927AB1</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 A3</t>
+  </si>
+  <si>
+    <t>05614JAA3</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 A</t>
+  </si>
+  <si>
     <t>12515ABE9</t>
   </si>
   <si>
     <t>CD 2016-CD2 A4</t>
   </si>
   <si>
-    <t>233063AT3</t>
-[...32 lines deleted...]
-    <t>AESOP 2024-3A A</t>
+    <t>30297CAJ1</t>
+  </si>
+  <si>
+    <t>FRESB 2018-SB52 A10F</t>
+  </si>
+  <si>
+    <t>46645UAT4</t>
+  </si>
+  <si>
+    <t>JPMCC 2016-JP4 A4</t>
+  </si>
+  <si>
+    <t>95000YBB0</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 AS</t>
+  </si>
+  <si>
+    <t>454889AQ9</t>
+  </si>
+  <si>
+    <t>AEP 4.55 03/15/46</t>
+  </si>
+  <si>
+    <t>03027WAK8</t>
+  </si>
+  <si>
+    <t>AMETOW 3.652 03/23/28</t>
+  </si>
+  <si>
+    <t>06541DBH6</t>
+  </si>
+  <si>
+    <t>BANK 2023-BNK46 A4</t>
   </si>
   <si>
     <t>071813CS6</t>
   </si>
   <si>
     <t>BAX 2.539 02/01/32</t>
   </si>
   <si>
-    <t>08162PAZ4</t>
-[...52 lines deleted...]
-  <si>
     <t>055986AF0</t>
   </si>
   <si>
     <t>BMO 2023-5C1 AS</t>
   </si>
   <si>
     <t>096933AG1</t>
   </si>
   <si>
     <t>BMO 2025-5C9 AS</t>
   </si>
   <si>
     <t>29375QAD0</t>
   </si>
   <si>
     <t>EFF 2024-3 A4</t>
   </si>
   <si>
     <t>31397AEQ2</t>
   </si>
   <si>
     <t>FHR 3197 DZ</t>
   </si>
   <si>
     <t>3136ALFG1</t>
   </si>
   <si>
     <t>FNR 2014-66 QZ</t>
   </si>
   <si>
+    <t>46284VAR2</t>
+  </si>
+  <si>
+    <t>IRM 6 1/4 01/15/35</t>
+  </si>
+  <si>
+    <t>06541TBF5</t>
+  </si>
+  <si>
+    <t>BANK 2020-BN29 A4</t>
+  </si>
+  <si>
     <t>36251XAR8</t>
   </si>
   <si>
     <t>GSMS 2016-GS4 A4</t>
   </si>
   <si>
-    <t>46284VAR2</t>
-[...10 lines deleted...]
-  <si>
     <t>95002UAJ0</t>
   </si>
   <si>
     <t>WFCM 2020-C58 A4</t>
   </si>
   <si>
     <t>03958CAA7</t>
   </si>
   <si>
     <t>AROC 6 02/01/34</t>
   </si>
   <si>
     <t>06051GLH0</t>
   </si>
   <si>
     <t>BAC 5.288 04/25/34</t>
   </si>
   <si>
     <t>3137BGAW9</t>
   </si>
   <si>
     <t>FHR 4427 KA</t>
   </si>
   <si>
     <t>3136ANBQ9</t>
   </si>
   <si>
     <t>FNR 2015-16 MC</t>
   </si>
   <si>
     <t>36297F6C1</t>
   </si>
   <si>
     <t>GN 711067</t>
   </si>
   <si>
-    <t>595017BL7</t>
-[...10 lines deleted...]
-  <si>
     <t>17308CC53</t>
   </si>
   <si>
     <t>C 2.976 11/05/30</t>
   </si>
   <si>
     <t>723787AQ0</t>
   </si>
   <si>
     <t>PXD 1.9 08/15/30</t>
   </si>
   <si>
+    <t>TYU6 COM</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE (CBT)SEP26</t>
+  </si>
+  <si>
     <t>UXYU6 COM</t>
   </si>
   <si>
     <t>US 10YR ULTRA FUT SEP26</t>
   </si>
   <si>
     <t>TUU6 COM</t>
   </si>
   <si>
     <t>US 2YR NOTE (CBT) SEP26</t>
   </si>
   <si>
     <t>FVU6 COM</t>
   </si>
   <si>
     <t>US 5YR NOTE (CBT) SEP26</t>
   </si>
   <si>
     <t>USU6 COM</t>
   </si>
   <si>
     <t>US LONG BOND(CBT) SEP26</t>
+  </si>
+  <si>
+    <t>WNU6 COM</t>
+  </si>
+  <si>
+    <t>US ULTRA BOND CBT SEP26</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2554,51 +2578,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I357"/>
+  <dimension ref="A1:I361"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -2616,10392 +2640,10508 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>21856500</v>
+        <v>19166300</v>
       </c>
       <c r="F2" s="2">
-        <v>85.566406</v>
+        <v>84.748047</v>
       </c>
       <c r="G2" s="3">
-        <v>18701821.53</v>
+        <v>16243064.93</v>
       </c>
       <c r="H2" s="4">
-        <v>0.030941266546</v>
+        <v>0.026859492705</v>
       </c>
       <c r="I2" s="5">
-        <v>0.030944495634</v>
+        <v>0.026870098227</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
-        <v>32998400</v>
+        <v>33046400</v>
       </c>
       <c r="F3" s="2">
-        <v>46.75</v>
+        <v>46.421875</v>
       </c>
       <c r="G3" s="3">
-        <v>15426752</v>
+        <v>15340758.5</v>
       </c>
       <c r="H3" s="4">
-        <v>0.025522821126</v>
+        <v>0.025367440981</v>
       </c>
       <c r="I3" s="5">
-        <v>0.025525484734</v>
+        <v>0.025377457364</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>11337800</v>
+        <v>19300600</v>
       </c>
       <c r="F4" s="2">
-        <v>96.31027899999999</v>
+        <v>67.304688</v>
       </c>
       <c r="G4" s="3">
-        <v>11394136.03</v>
+        <v>12990208.61</v>
       </c>
       <c r="H4" s="4">
-        <v>0.018851051466</v>
+        <v>0.021480577398</v>
       </c>
       <c r="I4" s="5">
-        <v>0.018853018796</v>
+        <v>0.021489059045</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>14228400</v>
+        <v>9176211.65</v>
       </c>
       <c r="F5" s="2">
-        <v>67.515625</v>
+        <v>90.67098799999999</v>
       </c>
       <c r="G5" s="3">
-        <v>9606393.189999999</v>
+        <v>8320161.76</v>
       </c>
       <c r="H5" s="4">
-        <v>0.015893316687</v>
+        <v>0.013758199277</v>
       </c>
       <c r="I5" s="5">
-        <v>0.015894975343</v>
+        <v>0.013763631728</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>9256895.92</v>
+        <v>8033250.164</v>
       </c>
       <c r="F6" s="2">
-        <v>90.849468</v>
+        <v>97.260479</v>
       </c>
       <c r="G6" s="3">
-        <v>8409840.699999999</v>
+        <v>7813177.59</v>
       </c>
       <c r="H6" s="4">
-        <v>0.013913677992</v>
+        <v>0.012919851477</v>
       </c>
       <c r="I6" s="5">
-        <v>0.013915130049</v>
+        <v>0.012924952905</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>8112882.874</v>
+        <v>8075898.005</v>
       </c>
       <c r="F7" s="2">
-        <v>97.83687399999999</v>
+        <v>95.36842</v>
       </c>
       <c r="G7" s="3">
-        <v>7937391</v>
+        <v>7701856.33</v>
       </c>
       <c r="H7" s="4">
-        <v>0.013132032626</v>
+        <v>0.012735770911</v>
       </c>
       <c r="I7" s="5">
-        <v>0.013133403109</v>
+        <v>0.012740799654</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>8174831.455</v>
+        <v>7996972.962</v>
       </c>
       <c r="F8" s="2">
-        <v>95.45479</v>
+        <v>92.47423999999999</v>
       </c>
       <c r="G8" s="3">
-        <v>7803268.2</v>
+        <v>7395139.97</v>
       </c>
       <c r="H8" s="4">
-        <v>0.012910132892</v>
+        <v>0.012228585485</v>
       </c>
       <c r="I8" s="5">
-        <v>0.012911480218</v>
+        <v>0.012233413966</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>8072299.902</v>
+        <v>8722953.761</v>
       </c>
       <c r="F9" s="2">
-        <v>93.049252</v>
+        <v>83.94660399999999</v>
       </c>
       <c r="G9" s="3">
-        <v>7511214.68</v>
+        <v>7322623.45</v>
       </c>
       <c r="H9" s="4">
-        <v>0.012426944354</v>
+        <v>0.012108672346</v>
       </c>
       <c r="I9" s="5">
-        <v>0.012428241253</v>
+        <v>0.012113453479</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>8817705.021</v>
+        <v>6873300</v>
       </c>
       <c r="F10" s="2">
-        <v>84.25297999999999</v>
+        <v>96.558093</v>
       </c>
       <c r="G10" s="3">
-        <v>7429179.25</v>
+        <v>6908634.13</v>
       </c>
       <c r="H10" s="4">
-        <v>0.01229122067</v>
+        <v>0.011424100608</v>
       </c>
       <c r="I10" s="5">
-        <v>0.012292503404</v>
+        <v>0.011428611436</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>7705165.41</v>
+        <v>7638735.24</v>
       </c>
       <c r="F11" s="2">
-        <v>88.747422</v>
+        <v>89.006225</v>
       </c>
       <c r="G11" s="3">
-        <v>6838135.66</v>
+        <v>6798949.87</v>
       </c>
       <c r="H11" s="4">
-        <v>0.011313367411</v>
+        <v>0.011242726993</v>
       </c>
       <c r="I11" s="5">
-        <v>0.011314548095</v>
+        <v>0.011247166206</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>6824070.682</v>
+        <v>6749714.992</v>
       </c>
       <c r="F12" s="2">
-        <v>99.573971</v>
+        <v>99.332397</v>
       </c>
       <c r="G12" s="3">
-        <v>6794998.16</v>
+        <v>6704653.69</v>
       </c>
       <c r="H12" s="4">
-        <v>0.011241998487</v>
+        <v>0.011086799055</v>
       </c>
       <c r="I12" s="5">
-        <v>0.011243171722</v>
+        <v>0.011091176699</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>6433364.14</v>
+        <v>8220500</v>
       </c>
       <c r="F13" s="2">
-        <v>97.29875</v>
+        <v>74.726562</v>
       </c>
       <c r="G13" s="3">
-        <v>6259582.89</v>
+        <v>6142897.03</v>
       </c>
       <c r="H13" s="4">
-        <v>0.010356179606</v>
+        <v>0.010157879602</v>
       </c>
       <c r="I13" s="5">
-        <v>0.010357260396</v>
+        <v>0.01016189046</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
-        <v>8202500</v>
+        <v>6320566.55</v>
       </c>
       <c r="F14" s="2">
-        <v>75.128906</v>
+        <v>97.080861</v>
       </c>
       <c r="G14" s="3">
-        <v>6162448.51</v>
+        <v>6136060.43</v>
       </c>
       <c r="H14" s="4">
-        <v>0.01019547544</v>
+        <v>0.010146574613</v>
       </c>
       <c r="I14" s="5">
-        <v>0.010196539459</v>
+        <v>0.010150581007</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>6314584.915</v>
+        <v>6278326.485</v>
       </c>
       <c r="F15" s="2">
-        <v>95.751516</v>
+        <v>95.17220399999999</v>
       </c>
       <c r="G15" s="3">
-        <v>6046310.79</v>
+        <v>5975221.69</v>
       </c>
       <c r="H15" s="4">
-        <v>0.010003331138</v>
+        <v>0.009880612068</v>
       </c>
       <c r="I15" s="5">
-        <v>0.010004375104</v>
+        <v>0.009884513447000001</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>5965966.41</v>
+        <v>5800000</v>
       </c>
       <c r="F16" s="2">
-        <v>100</v>
+        <v>100.2462</v>
       </c>
       <c r="G16" s="3">
-        <v>5965966.41</v>
+        <v>5814279.6</v>
       </c>
       <c r="H16" s="4">
-        <v>0.009870405224</v>
+        <v>0.009614478619</v>
       </c>
       <c r="I16" s="5">
-        <v>0.009871435317</v>
+        <v>0.009618274915000001</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>5800000</v>
+        <v>5984427.799</v>
       </c>
       <c r="F17" s="2">
-        <v>100.1512</v>
+        <v>94.57686</v>
       </c>
       <c r="G17" s="3">
-        <v>5808769.6</v>
+        <v>5659883.9</v>
       </c>
       <c r="H17" s="4">
-        <v>0.009610330643000001</v>
+        <v>0.009359170267</v>
       </c>
       <c r="I17" s="5">
-        <v>0.009611333594</v>
+        <v>0.009362865753000001</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>6077753.929</v>
+        <v>5500000</v>
       </c>
       <c r="F18" s="2">
-        <v>95.044246</v>
+        <v>101.3957</v>
       </c>
       <c r="G18" s="3">
-        <v>5776555.4</v>
+        <v>5576763.5</v>
       </c>
       <c r="H18" s="4">
-        <v>0.009557033786999999</v>
+        <v>0.009221722573</v>
       </c>
       <c r="I18" s="5">
-        <v>0.009558031176000001</v>
+        <v>0.009225363788000001</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>5500000</v>
+        <v>5415098.62</v>
       </c>
       <c r="F19" s="2">
-        <v>101.45876</v>
+        <v>100</v>
       </c>
       <c r="G19" s="3">
-        <v>5580231.8</v>
+        <v>5415098.62</v>
       </c>
       <c r="H19" s="4">
-        <v>0.009232225816</v>
+        <v>0.008954393921</v>
       </c>
       <c r="I19" s="5">
-        <v>0.009233189308</v>
+        <v>0.008957929579999999</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>5383375.21</v>
+        <v>5016446.7634</v>
       </c>
       <c r="F20" s="2">
-        <v>1</v>
+        <v>101.96008</v>
       </c>
       <c r="G20" s="3">
-        <v>5383375.21</v>
+        <v>5114773.13</v>
       </c>
       <c r="H20" s="4">
-        <v>0.008906536031999999</v>
+        <v>0.008457776425000001</v>
       </c>
       <c r="I20" s="5">
-        <v>0.008907465534</v>
+        <v>0.008461115995000001</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>5068916.0534</v>
+        <v>5405551.15</v>
       </c>
       <c r="F21" s="2">
-        <v>102.113714</v>
+        <v>94.699969</v>
       </c>
       <c r="G21" s="3">
-        <v>5176058.44</v>
+        <v>5119055.26</v>
       </c>
       <c r="H21" s="4">
-        <v>0.008563540384</v>
+        <v>0.008464857345</v>
       </c>
       <c r="I21" s="5">
-        <v>0.008564434091</v>
+        <v>0.008468199710999999</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>5436223.78</v>
+        <v>4978099.42</v>
       </c>
       <c r="F22" s="2">
-        <v>95.27693600000001</v>
+        <v>99.824872</v>
       </c>
       <c r="G22" s="3">
-        <v>5179467.45</v>
+        <v>4969381.37</v>
       </c>
       <c r="H22" s="4">
-        <v>0.008569180427</v>
+        <v>0.008217356966000001</v>
       </c>
       <c r="I22" s="5">
-        <v>0.008570074723000001</v>
+        <v>0.008220601605000001</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>5009681.95</v>
+        <v>4500000</v>
       </c>
       <c r="F23" s="2">
-        <v>100.167008</v>
+        <v>101.28004</v>
       </c>
       <c r="G23" s="3">
-        <v>5018048.52</v>
+        <v>4557601.8</v>
       </c>
       <c r="H23" s="4">
-        <v>0.008302120547999999</v>
+        <v>0.007536439263</v>
       </c>
       <c r="I23" s="5">
-        <v>0.008302986973</v>
+        <v>0.00753941504</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>4500000</v>
+        <v>4311000</v>
       </c>
       <c r="F24" s="2">
-        <v>101.41476</v>
+        <v>104.07831</v>
       </c>
       <c r="G24" s="3">
-        <v>4563664.2</v>
+        <v>4486815.94</v>
       </c>
       <c r="H24" s="4">
-        <v>0.007550363489</v>
+        <v>0.007419387943</v>
       </c>
       <c r="I24" s="5">
-        <v>0.007551151459</v>
+        <v>0.007422317503</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>4311000</v>
+        <v>4463000</v>
       </c>
       <c r="F25" s="2">
-        <v>104.12794</v>
+        <v>100.60434</v>
       </c>
       <c r="G25" s="3">
-        <v>4488955.49</v>
+        <v>4489971.69</v>
       </c>
       <c r="H25" s="4">
-        <v>0.007426761518</v>
+        <v>0.007424606284</v>
       </c>
       <c r="I25" s="5">
-        <v>0.007427536588</v>
+        <v>0.007427537904</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>4463000</v>
+        <v>4419000</v>
       </c>
       <c r="F26" s="2">
-        <v>100.58931</v>
+        <v>100.33029</v>
       </c>
       <c r="G26" s="3">
-        <v>4489300.91</v>
+        <v>4433595.52</v>
       </c>
       <c r="H26" s="4">
-        <v>0.007427332985</v>
+        <v>0.007331382771</v>
       </c>
       <c r="I26" s="5">
-        <v>0.007428108115</v>
+        <v>0.007334277582</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>4419000</v>
+        <v>4187000</v>
       </c>
       <c r="F27" s="2">
-        <v>100.37772</v>
+        <v>102.28524</v>
       </c>
       <c r="G27" s="3">
-        <v>4435691.45</v>
+        <v>4282683</v>
       </c>
       <c r="H27" s="4">
-        <v>0.007338638708</v>
+        <v>0.007081834201</v>
       </c>
       <c r="I27" s="5">
-        <v>0.007339404582</v>
+        <v>0.007084630477</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>4187000</v>
+        <v>4120341.45</v>
       </c>
       <c r="F28" s="2">
-        <v>102.34848</v>
+        <v>102.798865</v>
       </c>
       <c r="G28" s="3">
-        <v>4285330.86</v>
+        <v>4235664.24</v>
       </c>
       <c r="H28" s="4">
-        <v>0.007089874326</v>
+        <v>0.007004084103</v>
       </c>
       <c r="I28" s="5">
-        <v>0.007090614239</v>
+        <v>0.007006849679</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>4185679.35</v>
+        <v>4240265.32</v>
       </c>
       <c r="F29" s="2">
-        <v>102.740204</v>
+        <v>1</v>
       </c>
       <c r="G29" s="3">
-        <v>4300375.5</v>
+        <v>4240265.32</v>
       </c>
       <c r="H29" s="4">
-        <v>0.00711476497</v>
+        <v>0.00701169243</v>
       </c>
       <c r="I29" s="5">
-        <v>0.00711550748</v>
+        <v>0.007014461011</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
         <v>4182000</v>
       </c>
       <c r="F30" s="2">
-        <v>100.0281</v>
+        <v>100.0272</v>
       </c>
       <c r="G30" s="3">
-        <v>4183175.14</v>
+        <v>4183137.5</v>
       </c>
       <c r="H30" s="4">
-        <v>0.006920862595</v>
+        <v>0.006917226013</v>
       </c>
       <c r="I30" s="5">
-        <v>0.006921584869</v>
+        <v>0.006919957293</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
         <v>4084007.4</v>
       </c>
       <c r="F31" s="2">
-        <v>100.1449</v>
+        <v>100.1325</v>
       </c>
       <c r="G31" s="3">
-        <v>4089925.13</v>
+        <v>4089418.71</v>
       </c>
       <c r="H31" s="4">
-        <v>0.006766584919</v>
+        <v>0.006762252842</v>
       </c>
       <c r="I31" s="5">
-        <v>0.006767291092</v>
+        <v>0.006764922931</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>3987000</v>
+        <v>3910000</v>
       </c>
       <c r="F32" s="2">
-        <v>99.376012</v>
+        <v>101.59008</v>
       </c>
       <c r="G32" s="3">
-        <v>3962121.6</v>
+        <v>3972172.13</v>
       </c>
       <c r="H32" s="4">
-        <v>0.006555140112</v>
+        <v>0.006568374179</v>
       </c>
       <c r="I32" s="5">
-        <v>0.006555824219</v>
+        <v>0.006570967715</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>3910000</v>
+        <v>3987000</v>
       </c>
       <c r="F33" s="2">
-        <v>102.14855</v>
+        <v>98.845174</v>
       </c>
       <c r="G33" s="3">
-        <v>3994008.31</v>
+        <v>3940957.09</v>
       </c>
       <c r="H33" s="4">
-        <v>0.006607895138</v>
+        <v>0.006516757064</v>
       </c>
       <c r="I33" s="5">
-        <v>0.006608584751</v>
+        <v>0.006519330218</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
         <v>3804000</v>
       </c>
       <c r="F34" s="2">
-        <v>100.26784</v>
+        <v>100.11212</v>
       </c>
       <c r="G34" s="3">
-        <v>3814188.63</v>
+        <v>3808265.04</v>
       </c>
       <c r="H34" s="4">
-        <v>0.006310392119</v>
+        <v>0.006297337825</v>
       </c>
       <c r="I34" s="5">
-        <v>0.006311050683</v>
+        <v>0.006299824341</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
         <v>3800000</v>
       </c>
       <c r="F35" s="2">
-        <v>100.2797</v>
+        <v>100.2761</v>
       </c>
       <c r="G35" s="3">
-        <v>3810628.6</v>
+        <v>3810491.8</v>
       </c>
       <c r="H35" s="4">
-        <v>0.006304502214</v>
+        <v>0.006301019982</v>
       </c>
       <c r="I35" s="5">
-        <v>0.006305160163</v>
+        <v>0.006303507952</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>3679654.01</v>
+        <v>3672511.38</v>
       </c>
       <c r="F36" s="2">
-        <v>102.574538</v>
+        <v>102.558926</v>
       </c>
       <c r="G36" s="3">
-        <v>3774388.1</v>
+        <v>3766488.23</v>
       </c>
       <c r="H36" s="4">
-        <v>0.006244544046</v>
+        <v>0.006228255783</v>
       </c>
       <c r="I36" s="5">
-        <v>0.006245195738</v>
+        <v>0.006230715022</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
-        <v>3655000</v>
+        <v>3888000</v>
       </c>
       <c r="F37" s="2">
-        <v>101.10794</v>
+        <v>95.663177</v>
       </c>
       <c r="G37" s="3">
-        <v>3695495.21</v>
+        <v>3719384.32</v>
       </c>
       <c r="H37" s="4">
-        <v>0.006114019538</v>
+        <v>0.006150364877</v>
       </c>
       <c r="I37" s="5">
-        <v>0.006114657609</v>
+        <v>0.006152793361</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
-        <v>3876000</v>
+        <v>3655000</v>
       </c>
       <c r="F38" s="2">
-        <v>95.786224</v>
+        <v>101.08744</v>
       </c>
       <c r="G38" s="3">
-        <v>3712674.04</v>
+        <v>3694745.93</v>
       </c>
       <c r="H38" s="4">
-        <v>0.006142441097</v>
+        <v>0.006109622896</v>
       </c>
       <c r="I38" s="5">
-        <v>0.006143082134</v>
+        <v>0.006112035292</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
         <v>3522000</v>
       </c>
       <c r="F39" s="2">
-        <v>102.24969</v>
+        <v>102.22519</v>
       </c>
       <c r="G39" s="3">
-        <v>3601234.08</v>
+        <v>3600371.19</v>
       </c>
       <c r="H39" s="4">
-        <v>0.005958069028</v>
+        <v>0.005953565055</v>
       </c>
       <c r="I39" s="5">
-        <v>0.005958690824</v>
+        <v>0.005955915831</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
-        <v>4021002.6062</v>
+        <v>4036081.3562</v>
       </c>
       <c r="F40" s="2">
-        <v>90.61615999999999</v>
+        <v>90.26757000000001</v>
       </c>
       <c r="G40" s="3">
-        <v>3643678.16</v>
+        <v>3643272.56</v>
       </c>
       <c r="H40" s="4">
-        <v>0.006028290712</v>
+        <v>0.006024506659</v>
       </c>
       <c r="I40" s="5">
-        <v>0.006028919835</v>
+        <v>0.006026885447</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
         <v>3462454.357</v>
       </c>
       <c r="F41" s="2">
-        <v>102.61062</v>
+        <v>102.56942</v>
       </c>
       <c r="G41" s="3">
-        <v>3552845.88</v>
+        <v>3551419.35</v>
       </c>
       <c r="H41" s="4">
-        <v>0.005878013075</v>
+        <v>0.005872618411</v>
       </c>
       <c r="I41" s="5">
-        <v>0.005878626515</v>
+        <v>0.005874937226</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
         <v>3510000</v>
       </c>
       <c r="F42" s="2">
-        <v>102.39943</v>
+        <v>102.3655</v>
       </c>
       <c r="G42" s="3">
-        <v>3594219.99</v>
+        <v>3593029.05</v>
       </c>
       <c r="H42" s="4">
-        <v>0.005946464555</v>
+        <v>0.005941424107</v>
       </c>
       <c r="I42" s="5">
-        <v>0.005947085139</v>
+        <v>0.00594377009</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
-        <v>3506542.33</v>
+        <v>3449000</v>
       </c>
       <c r="F43" s="2">
-        <v>99.95496799999999</v>
+        <v>99.66108</v>
       </c>
       <c r="G43" s="3">
-        <v>3504963.26</v>
+        <v>3437310.65</v>
       </c>
       <c r="H43" s="4">
-        <v>0.005798793579</v>
+        <v>0.005683928538</v>
       </c>
       <c r="I43" s="5">
-        <v>0.005799398751</v>
+        <v>0.005686172848</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>3449000</v>
+        <v>3470024.17</v>
       </c>
       <c r="F44" s="2">
-        <v>99.68617999999999</v>
+        <v>99.67714599999999</v>
       </c>
       <c r="G44" s="3">
-        <v>3438176.35</v>
+        <v>3458821.06</v>
       </c>
       <c r="H44" s="4">
-        <v>0.005688297831</v>
+        <v>0.005719498098</v>
       </c>
       <c r="I44" s="5">
-        <v>0.005688891472</v>
+        <v>0.005721756452</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
-        <v>3388375.71</v>
+        <v>3364410.06</v>
       </c>
       <c r="F45" s="2">
-        <v>101.798808</v>
+        <v>101.796812</v>
       </c>
       <c r="G45" s="3">
-        <v>3449326.08</v>
+        <v>3424862.18</v>
       </c>
       <c r="H45" s="4">
-        <v>0.005706744532</v>
+        <v>0.005663343785</v>
       </c>
       <c r="I45" s="5">
-        <v>0.005707340099</v>
+        <v>0.005665579968</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
         <v>3556902.9754</v>
       </c>
       <c r="F46" s="2">
-        <v>94.62444000000001</v>
+        <v>94.6692</v>
       </c>
       <c r="G46" s="3">
-        <v>3365699.52</v>
+        <v>3367291.59</v>
       </c>
       <c r="H46" s="4">
-        <v>0.005568388398</v>
+        <v>0.005568145194</v>
       </c>
       <c r="I46" s="5">
-        <v>0.005568969525</v>
+        <v>0.005570343787</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
         <v>3350000</v>
       </c>
       <c r="F47" s="2">
-        <v>100.0183</v>
+        <v>100.0161</v>
       </c>
       <c r="G47" s="3">
-        <v>3350613.05</v>
+        <v>3350539.35</v>
       </c>
       <c r="H47" s="4">
-        <v>0.005543428554</v>
+        <v>0.005540443728</v>
       </c>
       <c r="I47" s="5">
-        <v>0.005544007077</v>
+        <v>0.005542631383</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
         <v>3262000</v>
       </c>
       <c r="F48" s="2">
-        <v>101.193184</v>
+        <v>100.551541</v>
       </c>
       <c r="G48" s="3">
-        <v>3300921.66</v>
+        <v>3279991.27</v>
       </c>
       <c r="H48" s="4">
-        <v>0.005461216537</v>
+        <v>0.00542378559</v>
       </c>
       <c r="I48" s="5">
-        <v>0.005461786479</v>
+        <v>0.005425927182</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>3267972.8715</v>
+        <v>3264541.4015</v>
       </c>
       <c r="F49" s="2">
-        <v>99.766957</v>
+        <v>99.505968</v>
       </c>
       <c r="G49" s="3">
-        <v>3260357.09</v>
+        <v>3248413.52</v>
       </c>
       <c r="H49" s="4">
-        <v>0.005394104397</v>
+        <v>0.005371568708</v>
       </c>
       <c r="I49" s="5">
-        <v>0.005394667336</v>
+        <v>0.005373689682</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>2889000</v>
+        <v>3345300</v>
       </c>
       <c r="F50" s="2">
-        <v>106.016323</v>
+        <v>96.199219</v>
       </c>
       <c r="G50" s="3">
-        <v>3062811.57</v>
+        <v>3218152.47</v>
       </c>
       <c r="H50" s="4">
-        <v>0.005067274815</v>
+        <v>0.00532152911</v>
       </c>
       <c r="I50" s="5">
-        <v>0.005067803645</v>
+        <v>0.005323630326</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>2915000</v>
+        <v>2898000</v>
       </c>
       <c r="F51" s="2">
-        <v>103.34638</v>
+        <v>105.5418</v>
       </c>
       <c r="G51" s="3">
-        <v>3012546.98</v>
+        <v>3058601.36</v>
       </c>
       <c r="H51" s="4">
-        <v>0.004984114454</v>
+        <v>0.005057695784</v>
       </c>
       <c r="I51" s="5">
-        <v>0.004984634606</v>
+        <v>0.005059692825</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>3036000</v>
+        <v>3045000</v>
       </c>
       <c r="F52" s="2">
-        <v>99.90165</v>
+        <v>100.4747</v>
       </c>
       <c r="G52" s="3">
-        <v>3033014.09</v>
+        <v>3059454.62</v>
       </c>
       <c r="H52" s="4">
-        <v>0.005017976318</v>
+        <v>0.005059106718</v>
       </c>
       <c r="I52" s="5">
-        <v>0.005018500003</v>
+        <v>0.005061104316</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>2949000</v>
+        <v>2944000</v>
       </c>
       <c r="F53" s="2">
-        <v>101.81138</v>
+        <v>103.9302</v>
       </c>
       <c r="G53" s="3">
-        <v>3002417.6</v>
+        <v>3059705.09</v>
       </c>
       <c r="H53" s="4">
-        <v>0.00496735588</v>
+        <v>0.005059520899</v>
       </c>
       <c r="I53" s="5">
-        <v>0.004967874282</v>
+        <v>0.005061518661</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
-        <v>2970000</v>
+        <v>2915000</v>
       </c>
       <c r="F54" s="2">
-        <v>101.9211</v>
+        <v>103.40345</v>
       </c>
       <c r="G54" s="3">
-        <v>3027056.67</v>
+        <v>3014210.57</v>
       </c>
       <c r="H54" s="4">
-        <v>0.005008120045</v>
+        <v>0.004984291271</v>
       </c>
       <c r="I54" s="5">
-        <v>0.005008642702</v>
+        <v>0.004986259328</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>2963992.9</v>
+        <v>2949000</v>
       </c>
       <c r="F55" s="2">
-        <v>102.798396</v>
+        <v>101.70521</v>
       </c>
       <c r="G55" s="3">
-        <v>3046937.16</v>
+        <v>2999286.64</v>
       </c>
       <c r="H55" s="4">
-        <v>0.00504101136</v>
+        <v>0.004959613105</v>
       </c>
       <c r="I55" s="5">
-        <v>0.00504153745</v>
+        <v>0.004961571418</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>2989928.97</v>
+        <v>2979000</v>
       </c>
       <c r="F56" s="2">
-        <v>100.1146</v>
+        <v>101.5855</v>
       </c>
       <c r="G56" s="3">
-        <v>2993355.43</v>
+        <v>3026232.05</v>
       </c>
       <c r="H56" s="4">
-        <v>0.004952362958</v>
+        <v>0.005004169957</v>
       </c>
       <c r="I56" s="5">
-        <v>0.004952879796</v>
+        <v>0.005006145863</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>2935000</v>
+        <v>2930400.25</v>
       </c>
       <c r="F57" s="2">
-        <v>103.978</v>
+        <v>102.85709</v>
       </c>
       <c r="G57" s="3">
-        <v>3051754.3</v>
+        <v>3014124.42</v>
       </c>
       <c r="H57" s="4">
-        <v>0.005048981089</v>
+        <v>0.004984148821</v>
       </c>
       <c r="I57" s="5">
-        <v>0.00504950801</v>
+        <v>0.004986116822</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>3029000</v>
+        <v>3038000</v>
       </c>
       <c r="F58" s="2">
-        <v>97.12238600000001</v>
+        <v>97.367321</v>
       </c>
       <c r="G58" s="3">
-        <v>2941837.07</v>
+        <v>2958019.21</v>
       </c>
       <c r="H58" s="4">
-        <v>0.004867128309</v>
+        <v>0.004891373382</v>
       </c>
       <c r="I58" s="5">
-        <v>0.004867636251</v>
+        <v>0.00489330475</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>2880000</v>
+        <v>2989928.97</v>
       </c>
       <c r="F59" s="2">
-        <v>100.33585</v>
+        <v>100.1139</v>
       </c>
       <c r="G59" s="3">
-        <v>2889672.48</v>
+        <v>2993334.5</v>
       </c>
       <c r="H59" s="4">
-        <v>0.004780824494</v>
+        <v>0.004949770655</v>
       </c>
       <c r="I59" s="5">
-        <v>0.004781323429</v>
+        <v>0.004951725081</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>2888000</v>
+        <v>2864000</v>
       </c>
       <c r="F60" s="2">
-        <v>100.6492</v>
+        <v>102.45781</v>
       </c>
       <c r="G60" s="3">
-        <v>2906748.9</v>
+        <v>2934391.68</v>
       </c>
       <c r="H60" s="4">
-        <v>0.004809076605</v>
+        <v>0.00485230295</v>
       </c>
       <c r="I60" s="5">
-        <v>0.004809578489</v>
+        <v>0.004854218891</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>3037000</v>
+        <v>2880000</v>
       </c>
       <c r="F61" s="2">
-        <v>96.18103000000001</v>
+        <v>100.12382</v>
       </c>
       <c r="G61" s="3">
-        <v>2921017.88</v>
+        <v>2883566.02</v>
       </c>
       <c r="H61" s="4">
-        <v>0.004832683956</v>
+        <v>0.004768257758</v>
       </c>
       <c r="I61" s="5">
-        <v>0.004833188304</v>
+        <v>0.004770140513</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>2952000</v>
+        <v>2894000</v>
       </c>
       <c r="F62" s="2">
-        <v>97.81652</v>
+        <v>100.7649</v>
       </c>
       <c r="G62" s="3">
-        <v>2887543.67</v>
+        <v>2916136.21</v>
       </c>
       <c r="H62" s="4">
-        <v>0.00477730248</v>
+        <v>0.004822115745</v>
       </c>
       <c r="I62" s="5">
-        <v>0.004777801048</v>
+        <v>0.004824019766</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>2831000</v>
+        <v>3049000</v>
       </c>
       <c r="F63" s="2">
-        <v>100.81981</v>
+        <v>95.08759000000001</v>
       </c>
       <c r="G63" s="3">
-        <v>2854208.82</v>
+        <v>2899220.62</v>
       </c>
       <c r="H63" s="4">
-        <v>0.004722151571</v>
+        <v>0.004794144171</v>
       </c>
       <c r="I63" s="5">
-        <v>0.004722644384</v>
+        <v>0.004796037148</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>2887000</v>
+        <v>2961000</v>
       </c>
       <c r="F64" s="2">
-        <v>99.237849</v>
+        <v>98.97032</v>
       </c>
       <c r="G64" s="3">
-        <v>2864996.7</v>
+        <v>2930511.18</v>
       </c>
       <c r="H64" s="4">
-        <v>0.0047399996</v>
+        <v>0.004845886159</v>
       </c>
       <c r="I64" s="5">
-        <v>0.004740494276</v>
+        <v>0.004847799566</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>3043000</v>
+        <v>2831000</v>
       </c>
       <c r="F65" s="2">
-        <v>92.66029399999999</v>
+        <v>100.64951</v>
       </c>
       <c r="G65" s="3">
-        <v>2819652.75</v>
+        <v>2849387.63</v>
       </c>
       <c r="H65" s="4">
-        <v>0.004664980203</v>
+        <v>0.004711740458</v>
       </c>
       <c r="I65" s="5">
-        <v>0.004665467049</v>
+        <v>0.004713600898</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>2931000</v>
+        <v>2893000</v>
       </c>
       <c r="F66" s="2">
-        <v>97.78144</v>
+        <v>98.96845500000001</v>
       </c>
       <c r="G66" s="3">
-        <v>2865974.01</v>
+        <v>2863157.4</v>
       </c>
       <c r="H66" s="4">
-        <v>0.004741616506</v>
+        <v>0.004734510125</v>
       </c>
       <c r="I66" s="5">
-        <v>0.00474211135</v>
+        <v>0.004736379555</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
-        <v>2779000</v>
+        <v>3059000</v>
       </c>
       <c r="F67" s="2">
-        <v>100.58836</v>
+        <v>92.042378</v>
       </c>
       <c r="G67" s="3">
-        <v>2795350.52</v>
+        <v>2815576.34</v>
       </c>
       <c r="H67" s="4">
-        <v>0.004624773343</v>
+        <v>0.0046558302</v>
       </c>
       <c r="I67" s="5">
-        <v>0.004625255993</v>
+        <v>0.004657668563</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>2750322.1176</v>
+        <v>3052000</v>
       </c>
       <c r="F68" s="2">
-        <v>100.47768</v>
+        <v>93.08938999999999</v>
       </c>
       <c r="G68" s="3">
-        <v>2763459.86</v>
+        <v>2841088.18</v>
       </c>
       <c r="H68" s="4">
-        <v>0.004572011762</v>
+        <v>0.004698016516</v>
       </c>
       <c r="I68" s="5">
-        <v>0.004572488906</v>
+        <v>0.004699871537</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>3050000</v>
+        <v>2931000</v>
       </c>
       <c r="F69" s="2">
-        <v>91.53946500000001</v>
+        <v>97.55516</v>
       </c>
       <c r="G69" s="3">
-        <v>2791953.68</v>
+        <v>2859341.74</v>
       </c>
       <c r="H69" s="4">
-        <v>0.004619153431</v>
+        <v>0.004728200553</v>
       </c>
       <c r="I69" s="5">
-        <v>0.004619635494</v>
+        <v>0.004730067492</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>2994000</v>
+        <v>2779000</v>
       </c>
       <c r="F70" s="2">
-        <v>89.853379</v>
+        <v>100.46186</v>
       </c>
       <c r="G70" s="3">
-        <v>2690210.17</v>
+        <v>2791835.09</v>
       </c>
       <c r="H70" s="4">
-        <v>0.004450823666</v>
+        <v>0.00461657172</v>
       </c>
       <c r="I70" s="5">
-        <v>0.004451288162</v>
+        <v>0.004618394583</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>2837000</v>
+        <v>3003000</v>
       </c>
       <c r="F71" s="2">
-        <v>96.72829</v>
+        <v>90.69871999999999</v>
       </c>
       <c r="G71" s="3">
-        <v>2744181.59</v>
+        <v>2723682.56</v>
       </c>
       <c r="H71" s="4">
-        <v>0.004540116791</v>
+        <v>0.004503874866</v>
       </c>
       <c r="I71" s="5">
-        <v>0.004540590606</v>
+        <v>0.00450565323</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
-        <v>2673000</v>
+        <v>2837000</v>
       </c>
       <c r="F72" s="2">
-        <v>99.9973</v>
+        <v>96.69298000000001</v>
       </c>
       <c r="G72" s="3">
-        <v>2672927.83</v>
+        <v>2743179.84</v>
       </c>
       <c r="H72" s="4">
-        <v>0.004422230866</v>
+        <v>0.004536115522</v>
       </c>
       <c r="I72" s="5">
-        <v>0.004422692379</v>
+        <v>0.004537906616</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
-        <v>2673402.21</v>
+        <v>2690681.0276</v>
       </c>
       <c r="F73" s="2">
-        <v>99.2149</v>
+        <v>100.05512</v>
       </c>
       <c r="G73" s="3">
-        <v>2652413.33</v>
+        <v>2692164.13</v>
       </c>
       <c r="H73" s="4">
-        <v>0.004388290611</v>
+        <v>0.004451756066</v>
       </c>
       <c r="I73" s="5">
-        <v>0.004388748581</v>
+        <v>0.00445351385</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
-        <v>2582000</v>
+        <v>2673000</v>
       </c>
       <c r="F74" s="2">
-        <v>101.78422</v>
+        <v>99.99590000000001</v>
       </c>
       <c r="G74" s="3">
-        <v>2628068.56</v>
+        <v>2672890.41</v>
       </c>
       <c r="H74" s="4">
-        <v>0.004348013358</v>
+        <v>0.004419885083</v>
       </c>
       <c r="I74" s="5">
-        <v>0.004348467125</v>
+        <v>0.004421630283</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>2643000</v>
+        <v>2673402.21</v>
       </c>
       <c r="F75" s="2">
-        <v>97.97618</v>
+        <v>99.19391</v>
       </c>
       <c r="G75" s="3">
-        <v>2589510.44</v>
+        <v>2651852.18</v>
       </c>
       <c r="H75" s="4">
-        <v>0.004284220794</v>
+        <v>0.004385096325</v>
       </c>
       <c r="I75" s="5">
-        <v>0.004284667903</v>
+        <v>0.004386827789</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
         <v>2880000</v>
       </c>
       <c r="F76" s="2">
-        <v>91.01124</v>
+        <v>91.54048</v>
       </c>
       <c r="G76" s="3">
-        <v>2621123.71</v>
+        <v>2636365.82</v>
       </c>
       <c r="H76" s="4">
-        <v>0.00433652344</v>
+        <v>0.004359488121</v>
       </c>
       <c r="I76" s="5">
-        <v>0.004336976008</v>
+        <v>0.004361209473</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>2597000</v>
+        <v>2582000</v>
       </c>
       <c r="F77" s="2">
-        <v>100.35937</v>
+        <v>101.61892</v>
       </c>
       <c r="G77" s="3">
-        <v>2606332.84</v>
+        <v>2623800.51</v>
       </c>
       <c r="H77" s="4">
-        <v>0.00431205265</v>
+        <v>0.004338710155</v>
       </c>
       <c r="I77" s="5">
-        <v>0.004312502664</v>
+        <v>0.004340423303</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
-        <v>2467000</v>
+        <v>2597000</v>
       </c>
       <c r="F78" s="2">
-        <v>101.94544</v>
+        <v>100.25432</v>
       </c>
       <c r="G78" s="3">
-        <v>2514994</v>
+        <v>2603604.69</v>
       </c>
       <c r="H78" s="4">
-        <v>0.004160936931</v>
+        <v>0.00430531439</v>
       </c>
       <c r="I78" s="5">
-        <v>0.004161371174</v>
+        <v>0.004307014352</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
-        <v>2500000</v>
+        <v>2467000</v>
       </c>
       <c r="F79" s="2">
-        <v>100</v>
+        <v>101.91654</v>
       </c>
       <c r="G79" s="3">
-        <v>2500000</v>
+        <v>2514281.04</v>
       </c>
       <c r="H79" s="4">
-        <v>0.004136130069</v>
+        <v>0.004157609022</v>
       </c>
       <c r="I79" s="5">
-        <v>0.004136561723</v>
+        <v>0.004159250662</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
-        <v>2377244.88</v>
+        <v>2649000</v>
       </c>
       <c r="F80" s="2">
-        <v>102.67542</v>
+        <v>96.960545</v>
       </c>
       <c r="G80" s="3">
-        <v>2440846.16</v>
+        <v>2568484.84</v>
       </c>
       <c r="H80" s="4">
-        <v>0.004038262887</v>
+        <v>0.004247240286</v>
       </c>
       <c r="I80" s="5">
-        <v>0.004038684327</v>
+        <v>0.004248917317</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
-        <v>2393000</v>
+        <v>2500000</v>
       </c>
       <c r="F81" s="2">
-        <v>101.74395</v>
+        <v>100.20912</v>
       </c>
       <c r="G81" s="3">
-        <v>2434732.72</v>
+        <v>2505228</v>
       </c>
       <c r="H81" s="4">
-        <v>0.004028148491</v>
+        <v>0.004142638934</v>
       </c>
       <c r="I81" s="5">
-        <v>0.004028568876</v>
+        <v>0.004144274663</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
-        <v>2275056</v>
+        <v>2377120.48</v>
       </c>
       <c r="F82" s="2">
-        <v>100.1547</v>
+        <v>102.65296</v>
       </c>
       <c r="G82" s="3">
-        <v>2278575.51</v>
+        <v>2440184.54</v>
       </c>
       <c r="H82" s="4">
-        <v>0.003769793875</v>
+        <v>0.004035083219</v>
       </c>
       <c r="I82" s="5">
-        <v>0.003770187298</v>
+        <v>0.004036676479</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
-        <v>2321494.6</v>
+        <v>2393000</v>
       </c>
       <c r="F83" s="2">
-        <v>98.18797000000001</v>
+        <v>101.49312</v>
       </c>
       <c r="G83" s="3">
-        <v>2279428.42</v>
+        <v>2428730.36</v>
       </c>
       <c r="H83" s="4">
-        <v>0.003771204974</v>
+        <v>0.004016142625</v>
       </c>
       <c r="I83" s="5">
-        <v>0.003771598543</v>
+        <v>0.004017728406</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>2190000</v>
+        <v>2275056</v>
       </c>
       <c r="F84" s="2">
-        <v>101.69694</v>
+        <v>100.1097</v>
       </c>
       <c r="G84" s="3">
-        <v>2227162.99</v>
+        <v>2277551.74</v>
       </c>
       <c r="H84" s="4">
-        <v>0.003684734318</v>
+        <v>0.003766154017</v>
       </c>
       <c r="I84" s="5">
-        <v>0.003685118864</v>
+        <v>0.003767641091</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
-        <v>2144000</v>
+        <v>2190000</v>
       </c>
       <c r="F85" s="2">
-        <v>103.43823</v>
+        <v>101.5814</v>
       </c>
       <c r="G85" s="3">
-        <v>2217715.65</v>
+        <v>2224632.66</v>
       </c>
       <c r="H85" s="4">
-        <v>0.003669104156</v>
+        <v>0.003678647161</v>
       </c>
       <c r="I85" s="5">
-        <v>0.00366948707</v>
+        <v>0.003680099682</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
-        <v>2090000</v>
+        <v>2261645</v>
       </c>
       <c r="F86" s="2">
-        <v>101.55788</v>
+        <v>98.05477999999999</v>
       </c>
       <c r="G86" s="3">
-        <v>2122559.69</v>
+        <v>2217651.03</v>
       </c>
       <c r="H86" s="4">
-        <v>0.003511673186</v>
+        <v>0.003667102353</v>
       </c>
       <c r="I86" s="5">
-        <v>0.003512039671</v>
+        <v>0.003668550316</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
-        <v>2154000</v>
+        <v>2090000</v>
       </c>
       <c r="F87" s="2">
-        <v>95.100605</v>
+        <v>101.52052</v>
       </c>
       <c r="G87" s="3">
-        <v>2048467.03</v>
+        <v>2121778.87</v>
       </c>
       <c r="H87" s="4">
-        <v>0.003389090434</v>
+        <v>0.003508568381</v>
       </c>
       <c r="I87" s="5">
-        <v>0.003389444126</v>
+        <v>0.003509953746</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>2012000</v>
+        <v>2021000</v>
       </c>
       <c r="F88" s="2">
-        <v>99.23974800000001</v>
+        <v>99.05694</v>
       </c>
       <c r="G88" s="3">
-        <v>1996703.73</v>
+        <v>2001940.76</v>
       </c>
       <c r="H88" s="4">
-        <v>0.003303450534</v>
+        <v>0.003310404372</v>
       </c>
       <c r="I88" s="5">
-        <v>0.003303795288</v>
+        <v>0.003311711492</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
         <v>2000000</v>
       </c>
       <c r="F89" s="2">
-        <v>98.83669</v>
+        <v>98.80661000000001</v>
       </c>
       <c r="G89" s="3">
-        <v>1976733.8</v>
+        <v>1976132.2</v>
       </c>
       <c r="H89" s="4">
-        <v>0.003270411243</v>
+        <v>0.003267727404</v>
       </c>
       <c r="I89" s="5">
-        <v>0.00327075255</v>
+        <v>0.003269017673</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>2000000</v>
+        <v>2160000</v>
       </c>
       <c r="F90" s="2">
-        <v>99.78691000000001</v>
+        <v>93.46149</v>
       </c>
       <c r="G90" s="3">
-        <v>1995738.2</v>
+        <v>2018768.18</v>
       </c>
       <c r="H90" s="4">
-        <v>0.003301853112</v>
+        <v>0.003338230164</v>
       </c>
       <c r="I90" s="5">
-        <v>0.003302197699</v>
+        <v>0.003339548271</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>2025180.603</v>
+        <v>2000000</v>
       </c>
       <c r="F91" s="2">
-        <v>97.61463000000001</v>
+        <v>99.67246</v>
       </c>
       <c r="G91" s="3">
-        <v>1976872.55</v>
+        <v>1993449.2</v>
       </c>
       <c r="H91" s="4">
-        <v>0.003270640803</v>
+        <v>0.003296362754</v>
       </c>
       <c r="I91" s="5">
-        <v>0.003270982133</v>
+        <v>0.003297664329</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>1998000</v>
+        <v>2036100</v>
       </c>
       <c r="F92" s="2">
-        <v>95.351707</v>
+        <v>97.632818</v>
       </c>
       <c r="G92" s="3">
-        <v>1905127.11</v>
+        <v>1987901.81</v>
       </c>
       <c r="H92" s="4">
-        <v>0.003151941403</v>
+        <v>0.003287189598</v>
       </c>
       <c r="I92" s="5">
-        <v>0.003152270346</v>
+        <v>0.003288487552</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
-        <v>1878000</v>
+        <v>1997098.353</v>
       </c>
       <c r="F93" s="2">
-        <v>100.50456</v>
+        <v>97.67683</v>
       </c>
       <c r="G93" s="3">
-        <v>1887475.64</v>
+        <v>1950702.36</v>
       </c>
       <c r="H93" s="4">
-        <v>0.003122737894</v>
+        <v>0.003225676688</v>
       </c>
       <c r="I93" s="5">
-        <v>0.003123063789</v>
+        <v>0.003226950353</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>1867969.8221</v>
+        <v>1878000</v>
       </c>
       <c r="F94" s="2">
-        <v>100.287104</v>
+        <v>100.23442</v>
       </c>
       <c r="G94" s="3">
-        <v>1873332.84</v>
+        <v>1882402.41</v>
       </c>
       <c r="H94" s="4">
-        <v>0.003099339312</v>
+        <v>0.003112736047</v>
       </c>
       <c r="I94" s="5">
-        <v>0.003099662765</v>
+        <v>0.003113965117</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>1947000</v>
+        <v>1846712.6921</v>
       </c>
       <c r="F95" s="2">
-        <v>96.72797</v>
+        <v>100.215721</v>
       </c>
       <c r="G95" s="3">
-        <v>1883293.58</v>
+        <v>1850696.44</v>
       </c>
       <c r="H95" s="4">
-        <v>0.003115818875</v>
+        <v>0.003060307135</v>
       </c>
       <c r="I95" s="5">
-        <v>0.003116144048</v>
+        <v>0.003061515503</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>1732519.052</v>
+        <v>1998000</v>
       </c>
       <c r="F96" s="2">
-        <v>99.506822</v>
+        <v>94.538461</v>
       </c>
       <c r="G96" s="3">
-        <v>1723974.65</v>
+        <v>1888878.45</v>
       </c>
       <c r="H96" s="4">
-        <v>0.002852233354</v>
+        <v>0.003123444817</v>
       </c>
       <c r="I96" s="5">
-        <v>0.002852531018</v>
+        <v>0.003124678115</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>1786000</v>
+        <v>1947000</v>
       </c>
       <c r="F97" s="2">
-        <v>98.40543099999999</v>
+        <v>96.42675</v>
       </c>
       <c r="G97" s="3">
-        <v>1757521</v>
+        <v>1877428.82</v>
       </c>
       <c r="H97" s="4">
-        <v>0.002907734178</v>
+        <v>0.003104511739</v>
       </c>
       <c r="I97" s="5">
-        <v>0.002908037635</v>
+        <v>0.003105737562</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
-        <v>1642000</v>
+        <v>1792000</v>
       </c>
       <c r="F98" s="2">
-        <v>102.5088</v>
+        <v>98.12521</v>
       </c>
       <c r="G98" s="3">
-        <v>1683194.5</v>
+        <v>1758403.76</v>
       </c>
       <c r="H98" s="4">
-        <v>0.002784764547</v>
+        <v>0.00290769219</v>
       </c>
       <c r="I98" s="5">
-        <v>0.00278505517</v>
+        <v>0.002908840298</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>1759893.03</v>
+        <v>1642000</v>
       </c>
       <c r="F99" s="2">
-        <v>97.66784800000001</v>
+        <v>102.38018</v>
       </c>
       <c r="G99" s="3">
-        <v>1718849.65</v>
+        <v>1681082.56</v>
       </c>
       <c r="H99" s="4">
-        <v>0.002843754288</v>
+        <v>0.002779834029</v>
       </c>
       <c r="I99" s="5">
-        <v>0.002844051067</v>
+        <v>0.002780931652</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>1617000</v>
+        <v>1726127.2627</v>
       </c>
       <c r="F100" s="2">
-        <v>101.29038</v>
+        <v>97.130335</v>
       </c>
       <c r="G100" s="3">
-        <v>1637865.44</v>
+        <v>1676593.19</v>
       </c>
       <c r="H100" s="4">
-        <v>0.002709769806</v>
+        <v>0.00277241043</v>
       </c>
       <c r="I100" s="5">
-        <v>0.002710052602</v>
+        <v>0.002773505121</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>1662000</v>
+        <v>1729463.132</v>
       </c>
       <c r="F101" s="2">
-        <v>97.077296</v>
+        <v>99.45094400000001</v>
       </c>
       <c r="G101" s="3">
-        <v>1613424.66</v>
+        <v>1719967.41</v>
       </c>
       <c r="H101" s="4">
-        <v>0.002669333699</v>
+        <v>0.002844133932</v>
       </c>
       <c r="I101" s="5">
-        <v>0.002669612276</v>
+        <v>0.002845256943</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
-        <v>1679000</v>
+        <v>1617000</v>
       </c>
       <c r="F102" s="2">
-        <v>95.321068</v>
+        <v>101.23278</v>
       </c>
       <c r="G102" s="3">
-        <v>1600440.73</v>
+        <v>1636934.05</v>
       </c>
       <c r="H102" s="4">
-        <v>0.002647852414</v>
+        <v>0.002706830172</v>
       </c>
       <c r="I102" s="5">
-        <v>0.002648128748</v>
+        <v>0.002707898969</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
-        <v>1606000</v>
+        <v>1700023.93</v>
       </c>
       <c r="F103" s="2">
-        <v>98.44877</v>
+        <v>97.62860499999999</v>
       </c>
       <c r="G103" s="3">
-        <v>1581087.25</v>
+        <v>1659709.65</v>
       </c>
       <c r="H103" s="4">
-        <v>0.002615833</v>
+        <v>0.00274449184</v>
       </c>
       <c r="I103" s="5">
-        <v>0.002616105993</v>
+        <v>0.002745575508</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>1616000</v>
+        <v>1622000</v>
       </c>
       <c r="F104" s="2">
-        <v>98.97216</v>
+        <v>98.86346</v>
       </c>
       <c r="G104" s="3">
-        <v>1599390.11</v>
+        <v>1603565.32</v>
       </c>
       <c r="H104" s="4">
-        <v>0.002646114203</v>
+        <v>0.002651651719</v>
       </c>
       <c r="I104" s="5">
-        <v>0.002646390357</v>
+        <v>0.002652698729</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>1674990.45</v>
+        <v>1674000</v>
       </c>
       <c r="F105" s="2">
-        <v>94.66155999999999</v>
+        <v>96.065862</v>
       </c>
       <c r="G105" s="3">
-        <v>1585572.09</v>
+        <v>1608142.53</v>
       </c>
       <c r="H105" s="4">
-        <v>0.002623252959</v>
+        <v>0.00265922058</v>
       </c>
       <c r="I105" s="5">
-        <v>0.002623526726</v>
+        <v>0.002660270578</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>1551432.74</v>
+        <v>1679000</v>
       </c>
       <c r="F106" s="2">
-        <v>99.563686</v>
+        <v>94.81911700000001</v>
       </c>
       <c r="G106" s="3">
-        <v>1544663.62</v>
+        <v>1592012.97</v>
       </c>
       <c r="H106" s="4">
-        <v>0.002555571861</v>
+        <v>0.002632548786</v>
       </c>
       <c r="I106" s="5">
-        <v>0.002555838565</v>
+        <v>0.002633588253</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>1565000</v>
+        <v>1606000</v>
       </c>
       <c r="F107" s="2">
-        <v>99.37660099999999</v>
+        <v>98.47929000000001</v>
       </c>
       <c r="G107" s="3">
-        <v>1555243.81</v>
+        <v>1581577.4</v>
       </c>
       <c r="H107" s="4">
-        <v>0.002573076268</v>
+        <v>0.002615292541</v>
       </c>
       <c r="I107" s="5">
-        <v>0.002573344799</v>
+        <v>0.002616325195</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>1777000</v>
+        <v>1616000</v>
       </c>
       <c r="F108" s="2">
-        <v>87.653661</v>
+        <v>98.25059</v>
       </c>
       <c r="G108" s="3">
-        <v>1557605.56</v>
+        <v>1587729.53</v>
       </c>
       <c r="H108" s="4">
-        <v>0.00257698367</v>
+        <v>0.0026254657</v>
       </c>
       <c r="I108" s="5">
-        <v>0.002577252609</v>
+        <v>0.00262650237</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>1622000</v>
+        <v>1691796.24</v>
       </c>
       <c r="F109" s="2">
-        <v>98.65913999999999</v>
+        <v>94.47964</v>
       </c>
       <c r="G109" s="3">
-        <v>1600251.25</v>
+        <v>1598403</v>
       </c>
       <c r="H109" s="4">
-        <v>0.002647538927</v>
+        <v>0.002643115312</v>
       </c>
       <c r="I109" s="5">
-        <v>0.002647815229</v>
+        <v>0.002644158951</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
-        <v>1490000</v>
+        <v>1571000</v>
       </c>
       <c r="F110" s="2">
-        <v>102.353402</v>
+        <v>99.30689599999999</v>
       </c>
       <c r="G110" s="3">
-        <v>1525065.69</v>
+        <v>1560111.34</v>
       </c>
       <c r="H110" s="4">
-        <v>0.002523148023</v>
+        <v>0.002579796315</v>
       </c>
       <c r="I110" s="5">
-        <v>0.002523411343</v>
+        <v>0.002580814952</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
-        <v>1500000</v>
+        <v>1783000</v>
       </c>
       <c r="F111" s="2">
-        <v>101.48589</v>
+        <v>87.54797000000001</v>
       </c>
       <c r="G111" s="3">
-        <v>1522288.35</v>
+        <v>1560980.31</v>
       </c>
       <c r="H111" s="4">
-        <v>0.002518553047</v>
+        <v>0.00258123324</v>
       </c>
       <c r="I111" s="5">
-        <v>0.002518815888</v>
+        <v>0.002582252445</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
-        <v>1560000</v>
+        <v>1553121.12</v>
       </c>
       <c r="F112" s="2">
-        <v>96.707919</v>
+        <v>1</v>
       </c>
       <c r="G112" s="3">
-        <v>1508643.54</v>
+        <v>1553121.12</v>
       </c>
       <c r="H112" s="4">
-        <v>0.002495978358</v>
+        <v>0.00256823731</v>
       </c>
       <c r="I112" s="5">
-        <v>0.002496238843</v>
+        <v>0.002569251384</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
-        <v>1488000</v>
+        <v>1496000</v>
       </c>
       <c r="F113" s="2">
-        <v>101.905025</v>
+        <v>102.360525</v>
       </c>
       <c r="G113" s="3">
-        <v>1516346.77</v>
+        <v>1531313.45</v>
       </c>
       <c r="H113" s="4">
-        <v>0.002508722991</v>
+        <v>0.002532176207</v>
       </c>
       <c r="I113" s="5">
-        <v>0.002508984806</v>
+        <v>0.002533176041</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
-        <v>1474000</v>
+        <v>1500000</v>
       </c>
       <c r="F114" s="2">
-        <v>101.7313</v>
+        <v>101.27874</v>
       </c>
       <c r="G114" s="3">
-        <v>1499519.36</v>
+        <v>1519181.1</v>
       </c>
       <c r="H114" s="4">
-        <v>0.002480882849</v>
+        <v>0.002512114176</v>
       </c>
       <c r="I114" s="5">
-        <v>0.002481141758</v>
+        <v>0.002513106089</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
-        <v>1647000</v>
+        <v>1560000</v>
       </c>
       <c r="F115" s="2">
-        <v>91.082476</v>
+        <v>95.586446</v>
       </c>
       <c r="G115" s="3">
-        <v>1500128.38</v>
+        <v>1491148.56</v>
       </c>
       <c r="H115" s="4">
-        <v>0.002481890439</v>
+        <v>0.002465759632</v>
       </c>
       <c r="I115" s="5">
-        <v>0.002482149454</v>
+        <v>0.002466733242</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>1467000</v>
+        <v>1488000</v>
       </c>
       <c r="F116" s="2">
-        <v>96.877107</v>
+        <v>101.509545</v>
       </c>
       <c r="G116" s="3">
-        <v>1421187.16</v>
+        <v>1510462.03</v>
       </c>
       <c r="H116" s="4">
-        <v>0.002351285978</v>
+        <v>0.002497696342</v>
       </c>
       <c r="I116" s="5">
-        <v>0.002351531362</v>
+        <v>0.002498682562</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>1496000</v>
+        <v>1514836.44</v>
       </c>
       <c r="F117" s="2">
-        <v>96.34563799999999</v>
+        <v>99.332365</v>
       </c>
       <c r="G117" s="3">
-        <v>1441330.74</v>
+        <v>1504722.86</v>
       </c>
       <c r="H117" s="4">
-        <v>0.002384612573</v>
+        <v>0.002488206068</v>
       </c>
       <c r="I117" s="5">
-        <v>0.002384861435</v>
+        <v>0.002489188541</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>1447860.72</v>
+        <v>1653000</v>
       </c>
       <c r="F118" s="2">
-        <v>99.90497999999999</v>
+        <v>90.75528799999999</v>
       </c>
       <c r="G118" s="3">
-        <v>1446484.96</v>
+        <v>1500184.91</v>
       </c>
       <c r="H118" s="4">
-        <v>0.00239313998</v>
+        <v>0.002480702123</v>
       </c>
       <c r="I118" s="5">
-        <v>0.002393389732</v>
+        <v>0.002481681633</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
-        <v>1604000</v>
+        <v>1473000</v>
       </c>
       <c r="F119" s="2">
-        <v>89.39873</v>
+        <v>96.88133999999999</v>
       </c>
       <c r="G119" s="3">
-        <v>1433955.63</v>
+        <v>1427062.14</v>
       </c>
       <c r="H119" s="4">
-        <v>0.002372410798</v>
+        <v>0.002359786484</v>
       </c>
       <c r="I119" s="5">
-        <v>0.002372658387</v>
+        <v>0.002360718251</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
-        <v>1483000</v>
+        <v>1496000</v>
       </c>
       <c r="F120" s="2">
-        <v>98.67153999999999</v>
+        <v>95.62315700000001</v>
       </c>
       <c r="G120" s="3">
-        <v>1463298.94</v>
+        <v>1430522.43</v>
       </c>
       <c r="H120" s="4">
-        <v>0.002420957895</v>
+        <v>0.002365508412</v>
       </c>
       <c r="I120" s="5">
-        <v>0.002421210551</v>
+        <v>0.002366442438</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>1415000</v>
+        <v>1447860.72</v>
       </c>
       <c r="F121" s="2">
-        <v>99.85658599999999</v>
+        <v>100.03999</v>
       </c>
       <c r="G121" s="3">
-        <v>1412970.69</v>
+        <v>1448439.72</v>
       </c>
       <c r="H121" s="4">
-        <v>0.002337692226</v>
+        <v>0.002395136401</v>
       </c>
       <c r="I121" s="5">
-        <v>0.002337936192</v>
+        <v>0.002396082125</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
-        <v>1390000</v>
+        <v>1610000</v>
       </c>
       <c r="F122" s="2">
-        <v>101.64238</v>
+        <v>89.26584800000001</v>
       </c>
       <c r="G122" s="3">
-        <v>1412829.08</v>
+        <v>1437180.15</v>
       </c>
       <c r="H122" s="4">
-        <v>0.002337457939</v>
+        <v>0.002376517609</v>
       </c>
       <c r="I122" s="5">
-        <v>0.002337701881</v>
+        <v>0.002377455981</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="1">
-        <v>1466000</v>
+        <v>1483000</v>
       </c>
       <c r="F123" s="2">
-        <v>95.16367099999999</v>
+        <v>98.81862</v>
       </c>
       <c r="G123" s="3">
-        <v>1395099.42</v>
+        <v>1465480.13</v>
       </c>
       <c r="H123" s="4">
-        <v>0.002308125059</v>
+        <v>0.00242331439</v>
       </c>
       <c r="I123" s="5">
-        <v>0.002308365939</v>
+        <v>0.00242427124</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>255</v>
       </c>
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="1">
-        <v>1392000</v>
+        <v>1528000</v>
       </c>
       <c r="F124" s="2">
-        <v>100.122265</v>
+        <v>94.62429299999999</v>
       </c>
       <c r="G124" s="3">
-        <v>1393701.93</v>
+        <v>1445859.2</v>
       </c>
       <c r="H124" s="4">
-        <v>0.002305812982</v>
+        <v>0.002390869255</v>
       </c>
       <c r="I124" s="5">
-        <v>0.002306053621</v>
+        <v>0.002391813294</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>257</v>
       </c>
       <c r="D125" t="s">
         <v>258</v>
       </c>
       <c r="E125" s="1">
-        <v>1435000</v>
+        <v>1415000</v>
       </c>
       <c r="F125" s="2">
-        <v>96.46992899999999</v>
+        <v>99.355065</v>
       </c>
       <c r="G125" s="3">
-        <v>1384343.48</v>
+        <v>1405874.17</v>
       </c>
       <c r="H125" s="4">
-        <v>0.002290329879</v>
+        <v>0.002324750111</v>
       </c>
       <c r="I125" s="5">
-        <v>0.002290568902</v>
+        <v>0.002325668043</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>259</v>
       </c>
       <c r="D126" t="s">
         <v>260</v>
       </c>
       <c r="E126" s="1">
-        <v>1405000</v>
+        <v>1390000</v>
       </c>
       <c r="F126" s="2">
-        <v>97.334138</v>
+        <v>101.6077</v>
       </c>
       <c r="G126" s="3">
-        <v>1367544.64</v>
+        <v>1412347.03</v>
       </c>
       <c r="H126" s="4">
-        <v>0.002262537001</v>
+        <v>0.002335453617</v>
       </c>
       <c r="I126" s="5">
-        <v>0.002262773123</v>
+        <v>0.002336375775</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
         <v>261</v>
       </c>
       <c r="D127" t="s">
         <v>262</v>
       </c>
       <c r="E127" s="1">
-        <v>1425000</v>
+        <v>1472000</v>
       </c>
       <c r="F127" s="2">
-        <v>98.88008000000001</v>
+        <v>95.336383</v>
       </c>
       <c r="G127" s="3">
-        <v>1409041.14</v>
+        <v>1403351.56</v>
       </c>
       <c r="H127" s="4">
-        <v>0.002331190971</v>
+        <v>0.002320578726</v>
       </c>
       <c r="I127" s="5">
-        <v>0.002331434258</v>
+        <v>0.002321495011</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>263</v>
       </c>
       <c r="D128" t="s">
         <v>264</v>
       </c>
       <c r="E128" s="1">
-        <v>1339000</v>
+        <v>1395000</v>
       </c>
       <c r="F128" s="2">
-        <v>102.28275</v>
+        <v>101.254007</v>
       </c>
       <c r="G128" s="3">
-        <v>1369566.02</v>
+        <v>1412493.4</v>
       </c>
       <c r="H128" s="4">
-        <v>0.002265881283</v>
+        <v>0.00233569565</v>
       </c>
       <c r="I128" s="5">
-        <v>0.002266117754</v>
+        <v>0.002336617904</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>265</v>
       </c>
       <c r="D129" t="s">
         <v>266</v>
       </c>
       <c r="E129" s="1">
-        <v>1350000</v>
+        <v>1435000</v>
       </c>
       <c r="F129" s="2">
-        <v>100.309296</v>
+        <v>96.113454</v>
       </c>
       <c r="G129" s="3">
-        <v>1354175.5</v>
+        <v>1379228.06</v>
       </c>
       <c r="H129" s="4">
-        <v>0.002240418395</v>
+        <v>0.002280688177</v>
       </c>
       <c r="I129" s="5">
-        <v>0.002240652209</v>
+        <v>0.002281588711</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>10</v>
       </c>
       <c r="C130" t="s">
         <v>267</v>
       </c>
       <c r="D130" t="s">
         <v>268</v>
       </c>
       <c r="E130" s="1">
-        <v>1336000</v>
+        <v>1411000</v>
       </c>
       <c r="F130" s="2">
-        <v>100.410272</v>
+        <v>96.98924599999999</v>
       </c>
       <c r="G130" s="3">
-        <v>1341481.23</v>
+        <v>1368518.26</v>
       </c>
       <c r="H130" s="4">
-        <v>0.002219416347</v>
+        <v>0.002262978471</v>
       </c>
       <c r="I130" s="5">
-        <v>0.00221964797</v>
+        <v>0.002263872013</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>10</v>
       </c>
       <c r="C131" t="s">
         <v>269</v>
       </c>
       <c r="D131" t="s">
         <v>270</v>
       </c>
       <c r="E131" s="1">
-        <v>1400000</v>
+        <v>1431000</v>
       </c>
       <c r="F131" s="2">
-        <v>94.35483000000001</v>
+        <v>98.701814</v>
       </c>
       <c r="G131" s="3">
-        <v>1320967.62</v>
+        <v>1412422.96</v>
       </c>
       <c r="H131" s="4">
-        <v>0.002185477557</v>
+        <v>0.002335579172</v>
       </c>
       <c r="I131" s="5">
-        <v>0.002185705638</v>
+        <v>0.00233650138</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>10</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="1">
-        <v>1335000</v>
+        <v>1572000</v>
       </c>
       <c r="F132" s="2">
-        <v>101.04756</v>
+        <v>87.172646</v>
       </c>
       <c r="G132" s="3">
-        <v>1348984.93</v>
+        <v>1370354</v>
       </c>
       <c r="H132" s="4">
-        <v>0.002231830846</v>
+        <v>0.002266014037</v>
       </c>
       <c r="I132" s="5">
-        <v>0.002232063764</v>
+        <v>0.002266908777</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>10</v>
       </c>
       <c r="C133" t="s">
         <v>273</v>
       </c>
       <c r="D133" t="s">
         <v>274</v>
       </c>
       <c r="E133" s="1">
-        <v>1370000</v>
+        <v>1339000</v>
       </c>
       <c r="F133" s="2">
-        <v>96.467558</v>
+        <v>102.071211</v>
       </c>
       <c r="G133" s="3">
-        <v>1321605.54</v>
+        <v>1366733.52</v>
       </c>
       <c r="H133" s="4">
-        <v>0.002186532973</v>
+        <v>0.00226002722</v>
       </c>
       <c r="I133" s="5">
-        <v>0.002186761164</v>
+        <v>0.002260919596</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>10</v>
       </c>
       <c r="C134" t="s">
         <v>275</v>
       </c>
       <c r="D134" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="1">
-        <v>1566000</v>
+        <v>1356000</v>
       </c>
       <c r="F134" s="2">
-        <v>86.834081</v>
+        <v>100.140636</v>
       </c>
       <c r="G134" s="3">
-        <v>1359821.71</v>
+        <v>1357907.02</v>
       </c>
       <c r="H134" s="4">
-        <v>0.002249759783</v>
+        <v>0.002245431756</v>
       </c>
       <c r="I134" s="5">
-        <v>0.002249994572</v>
+        <v>0.002246318369</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>10</v>
       </c>
       <c r="C135" t="s">
         <v>277</v>
       </c>
       <c r="D135" t="s">
         <v>278</v>
       </c>
       <c r="E135" s="1">
-        <v>1316000</v>
+        <v>1336000</v>
       </c>
       <c r="F135" s="2">
-        <v>99.84247499999999</v>
+        <v>99.869086</v>
       </c>
       <c r="G135" s="3">
-        <v>1313926.97</v>
+        <v>1334250.99</v>
       </c>
       <c r="H135" s="4">
-        <v>0.002173829141</v>
+        <v>0.002206314193</v>
       </c>
       <c r="I135" s="5">
-        <v>0.002174056006</v>
+        <v>0.002207185361</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>279</v>
       </c>
       <c r="D136" t="s">
         <v>280</v>
       </c>
       <c r="E136" s="1">
-        <v>1235000</v>
+        <v>1400000</v>
       </c>
       <c r="F136" s="2">
-        <v>102.195611</v>
+        <v>94.15031999999999</v>
       </c>
       <c r="G136" s="3">
-        <v>1262115.8</v>
+        <v>1318104.48</v>
       </c>
       <c r="H136" s="4">
-        <v>0.002088110038</v>
+        <v>0.002179614365</v>
       </c>
       <c r="I136" s="5">
-        <v>0.002088327957</v>
+        <v>0.00218047499</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>281</v>
       </c>
       <c r="D137" t="s">
         <v>282</v>
       </c>
       <c r="E137" s="1">
-        <v>1278000</v>
+        <v>1335000</v>
       </c>
       <c r="F137" s="2">
-        <v>99.181646</v>
+        <v>100.98083</v>
       </c>
       <c r="G137" s="3">
-        <v>1267541.44</v>
+        <v>1348094.08</v>
       </c>
       <c r="H137" s="4">
-        <v>0.002097086499</v>
+        <v>0.002229205096</v>
       </c>
       <c r="I137" s="5">
-        <v>0.002097305354</v>
+        <v>0.002230085302</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>10</v>
       </c>
       <c r="C138" t="s">
         <v>283</v>
       </c>
       <c r="D138" t="s">
         <v>284</v>
       </c>
       <c r="E138" s="1">
-        <v>1263000</v>
+        <v>1370000</v>
       </c>
       <c r="F138" s="2">
-        <v>101.94159</v>
+        <v>96.379594</v>
       </c>
       <c r="G138" s="3">
-        <v>1287522.28</v>
+        <v>1320400.44</v>
       </c>
       <c r="H138" s="4">
-        <v>0.00213014385</v>
+        <v>0.002183410956</v>
       </c>
       <c r="I138" s="5">
-        <v>0.002130366155</v>
+        <v>0.00218427308</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>10</v>
       </c>
       <c r="C139" t="s">
         <v>285</v>
       </c>
       <c r="D139" t="s">
         <v>286</v>
       </c>
       <c r="E139" s="1">
-        <v>1300000</v>
+        <v>1278000</v>
       </c>
       <c r="F139" s="2">
-        <v>98.79794</v>
+        <v>102.1166</v>
       </c>
       <c r="G139" s="3">
-        <v>1284373.22</v>
+        <v>1305050.15</v>
       </c>
       <c r="H139" s="4">
-        <v>0.002124933878</v>
+        <v>0.002158027754</v>
       </c>
       <c r="I139" s="5">
-        <v>0.00212515564</v>
+        <v>0.002158879855</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>287</v>
       </c>
       <c r="D140" t="s">
         <v>288</v>
       </c>
       <c r="E140" s="1">
-        <v>1246000</v>
+        <v>1322000</v>
       </c>
       <c r="F140" s="2">
-        <v>99.56764</v>
+        <v>99.883948</v>
       </c>
       <c r="G140" s="3">
-        <v>1240612.79</v>
+        <v>1320465.79</v>
       </c>
       <c r="H140" s="4">
-        <v>0.002052534353</v>
+        <v>0.002183519026</v>
       </c>
       <c r="I140" s="5">
-        <v>0.002052748559</v>
+        <v>0.002184381193</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>10</v>
       </c>
       <c r="C141" t="s">
         <v>289</v>
       </c>
       <c r="D141" t="s">
         <v>290</v>
       </c>
       <c r="E141" s="1">
-        <v>1247000</v>
+        <v>1241000</v>
       </c>
       <c r="F141" s="2">
-        <v>100.743231</v>
+        <v>102.340542</v>
       </c>
       <c r="G141" s="3">
-        <v>1256268.09</v>
+        <v>1270046.13</v>
       </c>
       <c r="H141" s="4">
-        <v>0.00207843529</v>
+        <v>0.002100145188</v>
       </c>
       <c r="I141" s="5">
-        <v>0.002078652199</v>
+        <v>0.002100974435</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>10</v>
       </c>
       <c r="C142" t="s">
         <v>291</v>
       </c>
       <c r="D142" t="s">
         <v>292</v>
       </c>
       <c r="E142" s="1">
-        <v>1243000</v>
+        <v>1278000</v>
       </c>
       <c r="F142" s="2">
-        <v>101.774761</v>
+        <v>98.44530899999999</v>
       </c>
       <c r="G142" s="3">
-        <v>1265060.28</v>
+        <v>1258131.05</v>
       </c>
       <c r="H142" s="4">
-        <v>0.002092981544</v>
+        <v>0.002080442446</v>
       </c>
       <c r="I142" s="5">
-        <v>0.002093199971</v>
+        <v>0.002081263912</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
         <v>10</v>
       </c>
       <c r="C143" t="s">
         <v>293</v>
       </c>
       <c r="D143" t="s">
         <v>294</v>
       </c>
       <c r="E143" s="1">
-        <v>1278000</v>
+        <v>1263000</v>
       </c>
       <c r="F143" s="2">
-        <v>98.31106</v>
+        <v>102.02452</v>
       </c>
       <c r="G143" s="3">
-        <v>1256415.35</v>
+        <v>1288569.69</v>
       </c>
       <c r="H143" s="4">
-        <v>0.002078678918</v>
+        <v>0.002130775704</v>
       </c>
       <c r="I143" s="5">
-        <v>0.002078895853</v>
+        <v>0.002131617045</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>10</v>
       </c>
       <c r="C144" t="s">
         <v>295</v>
       </c>
       <c r="D144" t="s">
         <v>296</v>
       </c>
       <c r="E144" s="1">
-        <v>1351000</v>
+        <v>1300000</v>
       </c>
       <c r="F144" s="2">
-        <v>94.58771</v>
+        <v>98.86433</v>
       </c>
       <c r="G144" s="3">
-        <v>1277879.96</v>
+        <v>1285236.29</v>
       </c>
       <c r="H144" s="4">
-        <v>0.002114191094</v>
+        <v>0.002125263606</v>
       </c>
       <c r="I144" s="5">
-        <v>0.002114411735</v>
+        <v>0.002126102771</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
         <v>9</v>
       </c>
       <c r="B145" t="s">
         <v>10</v>
       </c>
       <c r="C145" t="s">
         <v>297</v>
       </c>
       <c r="D145" t="s">
         <v>298</v>
       </c>
       <c r="E145" s="1">
-        <v>1272000</v>
+        <v>1253000</v>
       </c>
       <c r="F145" s="2">
-        <v>101.781448</v>
+        <v>100.447043</v>
       </c>
       <c r="G145" s="3">
-        <v>1294660.02</v>
+        <v>1258601.45</v>
       </c>
       <c r="H145" s="4">
-        <v>0.002141952893</v>
+        <v>0.002081220298</v>
       </c>
       <c r="I145" s="5">
-        <v>0.002142176431</v>
+        <v>0.002082042071</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>9</v>
       </c>
       <c r="B146" t="s">
         <v>10</v>
       </c>
       <c r="C146" t="s">
         <v>299</v>
       </c>
       <c r="D146" t="s">
         <v>300</v>
       </c>
       <c r="E146" s="1">
-        <v>1189927.8277</v>
+        <v>1243000</v>
       </c>
       <c r="F146" s="2">
-        <v>101.31676</v>
+        <v>100.948235</v>
       </c>
       <c r="G146" s="3">
-        <v>1205596.32</v>
+        <v>1254786.56</v>
       </c>
       <c r="H146" s="4">
-        <v>0.001994601278</v>
+        <v>0.002074912009</v>
       </c>
       <c r="I146" s="5">
-        <v>0.001994809439</v>
+        <v>0.002075731292</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
         <v>9</v>
       </c>
       <c r="B147" t="s">
         <v>10</v>
       </c>
       <c r="C147" t="s">
         <v>301</v>
       </c>
       <c r="D147" t="s">
         <v>302</v>
       </c>
       <c r="E147" s="1">
-        <v>1259000</v>
+        <v>1278000</v>
       </c>
       <c r="F147" s="2">
-        <v>96.34076899999999</v>
+        <v>98.90487</v>
       </c>
       <c r="G147" s="3">
-        <v>1212930.28</v>
+        <v>1264004.24</v>
       </c>
       <c r="H147" s="4">
-        <v>0.002006734964</v>
+        <v>0.002090154338</v>
       </c>
       <c r="I147" s="5">
-        <v>0.00200694439</v>
+        <v>0.002090979639</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
         <v>9</v>
       </c>
       <c r="B148" t="s">
         <v>10</v>
       </c>
       <c r="C148" t="s">
         <v>303</v>
       </c>
       <c r="D148" t="s">
         <v>304</v>
       </c>
       <c r="E148" s="1">
-        <v>1195000</v>
+        <v>1351000</v>
       </c>
       <c r="F148" s="2">
-        <v>100.3235</v>
+        <v>94.277905</v>
       </c>
       <c r="G148" s="3">
-        <v>1198865.83</v>
+        <v>1273694.5</v>
       </c>
       <c r="H148" s="4">
-        <v>0.001983465995</v>
+        <v>0.002106178125</v>
       </c>
       <c r="I148" s="5">
-        <v>0.001983672993</v>
+        <v>0.002107009753</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
         <v>9</v>
       </c>
       <c r="B149" t="s">
         <v>10</v>
       </c>
       <c r="C149" t="s">
         <v>305</v>
       </c>
       <c r="D149" t="s">
         <v>306</v>
       </c>
       <c r="E149" s="1">
-        <v>1275000</v>
+        <v>1189927.8277</v>
       </c>
       <c r="F149" s="2">
-        <v>94.069351</v>
+        <v>101.36954</v>
       </c>
       <c r="G149" s="3">
-        <v>1199384.23</v>
+        <v>1206224.37</v>
       </c>
       <c r="H149" s="4">
-        <v>0.001984323663</v>
+        <v>0.00199460968</v>
       </c>
       <c r="I149" s="5">
-        <v>0.001984530751</v>
+        <v>0.001995397255</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
         <v>9</v>
       </c>
       <c r="B150" t="s">
         <v>10</v>
       </c>
       <c r="C150" t="s">
         <v>307</v>
       </c>
       <c r="D150" t="s">
         <v>308</v>
       </c>
       <c r="E150" s="1">
-        <v>1191000</v>
+        <v>1259000</v>
       </c>
       <c r="F150" s="2">
-        <v>102.742689</v>
+        <v>96.255607</v>
       </c>
       <c r="G150" s="3">
-        <v>1223665.43</v>
+        <v>1211858.09</v>
       </c>
       <c r="H150" s="4">
-        <v>0.002024495745</v>
+        <v>0.002003925597</v>
       </c>
       <c r="I150" s="5">
-        <v>0.002024707025</v>
+        <v>0.00200471685</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
         <v>9</v>
       </c>
       <c r="B151" t="s">
         <v>10</v>
       </c>
       <c r="C151" t="s">
         <v>309</v>
       </c>
       <c r="D151" t="s">
         <v>310</v>
       </c>
       <c r="E151" s="1">
-        <v>1187000</v>
+        <v>1246000</v>
       </c>
       <c r="F151" s="2">
-        <v>100.697637</v>
+        <v>99.27822</v>
       </c>
       <c r="G151" s="3">
-        <v>1195280.95</v>
+        <v>1237006.62</v>
       </c>
       <c r="H151" s="4">
-        <v>0.001977534993</v>
+        <v>0.002045511143</v>
       </c>
       <c r="I151" s="5">
-        <v>0.001977741372</v>
+        <v>0.002046318817</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
         <v>9</v>
       </c>
       <c r="B152" t="s">
         <v>10</v>
       </c>
       <c r="C152" t="s">
         <v>311</v>
       </c>
       <c r="D152" t="s">
         <v>312</v>
       </c>
       <c r="E152" s="1">
-        <v>1223000</v>
+        <v>1195000</v>
       </c>
       <c r="F152" s="2">
-        <v>100.623686</v>
+        <v>100.3021</v>
       </c>
       <c r="G152" s="3">
-        <v>1230627.68</v>
+        <v>1198610.1</v>
       </c>
       <c r="H152" s="4">
-        <v>0.00203601446</v>
+        <v>0.001982018741</v>
       </c>
       <c r="I152" s="5">
-        <v>0.002036226942</v>
+        <v>0.001982801345</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
         <v>9</v>
       </c>
       <c r="B153" t="s">
         <v>10</v>
       </c>
       <c r="C153" t="s">
         <v>313</v>
       </c>
       <c r="D153" t="s">
         <v>314</v>
       </c>
       <c r="E153" s="1">
-        <v>1165000</v>
+        <v>1281000</v>
       </c>
       <c r="F153" s="2">
-        <v>103.081432</v>
+        <v>93.39520899999999</v>
       </c>
       <c r="G153" s="3">
-        <v>1200898.68</v>
+        <v>1196392.63</v>
       </c>
       <c r="H153" s="4">
-        <v>0.001986829261</v>
+        <v>0.001978351942</v>
       </c>
       <c r="I153" s="5">
-        <v>0.00198703661</v>
+        <v>0.001979133098</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
         <v>9</v>
       </c>
       <c r="B154" t="s">
         <v>10</v>
       </c>
       <c r="C154" t="s">
         <v>315</v>
       </c>
       <c r="D154" t="s">
         <v>316</v>
       </c>
       <c r="E154" s="1">
-        <v>1259000</v>
+        <v>1191000</v>
       </c>
       <c r="F154" s="2">
-        <v>95.929688</v>
+        <v>102.873309</v>
       </c>
       <c r="G154" s="3">
-        <v>1207754.77</v>
+        <v>1225221.11</v>
       </c>
       <c r="H154" s="4">
-        <v>0.001998172331</v>
+        <v>0.002026022651</v>
       </c>
       <c r="I154" s="5">
-        <v>0.001998380864</v>
+        <v>0.00202682263</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
         <v>9</v>
       </c>
       <c r="B155" t="s">
         <v>10</v>
       </c>
       <c r="C155" t="s">
         <v>317</v>
       </c>
       <c r="D155" t="s">
         <v>318</v>
       </c>
       <c r="E155" s="1">
-        <v>1211000</v>
+        <v>1193000</v>
       </c>
       <c r="F155" s="2">
-        <v>99.840012</v>
+        <v>100.353843</v>
       </c>
       <c r="G155" s="3">
-        <v>1209062.55</v>
+        <v>1197221.35</v>
       </c>
       <c r="H155" s="4">
-        <v>0.00200033598</v>
+        <v>0.00197972231</v>
       </c>
       <c r="I155" s="5">
-        <v>0.002000544738</v>
+        <v>0.001980504008</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>9</v>
       </c>
       <c r="B156" t="s">
         <v>10</v>
       </c>
       <c r="C156" t="s">
         <v>319</v>
       </c>
       <c r="D156" t="s">
         <v>320</v>
       </c>
       <c r="E156" s="1">
-        <v>1202000</v>
+        <v>1229000</v>
       </c>
       <c r="F156" s="2">
-        <v>98.49485</v>
+        <v>100.464877</v>
       </c>
       <c r="G156" s="3">
-        <v>1183908.1</v>
+        <v>1234713.34</v>
       </c>
       <c r="H156" s="4">
-        <v>0.001958719152</v>
+        <v>0.002041718976</v>
       </c>
       <c r="I156" s="5">
-        <v>0.001958923567</v>
+        <v>0.002042525153</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
         <v>9</v>
       </c>
       <c r="B157" t="s">
         <v>10</v>
       </c>
       <c r="C157" t="s">
         <v>321</v>
       </c>
       <c r="D157" t="s">
         <v>322</v>
       </c>
       <c r="E157" s="1">
-        <v>1164000</v>
+        <v>1165000</v>
       </c>
       <c r="F157" s="2">
-        <v>100.173527</v>
+        <v>102.702523</v>
       </c>
       <c r="G157" s="3">
-        <v>1166019.85</v>
+        <v>1196484.39</v>
       </c>
       <c r="H157" s="4">
-        <v>0.001929123912</v>
+        <v>0.001978503685</v>
       </c>
       <c r="I157" s="5">
-        <v>0.001929325239</v>
+        <v>0.001979284901</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
         <v>9</v>
       </c>
       <c r="B158" t="s">
         <v>10</v>
       </c>
       <c r="C158" t="s">
         <v>323</v>
       </c>
       <c r="D158" t="s">
         <v>324</v>
       </c>
       <c r="E158" s="1">
-        <v>1141000</v>
+        <v>1211000</v>
       </c>
       <c r="F158" s="2">
-        <v>101.33326</v>
+        <v>99.952016</v>
       </c>
       <c r="G158" s="3">
-        <v>1156212.5</v>
+        <v>1210418.91</v>
       </c>
       <c r="H158" s="4">
-        <v>0.001912898109</v>
+        <v>0.002001545775</v>
       </c>
       <c r="I158" s="5">
-        <v>0.001913097743</v>
+        <v>0.002002336089</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
         <v>9</v>
       </c>
       <c r="B159" t="s">
         <v>10</v>
       </c>
       <c r="C159" t="s">
         <v>325</v>
       </c>
       <c r="D159" t="s">
         <v>326</v>
       </c>
       <c r="E159" s="1">
-        <v>1163000</v>
+        <v>1197000</v>
       </c>
       <c r="F159" s="2">
-        <v>101.25258</v>
+        <v>100.0173</v>
       </c>
       <c r="G159" s="3">
-        <v>1177567.51</v>
+        <v>1197207.08</v>
       </c>
       <c r="H159" s="4">
-        <v>0.001948228947</v>
+        <v>0.00197969872</v>
       </c>
       <c r="I159" s="5">
-        <v>0.001948432268</v>
+        <v>0.001980480408</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
         <v>9</v>
       </c>
       <c r="B160" t="s">
         <v>10</v>
       </c>
       <c r="C160" t="s">
         <v>327</v>
       </c>
       <c r="D160" t="s">
         <v>328</v>
       </c>
       <c r="E160" s="1">
-        <v>1208000</v>
+        <v>1086000</v>
       </c>
       <c r="F160" s="2">
-        <v>96.96284</v>
+        <v>103.6069</v>
       </c>
       <c r="G160" s="3">
-        <v>1171311.11</v>
+        <v>1125170.93</v>
       </c>
       <c r="H160" s="4">
-        <v>0.001937878036</v>
+        <v>0.001860579923</v>
       </c>
       <c r="I160" s="5">
-        <v>0.001938080277</v>
+        <v>0.001861314576</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
         <v>9</v>
       </c>
       <c r="B161" t="s">
         <v>10</v>
       </c>
       <c r="C161" t="s">
         <v>329</v>
       </c>
       <c r="D161" t="s">
         <v>330</v>
       </c>
       <c r="E161" s="1">
-        <v>1572000</v>
+        <v>1164000</v>
       </c>
       <c r="F161" s="2">
-        <v>71.14437</v>
+        <v>99.66494299999999</v>
       </c>
       <c r="G161" s="3">
-        <v>1118389.5</v>
+        <v>1160099.94</v>
       </c>
       <c r="H161" s="4">
-        <v>0.00185032177</v>
+        <v>0.001918338436</v>
       </c>
       <c r="I161" s="5">
-        <v>0.001850514873</v>
+        <v>0.001919095896</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
         <v>9</v>
       </c>
       <c r="B162" t="s">
         <v>10</v>
       </c>
       <c r="C162" t="s">
         <v>331</v>
       </c>
       <c r="D162" t="s">
         <v>332</v>
       </c>
       <c r="E162" s="1">
-        <v>1122000</v>
+        <v>1141000</v>
       </c>
       <c r="F162" s="2">
-        <v>100.9815</v>
+        <v>101.34394</v>
       </c>
       <c r="G162" s="3">
-        <v>1133012.43</v>
+        <v>1156334.36</v>
       </c>
       <c r="H162" s="4">
-        <v>0.001874514712</v>
+        <v>0.00191211168</v>
       </c>
       <c r="I162" s="5">
-        <v>0.00187471034</v>
+        <v>0.001912866681</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>9</v>
       </c>
       <c r="B163" t="s">
         <v>10</v>
       </c>
       <c r="C163" t="s">
         <v>333</v>
       </c>
       <c r="D163" t="s">
         <v>334</v>
       </c>
       <c r="E163" s="1">
-        <v>1213000</v>
+        <v>1163000</v>
       </c>
       <c r="F163" s="2">
-        <v>92.626346</v>
+        <v>101.10904</v>
       </c>
       <c r="G163" s="3">
-        <v>1123557.58</v>
+        <v>1175898.14</v>
       </c>
       <c r="H163" s="4">
-        <v>0.001858872111</v>
+        <v>0.001944462299</v>
       </c>
       <c r="I163" s="5">
-        <v>0.001859066107</v>
+        <v>0.001945230074</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
         <v>9</v>
       </c>
       <c r="B164" t="s">
         <v>10</v>
       </c>
       <c r="C164" t="s">
         <v>335</v>
       </c>
       <c r="D164" t="s">
         <v>336</v>
       </c>
       <c r="E164" s="1">
-        <v>1136000</v>
+        <v>1208000</v>
       </c>
       <c r="F164" s="2">
-        <v>99.69359</v>
+        <v>96.65524000000001</v>
       </c>
       <c r="G164" s="3">
-        <v>1132519.18</v>
+        <v>1167595.3</v>
       </c>
       <c r="H164" s="4">
-        <v>0.001873698658</v>
+        <v>0.00193073275</v>
       </c>
       <c r="I164" s="5">
-        <v>0.0018738942</v>
+        <v>0.001931495103</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
         <v>9</v>
       </c>
       <c r="B165" t="s">
         <v>10</v>
       </c>
       <c r="C165" t="s">
         <v>337</v>
       </c>
       <c r="D165" t="s">
         <v>338</v>
       </c>
       <c r="E165" s="1">
-        <v>1093000</v>
+        <v>1128000</v>
       </c>
       <c r="F165" s="2">
-        <v>103.564</v>
+        <v>101.2447</v>
       </c>
       <c r="G165" s="3">
-        <v>1131954.52</v>
+        <v>1142040.22</v>
       </c>
       <c r="H165" s="4">
-        <v>0.001872764451</v>
+        <v>0.001888474926</v>
       </c>
       <c r="I165" s="5">
-        <v>0.001872959896</v>
+        <v>0.001889220594</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
         <v>9</v>
       </c>
       <c r="B166" t="s">
         <v>10</v>
       </c>
       <c r="C166" t="s">
         <v>339</v>
       </c>
       <c r="D166" t="s">
         <v>340</v>
       </c>
       <c r="E166" s="1">
-        <v>1246000</v>
+        <v>1142000</v>
       </c>
       <c r="F166" s="2">
-        <v>90.621813</v>
+        <v>100.5551</v>
       </c>
       <c r="G166" s="3">
-        <v>1129147.79</v>
+        <v>1148339.24</v>
       </c>
       <c r="H166" s="4">
-        <v>0.001868120851</v>
+        <v>0.00189889098</v>
       </c>
       <c r="I166" s="5">
-        <v>0.001868315811</v>
+        <v>0.001899640761</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
         <v>9</v>
       </c>
       <c r="B167" t="s">
         <v>10</v>
       </c>
       <c r="C167" t="s">
         <v>341</v>
       </c>
       <c r="D167" t="s">
         <v>342</v>
       </c>
       <c r="E167" s="1">
-        <v>1487000</v>
+        <v>1093000</v>
       </c>
       <c r="F167" s="2">
-        <v>78.78685400000001</v>
+        <v>103.6203</v>
       </c>
       <c r="G167" s="3">
-        <v>1171560.52</v>
+        <v>1132569.88</v>
       </c>
       <c r="H167" s="4">
-        <v>0.001938290676</v>
+        <v>0.0018728148</v>
       </c>
       <c r="I167" s="5">
-        <v>0.00193849296</v>
+        <v>0.001873554285</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
         <v>9</v>
       </c>
       <c r="B168" t="s">
         <v>10</v>
       </c>
       <c r="C168" t="s">
         <v>343</v>
       </c>
       <c r="D168" t="s">
         <v>344</v>
       </c>
       <c r="E168" s="1">
-        <v>1197000</v>
+        <v>1139000</v>
       </c>
       <c r="F168" s="2">
-        <v>98.21614</v>
+        <v>102.5768</v>
       </c>
       <c r="G168" s="3">
-        <v>1175647.2</v>
+        <v>1168349.75</v>
       </c>
       <c r="H168" s="4">
-        <v>0.001945051887</v>
+        <v>0.001931980311</v>
       </c>
       <c r="I168" s="5">
-        <v>0.001945254876</v>
+        <v>0.001932743157</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
         <v>9</v>
       </c>
       <c r="B169" t="s">
         <v>10</v>
       </c>
       <c r="C169" t="s">
         <v>345</v>
       </c>
       <c r="D169" t="s">
         <v>346</v>
       </c>
       <c r="E169" s="1">
-        <v>1086000</v>
+        <v>1487000</v>
       </c>
       <c r="F169" s="2">
-        <v>100.865063</v>
+        <v>77.47768000000001</v>
       </c>
       <c r="G169" s="3">
-        <v>1095394.58</v>
+        <v>1152093.1</v>
       </c>
       <c r="H169" s="4">
-        <v>0.001812277791</v>
+        <v>0.001905098353</v>
       </c>
       <c r="I169" s="5">
-        <v>0.001812466923</v>
+        <v>0.001905850585</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
         <v>9</v>
       </c>
       <c r="B170" t="s">
         <v>10</v>
       </c>
       <c r="C170" t="s">
         <v>347</v>
       </c>
       <c r="D170" t="s">
         <v>348</v>
       </c>
       <c r="E170" s="1">
-        <v>1064000</v>
+        <v>1202000</v>
       </c>
       <c r="F170" s="2">
-        <v>101.33822</v>
+        <v>97.64100999999999</v>
       </c>
       <c r="G170" s="3">
-        <v>1078238.66</v>
+        <v>1173644.94</v>
       </c>
       <c r="H170" s="4">
-        <v>0.001783894139</v>
+        <v>0.001940736421</v>
       </c>
       <c r="I170" s="5">
-        <v>0.001784080309</v>
+        <v>0.001941502725</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
         <v>9</v>
       </c>
       <c r="B171" t="s">
         <v>10</v>
       </c>
       <c r="C171" t="s">
         <v>349</v>
       </c>
       <c r="D171" t="s">
         <v>350</v>
       </c>
       <c r="E171" s="1">
-        <v>1154000</v>
+        <v>1064000</v>
       </c>
       <c r="F171" s="2">
-        <v>96.215824</v>
+        <v>100.79153</v>
       </c>
       <c r="G171" s="3">
-        <v>1110330.61</v>
+        <v>1072421.88</v>
       </c>
       <c r="H171" s="4">
-        <v>0.001836988727</v>
+        <v>0.001773354214</v>
       </c>
       <c r="I171" s="5">
-        <v>0.001837180439</v>
+        <v>0.001774054426</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
         <v>9</v>
       </c>
       <c r="B172" t="s">
         <v>10</v>
       </c>
       <c r="C172" t="s">
         <v>351</v>
       </c>
       <c r="D172" t="s">
         <v>352</v>
       </c>
       <c r="E172" s="1">
-        <v>1128000</v>
+        <v>1154000</v>
       </c>
       <c r="F172" s="2">
-        <v>96.77472899999999</v>
+        <v>95.49844299999999</v>
       </c>
       <c r="G172" s="3">
-        <v>1091618.94</v>
+        <v>1102052.03</v>
       </c>
       <c r="H172" s="4">
-        <v>0.001806031174</v>
+        <v>0.001822350563</v>
       </c>
       <c r="I172" s="5">
-        <v>0.001806219655</v>
+        <v>0.001823070121</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
         <v>9</v>
       </c>
       <c r="B173" t="s">
         <v>10</v>
       </c>
       <c r="C173" t="s">
         <v>353</v>
       </c>
       <c r="D173" t="s">
         <v>354</v>
       </c>
       <c r="E173" s="1">
-        <v>1207000</v>
+        <v>1128000</v>
       </c>
       <c r="F173" s="2">
-        <v>92.35384500000001</v>
+        <v>95.975492</v>
       </c>
       <c r="G173" s="3">
-        <v>1114710.91</v>
+        <v>1082603.55</v>
       </c>
       <c r="H173" s="4">
-        <v>0.001844235724</v>
+        <v>0.001790190599</v>
       </c>
       <c r="I173" s="5">
-        <v>0.001844428192</v>
+        <v>0.00179089746</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
         <v>9</v>
       </c>
       <c r="B174" t="s">
         <v>10</v>
       </c>
       <c r="C174" t="s">
         <v>355</v>
       </c>
       <c r="D174" t="s">
         <v>356</v>
       </c>
       <c r="E174" s="1">
-        <v>1095000</v>
+        <v>1572000</v>
       </c>
       <c r="F174" s="2">
-        <v>97.969309</v>
+        <v>70.595553</v>
       </c>
       <c r="G174" s="3">
-        <v>1072763.93</v>
+        <v>1109762.09</v>
       </c>
       <c r="H174" s="4">
-        <v>0.001774836465</v>
+        <v>0.001835099901</v>
       </c>
       <c r="I174" s="5">
-        <v>0.00177502169</v>
+        <v>0.001835824494</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>9</v>
       </c>
       <c r="B175" t="s">
         <v>10</v>
       </c>
       <c r="C175" t="s">
         <v>357</v>
       </c>
       <c r="D175" t="s">
         <v>358</v>
       </c>
       <c r="E175" s="1">
-        <v>1147000</v>
+        <v>1213000</v>
       </c>
       <c r="F175" s="2">
-        <v>95.347185</v>
+        <v>91.81376299999999</v>
       </c>
       <c r="G175" s="3">
-        <v>1093632.21</v>
+        <v>1113700.95</v>
       </c>
       <c r="H175" s="4">
-        <v>0.001809362031</v>
+        <v>0.001841613177</v>
       </c>
       <c r="I175" s="5">
-        <v>0.001809550859</v>
+        <v>0.001842340341</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
         <v>9</v>
       </c>
       <c r="B176" t="s">
         <v>10</v>
       </c>
       <c r="C176" t="s">
         <v>359</v>
       </c>
       <c r="D176" t="s">
         <v>360</v>
       </c>
       <c r="E176" s="1">
-        <v>1140000</v>
+        <v>1095000</v>
       </c>
       <c r="F176" s="2">
-        <v>97.95828</v>
+        <v>97.485393</v>
       </c>
       <c r="G176" s="3">
-        <v>1116724.39</v>
+        <v>1067465.05</v>
       </c>
       <c r="H176" s="4">
-        <v>0.001847566935</v>
+        <v>0.001765157619</v>
       </c>
       <c r="I176" s="5">
-        <v>0.00184775975</v>
+        <v>0.001765854594</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
         <v>9</v>
       </c>
       <c r="B177" t="s">
         <v>10</v>
       </c>
       <c r="C177" t="s">
         <v>361</v>
       </c>
       <c r="D177" t="s">
         <v>362</v>
       </c>
       <c r="E177" s="1">
-        <v>1120000</v>
+        <v>1153000</v>
       </c>
       <c r="F177" s="2">
-        <v>96.2097</v>
+        <v>94.97478099999999</v>
       </c>
       <c r="G177" s="3">
-        <v>1077548.64</v>
+        <v>1095059.22</v>
       </c>
       <c r="H177" s="4">
-        <v>0.001782752532</v>
+        <v>0.001810787274</v>
       </c>
       <c r="I177" s="5">
-        <v>0.001782938584</v>
+        <v>0.001811502266</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
         <v>9</v>
       </c>
       <c r="B178" t="s">
         <v>10</v>
       </c>
       <c r="C178" t="s">
         <v>363</v>
       </c>
       <c r="D178" t="s">
         <v>364</v>
       </c>
       <c r="E178" s="1">
-        <v>1326000</v>
+        <v>1213000</v>
       </c>
       <c r="F178" s="2">
-        <v>82.012039</v>
+        <v>91.667193</v>
       </c>
       <c r="G178" s="3">
-        <v>1087479.64</v>
+        <v>1111923.05</v>
       </c>
       <c r="H178" s="4">
-        <v>0.001799182891</v>
+        <v>0.001838673256</v>
       </c>
       <c r="I178" s="5">
-        <v>0.001799370657</v>
+        <v>0.001839399259</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
         <v>9</v>
       </c>
       <c r="B179" t="s">
         <v>10</v>
       </c>
       <c r="C179" t="s">
         <v>365</v>
       </c>
       <c r="D179" t="s">
         <v>366</v>
       </c>
       <c r="E179" s="1">
-        <v>1135000</v>
+        <v>1115000</v>
       </c>
       <c r="F179" s="2">
-        <v>97.031237</v>
+        <v>95.23396</v>
       </c>
       <c r="G179" s="3">
-        <v>1101304.54</v>
+        <v>1061858.65</v>
       </c>
       <c r="H179" s="4">
-        <v>0.001822055529</v>
+        <v>0.00175588689</v>
       </c>
       <c r="I179" s="5">
-        <v>0.001822245682</v>
+        <v>0.001756580206</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
         <v>9</v>
       </c>
       <c r="B180" t="s">
         <v>10</v>
       </c>
       <c r="C180" t="s">
         <v>367</v>
       </c>
       <c r="D180" t="s">
         <v>368</v>
       </c>
       <c r="E180" s="1">
-        <v>1098000</v>
+        <v>1140000</v>
       </c>
       <c r="F180" s="2">
-        <v>98.45064000000001</v>
+        <v>97.21007</v>
       </c>
       <c r="G180" s="3">
-        <v>1080988.03</v>
+        <v>1108194.8</v>
       </c>
       <c r="H180" s="4">
-        <v>0.001788442833</v>
+        <v>0.001832508225</v>
       </c>
       <c r="I180" s="5">
-        <v>0.001788629479</v>
+        <v>0.001833231795</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
         <v>9</v>
       </c>
       <c r="B181" t="s">
         <v>10</v>
       </c>
       <c r="C181" t="s">
         <v>369</v>
       </c>
       <c r="D181" t="s">
         <v>370</v>
       </c>
       <c r="E181" s="1">
-        <v>1077348.39</v>
+        <v>1120000</v>
       </c>
       <c r="F181" s="2">
-        <v>1</v>
+        <v>95.100307</v>
       </c>
       <c r="G181" s="3">
-        <v>1077348.39</v>
+        <v>1065123.44</v>
       </c>
       <c r="H181" s="4">
-        <v>0.001782421228</v>
+        <v>0.00176128553</v>
       </c>
       <c r="I181" s="5">
-        <v>0.001782607245</v>
+        <v>0.001761980977</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
         <v>9</v>
       </c>
       <c r="B182" t="s">
         <v>10</v>
       </c>
       <c r="C182" t="s">
         <v>371</v>
       </c>
       <c r="D182" t="s">
         <v>372</v>
       </c>
       <c r="E182" s="1">
-        <v>1101000</v>
+        <v>1246000</v>
       </c>
       <c r="F182" s="2">
-        <v>99.42156199999999</v>
+        <v>89.15581400000001</v>
       </c>
       <c r="G182" s="3">
-        <v>1094631.4</v>
+        <v>1110881.44</v>
       </c>
       <c r="H182" s="4">
-        <v>0.001811015135</v>
+        <v>0.001836950854</v>
       </c>
       <c r="I182" s="5">
-        <v>0.001811204136</v>
+        <v>0.001837676178</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
         <v>9</v>
       </c>
       <c r="B183" t="s">
         <v>10</v>
       </c>
       <c r="C183" t="s">
         <v>373</v>
       </c>
       <c r="D183" t="s">
         <v>374</v>
       </c>
       <c r="E183" s="1">
-        <v>1072000</v>
+        <v>1332000</v>
       </c>
       <c r="F183" s="2">
-        <v>96.05533800000001</v>
+        <v>81.423733</v>
       </c>
       <c r="G183" s="3">
-        <v>1029713.22</v>
+        <v>1084564.12</v>
       </c>
       <c r="H183" s="4">
-        <v>0.00170361113</v>
+        <v>0.001793432599</v>
       </c>
       <c r="I183" s="5">
-        <v>0.001703788922</v>
+        <v>0.00179414074</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
         <v>9</v>
       </c>
       <c r="B184" t="s">
         <v>10</v>
       </c>
       <c r="C184" t="s">
         <v>375</v>
       </c>
       <c r="D184" t="s">
         <v>376</v>
       </c>
       <c r="E184" s="1">
-        <v>1013000</v>
+        <v>1141000</v>
       </c>
       <c r="F184" s="2">
-        <v>102.92172</v>
+        <v>95.736358</v>
       </c>
       <c r="G184" s="3">
-        <v>1042597.02</v>
+        <v>1092351.84</v>
       </c>
       <c r="H184" s="4">
-        <v>0.00172492676</v>
+        <v>0.001806310356</v>
       </c>
       <c r="I184" s="5">
-        <v>0.001725106776</v>
+        <v>0.001807023581</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
         <v>9</v>
       </c>
       <c r="B185" t="s">
         <v>10</v>
       </c>
       <c r="C185" t="s">
         <v>377</v>
       </c>
       <c r="D185" t="s">
         <v>378</v>
       </c>
       <c r="E185" s="1">
-        <v>1000000</v>
+        <v>1098000</v>
       </c>
       <c r="F185" s="2">
-        <v>100.09996</v>
+        <v>98.37291</v>
       </c>
       <c r="G185" s="3">
-        <v>1000999.6</v>
+        <v>1080134.55</v>
       </c>
       <c r="H185" s="4">
-        <v>0.001656105818</v>
+        <v>0.00178610787</v>
       </c>
       <c r="I185" s="5">
-        <v>0.001656278652</v>
+        <v>0.001786813119</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
         <v>9</v>
       </c>
       <c r="B186" t="s">
         <v>10</v>
       </c>
       <c r="C186" t="s">
         <v>379</v>
       </c>
       <c r="D186" t="s">
         <v>380</v>
       </c>
       <c r="E186" s="1">
-        <v>1056344.9422</v>
+        <v>1107000</v>
       </c>
       <c r="F186" s="2">
-        <v>97.178173</v>
+        <v>99.185151</v>
       </c>
       <c r="G186" s="3">
-        <v>1026536.72</v>
+        <v>1097979.62</v>
       </c>
       <c r="H186" s="4">
-        <v>0.00169835575</v>
+        <v>0.001815616434</v>
       </c>
       <c r="I186" s="5">
-        <v>0.001698532994</v>
+        <v>0.001816333334</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
         <v>9</v>
       </c>
       <c r="B187" t="s">
         <v>10</v>
       </c>
       <c r="C187" t="s">
         <v>381</v>
       </c>
       <c r="D187" t="s">
         <v>382</v>
       </c>
       <c r="E187" s="1">
-        <v>988976.12</v>
+        <v>1072000</v>
       </c>
       <c r="F187" s="2">
-        <v>101.8645</v>
+        <v>95.796211</v>
       </c>
       <c r="G187" s="3">
-        <v>1007415.58</v>
+        <v>1026935.38</v>
       </c>
       <c r="H187" s="4">
-        <v>0.001666720749</v>
+        <v>0.001698137852</v>
       </c>
       <c r="I187" s="5">
-        <v>0.001666894691</v>
+        <v>0.001698808365</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
         <v>9</v>
       </c>
       <c r="B188" t="s">
         <v>10</v>
       </c>
       <c r="C188" t="s">
         <v>383</v>
       </c>
       <c r="D188" t="s">
         <v>384</v>
       </c>
       <c r="E188" s="1">
-        <v>1109000</v>
+        <v>1013000</v>
       </c>
       <c r="F188" s="2">
-        <v>94.6634</v>
+        <v>102.8673</v>
       </c>
       <c r="G188" s="3">
-        <v>1049817.11</v>
+        <v>1042045.75</v>
       </c>
       <c r="H188" s="4">
-        <v>0.00173687204</v>
+        <v>0.001723124319</v>
       </c>
       <c r="I188" s="5">
-        <v>0.001737053303</v>
+        <v>0.001723804698</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
         <v>9</v>
       </c>
       <c r="B189" t="s">
         <v>10</v>
       </c>
       <c r="C189" t="s">
         <v>385</v>
       </c>
       <c r="D189" t="s">
         <v>386</v>
       </c>
       <c r="E189" s="1">
-        <v>1014000</v>
+        <v>1000000</v>
       </c>
       <c r="F189" s="2">
-        <v>100.461007</v>
+        <v>100.09807</v>
       </c>
       <c r="G189" s="3">
-        <v>1018674.61</v>
+        <v>1000980.7</v>
       </c>
       <c r="H189" s="4">
-        <v>0.001685348276</v>
+        <v>0.001655219253</v>
       </c>
       <c r="I189" s="5">
-        <v>0.001685524162</v>
+        <v>0.00165587282</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
         <v>9</v>
       </c>
       <c r="B190" t="s">
         <v>10</v>
       </c>
       <c r="C190" t="s">
         <v>387</v>
       </c>
       <c r="D190" t="s">
         <v>388</v>
       </c>
       <c r="E190" s="1">
-        <v>895000</v>
+        <v>1046255.0822</v>
       </c>
       <c r="F190" s="2">
-        <v>116.623399</v>
+        <v>96.81022299999999</v>
       </c>
       <c r="G190" s="3">
-        <v>1043779.42</v>
+        <v>1012881.88</v>
       </c>
       <c r="H190" s="4">
-        <v>0.00172688298</v>
+        <v>0.001674899013</v>
       </c>
       <c r="I190" s="5">
-        <v>0.0017270632</v>
+        <v>0.00167556035</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
         <v>9</v>
       </c>
       <c r="B191" t="s">
         <v>10</v>
       </c>
       <c r="C191" t="s">
         <v>389</v>
       </c>
       <c r="D191" t="s">
         <v>390</v>
       </c>
       <c r="E191" s="1">
-        <v>1161000</v>
+        <v>1014000</v>
       </c>
       <c r="F191" s="2">
-        <v>89.83841700000001</v>
+        <v>99.717423</v>
       </c>
       <c r="G191" s="3">
-        <v>1043024.02</v>
+        <v>1011134.67</v>
       </c>
       <c r="H191" s="4">
-        <v>0.001725633207</v>
+        <v>0.001672009832</v>
       </c>
       <c r="I191" s="5">
-        <v>0.001725813297</v>
+        <v>0.001672670029</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
         <v>9</v>
       </c>
       <c r="B192" t="s">
         <v>10</v>
       </c>
       <c r="C192" t="s">
         <v>391</v>
       </c>
       <c r="D192" t="s">
         <v>392</v>
       </c>
       <c r="E192" s="1">
-        <v>37100</v>
+        <v>898000</v>
       </c>
       <c r="F192" s="2">
-        <v>25.74</v>
+        <v>116.312395</v>
       </c>
       <c r="G192" s="3">
-        <v>954954</v>
+        <v>1044485.31</v>
       </c>
       <c r="H192" s="4">
-        <v>0.001579925582</v>
+        <v>0.001727158366</v>
       </c>
       <c r="I192" s="5">
-        <v>0.001580090466</v>
+        <v>0.001727840338</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
         <v>9</v>
       </c>
       <c r="B193" t="s">
         <v>10</v>
       </c>
       <c r="C193" t="s">
         <v>393</v>
       </c>
       <c r="D193" t="s">
         <v>394</v>
       </c>
       <c r="E193" s="1">
-        <v>1000000</v>
+        <v>1167000</v>
       </c>
       <c r="F193" s="2">
-        <v>96.102858</v>
+        <v>89.70907</v>
       </c>
       <c r="G193" s="3">
-        <v>961028.58</v>
+        <v>1046904.85</v>
       </c>
       <c r="H193" s="4">
-        <v>0.001589975683</v>
+        <v>0.001731159311</v>
       </c>
       <c r="I193" s="5">
-        <v>0.001590141616</v>
+        <v>0.001731842863</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
         <v>9</v>
       </c>
       <c r="B194" t="s">
         <v>10</v>
       </c>
       <c r="C194" t="s">
         <v>395</v>
       </c>
       <c r="D194" t="s">
         <v>396</v>
       </c>
       <c r="E194" s="1">
-        <v>957000</v>
+        <v>1066500</v>
       </c>
       <c r="F194" s="2">
-        <v>98.76025199999999</v>
+        <v>95.53125</v>
       </c>
       <c r="G194" s="3">
-        <v>945135.61</v>
+        <v>1018840.78</v>
       </c>
       <c r="H194" s="4">
-        <v>0.001563681529</v>
+        <v>0.00168475264</v>
       </c>
       <c r="I194" s="5">
-        <v>0.001563844718</v>
+        <v>0.001685417868</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
         <v>9</v>
       </c>
       <c r="B195" t="s">
         <v>10</v>
       </c>
       <c r="C195" t="s">
         <v>397</v>
       </c>
       <c r="D195" t="s">
         <v>398</v>
       </c>
       <c r="E195" s="1">
-        <v>1063000</v>
+        <v>37100</v>
       </c>
       <c r="F195" s="2">
-        <v>93.354654</v>
+        <v>25.42</v>
       </c>
       <c r="G195" s="3">
-        <v>992359.97</v>
+        <v>943082</v>
       </c>
       <c r="H195" s="4">
-        <v>0.001641811968</v>
+        <v>0.001559478104</v>
       </c>
       <c r="I195" s="5">
-        <v>0.00164198331</v>
+        <v>0.001560093867</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
         <v>9</v>
       </c>
       <c r="B196" t="s">
         <v>10</v>
       </c>
       <c r="C196" t="s">
         <v>399</v>
       </c>
       <c r="D196" t="s">
         <v>400</v>
       </c>
       <c r="E196" s="1">
-        <v>983324.7158</v>
+        <v>1000000</v>
       </c>
       <c r="F196" s="2">
-        <v>99.46456999999999</v>
+        <v>96.19884500000001</v>
       </c>
       <c r="G196" s="3">
-        <v>978059.7</v>
+        <v>961988.45</v>
       </c>
       <c r="H196" s="4">
-        <v>0.001618152854</v>
+        <v>0.001590741764</v>
       </c>
       <c r="I196" s="5">
-        <v>0.001618321728</v>
+        <v>0.001591369871</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
         <v>9</v>
       </c>
       <c r="B197" t="s">
         <v>10</v>
       </c>
       <c r="C197" t="s">
         <v>401</v>
       </c>
       <c r="D197" t="s">
         <v>402</v>
       </c>
       <c r="E197" s="1">
-        <v>1015000</v>
+        <v>957000</v>
       </c>
       <c r="F197" s="2">
-        <v>93.93279800000001</v>
+        <v>98.78228900000001</v>
       </c>
       <c r="G197" s="3">
-        <v>953417.9</v>
+        <v>945346.51</v>
       </c>
       <c r="H197" s="4">
-        <v>0.001577384177</v>
+        <v>0.001563222685</v>
       </c>
       <c r="I197" s="5">
-        <v>0.001577548796</v>
+        <v>0.001563839926</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
         <v>9</v>
       </c>
       <c r="B198" t="s">
         <v>10</v>
       </c>
       <c r="C198" t="s">
         <v>403</v>
       </c>
       <c r="D198" t="s">
         <v>404</v>
       </c>
       <c r="E198" s="1">
-        <v>864000</v>
+        <v>1063000</v>
       </c>
       <c r="F198" s="2">
-        <v>102.030041</v>
+        <v>93.38988500000001</v>
       </c>
       <c r="G198" s="3">
-        <v>881539.55</v>
+        <v>992734.48</v>
       </c>
       <c r="H198" s="4">
-        <v>0.001458464903</v>
+        <v>0.00164158332</v>
       </c>
       <c r="I198" s="5">
-        <v>0.001458617111</v>
+        <v>0.001642231502</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
         <v>9</v>
       </c>
       <c r="B199" t="s">
         <v>10</v>
       </c>
       <c r="C199" t="s">
         <v>405</v>
       </c>
       <c r="D199" t="s">
         <v>406</v>
       </c>
       <c r="E199" s="1">
-        <v>941000</v>
+        <v>958651.12</v>
       </c>
       <c r="F199" s="2">
-        <v>98.79586</v>
+        <v>101.85114</v>
       </c>
       <c r="G199" s="3">
-        <v>929669.04</v>
+        <v>976397.09</v>
       </c>
       <c r="H199" s="4">
-        <v>0.001538092833</v>
+        <v>0.001614567863</v>
       </c>
       <c r="I199" s="5">
-        <v>0.001538253351</v>
+        <v>0.001615205378</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
         <v>9</v>
       </c>
       <c r="B200" t="s">
         <v>10</v>
       </c>
       <c r="C200" t="s">
         <v>407</v>
       </c>
       <c r="D200" t="s">
         <v>408</v>
       </c>
       <c r="E200" s="1">
-        <v>916000</v>
+        <v>961088.1658</v>
       </c>
       <c r="F200" s="2">
-        <v>101.67024</v>
+        <v>99.9085</v>
       </c>
       <c r="G200" s="3">
-        <v>931299.4</v>
+        <v>960208.77</v>
       </c>
       <c r="H200" s="4">
-        <v>0.001540790178</v>
+        <v>0.001587798889</v>
       </c>
       <c r="I200" s="5">
-        <v>0.001540950978</v>
+        <v>0.001588425835</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
         <v>9</v>
       </c>
       <c r="B201" t="s">
         <v>10</v>
       </c>
       <c r="C201" t="s">
         <v>409</v>
       </c>
       <c r="D201" t="s">
         <v>410</v>
       </c>
       <c r="E201" s="1">
-        <v>900000</v>
+        <v>1021000</v>
       </c>
       <c r="F201" s="2">
-        <v>100.16462</v>
+        <v>94.034105</v>
       </c>
       <c r="G201" s="3">
-        <v>901481.58</v>
+        <v>960088.21</v>
       </c>
       <c r="H201" s="4">
-        <v>0.001491458028</v>
+        <v>0.001587599535</v>
       </c>
       <c r="I201" s="5">
-        <v>0.001491613679</v>
+        <v>0.001588226401</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
         <v>9</v>
       </c>
       <c r="B202" t="s">
         <v>10</v>
       </c>
       <c r="C202" t="s">
         <v>411</v>
       </c>
       <c r="D202" t="s">
         <v>412</v>
       </c>
       <c r="E202" s="1">
-        <v>872000</v>
+        <v>864000</v>
       </c>
       <c r="F202" s="2">
-        <v>101.2428</v>
+        <v>102.11172</v>
       </c>
       <c r="G202" s="3">
-        <v>882837.22</v>
+        <v>882245.26</v>
       </c>
       <c r="H202" s="4">
-        <v>0.001460611822</v>
+        <v>0.00145887862</v>
       </c>
       <c r="I202" s="5">
-        <v>0.001460764254</v>
+        <v>0.001459454661</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
         <v>9</v>
       </c>
       <c r="B203" t="s">
         <v>10</v>
       </c>
       <c r="C203" t="s">
         <v>413</v>
       </c>
       <c r="D203" t="s">
         <v>414</v>
       </c>
       <c r="E203" s="1">
-        <v>960000</v>
+        <v>884000</v>
       </c>
       <c r="F203" s="2">
-        <v>92.34318</v>
+        <v>99.47615</v>
       </c>
       <c r="G203" s="3">
-        <v>886494.53</v>
+        <v>879369.17</v>
       </c>
       <c r="H203" s="4">
-        <v>0.001466662669</v>
+        <v>0.001454122716</v>
       </c>
       <c r="I203" s="5">
-        <v>0.001466815733</v>
+        <v>0.001454696879</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
         <v>9</v>
       </c>
       <c r="B204" t="s">
         <v>10</v>
       </c>
       <c r="C204" t="s">
         <v>415</v>
       </c>
       <c r="D204" t="s">
         <v>416</v>
       </c>
       <c r="E204" s="1">
-        <v>890000</v>
+        <v>941000</v>
       </c>
       <c r="F204" s="2">
-        <v>96.276549</v>
+        <v>98.44062</v>
       </c>
       <c r="G204" s="3">
-        <v>856861.29</v>
+        <v>926326.23</v>
       </c>
       <c r="H204" s="4">
-        <v>0.001417635892</v>
+        <v>0.00153177081</v>
       </c>
       <c r="I204" s="5">
-        <v>0.001417783839</v>
+        <v>0.001532375633</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
         <v>9</v>
       </c>
       <c r="B205" t="s">
         <v>10</v>
       </c>
       <c r="C205" t="s">
         <v>417</v>
       </c>
       <c r="D205" t="s">
         <v>418</v>
       </c>
       <c r="E205" s="1">
-        <v>827000</v>
+        <v>916000</v>
       </c>
       <c r="F205" s="2">
-        <v>100.48158</v>
+        <v>101.5991</v>
       </c>
       <c r="G205" s="3">
-        <v>830982.67</v>
+        <v>930647.76</v>
       </c>
       <c r="H205" s="4">
-        <v>0.001374820958</v>
+        <v>0.001538916868</v>
       </c>
       <c r="I205" s="5">
-        <v>0.001374964437</v>
+        <v>0.001539524512</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
         <v>9</v>
       </c>
       <c r="B206" t="s">
         <v>10</v>
       </c>
       <c r="C206" t="s">
         <v>419</v>
       </c>
       <c r="D206" t="s">
         <v>420</v>
       </c>
       <c r="E206" s="1">
-        <v>921000</v>
+        <v>900000</v>
       </c>
       <c r="F206" s="2">
-        <v>94.564457</v>
+        <v>100.01388</v>
       </c>
       <c r="G206" s="3">
-        <v>870938.65</v>
+        <v>900124.92</v>
       </c>
       <c r="H206" s="4">
-        <v>0.001440926214</v>
+        <v>0.001488444381</v>
       </c>
       <c r="I206" s="5">
-        <v>0.001441076591</v>
+        <v>0.001489032096</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" t="s">
         <v>9</v>
       </c>
       <c r="B207" t="s">
         <v>10</v>
       </c>
       <c r="C207" t="s">
         <v>421</v>
       </c>
       <c r="D207" t="s">
         <v>422</v>
       </c>
       <c r="E207" s="1">
-        <v>848000</v>
+        <v>878000</v>
       </c>
       <c r="F207" s="2">
-        <v>100.877527</v>
+        <v>101.8557</v>
       </c>
       <c r="G207" s="3">
-        <v>855441.4300000001</v>
+        <v>894293.05</v>
       </c>
       <c r="H207" s="4">
-        <v>0.001415286807</v>
+        <v>0.001478800808</v>
       </c>
       <c r="I207" s="5">
-        <v>0.001415434509</v>
+        <v>0.001479384715</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" t="s">
         <v>9</v>
       </c>
       <c r="B208" t="s">
         <v>10</v>
       </c>
       <c r="C208" t="s">
         <v>423</v>
       </c>
       <c r="D208" t="s">
         <v>424</v>
       </c>
       <c r="E208" s="1">
-        <v>886000</v>
+        <v>890000</v>
       </c>
       <c r="F208" s="2">
-        <v>92.86684099999999</v>
+        <v>95.537744</v>
       </c>
       <c r="G208" s="3">
-        <v>822800.21</v>
+        <v>850285.92</v>
       </c>
       <c r="H208" s="4">
-        <v>0.001361283478</v>
+        <v>0.001406030734</v>
       </c>
       <c r="I208" s="5">
-        <v>0.001361425544</v>
+        <v>0.001406585908</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" t="s">
         <v>9</v>
       </c>
       <c r="B209" t="s">
         <v>10</v>
       </c>
       <c r="C209" t="s">
         <v>425</v>
       </c>
       <c r="D209" t="s">
         <v>426</v>
       </c>
       <c r="E209" s="1">
-        <v>842000</v>
+        <v>827000</v>
       </c>
       <c r="F209" s="2">
-        <v>100.068152</v>
+        <v>101.361093</v>
       </c>
       <c r="G209" s="3">
-        <v>842573.84</v>
+        <v>838256.24</v>
       </c>
       <c r="H209" s="4">
-        <v>0.001393997998</v>
+        <v>0.00138613848</v>
       </c>
       <c r="I209" s="5">
-        <v>0.001394143478</v>
+        <v>0.0013866858</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" t="s">
         <v>9</v>
       </c>
       <c r="B210" t="s">
         <v>10</v>
       </c>
       <c r="C210" t="s">
         <v>427</v>
       </c>
       <c r="D210" t="s">
         <v>428</v>
       </c>
       <c r="E210" s="1">
-        <v>878000</v>
+        <v>921000</v>
       </c>
       <c r="F210" s="2">
-        <v>99.15449</v>
+        <v>93.76050600000001</v>
       </c>
       <c r="G210" s="3">
-        <v>870576.42</v>
+        <v>863534.26</v>
       </c>
       <c r="H210" s="4">
-        <v>0.001440326927</v>
+        <v>0.001427938155</v>
       </c>
       <c r="I210" s="5">
-        <v>0.001440477242</v>
+        <v>0.001428501979</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
         <v>9</v>
       </c>
       <c r="B211" t="s">
         <v>10</v>
       </c>
       <c r="C211" t="s">
         <v>429</v>
       </c>
       <c r="D211" t="s">
         <v>430</v>
       </c>
       <c r="E211" s="1">
-        <v>847000</v>
+        <v>848000</v>
       </c>
       <c r="F211" s="2">
-        <v>98.14814</v>
+        <v>101.5199</v>
       </c>
       <c r="G211" s="3">
-        <v>831314.75</v>
+        <v>860888.75</v>
       </c>
       <c r="H211" s="4">
-        <v>0.001375370367</v>
+        <v>0.001423563549</v>
       </c>
       <c r="I211" s="5">
-        <v>0.001375513903</v>
+        <v>0.001424125645</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
         <v>9</v>
       </c>
       <c r="B212" t="s">
         <v>10</v>
       </c>
       <c r="C212" t="s">
         <v>431</v>
       </c>
       <c r="D212" t="s">
         <v>432</v>
       </c>
       <c r="E212" s="1">
-        <v>843000</v>
+        <v>842000</v>
       </c>
       <c r="F212" s="2">
-        <v>100.635359</v>
+        <v>99.82590999999999</v>
       </c>
       <c r="G212" s="3">
-        <v>848356.08</v>
+        <v>840534.16</v>
       </c>
       <c r="H212" s="4">
-        <v>0.001403564431</v>
+        <v>0.001389905248</v>
       </c>
       <c r="I212" s="5">
-        <v>0.001403710909</v>
+        <v>0.001390454055</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" t="s">
         <v>9</v>
       </c>
       <c r="B213" t="s">
         <v>10</v>
       </c>
       <c r="C213" t="s">
         <v>433</v>
       </c>
       <c r="D213" t="s">
         <v>434</v>
       </c>
       <c r="E213" s="1">
-        <v>889000</v>
+        <v>847000</v>
       </c>
       <c r="F213" s="2">
-        <v>97.055393</v>
+        <v>98.35468899999999</v>
       </c>
       <c r="G213" s="3">
-        <v>862822.4399999999</v>
+        <v>833064.22</v>
       </c>
       <c r="H213" s="4">
-        <v>0.001427498342</v>
+        <v>0.001377552963</v>
       </c>
       <c r="I213" s="5">
-        <v>0.001427647318</v>
+        <v>0.001378096893</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" t="s">
         <v>9</v>
       </c>
       <c r="B214" t="s">
         <v>10</v>
       </c>
       <c r="C214" t="s">
         <v>435</v>
       </c>
       <c r="D214" t="s">
         <v>436</v>
       </c>
       <c r="E214" s="1">
-        <v>863000</v>
+        <v>843000</v>
       </c>
       <c r="F214" s="2">
-        <v>100.871</v>
+        <v>99.964091</v>
       </c>
       <c r="G214" s="3">
-        <v>870516.73</v>
+        <v>842697.29</v>
       </c>
       <c r="H214" s="4">
-        <v>0.001440228169</v>
+        <v>0.001393482186</v>
       </c>
       <c r="I214" s="5">
-        <v>0.001440378474</v>
+        <v>0.001394032406</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" t="s">
         <v>9</v>
       </c>
       <c r="B215" t="s">
         <v>10</v>
       </c>
       <c r="C215" t="s">
         <v>437</v>
       </c>
       <c r="D215" t="s">
         <v>438</v>
       </c>
       <c r="E215" s="1">
-        <v>867000</v>
+        <v>889000</v>
       </c>
       <c r="F215" s="2">
-        <v>95.51780599999999</v>
+        <v>96.80018</v>
       </c>
       <c r="G215" s="3">
-        <v>828139.38</v>
+        <v>860553.6</v>
       </c>
       <c r="H215" s="4">
-        <v>0.001370116873</v>
+        <v>0.001423009342</v>
       </c>
       <c r="I215" s="5">
-        <v>0.001370259861</v>
+        <v>0.00142357122</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" t="s">
         <v>9</v>
       </c>
       <c r="B216" t="s">
         <v>10</v>
       </c>
       <c r="C216" t="s">
         <v>439</v>
       </c>
       <c r="D216" t="s">
         <v>440</v>
       </c>
       <c r="E216" s="1">
-        <v>834000</v>
+        <v>863000</v>
       </c>
       <c r="F216" s="2">
-        <v>98.335171</v>
+        <v>100.823794</v>
       </c>
       <c r="G216" s="3">
-        <v>820115.33</v>
+        <v>870109.34</v>
       </c>
       <c r="H216" s="4">
-        <v>0.001356841464</v>
+        <v>0.001438810694</v>
       </c>
       <c r="I216" s="5">
-        <v>0.001356983067</v>
+        <v>0.001439378811</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" t="s">
         <v>9</v>
       </c>
       <c r="B217" t="s">
         <v>10</v>
       </c>
       <c r="C217" t="s">
         <v>441</v>
       </c>
       <c r="D217" t="s">
         <v>442</v>
       </c>
       <c r="E217" s="1">
-        <v>856000</v>
+        <v>873000</v>
       </c>
       <c r="F217" s="2">
-        <v>99.0579</v>
+        <v>95.857826</v>
       </c>
       <c r="G217" s="3">
-        <v>847935.62</v>
+        <v>836838.8199999999</v>
       </c>
       <c r="H217" s="4">
-        <v>0.001402868812</v>
+        <v>0.001383794641</v>
       </c>
       <c r="I217" s="5">
-        <v>0.001403015218</v>
+        <v>0.001384341035</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" t="s">
         <v>9</v>
       </c>
       <c r="B218" t="s">
         <v>10</v>
       </c>
       <c r="C218" t="s">
         <v>443</v>
       </c>
       <c r="D218" t="s">
         <v>444</v>
       </c>
       <c r="E218" s="1">
-        <v>854000</v>
+        <v>840000</v>
       </c>
       <c r="F218" s="2">
-        <v>97.175</v>
+        <v>98.311649</v>
       </c>
       <c r="G218" s="3">
-        <v>829874.5</v>
+        <v>825817.85</v>
       </c>
       <c r="H218" s="4">
-        <v>0.001372987549</v>
+        <v>0.001365570393</v>
       </c>
       <c r="I218" s="5">
-        <v>0.001373130837</v>
+        <v>0.001366109591</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" t="s">
         <v>9</v>
       </c>
       <c r="B219" t="s">
         <v>10</v>
       </c>
       <c r="C219" t="s">
         <v>445</v>
       </c>
       <c r="D219" t="s">
         <v>446</v>
       </c>
       <c r="E219" s="1">
-        <v>932000</v>
+        <v>856000</v>
       </c>
       <c r="F219" s="2">
-        <v>90.81140000000001</v>
+        <v>99.59855</v>
       </c>
       <c r="G219" s="3">
-        <v>846362.25</v>
+        <v>852563.59</v>
       </c>
       <c r="H219" s="4">
-        <v>0.001400265737</v>
+        <v>0.001409797078</v>
       </c>
       <c r="I219" s="5">
-        <v>0.001400411872</v>
+        <v>0.001410353739</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" t="s">
         <v>9</v>
       </c>
       <c r="B220" t="s">
         <v>10</v>
       </c>
       <c r="C220" t="s">
         <v>447</v>
       </c>
       <c r="D220" t="s">
         <v>448</v>
       </c>
       <c r="E220" s="1">
-        <v>866000</v>
+        <v>855000</v>
       </c>
       <c r="F220" s="2">
-        <v>95.45668499999999</v>
+        <v>95.727706</v>
       </c>
       <c r="G220" s="3">
-        <v>826654.89</v>
+        <v>818471.89</v>
       </c>
       <c r="H220" s="4">
-        <v>0.001367660862</v>
+        <v>0.001353423122</v>
       </c>
       <c r="I220" s="5">
-        <v>0.001367803594</v>
+        <v>0.001353957524</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" t="s">
         <v>9</v>
       </c>
       <c r="B221" t="s">
         <v>10</v>
       </c>
       <c r="C221" t="s">
         <v>449</v>
       </c>
       <c r="D221" t="s">
         <v>450</v>
       </c>
       <c r="E221" s="1">
-        <v>1045000</v>
+        <v>860000</v>
       </c>
       <c r="F221" s="2">
-        <v>83.344371</v>
+        <v>97.545</v>
       </c>
       <c r="G221" s="3">
-        <v>870948.6800000001</v>
+        <v>838887</v>
       </c>
       <c r="H221" s="4">
-        <v>0.001440942805</v>
+        <v>0.001387181505</v>
       </c>
       <c r="I221" s="5">
-        <v>0.001441093184</v>
+        <v>0.001387729236</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" t="s">
         <v>9</v>
       </c>
       <c r="B222" t="s">
         <v>10</v>
       </c>
       <c r="C222" t="s">
         <v>451</v>
       </c>
       <c r="D222" t="s">
         <v>452</v>
       </c>
       <c r="E222" s="1">
-        <v>931000</v>
+        <v>960000</v>
       </c>
       <c r="F222" s="2">
-        <v>92.377493</v>
+        <v>90.734741</v>
       </c>
       <c r="G222" s="3">
-        <v>860034.46</v>
+        <v>871053.51</v>
       </c>
       <c r="H222" s="4">
-        <v>0.001422885756</v>
+        <v>0.001440371974</v>
       </c>
       <c r="I222" s="5">
-        <v>0.001423034251</v>
+        <v>0.001440940707</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" t="s">
         <v>9</v>
       </c>
       <c r="B223" t="s">
         <v>10</v>
       </c>
       <c r="C223" t="s">
         <v>453</v>
       </c>
       <c r="D223" t="s">
         <v>454</v>
       </c>
       <c r="E223" s="1">
-        <v>859000</v>
+        <v>866000</v>
       </c>
       <c r="F223" s="2">
-        <v>96.72092000000001</v>
+        <v>96.211849</v>
       </c>
       <c r="G223" s="3">
-        <v>830832.7</v>
+        <v>833194.61</v>
       </c>
       <c r="H223" s="4">
-        <v>0.00137457285</v>
+        <v>0.001377768587</v>
       </c>
       <c r="I223" s="5">
-        <v>0.001374716303</v>
+        <v>0.001378312601</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" t="s">
         <v>9</v>
       </c>
       <c r="B224" t="s">
         <v>10</v>
       </c>
       <c r="C224" t="s">
         <v>455</v>
       </c>
       <c r="D224" t="s">
         <v>456</v>
       </c>
       <c r="E224" s="1">
-        <v>875000</v>
+        <v>1051000</v>
       </c>
       <c r="F224" s="2">
-        <v>90.06284100000001</v>
+        <v>82.690907</v>
       </c>
       <c r="G224" s="3">
-        <v>788049.86</v>
+        <v>869081.4300000001</v>
       </c>
       <c r="H224" s="4">
-        <v>0.001303790687</v>
+        <v>0.001437110945</v>
       </c>
       <c r="I224" s="5">
-        <v>0.001303926753</v>
+        <v>0.001437678391</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" t="s">
         <v>9</v>
       </c>
       <c r="B225" t="s">
         <v>10</v>
       </c>
       <c r="C225" t="s">
         <v>457</v>
       </c>
       <c r="D225" t="s">
         <v>458</v>
       </c>
       <c r="E225" s="1">
-        <v>779000</v>
+        <v>931000</v>
       </c>
       <c r="F225" s="2">
-        <v>97.655027</v>
+        <v>92.473311</v>
       </c>
       <c r="G225" s="3">
-        <v>760732.66</v>
+        <v>860926.53</v>
       </c>
       <c r="H225" s="4">
-        <v>0.001258595692</v>
+        <v>0.001423626011</v>
       </c>
       <c r="I225" s="5">
-        <v>0.001258727042</v>
+        <v>0.001424188132</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
         <v>9</v>
       </c>
       <c r="B226" t="s">
         <v>10</v>
       </c>
       <c r="C226" t="s">
         <v>459</v>
       </c>
       <c r="D226" t="s">
         <v>460</v>
       </c>
       <c r="E226" s="1">
-        <v>768000</v>
+        <v>859000</v>
       </c>
       <c r="F226" s="2">
-        <v>99.077448</v>
+        <v>97.54254899999999</v>
       </c>
       <c r="G226" s="3">
-        <v>760914.8</v>
+        <v>837890.5</v>
       </c>
       <c r="H226" s="4">
-        <v>0.001258897035</v>
+        <v>0.001385533688</v>
       </c>
       <c r="I226" s="5">
-        <v>0.001259028416</v>
+        <v>0.001386080769</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" t="s">
         <v>9</v>
       </c>
       <c r="B227" t="s">
         <v>10</v>
       </c>
       <c r="C227" t="s">
         <v>461</v>
       </c>
       <c r="D227" t="s">
         <v>462</v>
       </c>
       <c r="E227" s="1">
-        <v>840000</v>
+        <v>875000</v>
       </c>
       <c r="F227" s="2">
-        <v>93.839119</v>
+        <v>89.827791</v>
       </c>
       <c r="G227" s="3">
-        <v>788248.6</v>
+        <v>785993.17</v>
       </c>
       <c r="H227" s="4">
-        <v>0.001304119494</v>
+        <v>0.001299716398</v>
       </c>
       <c r="I227" s="5">
-        <v>0.001304255594</v>
+        <v>0.001300229594</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" t="s">
         <v>9</v>
       </c>
       <c r="B228" t="s">
         <v>10</v>
       </c>
       <c r="C228" t="s">
         <v>463</v>
       </c>
       <c r="D228" t="s">
         <v>464</v>
       </c>
       <c r="E228" s="1">
-        <v>823000</v>
+        <v>775000</v>
       </c>
       <c r="F228" s="2">
-        <v>98.134445</v>
+        <v>98.43828000000001</v>
       </c>
       <c r="G228" s="3">
-        <v>807646.48</v>
+        <v>762896.67</v>
       </c>
       <c r="H228" s="4">
-        <v>0.00133621236</v>
+        <v>0.00126152408</v>
       </c>
       <c r="I228" s="5">
-        <v>0.00133635181</v>
+        <v>0.001262022195</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" t="s">
         <v>9</v>
       </c>
       <c r="B229" t="s">
         <v>10</v>
       </c>
       <c r="C229" t="s">
         <v>465</v>
       </c>
       <c r="D229" t="s">
         <v>466</v>
       </c>
       <c r="E229" s="1">
-        <v>816000</v>
+        <v>785000</v>
       </c>
       <c r="F229" s="2">
-        <v>95.253011</v>
+        <v>96.564385</v>
       </c>
       <c r="G229" s="3">
-        <v>777264.5699999999</v>
+        <v>758030.42</v>
       </c>
       <c r="H229" s="4">
-        <v>0.001285946943</v>
+        <v>0.001253477264</v>
       </c>
       <c r="I229" s="5">
-        <v>0.001286081147</v>
+        <v>0.001253972202</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
         <v>9</v>
       </c>
       <c r="B230" t="s">
         <v>10</v>
       </c>
       <c r="C230" t="s">
         <v>467</v>
       </c>
       <c r="D230" t="s">
         <v>468</v>
       </c>
       <c r="E230" s="1">
-        <v>725000</v>
+        <v>886000</v>
       </c>
       <c r="F230" s="2">
-        <v>104.40379</v>
+        <v>91.51025799999999</v>
       </c>
       <c r="G230" s="3">
-        <v>756927.48</v>
+        <v>810780.89</v>
       </c>
       <c r="H230" s="4">
-        <v>0.0012523002</v>
+        <v>0.001340705303</v>
       </c>
       <c r="I230" s="5">
-        <v>0.001252430892</v>
+        <v>0.001341234683</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
         <v>9</v>
       </c>
       <c r="B231" t="s">
         <v>10</v>
       </c>
       <c r="C231" t="s">
         <v>469</v>
       </c>
       <c r="D231" t="s">
         <v>470</v>
       </c>
       <c r="E231" s="1">
-        <v>816000</v>
+        <v>768000</v>
       </c>
       <c r="F231" s="2">
-        <v>95.59160300000001</v>
+        <v>98.996447</v>
       </c>
       <c r="G231" s="3">
-        <v>780027.48</v>
+        <v>760292.71</v>
       </c>
       <c r="H231" s="4">
-        <v>0.001290518047</v>
+        <v>0.001257218183</v>
       </c>
       <c r="I231" s="5">
-        <v>0.001290652728</v>
+        <v>0.001257714598</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
         <v>9</v>
       </c>
       <c r="B232" t="s">
         <v>10</v>
       </c>
       <c r="C232" t="s">
         <v>471</v>
       </c>
       <c r="D232" t="s">
         <v>472</v>
       </c>
       <c r="E232" s="1">
-        <v>802000</v>
+        <v>846000</v>
       </c>
       <c r="F232" s="2">
-        <v>95.737905</v>
+        <v>92.78971</v>
       </c>
       <c r="G232" s="3">
-        <v>767818</v>
+        <v>785000.95</v>
       </c>
       <c r="H232" s="4">
-        <v>0.001270318044</v>
+        <v>0.001298075658</v>
       </c>
       <c r="I232" s="5">
-        <v>0.001270450617</v>
+        <v>0.001298588206</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" t="s">
         <v>9</v>
       </c>
       <c r="B233" t="s">
         <v>10</v>
       </c>
       <c r="C233" t="s">
         <v>473</v>
       </c>
       <c r="D233" t="s">
         <v>474</v>
       </c>
       <c r="E233" s="1">
-        <v>824000</v>
+        <v>823000</v>
       </c>
       <c r="F233" s="2">
-        <v>95.053968</v>
+        <v>97.91156100000001</v>
       </c>
       <c r="G233" s="3">
-        <v>783244.7</v>
+        <v>805812.15</v>
       </c>
       <c r="H233" s="4">
-        <v>0.001295840776</v>
+        <v>0.001332489008</v>
       </c>
       <c r="I233" s="5">
-        <v>0.001295976012</v>
+        <v>0.001333015144</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
         <v>9</v>
       </c>
       <c r="B234" t="s">
         <v>10</v>
       </c>
       <c r="C234" t="s">
         <v>475</v>
       </c>
       <c r="D234" t="s">
         <v>476</v>
       </c>
       <c r="E234" s="1">
-        <v>784000</v>
+        <v>822000</v>
       </c>
       <c r="F234" s="2">
-        <v>98.08597</v>
+        <v>94.535321</v>
       </c>
       <c r="G234" s="3">
-        <v>768994</v>
+        <v>777080.34</v>
       </c>
       <c r="H234" s="4">
-        <v>0.00127226369</v>
+        <v>0.00128497816</v>
       </c>
       <c r="I234" s="5">
-        <v>0.001272396466</v>
+        <v>0.001285485536</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" t="s">
         <v>9</v>
       </c>
       <c r="B235" t="s">
         <v>10</v>
       </c>
       <c r="C235" t="s">
         <v>477</v>
       </c>
       <c r="D235" t="s">
         <v>478</v>
       </c>
       <c r="E235" s="1">
-        <v>849000</v>
+        <v>731000</v>
       </c>
       <c r="F235" s="2">
-        <v>96.010671</v>
+        <v>103.961763</v>
       </c>
       <c r="G235" s="3">
-        <v>815130.6</v>
+        <v>759960.49</v>
       </c>
       <c r="H235" s="4">
-        <v>0.001348594469</v>
+        <v>0.001256668816</v>
       </c>
       <c r="I235" s="5">
-        <v>0.00134873521</v>
+        <v>0.001257165014</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" t="s">
         <v>9</v>
       </c>
       <c r="B236" t="s">
         <v>10</v>
       </c>
       <c r="C236" t="s">
         <v>479</v>
       </c>
       <c r="D236" t="s">
         <v>480</v>
       </c>
       <c r="E236" s="1">
-        <v>799000</v>
+        <v>822000</v>
       </c>
       <c r="F236" s="2">
-        <v>99.09386600000001</v>
+        <v>95.364017</v>
       </c>
       <c r="G236" s="3">
-        <v>791759.99</v>
+        <v>783892.22</v>
       </c>
       <c r="H236" s="4">
-        <v>0.00130992892</v>
+        <v>0.00129624227</v>
       </c>
       <c r="I236" s="5">
-        <v>0.001310065626</v>
+        <v>0.001296754094</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" t="s">
         <v>9</v>
       </c>
       <c r="B237" t="s">
         <v>10</v>
       </c>
       <c r="C237" t="s">
         <v>481</v>
       </c>
       <c r="D237" t="s">
         <v>482</v>
       </c>
       <c r="E237" s="1">
-        <v>829000</v>
+        <v>802000</v>
       </c>
       <c r="F237" s="2">
-        <v>98.071877</v>
+        <v>94.60986200000001</v>
       </c>
       <c r="G237" s="3">
-        <v>813015.86</v>
+        <v>758771.09</v>
       </c>
       <c r="H237" s="4">
-        <v>0.001345095739</v>
+        <v>0.001254702036</v>
       </c>
       <c r="I237" s="5">
-        <v>0.001345236115</v>
+        <v>0.001255197458</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" t="s">
         <v>9</v>
       </c>
       <c r="B238" t="s">
         <v>10</v>
       </c>
       <c r="C238" t="s">
         <v>483</v>
       </c>
       <c r="D238" t="s">
         <v>484</v>
       </c>
       <c r="E238" s="1">
-        <v>810000</v>
+        <v>790000</v>
       </c>
       <c r="F238" s="2">
-        <v>100.593381</v>
+        <v>97.9413</v>
       </c>
       <c r="G238" s="3">
-        <v>814806.39</v>
+        <v>773736.27</v>
       </c>
       <c r="H238" s="4">
-        <v>0.001348058078</v>
+        <v>0.001279448416</v>
       </c>
       <c r="I238" s="5">
-        <v>0.001348198763</v>
+        <v>0.001279953609</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
         <v>9</v>
       </c>
       <c r="B239" t="s">
         <v>10</v>
       </c>
       <c r="C239" t="s">
         <v>485</v>
       </c>
       <c r="D239" t="s">
         <v>486</v>
       </c>
       <c r="E239" s="1">
-        <v>782000</v>
+        <v>805000</v>
       </c>
       <c r="F239" s="2">
-        <v>98.54491299999999</v>
+        <v>98.727193</v>
       </c>
       <c r="G239" s="3">
-        <v>770621.22</v>
+        <v>794753.9</v>
       </c>
       <c r="H239" s="4">
-        <v>0.001274955839</v>
+        <v>0.001314203124</v>
       </c>
       <c r="I239" s="5">
-        <v>0.001275088896</v>
+        <v>0.00131472204</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
         <v>9</v>
       </c>
       <c r="B240" t="s">
         <v>10</v>
       </c>
       <c r="C240" t="s">
         <v>487</v>
       </c>
       <c r="D240" t="s">
         <v>488</v>
       </c>
       <c r="E240" s="1">
-        <v>731000</v>
+        <v>829000</v>
       </c>
       <c r="F240" s="2">
-        <v>104.271655</v>
+        <v>98.190772</v>
       </c>
       <c r="G240" s="3">
-        <v>762225.8</v>
+        <v>814001.5</v>
       </c>
       <c r="H240" s="4">
-        <v>0.001261066017</v>
+        <v>0.001346030902</v>
       </c>
       <c r="I240" s="5">
-        <v>0.001261197624</v>
+        <v>0.001346562385</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" t="s">
         <v>9</v>
       </c>
       <c r="B241" t="s">
         <v>10</v>
       </c>
       <c r="C241" t="s">
         <v>489</v>
       </c>
       <c r="D241" t="s">
         <v>490</v>
       </c>
       <c r="E241" s="1">
-        <v>873000</v>
+        <v>810000</v>
       </c>
       <c r="F241" s="2">
-        <v>89.757046</v>
+        <v>99.972336</v>
       </c>
       <c r="G241" s="3">
-        <v>783579.01</v>
+        <v>809775.92</v>
       </c>
       <c r="H241" s="4">
-        <v>0.001296393884</v>
+        <v>0.001339043496</v>
       </c>
       <c r="I241" s="5">
-        <v>0.001296529179</v>
+        <v>0.00133957222</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
         <v>9</v>
       </c>
       <c r="B242" t="s">
         <v>10</v>
       </c>
       <c r="C242" t="s">
         <v>491</v>
       </c>
       <c r="D242" t="s">
         <v>492</v>
       </c>
       <c r="E242" s="1">
-        <v>793400</v>
+        <v>938000</v>
       </c>
       <c r="F242" s="2">
-        <v>96.480469</v>
+        <v>85.352975</v>
       </c>
       <c r="G242" s="3">
-        <v>765476.04</v>
+        <v>800610.91</v>
       </c>
       <c r="H242" s="4">
-        <v>0.001266443388</v>
+        <v>0.001323888248</v>
       </c>
       <c r="I242" s="5">
-        <v>0.001266575557</v>
+        <v>0.001324410988</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
         <v>9</v>
       </c>
       <c r="B243" t="s">
         <v>10</v>
       </c>
       <c r="C243" t="s">
         <v>493</v>
       </c>
       <c r="D243" t="s">
         <v>494</v>
       </c>
       <c r="E243" s="1">
-        <v>853000</v>
+        <v>873000</v>
       </c>
       <c r="F243" s="2">
-        <v>92.614204</v>
+        <v>89.835532</v>
       </c>
       <c r="G243" s="3">
-        <v>789999.16</v>
+        <v>784264.1899999999</v>
       </c>
       <c r="H243" s="4">
-        <v>0.001307015712</v>
+        <v>0.001296857366</v>
       </c>
       <c r="I243" s="5">
-        <v>0.001307152115</v>
+        <v>0.001297369433</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
         <v>9</v>
       </c>
       <c r="B244" t="s">
         <v>10</v>
       </c>
       <c r="C244" t="s">
         <v>495</v>
       </c>
       <c r="D244" t="s">
         <v>496</v>
       </c>
       <c r="E244" s="1">
-        <v>785395.6800000001</v>
+        <v>853000</v>
       </c>
       <c r="F244" s="2">
-        <v>1</v>
+        <v>92.357283</v>
       </c>
       <c r="G244" s="3">
-        <v>785395.6800000001</v>
+        <v>787807.62</v>
       </c>
       <c r="H244" s="4">
-        <v>0.001299399475</v>
+        <v>0.001302716773</v>
       </c>
       <c r="I244" s="5">
-        <v>0.001299535083</v>
+        <v>0.001303231153</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" t="s">
         <v>9</v>
       </c>
       <c r="B245" t="s">
         <v>10</v>
       </c>
       <c r="C245" t="s">
         <v>497</v>
       </c>
       <c r="D245" t="s">
         <v>498</v>
       </c>
       <c r="E245" s="1">
-        <v>1098000</v>
+        <v>1104000</v>
       </c>
       <c r="F245" s="2">
-        <v>74.132233</v>
+        <v>73.690217</v>
       </c>
       <c r="G245" s="3">
-        <v>813971.92</v>
+        <v>813540</v>
       </c>
       <c r="H245" s="4">
-        <v>0.001346677491</v>
+        <v>0.00134526776</v>
       </c>
       <c r="I245" s="5">
-        <v>0.001346818032</v>
+        <v>0.001345798942</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" t="s">
         <v>9</v>
       </c>
       <c r="B246" t="s">
         <v>10</v>
       </c>
       <c r="C246" t="s">
         <v>499</v>
       </c>
       <c r="D246" t="s">
         <v>500</v>
       </c>
       <c r="E246" s="1">
-        <v>679000</v>
+        <v>682000</v>
       </c>
       <c r="F246" s="2">
-        <v>119.578206</v>
+        <v>118.85989</v>
       </c>
       <c r="G246" s="3">
-        <v>811936.02</v>
+        <v>810624.45</v>
       </c>
       <c r="H246" s="4">
-        <v>0.001343309192</v>
+        <v>0.001340446621</v>
       </c>
       <c r="I246" s="5">
-        <v>0.001343449383</v>
+        <v>0.001340975898</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
         <v>9</v>
       </c>
       <c r="B247" t="s">
         <v>10</v>
       </c>
       <c r="C247" t="s">
         <v>501</v>
       </c>
       <c r="D247" t="s">
         <v>502</v>
       </c>
       <c r="E247" s="1">
-        <v>769000</v>
+        <v>676000</v>
       </c>
       <c r="F247" s="2">
-        <v>97.68273000000001</v>
+        <v>104.50918</v>
       </c>
       <c r="G247" s="3">
-        <v>751180.1899999999</v>
+        <v>706482.0600000001</v>
       </c>
       <c r="H247" s="4">
-        <v>0.001242791595</v>
+        <v>0.001168237013</v>
       </c>
       <c r="I247" s="5">
-        <v>0.001242921295</v>
+        <v>0.001168698293</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
         <v>9</v>
       </c>
       <c r="B248" t="s">
         <v>10</v>
       </c>
       <c r="C248" t="s">
         <v>503</v>
       </c>
       <c r="D248" t="s">
         <v>504</v>
       </c>
       <c r="E248" s="1">
-        <v>676000</v>
+        <v>799000</v>
       </c>
       <c r="F248" s="2">
-        <v>104.47493</v>
+        <v>92.995154</v>
       </c>
       <c r="G248" s="3">
-        <v>706250.53</v>
+        <v>743031.28</v>
       </c>
       <c r="H248" s="4">
-        <v>0.001168457616</v>
+        <v>0.00122867472</v>
       </c>
       <c r="I248" s="5">
-        <v>0.001168579558</v>
+        <v>0.001229159865</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" t="s">
         <v>9</v>
       </c>
       <c r="B249" t="s">
         <v>10</v>
       </c>
       <c r="C249" t="s">
         <v>505</v>
       </c>
       <c r="D249" t="s">
         <v>506</v>
       </c>
       <c r="E249" s="1">
-        <v>793000</v>
+        <v>738000</v>
       </c>
       <c r="F249" s="2">
-        <v>93.432298</v>
+        <v>99.720972</v>
       </c>
       <c r="G249" s="3">
-        <v>740918.12</v>
+        <v>735940.77</v>
       </c>
       <c r="H249" s="4">
-        <v>0.001225813491</v>
+        <v>0.001216949875</v>
       </c>
       <c r="I249" s="5">
-        <v>0.001225941419</v>
+        <v>0.00121743039</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
         <v>9</v>
       </c>
       <c r="B250" t="s">
         <v>10</v>
       </c>
       <c r="C250" t="s">
         <v>507</v>
       </c>
       <c r="D250" t="s">
         <v>508</v>
       </c>
       <c r="E250" s="1">
-        <v>732000</v>
+        <v>758000</v>
       </c>
       <c r="F250" s="2">
-        <v>100.288053</v>
+        <v>99.070628</v>
       </c>
       <c r="G250" s="3">
-        <v>734108.55</v>
+        <v>750955.36</v>
       </c>
       <c r="H250" s="4">
-        <v>0.001214547376</v>
+        <v>0.001241777959</v>
       </c>
       <c r="I250" s="5">
-        <v>0.001214674128</v>
+        <v>0.001242268277</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
         <v>9</v>
       </c>
       <c r="B251" t="s">
         <v>10</v>
       </c>
       <c r="C251" t="s">
         <v>509</v>
       </c>
       <c r="D251" t="s">
         <v>510</v>
       </c>
       <c r="E251" s="1">
-        <v>752000</v>
+        <v>748000</v>
       </c>
       <c r="F251" s="2">
-        <v>99.57143000000001</v>
+        <v>99.47837199999999</v>
       </c>
       <c r="G251" s="3">
-        <v>748777.15</v>
+        <v>744098.22</v>
       </c>
       <c r="H251" s="4">
-        <v>0.00123881588</v>
+        <v>0.001230439013</v>
       </c>
       <c r="I251" s="5">
-        <v>0.001238945165</v>
+        <v>0.001230924854</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" t="s">
         <v>9</v>
       </c>
       <c r="B252" t="s">
         <v>10</v>
       </c>
       <c r="C252" t="s">
         <v>511</v>
       </c>
       <c r="D252" t="s">
         <v>512</v>
       </c>
       <c r="E252" s="1">
-        <v>757000</v>
+        <v>851000</v>
       </c>
       <c r="F252" s="2">
-        <v>94.001958</v>
+        <v>88.339952</v>
       </c>
       <c r="G252" s="3">
-        <v>711594.8199999999</v>
+        <v>751772.99</v>
       </c>
       <c r="H252" s="4">
-        <v>0.001177299496</v>
+        <v>0.001243129992</v>
       </c>
       <c r="I252" s="5">
-        <v>0.001177422361</v>
+        <v>0.001243620844</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
         <v>9</v>
       </c>
       <c r="B253" t="s">
         <v>10</v>
       </c>
       <c r="C253" t="s">
         <v>513</v>
       </c>
       <c r="D253" t="s">
         <v>514</v>
       </c>
       <c r="E253" s="1">
-        <v>845000</v>
+        <v>797000</v>
       </c>
       <c r="F253" s="2">
-        <v>88.94323799999999</v>
+        <v>87.758171</v>
       </c>
       <c r="G253" s="3">
-        <v>751570.36</v>
+        <v>699432.62</v>
       </c>
       <c r="H253" s="4">
-        <v>0.001243437108</v>
+        <v>0.001156580086</v>
       </c>
       <c r="I253" s="5">
-        <v>0.001243566875</v>
+        <v>0.001157036764</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
         <v>9</v>
       </c>
       <c r="B254" t="s">
         <v>10</v>
       </c>
       <c r="C254" t="s">
         <v>515</v>
       </c>
       <c r="D254" t="s">
         <v>516</v>
       </c>
       <c r="E254" s="1">
-        <v>797000</v>
+        <v>713000</v>
       </c>
       <c r="F254" s="2">
-        <v>87.867396</v>
+        <v>104.405188</v>
       </c>
       <c r="G254" s="3">
-        <v>700303.15</v>
+        <v>744408.99</v>
       </c>
       <c r="H254" s="4">
-        <v>0.00115861796</v>
+        <v>0.001230952898</v>
       </c>
       <c r="I254" s="5">
-        <v>0.001158738876</v>
+        <v>0.001231438942</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" t="s">
         <v>9</v>
       </c>
       <c r="B255" t="s">
         <v>10</v>
       </c>
       <c r="C255" t="s">
         <v>517</v>
       </c>
       <c r="D255" t="s">
         <v>518</v>
       </c>
       <c r="E255" s="1">
-        <v>707000</v>
+        <v>737000</v>
       </c>
       <c r="F255" s="2">
-        <v>104.343265</v>
+        <v>101.560801</v>
       </c>
       <c r="G255" s="3">
-        <v>737706.88</v>
+        <v>748503.1</v>
       </c>
       <c r="H255" s="4">
-        <v>0.001220500649</v>
+        <v>0.001237722913</v>
       </c>
       <c r="I255" s="5">
-        <v>0.001220628023</v>
+        <v>0.00123821163</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" t="s">
         <v>9</v>
       </c>
       <c r="B256" t="s">
         <v>10</v>
       </c>
       <c r="C256" t="s">
         <v>519</v>
       </c>
       <c r="D256" t="s">
         <v>520</v>
       </c>
       <c r="E256" s="1">
-        <v>766000</v>
+        <v>754408.2</v>
       </c>
       <c r="F256" s="2">
-        <v>96.427172</v>
+        <v>1</v>
       </c>
       <c r="G256" s="3">
-        <v>738632.14</v>
+        <v>754408.2</v>
       </c>
       <c r="H256" s="4">
-        <v>0.001222031438</v>
+        <v>0.001247487566</v>
       </c>
       <c r="I256" s="5">
-        <v>0.001222158971</v>
+        <v>0.001247980139</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" t="s">
         <v>9</v>
       </c>
       <c r="B257" t="s">
         <v>10</v>
       </c>
       <c r="C257" t="s">
         <v>521</v>
       </c>
       <c r="D257" t="s">
         <v>522</v>
       </c>
       <c r="E257" s="1">
-        <v>687423.9117000001</v>
+        <v>772000</v>
       </c>
       <c r="F257" s="2">
-        <v>99.85725100000001</v>
+        <v>96.005883</v>
       </c>
       <c r="G257" s="3">
-        <v>686442.62</v>
+        <v>741165.42</v>
       </c>
       <c r="H257" s="4">
-        <v>0.001135686386</v>
+        <v>0.001225589332</v>
       </c>
       <c r="I257" s="5">
-        <v>0.001135804908</v>
+        <v>0.001226073259</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" t="s">
         <v>9</v>
       </c>
       <c r="B258" t="s">
         <v>10</v>
       </c>
       <c r="C258" t="s">
         <v>523</v>
       </c>
       <c r="D258" t="s">
         <v>524</v>
       </c>
       <c r="E258" s="1">
-        <v>735000</v>
+        <v>687423.9117000001</v>
       </c>
       <c r="F258" s="2">
-        <v>93.94814100000001</v>
+        <v>99.81554</v>
       </c>
       <c r="G258" s="3">
-        <v>690518.84</v>
+        <v>686155.89</v>
       </c>
       <c r="H258" s="4">
-        <v>0.001142430289</v>
+        <v>0.001134625712</v>
       </c>
       <c r="I258" s="5">
-        <v>0.001142549515</v>
+        <v>0.001135073721</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" t="s">
         <v>9</v>
       </c>
       <c r="B259" t="s">
         <v>10</v>
       </c>
       <c r="C259" t="s">
         <v>525</v>
       </c>
       <c r="D259" t="s">
         <v>526</v>
       </c>
       <c r="E259" s="1">
-        <v>667000</v>
+        <v>741000</v>
       </c>
       <c r="F259" s="2">
-        <v>102.22622</v>
+        <v>91.952839</v>
       </c>
       <c r="G259" s="3">
-        <v>681848.89</v>
+        <v>681370.54</v>
       </c>
       <c r="H259" s="4">
-        <v>0.001128086274</v>
+        <v>0.001126712664</v>
       </c>
       <c r="I259" s="5">
-        <v>0.001128204003</v>
+        <v>0.001127157549</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" t="s">
         <v>9</v>
       </c>
       <c r="B260" t="s">
         <v>10</v>
       </c>
       <c r="C260" t="s">
         <v>527</v>
       </c>
       <c r="D260" t="s">
         <v>528</v>
       </c>
       <c r="E260" s="1">
-        <v>653000</v>
+        <v>667000</v>
       </c>
       <c r="F260" s="2">
-        <v>102.8336</v>
+        <v>102.165561</v>
       </c>
       <c r="G260" s="3">
-        <v>671503.41</v>
+        <v>681444.29</v>
       </c>
       <c r="H260" s="4">
-        <v>0.001110970175</v>
+        <v>0.001126834625</v>
       </c>
       <c r="I260" s="5">
-        <v>0.001111086118</v>
+        <v>0.001127279558</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" t="s">
         <v>9</v>
       </c>
       <c r="B261" t="s">
         <v>10</v>
       </c>
       <c r="C261" t="s">
         <v>529</v>
       </c>
       <c r="D261" t="s">
         <v>530</v>
       </c>
       <c r="E261" s="1">
-        <v>766000</v>
+        <v>653000</v>
       </c>
       <c r="F261" s="2">
-        <v>83.446268</v>
+        <v>102.778671</v>
       </c>
       <c r="G261" s="3">
-        <v>639198.41</v>
+        <v>671144.72</v>
       </c>
       <c r="H261" s="4">
-        <v>0.00105752311</v>
+        <v>0.001109803281</v>
       </c>
       <c r="I261" s="5">
-        <v>0.001057633475</v>
+        <v>0.001110241489</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" t="s">
         <v>9</v>
       </c>
       <c r="B262" t="s">
         <v>10</v>
       </c>
       <c r="C262" t="s">
         <v>531</v>
       </c>
       <c r="D262" t="s">
         <v>532</v>
       </c>
       <c r="E262" s="1">
-        <v>671000</v>
+        <v>766000</v>
       </c>
       <c r="F262" s="2">
-        <v>99.747461</v>
+        <v>84.046367</v>
       </c>
       <c r="G262" s="3">
-        <v>669305.46</v>
+        <v>643795.17</v>
       </c>
       <c r="H262" s="4">
-        <v>0.001107333781</v>
+        <v>0.001064578131</v>
       </c>
       <c r="I262" s="5">
-        <v>0.001107449344</v>
+        <v>0.001064998482</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" t="s">
         <v>9</v>
       </c>
       <c r="B263" t="s">
         <v>10</v>
       </c>
       <c r="C263" t="s">
         <v>533</v>
       </c>
       <c r="D263" t="s">
         <v>534</v>
       </c>
       <c r="E263" s="1">
-        <v>651000</v>
+        <v>671000</v>
       </c>
       <c r="F263" s="2">
-        <v>97.923636</v>
+        <v>99.15716999999999</v>
       </c>
       <c r="G263" s="3">
-        <v>637482.87</v>
+        <v>665344.61</v>
       </c>
       <c r="H263" s="4">
-        <v>0.001054684827</v>
+        <v>0.001100212232</v>
       </c>
       <c r="I263" s="5">
-        <v>0.001054794896</v>
+        <v>0.001100646653</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" t="s">
         <v>9</v>
       </c>
       <c r="B264" t="s">
         <v>10</v>
       </c>
       <c r="C264" t="s">
         <v>535</v>
       </c>
       <c r="D264" t="s">
         <v>536</v>
       </c>
       <c r="E264" s="1">
-        <v>693000</v>
+        <v>651000</v>
       </c>
       <c r="F264" s="2">
-        <v>98.04246999999999</v>
+        <v>97.725548</v>
       </c>
       <c r="G264" s="3">
-        <v>679434.3199999999</v>
+        <v>636193.3199999999</v>
       </c>
       <c r="H264" s="4">
-        <v>0.001124091484</v>
+        <v>0.001052007724</v>
       </c>
       <c r="I264" s="5">
-        <v>0.001124208796</v>
+        <v>0.001052423111</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" t="s">
         <v>9</v>
       </c>
       <c r="B265" t="s">
         <v>10</v>
       </c>
       <c r="C265" t="s">
         <v>537</v>
       </c>
       <c r="D265" t="s">
         <v>538</v>
       </c>
       <c r="E265" s="1">
-        <v>675676.562</v>
+        <v>693000</v>
       </c>
       <c r="F265" s="2">
-        <v>100.259531</v>
+        <v>97.431939</v>
       </c>
       <c r="G265" s="3">
-        <v>677430.15</v>
+        <v>675203.34</v>
       </c>
       <c r="H265" s="4">
-        <v>0.001120775689</v>
+        <v>0.001116514598</v>
       </c>
       <c r="I265" s="5">
-        <v>0.001120892655</v>
+        <v>0.001116955456</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
         <v>9</v>
       </c>
       <c r="B266" t="s">
         <v>10</v>
       </c>
       <c r="C266" t="s">
         <v>539</v>
       </c>
       <c r="D266" t="s">
         <v>540</v>
       </c>
       <c r="E266" s="1">
-        <v>751688.6899999999</v>
+        <v>658579.852</v>
       </c>
       <c r="F266" s="2">
-        <v>88.17615000000001</v>
+        <v>100.94563</v>
       </c>
       <c r="G266" s="3">
-        <v>662810.15</v>
+        <v>664807.58</v>
       </c>
       <c r="H266" s="4">
-        <v>0.001096587591</v>
+        <v>0.0010993242</v>
       </c>
       <c r="I266" s="5">
-        <v>0.001096702033</v>
+        <v>0.00109975827</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
         <v>9</v>
       </c>
       <c r="B267" t="s">
         <v>10</v>
       </c>
       <c r="C267" t="s">
         <v>541</v>
       </c>
       <c r="D267" t="s">
         <v>542</v>
       </c>
       <c r="E267" s="1">
-        <v>628000</v>
+        <v>739830.83</v>
       </c>
       <c r="F267" s="2">
-        <v>102.8824</v>
+        <v>87.93510000000001</v>
       </c>
       <c r="G267" s="3">
-        <v>646101.47</v>
+        <v>650570.98</v>
       </c>
       <c r="H267" s="4">
-        <v>0.00106894389</v>
+        <v>0.001075782592</v>
       </c>
       <c r="I267" s="5">
-        <v>0.001069055447</v>
+        <v>0.001076207367</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
         <v>9</v>
       </c>
       <c r="B268" t="s">
         <v>10</v>
       </c>
       <c r="C268" t="s">
         <v>543</v>
       </c>
       <c r="D268" t="s">
         <v>544</v>
       </c>
       <c r="E268" s="1">
-        <v>676000</v>
+        <v>628000</v>
       </c>
       <c r="F268" s="2">
-        <v>95.151314</v>
+        <v>102.891803</v>
       </c>
       <c r="G268" s="3">
-        <v>643222.88</v>
+        <v>646160.52</v>
       </c>
       <c r="H268" s="4">
-        <v>0.001064181402</v>
+        <v>0.001068489471</v>
       </c>
       <c r="I268" s="5">
-        <v>0.001064292462</v>
+        <v>0.001068911366</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
         <v>9</v>
       </c>
       <c r="B269" t="s">
         <v>10</v>
       </c>
       <c r="C269" t="s">
         <v>545</v>
       </c>
       <c r="D269" t="s">
         <v>546</v>
       </c>
       <c r="E269" s="1">
-        <v>736000</v>
+        <v>676000</v>
       </c>
       <c r="F269" s="2">
-        <v>87.543537</v>
+        <v>94.661768</v>
       </c>
       <c r="G269" s="3">
-        <v>644320.4300000001</v>
+        <v>639913.55</v>
       </c>
       <c r="H269" s="4">
-        <v>0.001065997246</v>
+        <v>0.001058159494</v>
       </c>
       <c r="I269" s="5">
-        <v>0.001066108495</v>
+        <v>0.001058577311</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" t="s">
         <v>9</v>
       </c>
       <c r="B270" t="s">
         <v>10</v>
       </c>
       <c r="C270" t="s">
         <v>547</v>
       </c>
       <c r="D270" t="s">
         <v>548</v>
       </c>
       <c r="E270" s="1">
         <v>601000</v>
       </c>
       <c r="F270" s="2">
-        <v>99.351191</v>
+        <v>99.43386</v>
       </c>
       <c r="G270" s="3">
-        <v>597100.66</v>
+        <v>597597.5</v>
       </c>
       <c r="H270" s="4">
-        <v>0.0009878743940000001</v>
+        <v>0.0009881857720000001</v>
       </c>
       <c r="I270" s="5">
-        <v>0.0009879774909999999</v>
+        <v>0.0009885759590000001</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" t="s">
         <v>9</v>
       </c>
       <c r="B271" t="s">
         <v>10</v>
       </c>
       <c r="C271" t="s">
         <v>549</v>
       </c>
       <c r="D271" t="s">
         <v>550</v>
       </c>
       <c r="E271" s="1">
         <v>602000</v>
       </c>
       <c r="F271" s="2">
-        <v>102.133007</v>
+        <v>102.048668</v>
       </c>
       <c r="G271" s="3">
-        <v>614840.7</v>
+        <v>614332.98</v>
       </c>
       <c r="H271" s="4">
-        <v>0.001017224446</v>
+        <v>0.001015859525</v>
       </c>
       <c r="I271" s="5">
-        <v>0.001017330606</v>
+        <v>0.001016260639</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" t="s">
         <v>9</v>
       </c>
       <c r="B272" t="s">
         <v>10</v>
       </c>
       <c r="C272" t="s">
         <v>551</v>
       </c>
       <c r="D272" t="s">
         <v>552</v>
       </c>
       <c r="E272" s="1">
         <v>630000</v>
       </c>
       <c r="F272" s="2">
-        <v>99.21129000000001</v>
+        <v>98.96151</v>
       </c>
       <c r="G272" s="3">
-        <v>625031.13</v>
+        <v>623457.51</v>
       </c>
       <c r="H272" s="4">
-        <v>0.001034084015</v>
+        <v>0.001030947829</v>
       </c>
       <c r="I272" s="5">
-        <v>0.001034191934</v>
+        <v>0.0010313549</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" t="s">
         <v>9</v>
       </c>
       <c r="B273" t="s">
         <v>10</v>
       </c>
       <c r="C273" t="s">
         <v>553</v>
       </c>
       <c r="D273" t="s">
         <v>554</v>
       </c>
       <c r="E273" s="1">
-        <v>617000</v>
+        <v>592000</v>
       </c>
       <c r="F273" s="2">
-        <v>97.95265999999999</v>
+        <v>97.40545400000001</v>
       </c>
       <c r="G273" s="3">
-        <v>604367.91</v>
+        <v>576640.29</v>
       </c>
       <c r="H273" s="4">
-        <v>0.000999897718</v>
+        <v>0.000953530979</v>
       </c>
       <c r="I273" s="5">
-        <v>0.001000002069</v>
+        <v>0.000953907482</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" t="s">
         <v>9</v>
       </c>
       <c r="B274" t="s">
         <v>10</v>
       </c>
       <c r="C274" t="s">
         <v>555</v>
       </c>
       <c r="D274" t="s">
         <v>556</v>
       </c>
       <c r="E274" s="1">
-        <v>598000</v>
+        <v>617000</v>
       </c>
       <c r="F274" s="2">
-        <v>99.318701</v>
+        <v>97.80204999999999</v>
       </c>
       <c r="G274" s="3">
-        <v>593925.83</v>
+        <v>603438.65</v>
       </c>
       <c r="H274" s="4">
-        <v>0.000982621797</v>
+        <v>0.000997844683</v>
       </c>
       <c r="I274" s="5">
-        <v>0.0009827243450000001</v>
+        <v>0.0009982386839999999</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" t="s">
         <v>9</v>
       </c>
       <c r="B275" t="s">
         <v>10</v>
       </c>
       <c r="C275" t="s">
         <v>557</v>
       </c>
       <c r="D275" t="s">
         <v>558</v>
       </c>
       <c r="E275" s="1">
-        <v>682000</v>
+        <v>598000</v>
       </c>
       <c r="F275" s="2">
-        <v>91.095947</v>
+        <v>99.41470099999999</v>
       </c>
       <c r="G275" s="3">
-        <v>621274.36</v>
+        <v>594499.91</v>
       </c>
       <c r="H275" s="4">
-        <v>0.001027868622</v>
+        <v>0.0009830636099999999</v>
       </c>
       <c r="I275" s="5">
-        <v>0.001027975892</v>
+        <v>0.0009834517749999999</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" t="s">
         <v>9</v>
       </c>
       <c r="B276" t="s">
         <v>10</v>
       </c>
       <c r="C276" t="s">
         <v>559</v>
       </c>
       <c r="D276" t="s">
         <v>560</v>
       </c>
       <c r="E276" s="1">
-        <v>587000</v>
+        <v>682000</v>
       </c>
       <c r="F276" s="2">
-        <v>100.2314</v>
+        <v>90.49051</v>
       </c>
       <c r="G276" s="3">
-        <v>588358.3199999999</v>
+        <v>617145.28</v>
       </c>
       <c r="H276" s="4">
-        <v>0.000973410612</v>
+        <v>0.001020509933</v>
       </c>
       <c r="I276" s="5">
-        <v>0.000973512199</v>
+        <v>0.001020912883</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" t="s">
         <v>9</v>
       </c>
       <c r="B277" t="s">
         <v>10</v>
       </c>
       <c r="C277" t="s">
         <v>561</v>
       </c>
       <c r="D277" t="s">
         <v>562</v>
       </c>
       <c r="E277" s="1">
-        <v>607125.55</v>
+        <v>736000</v>
       </c>
       <c r="F277" s="2">
-        <v>100.0568</v>
+        <v>85.96308000000001</v>
       </c>
       <c r="G277" s="3">
-        <v>607470.4</v>
+        <v>632688.27</v>
       </c>
       <c r="H277" s="4">
-        <v>0.001005030631</v>
+        <v>0.001046211784</v>
       </c>
       <c r="I277" s="5">
-        <v>0.001005135517</v>
+        <v>0.001046624883</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" t="s">
         <v>9</v>
       </c>
       <c r="B278" t="s">
         <v>10</v>
       </c>
       <c r="C278" t="s">
         <v>563</v>
       </c>
       <c r="D278" t="s">
         <v>564</v>
       </c>
       <c r="E278" s="1">
-        <v>569000</v>
+        <v>587000</v>
       </c>
       <c r="F278" s="2">
-        <v>100.356496</v>
+        <v>100.391899</v>
       </c>
       <c r="G278" s="3">
-        <v>571028.46</v>
+        <v>589300.45</v>
       </c>
       <c r="H278" s="4">
-        <v>0.000944739197</v>
+        <v>0.000974465788</v>
       </c>
       <c r="I278" s="5">
-        <v>0.000944837792</v>
+        <v>0.000974850557</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" t="s">
         <v>9</v>
       </c>
       <c r="B279" t="s">
         <v>10</v>
       </c>
       <c r="C279" t="s">
         <v>565</v>
       </c>
       <c r="D279" t="s">
         <v>566</v>
       </c>
       <c r="E279" s="1">
-        <v>540000</v>
+        <v>607125.55</v>
       </c>
       <c r="F279" s="2">
-        <v>103.2768</v>
+        <v>100.055199</v>
       </c>
       <c r="G279" s="3">
-        <v>557694.72</v>
+        <v>607460.6800000001</v>
       </c>
       <c r="H279" s="4">
-        <v>0.00092267916</v>
+        <v>0.0010044955</v>
       </c>
       <c r="I279" s="5">
-        <v>0.000922775453</v>
+        <v>0.001004892127</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" t="s">
         <v>9</v>
       </c>
       <c r="B280" t="s">
         <v>10</v>
       </c>
       <c r="C280" t="s">
         <v>567</v>
       </c>
       <c r="D280" t="s">
         <v>568</v>
       </c>
       <c r="E280" s="1">
-        <v>523000</v>
+        <v>569000</v>
       </c>
       <c r="F280" s="2">
-        <v>100.943836</v>
+        <v>100.663</v>
       </c>
       <c r="G280" s="3">
-        <v>527936.26</v>
+        <v>572772.47</v>
       </c>
       <c r="H280" s="4">
-        <v>0.00087344522</v>
+        <v>0.000947135165</v>
       </c>
       <c r="I280" s="5">
-        <v>0.000873536374</v>
+        <v>0.000947509143</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" t="s">
         <v>9</v>
       </c>
       <c r="B281" t="s">
         <v>10</v>
       </c>
       <c r="C281" t="s">
         <v>569</v>
       </c>
       <c r="D281" t="s">
         <v>570</v>
       </c>
       <c r="E281" s="1">
-        <v>586000</v>
+        <v>540000</v>
       </c>
       <c r="F281" s="2">
-        <v>97.35647</v>
+        <v>103.2808</v>
       </c>
       <c r="G281" s="3">
-        <v>570508.91</v>
+        <v>557716.3199999999</v>
       </c>
       <c r="H281" s="4">
-        <v>0.00094387963</v>
+        <v>0.000922238352</v>
       </c>
       <c r="I281" s="5">
-        <v>0.0009439781350000001</v>
+        <v>0.000922602499</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" t="s">
         <v>9</v>
       </c>
       <c r="B282" t="s">
         <v>10</v>
       </c>
       <c r="C282" t="s">
         <v>571</v>
       </c>
       <c r="D282" t="s">
         <v>572</v>
       </c>
       <c r="E282" s="1">
-        <v>639000</v>
+        <v>545000</v>
       </c>
       <c r="F282" s="2">
-        <v>88.617391</v>
+        <v>98.70672999999999</v>
       </c>
       <c r="G282" s="3">
-        <v>566265.13</v>
+        <v>537951.6800000001</v>
       </c>
       <c r="H282" s="4">
-        <v>0.00093685849</v>
+        <v>0.000889555588</v>
       </c>
       <c r="I282" s="5">
-        <v>0.000936956262</v>
+        <v>0.000889906831</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" t="s">
         <v>9</v>
       </c>
       <c r="B283" t="s">
         <v>10</v>
       </c>
       <c r="C283" t="s">
         <v>573</v>
       </c>
       <c r="D283" t="s">
         <v>574</v>
       </c>
       <c r="E283" s="1">
-        <v>616484.6438</v>
+        <v>529000</v>
       </c>
       <c r="F283" s="2">
-        <v>91.568</v>
+        <v>101.2388</v>
       </c>
       <c r="G283" s="3">
-        <v>564502.66</v>
+        <v>535553.25</v>
       </c>
       <c r="H283" s="4">
-        <v>0.000933942568</v>
+        <v>0.000885589556</v>
       </c>
       <c r="I283" s="5">
-        <v>0.000934040036</v>
+        <v>0.000885939233</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" t="s">
         <v>9</v>
       </c>
       <c r="B284" t="s">
         <v>10</v>
       </c>
       <c r="C284" t="s">
         <v>575</v>
       </c>
       <c r="D284" t="s">
         <v>576</v>
       </c>
       <c r="E284" s="1">
-        <v>548000</v>
+        <v>639000</v>
       </c>
       <c r="F284" s="2">
-        <v>95.140894</v>
+        <v>88.29633200000001</v>
       </c>
       <c r="G284" s="3">
-        <v>521372.1</v>
+        <v>564213.5600000001</v>
       </c>
       <c r="H284" s="4">
-        <v>0.0008625851269999999</v>
+        <v>0.000932982174</v>
       </c>
       <c r="I284" s="5">
-        <v>0.000862675148</v>
+        <v>0.000933350564</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" t="s">
         <v>9</v>
       </c>
       <c r="B285" t="s">
         <v>10</v>
       </c>
       <c r="C285" t="s">
         <v>577</v>
       </c>
       <c r="D285" t="s">
         <v>578</v>
       </c>
       <c r="E285" s="1">
-        <v>644000</v>
+        <v>609285.3038</v>
       </c>
       <c r="F285" s="2">
-        <v>87.229688</v>
+        <v>91.188672</v>
       </c>
       <c r="G285" s="3">
-        <v>561759.1899999999</v>
+        <v>555599.1800000001</v>
       </c>
       <c r="H285" s="4">
-        <v>0.0009294036319999999</v>
+        <v>0.000918737449</v>
       </c>
       <c r="I285" s="5">
-        <v>0.000929500626</v>
+        <v>0.000919100215</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" t="s">
         <v>9</v>
       </c>
       <c r="B286" t="s">
         <v>10</v>
       </c>
       <c r="C286" t="s">
         <v>579</v>
       </c>
       <c r="D286" t="s">
         <v>580</v>
       </c>
       <c r="E286" s="1">
-        <v>518000</v>
+        <v>554000</v>
       </c>
       <c r="F286" s="2">
-        <v>102.3111</v>
+        <v>94.973018</v>
       </c>
       <c r="G286" s="3">
-        <v>529971.5</v>
+        <v>526150.52</v>
       </c>
       <c r="H286" s="4">
-        <v>0.000876812419</v>
+        <v>0.000870041221</v>
       </c>
       <c r="I286" s="5">
-        <v>0.000876903925</v>
+        <v>0.000870384758</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" t="s">
         <v>9</v>
       </c>
       <c r="B287" t="s">
         <v>10</v>
       </c>
       <c r="C287" t="s">
         <v>581</v>
       </c>
       <c r="D287" t="s">
         <v>582</v>
       </c>
       <c r="E287" s="1">
-        <v>518000</v>
+        <v>644000</v>
       </c>
       <c r="F287" s="2">
-        <v>99.43877999999999</v>
+        <v>87.244182</v>
       </c>
       <c r="G287" s="3">
-        <v>515092.88</v>
+        <v>561852.53</v>
       </c>
       <c r="H287" s="4">
-        <v>0.0008521964599999999</v>
+        <v>0.000929077982</v>
       </c>
       <c r="I287" s="5">
-        <v>0.000852285397</v>
+        <v>0.00092944483</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" t="s">
         <v>9</v>
       </c>
       <c r="B288" t="s">
         <v>10</v>
       </c>
       <c r="C288" t="s">
         <v>583</v>
       </c>
       <c r="D288" t="s">
         <v>584</v>
       </c>
       <c r="E288" s="1">
-        <v>588000</v>
+        <v>524000</v>
       </c>
       <c r="F288" s="2">
-        <v>93.211471</v>
+        <v>101.6602</v>
       </c>
       <c r="G288" s="3">
-        <v>548083.45</v>
+        <v>532699.45</v>
       </c>
       <c r="H288" s="4">
-        <v>0.000906777774</v>
+        <v>0.000880870513</v>
       </c>
       <c r="I288" s="5">
-        <v>0.000906872407</v>
+        <v>0.000881218326</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" t="s">
         <v>9</v>
       </c>
       <c r="B289" t="s">
         <v>10</v>
       </c>
       <c r="C289" t="s">
         <v>585</v>
       </c>
       <c r="D289" t="s">
         <v>586</v>
       </c>
       <c r="E289" s="1">
-        <v>682000</v>
+        <v>524000</v>
       </c>
       <c r="F289" s="2">
-        <v>81.36054300000001</v>
+        <v>99.718611</v>
       </c>
       <c r="G289" s="3">
-        <v>554878.9</v>
+        <v>522525.52</v>
       </c>
       <c r="H289" s="4">
-        <v>0.000918020527</v>
+        <v>0.000864046933</v>
       </c>
       <c r="I289" s="5">
-        <v>0.000918116333</v>
+        <v>0.000864388104</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" t="s">
         <v>9</v>
       </c>
       <c r="B290" t="s">
         <v>10</v>
       </c>
       <c r="C290" t="s">
         <v>587</v>
       </c>
       <c r="D290" t="s">
         <v>588</v>
       </c>
       <c r="E290" s="1">
-        <v>561000</v>
+        <v>510000</v>
       </c>
       <c r="F290" s="2">
-        <v>98.608583</v>
+        <v>102.9228</v>
       </c>
       <c r="G290" s="3">
-        <v>553194.15</v>
+        <v>524906.28</v>
       </c>
       <c r="H290" s="4">
-        <v>0.000915233184</v>
+        <v>0.0008679837489999999</v>
       </c>
       <c r="I290" s="5">
-        <v>0.0009153287</v>
+        <v>0.0008683264740000001</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" t="s">
         <v>9</v>
       </c>
       <c r="B291" t="s">
         <v>10</v>
       </c>
       <c r="C291" t="s">
         <v>589</v>
       </c>
       <c r="D291" t="s">
         <v>590</v>
       </c>
       <c r="E291" s="1">
-        <v>500000</v>
+        <v>594000</v>
       </c>
       <c r="F291" s="2">
-        <v>102.6248</v>
+        <v>93.24588</v>
       </c>
       <c r="G291" s="3">
-        <v>513124</v>
+        <v>553880.53</v>
       </c>
       <c r="H291" s="4">
-        <v>0.000848939042</v>
+        <v>0.000915895494</v>
       </c>
       <c r="I291" s="5">
-        <v>0.000849027639</v>
+        <v>0.000916257137</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" t="s">
         <v>9</v>
       </c>
       <c r="B292" t="s">
         <v>10</v>
       </c>
       <c r="C292" t="s">
         <v>591</v>
       </c>
       <c r="D292" t="s">
         <v>592</v>
       </c>
       <c r="E292" s="1">
-        <v>494000</v>
+        <v>688000</v>
       </c>
       <c r="F292" s="2">
-        <v>103.89334</v>
+        <v>80.612246</v>
       </c>
       <c r="G292" s="3">
-        <v>513233.1</v>
+        <v>554612.25</v>
       </c>
       <c r="H292" s="4">
-        <v>0.000849119542</v>
+        <v>0.000917105473</v>
       </c>
       <c r="I292" s="5">
-        <v>0.000849208158</v>
+        <v>0.0009174675939999999</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" t="s">
         <v>9</v>
       </c>
       <c r="B293" t="s">
         <v>10</v>
       </c>
       <c r="C293" t="s">
         <v>593</v>
       </c>
       <c r="D293" t="s">
         <v>594</v>
       </c>
       <c r="E293" s="1">
-        <v>493000</v>
+        <v>561000</v>
       </c>
       <c r="F293" s="2">
-        <v>98.03901999999999</v>
+        <v>98.63315</v>
       </c>
       <c r="G293" s="3">
-        <v>483332.37</v>
+        <v>553331.97</v>
       </c>
       <c r="H293" s="4">
-        <v>0.0007996502169999999</v>
+        <v>0.0009149884039999999</v>
       </c>
       <c r="I293" s="5">
-        <v>0.00079973367</v>
+        <v>0.000915349689</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" t="s">
         <v>9</v>
       </c>
       <c r="B294" t="s">
         <v>10</v>
       </c>
       <c r="C294" t="s">
         <v>595</v>
       </c>
       <c r="D294" t="s">
         <v>596</v>
       </c>
       <c r="E294" s="1">
-        <v>583000</v>
+        <v>500000</v>
       </c>
       <c r="F294" s="2">
-        <v>81.74876999999999</v>
+        <v>102.58516</v>
       </c>
       <c r="G294" s="3">
-        <v>476595.33</v>
+        <v>512925.8</v>
       </c>
       <c r="H294" s="4">
-        <v>0.000788504109</v>
+        <v>0.0008481728569999999</v>
       </c>
       <c r="I294" s="5">
-        <v>0.000788586398</v>
+        <v>0.000848507759</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" t="s">
         <v>9</v>
       </c>
       <c r="B295" t="s">
         <v>10</v>
       </c>
       <c r="C295" t="s">
         <v>597</v>
       </c>
       <c r="D295" t="s">
         <v>598</v>
       </c>
       <c r="E295" s="1">
-        <v>496000</v>
+        <v>494000</v>
       </c>
       <c r="F295" s="2">
-        <v>101.507067</v>
+        <v>103.92404</v>
       </c>
       <c r="G295" s="3">
-        <v>503475.05</v>
+        <v>513384.76</v>
       </c>
       <c r="H295" s="4">
-        <v>0.000832975321</v>
+        <v>0.000848931788</v>
       </c>
       <c r="I295" s="5">
-        <v>0.0008330622520000001</v>
+        <v>0.0008492669900000001</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" t="s">
         <v>9</v>
       </c>
       <c r="B296" t="s">
         <v>10</v>
       </c>
       <c r="C296" t="s">
         <v>599</v>
       </c>
       <c r="D296" t="s">
         <v>600</v>
       </c>
       <c r="E296" s="1">
-        <v>508000</v>
+        <v>493000</v>
       </c>
       <c r="F296" s="2">
-        <v>98.42345899999999</v>
+        <v>96.51915</v>
       </c>
       <c r="G296" s="3">
-        <v>499991.17</v>
+        <v>475839.41</v>
       </c>
       <c r="H296" s="4">
-        <v>0.000827211408</v>
+        <v>0.000786846891</v>
       </c>
       <c r="I296" s="5">
-        <v>0.000827297737</v>
+        <v>0.000787157579</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
         <v>9</v>
       </c>
       <c r="B297" t="s">
         <v>10</v>
       </c>
       <c r="C297" t="s">
         <v>601</v>
       </c>
       <c r="D297" t="s">
         <v>602</v>
       </c>
       <c r="E297" s="1">
-        <v>535000</v>
+        <v>583000</v>
       </c>
       <c r="F297" s="2">
-        <v>87.425361</v>
+        <v>83.43492999999999</v>
       </c>
       <c r="G297" s="3">
-        <v>467725.68</v>
+        <v>486425.64</v>
       </c>
       <c r="H297" s="4">
-        <v>0.000773829702</v>
+        <v>0.00080435226</v>
       </c>
       <c r="I297" s="5">
-        <v>0.0007739104599999999</v>
+        <v>0.00080466986</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" t="s">
         <v>9</v>
       </c>
       <c r="B298" t="s">
         <v>10</v>
       </c>
       <c r="C298" t="s">
         <v>603</v>
       </c>
       <c r="D298" t="s">
         <v>604</v>
       </c>
       <c r="E298" s="1">
-        <v>500000</v>
+        <v>496000</v>
       </c>
       <c r="F298" s="2">
-        <v>100.1056</v>
+        <v>101.663952</v>
       </c>
       <c r="G298" s="3">
-        <v>500528</v>
+        <v>504253.2</v>
       </c>
       <c r="H298" s="4">
-        <v>0.000828099564</v>
+        <v>0.000833831869</v>
       </c>
       <c r="I298" s="5">
-        <v>0.000828185986</v>
+        <v>0.00083416111</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" t="s">
         <v>9</v>
       </c>
       <c r="B299" t="s">
         <v>10</v>
       </c>
       <c r="C299" t="s">
         <v>605</v>
       </c>
       <c r="D299" t="s">
         <v>606</v>
       </c>
       <c r="E299" s="1">
-        <v>602000</v>
+        <v>508000</v>
       </c>
       <c r="F299" s="2">
-        <v>80.934331</v>
+        <v>98.67046999999999</v>
       </c>
       <c r="G299" s="3">
-        <v>487224.67</v>
+        <v>501245.99</v>
       </c>
       <c r="H299" s="4">
-        <v>0.000806089848</v>
+        <v>0.000828859147</v>
       </c>
       <c r="I299" s="5">
-        <v>0.000806173973</v>
+        <v>0.000829186424</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" t="s">
         <v>9</v>
       </c>
       <c r="B300" t="s">
         <v>10</v>
       </c>
       <c r="C300" t="s">
         <v>607</v>
       </c>
       <c r="D300" t="s">
         <v>608</v>
       </c>
       <c r="E300" s="1">
-        <v>460000</v>
+        <v>535000</v>
       </c>
       <c r="F300" s="2">
-        <v>99.566039</v>
+        <v>87.48669</v>
       </c>
       <c r="G300" s="3">
-        <v>458003.78</v>
+        <v>468053.79</v>
       </c>
       <c r="H300" s="4">
-        <v>0.000757745281</v>
+        <v>0.000773972612</v>
       </c>
       <c r="I300" s="5">
-        <v>0.000757824361</v>
+        <v>0.000774278217</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" t="s">
         <v>9</v>
       </c>
       <c r="B301" t="s">
         <v>10</v>
       </c>
       <c r="C301" t="s">
         <v>609</v>
       </c>
       <c r="D301" t="s">
         <v>610</v>
       </c>
       <c r="E301" s="1">
-        <v>513000</v>
+        <v>500000</v>
       </c>
       <c r="F301" s="2">
-        <v>97.263721</v>
+        <v>100.1033</v>
       </c>
       <c r="G301" s="3">
-        <v>498962.89</v>
+        <v>500516.5</v>
       </c>
       <c r="H301" s="4">
-        <v>0.000825510163</v>
+        <v>0.000827652868</v>
       </c>
       <c r="I301" s="5">
-        <v>0.000825596315</v>
+        <v>0.000827979669</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" t="s">
         <v>9</v>
       </c>
       <c r="B302" t="s">
         <v>10</v>
       </c>
       <c r="C302" t="s">
         <v>611</v>
       </c>
       <c r="D302" t="s">
         <v>612</v>
       </c>
       <c r="E302" s="1">
-        <v>504000</v>
+        <v>602000</v>
       </c>
       <c r="F302" s="2">
-        <v>101.717225</v>
+        <v>79.963324</v>
       </c>
       <c r="G302" s="3">
-        <v>512654.81</v>
+        <v>481379.21</v>
       </c>
       <c r="H302" s="4">
-        <v>0.000848162796</v>
+        <v>0.000796007493</v>
       </c>
       <c r="I302" s="5">
-        <v>0.000848251312</v>
+        <v>0.000796321798</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" t="s">
         <v>9</v>
       </c>
       <c r="B303" t="s">
         <v>10</v>
       </c>
       <c r="C303" t="s">
         <v>613</v>
       </c>
       <c r="D303" t="s">
         <v>614</v>
       </c>
       <c r="E303" s="1">
-        <v>475000</v>
+        <v>460000</v>
       </c>
       <c r="F303" s="2">
-        <v>100.1376</v>
+        <v>99.110648</v>
       </c>
       <c r="G303" s="3">
-        <v>475653.6</v>
+        <v>455908.98</v>
       </c>
       <c r="H303" s="4">
-        <v>0.000786946063</v>
+        <v>0.000753889983</v>
       </c>
       <c r="I303" s="5">
-        <v>0.0007870281899999999</v>
+        <v>0.000754187658</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" t="s">
         <v>9</v>
       </c>
       <c r="B304" t="s">
         <v>10</v>
       </c>
       <c r="C304" t="s">
         <v>615</v>
       </c>
       <c r="D304" t="s">
         <v>616</v>
       </c>
       <c r="E304" s="1">
-        <v>682000</v>
+        <v>513000</v>
       </c>
       <c r="F304" s="2">
-        <v>72.71298400000001</v>
+        <v>96.46599399999999</v>
       </c>
       <c r="G304" s="3">
-        <v>495902.55</v>
+        <v>494870.55</v>
       </c>
       <c r="H304" s="4">
-        <v>0.000820446981</v>
+        <v>0.000818316738</v>
       </c>
       <c r="I304" s="5">
-        <v>0.000820532604</v>
+        <v>0.000818639852</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" t="s">
         <v>9</v>
       </c>
       <c r="B305" t="s">
         <v>10</v>
       </c>
       <c r="C305" t="s">
         <v>617</v>
       </c>
       <c r="D305" t="s">
         <v>618</v>
       </c>
       <c r="E305" s="1">
-        <v>499000</v>
+        <v>475000</v>
       </c>
       <c r="F305" s="2">
-        <v>99.97332299999999</v>
+        <v>100.096901</v>
       </c>
       <c r="G305" s="3">
-        <v>498866.88</v>
+        <v>475460.28</v>
       </c>
       <c r="H305" s="4">
-        <v>0.000825351324</v>
+        <v>0.0007862199629999999</v>
       </c>
       <c r="I305" s="5">
-        <v>0.0008254374589999999</v>
+        <v>0.000786530404</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" t="s">
         <v>9</v>
       </c>
       <c r="B306" t="s">
         <v>10</v>
       </c>
       <c r="C306" t="s">
         <v>619</v>
       </c>
       <c r="D306" t="s">
         <v>620</v>
       </c>
       <c r="E306" s="1">
-        <v>419000</v>
+        <v>688000</v>
       </c>
       <c r="F306" s="2">
-        <v>103.150582</v>
+        <v>72.176603</v>
       </c>
       <c r="G306" s="3">
-        <v>432200.94</v>
+        <v>496575.03</v>
       </c>
       <c r="H306" s="4">
-        <v>0.000715055719</v>
+        <v>0.000821135261</v>
       </c>
       <c r="I306" s="5">
-        <v>0.0007151303440000001</v>
+        <v>0.000821459488</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
         <v>9</v>
       </c>
       <c r="B307" t="s">
         <v>10</v>
       </c>
       <c r="C307" t="s">
         <v>621</v>
       </c>
       <c r="D307" t="s">
         <v>622</v>
       </c>
       <c r="E307" s="1">
-        <v>419475.434</v>
+        <v>499000</v>
       </c>
       <c r="F307" s="2">
-        <v>98.885428</v>
+        <v>98.995301</v>
       </c>
       <c r="G307" s="3">
-        <v>414800.08</v>
+        <v>493986.55</v>
       </c>
       <c r="H307" s="4">
-        <v>0.000686266831</v>
+        <v>0.0008168549619999999</v>
       </c>
       <c r="I307" s="5">
-        <v>0.000686338451</v>
+        <v>0.0008171774990000001</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" t="s">
         <v>9</v>
       </c>
       <c r="B308" t="s">
         <v>10</v>
       </c>
       <c r="C308" t="s">
         <v>623</v>
       </c>
       <c r="D308" t="s">
         <v>624</v>
       </c>
       <c r="E308" s="1">
-        <v>427000</v>
+        <v>419000</v>
       </c>
       <c r="F308" s="2">
-        <v>96.633347</v>
+        <v>103.042203</v>
       </c>
       <c r="G308" s="3">
-        <v>412624.39</v>
+        <v>431746.83</v>
       </c>
       <c r="H308" s="4">
-        <v>0.000682667261</v>
+        <v>0.00071393551</v>
       </c>
       <c r="I308" s="5">
-        <v>0.000682738506</v>
+        <v>0.0007142174089999999</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" t="s">
         <v>9</v>
       </c>
       <c r="B309" t="s">
         <v>10</v>
       </c>
       <c r="C309" t="s">
         <v>625</v>
       </c>
       <c r="D309" t="s">
         <v>626</v>
       </c>
       <c r="E309" s="1">
-        <v>448000</v>
+        <v>416474.124</v>
       </c>
       <c r="F309" s="2">
-        <v>95.68407500000001</v>
+        <v>98.80477999999999</v>
       </c>
       <c r="G309" s="3">
-        <v>428664.66</v>
+        <v>411496.34</v>
       </c>
       <c r="H309" s="4">
-        <v>0.000709205109</v>
+        <v>0.000680449351</v>
       </c>
       <c r="I309" s="5">
-        <v>0.000709279123</v>
+        <v>0.000680718028</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" t="s">
         <v>9</v>
       </c>
       <c r="B310" t="s">
         <v>10</v>
       </c>
       <c r="C310" t="s">
         <v>627</v>
       </c>
       <c r="D310" t="s">
         <v>628</v>
       </c>
       <c r="E310" s="1">
-        <v>452000</v>
+        <v>427000</v>
       </c>
       <c r="F310" s="2">
-        <v>98.677909</v>
+        <v>95.954916</v>
       </c>
       <c r="G310" s="3">
-        <v>446024.15</v>
+        <v>409727.49</v>
       </c>
       <c r="H310" s="4">
-        <v>0.000737925557</v>
+        <v>0.000677524384</v>
       </c>
       <c r="I310" s="5">
-        <v>0.000738002568</v>
+        <v>0.000677791906</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" t="s">
         <v>9</v>
       </c>
       <c r="B311" t="s">
         <v>10</v>
       </c>
       <c r="C311" t="s">
         <v>629</v>
       </c>
       <c r="D311" t="s">
         <v>630</v>
       </c>
       <c r="E311" s="1">
-        <v>349000</v>
+        <v>454000</v>
       </c>
       <c r="F311" s="2">
-        <v>100.065229</v>
+        <v>95.286604</v>
       </c>
       <c r="G311" s="3">
-        <v>349227.65</v>
+        <v>432601.18</v>
       </c>
       <c r="H311" s="4">
-        <v>0.000577780392</v>
+        <v>0.000715348264</v>
       </c>
       <c r="I311" s="5">
-        <v>0.000577840691</v>
+        <v>0.00071563072</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" t="s">
         <v>9</v>
       </c>
       <c r="B312" t="s">
         <v>10</v>
       </c>
       <c r="C312" t="s">
         <v>631</v>
       </c>
       <c r="D312" t="s">
         <v>632</v>
       </c>
       <c r="E312" s="1">
-        <v>377000</v>
+        <v>452000</v>
       </c>
       <c r="F312" s="2">
-        <v>99.668751</v>
+        <v>98.784449</v>
       </c>
       <c r="G312" s="3">
-        <v>375751.19</v>
+        <v>446505.71</v>
       </c>
       <c r="H312" s="4">
-        <v>0.00062166232</v>
+        <v>0.000738340756</v>
       </c>
       <c r="I312" s="5">
-        <v>0.0006217271979999999</v>
+        <v>0.0007386322920000001</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" t="s">
         <v>9</v>
       </c>
       <c r="B313" t="s">
         <v>10</v>
       </c>
       <c r="C313" t="s">
         <v>633</v>
       </c>
       <c r="D313" t="s">
         <v>634</v>
       </c>
       <c r="E313" s="1">
-        <v>384000</v>
+        <v>349000</v>
       </c>
       <c r="F313" s="2">
-        <v>95.469464</v>
+        <v>100.294579</v>
       </c>
       <c r="G313" s="3">
-        <v>366602.74</v>
+        <v>350028.08</v>
       </c>
       <c r="H313" s="4">
-        <v>0.000606526649</v>
+        <v>0.000578805584</v>
       </c>
       <c r="I313" s="5">
-        <v>0.000606589948</v>
+        <v>0.000579034126</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" t="s">
         <v>9</v>
       </c>
       <c r="B314" t="s">
         <v>10</v>
       </c>
       <c r="C314" t="s">
         <v>635</v>
       </c>
       <c r="D314" t="s">
         <v>636</v>
       </c>
       <c r="E314" s="1">
-        <v>356581.2722</v>
+        <v>377000</v>
       </c>
       <c r="F314" s="2">
-        <v>99.386139</v>
+        <v>99.730191</v>
       </c>
       <c r="G314" s="3">
-        <v>354392.36</v>
+        <v>375982.82</v>
       </c>
       <c r="H314" s="4">
-        <v>0.000586325157</v>
+        <v>0.000621724278</v>
       </c>
       <c r="I314" s="5">
-        <v>0.000586386347</v>
+        <v>0.000621969767</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" t="s">
         <v>9</v>
       </c>
       <c r="B315" t="s">
         <v>10</v>
       </c>
       <c r="C315" t="s">
         <v>637</v>
       </c>
       <c r="D315" t="s">
         <v>638</v>
       </c>
       <c r="E315" s="1">
-        <v>348000</v>
+        <v>384000</v>
       </c>
       <c r="F315" s="2">
-        <v>97.67477</v>
+        <v>95.040948</v>
       </c>
       <c r="G315" s="3">
-        <v>339908.2</v>
+        <v>364957.24</v>
       </c>
       <c r="H315" s="4">
-        <v>0.00056236181</v>
+        <v>0.000603492406</v>
       </c>
       <c r="I315" s="5">
-        <v>0.000562420499</v>
+        <v>0.000603730696</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" t="s">
         <v>9</v>
       </c>
       <c r="B316" t="s">
         <v>10</v>
       </c>
       <c r="C316" t="s">
         <v>639</v>
       </c>
       <c r="D316" t="s">
         <v>640</v>
       </c>
       <c r="E316" s="1">
-        <v>290000</v>
+        <v>341956.9822</v>
       </c>
       <c r="F316" s="2">
-        <v>95.90802100000001</v>
+        <v>99.35247099999999</v>
       </c>
       <c r="G316" s="3">
-        <v>278133.26</v>
+        <v>339742.71</v>
       </c>
       <c r="H316" s="4">
-        <v>0.000460158137</v>
+        <v>0.000561797722</v>
       </c>
       <c r="I316" s="5">
-        <v>0.00046020616</v>
+        <v>0.0005620195489999999</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" t="s">
         <v>9</v>
       </c>
       <c r="B317" t="s">
         <v>10</v>
       </c>
       <c r="C317" t="s">
         <v>641</v>
       </c>
       <c r="D317" t="s">
         <v>642</v>
       </c>
       <c r="E317" s="1">
-        <v>325000</v>
+        <v>348000</v>
       </c>
       <c r="F317" s="2">
-        <v>93.620009</v>
+        <v>98.01395100000001</v>
       </c>
       <c r="G317" s="3">
-        <v>304265.03</v>
+        <v>341088.55</v>
       </c>
       <c r="H317" s="4">
-        <v>0.000503391895</v>
+        <v>0.0005640231969999999</v>
       </c>
       <c r="I317" s="5">
-        <v>0.000503444429</v>
+        <v>0.000564245902</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" t="s">
         <v>9</v>
       </c>
       <c r="B318" t="s">
         <v>10</v>
       </c>
       <c r="C318" t="s">
         <v>643</v>
       </c>
       <c r="D318" t="s">
         <v>644</v>
       </c>
       <c r="E318" s="1">
-        <v>285000</v>
+        <v>328000</v>
       </c>
       <c r="F318" s="2">
-        <v>101.89874</v>
+        <v>98.77178000000001</v>
       </c>
       <c r="G318" s="3">
-        <v>290411.41</v>
+        <v>323971.44</v>
       </c>
       <c r="H318" s="4">
-        <v>0.000480471744</v>
+        <v>0.000535718383</v>
       </c>
       <c r="I318" s="5">
-        <v>0.000480521887</v>
+        <v>0.000535929913</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" t="s">
         <v>9</v>
       </c>
       <c r="B319" t="s">
         <v>10</v>
       </c>
       <c r="C319" t="s">
         <v>645</v>
       </c>
       <c r="D319" t="s">
         <v>646</v>
       </c>
       <c r="E319" s="1">
-        <v>285000</v>
+        <v>290000</v>
       </c>
       <c r="F319" s="2">
-        <v>98.21096799999999</v>
+        <v>95.838052</v>
       </c>
       <c r="G319" s="3">
-        <v>279901.26</v>
+        <v>277930.35</v>
       </c>
       <c r="H319" s="4">
-        <v>0.000463083205</v>
+        <v>0.000459584953</v>
       </c>
       <c r="I319" s="5">
-        <v>0.000463131533</v>
+        <v>0.000459766421</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" t="s">
         <v>9</v>
       </c>
       <c r="B320" t="s">
         <v>10</v>
       </c>
       <c r="C320" t="s">
         <v>647</v>
       </c>
       <c r="D320" t="s">
         <v>648</v>
       </c>
       <c r="E320" s="1">
-        <v>308000</v>
+        <v>325000</v>
       </c>
       <c r="F320" s="2">
-        <v>89.08899</v>
+        <v>93.80304</v>
       </c>
       <c r="G320" s="3">
-        <v>274394.09</v>
+        <v>304859.88</v>
       </c>
       <c r="H320" s="4">
-        <v>0.000453971857</v>
+        <v>0.000504115557</v>
       </c>
       <c r="I320" s="5">
-        <v>0.000454019235</v>
+        <v>0.000504314608</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" t="s">
         <v>9</v>
       </c>
       <c r="B321" t="s">
         <v>10</v>
       </c>
       <c r="C321" t="s">
         <v>649</v>
       </c>
       <c r="D321" t="s">
         <v>650</v>
       </c>
       <c r="E321" s="1">
-        <v>330000</v>
+        <v>285000</v>
       </c>
       <c r="F321" s="2">
-        <v>91.405945</v>
+        <v>101.956779</v>
       </c>
       <c r="G321" s="3">
-        <v>301639.62</v>
+        <v>290576.82</v>
       </c>
       <c r="H321" s="4">
-        <v>0.000499048278</v>
+        <v>0.000480497124</v>
       </c>
       <c r="I321" s="5">
-        <v>0.00049910036</v>
+        <v>0.000480686849</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" t="s">
         <v>9</v>
       </c>
       <c r="B322" t="s">
         <v>10</v>
       </c>
       <c r="C322" t="s">
         <v>651</v>
       </c>
       <c r="D322" t="s">
         <v>652</v>
       </c>
       <c r="E322" s="1">
-        <v>291000</v>
+        <v>308000</v>
       </c>
       <c r="F322" s="2">
-        <v>100.508601</v>
+        <v>89.72430799999999</v>
       </c>
       <c r="G322" s="3">
-        <v>292480.03</v>
+        <v>276350.87</v>
       </c>
       <c r="H322" s="4">
-        <v>0.000483894177</v>
+        <v>0.000456973125</v>
       </c>
       <c r="I322" s="5">
-        <v>0.000483944677</v>
+        <v>0.000457153562</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" t="s">
         <v>9</v>
       </c>
       <c r="B323" t="s">
         <v>10</v>
       </c>
       <c r="C323" t="s">
         <v>653</v>
       </c>
       <c r="D323" t="s">
         <v>654</v>
       </c>
       <c r="E323" s="1">
-        <v>300000</v>
+        <v>330000</v>
       </c>
       <c r="F323" s="2">
-        <v>98.45887999999999</v>
+        <v>91.187382</v>
       </c>
       <c r="G323" s="3">
-        <v>295376.64</v>
+        <v>300918.36</v>
       </c>
       <c r="H323" s="4">
-        <v>0.000488686481</v>
+        <v>0.00049759787</v>
       </c>
       <c r="I323" s="5">
-        <v>0.000488737481</v>
+        <v>0.000497794347</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" t="s">
         <v>9</v>
       </c>
       <c r="B324" t="s">
         <v>10</v>
       </c>
       <c r="C324" t="s">
         <v>655</v>
       </c>
       <c r="D324" t="s">
         <v>656</v>
       </c>
       <c r="E324" s="1">
-        <v>332000</v>
+        <v>291000</v>
       </c>
       <c r="F324" s="2">
-        <v>99.84669</v>
+        <v>100.837</v>
       </c>
       <c r="G324" s="3">
-        <v>331491.01</v>
+        <v>293435.67</v>
       </c>
       <c r="H324" s="4">
-        <v>0.000548435975</v>
+        <v>0.000485224511</v>
       </c>
       <c r="I324" s="5">
-        <v>0.000548493211</v>
+        <v>0.000485416103</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" t="s">
         <v>9</v>
       </c>
       <c r="B325" t="s">
         <v>10</v>
       </c>
       <c r="C325" t="s">
         <v>657</v>
       </c>
       <c r="D325" t="s">
         <v>658</v>
       </c>
       <c r="E325" s="1">
-        <v>250000</v>
+        <v>327000</v>
       </c>
       <c r="F325" s="2">
-        <v>100.9706</v>
+        <v>101.089908</v>
       </c>
       <c r="G325" s="3">
-        <v>252426.5</v>
+        <v>330564</v>
       </c>
       <c r="H325" s="4">
-        <v>0.000417627535</v>
+        <v>0.000546619826</v>
       </c>
       <c r="I325" s="5">
-        <v>0.000417671119</v>
+        <v>0.00054683566</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" t="s">
         <v>9</v>
       </c>
       <c r="B326" t="s">
         <v>10</v>
       </c>
       <c r="C326" t="s">
         <v>659</v>
       </c>
       <c r="D326" t="s">
         <v>660</v>
       </c>
       <c r="E326" s="1">
-        <v>316000</v>
+        <v>300000</v>
       </c>
       <c r="F326" s="2">
-        <v>85.727639</v>
+        <v>98.47638999999999</v>
       </c>
       <c r="G326" s="3">
-        <v>270899.34</v>
+        <v>295429.17</v>
       </c>
       <c r="H326" s="4">
-        <v>0.000448189961</v>
+        <v>0.000488520958</v>
       </c>
       <c r="I326" s="5">
-        <v>0.000448236735</v>
+        <v>0.000488713851</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" t="s">
         <v>9</v>
       </c>
       <c r="B327" t="s">
         <v>10</v>
       </c>
       <c r="C327" t="s">
         <v>661</v>
       </c>
       <c r="D327" t="s">
         <v>662</v>
       </c>
       <c r="E327" s="1">
-        <v>243000</v>
+        <v>332000</v>
       </c>
       <c r="F327" s="2">
-        <v>96.68528000000001</v>
+        <v>99.83993700000001</v>
       </c>
       <c r="G327" s="3">
-        <v>234945.23</v>
+        <v>331468.59</v>
       </c>
       <c r="H327" s="4">
-        <v>0.000388705613</v>
+        <v>0.000548115656</v>
       </c>
       <c r="I327" s="5">
-        <v>0.000388746179</v>
+        <v>0.000548332081</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" t="s">
         <v>9</v>
       </c>
       <c r="B328" t="s">
         <v>10</v>
       </c>
       <c r="C328" t="s">
         <v>663</v>
       </c>
       <c r="D328" t="s">
         <v>664</v>
       </c>
       <c r="E328" s="1">
-        <v>225000</v>
+        <v>250000</v>
       </c>
       <c r="F328" s="2">
-        <v>102.077062</v>
+        <v>100.84044</v>
       </c>
       <c r="G328" s="3">
-        <v>229673.39</v>
+        <v>252101.1</v>
       </c>
       <c r="H328" s="4">
-        <v>0.000379983605</v>
+        <v>0.000416873766</v>
       </c>
       <c r="I328" s="5">
-        <v>0.000380023261</v>
+        <v>0.00041703837</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" t="s">
         <v>9</v>
       </c>
       <c r="B329" t="s">
         <v>10</v>
       </c>
       <c r="C329" t="s">
         <v>665</v>
       </c>
       <c r="D329" t="s">
         <v>666</v>
       </c>
       <c r="E329" s="1">
-        <v>254000</v>
+        <v>243000</v>
       </c>
       <c r="F329" s="2">
-        <v>97.179551</v>
+        <v>96.97920999999999</v>
       </c>
       <c r="G329" s="3">
-        <v>246836.06</v>
+        <v>235659.48</v>
       </c>
       <c r="H329" s="4">
-        <v>0.000408378419</v>
+        <v>0.000389685944</v>
       </c>
       <c r="I329" s="5">
-        <v>0.000408421038</v>
+        <v>0.000389839812</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" t="s">
         <v>9</v>
       </c>
       <c r="B330" t="s">
         <v>10</v>
       </c>
       <c r="C330" t="s">
         <v>667</v>
       </c>
       <c r="D330" t="s">
         <v>668</v>
       </c>
       <c r="E330" s="1">
-        <v>216941.01</v>
+        <v>225000</v>
       </c>
       <c r="F330" s="2">
-        <v>98.45775999999999</v>
+        <v>102.021911</v>
       </c>
       <c r="G330" s="3">
-        <v>213595.26</v>
+        <v>229549.3</v>
       </c>
       <c r="H330" s="4">
-        <v>0.000353383109</v>
+        <v>0.000379582164</v>
       </c>
       <c r="I330" s="5">
-        <v>0.000353419989</v>
+        <v>0.000379732043</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" t="s">
         <v>9</v>
       </c>
       <c r="B331" t="s">
         <v>10</v>
       </c>
       <c r="C331" t="s">
         <v>669</v>
       </c>
       <c r="D331" t="s">
         <v>670</v>
       </c>
       <c r="E331" s="1">
-        <v>224000</v>
+        <v>254000</v>
       </c>
       <c r="F331" s="2">
-        <v>99.65786199999999</v>
+        <v>96.678642</v>
       </c>
       <c r="G331" s="3">
-        <v>223233.61</v>
+        <v>245563.75</v>
       </c>
       <c r="H331" s="4">
-        <v>0.0003693293</v>
+        <v>0.000406063621</v>
       </c>
       <c r="I331" s="5">
-        <v>0.000369367844</v>
+        <v>0.000406223956</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" t="s">
         <v>9</v>
       </c>
       <c r="B332" t="s">
         <v>10</v>
       </c>
       <c r="C332" t="s">
         <v>671</v>
       </c>
       <c r="D332" t="s">
         <v>672</v>
       </c>
       <c r="E332" s="1">
-        <v>243000</v>
+        <v>247724.7</v>
       </c>
       <c r="F332" s="2">
-        <v>97.743531</v>
+        <v>98.202501</v>
       </c>
       <c r="G332" s="3">
-        <v>237516.78</v>
+        <v>243271.85</v>
       </c>
       <c r="H332" s="4">
-        <v>0.000392960119</v>
+        <v>0.000402273742</v>
       </c>
       <c r="I332" s="5">
-        <v>0.000393001129</v>
+        <v>0.00040243258</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" t="s">
         <v>9</v>
       </c>
       <c r="B333" t="s">
         <v>10</v>
       </c>
       <c r="C333" t="s">
         <v>673</v>
       </c>
       <c r="D333" t="s">
         <v>674</v>
       </c>
       <c r="E333" s="1">
-        <v>211000</v>
+        <v>216941.01</v>
       </c>
       <c r="F333" s="2">
-        <v>82.93780599999999</v>
+        <v>98.52006799999999</v>
       </c>
       <c r="G333" s="3">
-        <v>174998.77</v>
+        <v>213730.43</v>
       </c>
       <c r="H333" s="4">
-        <v>0.000289527071</v>
+        <v>0.000353424121</v>
       </c>
       <c r="I333" s="5">
-        <v>0.000289557287</v>
+        <v>0.000353563671</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" t="s">
         <v>9</v>
       </c>
       <c r="B334" t="s">
         <v>10</v>
       </c>
       <c r="C334" t="s">
         <v>675</v>
       </c>
       <c r="D334" t="s">
         <v>676</v>
       </c>
       <c r="E334" s="1">
-        <v>194000</v>
+        <v>224000</v>
       </c>
       <c r="F334" s="2">
-        <v>98.075129</v>
+        <v>99.640629</v>
       </c>
       <c r="G334" s="3">
-        <v>190265.75</v>
+        <v>223195.01</v>
       </c>
       <c r="H334" s="4">
-        <v>0.000314785556</v>
+        <v>0.000369074725</v>
       </c>
       <c r="I334" s="5">
-        <v>0.000314818408</v>
+        <v>0.000369220454</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" t="s">
         <v>9</v>
       </c>
       <c r="B335" t="s">
         <v>10</v>
       </c>
       <c r="C335" t="s">
         <v>677</v>
       </c>
       <c r="D335" t="s">
         <v>678</v>
       </c>
       <c r="E335" s="1">
-        <v>200000</v>
+        <v>243000</v>
       </c>
       <c r="F335" s="2">
-        <v>102.79104</v>
+        <v>97.894469</v>
       </c>
       <c r="G335" s="3">
-        <v>205582.08</v>
+        <v>237883.56</v>
       </c>
       <c r="H335" s="4">
-        <v>0.000340125689</v>
+        <v>0.000393363676</v>
       </c>
       <c r="I335" s="5">
-        <v>0.000340161185</v>
+        <v>0.000393518997</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" t="s">
         <v>9</v>
       </c>
       <c r="B336" t="s">
         <v>10</v>
       </c>
       <c r="C336" t="s">
         <v>679</v>
       </c>
       <c r="D336" t="s">
         <v>680</v>
       </c>
       <c r="E336" s="1">
-        <v>180000</v>
+        <v>211000</v>
       </c>
       <c r="F336" s="2">
-        <v>103.188161</v>
+        <v>82.803934</v>
       </c>
       <c r="G336" s="3">
-        <v>185738.69</v>
+        <v>174716.3</v>
       </c>
       <c r="H336" s="4">
-        <v>0.000307295752</v>
+        <v>0.00028891045</v>
       </c>
       <c r="I336" s="5">
-        <v>0.000307327822</v>
+        <v>0.000289024527</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" t="s">
         <v>9</v>
       </c>
       <c r="B337" t="s">
         <v>10</v>
       </c>
       <c r="C337" t="s">
         <v>681</v>
       </c>
       <c r="D337" t="s">
         <v>682</v>
       </c>
       <c r="E337" s="1">
-        <v>154697</v>
+        <v>194000</v>
       </c>
       <c r="F337" s="2">
-        <v>102.155892</v>
+        <v>98.26258199999999</v>
       </c>
       <c r="G337" s="3">
-        <v>158032.1</v>
+        <v>190629.41</v>
       </c>
       <c r="H337" s="4">
-        <v>0.000261456529</v>
+        <v>0.000315224328</v>
       </c>
       <c r="I337" s="5">
-        <v>0.000261483815</v>
+        <v>0.000315348795</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" t="s">
         <v>9</v>
       </c>
       <c r="B338" t="s">
         <v>10</v>
       </c>
       <c r="C338" t="s">
         <v>683</v>
       </c>
       <c r="D338" t="s">
         <v>684</v>
       </c>
       <c r="E338" s="1">
-        <v>155000</v>
+        <v>200000</v>
       </c>
       <c r="F338" s="2">
-        <v>100.759039</v>
+        <v>102.09833</v>
       </c>
       <c r="G338" s="3">
-        <v>156176.51</v>
+        <v>204196.66</v>
       </c>
       <c r="H338" s="4">
-        <v>0.000258386544</v>
+        <v>0.000337659101</v>
       </c>
       <c r="I338" s="5">
-        <v>0.00025841351</v>
+        <v>0.000337792426</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" t="s">
         <v>9</v>
       </c>
       <c r="B339" t="s">
         <v>10</v>
       </c>
       <c r="C339" t="s">
         <v>685</v>
       </c>
       <c r="D339" t="s">
         <v>686</v>
       </c>
       <c r="E339" s="1">
-        <v>190748.221</v>
+        <v>217000</v>
       </c>
       <c r="F339" s="2">
-        <v>99.83434099999999</v>
+        <v>86.146452</v>
       </c>
       <c r="G339" s="3">
-        <v>190432.23</v>
+        <v>186937.8</v>
       </c>
       <c r="H339" s="4">
-        <v>0.000315060988</v>
+        <v>0.000309119893</v>
       </c>
       <c r="I339" s="5">
-        <v>0.000315093868</v>
+        <v>0.00030924195</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" t="s">
         <v>9</v>
       </c>
       <c r="B340" t="s">
         <v>10</v>
       </c>
       <c r="C340" t="s">
         <v>687</v>
       </c>
       <c r="D340" t="s">
         <v>688</v>
       </c>
       <c r="E340" s="1">
-        <v>215437.36</v>
+        <v>180000</v>
       </c>
       <c r="F340" s="2">
-        <v>94.11875000000001</v>
+        <v>103.1331</v>
       </c>
       <c r="G340" s="3">
-        <v>202766.95</v>
+        <v>185639.58</v>
       </c>
       <c r="H340" s="4">
-        <v>0.000335468192</v>
+        <v>0.000306973158</v>
       </c>
       <c r="I340" s="5">
-        <v>0.000335503202</v>
+        <v>0.000307094367</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" t="s">
         <v>9</v>
       </c>
       <c r="B341" t="s">
         <v>10</v>
       </c>
       <c r="C341" t="s">
         <v>689</v>
       </c>
       <c r="D341" t="s">
         <v>690</v>
       </c>
       <c r="E341" s="1">
-        <v>203314.57</v>
+        <v>154697</v>
       </c>
       <c r="F341" s="2">
-        <v>99.70492</v>
+        <v>101.988222</v>
       </c>
       <c r="G341" s="3">
-        <v>202714.63</v>
+        <v>157772.72</v>
       </c>
       <c r="H341" s="4">
-        <v>0.00033538163</v>
+        <v>0.000260892586</v>
       </c>
       <c r="I341" s="5">
-        <v>0.000335416631</v>
+        <v>0.0002609956</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" t="s">
         <v>9</v>
       </c>
       <c r="B342" t="s">
         <v>10</v>
       </c>
       <c r="C342" t="s">
         <v>691</v>
       </c>
       <c r="D342" t="s">
         <v>692</v>
       </c>
       <c r="E342" s="1">
-        <v>153000</v>
+        <v>155000</v>
       </c>
       <c r="F342" s="2">
-        <v>98.830412</v>
+        <v>100.749161</v>
       </c>
       <c r="G342" s="3">
-        <v>151210.53</v>
+        <v>156161.2</v>
       </c>
       <c r="H342" s="4">
-        <v>0.000250170569</v>
+        <v>0.00025822778</v>
       </c>
       <c r="I342" s="5">
-        <v>0.000250196677</v>
+        <v>0.000258329742</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" t="s">
         <v>9</v>
       </c>
       <c r="B343" t="s">
         <v>10</v>
       </c>
       <c r="C343" t="s">
         <v>693</v>
       </c>
       <c r="D343" t="s">
         <v>694</v>
       </c>
       <c r="E343" s="1">
-        <v>105000</v>
+        <v>187406.431</v>
       </c>
       <c r="F343" s="2">
-        <v>87.821305</v>
+        <v>99.723862</v>
       </c>
       <c r="G343" s="3">
-        <v>92212.37</v>
+        <v>186888.93</v>
       </c>
       <c r="H343" s="4">
-        <v>0.000152560943</v>
+        <v>0.000309039082</v>
       </c>
       <c r="I343" s="5">
-        <v>0.000152576864</v>
+        <v>0.000309161106</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" t="s">
         <v>9</v>
       </c>
       <c r="B344" t="s">
         <v>10</v>
       </c>
       <c r="C344" t="s">
         <v>695</v>
       </c>
       <c r="D344" t="s">
         <v>696</v>
       </c>
       <c r="E344" s="1">
-        <v>130000</v>
+        <v>204275.92</v>
       </c>
       <c r="F344" s="2">
-        <v>88.668638</v>
+        <v>93.86137100000001</v>
       </c>
       <c r="G344" s="3">
-        <v>115269.23</v>
+        <v>191736.18</v>
       </c>
       <c r="H344" s="4">
-        <v>0.00019070741</v>
+        <v>0.00031705448</v>
       </c>
       <c r="I344" s="5">
-        <v>0.000190727313</v>
+        <v>0.00031717967</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" t="s">
         <v>9</v>
       </c>
       <c r="B345" t="s">
         <v>10</v>
       </c>
       <c r="C345" t="s">
         <v>697</v>
       </c>
       <c r="D345" t="s">
         <v>698</v>
       </c>
       <c r="E345" s="1">
-        <v>50000</v>
+        <v>153000</v>
       </c>
       <c r="F345" s="2">
-        <v>97.86605</v>
+        <v>99.079758</v>
       </c>
       <c r="G345" s="3">
-        <v>48933.03</v>
+        <v>151592.03</v>
       </c>
       <c r="H345" s="4">
-        <v>8.095734200000001E-5</v>
+        <v>0.000250672212</v>
       </c>
       <c r="I345" s="5">
-        <v>8.096579100000001E-5</v>
+        <v>0.00025077119</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" t="s">
         <v>9</v>
       </c>
       <c r="B346" t="s">
         <v>10</v>
       </c>
       <c r="C346" t="s">
         <v>699</v>
       </c>
       <c r="D346" t="s">
         <v>700</v>
       </c>
       <c r="E346" s="1">
-        <v>60000</v>
+        <v>105000</v>
       </c>
       <c r="F346" s="2">
-        <v>100.018433</v>
+        <v>87.795114</v>
       </c>
       <c r="G346" s="3">
-        <v>60011.06</v>
+        <v>92184.87</v>
       </c>
       <c r="H346" s="4">
-        <v>9.928542E-5</v>
+        <v>0.000152436677</v>
       </c>
       <c r="I346" s="5">
-        <v>9.9295781E-5</v>
+        <v>0.000152496866</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" t="s">
         <v>9</v>
       </c>
       <c r="B347" t="s">
         <v>10</v>
       </c>
       <c r="C347" t="s">
         <v>701</v>
       </c>
       <c r="D347" t="s">
         <v>702</v>
       </c>
       <c r="E347" s="1">
-        <v>57426.6366</v>
+        <v>99576.03</v>
       </c>
       <c r="F347" s="2">
-        <v>93.872484</v>
+        <v>99.724452</v>
       </c>
       <c r="G347" s="3">
-        <v>53907.81</v>
+        <v>99301.64999999999</v>
       </c>
       <c r="H347" s="4">
-        <v>8.9187886E-5</v>
+        <v>0.000164204968</v>
       </c>
       <c r="I347" s="5">
-        <v>8.9197194E-5</v>
+        <v>0.000164269804</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" t="s">
         <v>9</v>
       </c>
       <c r="B348" t="s">
         <v>10</v>
       </c>
       <c r="C348" t="s">
         <v>703</v>
       </c>
       <c r="D348" t="s">
         <v>704</v>
       </c>
       <c r="E348" s="1">
-        <v>47885.06</v>
+        <v>130000</v>
       </c>
       <c r="F348" s="2">
-        <v>92.948886</v>
+        <v>88.772677</v>
       </c>
       <c r="G348" s="3">
-        <v>44508.63</v>
+        <v>115404.48</v>
       </c>
       <c r="H348" s="4">
-        <v>7.3637393E-5</v>
+        <v>0.000190832568</v>
       </c>
       <c r="I348" s="5">
-        <v>7.3645078E-5</v>
+        <v>0.000190907918</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" t="s">
         <v>9</v>
       </c>
       <c r="B349" t="s">
         <v>10</v>
       </c>
       <c r="C349" t="s">
         <v>705</v>
       </c>
       <c r="D349" t="s">
         <v>706</v>
       </c>
       <c r="E349" s="1">
-        <v>50487.3316</v>
+        <v>56000</v>
       </c>
       <c r="F349" s="2">
-        <v>100.421192</v>
+        <v>98.411036</v>
       </c>
       <c r="G349" s="3">
-        <v>50699.98</v>
+        <v>55110.18</v>
       </c>
       <c r="H349" s="4">
-        <v>8.3880685E-5</v>
+        <v>9.113005999999999E-5</v>
       </c>
       <c r="I349" s="5">
-        <v>8.3889439E-5</v>
+        <v>9.116604300000001E-5</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" t="s">
         <v>9</v>
       </c>
       <c r="B350" t="s">
         <v>10</v>
       </c>
       <c r="C350" t="s">
         <v>707</v>
       </c>
       <c r="D350" t="s">
         <v>708</v>
       </c>
       <c r="E350" s="1">
-        <v>86000</v>
+        <v>60000</v>
       </c>
       <c r="F350" s="2">
-        <v>99.74285999999999</v>
+        <v>99.7966</v>
       </c>
       <c r="G350" s="3">
-        <v>85778.86</v>
+        <v>59877.96</v>
       </c>
       <c r="H350" s="4">
-        <v>0.000141917008</v>
+        <v>9.901404900000001E-5</v>
       </c>
       <c r="I350" s="5">
-        <v>0.000141931819</v>
+        <v>9.905314500000001E-5</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" t="s">
         <v>9</v>
       </c>
       <c r="B351" t="s">
         <v>10</v>
       </c>
       <c r="C351" t="s">
         <v>709</v>
       </c>
       <c r="D351" t="s">
         <v>710</v>
       </c>
       <c r="E351" s="1">
-        <v>51400</v>
+        <v>56244.3866</v>
       </c>
       <c r="F351" s="2">
-        <v>97.806634</v>
+        <v>93.867447</v>
       </c>
       <c r="G351" s="3">
-        <v>50272.61</v>
+        <v>52795.17</v>
       </c>
       <c r="H351" s="4">
-        <v>8.3173621E-5</v>
+        <v>8.730196399999999E-5</v>
       </c>
       <c r="I351" s="5">
-        <v>8.318230099999999E-5</v>
+        <v>8.7336436E-5</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" t="s">
         <v>9</v>
       </c>
       <c r="B352" t="s">
         <v>10</v>
       </c>
       <c r="C352" t="s">
         <v>711</v>
       </c>
       <c r="D352" t="s">
         <v>712</v>
       </c>
       <c r="E352" s="1">
-        <v>4000</v>
+        <v>47486.02</v>
       </c>
       <c r="F352" s="2">
-        <v>94.0455</v>
+        <v>92.800513</v>
       </c>
       <c r="G352" s="3">
-        <v>3761.82</v>
+        <v>44067.27</v>
       </c>
       <c r="H352" s="4">
-        <v>6.223751E-6</v>
+        <v>7.2869531E-5</v>
       </c>
       <c r="I352" s="5">
-        <v>6.2244E-6</v>
+        <v>7.2898304E-5</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" t="s">
         <v>9</v>
       </c>
       <c r="B353" t="s">
         <v>10</v>
       </c>
       <c r="C353" t="s">
         <v>713</v>
       </c>
       <c r="D353" t="s">
         <v>714</v>
       </c>
       <c r="E353" s="1">
-        <v>4000</v>
+        <v>49043.4516</v>
       </c>
       <c r="F353" s="2">
-        <v>89.3895</v>
+        <v>100.178492</v>
       </c>
       <c r="G353" s="3">
-        <v>3575.58</v>
+        <v>49130.99</v>
       </c>
       <c r="H353" s="4">
-        <v>5.915626E-6</v>
+        <v>8.1242886E-5</v>
       </c>
       <c r="I353" s="5">
-        <v>5.916243E-6</v>
+        <v>8.1274965E-5</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" t="s">
         <v>9</v>
       </c>
       <c r="B354" t="s">
         <v>10</v>
       </c>
       <c r="C354" t="s">
         <v>715</v>
       </c>
       <c r="D354" t="s">
         <v>716</v>
       </c>
       <c r="E354" s="1">
-        <v>20</v>
+        <v>4000</v>
       </c>
       <c r="F354" s="2">
-        <v>110.40625</v>
+        <v>94.0685</v>
       </c>
       <c r="G354" s="3">
-        <v>0</v>
+        <v>3762.74</v>
       </c>
       <c r="H354" s="4">
-        <v>0</v>
+        <v>6.222058E-6</v>
       </c>
       <c r="I354" s="5">
-        <v>0</v>
+        <v>6.224515E-6</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" t="s">
         <v>9</v>
       </c>
       <c r="B355" t="s">
         <v>10</v>
       </c>
       <c r="C355" t="s">
         <v>717</v>
       </c>
       <c r="D355" t="s">
         <v>718</v>
       </c>
       <c r="E355" s="1">
-        <v>125</v>
+        <v>4000</v>
       </c>
       <c r="F355" s="2">
-        <v>102.921875</v>
+        <v>89.42125</v>
       </c>
       <c r="G355" s="3">
-        <v>0</v>
+        <v>3576.85</v>
       </c>
       <c r="H355" s="4">
-        <v>0</v>
+        <v>5.91467E-6</v>
       </c>
       <c r="I355" s="5">
-        <v>0</v>
+        <v>5.917006E-6</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" t="s">
         <v>9</v>
       </c>
       <c r="B356" t="s">
         <v>10</v>
       </c>
       <c r="C356" t="s">
         <v>719</v>
       </c>
       <c r="D356" t="s">
         <v>720</v>
       </c>
       <c r="E356" s="1">
-        <v>25</v>
+        <v>126</v>
       </c>
       <c r="F356" s="2">
-        <v>106.328125</v>
+        <v>108.265625</v>
       </c>
       <c r="G356" s="3">
         <v>0</v>
       </c>
       <c r="H356" s="4">
         <v>0</v>
       </c>
       <c r="I356" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" t="s">
         <v>9</v>
       </c>
       <c r="B357" t="s">
         <v>10</v>
       </c>
       <c r="C357" t="s">
         <v>721</v>
       </c>
       <c r="D357" t="s">
         <v>722</v>
       </c>
       <c r="E357" s="1">
-        <v>105</v>
+        <v>20</v>
       </c>
       <c r="F357" s="2">
-        <v>109.40625</v>
+        <v>109.90625</v>
       </c>
       <c r="G357" s="3">
         <v>0</v>
       </c>
       <c r="H357" s="4">
         <v>0</v>
       </c>
       <c r="I357" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="358" spans="1:9">
+      <c r="A358" t="s">
+        <v>9</v>
+      </c>
+      <c r="B358" t="s">
+        <v>10</v>
+      </c>
+      <c r="C358" t="s">
+        <v>723</v>
+      </c>
+      <c r="D358" t="s">
+        <v>724</v>
+      </c>
+      <c r="E358" s="1">
+        <v>125</v>
+      </c>
+      <c r="F358" s="2">
+        <v>102.953125</v>
+      </c>
+      <c r="G358" s="3">
+        <v>0</v>
+      </c>
+      <c r="H358" s="4">
+        <v>0</v>
+      </c>
+      <c r="I358" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="359" spans="1:9">
+      <c r="A359" t="s">
+        <v>9</v>
+      </c>
+      <c r="B359" t="s">
+        <v>10</v>
+      </c>
+      <c r="C359" t="s">
+        <v>725</v>
+      </c>
+      <c r="D359" t="s">
+        <v>726</v>
+      </c>
+      <c r="E359" s="1">
+        <v>25</v>
+      </c>
+      <c r="F359" s="2">
+        <v>106.195313</v>
+      </c>
+      <c r="G359" s="3">
+        <v>0</v>
+      </c>
+      <c r="H359" s="4">
+        <v>0</v>
+      </c>
+      <c r="I359" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="360" spans="1:9">
+      <c r="A360" t="s">
+        <v>9</v>
+      </c>
+      <c r="B360" t="s">
+        <v>10</v>
+      </c>
+      <c r="C360" t="s">
+        <v>727</v>
+      </c>
+      <c r="D360" t="s">
+        <v>728</v>
+      </c>
+      <c r="E360" s="1">
+        <v>105</v>
+      </c>
+      <c r="F360" s="2">
+        <v>108.875</v>
+      </c>
+      <c r="G360" s="3">
+        <v>0</v>
+      </c>
+      <c r="H360" s="4">
+        <v>0</v>
+      </c>
+      <c r="I360" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="361" spans="1:9">
+      <c r="A361" t="s">
+        <v>9</v>
+      </c>
+      <c r="B361" t="s">
+        <v>10</v>
+      </c>
+      <c r="C361" t="s">
+        <v>729</v>
+      </c>
+      <c r="D361" t="s">
+        <v>730</v>
+      </c>
+      <c r="E361" s="1">
+        <v>-57</v>
+      </c>
+      <c r="F361" s="2">
+        <v>109.9375</v>
+      </c>
+      <c r="G361" s="3">
+        <v>0</v>
+      </c>
+      <c r="H361" s="4">
+        <v>0</v>
+      </c>
+      <c r="I361" s="5">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>723</v>
+        <v>731</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -13012,32 +13152,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Enhanced Core Bond ETF Holdings as of 07.30.2026</dc:title>
+  <dc:title>Sterling Capital Enhanced Core Bond ETF Holdings as of 08.21.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>