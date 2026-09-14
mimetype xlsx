--- v3 (2026-08-25)
+++ v4 (2026-09-14)
@@ -14,80 +14,80 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="732">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="740">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-08-21</t>
+    <t>2026-09-11</t>
   </si>
   <si>
     <t>SCEC</t>
   </si>
   <si>
     <t>912810UC0</t>
   </si>
   <si>
     <t>T 4 1/4 08/15/54</t>
   </si>
   <si>
     <t>912810SP4</t>
   </si>
   <si>
     <t>T 1 3/8 08/15/50</t>
   </si>
   <si>
     <t>912810RK6</t>
   </si>
   <si>
     <t>T 2 1/2 02/15/45</t>
   </si>
   <si>
     <t>3132DMZC2</t>
   </si>
@@ -115,2142 +115,2166 @@
   <si>
     <t>3140XCUL0</t>
   </si>
   <si>
     <t>FN FM8686</t>
   </si>
   <si>
     <t>91282CNS6</t>
   </si>
   <si>
     <t>TII 1 7/8 07/15/35</t>
   </si>
   <si>
     <t>3140W0WC5</t>
   </si>
   <si>
     <t>FN FA0642</t>
   </si>
   <si>
     <t>3140XR3K9</t>
   </si>
   <si>
     <t>FN FS9801</t>
   </si>
   <si>
+    <t>BBHETFMM</t>
+  </si>
+  <si>
+    <t>BBH SWEEP VEHICLE</t>
+  </si>
+  <si>
+    <t>31425UR80</t>
+  </si>
+  <si>
+    <t>FR QX0510</t>
+  </si>
+  <si>
+    <t>3140W3XW4</t>
+  </si>
+  <si>
+    <t>FN FA3392</t>
+  </si>
+  <si>
+    <t>34966EAN0</t>
+  </si>
+  <si>
+    <t>FCBSL 2024-1A AR</t>
+  </si>
+  <si>
+    <t>31427MYA3</t>
+  </si>
+  <si>
+    <t>FR SL0704</t>
+  </si>
+  <si>
+    <t>081919AN2</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V9 A3</t>
+  </si>
+  <si>
+    <t>3132DUVM6</t>
+  </si>
+  <si>
+    <t>FR SD6920</t>
+  </si>
+  <si>
+    <t>3140QUWR3</t>
+  </si>
+  <si>
+    <t>FN CB8755</t>
+  </si>
+  <si>
+    <t>RECPAY</t>
+  </si>
+  <si>
+    <t>Receivables/Payables</t>
+  </si>
+  <si>
+    <t>31427MQA2</t>
+  </si>
+  <si>
+    <t>FR SL0448</t>
+  </si>
+  <si>
+    <t>3140QRXK4</t>
+  </si>
+  <si>
+    <t>FN CB6081</t>
+  </si>
+  <si>
+    <t>682684AA3</t>
+  </si>
+  <si>
+    <t>ODART 2025-1A A</t>
+  </si>
+  <si>
+    <t>06211EAP6</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR3 AS</t>
+  </si>
+  <si>
+    <t>06764MAC8</t>
+  </si>
+  <si>
+    <t>MMAF 2025-A A3</t>
+  </si>
+  <si>
+    <t>95004XAC7</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C7 A3</t>
+  </si>
+  <si>
+    <t>081927AE5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 AS</t>
+  </si>
+  <si>
+    <t>50202CAJ3</t>
+  </si>
+  <si>
+    <t>LCM 33A AR</t>
+  </si>
+  <si>
+    <t>31427NVQ9</t>
+  </si>
+  <si>
+    <t>FR SL1522</t>
+  </si>
+  <si>
+    <t>04016NBH5</t>
+  </si>
+  <si>
+    <t>ARES 2017-44A A1RR</t>
+  </si>
+  <si>
     <t>912810SE9</t>
   </si>
   <si>
     <t>T 3 3/8 11/15/48</t>
   </si>
   <si>
-    <t>31425UR80</t>
-[...104 lines deleted...]
-    <t>ARES 2017-44A A1RR</t>
+    <t>037975AC3</t>
+  </si>
+  <si>
+    <t>AEP 5.836 04/01/46</t>
   </si>
   <si>
     <t>05495BBH8</t>
   </si>
   <si>
     <t>BANK 2026-BNK52 A5</t>
   </si>
   <si>
-    <t>037975AC3</t>
-[...2 lines deleted...]
-    <t>AEP 5.836 04/01/46</t>
+    <t>67400EBJ2</t>
+  </si>
+  <si>
+    <t>OAKCL 2019-3A BR2</t>
   </si>
   <si>
     <t>06604CAC4</t>
   </si>
   <si>
     <t>BANK5 2025-5YR18 A3</t>
   </si>
   <si>
-    <t>67400EBJ2</t>
-[...2 lines deleted...]
-    <t>OAKCL 2019-3A BR2</t>
+    <t>3140W62Z4</t>
+  </si>
+  <si>
+    <t>FN FA6191</t>
   </si>
   <si>
     <t>31427TBH8</t>
   </si>
   <si>
     <t>FR SL5439</t>
   </si>
   <si>
+    <t>42806MBW8</t>
+  </si>
+  <si>
+    <t>HERTZ 2023-2A A</t>
+  </si>
+  <si>
+    <t>3137H9AK5</t>
+  </si>
+  <si>
+    <t>FHR 5266 ZB</t>
+  </si>
+  <si>
     <t>07367AAA7</t>
   </si>
   <si>
     <t>HUTBPA 6.129 11/30/42</t>
   </si>
   <si>
-    <t>42806MBW8</t>
-[...2 lines deleted...]
-    <t>HERTZ 2023-2A A</t>
+    <t>06211FAV0</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 A3</t>
   </si>
   <si>
     <t>08163VAC1</t>
   </si>
   <si>
     <t>BMARK 2023-V3 A3</t>
   </si>
   <si>
-    <t>3137H9AK5</t>
-[...10 lines deleted...]
-  <si>
     <t>055986AC7</t>
   </si>
   <si>
     <t>BMO 2023-5C1 A3</t>
   </si>
   <si>
     <t>05377RLX0</t>
   </si>
   <si>
     <t>AESOP 2026-4A A</t>
   </si>
   <si>
     <t>3140W0GL3</t>
   </si>
   <si>
     <t>FN FA0202</t>
   </si>
   <si>
     <t>31427M3F6</t>
   </si>
   <si>
     <t>FR SL0797</t>
   </si>
   <si>
     <t>74334NAA9</t>
   </si>
   <si>
     <t>PROG 2025-SFR1 A</t>
   </si>
   <si>
+    <t>78433LAN6</t>
+  </si>
+  <si>
+    <t>EIX 6.036 12/15/52</t>
+  </si>
+  <si>
+    <t>34963QAN6</t>
+  </si>
+  <si>
+    <t>FCBSL 2021-3AR B1R</t>
+  </si>
+  <si>
+    <t>00202DAA5</t>
+  </si>
+  <si>
+    <t>APLD 9 1/4 12/15/30</t>
+  </si>
+  <si>
+    <t>09216NAA8</t>
+  </si>
+  <si>
+    <t>BLKPRL 6 1/8 02/15/31</t>
+  </si>
+  <si>
+    <t>982911AA7</t>
+  </si>
+  <si>
+    <t>WULF 7 3/4 10/15/30</t>
+  </si>
+  <si>
+    <t>066043AG5</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR6 AS</t>
+  </si>
+  <si>
+    <t>17253NAA5</t>
+  </si>
+  <si>
+    <t>CIFR 7 1/8 11/15/30</t>
+  </si>
+  <si>
+    <t>64134BAJ9</t>
+  </si>
+  <si>
+    <t>NEUB 2021-41A AR</t>
+  </si>
+  <si>
+    <t>08163XAY9</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V5 A3</t>
+  </si>
+  <si>
+    <t>31427M2B6</t>
+  </si>
+  <si>
+    <t>FR SL0769</t>
+  </si>
+  <si>
+    <t>33853QAA9</t>
+  </si>
+  <si>
+    <t>FLASHC 7 1/4 12/31/30</t>
+  </si>
+  <si>
+    <t>44813DAA4</t>
+  </si>
+  <si>
+    <t>HUTRBA 6.192 11/15/42</t>
+  </si>
+  <si>
+    <t>74941YAA0</t>
+  </si>
+  <si>
+    <t>RDMICH 7 1/2 03/30/45</t>
+  </si>
+  <si>
+    <t>78438PAA0</t>
+  </si>
+  <si>
+    <t>SECMOS 8 7/8 05/01/31</t>
+  </si>
+  <si>
+    <t>83577VAA8</t>
+  </si>
+  <si>
+    <t>TXEDCI 7.534 11/30/48</t>
+  </si>
+  <si>
+    <t>05494RBL5</t>
+  </si>
+  <si>
+    <t>BANK5 2025-5YR19 A3</t>
+  </si>
+  <si>
+    <t>09663VAC4</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C12 A3</t>
+  </si>
+  <si>
+    <t>61747YFE0</t>
+  </si>
+  <si>
+    <t>MS 5 1/4 04/21/34</t>
+  </si>
+  <si>
+    <t>69393LAA1</t>
+  </si>
+  <si>
+    <t>TRACTD 6 1/2 05/01/31</t>
+  </si>
+  <si>
+    <t>92212KAH9</t>
+  </si>
+  <si>
+    <t>VDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>08164DAB2</t>
+  </si>
+  <si>
+    <t>BMARK 2025-V19 A3</t>
+  </si>
+  <si>
+    <t>78488XAA2</t>
+  </si>
+  <si>
+    <t>TRACTC 5 7/8 03/01/31</t>
+  </si>
+  <si>
+    <t>21873SAG3</t>
+  </si>
+  <si>
+    <t>CRWV 9 3/4 10/01/31</t>
+  </si>
+  <si>
+    <t>85236KAP7</t>
+  </si>
+  <si>
+    <t>SIDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>26243EAR2</t>
+  </si>
+  <si>
+    <t>DRSLF 2017-53A BR</t>
+  </si>
+  <si>
+    <t>831943AA3</t>
+  </si>
+  <si>
+    <t>SMB 2024-A A1A</t>
+  </si>
+  <si>
+    <t>06644BAG9</t>
+  </si>
+  <si>
+    <t>BANK5 2026-5YR21 A3</t>
+  </si>
+  <si>
+    <t>21874LAA0</t>
+  </si>
+  <si>
+    <t>CORZ 7 3/4 05/15/31</t>
+  </si>
+  <si>
+    <t>64966SSG2</t>
+  </si>
+  <si>
+    <t>NYC 5.392 10/1/2055</t>
+  </si>
+  <si>
+    <t>95004TAC6</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C6 A3</t>
+  </si>
+  <si>
     <t>06762TAL5</t>
   </si>
   <si>
     <t>BABSN 2021-3A AR</t>
   </si>
   <si>
-    <t>78433LAN6</t>
-[...8 lines deleted...]
-    <t>FN FA3392</t>
+    <t>55954PAY0</t>
+  </si>
+  <si>
+    <t>MAGNE 2019-21AR BR2</t>
+  </si>
+  <si>
+    <t>55400XAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2026-1A A</t>
+  </si>
+  <si>
+    <t>05554VAB6</t>
+  </si>
+  <si>
+    <t>BBCMS 2024-5C25 A3</t>
+  </si>
+  <si>
+    <t>066043AB6</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR6 A3</t>
+  </si>
+  <si>
+    <t>95004MAC1</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C5 A3</t>
+  </si>
+  <si>
+    <t>05556CAC4</t>
+  </si>
+  <si>
+    <t>BBCMS 2025-5C36 A3</t>
+  </si>
+  <si>
+    <t>551923AA3</t>
+  </si>
+  <si>
+    <t>MTBRV 2026-1A A</t>
+  </si>
+  <si>
+    <t>68269JAE1</t>
+  </si>
+  <si>
+    <t>OMFIT 2023-1A A</t>
+  </si>
+  <si>
+    <t>28002AAA4</t>
+  </si>
+  <si>
+    <t>EDGCOM 7 1/2 04/30/31</t>
+  </si>
+  <si>
+    <t>17327FAD8</t>
+  </si>
+  <si>
+    <t>CGCMT 2018-B2 A4</t>
+  </si>
+  <si>
+    <t>42806MEF2</t>
+  </si>
+  <si>
+    <t>HERTZ 2026-1A A</t>
+  </si>
+  <si>
+    <t>78451MAA9</t>
+  </si>
+  <si>
+    <t>SMB 2026-A A1A</t>
+  </si>
+  <si>
+    <t>09664JAC0</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C13 A3</t>
+  </si>
+  <si>
+    <t>43849RAK1</t>
+  </si>
+  <si>
+    <t>HONA 5.852 03/16/66</t>
+  </si>
+  <si>
+    <t>74690FAY2</t>
+  </si>
+  <si>
+    <t>QTSII 2026-3A A2</t>
+  </si>
+  <si>
+    <t>3132DUXP7</t>
+  </si>
+  <si>
+    <t>FR SD6986</t>
+  </si>
+  <si>
+    <t>95000U3B7</t>
+  </si>
+  <si>
+    <t>WFC 4.897 07/25/33</t>
+  </si>
+  <si>
+    <t>04010LBM4</t>
+  </si>
+  <si>
+    <t>ARCC 5 1/4 04/12/31</t>
+  </si>
+  <si>
+    <t>06211HAC8</t>
+  </si>
+  <si>
+    <t>BANK5 2026-5YR22 A3</t>
+  </si>
+  <si>
+    <t>05377RHY3</t>
+  </si>
+  <si>
+    <t>AESOP 2024-1A A</t>
+  </si>
+  <si>
+    <t>350930AK9</t>
+  </si>
+  <si>
+    <t>FABSJV 6.3 01/25/39</t>
+  </si>
+  <si>
+    <t>3132DQG75</t>
+  </si>
+  <si>
+    <t>FR SD2922</t>
+  </si>
+  <si>
+    <t>3132E0T36</t>
+  </si>
+  <si>
+    <t>FR SD4170</t>
+  </si>
+  <si>
+    <t>3133SQKZ0</t>
+  </si>
+  <si>
+    <t>FR SF3012</t>
+  </si>
+  <si>
+    <t>61690YBU5</t>
+  </si>
+  <si>
+    <t>MSC 2016-BNK2 A4</t>
+  </si>
+  <si>
+    <t>05620TAA3</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 A</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
+  </si>
+  <si>
+    <t>12637SAG9</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 D</t>
+  </si>
+  <si>
+    <t>3136AE5B9</t>
+  </si>
+  <si>
+    <t>FNR 2013-74 GZ</t>
+  </si>
+  <si>
+    <t>46647PFC5</t>
+  </si>
+  <si>
+    <t>JPM 5.576 07/23/36</t>
+  </si>
+  <si>
+    <t>61747YEH4</t>
+  </si>
+  <si>
+    <t>MS 2.511 10/20/32</t>
+  </si>
+  <si>
+    <t>076912AA2</t>
+  </si>
+  <si>
+    <t>RPLDCI 6.581 05/30/49</t>
+  </si>
+  <si>
+    <t>84265VAK1</t>
+  </si>
+  <si>
+    <t>SCCO 5.35 06/24/36</t>
+  </si>
+  <si>
+    <t>03770DAB9</t>
+  </si>
+  <si>
+    <t>APODS 6.9 04/13/29</t>
+  </si>
+  <si>
+    <t>081942AC8</t>
+  </si>
+  <si>
+    <t>BMARK 2026-V22 A3</t>
+  </si>
+  <si>
+    <t>05620TAJ4</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 E</t>
+  </si>
+  <si>
+    <t>34966XAA6</t>
+  </si>
+  <si>
+    <t>FORTRE 6 1/4 04/01/30</t>
+  </si>
+  <si>
+    <t>3142GS3V8</t>
+  </si>
+  <si>
+    <t>FR RJ2611</t>
+  </si>
+  <si>
+    <t>472140AF9</t>
+  </si>
+  <si>
+    <t>JBS 5 1/2 01/15/36</t>
+  </si>
+  <si>
+    <t>55607PAG0</t>
+  </si>
+  <si>
+    <t>MQGAU 2.691 06/23/32</t>
+  </si>
+  <si>
+    <t>61767YAZ3</t>
+  </si>
+  <si>
+    <t>MSC 2018-H3 A5</t>
+  </si>
+  <si>
+    <t>79588TAG5</t>
+  </si>
+  <si>
+    <t>SAMMON 5.95 06/15/36</t>
   </si>
   <si>
     <t>91282CJZ5</t>
   </si>
   <si>
     <t>T 4 02/15/34</t>
   </si>
   <si>
-    <t>00202DAA5</t>
-[...218 lines deleted...]
-    <t>OMFIT 2023-1A A</t>
+    <t>04686JAG6</t>
+  </si>
+  <si>
+    <t>ATH 5 7/8 01/15/34</t>
+  </si>
+  <si>
+    <t>06644EAG3</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR1 A3</t>
+  </si>
+  <si>
+    <t>09261XAL6</t>
+  </si>
+  <si>
+    <t>BXSL 5 1/8 01/31/31</t>
+  </si>
+  <si>
+    <t>172967QJ3</t>
+  </si>
+  <si>
+    <t>C 6 5/8 PERP</t>
+  </si>
+  <si>
+    <t>316773DP2</t>
+  </si>
+  <si>
+    <t>FITB 5.141 01/29/37</t>
+  </si>
+  <si>
+    <t>38141GB78</t>
+  </si>
+  <si>
+    <t>GS 5.016 10/23/35</t>
+  </si>
+  <si>
+    <t>43284KAA0</t>
+  </si>
+  <si>
+    <t>HGVT 2026-1A A</t>
+  </si>
+  <si>
+    <t>46647PDH6</t>
+  </si>
+  <si>
+    <t>JPM 4.912 07/25/33</t>
+  </si>
+  <si>
+    <t>02005NBW9</t>
+  </si>
+  <si>
+    <t>ALLY 5.543 01/17/31</t>
+  </si>
+  <si>
+    <t>06051GMQ9</t>
+  </si>
+  <si>
+    <t>BAC 5.744 02/12/36</t>
+  </si>
+  <si>
+    <t>24703DBX8</t>
+  </si>
+  <si>
+    <t>DELL 5 1/4 02/15/37</t>
+  </si>
+  <si>
+    <t>3137ATUJ9</t>
+  </si>
+  <si>
+    <t>FHR 4112 PB</t>
+  </si>
+  <si>
+    <t>42806MCL1</t>
+  </si>
+  <si>
+    <t>HERTZ 2024-2A A</t>
+  </si>
+  <si>
+    <t>443201AD0</t>
+  </si>
+  <si>
+    <t>HWM 4.55 11/15/32</t>
+  </si>
+  <si>
+    <t>458140CS7</t>
+  </si>
+  <si>
+    <t>INTC 5.3 05/15/36</t>
+  </si>
+  <si>
+    <t>922966AE6</t>
+  </si>
+  <si>
+    <t>VEGLPL 6 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>980236AV5</t>
+  </si>
+  <si>
+    <t>WDSAU 6 05/19/35</t>
+  </si>
+  <si>
+    <t>961214DF7</t>
+  </si>
+  <si>
+    <t>WSTP 4.322 11/23/31</t>
+  </si>
+  <si>
+    <t>02005NBS8</t>
+  </si>
+  <si>
+    <t>ALLY 6.7 02/14/33</t>
   </si>
   <si>
     <t>06051GKY4</t>
   </si>
   <si>
     <t>BAC 5.015 07/22/33</t>
   </si>
   <si>
-    <t>17327FAD8</t>
-[...134 lines deleted...]
-    <t>MS 2.511 10/20/32</t>
+    <t>065931BG1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 AS</t>
+  </si>
+  <si>
+    <t>12595EAD7</t>
+  </si>
+  <si>
+    <t>COMM 2017-COR2 A3</t>
+  </si>
+  <si>
+    <t>247361A32</t>
+  </si>
+  <si>
+    <t>DAL 5 1/4 07/10/30</t>
+  </si>
+  <si>
+    <t>23803AAA6</t>
+  </si>
+  <si>
+    <t>DATA 2026-800D A</t>
+  </si>
+  <si>
+    <t>26444HAR2</t>
+  </si>
+  <si>
+    <t>DUK 6.2 11/15/53</t>
+  </si>
+  <si>
+    <t>29365BAA1</t>
+  </si>
+  <si>
+    <t>ENTG 4 3/4 04/15/29</t>
+  </si>
+  <si>
+    <t>46188BAD4</t>
+  </si>
+  <si>
+    <t>INVH 4.15 04/15/32</t>
+  </si>
+  <si>
+    <t>78397DAC2</t>
+  </si>
+  <si>
+    <t>SECBEN 6 1/2 PERP</t>
+  </si>
+  <si>
+    <t>097023CV5</t>
+  </si>
+  <si>
+    <t>BA 5.705 05/01/40</t>
+  </si>
+  <si>
+    <t>065931AZ0</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 A3</t>
+  </si>
+  <si>
+    <t>05724BAP4</t>
+  </si>
+  <si>
+    <t>BHI 5 06/15/36</t>
+  </si>
+  <si>
+    <t>12637SAA2</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 A</t>
+  </si>
+  <si>
+    <t>12719PAA9</t>
+  </si>
+  <si>
+    <t>CTM 2025-1A A1</t>
+  </si>
+  <si>
+    <t>29364WBN7</t>
+  </si>
+  <si>
+    <t>ETR 5.7 03/15/54</t>
+  </si>
+  <si>
+    <t>378272CA4</t>
+  </si>
+  <si>
+    <t>GLENLN 5.673 04/01/35</t>
+  </si>
+  <si>
+    <t>44891ADX2</t>
+  </si>
+  <si>
+    <t>HYNMTR 5.4 06/23/32</t>
+  </si>
+  <si>
+    <t>49338CAD5</t>
+  </si>
+  <si>
+    <t>NGGLN 5.994 03/06/33</t>
+  </si>
+  <si>
+    <t>68233JDS0</t>
+  </si>
+  <si>
+    <t>ONCRTX 6.35 09/15/66</t>
+  </si>
+  <si>
+    <t>891160MJ9</t>
+  </si>
+  <si>
+    <t>TD 3 5/8 09/15/31</t>
+  </si>
+  <si>
+    <t>92332YAH4</t>
+  </si>
+  <si>
+    <t>VENLNG 6 5/8 06/15/36</t>
+  </si>
+  <si>
+    <t>039524AF0</t>
+  </si>
+  <si>
+    <t>ACOM 9 08/15/31</t>
+  </si>
+  <si>
+    <t>032095BA8</t>
+  </si>
+  <si>
+    <t>APH 4 5/8 02/15/36</t>
+  </si>
+  <si>
+    <t>025816DZ9</t>
+  </si>
+  <si>
+    <t>AXP 5.442 01/30/36</t>
+  </si>
+  <si>
+    <t>08163TAC6</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 A3</t>
+  </si>
+  <si>
+    <t>08164RAC9</t>
+  </si>
+  <si>
+    <t>BMARK 2025-V16 A3</t>
+  </si>
+  <si>
+    <t>05614JAE5</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 C</t>
+  </si>
+  <si>
+    <t>174610BG9</t>
+  </si>
+  <si>
+    <t>CFG 6.645 04/25/35</t>
+  </si>
+  <si>
+    <t>29273VAW0</t>
+  </si>
+  <si>
+    <t>ET 5.95 05/15/54</t>
+  </si>
+  <si>
+    <t>31428XED4</t>
+  </si>
+  <si>
+    <t>FDX 5 3/4 09/30/36</t>
+  </si>
+  <si>
+    <t>32010YAA4</t>
+  </si>
+  <si>
+    <t>FRSEAG 7 1/4 08/15/32</t>
+  </si>
+  <si>
+    <t>37185LAS1</t>
+  </si>
+  <si>
+    <t>GEL 6 3/4 03/15/34</t>
+  </si>
+  <si>
+    <t>505742AR7</t>
+  </si>
+  <si>
+    <t>LADR 7 07/15/31</t>
+  </si>
+  <si>
+    <t>645370AF4</t>
+  </si>
+  <si>
+    <t>NWHM 9 1/4 10/01/29</t>
+  </si>
+  <si>
+    <t>68389XDC6</t>
+  </si>
+  <si>
+    <t>ORCL 6 1/8 08/03/65</t>
+  </si>
+  <si>
+    <t>7591EPAV2</t>
+  </si>
+  <si>
+    <t>RF 5.502 09/06/35</t>
+  </si>
+  <si>
+    <t>91825CAE5</t>
+  </si>
+  <si>
+    <t>VDCM 2025-AZ C</t>
+  </si>
+  <si>
+    <t>08164JAC7</t>
+  </si>
+  <si>
+    <t>BMARK 2026-B43 A5</t>
+  </si>
+  <si>
+    <t>12636YAJ1</t>
+  </si>
+  <si>
+    <t>CRHID 5 02/09/36</t>
+  </si>
+  <si>
+    <t>23338VAZ9</t>
+  </si>
+  <si>
+    <t>DTE 5.85 05/15/55</t>
+  </si>
+  <si>
+    <t>26442UAE4</t>
+  </si>
+  <si>
+    <t>DUK 3.6 09/15/47</t>
+  </si>
+  <si>
+    <t>316773DF4</t>
+  </si>
+  <si>
+    <t>FITB 4.337 04/25/33</t>
+  </si>
+  <si>
+    <t>37959GAF4</t>
+  </si>
+  <si>
+    <t>GBLATL 6 3/4 03/15/54</t>
+  </si>
+  <si>
+    <t>629377DB5</t>
+  </si>
+  <si>
+    <t>NRG 5.407 10/15/35</t>
+  </si>
+  <si>
+    <t>67066GAV6</t>
+  </si>
+  <si>
+    <t>NVDA 5 5/8 06/15/56</t>
+  </si>
+  <si>
+    <t>68389XDP7</t>
+  </si>
+  <si>
+    <t>ORCL 5 7/8 09/26/45</t>
+  </si>
+  <si>
+    <t>74751AAA1</t>
+  </si>
+  <si>
+    <t>QTSQST 5.7 04/15/36</t>
+  </si>
+  <si>
+    <t>878091BH9</t>
+  </si>
+  <si>
+    <t>TIAAGL 6.05 06/15/56</t>
+  </si>
+  <si>
+    <t>90932LAH0</t>
+  </si>
+  <si>
+    <t>UAL 4 5/8 04/15/29</t>
+  </si>
+  <si>
+    <t>91836LAB8</t>
+  </si>
+  <si>
+    <t>VSPOPT 5.4 06/01/33</t>
+  </si>
+  <si>
+    <t>031162DS6</t>
+  </si>
+  <si>
+    <t>AMGN 5.6 03/02/43</t>
+  </si>
+  <si>
+    <t>097023CX1</t>
+  </si>
+  <si>
+    <t>BA 5.93 05/01/60</t>
+  </si>
+  <si>
+    <t>08163YAC5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V7 A3</t>
+  </si>
+  <si>
+    <t>14688RAA8</t>
+  </si>
+  <si>
+    <t>CARVL 2024-3A A1</t>
+  </si>
+  <si>
+    <t>30225VAV9</t>
+  </si>
+  <si>
+    <t>EXR 4.95 01/15/33</t>
+  </si>
+  <si>
+    <t>46284VAN1</t>
+  </si>
+  <si>
+    <t>IRM 4 1/2 02/15/31</t>
+  </si>
+  <si>
+    <t>655844CS5</t>
+  </si>
+  <si>
+    <t>NSC 5.35 08/01/54</t>
+  </si>
+  <si>
+    <t>74350LAB0</t>
+  </si>
+  <si>
+    <t>PROTAR 5 1/2 04/01/34</t>
+  </si>
+  <si>
+    <t>852060AT9</t>
+  </si>
+  <si>
+    <t>S 8 3/4 03/15/32</t>
+  </si>
+  <si>
+    <t>862121AC4</t>
+  </si>
+  <si>
+    <t>STOR 2 3/4 11/18/30</t>
+  </si>
+  <si>
+    <t>03769M205</t>
+  </si>
+  <si>
+    <t>APO 7 5/8</t>
+  </si>
+  <si>
+    <t>25179MBM4</t>
+  </si>
+  <si>
+    <t>DVN 5.4 02/15/35</t>
+  </si>
+  <si>
+    <t>35671DBC8</t>
+  </si>
+  <si>
+    <t>FCX 5.45 03/15/43</t>
+  </si>
+  <si>
+    <t>31418FF36</t>
+  </si>
+  <si>
+    <t>FN MA5585</t>
+  </si>
+  <si>
+    <t>38384DCA3</t>
+  </si>
+  <si>
+    <t>GNR 2023-154 GA</t>
+  </si>
+  <si>
+    <t>78450XAA6</t>
+  </si>
+  <si>
+    <t>SMB 2024-E A1A</t>
+  </si>
+  <si>
+    <t>06644VBM1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR9 AS</t>
+  </si>
+  <si>
+    <t>06763AAJ0</t>
+  </si>
+  <si>
+    <t>BARPCC 6 1/2 08/18/31</t>
+  </si>
+  <si>
+    <t>064058AS9</t>
+  </si>
+  <si>
+    <t>BK 5 5/8 PERP</t>
+  </si>
+  <si>
+    <t>081919AS1</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V9 AS</t>
+  </si>
+  <si>
+    <t>345397K44</t>
+  </si>
+  <si>
+    <t>F 6.107 08/15/33</t>
+  </si>
+  <si>
+    <t>50076QAE6</t>
+  </si>
+  <si>
+    <t>KHC 5 06/04/42</t>
+  </si>
+  <si>
+    <t>61779RBK6</t>
+  </si>
+  <si>
+    <t>MSBAM 2025-5C2 A3</t>
+  </si>
+  <si>
+    <t>77311WAF8</t>
+  </si>
+  <si>
+    <t>RKT 6 1/2 06/15/34</t>
+  </si>
+  <si>
+    <t>78397DAD0</t>
+  </si>
+  <si>
+    <t>SECBEN 7.2 10/30/34</t>
+  </si>
+  <si>
+    <t>91282CPZ8</t>
+  </si>
+  <si>
+    <t>T 4 1/8 02/15/36</t>
+  </si>
+  <si>
+    <t>034863BF6</t>
+  </si>
+  <si>
+    <t>AALLN 6 04/05/54</t>
+  </si>
+  <si>
+    <t>03743QAT5</t>
+  </si>
+  <si>
+    <t>APA 6 3/4 02/15/55</t>
+  </si>
+  <si>
+    <t>06738EBK0</t>
+  </si>
+  <si>
+    <t>BACR 5.088 06/20/30</t>
+  </si>
+  <si>
+    <t>097751CE9</t>
+  </si>
+  <si>
+    <t>BBDBCN 5 7/8 01/15/35</t>
+  </si>
+  <si>
+    <t>20681AAE1</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 C</t>
+  </si>
+  <si>
+    <t>23345MAD9</t>
+  </si>
+  <si>
+    <t>DTMINC 5.8 12/15/34</t>
+  </si>
+  <si>
+    <t>33767BAK5</t>
+  </si>
+  <si>
+    <t>FE 4 3/4 01/15/33</t>
+  </si>
+  <si>
+    <t>36143L2L8</t>
+  </si>
+  <si>
+    <t>GBLATL 5 1/2 01/08/29</t>
+  </si>
+  <si>
+    <t>38179RAG0</t>
+  </si>
+  <si>
+    <t>GCRED 5.6 04/15/31</t>
+  </si>
+  <si>
+    <t>38152BAH4</t>
+  </si>
+  <si>
+    <t>GSCRED 5 7/8 01/31/31</t>
+  </si>
+  <si>
+    <t>68622TAB7</t>
+  </si>
+  <si>
+    <t>OGN 5 1/8 04/30/31</t>
+  </si>
+  <si>
+    <t>84615QAC7</t>
+  </si>
+  <si>
+    <t>SPCX 5.65 07/15/33</t>
+  </si>
+  <si>
+    <t>816851BH1</t>
+  </si>
+  <si>
+    <t>SRE 3.8 02/01/38</t>
+  </si>
+  <si>
+    <t>00206RNQ1</t>
+  </si>
+  <si>
+    <t>T 6.3 10/30/66</t>
+  </si>
+  <si>
+    <t>92212KAJ5</t>
+  </si>
+  <si>
+    <t>VDC 2025-2A A2</t>
+  </si>
+  <si>
+    <t>00973RAP8</t>
+  </si>
+  <si>
+    <t>AKERBP 5.8 10/01/54</t>
+  </si>
+  <si>
+    <t>02073LAC5</t>
+  </si>
+  <si>
+    <t>ALPGEN 6 1/4 01/15/34</t>
+  </si>
+  <si>
+    <t>025676AQ0</t>
+  </si>
+  <si>
+    <t>ANGINC 6 07/15/35</t>
+  </si>
+  <si>
+    <t>05635JAB6</t>
+  </si>
+  <si>
+    <t>BACARD 5.4 06/15/33</t>
+  </si>
+  <si>
+    <t>761713BB1</t>
+  </si>
+  <si>
+    <t>BATSLN 5.85 08/15/45</t>
+  </si>
+  <si>
+    <t>14040HDA0</t>
+  </si>
+  <si>
+    <t>COF 6.377 06/08/34</t>
+  </si>
+  <si>
+    <t>12661PAC3</t>
+  </si>
+  <si>
+    <t>CSLAU 4 1/4 04/27/32</t>
+  </si>
+  <si>
+    <t>126650EF3</t>
+  </si>
+  <si>
+    <t>CVS 6.05 06/01/54</t>
+  </si>
+  <si>
+    <t>62886HBR1</t>
+  </si>
+  <si>
+    <t>NCLH 6 3/4 02/01/32</t>
+  </si>
+  <si>
+    <t>71845JAC2</t>
+  </si>
+  <si>
+    <t>PECO 4.95 01/15/35</t>
+  </si>
+  <si>
+    <t>76209PAJ2</t>
+  </si>
+  <si>
+    <t>RGA 5 08/25/32</t>
+  </si>
+  <si>
+    <t>68218WAA2</t>
+  </si>
+  <si>
+    <t>RGA 6.722 05/15/55</t>
+  </si>
+  <si>
+    <t>86562MCB4</t>
+  </si>
+  <si>
+    <t>SUMIBK 2.13 07/08/30</t>
+  </si>
+  <si>
+    <t>87264ADD4</t>
+  </si>
+  <si>
+    <t>TMUS 6 06/15/54</t>
+  </si>
+  <si>
+    <t>95000U2Q5</t>
+  </si>
+  <si>
+    <t>WFC 3.068 04/30/41</t>
+  </si>
+  <si>
+    <t>893521AB0</t>
+  </si>
+  <si>
+    <t>Y 8 11/30/39</t>
+  </si>
+  <si>
+    <t>00929JAC0</t>
+  </si>
+  <si>
+    <t>AYR 5 09/15/30</t>
+  </si>
+  <si>
+    <t>06211FBF4</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 B</t>
+  </si>
+  <si>
+    <t>12189LAG6</t>
+  </si>
+  <si>
+    <t>BNSF 4.95 09/15/41</t>
+  </si>
+  <si>
+    <t>149123CL3</t>
+  </si>
+  <si>
+    <t>CAT 5.2 05/15/35</t>
+  </si>
+  <si>
+    <t>15189XBE7</t>
+  </si>
+  <si>
+    <t>CNP 5.15 03/01/34</t>
+  </si>
+  <si>
+    <t>42824CAY5</t>
+  </si>
+  <si>
+    <t>HPE 6.35 10/15/45</t>
+  </si>
+  <si>
+    <t>55336VAM2</t>
+  </si>
+  <si>
+    <t>MPLX 4 1/2 04/15/38</t>
+  </si>
+  <si>
+    <t>69047QAC6</t>
+  </si>
+  <si>
+    <t>OVV 6 1/4 07/15/33</t>
+  </si>
+  <si>
+    <t>86177CAA7</t>
+  </si>
+  <si>
+    <t>STONEB 8 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>969457CV0</t>
+  </si>
+  <si>
+    <t>WMB 5.15 03/15/36</t>
+  </si>
+  <si>
+    <t>00253XAB7</t>
+  </si>
+  <si>
+    <t>AAL 5 3/4 04/20/29</t>
+  </si>
+  <si>
+    <t>04686JAJ0</t>
+  </si>
+  <si>
+    <t>ATH 6 5/8 10/15/54</t>
+  </si>
+  <si>
+    <t>05554VAE0</t>
+  </si>
+  <si>
+    <t>BBCMS 2024-5C25 AS</t>
+  </si>
+  <si>
+    <t>08163YAD3</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V7 AS</t>
+  </si>
+  <si>
+    <t>20681AAJ0</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 E</t>
+  </si>
+  <si>
+    <t>29273VBK5</t>
+  </si>
+  <si>
+    <t>ET 5.35 01/15/36</t>
+  </si>
+  <si>
+    <t>3137H9UJ6</t>
+  </si>
+  <si>
+    <t>FHR 5300 AB</t>
+  </si>
+  <si>
+    <t>38381XEZ5</t>
+  </si>
+  <si>
+    <t>GNR 2019-90 AB</t>
+  </si>
+  <si>
+    <t>46266TAF5</t>
+  </si>
+  <si>
+    <t>IQV 6 1/4 02/01/29</t>
+  </si>
+  <si>
+    <t>606822CB8</t>
+  </si>
+  <si>
+    <t>MUFG 2.494 10/13/32</t>
+  </si>
+  <si>
+    <t>68389XEB7</t>
+  </si>
+  <si>
+    <t>ORCL 6.7 02/04/56</t>
+  </si>
+  <si>
+    <t>04018VAA1</t>
+  </si>
+  <si>
+    <t>ARES 4 1/8 06/30/51</t>
+  </si>
+  <si>
+    <t>143658CA8</t>
+  </si>
+  <si>
+    <t>CCL 5 3/4 08/01/32</t>
+  </si>
+  <si>
+    <t>174610BF1</t>
+  </si>
+  <si>
+    <t>CFG 5.841 01/23/30</t>
+  </si>
+  <si>
+    <t>125896BL3</t>
+  </si>
+  <si>
+    <t>CMS 4.7 03/31/43</t>
+  </si>
+  <si>
+    <t>20681AAA9</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 A</t>
+  </si>
+  <si>
+    <t>29359UAF6</t>
+  </si>
+  <si>
+    <t>ESGR 6.693 07/15/37</t>
+  </si>
+  <si>
+    <t>37892AAA8</t>
+  </si>
+  <si>
+    <t>GNL 3 3/4 12/15/27</t>
+  </si>
+  <si>
+    <t>46647TAS7</t>
+  </si>
+  <si>
+    <t>JPMCC 2017-JP5 A5</t>
+  </si>
+  <si>
+    <t>529043AE1</t>
+  </si>
+  <si>
+    <t>LXP 2.7 09/15/30</t>
+  </si>
+  <si>
+    <t>19416MAB5</t>
+  </si>
+  <si>
+    <t>PR 5 7/8 07/01/29</t>
+  </si>
+  <si>
+    <t>87167WDC6</t>
+  </si>
+  <si>
+    <t>SYMP 2021-25A AR</t>
+  </si>
+  <si>
+    <t>861932AA9</t>
+  </si>
+  <si>
+    <t>ATSG 7 1/4 03/15/32</t>
+  </si>
+  <si>
+    <t>24703DBT7</t>
+  </si>
+  <si>
+    <t>DELL 4 3/4 10/06/32</t>
+  </si>
+  <si>
+    <t>29359UAC3</t>
+  </si>
+  <si>
+    <t>ESGR 3.1 09/01/31</t>
+  </si>
+  <si>
+    <t>3622AB2M3</t>
+  </si>
+  <si>
+    <t>G2 786280</t>
+  </si>
+  <si>
+    <t>61748UAP7</t>
+  </si>
+  <si>
+    <t>MS 5.314 01/18/41</t>
+  </si>
+  <si>
+    <t>65339KBZ2</t>
+  </si>
+  <si>
+    <t>NEE 2.44 01/15/32</t>
+  </si>
+  <si>
+    <t>645370AG2</t>
+  </si>
+  <si>
+    <t>NWHM 8 1/2 11/01/30</t>
+  </si>
+  <si>
+    <t>682691AL4</t>
+  </si>
+  <si>
+    <t>OMF 6 1/8 05/15/30</t>
+  </si>
+  <si>
+    <t>69318FAN8</t>
+  </si>
+  <si>
+    <t>PBFENE 7 1/4 06/01/34</t>
+  </si>
+  <si>
+    <t>70932MAH0</t>
+  </si>
+  <si>
+    <t>PFSI 6 3/4 02/15/34</t>
+  </si>
+  <si>
+    <t>718172BL2</t>
+  </si>
+  <si>
+    <t>PM 4 1/4 11/10/44</t>
+  </si>
+  <si>
+    <t>91282CAV3</t>
+  </si>
+  <si>
+    <t>T 0 7/8 11/15/30</t>
+  </si>
+  <si>
+    <t>910047AM1</t>
+  </si>
+  <si>
+    <t>UAL 4 7/8 03/01/29</t>
+  </si>
+  <si>
+    <t>06211CAG0</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR2 A3</t>
+  </si>
+  <si>
+    <t>06211FBA5</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 AS</t>
+  </si>
+  <si>
+    <t>05614JAC9</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 B</t>
+  </si>
+  <si>
+    <t>1248EPCP6</t>
+  </si>
+  <si>
+    <t>CHTR 4 1/4 01/15/34</t>
+  </si>
+  <si>
+    <t>161175CQ5</t>
+  </si>
+  <si>
+    <t>CHTR 6.1 06/01/29</t>
+  </si>
+  <si>
+    <t>201723AS2</t>
+  </si>
+  <si>
+    <t>CMC 5 3/4 11/15/33</t>
+  </si>
+  <si>
+    <t>36264KAV2</t>
+  </si>
+  <si>
+    <t>GSMS 2020-GSA2 A5</t>
+  </si>
+  <si>
+    <t>50190KAQ3</t>
+  </si>
+  <si>
+    <t>LCM 40A A2R</t>
+  </si>
+  <si>
+    <t>67103HAP2</t>
+  </si>
+  <si>
+    <t>ORLY 5.1 03/12/36</t>
+  </si>
+  <si>
+    <t>72133PAL7</t>
+  </si>
+  <si>
+    <t>PIPK 2020-5A A1R</t>
+  </si>
+  <si>
+    <t>816851BJ7</t>
+  </si>
+  <si>
+    <t>SRE 4 02/01/48</t>
+  </si>
+  <si>
+    <t>69867RAA5</t>
+  </si>
+  <si>
+    <t>TIHLLC 7 1/8 06/01/31</t>
+  </si>
+  <si>
+    <t>3132DQUF1</t>
+  </si>
+  <si>
+    <t>FR SD3282</t>
+  </si>
+  <si>
+    <t>534187BZ1</t>
+  </si>
+  <si>
+    <t>LNC 5.35 11/15/35</t>
+  </si>
+  <si>
+    <t>67740QAH9</t>
+  </si>
+  <si>
+    <t>OHNAT 5.55 01/24/30</t>
+  </si>
+  <si>
+    <t>86562MEK2</t>
+  </si>
+  <si>
+    <t>SUMIBK 5.334 03/03/41</t>
+  </si>
+  <si>
+    <t>95000YAY1</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 A4</t>
+  </si>
+  <si>
+    <t>641423CH9</t>
+  </si>
+  <si>
+    <t>BRKHEC 6 1/4 05/15/55</t>
+  </si>
+  <si>
+    <t>12532BAD9</t>
+  </si>
+  <si>
+    <t>CFCRE 2016-C7 A3</t>
+  </si>
+  <si>
+    <t>927804GX6</t>
+  </si>
+  <si>
+    <t>D 4.95 03/15/36</t>
+  </si>
+  <si>
+    <t>30303M8V7</t>
+  </si>
+  <si>
+    <t>META 5.4 08/15/54</t>
+  </si>
+  <si>
+    <t>55389QAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2024-2A A</t>
+  </si>
+  <si>
+    <t>86765LAT4</t>
+  </si>
+  <si>
+    <t>SUN 4 1/2 05/15/29</t>
+  </si>
+  <si>
+    <t>USDF</t>
+  </si>
+  <si>
+    <t>US DOLLAR FUTURE</t>
+  </si>
+  <si>
+    <t>00287YES4</t>
+  </si>
+  <si>
+    <t>ABBV 6 09/15/56</t>
+  </si>
+  <si>
+    <t>06541QBE4</t>
+  </si>
+  <si>
+    <t>BANK 2022-BNK43 AS</t>
+  </si>
+  <si>
+    <t>08161CAJ0</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B2 AS</t>
+  </si>
+  <si>
+    <t>08163TAD4</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 AS</t>
+  </si>
+  <si>
+    <t>233063AT3</t>
+  </si>
+  <si>
+    <t>DBJPM 2020-C9 A5</t>
+  </si>
+  <si>
+    <t>30040WAP3</t>
+  </si>
+  <si>
+    <t>ES 3 3/8 03/01/32</t>
+  </si>
+  <si>
+    <t>428102AH0</t>
+  </si>
+  <si>
+    <t>HESM 5 7/8 03/01/28</t>
+  </si>
+  <si>
+    <t>573284BG0</t>
+  </si>
+  <si>
+    <t>MLM 6 3/8 08/15/56</t>
+  </si>
+  <si>
+    <t>61691NAE5</t>
+  </si>
+  <si>
+    <t>MSC 2017-HR2 A4</t>
+  </si>
+  <si>
+    <t>69121KAH7</t>
+  </si>
+  <si>
+    <t>OBDC 5.95 03/15/29</t>
+  </si>
+  <si>
+    <t>05377RJK1</t>
+  </si>
+  <si>
+    <t>AESOP 2024-3A A</t>
+  </si>
+  <si>
+    <t>08162PAZ4</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B1 AM</t>
+  </si>
+  <si>
+    <t>081927AB1</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 A3</t>
+  </si>
+  <si>
+    <t>05614JAA3</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 A</t>
+  </si>
+  <si>
+    <t>12515ABE9</t>
+  </si>
+  <si>
+    <t>CD 2016-CD2 A4</t>
+  </si>
+  <si>
+    <t>46645UAT4</t>
+  </si>
+  <si>
+    <t>JPMCC 2016-JP4 A4</t>
+  </si>
+  <si>
+    <t>67401PAF5</t>
+  </si>
+  <si>
+    <t>OCSL 7 09/16/31</t>
+  </si>
+  <si>
+    <t>95000U2G7</t>
+  </si>
+  <si>
+    <t>WFC 2.879 10/30/30</t>
+  </si>
+  <si>
+    <t>95000YBB0</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 AS</t>
+  </si>
+  <si>
+    <t>454889AQ9</t>
+  </si>
+  <si>
+    <t>AEP 4.55 03/15/46</t>
+  </si>
+  <si>
+    <t>03027WAK8</t>
+  </si>
+  <si>
+    <t>AMETOW 3.652 03/23/28</t>
+  </si>
+  <si>
+    <t>06541DBH6</t>
+  </si>
+  <si>
+    <t>BANK 2023-BNK46 A4</t>
+  </si>
+  <si>
+    <t>071813CS6</t>
+  </si>
+  <si>
+    <t>BAX 2.539 02/01/32</t>
+  </si>
+  <si>
+    <t>055986AF0</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 AS</t>
+  </si>
+  <si>
+    <t>096933AG1</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C9 AS</t>
+  </si>
+  <si>
+    <t>29375QAD0</t>
+  </si>
+  <si>
+    <t>EFF 2024-3 A4</t>
+  </si>
+  <si>
+    <t>31397AEQ2</t>
+  </si>
+  <si>
+    <t>FHR 3197 DZ</t>
+  </si>
+  <si>
+    <t>3136ALFG1</t>
+  </si>
+  <si>
+    <t>FNR 2014-66 QZ</t>
+  </si>
+  <si>
+    <t>30297CAJ1</t>
+  </si>
+  <si>
+    <t>FRESB 2018-SB52 A10F</t>
+  </si>
+  <si>
+    <t>06541TBF5</t>
+  </si>
+  <si>
+    <t>BANK 2020-BN29 A4</t>
+  </si>
+  <si>
+    <t>36251XAR8</t>
+  </si>
+  <si>
+    <t>GSMS 2016-GS4 A4</t>
+  </si>
+  <si>
+    <t>46284VAR2</t>
+  </si>
+  <si>
+    <t>IRM 6 1/4 01/15/35</t>
+  </si>
+  <si>
+    <t>95002UAJ0</t>
+  </si>
+  <si>
+    <t>WFCM 2020-C58 A4</t>
+  </si>
+  <si>
+    <t>03958CAA7</t>
+  </si>
+  <si>
+    <t>AROC 6 02/01/34</t>
+  </si>
+  <si>
+    <t>06051GLH0</t>
+  </si>
+  <si>
+    <t>BAC 5.288 04/25/34</t>
+  </si>
+  <si>
+    <t>3137BGAW9</t>
+  </si>
+  <si>
+    <t>FHR 4427 KA</t>
+  </si>
+  <si>
+    <t>3136ANBQ9</t>
+  </si>
+  <si>
+    <t>FNR 2015-16 MC</t>
+  </si>
+  <si>
+    <t>36297F6C1</t>
+  </si>
+  <si>
+    <t>GN 711067</t>
+  </si>
+  <si>
+    <t>17308CC53</t>
+  </si>
+  <si>
+    <t>C 2.976 11/05/30</t>
+  </si>
+  <si>
+    <t>127190AE6</t>
+  </si>
+  <si>
+    <t>CACI 6 3/8 06/15/33</t>
+  </si>
+  <si>
+    <t>723787AQ0</t>
+  </si>
+  <si>
+    <t>PXD 1.9 08/15/30</t>
+  </si>
+  <si>
+    <t>TYZ6 COM</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE (CBT)DEC26</t>
+  </si>
+  <si>
+    <t>UXYZ6 COM</t>
+  </si>
+  <si>
+    <t>US 10YR ULTRA FUT DEC26</t>
+  </si>
+  <si>
+    <t>TUZ6 COM</t>
+  </si>
+  <si>
+    <t>US 2YR NOTE (CBT) DEC26</t>
+  </si>
+  <si>
+    <t>FVZ6 COM</t>
+  </si>
+  <si>
+    <t>US 5YR NOTE (CBT) DEC26</t>
+  </si>
+  <si>
+    <t>USZ6 COM</t>
+  </si>
+  <si>
+    <t>US LONG BOND(CBT) DEC26</t>
+  </si>
+  <si>
+    <t>WNZ6 COM</t>
+  </si>
+  <si>
+    <t>US ULTRA BOND CBT DEC26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US DOLLARS</t>
-  </si>
-[...1492 lines deleted...]
-    <t>US ULTRA BOND CBT SEP26</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2578,51 +2602,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I361"/>
+  <dimension ref="A1:I365"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -2640,10508 +2664,10624 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>19166300</v>
+        <v>19695100</v>
       </c>
       <c r="F2" s="2">
-        <v>84.748047</v>
+        <v>83.695312</v>
       </c>
       <c r="G2" s="3">
-        <v>16243064.93</v>
+        <v>16483875.39</v>
       </c>
       <c r="H2" s="4">
-        <v>0.026859492705</v>
+        <v>0.027411564262</v>
       </c>
       <c r="I2" s="5">
-        <v>0.026870098227</v>
+        <v>0.027422712785</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
-        <v>33046400</v>
+        <v>31196500</v>
       </c>
       <c r="F3" s="2">
-        <v>46.421875</v>
+        <v>45.787109</v>
       </c>
       <c r="G3" s="3">
-        <v>15340758.5</v>
+        <v>14283975.46</v>
       </c>
       <c r="H3" s="4">
-        <v>0.025367440981</v>
+        <v>0.023753280213</v>
       </c>
       <c r="I3" s="5">
-        <v>0.025377457364</v>
+        <v>0.023762940879</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>19300600</v>
+        <v>19324600</v>
       </c>
       <c r="F4" s="2">
-        <v>67.304688</v>
+        <v>66.210938</v>
       </c>
       <c r="G4" s="3">
-        <v>12990208.61</v>
+        <v>12794998.92</v>
       </c>
       <c r="H4" s="4">
-        <v>0.021480577398</v>
+        <v>0.021277213452</v>
       </c>
       <c r="I4" s="5">
-        <v>0.021489059045</v>
+        <v>0.02128586708</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>9176211.65</v>
+        <v>9153717.279999999</v>
       </c>
       <c r="F5" s="2">
-        <v>90.67098799999999</v>
+        <v>88.94881700000001</v>
       </c>
       <c r="G5" s="3">
-        <v>8320161.76</v>
+        <v>8142123.23</v>
       </c>
       <c r="H5" s="4">
-        <v>0.013758199277</v>
+        <v>0.013539797461</v>
       </c>
       <c r="I5" s="5">
-        <v>0.013763631728</v>
+        <v>0.013545304215</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>8033250.164</v>
+        <v>7991872.964</v>
       </c>
       <c r="F6" s="2">
-        <v>97.260479</v>
+        <v>95.764426</v>
       </c>
       <c r="G6" s="3">
-        <v>7813177.59</v>
+        <v>7653371.27</v>
       </c>
       <c r="H6" s="4">
-        <v>0.012919851477</v>
+        <v>0.012727036173</v>
       </c>
       <c r="I6" s="5">
-        <v>0.012924952905</v>
+        <v>0.01273221237</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>8075898.005</v>
+        <v>7984939.945</v>
       </c>
       <c r="F7" s="2">
-        <v>95.36842</v>
+        <v>94.12472</v>
       </c>
       <c r="G7" s="3">
-        <v>7701856.33</v>
+        <v>7515802.37</v>
       </c>
       <c r="H7" s="4">
-        <v>0.012735770911</v>
+        <v>0.012498268435</v>
       </c>
       <c r="I7" s="5">
-        <v>0.012740799654</v>
+        <v>0.01250335159</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>7996972.962</v>
+        <v>7931718.062</v>
       </c>
       <c r="F8" s="2">
-        <v>92.47423999999999</v>
+        <v>90.736165</v>
       </c>
       <c r="G8" s="3">
-        <v>7395139.97</v>
+        <v>7196936.79</v>
       </c>
       <c r="H8" s="4">
-        <v>0.012228585485</v>
+        <v>0.011968016655</v>
       </c>
       <c r="I8" s="5">
-        <v>0.012233413966</v>
+        <v>0.011972884152</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>8722953.761</v>
+        <v>8670410.091</v>
       </c>
       <c r="F9" s="2">
-        <v>83.94660399999999</v>
+        <v>82.195999</v>
       </c>
       <c r="G9" s="3">
-        <v>7322623.45</v>
+        <v>7126730.19</v>
       </c>
       <c r="H9" s="4">
-        <v>0.012108672346</v>
+        <v>0.011851267858</v>
       </c>
       <c r="I9" s="5">
-        <v>0.012113453479</v>
+        <v>0.011856087872</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
         <v>6873300</v>
       </c>
       <c r="F10" s="2">
-        <v>96.558093</v>
+        <v>94.80641</v>
       </c>
       <c r="G10" s="3">
-        <v>6908634.13</v>
+        <v>6776916.97</v>
       </c>
       <c r="H10" s="4">
-        <v>0.011424100608</v>
+        <v>0.011269552257</v>
       </c>
       <c r="I10" s="5">
-        <v>0.011428611436</v>
+        <v>0.011274135682</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>7638735.24</v>
+        <v>7562928.87</v>
       </c>
       <c r="F11" s="2">
-        <v>89.006225</v>
+        <v>87.613658</v>
       </c>
       <c r="G11" s="3">
-        <v>6798949.87</v>
+        <v>6626158.63</v>
       </c>
       <c r="H11" s="4">
-        <v>0.011242726993</v>
+        <v>0.011018851386</v>
       </c>
       <c r="I11" s="5">
-        <v>0.011247166206</v>
+        <v>0.011023332849</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>6749714.992</v>
+        <v>6673522.272</v>
       </c>
       <c r="F12" s="2">
-        <v>99.332397</v>
+        <v>97.689761</v>
       </c>
       <c r="G12" s="3">
-        <v>6704653.69</v>
+        <v>6519347.96</v>
       </c>
       <c r="H12" s="4">
-        <v>0.011086799055</v>
+        <v>0.010841232491</v>
       </c>
       <c r="I12" s="5">
-        <v>0.011091176699</v>
+        <v>0.010845641715</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>8220500</v>
+        <v>5980567.5</v>
       </c>
       <c r="F13" s="2">
-        <v>74.726562</v>
+        <v>100</v>
       </c>
       <c r="G13" s="3">
-        <v>6142897.03</v>
+        <v>5980567.5</v>
       </c>
       <c r="H13" s="4">
-        <v>0.010157879602</v>
+        <v>0.009945277214000001</v>
       </c>
       <c r="I13" s="5">
-        <v>0.01016189046</v>
+        <v>0.009949322045</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
-        <v>6320566.55</v>
+        <v>6276979.61</v>
       </c>
       <c r="F14" s="2">
-        <v>97.080861</v>
+        <v>94.952394</v>
       </c>
       <c r="G14" s="3">
-        <v>6136060.43</v>
+        <v>5960142.41</v>
       </c>
       <c r="H14" s="4">
-        <v>0.010146574613</v>
+        <v>0.009911311678999999</v>
       </c>
       <c r="I14" s="5">
-        <v>0.010150581007</v>
+        <v>0.009915342696</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>6278326.485</v>
+        <v>6035067.046</v>
       </c>
       <c r="F15" s="2">
-        <v>95.17220399999999</v>
+        <v>97.735923</v>
       </c>
       <c r="G15" s="3">
-        <v>5975221.69</v>
+        <v>5898428.48</v>
       </c>
       <c r="H15" s="4">
-        <v>0.009880612068</v>
+        <v>0.009808685609000001</v>
       </c>
       <c r="I15" s="5">
-        <v>0.009884513447000001</v>
+        <v>0.009812674887</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
         <v>5800000</v>
       </c>
       <c r="F16" s="2">
-        <v>100.2462</v>
+        <v>100.2244</v>
       </c>
       <c r="G16" s="3">
-        <v>5814279.6</v>
+        <v>5813015.2</v>
       </c>
       <c r="H16" s="4">
-        <v>0.009614478619</v>
+        <v>0.009666649128999999</v>
       </c>
       <c r="I16" s="5">
-        <v>0.009618274915000001</v>
+        <v>0.009670580639</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>5984427.799</v>
+        <v>6236328.215</v>
       </c>
       <c r="F17" s="2">
-        <v>94.57686</v>
+        <v>93.476519</v>
       </c>
       <c r="G17" s="3">
-        <v>5659883.9</v>
+        <v>5829502.53</v>
       </c>
       <c r="H17" s="4">
-        <v>0.009359170267</v>
+        <v>0.009694066435999999</v>
       </c>
       <c r="I17" s="5">
-        <v>0.009362865753000001</v>
+        <v>0.009698009097000001</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
         <v>5500000</v>
       </c>
       <c r="F18" s="2">
-        <v>101.3957</v>
+        <v>100.36597</v>
       </c>
       <c r="G18" s="3">
-        <v>5576763.5</v>
+        <v>5520128.35</v>
       </c>
       <c r="H18" s="4">
-        <v>0.009221722573</v>
+        <v>0.009179598206999999</v>
       </c>
       <c r="I18" s="5">
-        <v>0.009225363788000001</v>
+        <v>0.009183331629000001</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>5415098.62</v>
+        <v>5923990.089</v>
       </c>
       <c r="F19" s="2">
-        <v>100</v>
+        <v>93.440455</v>
       </c>
       <c r="G19" s="3">
-        <v>5415098.62</v>
+        <v>5535403.29</v>
       </c>
       <c r="H19" s="4">
-        <v>0.008954393921</v>
+        <v>0.009204999399</v>
       </c>
       <c r="I19" s="5">
-        <v>0.008957929579999999</v>
+        <v>0.009208743153</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>5016446.7634</v>
+        <v>4971510.0534</v>
       </c>
       <c r="F20" s="2">
-        <v>101.96008</v>
+        <v>100.761395</v>
       </c>
       <c r="G20" s="3">
-        <v>5114773.13</v>
+        <v>5009362.88</v>
       </c>
       <c r="H20" s="4">
-        <v>0.008457776425000001</v>
+        <v>0.008330229954</v>
       </c>
       <c r="I20" s="5">
-        <v>0.008461115995000001</v>
+        <v>0.008333617931000001</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>5405551.15</v>
+        <v>5004543.2</v>
       </c>
       <c r="F21" s="2">
-        <v>94.699969</v>
+        <v>1</v>
       </c>
       <c r="G21" s="3">
-        <v>5119055.26</v>
+        <v>5004543.2</v>
       </c>
       <c r="H21" s="4">
-        <v>0.008464857345</v>
+        <v>0.008322215149999999</v>
       </c>
       <c r="I21" s="5">
-        <v>0.008468199710999999</v>
+        <v>0.008325599867000001</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>4978099.42</v>
+        <v>5283727.34</v>
       </c>
       <c r="F22" s="2">
-        <v>99.824872</v>
+        <v>93.02763299999999</v>
       </c>
       <c r="G22" s="3">
-        <v>4969381.37</v>
+        <v>4915326.48</v>
       </c>
       <c r="H22" s="4">
-        <v>0.008217356966000001</v>
+        <v>0.008173853807</v>
       </c>
       <c r="I22" s="5">
-        <v>0.008220601605000001</v>
+        <v>0.008177178185</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>4500000</v>
+        <v>4946371.85</v>
       </c>
       <c r="F23" s="2">
-        <v>101.28004</v>
+        <v>98.374709</v>
       </c>
       <c r="G23" s="3">
-        <v>4557601.8</v>
+        <v>4865978.91</v>
       </c>
       <c r="H23" s="4">
-        <v>0.007536439263</v>
+        <v>0.008091792161</v>
       </c>
       <c r="I23" s="5">
-        <v>0.00753941504</v>
+        <v>0.008095083163</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>4311000</v>
+        <v>4500000</v>
       </c>
       <c r="F24" s="2">
-        <v>104.07831</v>
+        <v>99.81686999999999</v>
       </c>
       <c r="G24" s="3">
-        <v>4486815.94</v>
+        <v>4491759.15</v>
       </c>
       <c r="H24" s="4">
-        <v>0.007419387943</v>
+        <v>0.007469490132</v>
       </c>
       <c r="I24" s="5">
-        <v>0.007422317503</v>
+        <v>0.007472528039</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>4463000</v>
+        <v>4311000</v>
       </c>
       <c r="F25" s="2">
-        <v>100.60434</v>
+        <v>103.21906</v>
       </c>
       <c r="G25" s="3">
-        <v>4489971.69</v>
+        <v>4449773.68</v>
       </c>
       <c r="H25" s="4">
-        <v>0.007424606284</v>
+        <v>0.007399671144</v>
       </c>
       <c r="I25" s="5">
-        <v>0.007427537904</v>
+        <v>0.007402680655</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>4419000</v>
+        <v>4463000</v>
       </c>
       <c r="F26" s="2">
-        <v>100.33029</v>
+        <v>99.67693</v>
       </c>
       <c r="G26" s="3">
-        <v>4433595.52</v>
+        <v>4448581.39</v>
       </c>
       <c r="H26" s="4">
-        <v>0.007331382771</v>
+        <v>0.007397688445</v>
       </c>
       <c r="I26" s="5">
-        <v>0.007334277582</v>
+        <v>0.00740069715</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>4187000</v>
+        <v>4419000</v>
       </c>
       <c r="F27" s="2">
-        <v>102.28524</v>
+        <v>98.92243999999999</v>
       </c>
       <c r="G27" s="3">
-        <v>4282683</v>
+        <v>4371382.62</v>
       </c>
       <c r="H27" s="4">
-        <v>0.007081834201</v>
+        <v>0.007269312151</v>
       </c>
       <c r="I27" s="5">
-        <v>0.007084630477</v>
+        <v>0.007272268644</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>4120341.45</v>
+        <v>4187000</v>
       </c>
       <c r="F28" s="2">
-        <v>102.798865</v>
+        <v>101.50116</v>
       </c>
       <c r="G28" s="3">
-        <v>4235664.24</v>
+        <v>4249853.57</v>
       </c>
       <c r="H28" s="4">
-        <v>0.007004084103</v>
+        <v>0.007067217595</v>
       </c>
       <c r="I28" s="5">
-        <v>0.007006849679</v>
+        <v>0.007070091894</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>4240265.32</v>
+        <v>4182000</v>
       </c>
       <c r="F29" s="2">
-        <v>1</v>
+        <v>100.026</v>
       </c>
       <c r="G29" s="3">
-        <v>4240265.32</v>
+        <v>4183087.32</v>
       </c>
       <c r="H29" s="4">
-        <v>0.00701169243</v>
+        <v>0.006956189861</v>
       </c>
       <c r="I29" s="5">
-        <v>0.007014461011</v>
+        <v>0.006959019004</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>4182000</v>
+        <v>4089557.75</v>
       </c>
       <c r="F30" s="2">
-        <v>100.0272</v>
+        <v>101.037344</v>
       </c>
       <c r="G30" s="3">
-        <v>4183137.5</v>
+        <v>4131980.53</v>
       </c>
       <c r="H30" s="4">
-        <v>0.006917226013</v>
+        <v>0.006871202747</v>
       </c>
       <c r="I30" s="5">
-        <v>0.006919957293</v>
+        <v>0.006873997325</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
         <v>4084007.4</v>
       </c>
       <c r="F31" s="2">
-        <v>100.1325</v>
+        <v>100.1271</v>
       </c>
       <c r="G31" s="3">
-        <v>4089418.71</v>
+        <v>4089198.17</v>
       </c>
       <c r="H31" s="4">
-        <v>0.006762252842</v>
+        <v>0.006800058593</v>
       </c>
       <c r="I31" s="5">
-        <v>0.006764922931</v>
+        <v>0.006802824236</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>3910000</v>
+        <v>5474100</v>
       </c>
       <c r="F32" s="2">
-        <v>101.59008</v>
+        <v>73.621094</v>
       </c>
       <c r="G32" s="3">
-        <v>3972172.13</v>
+        <v>4030092.31</v>
       </c>
       <c r="H32" s="4">
-        <v>0.006568374179</v>
+        <v>0.006701769554</v>
       </c>
       <c r="I32" s="5">
-        <v>0.006570967715</v>
+        <v>0.006704495222</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
         <v>3987000</v>
       </c>
       <c r="F33" s="2">
-        <v>98.845174</v>
+        <v>97.602422</v>
       </c>
       <c r="G33" s="3">
-        <v>3940957.09</v>
+        <v>3891408.57</v>
       </c>
       <c r="H33" s="4">
-        <v>0.006516757064</v>
+        <v>0.006471147919</v>
       </c>
       <c r="I33" s="5">
-        <v>0.006519330218</v>
+        <v>0.006473779792</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>3804000</v>
+        <v>3910000</v>
       </c>
       <c r="F34" s="2">
-        <v>100.11212</v>
+        <v>99.71207</v>
       </c>
       <c r="G34" s="3">
-        <v>3808265.04</v>
+        <v>3898741.94</v>
       </c>
       <c r="H34" s="4">
-        <v>0.006297337825</v>
+        <v>0.006483342818</v>
       </c>
       <c r="I34" s="5">
-        <v>0.006299824341</v>
+        <v>0.00648597965</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
         <v>3800000</v>
       </c>
       <c r="F35" s="2">
-        <v>100.2761</v>
+        <v>100.2713</v>
       </c>
       <c r="G35" s="3">
-        <v>3810491.8</v>
+        <v>3810309.4</v>
       </c>
       <c r="H35" s="4">
-        <v>0.006301019982</v>
+        <v>0.00633628552</v>
       </c>
       <c r="I35" s="5">
-        <v>0.006303507952</v>
+        <v>0.006338862543</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>3672511.38</v>
+        <v>3804000</v>
       </c>
       <c r="F36" s="2">
-        <v>102.558926</v>
+        <v>98.77709</v>
       </c>
       <c r="G36" s="3">
-        <v>3766488.23</v>
+        <v>3757480.5</v>
       </c>
       <c r="H36" s="4">
-        <v>0.006228255783</v>
+        <v>0.006248434657</v>
       </c>
       <c r="I36" s="5">
-        <v>0.006230715022</v>
+        <v>0.00625097595</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
-        <v>3888000</v>
+        <v>3817352.385</v>
       </c>
       <c r="F37" s="2">
-        <v>95.663177</v>
+        <v>95.393725</v>
       </c>
       <c r="G37" s="3">
-        <v>3719384.32</v>
+        <v>3641514.64</v>
       </c>
       <c r="H37" s="4">
-        <v>0.006150364877</v>
+        <v>0.006055591303</v>
       </c>
       <c r="I37" s="5">
-        <v>0.006152793361</v>
+        <v>0.006058054165</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
-        <v>3655000</v>
+        <v>3633369.44</v>
       </c>
       <c r="F38" s="2">
-        <v>101.08744</v>
+        <v>100.981446</v>
       </c>
       <c r="G38" s="3">
-        <v>3694745.93</v>
+        <v>3669029</v>
       </c>
       <c r="H38" s="4">
-        <v>0.006109622896</v>
+        <v>0.006101345817</v>
       </c>
       <c r="I38" s="5">
-        <v>0.006112035292</v>
+        <v>0.006103827288</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
-        <v>3522000</v>
+        <v>3655000</v>
       </c>
       <c r="F39" s="2">
-        <v>102.22519</v>
+        <v>100.0927</v>
       </c>
       <c r="G39" s="3">
-        <v>3600371.19</v>
+        <v>3658388.19</v>
       </c>
       <c r="H39" s="4">
-        <v>0.005953565055</v>
+        <v>0.006083650867</v>
       </c>
       <c r="I39" s="5">
-        <v>0.005955915831</v>
+        <v>0.006086125141</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
-        <v>4036081.3562</v>
+        <v>4051216.6762</v>
       </c>
       <c r="F40" s="2">
-        <v>90.26757000000001</v>
+        <v>88.46755</v>
       </c>
       <c r="G40" s="3">
-        <v>3643272.56</v>
+        <v>3584012.14</v>
       </c>
       <c r="H40" s="4">
-        <v>0.006024506659</v>
+        <v>0.005959968558</v>
       </c>
       <c r="I40" s="5">
-        <v>0.006026885447</v>
+        <v>0.005962392529</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
-        <v>3462454.357</v>
+        <v>3900000</v>
       </c>
       <c r="F41" s="2">
-        <v>102.56942</v>
+        <v>93.04196899999999</v>
       </c>
       <c r="G41" s="3">
-        <v>3551419.35</v>
+        <v>3628636.79</v>
       </c>
       <c r="H41" s="4">
-        <v>0.005872618411</v>
+        <v>0.006034176321</v>
       </c>
       <c r="I41" s="5">
-        <v>0.005874937226</v>
+        <v>0.006036630473</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
-        <v>3510000</v>
+        <v>3462454.357</v>
       </c>
       <c r="F42" s="2">
-        <v>102.3655</v>
+        <v>101.789</v>
       </c>
       <c r="G42" s="3">
-        <v>3593029.05</v>
+        <v>3524397.67</v>
       </c>
       <c r="H42" s="4">
-        <v>0.005941424107</v>
+        <v>0.005860833741</v>
       </c>
       <c r="I42" s="5">
-        <v>0.00594377009</v>
+        <v>0.005863217393</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
-        <v>3449000</v>
+        <v>3522000</v>
       </c>
       <c r="F43" s="2">
-        <v>99.66108</v>
+        <v>101.55028</v>
       </c>
       <c r="G43" s="3">
-        <v>3437310.65</v>
+        <v>3576600.86</v>
       </c>
       <c r="H43" s="4">
-        <v>0.005683928538</v>
+        <v>0.005947644108</v>
       </c>
       <c r="I43" s="5">
-        <v>0.005686172848</v>
+        <v>0.005950063067</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>3470024.17</v>
+        <v>3510000</v>
       </c>
       <c r="F44" s="2">
-        <v>99.67714599999999</v>
+        <v>101.71336</v>
       </c>
       <c r="G44" s="3">
-        <v>3458821.06</v>
+        <v>3570138.94</v>
       </c>
       <c r="H44" s="4">
-        <v>0.005719498098</v>
+        <v>0.005936898365</v>
       </c>
       <c r="I44" s="5">
-        <v>0.005721756452</v>
+        <v>0.005939312953</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
-        <v>3364410.06</v>
+        <v>3449000</v>
       </c>
       <c r="F45" s="2">
-        <v>101.796812</v>
+        <v>98.11396000000001</v>
       </c>
       <c r="G45" s="3">
-        <v>3424862.18</v>
+        <v>3383950.48</v>
       </c>
       <c r="H45" s="4">
-        <v>0.005663343785</v>
+        <v>0.00562727962</v>
       </c>
       <c r="I45" s="5">
-        <v>0.005665579968</v>
+        <v>0.005629568283</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>3556902.9754</v>
+        <v>3447431.66</v>
       </c>
       <c r="F46" s="2">
-        <v>94.6692</v>
+        <v>98.162616</v>
       </c>
       <c r="G46" s="3">
-        <v>3367291.59</v>
+        <v>3384089.1</v>
       </c>
       <c r="H46" s="4">
-        <v>0.005568145194</v>
+        <v>0.005627510138</v>
       </c>
       <c r="I46" s="5">
-        <v>0.005570343787</v>
+        <v>0.005629798896</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
-        <v>3350000</v>
+        <v>3359895.26</v>
       </c>
       <c r="F47" s="2">
-        <v>100.0161</v>
+        <v>100.216907</v>
       </c>
       <c r="G47" s="3">
-        <v>3350539.35</v>
+        <v>3367183.11</v>
       </c>
       <c r="H47" s="4">
-        <v>0.005540443728</v>
+        <v>0.005599396619</v>
       </c>
       <c r="I47" s="5">
-        <v>0.005542631383</v>
+        <v>0.005601673943</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
-        <v>3262000</v>
+        <v>3556902.9754</v>
       </c>
       <c r="F48" s="2">
-        <v>100.551541</v>
+        <v>93.54170000000001</v>
       </c>
       <c r="G48" s="3">
-        <v>3279991.27</v>
+        <v>3327187.51</v>
       </c>
       <c r="H48" s="4">
-        <v>0.00542378559</v>
+        <v>0.005532886659</v>
       </c>
       <c r="I48" s="5">
-        <v>0.005425927182</v>
+        <v>0.005535136933</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>3264541.4015</v>
+        <v>3262000</v>
       </c>
       <c r="F49" s="2">
-        <v>99.505968</v>
+        <v>99.02777500000001</v>
       </c>
       <c r="G49" s="3">
-        <v>3248413.52</v>
+        <v>3230286.02</v>
       </c>
       <c r="H49" s="4">
-        <v>0.005371568708</v>
+        <v>0.005371746068</v>
       </c>
       <c r="I49" s="5">
-        <v>0.005373689682</v>
+        <v>0.005373930804</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>3345300</v>
+        <v>3100000</v>
       </c>
       <c r="F50" s="2">
-        <v>96.199219</v>
+        <v>100.0998</v>
       </c>
       <c r="G50" s="3">
-        <v>3218152.47</v>
+        <v>3103093.8</v>
       </c>
       <c r="H50" s="4">
-        <v>0.00532152911</v>
+        <v>0.005160234052</v>
       </c>
       <c r="I50" s="5">
-        <v>0.005323630326</v>
+        <v>0.005162332764</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>2898000</v>
+        <v>2907000</v>
       </c>
       <c r="F51" s="2">
-        <v>105.5418</v>
+        <v>105.4973</v>
       </c>
       <c r="G51" s="3">
-        <v>3058601.36</v>
+        <v>3066806.51</v>
       </c>
       <c r="H51" s="4">
-        <v>0.005057695784</v>
+        <v>0.005099890757</v>
       </c>
       <c r="I51" s="5">
-        <v>0.005059692825</v>
+        <v>0.005101964927</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>3045000</v>
+        <v>3054000</v>
       </c>
       <c r="F52" s="2">
-        <v>100.4747</v>
+        <v>99.92138</v>
       </c>
       <c r="G52" s="3">
-        <v>3059454.62</v>
+        <v>3051598.95</v>
       </c>
       <c r="H52" s="4">
-        <v>0.005059106718</v>
+        <v>0.005074601609</v>
       </c>
       <c r="I52" s="5">
-        <v>0.005061104316</v>
+        <v>0.005076665493</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>2944000</v>
+        <v>2953000</v>
       </c>
       <c r="F53" s="2">
-        <v>103.9302</v>
+        <v>103.9324</v>
       </c>
       <c r="G53" s="3">
-        <v>3059705.09</v>
+        <v>3069123.77</v>
       </c>
       <c r="H53" s="4">
-        <v>0.005059520899</v>
+        <v>0.005103744204</v>
       </c>
       <c r="I53" s="5">
-        <v>0.005061518661</v>
+        <v>0.005105819942</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
         <v>2915000</v>
       </c>
       <c r="F54" s="2">
-        <v>103.40345</v>
+        <v>102.33467</v>
       </c>
       <c r="G54" s="3">
-        <v>3014210.57</v>
+        <v>2983055.63</v>
       </c>
       <c r="H54" s="4">
-        <v>0.004984291271</v>
+        <v>0.004960618736</v>
       </c>
       <c r="I54" s="5">
-        <v>0.004986259328</v>
+        <v>0.004962636263</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>2949000</v>
+        <v>2988000</v>
       </c>
       <c r="F55" s="2">
-        <v>101.70521</v>
+        <v>101.3728</v>
       </c>
       <c r="G55" s="3">
-        <v>2999286.64</v>
+        <v>3029019.26</v>
       </c>
       <c r="H55" s="4">
-        <v>0.004959613105</v>
+        <v>0.005037053134</v>
       </c>
       <c r="I55" s="5">
-        <v>0.004961571418</v>
+        <v>0.005039101747</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>2979000</v>
+        <v>2989928.97</v>
       </c>
       <c r="F56" s="2">
-        <v>101.5855</v>
+        <v>100.1096</v>
       </c>
       <c r="G56" s="3">
-        <v>3026232.05</v>
+        <v>2993205.93</v>
       </c>
       <c r="H56" s="4">
-        <v>0.005004169957</v>
+        <v>0.004977497997</v>
       </c>
       <c r="I56" s="5">
-        <v>0.005006145863</v>
+        <v>0.004979522389</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>2930400.25</v>
+        <v>2949000</v>
       </c>
       <c r="F57" s="2">
-        <v>102.85709</v>
+        <v>100.83848</v>
       </c>
       <c r="G57" s="3">
-        <v>3014124.42</v>
+        <v>2973726.78</v>
       </c>
       <c r="H57" s="4">
-        <v>0.004984148821</v>
+        <v>0.004945105483</v>
       </c>
       <c r="I57" s="5">
-        <v>0.004986116822</v>
+        <v>0.004947116701</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>3038000</v>
+        <v>2914798.3</v>
       </c>
       <c r="F58" s="2">
-        <v>97.367321</v>
+        <v>101.095487</v>
       </c>
       <c r="G58" s="3">
-        <v>2958019.21</v>
+        <v>2946729.54</v>
       </c>
       <c r="H58" s="4">
-        <v>0.004891373382</v>
+        <v>0.004900210911</v>
       </c>
       <c r="I58" s="5">
-        <v>0.00489330475</v>
+        <v>0.004902203869</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>2989928.97</v>
+        <v>2900000</v>
       </c>
       <c r="F59" s="2">
-        <v>100.1139</v>
+        <v>100.2052</v>
       </c>
       <c r="G59" s="3">
-        <v>2993334.5</v>
+        <v>2905950.8</v>
       </c>
       <c r="H59" s="4">
-        <v>0.004949770655</v>
+        <v>0.004832398644</v>
       </c>
       <c r="I59" s="5">
-        <v>0.004951725081</v>
+        <v>0.004834364023</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>2864000</v>
+        <v>3047000</v>
       </c>
       <c r="F60" s="2">
-        <v>102.45781</v>
+        <v>95.564126</v>
       </c>
       <c r="G60" s="3">
-        <v>2934391.68</v>
+        <v>2911838.92</v>
       </c>
       <c r="H60" s="4">
-        <v>0.00485230295</v>
+        <v>0.004842190186</v>
       </c>
       <c r="I60" s="5">
-        <v>0.004854218891</v>
+        <v>0.004844159547</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>2880000</v>
+        <v>3061000</v>
       </c>
       <c r="F61" s="2">
-        <v>100.12382</v>
+        <v>94.37184999999999</v>
       </c>
       <c r="G61" s="3">
-        <v>2883566.02</v>
+        <v>2888722.33</v>
       </c>
       <c r="H61" s="4">
-        <v>0.004768257758</v>
+        <v>0.004803748867</v>
       </c>
       <c r="I61" s="5">
-        <v>0.004770140513</v>
+        <v>0.004805702593</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>2894000</v>
+        <v>2970000</v>
       </c>
       <c r="F62" s="2">
-        <v>100.7649</v>
+        <v>97.45287</v>
       </c>
       <c r="G62" s="3">
-        <v>2916136.21</v>
+        <v>2894350.24</v>
       </c>
       <c r="H62" s="4">
-        <v>0.004822115745</v>
+        <v>0.004813107699</v>
       </c>
       <c r="I62" s="5">
-        <v>0.004824019766</v>
+        <v>0.004815065232</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>3049000</v>
+        <v>2864000</v>
       </c>
       <c r="F63" s="2">
-        <v>95.08759000000001</v>
+        <v>101.2771</v>
       </c>
       <c r="G63" s="3">
-        <v>2899220.62</v>
+        <v>2900576.14</v>
       </c>
       <c r="H63" s="4">
-        <v>0.004794144171</v>
+        <v>0.004823460956</v>
       </c>
       <c r="I63" s="5">
-        <v>0.004796037148</v>
+        <v>0.0048254227</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>2961000</v>
+        <v>2831000</v>
       </c>
       <c r="F64" s="2">
-        <v>98.97032</v>
+        <v>99.21436</v>
       </c>
       <c r="G64" s="3">
-        <v>2930511.18</v>
+        <v>2808758.53</v>
       </c>
       <c r="H64" s="4">
-        <v>0.004845886159</v>
+        <v>0.004670774508</v>
       </c>
       <c r="I64" s="5">
-        <v>0.004847799566</v>
+        <v>0.004672674153</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>2831000</v>
+        <v>2880000</v>
       </c>
       <c r="F65" s="2">
-        <v>100.64951</v>
+        <v>98.72348</v>
       </c>
       <c r="G65" s="3">
-        <v>2849387.63</v>
+        <v>2843236.22</v>
       </c>
       <c r="H65" s="4">
-        <v>0.004711740458</v>
+        <v>0.004728108567</v>
       </c>
       <c r="I65" s="5">
-        <v>0.004713600898</v>
+        <v>0.00473003153</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>2893000</v>
+        <v>2899000</v>
       </c>
       <c r="F66" s="2">
-        <v>98.96845500000001</v>
+        <v>97.424015</v>
       </c>
       <c r="G66" s="3">
-        <v>2863157.4</v>
+        <v>2824322.19</v>
       </c>
       <c r="H66" s="4">
-        <v>0.004734510125</v>
+        <v>0.004696655822</v>
       </c>
       <c r="I66" s="5">
-        <v>0.004736379555</v>
+        <v>0.004698565993</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
-        <v>3059000</v>
+        <v>3061000</v>
       </c>
       <c r="F67" s="2">
-        <v>92.042378</v>
+        <v>91.73826800000001</v>
       </c>
       <c r="G67" s="3">
-        <v>2815576.34</v>
+        <v>2808108.38</v>
       </c>
       <c r="H67" s="4">
-        <v>0.0046558302</v>
+        <v>0.004669693356</v>
       </c>
       <c r="I67" s="5">
-        <v>0.004657668563</v>
+        <v>0.004671592561</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>3052000</v>
+        <v>2931000</v>
       </c>
       <c r="F68" s="2">
-        <v>93.08938999999999</v>
+        <v>96.27478000000001</v>
       </c>
       <c r="G68" s="3">
-        <v>2841088.18</v>
+        <v>2821813.8</v>
       </c>
       <c r="H68" s="4">
-        <v>0.004698016516</v>
+        <v>0.004692484535</v>
       </c>
       <c r="I68" s="5">
-        <v>0.004699871537</v>
+        <v>0.00469439301</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>2931000</v>
+        <v>2779000</v>
       </c>
       <c r="F69" s="2">
-        <v>97.55516</v>
+        <v>99.11293000000001</v>
       </c>
       <c r="G69" s="3">
-        <v>2859341.74</v>
+        <v>2754348.32</v>
       </c>
       <c r="H69" s="4">
-        <v>0.004728200553</v>
+        <v>0.004580294033</v>
       </c>
       <c r="I69" s="5">
-        <v>0.004730067492</v>
+        <v>0.004582156878</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>2779000</v>
+        <v>3068000</v>
       </c>
       <c r="F70" s="2">
-        <v>100.46186</v>
+        <v>90.74244899999999</v>
       </c>
       <c r="G70" s="3">
-        <v>2791835.09</v>
+        <v>2783978.34</v>
       </c>
       <c r="H70" s="4">
-        <v>0.00461657172</v>
+        <v>0.004629566726</v>
       </c>
       <c r="I70" s="5">
-        <v>0.004618394583</v>
+        <v>0.004631449612</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>3003000</v>
+        <v>3012000</v>
       </c>
       <c r="F71" s="2">
-        <v>90.69871999999999</v>
+        <v>90.65737</v>
       </c>
       <c r="G71" s="3">
-        <v>2723682.56</v>
+        <v>2730599.98</v>
       </c>
       <c r="H71" s="4">
-        <v>0.004503874866</v>
+        <v>0.004540802157</v>
       </c>
       <c r="I71" s="5">
-        <v>0.00450565323</v>
+        <v>0.004542648941</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
         <v>2837000</v>
       </c>
       <c r="F72" s="2">
-        <v>96.69298000000001</v>
+        <v>94.75203999999999</v>
       </c>
       <c r="G72" s="3">
-        <v>2743179.84</v>
+        <v>2688115.37</v>
       </c>
       <c r="H72" s="4">
-        <v>0.004536115522</v>
+        <v>0.004470153139</v>
       </c>
       <c r="I72" s="5">
-        <v>0.004537906616</v>
+        <v>0.00447197119</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
-        <v>2690681.0276</v>
+        <v>2673000</v>
       </c>
       <c r="F73" s="2">
-        <v>100.05512</v>
+        <v>99.99639999999999</v>
       </c>
       <c r="G73" s="3">
-        <v>2692164.13</v>
+        <v>2672903.77</v>
       </c>
       <c r="H73" s="4">
-        <v>0.004451756066</v>
+        <v>0.004444857278</v>
       </c>
       <c r="I73" s="5">
-        <v>0.00445351385</v>
+        <v>0.00444666504</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
-        <v>2673000</v>
+        <v>2690681.0276</v>
       </c>
       <c r="F74" s="2">
-        <v>99.99590000000001</v>
+        <v>98.72313</v>
       </c>
       <c r="G74" s="3">
-        <v>2672890.41</v>
+        <v>2656324.53</v>
       </c>
       <c r="H74" s="4">
-        <v>0.004419885083</v>
+        <v>0.004417287123</v>
       </c>
       <c r="I74" s="5">
-        <v>0.004421630283</v>
+        <v>0.004419083673</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>2673402.21</v>
+        <v>2582000</v>
       </c>
       <c r="F75" s="2">
-        <v>99.19391</v>
+        <v>100.08198</v>
       </c>
       <c r="G75" s="3">
-        <v>2651852.18</v>
+        <v>2584116.72</v>
       </c>
       <c r="H75" s="4">
-        <v>0.004385096325</v>
+        <v>0.004297210452</v>
       </c>
       <c r="I75" s="5">
-        <v>0.004386827789</v>
+        <v>0.004298958165</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
-        <v>2880000</v>
+        <v>2655000</v>
       </c>
       <c r="F76" s="2">
-        <v>91.54048</v>
+        <v>97.55389</v>
       </c>
       <c r="G76" s="3">
-        <v>2636365.82</v>
+        <v>2590055.78</v>
       </c>
       <c r="H76" s="4">
-        <v>0.004359488121</v>
+        <v>0.004307086698</v>
       </c>
       <c r="I76" s="5">
-        <v>0.004361209473</v>
+        <v>0.004308838428</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>2582000</v>
+        <v>2880000</v>
       </c>
       <c r="F77" s="2">
-        <v>101.61892</v>
+        <v>90.26300000000001</v>
       </c>
       <c r="G77" s="3">
-        <v>2623800.51</v>
+        <v>2599574.4</v>
       </c>
       <c r="H77" s="4">
-        <v>0.004338710155</v>
+        <v>0.004322915517</v>
       </c>
       <c r="I77" s="5">
-        <v>0.004340423303</v>
+        <v>0.004324673685</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
         <v>2597000</v>
       </c>
       <c r="F78" s="2">
-        <v>100.25432</v>
+        <v>98.92682000000001</v>
       </c>
       <c r="G78" s="3">
-        <v>2603604.69</v>
+        <v>2569129.52</v>
       </c>
       <c r="H78" s="4">
-        <v>0.00430531439</v>
+        <v>0.004272287743</v>
       </c>
       <c r="I78" s="5">
-        <v>0.004307014352</v>
+        <v>0.00427402532</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
-        <v>2467000</v>
+        <v>2525000</v>
       </c>
       <c r="F79" s="2">
-        <v>101.91654</v>
+        <v>100.151</v>
       </c>
       <c r="G79" s="3">
-        <v>2514281.04</v>
+        <v>2528812.75</v>
       </c>
       <c r="H79" s="4">
-        <v>0.004157609022</v>
+        <v>0.004205243703</v>
       </c>
       <c r="I79" s="5">
-        <v>0.004159250662</v>
+        <v>0.004206954013</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
-        <v>2649000</v>
+        <v>2500000</v>
       </c>
       <c r="F80" s="2">
-        <v>96.960545</v>
+        <v>100.2103</v>
       </c>
       <c r="G80" s="3">
-        <v>2568484.84</v>
+        <v>2505257.5</v>
       </c>
       <c r="H80" s="4">
-        <v>0.004247240286</v>
+        <v>0.004166072924</v>
       </c>
       <c r="I80" s="5">
-        <v>0.004248917317</v>
+        <v>0.004167767302</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
-        <v>2500000</v>
+        <v>2595151.01</v>
       </c>
       <c r="F81" s="2">
-        <v>100.20912</v>
+        <v>98.28052</v>
       </c>
       <c r="G81" s="3">
-        <v>2505228</v>
+        <v>2550527.91</v>
       </c>
       <c r="H81" s="4">
-        <v>0.004142638934</v>
+        <v>0.004241354534</v>
       </c>
       <c r="I81" s="5">
-        <v>0.004144274663</v>
+        <v>0.00424307953</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
-        <v>2377120.48</v>
+        <v>2467000</v>
       </c>
       <c r="F82" s="2">
-        <v>102.65296</v>
+        <v>100.98998</v>
       </c>
       <c r="G82" s="3">
-        <v>2440184.54</v>
+        <v>2491422.81</v>
       </c>
       <c r="H82" s="4">
-        <v>0.004035083219</v>
+        <v>0.004143066769</v>
       </c>
       <c r="I82" s="5">
-        <v>0.004036676479</v>
+        <v>0.00414475179</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
-        <v>2393000</v>
+        <v>2377120.48</v>
       </c>
       <c r="F83" s="2">
-        <v>101.49312</v>
+        <v>101.73938</v>
       </c>
       <c r="G83" s="3">
-        <v>2428730.36</v>
+        <v>2418467.64</v>
       </c>
       <c r="H83" s="4">
-        <v>0.004016142625</v>
+        <v>0.004021747283</v>
       </c>
       <c r="I83" s="5">
-        <v>0.004017728406</v>
+        <v>0.004023382963</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>2275056</v>
+        <v>2393000</v>
       </c>
       <c r="F84" s="2">
-        <v>100.1097</v>
+        <v>100.30206</v>
       </c>
       <c r="G84" s="3">
-        <v>2277551.74</v>
+        <v>2400228.3</v>
       </c>
       <c r="H84" s="4">
-        <v>0.003766154017</v>
+        <v>0.003991416497</v>
       </c>
       <c r="I84" s="5">
-        <v>0.003767641091</v>
+        <v>0.003993039841</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
         <v>2190000</v>
       </c>
       <c r="F85" s="2">
-        <v>101.5814</v>
+        <v>100.05471</v>
       </c>
       <c r="G85" s="3">
-        <v>2224632.66</v>
+        <v>2191198.15</v>
       </c>
       <c r="H85" s="4">
-        <v>0.003678647161</v>
+        <v>0.003643813572</v>
       </c>
       <c r="I85" s="5">
-        <v>0.003680099682</v>
+        <v>0.003645295542</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
         <v>2261645</v>
       </c>
       <c r="F86" s="2">
-        <v>98.05477999999999</v>
+        <v>96.65797999999999</v>
       </c>
       <c r="G86" s="3">
-        <v>2217651.03</v>
+        <v>2186060.37</v>
       </c>
       <c r="H86" s="4">
-        <v>0.003667102353</v>
+        <v>0.003635269797</v>
       </c>
       <c r="I86" s="5">
-        <v>0.003668550316</v>
+        <v>0.003636748293</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
         <v>2090000</v>
       </c>
       <c r="F87" s="2">
-        <v>101.52052</v>
+        <v>100.63758</v>
       </c>
       <c r="G87" s="3">
-        <v>2121778.87</v>
+        <v>2103325.42</v>
       </c>
       <c r="H87" s="4">
-        <v>0.003508568381</v>
+        <v>0.0034976872</v>
       </c>
       <c r="I87" s="5">
-        <v>0.003509953746</v>
+        <v>0.00349910974</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>2021000</v>
+        <v>2166000</v>
       </c>
       <c r="F88" s="2">
-        <v>99.05694</v>
+        <v>94.15328700000001</v>
       </c>
       <c r="G88" s="3">
-        <v>2001940.76</v>
+        <v>2039360.2</v>
       </c>
       <c r="H88" s="4">
-        <v>0.003310404372</v>
+        <v>0.003391317378</v>
       </c>
       <c r="I88" s="5">
-        <v>0.003311711492</v>
+        <v>0.003392696656</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
         <v>2000000</v>
       </c>
       <c r="F89" s="2">
-        <v>98.80661000000001</v>
+        <v>98.53992</v>
       </c>
       <c r="G89" s="3">
-        <v>1976132.2</v>
+        <v>1970798.4</v>
       </c>
       <c r="H89" s="4">
-        <v>0.003267727404</v>
+        <v>0.003277303771</v>
       </c>
       <c r="I89" s="5">
-        <v>0.003269017673</v>
+        <v>0.003278636679</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>2160000</v>
+        <v>2000000</v>
       </c>
       <c r="F90" s="2">
-        <v>93.46149</v>
+        <v>98.13724999999999</v>
       </c>
       <c r="G90" s="3">
-        <v>2018768.18</v>
+        <v>1962745</v>
       </c>
       <c r="H90" s="4">
-        <v>0.003338230164</v>
+        <v>0.003263911514</v>
       </c>
       <c r="I90" s="5">
-        <v>0.003339548271</v>
+        <v>0.003265238976</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>2000000</v>
+        <v>1997098.353</v>
       </c>
       <c r="F91" s="2">
-        <v>99.67246</v>
+        <v>96.31144999999999</v>
       </c>
       <c r="G91" s="3">
-        <v>1993449.2</v>
+        <v>1923434.38</v>
       </c>
       <c r="H91" s="4">
-        <v>0.003296362754</v>
+        <v>0.003198540628</v>
       </c>
       <c r="I91" s="5">
-        <v>0.003297664329</v>
+        <v>0.003199841503</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>2036100</v>
+        <v>1878000</v>
       </c>
       <c r="F92" s="2">
-        <v>97.632818</v>
+        <v>98.85903</v>
       </c>
       <c r="G92" s="3">
-        <v>1987901.81</v>
+        <v>1856572.58</v>
       </c>
       <c r="H92" s="4">
-        <v>0.003287189598</v>
+        <v>0.003087354003</v>
       </c>
       <c r="I92" s="5">
-        <v>0.003288487552</v>
+        <v>0.003088609657</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
-        <v>1997098.353</v>
+        <v>1998000</v>
       </c>
       <c r="F93" s="2">
-        <v>97.67683</v>
+        <v>93.839331</v>
       </c>
       <c r="G93" s="3">
-        <v>1950702.36</v>
+        <v>1874909.83</v>
       </c>
       <c r="H93" s="4">
-        <v>0.003225676688</v>
+        <v>0.003117847603</v>
       </c>
       <c r="I93" s="5">
-        <v>0.003226950353</v>
+        <v>0.003119115659</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>1878000</v>
+        <v>1947000</v>
       </c>
       <c r="F94" s="2">
-        <v>100.23442</v>
+        <v>94.80386</v>
       </c>
       <c r="G94" s="3">
-        <v>1882402.41</v>
+        <v>1845831.15</v>
       </c>
       <c r="H94" s="4">
-        <v>0.003112736047</v>
+        <v>0.003069491736</v>
       </c>
       <c r="I94" s="5">
-        <v>0.003113965117</v>
+        <v>0.003070740125</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>1846712.6921</v>
+        <v>1822852.0521</v>
       </c>
       <c r="F95" s="2">
-        <v>100.215721</v>
+        <v>98.223139</v>
       </c>
       <c r="G95" s="3">
-        <v>1850696.44</v>
+        <v>1790462.5</v>
       </c>
       <c r="H95" s="4">
-        <v>0.003060307135</v>
+        <v>0.002977417436</v>
       </c>
       <c r="I95" s="5">
-        <v>0.003061515503</v>
+        <v>0.002978628378</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>1998000</v>
+        <v>1798000</v>
       </c>
       <c r="F96" s="2">
-        <v>94.538461</v>
+        <v>96.43176099999999</v>
       </c>
       <c r="G96" s="3">
-        <v>1888878.45</v>
+        <v>1733843.06</v>
       </c>
       <c r="H96" s="4">
-        <v>0.003123444817</v>
+        <v>0.002883263153</v>
       </c>
       <c r="I96" s="5">
-        <v>0.003124678115</v>
+        <v>0.002884435801</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>1947000</v>
+        <v>1778000</v>
       </c>
       <c r="F97" s="2">
-        <v>96.42675</v>
+        <v>95.692212</v>
       </c>
       <c r="G97" s="3">
-        <v>1877428.82</v>
+        <v>1701407.53</v>
       </c>
       <c r="H97" s="4">
-        <v>0.003104511739</v>
+        <v>0.002829325065</v>
       </c>
       <c r="I97" s="5">
-        <v>0.003105737562</v>
+        <v>0.002830475777</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
-        <v>1792000</v>
+        <v>1642000</v>
       </c>
       <c r="F98" s="2">
-        <v>98.12521</v>
+        <v>100.87002</v>
       </c>
       <c r="G98" s="3">
-        <v>1758403.76</v>
+        <v>1656285.73</v>
       </c>
       <c r="H98" s="4">
-        <v>0.00290769219</v>
+        <v>0.002754290578</v>
       </c>
       <c r="I98" s="5">
-        <v>0.002908840298</v>
+        <v>0.002755410772</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>1642000</v>
+        <v>1617000</v>
       </c>
       <c r="F99" s="2">
-        <v>102.38018</v>
+        <v>100.2695</v>
       </c>
       <c r="G99" s="3">
-        <v>1681082.56</v>
+        <v>1621357.82</v>
       </c>
       <c r="H99" s="4">
-        <v>0.002779834029</v>
+        <v>0.002696207832</v>
       </c>
       <c r="I99" s="5">
-        <v>0.002780931652</v>
+        <v>0.002697304403</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>1726127.2627</v>
+        <v>1606000</v>
       </c>
       <c r="F100" s="2">
-        <v>97.130335</v>
+        <v>101.140253</v>
       </c>
       <c r="G100" s="3">
-        <v>1676593.19</v>
+        <v>1624312.46</v>
       </c>
       <c r="H100" s="4">
-        <v>0.00277241043</v>
+        <v>0.002701121211</v>
       </c>
       <c r="I100" s="5">
-        <v>0.002773505121</v>
+        <v>0.002702219781</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>1729463.132</v>
+        <v>1721889.8627</v>
       </c>
       <c r="F101" s="2">
-        <v>99.45094400000001</v>
+        <v>95.700433</v>
       </c>
       <c r="G101" s="3">
-        <v>1719967.41</v>
+        <v>1647856.05</v>
       </c>
       <c r="H101" s="4">
-        <v>0.002844133932</v>
+        <v>0.002740272603</v>
       </c>
       <c r="I101" s="5">
-        <v>0.002845256943</v>
+        <v>0.002741387096</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
-        <v>1617000</v>
+        <v>1689180.982</v>
       </c>
       <c r="F102" s="2">
-        <v>101.23278</v>
+        <v>97.552176</v>
       </c>
       <c r="G102" s="3">
-        <v>1636934.05</v>
+        <v>1647832.8</v>
       </c>
       <c r="H102" s="4">
-        <v>0.002706830172</v>
+        <v>0.00274023394</v>
       </c>
       <c r="I102" s="5">
-        <v>0.002707898969</v>
+        <v>0.002741348417</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
-        <v>1700023.93</v>
+        <v>1677372.23</v>
       </c>
       <c r="F103" s="2">
-        <v>97.62860499999999</v>
+        <v>96.595528</v>
       </c>
       <c r="G103" s="3">
-        <v>1659709.65</v>
+        <v>1620266.56</v>
       </c>
       <c r="H103" s="4">
-        <v>0.00274449184</v>
+        <v>0.002694393153</v>
       </c>
       <c r="I103" s="5">
-        <v>0.002745575508</v>
+        <v>0.002695488986</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
         <v>1622000</v>
       </c>
       <c r="F104" s="2">
-        <v>98.86346</v>
+        <v>98.89306999999999</v>
       </c>
       <c r="G104" s="3">
-        <v>1603565.32</v>
+        <v>1604045.6</v>
       </c>
       <c r="H104" s="4">
-        <v>0.002651651719</v>
+        <v>0.002667418788</v>
       </c>
       <c r="I104" s="5">
-        <v>0.002652698729</v>
+        <v>0.00266850365</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>1674000</v>
+        <v>1679000</v>
       </c>
       <c r="F105" s="2">
-        <v>96.065862</v>
+        <v>93.272194</v>
       </c>
       <c r="G105" s="3">
-        <v>1608142.53</v>
+        <v>1566040.14</v>
       </c>
       <c r="H105" s="4">
-        <v>0.00265922058</v>
+        <v>0.002604218294</v>
       </c>
       <c r="I105" s="5">
-        <v>0.002660270578</v>
+        <v>0.002605277453</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>1679000</v>
+        <v>1606000</v>
       </c>
       <c r="F106" s="2">
-        <v>94.81911700000001</v>
+        <v>98.50633999999999</v>
       </c>
       <c r="G106" s="3">
-        <v>1592012.97</v>
+        <v>1582011.82</v>
       </c>
       <c r="H106" s="4">
-        <v>0.002632548786</v>
+        <v>0.002630778118</v>
       </c>
       <c r="I106" s="5">
-        <v>0.002633588253</v>
+        <v>0.002631848078</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>1606000</v>
+        <v>1616000</v>
       </c>
       <c r="F107" s="2">
-        <v>98.47929000000001</v>
+        <v>97.05777999999999</v>
       </c>
       <c r="G107" s="3">
-        <v>1581577.4</v>
+        <v>1568453.72</v>
       </c>
       <c r="H107" s="4">
-        <v>0.002615292541</v>
+        <v>0.002608231926</v>
       </c>
       <c r="I107" s="5">
-        <v>0.002616325195</v>
+        <v>0.002609292717</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>1616000</v>
+        <v>1697435.56</v>
       </c>
       <c r="F108" s="2">
-        <v>98.25059</v>
+        <v>93.19096999999999</v>
       </c>
       <c r="G108" s="3">
-        <v>1587729.53</v>
+        <v>1581856.66</v>
       </c>
       <c r="H108" s="4">
-        <v>0.0026254657</v>
+        <v>0.002630520102</v>
       </c>
       <c r="I108" s="5">
-        <v>0.00262650237</v>
+        <v>0.002631589958</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>1691796.24</v>
+        <v>1577000</v>
       </c>
       <c r="F109" s="2">
-        <v>94.47964</v>
+        <v>97.54543700000001</v>
       </c>
       <c r="G109" s="3">
-        <v>1598403</v>
+        <v>1538291.54</v>
       </c>
       <c r="H109" s="4">
-        <v>0.002643115312</v>
+        <v>0.002558074266</v>
       </c>
       <c r="I109" s="5">
-        <v>0.002644158951</v>
+        <v>0.002559114657</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
-        <v>1571000</v>
+        <v>1789000</v>
       </c>
       <c r="F110" s="2">
-        <v>99.30689599999999</v>
+        <v>86.186357</v>
       </c>
       <c r="G110" s="3">
-        <v>1560111.34</v>
+        <v>1541873.93</v>
       </c>
       <c r="H110" s="4">
-        <v>0.002579796315</v>
+        <v>0.002564031529</v>
       </c>
       <c r="I110" s="5">
-        <v>0.002580814952</v>
+        <v>0.002565074343</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
-        <v>1783000</v>
+        <v>1686000</v>
       </c>
       <c r="F111" s="2">
-        <v>87.54797000000001</v>
+        <v>94.37406799999999</v>
       </c>
       <c r="G111" s="3">
-        <v>1560980.31</v>
+        <v>1591146.79</v>
       </c>
       <c r="H111" s="4">
-        <v>0.00258123324</v>
+        <v>0.002645968945</v>
       </c>
       <c r="I111" s="5">
-        <v>0.002582252445</v>
+        <v>0.002647045084</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
-        <v>1553121.12</v>
+        <v>1614000</v>
       </c>
       <c r="F112" s="2">
-        <v>1</v>
+        <v>95.63500000000001</v>
       </c>
       <c r="G112" s="3">
-        <v>1553121.12</v>
+        <v>1543548.9</v>
       </c>
       <c r="H112" s="4">
-        <v>0.00256823731</v>
+        <v>0.002566816896</v>
       </c>
       <c r="I112" s="5">
-        <v>0.002569251384</v>
+        <v>0.002567860842</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
-        <v>1496000</v>
+        <v>1502000</v>
       </c>
       <c r="F113" s="2">
-        <v>102.360525</v>
+        <v>101.562022</v>
       </c>
       <c r="G113" s="3">
-        <v>1531313.45</v>
+        <v>1525461.57</v>
       </c>
       <c r="H113" s="4">
-        <v>0.002532176207</v>
+        <v>0.002536738896</v>
       </c>
       <c r="I113" s="5">
-        <v>0.002533176041</v>
+        <v>0.00253777061</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
         <v>1500000</v>
       </c>
       <c r="F114" s="2">
-        <v>101.27874</v>
+        <v>99.84639</v>
       </c>
       <c r="G114" s="3">
-        <v>1519181.1</v>
+        <v>1497695.85</v>
       </c>
       <c r="H114" s="4">
-        <v>0.002512114176</v>
+        <v>0.00249056639</v>
       </c>
       <c r="I114" s="5">
-        <v>0.002513106089</v>
+        <v>0.002491579325</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
         <v>1560000</v>
       </c>
       <c r="F115" s="2">
-        <v>95.586446</v>
+        <v>96.403915</v>
       </c>
       <c r="G115" s="3">
-        <v>1491148.56</v>
+        <v>1503901.07</v>
       </c>
       <c r="H115" s="4">
-        <v>0.002465759632</v>
+        <v>0.002500885256</v>
       </c>
       <c r="I115" s="5">
-        <v>0.002466733242</v>
+        <v>0.002501902388</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
         <v>1488000</v>
       </c>
       <c r="F116" s="2">
-        <v>101.509545</v>
+        <v>100.495669</v>
       </c>
       <c r="G116" s="3">
-        <v>1510462.03</v>
+        <v>1495375.55</v>
       </c>
       <c r="H116" s="4">
-        <v>0.002497696342</v>
+        <v>0.002486707897</v>
       </c>
       <c r="I116" s="5">
-        <v>0.002498682562</v>
+        <v>0.002487719263</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>1514836.44</v>
+        <v>1503272.2</v>
       </c>
       <c r="F117" s="2">
-        <v>99.332365</v>
+        <v>97.607367</v>
       </c>
       <c r="G117" s="3">
-        <v>1504722.86</v>
+        <v>1467304.41</v>
       </c>
       <c r="H117" s="4">
-        <v>0.002488206068</v>
+        <v>0.002440027497</v>
       </c>
       <c r="I117" s="5">
-        <v>0.002489188541</v>
+        <v>0.002441019877</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>1653000</v>
+        <v>1515000</v>
       </c>
       <c r="F118" s="2">
-        <v>90.75528799999999</v>
+        <v>95.55127</v>
       </c>
       <c r="G118" s="3">
-        <v>1500184.91</v>
+        <v>1447601.74</v>
       </c>
       <c r="H118" s="4">
-        <v>0.002480702123</v>
+        <v>0.002407263291</v>
       </c>
       <c r="I118" s="5">
-        <v>0.002481681633</v>
+        <v>0.002408242346</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
-        <v>1473000</v>
+        <v>1616000</v>
       </c>
       <c r="F119" s="2">
-        <v>96.88133999999999</v>
+        <v>87.977357</v>
       </c>
       <c r="G119" s="3">
-        <v>1427062.14</v>
+        <v>1421714.09</v>
       </c>
       <c r="H119" s="4">
-        <v>0.002359786484</v>
+        <v>0.002364213887</v>
       </c>
       <c r="I119" s="5">
-        <v>0.002360718251</v>
+        <v>0.002365175433</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
-        <v>1496000</v>
+        <v>1483000</v>
       </c>
       <c r="F120" s="2">
-        <v>95.62315700000001</v>
+        <v>98.2615</v>
       </c>
       <c r="G120" s="3">
-        <v>1430522.43</v>
+        <v>1457218.05</v>
       </c>
       <c r="H120" s="4">
-        <v>0.002365508412</v>
+        <v>0.002423254552</v>
       </c>
       <c r="I120" s="5">
-        <v>0.002366442438</v>
+        <v>0.002424240111</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>1447860.72</v>
+        <v>1534000</v>
       </c>
       <c r="F121" s="2">
-        <v>100.03999</v>
+        <v>94.034522</v>
       </c>
       <c r="G121" s="3">
-        <v>1448439.72</v>
+        <v>1442489.57</v>
       </c>
       <c r="H121" s="4">
-        <v>0.002395136401</v>
+        <v>0.002398762095</v>
       </c>
       <c r="I121" s="5">
-        <v>0.002396082125</v>
+        <v>0.002399737693</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
-        <v>1610000</v>
+        <v>1528100</v>
       </c>
       <c r="F122" s="2">
-        <v>89.26584800000001</v>
+        <v>94.4375</v>
       </c>
       <c r="G122" s="3">
-        <v>1437180.15</v>
+        <v>1443099.44</v>
       </c>
       <c r="H122" s="4">
-        <v>0.002376517609</v>
+        <v>0.002399776268</v>
       </c>
       <c r="I122" s="5">
-        <v>0.002377455981</v>
+        <v>0.002400752278</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="1">
-        <v>1483000</v>
+        <v>1415000</v>
       </c>
       <c r="F123" s="2">
-        <v>98.81862</v>
+        <v>97.813999</v>
       </c>
       <c r="G123" s="3">
-        <v>1465480.13</v>
+        <v>1384068.09</v>
       </c>
       <c r="H123" s="4">
-        <v>0.00242331439</v>
+        <v>0.002301611143</v>
       </c>
       <c r="I123" s="5">
-        <v>0.00242427124</v>
+        <v>0.002302547228</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>255</v>
       </c>
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="1">
-        <v>1528000</v>
+        <v>1390000</v>
       </c>
       <c r="F124" s="2">
-        <v>94.62429299999999</v>
+        <v>101.11493</v>
       </c>
       <c r="G124" s="3">
-        <v>1445859.2</v>
+        <v>1405497.53</v>
       </c>
       <c r="H124" s="4">
-        <v>0.002390869255</v>
+        <v>0.002337246846</v>
       </c>
       <c r="I124" s="5">
-        <v>0.002391813294</v>
+        <v>0.002338197425</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>257</v>
       </c>
       <c r="D125" t="s">
         <v>258</v>
       </c>
       <c r="E125" s="1">
-        <v>1415000</v>
+        <v>1478000</v>
       </c>
       <c r="F125" s="2">
-        <v>99.355065</v>
+        <v>94.792717</v>
       </c>
       <c r="G125" s="3">
-        <v>1405874.17</v>
+        <v>1401036.36</v>
       </c>
       <c r="H125" s="4">
-        <v>0.002324750111</v>
+        <v>0.002329828224</v>
       </c>
       <c r="I125" s="5">
-        <v>0.002325668043</v>
+        <v>0.002330775786</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>259</v>
       </c>
       <c r="D126" t="s">
         <v>260</v>
       </c>
       <c r="E126" s="1">
-        <v>1390000</v>
+        <v>1398000</v>
       </c>
       <c r="F126" s="2">
-        <v>101.6077</v>
+        <v>100.4634</v>
       </c>
       <c r="G126" s="3">
-        <v>1412347.03</v>
+        <v>1404478.33</v>
       </c>
       <c r="H126" s="4">
-        <v>0.002335453617</v>
+        <v>0.002335551994</v>
       </c>
       <c r="I126" s="5">
-        <v>0.002336375775</v>
+        <v>0.002336501884</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
         <v>261</v>
       </c>
       <c r="D127" t="s">
         <v>262</v>
       </c>
       <c r="E127" s="1">
-        <v>1472000</v>
+        <v>1496000</v>
       </c>
       <c r="F127" s="2">
-        <v>95.336383</v>
+        <v>94.029794</v>
       </c>
       <c r="G127" s="3">
-        <v>1403351.56</v>
+        <v>1406685.72</v>
       </c>
       <c r="H127" s="4">
-        <v>0.002320578726</v>
+        <v>0.002339222728</v>
       </c>
       <c r="I127" s="5">
-        <v>0.002321495011</v>
+        <v>0.00234017411</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>263</v>
       </c>
       <c r="D128" t="s">
         <v>264</v>
       </c>
       <c r="E128" s="1">
-        <v>1395000</v>
+        <v>1435000</v>
       </c>
       <c r="F128" s="2">
-        <v>101.254007</v>
+        <v>94.506146</v>
       </c>
       <c r="G128" s="3">
-        <v>1412493.4</v>
+        <v>1356163.2</v>
       </c>
       <c r="H128" s="4">
-        <v>0.00233569565</v>
+        <v>0.002255207206</v>
       </c>
       <c r="I128" s="5">
-        <v>0.002336617904</v>
+        <v>0.002256124419</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>265</v>
       </c>
       <c r="D129" t="s">
         <v>266</v>
       </c>
       <c r="E129" s="1">
-        <v>1435000</v>
+        <v>1387739.79</v>
       </c>
       <c r="F129" s="2">
-        <v>96.113454</v>
+        <v>99.09771000000001</v>
       </c>
       <c r="G129" s="3">
-        <v>1379228.06</v>
+        <v>1375218.35</v>
       </c>
       <c r="H129" s="4">
-        <v>0.002280688177</v>
+        <v>0.002286894638</v>
       </c>
       <c r="I129" s="5">
-        <v>0.002281588711</v>
+        <v>0.002287824738</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>10</v>
       </c>
       <c r="C130" t="s">
         <v>267</v>
       </c>
       <c r="D130" t="s">
         <v>268</v>
       </c>
       <c r="E130" s="1">
-        <v>1411000</v>
+        <v>1437000</v>
       </c>
       <c r="F130" s="2">
-        <v>96.98924599999999</v>
+        <v>96.76961900000001</v>
       </c>
       <c r="G130" s="3">
-        <v>1368518.26</v>
+        <v>1390579.43</v>
       </c>
       <c r="H130" s="4">
-        <v>0.002262978471</v>
+        <v>0.002312439057</v>
       </c>
       <c r="I130" s="5">
-        <v>0.002263872013</v>
+        <v>0.002313379546</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>10</v>
       </c>
       <c r="C131" t="s">
         <v>269</v>
       </c>
       <c r="D131" t="s">
         <v>270</v>
       </c>
       <c r="E131" s="1">
-        <v>1431000</v>
+        <v>1362000</v>
       </c>
       <c r="F131" s="2">
-        <v>98.701814</v>
+        <v>99.281065</v>
       </c>
       <c r="G131" s="3">
-        <v>1412422.96</v>
+        <v>1352208.11</v>
       </c>
       <c r="H131" s="4">
-        <v>0.002335579172</v>
+        <v>0.002248630161</v>
       </c>
       <c r="I131" s="5">
-        <v>0.00233650138</v>
+        <v>0.002249544698</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>10</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="1">
-        <v>1572000</v>
+        <v>1336000</v>
       </c>
       <c r="F132" s="2">
-        <v>87.172646</v>
+        <v>98.269611</v>
       </c>
       <c r="G132" s="3">
-        <v>1370354</v>
+        <v>1312882</v>
       </c>
       <c r="H132" s="4">
-        <v>0.002266014037</v>
+        <v>0.002183233526</v>
       </c>
       <c r="I132" s="5">
-        <v>0.002266908777</v>
+        <v>0.002184121466</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>10</v>
       </c>
       <c r="C133" t="s">
         <v>273</v>
       </c>
       <c r="D133" t="s">
         <v>274</v>
       </c>
       <c r="E133" s="1">
-        <v>1339000</v>
+        <v>1386000</v>
       </c>
       <c r="F133" s="2">
-        <v>102.071211</v>
+        <v>94.157427</v>
       </c>
       <c r="G133" s="3">
-        <v>1366733.52</v>
+        <v>1305021.94</v>
       </c>
       <c r="H133" s="4">
-        <v>0.00226002722</v>
+        <v>0.002170162772</v>
       </c>
       <c r="I133" s="5">
-        <v>0.002260919596</v>
+        <v>0.002171045396</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>10</v>
       </c>
       <c r="C134" t="s">
         <v>275</v>
       </c>
       <c r="D134" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="1">
-        <v>1356000</v>
+        <v>1400000</v>
       </c>
       <c r="F134" s="2">
-        <v>100.140636</v>
+        <v>92.71375999999999</v>
       </c>
       <c r="G134" s="3">
-        <v>1357907.02</v>
+        <v>1297992.64</v>
       </c>
       <c r="H134" s="4">
-        <v>0.002245431756</v>
+        <v>0.002158473527</v>
       </c>
       <c r="I134" s="5">
-        <v>0.002246318369</v>
+        <v>0.002159351397</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>10</v>
       </c>
       <c r="C135" t="s">
         <v>277</v>
       </c>
       <c r="D135" t="s">
         <v>278</v>
       </c>
       <c r="E135" s="1">
-        <v>1336000</v>
+        <v>1335000</v>
       </c>
       <c r="F135" s="2">
-        <v>99.869086</v>
+        <v>99.55704</v>
       </c>
       <c r="G135" s="3">
-        <v>1334250.99</v>
+        <v>1329086.48</v>
       </c>
       <c r="H135" s="4">
-        <v>0.002206314193</v>
+        <v>0.002210180476</v>
       </c>
       <c r="I135" s="5">
-        <v>0.002207185361</v>
+        <v>0.002211079376</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>279</v>
       </c>
       <c r="D136" t="s">
         <v>280</v>
       </c>
       <c r="E136" s="1">
-        <v>1400000</v>
+        <v>1417000</v>
       </c>
       <c r="F136" s="2">
-        <v>94.15031999999999</v>
+        <v>95.30481399999999</v>
       </c>
       <c r="G136" s="3">
-        <v>1318104.48</v>
+        <v>1350469.21</v>
       </c>
       <c r="H136" s="4">
-        <v>0.002179614365</v>
+        <v>0.002245738503</v>
       </c>
       <c r="I136" s="5">
-        <v>0.00218047499</v>
+        <v>0.002246651865</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>281</v>
       </c>
       <c r="D137" t="s">
         <v>282</v>
       </c>
       <c r="E137" s="1">
-        <v>1335000</v>
+        <v>1370000</v>
       </c>
       <c r="F137" s="2">
-        <v>100.98083</v>
+        <v>95.104129</v>
       </c>
       <c r="G137" s="3">
-        <v>1348094.08</v>
+        <v>1302926.57</v>
       </c>
       <c r="H137" s="4">
-        <v>0.002229205096</v>
+        <v>0.002166678313</v>
       </c>
       <c r="I137" s="5">
-        <v>0.002230085302</v>
+        <v>0.00216755952</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>10</v>
       </c>
       <c r="C138" t="s">
         <v>283</v>
       </c>
       <c r="D138" t="s">
         <v>284</v>
       </c>
       <c r="E138" s="1">
-        <v>1370000</v>
+        <v>1284000</v>
       </c>
       <c r="F138" s="2">
-        <v>96.379594</v>
+        <v>100.9953</v>
       </c>
       <c r="G138" s="3">
-        <v>1320400.44</v>
+        <v>1296779.65</v>
       </c>
       <c r="H138" s="4">
-        <v>0.002183410956</v>
+        <v>0.002156456411</v>
       </c>
       <c r="I138" s="5">
-        <v>0.00218427308</v>
+        <v>0.00215733346</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>10</v>
       </c>
       <c r="C139" t="s">
         <v>285</v>
       </c>
       <c r="D139" t="s">
         <v>286</v>
       </c>
       <c r="E139" s="1">
-        <v>1278000</v>
+        <v>1339000</v>
       </c>
       <c r="F139" s="2">
-        <v>102.1166</v>
+        <v>100.496237</v>
       </c>
       <c r="G139" s="3">
-        <v>1305050.15</v>
+        <v>1345644.61</v>
       </c>
       <c r="H139" s="4">
-        <v>0.002158027754</v>
+        <v>0.00223771552</v>
       </c>
       <c r="I139" s="5">
-        <v>0.002158879855</v>
+        <v>0.002238625618</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>287</v>
       </c>
       <c r="D140" t="s">
         <v>288</v>
       </c>
       <c r="E140" s="1">
-        <v>1322000</v>
+        <v>1328000</v>
       </c>
       <c r="F140" s="2">
-        <v>99.883948</v>
+        <v>99.846059</v>
       </c>
       <c r="G140" s="3">
-        <v>1320465.79</v>
+        <v>1325955.66</v>
       </c>
       <c r="H140" s="4">
-        <v>0.002183519026</v>
+        <v>0.002204974134</v>
       </c>
       <c r="I140" s="5">
-        <v>0.002184381193</v>
+        <v>0.002205870917</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>10</v>
       </c>
       <c r="C141" t="s">
         <v>289</v>
       </c>
       <c r="D141" t="s">
         <v>290</v>
       </c>
       <c r="E141" s="1">
-        <v>1241000</v>
+        <v>1247000</v>
       </c>
       <c r="F141" s="2">
-        <v>102.340542</v>
+        <v>100.389813</v>
       </c>
       <c r="G141" s="3">
-        <v>1270046.13</v>
+        <v>1251860.97</v>
       </c>
       <c r="H141" s="4">
-        <v>0.002100145188</v>
+        <v>0.002081759693</v>
       </c>
       <c r="I141" s="5">
-        <v>0.002100974435</v>
+        <v>0.002082606363</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>10</v>
       </c>
       <c r="C142" t="s">
         <v>291</v>
       </c>
       <c r="D142" t="s">
         <v>292</v>
       </c>
       <c r="E142" s="1">
-        <v>1278000</v>
+        <v>1282000</v>
       </c>
       <c r="F142" s="2">
-        <v>98.44530899999999</v>
+        <v>97.291506</v>
       </c>
       <c r="G142" s="3">
-        <v>1258131.05</v>
+        <v>1247277.11</v>
       </c>
       <c r="H142" s="4">
-        <v>0.002080442446</v>
+        <v>0.002074137043</v>
       </c>
       <c r="I142" s="5">
-        <v>0.002081263912</v>
+        <v>0.002074980613</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
         <v>10</v>
       </c>
       <c r="C143" t="s">
         <v>293</v>
       </c>
       <c r="D143" t="s">
         <v>294</v>
       </c>
       <c r="E143" s="1">
         <v>1263000</v>
       </c>
       <c r="F143" s="2">
-        <v>102.02452</v>
+        <v>101.07564</v>
       </c>
       <c r="G143" s="3">
-        <v>1288569.69</v>
+        <v>1276585.33</v>
       </c>
       <c r="H143" s="4">
-        <v>0.002130775704</v>
+        <v>0.002122874631</v>
       </c>
       <c r="I143" s="5">
-        <v>0.002131617045</v>
+        <v>0.002123738023</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>10</v>
       </c>
       <c r="C144" t="s">
         <v>295</v>
       </c>
       <c r="D144" t="s">
         <v>296</v>
       </c>
       <c r="E144" s="1">
         <v>1300000</v>
       </c>
       <c r="F144" s="2">
-        <v>98.86433</v>
+        <v>98.77616</v>
       </c>
       <c r="G144" s="3">
-        <v>1285236.29</v>
+        <v>1284090.08</v>
       </c>
       <c r="H144" s="4">
-        <v>0.002125263606</v>
+        <v>0.002135354515</v>
       </c>
       <c r="I144" s="5">
-        <v>0.002126102771</v>
+        <v>0.002136222982</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
         <v>9</v>
       </c>
       <c r="B145" t="s">
         <v>10</v>
       </c>
       <c r="C145" t="s">
         <v>297</v>
       </c>
       <c r="D145" t="s">
         <v>298</v>
       </c>
       <c r="E145" s="1">
-        <v>1253000</v>
+        <v>1259000</v>
       </c>
       <c r="F145" s="2">
-        <v>100.447043</v>
+        <v>99.112624</v>
       </c>
       <c r="G145" s="3">
-        <v>1258601.45</v>
+        <v>1247827.94</v>
       </c>
       <c r="H145" s="4">
-        <v>0.002081220298</v>
+        <v>0.002075053035</v>
       </c>
       <c r="I145" s="5">
-        <v>0.002082042071</v>
+        <v>0.002075896977</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>9</v>
       </c>
       <c r="B146" t="s">
         <v>10</v>
       </c>
       <c r="C146" t="s">
         <v>299</v>
       </c>
       <c r="D146" t="s">
         <v>300</v>
       </c>
       <c r="E146" s="1">
-        <v>1243000</v>
+        <v>1278000</v>
       </c>
       <c r="F146" s="2">
-        <v>100.948235</v>
+        <v>100</v>
       </c>
       <c r="G146" s="3">
-        <v>1254786.56</v>
+        <v>1278000</v>
       </c>
       <c r="H146" s="4">
-        <v>0.002074912009</v>
+        <v>0.002125227126</v>
       </c>
       <c r="I146" s="5">
-        <v>0.002075731292</v>
+        <v>0.002126091474</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
         <v>9</v>
       </c>
       <c r="B147" t="s">
         <v>10</v>
       </c>
       <c r="C147" t="s">
         <v>301</v>
       </c>
       <c r="D147" t="s">
         <v>302</v>
       </c>
       <c r="E147" s="1">
-        <v>1278000</v>
+        <v>1243000</v>
       </c>
       <c r="F147" s="2">
-        <v>98.90487</v>
+        <v>100.186309</v>
       </c>
       <c r="G147" s="3">
-        <v>1264004.24</v>
+        <v>1245315.82</v>
       </c>
       <c r="H147" s="4">
-        <v>0.002090154338</v>
+        <v>0.002070875558</v>
       </c>
       <c r="I147" s="5">
-        <v>0.002090979639</v>
+        <v>0.002071717801</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
         <v>9</v>
       </c>
       <c r="B148" t="s">
         <v>10</v>
       </c>
       <c r="C148" t="s">
         <v>303</v>
       </c>
       <c r="D148" t="s">
         <v>304</v>
       </c>
       <c r="E148" s="1">
-        <v>1351000</v>
+        <v>1278000</v>
       </c>
       <c r="F148" s="2">
-        <v>94.277905</v>
+        <v>97.94604</v>
       </c>
       <c r="G148" s="3">
-        <v>1273694.5</v>
+        <v>1251750.39</v>
       </c>
       <c r="H148" s="4">
-        <v>0.002106178125</v>
+        <v>0.002081575811</v>
       </c>
       <c r="I148" s="5">
-        <v>0.002107009753</v>
+        <v>0.002082422406</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
         <v>9</v>
       </c>
       <c r="B149" t="s">
         <v>10</v>
       </c>
       <c r="C149" t="s">
         <v>305</v>
       </c>
       <c r="D149" t="s">
         <v>306</v>
       </c>
       <c r="E149" s="1">
-        <v>1189927.8277</v>
+        <v>1351000</v>
       </c>
       <c r="F149" s="2">
-        <v>101.36954</v>
+        <v>92.634474</v>
       </c>
       <c r="G149" s="3">
-        <v>1206224.37</v>
+        <v>1251491.74</v>
       </c>
       <c r="H149" s="4">
-        <v>0.00199460968</v>
+        <v>0.002081145698</v>
       </c>
       <c r="I149" s="5">
-        <v>0.001995397255</v>
+        <v>0.002081992118</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
         <v>9</v>
       </c>
       <c r="B150" t="s">
         <v>10</v>
       </c>
       <c r="C150" t="s">
         <v>307</v>
       </c>
       <c r="D150" t="s">
         <v>308</v>
       </c>
       <c r="E150" s="1">
-        <v>1259000</v>
+        <v>1381000</v>
       </c>
       <c r="F150" s="2">
-        <v>96.255607</v>
+        <v>93.618621</v>
       </c>
       <c r="G150" s="3">
-        <v>1211858.09</v>
+        <v>1292873.16</v>
       </c>
       <c r="H150" s="4">
-        <v>0.002003925597</v>
+        <v>0.002149960173</v>
       </c>
       <c r="I150" s="5">
-        <v>0.00200471685</v>
+        <v>0.002150834581</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
         <v>9</v>
       </c>
       <c r="B151" t="s">
         <v>10</v>
       </c>
       <c r="C151" t="s">
         <v>309</v>
       </c>
       <c r="D151" t="s">
         <v>310</v>
       </c>
       <c r="E151" s="1">
-        <v>1246000</v>
+        <v>1278000</v>
       </c>
       <c r="F151" s="2">
-        <v>99.27822</v>
+        <v>96.30781399999999</v>
       </c>
       <c r="G151" s="3">
-        <v>1237006.62</v>
+        <v>1230813.86</v>
       </c>
       <c r="H151" s="4">
-        <v>0.002045511143</v>
+        <v>0.002046759788</v>
       </c>
       <c r="I151" s="5">
-        <v>0.002046318817</v>
+        <v>0.002047592223</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
         <v>9</v>
       </c>
       <c r="B152" t="s">
         <v>10</v>
       </c>
       <c r="C152" t="s">
         <v>311</v>
       </c>
       <c r="D152" t="s">
         <v>312</v>
       </c>
       <c r="E152" s="1">
-        <v>1195000</v>
+        <v>1189927.8277</v>
       </c>
       <c r="F152" s="2">
-        <v>100.3021</v>
+        <v>100.54334</v>
       </c>
       <c r="G152" s="3">
-        <v>1198610.1</v>
+        <v>1196393.18</v>
       </c>
       <c r="H152" s="4">
-        <v>0.001982018741</v>
+        <v>0.001989520534</v>
       </c>
       <c r="I152" s="5">
-        <v>0.001982801345</v>
+        <v>0.00199032969</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
         <v>9</v>
       </c>
       <c r="B153" t="s">
         <v>10</v>
       </c>
       <c r="C153" t="s">
         <v>313</v>
       </c>
       <c r="D153" t="s">
         <v>314</v>
       </c>
       <c r="E153" s="1">
-        <v>1281000</v>
+        <v>1259000</v>
       </c>
       <c r="F153" s="2">
-        <v>93.39520899999999</v>
+        <v>94.389258</v>
       </c>
       <c r="G153" s="3">
-        <v>1196392.63</v>
+        <v>1188360.76</v>
       </c>
       <c r="H153" s="4">
-        <v>0.001978351942</v>
+        <v>0.00197616316</v>
       </c>
       <c r="I153" s="5">
-        <v>0.001979133098</v>
+        <v>0.001976966883</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
         <v>9</v>
       </c>
       <c r="B154" t="s">
         <v>10</v>
       </c>
       <c r="C154" t="s">
         <v>315</v>
       </c>
       <c r="D154" t="s">
         <v>316</v>
       </c>
       <c r="E154" s="1">
-        <v>1191000</v>
+        <v>1246000</v>
       </c>
       <c r="F154" s="2">
-        <v>102.873309</v>
+        <v>98.07153</v>
       </c>
       <c r="G154" s="3">
-        <v>1225221.11</v>
+        <v>1221971.26</v>
       </c>
       <c r="H154" s="4">
-        <v>0.002026022651</v>
+        <v>0.002032055146</v>
       </c>
       <c r="I154" s="5">
-        <v>0.00202682263</v>
+        <v>0.002032881601</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
         <v>9</v>
       </c>
       <c r="B155" t="s">
         <v>10</v>
       </c>
       <c r="C155" t="s">
         <v>317</v>
       </c>
       <c r="D155" t="s">
         <v>318</v>
       </c>
       <c r="E155" s="1">
-        <v>1193000</v>
+        <v>1195000</v>
       </c>
       <c r="F155" s="2">
-        <v>100.353843</v>
+        <v>100.2828</v>
       </c>
       <c r="G155" s="3">
-        <v>1197221.35</v>
+        <v>1198379.46</v>
       </c>
       <c r="H155" s="4">
-        <v>0.00197972231</v>
+        <v>0.00199282358</v>
       </c>
       <c r="I155" s="5">
-        <v>0.001980504008</v>
+        <v>0.001993634079</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>9</v>
       </c>
       <c r="B156" t="s">
         <v>10</v>
       </c>
       <c r="C156" t="s">
         <v>319</v>
       </c>
       <c r="D156" t="s">
         <v>320</v>
       </c>
       <c r="E156" s="1">
-        <v>1229000</v>
+        <v>1287000</v>
       </c>
       <c r="F156" s="2">
-        <v>100.464877</v>
+        <v>92.097886</v>
       </c>
       <c r="G156" s="3">
-        <v>1234713.34</v>
+        <v>1185299.79</v>
       </c>
       <c r="H156" s="4">
-        <v>0.002041718976</v>
+        <v>0.001971072983</v>
       </c>
       <c r="I156" s="5">
-        <v>0.002042525153</v>
+        <v>0.001971874635</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
         <v>9</v>
       </c>
       <c r="B157" t="s">
         <v>10</v>
       </c>
       <c r="C157" t="s">
         <v>321</v>
       </c>
       <c r="D157" t="s">
         <v>322</v>
       </c>
       <c r="E157" s="1">
-        <v>1165000</v>
+        <v>1199000</v>
       </c>
       <c r="F157" s="2">
-        <v>102.702523</v>
+        <v>98.694384</v>
       </c>
       <c r="G157" s="3">
-        <v>1196484.39</v>
+        <v>1183345.66</v>
       </c>
       <c r="H157" s="4">
-        <v>0.001978503685</v>
+        <v>0.0019678234</v>
       </c>
       <c r="I157" s="5">
-        <v>0.001979284901</v>
+        <v>0.001968623731</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
         <v>9</v>
       </c>
       <c r="B158" t="s">
         <v>10</v>
       </c>
       <c r="C158" t="s">
         <v>323</v>
       </c>
       <c r="D158" t="s">
         <v>324</v>
       </c>
       <c r="E158" s="1">
-        <v>1211000</v>
+        <v>1235000</v>
       </c>
       <c r="F158" s="2">
-        <v>99.952016</v>
+        <v>98.687782</v>
       </c>
       <c r="G158" s="3">
-        <v>1210418.91</v>
+        <v>1218794.11</v>
       </c>
       <c r="H158" s="4">
-        <v>0.002001545775</v>
+        <v>0.002026771752</v>
       </c>
       <c r="I158" s="5">
-        <v>0.002002336089</v>
+        <v>0.002027596057</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
         <v>9</v>
       </c>
       <c r="B159" t="s">
         <v>10</v>
       </c>
       <c r="C159" t="s">
         <v>325</v>
       </c>
       <c r="D159" t="s">
         <v>326</v>
       </c>
       <c r="E159" s="1">
-        <v>1197000</v>
+        <v>1165000</v>
       </c>
       <c r="F159" s="2">
-        <v>100.0173</v>
+        <v>101.369028</v>
       </c>
       <c r="G159" s="3">
-        <v>1197207.08</v>
+        <v>1180949.18</v>
       </c>
       <c r="H159" s="4">
-        <v>0.00197969872</v>
+        <v>0.001963838203</v>
       </c>
       <c r="I159" s="5">
-        <v>0.001980480408</v>
+        <v>0.001964636913</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
         <v>9</v>
       </c>
       <c r="B160" t="s">
         <v>10</v>
       </c>
       <c r="C160" t="s">
         <v>327</v>
       </c>
       <c r="D160" t="s">
         <v>328</v>
       </c>
       <c r="E160" s="1">
-        <v>1086000</v>
+        <v>1226000</v>
       </c>
       <c r="F160" s="2">
-        <v>103.6069</v>
+        <v>99.43045600000001</v>
       </c>
       <c r="G160" s="3">
-        <v>1125170.93</v>
+        <v>1219017.39</v>
       </c>
       <c r="H160" s="4">
-        <v>0.001860579923</v>
+        <v>0.002027143056</v>
       </c>
       <c r="I160" s="5">
-        <v>0.001861314576</v>
+        <v>0.002027967513</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
         <v>9</v>
       </c>
       <c r="B161" t="s">
         <v>10</v>
       </c>
       <c r="C161" t="s">
         <v>329</v>
       </c>
       <c r="D161" t="s">
         <v>330</v>
       </c>
       <c r="E161" s="1">
-        <v>1164000</v>
+        <v>1211000</v>
       </c>
       <c r="F161" s="2">
-        <v>99.66494299999999</v>
+        <v>99.99676700000001</v>
       </c>
       <c r="G161" s="3">
-        <v>1160099.94</v>
+        <v>1210960.85</v>
       </c>
       <c r="H161" s="4">
-        <v>0.001918338436</v>
+        <v>0.002013745574</v>
       </c>
       <c r="I161" s="5">
-        <v>0.001919095896</v>
+        <v>0.002014564582</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
         <v>9</v>
       </c>
       <c r="B162" t="s">
         <v>10</v>
       </c>
       <c r="C162" t="s">
         <v>331</v>
       </c>
       <c r="D162" t="s">
         <v>332</v>
       </c>
       <c r="E162" s="1">
-        <v>1141000</v>
+        <v>1197000</v>
       </c>
       <c r="F162" s="2">
-        <v>101.34394</v>
+        <v>99.474817</v>
       </c>
       <c r="G162" s="3">
-        <v>1156334.36</v>
+        <v>1190713.56</v>
       </c>
       <c r="H162" s="4">
-        <v>0.00191211168</v>
+        <v>0.001980075709</v>
       </c>
       <c r="I162" s="5">
-        <v>0.001912866681</v>
+        <v>0.001980881023</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>9</v>
       </c>
       <c r="B163" t="s">
         <v>10</v>
       </c>
       <c r="C163" t="s">
         <v>333</v>
       </c>
       <c r="D163" t="s">
         <v>334</v>
       </c>
       <c r="E163" s="1">
-        <v>1163000</v>
+        <v>1086000</v>
       </c>
       <c r="F163" s="2">
-        <v>101.10904</v>
+        <v>102.9246</v>
       </c>
       <c r="G163" s="3">
-        <v>1175898.14</v>
+        <v>1117761.16</v>
       </c>
       <c r="H163" s="4">
-        <v>0.001944462299</v>
+        <v>0.001858760821</v>
       </c>
       <c r="I163" s="5">
-        <v>0.001945230074</v>
+        <v>0.001859516795</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
         <v>9</v>
       </c>
       <c r="B164" t="s">
         <v>10</v>
       </c>
       <c r="C164" t="s">
         <v>335</v>
       </c>
       <c r="D164" t="s">
         <v>336</v>
       </c>
       <c r="E164" s="1">
-        <v>1208000</v>
+        <v>1230000</v>
       </c>
       <c r="F164" s="2">
-        <v>96.65524000000001</v>
+        <v>92.523991</v>
       </c>
       <c r="G164" s="3">
-        <v>1167595.3</v>
+        <v>1138045.09</v>
       </c>
       <c r="H164" s="4">
-        <v>0.00193073275</v>
+        <v>0.001892491623</v>
       </c>
       <c r="I164" s="5">
-        <v>0.001931495103</v>
+        <v>0.001893261316</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
         <v>9</v>
       </c>
       <c r="B165" t="s">
         <v>10</v>
       </c>
       <c r="C165" t="s">
         <v>337</v>
       </c>
       <c r="D165" t="s">
         <v>338</v>
       </c>
       <c r="E165" s="1">
-        <v>1128000</v>
+        <v>1164000</v>
       </c>
       <c r="F165" s="2">
-        <v>101.2447</v>
+        <v>97.842327</v>
       </c>
       <c r="G165" s="3">
-        <v>1142040.22</v>
+        <v>1138884.69</v>
       </c>
       <c r="H165" s="4">
-        <v>0.001888474926</v>
+        <v>0.001893887816</v>
       </c>
       <c r="I165" s="5">
-        <v>0.001889220594</v>
+        <v>0.001894658077</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
         <v>9</v>
       </c>
       <c r="B166" t="s">
         <v>10</v>
       </c>
       <c r="C166" t="s">
         <v>339</v>
       </c>
       <c r="D166" t="s">
         <v>340</v>
       </c>
       <c r="E166" s="1">
-        <v>1142000</v>
+        <v>1141000</v>
       </c>
       <c r="F166" s="2">
-        <v>100.5551</v>
+        <v>100.74074</v>
       </c>
       <c r="G166" s="3">
-        <v>1148339.24</v>
+        <v>1149451.84</v>
       </c>
       <c r="H166" s="4">
-        <v>0.00189889098</v>
+        <v>0.00191146028</v>
       </c>
       <c r="I166" s="5">
-        <v>0.001899640761</v>
+        <v>0.001912237687</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
         <v>9</v>
       </c>
       <c r="B167" t="s">
         <v>10</v>
       </c>
       <c r="C167" t="s">
         <v>341</v>
       </c>
       <c r="D167" t="s">
         <v>342</v>
       </c>
       <c r="E167" s="1">
-        <v>1093000</v>
+        <v>1163000</v>
       </c>
       <c r="F167" s="2">
-        <v>103.6203</v>
+        <v>99.92112</v>
       </c>
       <c r="G167" s="3">
-        <v>1132569.88</v>
+        <v>1162082.63</v>
       </c>
       <c r="H167" s="4">
-        <v>0.0018728148</v>
+        <v>0.001932464412</v>
       </c>
       <c r="I167" s="5">
-        <v>0.001873554285</v>
+        <v>0.001933250362</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
         <v>9</v>
       </c>
       <c r="B168" t="s">
         <v>10</v>
       </c>
       <c r="C168" t="s">
         <v>343</v>
       </c>
       <c r="D168" t="s">
         <v>344</v>
       </c>
       <c r="E168" s="1">
-        <v>1139000</v>
+        <v>1208000</v>
       </c>
       <c r="F168" s="2">
-        <v>102.5768</v>
+        <v>95.58978999999999</v>
       </c>
       <c r="G168" s="3">
-        <v>1168349.75</v>
+        <v>1154724.66</v>
       </c>
       <c r="H168" s="4">
-        <v>0.001931980311</v>
+        <v>0.001920228621</v>
       </c>
       <c r="I168" s="5">
-        <v>0.001932743157</v>
+        <v>0.001921009594</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
         <v>9</v>
       </c>
       <c r="B169" t="s">
         <v>10</v>
       </c>
       <c r="C169" t="s">
         <v>345</v>
       </c>
       <c r="D169" t="s">
         <v>346</v>
       </c>
       <c r="E169" s="1">
-        <v>1487000</v>
+        <v>1128000</v>
       </c>
       <c r="F169" s="2">
-        <v>77.47768000000001</v>
+        <v>103.823054</v>
       </c>
       <c r="G169" s="3">
-        <v>1152093.1</v>
+        <v>1171124.05</v>
       </c>
       <c r="H169" s="4">
-        <v>0.001905098353</v>
+        <v>0.001947499685</v>
       </c>
       <c r="I169" s="5">
-        <v>0.001905850585</v>
+        <v>0.00194829175</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
         <v>9</v>
       </c>
       <c r="B170" t="s">
         <v>10</v>
       </c>
       <c r="C170" t="s">
         <v>347</v>
       </c>
       <c r="D170" t="s">
         <v>348</v>
       </c>
       <c r="E170" s="1">
-        <v>1202000</v>
+        <v>1219000</v>
       </c>
       <c r="F170" s="2">
-        <v>97.64100999999999</v>
+        <v>92.00001899999999</v>
       </c>
       <c r="G170" s="3">
-        <v>1173644.94</v>
+        <v>1121480.23</v>
       </c>
       <c r="H170" s="4">
-        <v>0.001940736421</v>
+        <v>0.001864945391</v>
       </c>
       <c r="I170" s="5">
-        <v>0.001941502725</v>
+        <v>0.00186570388</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
         <v>9</v>
       </c>
       <c r="B171" t="s">
         <v>10</v>
       </c>
       <c r="C171" t="s">
         <v>349</v>
       </c>
       <c r="D171" t="s">
         <v>350</v>
       </c>
       <c r="E171" s="1">
-        <v>1064000</v>
+        <v>1157000</v>
       </c>
       <c r="F171" s="2">
-        <v>100.79153</v>
+        <v>99.046972</v>
       </c>
       <c r="G171" s="3">
-        <v>1072421.88</v>
+        <v>1145973.47</v>
       </c>
       <c r="H171" s="4">
-        <v>0.001773354214</v>
+        <v>0.001905675975</v>
       </c>
       <c r="I171" s="5">
-        <v>0.001774054426</v>
+        <v>0.00190645103</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
         <v>9</v>
       </c>
       <c r="B172" t="s">
         <v>10</v>
       </c>
       <c r="C172" t="s">
         <v>351</v>
       </c>
       <c r="D172" t="s">
         <v>352</v>
       </c>
       <c r="E172" s="1">
-        <v>1154000</v>
+        <v>1134000</v>
       </c>
       <c r="F172" s="2">
-        <v>95.49844299999999</v>
+        <v>101.752408</v>
       </c>
       <c r="G172" s="3">
-        <v>1102052.03</v>
+        <v>1153872.31</v>
       </c>
       <c r="H172" s="4">
-        <v>0.001822350563</v>
+        <v>0.00191881121</v>
       </c>
       <c r="I172" s="5">
-        <v>0.001823070121</v>
+        <v>0.001919591607</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
         <v>9</v>
       </c>
       <c r="B173" t="s">
         <v>10</v>
       </c>
       <c r="C173" t="s">
         <v>353</v>
       </c>
       <c r="D173" t="s">
         <v>354</v>
       </c>
       <c r="E173" s="1">
-        <v>1128000</v>
+        <v>1148000</v>
       </c>
       <c r="F173" s="2">
-        <v>95.975492</v>
+        <v>99.91406000000001</v>
       </c>
       <c r="G173" s="3">
-        <v>1082603.55</v>
+        <v>1147013.41</v>
       </c>
       <c r="H173" s="4">
-        <v>0.001790190599</v>
+        <v>0.001907405329</v>
       </c>
       <c r="I173" s="5">
-        <v>0.00179089746</v>
+        <v>0.001908181087</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
         <v>9</v>
       </c>
       <c r="B174" t="s">
         <v>10</v>
       </c>
       <c r="C174" t="s">
         <v>355</v>
       </c>
       <c r="D174" t="s">
         <v>356</v>
       </c>
       <c r="E174" s="1">
-        <v>1572000</v>
+        <v>1093000</v>
       </c>
       <c r="F174" s="2">
-        <v>70.595553</v>
+        <v>102.4646</v>
       </c>
       <c r="G174" s="3">
-        <v>1109762.09</v>
+        <v>1119938.08</v>
       </c>
       <c r="H174" s="4">
-        <v>0.001835099901</v>
+        <v>0.001862380894</v>
       </c>
       <c r="I174" s="5">
-        <v>0.001835824494</v>
+        <v>0.001863138341</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>9</v>
       </c>
       <c r="B175" t="s">
         <v>10</v>
       </c>
       <c r="C175" t="s">
         <v>357</v>
       </c>
       <c r="D175" t="s">
         <v>358</v>
       </c>
       <c r="E175" s="1">
-        <v>1213000</v>
+        <v>1139000</v>
       </c>
       <c r="F175" s="2">
-        <v>91.81376299999999</v>
+        <v>101.7201</v>
       </c>
       <c r="G175" s="3">
-        <v>1113700.95</v>
+        <v>1158591.94</v>
       </c>
       <c r="H175" s="4">
-        <v>0.001841613177</v>
+        <v>0.001926659637</v>
       </c>
       <c r="I175" s="5">
-        <v>0.001842340341</v>
+        <v>0.001927443227</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
         <v>9</v>
       </c>
       <c r="B176" t="s">
         <v>10</v>
       </c>
       <c r="C176" t="s">
         <v>359</v>
       </c>
       <c r="D176" t="s">
         <v>360</v>
       </c>
       <c r="E176" s="1">
-        <v>1095000</v>
+        <v>1487000</v>
       </c>
       <c r="F176" s="2">
-        <v>97.485393</v>
+        <v>78.59820999999999</v>
       </c>
       <c r="G176" s="3">
-        <v>1067465.05</v>
+        <v>1168755.38</v>
       </c>
       <c r="H176" s="4">
-        <v>0.001765157619</v>
+        <v>0.001943560753</v>
       </c>
       <c r="I176" s="5">
-        <v>0.001765854594</v>
+        <v>0.001944351217</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
         <v>9</v>
       </c>
       <c r="B177" t="s">
         <v>10</v>
       </c>
       <c r="C177" t="s">
         <v>361</v>
       </c>
       <c r="D177" t="s">
         <v>362</v>
       </c>
       <c r="E177" s="1">
-        <v>1153000</v>
+        <v>1202000</v>
       </c>
       <c r="F177" s="2">
-        <v>94.97478099999999</v>
+        <v>97.230907</v>
       </c>
       <c r="G177" s="3">
-        <v>1095059.22</v>
+        <v>1168715.5</v>
       </c>
       <c r="H177" s="4">
-        <v>0.001810787274</v>
+        <v>0.001943494435</v>
       </c>
       <c r="I177" s="5">
-        <v>0.001811502266</v>
+        <v>0.001944284871</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
         <v>9</v>
       </c>
       <c r="B178" t="s">
         <v>10</v>
       </c>
       <c r="C178" t="s">
         <v>363</v>
       </c>
       <c r="D178" t="s">
         <v>364</v>
       </c>
       <c r="E178" s="1">
-        <v>1213000</v>
+        <v>1202000</v>
       </c>
       <c r="F178" s="2">
-        <v>91.667193</v>
+        <v>96.52028</v>
       </c>
       <c r="G178" s="3">
-        <v>1111923.05</v>
+        <v>1160173.77</v>
       </c>
       <c r="H178" s="4">
-        <v>0.001838673256</v>
+        <v>0.001929290108</v>
       </c>
       <c r="I178" s="5">
-        <v>0.001839399259</v>
+        <v>0.001930074767</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
         <v>9</v>
       </c>
       <c r="B179" t="s">
         <v>10</v>
       </c>
       <c r="C179" t="s">
         <v>365</v>
       </c>
       <c r="D179" t="s">
         <v>366</v>
       </c>
       <c r="E179" s="1">
-        <v>1115000</v>
+        <v>1064000</v>
       </c>
       <c r="F179" s="2">
-        <v>95.23396</v>
+        <v>99.13826</v>
       </c>
       <c r="G179" s="3">
-        <v>1061858.65</v>
+        <v>1054831.09</v>
       </c>
       <c r="H179" s="4">
-        <v>0.00175588689</v>
+        <v>0.001754112393</v>
       </c>
       <c r="I179" s="5">
-        <v>0.001756580206</v>
+        <v>0.001754825806</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
         <v>9</v>
       </c>
       <c r="B180" t="s">
         <v>10</v>
       </c>
       <c r="C180" t="s">
         <v>367</v>
       </c>
       <c r="D180" t="s">
         <v>368</v>
       </c>
       <c r="E180" s="1">
-        <v>1140000</v>
+        <v>1154000</v>
       </c>
       <c r="F180" s="2">
-        <v>97.21007</v>
+        <v>94.090536</v>
       </c>
       <c r="G180" s="3">
-        <v>1108194.8</v>
+        <v>1085804.79</v>
       </c>
       <c r="H180" s="4">
-        <v>0.001832508225</v>
+        <v>0.001805619549</v>
       </c>
       <c r="I180" s="5">
-        <v>0.001833231795</v>
+        <v>0.00180635391</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
         <v>9</v>
       </c>
       <c r="B181" t="s">
         <v>10</v>
       </c>
       <c r="C181" t="s">
         <v>369</v>
       </c>
       <c r="D181" t="s">
         <v>370</v>
       </c>
       <c r="E181" s="1">
-        <v>1120000</v>
+        <v>1128000</v>
       </c>
       <c r="F181" s="2">
-        <v>95.100307</v>
+        <v>95.263791</v>
       </c>
       <c r="G181" s="3">
-        <v>1065123.44</v>
+        <v>1074575.56</v>
       </c>
       <c r="H181" s="4">
-        <v>0.00176128553</v>
+        <v>0.001786946114</v>
       </c>
       <c r="I181" s="5">
-        <v>0.001761980977</v>
+        <v>0.001787672881</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
         <v>9</v>
       </c>
       <c r="B182" t="s">
         <v>10</v>
       </c>
       <c r="C182" t="s">
         <v>371</v>
       </c>
       <c r="D182" t="s">
         <v>372</v>
       </c>
       <c r="E182" s="1">
-        <v>1246000</v>
+        <v>1572000</v>
       </c>
       <c r="F182" s="2">
-        <v>89.15581400000001</v>
+        <v>69.367214</v>
       </c>
       <c r="G182" s="3">
-        <v>1110881.44</v>
+        <v>1090452.6</v>
       </c>
       <c r="H182" s="4">
-        <v>0.001836950854</v>
+        <v>0.001813348555</v>
       </c>
       <c r="I182" s="5">
-        <v>0.001837676178</v>
+        <v>0.00181408606</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
         <v>9</v>
       </c>
       <c r="B183" t="s">
         <v>10</v>
       </c>
       <c r="C183" t="s">
         <v>373</v>
       </c>
       <c r="D183" t="s">
         <v>374</v>
       </c>
       <c r="E183" s="1">
-        <v>1332000</v>
+        <v>1159000</v>
       </c>
       <c r="F183" s="2">
-        <v>81.423733</v>
+        <v>93.526128</v>
       </c>
       <c r="G183" s="3">
-        <v>1084564.12</v>
+        <v>1083967.82</v>
       </c>
       <c r="H183" s="4">
-        <v>0.001793432599</v>
+        <v>0.001802564806</v>
       </c>
       <c r="I183" s="5">
-        <v>0.00179414074</v>
+        <v>0.001803297925</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
         <v>9</v>
       </c>
       <c r="B184" t="s">
         <v>10</v>
       </c>
       <c r="C184" t="s">
         <v>375</v>
       </c>
       <c r="D184" t="s">
         <v>376</v>
       </c>
       <c r="E184" s="1">
-        <v>1141000</v>
+        <v>1213000</v>
       </c>
       <c r="F184" s="2">
-        <v>95.736358</v>
+        <v>91.59082100000001</v>
       </c>
       <c r="G184" s="3">
-        <v>1092351.84</v>
+        <v>1110996.66</v>
       </c>
       <c r="H184" s="4">
-        <v>0.001806310356</v>
+        <v>0.001847511922</v>
       </c>
       <c r="I184" s="5">
-        <v>0.001807023581</v>
+        <v>0.001848263321</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
         <v>9</v>
       </c>
       <c r="B185" t="s">
         <v>10</v>
       </c>
       <c r="C185" t="s">
         <v>377</v>
       </c>
       <c r="D185" t="s">
         <v>378</v>
       </c>
       <c r="E185" s="1">
-        <v>1098000</v>
+        <v>1120000</v>
       </c>
       <c r="F185" s="2">
-        <v>98.37291</v>
+        <v>94.24811</v>
       </c>
       <c r="G185" s="3">
-        <v>1080134.55</v>
+        <v>1055578.83</v>
       </c>
       <c r="H185" s="4">
-        <v>0.00178610787</v>
+        <v>0.001755355843</v>
       </c>
       <c r="I185" s="5">
-        <v>0.001786813119</v>
+        <v>0.001756069762</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
         <v>9</v>
       </c>
       <c r="B186" t="s">
         <v>10</v>
       </c>
       <c r="C186" t="s">
         <v>379</v>
       </c>
       <c r="D186" t="s">
         <v>380</v>
       </c>
       <c r="E186" s="1">
-        <v>1107000</v>
+        <v>1246000</v>
       </c>
       <c r="F186" s="2">
-        <v>99.185151</v>
+        <v>89.28273799999999</v>
       </c>
       <c r="G186" s="3">
-        <v>1097979.62</v>
+        <v>1112462.92</v>
       </c>
       <c r="H186" s="4">
-        <v>0.001815616434</v>
+        <v>0.001849950207</v>
       </c>
       <c r="I186" s="5">
-        <v>0.001816333334</v>
+        <v>0.001850702598</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
         <v>9</v>
       </c>
       <c r="B187" t="s">
         <v>10</v>
       </c>
       <c r="C187" t="s">
         <v>381</v>
       </c>
       <c r="D187" t="s">
         <v>382</v>
       </c>
       <c r="E187" s="1">
-        <v>1072000</v>
+        <v>1338000</v>
       </c>
       <c r="F187" s="2">
-        <v>95.796211</v>
+        <v>81.94593500000001</v>
       </c>
       <c r="G187" s="3">
-        <v>1026935.38</v>
+        <v>1096436.61</v>
       </c>
       <c r="H187" s="4">
-        <v>0.001698137852</v>
+        <v>0.001823299551</v>
       </c>
       <c r="I187" s="5">
-        <v>0.001698808365</v>
+        <v>0.001824041103</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
         <v>9</v>
       </c>
       <c r="B188" t="s">
         <v>10</v>
       </c>
       <c r="C188" t="s">
         <v>383</v>
       </c>
       <c r="D188" t="s">
         <v>384</v>
       </c>
       <c r="E188" s="1">
-        <v>1013000</v>
+        <v>1226000</v>
       </c>
       <c r="F188" s="2">
-        <v>102.8673</v>
+        <v>89.395256</v>
       </c>
       <c r="G188" s="3">
-        <v>1042045.75</v>
+        <v>1095985.84</v>
       </c>
       <c r="H188" s="4">
-        <v>0.001723124319</v>
+        <v>0.001822549948</v>
       </c>
       <c r="I188" s="5">
-        <v>0.001723804698</v>
+        <v>0.001823291195</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
         <v>9</v>
       </c>
       <c r="B189" t="s">
         <v>10</v>
       </c>
       <c r="C189" t="s">
         <v>385</v>
       </c>
       <c r="D189" t="s">
         <v>386</v>
       </c>
       <c r="E189" s="1">
-        <v>1000000</v>
+        <v>1147000</v>
       </c>
       <c r="F189" s="2">
-        <v>100.09807</v>
+        <v>95.19614300000001</v>
       </c>
       <c r="G189" s="3">
-        <v>1000980.7</v>
+        <v>1091899.76</v>
       </c>
       <c r="H189" s="4">
-        <v>0.001655219253</v>
+        <v>0.001815755078</v>
       </c>
       <c r="I189" s="5">
-        <v>0.00165587282</v>
+        <v>0.001816493561</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
         <v>9</v>
       </c>
       <c r="B190" t="s">
         <v>10</v>
       </c>
       <c r="C190" t="s">
         <v>387</v>
       </c>
       <c r="D190" t="s">
         <v>388</v>
       </c>
       <c r="E190" s="1">
-        <v>1046255.0822</v>
+        <v>1098000</v>
       </c>
       <c r="F190" s="2">
-        <v>96.81022299999999</v>
+        <v>97.65604999999999</v>
       </c>
       <c r="G190" s="3">
-        <v>1012881.88</v>
+        <v>1072263.43</v>
       </c>
       <c r="H190" s="4">
-        <v>0.001674899013</v>
+        <v>0.001783101194</v>
       </c>
       <c r="I190" s="5">
-        <v>0.00167556035</v>
+        <v>0.001783826396</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
         <v>9</v>
       </c>
       <c r="B191" t="s">
         <v>10</v>
       </c>
       <c r="C191" t="s">
         <v>389</v>
       </c>
       <c r="D191" t="s">
         <v>390</v>
       </c>
       <c r="E191" s="1">
-        <v>1014000</v>
+        <v>1113000</v>
       </c>
       <c r="F191" s="2">
-        <v>99.717423</v>
+        <v>97.619737</v>
       </c>
       <c r="G191" s="3">
-        <v>1011134.67</v>
+        <v>1086507.67</v>
       </c>
       <c r="H191" s="4">
-        <v>0.001672009832</v>
+        <v>0.001806788403</v>
       </c>
       <c r="I191" s="5">
-        <v>0.001672670029</v>
+        <v>0.001807523239</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
         <v>9</v>
       </c>
       <c r="B192" t="s">
         <v>10</v>
       </c>
       <c r="C192" t="s">
         <v>391</v>
       </c>
       <c r="D192" t="s">
         <v>392</v>
       </c>
       <c r="E192" s="1">
-        <v>898000</v>
+        <v>1072000</v>
       </c>
       <c r="F192" s="2">
-        <v>116.312395</v>
+        <v>94.461682</v>
       </c>
       <c r="G192" s="3">
-        <v>1044485.31</v>
+        <v>1012629.23</v>
       </c>
       <c r="H192" s="4">
-        <v>0.001727158366</v>
+        <v>0.001683933576</v>
       </c>
       <c r="I192" s="5">
-        <v>0.001727840338</v>
+        <v>0.001684618447</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
         <v>9</v>
       </c>
       <c r="B193" t="s">
         <v>10</v>
       </c>
       <c r="C193" t="s">
         <v>393</v>
       </c>
       <c r="D193" t="s">
         <v>394</v>
       </c>
       <c r="E193" s="1">
-        <v>1167000</v>
+        <v>1098000</v>
       </c>
       <c r="F193" s="2">
-        <v>89.70907</v>
+        <v>92.185485</v>
       </c>
       <c r="G193" s="3">
-        <v>1046904.85</v>
+        <v>1012196.63</v>
       </c>
       <c r="H193" s="4">
-        <v>0.001731159311</v>
+        <v>0.001683214182</v>
       </c>
       <c r="I193" s="5">
-        <v>0.001731842863</v>
+        <v>0.00168389876</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
         <v>9</v>
       </c>
       <c r="B194" t="s">
         <v>10</v>
       </c>
       <c r="C194" t="s">
         <v>395</v>
       </c>
       <c r="D194" t="s">
         <v>396</v>
       </c>
       <c r="E194" s="1">
-        <v>1066500</v>
+        <v>1013000</v>
       </c>
       <c r="F194" s="2">
-        <v>95.53125</v>
+        <v>101.77732</v>
       </c>
       <c r="G194" s="3">
-        <v>1018840.78</v>
+        <v>1031004.25</v>
       </c>
       <c r="H194" s="4">
-        <v>0.00168475264</v>
+        <v>0.001714489986</v>
       </c>
       <c r="I194" s="5">
-        <v>0.001685417868</v>
+        <v>0.001715187284</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
         <v>9</v>
       </c>
       <c r="B195" t="s">
         <v>10</v>
       </c>
       <c r="C195" t="s">
         <v>397</v>
       </c>
       <c r="D195" t="s">
         <v>398</v>
       </c>
       <c r="E195" s="1">
-        <v>37100</v>
+        <v>1000000</v>
       </c>
       <c r="F195" s="2">
-        <v>25.42</v>
+        <v>100.08501</v>
       </c>
       <c r="G195" s="3">
-        <v>943082</v>
+        <v>1000850.1</v>
       </c>
       <c r="H195" s="4">
-        <v>0.001559478104</v>
+        <v>0.001664345682</v>
       </c>
       <c r="I195" s="5">
-        <v>0.001560093867</v>
+        <v>0.001665022586</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
         <v>9</v>
       </c>
       <c r="B196" t="s">
         <v>10</v>
       </c>
       <c r="C196" t="s">
         <v>399</v>
       </c>
       <c r="D196" t="s">
         <v>400</v>
       </c>
       <c r="E196" s="1">
-        <v>1000000</v>
+        <v>1095000</v>
       </c>
       <c r="F196" s="2">
-        <v>96.19884500000001</v>
+        <v>95.938062</v>
       </c>
       <c r="G196" s="3">
-        <v>961988.45</v>
+        <v>1050521.78</v>
       </c>
       <c r="H196" s="4">
-        <v>0.001590741764</v>
+        <v>0.001746946307</v>
       </c>
       <c r="I196" s="5">
-        <v>0.001591369871</v>
+        <v>0.001747656806</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
         <v>9</v>
       </c>
       <c r="B197" t="s">
         <v>10</v>
       </c>
       <c r="C197" t="s">
         <v>401</v>
       </c>
       <c r="D197" t="s">
         <v>402</v>
       </c>
       <c r="E197" s="1">
-        <v>957000</v>
+        <v>1121000</v>
       </c>
       <c r="F197" s="2">
-        <v>98.78228900000001</v>
+        <v>93.71429999999999</v>
       </c>
       <c r="G197" s="3">
-        <v>945346.51</v>
+        <v>1050537.3</v>
       </c>
       <c r="H197" s="4">
-        <v>0.001563222685</v>
+        <v>0.001746972123</v>
       </c>
       <c r="I197" s="5">
-        <v>0.001563839926</v>
+        <v>0.001747682632</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
         <v>9</v>
       </c>
       <c r="B198" t="s">
         <v>10</v>
       </c>
       <c r="C198" t="s">
         <v>403</v>
       </c>
       <c r="D198" t="s">
         <v>404</v>
       </c>
       <c r="E198" s="1">
-        <v>1063000</v>
+        <v>1124000</v>
       </c>
       <c r="F198" s="2">
-        <v>93.38988500000001</v>
+        <v>89.118748</v>
       </c>
       <c r="G198" s="3">
-        <v>992734.48</v>
+        <v>1001694.73</v>
       </c>
       <c r="H198" s="4">
-        <v>0.00164158332</v>
+        <v>0.00166575024</v>
       </c>
       <c r="I198" s="5">
-        <v>0.001642231502</v>
+        <v>0.001666427715</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
         <v>9</v>
       </c>
       <c r="B199" t="s">
         <v>10</v>
       </c>
       <c r="C199" t="s">
         <v>405</v>
       </c>
       <c r="D199" t="s">
         <v>406</v>
       </c>
       <c r="E199" s="1">
-        <v>958651.12</v>
+        <v>1014000</v>
       </c>
       <c r="F199" s="2">
-        <v>101.85114</v>
+        <v>98.359618</v>
       </c>
       <c r="G199" s="3">
-        <v>976397.09</v>
+        <v>997366.53</v>
       </c>
       <c r="H199" s="4">
-        <v>0.001614567863</v>
+        <v>0.001658552736</v>
       </c>
       <c r="I199" s="5">
-        <v>0.001615205378</v>
+        <v>0.001659227284</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
         <v>9</v>
       </c>
       <c r="B200" t="s">
         <v>10</v>
       </c>
       <c r="C200" t="s">
         <v>407</v>
       </c>
       <c r="D200" t="s">
         <v>408</v>
       </c>
       <c r="E200" s="1">
-        <v>961088.1658</v>
+        <v>901000</v>
       </c>
       <c r="F200" s="2">
-        <v>99.9085</v>
+        <v>114.45923</v>
       </c>
       <c r="G200" s="3">
-        <v>960208.77</v>
+        <v>1031277.66</v>
       </c>
       <c r="H200" s="4">
-        <v>0.001587798889</v>
+        <v>0.00171494465</v>
       </c>
       <c r="I200" s="5">
-        <v>0.001588425835</v>
+        <v>0.001715642133</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
         <v>9</v>
       </c>
       <c r="B201" t="s">
         <v>10</v>
       </c>
       <c r="C201" t="s">
         <v>409</v>
       </c>
       <c r="D201" t="s">
         <v>410</v>
       </c>
       <c r="E201" s="1">
-        <v>1021000</v>
+        <v>1173000</v>
       </c>
       <c r="F201" s="2">
-        <v>94.034105</v>
+        <v>88.721082</v>
       </c>
       <c r="G201" s="3">
-        <v>960088.21</v>
+        <v>1040698.29</v>
       </c>
       <c r="H201" s="4">
-        <v>0.001587599535</v>
+        <v>0.001730610516</v>
       </c>
       <c r="I201" s="5">
-        <v>0.001588226401</v>
+        <v>0.001731314371</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
         <v>9</v>
       </c>
       <c r="B202" t="s">
         <v>10</v>
       </c>
       <c r="C202" t="s">
         <v>411</v>
       </c>
       <c r="D202" t="s">
         <v>412</v>
       </c>
       <c r="E202" s="1">
-        <v>864000</v>
+        <v>37100</v>
       </c>
       <c r="F202" s="2">
-        <v>102.11172</v>
+        <v>25.42</v>
       </c>
       <c r="G202" s="3">
-        <v>882245.26</v>
+        <v>943082</v>
       </c>
       <c r="H202" s="4">
-        <v>0.00145887862</v>
+        <v>0.001568281259</v>
       </c>
       <c r="I202" s="5">
-        <v>0.001459454661</v>
+        <v>0.001568919092</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
         <v>9</v>
       </c>
       <c r="B203" t="s">
         <v>10</v>
       </c>
       <c r="C203" t="s">
         <v>413</v>
       </c>
       <c r="D203" t="s">
         <v>414</v>
       </c>
       <c r="E203" s="1">
-        <v>884000</v>
+        <v>957000</v>
       </c>
       <c r="F203" s="2">
-        <v>99.47615</v>
+        <v>97.74379999999999</v>
       </c>
       <c r="G203" s="3">
-        <v>879369.17</v>
+        <v>935408.17</v>
       </c>
       <c r="H203" s="4">
-        <v>0.001454122716</v>
+        <v>0.001555520194</v>
       </c>
       <c r="I203" s="5">
-        <v>0.001454696879</v>
+        <v>0.001556152838</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
         <v>9</v>
       </c>
       <c r="B204" t="s">
         <v>10</v>
       </c>
       <c r="C204" t="s">
         <v>415</v>
       </c>
       <c r="D204" t="s">
         <v>416</v>
       </c>
       <c r="E204" s="1">
-        <v>941000</v>
+        <v>1063000</v>
       </c>
       <c r="F204" s="2">
-        <v>98.44062</v>
+        <v>92.202341</v>
       </c>
       <c r="G204" s="3">
-        <v>926326.23</v>
+        <v>980110.88</v>
       </c>
       <c r="H204" s="4">
-        <v>0.00153177081</v>
+        <v>0.001629857777</v>
       </c>
       <c r="I204" s="5">
-        <v>0.001532375633</v>
+        <v>0.001630520654</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
         <v>9</v>
       </c>
       <c r="B205" t="s">
         <v>10</v>
       </c>
       <c r="C205" t="s">
         <v>417</v>
       </c>
       <c r="D205" t="s">
         <v>418</v>
       </c>
       <c r="E205" s="1">
-        <v>916000</v>
+        <v>1039697.4122</v>
       </c>
       <c r="F205" s="2">
-        <v>101.5991</v>
+        <v>94.98727599999999</v>
       </c>
       <c r="G205" s="3">
-        <v>930647.76</v>
+        <v>987580.25</v>
       </c>
       <c r="H205" s="4">
-        <v>0.001538916868</v>
+        <v>0.001642278824</v>
       </c>
       <c r="I205" s="5">
-        <v>0.001539524512</v>
+        <v>0.001642946753</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
         <v>9</v>
       </c>
       <c r="B206" t="s">
         <v>10</v>
       </c>
       <c r="C206" t="s">
         <v>419</v>
       </c>
       <c r="D206" t="s">
         <v>420</v>
       </c>
       <c r="E206" s="1">
-        <v>900000</v>
+        <v>958651.12</v>
       </c>
       <c r="F206" s="2">
-        <v>100.01388</v>
+        <v>100.97827</v>
       </c>
       <c r="G206" s="3">
-        <v>900124.92</v>
+        <v>968029.3199999999</v>
       </c>
       <c r="H206" s="4">
-        <v>0.001488444381</v>
+        <v>0.00160976695</v>
       </c>
       <c r="I206" s="5">
-        <v>0.001489032096</v>
+        <v>0.001610421656</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" t="s">
         <v>9</v>
       </c>
       <c r="B207" t="s">
         <v>10</v>
       </c>
       <c r="C207" t="s">
         <v>421</v>
       </c>
       <c r="D207" t="s">
         <v>422</v>
       </c>
       <c r="E207" s="1">
-        <v>878000</v>
+        <v>961088.1658</v>
       </c>
       <c r="F207" s="2">
-        <v>101.8557</v>
+        <v>98.81014999999999</v>
       </c>
       <c r="G207" s="3">
-        <v>894293.05</v>
+        <v>949652.66</v>
       </c>
       <c r="H207" s="4">
-        <v>0.001478800808</v>
+        <v>0.001579207817</v>
       </c>
       <c r="I207" s="5">
-        <v>0.001479384715</v>
+        <v>0.001579850094</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" t="s">
         <v>9</v>
       </c>
       <c r="B208" t="s">
         <v>10</v>
       </c>
       <c r="C208" t="s">
         <v>423</v>
       </c>
       <c r="D208" t="s">
         <v>424</v>
       </c>
       <c r="E208" s="1">
-        <v>890000</v>
+        <v>864000</v>
       </c>
       <c r="F208" s="2">
-        <v>95.537744</v>
+        <v>100.97167</v>
       </c>
       <c r="G208" s="3">
-        <v>850285.92</v>
+        <v>872395.23</v>
       </c>
       <c r="H208" s="4">
-        <v>0.001406030734</v>
+        <v>0.001450733963</v>
       </c>
       <c r="I208" s="5">
-        <v>0.001406585908</v>
+        <v>0.001451323989</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" t="s">
         <v>9</v>
       </c>
       <c r="B209" t="s">
         <v>10</v>
       </c>
       <c r="C209" t="s">
         <v>425</v>
       </c>
       <c r="D209" t="s">
         <v>426</v>
       </c>
       <c r="E209" s="1">
-        <v>827000</v>
+        <v>933000</v>
       </c>
       <c r="F209" s="2">
-        <v>101.361093</v>
+        <v>97.62683699999999</v>
       </c>
       <c r="G209" s="3">
-        <v>838256.24</v>
+        <v>910858.39</v>
       </c>
       <c r="H209" s="4">
-        <v>0.00138613848</v>
+        <v>0.001514695584</v>
       </c>
       <c r="I209" s="5">
-        <v>0.0013866858</v>
+        <v>0.001515311624</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" t="s">
         <v>9</v>
       </c>
       <c r="B210" t="s">
         <v>10</v>
       </c>
       <c r="C210" t="s">
         <v>427</v>
       </c>
       <c r="D210" t="s">
         <v>428</v>
       </c>
       <c r="E210" s="1">
-        <v>921000</v>
+        <v>941000</v>
       </c>
       <c r="F210" s="2">
-        <v>93.76050600000001</v>
+        <v>98.16949</v>
       </c>
       <c r="G210" s="3">
-        <v>863534.26</v>
+        <v>923774.9</v>
       </c>
       <c r="H210" s="4">
-        <v>0.001427938155</v>
+        <v>0.001536174865</v>
       </c>
       <c r="I210" s="5">
-        <v>0.001428501979</v>
+        <v>0.001536799641</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
         <v>9</v>
       </c>
       <c r="B211" t="s">
         <v>10</v>
       </c>
       <c r="C211" t="s">
         <v>429</v>
       </c>
       <c r="D211" t="s">
         <v>430</v>
       </c>
       <c r="E211" s="1">
-        <v>848000</v>
+        <v>916000</v>
       </c>
       <c r="F211" s="2">
-        <v>101.5199</v>
+        <v>100.47238</v>
       </c>
       <c r="G211" s="3">
-        <v>860888.75</v>
+        <v>920327</v>
       </c>
       <c r="H211" s="4">
-        <v>0.001423563549</v>
+        <v>0.001530441242</v>
       </c>
       <c r="I211" s="5">
-        <v>0.001424125645</v>
+        <v>0.001531063685</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
         <v>9</v>
       </c>
       <c r="B212" t="s">
         <v>10</v>
       </c>
       <c r="C212" t="s">
         <v>431</v>
       </c>
       <c r="D212" t="s">
         <v>432</v>
       </c>
       <c r="E212" s="1">
-        <v>842000</v>
+        <v>908000</v>
       </c>
       <c r="F212" s="2">
-        <v>99.82590999999999</v>
+        <v>98.53264900000001</v>
       </c>
       <c r="G212" s="3">
-        <v>840534.16</v>
+        <v>894676.45</v>
       </c>
       <c r="H212" s="4">
-        <v>0.001389905248</v>
+        <v>0.001487786124</v>
       </c>
       <c r="I212" s="5">
-        <v>0.001390454055</v>
+        <v>0.00148839122</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" t="s">
         <v>9</v>
       </c>
       <c r="B213" t="s">
         <v>10</v>
       </c>
       <c r="C213" t="s">
         <v>433</v>
       </c>
       <c r="D213" t="s">
         <v>434</v>
       </c>
       <c r="E213" s="1">
-        <v>847000</v>
+        <v>1025000</v>
       </c>
       <c r="F213" s="2">
-        <v>98.35468899999999</v>
+        <v>85.77576500000001</v>
       </c>
       <c r="G213" s="3">
-        <v>833064.22</v>
+        <v>879201.59</v>
       </c>
       <c r="H213" s="4">
-        <v>0.001377552963</v>
+        <v>0.001462052481</v>
       </c>
       <c r="I213" s="5">
-        <v>0.001378096893</v>
+        <v>0.001462647111</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" t="s">
         <v>9</v>
       </c>
       <c r="B214" t="s">
         <v>10</v>
       </c>
       <c r="C214" t="s">
         <v>435</v>
       </c>
       <c r="D214" t="s">
         <v>436</v>
       </c>
       <c r="E214" s="1">
-        <v>843000</v>
+        <v>900000</v>
       </c>
       <c r="F214" s="2">
-        <v>99.964091</v>
+        <v>98.61944</v>
       </c>
       <c r="G214" s="3">
-        <v>842697.29</v>
+        <v>887574.96</v>
       </c>
       <c r="H214" s="4">
-        <v>0.001393482186</v>
+        <v>0.001475976824</v>
       </c>
       <c r="I214" s="5">
-        <v>0.001394032406</v>
+        <v>0.001476577117</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" t="s">
         <v>9</v>
       </c>
       <c r="B215" t="s">
         <v>10</v>
       </c>
       <c r="C215" t="s">
         <v>437</v>
       </c>
       <c r="D215" t="s">
         <v>438</v>
       </c>
       <c r="E215" s="1">
-        <v>889000</v>
+        <v>884000</v>
       </c>
       <c r="F215" s="2">
-        <v>96.80018</v>
+        <v>100.3029</v>
       </c>
       <c r="G215" s="3">
-        <v>860553.6</v>
+        <v>886677.64</v>
       </c>
       <c r="H215" s="4">
-        <v>0.001423009342</v>
+        <v>0.001474484635</v>
       </c>
       <c r="I215" s="5">
-        <v>0.00142357122</v>
+        <v>0.001475084321</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" t="s">
         <v>9</v>
       </c>
       <c r="B216" t="s">
         <v>10</v>
       </c>
       <c r="C216" t="s">
         <v>439</v>
       </c>
       <c r="D216" t="s">
         <v>440</v>
       </c>
       <c r="E216" s="1">
-        <v>863000</v>
+        <v>960000</v>
       </c>
       <c r="F216" s="2">
-        <v>100.823794</v>
+        <v>90.869643</v>
       </c>
       <c r="G216" s="3">
-        <v>870109.34</v>
+        <v>872348.5699999999</v>
       </c>
       <c r="H216" s="4">
-        <v>0.001438810694</v>
+        <v>0.001450656377</v>
       </c>
       <c r="I216" s="5">
-        <v>0.001439378811</v>
+        <v>0.001451246372</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" t="s">
         <v>9</v>
       </c>
       <c r="B217" t="s">
         <v>10</v>
       </c>
       <c r="C217" t="s">
         <v>441</v>
       </c>
       <c r="D217" t="s">
         <v>442</v>
       </c>
       <c r="E217" s="1">
-        <v>873000</v>
+        <v>967900</v>
       </c>
       <c r="F217" s="2">
-        <v>95.857826</v>
+        <v>93.757812</v>
       </c>
       <c r="G217" s="3">
-        <v>836838.8199999999</v>
+        <v>907481.86</v>
       </c>
       <c r="H217" s="4">
-        <v>0.001383794641</v>
+        <v>0.00150908065</v>
       </c>
       <c r="I217" s="5">
-        <v>0.001384341035</v>
+        <v>0.001509694406</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" t="s">
         <v>9</v>
       </c>
       <c r="B218" t="s">
         <v>10</v>
       </c>
       <c r="C218" t="s">
         <v>443</v>
       </c>
       <c r="D218" t="s">
         <v>444</v>
       </c>
       <c r="E218" s="1">
-        <v>840000</v>
+        <v>890000</v>
       </c>
       <c r="F218" s="2">
-        <v>98.311649</v>
+        <v>94.809466</v>
       </c>
       <c r="G218" s="3">
-        <v>825817.85</v>
+        <v>843804.25</v>
       </c>
       <c r="H218" s="4">
-        <v>0.001365570393</v>
+        <v>0.001403189104</v>
       </c>
       <c r="I218" s="5">
-        <v>0.001366109591</v>
+        <v>0.001403759794</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" t="s">
         <v>9</v>
       </c>
       <c r="B219" t="s">
         <v>10</v>
       </c>
       <c r="C219" t="s">
         <v>445</v>
       </c>
       <c r="D219" t="s">
         <v>446</v>
       </c>
       <c r="E219" s="1">
-        <v>856000</v>
+        <v>827000</v>
       </c>
       <c r="F219" s="2">
-        <v>99.59855</v>
+        <v>101.881998</v>
       </c>
       <c r="G219" s="3">
-        <v>852563.59</v>
+        <v>842564.12</v>
       </c>
       <c r="H219" s="4">
-        <v>0.001409797078</v>
+        <v>0.001401126863</v>
       </c>
       <c r="I219" s="5">
-        <v>0.001410353739</v>
+        <v>0.001401696713</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" t="s">
         <v>9</v>
       </c>
       <c r="B220" t="s">
         <v>10</v>
       </c>
       <c r="C220" t="s">
         <v>447</v>
       </c>
       <c r="D220" t="s">
         <v>448</v>
       </c>
       <c r="E220" s="1">
-        <v>855000</v>
+        <v>842000</v>
       </c>
       <c r="F220" s="2">
-        <v>95.727706</v>
+        <v>98.91027699999999</v>
       </c>
       <c r="G220" s="3">
-        <v>818471.89</v>
+        <v>832824.53</v>
       </c>
       <c r="H220" s="4">
-        <v>0.001353423122</v>
+        <v>0.001384930585</v>
       </c>
       <c r="I220" s="5">
-        <v>0.001353957524</v>
+        <v>0.001385493848</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" t="s">
         <v>9</v>
       </c>
       <c r="B221" t="s">
         <v>10</v>
       </c>
       <c r="C221" t="s">
         <v>449</v>
       </c>
       <c r="D221" t="s">
         <v>450</v>
       </c>
       <c r="E221" s="1">
-        <v>860000</v>
+        <v>890000</v>
       </c>
       <c r="F221" s="2">
-        <v>97.545</v>
+        <v>97.38154900000001</v>
       </c>
       <c r="G221" s="3">
-        <v>838887</v>
+        <v>866695.79</v>
       </c>
       <c r="H221" s="4">
-        <v>0.001387181505</v>
+        <v>0.001441256177</v>
       </c>
       <c r="I221" s="5">
-        <v>0.001387729236</v>
+        <v>0.001441842349</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" t="s">
         <v>9</v>
       </c>
       <c r="B222" t="s">
         <v>10</v>
       </c>
       <c r="C222" t="s">
         <v>451</v>
       </c>
       <c r="D222" t="s">
         <v>452</v>
       </c>
       <c r="E222" s="1">
-        <v>960000</v>
+        <v>847000</v>
       </c>
       <c r="F222" s="2">
-        <v>90.734741</v>
+        <v>96.45862</v>
       </c>
       <c r="G222" s="3">
-        <v>871053.51</v>
+        <v>817004.51</v>
       </c>
       <c r="H222" s="4">
-        <v>0.001440371974</v>
+        <v>0.001358622965</v>
       </c>
       <c r="I222" s="5">
-        <v>0.001440940707</v>
+        <v>0.001359175529</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" t="s">
         <v>9</v>
       </c>
       <c r="B223" t="s">
         <v>10</v>
       </c>
       <c r="C223" t="s">
         <v>453</v>
       </c>
       <c r="D223" t="s">
         <v>454</v>
       </c>
       <c r="E223" s="1">
-        <v>866000</v>
+        <v>843000</v>
       </c>
       <c r="F223" s="2">
-        <v>96.211849</v>
+        <v>98.704571</v>
       </c>
       <c r="G223" s="3">
-        <v>833194.61</v>
+        <v>832079.53</v>
       </c>
       <c r="H223" s="4">
-        <v>0.001377768587</v>
+        <v>0.001383691702</v>
       </c>
       <c r="I223" s="5">
-        <v>0.001378312601</v>
+        <v>0.001384254462</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" t="s">
         <v>9</v>
       </c>
       <c r="B224" t="s">
         <v>10</v>
       </c>
       <c r="C224" t="s">
         <v>455</v>
       </c>
       <c r="D224" t="s">
         <v>456</v>
       </c>
       <c r="E224" s="1">
-        <v>1051000</v>
+        <v>889000</v>
       </c>
       <c r="F224" s="2">
-        <v>82.690907</v>
+        <v>95.185976</v>
       </c>
       <c r="G224" s="3">
-        <v>869081.4300000001</v>
+        <v>846203.33</v>
       </c>
       <c r="H224" s="4">
-        <v>0.001437110945</v>
+        <v>0.00140717861</v>
       </c>
       <c r="I224" s="5">
-        <v>0.001437678391</v>
+        <v>0.001407750922</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" t="s">
         <v>9</v>
       </c>
       <c r="B225" t="s">
         <v>10</v>
       </c>
       <c r="C225" t="s">
         <v>457</v>
       </c>
       <c r="D225" t="s">
         <v>458</v>
       </c>
       <c r="E225" s="1">
-        <v>931000</v>
+        <v>863000</v>
       </c>
       <c r="F225" s="2">
-        <v>92.473311</v>
+        <v>99.91825799999999</v>
       </c>
       <c r="G225" s="3">
-        <v>860926.53</v>
+        <v>862294.5699999999</v>
       </c>
       <c r="H225" s="4">
-        <v>0.001423626011</v>
+        <v>0.001433937248</v>
       </c>
       <c r="I225" s="5">
-        <v>0.001424188132</v>
+        <v>0.001434520443</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
         <v>9</v>
       </c>
       <c r="B226" t="s">
         <v>10</v>
       </c>
       <c r="C226" t="s">
         <v>459</v>
       </c>
       <c r="D226" t="s">
         <v>460</v>
       </c>
       <c r="E226" s="1">
-        <v>859000</v>
+        <v>879000</v>
       </c>
       <c r="F226" s="2">
-        <v>97.54254899999999</v>
+        <v>94.622406</v>
       </c>
       <c r="G226" s="3">
-        <v>837890.5</v>
+        <v>831730.95</v>
       </c>
       <c r="H226" s="4">
-        <v>0.001385533688</v>
+        <v>0.00138311203</v>
       </c>
       <c r="I226" s="5">
-        <v>0.001386080769</v>
+        <v>0.001383674553</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" t="s">
         <v>9</v>
       </c>
       <c r="B227" t="s">
         <v>10</v>
       </c>
       <c r="C227" t="s">
         <v>461</v>
       </c>
       <c r="D227" t="s">
         <v>462</v>
       </c>
       <c r="E227" s="1">
-        <v>875000</v>
+        <v>846000</v>
       </c>
       <c r="F227" s="2">
-        <v>89.827791</v>
+        <v>97.592861</v>
       </c>
       <c r="G227" s="3">
-        <v>785993.17</v>
+        <v>825635.6</v>
       </c>
       <c r="H227" s="4">
-        <v>0.001299716398</v>
+        <v>0.001372975886</v>
       </c>
       <c r="I227" s="5">
-        <v>0.001300229594</v>
+        <v>0.001373534287</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" t="s">
         <v>9</v>
       </c>
       <c r="B228" t="s">
         <v>10</v>
       </c>
       <c r="C228" t="s">
         <v>463</v>
       </c>
       <c r="D228" t="s">
         <v>464</v>
       </c>
       <c r="E228" s="1">
-        <v>775000</v>
+        <v>856000</v>
       </c>
       <c r="F228" s="2">
-        <v>98.43828000000001</v>
+        <v>100.053661</v>
       </c>
       <c r="G228" s="3">
-        <v>762896.67</v>
+        <v>856459.34</v>
       </c>
       <c r="H228" s="4">
-        <v>0.00126152408</v>
+        <v>0.00142423366</v>
       </c>
       <c r="I228" s="5">
-        <v>0.001262022195</v>
+        <v>0.001424812908</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" t="s">
         <v>9</v>
       </c>
       <c r="B229" t="s">
         <v>10</v>
       </c>
       <c r="C229" t="s">
         <v>465</v>
       </c>
       <c r="D229" t="s">
         <v>466</v>
       </c>
       <c r="E229" s="1">
-        <v>785000</v>
+        <v>866000</v>
       </c>
       <c r="F229" s="2">
-        <v>96.564385</v>
+        <v>95.28159100000001</v>
       </c>
       <c r="G229" s="3">
-        <v>758030.42</v>
+        <v>825138.58</v>
       </c>
       <c r="H229" s="4">
-        <v>0.001253477264</v>
+        <v>0.001372149365</v>
       </c>
       <c r="I229" s="5">
-        <v>0.001253972202</v>
+        <v>0.00137270743</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
         <v>9</v>
       </c>
       <c r="B230" t="s">
         <v>10</v>
       </c>
       <c r="C230" t="s">
         <v>467</v>
       </c>
       <c r="D230" t="s">
         <v>468</v>
       </c>
       <c r="E230" s="1">
-        <v>886000</v>
+        <v>1057000</v>
       </c>
       <c r="F230" s="2">
-        <v>91.51025799999999</v>
+        <v>80.886471</v>
       </c>
       <c r="G230" s="3">
-        <v>810780.89</v>
+        <v>854970</v>
       </c>
       <c r="H230" s="4">
-        <v>0.001340705303</v>
+        <v>0.00142175699</v>
       </c>
       <c r="I230" s="5">
-        <v>0.001341234683</v>
+        <v>0.001422335231</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
         <v>9</v>
       </c>
       <c r="B231" t="s">
         <v>10</v>
       </c>
       <c r="C231" t="s">
         <v>469</v>
       </c>
       <c r="D231" t="s">
         <v>470</v>
       </c>
       <c r="E231" s="1">
-        <v>768000</v>
+        <v>931000</v>
       </c>
       <c r="F231" s="2">
-        <v>98.996447</v>
+        <v>91.786451</v>
       </c>
       <c r="G231" s="3">
-        <v>760292.71</v>
+        <v>854531.86</v>
       </c>
       <c r="H231" s="4">
-        <v>0.001257218183</v>
+        <v>0.001421028393</v>
       </c>
       <c r="I231" s="5">
-        <v>0.001257714598</v>
+        <v>0.001421606338</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
         <v>9</v>
       </c>
       <c r="B232" t="s">
         <v>10</v>
       </c>
       <c r="C232" t="s">
         <v>471</v>
       </c>
       <c r="D232" t="s">
         <v>472</v>
       </c>
       <c r="E232" s="1">
-        <v>846000</v>
+        <v>859000</v>
       </c>
       <c r="F232" s="2">
-        <v>92.78971</v>
+        <v>96.175451</v>
       </c>
       <c r="G232" s="3">
-        <v>785000.95</v>
+        <v>826147.12</v>
       </c>
       <c r="H232" s="4">
-        <v>0.001298075658</v>
+        <v>0.001373826509</v>
       </c>
       <c r="I232" s="5">
-        <v>0.001298588206</v>
+        <v>0.001374385256</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" t="s">
         <v>9</v>
       </c>
       <c r="B233" t="s">
         <v>10</v>
       </c>
       <c r="C233" t="s">
         <v>473</v>
       </c>
       <c r="D233" t="s">
         <v>474</v>
       </c>
       <c r="E233" s="1">
-        <v>823000</v>
+        <v>875000</v>
       </c>
       <c r="F233" s="2">
-        <v>97.91156100000001</v>
+        <v>90.02163</v>
       </c>
       <c r="G233" s="3">
-        <v>805812.15</v>
+        <v>787689.26</v>
       </c>
       <c r="H233" s="4">
-        <v>0.001332489008</v>
+        <v>0.001309873699</v>
       </c>
       <c r="I233" s="5">
-        <v>0.001333015144</v>
+        <v>0.001310406436</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
         <v>9</v>
       </c>
       <c r="B234" t="s">
         <v>10</v>
       </c>
       <c r="C234" t="s">
         <v>475</v>
       </c>
       <c r="D234" t="s">
         <v>476</v>
       </c>
       <c r="E234" s="1">
-        <v>822000</v>
+        <v>781000</v>
       </c>
       <c r="F234" s="2">
-        <v>94.535321</v>
+        <v>96.42549</v>
       </c>
       <c r="G234" s="3">
-        <v>777080.34</v>
+        <v>753083.08</v>
       </c>
       <c r="H234" s="4">
-        <v>0.00128497816</v>
+        <v>0.001252325965</v>
       </c>
       <c r="I234" s="5">
-        <v>0.001285485536</v>
+        <v>0.001252835297</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" t="s">
         <v>9</v>
       </c>
       <c r="B235" t="s">
         <v>10</v>
       </c>
       <c r="C235" t="s">
         <v>477</v>
       </c>
       <c r="D235" t="s">
         <v>478</v>
       </c>
       <c r="E235" s="1">
-        <v>731000</v>
+        <v>791000</v>
       </c>
       <c r="F235" s="2">
-        <v>103.961763</v>
+        <v>95.052381</v>
       </c>
       <c r="G235" s="3">
-        <v>759960.49</v>
+        <v>751864.33</v>
       </c>
       <c r="H235" s="4">
-        <v>0.001256668816</v>
+        <v>0.001250299278</v>
       </c>
       <c r="I235" s="5">
-        <v>0.001257165014</v>
+        <v>0.001250807785</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" t="s">
         <v>9</v>
       </c>
       <c r="B236" t="s">
         <v>10</v>
       </c>
       <c r="C236" t="s">
         <v>479</v>
       </c>
       <c r="D236" t="s">
         <v>480</v>
       </c>
       <c r="E236" s="1">
-        <v>822000</v>
+        <v>823000</v>
       </c>
       <c r="F236" s="2">
-        <v>95.364017</v>
+        <v>96.93816200000001</v>
       </c>
       <c r="G236" s="3">
-        <v>783892.22</v>
+        <v>797801.0699999999</v>
       </c>
       <c r="H236" s="4">
-        <v>0.00129624227</v>
+        <v>0.001326688953</v>
       </c>
       <c r="I236" s="5">
-        <v>0.001296754094</v>
+        <v>0.001327228529</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" t="s">
         <v>9</v>
       </c>
       <c r="B237" t="s">
         <v>10</v>
       </c>
       <c r="C237" t="s">
         <v>481</v>
       </c>
       <c r="D237" t="s">
         <v>482</v>
       </c>
       <c r="E237" s="1">
-        <v>802000</v>
+        <v>828000</v>
       </c>
       <c r="F237" s="2">
-        <v>94.60986200000001</v>
+        <v>93.343401</v>
       </c>
       <c r="G237" s="3">
-        <v>758771.09</v>
+        <v>772883.36</v>
       </c>
       <c r="H237" s="4">
-        <v>0.001254702036</v>
+        <v>0.00128525249</v>
       </c>
       <c r="I237" s="5">
-        <v>0.001255197458</v>
+        <v>0.001285775214</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" t="s">
         <v>9</v>
       </c>
       <c r="B238" t="s">
         <v>10</v>
       </c>
       <c r="C238" t="s">
         <v>483</v>
       </c>
       <c r="D238" t="s">
         <v>484</v>
       </c>
       <c r="E238" s="1">
-        <v>790000</v>
+        <v>737000</v>
       </c>
       <c r="F238" s="2">
-        <v>97.9413</v>
+        <v>102.579528</v>
       </c>
       <c r="G238" s="3">
-        <v>773736.27</v>
+        <v>756011.12</v>
       </c>
       <c r="H238" s="4">
-        <v>0.001279448416</v>
+        <v>0.001257195104</v>
       </c>
       <c r="I238" s="5">
-        <v>0.001279953609</v>
+        <v>0.001257706416</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
         <v>9</v>
       </c>
       <c r="B239" t="s">
         <v>10</v>
       </c>
       <c r="C239" t="s">
         <v>485</v>
       </c>
       <c r="D239" t="s">
         <v>486</v>
       </c>
       <c r="E239" s="1">
-        <v>805000</v>
+        <v>828000</v>
       </c>
       <c r="F239" s="2">
-        <v>98.727193</v>
+        <v>94.041274</v>
       </c>
       <c r="G239" s="3">
-        <v>794753.9</v>
+        <v>778661.75</v>
       </c>
       <c r="H239" s="4">
-        <v>0.001314203124</v>
+        <v>0.001294861557</v>
       </c>
       <c r="I239" s="5">
-        <v>0.00131472204</v>
+        <v>0.001295388189</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
         <v>9</v>
       </c>
       <c r="B240" t="s">
         <v>10</v>
       </c>
       <c r="C240" t="s">
         <v>487</v>
       </c>
       <c r="D240" t="s">
         <v>488</v>
       </c>
       <c r="E240" s="1">
-        <v>829000</v>
+        <v>802000</v>
       </c>
       <c r="F240" s="2">
-        <v>98.190772</v>
+        <v>94.29996800000001</v>
       </c>
       <c r="G240" s="3">
-        <v>814001.5</v>
+        <v>756285.74</v>
       </c>
       <c r="H240" s="4">
-        <v>0.001346030902</v>
+        <v>0.001257651781</v>
       </c>
       <c r="I240" s="5">
-        <v>0.001346562385</v>
+        <v>0.001258163279</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" t="s">
         <v>9</v>
       </c>
       <c r="B241" t="s">
         <v>10</v>
       </c>
       <c r="C241" t="s">
         <v>489</v>
       </c>
       <c r="D241" t="s">
         <v>490</v>
       </c>
       <c r="E241" s="1">
-        <v>810000</v>
+        <v>796000</v>
       </c>
       <c r="F241" s="2">
-        <v>99.972336</v>
+        <v>95.196889</v>
       </c>
       <c r="G241" s="3">
-        <v>809775.92</v>
+        <v>757767.24</v>
       </c>
       <c r="H241" s="4">
-        <v>0.001339043496</v>
+        <v>0.001260115404</v>
       </c>
       <c r="I241" s="5">
-        <v>0.00133957222</v>
+        <v>0.001260627904</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
         <v>9</v>
       </c>
       <c r="B242" t="s">
         <v>10</v>
       </c>
       <c r="C242" t="s">
         <v>491</v>
       </c>
       <c r="D242" t="s">
         <v>492</v>
       </c>
       <c r="E242" s="1">
-        <v>938000</v>
+        <v>861000</v>
       </c>
       <c r="F242" s="2">
-        <v>85.352975</v>
+        <v>93.90577999999999</v>
       </c>
       <c r="G242" s="3">
-        <v>800610.91</v>
+        <v>808528.77</v>
       </c>
       <c r="H242" s="4">
-        <v>0.001323888248</v>
+        <v>0.001344528377</v>
       </c>
       <c r="I242" s="5">
-        <v>0.001324410988</v>
+        <v>0.001345075208</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
         <v>9</v>
       </c>
       <c r="B243" t="s">
         <v>10</v>
       </c>
       <c r="C243" t="s">
         <v>493</v>
       </c>
       <c r="D243" t="s">
         <v>494</v>
       </c>
       <c r="E243" s="1">
-        <v>873000</v>
+        <v>829000</v>
       </c>
       <c r="F243" s="2">
-        <v>89.835532</v>
+        <v>96.42122999999999</v>
       </c>
       <c r="G243" s="3">
-        <v>784264.1899999999</v>
+        <v>799332</v>
       </c>
       <c r="H243" s="4">
-        <v>0.001296857366</v>
+        <v>0.001329234775</v>
       </c>
       <c r="I243" s="5">
-        <v>0.001297369433</v>
+        <v>0.001329775386</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
         <v>9</v>
       </c>
       <c r="B244" t="s">
         <v>10</v>
       </c>
       <c r="C244" t="s">
         <v>495</v>
       </c>
       <c r="D244" t="s">
         <v>496</v>
       </c>
       <c r="E244" s="1">
-        <v>853000</v>
+        <v>810000</v>
       </c>
       <c r="F244" s="2">
-        <v>92.357283</v>
+        <v>99.262444</v>
       </c>
       <c r="G244" s="3">
-        <v>787807.62</v>
+        <v>804025.8</v>
       </c>
       <c r="H244" s="4">
-        <v>0.001302716773</v>
+        <v>0.001337040244</v>
       </c>
       <c r="I244" s="5">
-        <v>0.001303231153</v>
+        <v>0.00133758403</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" t="s">
         <v>9</v>
       </c>
       <c r="B245" t="s">
         <v>10</v>
       </c>
       <c r="C245" t="s">
         <v>497</v>
       </c>
       <c r="D245" t="s">
         <v>498</v>
       </c>
       <c r="E245" s="1">
-        <v>1104000</v>
+        <v>873000</v>
       </c>
       <c r="F245" s="2">
-        <v>73.690217</v>
+        <v>88.86196099999999</v>
       </c>
       <c r="G245" s="3">
-        <v>813540</v>
+        <v>775764.92</v>
       </c>
       <c r="H245" s="4">
-        <v>0.00134526776</v>
+        <v>0.001290044327</v>
       </c>
       <c r="I245" s="5">
-        <v>0.001345798942</v>
+        <v>0.001290569</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" t="s">
         <v>9</v>
       </c>
       <c r="B246" t="s">
         <v>10</v>
       </c>
       <c r="C246" t="s">
         <v>499</v>
       </c>
       <c r="D246" t="s">
         <v>500</v>
       </c>
       <c r="E246" s="1">
-        <v>682000</v>
+        <v>853000</v>
       </c>
       <c r="F246" s="2">
-        <v>118.85989</v>
+        <v>92.168634</v>
       </c>
       <c r="G246" s="3">
-        <v>810624.45</v>
+        <v>786198.45</v>
       </c>
       <c r="H246" s="4">
-        <v>0.001340446621</v>
+        <v>0.001307394576</v>
       </c>
       <c r="I246" s="5">
-        <v>0.001340975898</v>
+        <v>0.001307926305</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
         <v>9</v>
       </c>
       <c r="B247" t="s">
         <v>10</v>
       </c>
       <c r="C247" t="s">
         <v>501</v>
       </c>
       <c r="D247" t="s">
         <v>502</v>
       </c>
       <c r="E247" s="1">
-        <v>676000</v>
+        <v>1110000</v>
       </c>
       <c r="F247" s="2">
-        <v>104.50918</v>
+        <v>72.021542</v>
       </c>
       <c r="G247" s="3">
-        <v>706482.0600000001</v>
+        <v>799439.12</v>
       </c>
       <c r="H247" s="4">
-        <v>0.001168237013</v>
+        <v>0.001329412907</v>
       </c>
       <c r="I247" s="5">
-        <v>0.001168698293</v>
+        <v>0.001329953591</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
         <v>9</v>
       </c>
       <c r="B248" t="s">
         <v>10</v>
       </c>
       <c r="C248" t="s">
         <v>503</v>
       </c>
       <c r="D248" t="s">
         <v>504</v>
       </c>
       <c r="E248" s="1">
-        <v>799000</v>
+        <v>685000</v>
       </c>
       <c r="F248" s="2">
-        <v>92.995154</v>
+        <v>116.15434</v>
       </c>
       <c r="G248" s="3">
-        <v>743031.28</v>
+        <v>795657.23</v>
       </c>
       <c r="H248" s="4">
-        <v>0.00122867472</v>
+        <v>0.001323123886</v>
       </c>
       <c r="I248" s="5">
-        <v>0.001229159865</v>
+        <v>0.001323662012</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" t="s">
         <v>9</v>
       </c>
       <c r="B249" t="s">
         <v>10</v>
       </c>
       <c r="C249" t="s">
         <v>505</v>
       </c>
       <c r="D249" t="s">
         <v>506</v>
       </c>
       <c r="E249" s="1">
-        <v>738000</v>
+        <v>768000</v>
       </c>
       <c r="F249" s="2">
-        <v>99.720972</v>
+        <v>97.762102</v>
       </c>
       <c r="G249" s="3">
-        <v>735940.77</v>
+        <v>750812.9399999999</v>
       </c>
       <c r="H249" s="4">
-        <v>0.001216949875</v>
+        <v>0.001248550887</v>
       </c>
       <c r="I249" s="5">
-        <v>0.00121743039</v>
+        <v>0.001249058684</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
         <v>9</v>
       </c>
       <c r="B250" t="s">
         <v>10</v>
       </c>
       <c r="C250" t="s">
         <v>507</v>
       </c>
       <c r="D250" t="s">
         <v>508</v>
       </c>
       <c r="E250" s="1">
-        <v>758000</v>
+        <v>676000</v>
       </c>
       <c r="F250" s="2">
-        <v>99.070628</v>
+        <v>103.567439</v>
       </c>
       <c r="G250" s="3">
-        <v>750955.36</v>
+        <v>700115.89</v>
       </c>
       <c r="H250" s="4">
-        <v>0.001241777959</v>
+        <v>0.00116424513</v>
       </c>
       <c r="I250" s="5">
-        <v>0.001242268277</v>
+        <v>0.001164718638</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
         <v>9</v>
       </c>
       <c r="B251" t="s">
         <v>10</v>
       </c>
       <c r="C251" t="s">
         <v>509</v>
       </c>
       <c r="D251" t="s">
         <v>510</v>
       </c>
       <c r="E251" s="1">
-        <v>748000</v>
+        <v>805000</v>
       </c>
       <c r="F251" s="2">
-        <v>99.47837199999999</v>
+        <v>91.03644799999999</v>
       </c>
       <c r="G251" s="3">
-        <v>744098.22</v>
+        <v>732843.41</v>
       </c>
       <c r="H251" s="4">
-        <v>0.001230439013</v>
+        <v>0.001218668769</v>
       </c>
       <c r="I251" s="5">
-        <v>0.001230924854</v>
+        <v>0.001219164412</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" t="s">
         <v>9</v>
       </c>
       <c r="B252" t="s">
         <v>10</v>
       </c>
       <c r="C252" t="s">
         <v>511</v>
       </c>
       <c r="D252" t="s">
         <v>512</v>
       </c>
       <c r="E252" s="1">
-        <v>851000</v>
+        <v>744000</v>
       </c>
       <c r="F252" s="2">
-        <v>88.339952</v>
+        <v>98.312605</v>
       </c>
       <c r="G252" s="3">
-        <v>751772.99</v>
+        <v>731445.78</v>
       </c>
       <c r="H252" s="4">
-        <v>0.001243129992</v>
+        <v>0.001216344613</v>
       </c>
       <c r="I252" s="5">
-        <v>0.001243620844</v>
+        <v>0.001216839311</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
         <v>9</v>
       </c>
       <c r="B253" t="s">
         <v>10</v>
       </c>
       <c r="C253" t="s">
         <v>513</v>
       </c>
       <c r="D253" t="s">
         <v>514</v>
       </c>
       <c r="E253" s="1">
-        <v>797000</v>
+        <v>764000</v>
       </c>
       <c r="F253" s="2">
-        <v>87.758171</v>
+        <v>97.565363</v>
       </c>
       <c r="G253" s="3">
-        <v>699432.62</v>
+        <v>745399.37</v>
       </c>
       <c r="H253" s="4">
-        <v>0.001156580086</v>
+        <v>0.001239548488</v>
       </c>
       <c r="I253" s="5">
-        <v>0.001157036764</v>
+        <v>0.001240052623</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
         <v>9</v>
       </c>
       <c r="B254" t="s">
         <v>10</v>
       </c>
       <c r="C254" t="s">
         <v>515</v>
       </c>
       <c r="D254" t="s">
         <v>516</v>
       </c>
       <c r="E254" s="1">
-        <v>713000</v>
+        <v>749000</v>
       </c>
       <c r="F254" s="2">
-        <v>104.405188</v>
+        <v>98.1122</v>
       </c>
       <c r="G254" s="3">
-        <v>744408.99</v>
+        <v>734860.38</v>
       </c>
       <c r="H254" s="4">
-        <v>0.001230952898</v>
+        <v>0.001222022855</v>
       </c>
       <c r="I254" s="5">
-        <v>0.001231438942</v>
+        <v>0.001222519863</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" t="s">
         <v>9</v>
       </c>
       <c r="B255" t="s">
         <v>10</v>
       </c>
       <c r="C255" t="s">
         <v>517</v>
       </c>
       <c r="D255" t="s">
         <v>518</v>
       </c>
       <c r="E255" s="1">
-        <v>737000</v>
+        <v>857000</v>
       </c>
       <c r="F255" s="2">
-        <v>101.560801</v>
+        <v>86.895832</v>
       </c>
       <c r="G255" s="3">
-        <v>748503.1</v>
+        <v>744697.28</v>
       </c>
       <c r="H255" s="4">
-        <v>0.001237722913</v>
+        <v>0.001238380955</v>
       </c>
       <c r="I255" s="5">
-        <v>0.00123821163</v>
+        <v>0.001238884615</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" t="s">
         <v>9</v>
       </c>
       <c r="B256" t="s">
         <v>10</v>
       </c>
       <c r="C256" t="s">
         <v>519</v>
       </c>
       <c r="D256" t="s">
         <v>520</v>
       </c>
       <c r="E256" s="1">
-        <v>754408.2</v>
+        <v>719000</v>
       </c>
       <c r="F256" s="2">
-        <v>1</v>
+        <v>102.844081</v>
       </c>
       <c r="G256" s="3">
-        <v>754408.2</v>
+        <v>739448.9399999999</v>
       </c>
       <c r="H256" s="4">
-        <v>0.001247487566</v>
+        <v>0.001229653326</v>
       </c>
       <c r="I256" s="5">
-        <v>0.001247980139</v>
+        <v>0.001230153437</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" t="s">
         <v>9</v>
       </c>
       <c r="B257" t="s">
         <v>10</v>
       </c>
       <c r="C257" t="s">
         <v>521</v>
       </c>
       <c r="D257" t="s">
         <v>522</v>
       </c>
       <c r="E257" s="1">
-        <v>772000</v>
+        <v>743000</v>
       </c>
       <c r="F257" s="2">
-        <v>96.005883</v>
+        <v>100.05084</v>
       </c>
       <c r="G257" s="3">
-        <v>741165.42</v>
+        <v>743377.74</v>
       </c>
       <c r="H257" s="4">
-        <v>0.001225589332</v>
+        <v>0.001236186651</v>
       </c>
       <c r="I257" s="5">
-        <v>0.001226073259</v>
+        <v>0.001236689419</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" t="s">
         <v>9</v>
       </c>
       <c r="B258" t="s">
         <v>10</v>
       </c>
       <c r="C258" t="s">
         <v>523</v>
       </c>
       <c r="D258" t="s">
         <v>524</v>
       </c>
       <c r="E258" s="1">
-        <v>687423.9117000001</v>
+        <v>778000</v>
       </c>
       <c r="F258" s="2">
-        <v>99.81554</v>
+        <v>94.46987</v>
       </c>
       <c r="G258" s="3">
-        <v>686155.89</v>
+        <v>734975.59</v>
       </c>
       <c r="H258" s="4">
-        <v>0.001134625712</v>
+        <v>0.001222214443</v>
       </c>
       <c r="I258" s="5">
-        <v>0.001135073721</v>
+        <v>0.001222711528</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" t="s">
         <v>9</v>
       </c>
       <c r="B259" t="s">
         <v>10</v>
       </c>
       <c r="C259" t="s">
         <v>525</v>
       </c>
       <c r="D259" t="s">
         <v>526</v>
       </c>
       <c r="E259" s="1">
-        <v>741000</v>
+        <v>687423.9117000001</v>
       </c>
       <c r="F259" s="2">
-        <v>91.952839</v>
+        <v>99.815077</v>
       </c>
       <c r="G259" s="3">
-        <v>681370.54</v>
+        <v>686152.71</v>
       </c>
       <c r="H259" s="4">
-        <v>0.001126712664</v>
+        <v>0.001141025309</v>
       </c>
       <c r="I259" s="5">
-        <v>0.001127157549</v>
+        <v>0.001141489374</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" t="s">
         <v>9</v>
       </c>
       <c r="B260" t="s">
         <v>10</v>
       </c>
       <c r="C260" t="s">
         <v>527</v>
       </c>
       <c r="D260" t="s">
         <v>528</v>
       </c>
       <c r="E260" s="1">
-        <v>667000</v>
+        <v>747000</v>
       </c>
       <c r="F260" s="2">
-        <v>102.165561</v>
+        <v>92.35204</v>
       </c>
       <c r="G260" s="3">
-        <v>681444.29</v>
+        <v>689869.74</v>
       </c>
       <c r="H260" s="4">
-        <v>0.001126834625</v>
+        <v>0.001147206481</v>
       </c>
       <c r="I260" s="5">
-        <v>0.001127279558</v>
+        <v>0.00114767306</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" t="s">
         <v>9</v>
       </c>
       <c r="B261" t="s">
         <v>10</v>
       </c>
       <c r="C261" t="s">
         <v>529</v>
       </c>
       <c r="D261" t="s">
         <v>530</v>
       </c>
       <c r="E261" s="1">
-        <v>653000</v>
+        <v>667000</v>
       </c>
       <c r="F261" s="2">
-        <v>102.778671</v>
+        <v>101.183</v>
       </c>
       <c r="G261" s="3">
-        <v>671144.72</v>
+        <v>674890.61</v>
       </c>
       <c r="H261" s="4">
-        <v>0.001109803281</v>
+        <v>0.001122297208</v>
       </c>
       <c r="I261" s="5">
-        <v>0.001110241489</v>
+        <v>0.001122753656</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" t="s">
         <v>9</v>
       </c>
       <c r="B262" t="s">
         <v>10</v>
       </c>
       <c r="C262" t="s">
         <v>531</v>
       </c>
       <c r="D262" t="s">
         <v>532</v>
       </c>
       <c r="E262" s="1">
-        <v>766000</v>
+        <v>653000</v>
       </c>
       <c r="F262" s="2">
-        <v>84.046367</v>
+        <v>101.67042</v>
       </c>
       <c r="G262" s="3">
-        <v>643795.17</v>
+        <v>663907.84</v>
       </c>
       <c r="H262" s="4">
-        <v>0.001064578131</v>
+        <v>0.001104033612</v>
       </c>
       <c r="I262" s="5">
-        <v>0.001064998482</v>
+        <v>0.001104482632</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" t="s">
         <v>9</v>
       </c>
       <c r="B263" t="s">
         <v>10</v>
       </c>
       <c r="C263" t="s">
         <v>533</v>
       </c>
       <c r="D263" t="s">
         <v>534</v>
       </c>
       <c r="E263" s="1">
         <v>671000</v>
       </c>
       <c r="F263" s="2">
-        <v>99.15716999999999</v>
+        <v>97.36039</v>
       </c>
       <c r="G263" s="3">
-        <v>665344.61</v>
+        <v>653288.22</v>
       </c>
       <c r="H263" s="4">
-        <v>0.001100212232</v>
+        <v>0.001086373896</v>
       </c>
       <c r="I263" s="5">
-        <v>0.001100646653</v>
+        <v>0.001086815734</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" t="s">
         <v>9</v>
       </c>
       <c r="B264" t="s">
         <v>10</v>
       </c>
       <c r="C264" t="s">
         <v>535</v>
       </c>
       <c r="D264" t="s">
         <v>536</v>
       </c>
       <c r="E264" s="1">
-        <v>651000</v>
+        <v>693000</v>
       </c>
       <c r="F264" s="2">
-        <v>97.725548</v>
+        <v>96.155879</v>
       </c>
       <c r="G264" s="3">
-        <v>636193.3199999999</v>
+        <v>666360.24</v>
       </c>
       <c r="H264" s="4">
-        <v>0.001052007724</v>
+        <v>0.001108111785</v>
       </c>
       <c r="I264" s="5">
-        <v>0.001052423111</v>
+        <v>0.001108562463</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" t="s">
         <v>9</v>
       </c>
       <c r="B265" t="s">
         <v>10</v>
       </c>
       <c r="C265" t="s">
         <v>537</v>
       </c>
       <c r="D265" t="s">
         <v>538</v>
       </c>
       <c r="E265" s="1">
-        <v>693000</v>
+        <v>646199.502</v>
       </c>
       <c r="F265" s="2">
-        <v>97.431939</v>
+        <v>100.09158</v>
       </c>
       <c r="G265" s="3">
-        <v>675203.34</v>
+        <v>646791.29</v>
       </c>
       <c r="H265" s="4">
-        <v>0.001116514598</v>
+        <v>0.001075569951</v>
       </c>
       <c r="I265" s="5">
-        <v>0.001116955456</v>
+        <v>0.001076007395</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
         <v>9</v>
       </c>
       <c r="B266" t="s">
         <v>10</v>
       </c>
       <c r="C266" t="s">
         <v>539</v>
       </c>
       <c r="D266" t="s">
         <v>540</v>
       </c>
       <c r="E266" s="1">
-        <v>658579.852</v>
+        <v>739830.8199999999</v>
       </c>
       <c r="F266" s="2">
-        <v>100.94563</v>
+        <v>86.348219</v>
       </c>
       <c r="G266" s="3">
-        <v>664807.58</v>
+        <v>638830.74</v>
       </c>
       <c r="H266" s="4">
-        <v>0.0010993242</v>
+        <v>0.00106233209</v>
       </c>
       <c r="I266" s="5">
-        <v>0.00109975827</v>
+        <v>0.001062764149</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
         <v>9</v>
       </c>
       <c r="B267" t="s">
         <v>10</v>
       </c>
       <c r="C267" t="s">
         <v>541</v>
       </c>
       <c r="D267" t="s">
         <v>542</v>
       </c>
       <c r="E267" s="1">
-        <v>739830.83</v>
+        <v>628000</v>
       </c>
       <c r="F267" s="2">
-        <v>87.93510000000001</v>
+        <v>101.9785</v>
       </c>
       <c r="G267" s="3">
-        <v>650570.98</v>
+        <v>640424.98</v>
       </c>
       <c r="H267" s="4">
-        <v>0.001075782592</v>
+        <v>0.001064983208</v>
       </c>
       <c r="I267" s="5">
-        <v>0.001076207367</v>
+        <v>0.001065416346</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
         <v>9</v>
       </c>
       <c r="B268" t="s">
         <v>10</v>
       </c>
       <c r="C268" t="s">
         <v>543</v>
       </c>
       <c r="D268" t="s">
         <v>544</v>
       </c>
       <c r="E268" s="1">
-        <v>628000</v>
+        <v>797000</v>
       </c>
       <c r="F268" s="2">
-        <v>102.891803</v>
+        <v>86.201425</v>
       </c>
       <c r="G268" s="3">
-        <v>646160.52</v>
+        <v>687025.36</v>
       </c>
       <c r="H268" s="4">
-        <v>0.001068489471</v>
+        <v>0.001142476467</v>
       </c>
       <c r="I268" s="5">
-        <v>0.001068911366</v>
+        <v>0.001142941123</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
         <v>9</v>
       </c>
       <c r="B269" t="s">
         <v>10</v>
       </c>
       <c r="C269" t="s">
         <v>545</v>
       </c>
       <c r="D269" t="s">
         <v>546</v>
       </c>
       <c r="E269" s="1">
-        <v>676000</v>
+        <v>736000</v>
       </c>
       <c r="F269" s="2">
-        <v>94.661768</v>
+        <v>87.626243</v>
       </c>
       <c r="G269" s="3">
-        <v>639913.55</v>
+        <v>644929.15</v>
       </c>
       <c r="H269" s="4">
-        <v>0.001058159494</v>
+        <v>0.001072473334</v>
       </c>
       <c r="I269" s="5">
-        <v>0.001058577311</v>
+        <v>0.001072909518</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" t="s">
         <v>9</v>
       </c>
       <c r="B270" t="s">
         <v>10</v>
       </c>
       <c r="C270" t="s">
         <v>547</v>
       </c>
       <c r="D270" t="s">
         <v>548</v>
       </c>
       <c r="E270" s="1">
-        <v>601000</v>
+        <v>569000</v>
       </c>
       <c r="F270" s="2">
-        <v>99.43386</v>
+        <v>100.4399</v>
       </c>
       <c r="G270" s="3">
-        <v>597597.5</v>
+        <v>571503.03</v>
       </c>
       <c r="H270" s="4">
-        <v>0.0009881857720000001</v>
+        <v>0.000950370692</v>
       </c>
       <c r="I270" s="5">
-        <v>0.0009885759590000001</v>
+        <v>0.000950757216</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" t="s">
         <v>9</v>
       </c>
       <c r="B271" t="s">
         <v>10</v>
       </c>
       <c r="C271" t="s">
         <v>549</v>
       </c>
       <c r="D271" t="s">
         <v>550</v>
       </c>
       <c r="E271" s="1">
-        <v>602000</v>
+        <v>601000</v>
       </c>
       <c r="F271" s="2">
-        <v>102.048668</v>
+        <v>97.898489</v>
       </c>
       <c r="G271" s="3">
-        <v>614332.98</v>
+        <v>588369.92</v>
       </c>
       <c r="H271" s="4">
-        <v>0.001015859525</v>
+        <v>0.0009784191800000001</v>
       </c>
       <c r="I271" s="5">
-        <v>0.001016260639</v>
+        <v>0.0009788171110000001</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" t="s">
         <v>9</v>
       </c>
       <c r="B272" t="s">
         <v>10</v>
       </c>
       <c r="C272" t="s">
         <v>551</v>
       </c>
       <c r="D272" t="s">
         <v>552</v>
       </c>
       <c r="E272" s="1">
-        <v>630000</v>
+        <v>602000</v>
       </c>
       <c r="F272" s="2">
-        <v>98.96151</v>
+        <v>101.112389</v>
       </c>
       <c r="G272" s="3">
-        <v>623457.51</v>
+        <v>608696.58</v>
       </c>
       <c r="H272" s="4">
-        <v>0.001030947829</v>
+        <v>0.001012221038</v>
       </c>
       <c r="I272" s="5">
-        <v>0.0010313549</v>
+        <v>0.001012632718</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" t="s">
         <v>9</v>
       </c>
       <c r="B273" t="s">
         <v>10</v>
       </c>
       <c r="C273" t="s">
         <v>553</v>
       </c>
       <c r="D273" t="s">
         <v>554</v>
       </c>
       <c r="E273" s="1">
-        <v>592000</v>
+        <v>766000</v>
       </c>
       <c r="F273" s="2">
-        <v>97.40545400000001</v>
+        <v>82.403873</v>
       </c>
       <c r="G273" s="3">
-        <v>576640.29</v>
+        <v>631213.67</v>
       </c>
       <c r="H273" s="4">
-        <v>0.000953530979</v>
+        <v>0.001049665421</v>
       </c>
       <c r="I273" s="5">
-        <v>0.000953907482</v>
+        <v>0.001050092329</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" t="s">
         <v>9</v>
       </c>
       <c r="B274" t="s">
         <v>10</v>
       </c>
       <c r="C274" t="s">
         <v>555</v>
       </c>
       <c r="D274" t="s">
         <v>556</v>
       </c>
       <c r="E274" s="1">
-        <v>617000</v>
+        <v>630000</v>
       </c>
       <c r="F274" s="2">
-        <v>97.80204999999999</v>
+        <v>97.50597</v>
       </c>
       <c r="G274" s="3">
-        <v>603438.65</v>
+        <v>614287.61</v>
       </c>
       <c r="H274" s="4">
-        <v>0.000997844683</v>
+        <v>0.00102151854</v>
       </c>
       <c r="I274" s="5">
-        <v>0.0009982386839999999</v>
+        <v>0.001021934</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" t="s">
         <v>9</v>
       </c>
       <c r="B275" t="s">
         <v>10</v>
       </c>
       <c r="C275" t="s">
         <v>557</v>
       </c>
       <c r="D275" t="s">
         <v>558</v>
       </c>
       <c r="E275" s="1">
-        <v>598000</v>
+        <v>651000</v>
       </c>
       <c r="F275" s="2">
-        <v>99.41470099999999</v>
+        <v>96.318866</v>
       </c>
       <c r="G275" s="3">
-        <v>594499.91</v>
+        <v>627035.8199999999</v>
       </c>
       <c r="H275" s="4">
-        <v>0.0009830636099999999</v>
+        <v>0.001042717941</v>
       </c>
       <c r="I275" s="5">
-        <v>0.0009834517749999999</v>
+        <v>0.001043142024</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" t="s">
         <v>9</v>
       </c>
       <c r="B276" t="s">
         <v>10</v>
       </c>
       <c r="C276" t="s">
         <v>559</v>
       </c>
       <c r="D276" t="s">
         <v>560</v>
       </c>
       <c r="E276" s="1">
-        <v>682000</v>
+        <v>617000</v>
       </c>
       <c r="F276" s="2">
-        <v>90.49051</v>
+        <v>97.322614</v>
       </c>
       <c r="G276" s="3">
-        <v>617145.28</v>
+        <v>600480.53</v>
       </c>
       <c r="H276" s="4">
-        <v>0.001020509933</v>
+        <v>0.0009985583</v>
       </c>
       <c r="I276" s="5">
-        <v>0.001020912883</v>
+        <v>0.000998964422</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" t="s">
         <v>9</v>
       </c>
       <c r="B277" t="s">
         <v>10</v>
       </c>
       <c r="C277" t="s">
         <v>561</v>
       </c>
       <c r="D277" t="s">
         <v>562</v>
       </c>
       <c r="E277" s="1">
-        <v>736000</v>
+        <v>598000</v>
       </c>
       <c r="F277" s="2">
-        <v>85.96308000000001</v>
+        <v>99.44666100000001</v>
       </c>
       <c r="G277" s="3">
-        <v>632688.27</v>
+        <v>594691.03</v>
       </c>
       <c r="H277" s="4">
-        <v>0.001046211784</v>
+        <v>0.0009889307620000001</v>
       </c>
       <c r="I277" s="5">
-        <v>0.001046624883</v>
+        <v>0.0009893329689999999</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" t="s">
         <v>9</v>
       </c>
       <c r="B278" t="s">
         <v>10</v>
       </c>
       <c r="C278" t="s">
         <v>563</v>
       </c>
       <c r="D278" t="s">
         <v>564</v>
       </c>
       <c r="E278" s="1">
-        <v>587000</v>
+        <v>682000</v>
       </c>
       <c r="F278" s="2">
-        <v>100.391899</v>
+        <v>89.58454999999999</v>
       </c>
       <c r="G278" s="3">
-        <v>589300.45</v>
+        <v>610966.63</v>
       </c>
       <c r="H278" s="4">
-        <v>0.000974465788</v>
+        <v>0.001015995976</v>
       </c>
       <c r="I278" s="5">
-        <v>0.000974850557</v>
+        <v>0.00101640919</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" t="s">
         <v>9</v>
       </c>
       <c r="B279" t="s">
         <v>10</v>
       </c>
       <c r="C279" t="s">
         <v>565</v>
       </c>
       <c r="D279" t="s">
         <v>566</v>
       </c>
       <c r="E279" s="1">
-        <v>607125.55</v>
+        <v>587000</v>
       </c>
       <c r="F279" s="2">
-        <v>100.055199</v>
+        <v>100.1173</v>
       </c>
       <c r="G279" s="3">
-        <v>607460.6800000001</v>
+        <v>587688.55</v>
       </c>
       <c r="H279" s="4">
-        <v>0.0010044955</v>
+        <v>0.0009772861109999999</v>
       </c>
       <c r="I279" s="5">
-        <v>0.001004892127</v>
+        <v>0.0009776835820000001</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" t="s">
         <v>9</v>
       </c>
       <c r="B280" t="s">
         <v>10</v>
       </c>
       <c r="C280" t="s">
         <v>567</v>
       </c>
       <c r="D280" t="s">
         <v>568</v>
       </c>
       <c r="E280" s="1">
-        <v>569000</v>
+        <v>607125.55</v>
       </c>
       <c r="F280" s="2">
-        <v>100.663</v>
+        <v>100.0529</v>
       </c>
       <c r="G280" s="3">
-        <v>572772.47</v>
+        <v>607446.72</v>
       </c>
       <c r="H280" s="4">
-        <v>0.000947135165</v>
+        <v>0.001010142602</v>
       </c>
       <c r="I280" s="5">
-        <v>0.000947509143</v>
+        <v>0.001010553436</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" t="s">
         <v>9</v>
       </c>
       <c r="B281" t="s">
         <v>10</v>
       </c>
       <c r="C281" t="s">
         <v>569</v>
       </c>
       <c r="D281" t="s">
         <v>570</v>
       </c>
       <c r="E281" s="1">
         <v>540000</v>
       </c>
       <c r="F281" s="2">
-        <v>103.2808</v>
+        <v>102.579</v>
       </c>
       <c r="G281" s="3">
-        <v>557716.3199999999</v>
+        <v>553926.6</v>
       </c>
       <c r="H281" s="4">
-        <v>0.000922238352</v>
+        <v>0.000921142282</v>
       </c>
       <c r="I281" s="5">
-        <v>0.000922602499</v>
+        <v>0.000921516918</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" t="s">
         <v>9</v>
       </c>
       <c r="B282" t="s">
         <v>10</v>
       </c>
       <c r="C282" t="s">
         <v>571</v>
       </c>
       <c r="D282" t="s">
         <v>572</v>
       </c>
       <c r="E282" s="1">
-        <v>545000</v>
+        <v>598000</v>
       </c>
       <c r="F282" s="2">
-        <v>98.70672999999999</v>
+        <v>95.521923</v>
       </c>
       <c r="G282" s="3">
-        <v>537951.6800000001</v>
+        <v>571221.1</v>
       </c>
       <c r="H282" s="4">
-        <v>0.000889555588</v>
+        <v>0.000949901859</v>
       </c>
       <c r="I282" s="5">
-        <v>0.000889906831</v>
+        <v>0.000950288192</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" t="s">
         <v>9</v>
       </c>
       <c r="B283" t="s">
         <v>10</v>
       </c>
       <c r="C283" t="s">
         <v>573</v>
       </c>
       <c r="D283" t="s">
         <v>574</v>
       </c>
       <c r="E283" s="1">
-        <v>529000</v>
+        <v>639000</v>
       </c>
       <c r="F283" s="2">
-        <v>101.2388</v>
+        <v>86.988761</v>
       </c>
       <c r="G283" s="3">
-        <v>535553.25</v>
+        <v>555858.1800000001</v>
       </c>
       <c r="H283" s="4">
-        <v>0.000885589556</v>
+        <v>0.000924354373</v>
       </c>
       <c r="I283" s="5">
-        <v>0.000885939233</v>
+        <v>0.0009247303159999999</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" t="s">
         <v>9</v>
       </c>
       <c r="B284" t="s">
         <v>10</v>
       </c>
       <c r="C284" t="s">
         <v>575</v>
       </c>
       <c r="D284" t="s">
         <v>576</v>
       </c>
       <c r="E284" s="1">
-        <v>639000</v>
+        <v>604905.9638</v>
       </c>
       <c r="F284" s="2">
-        <v>88.29633200000001</v>
+        <v>89.22319</v>
       </c>
       <c r="G284" s="3">
-        <v>564213.5600000001</v>
+        <v>539716.4</v>
       </c>
       <c r="H284" s="4">
-        <v>0.000932982174</v>
+        <v>0.000897511681</v>
       </c>
       <c r="I284" s="5">
-        <v>0.000933350564</v>
+        <v>0.000897876707</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" t="s">
         <v>9</v>
       </c>
       <c r="B285" t="s">
         <v>10</v>
       </c>
       <c r="C285" t="s">
         <v>577</v>
       </c>
       <c r="D285" t="s">
         <v>578</v>
       </c>
       <c r="E285" s="1">
-        <v>609285.3038</v>
+        <v>560000</v>
       </c>
       <c r="F285" s="2">
-        <v>91.188672</v>
+        <v>93.490996</v>
       </c>
       <c r="G285" s="3">
-        <v>555599.1800000001</v>
+        <v>523549.58</v>
       </c>
       <c r="H285" s="4">
-        <v>0.000918737449</v>
+        <v>0.000870627358</v>
       </c>
       <c r="I285" s="5">
-        <v>0.000919100215</v>
+        <v>0.00087098145</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" t="s">
         <v>9</v>
       </c>
       <c r="B286" t="s">
         <v>10</v>
       </c>
       <c r="C286" t="s">
         <v>579</v>
       </c>
       <c r="D286" t="s">
         <v>580</v>
       </c>
       <c r="E286" s="1">
-        <v>554000</v>
+        <v>644000</v>
       </c>
       <c r="F286" s="2">
-        <v>94.973018</v>
+        <v>85.807491</v>
       </c>
       <c r="G286" s="3">
-        <v>526150.52</v>
+        <v>552600.24</v>
       </c>
       <c r="H286" s="4">
-        <v>0.000870041221</v>
+        <v>0.000918936639</v>
       </c>
       <c r="I286" s="5">
-        <v>0.000870384758</v>
+        <v>0.000919310378</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" t="s">
         <v>9</v>
       </c>
       <c r="B287" t="s">
         <v>10</v>
       </c>
       <c r="C287" t="s">
         <v>581</v>
       </c>
       <c r="D287" t="s">
         <v>582</v>
       </c>
       <c r="E287" s="1">
-        <v>644000</v>
+        <v>530000</v>
       </c>
       <c r="F287" s="2">
-        <v>87.244182</v>
+        <v>100.5831</v>
       </c>
       <c r="G287" s="3">
-        <v>561852.53</v>
+        <v>533090.4300000001</v>
       </c>
       <c r="H287" s="4">
-        <v>0.000929077982</v>
+        <v>0.000886493147</v>
       </c>
       <c r="I287" s="5">
-        <v>0.00092944483</v>
+        <v>0.000886853692</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" t="s">
         <v>9</v>
       </c>
       <c r="B288" t="s">
         <v>10</v>
       </c>
       <c r="C288" t="s">
         <v>583</v>
       </c>
       <c r="D288" t="s">
         <v>584</v>
       </c>
       <c r="E288" s="1">
-        <v>524000</v>
+        <v>530000</v>
       </c>
       <c r="F288" s="2">
-        <v>101.6602</v>
+        <v>99.16716</v>
       </c>
       <c r="G288" s="3">
-        <v>532699.45</v>
+        <v>525585.95</v>
       </c>
       <c r="H288" s="4">
-        <v>0.000880870513</v>
+        <v>0.000874013704</v>
       </c>
       <c r="I288" s="5">
-        <v>0.000881218326</v>
+        <v>0.000874369173</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" t="s">
         <v>9</v>
       </c>
       <c r="B289" t="s">
         <v>10</v>
       </c>
       <c r="C289" t="s">
         <v>585</v>
       </c>
       <c r="D289" t="s">
         <v>586</v>
       </c>
       <c r="E289" s="1">
-        <v>524000</v>
+        <v>516000</v>
       </c>
       <c r="F289" s="2">
-        <v>99.718611</v>
+        <v>102.57293</v>
       </c>
       <c r="G289" s="3">
-        <v>522525.52</v>
+        <v>529276.3199999999</v>
       </c>
       <c r="H289" s="4">
-        <v>0.000864046933</v>
+        <v>0.00088015054</v>
       </c>
       <c r="I289" s="5">
-        <v>0.000864388104</v>
+        <v>0.000880508505</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" t="s">
         <v>9</v>
       </c>
       <c r="B290" t="s">
         <v>10</v>
       </c>
       <c r="C290" t="s">
         <v>587</v>
       </c>
       <c r="D290" t="s">
         <v>588</v>
       </c>
       <c r="E290" s="1">
-        <v>510000</v>
+        <v>600000</v>
       </c>
       <c r="F290" s="2">
-        <v>102.9228</v>
+        <v>91.43362</v>
       </c>
       <c r="G290" s="3">
-        <v>524906.28</v>
+        <v>548601.72</v>
       </c>
       <c r="H290" s="4">
-        <v>0.0008679837489999999</v>
+        <v>0.000912287368</v>
       </c>
       <c r="I290" s="5">
-        <v>0.0008683264740000001</v>
+        <v>0.000912658404</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" t="s">
         <v>9</v>
       </c>
       <c r="B291" t="s">
         <v>10</v>
       </c>
       <c r="C291" t="s">
         <v>589</v>
       </c>
       <c r="D291" t="s">
         <v>590</v>
       </c>
       <c r="E291" s="1">
-        <v>594000</v>
+        <v>694000</v>
       </c>
       <c r="F291" s="2">
-        <v>93.24588</v>
+        <v>79.786078</v>
       </c>
       <c r="G291" s="3">
-        <v>553880.53</v>
+        <v>553715.38</v>
       </c>
       <c r="H291" s="4">
-        <v>0.000915895494</v>
+        <v>0.000920791039</v>
       </c>
       <c r="I291" s="5">
-        <v>0.000916257137</v>
+        <v>0.000921165533</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" t="s">
         <v>9</v>
       </c>
       <c r="B292" t="s">
         <v>10</v>
       </c>
       <c r="C292" t="s">
         <v>591</v>
       </c>
       <c r="D292" t="s">
         <v>592</v>
       </c>
       <c r="E292" s="1">
-        <v>688000</v>
+        <v>608300</v>
       </c>
       <c r="F292" s="2">
-        <v>80.612246</v>
+        <v>85.421876</v>
       </c>
       <c r="G292" s="3">
-        <v>554612.25</v>
+        <v>519621.27</v>
       </c>
       <c r="H292" s="4">
-        <v>0.000917105473</v>
+        <v>0.000864094853</v>
       </c>
       <c r="I292" s="5">
-        <v>0.0009174675939999999</v>
+        <v>0.000864446288</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" t="s">
         <v>9</v>
       </c>
       <c r="B293" t="s">
         <v>10</v>
       </c>
       <c r="C293" t="s">
         <v>593</v>
       </c>
       <c r="D293" t="s">
         <v>594</v>
       </c>
       <c r="E293" s="1">
         <v>561000</v>
       </c>
       <c r="F293" s="2">
-        <v>98.63315</v>
+        <v>97.77240999999999</v>
       </c>
       <c r="G293" s="3">
-        <v>553331.97</v>
+        <v>548503.22</v>
       </c>
       <c r="H293" s="4">
-        <v>0.0009149884039999999</v>
+        <v>0.00091212357</v>
       </c>
       <c r="I293" s="5">
-        <v>0.000915349689</v>
+        <v>0.000912494538</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" t="s">
         <v>9</v>
       </c>
       <c r="B294" t="s">
         <v>10</v>
       </c>
       <c r="C294" t="s">
         <v>595</v>
       </c>
       <c r="D294" t="s">
         <v>596</v>
       </c>
       <c r="E294" s="1">
         <v>500000</v>
       </c>
       <c r="F294" s="2">
-        <v>102.58516</v>
+        <v>101.91956</v>
       </c>
       <c r="G294" s="3">
-        <v>512925.8</v>
+        <v>509597.8</v>
       </c>
       <c r="H294" s="4">
-        <v>0.0008481728569999999</v>
+        <v>0.000847426501</v>
       </c>
       <c r="I294" s="5">
-        <v>0.000848507759</v>
+        <v>0.000847771156</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" t="s">
         <v>9</v>
       </c>
       <c r="B295" t="s">
         <v>10</v>
       </c>
       <c r="C295" t="s">
         <v>597</v>
       </c>
       <c r="D295" t="s">
         <v>598</v>
       </c>
       <c r="E295" s="1">
         <v>494000</v>
       </c>
       <c r="F295" s="2">
-        <v>103.92404</v>
+        <v>102.993741</v>
       </c>
       <c r="G295" s="3">
-        <v>513384.76</v>
+        <v>508789.08</v>
       </c>
       <c r="H295" s="4">
-        <v>0.000848931788</v>
+        <v>0.000846081655</v>
       </c>
       <c r="I295" s="5">
-        <v>0.0008492669900000001</v>
+        <v>0.000846425764</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" t="s">
         <v>9</v>
       </c>
       <c r="B296" t="s">
         <v>10</v>
       </c>
       <c r="C296" t="s">
         <v>599</v>
       </c>
       <c r="D296" t="s">
         <v>600</v>
       </c>
       <c r="E296" s="1">
         <v>493000</v>
       </c>
       <c r="F296" s="2">
-        <v>96.51915</v>
+        <v>95.4374</v>
       </c>
       <c r="G296" s="3">
-        <v>475839.41</v>
+        <v>470506.38</v>
       </c>
       <c r="H296" s="4">
-        <v>0.000786846891</v>
+        <v>0.0007824201299999999</v>
       </c>
       <c r="I296" s="5">
-        <v>0.000787157579</v>
+        <v>0.000782738347</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
         <v>9</v>
       </c>
       <c r="B297" t="s">
         <v>10</v>
       </c>
       <c r="C297" t="s">
         <v>601</v>
       </c>
       <c r="D297" t="s">
         <v>602</v>
       </c>
       <c r="E297" s="1">
         <v>583000</v>
       </c>
       <c r="F297" s="2">
-        <v>83.43492999999999</v>
+        <v>82.32581</v>
       </c>
       <c r="G297" s="3">
-        <v>486425.64</v>
+        <v>479959.47</v>
       </c>
       <c r="H297" s="4">
-        <v>0.00080435226</v>
+        <v>0.000798139976</v>
       </c>
       <c r="I297" s="5">
-        <v>0.00080466986</v>
+        <v>0.000798464587</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" t="s">
         <v>9</v>
       </c>
       <c r="B298" t="s">
         <v>10</v>
       </c>
       <c r="C298" t="s">
         <v>603</v>
       </c>
       <c r="D298" t="s">
         <v>604</v>
       </c>
       <c r="E298" s="1">
         <v>496000</v>
       </c>
       <c r="F298" s="2">
-        <v>101.663952</v>
+        <v>100.831853</v>
       </c>
       <c r="G298" s="3">
-        <v>504253.2</v>
+        <v>500125.99</v>
       </c>
       <c r="H298" s="4">
-        <v>0.000833831869</v>
+        <v>0.000831675526</v>
       </c>
       <c r="I298" s="5">
-        <v>0.00083416111</v>
+        <v>0.000832013776</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" t="s">
         <v>9</v>
       </c>
       <c r="B299" t="s">
         <v>10</v>
       </c>
       <c r="C299" t="s">
         <v>605</v>
       </c>
       <c r="D299" t="s">
         <v>606</v>
       </c>
       <c r="E299" s="1">
         <v>508000</v>
       </c>
       <c r="F299" s="2">
-        <v>98.67046999999999</v>
+        <v>97.10323</v>
       </c>
       <c r="G299" s="3">
-        <v>501245.99</v>
+        <v>493284.41</v>
       </c>
       <c r="H299" s="4">
-        <v>0.000828859147</v>
+        <v>0.000820298439</v>
       </c>
       <c r="I299" s="5">
-        <v>0.000829186424</v>
+        <v>0.000820632062</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" t="s">
         <v>9</v>
       </c>
       <c r="B300" t="s">
         <v>10</v>
       </c>
       <c r="C300" t="s">
         <v>607</v>
       </c>
       <c r="D300" t="s">
         <v>608</v>
       </c>
       <c r="E300" s="1">
         <v>535000</v>
       </c>
       <c r="F300" s="2">
-        <v>87.48669</v>
+        <v>86.94768999999999</v>
       </c>
       <c r="G300" s="3">
-        <v>468053.79</v>
+        <v>465170.14</v>
       </c>
       <c r="H300" s="4">
-        <v>0.000773972612</v>
+        <v>0.000773546325</v>
       </c>
       <c r="I300" s="5">
-        <v>0.000774278217</v>
+        <v>0.000773860933</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" t="s">
         <v>9</v>
       </c>
       <c r="B301" t="s">
         <v>10</v>
       </c>
       <c r="C301" t="s">
         <v>609</v>
       </c>
       <c r="D301" t="s">
         <v>610</v>
       </c>
       <c r="E301" s="1">
         <v>500000</v>
       </c>
       <c r="F301" s="2">
-        <v>100.1033</v>
+        <v>100.102</v>
       </c>
       <c r="G301" s="3">
-        <v>500516.5</v>
+        <v>500510</v>
       </c>
       <c r="H301" s="4">
-        <v>0.000827652868</v>
+        <v>0.000832314107</v>
       </c>
       <c r="I301" s="5">
-        <v>0.000827979669</v>
+        <v>0.0008326526159999999</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" t="s">
         <v>9</v>
       </c>
       <c r="B302" t="s">
         <v>10</v>
       </c>
       <c r="C302" t="s">
         <v>611</v>
       </c>
       <c r="D302" t="s">
         <v>612</v>
       </c>
       <c r="E302" s="1">
-        <v>602000</v>
+        <v>513000</v>
       </c>
       <c r="F302" s="2">
-        <v>79.963324</v>
+        <v>94.82431800000001</v>
       </c>
       <c r="G302" s="3">
-        <v>481379.21</v>
+        <v>486448.75</v>
       </c>
       <c r="H302" s="4">
-        <v>0.000796007493</v>
+        <v>0.000808931206</v>
       </c>
       <c r="I302" s="5">
-        <v>0.000796321798</v>
+        <v>0.0008092602059999999</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" t="s">
         <v>9</v>
       </c>
       <c r="B303" t="s">
         <v>10</v>
       </c>
       <c r="C303" t="s">
         <v>613</v>
       </c>
       <c r="D303" t="s">
         <v>614</v>
       </c>
       <c r="E303" s="1">
-        <v>460000</v>
+        <v>475000</v>
       </c>
       <c r="F303" s="2">
-        <v>99.110648</v>
+        <v>100.0594</v>
       </c>
       <c r="G303" s="3">
-        <v>455908.98</v>
+        <v>475282.15</v>
       </c>
       <c r="H303" s="4">
-        <v>0.000753889983</v>
+        <v>0.000790361907</v>
       </c>
       <c r="I303" s="5">
-        <v>0.000754187658</v>
+        <v>0.000790683354</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" t="s">
         <v>9</v>
       </c>
       <c r="B304" t="s">
         <v>10</v>
       </c>
       <c r="C304" t="s">
         <v>615</v>
       </c>
       <c r="D304" t="s">
         <v>616</v>
       </c>
       <c r="E304" s="1">
-        <v>513000</v>
+        <v>694000</v>
       </c>
       <c r="F304" s="2">
-        <v>96.46599399999999</v>
+        <v>71.125241</v>
       </c>
       <c r="G304" s="3">
-        <v>494870.55</v>
+        <v>493609.17</v>
       </c>
       <c r="H304" s="4">
-        <v>0.000818316738</v>
+        <v>0.0008208385</v>
       </c>
       <c r="I304" s="5">
-        <v>0.000818639852</v>
+        <v>0.000821172342</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" t="s">
         <v>9</v>
       </c>
       <c r="B305" t="s">
         <v>10</v>
       </c>
       <c r="C305" t="s">
         <v>617</v>
       </c>
       <c r="D305" t="s">
         <v>618</v>
       </c>
       <c r="E305" s="1">
-        <v>475000</v>
+        <v>499000</v>
       </c>
       <c r="F305" s="2">
-        <v>100.096901</v>
+        <v>98.976411</v>
       </c>
       <c r="G305" s="3">
-        <v>475460.28</v>
+        <v>493892.29</v>
       </c>
       <c r="H305" s="4">
-        <v>0.0007862199629999999</v>
+        <v>0.000821309307</v>
       </c>
       <c r="I305" s="5">
-        <v>0.000786530404</v>
+        <v>0.00082164334</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" t="s">
         <v>9</v>
       </c>
       <c r="B306" t="s">
         <v>10</v>
       </c>
       <c r="C306" t="s">
         <v>619</v>
       </c>
       <c r="D306" t="s">
         <v>620</v>
       </c>
       <c r="E306" s="1">
-        <v>688000</v>
+        <v>410073.024</v>
       </c>
       <c r="F306" s="2">
-        <v>72.176603</v>
+        <v>96.76019599999999</v>
       </c>
       <c r="G306" s="3">
-        <v>496575.03</v>
+        <v>396787.46</v>
       </c>
       <c r="H306" s="4">
-        <v>0.000821135261</v>
+        <v>0.000659830577</v>
       </c>
       <c r="I306" s="5">
-        <v>0.000821459488</v>
+        <v>0.000660098936</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
         <v>9</v>
       </c>
       <c r="B307" t="s">
         <v>10</v>
       </c>
       <c r="C307" t="s">
         <v>621</v>
       </c>
       <c r="D307" t="s">
         <v>622</v>
       </c>
       <c r="E307" s="1">
-        <v>499000</v>
+        <v>427000</v>
       </c>
       <c r="F307" s="2">
-        <v>98.995301</v>
+        <v>94.355864</v>
       </c>
       <c r="G307" s="3">
-        <v>493986.55</v>
+        <v>402899.54</v>
       </c>
       <c r="H307" s="4">
-        <v>0.0008168549619999999</v>
+        <v>0.000669994546</v>
       </c>
       <c r="I307" s="5">
-        <v>0.0008171774990000001</v>
+        <v>0.000670267039</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" t="s">
         <v>9</v>
       </c>
       <c r="B308" t="s">
         <v>10</v>
       </c>
       <c r="C308" t="s">
         <v>623</v>
       </c>
       <c r="D308" t="s">
         <v>624</v>
       </c>
       <c r="E308" s="1">
-        <v>419000</v>
+        <v>460000</v>
       </c>
       <c r="F308" s="2">
-        <v>103.042203</v>
+        <v>96.256626</v>
       </c>
       <c r="G308" s="3">
-        <v>431746.83</v>
+        <v>442780.48</v>
       </c>
       <c r="H308" s="4">
-        <v>0.00071393551</v>
+        <v>0.000736313839</v>
       </c>
       <c r="I308" s="5">
-        <v>0.0007142174089999999</v>
+        <v>0.000736613304</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" t="s">
         <v>9</v>
       </c>
       <c r="B309" t="s">
         <v>10</v>
       </c>
       <c r="C309" t="s">
         <v>625</v>
       </c>
       <c r="D309" t="s">
         <v>626</v>
       </c>
       <c r="E309" s="1">
-        <v>416474.124</v>
+        <v>460000</v>
       </c>
       <c r="F309" s="2">
-        <v>98.80477999999999</v>
+        <v>93.212509</v>
       </c>
       <c r="G309" s="3">
-        <v>411496.34</v>
+        <v>428777.54</v>
       </c>
       <c r="H309" s="4">
-        <v>0.000680449351</v>
+        <v>0.000713027905</v>
       </c>
       <c r="I309" s="5">
-        <v>0.000680718028</v>
+        <v>0.000713317899</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" t="s">
         <v>9</v>
       </c>
       <c r="B310" t="s">
         <v>10</v>
       </c>
       <c r="C310" t="s">
         <v>627</v>
       </c>
       <c r="D310" t="s">
         <v>628</v>
       </c>
       <c r="E310" s="1">
-        <v>427000</v>
+        <v>452000</v>
       </c>
       <c r="F310" s="2">
-        <v>95.954916</v>
+        <v>98.609261</v>
       </c>
       <c r="G310" s="3">
-        <v>409727.49</v>
+        <v>445713.86</v>
       </c>
       <c r="H310" s="4">
-        <v>0.000677524384</v>
+        <v>0.0007411918509999999</v>
       </c>
       <c r="I310" s="5">
-        <v>0.000677791906</v>
+        <v>0.0007414933</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" t="s">
         <v>9</v>
       </c>
       <c r="B311" t="s">
         <v>10</v>
       </c>
       <c r="C311" t="s">
         <v>629</v>
       </c>
       <c r="D311" t="s">
         <v>630</v>
       </c>
       <c r="E311" s="1">
-        <v>454000</v>
+        <v>349000</v>
       </c>
       <c r="F311" s="2">
-        <v>95.286604</v>
+        <v>99.28746099999999</v>
       </c>
       <c r="G311" s="3">
-        <v>432601.18</v>
+        <v>346513.24</v>
       </c>
       <c r="H311" s="4">
-        <v>0.000715348264</v>
+        <v>0.000576227961</v>
       </c>
       <c r="I311" s="5">
-        <v>0.00071563072</v>
+        <v>0.0005764623179999999</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" t="s">
         <v>9</v>
       </c>
       <c r="B312" t="s">
         <v>10</v>
       </c>
       <c r="C312" t="s">
         <v>631</v>
       </c>
       <c r="D312" t="s">
         <v>632</v>
       </c>
       <c r="E312" s="1">
-        <v>452000</v>
+        <v>377000</v>
       </c>
       <c r="F312" s="2">
-        <v>98.784449</v>
+        <v>99.713061</v>
       </c>
       <c r="G312" s="3">
-        <v>446505.71</v>
+        <v>375918.24</v>
       </c>
       <c r="H312" s="4">
-        <v>0.000738340756</v>
+        <v>0.000625126479</v>
       </c>
       <c r="I312" s="5">
-        <v>0.0007386322920000001</v>
+        <v>0.000625380724</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" t="s">
         <v>9</v>
       </c>
       <c r="B313" t="s">
         <v>10</v>
       </c>
       <c r="C313" t="s">
         <v>633</v>
       </c>
       <c r="D313" t="s">
         <v>634</v>
       </c>
       <c r="E313" s="1">
-        <v>349000</v>
+        <v>384000</v>
       </c>
       <c r="F313" s="2">
-        <v>100.294579</v>
+        <v>93.452174</v>
       </c>
       <c r="G313" s="3">
-        <v>350028.08</v>
+        <v>358856.35</v>
       </c>
       <c r="H313" s="4">
-        <v>0.000578805584</v>
+        <v>0.000596753713</v>
       </c>
       <c r="I313" s="5">
-        <v>0.000579034126</v>
+        <v>0.000596996418</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" t="s">
         <v>9</v>
       </c>
       <c r="B314" t="s">
         <v>10</v>
       </c>
       <c r="C314" t="s">
         <v>635</v>
       </c>
       <c r="D314" t="s">
         <v>636</v>
       </c>
       <c r="E314" s="1">
-        <v>377000</v>
+        <v>445000</v>
       </c>
       <c r="F314" s="2">
-        <v>99.730191</v>
+        <v>80.43097299999999</v>
       </c>
       <c r="G314" s="3">
-        <v>375982.82</v>
+        <v>357917.83</v>
       </c>
       <c r="H314" s="4">
-        <v>0.000621724278</v>
+        <v>0.000595193021</v>
       </c>
       <c r="I314" s="5">
-        <v>0.000621969767</v>
+        <v>0.000595435091</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" t="s">
         <v>9</v>
       </c>
       <c r="B315" t="s">
         <v>10</v>
       </c>
       <c r="C315" t="s">
         <v>637</v>
       </c>
       <c r="D315" t="s">
         <v>638</v>
       </c>
       <c r="E315" s="1">
-        <v>384000</v>
+        <v>341956.9822</v>
       </c>
       <c r="F315" s="2">
-        <v>95.040948</v>
+        <v>98.33193900000001</v>
       </c>
       <c r="G315" s="3">
-        <v>364957.24</v>
+        <v>336252.93</v>
       </c>
       <c r="H315" s="4">
-        <v>0.000603492406</v>
+        <v>0.000559165767</v>
       </c>
       <c r="I315" s="5">
-        <v>0.000603730696</v>
+        <v>0.000559393185</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" t="s">
         <v>9</v>
       </c>
       <c r="B316" t="s">
         <v>10</v>
       </c>
       <c r="C316" t="s">
         <v>639</v>
       </c>
       <c r="D316" t="s">
         <v>640</v>
       </c>
       <c r="E316" s="1">
-        <v>341956.9822</v>
+        <v>348000</v>
       </c>
       <c r="F316" s="2">
-        <v>99.35247099999999</v>
+        <v>97.09270100000001</v>
       </c>
       <c r="G316" s="3">
-        <v>339742.71</v>
+        <v>337882.6</v>
       </c>
       <c r="H316" s="4">
-        <v>0.000561797722</v>
+        <v>0.000561875795</v>
       </c>
       <c r="I316" s="5">
-        <v>0.0005620195489999999</v>
+        <v>0.0005621043150000001</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" t="s">
         <v>9</v>
       </c>
       <c r="B317" t="s">
         <v>10</v>
       </c>
       <c r="C317" t="s">
         <v>641</v>
       </c>
       <c r="D317" t="s">
         <v>642</v>
       </c>
       <c r="E317" s="1">
-        <v>348000</v>
+        <v>339805.53</v>
       </c>
       <c r="F317" s="2">
-        <v>98.01395100000001</v>
+        <v>1</v>
       </c>
       <c r="G317" s="3">
-        <v>341088.55</v>
+        <v>339805.53</v>
       </c>
       <c r="H317" s="4">
-        <v>0.0005640231969999999</v>
+        <v>0.000565073498</v>
       </c>
       <c r="I317" s="5">
-        <v>0.000564245902</v>
+        <v>0.000565303318</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" t="s">
         <v>9</v>
       </c>
       <c r="B318" t="s">
         <v>10</v>
       </c>
       <c r="C318" t="s">
         <v>643</v>
       </c>
       <c r="D318" t="s">
         <v>644</v>
       </c>
       <c r="E318" s="1">
         <v>328000</v>
       </c>
       <c r="F318" s="2">
-        <v>98.77178000000001</v>
+        <v>98.103921</v>
       </c>
       <c r="G318" s="3">
-        <v>323971.44</v>
+        <v>321780.86</v>
       </c>
       <c r="H318" s="4">
-        <v>0.000535718383</v>
+        <v>0.000535099698</v>
       </c>
       <c r="I318" s="5">
-        <v>0.000535929913</v>
+        <v>0.000535317328</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" t="s">
         <v>9</v>
       </c>
       <c r="B319" t="s">
         <v>10</v>
       </c>
       <c r="C319" t="s">
         <v>645</v>
       </c>
       <c r="D319" t="s">
         <v>646</v>
       </c>
       <c r="E319" s="1">
         <v>290000</v>
       </c>
       <c r="F319" s="2">
-        <v>95.838052</v>
+        <v>94.3635</v>
       </c>
       <c r="G319" s="3">
-        <v>277930.35</v>
+        <v>273654.15</v>
       </c>
       <c r="H319" s="4">
-        <v>0.000459584953</v>
+        <v>0.000455068249</v>
       </c>
       <c r="I319" s="5">
-        <v>0.000459766421</v>
+        <v>0.00045525333</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" t="s">
         <v>9</v>
       </c>
       <c r="B320" t="s">
         <v>10</v>
       </c>
       <c r="C320" t="s">
         <v>647</v>
       </c>
       <c r="D320" t="s">
         <v>648</v>
       </c>
       <c r="E320" s="1">
         <v>325000</v>
       </c>
       <c r="F320" s="2">
-        <v>93.80304</v>
+        <v>93.467862</v>
       </c>
       <c r="G320" s="3">
-        <v>304859.88</v>
+        <v>303770.55</v>
       </c>
       <c r="H320" s="4">
-        <v>0.000504115557</v>
+        <v>0.000505149778</v>
       </c>
       <c r="I320" s="5">
-        <v>0.000504314608</v>
+        <v>0.000505355227</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" t="s">
         <v>9</v>
       </c>
       <c r="B321" t="s">
         <v>10</v>
       </c>
       <c r="C321" t="s">
         <v>649</v>
       </c>
       <c r="D321" t="s">
         <v>650</v>
       </c>
       <c r="E321" s="1">
         <v>285000</v>
       </c>
       <c r="F321" s="2">
-        <v>101.956779</v>
+        <v>101.091702</v>
       </c>
       <c r="G321" s="3">
-        <v>290576.82</v>
+        <v>288111.35</v>
       </c>
       <c r="H321" s="4">
-        <v>0.000480497124</v>
+        <v>0.000479109591</v>
       </c>
       <c r="I321" s="5">
-        <v>0.000480686849</v>
+        <v>0.000479304449</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" t="s">
         <v>9</v>
       </c>
       <c r="B322" t="s">
         <v>10</v>
       </c>
       <c r="C322" t="s">
         <v>651</v>
       </c>
       <c r="D322" t="s">
         <v>652</v>
       </c>
       <c r="E322" s="1">
         <v>308000</v>
       </c>
       <c r="F322" s="2">
-        <v>89.72430799999999</v>
+        <v>88.71335999999999</v>
       </c>
       <c r="G322" s="3">
-        <v>276350.87</v>
+        <v>273237.15</v>
       </c>
       <c r="H322" s="4">
-        <v>0.000456973125</v>
+        <v>0.000454374805</v>
       </c>
       <c r="I322" s="5">
-        <v>0.000457153562</v>
+        <v>0.000454559603</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" t="s">
         <v>9</v>
       </c>
       <c r="B323" t="s">
         <v>10</v>
       </c>
       <c r="C323" t="s">
         <v>653</v>
       </c>
       <c r="D323" t="s">
         <v>654</v>
       </c>
       <c r="E323" s="1">
         <v>330000</v>
       </c>
       <c r="F323" s="2">
-        <v>91.187382</v>
+        <v>89.722048</v>
       </c>
       <c r="G323" s="3">
-        <v>300918.36</v>
+        <v>296082.76</v>
       </c>
       <c r="H323" s="4">
-        <v>0.00049759787</v>
+        <v>0.000492365501</v>
       </c>
       <c r="I323" s="5">
-        <v>0.000497794347</v>
+        <v>0.00049256575</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" t="s">
         <v>9</v>
       </c>
       <c r="B324" t="s">
         <v>10</v>
       </c>
       <c r="C324" t="s">
         <v>655</v>
       </c>
       <c r="D324" t="s">
         <v>656</v>
       </c>
       <c r="E324" s="1">
         <v>291000</v>
       </c>
       <c r="F324" s="2">
-        <v>100.837</v>
+        <v>100.5371</v>
       </c>
       <c r="G324" s="3">
-        <v>293435.67</v>
+        <v>292562.96</v>
       </c>
       <c r="H324" s="4">
-        <v>0.000485224511</v>
+        <v>0.000486512317</v>
       </c>
       <c r="I324" s="5">
-        <v>0.000485416103</v>
+        <v>0.000486710186</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" t="s">
         <v>9</v>
       </c>
       <c r="B325" t="s">
         <v>10</v>
       </c>
       <c r="C325" t="s">
         <v>657</v>
       </c>
       <c r="D325" t="s">
         <v>658</v>
       </c>
       <c r="E325" s="1">
         <v>327000</v>
       </c>
       <c r="F325" s="2">
-        <v>101.089908</v>
+        <v>100.851156</v>
       </c>
       <c r="G325" s="3">
-        <v>330564</v>
+        <v>329783.28</v>
       </c>
       <c r="H325" s="4">
-        <v>0.000546619826</v>
+        <v>0.000548407177</v>
       </c>
       <c r="I325" s="5">
-        <v>0.00054683566</v>
+        <v>0.000548630219</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" t="s">
         <v>9</v>
       </c>
       <c r="B326" t="s">
         <v>10</v>
       </c>
       <c r="C326" t="s">
         <v>659</v>
       </c>
       <c r="D326" t="s">
         <v>660</v>
       </c>
       <c r="E326" s="1">
         <v>300000</v>
       </c>
       <c r="F326" s="2">
-        <v>98.47638999999999</v>
+        <v>98.14915999999999</v>
       </c>
       <c r="G326" s="3">
-        <v>295429.17</v>
+        <v>294447.48</v>
       </c>
       <c r="H326" s="4">
-        <v>0.000488520958</v>
+        <v>0.000489646144</v>
       </c>
       <c r="I326" s="5">
-        <v>0.000488713851</v>
+        <v>0.000489845287</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" t="s">
         <v>9</v>
       </c>
       <c r="B327" t="s">
         <v>10</v>
       </c>
       <c r="C327" t="s">
         <v>661</v>
       </c>
       <c r="D327" t="s">
         <v>662</v>
       </c>
       <c r="E327" s="1">
         <v>332000</v>
       </c>
       <c r="F327" s="2">
-        <v>99.83993700000001</v>
+        <v>99.213627</v>
       </c>
       <c r="G327" s="3">
-        <v>331468.59</v>
+        <v>329389.24</v>
       </c>
       <c r="H327" s="4">
-        <v>0.000548115656</v>
+        <v>0.000547751918</v>
       </c>
       <c r="I327" s="5">
-        <v>0.000548332081</v>
+        <v>0.0005479746939999999</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" t="s">
         <v>9</v>
       </c>
       <c r="B328" t="s">
         <v>10</v>
       </c>
       <c r="C328" t="s">
         <v>663</v>
       </c>
       <c r="D328" t="s">
         <v>664</v>
       </c>
       <c r="E328" s="1">
         <v>250000</v>
       </c>
       <c r="F328" s="2">
-        <v>100.84044</v>
+        <v>99.69970000000001</v>
       </c>
       <c r="G328" s="3">
-        <v>252101.1</v>
+        <v>249249.25</v>
       </c>
       <c r="H328" s="4">
-        <v>0.000416873766</v>
+        <v>0.00041448456</v>
       </c>
       <c r="I328" s="5">
-        <v>0.00041703837</v>
+        <v>0.000414653134</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" t="s">
         <v>9</v>
       </c>
       <c r="B329" t="s">
         <v>10</v>
       </c>
       <c r="C329" t="s">
         <v>665</v>
       </c>
       <c r="D329" t="s">
         <v>666</v>
       </c>
       <c r="E329" s="1">
         <v>243000</v>
       </c>
       <c r="F329" s="2">
-        <v>96.97920999999999</v>
+        <v>96.40293</v>
       </c>
       <c r="G329" s="3">
-        <v>235659.48</v>
+        <v>234259.12</v>
       </c>
       <c r="H329" s="4">
-        <v>0.000389685944</v>
+        <v>0.000389556992</v>
       </c>
       <c r="I329" s="5">
-        <v>0.000389839812</v>
+        <v>0.000389715428</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" t="s">
         <v>9</v>
       </c>
       <c r="B330" t="s">
         <v>10</v>
       </c>
       <c r="C330" t="s">
         <v>667</v>
       </c>
       <c r="D330" t="s">
         <v>668</v>
       </c>
       <c r="E330" s="1">
         <v>225000</v>
       </c>
       <c r="F330" s="2">
-        <v>102.021911</v>
+        <v>101.060582</v>
       </c>
       <c r="G330" s="3">
-        <v>229549.3</v>
+        <v>227386.31</v>
       </c>
       <c r="H330" s="4">
-        <v>0.000379582164</v>
+        <v>0.000378127976</v>
       </c>
       <c r="I330" s="5">
-        <v>0.000379732043</v>
+        <v>0.000378281764</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" t="s">
         <v>9</v>
       </c>
       <c r="B331" t="s">
         <v>10</v>
       </c>
       <c r="C331" t="s">
         <v>669</v>
       </c>
       <c r="D331" t="s">
         <v>670</v>
       </c>
       <c r="E331" s="1">
         <v>254000</v>
       </c>
       <c r="F331" s="2">
-        <v>96.678642</v>
+        <v>95.575531</v>
       </c>
       <c r="G331" s="3">
-        <v>245563.75</v>
+        <v>242761.85</v>
       </c>
       <c r="H331" s="4">
-        <v>0.000406063621</v>
+        <v>0.000403696452</v>
       </c>
       <c r="I331" s="5">
-        <v>0.000406223956</v>
+        <v>0.000403860639</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" t="s">
         <v>9</v>
       </c>
       <c r="B332" t="s">
         <v>10</v>
       </c>
       <c r="C332" t="s">
         <v>671</v>
       </c>
       <c r="D332" t="s">
         <v>672</v>
       </c>
       <c r="E332" s="1">
         <v>247724.7</v>
       </c>
       <c r="F332" s="2">
-        <v>98.202501</v>
+        <v>98.60468899999999</v>
       </c>
       <c r="G332" s="3">
-        <v>243271.85</v>
+        <v>244268.17</v>
       </c>
       <c r="H332" s="4">
-        <v>0.000402273742</v>
+        <v>0.000406201362</v>
       </c>
       <c r="I332" s="5">
-        <v>0.00040243258</v>
+        <v>0.000406366568</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" t="s">
         <v>9</v>
       </c>
       <c r="B333" t="s">
         <v>10</v>
       </c>
       <c r="C333" t="s">
         <v>673</v>
       </c>
       <c r="D333" t="s">
         <v>674</v>
       </c>
       <c r="E333" s="1">
-        <v>216941.01</v>
+        <v>224000</v>
       </c>
       <c r="F333" s="2">
-        <v>98.52006799999999</v>
+        <v>99.639652</v>
       </c>
       <c r="G333" s="3">
-        <v>213730.43</v>
+        <v>223192.82</v>
       </c>
       <c r="H333" s="4">
-        <v>0.000353424121</v>
+        <v>0.000371154489</v>
       </c>
       <c r="I333" s="5">
-        <v>0.000353563671</v>
+        <v>0.00037130544</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" t="s">
         <v>9</v>
       </c>
       <c r="B334" t="s">
         <v>10</v>
       </c>
       <c r="C334" t="s">
         <v>675</v>
       </c>
       <c r="D334" t="s">
         <v>676</v>
       </c>
       <c r="E334" s="1">
-        <v>224000</v>
+        <v>263000</v>
       </c>
       <c r="F334" s="2">
-        <v>99.640629</v>
+        <v>99.405939</v>
       </c>
       <c r="G334" s="3">
-        <v>223195.01</v>
+        <v>261437.62</v>
       </c>
       <c r="H334" s="4">
-        <v>0.000369074725</v>
+        <v>0.00043475299</v>
       </c>
       <c r="I334" s="5">
-        <v>0.000369220454</v>
+        <v>0.000434929808</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" t="s">
         <v>9</v>
       </c>
       <c r="B335" t="s">
         <v>10</v>
       </c>
       <c r="C335" t="s">
         <v>677</v>
       </c>
       <c r="D335" t="s">
         <v>678</v>
       </c>
       <c r="E335" s="1">
-        <v>243000</v>
+        <v>264000</v>
       </c>
       <c r="F335" s="2">
-        <v>97.894469</v>
+        <v>93.025633</v>
       </c>
       <c r="G335" s="3">
-        <v>237883.56</v>
+        <v>245587.67</v>
       </c>
       <c r="H335" s="4">
-        <v>0.000393363676</v>
+        <v>0.000408395603</v>
       </c>
       <c r="I335" s="5">
-        <v>0.000393518997</v>
+        <v>0.000408561701</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" t="s">
         <v>9</v>
       </c>
       <c r="B336" t="s">
         <v>10</v>
       </c>
       <c r="C336" t="s">
         <v>679</v>
       </c>
       <c r="D336" t="s">
         <v>680</v>
       </c>
       <c r="E336" s="1">
-        <v>211000</v>
+        <v>243000</v>
       </c>
       <c r="F336" s="2">
-        <v>82.803934</v>
+        <v>97.698609</v>
       </c>
       <c r="G336" s="3">
-        <v>174716.3</v>
+        <v>237407.62</v>
       </c>
       <c r="H336" s="4">
-        <v>0.00028891045</v>
+        <v>0.000394792734</v>
       </c>
       <c r="I336" s="5">
-        <v>0.000289024527</v>
+        <v>0.000394953299</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" t="s">
         <v>9</v>
       </c>
       <c r="B337" t="s">
         <v>10</v>
       </c>
       <c r="C337" t="s">
         <v>681</v>
       </c>
       <c r="D337" t="s">
         <v>682</v>
       </c>
       <c r="E337" s="1">
-        <v>194000</v>
+        <v>211000</v>
       </c>
       <c r="F337" s="2">
-        <v>98.26258199999999</v>
+        <v>81.479517</v>
       </c>
       <c r="G337" s="3">
-        <v>190629.41</v>
+        <v>171921.78</v>
       </c>
       <c r="H337" s="4">
-        <v>0.000315224328</v>
+        <v>0.000285894235</v>
       </c>
       <c r="I337" s="5">
-        <v>0.000315348795</v>
+        <v>0.000286010511</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" t="s">
         <v>9</v>
       </c>
       <c r="B338" t="s">
         <v>10</v>
       </c>
       <c r="C338" t="s">
         <v>683</v>
       </c>
       <c r="D338" t="s">
         <v>684</v>
       </c>
       <c r="E338" s="1">
-        <v>200000</v>
+        <v>194000</v>
       </c>
       <c r="F338" s="2">
-        <v>102.09833</v>
+        <v>97.925139</v>
       </c>
       <c r="G338" s="3">
-        <v>204196.66</v>
+        <v>189974.77</v>
       </c>
       <c r="H338" s="4">
-        <v>0.000337659101</v>
+        <v>0.000315915128</v>
       </c>
       <c r="I338" s="5">
-        <v>0.000337792426</v>
+        <v>0.000316043614</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" t="s">
         <v>9</v>
       </c>
       <c r="B339" t="s">
         <v>10</v>
       </c>
       <c r="C339" t="s">
         <v>685</v>
       </c>
       <c r="D339" t="s">
         <v>686</v>
       </c>
       <c r="E339" s="1">
-        <v>217000</v>
+        <v>200000</v>
       </c>
       <c r="F339" s="2">
-        <v>86.146452</v>
+        <v>100.45274</v>
       </c>
       <c r="G339" s="3">
-        <v>186937.8</v>
+        <v>200905.48</v>
       </c>
       <c r="H339" s="4">
-        <v>0.000309119893</v>
+        <v>0.000334092156</v>
       </c>
       <c r="I339" s="5">
-        <v>0.00030924195</v>
+        <v>0.000334228035</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" t="s">
         <v>9</v>
       </c>
       <c r="B340" t="s">
         <v>10</v>
       </c>
       <c r="C340" t="s">
         <v>687</v>
       </c>
       <c r="D340" t="s">
         <v>688</v>
       </c>
       <c r="E340" s="1">
-        <v>180000</v>
+        <v>217000</v>
       </c>
       <c r="F340" s="2">
-        <v>103.1331</v>
+        <v>84.694604</v>
       </c>
       <c r="G340" s="3">
-        <v>185639.58</v>
+        <v>183787.29</v>
       </c>
       <c r="H340" s="4">
-        <v>0.000306973158</v>
+        <v>0.000305625771</v>
       </c>
       <c r="I340" s="5">
-        <v>0.000307094367</v>
+        <v>0.000305750072</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" t="s">
         <v>9</v>
       </c>
       <c r="B341" t="s">
         <v>10</v>
       </c>
       <c r="C341" t="s">
         <v>689</v>
       </c>
       <c r="D341" t="s">
         <v>690</v>
       </c>
       <c r="E341" s="1">
-        <v>154697</v>
+        <v>180000</v>
       </c>
       <c r="F341" s="2">
-        <v>101.988222</v>
+        <v>102.406411</v>
       </c>
       <c r="G341" s="3">
-        <v>157772.72</v>
+        <v>184331.54</v>
       </c>
       <c r="H341" s="4">
-        <v>0.000260892586</v>
+        <v>0.00030653082</v>
       </c>
       <c r="I341" s="5">
-        <v>0.0002609956</v>
+        <v>0.000306655489</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" t="s">
         <v>9</v>
       </c>
       <c r="B342" t="s">
         <v>10</v>
       </c>
       <c r="C342" t="s">
         <v>691</v>
       </c>
       <c r="D342" t="s">
         <v>692</v>
       </c>
       <c r="E342" s="1">
-        <v>155000</v>
+        <v>154697</v>
       </c>
       <c r="F342" s="2">
-        <v>100.749161</v>
+        <v>100.758218</v>
       </c>
       <c r="G342" s="3">
-        <v>156161.2</v>
+        <v>155869.94</v>
       </c>
       <c r="H342" s="4">
-        <v>0.00025822778</v>
+        <v>0.000259201116</v>
       </c>
       <c r="I342" s="5">
-        <v>0.000258329742</v>
+        <v>0.000259306535</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" t="s">
         <v>9</v>
       </c>
       <c r="B343" t="s">
         <v>10</v>
       </c>
       <c r="C343" t="s">
         <v>693</v>
       </c>
       <c r="D343" t="s">
         <v>694</v>
       </c>
       <c r="E343" s="1">
-        <v>187406.431</v>
+        <v>155000</v>
       </c>
       <c r="F343" s="2">
-        <v>99.723862</v>
+        <v>100.126503</v>
       </c>
       <c r="G343" s="3">
-        <v>186888.93</v>
+        <v>155196.08</v>
       </c>
       <c r="H343" s="4">
-        <v>0.000309039082</v>
+        <v>0.000258080531</v>
       </c>
       <c r="I343" s="5">
-        <v>0.000309161106</v>
+        <v>0.000258185494</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" t="s">
         <v>9</v>
       </c>
       <c r="B344" t="s">
         <v>10</v>
       </c>
       <c r="C344" t="s">
         <v>695</v>
       </c>
       <c r="D344" t="s">
         <v>696</v>
       </c>
       <c r="E344" s="1">
-        <v>204275.92</v>
+        <v>185780.691</v>
       </c>
       <c r="F344" s="2">
-        <v>93.86137100000001</v>
+        <v>98.388077</v>
       </c>
       <c r="G344" s="3">
-        <v>191736.18</v>
+        <v>182786.05</v>
       </c>
       <c r="H344" s="4">
-        <v>0.00031705448</v>
+        <v>0.000303960775</v>
       </c>
       <c r="I344" s="5">
-        <v>0.00031717967</v>
+        <v>0.000304084398</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" t="s">
         <v>9</v>
       </c>
       <c r="B345" t="s">
         <v>10</v>
       </c>
       <c r="C345" t="s">
         <v>697</v>
       </c>
       <c r="D345" t="s">
         <v>698</v>
       </c>
       <c r="E345" s="1">
-        <v>153000</v>
+        <v>203326.81</v>
       </c>
       <c r="F345" s="2">
-        <v>99.079758</v>
+        <v>92.329831</v>
       </c>
       <c r="G345" s="3">
-        <v>151592.03</v>
+        <v>187731.3</v>
       </c>
       <c r="H345" s="4">
-        <v>0.000250672212</v>
+        <v>0.000312184391</v>
       </c>
       <c r="I345" s="5">
-        <v>0.00025077119</v>
+        <v>0.000312311359</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" t="s">
         <v>9</v>
       </c>
       <c r="B346" t="s">
         <v>10</v>
       </c>
       <c r="C346" t="s">
         <v>699</v>
       </c>
       <c r="D346" t="s">
         <v>700</v>
       </c>
       <c r="E346" s="1">
-        <v>105000</v>
+        <v>208659.49</v>
       </c>
       <c r="F346" s="2">
-        <v>87.795114</v>
+        <v>98.159211</v>
       </c>
       <c r="G346" s="3">
-        <v>92184.87</v>
+        <v>204818.51</v>
       </c>
       <c r="H346" s="4">
-        <v>0.000152436677</v>
+        <v>0.000340599258</v>
       </c>
       <c r="I346" s="5">
-        <v>0.000152496866</v>
+        <v>0.000340737782</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" t="s">
         <v>9</v>
       </c>
       <c r="B347" t="s">
         <v>10</v>
       </c>
       <c r="C347" t="s">
         <v>701</v>
       </c>
       <c r="D347" t="s">
         <v>702</v>
       </c>
       <c r="E347" s="1">
-        <v>99576.03</v>
+        <v>105000</v>
       </c>
       <c r="F347" s="2">
-        <v>99.724452</v>
+        <v>86.69907600000001</v>
       </c>
       <c r="G347" s="3">
-        <v>99301.64999999999</v>
+        <v>91034.03</v>
       </c>
       <c r="H347" s="4">
-        <v>0.000164204968</v>
+        <v>0.000151383403</v>
       </c>
       <c r="I347" s="5">
-        <v>0.000164269804</v>
+        <v>0.000151444972</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" t="s">
         <v>9</v>
       </c>
       <c r="B348" t="s">
         <v>10</v>
       </c>
       <c r="C348" t="s">
         <v>703</v>
       </c>
       <c r="D348" t="s">
         <v>704</v>
       </c>
       <c r="E348" s="1">
-        <v>130000</v>
+        <v>99576.03</v>
       </c>
       <c r="F348" s="2">
-        <v>88.772677</v>
+        <v>100</v>
       </c>
       <c r="G348" s="3">
-        <v>115404.48</v>
+        <v>99576.03</v>
       </c>
       <c r="H348" s="4">
-        <v>0.000190832568</v>
+        <v>0.000165588169</v>
       </c>
       <c r="I348" s="5">
-        <v>0.000190907918</v>
+        <v>0.000165655515</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" t="s">
         <v>9</v>
       </c>
       <c r="B349" t="s">
         <v>10</v>
       </c>
       <c r="C349" t="s">
         <v>705</v>
       </c>
       <c r="D349" t="s">
         <v>706</v>
       </c>
       <c r="E349" s="1">
-        <v>56000</v>
+        <v>153000</v>
       </c>
       <c r="F349" s="2">
-        <v>98.411036</v>
+        <v>98.06890799999999</v>
       </c>
       <c r="G349" s="3">
-        <v>55110.18</v>
+        <v>150045.43</v>
       </c>
       <c r="H349" s="4">
-        <v>9.113005999999999E-5</v>
+        <v>0.000249515349</v>
       </c>
       <c r="I349" s="5">
-        <v>9.116604300000001E-5</v>
+        <v>0.000249616829</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" t="s">
         <v>9</v>
       </c>
       <c r="B350" t="s">
         <v>10</v>
       </c>
       <c r="C350" t="s">
         <v>707</v>
       </c>
       <c r="D350" t="s">
         <v>708</v>
       </c>
       <c r="E350" s="1">
-        <v>60000</v>
+        <v>130000</v>
       </c>
       <c r="F350" s="2">
-        <v>99.7966</v>
+        <v>87.666</v>
       </c>
       <c r="G350" s="3">
-        <v>59877.96</v>
+        <v>113965.8</v>
       </c>
       <c r="H350" s="4">
-        <v>9.901404900000001E-5</v>
+        <v>0.000189517378</v>
       </c>
       <c r="I350" s="5">
-        <v>9.905314500000001E-5</v>
+        <v>0.000189594457</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" t="s">
         <v>9</v>
       </c>
       <c r="B351" t="s">
         <v>10</v>
       </c>
       <c r="C351" t="s">
         <v>709</v>
       </c>
       <c r="D351" t="s">
         <v>710</v>
       </c>
       <c r="E351" s="1">
-        <v>56244.3866</v>
+        <v>62000</v>
       </c>
       <c r="F351" s="2">
-        <v>93.867447</v>
+        <v>97.445145</v>
       </c>
       <c r="G351" s="3">
-        <v>52795.17</v>
+        <v>60415.99</v>
       </c>
       <c r="H351" s="4">
-        <v>8.730196399999999E-5</v>
+        <v>0.000100467684</v>
       </c>
       <c r="I351" s="5">
-        <v>8.7336436E-5</v>
+        <v>0.000100508545</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" t="s">
         <v>9</v>
       </c>
       <c r="B352" t="s">
         <v>10</v>
       </c>
       <c r="C352" t="s">
         <v>711</v>
       </c>
       <c r="D352" t="s">
         <v>712</v>
       </c>
       <c r="E352" s="1">
-        <v>47486.02</v>
+        <v>60000</v>
       </c>
       <c r="F352" s="2">
-        <v>92.800513</v>
+        <v>98.104967</v>
       </c>
       <c r="G352" s="3">
-        <v>44067.27</v>
+        <v>58862.98</v>
       </c>
       <c r="H352" s="4">
-        <v>7.2869531E-5</v>
+        <v>9.7885135E-5</v>
       </c>
       <c r="I352" s="5">
-        <v>7.2898304E-5</v>
+        <v>9.792494599999999E-5</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" t="s">
         <v>9</v>
       </c>
       <c r="B353" t="s">
         <v>10</v>
       </c>
       <c r="C353" t="s">
         <v>713</v>
       </c>
       <c r="D353" t="s">
         <v>714</v>
       </c>
       <c r="E353" s="1">
-        <v>49043.4516</v>
+        <v>55552.8266</v>
       </c>
       <c r="F353" s="2">
-        <v>100.178492</v>
+        <v>92.88668699999999</v>
       </c>
       <c r="G353" s="3">
-        <v>49130.99</v>
+        <v>51601.18</v>
       </c>
       <c r="H353" s="4">
-        <v>8.1242886E-5</v>
+        <v>8.5809255E-5</v>
       </c>
       <c r="I353" s="5">
-        <v>8.1274965E-5</v>
+        <v>8.584415399999999E-5</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" t="s">
         <v>9</v>
       </c>
       <c r="B354" t="s">
         <v>10</v>
       </c>
       <c r="C354" t="s">
         <v>715</v>
       </c>
       <c r="D354" t="s">
         <v>716</v>
       </c>
       <c r="E354" s="1">
-        <v>4000</v>
+        <v>46876.5</v>
       </c>
       <c r="F354" s="2">
-        <v>94.0685</v>
+        <v>91.40362399999999</v>
       </c>
       <c r="G354" s="3">
-        <v>3762.74</v>
+        <v>42846.82</v>
       </c>
       <c r="H354" s="4">
-        <v>6.222058E-6</v>
+        <v>7.1251349E-5</v>
       </c>
       <c r="I354" s="5">
-        <v>6.224515E-6</v>
+        <v>7.1280327E-5</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" t="s">
         <v>9</v>
       </c>
       <c r="B355" t="s">
         <v>10</v>
       </c>
       <c r="C355" t="s">
         <v>717</v>
       </c>
       <c r="D355" t="s">
         <v>718</v>
       </c>
       <c r="E355" s="1">
-        <v>4000</v>
+        <v>47684.6416</v>
       </c>
       <c r="F355" s="2">
-        <v>89.42125</v>
+        <v>98.307838</v>
       </c>
       <c r="G355" s="3">
-        <v>3576.85</v>
+        <v>46877.74</v>
       </c>
       <c r="H355" s="4">
-        <v>5.91467E-6</v>
+        <v>7.795449499999999E-5</v>
       </c>
       <c r="I355" s="5">
-        <v>5.917006E-6</v>
+        <v>7.79862E-5</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" t="s">
         <v>9</v>
       </c>
       <c r="B356" t="s">
         <v>10</v>
       </c>
       <c r="C356" t="s">
         <v>719</v>
       </c>
       <c r="D356" t="s">
         <v>720</v>
       </c>
       <c r="E356" s="1">
-        <v>126</v>
+        <v>4000</v>
       </c>
       <c r="F356" s="2">
-        <v>108.265625</v>
+        <v>93.07425000000001</v>
       </c>
       <c r="G356" s="3">
-        <v>0</v>
+        <v>3722.97</v>
       </c>
       <c r="H356" s="4">
-        <v>0</v>
+        <v>6.191046E-6</v>
       </c>
       <c r="I356" s="5">
-        <v>0</v>
+        <v>6.193564E-6</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" t="s">
         <v>9</v>
       </c>
       <c r="B357" t="s">
         <v>10</v>
       </c>
       <c r="C357" t="s">
         <v>721</v>
       </c>
       <c r="D357" t="s">
         <v>722</v>
       </c>
       <c r="E357" s="1">
-        <v>20</v>
+        <v>6000</v>
       </c>
       <c r="F357" s="2">
-        <v>109.90625</v>
+        <v>100.336667</v>
       </c>
       <c r="G357" s="3">
-        <v>0</v>
+        <v>6020.2</v>
       </c>
       <c r="H357" s="4">
-        <v>0</v>
+        <v>1.0011183E-5</v>
       </c>
       <c r="I357" s="5">
-        <v>0</v>
+        <v>1.0015255E-5</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" t="s">
         <v>9</v>
       </c>
       <c r="B358" t="s">
         <v>10</v>
       </c>
       <c r="C358" t="s">
         <v>723</v>
       </c>
       <c r="D358" t="s">
         <v>724</v>
       </c>
       <c r="E358" s="1">
-        <v>125</v>
+        <v>4000</v>
       </c>
       <c r="F358" s="2">
-        <v>102.953125</v>
+        <v>88.67975</v>
       </c>
       <c r="G358" s="3">
-        <v>0</v>
+        <v>3547.19</v>
       </c>
       <c r="H358" s="4">
-        <v>0</v>
+        <v>5.898736E-6</v>
       </c>
       <c r="I358" s="5">
-        <v>0</v>
+        <v>5.901135E-6</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" t="s">
         <v>9</v>
       </c>
       <c r="B359" t="s">
         <v>10</v>
       </c>
       <c r="C359" t="s">
         <v>725</v>
       </c>
       <c r="D359" t="s">
         <v>726</v>
       </c>
       <c r="E359" s="1">
-        <v>25</v>
+        <v>126</v>
       </c>
       <c r="F359" s="2">
-        <v>106.195313</v>
+        <v>106.109375</v>
       </c>
       <c r="G359" s="3">
         <v>0</v>
       </c>
       <c r="H359" s="4">
         <v>0</v>
       </c>
       <c r="I359" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" t="s">
         <v>9</v>
       </c>
       <c r="B360" t="s">
         <v>10</v>
       </c>
       <c r="C360" t="s">
         <v>727</v>
       </c>
       <c r="D360" t="s">
         <v>728</v>
       </c>
       <c r="E360" s="1">
-        <v>105</v>
+        <v>20</v>
       </c>
       <c r="F360" s="2">
-        <v>108.875</v>
+        <v>107.625</v>
       </c>
       <c r="G360" s="3">
         <v>0</v>
       </c>
       <c r="H360" s="4">
         <v>0</v>
       </c>
       <c r="I360" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" t="s">
         <v>9</v>
       </c>
       <c r="B361" t="s">
         <v>10</v>
       </c>
       <c r="C361" t="s">
         <v>729</v>
       </c>
       <c r="D361" t="s">
         <v>730</v>
       </c>
       <c r="E361" s="1">
-        <v>-57</v>
+        <v>125</v>
       </c>
       <c r="F361" s="2">
-        <v>109.9375</v>
+        <v>102.066406</v>
       </c>
       <c r="G361" s="3">
         <v>0</v>
       </c>
       <c r="H361" s="4">
         <v>0</v>
       </c>
       <c r="I361" s="5">
         <v>0</v>
+      </c>
+    </row>
+    <row r="362" spans="1:9">
+      <c r="A362" t="s">
+        <v>9</v>
+      </c>
+      <c r="B362" t="s">
+        <v>10</v>
+      </c>
+      <c r="C362" t="s">
+        <v>731</v>
+      </c>
+      <c r="D362" t="s">
+        <v>732</v>
+      </c>
+      <c r="E362" s="1">
+        <v>25</v>
+      </c>
+      <c r="F362" s="2">
+        <v>104.507813</v>
+      </c>
+      <c r="G362" s="3">
+        <v>0</v>
+      </c>
+      <c r="H362" s="4">
+        <v>0</v>
+      </c>
+      <c r="I362" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="363" spans="1:9">
+      <c r="A363" t="s">
+        <v>9</v>
+      </c>
+      <c r="B363" t="s">
+        <v>10</v>
+      </c>
+      <c r="C363" t="s">
+        <v>733</v>
+      </c>
+      <c r="D363" t="s">
+        <v>734</v>
+      </c>
+      <c r="E363" s="1">
+        <v>105</v>
+      </c>
+      <c r="F363" s="2">
+        <v>106.75</v>
+      </c>
+      <c r="G363" s="3">
+        <v>0</v>
+      </c>
+      <c r="H363" s="4">
+        <v>0</v>
+      </c>
+      <c r="I363" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="364" spans="1:9">
+      <c r="A364" t="s">
+        <v>9</v>
+      </c>
+      <c r="B364" t="s">
+        <v>10</v>
+      </c>
+      <c r="C364" t="s">
+        <v>735</v>
+      </c>
+      <c r="D364" t="s">
+        <v>736</v>
+      </c>
+      <c r="E364" s="1">
+        <v>-57</v>
+      </c>
+      <c r="F364" s="2">
+        <v>108.25</v>
+      </c>
+      <c r="G364" s="3">
+        <v>0</v>
+      </c>
+      <c r="H364" s="4">
+        <v>0</v>
+      </c>
+      <c r="I364" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="365" spans="1:9">
+      <c r="A365" t="s">
+        <v>9</v>
+      </c>
+      <c r="B365" t="s">
+        <v>10</v>
+      </c>
+      <c r="C365" t="s">
+        <v>737</v>
+      </c>
+      <c r="D365" t="s">
+        <v>738</v>
+      </c>
+      <c r="E365" s="1">
+        <v>-1058836.97</v>
+      </c>
+      <c r="F365" s="2">
+        <v>1</v>
+      </c>
+      <c r="G365" s="3">
+        <v>-1058836.97</v>
+      </c>
+      <c r="H365" s="4">
+        <v>-0.001760773905</v>
+      </c>
+      <c r="I365" s="5">
+        <v>-0.001761490027</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>731</v>
+        <v>739</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -13152,32 +13292,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Enhanced Core Bond ETF Holdings as of 08.21.2026</dc:title>
+  <dc:title>Sterling Capital Enhanced Core Bond ETF Holdings as of 09.11.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>