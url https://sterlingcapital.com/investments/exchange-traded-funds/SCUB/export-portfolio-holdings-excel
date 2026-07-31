--- v0 (2026-06-16)
+++ v1 (2026-07-31)
@@ -14,803 +14,809 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Account (ETF Ticker)</t>
+    <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-06-15</t>
+    <t>2026-07-30</t>
   </si>
   <si>
     <t>SCUB</t>
   </si>
   <si>
+    <t>47233JAG3</t>
+  </si>
+  <si>
+    <t>JEF 4.85 01/15/27</t>
+  </si>
+  <si>
     <t>37046UH53</t>
   </si>
   <si>
     <t>GMFPP CP 0 08/05/26</t>
   </si>
   <si>
     <t>70962BHA5</t>
   </si>
   <si>
     <t>PENSKE CP 0 08/10/26</t>
   </si>
   <si>
     <t>06644EAG3</t>
   </si>
   <si>
     <t>BANK5 2023-5YR1 A3</t>
   </si>
   <si>
     <t>37790BH46</t>
   </si>
   <si>
     <t>GLENPP CP 0 08/04/26</t>
   </si>
   <si>
     <t>05609QAA4</t>
   </si>
   <si>
     <t>BX 2021-ACNT A</t>
   </si>
   <si>
-    <t>912797UN5</t>
-[...10 lines deleted...]
-  <si>
     <t>61690YBU5</t>
   </si>
   <si>
     <t>MSC 2016-BNK2 A4</t>
   </si>
   <si>
     <t>92212KAC0</t>
   </si>
   <si>
     <t>VDC 2020-2A A2</t>
   </si>
   <si>
     <t>12595EAD7</t>
   </si>
   <si>
     <t>COMM 2017-COR2 A3</t>
   </si>
   <si>
     <t>895974AA1</t>
   </si>
   <si>
     <t>TCN 2025-SFR1 A</t>
   </si>
   <si>
+    <t>05685ABA5</t>
+  </si>
+  <si>
+    <t>BCC 2021-4A A1RR</t>
+  </si>
+  <si>
     <t>06762JAL7</t>
   </si>
   <si>
     <t>BABSN 2021-2A A1R</t>
   </si>
   <si>
     <t>85236KAK8</t>
   </si>
   <si>
     <t>SIDC 2023-3A A2</t>
   </si>
   <si>
+    <t>RECPAY</t>
+  </si>
+  <si>
+    <t>Receivables/Payables</t>
+  </si>
+  <si>
+    <t>04685A4B4</t>
+  </si>
+  <si>
+    <t>ATH FLOAT 08/27/26</t>
+  </si>
+  <si>
+    <t>165183DF8</t>
+  </si>
+  <si>
+    <t>CFII 2024-1A B</t>
+  </si>
+  <si>
+    <t>12551MAL3</t>
+  </si>
+  <si>
+    <t>CIFC 2017-5A AR</t>
+  </si>
+  <si>
+    <t>875484AJ6</t>
+  </si>
+  <si>
+    <t>SKT 3 1/8 09/01/26</t>
+  </si>
+  <si>
+    <t>31423R500</t>
+  </si>
+  <si>
+    <t>FEDERATED HERMES TREASURY</t>
+  </si>
+  <si>
+    <t>63941KAB1</t>
+  </si>
+  <si>
+    <t>NAVSL 2020-CA A2A</t>
+  </si>
+  <si>
+    <t>74980QAL5</t>
+  </si>
+  <si>
+    <t>RRAM 2021-17A A1AR</t>
+  </si>
+  <si>
+    <t>884887AN0</t>
+  </si>
+  <si>
+    <t>TPRK 2021-1A A1R</t>
+  </si>
+  <si>
+    <t>95000YAX3</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 A3</t>
+  </si>
+  <si>
+    <t>90276RBD9</t>
+  </si>
+  <si>
+    <t>UBSCM 2017-C4 A3</t>
+  </si>
+  <si>
+    <t>44148JAA7</t>
+  </si>
+  <si>
+    <t>HWIRE 2021-1 A2</t>
+  </si>
+  <si>
+    <t>55820BAS6</t>
+  </si>
+  <si>
+    <t>MDPK 2020-45A ARR</t>
+  </si>
+  <si>
+    <t>89642DAQ1</t>
+  </si>
+  <si>
+    <t>TRNTS 2021-16A A1R</t>
+  </si>
+  <si>
+    <t>482606AA8</t>
+  </si>
+  <si>
+    <t>KNDR 2021-KIND A</t>
+  </si>
+  <si>
+    <t>50202CAJ3</t>
+  </si>
+  <si>
+    <t>LCM 33A AR</t>
+  </si>
+  <si>
     <t>02008NAD9</t>
   </si>
   <si>
     <t>ALLYA 2023-A C</t>
   </si>
   <si>
-    <t>90276RBD9</t>
-[...20 lines deleted...]
-    <t>CIFC 2017-5A AR</t>
+    <t>46647PEN2</t>
+  </si>
+  <si>
+    <t>JPM FLOAT 10/22/28</t>
+  </si>
+  <si>
+    <t>30321L2G6</t>
+  </si>
+  <si>
+    <t>FG 5 7/8 06/10/27</t>
+  </si>
+  <si>
+    <t>024958AA8</t>
+  </si>
+  <si>
+    <t>ACAR 2026-3 A</t>
+  </si>
+  <si>
+    <t>02005NBQ2</t>
+  </si>
+  <si>
+    <t>ALLY 4 3/4 06/09/27</t>
+  </si>
+  <si>
+    <t>912797UT2</t>
+  </si>
+  <si>
+    <t>B 08/11/26</t>
+  </si>
+  <si>
+    <t>06761VAQ0</t>
+  </si>
+  <si>
+    <t>BABSN 2019-4A AR</t>
+  </si>
+  <si>
+    <t>10807WAB9</t>
+  </si>
+  <si>
+    <t>BLAST 2026-3 A2</t>
+  </si>
+  <si>
+    <t>16412XAG0</t>
+  </si>
+  <si>
+    <t>CHCOCH 5 1/8 06/30/27</t>
+  </si>
+  <si>
+    <t>26243EAR2</t>
+  </si>
+  <si>
+    <t>DRSLF 2017-53A BR</t>
+  </si>
+  <si>
+    <t>37989KAC6</t>
+  </si>
+  <si>
+    <t>GCAR 2026-2A A2</t>
+  </si>
+  <si>
+    <t>428102AH0</t>
+  </si>
+  <si>
+    <t>HESM 5 7/8 03/01/28</t>
+  </si>
+  <si>
+    <t>36274NAA0</t>
+  </si>
+  <si>
+    <t>HNOR 2026-A A</t>
+  </si>
+  <si>
+    <t>55952FAL2</t>
+  </si>
+  <si>
+    <t>MAGNE 2021-31A A1R</t>
+  </si>
+  <si>
+    <t>55820VAL7</t>
+  </si>
+  <si>
+    <t>MDPK 2021-49A AR</t>
+  </si>
+  <si>
+    <t>588926AL9</t>
+  </si>
+  <si>
+    <t>MFF 2025-1A A</t>
+  </si>
+  <si>
+    <t>551925AC4</t>
+  </si>
+  <si>
+    <t>MTLRF 2023-1A A4</t>
+  </si>
+  <si>
+    <t>92564RAA3</t>
+  </si>
+  <si>
+    <t>VICI 4 1/4 12/01/26</t>
+  </si>
+  <si>
+    <t>097023BU8</t>
+  </si>
+  <si>
+    <t>BA 2.8 03/01/27</t>
+  </si>
+  <si>
+    <t>38152BAK7</t>
+  </si>
+  <si>
+    <t>GSCRED 5.05 02/23/28</t>
+  </si>
+  <si>
+    <t>427096AH5</t>
+  </si>
+  <si>
+    <t>HTGC 2 5/8 09/16/26</t>
+  </si>
+  <si>
+    <t>505742AM8</t>
+  </si>
+  <si>
+    <t>LADR 4 1/4 02/01/27</t>
+  </si>
+  <si>
+    <t>96949LAD7</t>
+  </si>
+  <si>
+    <t>WMB 3.75 06/15/27</t>
+  </si>
+  <si>
+    <t>38173MAC6</t>
+  </si>
+  <si>
+    <t>GBDC 2.05 02/15/27</t>
+  </si>
+  <si>
+    <t>64134BAJ9</t>
+  </si>
+  <si>
+    <t>NEUB 2021-41A AR</t>
+  </si>
+  <si>
+    <t>04016NBH5</t>
+  </si>
+  <si>
+    <t>ARES 2017-44A A1RR</t>
+  </si>
+  <si>
+    <t>62848PAA8</t>
+  </si>
+  <si>
+    <t>MVWOT 2023-1A A</t>
   </si>
   <si>
     <t>87167WDC6</t>
   </si>
   <si>
     <t>SYMP 2021-25A AR</t>
   </si>
   <si>
-    <t>884887AN0</t>
-[...14 lines deleted...]
-    <t>SKT 3 1/8 09/01/26</t>
+    <t>18914KAA0</t>
+  </si>
+  <si>
+    <t>FTGPK 2025-2A AR</t>
+  </si>
+  <si>
+    <t>83206EAB3</t>
+  </si>
+  <si>
+    <t>SMB 2024-C A1B</t>
+  </si>
+  <si>
+    <t>38384EQ32</t>
+  </si>
+  <si>
+    <t>GNR 2023-132 BG</t>
+  </si>
+  <si>
+    <t>00833BBA5</t>
+  </si>
+  <si>
+    <t>AFRMT 2026-3A A</t>
+  </si>
+  <si>
+    <t>14687JAG4</t>
+  </si>
+  <si>
+    <t>CRVNA 2021-P3 B</t>
+  </si>
+  <si>
+    <t>449934AD0</t>
+  </si>
+  <si>
+    <t>IQV 5 10/15/26</t>
+  </si>
+  <si>
+    <t>09261HAD9</t>
+  </si>
+  <si>
+    <t>BCRED 2 5/8 12/15/26</t>
+  </si>
+  <si>
+    <t>64033XAE4</t>
+  </si>
+  <si>
+    <t>NSLT 2025-AA A1B</t>
+  </si>
+  <si>
+    <t>04010LBE2</t>
+  </si>
+  <si>
+    <t>ARCC 7 01/15/27</t>
+  </si>
+  <si>
+    <t>37892AAA8</t>
+  </si>
+  <si>
+    <t>GNL 3 3/4 12/15/27</t>
+  </si>
+  <si>
+    <t>05401AAW1</t>
+  </si>
+  <si>
+    <t>AVOL 4.95 01/15/28</t>
+  </si>
+  <si>
+    <t>10805NAE5</t>
+  </si>
+  <si>
+    <t>BLAST 2024-3 C</t>
+  </si>
+  <si>
+    <t>38384D5M5</t>
+  </si>
+  <si>
+    <t>GNR 2023-164 DV</t>
+  </si>
+  <si>
+    <t>505709AE5</t>
+  </si>
+  <si>
+    <t>LADAR 2024-3A B</t>
+  </si>
+  <si>
+    <t>577081BD3</t>
+  </si>
+  <si>
+    <t>MAT 5.875 12/15/27</t>
+  </si>
+  <si>
+    <t>055986AF0</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 AS</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
+  </si>
+  <si>
+    <t>42806MAN9</t>
+  </si>
+  <si>
+    <t>HERTZ 2022-2A A</t>
+  </si>
+  <si>
+    <t>76761RBG3</t>
+  </si>
+  <si>
+    <t>RSRVA 2016-3A AR3</t>
+  </si>
+  <si>
+    <t>74332YAA7</t>
+  </si>
+  <si>
+    <t>PROG 2022-SFR5 A</t>
+  </si>
+  <si>
+    <t>38384H4V7</t>
+  </si>
+  <si>
+    <t>GNR 2024-1 D</t>
+  </si>
+  <si>
+    <t>78397DAE8</t>
+  </si>
+  <si>
+    <t>SECBEN 5.9 09/26/28</t>
+  </si>
+  <si>
+    <t>34962XAN2</t>
+  </si>
+  <si>
+    <t>FCBSL 2020-1A A1AR</t>
+  </si>
+  <si>
+    <t>05377RHC1</t>
+  </si>
+  <si>
+    <t>AESOP 2023-5A A</t>
+  </si>
+  <si>
+    <t>68389XBU8</t>
+  </si>
+  <si>
+    <t>ORCL 2.8 04/01/27</t>
+  </si>
+  <si>
+    <t>38411WAB8</t>
+  </si>
+  <si>
+    <t>GPIF 2025-1A B</t>
+  </si>
+  <si>
+    <t>165183DE1</t>
+  </si>
+  <si>
+    <t>CFII 2024-1A A1</t>
+  </si>
+  <si>
+    <t>31416CDV5</t>
+  </si>
+  <si>
+    <t>FN 995716</t>
+  </si>
+  <si>
+    <t>03067FAD2</t>
+  </si>
+  <si>
+    <t>AMCAR 2025-1 A3</t>
+  </si>
+  <si>
+    <t>3137FJX79</t>
+  </si>
+  <si>
+    <t>FHR 4838 VA</t>
+  </si>
+  <si>
+    <t>57665RAN6</t>
+  </si>
+  <si>
+    <t>MTCHII 4 5/8 06/01/28</t>
+  </si>
+  <si>
+    <t>83192CAC1</t>
+  </si>
+  <si>
+    <t>SMB 2019-B A2B</t>
   </si>
   <si>
     <t>12637UAW9</t>
   </si>
   <si>
     <t>CSAIL 2016-C7 A5</t>
   </si>
   <si>
-    <t>74980QAL5</t>
-[...8 lines deleted...]
-    <t>WFCM 2017-C40 A3</t>
+    <t>00914AAM4</t>
+  </si>
+  <si>
+    <t>AL 1.875 08/15/26</t>
+  </si>
+  <si>
+    <t>83405UAA8</t>
+  </si>
+  <si>
+    <t>SCLP 2025-4 A</t>
+  </si>
+  <si>
+    <t>12595JAG9</t>
+  </si>
+  <si>
+    <t>CSAIL 2017-CX10 A4</t>
+  </si>
+  <si>
+    <t>42806MAE9</t>
+  </si>
+  <si>
+    <t>HERTZ 2021-2A A</t>
+  </si>
+  <si>
+    <t>14687KAE6</t>
+  </si>
+  <si>
+    <t>CRVNA 2021-P4 B</t>
+  </si>
+  <si>
+    <t>64134MAJ5</t>
+  </si>
+  <si>
+    <t>NEUB 2021-45A AR</t>
+  </si>
+  <si>
+    <t>303075AA3</t>
+  </si>
+  <si>
+    <t>FDS 2.9 03/01/27</t>
+  </si>
+  <si>
+    <t>90276EAE7</t>
+  </si>
+  <si>
+    <t>UBSCM 2017-C1 A4</t>
+  </si>
+  <si>
+    <t>95000PAE4</t>
+  </si>
+  <si>
+    <t>WFCM 2016-C37 A5</t>
+  </si>
+  <si>
+    <t>00835DAA0</t>
+  </si>
+  <si>
+    <t>AFFRM 2025-X2 A</t>
+  </si>
+  <si>
+    <t>12532BAD9</t>
+  </si>
+  <si>
+    <t>CFCRE 2016-C7 A3</t>
+  </si>
+  <si>
+    <t>78410GAD6</t>
+  </si>
+  <si>
+    <t>SBAC 3 7/8 02/15/27</t>
+  </si>
+  <si>
+    <t>68269MAB0</t>
+  </si>
+  <si>
+    <t>OMFIT 2021-1A A2</t>
+  </si>
+  <si>
+    <t>78449TAC5</t>
+  </si>
+  <si>
+    <t>SMB 2019-A A2B</t>
+  </si>
+  <si>
+    <t>432917AA0</t>
+  </si>
+  <si>
+    <t>HGVT 2023-1A A</t>
+  </si>
+  <si>
+    <t>872899BL2</t>
+  </si>
+  <si>
+    <t>TSTAT 2022-1A AR3</t>
   </si>
   <si>
     <t>05609RAA2</t>
   </si>
   <si>
     <t>BX 2021-BXMF A</t>
   </si>
   <si>
-    <t>18914KAA0</t>
-[...452 lines deleted...]
-    <t>SBAC 3 7/8 02/15/27</t>
+    <t>92840VAT9</t>
+  </si>
+  <si>
+    <t>VST 5.05 12/30/26</t>
+  </si>
+  <si>
+    <t>552953CF6</t>
+  </si>
+  <si>
+    <t>MGM 5 1/2 04/15/27</t>
+  </si>
+  <si>
+    <t>802927AE3</t>
+  </si>
+  <si>
+    <t>SDART 2023-4 B</t>
+  </si>
+  <si>
+    <t>26244GAS4</t>
+  </si>
+  <si>
+    <t>DRSLF 2015-40A AR2</t>
+  </si>
+  <si>
+    <t>118230AQ4</t>
+  </si>
+  <si>
+    <t>BPL 3.95 12/01/26</t>
+  </si>
+  <si>
+    <t>3137H6N35</t>
+  </si>
+  <si>
+    <t>FHR 5216 JA</t>
   </si>
   <si>
     <t>83407HAA5</t>
   </si>
   <si>
     <t>SCLP 2025-2 A</t>
   </si>
   <si>
-    <t>802927AE3</t>
-[...28 lines deleted...]
-  <si>
     <t>83406YAA9</t>
   </si>
   <si>
     <t>SCLP 2025-1 A</t>
   </si>
   <si>
-    <t>26244GAS4</t>
-[...20 lines deleted...]
-    <t>KKR 21 A</t>
+    <t>44935CAD3</t>
+  </si>
+  <si>
+    <t>HART 2025-A A3</t>
   </si>
   <si>
     <t>44918CAE2</t>
   </si>
   <si>
     <t>HART 2023-C A4</t>
   </si>
   <si>
+    <t>14318MAE9</t>
+  </si>
+  <si>
+    <t>CARMX 2022-3 A4</t>
+  </si>
+  <si>
+    <t>FUTURESC</t>
+  </si>
+  <si>
+    <t>FUTURES CASH AT BROKER</t>
+  </si>
+  <si>
     <t>96328GAS6</t>
   </si>
   <si>
     <t>WFLF 2023-1A A</t>
   </si>
   <si>
-    <t>14318MAE9</t>
-[...4 lines deleted...]
-  <si>
     <t>98163VAD0</t>
   </si>
   <si>
     <t>WOART 2022-D A3</t>
-  </si>
-[...16 lines deleted...]
-    <t>SDART 2023-3 B</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1138,3610 +1144,3639 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I121"/>
+  <dimension ref="A1:I122"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="15.281982" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
         <v>500000</v>
       </c>
       <c r="F2" s="2">
-        <v>99.41973</v>
+        <v>100.112864</v>
       </c>
       <c r="G2" s="3">
-        <v>497098.65</v>
+        <v>500564.32</v>
       </c>
       <c r="H2" s="4">
-        <v>0.019654363972</v>
+        <v>0.019771659746</v>
       </c>
       <c r="I2" s="5">
-        <v>0.019656337055</v>
+        <v>0.019773426135</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
         <v>500000</v>
       </c>
       <c r="F3" s="2">
-        <v>99.34126999999999</v>
+        <v>99.9359</v>
       </c>
       <c r="G3" s="3">
-        <v>496706.35</v>
+        <v>499679.5</v>
       </c>
       <c r="H3" s="4">
-        <v>0.019638853154</v>
+        <v>0.019736710471</v>
       </c>
       <c r="I3" s="5">
-        <v>0.019640824679</v>
+        <v>0.019738473738</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>483000</v>
+        <v>500000</v>
       </c>
       <c r="F4" s="2">
-        <v>102.007089</v>
+        <v>99.87685</v>
       </c>
       <c r="G4" s="3">
-        <v>492694.24</v>
+        <v>499384.25</v>
       </c>
       <c r="H4" s="4">
-        <v>0.019480221717</v>
+        <v>0.019725048468</v>
       </c>
       <c r="I4" s="5">
-        <v>0.019482177318</v>
+        <v>0.019726810693</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>460000</v>
+        <v>483000</v>
       </c>
       <c r="F5" s="2">
-        <v>99.44815</v>
+        <v>101.61007</v>
       </c>
       <c r="G5" s="3">
-        <v>457461.49</v>
+        <v>490776.64</v>
       </c>
       <c r="H5" s="4">
-        <v>0.018087183757</v>
+        <v>0.019385058647</v>
       </c>
       <c r="I5" s="5">
-        <v>0.018088999511</v>
+        <v>0.019386790498</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>401303.97</v>
+        <v>460000</v>
       </c>
       <c r="F6" s="2">
-        <v>100</v>
+        <v>99.94615</v>
       </c>
       <c r="G6" s="3">
-        <v>401303.97</v>
+        <v>459752.29</v>
       </c>
       <c r="H6" s="4">
-        <v>0.01586681897</v>
+        <v>0.018159635999</v>
       </c>
       <c r="I6" s="5">
-        <v>0.015868411825</v>
+        <v>0.018161258371</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>400000</v>
+        <v>401303.97</v>
       </c>
       <c r="F7" s="2">
-        <v>99.79000000000001</v>
+        <v>100</v>
       </c>
       <c r="G7" s="3">
-        <v>399160</v>
+        <v>401303.97</v>
       </c>
       <c r="H7" s="4">
-        <v>0.01578205035</v>
+        <v>0.015851001025</v>
       </c>
       <c r="I7" s="5">
-        <v>0.015783634694</v>
+        <v>0.015852417145</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
         <v>390000</v>
       </c>
       <c r="F8" s="2">
-        <v>99.840333</v>
+        <v>98.632769</v>
       </c>
       <c r="G8" s="3">
-        <v>389377.3</v>
+        <v>384667.8</v>
       </c>
       <c r="H8" s="4">
-        <v>0.01539526038</v>
+        <v>0.015193893242</v>
       </c>
       <c r="I8" s="5">
-        <v>0.015396805895</v>
+        <v>0.015195250657</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>390000</v>
+        <v>400000</v>
       </c>
       <c r="F9" s="2">
-        <v>98.699551</v>
+        <v>95.98801</v>
       </c>
       <c r="G9" s="3">
-        <v>384928.25</v>
+        <v>383952.04</v>
       </c>
       <c r="H9" s="4">
-        <v>0.015219353155</v>
+        <v>0.01516562166</v>
       </c>
       <c r="I9" s="5">
-        <v>0.015220881011</v>
+        <v>0.015166976548</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>400000</v>
+        <v>380000</v>
       </c>
       <c r="F10" s="2">
-        <v>95.90482</v>
+        <v>98.77902899999999</v>
       </c>
       <c r="G10" s="3">
-        <v>383619.28</v>
+        <v>375360.31</v>
       </c>
       <c r="H10" s="4">
-        <v>0.015167598938</v>
+        <v>0.014826259162</v>
       </c>
       <c r="I10" s="5">
-        <v>0.015169121599</v>
+        <v>0.014827583732</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>380000</v>
+        <v>361810.73</v>
       </c>
       <c r="F11" s="2">
-        <v>98.8793</v>
+        <v>99.749999</v>
       </c>
       <c r="G11" s="3">
-        <v>375741.34</v>
+        <v>360906.2</v>
       </c>
       <c r="H11" s="4">
-        <v>0.014856119717</v>
+        <v>0.014255340009</v>
       </c>
       <c r="I11" s="5">
-        <v>0.014857611109</v>
+        <v>0.014256613573</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>363575.62</v>
+        <v>350000</v>
       </c>
       <c r="F12" s="2">
-        <v>100.014869</v>
+        <v>100</v>
       </c>
       <c r="G12" s="3">
-        <v>363629.68</v>
+        <v>350000</v>
       </c>
       <c r="H12" s="4">
-        <v>0.014377247017</v>
+        <v>0.013824558872</v>
       </c>
       <c r="I12" s="5">
-        <v>0.014378690335</v>
+        <v>0.013825793951</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
         <v>325000</v>
       </c>
       <c r="F13" s="2">
-        <v>100.015</v>
+        <v>100.023</v>
       </c>
       <c r="G13" s="3">
-        <v>325048.75</v>
+        <v>325074.75</v>
       </c>
       <c r="H13" s="4">
-        <v>0.012851828186</v>
+        <v>0.012840042912</v>
       </c>
       <c r="I13" s="5">
-        <v>0.012853118368</v>
+        <v>0.012841190034</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
         <v>320000</v>
       </c>
       <c r="F14" s="2">
-        <v>100.334731</v>
+        <v>100.117441</v>
       </c>
       <c r="G14" s="3">
-        <v>321071.14</v>
+        <v>320375.81</v>
       </c>
       <c r="H14" s="4">
-        <v>0.012694560789</v>
+        <v>0.012654440752</v>
       </c>
       <c r="I14" s="5">
-        <v>0.012695835184</v>
+        <v>0.012655571293</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>309115.25</v>
+        <v>308858.72</v>
       </c>
       <c r="F15" s="2">
-        <v>100.541471</v>
+        <v>1</v>
       </c>
       <c r="G15" s="3">
-        <v>310789.02</v>
+        <v>308858.72</v>
       </c>
       <c r="H15" s="4">
-        <v>0.012288024734</v>
+        <v>0.012199530165</v>
       </c>
       <c r="I15" s="5">
-        <v>0.012289258317</v>
+        <v>0.012200620065</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>309436.76</v>
+        <v>300000</v>
       </c>
       <c r="F16" s="2">
-        <v>98.69584</v>
+        <v>100.048353</v>
       </c>
       <c r="G16" s="3">
-        <v>305401.21</v>
+        <v>300145.06</v>
       </c>
       <c r="H16" s="4">
-        <v>0.012075000666</v>
+        <v>0.011855351538</v>
       </c>
       <c r="I16" s="5">
-        <v>0.012076212864</v>
+        <v>0.011856410689</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
         <v>300000</v>
       </c>
       <c r="F17" s="2">
-        <v>100.156877</v>
+        <v>100.61214</v>
       </c>
       <c r="G17" s="3">
-        <v>300470.63</v>
+        <v>301836.42</v>
       </c>
       <c r="H17" s="4">
-        <v>0.011880054683</v>
+        <v>0.011922158166</v>
       </c>
       <c r="I17" s="5">
-        <v>0.01188124731</v>
+        <v>0.011923223285</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
         <v>300000</v>
       </c>
       <c r="F18" s="2">
-        <v>100.61234</v>
+        <v>100.084</v>
       </c>
       <c r="G18" s="3">
-        <v>301837.02</v>
+        <v>300252</v>
       </c>
       <c r="H18" s="4">
-        <v>0.011934079184</v>
+        <v>0.011859575573</v>
       </c>
       <c r="I18" s="5">
-        <v>0.011935277235</v>
+        <v>0.011860635101</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
         <v>300000</v>
       </c>
       <c r="F19" s="2">
-        <v>100.038</v>
+        <v>99.874177</v>
       </c>
       <c r="G19" s="3">
-        <v>300114</v>
+        <v>299622.53</v>
       </c>
       <c r="H19" s="4">
-        <v>0.01186595415</v>
+        <v>0.011834712341</v>
       </c>
       <c r="I19" s="5">
-        <v>0.011867145362</v>
+        <v>0.011835769647</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>300000</v>
+        <v>293150.8</v>
       </c>
       <c r="F20" s="2">
-        <v>100.052</v>
+        <v>1</v>
       </c>
       <c r="G20" s="3">
-        <v>300156</v>
+        <v>293150.8</v>
       </c>
       <c r="H20" s="4">
-        <v>0.011867614753</v>
+        <v>0.011579087123</v>
       </c>
       <c r="I20" s="5">
-        <v>0.011868806131</v>
+        <v>0.011580121592</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>300000</v>
+        <v>303402.54</v>
       </c>
       <c r="F21" s="2">
-        <v>100.016</v>
+        <v>96.558061</v>
       </c>
       <c r="G21" s="3">
-        <v>300048</v>
+        <v>292959.61</v>
       </c>
       <c r="H21" s="4">
-        <v>0.011863344632</v>
+        <v>0.011571535345</v>
       </c>
       <c r="I21" s="5">
-        <v>0.011864535582</v>
+        <v>0.01157256914</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>300000</v>
+        <v>292000</v>
       </c>
       <c r="F22" s="2">
-        <v>99.86187700000001</v>
+        <v>100.02</v>
       </c>
       <c r="G22" s="3">
-        <v>299585.63</v>
+        <v>292058.4</v>
       </c>
       <c r="H22" s="4">
-        <v>0.011845063414</v>
+        <v>0.0115359387</v>
       </c>
       <c r="I22" s="5">
-        <v>0.011846252529</v>
+        <v>0.011536969314</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>300000</v>
+        <v>290909.47</v>
       </c>
       <c r="F23" s="2">
-        <v>99.756467</v>
+        <v>99.988</v>
       </c>
       <c r="G23" s="3">
-        <v>299269.4</v>
+        <v>290874.56</v>
       </c>
       <c r="H23" s="4">
-        <v>0.011832560263</v>
+        <v>0.011489178546</v>
       </c>
       <c r="I23" s="5">
-        <v>0.011833748123</v>
+        <v>0.011490204983</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>293595.2</v>
+        <v>292375.74</v>
       </c>
       <c r="F24" s="2">
-        <v>99.673132</v>
+        <v>98.887959</v>
       </c>
       <c r="G24" s="3">
-        <v>292635.53</v>
+        <v>289124.4</v>
       </c>
       <c r="H24" s="4">
-        <v>0.011570269286</v>
+        <v>0.011420049473</v>
       </c>
       <c r="I24" s="5">
-        <v>0.011571430814</v>
+        <v>0.011421069734</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>292000</v>
+        <v>288809.9</v>
       </c>
       <c r="F25" s="2">
-        <v>100.017</v>
+        <v>98.805041</v>
       </c>
       <c r="G25" s="3">
-        <v>292049.64</v>
+        <v>285358.74</v>
       </c>
       <c r="H25" s="4">
-        <v>0.011547104227</v>
+        <v>0.011271310578</v>
       </c>
       <c r="I25" s="5">
-        <v>0.011548263429</v>
+        <v>0.011272317551</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>293944.12</v>
+        <v>285000</v>
       </c>
       <c r="F26" s="2">
-        <v>98.8616</v>
+        <v>99.31670200000001</v>
       </c>
       <c r="G26" s="3">
-        <v>290597.86</v>
+        <v>283052.6</v>
       </c>
       <c r="H26" s="4">
-        <v>0.011489703528</v>
+        <v>0.011180220978</v>
       </c>
       <c r="I26" s="5">
-        <v>0.011490856968</v>
+        <v>0.011181219813</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>286490.3</v>
+        <v>275000</v>
       </c>
       <c r="F27" s="2">
-        <v>99.968749</v>
+        <v>100.026</v>
       </c>
       <c r="G27" s="3">
-        <v>286400.77</v>
+        <v>275071.5</v>
       </c>
       <c r="H27" s="4">
-        <v>0.011323758281</v>
+        <v>0.010864977559</v>
       </c>
       <c r="I27" s="5">
-        <v>0.011324895062</v>
+        <v>0.010865948231</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>285000</v>
+        <v>275000</v>
       </c>
       <c r="F28" s="2">
-        <v>99.965</v>
+        <v>100.048</v>
       </c>
       <c r="G28" s="3">
-        <v>284900.25</v>
+        <v>275132</v>
       </c>
       <c r="H28" s="4">
-        <v>0.01126443053</v>
+        <v>0.010867367233</v>
       </c>
       <c r="I28" s="5">
-        <v>0.011265561355</v>
+        <v>0.010868338118</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>285000</v>
+        <v>272722.97</v>
       </c>
       <c r="F29" s="2">
-        <v>99.0252</v>
+        <v>99.91364900000001</v>
       </c>
       <c r="G29" s="3">
-        <v>282221.82</v>
+        <v>272487.47</v>
       </c>
       <c r="H29" s="4">
-        <v>0.011158530346</v>
+        <v>0.01076291167</v>
       </c>
       <c r="I29" s="5">
-        <v>0.01115965054</v>
+        <v>0.010763873223</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>275000</v>
+        <v>265000</v>
       </c>
       <c r="F30" s="2">
-        <v>100.23</v>
+        <v>100.056</v>
       </c>
       <c r="G30" s="3">
-        <v>275632.5</v>
+        <v>265148.4</v>
       </c>
       <c r="H30" s="4">
-        <v>0.010898000784</v>
+        <v>0.010473027616</v>
       </c>
       <c r="I30" s="5">
-        <v>0.010899094824</v>
+        <v>0.010473963271</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>275000</v>
+        <v>262144.26</v>
       </c>
       <c r="F31" s="2">
-        <v>100.034</v>
+        <v>100.413002</v>
       </c>
       <c r="G31" s="3">
-        <v>275093.5</v>
+        <v>263226.92</v>
       </c>
       <c r="H31" s="4">
-        <v>0.010876689718</v>
+        <v>0.010397131619</v>
       </c>
       <c r="I31" s="5">
-        <v>0.010877781618</v>
+        <v>0.010398060493</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>275000</v>
+        <v>260000</v>
       </c>
       <c r="F32" s="2">
-        <v>99.27316</v>
+        <v>100.292665</v>
       </c>
       <c r="G32" s="3">
-        <v>273001.19</v>
+        <v>260760.93</v>
       </c>
       <c r="H32" s="4">
-        <v>0.010793963639</v>
+        <v>0.010299728041</v>
       </c>
       <c r="I32" s="5">
-        <v>0.010795047235</v>
+        <v>0.010300648214</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>272722.97</v>
+        <v>250000</v>
       </c>
       <c r="F33" s="2">
-        <v>99.793032</v>
+        <v>100.878352</v>
       </c>
       <c r="G33" s="3">
-        <v>272158.52</v>
+        <v>252195.88</v>
       </c>
       <c r="H33" s="4">
-        <v>0.01076064605</v>
+        <v>0.009961419401</v>
       </c>
       <c r="I33" s="5">
-        <v>0.0107617263</v>
+        <v>0.009962309349</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>269428.22</v>
+        <v>250000</v>
       </c>
       <c r="F34" s="2">
-        <v>1</v>
+        <v>100.110952</v>
       </c>
       <c r="G34" s="3">
-        <v>269428.22</v>
+        <v>250277.38</v>
       </c>
       <c r="H34" s="4">
-        <v>0.010652694994</v>
+        <v>0.009885641069000001</v>
       </c>
       <c r="I34" s="5">
-        <v>0.010653764407</v>
+        <v>0.009886524246999999</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
-        <v>265000</v>
+        <v>250000</v>
       </c>
       <c r="F35" s="2">
-        <v>100.026</v>
+        <v>100.145696</v>
       </c>
       <c r="G35" s="3">
-        <v>265068.9</v>
+        <v>250364.24</v>
       </c>
       <c r="H35" s="4">
-        <v>0.01048033552</v>
+        <v>0.00988907193</v>
       </c>
       <c r="I35" s="5">
-        <v>0.01048138763</v>
+        <v>0.009889955414</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>263000</v>
+        <v>250000</v>
       </c>
       <c r="F36" s="2">
-        <v>100.118</v>
+        <v>99.88988000000001</v>
       </c>
       <c r="G36" s="3">
-        <v>263310.34</v>
+        <v>249724.7</v>
       </c>
       <c r="H36" s="4">
-        <v>0.0104108053</v>
+        <v>0.009863810906</v>
       </c>
       <c r="I36" s="5">
-        <v>0.010411850431</v>
+        <v>0.009864692132999999</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
-        <v>260000</v>
+        <v>250000</v>
       </c>
       <c r="F37" s="2">
-        <v>100.362369</v>
+        <v>100.093</v>
       </c>
       <c r="G37" s="3">
-        <v>260942.16</v>
+        <v>250232.5</v>
       </c>
       <c r="H37" s="4">
-        <v>0.010317171806</v>
+        <v>0.009883868366</v>
       </c>
       <c r="I37" s="5">
-        <v>0.010318207537</v>
+        <v>0.009884751385</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
-        <v>250665.71</v>
+        <v>250000</v>
       </c>
       <c r="F38" s="2">
-        <v>102.068999</v>
+        <v>100.011132</v>
       </c>
       <c r="G38" s="3">
-        <v>255851.98</v>
+        <v>250027.83</v>
       </c>
       <c r="H38" s="4">
-        <v>0.01011591554</v>
+        <v>0.009875784158999999</v>
       </c>
       <c r="I38" s="5">
-        <v>0.010116931066</v>
+        <v>0.009876666455999999</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
         <v>250000</v>
       </c>
       <c r="F39" s="2">
-        <v>100.9788</v>
+        <v>100.190848</v>
       </c>
       <c r="G39" s="3">
-        <v>252447</v>
+        <v>250477.12</v>
       </c>
       <c r="H39" s="4">
-        <v>0.009981288868</v>
+        <v>0.009893530547</v>
       </c>
       <c r="I39" s="5">
-        <v>0.00998229088</v>
+        <v>0.00989441443</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
-        <v>251850.99</v>
+        <v>250000</v>
       </c>
       <c r="F40" s="2">
-        <v>100.21149</v>
+        <v>100.103</v>
       </c>
       <c r="G40" s="3">
-        <v>252383.63</v>
+        <v>250257.5</v>
       </c>
       <c r="H40" s="4">
-        <v>0.009978783321999999</v>
+        <v>0.009884855834000001</v>
       </c>
       <c r="I40" s="5">
-        <v>0.009979785082</v>
+        <v>0.009885738942</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
         <v>250000</v>
       </c>
       <c r="F41" s="2">
-        <v>99.855572</v>
+        <v>99.97427999999999</v>
       </c>
       <c r="G41" s="3">
-        <v>249638.93</v>
+        <v>249935.7</v>
       </c>
       <c r="H41" s="4">
-        <v>0.009870262959</v>
+        <v>0.00987214514</v>
       </c>
       <c r="I41" s="5">
-        <v>0.009871253825000001</v>
+        <v>0.009873027112000001</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
         <v>250000</v>
       </c>
       <c r="F42" s="2">
-        <v>100.024</v>
+        <v>100.4491</v>
       </c>
       <c r="G42" s="3">
-        <v>250060</v>
+        <v>251122.75</v>
       </c>
       <c r="H42" s="4">
-        <v>0.00988691129</v>
+        <v>0.009919032119</v>
       </c>
       <c r="I42" s="5">
-        <v>0.009887903827</v>
+        <v>0.009919918279</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
         <v>250000</v>
       </c>
       <c r="F43" s="2">
-        <v>100.373292</v>
+        <v>100.211</v>
       </c>
       <c r="G43" s="3">
-        <v>250933.23</v>
+        <v>250527.5</v>
       </c>
       <c r="H43" s="4">
-        <v>0.009921437194</v>
+        <v>0.009895520494</v>
       </c>
       <c r="I43" s="5">
-        <v>0.009922433196999999</v>
+        <v>0.009896404554</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
         <v>250000</v>
       </c>
       <c r="F44" s="2">
-        <v>100.236</v>
+        <v>99.99299999999999</v>
       </c>
       <c r="G44" s="3">
-        <v>250590</v>
+        <v>249982.5</v>
       </c>
       <c r="H44" s="4">
-        <v>0.009907866513</v>
+        <v>0.009873993681</v>
       </c>
       <c r="I44" s="5">
-        <v>0.009908861154</v>
+        <v>0.009874875817999999</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
         <v>250000</v>
       </c>
       <c r="F45" s="2">
-        <v>99.890576</v>
+        <v>100</v>
       </c>
       <c r="G45" s="3">
-        <v>249726.44</v>
+        <v>250000</v>
       </c>
       <c r="H45" s="4">
-        <v>0.009873722943000001</v>
+        <v>0.009874684909</v>
       </c>
       <c r="I45" s="5">
-        <v>0.009874714156000001</v>
+        <v>0.009875567108</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
         <v>250000</v>
       </c>
       <c r="F46" s="2">
-        <v>100.003292</v>
+        <v>99.917312</v>
       </c>
       <c r="G46" s="3">
-        <v>250008.23</v>
+        <v>249793.28</v>
       </c>
       <c r="H46" s="4">
-        <v>0.0098848644</v>
+        <v>0.009866519729</v>
       </c>
       <c r="I46" s="5">
-        <v>0.009885856731</v>
+        <v>0.009867401199</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
         <v>250000</v>
       </c>
       <c r="F47" s="2">
-        <v>100.35472</v>
+        <v>100.50954</v>
       </c>
       <c r="G47" s="3">
-        <v>250886.8</v>
+        <v>251273.85</v>
       </c>
       <c r="H47" s="4">
-        <v>0.009919601437000001</v>
+        <v>0.009925000377999999</v>
       </c>
       <c r="I47" s="5">
-        <v>0.009920597256</v>
+        <v>0.009925887071999999</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
         <v>250000</v>
       </c>
       <c r="F48" s="2">
-        <v>100.005</v>
+        <v>99.84879599999999</v>
       </c>
       <c r="G48" s="3">
-        <v>250012.5</v>
+        <v>249621.99</v>
       </c>
       <c r="H48" s="4">
-        <v>0.009885033227</v>
+        <v>0.009859753989999999</v>
       </c>
       <c r="I48" s="5">
-        <v>0.009886025576000001</v>
+        <v>0.009860634855</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
         <v>250000</v>
       </c>
       <c r="F49" s="2">
-        <v>100.004</v>
+        <v>98.98348799999999</v>
       </c>
       <c r="G49" s="3">
-        <v>250010</v>
+        <v>247458.72</v>
       </c>
       <c r="H49" s="4">
-        <v>0.009884934382000001</v>
+        <v>0.009774307552000001</v>
       </c>
       <c r="I49" s="5">
-        <v>0.009885926721000001</v>
+        <v>0.009775180783</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
         <v>250000</v>
       </c>
       <c r="F50" s="2">
-        <v>100.643772</v>
+        <v>99.426368</v>
       </c>
       <c r="G50" s="3">
-        <v>251609.43</v>
+        <v>248565.92</v>
       </c>
       <c r="H50" s="4">
-        <v>0.009948172894999999</v>
+        <v>0.009818040556</v>
       </c>
       <c r="I50" s="5">
-        <v>0.009949171582</v>
+        <v>0.009818917694</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
         <v>250000</v>
       </c>
       <c r="F51" s="2">
-        <v>100.095</v>
+        <v>99.650492</v>
       </c>
       <c r="G51" s="3">
-        <v>250237.5</v>
+        <v>249126.23</v>
       </c>
       <c r="H51" s="4">
-        <v>0.009893929313</v>
+        <v>0.009840172095</v>
       </c>
       <c r="I51" s="5">
-        <v>0.009894922555</v>
+        <v>0.009841051211</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
         <v>250000</v>
       </c>
       <c r="F52" s="2">
-        <v>99.85143600000001</v>
+        <v>99.510752</v>
       </c>
       <c r="G52" s="3">
-        <v>249628.59</v>
+        <v>248776.88</v>
       </c>
       <c r="H52" s="4">
-        <v>0.009869854133999999</v>
+        <v>0.009826373209999999</v>
       </c>
       <c r="I52" s="5">
-        <v>0.009870844958999999</v>
+        <v>0.009827251093</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
         <v>250000</v>
       </c>
       <c r="F53" s="2">
-        <v>98.965048</v>
+        <v>99.366816</v>
       </c>
       <c r="G53" s="3">
-        <v>247412.62</v>
+        <v>248417.04</v>
       </c>
       <c r="H53" s="4">
-        <v>0.009782238766</v>
+        <v>0.009812159984</v>
       </c>
       <c r="I53" s="5">
-        <v>0.009783220796000001</v>
+        <v>0.009813036597</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
         <v>250000</v>
       </c>
       <c r="F54" s="2">
-        <v>99.446744</v>
+        <v>98.15204799999999</v>
       </c>
       <c r="G54" s="3">
-        <v>248616.86</v>
+        <v>245380.12</v>
       </c>
       <c r="H54" s="4">
-        <v>0.009829852195000001</v>
+        <v>0.009692205471</v>
       </c>
       <c r="I54" s="5">
-        <v>0.009830839005</v>
+        <v>0.009693071368</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>250000</v>
+        <v>243224.84</v>
       </c>
       <c r="F55" s="2">
-        <v>99.40002</v>
+        <v>100.050999</v>
       </c>
       <c r="G55" s="3">
-        <v>248500.05</v>
+        <v>243348.88</v>
       </c>
       <c r="H55" s="4">
-        <v>0.009825233742999999</v>
+        <v>0.00961197414</v>
       </c>
       <c r="I55" s="5">
-        <v>0.009826220089</v>
+        <v>0.009612832868</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>250000</v>
+        <v>237841.88</v>
       </c>
       <c r="F56" s="2">
-        <v>99.505796</v>
+        <v>100.067999</v>
       </c>
       <c r="G56" s="3">
-        <v>248764.49</v>
+        <v>238003.61</v>
       </c>
       <c r="H56" s="4">
-        <v>0.009835689212999999</v>
+        <v>0.009400842627</v>
       </c>
       <c r="I56" s="5">
-        <v>0.009836676609000001</v>
+        <v>0.009401682494</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>250000</v>
+        <v>237583.64</v>
       </c>
       <c r="F57" s="2">
-        <v>97.835652</v>
+        <v>100.160221</v>
       </c>
       <c r="G57" s="3">
-        <v>244589.13</v>
+        <v>237964.3</v>
       </c>
       <c r="H57" s="4">
-        <v>0.009670603178</v>
+        <v>0.009399289884</v>
       </c>
       <c r="I57" s="5">
-        <v>0.009671574000999999</v>
+        <v>0.009400129611000001</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>245721.78</v>
+        <v>231788.81</v>
       </c>
       <c r="F58" s="2">
-        <v>99.836079</v>
+        <v>100.035999</v>
       </c>
       <c r="G58" s="3">
-        <v>245318.99</v>
+        <v>231872.25</v>
       </c>
       <c r="H58" s="4">
-        <v>0.009699460513</v>
+        <v>0.009158661697</v>
       </c>
       <c r="I58" s="5">
-        <v>0.009700434232</v>
+        <v>0.009159479926000001</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>228819.78</v>
+        <v>231431.3</v>
       </c>
       <c r="F59" s="2">
-        <v>100.102002</v>
+        <v>99.956002</v>
       </c>
       <c r="G59" s="3">
-        <v>229053.18</v>
+        <v>231329.47</v>
       </c>
       <c r="H59" s="4">
-        <v>0.009056340393</v>
+        <v>0.009137222697</v>
       </c>
       <c r="I59" s="5">
-        <v>0.009057249551000001</v>
+        <v>0.009138039012000001</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>228144.29</v>
+        <v>231927.73</v>
       </c>
       <c r="F60" s="2">
-        <v>100.002998</v>
+        <v>99.83965999999999</v>
       </c>
       <c r="G60" s="3">
-        <v>228151.13</v>
+        <v>231555.86</v>
       </c>
       <c r="H60" s="4">
-        <v>0.009020674960999999</v>
+        <v>0.009146164510000001</v>
       </c>
       <c r="I60" s="5">
-        <v>0.009021580538</v>
+        <v>0.009146981623000001</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>225000</v>
+        <v>221351.97</v>
       </c>
       <c r="F61" s="2">
-        <v>99.833702</v>
+        <v>101.806972</v>
       </c>
       <c r="G61" s="3">
-        <v>224625.83</v>
+        <v>225351.74</v>
       </c>
       <c r="H61" s="4">
-        <v>0.008881291089</v>
+        <v>0.008901109629999999</v>
       </c>
       <c r="I61" s="5">
-        <v>0.008882182673</v>
+        <v>0.00890190485</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>214060.53</v>
+        <v>216000</v>
       </c>
       <c r="F62" s="2">
-        <v>100.332322</v>
+        <v>100.035</v>
       </c>
       <c r="G62" s="3">
-        <v>214771.9</v>
+        <v>216075.6</v>
       </c>
       <c r="H62" s="4">
-        <v>0.008491684895999999</v>
+        <v>0.008534713866</v>
       </c>
       <c r="I62" s="5">
-        <v>0.008492537368</v>
+        <v>0.008535476352000001</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>215000</v>
+        <v>216849.43</v>
       </c>
       <c r="F63" s="2">
-        <v>99.970688</v>
+        <v>99.62495199999999</v>
       </c>
       <c r="G63" s="3">
-        <v>214936.98</v>
+        <v>216036.14</v>
       </c>
       <c r="H63" s="4">
-        <v>0.008498211814</v>
+        <v>0.008533155267000001</v>
       </c>
       <c r="I63" s="5">
-        <v>0.008499064941000001</v>
+        <v>0.008533917615000001</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
         <v>215000</v>
       </c>
       <c r="F64" s="2">
-        <v>98.89671199999999</v>
+        <v>99.988991</v>
       </c>
       <c r="G64" s="3">
-        <v>212627.93</v>
+        <v>214976.33</v>
       </c>
       <c r="H64" s="4">
-        <v>0.008406916298</v>
+        <v>0.008491294111999999</v>
       </c>
       <c r="I64" s="5">
-        <v>0.008407760261</v>
+        <v>0.008492052720000001</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>214357.53</v>
+        <v>215000</v>
       </c>
       <c r="F65" s="2">
-        <v>99.18223999999999</v>
+        <v>99.12666</v>
       </c>
       <c r="G65" s="3">
-        <v>212604.6</v>
+        <v>213122.32</v>
       </c>
       <c r="H65" s="4">
-        <v>0.008405993836000001</v>
+        <v>0.008418062989</v>
       </c>
       <c r="I65" s="5">
-        <v>0.008406837706</v>
+        <v>0.008418815054</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>202539.06</v>
+        <v>209822.48</v>
       </c>
       <c r="F66" s="2">
-        <v>100.680392</v>
+        <v>99.53270999999999</v>
       </c>
       <c r="G66" s="3">
-        <v>203917.12</v>
+        <v>208842</v>
       </c>
       <c r="H66" s="4">
-        <v>0.008062506884999999</v>
+        <v>0.008248995804000001</v>
       </c>
       <c r="I66" s="5">
-        <v>0.008063316272</v>
+        <v>0.008249732765</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
         <v>200000</v>
       </c>
       <c r="F67" s="2">
-        <v>101.182675</v>
+        <v>100.973275</v>
       </c>
       <c r="G67" s="3">
-        <v>202365.35</v>
+        <v>201946.55</v>
       </c>
       <c r="H67" s="4">
-        <v>0.008001152778</v>
+        <v>0.007976634199</v>
       </c>
       <c r="I67" s="5">
-        <v>0.008001956006</v>
+        <v>0.007977346826999999</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>200000</v>
+        <v>207000</v>
       </c>
       <c r="F68" s="2">
-        <v>100.67735</v>
+        <v>97.620662</v>
       </c>
       <c r="G68" s="3">
-        <v>201354.7</v>
+        <v>202074.77</v>
       </c>
       <c r="H68" s="4">
-        <v>0.00796119354</v>
+        <v>0.007981698739999999</v>
       </c>
       <c r="I68" s="5">
-        <v>0.007961992757</v>
+        <v>0.007982411821000001</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>203114.11</v>
+        <v>200000</v>
       </c>
       <c r="F69" s="2">
-        <v>100.035</v>
+        <v>100.2071</v>
       </c>
       <c r="G69" s="3">
-        <v>203185.2</v>
+        <v>200414.2</v>
       </c>
       <c r="H69" s="4">
-        <v>0.008033568133</v>
+        <v>0.007916108305000001</v>
       </c>
       <c r="I69" s="5">
-        <v>0.008034374614999999</v>
+        <v>0.007916815525999999</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>207000</v>
+        <v>200000</v>
       </c>
       <c r="F70" s="2">
-        <v>97.79571</v>
+        <v>100.51792</v>
       </c>
       <c r="G70" s="3">
-        <v>202437.12</v>
+        <v>201035.84</v>
       </c>
       <c r="H70" s="4">
-        <v>0.008003990419</v>
+        <v>0.007940662301</v>
       </c>
       <c r="I70" s="5">
-        <v>0.008004793931999999</v>
+        <v>0.007941371716</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>200000</v>
+        <v>198293.51</v>
       </c>
       <c r="F71" s="2">
-        <v>100.292965</v>
+        <v>100.414639</v>
       </c>
       <c r="G71" s="3">
-        <v>200585.93</v>
+        <v>199115.71</v>
       </c>
       <c r="H71" s="4">
-        <v>0.007930797792</v>
+        <v>0.007864819674</v>
       </c>
       <c r="I71" s="5">
-        <v>0.007931593957000001</v>
+        <v>0.007865522313000001</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
         <v>200000</v>
       </c>
       <c r="F72" s="2">
-        <v>100.043</v>
+        <v>100.08543</v>
       </c>
       <c r="G72" s="3">
-        <v>200086</v>
+        <v>200170.86</v>
       </c>
       <c r="H72" s="4">
-        <v>0.007911031482</v>
+        <v>0.007906496682000001</v>
       </c>
       <c r="I72" s="5">
-        <v>0.007911825662999999</v>
+        <v>0.007907203044</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
-        <v>192000</v>
+        <v>200000</v>
       </c>
       <c r="F73" s="2">
-        <v>103.658792</v>
+        <v>99.98751</v>
       </c>
       <c r="G73" s="3">
-        <v>199024.88</v>
+        <v>199975.02</v>
       </c>
       <c r="H73" s="4">
-        <v>0.007869076779000001</v>
+        <v>0.007898761248</v>
       </c>
       <c r="I73" s="5">
-        <v>0.007869866748</v>
+        <v>0.007899466919</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
-        <v>200000</v>
+        <v>192000</v>
       </c>
       <c r="F74" s="2">
-        <v>100.23663</v>
+        <v>103.131792</v>
       </c>
       <c r="G74" s="3">
-        <v>200473.26</v>
+        <v>198013.04</v>
       </c>
       <c r="H74" s="4">
-        <v>0.007926343028000001</v>
+        <v>0.007821265536999999</v>
       </c>
       <c r="I74" s="5">
-        <v>0.007927138746</v>
+        <v>0.007821964284</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
         <v>200000</v>
       </c>
       <c r="F75" s="2">
-        <v>100.02172</v>
+        <v>98.15259</v>
       </c>
       <c r="G75" s="3">
-        <v>200043.44</v>
+        <v>196305.18</v>
       </c>
       <c r="H75" s="4">
-        <v>0.007909348738</v>
+        <v>0.007753807194</v>
       </c>
       <c r="I75" s="5">
-        <v>0.00791014275</v>
+        <v>0.007754499915</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
         <v>200000</v>
       </c>
       <c r="F76" s="2">
-        <v>98.42225999999999</v>
+        <v>98.38330000000001</v>
       </c>
       <c r="G76" s="3">
-        <v>196844.52</v>
+        <v>196766.6</v>
       </c>
       <c r="H76" s="4">
-        <v>0.00778286934</v>
+        <v>0.007772032702</v>
       </c>
       <c r="I76" s="5">
-        <v>0.007783650655</v>
+        <v>0.007772727051</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>200000</v>
+        <v>194170.55</v>
       </c>
       <c r="F77" s="2">
-        <v>98.30777999999999</v>
+        <v>100.006999</v>
       </c>
       <c r="G77" s="3">
-        <v>196615.56</v>
+        <v>194184.14</v>
       </c>
       <c r="H77" s="4">
-        <v>0.007773816684</v>
+        <v>0.007670028787</v>
       </c>
       <c r="I77" s="5">
-        <v>0.00777459709</v>
+        <v>0.007670714023</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
-        <v>174426.52</v>
+        <v>179922.17</v>
       </c>
       <c r="F78" s="2">
-        <v>100.821951</v>
+        <v>99.53921699999999</v>
       </c>
       <c r="G78" s="3">
-        <v>175860.22</v>
+        <v>179093.12</v>
       </c>
       <c r="H78" s="4">
-        <v>0.006953188834</v>
+        <v>0.007073952487</v>
       </c>
       <c r="I78" s="5">
-        <v>0.006953886858</v>
+        <v>0.00707458447</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
-        <v>175000</v>
+        <v>175990.05</v>
       </c>
       <c r="F79" s="2">
-        <v>99.16816</v>
+        <v>100.192078</v>
       </c>
       <c r="G79" s="3">
-        <v>173544.28</v>
+        <v>176328.09</v>
       </c>
       <c r="H79" s="4">
-        <v>0.006861620816</v>
+        <v>0.006964737245</v>
       </c>
       <c r="I79" s="5">
-        <v>0.006862309647</v>
+        <v>0.006965359471</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
-        <v>175045.98</v>
+        <v>175000</v>
       </c>
       <c r="F80" s="2">
-        <v>1</v>
+        <v>97.672966</v>
       </c>
       <c r="G80" s="3">
-        <v>175045.98</v>
+        <v>170927.69</v>
       </c>
       <c r="H80" s="4">
-        <v>0.006920995265</v>
+        <v>0.006751428343</v>
       </c>
       <c r="I80" s="5">
-        <v>0.006921690057</v>
+        <v>0.006752031512</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
-        <v>165000</v>
+        <v>168301.89</v>
       </c>
       <c r="F81" s="2">
-        <v>100.888048</v>
+        <v>100.039001</v>
       </c>
       <c r="G81" s="3">
-        <v>166465.28</v>
+        <v>168367.53</v>
       </c>
       <c r="H81" s="4">
-        <v>0.006581730178</v>
+        <v>0.006650305207</v>
       </c>
       <c r="I81" s="5">
-        <v>0.006582390911</v>
+        <v>0.006650899342</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
         <v>165000</v>
       </c>
       <c r="F82" s="2">
-        <v>98.67317</v>
+        <v>100.655473</v>
       </c>
       <c r="G82" s="3">
-        <v>162810.73</v>
+        <v>166081.53</v>
       </c>
       <c r="H82" s="4">
-        <v>0.006437236061</v>
+        <v>0.006560011129</v>
       </c>
       <c r="I82" s="5">
-        <v>0.006437882289</v>
+        <v>0.006560597197</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
-        <v>160000</v>
+        <v>165000</v>
       </c>
       <c r="F83" s="2">
-        <v>99.955681</v>
+        <v>98.715461</v>
       </c>
       <c r="G83" s="3">
-        <v>159929.09</v>
+        <v>162880.51</v>
       </c>
       <c r="H83" s="4">
-        <v>0.006323301294</v>
+        <v>0.006433574882</v>
       </c>
       <c r="I83" s="5">
-        <v>0.006323936084</v>
+        <v>0.006434149654</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>151648.5</v>
+        <v>160000</v>
       </c>
       <c r="F84" s="2">
-        <v>99.84810899999999</v>
+        <v>99.936088</v>
       </c>
       <c r="G84" s="3">
-        <v>151418.16</v>
+        <v>159897.74</v>
       </c>
       <c r="H84" s="4">
-        <v>0.005986794815</v>
+        <v>0.006315759232</v>
       </c>
       <c r="I84" s="5">
-        <v>0.005987395823</v>
+        <v>0.006316323478</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
-        <v>152704.73</v>
+        <v>152532.86</v>
       </c>
       <c r="F85" s="2">
-        <v>99.93636100000001</v>
+        <v>100.405847</v>
       </c>
       <c r="G85" s="3">
-        <v>152607.55</v>
+        <v>153151.91</v>
       </c>
       <c r="H85" s="4">
-        <v>0.006033821128</v>
+        <v>0.006049307419</v>
       </c>
       <c r="I85" s="5">
-        <v>0.006034426858</v>
+        <v>0.006049847861</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
-        <v>143501.9</v>
+        <v>139012.47</v>
       </c>
       <c r="F86" s="2">
-        <v>100.090222</v>
+        <v>102.166072</v>
       </c>
       <c r="G86" s="3">
-        <v>143631.37</v>
+        <v>142023.58</v>
       </c>
       <c r="H86" s="4">
-        <v>0.005678919525</v>
+        <v>0.005609752416</v>
       </c>
       <c r="I86" s="5">
-        <v>0.005679489626</v>
+        <v>0.005610253588</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
-        <v>141175.59</v>
+        <v>140000</v>
       </c>
       <c r="F87" s="2">
-        <v>102.322108</v>
+        <v>99.59840699999999</v>
       </c>
       <c r="G87" s="3">
-        <v>144453.84</v>
+        <v>139437.77</v>
       </c>
       <c r="H87" s="4">
-        <v>0.005711438448</v>
+        <v>0.005507616165</v>
       </c>
       <c r="I87" s="5">
-        <v>0.005712011814</v>
+        <v>0.005508108212</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>142345.12</v>
+        <v>135819.71</v>
       </c>
       <c r="F88" s="2">
-        <v>100.05467</v>
+        <v>99.803107</v>
       </c>
       <c r="G88" s="3">
-        <v>142422.94</v>
+        <v>135552.29</v>
       </c>
       <c r="H88" s="4">
-        <v>0.005631140423</v>
+        <v>0.005354144629</v>
       </c>
       <c r="I88" s="5">
-        <v>0.005631705728</v>
+        <v>0.005354622966</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
         <v>140000</v>
       </c>
       <c r="F89" s="2">
-        <v>99.69365000000001</v>
+        <v>98.376593</v>
       </c>
       <c r="G89" s="3">
-        <v>139571.11</v>
+        <v>137727.23</v>
       </c>
       <c r="H89" s="4">
-        <v>0.005518384321</v>
+        <v>0.005440052006</v>
       </c>
       <c r="I89" s="5">
-        <v>0.005518938306</v>
+        <v>0.005440538018</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>140000</v>
+        <v>132818.51</v>
       </c>
       <c r="F90" s="2">
-        <v>98.8466</v>
+        <v>100.012686</v>
       </c>
       <c r="G90" s="3">
-        <v>138385.24</v>
+        <v>132835.36</v>
       </c>
       <c r="H90" s="4">
-        <v>0.005471497208</v>
+        <v>0.005246829273</v>
       </c>
       <c r="I90" s="5">
-        <v>0.005472046486</v>
+        <v>0.005247298022</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>125000</v>
+        <v>127086.61</v>
       </c>
       <c r="F91" s="2">
-        <v>99.60038400000001</v>
+        <v>99.72032799999999</v>
       </c>
       <c r="G91" s="3">
-        <v>124500.48</v>
+        <v>126731.18</v>
       </c>
       <c r="H91" s="4">
-        <v>0.004922519401</v>
+        <v>0.005005722054</v>
       </c>
       <c r="I91" s="5">
-        <v>0.004923013568</v>
+        <v>0.005006169262</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>120000</v>
+        <v>125000</v>
       </c>
       <c r="F92" s="2">
-        <v>98.594908</v>
+        <v>99.874032</v>
       </c>
       <c r="G92" s="3">
-        <v>118313.89</v>
+        <v>124842.54</v>
       </c>
       <c r="H92" s="4">
-        <v>0.004677913024</v>
+        <v>0.004931122983</v>
       </c>
       <c r="I92" s="5">
-        <v>0.004678382635</v>
+        <v>0.004931563527</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
-        <v>110000</v>
+        <v>122811.44</v>
       </c>
       <c r="F93" s="2">
-        <v>98.907291</v>
+        <v>99.93069</v>
       </c>
       <c r="G93" s="3">
-        <v>108798.02</v>
+        <v>122726.32</v>
       </c>
       <c r="H93" s="4">
-        <v>0.004301673091</v>
+        <v>0.004847534936</v>
       </c>
       <c r="I93" s="5">
-        <v>0.004302104932</v>
+        <v>0.004847968012</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>100000</v>
+        <v>120000</v>
       </c>
       <c r="F94" s="2">
-        <v>99.96875</v>
+        <v>99.185858</v>
       </c>
       <c r="G94" s="3">
-        <v>99968.75</v>
+        <v>119023.03</v>
       </c>
       <c r="H94" s="4">
-        <v>0.003952580033</v>
+        <v>0.004701259657</v>
       </c>
       <c r="I94" s="5">
-        <v>0.003952976829</v>
+        <v>0.004701679665</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>100000</v>
+        <v>116666.67</v>
       </c>
       <c r="F95" s="2">
-        <v>100.023</v>
+        <v>99.386697</v>
       </c>
       <c r="G95" s="3">
-        <v>100023</v>
+        <v>115951.15</v>
       </c>
       <c r="H95" s="4">
-        <v>0.003954724978</v>
+        <v>0.004579924277</v>
       </c>
       <c r="I95" s="5">
-        <v>0.003955121989</v>
+        <v>0.004580333445</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>100000</v>
+        <v>110000</v>
       </c>
       <c r="F96" s="2">
-        <v>98.88799</v>
+        <v>99.22405500000001</v>
       </c>
       <c r="G96" s="3">
-        <v>98887.99000000001</v>
+        <v>109146.46</v>
       </c>
       <c r="H96" s="4">
-        <v>0.003909848775</v>
+        <v>0.004311147625</v>
       </c>
       <c r="I96" s="5">
-        <v>0.003910241281</v>
+        <v>0.004311532781</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>98438.38</v>
+        <v>100000</v>
       </c>
       <c r="F97" s="2">
-        <v>100.033656</v>
+        <v>100.044</v>
       </c>
       <c r="G97" s="3">
-        <v>98471.50999999999</v>
+        <v>100044</v>
       </c>
       <c r="H97" s="4">
-        <v>0.003893381941</v>
+        <v>0.003951611908</v>
       </c>
       <c r="I97" s="5">
-        <v>0.003893772794</v>
+        <v>0.003951964943</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
         <v>100000</v>
       </c>
       <c r="F98" s="2">
-        <v>98.85534</v>
+        <v>98.93634</v>
       </c>
       <c r="G98" s="3">
-        <v>98855.34</v>
+        <v>98936.34</v>
       </c>
       <c r="H98" s="4">
-        <v>0.003908557855</v>
+        <v>0.003907860734</v>
       </c>
       <c r="I98" s="5">
-        <v>0.003908950231</v>
+        <v>0.00390820986</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>98000</v>
+        <v>100000</v>
       </c>
       <c r="F99" s="2">
-        <v>99.67350999999999</v>
+        <v>98.96182</v>
       </c>
       <c r="G99" s="3">
-        <v>97680.03999999999</v>
+        <v>98961.82000000001</v>
       </c>
       <c r="H99" s="4">
-        <v>0.003862088652</v>
+        <v>0.003908867162</v>
       </c>
       <c r="I99" s="5">
-        <v>0.003862476363</v>
+        <v>0.003909216378</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>93809.10000000001</v>
+        <v>98000</v>
       </c>
       <c r="F100" s="2">
-        <v>101.618286</v>
+        <v>99.670663</v>
       </c>
       <c r="G100" s="3">
-        <v>95327.2</v>
+        <v>97677.25</v>
       </c>
       <c r="H100" s="4">
-        <v>0.003769061686</v>
+        <v>0.003858128256</v>
       </c>
       <c r="I100" s="5">
-        <v>0.003769440059</v>
+        <v>0.003858472939</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>95223.16</v>
+        <v>94877.23</v>
       </c>
       <c r="F101" s="2">
-        <v>100.006406</v>
+        <v>100.073927</v>
       </c>
       <c r="G101" s="3">
-        <v>95229.25999999999</v>
+        <v>94947.37</v>
       </c>
       <c r="H101" s="4">
-        <v>0.003765189338</v>
+        <v>0.003750301442</v>
       </c>
       <c r="I101" s="5">
-        <v>0.003765567321</v>
+        <v>0.003750636492</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
         <v>95000</v>
       </c>
       <c r="F102" s="2">
-        <v>99.59505299999999</v>
+        <v>99.662105</v>
       </c>
       <c r="G102" s="3">
-        <v>94615.3</v>
+        <v>94679</v>
       </c>
       <c r="H102" s="4">
-        <v>0.003740914505</v>
+        <v>0.00373970116</v>
       </c>
       <c r="I102" s="5">
-        <v>0.003741290052</v>
+        <v>0.003740035263</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
         <v>91000</v>
       </c>
       <c r="F103" s="2">
-        <v>99.261363</v>
+        <v>99.414242</v>
       </c>
       <c r="G103" s="3">
-        <v>90327.84</v>
+        <v>90466.96000000001</v>
       </c>
       <c r="H103" s="4">
-        <v>0.003571396242</v>
+        <v>0.003573330907</v>
       </c>
       <c r="I103" s="5">
-        <v>0.003571754771</v>
+        <v>0.003573650147</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>90768.86</v>
+        <v>87374.99000000001</v>
       </c>
       <c r="F104" s="2">
-        <v>100.21969</v>
+        <v>100.052326</v>
       </c>
       <c r="G104" s="3">
-        <v>90968.27</v>
+        <v>87420.71000000001</v>
       </c>
       <c r="H104" s="4">
-        <v>0.003596717655</v>
+        <v>0.003453007857</v>
       </c>
       <c r="I104" s="5">
-        <v>0.003597078726</v>
+        <v>0.003453316346</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>85535.78999999999</v>
+        <v>87140.75750000001</v>
       </c>
       <c r="F105" s="2">
-        <v>100.555919</v>
+        <v>99.625</v>
       </c>
       <c r="G105" s="3">
-        <v>86011.3</v>
+        <v>86813.98</v>
       </c>
       <c r="H105" s="4">
-        <v>0.003400728186</v>
+        <v>0.003429042779</v>
       </c>
       <c r="I105" s="5">
-        <v>0.003401069582</v>
+        <v>0.003429349128</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>78000</v>
+        <v>81764.81</v>
       </c>
       <c r="F106" s="2">
-        <v>100.176205</v>
+        <v>101.450435</v>
       </c>
       <c r="G106" s="3">
-        <v>78137.44</v>
+        <v>82950.75999999999</v>
       </c>
       <c r="H106" s="4">
-        <v>0.003089410288</v>
+        <v>0.003276450291</v>
       </c>
       <c r="I106" s="5">
-        <v>0.003089720431</v>
+        <v>0.003276743007</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>73767.64999999999</v>
+        <v>82455.28999999999</v>
       </c>
       <c r="F107" s="2">
-        <v>100.070153</v>
+        <v>99.983001</v>
       </c>
       <c r="G107" s="3">
-        <v>73819.39999999999</v>
+        <v>82441.27</v>
       </c>
       <c r="H107" s="4">
-        <v>0.002918682962</v>
+        <v>0.003256326394</v>
       </c>
       <c r="I107" s="5">
-        <v>0.002918975966</v>
+        <v>0.003256617313</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>71138.22</v>
+        <v>77539.75</v>
       </c>
       <c r="F108" s="2">
-        <v>99.576964</v>
+        <v>99.96875199999999</v>
       </c>
       <c r="G108" s="3">
-        <v>70837.28</v>
+        <v>77515.52</v>
       </c>
       <c r="H108" s="4">
-        <v>0.002800775416</v>
+        <v>0.003061765357</v>
       </c>
       <c r="I108" s="5">
-        <v>0.002801056583</v>
+        <v>0.003062038894</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>71000</v>
+        <v>78000</v>
       </c>
       <c r="F109" s="2">
-        <v>100.188704</v>
+        <v>100.1045</v>
       </c>
       <c r="G109" s="3">
-        <v>71133.98</v>
+        <v>78081.50999999999</v>
       </c>
       <c r="H109" s="4">
-        <v>0.002812506392</v>
+        <v>0.003084121234</v>
       </c>
       <c r="I109" s="5">
-        <v>0.002812788737</v>
+        <v>0.003084396767</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
-        <v>71489.78</v>
+        <v>71000</v>
       </c>
       <c r="F110" s="2">
-        <v>100.223864</v>
+        <v>100.157394</v>
       </c>
       <c r="G110" s="3">
-        <v>71649.82000000001</v>
+        <v>71111.75</v>
       </c>
       <c r="H110" s="4">
-        <v>0.002832901756</v>
+        <v>0.002808824488</v>
       </c>
       <c r="I110" s="5">
-        <v>0.002833186148</v>
+        <v>0.002809075427</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
-        <v>64516.76</v>
+        <v>65098.46</v>
       </c>
       <c r="F111" s="2">
-        <v>100.046996</v>
+        <v>100.419227</v>
       </c>
       <c r="G111" s="3">
-        <v>64547.08</v>
+        <v>65371.37</v>
       </c>
       <c r="H111" s="4">
-        <v>0.00255207253</v>
+        <v>0.002582086736</v>
       </c>
       <c r="I111" s="5">
-        <v>0.00255232873</v>
+        <v>0.002582317418</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
-        <v>53000</v>
+        <v>64516.76</v>
       </c>
       <c r="F112" s="2">
-        <v>99.502377</v>
+        <v>100.042997</v>
       </c>
       <c r="G112" s="3">
-        <v>52736.26</v>
+        <v>64544.5</v>
       </c>
       <c r="H112" s="4">
-        <v>0.002085094467</v>
+        <v>0.002549426411</v>
       </c>
       <c r="I112" s="5">
-        <v>0.002085303788</v>
+        <v>0.002549654175</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
-        <v>50000</v>
+        <v>53000</v>
       </c>
       <c r="F113" s="2">
-        <v>99.12238000000001</v>
+        <v>99.52366000000001</v>
       </c>
       <c r="G113" s="3">
-        <v>49561.19</v>
+        <v>52747.54</v>
       </c>
       <c r="H113" s="4">
-        <v>0.001959558062</v>
+        <v>0.002083461341</v>
       </c>
       <c r="I113" s="5">
-        <v>0.00195975478</v>
+        <v>0.002083647476</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
-        <v>32321.79</v>
+        <v>54195.54</v>
       </c>
       <c r="F114" s="2">
-        <v>100.02899</v>
+        <v>99.633734</v>
       </c>
       <c r="G114" s="3">
-        <v>32331.16</v>
+        <v>53997.04</v>
       </c>
       <c r="H114" s="4">
-        <v>0.001278314451</v>
+        <v>0.00213281503</v>
       </c>
       <c r="I114" s="5">
-        <v>0.00127844278</v>
+        <v>0.002133005575</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
-        <v>27000</v>
+        <v>53556.99</v>
       </c>
       <c r="F115" s="2">
-        <v>101.429556</v>
+        <v>100.139494</v>
       </c>
       <c r="G115" s="3">
-        <v>27385.98</v>
+        <v>53631.7</v>
       </c>
       <c r="H115" s="4">
-        <v>0.001082791154</v>
+        <v>0.002118384507</v>
       </c>
       <c r="I115" s="5">
-        <v>0.001082899855</v>
+        <v>0.002118573762</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>25194.08</v>
+        <v>36967.06</v>
       </c>
       <c r="F116" s="2">
-        <v>100.280026</v>
+        <v>100.152857</v>
       </c>
       <c r="G116" s="3">
-        <v>25264.63</v>
+        <v>37023.57</v>
       </c>
       <c r="H116" s="4">
-        <v>0.000998916881</v>
+        <v>0.001462384223</v>
       </c>
       <c r="I116" s="5">
-        <v>0.0009990171620000001</v>
+        <v>0.001462514872</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>23786.52</v>
+        <v>34000</v>
       </c>
       <c r="F117" s="2">
-        <v>100.021735</v>
+        <v>100.045147</v>
       </c>
       <c r="G117" s="3">
-        <v>23791.69</v>
+        <v>34015.35</v>
       </c>
       <c r="H117" s="4">
-        <v>0.000940679551</v>
+        <v>0.001343563452</v>
       </c>
       <c r="I117" s="5">
-        <v>0.000940773985</v>
+        <v>0.001343683486</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>18581.89</v>
+        <v>27000</v>
       </c>
       <c r="F118" s="2">
-        <v>100.1643</v>
+        <v>101.143556</v>
       </c>
       <c r="G118" s="3">
-        <v>18612.42</v>
+        <v>27308.76</v>
       </c>
       <c r="H118" s="4">
-        <v>0.000735900767</v>
+        <v>0.001078661606</v>
       </c>
       <c r="I118" s="5">
-        <v>0.0007359746440000001</v>
+        <v>0.001078757973</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
-        <v>15000</v>
+        <v>17389.68</v>
       </c>
       <c r="F119" s="2">
-        <v>100</v>
+        <v>100.014261</v>
       </c>
       <c r="G119" s="3">
-        <v>15000</v>
+        <v>17392.16</v>
       </c>
       <c r="H119" s="4">
-        <v>0.00059307234</v>
+        <v>0.000686968397</v>
       </c>
       <c r="I119" s="5">
-        <v>0.000593131878</v>
+        <v>0.000687029771</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
-        <v>11322.21</v>
+        <v>15000</v>
       </c>
       <c r="F120" s="2">
         <v>100</v>
       </c>
       <c r="G120" s="3">
-        <v>11322.21</v>
+        <v>15000</v>
       </c>
       <c r="H120" s="4">
-        <v>0.000447659305</v>
+        <v>0.000592481095</v>
       </c>
       <c r="I120" s="5">
-        <v>0.000447704245</v>
+        <v>0.000592534026</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>1883.24</v>
+        <v>12921.49</v>
       </c>
       <c r="F121" s="2">
-        <v>100.15399</v>
+        <v>100.237996</v>
       </c>
       <c r="G121" s="3">
-        <v>1886.14</v>
+        <v>12952.24</v>
       </c>
       <c r="H121" s="4">
-        <v>7.4574498E-5</v>
+        <v>0.000511597259</v>
       </c>
       <c r="I121" s="5">
-        <v>7.458198399999999E-5</v>
+        <v>0.000511642965</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9">
+      <c r="A122" t="s">
+        <v>9</v>
+      </c>
+      <c r="B122" t="s">
+        <v>10</v>
+      </c>
+      <c r="C122" t="s">
+        <v>251</v>
+      </c>
+      <c r="D122" t="s">
+        <v>252</v>
+      </c>
+      <c r="E122" s="1">
+        <v>5562.47</v>
+      </c>
+      <c r="F122" s="2">
+        <v>100.081978</v>
+      </c>
+      <c r="G122" s="3">
+        <v>5567.03</v>
+      </c>
+      <c r="H122" s="4">
+        <v>0.000219890669</v>
+      </c>
+      <c r="I122" s="5">
+        <v>0.000219910313</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -4752,32 +4787,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Ultra Short Bond ETF Holdings as of 06.15.2026</dc:title>
+  <dc:title>Sterling Capital Ultra Short Bond ETF Holdings as of 07.30.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>