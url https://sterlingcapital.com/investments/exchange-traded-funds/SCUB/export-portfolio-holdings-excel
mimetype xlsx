--- v1 (2026-07-31)
+++ v2 (2026-08-30)
@@ -14,809 +14,815 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="256">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-07-30</t>
+    <t>2026-08-28</t>
   </si>
   <si>
     <t>SCUB</t>
   </si>
   <si>
+    <t>31423R500</t>
+  </si>
+  <si>
+    <t>FEDERATED HERMES TREASURY</t>
+  </si>
+  <si>
     <t>47233JAG3</t>
   </si>
   <si>
     <t>JEF 4.85 01/15/27</t>
   </si>
   <si>
-    <t>37046UH53</t>
-[...10 lines deleted...]
-  <si>
     <t>06644EAG3</t>
   </si>
   <si>
     <t>BANK5 2023-5YR1 A3</t>
   </si>
   <si>
-    <t>37790BH46</t>
-[...4 lines deleted...]
-  <si>
     <t>05609QAA4</t>
   </si>
   <si>
     <t>BX 2021-ACNT A</t>
   </si>
   <si>
     <t>61690YBU5</t>
   </si>
   <si>
     <t>MSC 2016-BNK2 A4</t>
   </si>
   <si>
     <t>92212KAC0</t>
   </si>
   <si>
     <t>VDC 2020-2A A2</t>
   </si>
   <si>
     <t>12595EAD7</t>
   </si>
   <si>
     <t>COMM 2017-COR2 A3</t>
   </si>
   <si>
     <t>895974AA1</t>
   </si>
   <si>
     <t>TCN 2025-SFR1 A</t>
   </si>
   <si>
     <t>05685ABA5</t>
   </si>
   <si>
     <t>BCC 2021-4A A1RR</t>
   </si>
   <si>
     <t>06762JAL7</t>
   </si>
   <si>
     <t>BABSN 2021-2A A1R</t>
   </si>
   <si>
     <t>85236KAK8</t>
   </si>
   <si>
     <t>SIDC 2023-3A A2</t>
   </si>
   <si>
+    <t>90276RBD9</t>
+  </si>
+  <si>
+    <t>UBSCM 2017-C4 A3</t>
+  </si>
+  <si>
+    <t>165183DF8</t>
+  </si>
+  <si>
+    <t>CFII 2024-1A B</t>
+  </si>
+  <si>
+    <t>12551MAL3</t>
+  </si>
+  <si>
+    <t>CIFC 2017-5A AR</t>
+  </si>
+  <si>
+    <t>875484AJ6</t>
+  </si>
+  <si>
+    <t>SKT 3 1/8 09/01/26</t>
+  </si>
+  <si>
+    <t>912797VB0</t>
+  </si>
+  <si>
+    <t>B 09/08/26</t>
+  </si>
+  <si>
+    <t>69335PFK6</t>
+  </si>
+  <si>
+    <t>PFSFC 2024-D B</t>
+  </si>
+  <si>
+    <t>74980QAL5</t>
+  </si>
+  <si>
+    <t>RRAM 2021-17A A1AR</t>
+  </si>
+  <si>
+    <t>884887AN0</t>
+  </si>
+  <si>
+    <t>TPRK 2021-1A A1R</t>
+  </si>
+  <si>
+    <t>08163TAC6</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 A3</t>
+  </si>
+  <si>
+    <t>95000YAX3</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 A3</t>
+  </si>
+  <si>
+    <t>44148JAA7</t>
+  </si>
+  <si>
+    <t>HWIRE 2021-1 A2</t>
+  </si>
+  <si>
+    <t>55820BAS6</t>
+  </si>
+  <si>
+    <t>MDPK 2020-45A ARR</t>
+  </si>
+  <si>
+    <t>63941KAB1</t>
+  </si>
+  <si>
+    <t>NAVSL 2020-CA A2A</t>
+  </si>
+  <si>
+    <t>89642DAQ1</t>
+  </si>
+  <si>
+    <t>TRNTS 2021-16A A1R</t>
+  </si>
+  <si>
+    <t>89642DAY4</t>
+  </si>
+  <si>
+    <t>TRNTS 2021-16AR A1R2</t>
+  </si>
+  <si>
+    <t>87167WDC6</t>
+  </si>
+  <si>
+    <t>SYMP 2021-25A AR</t>
+  </si>
+  <si>
+    <t>50202CAJ3</t>
+  </si>
+  <si>
+    <t>LCM 33A AR</t>
+  </si>
+  <si>
+    <t>46647PEN2</t>
+  </si>
+  <si>
+    <t>JPM FLOAT 10/22/28</t>
+  </si>
+  <si>
+    <t>18914KAA0</t>
+  </si>
+  <si>
+    <t>FTGPK 2025-2A AR</t>
+  </si>
+  <si>
+    <t>30321L2G6</t>
+  </si>
+  <si>
+    <t>FG 5 7/8 06/10/27</t>
+  </si>
+  <si>
+    <t>428102AH0</t>
+  </si>
+  <si>
+    <t>HESM 5 7/8 03/01/28</t>
+  </si>
+  <si>
+    <t>551925AC4</t>
+  </si>
+  <si>
+    <t>MTLRF 2023-1A A4</t>
+  </si>
+  <si>
+    <t>024958AA8</t>
+  </si>
+  <si>
+    <t>ACAR 2026-3 A</t>
+  </si>
+  <si>
+    <t>02005NBQ2</t>
+  </si>
+  <si>
+    <t>ALLY 4 3/4 06/09/27</t>
+  </si>
+  <si>
+    <t>06761VAQ0</t>
+  </si>
+  <si>
+    <t>BABSN 2019-4A AR</t>
+  </si>
+  <si>
+    <t>10807WAB9</t>
+  </si>
+  <si>
+    <t>BLAST 2026-3 A2</t>
+  </si>
+  <si>
+    <t>16412XAG0</t>
+  </si>
+  <si>
+    <t>CHCOCH 5 1/8 06/30/27</t>
+  </si>
+  <si>
+    <t>26243EAR2</t>
+  </si>
+  <si>
+    <t>DRSLF 2017-53A BR</t>
+  </si>
+  <si>
+    <t>37989KAC6</t>
+  </si>
+  <si>
+    <t>GCAR 2026-2A A2</t>
+  </si>
+  <si>
+    <t>38152BAK7</t>
+  </si>
+  <si>
+    <t>GSCRED 5.05 02/23/28</t>
+  </si>
+  <si>
+    <t>36274NAA0</t>
+  </si>
+  <si>
+    <t>HNOR 2026-A A</t>
+  </si>
+  <si>
+    <t>427096AH5</t>
+  </si>
+  <si>
+    <t>HTGC 2 5/8 09/16/26</t>
+  </si>
+  <si>
+    <t>505742AM8</t>
+  </si>
+  <si>
+    <t>LADR 4 1/4 02/01/27</t>
+  </si>
+  <si>
+    <t>55952FAL2</t>
+  </si>
+  <si>
+    <t>MAGNE 2021-31A A1R</t>
+  </si>
+  <si>
+    <t>55820VAL7</t>
+  </si>
+  <si>
+    <t>MDPK 2021-49A AR</t>
+  </si>
+  <si>
+    <t>588926AL9</t>
+  </si>
+  <si>
+    <t>MFF 2025-1A A</t>
+  </si>
+  <si>
+    <t>96043YAC6</t>
+  </si>
+  <si>
+    <t>WLAKE 2026-3A A2A</t>
+  </si>
+  <si>
+    <t>96949LAD7</t>
+  </si>
+  <si>
+    <t>WMB 3.75 06/15/27</t>
+  </si>
+  <si>
+    <t>097023BU8</t>
+  </si>
+  <si>
+    <t>BA 2.8 03/01/27</t>
+  </si>
+  <si>
+    <t>64134BAJ9</t>
+  </si>
+  <si>
+    <t>NEUB 2021-41A AR</t>
+  </si>
+  <si>
+    <t>38173MAC6</t>
+  </si>
+  <si>
+    <t>GBDC 2.05 02/15/27</t>
+  </si>
+  <si>
+    <t>04016NBH5</t>
+  </si>
+  <si>
+    <t>ARES 2017-44A A1RR</t>
+  </si>
+  <si>
+    <t>62848PAA8</t>
+  </si>
+  <si>
+    <t>MVWOT 2023-1A A</t>
+  </si>
+  <si>
+    <t>83206EAB3</t>
+  </si>
+  <si>
+    <t>SMB 2024-C A1B</t>
+  </si>
+  <si>
+    <t>38384EQ32</t>
+  </si>
+  <si>
+    <t>GNR 2023-132 BG</t>
+  </si>
+  <si>
+    <t>00833BBA5</t>
+  </si>
+  <si>
+    <t>AFRMT 2026-3A A</t>
+  </si>
+  <si>
+    <t>449934AD0</t>
+  </si>
+  <si>
+    <t>IQV 5 10/15/26</t>
+  </si>
+  <si>
+    <t>09261HAD9</t>
+  </si>
+  <si>
+    <t>BCRED 2 5/8 12/15/26</t>
+  </si>
+  <si>
+    <t>37892AAA8</t>
+  </si>
+  <si>
+    <t>GNL 3 3/4 12/15/27</t>
+  </si>
+  <si>
+    <t>64033XAE4</t>
+  </si>
+  <si>
+    <t>NSLT 2025-AA A1B</t>
+  </si>
+  <si>
+    <t>04010LBE2</t>
+  </si>
+  <si>
+    <t>ARCC 7 01/15/27</t>
+  </si>
+  <si>
+    <t>05401AAW1</t>
+  </si>
+  <si>
+    <t>AVOL 4.95 01/15/28</t>
+  </si>
+  <si>
+    <t>10805NAE5</t>
+  </si>
+  <si>
+    <t>BLAST 2024-3 C</t>
+  </si>
+  <si>
+    <t>505709AE5</t>
+  </si>
+  <si>
+    <t>LADAR 2024-3A B</t>
+  </si>
+  <si>
+    <t>577081BD3</t>
+  </si>
+  <si>
+    <t>MAT 5.875 12/15/27</t>
+  </si>
+  <si>
+    <t>055986AF0</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 AS</t>
+  </si>
+  <si>
+    <t>38384D5M5</t>
+  </si>
+  <si>
+    <t>GNR 2023-164 DV</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
+  </si>
+  <si>
+    <t>42806MAN9</t>
+  </si>
+  <si>
+    <t>HERTZ 2022-2A A</t>
+  </si>
+  <si>
+    <t>76761RBG3</t>
+  </si>
+  <si>
+    <t>RSRVA 2016-3A AR3</t>
+  </si>
+  <si>
+    <t>06211EAF8</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR3 A3</t>
+  </si>
+  <si>
+    <t>024948AE1</t>
+  </si>
+  <si>
+    <t>ACAR 2025-4 C</t>
+  </si>
+  <si>
+    <t>3136B34W7</t>
+  </si>
+  <si>
+    <t>FNR 2019-9 QB</t>
+  </si>
+  <si>
+    <t>3137AYSH5</t>
+  </si>
+  <si>
+    <t>FHR 4165 TE</t>
+  </si>
+  <si>
+    <t>74332YAA7</t>
+  </si>
+  <si>
+    <t>PROG 2022-SFR5 A</t>
+  </si>
+  <si>
+    <t>02008NAD9</t>
+  </si>
+  <si>
+    <t>ALLYA 2023-A C</t>
+  </si>
+  <si>
+    <t>34962XAN2</t>
+  </si>
+  <si>
+    <t>FCBSL 2020-1A A1AR</t>
+  </si>
+  <si>
+    <t>78397DAE8</t>
+  </si>
+  <si>
+    <t>SECBEN 5.9 09/26/28</t>
+  </si>
+  <si>
+    <t>05377RHC1</t>
+  </si>
+  <si>
+    <t>AESOP 2023-5A A</t>
+  </si>
+  <si>
+    <t>68389XBU8</t>
+  </si>
+  <si>
+    <t>ORCL 2.8 04/01/27</t>
+  </si>
+  <si>
+    <t>38411WAB8</t>
+  </si>
+  <si>
+    <t>GPIF 2025-1A B</t>
+  </si>
+  <si>
+    <t>14687JAG4</t>
+  </si>
+  <si>
+    <t>CRVNA 2021-P3 B</t>
+  </si>
+  <si>
+    <t>872899BL2</t>
+  </si>
+  <si>
+    <t>TSTAT 2022-1A AR3</t>
+  </si>
+  <si>
+    <t>38384H4V7</t>
+  </si>
+  <si>
+    <t>GNR 2024-1 D</t>
+  </si>
+  <si>
+    <t>05330YAB1</t>
+  </si>
+  <si>
+    <t>DRVPNK 2026-N1A A2</t>
+  </si>
+  <si>
+    <t>34963QAN6</t>
+  </si>
+  <si>
+    <t>FCBSL 2021-3AR B1R</t>
+  </si>
+  <si>
+    <t>03067FAD2</t>
+  </si>
+  <si>
+    <t>AMCAR 2025-1 A3</t>
+  </si>
+  <si>
+    <t>31416CDV5</t>
+  </si>
+  <si>
+    <t>FN 995716</t>
+  </si>
+  <si>
+    <t>57665RAN6</t>
+  </si>
+  <si>
+    <t>MTCHII 4 5/8 06/01/28</t>
+  </si>
+  <si>
+    <t>165183DE1</t>
+  </si>
+  <si>
+    <t>CFII 2024-1A A1</t>
+  </si>
+  <si>
+    <t>83192CAC1</t>
+  </si>
+  <si>
+    <t>SMB 2019-B A2B</t>
+  </si>
+  <si>
+    <t>12595JAG9</t>
+  </si>
+  <si>
+    <t>CSAIL 2017-CX10 A4</t>
+  </si>
+  <si>
+    <t>14687KAE6</t>
+  </si>
+  <si>
+    <t>CRVNA 2021-P4 B</t>
+  </si>
+  <si>
+    <t>83405UAA8</t>
+  </si>
+  <si>
+    <t>SCLP 2025-4 A</t>
+  </si>
+  <si>
+    <t>64134MAJ5</t>
+  </si>
+  <si>
+    <t>NEUB 2021-45A AR</t>
+  </si>
+  <si>
+    <t>303075AA3</t>
+  </si>
+  <si>
+    <t>FDS 2.9 03/01/27</t>
+  </si>
+  <si>
+    <t>3137FJX79</t>
+  </si>
+  <si>
+    <t>FHR 4838 VA</t>
+  </si>
+  <si>
+    <t>90276EAE7</t>
+  </si>
+  <si>
+    <t>UBSCM 2017-C1 A4</t>
+  </si>
+  <si>
+    <t>95000PAE4</t>
+  </si>
+  <si>
+    <t>WFCM 2016-C37 A5</t>
+  </si>
+  <si>
+    <t>12532BAD9</t>
+  </si>
+  <si>
+    <t>CFCRE 2016-C7 A3</t>
+  </si>
+  <si>
+    <t>78410GAD6</t>
+  </si>
+  <si>
+    <t>SBAC 3 7/8 02/15/27</t>
+  </si>
+  <si>
+    <t>42806MAE9</t>
+  </si>
+  <si>
+    <t>HERTZ 2021-2A A</t>
+  </si>
+  <si>
+    <t>432917AA0</t>
+  </si>
+  <si>
+    <t>HGVT 2023-1A A</t>
+  </si>
+  <si>
+    <t>68269MAB0</t>
+  </si>
+  <si>
+    <t>OMFIT 2021-1A A2</t>
+  </si>
+  <si>
+    <t>92840VAT9</t>
+  </si>
+  <si>
+    <t>VST 5.05 12/30/26</t>
+  </si>
+  <si>
+    <t>552953CF6</t>
+  </si>
+  <si>
+    <t>MGM 5 1/2 04/15/27</t>
+  </si>
+  <si>
+    <t>78449TAC5</t>
+  </si>
+  <si>
+    <t>SMB 2019-A A2B</t>
+  </si>
+  <si>
+    <t>17327FAD8</t>
+  </si>
+  <si>
+    <t>CGCMT 2018-B2 A4</t>
+  </si>
+  <si>
+    <t>83407HAA5</t>
+  </si>
+  <si>
+    <t>SCLP 2025-2 A</t>
+  </si>
+  <si>
+    <t>118230AQ4</t>
+  </si>
+  <si>
+    <t>BPL 3.95 12/01/26</t>
+  </si>
+  <si>
+    <t>00835DAA0</t>
+  </si>
+  <si>
+    <t>AFFRM 2025-X2 A</t>
+  </si>
+  <si>
+    <t>802927AE3</t>
+  </si>
+  <si>
+    <t>SDART 2023-4 B</t>
+  </si>
+  <si>
+    <t>83406YAA9</t>
+  </si>
+  <si>
+    <t>SCLP 2025-1 A</t>
+  </si>
+  <si>
+    <t>3137H6N35</t>
+  </si>
+  <si>
+    <t>FHR 5216 JA</t>
+  </si>
+  <si>
+    <t>44935CAD3</t>
+  </si>
+  <si>
+    <t>HART 2025-A A3</t>
+  </si>
+  <si>
+    <t>44918CAE2</t>
+  </si>
+  <si>
+    <t>HART 2023-C A4</t>
+  </si>
+  <si>
+    <t>26244GAS4</t>
+  </si>
+  <si>
+    <t>DRSLF 2015-40A AR2</t>
+  </si>
+  <si>
+    <t>FUTURESC</t>
+  </si>
+  <si>
+    <t>FUTURES CASH AT BROKER</t>
+  </si>
+  <si>
+    <t>96328GAS6</t>
+  </si>
+  <si>
+    <t>WFLF 2023-1A A</t>
+  </si>
+  <si>
+    <t>14318MAE9</t>
+  </si>
+  <si>
+    <t>CARMX 2022-3 A4</t>
+  </si>
+  <si>
     <t>RECPAY</t>
   </si>
   <si>
     <t>Receivables/Payables</t>
-  </si>
-[...640 lines deleted...]
-    <t>WOART 2022-D A3</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1144,51 +1150,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I122"/>
+  <dimension ref="A1:I123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="15.281982" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1206,3577 +1212,3606 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>500000</v>
+        <v>720435.99</v>
       </c>
       <c r="F2" s="2">
-        <v>100.112864</v>
+        <v>1</v>
       </c>
       <c r="G2" s="3">
-        <v>500564.32</v>
+        <v>720435.99</v>
       </c>
       <c r="H2" s="4">
-        <v>0.019771659746</v>
+        <v>0.029420879558</v>
       </c>
       <c r="I2" s="5">
-        <v>0.019773426135</v>
+        <v>0.029140784208</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
         <v>500000</v>
       </c>
       <c r="F3" s="2">
-        <v>99.9359</v>
+        <v>100.060152</v>
       </c>
       <c r="G3" s="3">
-        <v>499679.5</v>
+        <v>500300.76</v>
       </c>
       <c r="H3" s="4">
-        <v>0.019736710471</v>
+        <v>0.020431084242</v>
       </c>
       <c r="I3" s="5">
-        <v>0.019738473738</v>
+        <v>0.020236574364</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>500000</v>
+        <v>483000</v>
       </c>
       <c r="F4" s="2">
-        <v>99.87685</v>
+        <v>101.410629</v>
       </c>
       <c r="G4" s="3">
-        <v>499384.25</v>
+        <v>489813.34</v>
       </c>
       <c r="H4" s="4">
-        <v>0.019725048468</v>
+        <v>0.02000280306</v>
       </c>
       <c r="I4" s="5">
-        <v>0.019726810693</v>
+        <v>0.019812370544</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>483000</v>
+        <v>401303.97</v>
       </c>
       <c r="F5" s="2">
-        <v>101.61007</v>
+        <v>100</v>
       </c>
       <c r="G5" s="3">
-        <v>490776.64</v>
+        <v>401303.97</v>
       </c>
       <c r="H5" s="4">
-        <v>0.019385058647</v>
+        <v>0.01638829255</v>
       </c>
       <c r="I5" s="5">
-        <v>0.019386790498</v>
+        <v>0.016232271227</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>460000</v>
+        <v>390000</v>
       </c>
       <c r="F6" s="2">
-        <v>99.94615</v>
+        <v>98.63019</v>
       </c>
       <c r="G6" s="3">
-        <v>459752.29</v>
+        <v>384657.74</v>
       </c>
       <c r="H6" s="4">
-        <v>0.018159635999</v>
+        <v>0.015708500445</v>
       </c>
       <c r="I6" s="5">
-        <v>0.018161258371</v>
+        <v>0.015558950941</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>401303.97</v>
+        <v>400000</v>
       </c>
       <c r="F7" s="2">
-        <v>100</v>
+        <v>96.35453</v>
       </c>
       <c r="G7" s="3">
-        <v>401303.97</v>
+        <v>385418.12</v>
       </c>
       <c r="H7" s="4">
-        <v>0.015851001025</v>
+        <v>0.015739552501</v>
       </c>
       <c r="I7" s="5">
-        <v>0.015852417145</v>
+        <v>0.015589707372</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>390000</v>
+        <v>380000</v>
       </c>
       <c r="F8" s="2">
-        <v>98.632769</v>
+        <v>98.803111</v>
       </c>
       <c r="G8" s="3">
-        <v>384667.8</v>
+        <v>375451.82</v>
       </c>
       <c r="H8" s="4">
-        <v>0.015193893242</v>
+        <v>0.015332552763</v>
       </c>
       <c r="I8" s="5">
-        <v>0.015195250657</v>
+        <v>0.015186582391</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>400000</v>
+        <v>360323.51</v>
       </c>
       <c r="F9" s="2">
-        <v>95.98801</v>
+        <v>99.92294</v>
       </c>
       <c r="G9" s="3">
-        <v>383952.04</v>
+        <v>360045.84</v>
       </c>
       <c r="H9" s="4">
-        <v>0.01516562166</v>
+        <v>0.014703409574</v>
       </c>
       <c r="I9" s="5">
-        <v>0.015166976548</v>
+        <v>0.014563428828</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>380000</v>
+        <v>350000</v>
       </c>
       <c r="F10" s="2">
-        <v>98.77902899999999</v>
+        <v>100.028</v>
       </c>
       <c r="G10" s="3">
-        <v>375360.31</v>
+        <v>350098</v>
       </c>
       <c r="H10" s="4">
-        <v>0.014826259162</v>
+        <v>0.014297163432</v>
       </c>
       <c r="I10" s="5">
-        <v>0.014827583732</v>
+        <v>0.014161050268</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>361810.73</v>
+        <v>325000</v>
       </c>
       <c r="F11" s="2">
-        <v>99.749999</v>
+        <v>100.034</v>
       </c>
       <c r="G11" s="3">
-        <v>360906.2</v>
+        <v>325110.5</v>
       </c>
       <c r="H11" s="4">
-        <v>0.014255340009</v>
+        <v>0.013276733806</v>
       </c>
       <c r="I11" s="5">
-        <v>0.014256613573</v>
+        <v>0.01315033543</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>350000</v>
+        <v>320000</v>
       </c>
       <c r="F12" s="2">
-        <v>100</v>
+        <v>100.075481</v>
       </c>
       <c r="G12" s="3">
-        <v>350000</v>
+        <v>320241.54</v>
       </c>
       <c r="H12" s="4">
-        <v>0.013824558872</v>
+        <v>0.013077897114</v>
       </c>
       <c r="I12" s="5">
-        <v>0.013825793951</v>
+        <v>0.012953391721</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>325000</v>
+        <v>320955.18</v>
       </c>
       <c r="F13" s="2">
-        <v>100.023</v>
+        <v>98.958821</v>
       </c>
       <c r="G13" s="3">
-        <v>325074.75</v>
+        <v>317613.46</v>
       </c>
       <c r="H13" s="4">
-        <v>0.012840042912</v>
+        <v>0.012970572741</v>
       </c>
       <c r="I13" s="5">
-        <v>0.012841190034</v>
+        <v>0.012847089107</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
-        <v>320000</v>
+        <v>300000</v>
       </c>
       <c r="F14" s="2">
-        <v>100.117441</v>
+        <v>100.39088</v>
       </c>
       <c r="G14" s="3">
-        <v>320375.81</v>
+        <v>301172.64</v>
       </c>
       <c r="H14" s="4">
-        <v>0.012654440752</v>
+        <v>0.012299168963</v>
       </c>
       <c r="I14" s="5">
-        <v>0.012655571293</v>
+        <v>0.012182077288</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>308858.72</v>
+        <v>300000</v>
       </c>
       <c r="F15" s="2">
-        <v>1</v>
+        <v>100.098</v>
       </c>
       <c r="G15" s="3">
-        <v>308858.72</v>
+        <v>300294</v>
       </c>
       <c r="H15" s="4">
-        <v>0.012199530165</v>
+        <v>0.01226328741</v>
       </c>
       <c r="I15" s="5">
-        <v>0.012200620065</v>
+        <v>0.012146537339</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
         <v>300000</v>
       </c>
       <c r="F16" s="2">
-        <v>100.048353</v>
+        <v>99.99014</v>
       </c>
       <c r="G16" s="3">
-        <v>300145.06</v>
+        <v>299970.42</v>
       </c>
       <c r="H16" s="4">
-        <v>0.011855351538</v>
+        <v>0.012250073178</v>
       </c>
       <c r="I16" s="5">
-        <v>0.011856410689</v>
+        <v>0.01213344891</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
         <v>300000</v>
       </c>
       <c r="F17" s="2">
-        <v>100.61214</v>
+        <v>99.919223</v>
       </c>
       <c r="G17" s="3">
-        <v>301836.42</v>
+        <v>299757.67</v>
       </c>
       <c r="H17" s="4">
-        <v>0.011922158166</v>
+        <v>0.012241384937</v>
       </c>
       <c r="I17" s="5">
-        <v>0.011923223285</v>
+        <v>0.012124843384</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>300000</v>
+        <v>295000</v>
       </c>
       <c r="F18" s="2">
-        <v>100.084</v>
+        <v>100.50019</v>
       </c>
       <c r="G18" s="3">
-        <v>300252</v>
+        <v>296475.56</v>
       </c>
       <c r="H18" s="4">
-        <v>0.011859575573</v>
+        <v>0.012107351491</v>
       </c>
       <c r="I18" s="5">
-        <v>0.011860635101</v>
+        <v>0.011992085975</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>300000</v>
+        <v>292000</v>
       </c>
       <c r="F19" s="2">
-        <v>99.874177</v>
+        <v>100.034</v>
       </c>
       <c r="G19" s="3">
-        <v>299622.53</v>
+        <v>292099.28</v>
       </c>
       <c r="H19" s="4">
-        <v>0.011834712341</v>
+        <v>0.011928634681</v>
       </c>
       <c r="I19" s="5">
-        <v>0.011835769647</v>
+        <v>0.011815070602</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>293150.8</v>
+        <v>290909.47</v>
       </c>
       <c r="F20" s="2">
-        <v>1</v>
+        <v>100.014001</v>
       </c>
       <c r="G20" s="3">
-        <v>293150.8</v>
+        <v>290950.2</v>
       </c>
       <c r="H20" s="4">
-        <v>0.011579087123</v>
+        <v>0.011881709017</v>
       </c>
       <c r="I20" s="5">
-        <v>0.011580121592</v>
+        <v>0.011768591683</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>303402.54</v>
+        <v>284264</v>
       </c>
       <c r="F21" s="2">
-        <v>96.558061</v>
+        <v>101.11039</v>
       </c>
       <c r="G21" s="3">
-        <v>292959.61</v>
+        <v>287420.44</v>
       </c>
       <c r="H21" s="4">
-        <v>0.011571535345</v>
+        <v>0.011737562027</v>
       </c>
       <c r="I21" s="5">
-        <v>0.01157256914</v>
+        <v>0.011625817015</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>292000</v>
+        <v>290526.64</v>
       </c>
       <c r="F22" s="2">
-        <v>100.02</v>
+        <v>98.957751</v>
       </c>
       <c r="G22" s="3">
-        <v>292058.4</v>
+        <v>287498.63</v>
       </c>
       <c r="H22" s="4">
-        <v>0.0115359387</v>
+        <v>0.011740755118</v>
       </c>
       <c r="I22" s="5">
-        <v>0.011536969314</v>
+        <v>0.011628979707</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>290909.47</v>
+        <v>285000</v>
       </c>
       <c r="F23" s="2">
-        <v>99.988</v>
+        <v>99.47637899999999</v>
       </c>
       <c r="G23" s="3">
-        <v>290874.56</v>
+        <v>283507.68</v>
       </c>
       <c r="H23" s="4">
-        <v>0.011489178546</v>
+        <v>0.01157777433</v>
       </c>
       <c r="I23" s="5">
-        <v>0.011490204983</v>
+        <v>0.011467550543</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>292375.74</v>
+        <v>275000</v>
       </c>
       <c r="F24" s="2">
-        <v>98.887959</v>
+        <v>100.033</v>
       </c>
       <c r="G24" s="3">
-        <v>289124.4</v>
+        <v>275090.75</v>
       </c>
       <c r="H24" s="4">
-        <v>0.011420049473</v>
+        <v>0.011234047071</v>
       </c>
       <c r="I24" s="5">
-        <v>0.011421069734</v>
+        <v>0.011127095668</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>288809.9</v>
+        <v>284994.89</v>
       </c>
       <c r="F25" s="2">
-        <v>98.805041</v>
+        <v>96.480681</v>
       </c>
       <c r="G25" s="3">
-        <v>285358.74</v>
+        <v>274965.01</v>
       </c>
       <c r="H25" s="4">
-        <v>0.011271310578</v>
+        <v>0.011228912179</v>
       </c>
       <c r="I25" s="5">
-        <v>0.011272317551</v>
+        <v>0.011122009661</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>285000</v>
+        <v>275000</v>
       </c>
       <c r="F26" s="2">
-        <v>99.31670200000001</v>
+        <v>100.026</v>
       </c>
       <c r="G26" s="3">
-        <v>283052.6</v>
+        <v>275071.5</v>
       </c>
       <c r="H26" s="4">
-        <v>0.011180220978</v>
+        <v>0.011233260947</v>
       </c>
       <c r="I26" s="5">
-        <v>0.011181219813</v>
+        <v>0.011126317028</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
         <v>275000</v>
       </c>
       <c r="F27" s="2">
-        <v>100.026</v>
+        <v>100</v>
       </c>
       <c r="G27" s="3">
-        <v>275071.5</v>
+        <v>275000</v>
       </c>
       <c r="H27" s="4">
-        <v>0.010864977559</v>
+        <v>0.011230341059</v>
       </c>
       <c r="I27" s="5">
-        <v>0.010865948231</v>
+        <v>0.011123424938</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>275000</v>
+        <v>265894.4</v>
       </c>
       <c r="F28" s="2">
-        <v>100.048</v>
+        <v>100.033998</v>
       </c>
       <c r="G28" s="3">
-        <v>275132</v>
+        <v>265984.8</v>
       </c>
       <c r="H28" s="4">
-        <v>0.010867367233</v>
+        <v>0.010862181842</v>
       </c>
       <c r="I28" s="5">
-        <v>0.010868338118</v>
+        <v>0.010758770705</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>272722.97</v>
+        <v>265000</v>
       </c>
       <c r="F29" s="2">
-        <v>99.91364900000001</v>
+        <v>100.057</v>
       </c>
       <c r="G29" s="3">
-        <v>272487.47</v>
+        <v>265151.05</v>
       </c>
       <c r="H29" s="4">
-        <v>0.01076291167</v>
+        <v>0.01082813354</v>
       </c>
       <c r="I29" s="5">
-        <v>0.010763873223</v>
+        <v>0.010725046552</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>265000</v>
+        <v>260000</v>
       </c>
       <c r="F30" s="2">
-        <v>100.056</v>
+        <v>100.480362</v>
       </c>
       <c r="G30" s="3">
-        <v>265148.4</v>
+        <v>261248.94</v>
       </c>
       <c r="H30" s="4">
-        <v>0.010473027616</v>
+        <v>0.010668780767</v>
       </c>
       <c r="I30" s="5">
-        <v>0.010473963271</v>
+        <v>0.010567210864</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>262144.26</v>
+        <v>258215.65</v>
       </c>
       <c r="F31" s="2">
-        <v>100.413002</v>
+        <v>100.010999</v>
       </c>
       <c r="G31" s="3">
-        <v>263226.92</v>
+        <v>258244.05</v>
       </c>
       <c r="H31" s="4">
-        <v>0.010397131619</v>
+        <v>0.010546068257</v>
       </c>
       <c r="I31" s="5">
-        <v>0.010398060493</v>
+        <v>0.010445666612</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>260000</v>
+        <v>250000</v>
       </c>
       <c r="F32" s="2">
-        <v>100.292665</v>
+        <v>100.813004</v>
       </c>
       <c r="G32" s="3">
-        <v>260760.93</v>
+        <v>252032.51</v>
       </c>
       <c r="H32" s="4">
-        <v>0.010299728041</v>
+        <v>0.010292403801</v>
       </c>
       <c r="I32" s="5">
-        <v>0.010300648214</v>
+        <v>0.010194417116</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
         <v>250000</v>
       </c>
       <c r="F33" s="2">
-        <v>100.878352</v>
+        <v>100.8025</v>
       </c>
       <c r="G33" s="3">
-        <v>252195.88</v>
+        <v>252006.25</v>
       </c>
       <c r="H33" s="4">
-        <v>0.009961419401</v>
+        <v>0.010291331405</v>
       </c>
       <c r="I33" s="5">
-        <v>0.009962309349</v>
+        <v>0.01019335493</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
         <v>250000</v>
       </c>
       <c r="F34" s="2">
-        <v>100.110952</v>
+        <v>100.49052</v>
       </c>
       <c r="G34" s="3">
-        <v>250277.38</v>
+        <v>251226.3</v>
       </c>
       <c r="H34" s="4">
-        <v>0.009885641069000001</v>
+        <v>0.010259480116</v>
       </c>
       <c r="I34" s="5">
-        <v>0.009886524246999999</v>
+        <v>0.010161806874</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
         <v>250000</v>
       </c>
       <c r="F35" s="2">
-        <v>100.145696</v>
+        <v>100.063532</v>
       </c>
       <c r="G35" s="3">
-        <v>250364.24</v>
+        <v>250158.83</v>
       </c>
       <c r="H35" s="4">
-        <v>0.00988907193</v>
+        <v>0.010215887199</v>
       </c>
       <c r="I35" s="5">
-        <v>0.009889955414</v>
+        <v>0.010118628975</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
         <v>250000</v>
       </c>
       <c r="F36" s="2">
-        <v>99.88988000000001</v>
+        <v>100.205288</v>
       </c>
       <c r="G36" s="3">
-        <v>249724.7</v>
+        <v>250513.22</v>
       </c>
       <c r="H36" s="4">
-        <v>0.009863810906</v>
+        <v>0.010230359637</v>
       </c>
       <c r="I36" s="5">
-        <v>0.009864692132999999</v>
+        <v>0.010132963631</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
         <v>250000</v>
       </c>
       <c r="F37" s="2">
-        <v>100.093</v>
+        <v>100.07</v>
       </c>
       <c r="G37" s="3">
-        <v>250232.5</v>
+        <v>250175</v>
       </c>
       <c r="H37" s="4">
-        <v>0.009883868366</v>
+        <v>0.010216547543</v>
       </c>
       <c r="I37" s="5">
-        <v>0.009884751385</v>
+        <v>0.010119283032</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
         <v>250000</v>
       </c>
       <c r="F38" s="2">
-        <v>100.011132</v>
+        <v>100.030512</v>
       </c>
       <c r="G38" s="3">
-        <v>250027.83</v>
+        <v>250076.28</v>
       </c>
       <c r="H38" s="4">
-        <v>0.009875784158999999</v>
+        <v>0.010212516055</v>
       </c>
       <c r="I38" s="5">
-        <v>0.009876666455999999</v>
+        <v>0.010115289925</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
         <v>250000</v>
       </c>
       <c r="F39" s="2">
-        <v>100.190848</v>
+        <v>100.187304</v>
       </c>
       <c r="G39" s="3">
-        <v>250477.12</v>
+        <v>250468.26</v>
       </c>
       <c r="H39" s="4">
-        <v>0.009893530547</v>
+        <v>0.010228523579</v>
       </c>
       <c r="I39" s="5">
-        <v>0.00989441443</v>
+        <v>0.010131145052</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
         <v>250000</v>
       </c>
       <c r="F40" s="2">
-        <v>100.103</v>
+        <v>100.071</v>
       </c>
       <c r="G40" s="3">
-        <v>250257.5</v>
+        <v>250177.5</v>
       </c>
       <c r="H40" s="4">
-        <v>0.009884855834000001</v>
+        <v>0.010216649637</v>
       </c>
       <c r="I40" s="5">
-        <v>0.009885738942</v>
+        <v>0.010119384154</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
         <v>250000</v>
       </c>
       <c r="F41" s="2">
-        <v>99.97427999999999</v>
+        <v>99.93952</v>
       </c>
       <c r="G41" s="3">
-        <v>249935.7</v>
+        <v>249848.8</v>
       </c>
       <c r="H41" s="4">
-        <v>0.00987214514</v>
+        <v>0.010203226317</v>
       </c>
       <c r="I41" s="5">
-        <v>0.009873027112000001</v>
+        <v>0.010106088627</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
         <v>250000</v>
       </c>
       <c r="F42" s="2">
-        <v>100.4491</v>
+        <v>99.495664</v>
       </c>
       <c r="G42" s="3">
-        <v>251122.75</v>
+        <v>248739.16</v>
       </c>
       <c r="H42" s="4">
-        <v>0.009919032119</v>
+        <v>0.010157911278</v>
       </c>
       <c r="I42" s="5">
-        <v>0.009919918279</v>
+        <v>0.010061205001</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
         <v>250000</v>
       </c>
       <c r="F43" s="2">
-        <v>100.211</v>
+        <v>99.957352</v>
       </c>
       <c r="G43" s="3">
-        <v>250527.5</v>
+        <v>249893.38</v>
       </c>
       <c r="H43" s="4">
-        <v>0.009895520494</v>
+        <v>0.010205046857</v>
       </c>
       <c r="I43" s="5">
-        <v>0.009896404554</v>
+        <v>0.010107891836</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
         <v>250000</v>
       </c>
       <c r="F44" s="2">
-        <v>99.99299999999999</v>
+        <v>99.87587600000001</v>
       </c>
       <c r="G44" s="3">
-        <v>249982.5</v>
+        <v>249689.69</v>
       </c>
       <c r="H44" s="4">
-        <v>0.009873993681</v>
+        <v>0.010196728645</v>
       </c>
       <c r="I44" s="5">
-        <v>0.009874875817999999</v>
+        <v>0.010099652816</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
         <v>250000</v>
       </c>
       <c r="F45" s="2">
-        <v>100</v>
+        <v>99.57404</v>
       </c>
       <c r="G45" s="3">
-        <v>250000</v>
+        <v>248935.1</v>
       </c>
       <c r="H45" s="4">
-        <v>0.009874684909</v>
+        <v>0.010165912998</v>
       </c>
       <c r="I45" s="5">
-        <v>0.009875567108</v>
+        <v>0.010069130543</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
         <v>250000</v>
       </c>
       <c r="F46" s="2">
-        <v>99.917312</v>
+        <v>100.024</v>
       </c>
       <c r="G46" s="3">
-        <v>249793.28</v>
+        <v>250060</v>
       </c>
       <c r="H46" s="4">
-        <v>0.009866519729</v>
+        <v>0.010211851219</v>
       </c>
       <c r="I46" s="5">
-        <v>0.009867401199</v>
+        <v>0.010114631418</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
         <v>250000</v>
       </c>
       <c r="F47" s="2">
-        <v>100.50954</v>
+        <v>100.021</v>
       </c>
       <c r="G47" s="3">
-        <v>251273.85</v>
+        <v>250052.5</v>
       </c>
       <c r="H47" s="4">
-        <v>0.009925000377999999</v>
+        <v>0.010211544937</v>
       </c>
       <c r="I47" s="5">
-        <v>0.009925887071999999</v>
+        <v>0.010114328052</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
         <v>250000</v>
       </c>
       <c r="F48" s="2">
-        <v>99.84879599999999</v>
+        <v>99.81442</v>
       </c>
       <c r="G48" s="3">
-        <v>249621.99</v>
+        <v>249536.05</v>
       </c>
       <c r="H48" s="4">
-        <v>0.009859753989999999</v>
+        <v>0.010190454356</v>
       </c>
       <c r="I48" s="5">
-        <v>0.009860634855</v>
+        <v>0.01009343826</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
         <v>250000</v>
       </c>
       <c r="F49" s="2">
-        <v>98.98348799999999</v>
+        <v>99.97058</v>
       </c>
       <c r="G49" s="3">
-        <v>247458.72</v>
+        <v>249926.45</v>
       </c>
       <c r="H49" s="4">
-        <v>0.009774307552000001</v>
+        <v>0.010206397357</v>
       </c>
       <c r="I49" s="5">
-        <v>0.009775180783</v>
+        <v>0.010109229478</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
         <v>250000</v>
       </c>
       <c r="F50" s="2">
-        <v>99.426368</v>
+        <v>99.437876</v>
       </c>
       <c r="G50" s="3">
-        <v>248565.92</v>
+        <v>248594.69</v>
       </c>
       <c r="H50" s="4">
-        <v>0.009818040556</v>
+        <v>0.010152011469</v>
       </c>
       <c r="I50" s="5">
-        <v>0.009818917694</v>
+        <v>0.01005536136</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
         <v>250000</v>
       </c>
       <c r="F51" s="2">
-        <v>99.650492</v>
+        <v>99.130376</v>
       </c>
       <c r="G51" s="3">
-        <v>249126.23</v>
+        <v>247825.94</v>
       </c>
       <c r="H51" s="4">
-        <v>0.009840172095</v>
+        <v>0.010120617561</v>
       </c>
       <c r="I51" s="5">
-        <v>0.009841051211</v>
+        <v>0.010024266332</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>250000</v>
+        <v>246612.42</v>
       </c>
       <c r="F52" s="2">
-        <v>99.510752</v>
+        <v>100.060001</v>
       </c>
       <c r="G52" s="3">
-        <v>248776.88</v>
+        <v>246760.39</v>
       </c>
       <c r="H52" s="4">
-        <v>0.009826373209999999</v>
+        <v>0.010077103049</v>
       </c>
       <c r="I52" s="5">
-        <v>0.009827251093</v>
+        <v>0.00998116609</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
         <v>250000</v>
       </c>
       <c r="F53" s="2">
-        <v>99.366816</v>
+        <v>98.406312</v>
       </c>
       <c r="G53" s="3">
-        <v>248417.04</v>
+        <v>246015.78</v>
       </c>
       <c r="H53" s="4">
-        <v>0.009812159984</v>
+        <v>0.010046694964</v>
       </c>
       <c r="I53" s="5">
-        <v>0.009813036597</v>
+        <v>0.009951047499</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
-        <v>250000</v>
+        <v>237841.88</v>
       </c>
       <c r="F54" s="2">
-        <v>98.15204799999999</v>
+        <v>100.047002</v>
       </c>
       <c r="G54" s="3">
-        <v>245380.12</v>
+        <v>237953.67</v>
       </c>
       <c r="H54" s="4">
-        <v>0.009692205471</v>
+        <v>0.009717457727999999</v>
       </c>
       <c r="I54" s="5">
-        <v>0.009693071368</v>
+        <v>0.009624944696999999</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>243224.84</v>
+        <v>229394.06</v>
       </c>
       <c r="F55" s="2">
-        <v>100.050999</v>
+        <v>99.90298799999999</v>
       </c>
       <c r="G55" s="3">
-        <v>243348.88</v>
+        <v>229171.52</v>
       </c>
       <c r="H55" s="4">
-        <v>0.00961197414</v>
+        <v>0.009358815757</v>
       </c>
       <c r="I55" s="5">
-        <v>0.009612832868</v>
+        <v>0.009269717102000001</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>237841.88</v>
+        <v>226311.71</v>
       </c>
       <c r="F56" s="2">
-        <v>100.067999</v>
+        <v>100.004049</v>
       </c>
       <c r="G56" s="3">
-        <v>238003.61</v>
+        <v>226320.87</v>
       </c>
       <c r="H56" s="4">
-        <v>0.009400842627</v>
+        <v>0.009242402169</v>
       </c>
       <c r="I56" s="5">
-        <v>0.009401682494</v>
+        <v>0.009154411806000001</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>237583.64</v>
+        <v>219928.45</v>
       </c>
       <c r="F57" s="2">
-        <v>100.160221</v>
+        <v>101.594148</v>
       </c>
       <c r="G57" s="3">
-        <v>237964.3</v>
+        <v>223434.43</v>
       </c>
       <c r="H57" s="4">
-        <v>0.009399289884</v>
+        <v>0.009124526942</v>
       </c>
       <c r="I57" s="5">
-        <v>0.009400129611000001</v>
+        <v>0.009037658786</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>231788.81</v>
+        <v>216000</v>
       </c>
       <c r="F58" s="2">
-        <v>100.035999</v>
+        <v>99.75237</v>
       </c>
       <c r="G58" s="3">
-        <v>231872.25</v>
+        <v>215465.12</v>
       </c>
       <c r="H58" s="4">
-        <v>0.009158661697</v>
+        <v>0.008799079180999999</v>
       </c>
       <c r="I58" s="5">
-        <v>0.009159479926000001</v>
+        <v>0.008715309382</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>231431.3</v>
+        <v>215000</v>
       </c>
       <c r="F59" s="2">
-        <v>99.956002</v>
+        <v>99.964302</v>
       </c>
       <c r="G59" s="3">
-        <v>231329.47</v>
+        <v>214923.25</v>
       </c>
       <c r="H59" s="4">
-        <v>0.009137222697</v>
+        <v>0.008776950513</v>
       </c>
       <c r="I59" s="5">
-        <v>0.009138039012000001</v>
+        <v>0.008693391385000001</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>231927.73</v>
+        <v>215000</v>
       </c>
       <c r="F60" s="2">
-        <v>99.83965999999999</v>
+        <v>99.197498</v>
       </c>
       <c r="G60" s="3">
-        <v>231555.86</v>
+        <v>213274.62</v>
       </c>
       <c r="H60" s="4">
-        <v>0.009146164510000001</v>
+        <v>0.008709624471</v>
       </c>
       <c r="I60" s="5">
-        <v>0.009146981623000001</v>
+        <v>0.008626706307</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>221351.97</v>
+        <v>207000</v>
       </c>
       <c r="F61" s="2">
-        <v>101.806972</v>
+        <v>97.785899</v>
       </c>
       <c r="G61" s="3">
-        <v>225351.74</v>
+        <v>202416.81</v>
       </c>
       <c r="H61" s="4">
-        <v>0.008901109629999999</v>
+        <v>0.008266217536999999</v>
       </c>
       <c r="I61" s="5">
-        <v>0.00890190485</v>
+        <v>0.008187520736000001</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>216000</v>
+        <v>205106.99</v>
       </c>
       <c r="F62" s="2">
-        <v>100.035</v>
+        <v>99.533658</v>
       </c>
       <c r="G62" s="3">
-        <v>216075.6</v>
+        <v>204150.49</v>
       </c>
       <c r="H62" s="4">
-        <v>0.008534713866</v>
+        <v>0.008337016835000001</v>
       </c>
       <c r="I62" s="5">
-        <v>0.008535476352000001</v>
+        <v>0.008257646004</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>216849.43</v>
+        <v>200000</v>
       </c>
       <c r="F63" s="2">
-        <v>99.62495199999999</v>
+        <v>100.73803</v>
       </c>
       <c r="G63" s="3">
-        <v>216036.14</v>
+        <v>201476.06</v>
       </c>
       <c r="H63" s="4">
-        <v>0.008533155267000001</v>
+        <v>0.008227799523</v>
       </c>
       <c r="I63" s="5">
-        <v>0.008533917615000001</v>
+        <v>0.008149468473</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>215000</v>
+        <v>200000</v>
       </c>
       <c r="F64" s="2">
-        <v>99.988991</v>
+        <v>100.109745</v>
       </c>
       <c r="G64" s="3">
-        <v>214976.33</v>
+        <v>200219.49</v>
       </c>
       <c r="H64" s="4">
-        <v>0.008491294111999999</v>
+        <v>0.008176484216</v>
       </c>
       <c r="I64" s="5">
-        <v>0.008492052720000001</v>
+        <v>0.008098641702</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>215000</v>
+        <v>200000</v>
       </c>
       <c r="F65" s="2">
-        <v>99.12666</v>
+        <v>100.42083</v>
       </c>
       <c r="G65" s="3">
-        <v>213122.32</v>
+        <v>200841.66</v>
       </c>
       <c r="H65" s="4">
-        <v>0.008418062989</v>
+        <v>0.008201892148</v>
       </c>
       <c r="I65" s="5">
-        <v>0.008418815054</v>
+        <v>0.008123807743</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>209822.48</v>
+        <v>200000</v>
       </c>
       <c r="F66" s="2">
-        <v>99.53270999999999</v>
+        <v>99.95386000000001</v>
       </c>
       <c r="G66" s="3">
-        <v>208842</v>
+        <v>199907.72</v>
       </c>
       <c r="H66" s="4">
-        <v>0.008248995804000001</v>
+        <v>0.008163752276</v>
       </c>
       <c r="I66" s="5">
-        <v>0.008249732765</v>
+        <v>0.008086030974</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
         <v>200000</v>
       </c>
       <c r="F67" s="2">
-        <v>100.973275</v>
+        <v>99.99751500000001</v>
       </c>
       <c r="G67" s="3">
-        <v>201946.55</v>
+        <v>199995.03</v>
       </c>
       <c r="H67" s="4">
-        <v>0.007976634199</v>
+        <v>0.008167317807</v>
       </c>
       <c r="I67" s="5">
-        <v>0.007977346826999999</v>
+        <v>0.008089562559999999</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>207000</v>
+        <v>192000</v>
       </c>
       <c r="F68" s="2">
-        <v>97.620662</v>
+        <v>102.85549</v>
       </c>
       <c r="G68" s="3">
-        <v>202074.77</v>
+        <v>197482.54</v>
       </c>
       <c r="H68" s="4">
-        <v>0.007981698739999999</v>
+        <v>0.008064713768</v>
       </c>
       <c r="I68" s="5">
-        <v>0.007982411821000001</v>
+        <v>0.007987935341999999</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>200000</v>
+        <v>196863.18</v>
       </c>
       <c r="F69" s="2">
-        <v>100.2071</v>
+        <v>100.304831</v>
       </c>
       <c r="G69" s="3">
-        <v>200414.2</v>
+        <v>197463.28</v>
       </c>
       <c r="H69" s="4">
-        <v>0.007916108305000001</v>
+        <v>0.008063927203000001</v>
       </c>
       <c r="I69" s="5">
-        <v>0.007916815525999999</v>
+        <v>0.007987156266</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
         <v>200000</v>
       </c>
       <c r="F70" s="2">
-        <v>100.51792</v>
+        <v>98.20014999999999</v>
       </c>
       <c r="G70" s="3">
-        <v>201035.84</v>
+        <v>196400.3</v>
       </c>
       <c r="H70" s="4">
-        <v>0.007940662301</v>
+        <v>0.008020517647</v>
       </c>
       <c r="I70" s="5">
-        <v>0.007941371716</v>
+        <v>0.007944159980999999</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>198293.51</v>
+        <v>200000</v>
       </c>
       <c r="F71" s="2">
-        <v>100.414639</v>
+        <v>98.52929</v>
       </c>
       <c r="G71" s="3">
-        <v>199115.71</v>
+        <v>197058.58</v>
       </c>
       <c r="H71" s="4">
-        <v>0.007864819674</v>
+        <v>0.008047400224999999</v>
       </c>
       <c r="I71" s="5">
-        <v>0.007865522313000001</v>
+        <v>0.007970786629</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
-        <v>200000</v>
+        <v>194170.55</v>
       </c>
       <c r="F72" s="2">
-        <v>100.08543</v>
+        <v>100.193</v>
       </c>
       <c r="G72" s="3">
-        <v>200170.86</v>
+        <v>194545.3</v>
       </c>
       <c r="H72" s="4">
-        <v>0.007906496682000001</v>
+        <v>0.007944763858</v>
       </c>
       <c r="I72" s="5">
-        <v>0.007907203044</v>
+        <v>0.007869127389999999</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
-        <v>200000</v>
+        <v>186000</v>
       </c>
       <c r="F73" s="2">
-        <v>99.98751</v>
+        <v>102.749823</v>
       </c>
       <c r="G73" s="3">
-        <v>199975.02</v>
+        <v>191114.67</v>
       </c>
       <c r="H73" s="4">
-        <v>0.007898761248</v>
+        <v>0.007804665215</v>
       </c>
       <c r="I73" s="5">
-        <v>0.007899466919</v>
+        <v>0.007730362527</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
-        <v>192000</v>
+        <v>190000</v>
       </c>
       <c r="F74" s="2">
-        <v>103.131792</v>
+        <v>99.8372</v>
       </c>
       <c r="G74" s="3">
-        <v>198013.04</v>
+        <v>189690.68</v>
       </c>
       <c r="H74" s="4">
-        <v>0.007821265536999999</v>
+        <v>0.007746512844</v>
       </c>
       <c r="I74" s="5">
-        <v>0.007821964284</v>
+        <v>0.007672763783</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>200000</v>
+        <v>186636.06</v>
       </c>
       <c r="F75" s="2">
-        <v>98.15259</v>
+        <v>99.07441799999999</v>
       </c>
       <c r="G75" s="3">
-        <v>196305.18</v>
+        <v>184908.59</v>
       </c>
       <c r="H75" s="4">
-        <v>0.007753807194</v>
+        <v>0.007551223756</v>
       </c>
       <c r="I75" s="5">
-        <v>0.007754499915</v>
+        <v>0.007479333904</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
-        <v>200000</v>
+        <v>191937.33</v>
       </c>
       <c r="F76" s="2">
-        <v>98.38330000000001</v>
+        <v>94.356241</v>
       </c>
       <c r="G76" s="3">
-        <v>196766.6</v>
+        <v>181104.85</v>
       </c>
       <c r="H76" s="4">
-        <v>0.007772032702</v>
+        <v>0.007395888106</v>
       </c>
       <c r="I76" s="5">
-        <v>0.007772727051</v>
+        <v>0.007325477095</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>194170.55</v>
+        <v>179627.33</v>
       </c>
       <c r="F77" s="2">
-        <v>100.006999</v>
+        <v>99.49746</v>
       </c>
       <c r="G77" s="3">
-        <v>194184.14</v>
+        <v>178724.63</v>
       </c>
       <c r="H77" s="4">
-        <v>0.007670028787</v>
+        <v>0.007298685671</v>
       </c>
       <c r="I77" s="5">
-        <v>0.007670714023</v>
+        <v>0.007229200056</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
-        <v>179922.17</v>
+        <v>172910.44</v>
       </c>
       <c r="F78" s="2">
-        <v>99.53921699999999</v>
+        <v>100.352999</v>
       </c>
       <c r="G78" s="3">
-        <v>179093.12</v>
+        <v>173520.81</v>
       </c>
       <c r="H78" s="4">
-        <v>0.007073952487</v>
+        <v>0.007086174185</v>
       </c>
       <c r="I78" s="5">
-        <v>0.00707458447</v>
+        <v>0.007018711741</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
-        <v>175990.05</v>
+        <v>168301.89</v>
       </c>
       <c r="F79" s="2">
-        <v>100.192078</v>
+        <v>100.116998</v>
       </c>
       <c r="G79" s="3">
-        <v>176328.09</v>
+        <v>168498.8</v>
       </c>
       <c r="H79" s="4">
-        <v>0.006964737245</v>
+        <v>0.006881087237</v>
       </c>
       <c r="I79" s="5">
-        <v>0.006965359471</v>
+        <v>0.006815577281</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
         <v>175000</v>
       </c>
       <c r="F80" s="2">
-        <v>97.672966</v>
+        <v>96.54895999999999</v>
       </c>
       <c r="G80" s="3">
-        <v>170927.69</v>
+        <v>168960.68</v>
       </c>
       <c r="H80" s="4">
-        <v>0.006751428343</v>
+        <v>0.006899949316</v>
       </c>
       <c r="I80" s="5">
-        <v>0.006752031512</v>
+        <v>0.006834259787</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
-        <v>168301.89</v>
+        <v>165000</v>
       </c>
       <c r="F81" s="2">
-        <v>100.039001</v>
+        <v>100.565582</v>
       </c>
       <c r="G81" s="3">
-        <v>168367.53</v>
+        <v>165933.21</v>
       </c>
       <c r="H81" s="4">
-        <v>0.006650305207</v>
+        <v>0.006776314708</v>
       </c>
       <c r="I81" s="5">
-        <v>0.006650899342</v>
+        <v>0.006711802216</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
         <v>165000</v>
       </c>
       <c r="F82" s="2">
-        <v>100.655473</v>
+        <v>98.95740000000001</v>
       </c>
       <c r="G82" s="3">
-        <v>166081.53</v>
+        <v>163279.71</v>
       </c>
       <c r="H82" s="4">
-        <v>0.006560011129</v>
+        <v>0.006667952114</v>
       </c>
       <c r="I82" s="5">
-        <v>0.006560597197</v>
+        <v>0.006604471266</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
-        <v>165000</v>
+        <v>160000</v>
       </c>
       <c r="F83" s="2">
-        <v>98.715461</v>
+        <v>99.97171299999999</v>
       </c>
       <c r="G83" s="3">
-        <v>162880.51</v>
+        <v>159954.74</v>
       </c>
       <c r="H83" s="4">
-        <v>0.006433574882</v>
+        <v>0.006532168339</v>
       </c>
       <c r="I83" s="5">
-        <v>0.006434149654</v>
+        <v>0.006469980192</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>160000</v>
+        <v>154391.31</v>
       </c>
       <c r="F84" s="2">
-        <v>99.936088</v>
+        <v>99.70989899999999</v>
       </c>
       <c r="G84" s="3">
-        <v>159897.74</v>
+        <v>153943.42</v>
       </c>
       <c r="H84" s="4">
-        <v>0.006315759232</v>
+        <v>0.006286680371</v>
       </c>
       <c r="I84" s="5">
-        <v>0.006316323478</v>
+        <v>0.006226829341</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
-        <v>152532.86</v>
+        <v>155299.79</v>
       </c>
       <c r="F85" s="2">
-        <v>100.405847</v>
+        <v>100.057998</v>
       </c>
       <c r="G85" s="3">
-        <v>153151.91</v>
+        <v>155389.86</v>
       </c>
       <c r="H85" s="4">
-        <v>0.006049307419</v>
+        <v>0.006345749576</v>
       </c>
       <c r="I85" s="5">
-        <v>0.006049847861</v>
+        <v>0.00628533619</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
-        <v>139012.47</v>
+        <v>151917.49</v>
       </c>
       <c r="F86" s="2">
-        <v>102.166072</v>
+        <v>100.088548</v>
       </c>
       <c r="G86" s="3">
-        <v>142023.58</v>
+        <v>152052.01</v>
       </c>
       <c r="H86" s="4">
-        <v>0.005609752416</v>
+        <v>0.006209439745</v>
       </c>
       <c r="I86" s="5">
-        <v>0.005610253588</v>
+        <v>0.006150324068</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
-        <v>140000</v>
+        <v>150000</v>
       </c>
       <c r="F87" s="2">
-        <v>99.59840699999999</v>
+        <v>99.92552000000001</v>
       </c>
       <c r="G87" s="3">
-        <v>139437.77</v>
+        <v>149888.28</v>
       </c>
       <c r="H87" s="4">
-        <v>0.005507616165</v>
+        <v>0.0061210782</v>
       </c>
       <c r="I87" s="5">
-        <v>0.005508108212</v>
+        <v>0.006062803751</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>135819.71</v>
+        <v>150000</v>
       </c>
       <c r="F88" s="2">
-        <v>99.803107</v>
+        <v>100</v>
       </c>
       <c r="G88" s="3">
-        <v>135552.29</v>
+        <v>150000</v>
       </c>
       <c r="H88" s="4">
-        <v>0.005354144629</v>
+        <v>0.006125640577</v>
       </c>
       <c r="I88" s="5">
-        <v>0.005354622966</v>
+        <v>0.006067322693</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
         <v>140000</v>
       </c>
       <c r="F89" s="2">
-        <v>98.376593</v>
+        <v>99.500457</v>
       </c>
       <c r="G89" s="3">
-        <v>137727.23</v>
+        <v>139300.64</v>
       </c>
       <c r="H89" s="4">
-        <v>0.005440052006</v>
+        <v>0.005688704344</v>
       </c>
       <c r="I89" s="5">
-        <v>0.005440538018</v>
+        <v>0.00563454622</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>132818.51</v>
+        <v>137329.59</v>
       </c>
       <c r="F90" s="2">
-        <v>100.012686</v>
+        <v>102.110783</v>
       </c>
       <c r="G90" s="3">
-        <v>132835.36</v>
+        <v>140228.32</v>
       </c>
       <c r="H90" s="4">
-        <v>0.005246829273</v>
+        <v>0.005726588566</v>
       </c>
       <c r="I90" s="5">
-        <v>0.005247298022</v>
+        <v>0.005672069773</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>127086.61</v>
+        <v>140000</v>
       </c>
       <c r="F91" s="2">
-        <v>99.72032799999999</v>
+        <v>98.7932</v>
       </c>
       <c r="G91" s="3">
-        <v>126731.18</v>
+        <v>138310.48</v>
       </c>
       <c r="H91" s="4">
-        <v>0.005005722054</v>
+        <v>0.00564826859</v>
       </c>
       <c r="I91" s="5">
-        <v>0.005006169262</v>
+        <v>0.005594495427</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>125000</v>
+        <v>135240.83</v>
       </c>
       <c r="F92" s="2">
-        <v>99.874032</v>
+        <v>100.349441</v>
       </c>
       <c r="G92" s="3">
-        <v>124842.54</v>
+        <v>135713.42</v>
       </c>
       <c r="H92" s="4">
-        <v>0.004931122983</v>
+        <v>0.005542210757</v>
       </c>
       <c r="I92" s="5">
-        <v>0.004931563527</v>
+        <v>0.005489447295</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
-        <v>122811.44</v>
+        <v>122697.75</v>
       </c>
       <c r="F93" s="2">
-        <v>99.93069</v>
+        <v>100.01216</v>
       </c>
       <c r="G93" s="3">
-        <v>122726.32</v>
+        <v>122712.67</v>
       </c>
       <c r="H93" s="4">
-        <v>0.004847534936</v>
+        <v>0.005011291407</v>
       </c>
       <c r="I93" s="5">
-        <v>0.004847968012</v>
+        <v>0.004963582451</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
         <v>120000</v>
       </c>
       <c r="F94" s="2">
-        <v>99.185858</v>
+        <v>99.22340800000001</v>
       </c>
       <c r="G94" s="3">
-        <v>119023.03</v>
+        <v>119068.09</v>
       </c>
       <c r="H94" s="4">
-        <v>0.004701259657</v>
+        <v>0.004862455474</v>
       </c>
       <c r="I94" s="5">
-        <v>0.004701679665</v>
+        <v>0.00481616348</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>116666.67</v>
+        <v>110000</v>
       </c>
       <c r="F95" s="2">
-        <v>99.386697</v>
+        <v>99.422664</v>
       </c>
       <c r="G95" s="3">
-        <v>115951.15</v>
+        <v>109364.93</v>
       </c>
       <c r="H95" s="4">
-        <v>0.004579924277</v>
+        <v>0.004466201703</v>
       </c>
       <c r="I95" s="5">
-        <v>0.004580333445</v>
+        <v>0.00442368216</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>110000</v>
+        <v>109555.25</v>
       </c>
       <c r="F96" s="2">
-        <v>99.22405500000001</v>
+        <v>99.904048</v>
       </c>
       <c r="G96" s="3">
-        <v>109146.46</v>
+        <v>109450.13</v>
       </c>
       <c r="H96" s="4">
-        <v>0.004311147625</v>
+        <v>0.004469681032</v>
       </c>
       <c r="I96" s="5">
-        <v>0.004311532781</v>
+        <v>0.004427128365</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
         <v>100000</v>
       </c>
       <c r="F97" s="2">
-        <v>100.044</v>
+        <v>100.033</v>
       </c>
       <c r="G97" s="3">
-        <v>100044</v>
+        <v>100033</v>
       </c>
       <c r="H97" s="4">
-        <v>0.003951611908</v>
+        <v>0.004085108026</v>
       </c>
       <c r="I97" s="5">
-        <v>0.003951964943</v>
+        <v>0.004046216606</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
         <v>100000</v>
       </c>
       <c r="F98" s="2">
-        <v>98.93634</v>
+        <v>99.0454</v>
       </c>
       <c r="G98" s="3">
-        <v>98936.34</v>
+        <v>99045.39999999999</v>
       </c>
       <c r="H98" s="4">
-        <v>0.003907860734</v>
+        <v>0.004044776808</v>
       </c>
       <c r="I98" s="5">
-        <v>0.00390820986</v>
+        <v>0.004006269354</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>100000</v>
+        <v>97742.33</v>
       </c>
       <c r="F99" s="2">
-        <v>98.96182</v>
+        <v>99.80624400000001</v>
       </c>
       <c r="G99" s="3">
-        <v>98961.82000000001</v>
+        <v>97552.95</v>
       </c>
       <c r="H99" s="4">
-        <v>0.003908867162</v>
+        <v>0.00398382866</v>
       </c>
       <c r="I99" s="5">
-        <v>0.003909216378</v>
+        <v>0.00394590145</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>98000</v>
+        <v>100000</v>
       </c>
       <c r="F100" s="2">
-        <v>99.670663</v>
+        <v>99.01066</v>
       </c>
       <c r="G100" s="3">
-        <v>97677.25</v>
+        <v>99010.66</v>
       </c>
       <c r="H100" s="4">
-        <v>0.003858128256</v>
+        <v>0.00404335811</v>
       </c>
       <c r="I100" s="5">
-        <v>0.003858472939</v>
+        <v>0.004004864162</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>94877.23</v>
+        <v>98000</v>
       </c>
       <c r="F101" s="2">
-        <v>100.073927</v>
+        <v>99.71991800000001</v>
       </c>
       <c r="G101" s="3">
-        <v>94947.37</v>
+        <v>97725.52</v>
       </c>
       <c r="H101" s="4">
-        <v>0.003750301442</v>
+        <v>0.003990876057</v>
       </c>
       <c r="I101" s="5">
-        <v>0.003750636492</v>
+        <v>0.003952881753</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
         <v>95000</v>
       </c>
       <c r="F102" s="2">
-        <v>99.662105</v>
+        <v>99.736305</v>
       </c>
       <c r="G102" s="3">
-        <v>94679</v>
+        <v>94749.49000000001</v>
       </c>
       <c r="H102" s="4">
-        <v>0.00373970116</v>
+        <v>0.003869342127</v>
       </c>
       <c r="I102" s="5">
-        <v>0.003740035263</v>
+        <v>0.003832504862</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
         <v>91000</v>
       </c>
       <c r="F103" s="2">
-        <v>99.414242</v>
+        <v>99.642714</v>
       </c>
       <c r="G103" s="3">
-        <v>90466.96000000001</v>
+        <v>90674.87</v>
       </c>
       <c r="H103" s="4">
-        <v>0.003573330907</v>
+        <v>0.00370294441</v>
       </c>
       <c r="I103" s="5">
-        <v>0.003573650147</v>
+        <v>0.003667691299</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>87374.99000000001</v>
+        <v>87500</v>
       </c>
       <c r="F104" s="2">
-        <v>100.052326</v>
+        <v>99.452731</v>
       </c>
       <c r="G104" s="3">
-        <v>87420.71000000001</v>
+        <v>87021.14</v>
       </c>
       <c r="H104" s="4">
-        <v>0.003453007857</v>
+        <v>0.003553734827</v>
       </c>
       <c r="I104" s="5">
-        <v>0.003453316346</v>
+        <v>0.003519902235</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>87140.75750000001</v>
+        <v>82842.96000000001</v>
       </c>
       <c r="F105" s="2">
-        <v>99.625</v>
+        <v>101.23879</v>
       </c>
       <c r="G105" s="3">
-        <v>86813.98</v>
+        <v>83869.21000000001</v>
       </c>
       <c r="H105" s="4">
-        <v>0.003429042779</v>
+        <v>0.003425017586</v>
       </c>
       <c r="I105" s="5">
-        <v>0.003429349128</v>
+        <v>0.00339241042</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>81764.81</v>
+        <v>79703.50999999999</v>
       </c>
       <c r="F106" s="2">
-        <v>101.450435</v>
+        <v>100.09903</v>
       </c>
       <c r="G106" s="3">
-        <v>82950.75999999999</v>
+        <v>79782.44</v>
       </c>
       <c r="H106" s="4">
-        <v>0.003276450291</v>
+        <v>0.003258123695</v>
       </c>
       <c r="I106" s="5">
-        <v>0.003276743007</v>
+        <v>0.003227105407</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>82455.28999999999</v>
+        <v>78000</v>
       </c>
       <c r="F107" s="2">
-        <v>99.983001</v>
+        <v>100.202705</v>
       </c>
       <c r="G107" s="3">
-        <v>82441.27</v>
+        <v>78158.11</v>
       </c>
       <c r="H107" s="4">
-        <v>0.003256326394</v>
+        <v>0.00319178993</v>
       </c>
       <c r="I107" s="5">
-        <v>0.003256617313</v>
+        <v>0.003161403159</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>77539.75</v>
+        <v>71000</v>
       </c>
       <c r="F108" s="2">
-        <v>99.96875199999999</v>
+        <v>100.254296</v>
       </c>
       <c r="G108" s="3">
-        <v>77515.52</v>
+        <v>71180.55</v>
       </c>
       <c r="H108" s="4">
-        <v>0.003061765357</v>
+        <v>0.002906843109</v>
       </c>
       <c r="I108" s="5">
-        <v>0.003062038894</v>
+        <v>0.002879169115</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>78000</v>
+        <v>70304.42999999999</v>
       </c>
       <c r="F109" s="2">
-        <v>100.1045</v>
+        <v>99.990765</v>
       </c>
       <c r="G109" s="3">
-        <v>78081.50999999999</v>
+        <v>70297.94</v>
       </c>
       <c r="H109" s="4">
-        <v>0.003084121234</v>
+        <v>0.002870799318</v>
       </c>
       <c r="I109" s="5">
-        <v>0.003084396767</v>
+        <v>0.002843468472</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
-        <v>71000</v>
+        <v>62100</v>
       </c>
       <c r="F110" s="2">
-        <v>100.157394</v>
+        <v>98.773043</v>
       </c>
       <c r="G110" s="3">
-        <v>71111.75</v>
+        <v>61338.06</v>
       </c>
       <c r="H110" s="4">
-        <v>0.002808824488</v>
+        <v>0.002504899383</v>
       </c>
       <c r="I110" s="5">
-        <v>0.002809075427</v>
+        <v>0.002481052011</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
-        <v>65098.46</v>
+        <v>55165.15</v>
       </c>
       <c r="F111" s="2">
-        <v>100.419227</v>
+        <v>100.189032</v>
       </c>
       <c r="G111" s="3">
-        <v>65371.37</v>
+        <v>55269.43</v>
       </c>
       <c r="H111" s="4">
-        <v>0.002582086736</v>
+        <v>0.002257071079</v>
       </c>
       <c r="I111" s="5">
-        <v>0.002582317418</v>
+        <v>0.002235583104</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
-        <v>64516.76</v>
+        <v>53000</v>
       </c>
       <c r="F112" s="2">
-        <v>100.042997</v>
+        <v>99.691774</v>
       </c>
       <c r="G112" s="3">
-        <v>64544.5</v>
+        <v>52836.64</v>
       </c>
       <c r="H112" s="4">
-        <v>0.002549426411</v>
+        <v>0.002157721782</v>
       </c>
       <c r="I112" s="5">
-        <v>0.002549654175</v>
+        <v>0.002137179642</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
-        <v>53000</v>
+        <v>48734.7</v>
       </c>
       <c r="F113" s="2">
-        <v>99.52366000000001</v>
+        <v>100.041361</v>
       </c>
       <c r="G113" s="3">
-        <v>52747.54</v>
+        <v>48754.86</v>
       </c>
       <c r="H113" s="4">
-        <v>0.002083461341</v>
+        <v>0.001991031542</v>
       </c>
       <c r="I113" s="5">
-        <v>0.002083647476</v>
+        <v>0.001972076342</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
-        <v>54195.54</v>
+        <v>43568.23</v>
       </c>
       <c r="F114" s="2">
-        <v>99.633734</v>
+        <v>100.354423</v>
       </c>
       <c r="G114" s="3">
-        <v>53997.04</v>
+        <v>43722.65</v>
       </c>
       <c r="H114" s="4">
-        <v>0.00213281503</v>
+        <v>0.00178552809</v>
       </c>
       <c r="I114" s="5">
-        <v>0.002133005575</v>
+        <v>0.001768529342</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
-        <v>53556.99</v>
+        <v>37758.47</v>
       </c>
       <c r="F115" s="2">
-        <v>100.139494</v>
+        <v>100.177629</v>
       </c>
       <c r="G115" s="3">
-        <v>53631.7</v>
+        <v>37825.54</v>
       </c>
       <c r="H115" s="4">
-        <v>0.002118384507</v>
+        <v>0.001544704418</v>
       </c>
       <c r="I115" s="5">
-        <v>0.002118573762</v>
+        <v>0.001529998381</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>36967.06</v>
+        <v>35425.9</v>
       </c>
       <c r="F116" s="2">
-        <v>100.152857</v>
+        <v>99.663946</v>
       </c>
       <c r="G116" s="3">
-        <v>37023.57</v>
+        <v>35306.85</v>
       </c>
       <c r="H116" s="4">
-        <v>0.001462384223</v>
+        <v>0.001441847147</v>
       </c>
       <c r="I116" s="5">
-        <v>0.001462514872</v>
+        <v>0.001428120342</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
         <v>34000</v>
       </c>
       <c r="F117" s="2">
-        <v>100.045147</v>
+        <v>99.96250000000001</v>
       </c>
       <c r="G117" s="3">
-        <v>34015.35</v>
+        <v>33987.25</v>
       </c>
       <c r="H117" s="4">
-        <v>0.001343563452</v>
+        <v>0.001387957851</v>
       </c>
       <c r="I117" s="5">
-        <v>0.001343683486</v>
+        <v>0.001374744088</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
         <v>27000</v>
       </c>
       <c r="F118" s="2">
-        <v>101.143556</v>
+        <v>100.966148</v>
       </c>
       <c r="G118" s="3">
-        <v>27308.76</v>
+        <v>27260.86</v>
       </c>
       <c r="H118" s="4">
-        <v>0.001078661606</v>
+        <v>0.0011132682</v>
       </c>
       <c r="I118" s="5">
-        <v>0.001078757973</v>
+        <v>0.001102669562</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
-        <v>17389.68</v>
+        <v>20322.36</v>
       </c>
       <c r="F119" s="2">
-        <v>100.014261</v>
+        <v>100.145997</v>
       </c>
       <c r="G119" s="3">
-        <v>17392.16</v>
+        <v>20352.03</v>
       </c>
       <c r="H119" s="4">
-        <v>0.000686968397</v>
+        <v>0.00083112814</v>
       </c>
       <c r="I119" s="5">
-        <v>0.000687029771</v>
+        <v>0.000823215558</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
         <v>15000</v>
       </c>
       <c r="F120" s="2">
         <v>100</v>
       </c>
       <c r="G120" s="3">
         <v>15000</v>
       </c>
       <c r="H120" s="4">
-        <v>0.000592481095</v>
+        <v>0.000612564058</v>
       </c>
       <c r="I120" s="5">
-        <v>0.000592534026</v>
+        <v>0.000606732269</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>12921.49</v>
+        <v>12897.16</v>
       </c>
       <c r="F121" s="2">
-        <v>100.237996</v>
+        <v>100.198726</v>
       </c>
       <c r="G121" s="3">
-        <v>12952.24</v>
+        <v>12922.79</v>
       </c>
       <c r="H121" s="4">
-        <v>0.000511597259</v>
+        <v>0.000527735779</v>
       </c>
       <c r="I121" s="5">
-        <v>0.000511642965</v>
+        <v>0.000522711581</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
-        <v>5562.47</v>
+        <v>4829.21</v>
       </c>
       <c r="F122" s="2">
-        <v>100.081978</v>
+        <v>100.004141</v>
       </c>
       <c r="G122" s="3">
-        <v>5567.03</v>
+        <v>4829.41</v>
       </c>
       <c r="H122" s="4">
-        <v>0.000219890669</v>
+        <v>0.000197221531</v>
       </c>
       <c r="I122" s="5">
-        <v>0.000219910313</v>
+        <v>0.000195343925</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9">
+      <c r="A123" t="s">
+        <v>9</v>
+      </c>
+      <c r="B123" t="s">
+        <v>10</v>
+      </c>
+      <c r="C123" t="s">
+        <v>253</v>
+      </c>
+      <c r="D123" t="s">
+        <v>254</v>
+      </c>
+      <c r="E123" s="1">
+        <v>-277992.85</v>
+      </c>
+      <c r="F123" s="2">
+        <v>1</v>
+      </c>
+      <c r="G123" s="3">
+        <v>-277992.85</v>
+      </c>
+      <c r="H123" s="4">
+        <v>-0.011352561881</v>
+      </c>
+      <c r="I123" s="5">
+        <v>-0.011244482182</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -4787,32 +4822,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Ultra Short Bond ETF Holdings as of 07.30.2026</dc:title>
+  <dc:title>Sterling Capital Ultra Short Bond ETF Holdings as of 08.28.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>