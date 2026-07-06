--- v0 (2026-06-16)
+++ v1 (2026-07-06)
@@ -14,2123 +14,2177 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="692">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="710">
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Account (ETF Ticker)</t>
+    <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-06-12</t>
+    <t>2026-07-02</t>
   </si>
   <si>
     <t>SCEC</t>
   </si>
   <si>
     <t>912810UC0</t>
   </si>
   <si>
     <t>T 4 1/4 08/15/54</t>
   </si>
   <si>
     <t>912810SP4</t>
   </si>
   <si>
     <t>T 1 3/8 08/15/50</t>
   </si>
   <si>
     <t>91282CNS6</t>
   </si>
   <si>
     <t>TII 1 7/8 07/15/35</t>
   </si>
   <si>
     <t>3132DMZC2</t>
   </si>
   <si>
     <t>FR SD0739</t>
   </si>
   <si>
+    <t>BBHETFMM</t>
+  </si>
+  <si>
+    <t>BBH SWEEP VEHICLE</t>
+  </si>
+  <si>
     <t>3132DQWP7</t>
   </si>
   <si>
     <t>FR SD3354</t>
   </si>
   <si>
     <t>3137H84C2</t>
   </si>
   <si>
     <t>FHR 5243 B</t>
   </si>
   <si>
+    <t>912810RK6</t>
+  </si>
+  <si>
+    <t>T 2 1/2 02/15/45</t>
+  </si>
+  <si>
     <t>3140XGHK8</t>
   </si>
   <si>
     <t>FN FS1133</t>
   </si>
   <si>
     <t>3140XCUL0</t>
   </si>
   <si>
     <t>FN FM8686</t>
   </si>
   <si>
-    <t>BBHETFMM</t>
-[...4 lines deleted...]
-  <si>
     <t>3140W0WC5</t>
   </si>
   <si>
     <t>FN FA0642</t>
   </si>
   <si>
     <t>3140XR3K9</t>
   </si>
   <si>
     <t>FN FS9801</t>
   </si>
   <si>
     <t>31425UR80</t>
   </si>
   <si>
     <t>FR QX0510</t>
   </si>
   <si>
     <t>31427MYA3</t>
   </si>
   <si>
     <t>FR SL0704</t>
   </si>
   <si>
     <t>912810SE9</t>
   </si>
   <si>
     <t>T 3 3/8 11/15/48</t>
   </si>
   <si>
     <t>3132DUVM6</t>
   </si>
   <si>
     <t>FR SD6920</t>
   </si>
   <si>
     <t>34966EAN0</t>
   </si>
   <si>
     <t>FCBSL 2024-1A AR</t>
   </si>
   <si>
+    <t>081919AN2</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V9 A3</t>
+  </si>
+  <si>
+    <t>31427MQA2</t>
+  </si>
+  <si>
+    <t>FR SL0448</t>
+  </si>
+  <si>
+    <t>3140QUWR3</t>
+  </si>
+  <si>
+    <t>FN CB8755</t>
+  </si>
+  <si>
+    <t>3140QRXK4</t>
+  </si>
+  <si>
+    <t>FN CB6081</t>
+  </si>
+  <si>
+    <t>04016NBH5</t>
+  </si>
+  <si>
+    <t>ARES 2017-44A A1RR</t>
+  </si>
+  <si>
+    <t>682684AA3</t>
+  </si>
+  <si>
+    <t>ODART 2025-1A A</t>
+  </si>
+  <si>
+    <t>06211EAP6</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR3 AS</t>
+  </si>
+  <si>
+    <t>06764MAC8</t>
+  </si>
+  <si>
+    <t>MMAF 2025-A A3</t>
+  </si>
+  <si>
+    <t>95004XAC7</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C7 A3</t>
+  </si>
+  <si>
+    <t>31427NVQ9</t>
+  </si>
+  <si>
+    <t>FR SL1522</t>
+  </si>
+  <si>
+    <t>081927AE5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 AS</t>
+  </si>
+  <si>
+    <t>50202CAJ3</t>
+  </si>
+  <si>
+    <t>LCM 33A AR</t>
+  </si>
+  <si>
+    <t>037975AC3</t>
+  </si>
+  <si>
+    <t>AEP 5.836 04/01/46</t>
+  </si>
+  <si>
+    <t>05495BBH8</t>
+  </si>
+  <si>
+    <t>BANK 2026-BNK52 A5</t>
+  </si>
+  <si>
+    <t>06604CAC4</t>
+  </si>
+  <si>
+    <t>BANK5 2025-5YR18 A3</t>
+  </si>
+  <si>
+    <t>31427TBH8</t>
+  </si>
+  <si>
+    <t>FR SL5439</t>
+  </si>
+  <si>
+    <t>67400EBJ2</t>
+  </si>
+  <si>
+    <t>OAKCL 2019-3A BR2</t>
+  </si>
+  <si>
+    <t>42806MBW8</t>
+  </si>
+  <si>
+    <t>HERTZ 2023-2A A</t>
+  </si>
+  <si>
+    <t>3137H9AK5</t>
+  </si>
+  <si>
+    <t>FHR 5266 ZB</t>
+  </si>
+  <si>
+    <t>08163VAC1</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V3 A3</t>
+  </si>
+  <si>
+    <t>055986AC7</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 A3</t>
+  </si>
+  <si>
+    <t>06211FAV0</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 A3</t>
+  </si>
+  <si>
+    <t>3140W0GL3</t>
+  </si>
+  <si>
+    <t>FN FA0202</t>
+  </si>
+  <si>
+    <t>31427M3F6</t>
+  </si>
+  <si>
+    <t>FR SL0797</t>
+  </si>
+  <si>
+    <t>06762TAL5</t>
+  </si>
+  <si>
+    <t>BABSN 2021-3A AR</t>
+  </si>
+  <si>
+    <t>74334NAA9</t>
+  </si>
+  <si>
+    <t>PROG 2025-SFR1 A</t>
+  </si>
+  <si>
+    <t>31427M2B6</t>
+  </si>
+  <si>
+    <t>FR SL0769</t>
+  </si>
+  <si>
+    <t>076912AA2</t>
+  </si>
+  <si>
+    <t>RPLDCI 6.581 05/30/49</t>
+  </si>
+  <si>
+    <t>066043AG5</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR6 AS</t>
+  </si>
+  <si>
+    <t>08163XAY9</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V5 A3</t>
+  </si>
+  <si>
+    <t>64134BAJ9</t>
+  </si>
+  <si>
+    <t>NEUB 2021-41A AR</t>
+  </si>
+  <si>
+    <t>00202DAA5</t>
+  </si>
+  <si>
+    <t>APLD 9 1/4 12/15/30</t>
+  </si>
+  <si>
+    <t>09216NAA8</t>
+  </si>
+  <si>
+    <t>BLKPRL 6 1/8 02/15/31</t>
+  </si>
+  <si>
+    <t>09663VAC4</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C12 A3</t>
+  </si>
+  <si>
+    <t>17253NAA5</t>
+  </si>
+  <si>
+    <t>CIFR 7 1/8 11/15/30</t>
+  </si>
+  <si>
+    <t>44813DAA4</t>
+  </si>
+  <si>
+    <t>HUTRBA 6.192 11/15/42</t>
+  </si>
+  <si>
+    <t>69393LAA1</t>
+  </si>
+  <si>
+    <t>TRACTD 6 1/2 05/01/31</t>
+  </si>
+  <si>
+    <t>982911AA7</t>
+  </si>
+  <si>
+    <t>WULF 7 3/4 10/15/30</t>
+  </si>
+  <si>
+    <t>05494RBL5</t>
+  </si>
+  <si>
+    <t>BANK5 2025-5YR19 A3</t>
+  </si>
+  <si>
+    <t>74941YAA0</t>
+  </si>
+  <si>
+    <t>RDMICH 7 1/2 03/30/45</t>
+  </si>
+  <si>
+    <t>78438PAA0</t>
+  </si>
+  <si>
+    <t>SECMOS 8 7/8 05/01/31</t>
+  </si>
+  <si>
+    <t>78488XAA2</t>
+  </si>
+  <si>
+    <t>TRACTC 5 7/8 03/01/31</t>
+  </si>
+  <si>
+    <t>92212KAH9</t>
+  </si>
+  <si>
+    <t>VDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>21873SAG3</t>
+  </si>
+  <si>
+    <t>CRWV 9 3/4 10/01/31</t>
+  </si>
+  <si>
+    <t>33853QAA9</t>
+  </si>
+  <si>
+    <t>FLASHC 7 1/4 12/31/30</t>
+  </si>
+  <si>
+    <t>74751AAA1</t>
+  </si>
+  <si>
+    <t>QTSQST 5.7 04/15/36</t>
+  </si>
+  <si>
+    <t>831943AA3</t>
+  </si>
+  <si>
+    <t>SMB 2024-A A1A</t>
+  </si>
+  <si>
+    <t>55400XAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2026-1A A</t>
+  </si>
+  <si>
+    <t>64966SSG2</t>
+  </si>
+  <si>
+    <t>NYC 5.392 10/1/2055</t>
+  </si>
+  <si>
+    <t>85236KAP7</t>
+  </si>
+  <si>
+    <t>SIDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>26243EAR2</t>
+  </si>
+  <si>
+    <t>DRSLF 2017-53A BR</t>
+  </si>
+  <si>
+    <t>95004TAC6</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C6 A3</t>
+  </si>
+  <si>
+    <t>066043AB6</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR6 A3</t>
+  </si>
+  <si>
+    <t>21874LAA0</t>
+  </si>
+  <si>
+    <t>CORZ 7 3/4 05/15/31</t>
+  </si>
+  <si>
+    <t>05554VAB6</t>
+  </si>
+  <si>
+    <t>BBCMS 2024-5C25 A3</t>
+  </si>
+  <si>
+    <t>55954PAY0</t>
+  </si>
+  <si>
+    <t>MAGNE 2019-21AR BR2</t>
+  </si>
+  <si>
+    <t>95004MAC1</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C5 A3</t>
+  </si>
+  <si>
+    <t>551923AA3</t>
+  </si>
+  <si>
+    <t>MTBRV 2026-1A A</t>
+  </si>
+  <si>
+    <t>05377RLX0</t>
+  </si>
+  <si>
+    <t>AESOP 2026-4A A</t>
+  </si>
+  <si>
+    <t>05556CAC4</t>
+  </si>
+  <si>
+    <t>BBCMS 2025-5C36 A3</t>
+  </si>
+  <si>
+    <t>14314FAY4</t>
+  </si>
+  <si>
+    <t>CGMS 2017-3A A1R2</t>
+  </si>
+  <si>
+    <t>68269JAE1</t>
+  </si>
+  <si>
+    <t>OMFIT 2023-1A A</t>
+  </si>
+  <si>
+    <t>07367AAA7</t>
+  </si>
+  <si>
+    <t>HUTBPA 6.129 11/30/42</t>
+  </si>
+  <si>
+    <t>17327FAD8</t>
+  </si>
+  <si>
+    <t>CGCMT 2018-B2 A4</t>
+  </si>
+  <si>
+    <t>28002AAA4</t>
+  </si>
+  <si>
+    <t>EDGCOM 7 1/2 04/30/31</t>
+  </si>
+  <si>
+    <t>42806MEF2</t>
+  </si>
+  <si>
+    <t>HERTZ 2026-1A A</t>
+  </si>
+  <si>
+    <t>61747YFE0</t>
+  </si>
+  <si>
+    <t>MS 5 1/4 04/21/34</t>
+  </si>
+  <si>
+    <t>09664JAC0</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C13 A3</t>
+  </si>
+  <si>
+    <t>43849RAK1</t>
+  </si>
+  <si>
+    <t>HONA 5.852 03/16/66</t>
+  </si>
+  <si>
+    <t>74690FAY2</t>
+  </si>
+  <si>
+    <t>QTSII 2026-3A A2</t>
+  </si>
+  <si>
+    <t>68622TAB7</t>
+  </si>
+  <si>
+    <t>OGN 5 1/8 04/30/31</t>
+  </si>
+  <si>
+    <t>3132E0T36</t>
+  </si>
+  <si>
+    <t>FR SD4170</t>
+  </si>
+  <si>
+    <t>3133SQKZ0</t>
+  </si>
+  <si>
+    <t>FR SF3012</t>
+  </si>
+  <si>
+    <t>78451MAA9</t>
+  </si>
+  <si>
+    <t>SMB 2026-A A1A</t>
+  </si>
+  <si>
+    <t>06211HAC8</t>
+  </si>
+  <si>
+    <t>BANK5 2026-5YR22 A3</t>
+  </si>
+  <si>
+    <t>05377RHY3</t>
+  </si>
+  <si>
+    <t>AESOP 2024-1A A</t>
+  </si>
+  <si>
+    <t>05620TAA3</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 A</t>
+  </si>
+  <si>
+    <t>12637SAG9</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 D</t>
+  </si>
+  <si>
+    <t>04686JAG6</t>
+  </si>
+  <si>
+    <t>ATH 5 7/8 01/15/34</t>
+  </si>
+  <si>
+    <t>08164DAB2</t>
+  </si>
+  <si>
+    <t>BMARK 2025-V19 A3</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
+  </si>
+  <si>
+    <t>3136AE5B9</t>
+  </si>
+  <si>
+    <t>FNR 2013-74 GZ</t>
+  </si>
+  <si>
+    <t>532457DF2</t>
+  </si>
+  <si>
+    <t>LLY 5.55 10/15/55</t>
+  </si>
+  <si>
+    <t>61690YBU5</t>
+  </si>
+  <si>
+    <t>MSC 2016-BNK2 A4</t>
+  </si>
+  <si>
+    <t>081942AC8</t>
+  </si>
+  <si>
+    <t>BMARK 2026-V22 A3</t>
+  </si>
+  <si>
+    <t>05620TAJ4</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 E</t>
+  </si>
+  <si>
+    <t>43284KAA0</t>
+  </si>
+  <si>
+    <t>HGVT 2026-1A A</t>
+  </si>
+  <si>
+    <t>458140CS7</t>
+  </si>
+  <si>
+    <t>INTC 5.3 05/15/36</t>
+  </si>
+  <si>
+    <t>61747YEH4</t>
+  </si>
+  <si>
+    <t>MS 2.511 10/20/32</t>
+  </si>
+  <si>
+    <t>67103HAP2</t>
+  </si>
+  <si>
+    <t>ORLY 5.1 03/12/36</t>
+  </si>
+  <si>
+    <t>03770DAB9</t>
+  </si>
+  <si>
+    <t>APODS 6.9 04/13/29</t>
+  </si>
+  <si>
+    <t>34966XAA6</t>
+  </si>
+  <si>
+    <t>FORTRE 6 1/4 04/01/30</t>
+  </si>
+  <si>
+    <t>61767YAZ3</t>
+  </si>
+  <si>
+    <t>MSC 2018-H3 A5</t>
+  </si>
+  <si>
+    <t>645370AF4</t>
+  </si>
+  <si>
+    <t>NWHM 9 1/4 10/01/29</t>
+  </si>
+  <si>
+    <t>031162DS6</t>
+  </si>
+  <si>
+    <t>AMGN 5.6 03/02/43</t>
+  </si>
+  <si>
+    <t>06051GKY4</t>
+  </si>
+  <si>
+    <t>BAC 5.015 07/22/33</t>
+  </si>
+  <si>
+    <t>06644EAG3</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR1 A3</t>
+  </si>
+  <si>
+    <t>172967QJ3</t>
+  </si>
+  <si>
+    <t>C 6 5/8 PERP</t>
+  </si>
+  <si>
+    <t>316773DP2</t>
+  </si>
+  <si>
+    <t>FITB 5.141 01/29/37</t>
+  </si>
+  <si>
+    <t>55607PAG0</t>
+  </si>
+  <si>
+    <t>MQGAU 2.691 06/23/32</t>
+  </si>
+  <si>
+    <t>04010LBM4</t>
+  </si>
+  <si>
+    <t>ARCC 5 1/4 04/12/31</t>
+  </si>
+  <si>
+    <t>09261XAL6</t>
+  </si>
+  <si>
+    <t>BXSL 5 1/8 01/31/31</t>
+  </si>
+  <si>
+    <t>3137ATUJ9</t>
+  </si>
+  <si>
+    <t>FHR 4112 PB</t>
+  </si>
+  <si>
+    <t>42806MCL1</t>
+  </si>
+  <si>
+    <t>HERTZ 2024-2A A</t>
+  </si>
+  <si>
+    <t>46647PDH6</t>
+  </si>
+  <si>
+    <t>JPM 4.912 07/25/33</t>
+  </si>
+  <si>
+    <t>50076QAE6</t>
+  </si>
+  <si>
+    <t>KHC 5 06/04/42</t>
+  </si>
+  <si>
+    <t>00206RNQ1</t>
+  </si>
+  <si>
+    <t>T 6.3 10/30/66</t>
+  </si>
+  <si>
+    <t>980236AV5</t>
+  </si>
+  <si>
+    <t>WDSAU 6 05/19/35</t>
+  </si>
+  <si>
+    <t>02005NBW9</t>
+  </si>
+  <si>
+    <t>ALLY 5.543 01/17/31</t>
+  </si>
+  <si>
+    <t>06051GMQ9</t>
+  </si>
+  <si>
+    <t>BAC 5.744 02/12/36</t>
+  </si>
+  <si>
+    <t>065931BG1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 AS</t>
+  </si>
+  <si>
+    <t>12595EAD7</t>
+  </si>
+  <si>
+    <t>COMM 2017-COR2 A3</t>
+  </si>
+  <si>
+    <t>24703DBX8</t>
+  </si>
+  <si>
+    <t>DELL 5 1/4 02/15/37</t>
+  </si>
+  <si>
+    <t>350930AK9</t>
+  </si>
+  <si>
+    <t>FABSJV 6.3 01/25/39</t>
+  </si>
+  <si>
+    <t>87264ADD4</t>
+  </si>
+  <si>
+    <t>TMUS 6 06/15/54</t>
+  </si>
+  <si>
+    <t>097023CV5</t>
+  </si>
+  <si>
+    <t>BA 5.705 05/01/40</t>
+  </si>
+  <si>
+    <t>065931AZ0</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 A3</t>
+  </si>
+  <si>
+    <t>05614JAE5</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 C</t>
+  </si>
+  <si>
+    <t>12637SAA2</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 A</t>
+  </si>
+  <si>
+    <t>12719PAA9</t>
+  </si>
+  <si>
+    <t>CTM 2025-1A A1</t>
+  </si>
+  <si>
+    <t>26444HAR2</t>
+  </si>
+  <si>
+    <t>DUK 6.2 11/15/53</t>
+  </si>
+  <si>
+    <t>29365BAA1</t>
+  </si>
+  <si>
+    <t>ENTG 4 3/4 04/15/29</t>
+  </si>
+  <si>
+    <t>29364WBN7</t>
+  </si>
+  <si>
+    <t>ETR 5.7 03/15/54</t>
+  </si>
+  <si>
+    <t>46188BAD4</t>
+  </si>
+  <si>
+    <t>INVH 4.15 04/15/32</t>
+  </si>
+  <si>
+    <t>922966AE6</t>
+  </si>
+  <si>
+    <t>VEGLPL 6 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>961214DF7</t>
+  </si>
+  <si>
+    <t>WSTP 4.322 11/23/31</t>
+  </si>
+  <si>
+    <t>02005NBS8</t>
+  </si>
+  <si>
+    <t>ALLY 6.7 02/14/33</t>
+  </si>
+  <si>
+    <t>501797AL8</t>
+  </si>
+  <si>
+    <t>BBWI 6 7/8 11/01/35</t>
+  </si>
+  <si>
+    <t>05724BAP4</t>
+  </si>
+  <si>
+    <t>BHI 5 06/15/36</t>
+  </si>
+  <si>
+    <t>08163TAC6</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 A3</t>
+  </si>
+  <si>
+    <t>08164RAC9</t>
+  </si>
+  <si>
+    <t>BMARK 2025-V16 A3</t>
+  </si>
+  <si>
+    <t>247361A32</t>
+  </si>
+  <si>
+    <t>DAL 5 1/4 07/10/30</t>
+  </si>
+  <si>
+    <t>35671DBC8</t>
+  </si>
+  <si>
+    <t>FCX 5.45 03/15/43</t>
+  </si>
+  <si>
+    <t>33767BAK5</t>
+  </si>
+  <si>
+    <t>FE 4 3/4 01/15/33</t>
+  </si>
+  <si>
+    <t>378272CA4</t>
+  </si>
+  <si>
+    <t>GLENLN 5.673 04/01/35</t>
+  </si>
+  <si>
+    <t>44891ADX2</t>
+  </si>
+  <si>
+    <t>HYNMTR 5.4 06/23/32</t>
+  </si>
+  <si>
+    <t>49338CAD5</t>
+  </si>
+  <si>
+    <t>NGGLN 5.994 03/06/33</t>
+  </si>
+  <si>
+    <t>91282CPZ8</t>
+  </si>
+  <si>
+    <t>T 4 1/8 02/15/36</t>
+  </si>
+  <si>
+    <t>891160MJ9</t>
+  </si>
+  <si>
+    <t>TD 3 5/8 09/15/31</t>
+  </si>
+  <si>
+    <t>91825CAE5</t>
+  </si>
+  <si>
+    <t>VDCM 2025-AZ C</t>
+  </si>
+  <si>
+    <t>95000U3B7</t>
+  </si>
+  <si>
+    <t>WFC 4.897 07/25/33</t>
+  </si>
+  <si>
+    <t>025816DZ9</t>
+  </si>
+  <si>
+    <t>AXP 5.442 01/30/36</t>
+  </si>
+  <si>
+    <t>06644BAG9</t>
+  </si>
+  <si>
+    <t>BANK5 2026-5YR21 A3</t>
+  </si>
+  <si>
+    <t>08164JAC7</t>
+  </si>
+  <si>
+    <t>BMARK 2026-B43 A5</t>
+  </si>
+  <si>
+    <t>26442UAE4</t>
+  </si>
+  <si>
+    <t>DUK 3.6 09/15/47</t>
+  </si>
+  <si>
+    <t>29273VAW0</t>
+  </si>
+  <si>
+    <t>ET 5.95 05/15/54</t>
+  </si>
+  <si>
+    <t>37959GAF4</t>
+  </si>
+  <si>
+    <t>GBLATL 6 3/4 03/15/54</t>
+  </si>
+  <si>
+    <t>68389XDP7</t>
+  </si>
+  <si>
+    <t>ORCL 5 7/8 09/26/45</t>
+  </si>
+  <si>
+    <t>92332YAH4</t>
+  </si>
+  <si>
+    <t>VENLNG 6 5/8 06/15/36</t>
+  </si>
+  <si>
+    <t>08163YAC5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V7 A3</t>
+  </si>
+  <si>
+    <t>12636YAJ1</t>
+  </si>
+  <si>
+    <t>CRHID 5 02/09/36</t>
+  </si>
+  <si>
+    <t>23338VAZ9</t>
+  </si>
+  <si>
+    <t>DTE 5.85 05/15/55</t>
+  </si>
+  <si>
+    <t>316773DF4</t>
+  </si>
+  <si>
+    <t>FITB 4.337 04/25/33</t>
+  </si>
+  <si>
+    <t>32010YAA4</t>
+  </si>
+  <si>
+    <t>FRSEAG 7 1/4 08/15/32</t>
+  </si>
+  <si>
+    <t>37185LAS1</t>
+  </si>
+  <si>
+    <t>GEL 6 3/4 03/15/34</t>
+  </si>
+  <si>
+    <t>38384DCA3</t>
+  </si>
+  <si>
+    <t>GNR 2023-154 GA</t>
+  </si>
+  <si>
+    <t>472140AF9</t>
+  </si>
+  <si>
+    <t>JBS 5 1/2 01/15/36</t>
+  </si>
+  <si>
+    <t>505742AR7</t>
+  </si>
+  <si>
+    <t>LADR 7 07/15/31</t>
+  </si>
+  <si>
+    <t>30303MAJ1</t>
+  </si>
+  <si>
+    <t>META 6.2 05/15/46</t>
+  </si>
+  <si>
+    <t>629377DB5</t>
+  </si>
+  <si>
+    <t>NRG 5.407 10/15/35</t>
+  </si>
+  <si>
+    <t>878091BH9</t>
+  </si>
+  <si>
+    <t>TIAAGL 6.05 06/15/56</t>
+  </si>
+  <si>
+    <t>91836LAB8</t>
+  </si>
+  <si>
+    <t>VSPOPT 5.4 06/01/33</t>
+  </si>
+  <si>
+    <t>14688RAA8</t>
+  </si>
+  <si>
+    <t>CARVL 2024-3A A1</t>
+  </si>
+  <si>
+    <t>30225VAV9</t>
+  </si>
+  <si>
+    <t>EXR 4.95 01/15/33</t>
+  </si>
+  <si>
+    <t>46284VAN1</t>
+  </si>
+  <si>
+    <t>IRM 4 1/2 02/15/31</t>
+  </si>
+  <si>
+    <t>74350LAB0</t>
+  </si>
+  <si>
+    <t>PROTAR 5 1/2 04/01/34</t>
+  </si>
+  <si>
+    <t>852060AT9</t>
+  </si>
+  <si>
+    <t>S 8 3/4 03/15/32</t>
+  </si>
+  <si>
+    <t>78450XAA6</t>
+  </si>
+  <si>
+    <t>SMB 2024-E A1A</t>
+  </si>
+  <si>
+    <t>862121AC4</t>
+  </si>
+  <si>
+    <t>STOR 2 3/4 11/18/30</t>
+  </si>
+  <si>
+    <t>90932LAH0</t>
+  </si>
+  <si>
+    <t>UAL 4 5/8 04/15/29</t>
+  </si>
+  <si>
+    <t>03769M205</t>
+  </si>
+  <si>
+    <t>APO 7 5/8</t>
+  </si>
+  <si>
+    <t>05523RAJ6</t>
+  </si>
+  <si>
+    <t>BALN 5 1/8 03/26/29</t>
+  </si>
+  <si>
+    <t>064058AS9</t>
+  </si>
+  <si>
+    <t>BK 5 5/8 PERP</t>
+  </si>
+  <si>
+    <t>081919AS1</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V9 AS</t>
+  </si>
+  <si>
+    <t>61779RBK6</t>
+  </si>
+  <si>
+    <t>MSBAM 2025-5C2 A3</t>
+  </si>
+  <si>
+    <t>78397DAD0</t>
+  </si>
+  <si>
+    <t>SECBEN 7.2 10/30/34</t>
+  </si>
+  <si>
+    <t>95000U2G7</t>
+  </si>
+  <si>
+    <t>WFC 2.879 10/30/30</t>
+  </si>
+  <si>
+    <t>034863BF6</t>
+  </si>
+  <si>
+    <t>AALLN 6 04/05/54</t>
+  </si>
+  <si>
+    <t>032095BA8</t>
+  </si>
+  <si>
+    <t>APH 4 5/8 02/15/36</t>
+  </si>
+  <si>
+    <t>01741RAP7</t>
+  </si>
+  <si>
+    <t>ATI 5 7/8 06/15/33</t>
+  </si>
+  <si>
+    <t>06738EBK0</t>
+  </si>
+  <si>
+    <t>BACR 5.088 06/20/30</t>
+  </si>
+  <si>
+    <t>06644VBM1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR9 AS</t>
+  </si>
+  <si>
+    <t>097751CE9</t>
+  </si>
+  <si>
+    <t>BBDBCN 5 7/8 01/15/35</t>
+  </si>
+  <si>
+    <t>23345MAD9</t>
+  </si>
+  <si>
+    <t>DTMINC 5.8 12/15/34</t>
+  </si>
+  <si>
+    <t>36143L2L8</t>
+  </si>
+  <si>
+    <t>GBLATL 5 1/2 01/08/29</t>
+  </si>
+  <si>
+    <t>47233WLL1</t>
+  </si>
+  <si>
+    <t>JEF 5 1/2 02/15/36</t>
+  </si>
+  <si>
+    <t>46647PFC5</t>
+  </si>
+  <si>
+    <t>JPM 5.576 07/23/36</t>
+  </si>
+  <si>
+    <t>77311WAF8</t>
+  </si>
+  <si>
+    <t>RKT 6 1/2 06/15/34</t>
+  </si>
+  <si>
+    <t>84615QAC7</t>
+  </si>
+  <si>
+    <t>SPCX 5.65 07/15/33</t>
+  </si>
+  <si>
+    <t>816851BH1</t>
+  </si>
+  <si>
+    <t>SRE 3.8 02/01/38</t>
+  </si>
+  <si>
+    <t>92537NAA6</t>
+  </si>
+  <si>
+    <t>VRT 4.85 03/15/36</t>
+  </si>
+  <si>
+    <t>00973RAP8</t>
+  </si>
+  <si>
+    <t>AKERBP 5.8 10/01/54</t>
+  </si>
+  <si>
+    <t>03743QAT5</t>
+  </si>
+  <si>
+    <t>APA 6 3/4 02/15/55</t>
+  </si>
+  <si>
+    <t>097023CX1</t>
+  </si>
+  <si>
+    <t>BA 5.93 05/01/60</t>
+  </si>
+  <si>
+    <t>05635JAB6</t>
+  </si>
+  <si>
+    <t>BACARD 5.4 06/15/33</t>
+  </si>
+  <si>
+    <t>761713BB1</t>
+  </si>
+  <si>
+    <t>BATSLN 5.85 08/15/45</t>
+  </si>
+  <si>
+    <t>20681AAE1</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 C</t>
+  </si>
+  <si>
+    <t>126650EF3</t>
+  </si>
+  <si>
+    <t>CVS 6.05 06/01/54</t>
+  </si>
+  <si>
+    <t>38179RAG0</t>
+  </si>
+  <si>
+    <t>GCRED 5.6 04/15/31</t>
+  </si>
+  <si>
+    <t>38152BAH4</t>
+  </si>
+  <si>
+    <t>GSCRED 5 7/8 01/31/31</t>
+  </si>
+  <si>
+    <t>71845JAC2</t>
+  </si>
+  <si>
+    <t>PECO 4.95 01/15/35</t>
+  </si>
+  <si>
+    <t>7591EPAV2</t>
+  </si>
+  <si>
+    <t>RF 5.502 09/06/35</t>
+  </si>
+  <si>
+    <t>76209PAJ2</t>
+  </si>
+  <si>
+    <t>RGA 5 08/25/32</t>
+  </si>
+  <si>
+    <t>68218WAA2</t>
+  </si>
+  <si>
+    <t>RGA 6.722 05/15/55</t>
+  </si>
+  <si>
+    <t>84265VAK1</t>
+  </si>
+  <si>
+    <t>SCCO 5.35 06/24/36</t>
+  </si>
+  <si>
+    <t>78397DAC2</t>
+  </si>
+  <si>
+    <t>SECBEN 6 1/2 PERP</t>
+  </si>
+  <si>
+    <t>86562MCB4</t>
+  </si>
+  <si>
+    <t>SUMIBK 2.13 07/08/30</t>
+  </si>
+  <si>
+    <t>00206RNP3</t>
+  </si>
+  <si>
+    <t>T 6.2 10/30/56</t>
+  </si>
+  <si>
+    <t>92212KAJ5</t>
+  </si>
+  <si>
+    <t>VDC 2025-2A A2</t>
+  </si>
+  <si>
+    <t>95000U2Q5</t>
+  </si>
+  <si>
+    <t>WFC 3.068 04/30/41</t>
+  </si>
+  <si>
+    <t>00253XAB7</t>
+  </si>
+  <si>
+    <t>AAL 5 3/4 04/20/29</t>
+  </si>
+  <si>
+    <t>02073LAC5</t>
+  </si>
+  <si>
+    <t>ALPGEN 6 1/4 01/15/34</t>
+  </si>
+  <si>
+    <t>025676AQ0</t>
+  </si>
+  <si>
+    <t>ANGINC 6 07/15/35</t>
+  </si>
+  <si>
+    <t>00929JAC0</t>
+  </si>
+  <si>
+    <t>AYR 5 09/15/30</t>
+  </si>
+  <si>
+    <t>12189LAG6</t>
+  </si>
+  <si>
+    <t>BNSF 4.95 09/15/41</t>
+  </si>
+  <si>
+    <t>149123CL3</t>
+  </si>
+  <si>
+    <t>CAT 5.2 05/15/35</t>
+  </si>
+  <si>
+    <t>15189XBE7</t>
+  </si>
+  <si>
+    <t>CNP 5.15 03/01/34</t>
+  </si>
+  <si>
+    <t>14040HDA0</t>
+  </si>
+  <si>
+    <t>COF 6.377 06/08/34</t>
+  </si>
+  <si>
+    <t>12661PAC3</t>
+  </si>
+  <si>
+    <t>CSLAU 4 1/4 04/27/32</t>
+  </si>
+  <si>
+    <t>55336VAM2</t>
+  </si>
+  <si>
+    <t>MPLX 4 1/2 04/15/38</t>
+  </si>
+  <si>
+    <t>62886HBR1</t>
+  </si>
+  <si>
+    <t>NCLH 6 3/4 02/01/32</t>
+  </si>
+  <si>
+    <t>68389XDC6</t>
+  </si>
+  <si>
+    <t>ORCL 6 1/8 08/03/65</t>
+  </si>
+  <si>
+    <t>69047QAC6</t>
+  </si>
+  <si>
+    <t>OVV 6 1/4 07/15/33</t>
+  </si>
+  <si>
+    <t>79588TAG5</t>
+  </si>
+  <si>
+    <t>SAMMON 5.95 06/15/36</t>
+  </si>
+  <si>
+    <t>86177CAA7</t>
+  </si>
+  <si>
+    <t>STONEB 8 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>USDF</t>
+  </si>
+  <si>
+    <t>US DOLLAR FUTURE</t>
+  </si>
+  <si>
+    <t>969457CV0</t>
+  </si>
+  <si>
+    <t>WMB 5.15 03/15/36</t>
+  </si>
+  <si>
+    <t>893521AB0</t>
+  </si>
+  <si>
+    <t>Y 8 11/30/39</t>
+  </si>
+  <si>
+    <t>023135CA2</t>
+  </si>
+  <si>
+    <t>AMZN 2 7/8 05/12/41</t>
+  </si>
+  <si>
+    <t>04686JAJ0</t>
+  </si>
+  <si>
+    <t>ATH 6 5/8 10/15/54</t>
+  </si>
+  <si>
+    <t>06211FBF4</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 B</t>
+  </si>
+  <si>
+    <t>05554VAE0</t>
+  </si>
+  <si>
+    <t>BBCMS 2024-5C25 AS</t>
+  </si>
+  <si>
+    <t>08163YAD3</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V7 AS</t>
+  </si>
+  <si>
+    <t>20681AAJ0</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 E</t>
+  </si>
+  <si>
+    <t>29273VBK5</t>
+  </si>
+  <si>
+    <t>ET 5.35 01/15/36</t>
+  </si>
+  <si>
+    <t>3137H9UJ6</t>
+  </si>
+  <si>
+    <t>FHR 5300 AB</t>
+  </si>
+  <si>
+    <t>38381XEZ5</t>
+  </si>
+  <si>
+    <t>GNR 2019-90 AB</t>
+  </si>
+  <si>
+    <t>606822CB8</t>
+  </si>
+  <si>
+    <t>MUFG 2.494 10/13/32</t>
+  </si>
+  <si>
+    <t>68389XEB7</t>
+  </si>
+  <si>
+    <t>ORCL 6.7 02/04/56</t>
+  </si>
+  <si>
+    <t>87167WDC6</t>
+  </si>
+  <si>
+    <t>SYMP 2021-25A AR</t>
+  </si>
+  <si>
+    <t>174610BF1</t>
+  </si>
+  <si>
+    <t>CFG 5.841 01/23/30</t>
+  </si>
+  <si>
+    <t>125896BL3</t>
+  </si>
+  <si>
+    <t>CMS 4.7 03/31/43</t>
+  </si>
+  <si>
+    <t>20681AAA9</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 A</t>
+  </si>
+  <si>
+    <t>29359UAF6</t>
+  </si>
+  <si>
+    <t>ESGR 6.693 07/15/37</t>
+  </si>
+  <si>
+    <t>46266TAF5</t>
+  </si>
+  <si>
+    <t>IQV 6 1/4 02/01/29</t>
+  </si>
+  <si>
+    <t>534187BZ1</t>
+  </si>
+  <si>
+    <t>LNC 5.35 11/15/35</t>
+  </si>
+  <si>
+    <t>529043AE1</t>
+  </si>
+  <si>
+    <t>LXP 2.7 09/15/30</t>
+  </si>
+  <si>
+    <t>92343VHJ6</t>
+  </si>
+  <si>
+    <t>VZ 5 7/8 11/30/55</t>
+  </si>
+  <si>
+    <t>04018VAA1</t>
+  </si>
+  <si>
+    <t>ARES 4 1/8 06/30/51</t>
+  </si>
+  <si>
+    <t>861932AA9</t>
+  </si>
+  <si>
+    <t>ATSG 7 1/4 03/15/32</t>
+  </si>
+  <si>
+    <t>071813CS6</t>
+  </si>
+  <si>
+    <t>BAX 2.539 02/01/32</t>
+  </si>
+  <si>
+    <t>143658CA8</t>
+  </si>
+  <si>
+    <t>CCL 5 3/4 08/01/32</t>
+  </si>
+  <si>
+    <t>24703DBT7</t>
+  </si>
+  <si>
+    <t>DELL 4 3/4 10/06/32</t>
+  </si>
+  <si>
+    <t>29359UAC3</t>
+  </si>
+  <si>
+    <t>ESGR 3.1 09/01/31</t>
+  </si>
+  <si>
+    <t>3622AB2M3</t>
+  </si>
+  <si>
+    <t>G2 786280</t>
+  </si>
+  <si>
+    <t>37892AAA8</t>
+  </si>
+  <si>
+    <t>GNL 3 3/4 12/15/27</t>
+  </si>
+  <si>
+    <t>46647TAS7</t>
+  </si>
+  <si>
+    <t>JPMCC 2017-JP5 A5</t>
+  </si>
+  <si>
+    <t>65339KBZ2</t>
+  </si>
+  <si>
+    <t>NEE 2.44 01/15/32</t>
+  </si>
+  <si>
+    <t>70932MAH0</t>
+  </si>
+  <si>
+    <t>PFSI 6 3/4 02/15/34</t>
+  </si>
+  <si>
+    <t>718172BL2</t>
+  </si>
+  <si>
+    <t>PM 4 1/4 11/10/44</t>
+  </si>
+  <si>
+    <t>19416MAB5</t>
+  </si>
+  <si>
+    <t>PR 5 7/8 07/01/29</t>
+  </si>
+  <si>
+    <t>910047AM1</t>
+  </si>
+  <si>
+    <t>UAL 4 7/8 03/01/29</t>
+  </si>
+  <si>
+    <t>06211CAG0</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR2 A3</t>
+  </si>
+  <si>
+    <t>06211FBA5</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 AS</t>
+  </si>
+  <si>
+    <t>05614JAC9</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 B</t>
+  </si>
+  <si>
+    <t>127190AE6</t>
+  </si>
+  <si>
+    <t>CACI 6 3/8 06/15/33</t>
+  </si>
+  <si>
+    <t>161175CQ5</t>
+  </si>
+  <si>
+    <t>CHTR 6.1 06/01/29</t>
+  </si>
+  <si>
+    <t>201723AS2</t>
+  </si>
+  <si>
+    <t>CMC 5 3/4 11/15/33</t>
+  </si>
+  <si>
+    <t>50190KAQ3</t>
+  </si>
+  <si>
+    <t>LCM 40A A2R</t>
+  </si>
+  <si>
+    <t>30303M8V7</t>
+  </si>
+  <si>
+    <t>META 5.4 08/15/54</t>
+  </si>
+  <si>
+    <t>645370AG2</t>
+  </si>
+  <si>
+    <t>NWHM 8 1/2 11/01/30</t>
+  </si>
+  <si>
+    <t>682691AL4</t>
+  </si>
+  <si>
+    <t>OMF 6 1/8 05/15/30</t>
+  </si>
+  <si>
+    <t>816851BJ7</t>
+  </si>
+  <si>
+    <t>SRE 4 02/01/48</t>
+  </si>
+  <si>
+    <t>69867RAA5</t>
+  </si>
+  <si>
+    <t>TIHLLC 7 1/8 06/01/31</t>
+  </si>
+  <si>
+    <t>1248EPCP6</t>
+  </si>
+  <si>
+    <t>CHTR 4 1/4 01/15/34</t>
+  </si>
+  <si>
+    <t>26884TAZ5</t>
+  </si>
+  <si>
+    <t>ENTERP 5.2 10/30/34</t>
+  </si>
+  <si>
+    <t>36264KAV2</t>
+  </si>
+  <si>
+    <t>GSMS 2020-GSA2 A5</t>
+  </si>
+  <si>
+    <t>443201AD0</t>
+  </si>
+  <si>
+    <t>HWM 4.55 11/15/32</t>
+  </si>
+  <si>
+    <t>61748UAP7</t>
+  </si>
+  <si>
+    <t>MS 5.314 01/18/41</t>
+  </si>
+  <si>
+    <t>67740QAH9</t>
+  </si>
+  <si>
+    <t>OHNAT 5.55 01/24/30</t>
+  </si>
+  <si>
+    <t>69318FAN8</t>
+  </si>
+  <si>
+    <t>PBFENE 7 1/4 06/01/34</t>
+  </si>
+  <si>
+    <t>95000YAY1</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 A4</t>
+  </si>
+  <si>
+    <t>03990BAA9</t>
+  </si>
+  <si>
+    <t>ARES 6 3/8 11/10/28</t>
+  </si>
+  <si>
+    <t>3132DQUF1</t>
+  </si>
+  <si>
+    <t>FR SD3282</t>
+  </si>
+  <si>
+    <t>86562MEK2</t>
+  </si>
+  <si>
+    <t>SUMIBK 5.334 03/03/41</t>
+  </si>
+  <si>
+    <t>641423CH9</t>
+  </si>
+  <si>
+    <t>BRKHEC 6 1/4 05/15/55</t>
+  </si>
+  <si>
+    <t>12532BAD9</t>
+  </si>
+  <si>
+    <t>CFCRE 2016-C7 A3</t>
+  </si>
+  <si>
+    <t>927804GX6</t>
+  </si>
+  <si>
+    <t>D 4.95 03/15/36</t>
+  </si>
+  <si>
+    <t>55389QAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2024-2A A</t>
+  </si>
+  <si>
+    <t>69121KAH7</t>
+  </si>
+  <si>
+    <t>OBDC 5.95 03/15/29</t>
+  </si>
+  <si>
+    <t>86765LAT4</t>
+  </si>
+  <si>
+    <t>SUN 4 1/2 05/15/29</t>
+  </si>
+  <si>
+    <t>023135DH6</t>
+  </si>
+  <si>
+    <t>AMZN 5.8 03/13/56</t>
+  </si>
+  <si>
+    <t>08161CAJ0</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B2 AS</t>
+  </si>
+  <si>
+    <t>08163TAD4</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 AS</t>
+  </si>
+  <si>
+    <t>12515ABE9</t>
+  </si>
+  <si>
+    <t>CD 2016-CD2 A4</t>
+  </si>
+  <si>
+    <t>233063AT3</t>
+  </si>
+  <si>
+    <t>DBJPM 2020-C9 A5</t>
+  </si>
+  <si>
+    <t>30040WAP3</t>
+  </si>
+  <si>
+    <t>ES 3 3/8 03/01/32</t>
+  </si>
+  <si>
+    <t>36251XAR8</t>
+  </si>
+  <si>
+    <t>GSMS 2016-GS4 A4</t>
+  </si>
+  <si>
+    <t>428102AH0</t>
+  </si>
+  <si>
+    <t>HESM 5 7/8 03/01/28</t>
+  </si>
+  <si>
+    <t>61691NAE5</t>
+  </si>
+  <si>
+    <t>MSC 2017-HR2 A4</t>
+  </si>
+  <si>
+    <t>05377RJK1</t>
+  </si>
+  <si>
+    <t>AESOP 2024-3A A</t>
+  </si>
+  <si>
+    <t>06541DBH6</t>
+  </si>
+  <si>
+    <t>BANK 2023-BNK46 A4</t>
+  </si>
+  <si>
+    <t>08162PAZ4</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B1 AM</t>
+  </si>
+  <si>
+    <t>081927AB1</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 A3</t>
+  </si>
+  <si>
+    <t>05614JAA3</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 A</t>
+  </si>
+  <si>
+    <t>3136ALFG1</t>
+  </si>
+  <si>
+    <t>FNR 2014-66 QZ</t>
+  </si>
+  <si>
+    <t>30297CAJ1</t>
+  </si>
+  <si>
+    <t>FRESB 2018-SB52 A10F</t>
+  </si>
+  <si>
+    <t>46645UAT4</t>
+  </si>
+  <si>
+    <t>JPMCC 2016-JP4 A4</t>
+  </si>
+  <si>
+    <t>95000YBB0</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 AS</t>
+  </si>
+  <si>
+    <t>454889AQ9</t>
+  </si>
+  <si>
+    <t>AEP 4.55 03/15/46</t>
+  </si>
+  <si>
+    <t>03027WAK8</t>
+  </si>
+  <si>
+    <t>AMETOW 3.652 03/23/28</t>
+  </si>
+  <si>
+    <t>055986AF0</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 AS</t>
+  </si>
+  <si>
+    <t>29375QAD0</t>
+  </si>
+  <si>
+    <t>EFF 2024-3 A4</t>
+  </si>
+  <si>
+    <t>31397AEQ2</t>
+  </si>
+  <si>
+    <t>FHR 3197 DZ</t>
+  </si>
+  <si>
+    <t>46284VAR2</t>
+  </si>
+  <si>
+    <t>IRM 6 1/4 01/15/35</t>
+  </si>
+  <si>
+    <t>06541TBF5</t>
+  </si>
+  <si>
+    <t>BANK 2020-BN29 A4</t>
+  </si>
+  <si>
+    <t>95002UAJ0</t>
+  </si>
+  <si>
+    <t>WFCM 2020-C58 A4</t>
+  </si>
+  <si>
+    <t>03958CAA7</t>
+  </si>
+  <si>
+    <t>AROC 6 02/01/34</t>
+  </si>
+  <si>
+    <t>06051GLH0</t>
+  </si>
+  <si>
+    <t>BAC 5.288 04/25/34</t>
+  </si>
+  <si>
+    <t>3137BGAW9</t>
+  </si>
+  <si>
+    <t>FHR 4427 KA</t>
+  </si>
+  <si>
+    <t>3136ANBQ9</t>
+  </si>
+  <si>
+    <t>FNR 2015-16 MC</t>
+  </si>
+  <si>
+    <t>36297F6C1</t>
+  </si>
+  <si>
+    <t>GN 711067</t>
+  </si>
+  <si>
+    <t>595017BL7</t>
+  </si>
+  <si>
+    <t>MCHP 5.05 02/15/30</t>
+  </si>
+  <si>
+    <t>91282CNA5</t>
+  </si>
+  <si>
+    <t>T 4 04/30/32</t>
+  </si>
+  <si>
+    <t>17308CC53</t>
+  </si>
+  <si>
+    <t>C 2.976 11/05/30</t>
+  </si>
+  <si>
+    <t>723787AQ0</t>
+  </si>
+  <si>
+    <t>PXD 1.9 08/15/30</t>
+  </si>
+  <si>
+    <t>UXYU6 COM</t>
+  </si>
+  <si>
+    <t>US 10YR ULTRA FUT SEP26</t>
+  </si>
+  <si>
+    <t>TUU6 COM</t>
+  </si>
+  <si>
+    <t>US 2YR NOTE (CBT) SEP26</t>
+  </si>
+  <si>
+    <t>FVU6 COM</t>
+  </si>
+  <si>
+    <t>US 5YR NOTE (CBT) SEP26</t>
+  </si>
+  <si>
+    <t>USU6 COM</t>
+  </si>
+  <si>
+    <t>US LONG BOND(CBT) SEP26</t>
+  </si>
+  <si>
+    <t>RECPAY</t>
+  </si>
+  <si>
+    <t>Receivables/Payables</t>
+  </si>
+  <si>
     <t>USD</t>
   </si>
   <si>
     <t>US DOLLARS</t>
-  </si>
-[...1936 lines deleted...]
-    <t>Receivables/Payables</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2458,9990 +2512,10251 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I341"/>
+  <dimension ref="A1:I350"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>21232900</v>
+        <v>21071300</v>
       </c>
       <c r="F2" s="2">
-        <v>88.779297</v>
+        <v>88.746094</v>
       </c>
       <c r="G2" s="3">
-        <v>18850419.35</v>
+        <v>18699955.71</v>
       </c>
       <c r="H2" s="4">
-        <v>0.032798188249</v>
+        <v>0.032128027379</v>
       </c>
       <c r="I2" s="5">
-        <v>0.032810761279</v>
+        <v>0.032144566888</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
-        <v>32134000</v>
+        <v>32340400</v>
       </c>
       <c r="F3" s="2">
-        <v>48.699219</v>
+        <v>48.714844</v>
       </c>
       <c r="G3" s="3">
-        <v>15649007.03</v>
+        <v>15754575.41</v>
       </c>
       <c r="H3" s="4">
-        <v>0.027227992597</v>
+        <v>0.027067627222</v>
       </c>
       <c r="I3" s="5">
-        <v>0.027238430319</v>
+        <v>0.027081561637</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
         <v>12316600</v>
       </c>
       <c r="F4" s="2">
-        <v>98.31411900000001</v>
+        <v>97.55013700000001</v>
       </c>
       <c r="G4" s="3">
-        <v>12495111.41</v>
+        <v>12466018.17</v>
       </c>
       <c r="H4" s="4">
-        <v>0.021740472115</v>
+        <v>0.02141762149</v>
       </c>
       <c r="I4" s="5">
-        <v>0.021748806222</v>
+        <v>0.021428647283</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
         <v>9327146.93</v>
       </c>
       <c r="F5" s="2">
-        <v>92.479541</v>
+        <v>92.056245</v>
       </c>
       <c r="G5" s="3">
-        <v>8625702.67</v>
+        <v>8586221.23</v>
       </c>
       <c r="H5" s="4">
-        <v>0.015008017309</v>
+        <v>0.014751818405</v>
       </c>
       <c r="I5" s="5">
-        <v>0.015013770561</v>
+        <v>0.014759412641</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>8174472.654</v>
+        <v>8266957.63</v>
       </c>
       <c r="F6" s="2">
-        <v>98.993607</v>
+        <v>100</v>
       </c>
       <c r="G6" s="3">
-        <v>8092205.33</v>
+        <v>8266957.63</v>
       </c>
       <c r="H6" s="4">
-        <v>0.014079775569</v>
+        <v>0.014203297872</v>
       </c>
       <c r="I6" s="5">
-        <v>0.014085172985</v>
+        <v>0.01421060973</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>8285498.255</v>
+        <v>8174472.654</v>
       </c>
       <c r="F7" s="2">
-        <v>95.82988</v>
+        <v>99.02033400000001</v>
       </c>
       <c r="G7" s="3">
-        <v>7939983.04</v>
+        <v>8094390.12</v>
       </c>
       <c r="H7" s="4">
-        <v>0.013814921218</v>
+        <v>0.013906813024</v>
       </c>
       <c r="I7" s="5">
-        <v>0.013820217102</v>
+        <v>0.013913972252</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>8146400.702</v>
+        <v>8285498.255</v>
       </c>
       <c r="F8" s="2">
-        <v>94.407285</v>
+        <v>95.81032</v>
       </c>
       <c r="G8" s="3">
-        <v>7690795.73</v>
+        <v>7938362.39</v>
       </c>
       <c r="H8" s="4">
-        <v>0.01338135568</v>
+        <v>0.013638744834</v>
       </c>
       <c r="I8" s="5">
-        <v>0.013386485359</v>
+        <v>0.01364576606</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>8881860.460999999</v>
+        <v>11352400</v>
       </c>
       <c r="F9" s="2">
-        <v>85.742311</v>
+        <v>69.816406</v>
       </c>
       <c r="G9" s="3">
-        <v>7615512.42</v>
+        <v>7925837.67</v>
       </c>
       <c r="H9" s="4">
-        <v>0.013250368878</v>
+        <v>0.013617226363</v>
       </c>
       <c r="I9" s="5">
-        <v>0.013255448344</v>
+        <v>0.013624236512</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>6929704.83</v>
+        <v>8146400.702</v>
       </c>
       <c r="F10" s="2">
-        <v>100</v>
+        <v>94.446539</v>
       </c>
       <c r="G10" s="3">
-        <v>6929704.83</v>
+        <v>7693993.52</v>
       </c>
       <c r="H10" s="4">
-        <v>0.012057119753</v>
+        <v>0.013218899458</v>
       </c>
       <c r="I10" s="5">
-        <v>0.012061741792</v>
+        <v>0.013225704548</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>7797950.19</v>
+        <v>8881860.460999999</v>
       </c>
       <c r="F11" s="2">
-        <v>89.23000500000001</v>
+        <v>85.642498</v>
       </c>
       <c r="G11" s="3">
-        <v>6958111.34</v>
+        <v>7606647.17</v>
       </c>
       <c r="H11" s="4">
-        <v>0.012106544765</v>
+        <v>0.013068831409</v>
       </c>
       <c r="I11" s="5">
-        <v>0.012111185752</v>
+        <v>0.013075559244</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>6903082.892</v>
+        <v>7797950.19</v>
       </c>
       <c r="F12" s="2">
-        <v>100.563365</v>
+        <v>89.15240799999999</v>
       </c>
       <c r="G12" s="3">
-        <v>6941972.44</v>
+        <v>6952060.37</v>
       </c>
       <c r="H12" s="4">
-        <v>0.0120784644</v>
+        <v>0.01194419866</v>
       </c>
       <c r="I12" s="5">
-        <v>0.012083094622</v>
+        <v>0.011950347534</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>6444103.58</v>
+        <v>6903082.892</v>
       </c>
       <c r="F13" s="2">
-        <v>98.42749499999999</v>
+        <v>100.539941</v>
       </c>
       <c r="G13" s="3">
-        <v>6342769.73</v>
+        <v>6940355.47</v>
       </c>
       <c r="H13" s="4">
-        <v>0.011035900671</v>
+        <v>0.011924088697</v>
       </c>
       <c r="I13" s="5">
-        <v>0.011040131232</v>
+        <v>0.011930227218</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
-        <v>6335147.785</v>
+        <v>6444103.58</v>
       </c>
       <c r="F14" s="2">
-        <v>96.64878899999999</v>
+        <v>98.477604</v>
       </c>
       <c r="G14" s="3">
-        <v>6122843.62</v>
+        <v>6345998.8</v>
       </c>
       <c r="H14" s="4">
-        <v>0.010653247218</v>
+        <v>0.010902936166</v>
       </c>
       <c r="I14" s="5">
-        <v>0.01065733109</v>
+        <v>0.010908548997</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>7868900</v>
+        <v>6335147.785</v>
       </c>
       <c r="F15" s="2">
-        <v>77.726562</v>
+        <v>97.131675</v>
       </c>
       <c r="G15" s="3">
-        <v>6116225.44</v>
+        <v>6153435.16</v>
       </c>
       <c r="H15" s="4">
-        <v>0.010641732129</v>
+        <v>0.010572096337</v>
       </c>
       <c r="I15" s="5">
-        <v>0.010645811586</v>
+        <v>0.010577538852</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>6154387.749</v>
+        <v>7948100</v>
       </c>
       <c r="F16" s="2">
-        <v>96.177468</v>
+        <v>77.796875</v>
       </c>
       <c r="G16" s="3">
-        <v>5919134.31</v>
+        <v>6183373.42</v>
       </c>
       <c r="H16" s="4">
-        <v>0.01029880968</v>
+        <v>0.010623532682</v>
       </c>
       <c r="I16" s="5">
-        <v>0.01030275768</v>
+        <v>0.010629001677</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>5800000</v>
+        <v>6154387.749</v>
       </c>
       <c r="F17" s="2">
-        <v>100.1536</v>
+        <v>96.234137</v>
       </c>
       <c r="G17" s="3">
-        <v>5808908.8</v>
+        <v>5922621.94</v>
       </c>
       <c r="H17" s="4">
-        <v>0.01010702631</v>
+        <v>0.010175540669</v>
       </c>
       <c r="I17" s="5">
-        <v>0.01011090079</v>
+        <v>0.010180779037</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>5785117.99</v>
+        <v>5800000</v>
       </c>
       <c r="F18" s="2">
-        <v>1</v>
+        <v>100.1583</v>
       </c>
       <c r="G18" s="3">
-        <v>5785117.99</v>
+        <v>5809181.4</v>
       </c>
       <c r="H18" s="4">
-        <v>0.010065632246</v>
+        <v>0.009980640704</v>
       </c>
       <c r="I18" s="5">
-        <v>0.010069490858</v>
+        <v>0.009985778738</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
         <v>5500000</v>
       </c>
       <c r="F19" s="2">
-        <v>101.96567</v>
+        <v>101.87493</v>
       </c>
       <c r="G19" s="3">
-        <v>5608111.85</v>
+        <v>5603121.15</v>
       </c>
       <c r="H19" s="4">
-        <v>0.009757656036</v>
+        <v>0.009626612627</v>
       </c>
       <c r="I19" s="5">
-        <v>0.009761396586999999</v>
+        <v>0.009631568407</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>5105546.4034</v>
+        <v>5453163.72</v>
       </c>
       <c r="F20" s="2">
-        <v>102.869948</v>
+        <v>96.65336499999999</v>
       </c>
       <c r="G20" s="3">
-        <v>5252072.93</v>
+        <v>5270666.23</v>
       </c>
       <c r="H20" s="4">
-        <v>0.009138177429</v>
+        <v>0.009055428353</v>
       </c>
       <c r="I20" s="5">
-        <v>0.009141680506</v>
+        <v>0.009060090087000001</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>5453163.72</v>
+        <v>5105546.4034</v>
       </c>
       <c r="F21" s="2">
-        <v>96.33935700000001</v>
+        <v>102.951844</v>
       </c>
       <c r="G21" s="3">
-        <v>5253542.86</v>
+        <v>5256254.17</v>
       </c>
       <c r="H21" s="4">
-        <v>0.009140734994</v>
+        <v>0.009030667265</v>
       </c>
       <c r="I21" s="5">
-        <v>0.009144239051</v>
+        <v>0.009035316252999999</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
         <v>5123702.08</v>
       </c>
       <c r="F22" s="2">
-        <v>100.953042</v>
+        <v>101.12783</v>
       </c>
       <c r="G22" s="3">
-        <v>5172533.11</v>
+        <v>5181488.73</v>
       </c>
       <c r="H22" s="4">
-        <v>0.008999784651000001</v>
+        <v>0.008902214229</v>
       </c>
       <c r="I22" s="5">
-        <v>0.009003234676</v>
+        <v>0.008906797088999999</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>7009800</v>
+        <v>4516000</v>
       </c>
       <c r="F23" s="2">
-        <v>69.714844</v>
+        <v>100.098</v>
       </c>
       <c r="G23" s="3">
-        <v>4886871.13</v>
+        <v>4520425.68</v>
       </c>
       <c r="H23" s="4">
-        <v>0.008502756168</v>
+        <v>0.007766454761</v>
       </c>
       <c r="I23" s="5">
-        <v>0.00850601566</v>
+        <v>0.007770452932</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
         <v>4500000</v>
       </c>
       <c r="F24" s="2">
-        <v>101.98644</v>
+        <v>101.44335</v>
       </c>
       <c r="G24" s="3">
-        <v>4589389.8</v>
+        <v>4564950.75</v>
       </c>
       <c r="H24" s="4">
-        <v>0.007985162971</v>
+        <v>0.007842952411</v>
       </c>
       <c r="I24" s="5">
-        <v>0.007988224045999999</v>
+        <v>0.007846989963</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>4516000</v>
+        <v>4311000</v>
       </c>
       <c r="F25" s="2">
-        <v>100.1006</v>
+        <v>104.56522</v>
       </c>
       <c r="G25" s="3">
-        <v>4520543.1</v>
+        <v>4507806.63</v>
       </c>
       <c r="H25" s="4">
-        <v>0.007865375335999999</v>
+        <v>0.007744774226</v>
       </c>
       <c r="I25" s="5">
-        <v>0.00786839049</v>
+        <v>0.007748761236</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>4311000</v>
+        <v>4463000</v>
       </c>
       <c r="F26" s="2">
-        <v>104.73124</v>
+        <v>100.87127</v>
       </c>
       <c r="G26" s="3">
-        <v>4514963.76</v>
+        <v>4501884.78</v>
       </c>
       <c r="H26" s="4">
-        <v>0.007855667740999999</v>
+        <v>0.007734600004</v>
       </c>
       <c r="I26" s="5">
-        <v>0.007858679174000001</v>
+        <v>0.007738581776</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>4463000</v>
+        <v>4419000</v>
       </c>
       <c r="F27" s="2">
-        <v>100.97471</v>
+        <v>100.96344</v>
       </c>
       <c r="G27" s="3">
-        <v>4506501.31</v>
+        <v>4461574.41</v>
       </c>
       <c r="H27" s="4">
-        <v>0.007840943772</v>
+        <v>0.007665343553</v>
       </c>
       <c r="I27" s="5">
-        <v>0.007843949560999999</v>
+        <v>0.007669289673</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>4419000</v>
+        <v>4232208.65</v>
       </c>
       <c r="F28" s="2">
-        <v>101.09538</v>
+        <v>103.794502</v>
       </c>
       <c r="G28" s="3">
-        <v>4467404.84</v>
+        <v>4392799.89</v>
       </c>
       <c r="H28" s="4">
-        <v>0.00777291912</v>
+        <v>0.007547183396</v>
       </c>
       <c r="I28" s="5">
-        <v>0.007775898831</v>
+        <v>0.007551068686</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>4232208.65</v>
+        <v>4187000</v>
       </c>
       <c r="F29" s="2">
-        <v>103.750828</v>
+        <v>102.73296</v>
       </c>
       <c r="G29" s="3">
-        <v>4390951.52</v>
+        <v>4301429.04</v>
       </c>
       <c r="H29" s="4">
-        <v>0.007639896586</v>
+        <v>0.007390200918</v>
       </c>
       <c r="I29" s="5">
-        <v>0.007642825304</v>
+        <v>0.007394005393</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>4187000</v>
+        <v>4182000</v>
       </c>
       <c r="F30" s="2">
-        <v>102.85543</v>
+        <v>100.0303</v>
       </c>
       <c r="G30" s="3">
-        <v>4306556.85</v>
+        <v>4183267.15</v>
       </c>
       <c r="H30" s="4">
-        <v>0.007493056773</v>
+        <v>0.007187189292</v>
       </c>
       <c r="I30" s="5">
-        <v>0.007495929201</v>
+        <v>0.007190889257</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>4182000</v>
+        <v>3987000</v>
       </c>
       <c r="F31" s="2">
-        <v>100.0299</v>
+        <v>101.935239</v>
       </c>
       <c r="G31" s="3">
-        <v>4183250.42</v>
+        <v>4064157.98</v>
       </c>
       <c r="H31" s="4">
-        <v>0.007278513657</v>
+        <v>0.006982550166</v>
       </c>
       <c r="I31" s="5">
-        <v>0.007281303841</v>
+        <v>0.006986144783</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>3987000</v>
+        <v>3910000</v>
       </c>
       <c r="F32" s="2">
-        <v>101.875451</v>
+        <v>103.61104</v>
       </c>
       <c r="G32" s="3">
-        <v>4061774.23</v>
+        <v>4051191.66</v>
       </c>
       <c r="H32" s="4">
-        <v>0.007067155026</v>
+        <v>0.006960272995</v>
       </c>
       <c r="I32" s="5">
-        <v>0.007069864186</v>
+        <v>0.006963856144</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
         <v>3804000</v>
       </c>
       <c r="F33" s="2">
-        <v>101.0223</v>
+        <v>100.8535</v>
       </c>
       <c r="G33" s="3">
-        <v>3842888.29</v>
+        <v>3836467.14</v>
       </c>
       <c r="H33" s="4">
-        <v>0.00668631139</v>
+        <v>0.006591358999</v>
       </c>
       <c r="I33" s="5">
-        <v>0.006688874556</v>
+        <v>0.006594752231</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
         <v>3715261.8</v>
       </c>
       <c r="F34" s="2">
-        <v>103.35579</v>
+        <v>103.033043</v>
       </c>
       <c r="G34" s="3">
-        <v>3839938.18</v>
+        <v>3827947.29</v>
       </c>
       <c r="H34" s="4">
-        <v>0.006681178443</v>
+        <v>0.006576721208</v>
       </c>
       <c r="I34" s="5">
-        <v>0.006683739641</v>
+        <v>0.006580106904</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
         <v>3800000</v>
       </c>
       <c r="F35" s="2">
-        <v>100.325</v>
+        <v>100.35</v>
       </c>
       <c r="G35" s="3">
-        <v>3812350</v>
+        <v>3813300</v>
       </c>
       <c r="H35" s="4">
-        <v>0.006633177259</v>
+        <v>0.00655155599</v>
       </c>
       <c r="I35" s="5">
-        <v>0.006635720056</v>
+        <v>0.006554928731</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
         <v>3655000</v>
       </c>
       <c r="F36" s="2">
-        <v>101.4679</v>
+        <v>101.35566</v>
       </c>
       <c r="G36" s="3">
-        <v>3708651.75</v>
+        <v>3704549.37</v>
       </c>
       <c r="H36" s="4">
-        <v>0.006452750775</v>
+        <v>0.006364713669</v>
       </c>
       <c r="I36" s="5">
-        <v>0.006455224406</v>
+        <v>0.006367990224</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
         <v>4005980.1762</v>
       </c>
       <c r="F37" s="2">
-        <v>92.13048999999999</v>
+        <v>92.21947</v>
       </c>
       <c r="G37" s="3">
-        <v>3690729.17</v>
+        <v>3694293.69</v>
       </c>
       <c r="H37" s="4">
-        <v>0.006421566952</v>
+        <v>0.006347093575</v>
       </c>
       <c r="I37" s="5">
-        <v>0.006424028629</v>
+        <v>0.006350361059</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
         <v>3522000</v>
       </c>
       <c r="F38" s="2">
-        <v>102.68803</v>
+        <v>102.55946</v>
       </c>
       <c r="G38" s="3">
-        <v>3616672.42</v>
+        <v>3612144.18</v>
       </c>
       <c r="H38" s="4">
-        <v>0.006292714265</v>
+        <v>0.00620595412</v>
       </c>
       <c r="I38" s="5">
-        <v>0.006295126547</v>
+        <v>0.006209148945</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
         <v>3510000</v>
       </c>
       <c r="F39" s="2">
-        <v>102.81861</v>
+        <v>102.70899</v>
       </c>
       <c r="G39" s="3">
-        <v>3608933.21</v>
+        <v>3605085.55</v>
       </c>
       <c r="H39" s="4">
-        <v>0.00627924868</v>
+        <v>0.006193826822</v>
       </c>
       <c r="I39" s="5">
-        <v>0.0062816558</v>
+        <v>0.006197015405</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
         <v>3462454.357</v>
       </c>
       <c r="F40" s="2">
-        <v>103.09514</v>
+        <v>103.00036</v>
       </c>
       <c r="G40" s="3">
-        <v>3569622.17</v>
+        <v>3566340.45</v>
       </c>
       <c r="H40" s="4">
-        <v>0.006210850677</v>
+        <v>0.006127259632</v>
       </c>
       <c r="I40" s="5">
-        <v>0.006213231577</v>
+        <v>0.006130413945</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
         <v>3524704.05</v>
       </c>
       <c r="F41" s="2">
-        <v>100.805432</v>
+        <v>100.925971</v>
       </c>
       <c r="G41" s="3">
-        <v>3553093.14</v>
+        <v>3557341.79</v>
       </c>
       <c r="H41" s="4">
-        <v>0.00618209153</v>
+        <v>0.006111799201</v>
       </c>
       <c r="I41" s="5">
-        <v>0.006184461405</v>
+        <v>0.006114945556</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
         <v>3441855.74</v>
       </c>
       <c r="F42" s="2">
-        <v>102.815875</v>
+        <v>102.744262</v>
       </c>
       <c r="G42" s="3">
-        <v>3538774.1</v>
+        <v>3536309.28</v>
       </c>
       <c r="H42" s="4">
-        <v>0.006157177555</v>
+        <v>0.006075663661</v>
       </c>
       <c r="I42" s="5">
-        <v>0.00615953788</v>
+        <v>0.006078791413</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
-        <v>3556902.9754</v>
+        <v>3350000</v>
       </c>
       <c r="F43" s="2">
-        <v>94.92149000000001</v>
+        <v>100.0189</v>
       </c>
       <c r="G43" s="3">
-        <v>3376265.3</v>
+        <v>3350633.15</v>
       </c>
       <c r="H43" s="4">
-        <v>0.005874425544</v>
+        <v>0.005756657143</v>
       </c>
       <c r="I43" s="5">
-        <v>0.005876677477</v>
+        <v>0.00575962067</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>3350000</v>
+        <v>3556902.9754</v>
       </c>
       <c r="F44" s="2">
-        <v>100.0174</v>
+        <v>94.94006</v>
       </c>
       <c r="G44" s="3">
-        <v>3350582.9</v>
+        <v>3376925.82</v>
       </c>
       <c r="H44" s="4">
-        <v>0.005829740264</v>
+        <v>0.005801830062</v>
       </c>
       <c r="I44" s="5">
-        <v>0.005831975068</v>
+        <v>0.005804816844</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
         <v>3008042.29</v>
       </c>
       <c r="F45" s="2">
-        <v>103.808976</v>
+        <v>103.853186</v>
       </c>
       <c r="G45" s="3">
-        <v>3122617.9</v>
+        <v>3123947.75</v>
       </c>
       <c r="H45" s="4">
-        <v>0.005433099803</v>
+        <v>0.005367193408</v>
       </c>
       <c r="I45" s="5">
-        <v>0.005435182556</v>
+        <v>0.005369956439</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>3047000</v>
+        <v>3095000</v>
       </c>
       <c r="F46" s="2">
-        <v>102.417725</v>
+        <v>102.059731</v>
       </c>
       <c r="G46" s="3">
-        <v>3120668.08</v>
+        <v>3158748.67</v>
       </c>
       <c r="H46" s="4">
-        <v>0.005429707279</v>
+        <v>0.005426984186</v>
       </c>
       <c r="I46" s="5">
-        <v>0.005431788732</v>
+        <v>0.005429777998</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
         <v>2915000</v>
       </c>
       <c r="F47" s="2">
-        <v>104.11506</v>
+        <v>103.77166</v>
       </c>
       <c r="G47" s="3">
-        <v>3034954</v>
+        <v>3024943.89</v>
       </c>
       <c r="H47" s="4">
-        <v>0.005280571786</v>
+        <v>0.005197096807</v>
       </c>
       <c r="I47" s="5">
-        <v>0.005282596068</v>
+        <v>0.005199772273</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
-        <v>3031000</v>
+        <v>2949000</v>
       </c>
       <c r="F48" s="2">
-        <v>100.1</v>
+        <v>102.14568</v>
       </c>
       <c r="G48" s="3">
-        <v>3034031</v>
+        <v>3012276.1</v>
       </c>
       <c r="H48" s="4">
-        <v>0.005278965843</v>
+        <v>0.005175332533</v>
       </c>
       <c r="I48" s="5">
-        <v>0.00528098951</v>
+        <v>0.005177996794</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>2949000</v>
+        <v>3031000</v>
       </c>
       <c r="F49" s="2">
-        <v>102.19725</v>
+        <v>100.1008</v>
       </c>
       <c r="G49" s="3">
-        <v>3013796.9</v>
+        <v>3034055.25</v>
       </c>
       <c r="H49" s="4">
-        <v>0.005243760168</v>
+        <v>0.005212750854</v>
       </c>
       <c r="I49" s="5">
-        <v>0.005245770339</v>
+        <v>0.005215434379</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>2690000</v>
+        <v>2738000</v>
       </c>
       <c r="F50" s="2">
-        <v>108.1872</v>
+        <v>107.914196</v>
       </c>
       <c r="G50" s="3">
-        <v>2910235.68</v>
+        <v>2954690.69</v>
       </c>
       <c r="H50" s="4">
-        <v>0.005063572109</v>
+        <v>0.005076396157</v>
       </c>
       <c r="I50" s="5">
-        <v>0.005065513206</v>
+        <v>0.005079009486</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>2880000</v>
+        <v>2885000</v>
       </c>
       <c r="F51" s="2">
-        <v>100.98769</v>
+        <v>101.242461</v>
       </c>
       <c r="G51" s="3">
-        <v>2908445.47</v>
+        <v>2920845</v>
       </c>
       <c r="H51" s="4">
-        <v>0.005060457294</v>
+        <v>0.005018246546</v>
       </c>
       <c r="I51" s="5">
-        <v>0.005062397196</v>
+        <v>0.005020829939</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>2831000</v>
+        <v>2880000</v>
       </c>
       <c r="F52" s="2">
-        <v>101.56881</v>
+        <v>100.71127</v>
       </c>
       <c r="G52" s="3">
-        <v>2875413.01</v>
+        <v>2900484.58</v>
       </c>
       <c r="H52" s="4">
-        <v>0.005002983513</v>
+        <v>0.004983265701</v>
       </c>
       <c r="I52" s="5">
-        <v>0.005004901383</v>
+        <v>0.004985831086</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>2837000</v>
+        <v>2819000</v>
       </c>
       <c r="F53" s="2">
-        <v>101.2387</v>
+        <v>103.989797</v>
       </c>
       <c r="G53" s="3">
-        <v>2872141.92</v>
+        <v>2931472.38</v>
       </c>
       <c r="H53" s="4">
-        <v>0.00499729208</v>
+        <v>0.005036505235</v>
       </c>
       <c r="I53" s="5">
-        <v>0.004999207768</v>
+        <v>0.005039098028</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
-        <v>2771000</v>
+        <v>2878000</v>
       </c>
       <c r="F54" s="2">
-        <v>103.9871</v>
+        <v>101.286218</v>
       </c>
       <c r="G54" s="3">
-        <v>2881482.54</v>
+        <v>2915017.35</v>
       </c>
       <c r="H54" s="4">
-        <v>0.005013543999</v>
+        <v>0.005008234182</v>
       </c>
       <c r="I54" s="5">
-        <v>0.005015465917</v>
+        <v>0.005010812421</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>2795000</v>
+        <v>2892000</v>
       </c>
       <c r="F55" s="2">
-        <v>101.938969</v>
+        <v>99.819908</v>
       </c>
       <c r="G55" s="3">
-        <v>2849194.18</v>
+        <v>2886791.74</v>
       </c>
       <c r="H55" s="4">
-        <v>0.004957364897</v>
+        <v>0.004959740306</v>
       </c>
       <c r="I55" s="5">
-        <v>0.004959265279</v>
+        <v>0.004962293581</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>2830000</v>
+        <v>2784000</v>
       </c>
       <c r="F56" s="2">
-        <v>101.367615</v>
+        <v>105.076456</v>
       </c>
       <c r="G56" s="3">
-        <v>2868703.5</v>
+        <v>2925328.54</v>
       </c>
       <c r="H56" s="4">
-        <v>0.00499130952</v>
+        <v>0.00502594962</v>
       </c>
       <c r="I56" s="5">
-        <v>0.004993222915</v>
+        <v>0.005028536979</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>2753000</v>
+        <v>2831000</v>
       </c>
       <c r="F57" s="2">
-        <v>103.988643</v>
+        <v>101.43176</v>
       </c>
       <c r="G57" s="3">
-        <v>2862807.34</v>
+        <v>2871533.13</v>
       </c>
       <c r="H57" s="4">
-        <v>0.004981050679</v>
+        <v>0.004933524781</v>
       </c>
       <c r="I57" s="5">
-        <v>0.004982960141</v>
+        <v>0.00493606456</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>2849678.7976</v>
+        <v>2881000</v>
       </c>
       <c r="F58" s="2">
-        <v>100.54554</v>
+        <v>99.82684999999999</v>
       </c>
       <c r="G58" s="3">
-        <v>2865224.94</v>
+        <v>2876011.55</v>
       </c>
       <c r="H58" s="4">
-        <v>0.004985257094</v>
+        <v>0.004941219072</v>
       </c>
       <c r="I58" s="5">
-        <v>0.004987168169</v>
+        <v>0.004943762812</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>2931000</v>
+        <v>2801000</v>
       </c>
       <c r="F59" s="2">
-        <v>98.30531999999999</v>
+        <v>102.333773</v>
       </c>
       <c r="G59" s="3">
-        <v>2881328.93</v>
+        <v>2866368.98</v>
       </c>
       <c r="H59" s="4">
-        <v>0.005013276727</v>
+        <v>0.004924652367</v>
       </c>
       <c r="I59" s="5">
-        <v>0.005015198542</v>
+        <v>0.004927187578</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>2736000</v>
+        <v>2899000</v>
       </c>
       <c r="F60" s="2">
-        <v>105.2952</v>
+        <v>98.36989</v>
       </c>
       <c r="G60" s="3">
-        <v>2880876.67</v>
+        <v>2851743.11</v>
       </c>
       <c r="H60" s="4">
-        <v>0.005012489836</v>
+        <v>0.004899523945</v>
       </c>
       <c r="I60" s="5">
-        <v>0.00501441135</v>
+        <v>0.00490204622</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>2833000</v>
+        <v>2931000</v>
       </c>
       <c r="F61" s="2">
-        <v>100.23522</v>
+        <v>98.26595</v>
       </c>
       <c r="G61" s="3">
-        <v>2839663.78</v>
+        <v>2880174.99</v>
       </c>
       <c r="H61" s="4">
-        <v>0.004940782779</v>
+        <v>0.004948372207</v>
       </c>
       <c r="I61" s="5">
-        <v>0.004942676804</v>
+        <v>0.004950919629</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>2851000</v>
+        <v>2843000</v>
       </c>
       <c r="F62" s="2">
-        <v>98.91892</v>
+        <v>98.307692</v>
       </c>
       <c r="G62" s="3">
-        <v>2820178.41</v>
+        <v>2794887.68</v>
       </c>
       <c r="H62" s="4">
-        <v>0.004906879822</v>
+        <v>0.00480184175</v>
       </c>
       <c r="I62" s="5">
-        <v>0.004908760851</v>
+        <v>0.004804313738</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>2844000</v>
+        <v>2742000</v>
       </c>
       <c r="F63" s="2">
-        <v>100.01061</v>
+        <v>102.845867</v>
       </c>
       <c r="G63" s="3">
-        <v>2844301.75</v>
+        <v>2820033.67</v>
       </c>
       <c r="H63" s="4">
-        <v>0.00494885246</v>
+        <v>0.004845044581</v>
       </c>
       <c r="I63" s="5">
-        <v>0.004950749579</v>
+        <v>0.00484753881</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>2694000</v>
+        <v>2919000</v>
       </c>
       <c r="F64" s="2">
-        <v>103.0555</v>
+        <v>95.11062800000001</v>
       </c>
       <c r="G64" s="3">
-        <v>2776315.17</v>
+        <v>2776279.23</v>
       </c>
       <c r="H64" s="4">
-        <v>0.004830561373</v>
+        <v>0.004769870932</v>
       </c>
       <c r="I64" s="5">
-        <v>0.004832413146</v>
+        <v>0.004772326462</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>2789702.7</v>
+        <v>2802173.0876</v>
       </c>
       <c r="F65" s="2">
-        <v>99.73652</v>
+        <v>100.5205</v>
       </c>
       <c r="G65" s="3">
-        <v>2782352.39</v>
+        <v>2816758.4</v>
       </c>
       <c r="H65" s="4">
-        <v>0.004841065644</v>
+        <v>0.004839417396</v>
       </c>
       <c r="I65" s="5">
-        <v>0.004842921444</v>
+        <v>0.004841908728</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>2880000</v>
+        <v>2735360.2</v>
       </c>
       <c r="F66" s="2">
-        <v>95.9871</v>
+        <v>99.63967</v>
       </c>
       <c r="G66" s="3">
-        <v>2764428.48</v>
+        <v>2725503.88</v>
       </c>
       <c r="H66" s="4">
-        <v>0.004809879504</v>
+        <v>0.004682634791</v>
       </c>
       <c r="I66" s="5">
-        <v>0.004811723349</v>
+        <v>0.004685045411</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
-        <v>2871000</v>
+        <v>2880000</v>
       </c>
       <c r="F67" s="2">
-        <v>96.58983600000001</v>
+        <v>95.48777</v>
       </c>
       <c r="G67" s="3">
-        <v>2773094.19</v>
+        <v>2750047.78</v>
       </c>
       <c r="H67" s="4">
-        <v>0.004824957134</v>
+        <v>0.004724803183</v>
       </c>
       <c r="I67" s="5">
-        <v>0.004826806758</v>
+        <v>0.004727235512</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
         <v>2837000</v>
       </c>
       <c r="F68" s="2">
-        <v>97.32925</v>
+        <v>97.31607</v>
       </c>
       <c r="G68" s="3">
-        <v>2761230.82</v>
+        <v>2760856.91</v>
       </c>
       <c r="H68" s="4">
-        <v>0.004804315842</v>
+        <v>0.004743374137</v>
       </c>
       <c r="I68" s="5">
-        <v>0.004806157553</v>
+        <v>0.004745816027</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
         <v>2673000</v>
       </c>
       <c r="F69" s="2">
-        <v>99.9966</v>
+        <v>99.9987</v>
       </c>
       <c r="G69" s="3">
-        <v>2672909.12</v>
+        <v>2672965.25</v>
       </c>
       <c r="H69" s="4">
-        <v>0.004650643298</v>
+        <v>0.004592369208</v>
       </c>
       <c r="I69" s="5">
-        <v>0.0046524261</v>
+        <v>0.00459473336</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
         <v>2597000</v>
       </c>
       <c r="F70" s="2">
-        <v>101.04196</v>
+        <v>100.90984</v>
       </c>
       <c r="G70" s="3">
-        <v>2624059.7</v>
+        <v>2620628.54</v>
       </c>
       <c r="H70" s="4">
-        <v>0.004565649307</v>
+        <v>0.004502450539</v>
       </c>
       <c r="I70" s="5">
-        <v>0.004567399527</v>
+        <v>0.0045047684</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
         <v>2500000</v>
       </c>
       <c r="F71" s="2">
-        <v>103.28098</v>
+        <v>103.12295</v>
       </c>
       <c r="G71" s="3">
-        <v>2582024.5</v>
+        <v>2578073.75</v>
       </c>
       <c r="H71" s="4">
-        <v>0.004492511494</v>
+        <v>0.00442933798</v>
       </c>
       <c r="I71" s="5">
-        <v>0.004494233677</v>
+        <v>0.004431618203</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
-        <v>2541000</v>
+        <v>2565000</v>
       </c>
       <c r="F72" s="2">
-        <v>101.734</v>
+        <v>100.425264</v>
       </c>
       <c r="G72" s="3">
-        <v>2585060.94</v>
+        <v>2575908.02</v>
       </c>
       <c r="H72" s="4">
-        <v>0.004497794652</v>
+        <v>0.004425617084</v>
       </c>
       <c r="I72" s="5">
-        <v>0.00449951886</v>
+        <v>0.004427895392</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
         <v>2467000</v>
       </c>
       <c r="F73" s="2">
-        <v>102.44989</v>
+        <v>102.35444</v>
       </c>
       <c r="G73" s="3">
-        <v>2527438.79</v>
+        <v>2525084.03</v>
       </c>
       <c r="H73" s="4">
-        <v>0.004397536816</v>
+        <v>0.004338297389</v>
       </c>
       <c r="I73" s="5">
-        <v>0.004399222591</v>
+        <v>0.004340530744</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
         <v>2500000</v>
       </c>
       <c r="F74" s="2">
         <v>100</v>
       </c>
       <c r="G74" s="3">
         <v>2500000</v>
       </c>
       <c r="H74" s="4">
-        <v>0.004349795572</v>
+        <v>0.004295201</v>
       </c>
       <c r="I74" s="5">
-        <v>0.004351463045</v>
+        <v>0.00429741217</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
         <v>2393000</v>
       </c>
       <c r="F75" s="2">
-        <v>102.45314</v>
+        <v>102.12636</v>
       </c>
       <c r="G75" s="3">
-        <v>2451703.64</v>
+        <v>2443883.79</v>
       </c>
       <c r="H75" s="4">
-        <v>0.004265763855</v>
+        <v>0.004198788848</v>
       </c>
       <c r="I75" s="5">
-        <v>0.004267399115</v>
+        <v>0.004200950385</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
-        <v>2441519.89</v>
+        <v>2383482.04</v>
       </c>
       <c r="F76" s="2">
-        <v>98.72071</v>
+        <v>98.69580000000001</v>
       </c>
       <c r="G76" s="3">
-        <v>2410285.77</v>
+        <v>2352396.67</v>
       </c>
       <c r="H76" s="4">
-        <v>0.004193700148</v>
+        <v>0.004041606607</v>
       </c>
       <c r="I76" s="5">
-        <v>0.004195307783</v>
+        <v>0.004043687226</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>2275056</v>
+        <v>2249000</v>
       </c>
       <c r="F77" s="2">
-        <v>100.2476</v>
+        <v>100.37287</v>
       </c>
       <c r="G77" s="3">
-        <v>2280689.04</v>
+        <v>2257385.85</v>
       </c>
       <c r="H77" s="4">
-        <v>0.003968212432</v>
+        <v>0.003878370378</v>
       </c>
       <c r="I77" s="5">
-        <v>0.003969733628</v>
+        <v>0.003880366963</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
-        <v>2249000</v>
+        <v>2190000</v>
       </c>
       <c r="F78" s="2">
-        <v>100.20056</v>
+        <v>102.3268</v>
       </c>
       <c r="G78" s="3">
-        <v>2253510.59</v>
+        <v>2240956.92</v>
       </c>
       <c r="H78" s="4">
-        <v>0.003920924162</v>
+        <v>0.003850144162</v>
       </c>
       <c r="I78" s="5">
-        <v>0.003922427229</v>
+        <v>0.003852126216</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
-        <v>2190000</v>
+        <v>2275056</v>
       </c>
       <c r="F79" s="2">
-        <v>102.40665</v>
+        <v>100.2078</v>
       </c>
       <c r="G79" s="3">
-        <v>2242705.64</v>
+        <v>2279783.57</v>
       </c>
       <c r="H79" s="4">
-        <v>0.003902124416</v>
+        <v>0.003916851462</v>
       </c>
       <c r="I79" s="5">
-        <v>0.003903620277</v>
+        <v>0.003918867857</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
         <v>2090000</v>
       </c>
       <c r="F80" s="2">
-        <v>101.83828</v>
+        <v>101.88022</v>
       </c>
       <c r="G80" s="3">
-        <v>2128420.05</v>
+        <v>2129296.6</v>
       </c>
       <c r="H80" s="4">
-        <v>0.003703276847</v>
+        <v>0.003658302751</v>
       </c>
       <c r="I80" s="5">
-        <v>0.00370469648</v>
+        <v>0.003660186045</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
-        <v>2052000</v>
+        <v>2025000</v>
       </c>
       <c r="F81" s="2">
-        <v>99.038489</v>
+        <v>100.825626</v>
       </c>
       <c r="G81" s="3">
-        <v>2032269.79</v>
+        <v>2041718.93</v>
       </c>
       <c r="H81" s="4">
-        <v>0.003535983261</v>
+        <v>0.00350783727</v>
       </c>
       <c r="I81" s="5">
-        <v>0.003537338763</v>
+        <v>0.003509643105</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
         <v>2000000</v>
       </c>
       <c r="F82" s="2">
-        <v>100.43433</v>
+        <v>98.68713</v>
       </c>
       <c r="G82" s="3">
-        <v>2008686.6</v>
+        <v>1973742.6</v>
       </c>
       <c r="H82" s="4">
-        <v>0.003494950431</v>
+        <v>0.003391048476</v>
       </c>
       <c r="I82" s="5">
-        <v>0.003496290204</v>
+        <v>0.003392794188</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
-        <v>2001000</v>
+        <v>2076000</v>
       </c>
       <c r="F83" s="2">
-        <v>101.027891</v>
+        <v>96.445804</v>
       </c>
       <c r="G83" s="3">
-        <v>2021568.1</v>
+        <v>2002214.89</v>
       </c>
       <c r="H83" s="4">
-        <v>0.003517363186</v>
+        <v>0.003439966161</v>
       </c>
       <c r="I83" s="5">
-        <v>0.00351871155</v>
+        <v>0.003441737056</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
         <v>2000000</v>
       </c>
       <c r="F84" s="2">
-        <v>98.86982999999999</v>
+        <v>100.24572</v>
       </c>
       <c r="G84" s="3">
-        <v>1977396.6</v>
+        <v>2004914.4</v>
       </c>
       <c r="H84" s="4">
-        <v>0.00344050839</v>
+        <v>0.003444604134</v>
       </c>
       <c r="I84" s="5">
-        <v>0.003441827292</v>
+        <v>0.003446377417</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
-        <v>1924000</v>
+        <v>1948000</v>
       </c>
       <c r="F85" s="2">
-        <v>100.65943</v>
+        <v>100.605557</v>
       </c>
       <c r="G85" s="3">
-        <v>1936687.43</v>
+        <v>1959796.25</v>
       </c>
       <c r="H85" s="4">
-        <v>0.003369677768</v>
+        <v>0.003367087526</v>
       </c>
       <c r="I85" s="5">
-        <v>0.003370969518</v>
+        <v>0.003368820903</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
-        <v>1947000</v>
+        <v>1878000</v>
       </c>
       <c r="F86" s="2">
-        <v>99.17465</v>
+        <v>100.87098</v>
       </c>
       <c r="G86" s="3">
-        <v>1930930.44</v>
+        <v>1894357</v>
       </c>
       <c r="H86" s="4">
-        <v>0.003359661063</v>
+        <v>0.00325465764</v>
       </c>
       <c r="I86" s="5">
-        <v>0.003360948973</v>
+        <v>0.003256333138</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
-        <v>1878000</v>
+        <v>1930000</v>
       </c>
       <c r="F87" s="2">
-        <v>101.23176</v>
+        <v>100.241377</v>
       </c>
       <c r="G87" s="3">
-        <v>1901132.45</v>
+        <v>1934658.58</v>
       </c>
       <c r="H87" s="4">
-        <v>0.00330781501</v>
+        <v>0.00332389898</v>
       </c>
       <c r="I87" s="5">
-        <v>0.003309083045</v>
+        <v>0.003325610124</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>1906000</v>
+        <v>1947000</v>
       </c>
       <c r="F88" s="2">
-        <v>100.724683</v>
+        <v>99.17211</v>
       </c>
       <c r="G88" s="3">
-        <v>1919812.46</v>
+        <v>1930880.98</v>
       </c>
       <c r="H88" s="4">
-        <v>0.003340316691</v>
+        <v>0.00331740877</v>
       </c>
       <c r="I88" s="5">
-        <v>0.003341597186</v>
+        <v>0.003319116572</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
-        <v>1880000</v>
+        <v>1860000</v>
       </c>
       <c r="F89" s="2">
-        <v>100.0551</v>
+        <v>99.04253</v>
       </c>
       <c r="G89" s="3">
-        <v>1881035.88</v>
+        <v>1842191.06</v>
       </c>
       <c r="H89" s="4">
-        <v>0.003272848616</v>
+        <v>0.00316503235</v>
       </c>
       <c r="I89" s="5">
-        <v>0.003274103247</v>
+        <v>0.003166661709</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>1860000</v>
+        <v>1735539.362</v>
       </c>
       <c r="F90" s="2">
-        <v>99.16184</v>
+        <v>100.712458</v>
       </c>
       <c r="G90" s="3">
-        <v>1844410.22</v>
+        <v>1747904.35</v>
       </c>
       <c r="H90" s="4">
-        <v>0.00320912297</v>
+        <v>0.003003040207</v>
       </c>
       <c r="I90" s="5">
-        <v>0.003210353172</v>
+        <v>0.003004586172</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>1735539.362</v>
+        <v>1778868</v>
       </c>
       <c r="F91" s="2">
-        <v>100.687923</v>
+        <v>98.034284</v>
       </c>
       <c r="G91" s="3">
-        <v>1747478.54</v>
+        <v>1743900.51</v>
       </c>
       <c r="H91" s="4">
-        <v>0.00304046976</v>
+        <v>0.002996161281</v>
       </c>
       <c r="I91" s="5">
-        <v>0.003041635309</v>
+        <v>0.002997703705</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>1776577.98</v>
+        <v>1758524.21</v>
       </c>
       <c r="F92" s="2">
-        <v>98.08007000000001</v>
+        <v>98.07042</v>
       </c>
       <c r="G92" s="3">
-        <v>1742468.93</v>
+        <v>1724592.08</v>
       </c>
       <c r="H92" s="4">
-        <v>0.003031753448</v>
+        <v>0.002962987848</v>
       </c>
       <c r="I92" s="5">
-        <v>0.003032915656</v>
+        <v>0.002964513194</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
-        <v>1617000</v>
+        <v>1642000</v>
       </c>
       <c r="F93" s="2">
-        <v>101.76466</v>
+        <v>103.1725</v>
       </c>
       <c r="G93" s="3">
-        <v>1645534.55</v>
+        <v>1694092.45</v>
       </c>
       <c r="H93" s="4">
-        <v>0.002863095563</v>
+        <v>0.002910587034</v>
       </c>
       <c r="I93" s="5">
-        <v>0.002864193117</v>
+        <v>0.002912085405</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>1579000</v>
+        <v>1617000</v>
       </c>
       <c r="F94" s="2">
-        <v>101.39842</v>
+        <v>101.66615</v>
       </c>
       <c r="G94" s="3">
-        <v>1601081.05</v>
+        <v>1643941.65</v>
       </c>
       <c r="H94" s="4">
-        <v>0.002785750108</v>
+        <v>0.00282442392</v>
       </c>
       <c r="I94" s="5">
-        <v>0.002786818012</v>
+        <v>0.002825877934</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
         <v>1679000</v>
       </c>
       <c r="F95" s="2">
-        <v>97.14527</v>
+        <v>97.069322</v>
       </c>
       <c r="G95" s="3">
-        <v>1631069.08</v>
+        <v>1629793.92</v>
       </c>
       <c r="H95" s="4">
-        <v>0.00283792683</v>
+        <v>0.002800116984</v>
       </c>
       <c r="I95" s="5">
-        <v>0.002839014736</v>
+        <v>0.002801558484</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>1606000</v>
+        <v>1616000</v>
       </c>
       <c r="F96" s="2">
-        <v>98.43306</v>
+        <v>100.38996</v>
       </c>
       <c r="G96" s="3">
-        <v>1580834.94</v>
+        <v>1622301.75</v>
       </c>
       <c r="H96" s="4">
-        <v>0.002750523535</v>
+        <v>0.002787244846</v>
       </c>
       <c r="I96" s="5">
-        <v>0.002751577935</v>
+        <v>0.00278867972</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>1675009</v>
+        <v>1569000</v>
       </c>
       <c r="F97" s="2">
-        <v>95.45675</v>
+        <v>101.085851</v>
       </c>
       <c r="G97" s="3">
-        <v>1598909.15</v>
+        <v>1586037</v>
       </c>
       <c r="H97" s="4">
-        <v>0.002781971182</v>
+        <v>0.002724939087</v>
       </c>
       <c r="I97" s="5">
-        <v>0.002783037638</v>
+        <v>0.002726341886</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
-        <v>1622000</v>
+        <v>1579000</v>
       </c>
       <c r="F98" s="2">
-        <v>98.69007000000001</v>
+        <v>101.33928</v>
       </c>
       <c r="G98" s="3">
-        <v>1600752.94</v>
+        <v>1600147.23</v>
       </c>
       <c r="H98" s="4">
-        <v>0.002785179212</v>
+        <v>0.002749181595</v>
       </c>
       <c r="I98" s="5">
-        <v>0.002786246897</v>
+        <v>0.002750596874</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>1545000</v>
+        <v>1606000</v>
       </c>
       <c r="F99" s="2">
-        <v>100.992997</v>
+        <v>98.40416</v>
       </c>
       <c r="G99" s="3">
-        <v>1560341.8</v>
+        <v>1580370.81</v>
       </c>
       <c r="H99" s="4">
-        <v>0.002714867147</v>
+        <v>0.002715204113</v>
       </c>
       <c r="I99" s="5">
-        <v>0.002715907879</v>
+        <v>0.0027166019</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>1500000</v>
+        <v>1674990.45</v>
       </c>
       <c r="F100" s="2">
-        <v>102.2253</v>
+        <v>95.47123000000001</v>
       </c>
       <c r="G100" s="3">
-        <v>1533379.5</v>
+        <v>1599133.98</v>
       </c>
       <c r="H100" s="4">
-        <v>0.002667954943</v>
+        <v>0.002747440757</v>
       </c>
       <c r="I100" s="5">
-        <v>0.002668977691</v>
+        <v>0.002748855139</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>1560000</v>
+        <v>1563000</v>
       </c>
       <c r="F101" s="2">
-        <v>97.922754</v>
+        <v>99.594151</v>
       </c>
       <c r="G101" s="3">
-        <v>1527594.96</v>
+        <v>1556656.58</v>
       </c>
       <c r="H101" s="4">
-        <v>0.002657890321</v>
+        <v>0.00267446116</v>
       </c>
       <c r="I101" s="5">
-        <v>0.002658909211</v>
+        <v>0.002675837973</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
-        <v>1564851.81</v>
+        <v>1622000</v>
       </c>
       <c r="F102" s="2">
-        <v>100.12939</v>
+        <v>98.67545</v>
       </c>
       <c r="G102" s="3">
-        <v>1566876.57</v>
+        <v>1600515.8</v>
       </c>
       <c r="H102" s="4">
-        <v>0.002726237109</v>
+        <v>0.002749814824</v>
       </c>
       <c r="I102" s="5">
-        <v>0.002727282199</v>
+        <v>0.002751230429</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
-        <v>1539000</v>
+        <v>1500000</v>
       </c>
       <c r="F103" s="2">
-        <v>100.045401</v>
+        <v>102.24983</v>
       </c>
       <c r="G103" s="3">
-        <v>1539698.72</v>
+        <v>1533747.45</v>
       </c>
       <c r="H103" s="4">
-        <v>0.002678949872</v>
+        <v>0.002635101433</v>
       </c>
       <c r="I103" s="5">
-        <v>0.002679976835</v>
+        <v>0.002636457983</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>1500000</v>
+        <v>1560000</v>
       </c>
       <c r="F104" s="2">
-        <v>99.456897</v>
+        <v>98.048902</v>
       </c>
       <c r="G104" s="3">
-        <v>1491853.46</v>
+        <v>1529562.87</v>
       </c>
       <c r="H104" s="4">
-        <v>0.002595703021</v>
+        <v>0.00262791199</v>
       </c>
       <c r="I104" s="5">
-        <v>0.002596698071</v>
+        <v>0.002629264839</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>1675000</v>
+        <v>1502939.66</v>
       </c>
       <c r="F105" s="2">
-        <v>88.407663</v>
+        <v>100.03956</v>
       </c>
       <c r="G105" s="3">
-        <v>1480828.36</v>
+        <v>1503534.22</v>
       </c>
       <c r="H105" s="4">
-        <v>0.002576520249</v>
+        <v>0.002583192679</v>
       </c>
       <c r="I105" s="5">
-        <v>0.002577507946</v>
+        <v>0.002584522507</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>1496000</v>
+        <v>1524000</v>
       </c>
       <c r="F106" s="2">
-        <v>98.661385</v>
+        <v>99.36840100000001</v>
       </c>
       <c r="G106" s="3">
-        <v>1475974.32</v>
+        <v>1514374.43</v>
       </c>
       <c r="H106" s="4">
-        <v>0.002568074624</v>
+        <v>0.002601817029</v>
       </c>
       <c r="I106" s="5">
-        <v>0.002569059083</v>
+        <v>0.002603156444</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>1388000</v>
+        <v>1699000</v>
       </c>
       <c r="F107" s="2">
-        <v>102.494531</v>
+        <v>88.464555</v>
       </c>
       <c r="G107" s="3">
-        <v>1422624.09</v>
+        <v>1503012.79</v>
       </c>
       <c r="H107" s="4">
-        <v>0.002475249587</v>
+        <v>0.002582296815</v>
       </c>
       <c r="I107" s="5">
-        <v>0.002476198462</v>
+        <v>0.002583626181</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>1390000</v>
+        <v>1520000</v>
       </c>
       <c r="F108" s="2">
-        <v>102.02374</v>
+        <v>99.053488</v>
       </c>
       <c r="G108" s="3">
-        <v>1418129.99</v>
+        <v>1505613.02</v>
       </c>
       <c r="H108" s="4">
-        <v>0.002467430213</v>
+        <v>0.002586764216</v>
       </c>
       <c r="I108" s="5">
-        <v>0.002468376091</v>
+        <v>0.002588095882</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>1396000</v>
+        <v>1412000</v>
       </c>
       <c r="F109" s="2">
-        <v>102.115276</v>
+        <v>102.792933</v>
       </c>
       <c r="G109" s="3">
-        <v>1425529.25</v>
+        <v>1451436.21</v>
       </c>
       <c r="H109" s="4">
-        <v>0.002480304333</v>
+        <v>0.002493684111</v>
       </c>
       <c r="I109" s="5">
-        <v>0.002481255146</v>
+        <v>0.00249496786</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
-        <v>1483000</v>
+        <v>1420000</v>
       </c>
       <c r="F110" s="2">
-        <v>98.76824999999999</v>
+        <v>102.217902</v>
       </c>
       <c r="G110" s="3">
-        <v>1464733.15</v>
+        <v>1451494.21</v>
       </c>
       <c r="H110" s="4">
-        <v>0.002548515903</v>
+        <v>0.00249378375</v>
       </c>
       <c r="I110" s="5">
-        <v>0.002549492865</v>
+        <v>0.00249506755</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
-        <v>1382000</v>
+        <v>1483000</v>
       </c>
       <c r="F111" s="2">
-        <v>103.8471</v>
+        <v>98.73690999999999</v>
       </c>
       <c r="G111" s="3">
-        <v>1435166.92</v>
+        <v>1464268.38</v>
       </c>
       <c r="H111" s="4">
-        <v>0.002497073089</v>
+        <v>0.002515730796</v>
       </c>
       <c r="I111" s="5">
-        <v>0.00249803033</v>
+        <v>0.002517025894</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
-        <v>1384000</v>
+        <v>1406000</v>
       </c>
       <c r="F112" s="2">
-        <v>99.457694</v>
+        <v>103.63283</v>
       </c>
       <c r="G112" s="3">
-        <v>1376494.48</v>
+        <v>1457077.59</v>
       </c>
       <c r="H112" s="4">
-        <v>0.002394987846</v>
+        <v>0.002503376448</v>
       </c>
       <c r="I112" s="5">
-        <v>0.002395905953</v>
+        <v>0.002504665187</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
-        <v>1367000</v>
+        <v>1408000</v>
       </c>
       <c r="F113" s="2">
-        <v>100.128262</v>
+        <v>99.461403</v>
       </c>
       <c r="G113" s="3">
-        <v>1368753.34</v>
+        <v>1400416.55</v>
       </c>
       <c r="H113" s="4">
-        <v>0.002381518889</v>
+        <v>0.002406028234</v>
       </c>
       <c r="I113" s="5">
-        <v>0.002382431833</v>
+        <v>0.002407266857</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
-        <v>1341000</v>
+        <v>1391000</v>
       </c>
       <c r="F114" s="2">
-        <v>101.0668</v>
+        <v>100.190712</v>
       </c>
       <c r="G114" s="3">
-        <v>1355305.79</v>
+        <v>1393652.8</v>
       </c>
       <c r="H114" s="4">
-        <v>0.002358121246</v>
+        <v>0.002394407567</v>
       </c>
       <c r="I114" s="5">
-        <v>0.002359025221</v>
+        <v>0.002395640208</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
-        <v>1404000</v>
+        <v>1390000</v>
       </c>
       <c r="F115" s="2">
-        <v>97.952889</v>
+        <v>101.88868</v>
       </c>
       <c r="G115" s="3">
-        <v>1375258.56</v>
+        <v>1416252.65</v>
       </c>
       <c r="H115" s="4">
-        <v>0.00239283744</v>
+        <v>0.002433235923</v>
       </c>
       <c r="I115" s="5">
-        <v>0.002393754723</v>
+        <v>0.002434488553</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>1335000</v>
+        <v>1353000</v>
       </c>
       <c r="F116" s="2">
-        <v>101.54</v>
+        <v>102.0382</v>
       </c>
       <c r="G116" s="3">
-        <v>1355559</v>
+        <v>1380576.85</v>
       </c>
       <c r="H116" s="4">
-        <v>0.002358561814</v>
+        <v>0.00237194202</v>
       </c>
       <c r="I116" s="5">
-        <v>0.002359465958</v>
+        <v>0.002373163096</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>1365000</v>
+        <v>1428000</v>
       </c>
       <c r="F117" s="2">
-        <v>97.265902</v>
+        <v>98.33810699999999</v>
       </c>
       <c r="G117" s="3">
-        <v>1327679.56</v>
+        <v>1404268.17</v>
       </c>
       <c r="H117" s="4">
-        <v>0.002310053872</v>
+        <v>0.002412645616</v>
       </c>
       <c r="I117" s="5">
-        <v>0.00231093942</v>
+        <v>0.002413887646</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>1263000</v>
+        <v>1526000</v>
       </c>
       <c r="F118" s="2">
-        <v>102.6133</v>
+        <v>89.84006100000001</v>
       </c>
       <c r="G118" s="3">
-        <v>1296005.98</v>
+        <v>1370959.33</v>
       </c>
       <c r="H118" s="4">
-        <v>0.002254944427</v>
+        <v>0.002355418356</v>
       </c>
       <c r="I118" s="5">
-        <v>0.00225580885</v>
+        <v>0.002356630925</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
-        <v>1364000</v>
+        <v>1389000</v>
       </c>
       <c r="F119" s="2">
-        <v>95.708545</v>
+        <v>97.279077</v>
       </c>
       <c r="G119" s="3">
-        <v>1305464.55</v>
+        <v>1351206.38</v>
       </c>
       <c r="H119" s="4">
-        <v>0.002271401574</v>
+        <v>0.002321481197</v>
       </c>
       <c r="I119" s="5">
-        <v>0.002272272305</v>
+        <v>0.002322676296</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
-        <v>1312000</v>
+        <v>1388000</v>
       </c>
       <c r="F120" s="2">
-        <v>99.15799199999999</v>
+        <v>95.750055</v>
       </c>
       <c r="G120" s="3">
-        <v>1300952.86</v>
+        <v>1329010.76</v>
       </c>
       <c r="H120" s="4">
-        <v>0.002263551587</v>
+        <v>0.002283347344</v>
       </c>
       <c r="I120" s="5">
-        <v>0.002264419309</v>
+        <v>0.002284522811</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
         <v>1400000</v>
       </c>
       <c r="F121" s="2">
-        <v>95.25838</v>
+        <v>95.26821</v>
       </c>
       <c r="G121" s="3">
-        <v>1333617.32</v>
+        <v>1333754.94</v>
       </c>
       <c r="H121" s="4">
-        <v>0.002320385085</v>
+        <v>0.002291498221</v>
       </c>
       <c r="I121" s="5">
-        <v>0.002321274594</v>
+        <v>0.002292677884</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
-        <v>1323000</v>
+        <v>1335000</v>
       </c>
       <c r="F122" s="2">
-        <v>99.923168</v>
+        <v>101.45978</v>
       </c>
       <c r="G122" s="3">
-        <v>1321983.51</v>
+        <v>1354488.06</v>
       </c>
       <c r="H122" s="4">
-        <v>0.002300143212</v>
+        <v>0.002327119393</v>
       </c>
       <c r="I122" s="5">
-        <v>0.002301024961</v>
+        <v>0.002328317394</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="1">
-        <v>1464000</v>
+        <v>1347000</v>
       </c>
       <c r="F123" s="2">
-        <v>89.43588</v>
+        <v>99.90194700000001</v>
       </c>
       <c r="G123" s="3">
-        <v>1309341.28</v>
+        <v>1345679.23</v>
       </c>
       <c r="H123" s="4">
-        <v>0.002278146766</v>
+        <v>0.002311985103</v>
       </c>
       <c r="I123" s="5">
-        <v>0.002279020083</v>
+        <v>0.002313175313</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>255</v>
       </c>
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="1">
-        <v>1502000</v>
+        <v>1488000</v>
       </c>
       <c r="F124" s="2">
-        <v>89.70097699999999</v>
+        <v>90.02924899999999</v>
       </c>
       <c r="G124" s="3">
-        <v>1347308.67</v>
+        <v>1339635.23</v>
       </c>
       <c r="H124" s="4">
-        <v>0.002344206922</v>
+        <v>0.002301601024</v>
       </c>
       <c r="I124" s="5">
-        <v>0.002345105563</v>
+        <v>0.002302785888</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>257</v>
       </c>
       <c r="D125" t="s">
         <v>258</v>
       </c>
       <c r="E125" s="1">
-        <v>1314000</v>
+        <v>1338000</v>
       </c>
       <c r="F125" s="2">
-        <v>100.065692</v>
+        <v>98.72410499999999</v>
       </c>
       <c r="G125" s="3">
-        <v>1314863.19</v>
+        <v>1320928.52</v>
       </c>
       <c r="H125" s="4">
-        <v>0.002287754437</v>
+        <v>0.002269461409</v>
       </c>
       <c r="I125" s="5">
-        <v>0.002288631437</v>
+        <v>0.002270629727</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>259</v>
       </c>
       <c r="D126" t="s">
         <v>260</v>
       </c>
       <c r="E126" s="1">
-        <v>1247000</v>
+        <v>1271000</v>
       </c>
       <c r="F126" s="2">
-        <v>104.951094</v>
+        <v>103.709916</v>
       </c>
       <c r="G126" s="3">
-        <v>1308740.14</v>
+        <v>1318153.03</v>
       </c>
       <c r="H126" s="4">
-        <v>0.00227710083</v>
+        <v>0.002264692889</v>
       </c>
       <c r="I126" s="5">
-        <v>0.002277973746</v>
+        <v>0.002265858753</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
         <v>261</v>
       </c>
       <c r="D127" t="s">
         <v>262</v>
       </c>
       <c r="E127" s="1">
-        <v>1248000</v>
+        <v>1272000</v>
       </c>
       <c r="F127" s="2">
-        <v>100.57587</v>
+        <v>100.6146</v>
       </c>
       <c r="G127" s="3">
-        <v>1255186.86</v>
+        <v>1279817.71</v>
       </c>
       <c r="H127" s="4">
-        <v>0.002183922494</v>
+        <v>0.002198829727</v>
       </c>
       <c r="I127" s="5">
-        <v>0.00218475969</v>
+        <v>0.002199961684</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>263</v>
       </c>
       <c r="D128" t="s">
         <v>264</v>
       </c>
       <c r="E128" s="1">
-        <v>1244000</v>
+        <v>1268000</v>
       </c>
       <c r="F128" s="2">
-        <v>102.048035</v>
+        <v>101.896227</v>
       </c>
       <c r="G128" s="3">
-        <v>1269477.56</v>
+        <v>1292044.16</v>
       </c>
       <c r="H128" s="4">
-        <v>0.002208787139</v>
+        <v>0.002219835745</v>
       </c>
       <c r="I128" s="5">
-        <v>0.002209633868</v>
+        <v>0.002220978516</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>265</v>
       </c>
       <c r="D129" t="s">
         <v>266</v>
       </c>
       <c r="E129" s="1">
-        <v>1300000</v>
+        <v>1263000</v>
       </c>
       <c r="F129" s="2">
-        <v>98.87600999999999</v>
+        <v>102.3019</v>
       </c>
       <c r="G129" s="3">
-        <v>1285388.13</v>
+        <v>1292073</v>
       </c>
       <c r="H129" s="4">
-        <v>0.002236470238</v>
+        <v>0.002219885292</v>
       </c>
       <c r="I129" s="5">
-        <v>0.002237327579</v>
+        <v>0.002221028089</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>10</v>
       </c>
       <c r="C130" t="s">
         <v>267</v>
       </c>
       <c r="D130" t="s">
         <v>268</v>
       </c>
       <c r="E130" s="1">
-        <v>1191000</v>
+        <v>1300000</v>
       </c>
       <c r="F130" s="2">
-        <v>105.612773</v>
+        <v>98.77996</v>
       </c>
       <c r="G130" s="3">
-        <v>1257848.13</v>
+        <v>1284139.48</v>
       </c>
       <c r="H130" s="4">
-        <v>0.002188552884</v>
+        <v>0.002206254872</v>
       </c>
       <c r="I130" s="5">
-        <v>0.002189391855</v>
+        <v>0.002207390652</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>10</v>
       </c>
       <c r="C131" t="s">
         <v>269</v>
       </c>
       <c r="D131" t="s">
         <v>270</v>
       </c>
       <c r="E131" s="1">
-        <v>1262000</v>
+        <v>1312000</v>
       </c>
       <c r="F131" s="2">
-        <v>99.940748</v>
+        <v>98.509868</v>
       </c>
       <c r="G131" s="3">
-        <v>1261252.24</v>
+        <v>1292449.47</v>
       </c>
       <c r="H131" s="4">
-        <v>0.002194475763</v>
+        <v>0.002220532099</v>
       </c>
       <c r="I131" s="5">
-        <v>0.002195317005</v>
+        <v>0.002221675229</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>10</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="1">
-        <v>1186000</v>
+        <v>1191000</v>
       </c>
       <c r="F132" s="2">
-        <v>101.751118</v>
+        <v>106.426959</v>
       </c>
       <c r="G132" s="3">
-        <v>1206768.26</v>
+        <v>1267545.08</v>
       </c>
       <c r="H132" s="4">
-        <v>0.002099678092</v>
+        <v>0.002177744361</v>
       </c>
       <c r="I132" s="5">
-        <v>0.002100482994</v>
+        <v>0.002178865464</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>10</v>
       </c>
       <c r="C133" t="s">
         <v>273</v>
       </c>
       <c r="D133" t="s">
         <v>274</v>
       </c>
       <c r="E133" s="1">
-        <v>1189927.8277</v>
+        <v>1286000</v>
       </c>
       <c r="F133" s="2">
-        <v>101.86742</v>
+        <v>98.492964</v>
       </c>
       <c r="G133" s="3">
-        <v>1212148.78</v>
+        <v>1266619.52</v>
       </c>
       <c r="H133" s="4">
-        <v>0.002109039755</v>
+        <v>0.002176154167</v>
       </c>
       <c r="I133" s="5">
-        <v>0.002109848245</v>
+        <v>0.002177274451</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>10</v>
       </c>
       <c r="C134" t="s">
         <v>275</v>
       </c>
       <c r="D134" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="1">
-        <v>1163000</v>
+        <v>1210000</v>
       </c>
       <c r="F134" s="2">
-        <v>101.94726</v>
+        <v>101.567303</v>
       </c>
       <c r="G134" s="3">
-        <v>1185646.63</v>
+        <v>1228964.37</v>
       </c>
       <c r="H134" s="4">
-        <v>0.002062928191</v>
+        <v>0.00211145959</v>
       </c>
       <c r="I134" s="5">
-        <v>0.002063719005</v>
+        <v>0.00211254657</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>10</v>
       </c>
       <c r="C135" t="s">
         <v>277</v>
       </c>
       <c r="D135" t="s">
         <v>278</v>
       </c>
       <c r="E135" s="1">
-        <v>1208000</v>
+        <v>1189927.8277</v>
       </c>
       <c r="F135" s="2">
-        <v>99.87671</v>
+        <v>101.77722</v>
       </c>
       <c r="G135" s="3">
-        <v>1206510.66</v>
+        <v>1211075.46</v>
       </c>
       <c r="H135" s="4">
-        <v>0.002099229885</v>
+        <v>0.002080725016</v>
       </c>
       <c r="I135" s="5">
-        <v>0.002100034615</v>
+        <v>0.002081796173</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>279</v>
       </c>
       <c r="D136" t="s">
         <v>280</v>
       </c>
       <c r="E136" s="1">
-        <v>1151000</v>
+        <v>1208000</v>
       </c>
       <c r="F136" s="2">
-        <v>105.68647</v>
+        <v>99.29518</v>
       </c>
       <c r="G136" s="3">
-        <v>1216451.27</v>
+        <v>1199485.77</v>
       </c>
       <c r="H136" s="4">
-        <v>0.002116525738</v>
+        <v>0.002060812999</v>
       </c>
       <c r="I136" s="5">
-        <v>0.002117337098</v>
+        <v>0.002061873906</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>281</v>
       </c>
       <c r="D137" t="s">
         <v>282</v>
       </c>
       <c r="E137" s="1">
-        <v>1219000</v>
+        <v>1246000</v>
       </c>
       <c r="F137" s="2">
-        <v>98.41557899999999</v>
+        <v>100.20706</v>
       </c>
       <c r="G137" s="3">
-        <v>1199685.91</v>
+        <v>1248579.97</v>
       </c>
       <c r="H137" s="4">
-        <v>0.00208735538</v>
+        <v>0.00214516077</v>
       </c>
       <c r="I137" s="5">
-        <v>0.002088155558</v>
+        <v>0.002146265099</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>10</v>
       </c>
       <c r="C138" t="s">
         <v>283</v>
       </c>
       <c r="D138" t="s">
         <v>284</v>
       </c>
       <c r="E138" s="1">
-        <v>1283000</v>
+        <v>1195000</v>
       </c>
       <c r="F138" s="2">
-        <v>94.97545100000001</v>
+        <v>100.3499</v>
       </c>
       <c r="G138" s="3">
-        <v>1218535.04</v>
+        <v>1199181.31</v>
       </c>
       <c r="H138" s="4">
-        <v>0.002120151322</v>
+        <v>0.002060289896</v>
       </c>
       <c r="I138" s="5">
-        <v>0.002120964072</v>
+        <v>0.002061350534</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>10</v>
       </c>
       <c r="C139" t="s">
         <v>285</v>
       </c>
       <c r="D139" t="s">
         <v>286</v>
       </c>
       <c r="E139" s="1">
-        <v>1202000</v>
+        <v>1175000</v>
       </c>
       <c r="F139" s="2">
-        <v>99.35939999999999</v>
+        <v>105.522537</v>
       </c>
       <c r="G139" s="3">
-        <v>1194299.99</v>
+        <v>1239889.81</v>
       </c>
       <c r="H139" s="4">
-        <v>0.00207798432</v>
+        <v>0.00213023038</v>
       </c>
       <c r="I139" s="5">
-        <v>0.002078780905</v>
+        <v>0.002131327023</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>287</v>
       </c>
       <c r="D140" t="s">
         <v>288</v>
       </c>
       <c r="E140" s="1">
-        <v>1170000</v>
+        <v>1210000</v>
       </c>
       <c r="F140" s="2">
-        <v>102.8155</v>
+        <v>98.92818</v>
       </c>
       <c r="G140" s="3">
-        <v>1202941.35</v>
+        <v>1197030.98</v>
       </c>
       <c r="H140" s="4">
-        <v>0.002093019583</v>
+        <v>0.002056595462</v>
       </c>
       <c r="I140" s="5">
-        <v>0.002093821932</v>
+        <v>0.002057654197</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>10</v>
       </c>
       <c r="C141" t="s">
         <v>289</v>
       </c>
       <c r="D141" t="s">
         <v>290</v>
       </c>
       <c r="E141" s="1">
-        <v>1214000</v>
+        <v>1231000</v>
       </c>
       <c r="F141" s="2">
-        <v>99.85772799999999</v>
+        <v>98.027005</v>
       </c>
       <c r="G141" s="3">
-        <v>1212272.82</v>
+        <v>1206712.43</v>
       </c>
       <c r="H141" s="4">
-        <v>0.002109255574</v>
+        <v>0.002073228977</v>
       </c>
       <c r="I141" s="5">
-        <v>0.002110064147</v>
+        <v>0.002074296276</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>10</v>
       </c>
       <c r="C142" t="s">
         <v>291</v>
       </c>
       <c r="D142" t="s">
         <v>292</v>
       </c>
       <c r="E142" s="1">
-        <v>1133000</v>
+        <v>1283000</v>
       </c>
       <c r="F142" s="2">
-        <v>103.004716</v>
+        <v>95.36803999999999</v>
       </c>
       <c r="G142" s="3">
-        <v>1167043.43</v>
+        <v>1223571.95</v>
       </c>
       <c r="H142" s="4">
-        <v>0.002030560141</v>
+        <v>0.002102194991</v>
       </c>
       <c r="I142" s="5">
-        <v>0.002031338547</v>
+        <v>0.002103277201</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
         <v>10</v>
       </c>
       <c r="C143" t="s">
         <v>293</v>
       </c>
       <c r="D143" t="s">
         <v>294</v>
       </c>
       <c r="E143" s="1">
-        <v>1167000</v>
+        <v>1194000</v>
       </c>
       <c r="F143" s="2">
-        <v>98.036829</v>
+        <v>102.306311</v>
       </c>
       <c r="G143" s="3">
-        <v>1144089.79</v>
+        <v>1221537.35</v>
       </c>
       <c r="H143" s="4">
-        <v>0.001990622689</v>
+        <v>0.002098699385</v>
       </c>
       <c r="I143" s="5">
-        <v>0.001991385784</v>
+        <v>0.002099779795</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>10</v>
       </c>
       <c r="C144" t="s">
         <v>295</v>
       </c>
       <c r="D144" t="s">
         <v>296</v>
       </c>
       <c r="E144" s="1">
-        <v>1141000</v>
+        <v>1238000</v>
       </c>
       <c r="F144" s="2">
-        <v>101.65606</v>
+        <v>99.843735</v>
       </c>
       <c r="G144" s="3">
-        <v>1159895.64</v>
+        <v>1236065.44</v>
       </c>
       <c r="H144" s="4">
-        <v>0.002018123575</v>
+        <v>0.002123659804</v>
       </c>
       <c r="I144" s="5">
-        <v>0.002018897213</v>
+        <v>0.002124753065</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
         <v>9</v>
       </c>
       <c r="B145" t="s">
         <v>10</v>
       </c>
       <c r="C145" t="s">
         <v>297</v>
       </c>
       <c r="D145" t="s">
         <v>298</v>
       </c>
       <c r="E145" s="1">
-        <v>1145000</v>
+        <v>1157000</v>
       </c>
       <c r="F145" s="2">
-        <v>101.069459</v>
+        <v>102.954498</v>
       </c>
       <c r="G145" s="3">
-        <v>1157245.31</v>
+        <v>1191183.54</v>
       </c>
       <c r="H145" s="4">
-        <v>0.002013512202</v>
+        <v>0.002046549096</v>
       </c>
       <c r="I145" s="5">
-        <v>0.002014284072</v>
+        <v>0.00204760266</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>9</v>
       </c>
       <c r="B146" t="s">
         <v>10</v>
       </c>
       <c r="C146" t="s">
         <v>299</v>
       </c>
       <c r="D146" t="s">
         <v>300</v>
       </c>
       <c r="E146" s="1">
-        <v>1127000</v>
+        <v>1138000</v>
       </c>
       <c r="F146" s="2">
-        <v>101.110184</v>
+        <v>102.701758</v>
       </c>
       <c r="G146" s="3">
-        <v>1139511.77</v>
+        <v>1168746.01</v>
       </c>
       <c r="H146" s="4">
-        <v>0.001982657307</v>
+        <v>0.002007999606</v>
       </c>
       <c r="I146" s="5">
-        <v>0.001983417349</v>
+        <v>0.002009033324</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
         <v>9</v>
       </c>
       <c r="B147" t="s">
         <v>10</v>
       </c>
       <c r="C147" t="s">
         <v>301</v>
       </c>
       <c r="D147" t="s">
         <v>302</v>
       </c>
       <c r="E147" s="1">
-        <v>1186000</v>
+        <v>1191000</v>
       </c>
       <c r="F147" s="2">
-        <v>98.80498</v>
+        <v>97.738697</v>
       </c>
       <c r="G147" s="3">
-        <v>1171827.06</v>
+        <v>1164067.88</v>
       </c>
       <c r="H147" s="4">
-        <v>0.002038883267</v>
+        <v>0.001999962211</v>
       </c>
       <c r="I147" s="5">
-        <v>0.002039664864</v>
+        <v>0.002000991792</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
         <v>9</v>
       </c>
       <c r="B148" t="s">
         <v>10</v>
       </c>
       <c r="C148" t="s">
         <v>303</v>
       </c>
       <c r="D148" t="s">
         <v>304</v>
       </c>
       <c r="E148" s="1">
-        <v>1193000</v>
+        <v>1141000</v>
       </c>
       <c r="F148" s="2">
-        <v>96.973</v>
+        <v>101.62342</v>
       </c>
       <c r="G148" s="3">
-        <v>1156887.89</v>
+        <v>1159523.22</v>
       </c>
       <c r="H148" s="4">
-        <v>0.002012890328</v>
+        <v>0.001992154121</v>
       </c>
       <c r="I148" s="5">
-        <v>0.00201366196</v>
+        <v>0.001993179682</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
         <v>9</v>
       </c>
       <c r="B149" t="s">
         <v>10</v>
       </c>
       <c r="C149" t="s">
         <v>305</v>
       </c>
       <c r="D149" t="s">
         <v>306</v>
       </c>
       <c r="E149" s="1">
-        <v>1178000</v>
+        <v>1163000</v>
       </c>
       <c r="F149" s="2">
-        <v>98.093671</v>
+        <v>101.83816</v>
       </c>
       <c r="G149" s="3">
-        <v>1155543.44</v>
+        <v>1184377.8</v>
       </c>
       <c r="H149" s="4">
-        <v>0.002010551103</v>
+        <v>0.002034856286</v>
       </c>
       <c r="I149" s="5">
-        <v>0.002011321838</v>
+        <v>0.00203590383</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
         <v>9</v>
       </c>
       <c r="B150" t="s">
         <v>10</v>
       </c>
       <c r="C150" t="s">
         <v>307</v>
       </c>
       <c r="D150" t="s">
         <v>308</v>
       </c>
       <c r="E150" s="1">
-        <v>1121000</v>
+        <v>1169000</v>
       </c>
       <c r="F150" s="2">
-        <v>101.749953</v>
+        <v>101.154389</v>
       </c>
       <c r="G150" s="3">
-        <v>1140616.97</v>
+        <v>1182494.81</v>
       </c>
       <c r="H150" s="4">
-        <v>0.001984580263</v>
+        <v>0.002031621152</v>
       </c>
       <c r="I150" s="5">
-        <v>0.001985341043</v>
+        <v>0.00203266703</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
         <v>9</v>
       </c>
       <c r="B151" t="s">
         <v>10</v>
       </c>
       <c r="C151" t="s">
         <v>309</v>
       </c>
       <c r="D151" t="s">
         <v>310</v>
       </c>
       <c r="E151" s="1">
-        <v>1156000</v>
+        <v>1217000</v>
       </c>
       <c r="F151" s="2">
-        <v>99.350279</v>
+        <v>96.507653</v>
       </c>
       <c r="G151" s="3">
-        <v>1148489.23</v>
+        <v>1174498.14</v>
       </c>
       <c r="H151" s="4">
-        <v>0.001998277338</v>
+        <v>0.002017882229</v>
       </c>
       <c r="I151" s="5">
-        <v>0.001999043369</v>
+        <v>0.002018921035</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
         <v>9</v>
       </c>
       <c r="B152" t="s">
         <v>10</v>
       </c>
       <c r="C152" t="s">
         <v>311</v>
       </c>
       <c r="D152" t="s">
         <v>312</v>
       </c>
       <c r="E152" s="1">
-        <v>1090000</v>
+        <v>1202000</v>
       </c>
       <c r="F152" s="2">
-        <v>97.79975399999999</v>
+        <v>97.913375</v>
       </c>
       <c r="G152" s="3">
-        <v>1066017.32</v>
+        <v>1176918.77</v>
       </c>
       <c r="H152" s="4">
-        <v>0.001854782965</v>
+        <v>0.002022041067</v>
       </c>
       <c r="I152" s="5">
-        <v>0.001855493987</v>
+        <v>0.002023082014</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
         <v>9</v>
       </c>
       <c r="B153" t="s">
         <v>10</v>
       </c>
       <c r="C153" t="s">
         <v>313</v>
       </c>
       <c r="D153" t="s">
         <v>314</v>
       </c>
       <c r="E153" s="1">
-        <v>1072000</v>
+        <v>1109000</v>
       </c>
       <c r="F153" s="2">
-        <v>101.801333</v>
+        <v>102.370647</v>
       </c>
       <c r="G153" s="3">
-        <v>1091310.29</v>
+        <v>1135290.48</v>
       </c>
       <c r="H153" s="4">
-        <v>0.001898790666</v>
+        <v>0.001950520314</v>
       </c>
       <c r="I153" s="5">
-        <v>0.001899518559</v>
+        <v>0.001951524442</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
         <v>9</v>
       </c>
       <c r="B154" t="s">
         <v>10</v>
       </c>
       <c r="C154" t="s">
         <v>315</v>
       </c>
       <c r="D154" t="s">
         <v>316</v>
       </c>
       <c r="E154" s="1">
-        <v>1082000</v>
+        <v>1145000</v>
       </c>
       <c r="F154" s="2">
-        <v>102.59799</v>
+        <v>101.539442</v>
       </c>
       <c r="G154" s="3">
-        <v>1110110.25</v>
+        <v>1162626.61</v>
       </c>
       <c r="H154" s="4">
-        <v>0.001931501063</v>
+        <v>0.001997485993</v>
       </c>
       <c r="I154" s="5">
-        <v>0.001932241495</v>
+        <v>0.001998514299</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
         <v>9</v>
       </c>
       <c r="B155" t="s">
         <v>10</v>
       </c>
       <c r="C155" t="s">
         <v>317</v>
       </c>
       <c r="D155" t="s">
         <v>318</v>
       </c>
       <c r="E155" s="1">
-        <v>1114000</v>
+        <v>1097000</v>
       </c>
       <c r="F155" s="2">
-        <v>100.136199</v>
+        <v>104.330988</v>
       </c>
       <c r="G155" s="3">
-        <v>1115517.26</v>
+        <v>1144510.94</v>
       </c>
       <c r="H155" s="4">
-        <v>0.00194090881</v>
+        <v>0.001966361811</v>
       </c>
       <c r="I155" s="5">
-        <v>0.001941652848</v>
+        <v>0.001967374094</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>9</v>
       </c>
       <c r="B156" t="s">
         <v>10</v>
       </c>
       <c r="C156" t="s">
         <v>319</v>
       </c>
       <c r="D156" t="s">
         <v>320</v>
       </c>
       <c r="E156" s="1">
-        <v>1064000</v>
+        <v>1180900</v>
       </c>
       <c r="F156" s="2">
-        <v>102.72024</v>
+        <v>97.367188</v>
       </c>
       <c r="G156" s="3">
-        <v>1092943.35</v>
+        <v>1149809.12</v>
       </c>
       <c r="H156" s="4">
-        <v>0.001901632064</v>
+        <v>0.001975464518</v>
       </c>
       <c r="I156" s="5">
-        <v>0.001902361045</v>
+        <v>0.001976481487</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
         <v>9</v>
       </c>
       <c r="B157" t="s">
         <v>10</v>
       </c>
       <c r="C157" t="s">
         <v>321</v>
       </c>
       <c r="D157" t="s">
         <v>322</v>
       </c>
       <c r="E157" s="1">
-        <v>1065000</v>
+        <v>1143000</v>
       </c>
       <c r="F157" s="2">
-        <v>99.99663</v>
+        <v>99.794562</v>
       </c>
       <c r="G157" s="3">
-        <v>1064964.11</v>
+        <v>1140651.84</v>
       </c>
       <c r="H157" s="4">
-        <v>0.001852950467</v>
+        <v>0.001959731576</v>
       </c>
       <c r="I157" s="5">
-        <v>0.001853660787</v>
+        <v>0.001960740446</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
         <v>9</v>
       </c>
       <c r="B158" t="s">
         <v>10</v>
       </c>
       <c r="C158" t="s">
         <v>323</v>
       </c>
       <c r="D158" t="s">
         <v>324</v>
       </c>
       <c r="E158" s="1">
-        <v>1480000</v>
+        <v>1202000</v>
       </c>
       <c r="F158" s="2">
-        <v>73.583606</v>
+        <v>98.98593</v>
       </c>
       <c r="G158" s="3">
-        <v>1089037.37</v>
+        <v>1189810.88</v>
       </c>
       <c r="H158" s="4">
-        <v>0.00189483597</v>
+        <v>0.00204419075</v>
       </c>
       <c r="I158" s="5">
-        <v>0.001895562346</v>
+        <v>0.0020452431</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
         <v>9</v>
       </c>
       <c r="B159" t="s">
         <v>10</v>
       </c>
       <c r="C159" t="s">
         <v>325</v>
       </c>
       <c r="D159" t="s">
         <v>326</v>
       </c>
       <c r="E159" s="1">
-        <v>1105000</v>
+        <v>1168000</v>
       </c>
       <c r="F159" s="2">
-        <v>96.24203300000001</v>
+        <v>99.411677</v>
       </c>
       <c r="G159" s="3">
-        <v>1063474.46</v>
+        <v>1161128.39</v>
       </c>
       <c r="H159" s="4">
-        <v>0.001850358607</v>
+        <v>0.001994911924</v>
       </c>
       <c r="I159" s="5">
-        <v>0.001851067933</v>
+        <v>0.001995938905</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
         <v>9</v>
       </c>
       <c r="B160" t="s">
         <v>10</v>
       </c>
       <c r="C160" t="s">
         <v>327</v>
       </c>
       <c r="D160" t="s">
         <v>328</v>
       </c>
       <c r="E160" s="1">
-        <v>1121000</v>
+        <v>1096000</v>
       </c>
       <c r="F160" s="2">
-        <v>96.528294</v>
+        <v>101.882216</v>
       </c>
       <c r="G160" s="3">
-        <v>1082082.18</v>
+        <v>1116629.09</v>
       </c>
       <c r="H160" s="4">
-        <v>0.001882734502</v>
+        <v>0.001918458549</v>
       </c>
       <c r="I160" s="5">
-        <v>0.00188345624</v>
+        <v>0.001919446172</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
         <v>9</v>
       </c>
       <c r="B161" t="s">
         <v>10</v>
       </c>
       <c r="C161" t="s">
         <v>329</v>
       </c>
       <c r="D161" t="s">
         <v>330</v>
       </c>
       <c r="E161" s="1">
-        <v>1085000</v>
+        <v>1082000</v>
       </c>
       <c r="F161" s="2">
-        <v>102.598789</v>
+        <v>102.45161</v>
       </c>
       <c r="G161" s="3">
-        <v>1113196.86</v>
+        <v>1108526.42</v>
       </c>
       <c r="H161" s="4">
-        <v>0.00193687151</v>
+        <v>0.001904537516</v>
       </c>
       <c r="I161" s="5">
-        <v>0.001937614</v>
+        <v>0.001905517971</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
         <v>9</v>
       </c>
       <c r="B162" t="s">
         <v>10</v>
       </c>
       <c r="C162" t="s">
         <v>331</v>
       </c>
       <c r="D162" t="s">
         <v>332</v>
       </c>
       <c r="E162" s="1">
-        <v>1073000</v>
+        <v>1064000</v>
       </c>
       <c r="F162" s="2">
-        <v>104.312483</v>
+        <v>103.00524</v>
       </c>
       <c r="G162" s="3">
-        <v>1119272.94</v>
+        <v>1095975.75</v>
       </c>
       <c r="H162" s="4">
-        <v>0.001947443396</v>
+        <v>0.001882974461</v>
       </c>
       <c r="I162" s="5">
-        <v>0.001948189939</v>
+        <v>0.001883943817</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>9</v>
       </c>
       <c r="B163" t="s">
         <v>10</v>
       </c>
       <c r="C163" t="s">
         <v>333</v>
       </c>
       <c r="D163" t="s">
         <v>334</v>
       </c>
       <c r="E163" s="1">
-        <v>1224000</v>
+        <v>1504000</v>
       </c>
       <c r="F163" s="2">
-        <v>88.747686</v>
+        <v>73.917873</v>
       </c>
       <c r="G163" s="3">
-        <v>1086271.68</v>
+        <v>1111724.81</v>
       </c>
       <c r="H163" s="4">
-        <v>0.001890023891</v>
+        <v>0.001910032606</v>
       </c>
       <c r="I163" s="5">
-        <v>0.001890748423</v>
+        <v>0.001911015891</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
         <v>9</v>
       </c>
       <c r="B164" t="s">
         <v>10</v>
       </c>
       <c r="C164" t="s">
         <v>335</v>
       </c>
       <c r="D164" t="s">
         <v>336</v>
       </c>
       <c r="E164" s="1">
-        <v>1119000</v>
+        <v>1129000</v>
       </c>
       <c r="F164" s="2">
-        <v>99.72356499999999</v>
+        <v>95.612279</v>
       </c>
       <c r="G164" s="3">
-        <v>1115906.69</v>
+        <v>1079462.63</v>
       </c>
       <c r="H164" s="4">
-        <v>0.001941586395</v>
+        <v>0.001854603587</v>
       </c>
       <c r="I164" s="5">
-        <v>0.001942330693</v>
+        <v>0.001855558337</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
         <v>9</v>
       </c>
       <c r="B165" t="s">
         <v>10</v>
       </c>
       <c r="C165" t="s">
         <v>337</v>
       </c>
       <c r="D165" t="s">
         <v>338</v>
       </c>
       <c r="E165" s="1">
-        <v>1105000</v>
+        <v>1145000</v>
       </c>
       <c r="F165" s="2">
-        <v>100.1945</v>
+        <v>94.89479900000001</v>
       </c>
       <c r="G165" s="3">
-        <v>1107149.23</v>
+        <v>1086545.45</v>
       </c>
       <c r="H165" s="4">
-        <v>0.001926349118</v>
+        <v>0.001866772439</v>
       </c>
       <c r="I165" s="5">
-        <v>0.001927087575</v>
+        <v>0.001867733453</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
         <v>9</v>
       </c>
       <c r="B166" t="s">
         <v>10</v>
       </c>
       <c r="C166" t="s">
         <v>339</v>
       </c>
       <c r="D166" t="s">
         <v>340</v>
       </c>
       <c r="E166" s="1">
-        <v>1013000</v>
+        <v>1248000</v>
       </c>
       <c r="F166" s="2">
-        <v>103.54601</v>
+        <v>87.06226700000001</v>
       </c>
       <c r="G166" s="3">
-        <v>1048921.08</v>
+        <v>1086537.09</v>
       </c>
       <c r="H166" s="4">
-        <v>0.00182503691</v>
+        <v>0.001866758082</v>
       </c>
       <c r="I166" s="5">
-        <v>0.001825736529</v>
+        <v>0.001867719089</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
         <v>9</v>
       </c>
       <c r="B167" t="s">
         <v>10</v>
       </c>
       <c r="C167" t="s">
         <v>341</v>
       </c>
       <c r="D167" t="s">
         <v>342</v>
       </c>
       <c r="E167" s="1">
-        <v>1062000</v>
+        <v>1129000</v>
       </c>
       <c r="F167" s="2">
-        <v>97.888999</v>
+        <v>98.37437799999999</v>
       </c>
       <c r="G167" s="3">
-        <v>1039581.17</v>
+        <v>1110646.73</v>
       </c>
       <c r="H167" s="4">
-        <v>0.001808786227</v>
+        <v>0.001908180374</v>
       </c>
       <c r="I167" s="5">
-        <v>0.001809479616</v>
+        <v>0.001909162705</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
         <v>9</v>
       </c>
       <c r="B168" t="s">
         <v>10</v>
       </c>
       <c r="C168" t="s">
         <v>343</v>
       </c>
       <c r="D168" t="s">
         <v>344</v>
       </c>
       <c r="E168" s="1">
-        <v>1045000</v>
+        <v>1013000</v>
       </c>
       <c r="F168" s="2">
-        <v>96.364859</v>
+        <v>103.31316</v>
       </c>
       <c r="G168" s="3">
-        <v>1007012.78</v>
+        <v>1046562.31</v>
       </c>
       <c r="H168" s="4">
-        <v>0.001752119886</v>
+        <v>0.001798078194</v>
       </c>
       <c r="I168" s="5">
-        <v>0.001752791553</v>
+        <v>0.001799003844</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
         <v>9</v>
       </c>
       <c r="B169" t="s">
         <v>10</v>
       </c>
       <c r="C169" t="s">
         <v>345</v>
       </c>
       <c r="D169" t="s">
         <v>346</v>
       </c>
       <c r="E169" s="1">
-        <v>1020000</v>
+        <v>1086000</v>
       </c>
       <c r="F169" s="2">
-        <v>101.1226</v>
+        <v>97.71018100000001</v>
       </c>
       <c r="G169" s="3">
-        <v>1031450.52</v>
+        <v>1061132.57</v>
       </c>
       <c r="H169" s="4">
-        <v>0.001794639562</v>
+        <v>0.001823111063</v>
       </c>
       <c r="I169" s="5">
-        <v>0.001795327528</v>
+        <v>0.001824049601</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
         <v>9</v>
       </c>
       <c r="B170" t="s">
         <v>10</v>
       </c>
       <c r="C170" t="s">
         <v>347</v>
       </c>
       <c r="D170" t="s">
         <v>348</v>
       </c>
       <c r="E170" s="1">
-        <v>1034000</v>
+        <v>1060000</v>
       </c>
       <c r="F170" s="2">
-        <v>100.2614</v>
+        <v>101.303832</v>
       </c>
       <c r="G170" s="3">
-        <v>1036702.88</v>
+        <v>1073820.62</v>
       </c>
       <c r="H170" s="4">
-        <v>0.001803778232</v>
+        <v>0.001844910159</v>
       </c>
       <c r="I170" s="5">
-        <v>0.001804469701</v>
+        <v>0.001845859919</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
         <v>9</v>
       </c>
       <c r="B171" t="s">
         <v>10</v>
       </c>
       <c r="C171" t="s">
         <v>349</v>
       </c>
       <c r="D171" t="s">
         <v>350</v>
       </c>
       <c r="E171" s="1">
-        <v>1010709.49</v>
+        <v>1069000</v>
       </c>
       <c r="F171" s="2">
-        <v>102.33312</v>
+        <v>96.46884900000001</v>
       </c>
       <c r="G171" s="3">
-        <v>1034290.56</v>
+        <v>1031252</v>
       </c>
       <c r="H171" s="4">
-        <v>0.001799580991</v>
+        <v>0.001771773842</v>
       </c>
       <c r="I171" s="5">
-        <v>0.001800270852</v>
+        <v>0.001772685951</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
         <v>9</v>
       </c>
       <c r="B172" t="s">
         <v>10</v>
       </c>
       <c r="C172" t="s">
         <v>351</v>
       </c>
       <c r="D172" t="s">
         <v>352</v>
       </c>
       <c r="E172" s="1">
-        <v>1048000</v>
+        <v>1044000</v>
       </c>
       <c r="F172" s="2">
-        <v>98.96717</v>
+        <v>100.71355</v>
       </c>
       <c r="G172" s="3">
-        <v>1037175.94</v>
+        <v>1051449.46</v>
       </c>
       <c r="H172" s="4">
-        <v>0.001804601327</v>
+        <v>0.001806474712</v>
       </c>
       <c r="I172" s="5">
-        <v>0.001805293112</v>
+        <v>0.001807404686</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
         <v>9</v>
       </c>
       <c r="B173" t="s">
         <v>10</v>
       </c>
       <c r="C173" t="s">
         <v>353</v>
       </c>
       <c r="D173" t="s">
         <v>354</v>
       </c>
       <c r="E173" s="1">
-        <v>1001000</v>
+        <v>1058000</v>
       </c>
       <c r="F173" s="2">
-        <v>103.6863</v>
+        <v>99.495171</v>
       </c>
       <c r="G173" s="3">
-        <v>1037899.86</v>
+        <v>1052658.91</v>
       </c>
       <c r="H173" s="4">
-        <v>0.001805860891</v>
+        <v>0.00180855264</v>
       </c>
       <c r="I173" s="5">
-        <v>0.001806553159</v>
+        <v>0.001809483683</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
         <v>9</v>
       </c>
       <c r="B174" t="s">
         <v>10</v>
       </c>
       <c r="C174" t="s">
         <v>355</v>
       </c>
       <c r="D174" t="s">
         <v>356</v>
       </c>
       <c r="E174" s="1">
-        <v>1027000</v>
+        <v>1000946.14</v>
       </c>
       <c r="F174" s="2">
-        <v>101.3373</v>
+        <v>102.11787</v>
       </c>
       <c r="G174" s="3">
-        <v>1040734.07</v>
+        <v>1022144.88</v>
       </c>
       <c r="H174" s="4">
-        <v>0.001810792181</v>
+        <v>0.001756127081</v>
       </c>
       <c r="I174" s="5">
-        <v>0.00181148634</v>
+        <v>0.001757031135</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>9</v>
       </c>
       <c r="B175" t="s">
         <v>10</v>
       </c>
       <c r="C175" t="s">
         <v>357</v>
       </c>
       <c r="D175" t="s">
         <v>358</v>
       </c>
       <c r="E175" s="1">
-        <v>1021571.8858</v>
+        <v>1072000</v>
       </c>
       <c r="F175" s="2">
-        <v>100.08022</v>
+        <v>99.630477</v>
       </c>
       <c r="G175" s="3">
-        <v>1022391.39</v>
+        <v>1068038.71</v>
       </c>
       <c r="H175" s="4">
-        <v>0.001778877418</v>
+        <v>0.00183497638</v>
       </c>
       <c r="I175" s="5">
-        <v>0.001779559342</v>
+        <v>0.001835921026</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
         <v>9</v>
       </c>
       <c r="B176" t="s">
         <v>10</v>
       </c>
       <c r="C176" t="s">
         <v>359</v>
       </c>
       <c r="D176" t="s">
         <v>360</v>
       </c>
       <c r="E176" s="1">
-        <v>1033000</v>
+        <v>1025000</v>
       </c>
       <c r="F176" s="2">
-        <v>101.259189</v>
+        <v>103.797074</v>
       </c>
       <c r="G176" s="3">
-        <v>1046007.42</v>
+        <v>1063920.01</v>
       </c>
       <c r="H176" s="4">
-        <v>0.001819967381</v>
+        <v>0.001827900114</v>
       </c>
       <c r="I176" s="5">
-        <v>0.001820665057</v>
+        <v>0.001828841117</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
         <v>9</v>
       </c>
       <c r="B177" t="s">
         <v>10</v>
       </c>
       <c r="C177" t="s">
         <v>361</v>
       </c>
       <c r="D177" t="s">
         <v>362</v>
       </c>
       <c r="E177" s="1">
-        <v>1003000</v>
+        <v>1051000</v>
       </c>
       <c r="F177" s="2">
-        <v>98.977103</v>
+        <v>99.913093</v>
       </c>
       <c r="G177" s="3">
-        <v>992740.34</v>
+        <v>1050086.61</v>
       </c>
       <c r="H177" s="4">
-        <v>0.001727287019</v>
+        <v>0.001804133219</v>
       </c>
       <c r="I177" s="5">
-        <v>0.001727949167</v>
+        <v>0.001805061986</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
         <v>9</v>
       </c>
       <c r="B178" t="s">
         <v>10</v>
       </c>
       <c r="C178" t="s">
         <v>363</v>
       </c>
       <c r="D178" t="s">
         <v>364</v>
       </c>
       <c r="E178" s="1">
-        <v>1007000</v>
+        <v>1052000</v>
       </c>
       <c r="F178" s="2">
-        <v>95.41925999999999</v>
+        <v>98.012523</v>
       </c>
       <c r="G178" s="3">
-        <v>960871.95</v>
+        <v>1031091.74</v>
       </c>
       <c r="H178" s="4">
-        <v>0.001671838618</v>
+        <v>0.001771498513</v>
       </c>
       <c r="I178" s="5">
-        <v>0.001672479509</v>
+        <v>0.00177241048</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
         <v>9</v>
       </c>
       <c r="B179" t="s">
         <v>10</v>
       </c>
       <c r="C179" t="s">
         <v>365</v>
       </c>
       <c r="D179" t="s">
         <v>366</v>
       </c>
       <c r="E179" s="1">
-        <v>1028000</v>
+        <v>1057000</v>
       </c>
       <c r="F179" s="2">
-        <v>97.67558</v>
+        <v>100.271521</v>
       </c>
       <c r="G179" s="3">
-        <v>1004104.96</v>
+        <v>1059869.98</v>
       </c>
       <c r="H179" s="4">
-        <v>0.001747060528</v>
+        <v>0.001820941834</v>
       </c>
       <c r="I179" s="5">
-        <v>0.001747730255</v>
+        <v>0.001821879255</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
         <v>9</v>
       </c>
       <c r="B180" t="s">
         <v>10</v>
       </c>
       <c r="C180" t="s">
         <v>367</v>
       </c>
       <c r="D180" t="s">
         <v>368</v>
       </c>
       <c r="E180" s="1">
-        <v>844000</v>
+        <v>1023000</v>
       </c>
       <c r="F180" s="2">
-        <v>118.179148</v>
+        <v>100.290618</v>
       </c>
       <c r="G180" s="3">
-        <v>997432.01</v>
+        <v>1025973.02</v>
       </c>
       <c r="H180" s="4">
-        <v>0.001735450134</v>
+        <v>0.00176270414</v>
       </c>
       <c r="I180" s="5">
-        <v>0.001736115411</v>
+        <v>0.00176361158</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
         <v>9</v>
       </c>
       <c r="B181" t="s">
         <v>10</v>
       </c>
       <c r="C181" t="s">
         <v>369</v>
       </c>
       <c r="D181" t="s">
         <v>370</v>
       </c>
       <c r="E181" s="1">
-        <v>1059000</v>
+        <v>1000000</v>
       </c>
       <c r="F181" s="2">
-        <v>90.20410800000001</v>
+        <v>100.17496</v>
       </c>
       <c r="G181" s="3">
-        <v>955261.5</v>
+        <v>1001749.6</v>
       </c>
       <c r="H181" s="4">
-        <v>0.001662076903</v>
+        <v>0.001721086354</v>
       </c>
       <c r="I181" s="5">
-        <v>0.001662714053</v>
+        <v>0.001721972369</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
         <v>9</v>
       </c>
       <c r="B182" t="s">
         <v>10</v>
       </c>
       <c r="C182" t="s">
         <v>371</v>
       </c>
       <c r="D182" t="s">
         <v>372</v>
       </c>
       <c r="E182" s="1">
-        <v>1006000</v>
+        <v>1027000</v>
       </c>
       <c r="F182" s="2">
-        <v>98.51768</v>
+        <v>99.015376</v>
       </c>
       <c r="G182" s="3">
-        <v>991087.86</v>
+        <v>1016887.91</v>
       </c>
       <c r="H182" s="4">
-        <v>0.001724411835</v>
+        <v>0.00174709519</v>
       </c>
       <c r="I182" s="5">
-        <v>0.00172507288</v>
+        <v>0.001747994595</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
         <v>9</v>
       </c>
       <c r="B183" t="s">
         <v>10</v>
       </c>
       <c r="C183" t="s">
         <v>373</v>
       </c>
       <c r="D183" t="s">
         <v>374</v>
       </c>
       <c r="E183" s="1">
-        <v>999000</v>
+        <v>1031000</v>
       </c>
       <c r="F183" s="2">
-        <v>100.01012</v>
+        <v>95.625635</v>
       </c>
       <c r="G183" s="3">
-        <v>999101.1</v>
+        <v>985900.3</v>
       </c>
       <c r="H183" s="4">
-        <v>0.001738354214</v>
+        <v>0.001693855976</v>
       </c>
       <c r="I183" s="5">
-        <v>0.001739020604</v>
+        <v>0.001694727974</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
         <v>9</v>
       </c>
       <c r="B184" t="s">
         <v>10</v>
       </c>
       <c r="C184" t="s">
         <v>375</v>
       </c>
       <c r="D184" t="s">
         <v>376</v>
       </c>
       <c r="E184" s="1">
-        <v>890000</v>
+        <v>946000</v>
       </c>
       <c r="F184" s="2">
-        <v>100.785142</v>
+        <v>101.635768</v>
       </c>
       <c r="G184" s="3">
-        <v>896987.76</v>
+        <v>961474.37</v>
       </c>
       <c r="H184" s="4">
-        <v>0.001560685361</v>
+        <v>0.001651890262</v>
       </c>
       <c r="I184" s="5">
-        <v>0.001561283642</v>
+        <v>0.001652740655</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
         <v>9</v>
       </c>
       <c r="B185" t="s">
         <v>10</v>
       </c>
       <c r="C185" t="s">
         <v>377</v>
       </c>
       <c r="D185" t="s">
         <v>378</v>
       </c>
       <c r="E185" s="1">
-        <v>37100</v>
+        <v>856000</v>
       </c>
       <c r="F185" s="2">
-        <v>25.47</v>
+        <v>117.7321</v>
       </c>
       <c r="G185" s="3">
-        <v>944937</v>
+        <v>1007786.78</v>
       </c>
       <c r="H185" s="4">
-        <v>0.001644113111</v>
+        <v>0.001731458707</v>
       </c>
       <c r="I185" s="5">
-        <v>0.001644743374</v>
+        <v>0.001732350062</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
         <v>9</v>
       </c>
       <c r="B186" t="s">
         <v>10</v>
       </c>
       <c r="C186" t="s">
         <v>379</v>
       </c>
       <c r="D186" t="s">
         <v>380</v>
       </c>
       <c r="E186" s="1">
-        <v>895000</v>
+        <v>1003261.6858</v>
       </c>
       <c r="F186" s="2">
-        <v>101.435253</v>
+        <v>100.02056</v>
       </c>
       <c r="G186" s="3">
-        <v>907845.51</v>
+        <v>1003467.96</v>
       </c>
       <c r="H186" s="4">
-        <v>0.001579576959</v>
+        <v>0.001724038628</v>
       </c>
       <c r="I186" s="5">
-        <v>0.001580182483</v>
+        <v>0.001724926163</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
         <v>9</v>
       </c>
       <c r="B187" t="s">
         <v>10</v>
       </c>
       <c r="C187" t="s">
         <v>381</v>
       </c>
       <c r="D187" t="s">
         <v>382</v>
       </c>
       <c r="E187" s="1">
-        <v>916000</v>
+        <v>1083000</v>
       </c>
       <c r="F187" s="2">
-        <v>102.19112</v>
+        <v>90.534329</v>
       </c>
       <c r="G187" s="3">
-        <v>936070.66</v>
+        <v>980486.78</v>
       </c>
       <c r="H187" s="4">
-        <v>0.001628686403</v>
+        <v>0.001684555125</v>
       </c>
       <c r="I187" s="5">
-        <v>0.001629310752</v>
+        <v>0.001685422334</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
         <v>9</v>
       </c>
       <c r="B188" t="s">
         <v>10</v>
       </c>
       <c r="C188" t="s">
         <v>383</v>
       </c>
       <c r="D188" t="s">
         <v>384</v>
       </c>
       <c r="E188" s="1">
-        <v>900000</v>
+        <v>1030000</v>
       </c>
       <c r="F188" s="2">
-        <v>100.7946</v>
+        <v>98.6943</v>
       </c>
       <c r="G188" s="3">
-        <v>907151.4</v>
+        <v>1016551.29</v>
       </c>
       <c r="H188" s="4">
-        <v>0.001578369257</v>
+        <v>0.001746516847</v>
       </c>
       <c r="I188" s="5">
-        <v>0.001578974317</v>
+        <v>0.001747415954</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
         <v>9</v>
       </c>
       <c r="B189" t="s">
         <v>10</v>
       </c>
       <c r="C189" t="s">
         <v>385</v>
       </c>
       <c r="D189" t="s">
         <v>386</v>
       </c>
       <c r="E189" s="1">
-        <v>922000</v>
+        <v>37100</v>
       </c>
       <c r="F189" s="2">
-        <v>101.604167</v>
+        <v>25.55</v>
       </c>
       <c r="G189" s="3">
-        <v>936790.42</v>
+        <v>947905</v>
       </c>
       <c r="H189" s="4">
-        <v>0.001629938728</v>
+        <v>0.001628577002</v>
       </c>
       <c r="I189" s="5">
-        <v>0.001630563557</v>
+        <v>0.001629415393</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
         <v>9</v>
       </c>
       <c r="B190" t="s">
         <v>10</v>
       </c>
       <c r="C190" t="s">
         <v>387</v>
       </c>
       <c r="D190" t="s">
         <v>388</v>
       </c>
       <c r="E190" s="1">
-        <v>959000</v>
+        <v>895000</v>
       </c>
       <c r="F190" s="2">
-        <v>94.179475</v>
+        <v>101.417578</v>
       </c>
       <c r="G190" s="3">
-        <v>903181.17</v>
+        <v>907687.3199999999</v>
       </c>
       <c r="H190" s="4">
-        <v>0.001571461373</v>
+        <v>0.001559479799</v>
       </c>
       <c r="I190" s="5">
-        <v>0.001572063785</v>
+        <v>0.001560282619</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
         <v>9</v>
       </c>
       <c r="B191" t="s">
         <v>10</v>
       </c>
       <c r="C191" t="s">
         <v>389</v>
       </c>
       <c r="D191" t="s">
         <v>390</v>
       </c>
       <c r="E191" s="1">
-        <v>921000</v>
+        <v>907000</v>
       </c>
       <c r="F191" s="2">
-        <v>96.298828</v>
+        <v>99.59659000000001</v>
       </c>
       <c r="G191" s="3">
-        <v>886912.21</v>
+        <v>903341.0699999999</v>
       </c>
       <c r="H191" s="4">
-        <v>0.001543154714</v>
+        <v>0.001552012589</v>
       </c>
       <c r="I191" s="5">
-        <v>0.001543746275</v>
+        <v>0.001552811565</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
         <v>9</v>
       </c>
       <c r="B192" t="s">
         <v>10</v>
       </c>
       <c r="C192" t="s">
         <v>391</v>
       </c>
       <c r="D192" t="s">
         <v>392</v>
       </c>
       <c r="E192" s="1">
-        <v>848000</v>
+        <v>916000</v>
       </c>
       <c r="F192" s="2">
-        <v>101.3493</v>
+        <v>102.098</v>
       </c>
       <c r="G192" s="3">
-        <v>859442.0600000001</v>
+        <v>935217.6800000001</v>
       </c>
       <c r="H192" s="4">
-        <v>0.001495358914</v>
+        <v>0.001606779166</v>
       </c>
       <c r="I192" s="5">
-        <v>0.001495932152</v>
+        <v>0.001607606336</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
         <v>9</v>
       </c>
       <c r="B193" t="s">
         <v>10</v>
       </c>
       <c r="C193" t="s">
         <v>393</v>
       </c>
       <c r="D193" t="s">
         <v>394</v>
       </c>
       <c r="E193" s="1">
-        <v>842000</v>
+        <v>900000</v>
       </c>
       <c r="F193" s="2">
-        <v>100.325743</v>
+        <v>100.74088</v>
       </c>
       <c r="G193" s="3">
-        <v>844742.76</v>
+        <v>906667.92</v>
       </c>
       <c r="H193" s="4">
-        <v>0.00146978332</v>
+        <v>0.001557728383</v>
       </c>
       <c r="I193" s="5">
-        <v>0.001470346754</v>
+        <v>0.001558530301</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
         <v>9</v>
       </c>
       <c r="B194" t="s">
         <v>10</v>
       </c>
       <c r="C194" t="s">
         <v>395</v>
       </c>
       <c r="D194" t="s">
         <v>396</v>
       </c>
       <c r="E194" s="1">
-        <v>864000</v>
+        <v>960000</v>
       </c>
       <c r="F194" s="2">
-        <v>102.79315</v>
+        <v>93.99243300000001</v>
       </c>
       <c r="G194" s="3">
-        <v>888132.8199999999</v>
+        <v>902327.36</v>
       </c>
       <c r="H194" s="4">
-        <v>0.001545278476</v>
+        <v>0.001550270946</v>
       </c>
       <c r="I194" s="5">
-        <v>0.001545870851</v>
+        <v>0.001551069026</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
         <v>9</v>
       </c>
       <c r="B195" t="s">
         <v>10</v>
       </c>
       <c r="C195" t="s">
         <v>397</v>
       </c>
       <c r="D195" t="s">
         <v>398</v>
       </c>
       <c r="E195" s="1">
-        <v>868000</v>
+        <v>971000</v>
       </c>
       <c r="F195" s="2">
-        <v>100.5574</v>
+        <v>94.227339</v>
       </c>
       <c r="G195" s="3">
-        <v>872838.23</v>
+        <v>914947.46</v>
       </c>
       <c r="H195" s="4">
-        <v>0.00151866715</v>
+        <v>0.001571953301</v>
       </c>
       <c r="I195" s="5">
-        <v>0.001519249324</v>
+        <v>0.001572762543</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
         <v>9</v>
       </c>
       <c r="B196" t="s">
         <v>10</v>
       </c>
       <c r="C196" t="s">
         <v>399</v>
       </c>
       <c r="D196" t="s">
         <v>400</v>
       </c>
       <c r="E196" s="1">
-        <v>895000</v>
+        <v>890000</v>
       </c>
       <c r="F196" s="2">
-        <v>99.26330900000001</v>
+        <v>99.919358</v>
       </c>
       <c r="G196" s="3">
-        <v>888406.62</v>
+        <v>889282.29</v>
       </c>
       <c r="H196" s="4">
-        <v>0.001545754865</v>
+        <v>0.001527858466</v>
       </c>
       <c r="I196" s="5">
-        <v>0.001546347423</v>
+        <v>0.001528645008</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
         <v>9</v>
       </c>
       <c r="B197" t="s">
         <v>10</v>
       </c>
       <c r="C197" t="s">
         <v>401</v>
       </c>
       <c r="D197" t="s">
         <v>402</v>
       </c>
       <c r="E197" s="1">
-        <v>847000</v>
+        <v>921000</v>
       </c>
       <c r="F197" s="2">
-        <v>100.13962</v>
+        <v>96.39618</v>
       </c>
       <c r="G197" s="3">
-        <v>848182.58</v>
+        <v>887808.8199999999</v>
       </c>
       <c r="H197" s="4">
-        <v>0.001475768335</v>
+        <v>0.001525326929</v>
       </c>
       <c r="I197" s="5">
-        <v>0.001476334063</v>
+        <v>0.001526112167</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
         <v>9</v>
       </c>
       <c r="B198" t="s">
         <v>10</v>
       </c>
       <c r="C198" t="s">
         <v>403</v>
       </c>
       <c r="D198" t="s">
         <v>404</v>
       </c>
       <c r="E198" s="1">
-        <v>843000</v>
+        <v>848000</v>
       </c>
       <c r="F198" s="2">
-        <v>102.425452</v>
+        <v>101.564331</v>
       </c>
       <c r="G198" s="3">
-        <v>863446.5600000001</v>
+        <v>861265.53</v>
       </c>
       <c r="H198" s="4">
-        <v>0.00150232641</v>
+        <v>0.001479723421</v>
       </c>
       <c r="I198" s="5">
-        <v>0.00150290232</v>
+        <v>0.001480485183</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
         <v>9</v>
       </c>
       <c r="B199" t="s">
         <v>10</v>
       </c>
       <c r="C199" t="s">
         <v>405</v>
       </c>
       <c r="D199" t="s">
         <v>406</v>
       </c>
       <c r="E199" s="1">
-        <v>863000</v>
+        <v>842000</v>
       </c>
       <c r="F199" s="2">
-        <v>100.951403</v>
+        <v>100.333863</v>
       </c>
       <c r="G199" s="3">
-        <v>871210.61</v>
+        <v>844811.13</v>
       </c>
       <c r="H199" s="4">
-        <v>0.001515835218</v>
+        <v>0.001451453438</v>
       </c>
       <c r="I199" s="5">
-        <v>0.001516416306</v>
+        <v>0.001452200646</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
         <v>9</v>
       </c>
       <c r="B200" t="s">
         <v>10</v>
       </c>
       <c r="C200" t="s">
         <v>407</v>
       </c>
       <c r="D200" t="s">
         <v>408</v>
       </c>
       <c r="E200" s="1">
-        <v>897000</v>
+        <v>864000</v>
       </c>
       <c r="F200" s="2">
-        <v>97.22846199999999</v>
+        <v>102.46722</v>
       </c>
       <c r="G200" s="3">
-        <v>872139.3</v>
+        <v>885316.78</v>
       </c>
       <c r="H200" s="4">
-        <v>0.001517451073</v>
+        <v>0.001521045409</v>
       </c>
       <c r="I200" s="5">
-        <v>0.001518032781</v>
+        <v>0.001521828443</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
         <v>9</v>
       </c>
       <c r="B201" t="s">
         <v>10</v>
       </c>
       <c r="C201" t="s">
         <v>409</v>
       </c>
       <c r="D201" t="s">
         <v>410</v>
       </c>
       <c r="E201" s="1">
-        <v>837000</v>
+        <v>868000</v>
       </c>
       <c r="F201" s="2">
-        <v>101.49236</v>
+        <v>100.3783</v>
       </c>
       <c r="G201" s="3">
-        <v>849491.05</v>
+        <v>871283.64</v>
       </c>
       <c r="H201" s="4">
-        <v>0.001478044969</v>
+        <v>0.001496935352</v>
       </c>
       <c r="I201" s="5">
-        <v>0.00147861157</v>
+        <v>0.001497705974</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
         <v>9</v>
       </c>
       <c r="B202" t="s">
         <v>10</v>
       </c>
       <c r="C202" t="s">
         <v>411</v>
       </c>
       <c r="D202" t="s">
         <v>412</v>
       </c>
       <c r="E202" s="1">
-        <v>810000</v>
+        <v>843000</v>
       </c>
       <c r="F202" s="2">
-        <v>104.212019</v>
+        <v>102.08409</v>
       </c>
       <c r="G202" s="3">
-        <v>844117.35</v>
+        <v>860568.88</v>
       </c>
       <c r="H202" s="4">
-        <v>0.001468695171</v>
+        <v>0.001478526523</v>
       </c>
       <c r="I202" s="5">
-        <v>0.001469258188</v>
+        <v>0.001479287669</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
         <v>9</v>
       </c>
       <c r="B203" t="s">
         <v>10</v>
       </c>
       <c r="C203" t="s">
         <v>413</v>
       </c>
       <c r="D203" t="s">
         <v>414</v>
       </c>
       <c r="E203" s="1">
-        <v>838000</v>
+        <v>863000</v>
       </c>
       <c r="F203" s="2">
-        <v>101.1173</v>
+        <v>101.07874</v>
       </c>
       <c r="G203" s="3">
-        <v>847362.97</v>
+        <v>872309.53</v>
       </c>
       <c r="H203" s="4">
-        <v>0.001474342285</v>
+        <v>0.0014986979</v>
       </c>
       <c r="I203" s="5">
-        <v>0.001474907467</v>
+        <v>0.001499469429</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
         <v>9</v>
       </c>
       <c r="B204" t="s">
         <v>10</v>
       </c>
       <c r="C204" t="s">
         <v>415</v>
       </c>
       <c r="D204" t="s">
         <v>416</v>
       </c>
       <c r="E204" s="1">
-        <v>960000</v>
+        <v>897000</v>
       </c>
       <c r="F204" s="2">
-        <v>92.215738</v>
+        <v>96.702389</v>
       </c>
       <c r="G204" s="3">
-        <v>885271.08</v>
+        <v>867420.4300000001</v>
       </c>
       <c r="H204" s="4">
-        <v>0.001540299298</v>
+        <v>0.001490298038</v>
       </c>
       <c r="I204" s="5">
-        <v>0.001540889764</v>
+        <v>0.001491065244</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
         <v>9</v>
       </c>
       <c r="B205" t="s">
         <v>10</v>
       </c>
       <c r="C205" t="s">
         <v>417</v>
       </c>
       <c r="D205" t="s">
         <v>418</v>
       </c>
       <c r="E205" s="1">
-        <v>1035000</v>
+        <v>837000</v>
       </c>
       <c r="F205" s="2">
-        <v>84.705763</v>
+        <v>101.467791</v>
       </c>
       <c r="G205" s="3">
-        <v>876704.65</v>
+        <v>849285.41</v>
       </c>
       <c r="H205" s="4">
-        <v>0.001525394397</v>
+        <v>0.001459140618</v>
       </c>
       <c r="I205" s="5">
-        <v>0.001525979149</v>
+        <v>0.001459891784</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
         <v>9</v>
       </c>
       <c r="B206" t="s">
         <v>10</v>
       </c>
       <c r="C206" t="s">
         <v>419</v>
       </c>
       <c r="D206" t="s">
         <v>420</v>
       </c>
       <c r="E206" s="1">
-        <v>859000</v>
+        <v>862000</v>
       </c>
       <c r="F206" s="2">
-        <v>97.260159</v>
+        <v>102.702542</v>
       </c>
       <c r="G206" s="3">
-        <v>835464.77</v>
+        <v>885295.91</v>
       </c>
       <c r="H206" s="4">
-        <v>0.001453640375</v>
+        <v>0.001521009555</v>
       </c>
       <c r="I206" s="5">
-        <v>0.001454197622</v>
+        <v>0.00152179257</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" t="s">
         <v>9</v>
       </c>
       <c r="B207" t="s">
         <v>10</v>
       </c>
       <c r="C207" t="s">
         <v>421</v>
       </c>
       <c r="D207" t="s">
         <v>422</v>
       </c>
       <c r="E207" s="1">
-        <v>906000</v>
+        <v>866000</v>
       </c>
       <c r="F207" s="2">
-        <v>97.153256</v>
+        <v>99.383488</v>
       </c>
       <c r="G207" s="3">
-        <v>880208.5</v>
+        <v>860661.01</v>
       </c>
       <c r="H207" s="4">
-        <v>0.001531490813</v>
+        <v>0.001478684806</v>
       </c>
       <c r="I207" s="5">
-        <v>0.001532077903</v>
+        <v>0.001479446033</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" t="s">
         <v>9</v>
       </c>
       <c r="B208" t="s">
         <v>10</v>
       </c>
       <c r="C208" t="s">
         <v>423</v>
       </c>
       <c r="D208" t="s">
         <v>424</v>
       </c>
       <c r="E208" s="1">
-        <v>875000</v>
+        <v>1035000</v>
       </c>
       <c r="F208" s="2">
-        <v>94.165086</v>
+        <v>84.951488</v>
       </c>
       <c r="G208" s="3">
-        <v>823944.5</v>
+        <v>879247.9</v>
       </c>
       <c r="H208" s="4">
-        <v>0.001433596059</v>
+        <v>0.001510618585</v>
       </c>
       <c r="I208" s="5">
-        <v>0.001434145622</v>
+        <v>0.001511396252</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" t="s">
         <v>9</v>
       </c>
       <c r="B209" t="s">
         <v>10</v>
       </c>
       <c r="C209" t="s">
         <v>425</v>
       </c>
       <c r="D209" t="s">
         <v>426</v>
       </c>
       <c r="E209" s="1">
-        <v>781000</v>
+        <v>906000</v>
       </c>
       <c r="F209" s="2">
-        <v>105.680157</v>
+        <v>97.083634</v>
       </c>
       <c r="G209" s="3">
-        <v>825362.03</v>
+        <v>879577.72</v>
       </c>
       <c r="H209" s="4">
-        <v>0.001436062435</v>
+        <v>0.001511185248</v>
       </c>
       <c r="I209" s="5">
-        <v>0.001436612942</v>
+        <v>0.001511963206</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" t="s">
         <v>9</v>
       </c>
       <c r="B210" t="s">
         <v>10</v>
       </c>
       <c r="C210" t="s">
         <v>427</v>
       </c>
       <c r="D210" t="s">
         <v>428</v>
       </c>
       <c r="E210" s="1">
-        <v>830000</v>
+        <v>875000</v>
       </c>
       <c r="F210" s="2">
-        <v>98.858572</v>
+        <v>92.552031</v>
       </c>
       <c r="G210" s="3">
-        <v>820526.15</v>
+        <v>809830.27</v>
       </c>
       <c r="H210" s="4">
-        <v>0.001427648401</v>
+        <v>0.001391353516</v>
       </c>
       <c r="I210" s="5">
-        <v>0.001428195684</v>
+        <v>0.001392069785</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
         <v>9</v>
       </c>
       <c r="B211" t="s">
         <v>10</v>
       </c>
       <c r="C211" t="s">
         <v>429</v>
       </c>
       <c r="D211" t="s">
         <v>430</v>
       </c>
       <c r="E211" s="1">
-        <v>823000</v>
+        <v>793000</v>
       </c>
       <c r="F211" s="2">
-        <v>99.501441</v>
+        <v>103.510827</v>
       </c>
       <c r="G211" s="3">
-        <v>818896.86</v>
+        <v>820840.86</v>
       </c>
       <c r="H211" s="4">
-        <v>0.001424813573</v>
+        <v>0.00141027059</v>
       </c>
       <c r="I211" s="5">
-        <v>0.001425359769</v>
+        <v>0.001410996597</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
         <v>9</v>
       </c>
       <c r="B212" t="s">
         <v>10</v>
       </c>
       <c r="C212" t="s">
         <v>431</v>
       </c>
       <c r="D212" t="s">
         <v>432</v>
       </c>
       <c r="E212" s="1">
-        <v>806000</v>
+        <v>830000</v>
       </c>
       <c r="F212" s="2">
-        <v>98.580293</v>
+        <v>98.106814</v>
       </c>
       <c r="G212" s="3">
-        <v>794557.16</v>
+        <v>814286.5600000001</v>
       </c>
       <c r="H212" s="4">
-        <v>0.001382464489</v>
+        <v>0.001399009772</v>
       </c>
       <c r="I212" s="5">
-        <v>0.00138299445</v>
+        <v>0.001399729983</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" t="s">
         <v>9</v>
       </c>
       <c r="B213" t="s">
         <v>10</v>
       </c>
       <c r="C213" t="s">
         <v>433</v>
       </c>
       <c r="D213" t="s">
         <v>434</v>
       </c>
       <c r="E213" s="1">
-        <v>806000</v>
+        <v>823000</v>
       </c>
       <c r="F213" s="2">
-        <v>96.286182</v>
+        <v>99.593301</v>
       </c>
       <c r="G213" s="3">
-        <v>776066.63</v>
+        <v>819652.87</v>
       </c>
       <c r="H213" s="4">
-        <v>0.001350292471</v>
+        <v>0.001408229526</v>
       </c>
       <c r="I213" s="5">
-        <v>0.001350810099</v>
+        <v>0.001408954483</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" t="s">
         <v>9</v>
       </c>
       <c r="B214" t="s">
         <v>10</v>
       </c>
       <c r="C214" t="s">
         <v>435</v>
       </c>
       <c r="D214" t="s">
         <v>436</v>
       </c>
       <c r="E214" s="1">
-        <v>802000</v>
+        <v>806000</v>
       </c>
       <c r="F214" s="2">
-        <v>99.945238</v>
+        <v>98.498743</v>
       </c>
       <c r="G214" s="3">
-        <v>801560.8100000001</v>
+        <v>793899.87</v>
       </c>
       <c r="H214" s="4">
-        <v>0.001394650263</v>
+        <v>0.001363983804</v>
       </c>
       <c r="I214" s="5">
-        <v>0.001395184895</v>
+        <v>0.001364685983</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" t="s">
         <v>9</v>
       </c>
       <c r="B215" t="s">
         <v>10</v>
       </c>
       <c r="C215" t="s">
         <v>437</v>
       </c>
       <c r="D215" t="s">
         <v>438</v>
       </c>
       <c r="E215" s="1">
-        <v>857000</v>
+        <v>847000</v>
       </c>
       <c r="F215" s="2">
-        <v>95.900496</v>
+        <v>99.16606</v>
       </c>
       <c r="G215" s="3">
-        <v>821867.25</v>
+        <v>839936.53</v>
       </c>
       <c r="H215" s="4">
-        <v>0.001429981811</v>
+        <v>0.001443078486</v>
       </c>
       <c r="I215" s="5">
-        <v>0.001430529988</v>
+        <v>0.001443821383</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" t="s">
         <v>9</v>
       </c>
       <c r="B216" t="s">
         <v>10</v>
       </c>
       <c r="C216" t="s">
         <v>439</v>
       </c>
       <c r="D216" t="s">
         <v>440</v>
       </c>
       <c r="E216" s="1">
-        <v>824000</v>
+        <v>802000</v>
       </c>
       <c r="F216" s="2">
-        <v>98.596351</v>
+        <v>99.887603</v>
       </c>
       <c r="G216" s="3">
-        <v>812433.9300000001</v>
+        <v>801098.58</v>
       </c>
       <c r="H216" s="4">
-        <v>0.001413568608</v>
+        <v>0.001376351762</v>
       </c>
       <c r="I216" s="5">
-        <v>0.001414110493</v>
+        <v>0.001377060308</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" t="s">
         <v>9</v>
       </c>
       <c r="B217" t="s">
         <v>10</v>
       </c>
       <c r="C217" t="s">
         <v>441</v>
       </c>
       <c r="D217" t="s">
         <v>442</v>
       </c>
       <c r="E217" s="1">
-        <v>839000</v>
+        <v>857000</v>
       </c>
       <c r="F217" s="2">
-        <v>98.01981499999999</v>
+        <v>95.829319</v>
       </c>
       <c r="G217" s="3">
-        <v>822386.25</v>
+        <v>821257.26</v>
       </c>
       <c r="H217" s="4">
-        <v>0.001430884824</v>
+        <v>0.001410986008</v>
       </c>
       <c r="I217" s="5">
-        <v>0.001431433347</v>
+        <v>0.001411712384</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" t="s">
         <v>9</v>
       </c>
       <c r="B218" t="s">
         <v>10</v>
       </c>
       <c r="C218" t="s">
         <v>443</v>
       </c>
       <c r="D218" t="s">
         <v>444</v>
       </c>
       <c r="E218" s="1">
-        <v>789000</v>
+        <v>824000</v>
       </c>
       <c r="F218" s="2">
-        <v>100.724971</v>
+        <v>98.906938</v>
       </c>
       <c r="G218" s="3">
-        <v>794720.02</v>
+        <v>814993.17</v>
       </c>
       <c r="H218" s="4">
-        <v>0.001382747852</v>
+        <v>0.00140022379</v>
       </c>
       <c r="I218" s="5">
-        <v>0.001383277921</v>
+        <v>0.001400944625</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" t="s">
         <v>9</v>
       </c>
       <c r="B219" t="s">
         <v>10</v>
       </c>
       <c r="C219" t="s">
         <v>445</v>
       </c>
       <c r="D219" t="s">
         <v>446</v>
       </c>
       <c r="E219" s="1">
-        <v>829000</v>
+        <v>839000</v>
       </c>
       <c r="F219" s="2">
-        <v>99.048158</v>
+        <v>98.0206</v>
       </c>
       <c r="G219" s="3">
-        <v>821109.23</v>
+        <v>822392.83</v>
       </c>
       <c r="H219" s="4">
-        <v>0.001428662917</v>
+        <v>0.001412937009</v>
       </c>
       <c r="I219" s="5">
-        <v>0.001429210588</v>
+        <v>0.001413664389</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" t="s">
         <v>9</v>
       </c>
       <c r="B220" t="s">
         <v>10</v>
       </c>
       <c r="C220" t="s">
         <v>447</v>
       </c>
       <c r="D220" t="s">
         <v>448</v>
       </c>
       <c r="E220" s="1">
-        <v>876000</v>
+        <v>789000</v>
       </c>
       <c r="F220" s="2">
-        <v>91.10892</v>
+        <v>101.068842</v>
       </c>
       <c r="G220" s="3">
-        <v>798114.14</v>
+        <v>797433.16</v>
       </c>
       <c r="H220" s="4">
-        <v>0.001388653339</v>
+        <v>0.001370054288</v>
       </c>
       <c r="I220" s="5">
-        <v>0.001389185673</v>
+        <v>0.001370759592</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" t="s">
         <v>9</v>
       </c>
       <c r="B221" t="s">
         <v>10</v>
       </c>
       <c r="C221" t="s">
         <v>449</v>
       </c>
       <c r="D221" t="s">
         <v>450</v>
       </c>
       <c r="E221" s="1">
-        <v>873000</v>
+        <v>829000</v>
       </c>
       <c r="F221" s="2">
-        <v>90.263841</v>
+        <v>99.044467</v>
       </c>
       <c r="G221" s="3">
-        <v>788003.33</v>
+        <v>821078.63</v>
       </c>
       <c r="H221" s="4">
-        <v>0.001371061361</v>
+        <v>0.001410679104</v>
       </c>
       <c r="I221" s="5">
-        <v>0.001371586951</v>
+        <v>0.001411405321</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" t="s">
         <v>9</v>
       </c>
       <c r="B222" t="s">
         <v>10</v>
       </c>
       <c r="C222" t="s">
         <v>451</v>
       </c>
       <c r="D222" t="s">
         <v>452</v>
       </c>
       <c r="E222" s="1">
-        <v>816000</v>
+        <v>810000</v>
       </c>
       <c r="F222" s="2">
-        <v>100.117544</v>
+        <v>103.843348</v>
       </c>
       <c r="G222" s="3">
-        <v>816959.16</v>
+        <v>841131.12</v>
       </c>
       <c r="H222" s="4">
-        <v>0.001421442133</v>
+        <v>0.001445130889</v>
       </c>
       <c r="I222" s="5">
-        <v>0.001421987036</v>
+        <v>0.001445874843</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" t="s">
         <v>9</v>
       </c>
       <c r="B223" t="s">
         <v>10</v>
       </c>
       <c r="C223" t="s">
         <v>453</v>
       </c>
       <c r="D223" t="s">
         <v>454</v>
       </c>
       <c r="E223" s="1">
-        <v>783858</v>
+        <v>844000</v>
       </c>
       <c r="F223" s="2">
-        <v>1</v>
+        <v>99.7</v>
       </c>
       <c r="G223" s="3">
-        <v>783858</v>
+        <v>841468</v>
       </c>
       <c r="H223" s="4">
-        <v>0.001363848823</v>
+        <v>0.001445709678</v>
       </c>
       <c r="I223" s="5">
-        <v>0.001364371648</v>
+        <v>0.001446453929</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" t="s">
         <v>9</v>
       </c>
       <c r="B224" t="s">
         <v>10</v>
       </c>
       <c r="C224" t="s">
         <v>455</v>
       </c>
       <c r="D224" t="s">
         <v>456</v>
       </c>
       <c r="E224" s="1">
-        <v>1042000</v>
+        <v>888000</v>
       </c>
       <c r="F224" s="2">
-        <v>75.963853</v>
+        <v>91.20099999999999</v>
       </c>
       <c r="G224" s="3">
-        <v>791543.35</v>
+        <v>809864.88</v>
       </c>
       <c r="H224" s="4">
-        <v>0.0013772207</v>
+        <v>0.001391412977</v>
       </c>
       <c r="I224" s="5">
-        <v>0.001377748651</v>
+        <v>0.001392129276</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" t="s">
         <v>9</v>
       </c>
       <c r="B225" t="s">
         <v>10</v>
       </c>
       <c r="C225" t="s">
         <v>457</v>
       </c>
       <c r="D225" t="s">
         <v>458</v>
       </c>
       <c r="E225" s="1">
-        <v>749917</v>
+        <v>873000</v>
       </c>
       <c r="F225" s="2">
-        <v>100.02101</v>
+        <v>90.27625999999999</v>
       </c>
       <c r="G225" s="3">
-        <v>750074.5600000001</v>
+        <v>788111.75</v>
       </c>
       <c r="H225" s="4">
-        <v>0.001305068396</v>
+        <v>0.00135403935</v>
       </c>
       <c r="I225" s="5">
-        <v>0.001305568687</v>
+        <v>0.00135473641</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
         <v>9</v>
       </c>
       <c r="B226" t="s">
         <v>10</v>
       </c>
       <c r="C226" t="s">
         <v>459</v>
       </c>
       <c r="D226" t="s">
         <v>460</v>
       </c>
       <c r="E226" s="1">
-        <v>759000</v>
+        <v>816000</v>
       </c>
       <c r="F226" s="2">
-        <v>98.066219</v>
+        <v>98.481402</v>
       </c>
       <c r="G226" s="3">
-        <v>744322.6</v>
+        <v>803608.24</v>
       </c>
       <c r="H226" s="4">
-        <v>0.001295060464</v>
+        <v>0.001380663567</v>
       </c>
       <c r="I226" s="5">
-        <v>0.001295556919</v>
+        <v>0.001381374333</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" t="s">
         <v>9</v>
       </c>
       <c r="B227" t="s">
         <v>10</v>
       </c>
       <c r="C227" t="s">
         <v>461</v>
       </c>
       <c r="D227" t="s">
         <v>462</v>
       </c>
       <c r="E227" s="1">
-        <v>976000</v>
+        <v>859000</v>
       </c>
       <c r="F227" s="2">
-        <v>74.03755099999999</v>
+        <v>97.25224</v>
       </c>
       <c r="G227" s="3">
-        <v>722606.5</v>
+        <v>835396.74</v>
       </c>
       <c r="H227" s="4">
-        <v>0.001257276218</v>
+        <v>0.001435278768</v>
       </c>
       <c r="I227" s="5">
-        <v>0.001257758188</v>
+        <v>0.00143601765</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" t="s">
         <v>9</v>
       </c>
       <c r="B228" t="s">
         <v>10</v>
       </c>
       <c r="C228" t="s">
         <v>463</v>
       </c>
       <c r="D228" t="s">
         <v>464</v>
       </c>
       <c r="E228" s="1">
-        <v>769000</v>
+        <v>1054000</v>
       </c>
       <c r="F228" s="2">
-        <v>98.717139</v>
+        <v>76.33531600000001</v>
       </c>
       <c r="G228" s="3">
-        <v>759134.8</v>
+        <v>804574.23</v>
       </c>
       <c r="H228" s="4">
-        <v>0.001320832475</v>
+        <v>0.001382323216</v>
       </c>
       <c r="I228" s="5">
-        <v>0.001321338809</v>
+        <v>0.001383034836</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" t="s">
         <v>9</v>
       </c>
       <c r="B229" t="s">
         <v>10</v>
       </c>
       <c r="C229" t="s">
         <v>465</v>
       </c>
       <c r="D229" t="s">
         <v>466</v>
       </c>
       <c r="E229" s="1">
-        <v>768000</v>
+        <v>749917</v>
       </c>
       <c r="F229" s="2">
-        <v>99.525835</v>
+        <v>100.206028</v>
       </c>
       <c r="G229" s="3">
-        <v>764358.41</v>
+        <v>751462.04</v>
       </c>
       <c r="H229" s="4">
-        <v>0.001329921136</v>
+        <v>0.001291072201</v>
       </c>
       <c r="I229" s="5">
-        <v>0.001330430955</v>
+        <v>0.001291736845</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
         <v>9</v>
       </c>
       <c r="B230" t="s">
         <v>10</v>
       </c>
       <c r="C230" t="s">
         <v>467</v>
       </c>
       <c r="D230" t="s">
         <v>468</v>
       </c>
       <c r="E230" s="1">
-        <v>783000</v>
+        <v>759000</v>
       </c>
       <c r="F230" s="2">
-        <v>95.71408599999999</v>
+        <v>98.534986</v>
       </c>
       <c r="G230" s="3">
-        <v>749441.29</v>
+        <v>747880.54</v>
       </c>
       <c r="H230" s="4">
-        <v>0.001303966568</v>
+        <v>0.001284918904</v>
       </c>
       <c r="I230" s="5">
-        <v>0.001304466437</v>
+        <v>0.00128558038</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
         <v>9</v>
       </c>
       <c r="B231" t="s">
         <v>10</v>
       </c>
       <c r="C231" t="s">
         <v>469</v>
       </c>
       <c r="D231" t="s">
         <v>470</v>
       </c>
       <c r="E231" s="1">
-        <v>722000</v>
+        <v>769000</v>
       </c>
       <c r="F231" s="2">
-        <v>101.808821</v>
+        <v>99.511493</v>
       </c>
       <c r="G231" s="3">
-        <v>735059.6899999999</v>
+        <v>765243.38</v>
       </c>
       <c r="H231" s="4">
-        <v>0.00127894375</v>
+        <v>0.001314749654</v>
       </c>
       <c r="I231" s="5">
-        <v>0.001279434027</v>
+        <v>0.001315426488</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
         <v>9</v>
       </c>
       <c r="B232" t="s">
         <v>10</v>
       </c>
       <c r="C232" t="s">
         <v>471</v>
       </c>
       <c r="D232" t="s">
         <v>472</v>
       </c>
       <c r="E232" s="1">
-        <v>742000</v>
+        <v>768000</v>
       </c>
       <c r="F232" s="2">
-        <v>100.898276</v>
+        <v>99.64585700000001</v>
       </c>
       <c r="G232" s="3">
-        <v>748665.21</v>
+        <v>765280.1800000001</v>
       </c>
       <c r="H232" s="4">
-        <v>0.001302616242</v>
+        <v>0.001314812881</v>
       </c>
       <c r="I232" s="5">
-        <v>0.001303115594</v>
+        <v>0.001315489747</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" t="s">
         <v>9</v>
       </c>
       <c r="B233" t="s">
         <v>10</v>
       </c>
       <c r="C233" t="s">
         <v>473</v>
       </c>
       <c r="D233" t="s">
         <v>474</v>
       </c>
       <c r="E233" s="1">
-        <v>715000</v>
+        <v>783000</v>
       </c>
       <c r="F233" s="2">
-        <v>105.680825</v>
+        <v>96.427582</v>
       </c>
       <c r="G233" s="3">
-        <v>755617.9</v>
+        <v>755027.97</v>
       </c>
       <c r="H233" s="4">
-        <v>0.001314713356</v>
+        <v>0.001297198752</v>
       </c>
       <c r="I233" s="5">
-        <v>0.001315217345</v>
+        <v>0.00129786655</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
         <v>9</v>
       </c>
       <c r="B234" t="s">
         <v>10</v>
       </c>
       <c r="C234" t="s">
         <v>475</v>
       </c>
       <c r="D234" t="s">
         <v>476</v>
       </c>
       <c r="E234" s="1">
-        <v>835000</v>
+        <v>722000</v>
       </c>
       <c r="F234" s="2">
-        <v>90.374107</v>
+        <v>101.961853</v>
       </c>
       <c r="G234" s="3">
-        <v>754623.79</v>
+        <v>736164.58</v>
       </c>
       <c r="H234" s="4">
-        <v>0.001312983694</v>
+        <v>0.001264789934</v>
       </c>
       <c r="I234" s="5">
-        <v>0.00131348702</v>
+        <v>0.001265441048</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" t="s">
         <v>9</v>
       </c>
       <c r="B235" t="s">
         <v>10</v>
       </c>
       <c r="C235" t="s">
         <v>477</v>
       </c>
       <c r="D235" t="s">
         <v>478</v>
       </c>
       <c r="E235" s="1">
-        <v>774000</v>
+        <v>742000</v>
       </c>
       <c r="F235" s="2">
-        <v>98.91499</v>
+        <v>101.08055</v>
       </c>
       <c r="G235" s="3">
-        <v>765602.02</v>
+        <v>750017.6800000001</v>
       </c>
       <c r="H235" s="4">
-        <v>0.001332084915</v>
+        <v>0.001288590677</v>
       </c>
       <c r="I235" s="5">
-        <v>0.001332595563</v>
+        <v>0.001289254044</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" t="s">
         <v>9</v>
       </c>
       <c r="B236" t="s">
         <v>10</v>
       </c>
       <c r="C236" t="s">
         <v>479</v>
       </c>
       <c r="D236" t="s">
         <v>480</v>
       </c>
       <c r="E236" s="1">
-        <v>882000</v>
+        <v>715000</v>
       </c>
       <c r="F236" s="2">
-        <v>85.94342899999999</v>
+        <v>105.820271</v>
       </c>
       <c r="G236" s="3">
-        <v>758021.04</v>
+        <v>756614.9399999999</v>
       </c>
       <c r="H236" s="4">
-        <v>0.001318894632</v>
+        <v>0.001299925295</v>
       </c>
       <c r="I236" s="5">
-        <v>0.001319400224</v>
+        <v>0.001300594496</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" t="s">
         <v>9</v>
       </c>
       <c r="B237" t="s">
         <v>10</v>
       </c>
       <c r="C237" t="s">
         <v>481</v>
       </c>
       <c r="D237" t="s">
         <v>482</v>
       </c>
       <c r="E237" s="1">
-        <v>697000</v>
+        <v>806000</v>
       </c>
       <c r="F237" s="2">
-        <v>105.642471</v>
+        <v>96.13246700000001</v>
       </c>
       <c r="G237" s="3">
-        <v>736328.02</v>
+        <v>774827.6800000001</v>
       </c>
       <c r="H237" s="4">
-        <v>0.001281150549</v>
+        <v>0.001331216257</v>
       </c>
       <c r="I237" s="5">
-        <v>0.001281641672</v>
+        <v>0.001331901568</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" t="s">
         <v>9</v>
       </c>
       <c r="B238" t="s">
         <v>10</v>
       </c>
       <c r="C238" t="s">
         <v>483</v>
       </c>
       <c r="D238" t="s">
         <v>484</v>
       </c>
       <c r="E238" s="1">
-        <v>783000</v>
+        <v>835000</v>
       </c>
       <c r="F238" s="2">
-        <v>96.603504</v>
+        <v>90.42142800000001</v>
       </c>
       <c r="G238" s="3">
-        <v>756405.4399999999</v>
+        <v>755018.92</v>
       </c>
       <c r="H238" s="4">
-        <v>0.001316083607</v>
+        <v>0.001297183215</v>
       </c>
       <c r="I238" s="5">
-        <v>0.001316588121</v>
+        <v>0.001297851005</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
         <v>9</v>
       </c>
       <c r="B239" t="s">
         <v>10</v>
       </c>
       <c r="C239" t="s">
         <v>485</v>
       </c>
       <c r="D239" t="s">
         <v>486</v>
       </c>
       <c r="E239" s="1">
-        <v>772000</v>
+        <v>774000</v>
       </c>
       <c r="F239" s="2">
-        <v>99.65754099999999</v>
+        <v>100.315407</v>
       </c>
       <c r="G239" s="3">
-        <v>769356.22</v>
+        <v>776441.25</v>
       </c>
       <c r="H239" s="4">
-        <v>0.001338616905</v>
+        <v>0.001333988494</v>
       </c>
       <c r="I239" s="5">
-        <v>0.001339130058</v>
+        <v>0.001334675231</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
         <v>9</v>
       </c>
       <c r="B240" t="s">
         <v>10</v>
       </c>
       <c r="C240" t="s">
         <v>487</v>
       </c>
       <c r="D240" t="s">
         <v>488</v>
       </c>
       <c r="E240" s="1">
-        <v>721000</v>
+        <v>882000</v>
       </c>
       <c r="F240" s="2">
-        <v>104.5679</v>
+        <v>83.42972899999999</v>
       </c>
       <c r="G240" s="3">
-        <v>753934.5600000001</v>
+        <v>735850.21</v>
       </c>
       <c r="H240" s="4">
-        <v>0.001311784482</v>
+        <v>0.001264249823</v>
       </c>
       <c r="I240" s="5">
-        <v>0.001312287349</v>
+        <v>0.001264900659</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" t="s">
         <v>9</v>
       </c>
       <c r="B241" t="s">
         <v>10</v>
       </c>
       <c r="C241" t="s">
         <v>489</v>
       </c>
       <c r="D241" t="s">
         <v>490</v>
       </c>
       <c r="E241" s="1">
-        <v>756000</v>
+        <v>697000</v>
       </c>
       <c r="F241" s="2">
-        <v>98.402452</v>
+        <v>105.046984</v>
       </c>
       <c r="G241" s="3">
-        <v>743922.54</v>
+        <v>732177.48</v>
       </c>
       <c r="H241" s="4">
-        <v>0.001294364383</v>
+        <v>0.001257939775</v>
       </c>
       <c r="I241" s="5">
-        <v>0.001294860571</v>
+        <v>0.001258587363</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
         <v>9</v>
       </c>
       <c r="B242" t="s">
         <v>10</v>
       </c>
       <c r="C242" t="s">
         <v>491</v>
       </c>
       <c r="D242" t="s">
         <v>492</v>
       </c>
       <c r="E242" s="1">
-        <v>628000</v>
+        <v>772000</v>
       </c>
       <c r="F242" s="2">
-        <v>121.552882</v>
+        <v>100.095299</v>
       </c>
       <c r="G242" s="3">
-        <v>763352.1</v>
+        <v>772735.71</v>
       </c>
       <c r="H242" s="4">
-        <v>0.001328170232</v>
+        <v>0.001327622075</v>
       </c>
       <c r="I242" s="5">
-        <v>0.00132867938</v>
+        <v>0.001328305535</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
         <v>9</v>
       </c>
       <c r="B243" t="s">
         <v>10</v>
       </c>
       <c r="C243" t="s">
         <v>493</v>
       </c>
       <c r="D243" t="s">
         <v>494</v>
       </c>
       <c r="E243" s="1">
-        <v>725000</v>
+        <v>721000</v>
       </c>
       <c r="F243" s="2">
-        <v>95.96523000000001</v>
+        <v>104.7343</v>
       </c>
       <c r="G243" s="3">
-        <v>695747.92</v>
+        <v>755134.3</v>
       </c>
       <c r="H243" s="4">
-        <v>0.001210544484</v>
+        <v>0.001297381445</v>
       </c>
       <c r="I243" s="5">
-        <v>0.001211008541</v>
+        <v>0.001298049337</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
         <v>9</v>
       </c>
       <c r="B244" t="s">
         <v>10</v>
       </c>
       <c r="C244" t="s">
         <v>495</v>
       </c>
       <c r="D244" t="s">
         <v>496</v>
       </c>
       <c r="E244" s="1">
-        <v>676000</v>
+        <v>765806.38</v>
       </c>
       <c r="F244" s="2">
-        <v>105.2033</v>
+        <v>1</v>
       </c>
       <c r="G244" s="3">
-        <v>711174.3100000001</v>
+        <v>765806.38</v>
       </c>
       <c r="H244" s="4">
-        <v>0.001237385142</v>
+        <v>0.001315716932</v>
       </c>
       <c r="I244" s="5">
-        <v>0.001237859488</v>
+        <v>0.001316394263</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" t="s">
         <v>9</v>
       </c>
       <c r="B245" t="s">
         <v>10</v>
       </c>
       <c r="C245" t="s">
         <v>497</v>
       </c>
       <c r="D245" t="s">
         <v>498</v>
       </c>
       <c r="E245" s="1">
-        <v>667000</v>
+        <v>756000</v>
       </c>
       <c r="F245" s="2">
-        <v>102.801501</v>
+        <v>98.46978799999999</v>
       </c>
       <c r="G245" s="3">
-        <v>685686.01</v>
+        <v>744431.6</v>
       </c>
       <c r="H245" s="4">
-        <v>0.001193037591</v>
+        <v>0.001278993336</v>
       </c>
       <c r="I245" s="5">
-        <v>0.001193494936</v>
+        <v>0.001279651762</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" t="s">
         <v>9</v>
       </c>
       <c r="B246" t="s">
         <v>10</v>
       </c>
       <c r="C246" t="s">
         <v>499</v>
       </c>
       <c r="D246" t="s">
         <v>500</v>
       </c>
       <c r="E246" s="1">
-        <v>653000</v>
+        <v>640000</v>
       </c>
       <c r="F246" s="2">
-        <v>103.45774</v>
+        <v>121.372416</v>
       </c>
       <c r="G246" s="3">
-        <v>675579.04</v>
+        <v>776783.46</v>
       </c>
       <c r="H246" s="4">
-        <v>0.00117545229</v>
+        <v>0.001334576442</v>
       </c>
       <c r="I246" s="5">
-        <v>0.001175902894</v>
+        <v>0.001335263482</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
         <v>9</v>
       </c>
       <c r="B247" t="s">
         <v>10</v>
       </c>
       <c r="C247" t="s">
         <v>501</v>
       </c>
       <c r="D247" t="s">
         <v>502</v>
       </c>
       <c r="E247" s="1">
-        <v>671000</v>
+        <v>976000</v>
       </c>
       <c r="F247" s="2">
-        <v>100.3287</v>
+        <v>74.134934</v>
       </c>
       <c r="G247" s="3">
-        <v>673205.58</v>
+        <v>723556.96</v>
       </c>
       <c r="H247" s="4">
-        <v>0.001171322655</v>
+        <v>0.001243129024</v>
       </c>
       <c r="I247" s="5">
-        <v>0.001171771676</v>
+        <v>0.001243768987</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
         <v>9</v>
       </c>
       <c r="B248" t="s">
         <v>10</v>
       </c>
       <c r="C248" t="s">
         <v>503</v>
       </c>
       <c r="D248" t="s">
         <v>504</v>
       </c>
       <c r="E248" s="1">
-        <v>693000</v>
+        <v>725000</v>
       </c>
       <c r="F248" s="2">
-        <v>99.631473</v>
+        <v>95.544292</v>
       </c>
       <c r="G248" s="3">
-        <v>690446.11</v>
+        <v>692696.12</v>
       </c>
       <c r="H248" s="4">
-        <v>0.001201319769</v>
+        <v>0.001190107622</v>
       </c>
       <c r="I248" s="5">
-        <v>0.001201780289</v>
+        <v>0.001190720289</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" t="s">
         <v>9</v>
       </c>
       <c r="B249" t="s">
         <v>10</v>
       </c>
       <c r="C249" t="s">
         <v>505</v>
       </c>
       <c r="D249" t="s">
         <v>506</v>
       </c>
       <c r="E249" s="1">
-        <v>692473.982</v>
+        <v>676000</v>
       </c>
       <c r="F249" s="2">
-        <v>100.573161</v>
+        <v>104.891561</v>
       </c>
       <c r="G249" s="3">
-        <v>696442.97</v>
+        <v>709066.95</v>
       </c>
       <c r="H249" s="4">
-        <v>0.001211753824</v>
+        <v>0.001218234033</v>
       </c>
       <c r="I249" s="5">
-        <v>0.001212218344</v>
+        <v>0.00121886118</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
         <v>9</v>
       </c>
       <c r="B250" t="s">
         <v>10</v>
       </c>
       <c r="C250" t="s">
         <v>507</v>
       </c>
       <c r="D250" t="s">
         <v>508</v>
       </c>
       <c r="E250" s="1">
-        <v>763875.23</v>
+        <v>667000</v>
       </c>
       <c r="F250" s="2">
-        <v>88.92345899999999</v>
+        <v>102.68006</v>
       </c>
       <c r="G250" s="3">
-        <v>679264.28</v>
+        <v>684876</v>
       </c>
       <c r="H250" s="4">
-        <v>0.001181864298</v>
+        <v>0.001176672032</v>
       </c>
       <c r="I250" s="5">
-        <v>0.00118231736</v>
+        <v>0.001177277783</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
         <v>9</v>
       </c>
       <c r="B251" t="s">
         <v>10</v>
       </c>
       <c r="C251" t="s">
         <v>509</v>
       </c>
       <c r="D251" t="s">
         <v>510</v>
       </c>
       <c r="E251" s="1">
-        <v>797000</v>
+        <v>653000</v>
       </c>
       <c r="F251" s="2">
-        <v>88.324393</v>
+        <v>103.23028</v>
       </c>
       <c r="G251" s="3">
-        <v>703945.41</v>
+        <v>674093.73</v>
       </c>
       <c r="H251" s="4">
-        <v>0.001224807455</v>
+        <v>0.001158147223</v>
       </c>
       <c r="I251" s="5">
-        <v>0.001225276979</v>
+        <v>0.001158743437</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" t="s">
         <v>9</v>
       </c>
       <c r="B252" t="s">
         <v>10</v>
       </c>
       <c r="C252" t="s">
         <v>511</v>
       </c>
       <c r="D252" t="s">
         <v>512</v>
       </c>
       <c r="E252" s="1">
-        <v>736000</v>
+        <v>671000</v>
       </c>
       <c r="F252" s="2">
-        <v>95.793374</v>
+        <v>100.8218</v>
       </c>
       <c r="G252" s="3">
-        <v>705039.23</v>
+        <v>676514.28</v>
       </c>
       <c r="H252" s="4">
-        <v>0.001226710613</v>
+        <v>0.001162305921</v>
       </c>
       <c r="I252" s="5">
-        <v>0.001227180866</v>
+        <v>0.001162904277</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
         <v>9</v>
       </c>
       <c r="B253" t="s">
         <v>10</v>
       </c>
       <c r="C253" t="s">
         <v>513</v>
       </c>
       <c r="D253" t="s">
         <v>514</v>
       </c>
       <c r="E253" s="1">
-        <v>688000</v>
+        <v>693000</v>
       </c>
       <c r="F253" s="2">
-        <v>98.093661</v>
+        <v>99.534364</v>
       </c>
       <c r="G253" s="3">
-        <v>674884.39</v>
+        <v>689773.14</v>
       </c>
       <c r="H253" s="4">
-        <v>0.001174243648</v>
+        <v>0.001185085717</v>
       </c>
       <c r="I253" s="5">
-        <v>0.001174693789</v>
+        <v>0.001185695799</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
         <v>9</v>
       </c>
       <c r="B254" t="s">
         <v>10</v>
       </c>
       <c r="C254" t="s">
         <v>515</v>
       </c>
       <c r="D254" t="s">
         <v>516</v>
       </c>
       <c r="E254" s="1">
-        <v>601000</v>
+        <v>692473.982</v>
       </c>
       <c r="F254" s="2">
-        <v>101.1329</v>
+        <v>100.465001</v>
       </c>
       <c r="G254" s="3">
-        <v>607808.73</v>
+        <v>695693.99</v>
       </c>
       <c r="H254" s="4">
-        <v>0.001057537487</v>
+        <v>0.001195258214</v>
       </c>
       <c r="I254" s="5">
-        <v>0.001057942889</v>
+        <v>0.001195873533</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" t="s">
         <v>9</v>
       </c>
       <c r="B255" t="s">
         <v>10</v>
       </c>
       <c r="C255" t="s">
         <v>517</v>
       </c>
       <c r="D255" t="s">
         <v>518</v>
       </c>
       <c r="E255" s="1">
-        <v>602000</v>
+        <v>761924.1</v>
       </c>
       <c r="F255" s="2">
-        <v>102.521683</v>
+        <v>88.890151</v>
       </c>
       <c r="G255" s="3">
-        <v>617180.53</v>
+        <v>677275.48</v>
       </c>
       <c r="H255" s="4">
-        <v>0.001073843657</v>
+        <v>0.001163613733</v>
       </c>
       <c r="I255" s="5">
-        <v>0.00107425531</v>
+        <v>0.001164212761</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" t="s">
         <v>9</v>
       </c>
       <c r="B256" t="s">
         <v>10</v>
       </c>
       <c r="C256" t="s">
         <v>519</v>
       </c>
       <c r="D256" t="s">
         <v>520</v>
       </c>
       <c r="E256" s="1">
-        <v>766000</v>
+        <v>797000</v>
       </c>
       <c r="F256" s="2">
-        <v>85.63175099999999</v>
+        <v>88.571063</v>
       </c>
       <c r="G256" s="3">
-        <v>655939.21</v>
+        <v>705911.37</v>
       </c>
       <c r="H256" s="4">
-        <v>0.001141280593</v>
+        <v>0.001212812493</v>
       </c>
       <c r="I256" s="5">
-        <v>0.001141718097</v>
+        <v>0.001213436849</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" t="s">
         <v>9</v>
       </c>
       <c r="B257" t="s">
         <v>10</v>
       </c>
       <c r="C257" t="s">
         <v>521</v>
       </c>
       <c r="D257" t="s">
         <v>522</v>
       </c>
       <c r="E257" s="1">
-        <v>630000</v>
+        <v>736000</v>
       </c>
       <c r="F257" s="2">
-        <v>99.96810000000001</v>
+        <v>93.606734</v>
       </c>
       <c r="G257" s="3">
-        <v>629799.03</v>
+        <v>688945.5600000001</v>
       </c>
       <c r="H257" s="4">
-        <v>0.001095798813</v>
+        <v>0.001183663867</v>
       </c>
       <c r="I257" s="5">
-        <v>0.001096218882</v>
+        <v>0.001184273217</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" t="s">
         <v>9</v>
       </c>
       <c r="B258" t="s">
         <v>10</v>
       </c>
       <c r="C258" t="s">
         <v>523</v>
       </c>
       <c r="D258" t="s">
         <v>524</v>
       </c>
       <c r="E258" s="1">
-        <v>617000</v>
+        <v>685000</v>
       </c>
       <c r="F258" s="2">
-        <v>98.21387</v>
+        <v>100.0536</v>
       </c>
       <c r="G258" s="3">
-        <v>605979.58</v>
+        <v>685367.16</v>
       </c>
       <c r="H258" s="4">
-        <v>0.001054354914</v>
+        <v>0.001177515884</v>
       </c>
       <c r="I258" s="5">
-        <v>0.001054759096</v>
+        <v>0.00117812207</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" t="s">
         <v>9</v>
       </c>
       <c r="B259" t="s">
         <v>10</v>
       </c>
       <c r="C259" t="s">
         <v>525</v>
       </c>
       <c r="D259" t="s">
         <v>526</v>
       </c>
       <c r="E259" s="1">
-        <v>628000</v>
+        <v>602000</v>
       </c>
       <c r="F259" s="2">
-        <v>103.635</v>
+        <v>102.560548</v>
       </c>
       <c r="G259" s="3">
-        <v>650827.8</v>
+        <v>617414.5</v>
       </c>
       <c r="H259" s="4">
-        <v>0.001132387153</v>
+        <v>0.001060767749</v>
       </c>
       <c r="I259" s="5">
-        <v>0.001132821248</v>
+        <v>0.001061313833</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" t="s">
         <v>9</v>
       </c>
       <c r="B260" t="s">
         <v>10</v>
       </c>
       <c r="C260" t="s">
         <v>527</v>
       </c>
       <c r="D260" t="s">
         <v>528</v>
       </c>
       <c r="E260" s="1">
-        <v>648000</v>
+        <v>766000</v>
       </c>
       <c r="F260" s="2">
-        <v>97.720102</v>
+        <v>86.678884</v>
       </c>
       <c r="G260" s="3">
-        <v>633226.26</v>
+        <v>663960.25</v>
       </c>
       <c r="H260" s="4">
-        <v>0.001101761914</v>
+        <v>0.001140737094</v>
       </c>
       <c r="I260" s="5">
-        <v>0.001102184269</v>
+        <v>0.001141324346</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" t="s">
         <v>9</v>
       </c>
       <c r="B261" t="s">
         <v>10</v>
       </c>
       <c r="C261" t="s">
         <v>529</v>
       </c>
       <c r="D261" t="s">
         <v>530</v>
       </c>
       <c r="E261" s="1">
-        <v>682000</v>
+        <v>630000</v>
       </c>
       <c r="F261" s="2">
-        <v>91.128576</v>
+        <v>99.73777</v>
       </c>
       <c r="G261" s="3">
-        <v>621496.89</v>
+        <v>628347.95</v>
       </c>
       <c r="H261" s="4">
-        <v>0.001081353765</v>
+        <v>0.001079552299</v>
       </c>
       <c r="I261" s="5">
-        <v>0.001081768297</v>
+        <v>0.001080108053</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" t="s">
         <v>9</v>
       </c>
       <c r="B262" t="s">
         <v>10</v>
       </c>
       <c r="C262" t="s">
         <v>531</v>
       </c>
       <c r="D262" t="s">
         <v>532</v>
       </c>
       <c r="E262" s="1">
-        <v>569000</v>
+        <v>651000</v>
       </c>
       <c r="F262" s="2">
-        <v>99.69768000000001</v>
+        <v>99.872091</v>
       </c>
       <c r="G262" s="3">
-        <v>567279.8</v>
+        <v>650167.3100000001</v>
       </c>
       <c r="H262" s="4">
-        <v>0.000987020463</v>
+        <v>0.001117039716</v>
       </c>
       <c r="I262" s="5">
-        <v>0.0009873988329999999</v>
+        <v>0.001117614768</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" t="s">
         <v>9</v>
       </c>
       <c r="B263" t="s">
         <v>10</v>
       </c>
       <c r="C263" t="s">
         <v>533</v>
       </c>
       <c r="D263" t="s">
         <v>534</v>
       </c>
       <c r="E263" s="1">
-        <v>540000</v>
+        <v>628000</v>
       </c>
       <c r="F263" s="2">
-        <v>103.7486</v>
+        <v>103.403904</v>
       </c>
       <c r="G263" s="3">
-        <v>560242.4399999999</v>
+        <v>649376.52</v>
       </c>
       <c r="H263" s="4">
-        <v>0.000974776034</v>
+        <v>0.001115681066</v>
       </c>
       <c r="I263" s="5">
-        <v>0.00097514971</v>
+        <v>0.001116255419</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" t="s">
         <v>9</v>
       </c>
       <c r="B264" t="s">
         <v>10</v>
       </c>
       <c r="C264" t="s">
         <v>535</v>
       </c>
       <c r="D264" t="s">
         <v>536</v>
       </c>
       <c r="E264" s="1">
-        <v>684000</v>
+        <v>648000</v>
       </c>
       <c r="F264" s="2">
-        <v>85.62763699999999</v>
+        <v>97.669775</v>
       </c>
       <c r="G264" s="3">
-        <v>585693.04</v>
+        <v>632900.14</v>
       </c>
       <c r="H264" s="4">
-        <v>0.001019057992</v>
+        <v>0.001087373329</v>
       </c>
       <c r="I264" s="5">
-        <v>0.001019448643</v>
+        <v>0.001087933109</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" t="s">
         <v>9</v>
       </c>
       <c r="B265" t="s">
         <v>10</v>
       </c>
       <c r="C265" t="s">
         <v>537</v>
       </c>
       <c r="D265" t="s">
         <v>538</v>
       </c>
       <c r="E265" s="1">
-        <v>576000</v>
+        <v>682000</v>
       </c>
       <c r="F265" s="2">
-        <v>98.975807</v>
+        <v>91.112908</v>
       </c>
       <c r="G265" s="3">
-        <v>570100.65</v>
+        <v>621390.03</v>
       </c>
       <c r="H265" s="4">
-        <v>0.0009919285099999999</v>
+        <v>0.001067598036</v>
       </c>
       <c r="I265" s="5">
-        <v>0.0009923087609999999</v>
+        <v>0.001068147635</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
         <v>9</v>
       </c>
       <c r="B266" t="s">
         <v>10</v>
       </c>
       <c r="C266" t="s">
         <v>539</v>
       </c>
       <c r="D266" t="s">
         <v>540</v>
       </c>
       <c r="E266" s="1">
-        <v>639000</v>
+        <v>688000</v>
       </c>
       <c r="F266" s="2">
-        <v>89.291415</v>
+        <v>96.533238</v>
       </c>
       <c r="G266" s="3">
-        <v>570572.14</v>
+        <v>664148.6800000001</v>
       </c>
       <c r="H266" s="4">
-        <v>0.0009927488700000001</v>
+        <v>0.001141060825</v>
       </c>
       <c r="I266" s="5">
-        <v>0.0009931294359999999</v>
+        <v>0.001141648244</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
         <v>9</v>
       </c>
       <c r="B267" t="s">
         <v>10</v>
       </c>
       <c r="C267" t="s">
         <v>541</v>
       </c>
       <c r="D267" t="s">
         <v>542</v>
       </c>
       <c r="E267" s="1">
-        <v>620292.0738</v>
+        <v>569000</v>
       </c>
       <c r="F267" s="2">
-        <v>93.196664</v>
+        <v>100.077062</v>
       </c>
       <c r="G267" s="3">
-        <v>578091.52</v>
+        <v>569438.48</v>
       </c>
       <c r="H267" s="4">
-        <v>0.001005831973</v>
+        <v>0.000978341096</v>
       </c>
       <c r="I267" s="5">
-        <v>0.001006217554</v>
+        <v>0.000978844746</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
         <v>9</v>
       </c>
       <c r="B268" t="s">
         <v>10</v>
       </c>
       <c r="C268" t="s">
         <v>543</v>
       </c>
       <c r="D268" t="s">
         <v>544</v>
       </c>
       <c r="E268" s="1">
-        <v>598000</v>
+        <v>540000</v>
       </c>
       <c r="F268" s="2">
-        <v>99.37909999999999</v>
+        <v>103.5771</v>
       </c>
       <c r="G268" s="3">
-        <v>594287.02</v>
+        <v>559316.34</v>
       </c>
       <c r="H268" s="4">
-        <v>0.001034010816</v>
+        <v>0.000960950441</v>
       </c>
       <c r="I268" s="5">
-        <v>0.001034407199</v>
+        <v>0.000961445139</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
         <v>9</v>
       </c>
       <c r="B269" t="s">
         <v>10</v>
       </c>
       <c r="C269" t="s">
         <v>545</v>
       </c>
       <c r="D269" t="s">
         <v>546</v>
       </c>
       <c r="E269" s="1">
-        <v>644000</v>
+        <v>684000</v>
       </c>
       <c r="F269" s="2">
-        <v>88.341598</v>
+        <v>86.18432300000001</v>
       </c>
       <c r="G269" s="3">
-        <v>568919.89</v>
+        <v>589500.77</v>
       </c>
       <c r="H269" s="4">
-        <v>0.000989874089</v>
+        <v>0.001012809718</v>
       </c>
       <c r="I269" s="5">
-        <v>0.0009902535529999999</v>
+        <v>0.001013331112</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" t="s">
         <v>9</v>
       </c>
       <c r="B270" t="s">
         <v>10</v>
       </c>
       <c r="C270" t="s">
         <v>547</v>
       </c>
       <c r="D270" t="s">
         <v>548</v>
       </c>
       <c r="E270" s="1">
-        <v>578000</v>
+        <v>601000</v>
       </c>
       <c r="F270" s="2">
-        <v>94.73401</v>
+        <v>101.105008</v>
       </c>
       <c r="G270" s="3">
-        <v>547562.58</v>
+        <v>607641.1</v>
       </c>
       <c r="H270" s="4">
-        <v>0.00095271411</v>
+        <v>0.001043976261</v>
       </c>
       <c r="I270" s="5">
-        <v>0.000953079329</v>
+        <v>0.0010445137</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" t="s">
         <v>9</v>
       </c>
       <c r="B271" t="s">
         <v>10</v>
       </c>
       <c r="C271" t="s">
         <v>549</v>
       </c>
       <c r="D271" t="s">
         <v>550</v>
       </c>
       <c r="E271" s="1">
-        <v>672000</v>
+        <v>576000</v>
       </c>
       <c r="F271" s="2">
-        <v>83.83349</v>
+        <v>98.91587</v>
       </c>
       <c r="G271" s="3">
-        <v>563361.05</v>
+        <v>569755.41</v>
       </c>
       <c r="H271" s="4">
-        <v>0.0009802021650000001</v>
+        <v>0.0009788856050000001</v>
       </c>
       <c r="I271" s="5">
-        <v>0.0009805779210000001</v>
+        <v>0.000979389535</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" t="s">
         <v>9</v>
       </c>
       <c r="B272" t="s">
         <v>10</v>
       </c>
       <c r="C272" t="s">
         <v>551</v>
       </c>
       <c r="D272" t="s">
         <v>552</v>
       </c>
       <c r="E272" s="1">
-        <v>587000</v>
+        <v>639000</v>
       </c>
       <c r="F272" s="2">
-        <v>100.03863</v>
+        <v>89.20821599999999</v>
       </c>
       <c r="G272" s="3">
-        <v>587226.76</v>
+        <v>570040.5</v>
       </c>
       <c r="H272" s="4">
-        <v>0.001021726541</v>
+        <v>0.0009793754110000001</v>
       </c>
       <c r="I272" s="5">
-        <v>0.001022118215</v>
+        <v>0.0009798795929999999</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" t="s">
         <v>9</v>
       </c>
       <c r="B273" t="s">
         <v>10</v>
       </c>
       <c r="C273" t="s">
         <v>553</v>
       </c>
       <c r="D273" t="s">
         <v>554</v>
       </c>
       <c r="E273" s="1">
-        <v>561000</v>
+        <v>620292.0738</v>
       </c>
       <c r="F273" s="2">
-        <v>99.17398900000001</v>
+        <v>93.275356</v>
       </c>
       <c r="G273" s="3">
-        <v>556366.08</v>
+        <v>578579.64</v>
       </c>
       <c r="H273" s="4">
-        <v>0.000968031481</v>
+        <v>0.0009940463389999999</v>
       </c>
       <c r="I273" s="5">
-        <v>0.000968402572</v>
+        <v>0.0009945580749999999</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" t="s">
         <v>9</v>
       </c>
       <c r="B274" t="s">
         <v>10</v>
       </c>
       <c r="C274" t="s">
         <v>555</v>
       </c>
       <c r="D274" t="s">
         <v>556</v>
       </c>
       <c r="E274" s="1">
-        <v>500000</v>
+        <v>617000</v>
       </c>
       <c r="F274" s="2">
-        <v>103.07839</v>
+        <v>97.958439</v>
       </c>
       <c r="G274" s="3">
-        <v>515391.95</v>
+        <v>604403.5699999999</v>
       </c>
       <c r="H274" s="4">
-        <v>0.000896739849</v>
+        <v>0.001038413925</v>
       </c>
       <c r="I274" s="5">
-        <v>0.00089708361</v>
+        <v>0.001038948501</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" t="s">
         <v>9</v>
       </c>
       <c r="B275" t="s">
         <v>10</v>
       </c>
       <c r="C275" t="s">
         <v>557</v>
       </c>
       <c r="D275" t="s">
         <v>558</v>
       </c>
       <c r="E275" s="1">
-        <v>494000</v>
+        <v>598000</v>
       </c>
       <c r="F275" s="2">
-        <v>104.64017</v>
+        <v>99.22589000000001</v>
       </c>
       <c r="G275" s="3">
-        <v>516922.44</v>
+        <v>593370.8199999999</v>
       </c>
       <c r="H275" s="4">
-        <v>0.000899402776</v>
+        <v>0.00101945878</v>
       </c>
       <c r="I275" s="5">
-        <v>0.0008997475580000001</v>
+        <v>0.001019983597</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" t="s">
         <v>9</v>
       </c>
       <c r="B276" t="s">
         <v>10</v>
       </c>
       <c r="C276" t="s">
         <v>559</v>
       </c>
       <c r="D276" t="s">
         <v>560</v>
       </c>
       <c r="E276" s="1">
-        <v>493000</v>
+        <v>644000</v>
       </c>
       <c r="F276" s="2">
-        <v>100.735181</v>
+        <v>88.247207</v>
       </c>
       <c r="G276" s="3">
-        <v>496624.44</v>
+        <v>568312.01</v>
       </c>
       <c r="H276" s="4">
-        <v>0.00086408592</v>
+        <v>0.000976405731</v>
       </c>
       <c r="I276" s="5">
-        <v>0.000864417163</v>
+        <v>0.0009769083840000001</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" t="s">
         <v>9</v>
       </c>
       <c r="B277" t="s">
         <v>10</v>
       </c>
       <c r="C277" t="s">
         <v>561</v>
       </c>
       <c r="D277" t="s">
         <v>562</v>
       </c>
       <c r="E277" s="1">
-        <v>513000</v>
+        <v>578000</v>
       </c>
       <c r="F277" s="2">
-        <v>101.7767</v>
+        <v>96.276303</v>
       </c>
       <c r="G277" s="3">
-        <v>522114.47</v>
+        <v>556477.03</v>
       </c>
       <c r="H277" s="4">
-        <v>0.000908436486</v>
+        <v>0.000956072281</v>
       </c>
       <c r="I277" s="5">
-        <v>0.0009087847299999999</v>
+        <v>0.000956564467</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" t="s">
         <v>9</v>
       </c>
       <c r="B278" t="s">
         <v>10</v>
       </c>
       <c r="C278" t="s">
         <v>563</v>
       </c>
       <c r="D278" t="s">
         <v>564</v>
       </c>
       <c r="E278" s="1">
-        <v>583000</v>
+        <v>672000</v>
       </c>
       <c r="F278" s="2">
-        <v>83.85475</v>
+        <v>83.864436</v>
       </c>
       <c r="G278" s="3">
-        <v>488873.19</v>
+        <v>563569.01</v>
       </c>
       <c r="H278" s="4">
-        <v>0.000850599379</v>
+        <v>0.00096825687</v>
       </c>
       <c r="I278" s="5">
-        <v>0.000850925452</v>
+        <v>0.0009687553289999999</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" t="s">
         <v>9</v>
       </c>
       <c r="B279" t="s">
         <v>10</v>
       </c>
       <c r="C279" t="s">
         <v>565</v>
       </c>
       <c r="D279" t="s">
         <v>566</v>
       </c>
       <c r="E279" s="1">
-        <v>496000</v>
+        <v>587000</v>
       </c>
       <c r="F279" s="2">
-        <v>102.610548</v>
+        <v>100.060801</v>
       </c>
       <c r="G279" s="3">
-        <v>508948.32</v>
+        <v>587356.9</v>
       </c>
       <c r="H279" s="4">
-        <v>0.000885528456</v>
+        <v>0.001009126381</v>
       </c>
       <c r="I279" s="5">
-        <v>0.000885867919</v>
+        <v>0.001009645879</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" t="s">
         <v>9</v>
       </c>
       <c r="B280" t="s">
         <v>10</v>
       </c>
       <c r="C280" t="s">
         <v>567</v>
       </c>
       <c r="D280" t="s">
         <v>568</v>
       </c>
       <c r="E280" s="1">
-        <v>508000</v>
+        <v>561000</v>
       </c>
       <c r="F280" s="2">
-        <v>99.689537</v>
+        <v>99.03835100000001</v>
       </c>
       <c r="G280" s="3">
-        <v>506422.85</v>
+        <v>555605.15</v>
       </c>
       <c r="H280" s="4">
-        <v>0.000881134345</v>
+        <v>0.000954574317</v>
       </c>
       <c r="I280" s="5">
-        <v>0.0008814721229999999</v>
+        <v>0.000955065732</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" t="s">
         <v>9</v>
       </c>
       <c r="B281" t="s">
         <v>10</v>
       </c>
       <c r="C281" t="s">
         <v>569</v>
       </c>
       <c r="D281" t="s">
         <v>570</v>
       </c>
       <c r="E281" s="1">
         <v>500000</v>
       </c>
       <c r="F281" s="2">
-        <v>100.1071</v>
+        <v>102.9452</v>
       </c>
       <c r="G281" s="3">
-        <v>500535.5</v>
+        <v>514726</v>
       </c>
       <c r="H281" s="4">
-        <v>0.000870890841</v>
+        <v>0.0008843406519999999</v>
       </c>
       <c r="I281" s="5">
-        <v>0.000871224692</v>
+        <v>0.000884795911</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" t="s">
         <v>9</v>
       </c>
       <c r="B282" t="s">
         <v>10</v>
       </c>
       <c r="C282" t="s">
         <v>571</v>
       </c>
       <c r="D282" t="s">
         <v>572</v>
       </c>
       <c r="E282" s="1">
-        <v>602000</v>
+        <v>494000</v>
       </c>
       <c r="F282" s="2">
-        <v>89.784769</v>
+        <v>104.286619</v>
       </c>
       <c r="G282" s="3">
-        <v>540504.3100000001</v>
+        <v>515175.9</v>
       </c>
       <c r="H282" s="4">
-        <v>0.0009404333009999999</v>
+        <v>0.000885113613</v>
       </c>
       <c r="I282" s="5">
-        <v>0.000940793811</v>
+        <v>0.000885569269</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" t="s">
         <v>9</v>
       </c>
       <c r="B283" t="s">
         <v>10</v>
       </c>
       <c r="C283" t="s">
         <v>573</v>
       </c>
       <c r="D283" t="s">
         <v>574</v>
       </c>
       <c r="E283" s="1">
-        <v>508000</v>
+        <v>493000</v>
       </c>
       <c r="F283" s="2">
-        <v>101.5135</v>
+        <v>100.44926</v>
       </c>
       <c r="G283" s="3">
-        <v>515688.58</v>
+        <v>495214.85</v>
       </c>
       <c r="H283" s="4">
-        <v>0.000897255961</v>
+        <v>0.000850818931</v>
       </c>
       <c r="I283" s="5">
-        <v>0.000897599919</v>
+        <v>0.000851256932</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" t="s">
         <v>9</v>
       </c>
       <c r="B284" t="s">
         <v>10</v>
       </c>
       <c r="C284" t="s">
         <v>575</v>
       </c>
       <c r="D284" t="s">
         <v>576</v>
       </c>
       <c r="E284" s="1">
-        <v>508000</v>
+        <v>513000</v>
       </c>
       <c r="F284" s="2">
-        <v>99.67479299999999</v>
+        <v>101.687312</v>
       </c>
       <c r="G284" s="3">
-        <v>506347.95</v>
+        <v>521655.91</v>
       </c>
       <c r="H284" s="4">
-        <v>0.000881004026</v>
+        <v>0.000896246796</v>
       </c>
       <c r="I284" s="5">
-        <v>0.000881341754</v>
+        <v>0.000896708183</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" t="s">
         <v>9</v>
       </c>
       <c r="B285" t="s">
         <v>10</v>
       </c>
       <c r="C285" t="s">
         <v>577</v>
       </c>
       <c r="D285" t="s">
         <v>578</v>
       </c>
       <c r="E285" s="1">
-        <v>494000</v>
+        <v>496000</v>
       </c>
       <c r="F285" s="2">
-        <v>99.84497</v>
+        <v>102.557206</v>
       </c>
       <c r="G285" s="3">
-        <v>493234.15</v>
+        <v>508683.74</v>
       </c>
       <c r="H285" s="4">
-        <v>0.000858187092</v>
+        <v>0.000873959567</v>
       </c>
       <c r="I285" s="5">
-        <v>0.000858516074</v>
+        <v>0.000874409481</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" t="s">
         <v>9</v>
       </c>
       <c r="B286" t="s">
         <v>10</v>
       </c>
       <c r="C286" t="s">
         <v>579</v>
       </c>
       <c r="D286" t="s">
         <v>580</v>
       </c>
       <c r="E286" s="1">
-        <v>672000</v>
+        <v>508000</v>
       </c>
       <c r="F286" s="2">
-        <v>75.846881</v>
+        <v>99.48468099999999</v>
       </c>
       <c r="G286" s="3">
-        <v>509691.04</v>
+        <v>505382.18</v>
       </c>
       <c r="H286" s="4">
-        <v>0.000886820732</v>
+        <v>0.000868287217</v>
       </c>
       <c r="I286" s="5">
-        <v>0.000887160691</v>
+        <v>0.000868734211</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" t="s">
         <v>9</v>
       </c>
       <c r="B287" t="s">
         <v>10</v>
       </c>
       <c r="C287" t="s">
         <v>581</v>
       </c>
       <c r="D287" t="s">
         <v>582</v>
       </c>
       <c r="E287" s="1">
-        <v>499000</v>
+        <v>500000</v>
       </c>
       <c r="F287" s="2">
-        <v>100.3868</v>
+        <v>100.1089</v>
       </c>
       <c r="G287" s="3">
-        <v>500930.13</v>
+        <v>500544.5</v>
       </c>
       <c r="H287" s="4">
-        <v>0.000871577468</v>
+        <v>0.000859975695</v>
       </c>
       <c r="I287" s="5">
-        <v>0.000871911583</v>
+        <v>0.00086041841</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" t="s">
         <v>9</v>
       </c>
       <c r="B288" t="s">
         <v>10</v>
       </c>
       <c r="C288" t="s">
         <v>583</v>
       </c>
       <c r="D288" t="s">
         <v>584</v>
       </c>
       <c r="E288" s="1">
-        <v>419000</v>
+        <v>602000</v>
       </c>
       <c r="F288" s="2">
-        <v>103.647847</v>
+        <v>88.213262</v>
       </c>
       <c r="G288" s="3">
-        <v>434284.48</v>
+        <v>531043.84</v>
       </c>
       <c r="H288" s="4">
-        <v>0.000755619481</v>
+        <v>0.000912376008</v>
       </c>
       <c r="I288" s="5">
-        <v>0.000755909144</v>
+        <v>0.0009128457</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" t="s">
         <v>9</v>
       </c>
       <c r="B289" t="s">
         <v>10</v>
       </c>
       <c r="C289" t="s">
         <v>585</v>
       </c>
       <c r="D289" t="s">
         <v>586</v>
       </c>
       <c r="E289" s="1">
-        <v>438000</v>
+        <v>508000</v>
       </c>
       <c r="F289" s="2">
-        <v>100.424977</v>
+        <v>102.679093</v>
       </c>
       <c r="G289" s="3">
-        <v>439861.4</v>
+        <v>521609.79</v>
       </c>
       <c r="H289" s="4">
-        <v>0.000765322867</v>
+        <v>0.000896167561</v>
       </c>
       <c r="I289" s="5">
-        <v>0.00076561625</v>
+        <v>0.000896628908</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" t="s">
         <v>9</v>
       </c>
       <c r="B290" t="s">
         <v>10</v>
       </c>
       <c r="C290" t="s">
         <v>587</v>
       </c>
       <c r="D290" t="s">
         <v>588</v>
       </c>
       <c r="E290" s="1">
-        <v>535000</v>
+        <v>508000</v>
       </c>
       <c r="F290" s="2">
-        <v>87.624731</v>
+        <v>100.1364</v>
       </c>
       <c r="G290" s="3">
-        <v>468792.31</v>
+        <v>508692.91</v>
       </c>
       <c r="H290" s="4">
-        <v>0.000815660287</v>
+        <v>0.000873975322</v>
       </c>
       <c r="I290" s="5">
-        <v>0.000815972967</v>
+        <v>0.000874425244</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" t="s">
         <v>9</v>
       </c>
       <c r="B291" t="s">
         <v>10</v>
       </c>
       <c r="C291" t="s">
         <v>589</v>
       </c>
       <c r="D291" t="s">
         <v>590</v>
       </c>
       <c r="E291" s="1">
-        <v>460000</v>
+        <v>672000</v>
       </c>
       <c r="F291" s="2">
-        <v>98.43644999999999</v>
+        <v>75.563958</v>
       </c>
       <c r="G291" s="3">
-        <v>452807.67</v>
+        <v>507789.8</v>
       </c>
       <c r="H291" s="4">
-        <v>0.000787848319</v>
+        <v>0.000872423699</v>
       </c>
       <c r="I291" s="5">
-        <v>0.000788150337</v>
+        <v>0.000872872823</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" t="s">
         <v>9</v>
       </c>
       <c r="B292" t="s">
         <v>10</v>
       </c>
       <c r="C292" t="s">
         <v>591</v>
       </c>
       <c r="D292" t="s">
         <v>592</v>
       </c>
       <c r="E292" s="1">
-        <v>492000</v>
+        <v>499000</v>
       </c>
       <c r="F292" s="2">
-        <v>97.377492</v>
+        <v>99.774928</v>
       </c>
       <c r="G292" s="3">
-        <v>479097.26</v>
+        <v>497876.89</v>
       </c>
       <c r="H292" s="4">
-        <v>0.000833590057</v>
+        <v>0.000855392528</v>
       </c>
       <c r="I292" s="5">
-        <v>0.00083390961</v>
+        <v>0.000855832884</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" t="s">
         <v>9</v>
       </c>
       <c r="B293" t="s">
         <v>10</v>
       </c>
       <c r="C293" t="s">
         <v>593</v>
       </c>
       <c r="D293" t="s">
         <v>594</v>
       </c>
       <c r="E293" s="1">
-        <v>460000</v>
+        <v>583000</v>
       </c>
       <c r="F293" s="2">
-        <v>100.243193</v>
+        <v>84.68264000000001</v>
       </c>
       <c r="G293" s="3">
-        <v>461118.69</v>
+        <v>493699.79</v>
       </c>
       <c r="H293" s="4">
-        <v>0.00080230881</v>
+        <v>0.000848215935</v>
       </c>
       <c r="I293" s="5">
-        <v>0.000802616372</v>
+        <v>0.000848652596</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" t="s">
         <v>9</v>
       </c>
       <c r="B294" t="s">
         <v>10</v>
       </c>
       <c r="C294" t="s">
         <v>595</v>
       </c>
       <c r="D294" t="s">
         <v>596</v>
       </c>
       <c r="E294" s="1">
-        <v>452000</v>
+        <v>438000</v>
       </c>
       <c r="F294" s="2">
-        <v>98.727281</v>
+        <v>100.417694</v>
       </c>
       <c r="G294" s="3">
-        <v>446247.31</v>
+        <v>439829.5</v>
       </c>
       <c r="H294" s="4">
-        <v>0.000776433829</v>
+        <v>0.000755662443</v>
       </c>
       <c r="I294" s="5">
-        <v>0.000776731472</v>
+        <v>0.000756051458</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" t="s">
         <v>9</v>
       </c>
       <c r="B295" t="s">
         <v>10</v>
       </c>
       <c r="C295" t="s">
         <v>597</v>
       </c>
       <c r="D295" t="s">
         <v>598</v>
       </c>
       <c r="E295" s="1">
-        <v>392000</v>
+        <v>535000</v>
       </c>
       <c r="F295" s="2">
-        <v>103.363801</v>
+        <v>87.72742100000001</v>
       </c>
       <c r="G295" s="3">
-        <v>405186.1</v>
+        <v>469341.7</v>
       </c>
       <c r="H295" s="4">
-        <v>0.0007049906809999999</v>
+        <v>0.00080636678</v>
       </c>
       <c r="I295" s="5">
-        <v>0.000705260936</v>
+        <v>0.000806781897</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" t="s">
         <v>9</v>
       </c>
       <c r="B296" t="s">
         <v>10</v>
       </c>
       <c r="C296" t="s">
         <v>599</v>
       </c>
       <c r="D296" t="s">
         <v>600</v>
       </c>
       <c r="E296" s="1">
-        <v>377000</v>
+        <v>460000</v>
       </c>
       <c r="F296" s="2">
-        <v>99.59247999999999</v>
+        <v>98.425343</v>
       </c>
       <c r="G296" s="3">
-        <v>375463.65</v>
+        <v>452756.58</v>
       </c>
       <c r="H296" s="4">
-        <v>0.000653276048</v>
+        <v>0.000777872202</v>
       </c>
       <c r="I296" s="5">
-        <v>0.000653526478</v>
+        <v>0.000778272651</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
         <v>9</v>
       </c>
       <c r="B297" t="s">
         <v>10</v>
       </c>
       <c r="C297" t="s">
         <v>601</v>
       </c>
       <c r="D297" t="s">
         <v>602</v>
       </c>
       <c r="E297" s="1">
-        <v>384000</v>
+        <v>504000</v>
       </c>
       <c r="F297" s="2">
-        <v>97.800273</v>
+        <v>97.444315</v>
       </c>
       <c r="G297" s="3">
-        <v>375553.05</v>
+        <v>491119.35</v>
       </c>
       <c r="H297" s="4">
-        <v>0.000653431595</v>
+        <v>0.000843782525</v>
       </c>
       <c r="I297" s="5">
-        <v>0.000653682084</v>
+        <v>0.000844216904</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" t="s">
         <v>9</v>
       </c>
       <c r="B298" t="s">
         <v>10</v>
       </c>
       <c r="C298" t="s">
         <v>603</v>
       </c>
       <c r="D298" t="s">
         <v>604</v>
       </c>
       <c r="E298" s="1">
-        <v>424650.674</v>
+        <v>460000</v>
       </c>
       <c r="F298" s="2">
-        <v>100.257451</v>
+        <v>100.135809</v>
       </c>
       <c r="G298" s="3">
-        <v>425743.94</v>
+        <v>460624.72</v>
       </c>
       <c r="H298" s="4">
-        <v>0.000740759644</v>
+        <v>0.000791390306</v>
       </c>
       <c r="I298" s="5">
-        <v>0.000741043611</v>
+        <v>0.000791797713</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" t="s">
         <v>9</v>
       </c>
       <c r="B299" t="s">
         <v>10</v>
       </c>
       <c r="C299" t="s">
         <v>605</v>
       </c>
       <c r="D299" t="s">
         <v>606</v>
       </c>
       <c r="E299" s="1">
-        <v>387941.5122</v>
+        <v>494000</v>
       </c>
       <c r="F299" s="2">
-        <v>99.681529</v>
+        <v>99.70611100000001</v>
       </c>
       <c r="G299" s="3">
-        <v>386706.03</v>
+        <v>492548.19</v>
       </c>
       <c r="H299" s="4">
-        <v>0.000672836872</v>
+        <v>0.000846237388</v>
       </c>
       <c r="I299" s="5">
-        <v>0.000673094801</v>
+        <v>0.000846673032</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" t="s">
         <v>9</v>
       </c>
       <c r="B300" t="s">
         <v>10</v>
       </c>
       <c r="C300" t="s">
         <v>607</v>
       </c>
       <c r="D300" t="s">
         <v>608</v>
       </c>
       <c r="E300" s="1">
-        <v>438000</v>
+        <v>452000</v>
       </c>
       <c r="F300" s="2">
-        <v>97.478623</v>
+        <v>98.666381</v>
       </c>
       <c r="G300" s="3">
-        <v>426956.37</v>
+        <v>445972.04</v>
       </c>
       <c r="H300" s="4">
-        <v>0.000742869169</v>
+        <v>0.000766215825</v>
       </c>
       <c r="I300" s="5">
-        <v>0.000743153944</v>
+        <v>0.000766610272</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" t="s">
         <v>9</v>
       </c>
       <c r="B301" t="s">
         <v>10</v>
       </c>
       <c r="C301" t="s">
         <v>609</v>
       </c>
       <c r="D301" t="s">
         <v>610</v>
       </c>
       <c r="E301" s="1">
-        <v>349000</v>
+        <v>419000</v>
       </c>
       <c r="F301" s="2">
-        <v>100.541201</v>
+        <v>103.526575</v>
       </c>
       <c r="G301" s="3">
-        <v>350888.79</v>
+        <v>433776.35</v>
       </c>
       <c r="H301" s="4">
-        <v>0.000610517805</v>
+        <v>0.000745262644</v>
       </c>
       <c r="I301" s="5">
-        <v>0.000610751844</v>
+        <v>0.000745646305</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" t="s">
         <v>9</v>
       </c>
       <c r="B302" t="s">
         <v>10</v>
       </c>
       <c r="C302" t="s">
         <v>611</v>
       </c>
       <c r="D302" t="s">
         <v>612</v>
       </c>
       <c r="E302" s="1">
-        <v>332000</v>
+        <v>424650.674</v>
       </c>
       <c r="F302" s="2">
-        <v>99.757178</v>
+        <v>100.135659</v>
       </c>
       <c r="G302" s="3">
-        <v>331193.83</v>
+        <v>425226.75</v>
       </c>
       <c r="H302" s="4">
-        <v>0.000576250184</v>
+        <v>0.000730573746</v>
       </c>
       <c r="I302" s="5">
-        <v>0.000576471086</v>
+        <v>0.000730949846</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" t="s">
         <v>9</v>
       </c>
       <c r="B303" t="s">
         <v>10</v>
       </c>
       <c r="C303" t="s">
         <v>613</v>
       </c>
       <c r="D303" t="s">
         <v>614</v>
       </c>
       <c r="E303" s="1">
-        <v>348000</v>
+        <v>438000</v>
       </c>
       <c r="F303" s="2">
-        <v>98.221621</v>
+        <v>97.27642899999999</v>
       </c>
       <c r="G303" s="3">
-        <v>341811.24</v>
+        <v>426070.76</v>
       </c>
       <c r="H303" s="4">
-        <v>0.000594723609</v>
+        <v>0.00073202382</v>
       </c>
       <c r="I303" s="5">
-        <v>0.000594951594</v>
+        <v>0.000732400666</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" t="s">
         <v>9</v>
       </c>
       <c r="B304" t="s">
         <v>10</v>
       </c>
       <c r="C304" t="s">
         <v>615</v>
       </c>
       <c r="D304" t="s">
         <v>616</v>
       </c>
       <c r="E304" s="1">
-        <v>278000</v>
+        <v>349000</v>
       </c>
       <c r="F304" s="2">
-        <v>99.62070900000001</v>
+        <v>100.903699</v>
       </c>
       <c r="G304" s="3">
-        <v>276945.57</v>
+        <v>352153.91</v>
       </c>
       <c r="H304" s="4">
-        <v>0.000481862647</v>
+        <v>0.00060502873</v>
       </c>
       <c r="I304" s="5">
-        <v>0.000482047367</v>
+        <v>0.000605340199</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" t="s">
         <v>9</v>
       </c>
       <c r="B305" t="s">
         <v>10</v>
       </c>
       <c r="C305" t="s">
         <v>617</v>
       </c>
       <c r="D305" t="s">
         <v>618</v>
       </c>
       <c r="E305" s="1">
-        <v>325000</v>
+        <v>377000</v>
       </c>
       <c r="F305" s="2">
-        <v>95.1536</v>
+        <v>99.5907</v>
       </c>
       <c r="G305" s="3">
-        <v>309249.2</v>
+        <v>375456.94</v>
       </c>
       <c r="H305" s="4">
-        <v>0.00053806832</v>
+        <v>0.000645065208</v>
       </c>
       <c r="I305" s="5">
-        <v>0.000538274586</v>
+        <v>0.000645397288</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" t="s">
         <v>9</v>
       </c>
       <c r="B306" t="s">
         <v>10</v>
       </c>
       <c r="C306" t="s">
         <v>619</v>
       </c>
       <c r="D306" t="s">
         <v>620</v>
       </c>
       <c r="E306" s="1">
-        <v>285000</v>
+        <v>384000</v>
       </c>
       <c r="F306" s="2">
-        <v>102.422839</v>
+        <v>97.762083</v>
       </c>
       <c r="G306" s="3">
-        <v>291905.09</v>
+        <v>375406.4</v>
       </c>
       <c r="H306" s="4">
-        <v>0.0005078909890000001</v>
+        <v>0.000644978376</v>
       </c>
       <c r="I306" s="5">
-        <v>0.000508085687</v>
+        <v>0.0006453104110000001</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
         <v>9</v>
       </c>
       <c r="B307" t="s">
         <v>10</v>
       </c>
       <c r="C307" t="s">
         <v>621</v>
       </c>
       <c r="D307" t="s">
         <v>622</v>
       </c>
       <c r="E307" s="1">
-        <v>285000</v>
+        <v>373071.7822</v>
       </c>
       <c r="F307" s="2">
-        <v>98.83881100000001</v>
+        <v>99.61888999999999</v>
       </c>
       <c r="G307" s="3">
-        <v>281690.61</v>
+        <v>371649.97</v>
       </c>
       <c r="H307" s="4">
-        <v>0.00049011863</v>
+        <v>0.000638524526</v>
       </c>
       <c r="I307" s="5">
-        <v>0.000490306514</v>
+        <v>0.000638853239</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" t="s">
         <v>9</v>
       </c>
       <c r="B308" t="s">
         <v>10</v>
       </c>
       <c r="C308" t="s">
         <v>623</v>
       </c>
       <c r="D308" t="s">
         <v>624</v>
       </c>
       <c r="E308" s="1">
-        <v>308000</v>
+        <v>332000</v>
       </c>
       <c r="F308" s="2">
-        <v>89.28574</v>
+        <v>100.046617</v>
       </c>
       <c r="G308" s="3">
-        <v>275000.08</v>
+        <v>332154.77</v>
       </c>
       <c r="H308" s="4">
-        <v>0.000478477651</v>
+        <v>0.000570668597</v>
       </c>
       <c r="I308" s="5">
-        <v>0.000478661073</v>
+        <v>0.000570962378</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" t="s">
         <v>9</v>
       </c>
       <c r="B309" t="s">
         <v>10</v>
       </c>
       <c r="C309" t="s">
         <v>625</v>
       </c>
       <c r="D309" t="s">
         <v>626</v>
       </c>
       <c r="E309" s="1">
-        <v>330000</v>
+        <v>348000</v>
       </c>
       <c r="F309" s="2">
-        <v>91.899333</v>
+        <v>97.88477899999999</v>
       </c>
       <c r="G309" s="3">
-        <v>303267.8</v>
+        <v>340639.03</v>
       </c>
       <c r="H309" s="4">
-        <v>0.000527661171</v>
+        <v>0.000585245243</v>
       </c>
       <c r="I309" s="5">
-        <v>0.000527863448</v>
+        <v>0.000585546527</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" t="s">
         <v>9</v>
       </c>
       <c r="B310" t="s">
         <v>10</v>
       </c>
       <c r="C310" t="s">
         <v>627</v>
       </c>
       <c r="D310" t="s">
         <v>628</v>
       </c>
       <c r="E310" s="1">
-        <v>270000</v>
+        <v>278000</v>
       </c>
       <c r="F310" s="2">
-        <v>99.629081</v>
+        <v>98.892777</v>
       </c>
       <c r="G310" s="3">
-        <v>268998.52</v>
+        <v>274921.92</v>
       </c>
       <c r="H310" s="4">
-        <v>0.000468035426</v>
+        <v>0.000472337962</v>
       </c>
       <c r="I310" s="5">
-        <v>0.000468214845</v>
+        <v>0.000472581122</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" t="s">
         <v>9</v>
       </c>
       <c r="B311" t="s">
         <v>10</v>
       </c>
       <c r="C311" t="s">
         <v>629</v>
       </c>
       <c r="D311" t="s">
         <v>630</v>
       </c>
       <c r="E311" s="1">
-        <v>291000</v>
+        <v>325000</v>
       </c>
       <c r="F311" s="2">
-        <v>101.0461</v>
+        <v>94.45531099999999</v>
       </c>
       <c r="G311" s="3">
-        <v>294044.15</v>
+        <v>306979.76</v>
       </c>
       <c r="H311" s="4">
-        <v>0.000511612778</v>
+        <v>0.00052741591</v>
       </c>
       <c r="I311" s="5">
-        <v>0.000511808903</v>
+        <v>0.000527687424</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" t="s">
         <v>9</v>
       </c>
       <c r="B312" t="s">
         <v>10</v>
       </c>
       <c r="C312" t="s">
         <v>631</v>
       </c>
       <c r="D312" t="s">
         <v>632</v>
       </c>
       <c r="E312" s="1">
-        <v>300000</v>
+        <v>285000</v>
       </c>
       <c r="F312" s="2">
-        <v>98.2641</v>
+        <v>102.147761</v>
       </c>
       <c r="G312" s="3">
-        <v>294792.3</v>
+        <v>291121.12</v>
       </c>
       <c r="H312" s="4">
-        <v>0.000512914496</v>
+        <v>0.000500169488</v>
       </c>
       <c r="I312" s="5">
-        <v>0.00051311112</v>
+        <v>0.000500426976</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" t="s">
         <v>9</v>
       </c>
       <c r="B313" t="s">
         <v>10</v>
       </c>
       <c r="C313" t="s">
         <v>633</v>
       </c>
       <c r="D313" t="s">
         <v>634</v>
       </c>
       <c r="E313" s="1">
-        <v>250000</v>
+        <v>285000</v>
       </c>
       <c r="F313" s="2">
-        <v>101.202832</v>
+        <v>98.93133</v>
       </c>
       <c r="G313" s="3">
-        <v>253007.08</v>
+        <v>281954.29</v>
       </c>
       <c r="H313" s="4">
-        <v>0.00044021163</v>
+        <v>0.00048442014</v>
       </c>
       <c r="I313" s="5">
-        <v>0.000440380384</v>
+        <v>0.00048466952</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" t="s">
         <v>9</v>
       </c>
       <c r="B314" t="s">
         <v>10</v>
       </c>
       <c r="C314" t="s">
         <v>635</v>
       </c>
       <c r="D314" t="s">
         <v>636</v>
       </c>
       <c r="E314" s="1">
-        <v>200000</v>
+        <v>308000</v>
       </c>
       <c r="F314" s="2">
-        <v>103.50092</v>
+        <v>89.325731</v>
       </c>
       <c r="G314" s="3">
-        <v>207001.84</v>
+        <v>275123.25</v>
       </c>
       <c r="H314" s="4">
-        <v>0.000360166275</v>
+        <v>0.000472683866</v>
       </c>
       <c r="I314" s="5">
-        <v>0.000360304343</v>
+        <v>0.000472927204</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" t="s">
         <v>9</v>
       </c>
       <c r="B315" t="s">
         <v>10</v>
       </c>
       <c r="C315" t="s">
         <v>637</v>
       </c>
       <c r="D315" t="s">
         <v>638</v>
       </c>
       <c r="E315" s="1">
-        <v>243000</v>
+        <v>330000</v>
       </c>
       <c r="F315" s="2">
-        <v>97.022621</v>
+        <v>92.06752400000001</v>
       </c>
       <c r="G315" s="3">
-        <v>235764.97</v>
+        <v>303822.83</v>
       </c>
       <c r="H315" s="4">
-        <v>0.000410211767</v>
+        <v>0.000521992048</v>
       </c>
       <c r="I315" s="5">
-        <v>0.00041036902</v>
+        <v>0.000522260769</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" t="s">
         <v>9</v>
       </c>
       <c r="B316" t="s">
         <v>10</v>
       </c>
       <c r="C316" t="s">
         <v>639</v>
       </c>
       <c r="D316" t="s">
         <v>640</v>
       </c>
       <c r="E316" s="1">
-        <v>225000</v>
+        <v>270000</v>
       </c>
       <c r="F316" s="2">
-        <v>102.61604</v>
+        <v>99.62727</v>
       </c>
       <c r="G316" s="3">
-        <v>230886.09</v>
+        <v>268993.63</v>
       </c>
       <c r="H316" s="4">
-        <v>0.000401722917</v>
+        <v>0.000462152682</v>
       </c>
       <c r="I316" s="5">
-        <v>0.000401876915</v>
+        <v>0.000462390598</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" t="s">
         <v>9</v>
       </c>
       <c r="B317" t="s">
         <v>10</v>
       </c>
       <c r="C317" t="s">
         <v>641</v>
       </c>
       <c r="D317" t="s">
         <v>642</v>
       </c>
       <c r="E317" s="1">
-        <v>254000</v>
+        <v>291000</v>
       </c>
       <c r="F317" s="2">
-        <v>99.68928</v>
+        <v>100.775502</v>
       </c>
       <c r="G317" s="3">
-        <v>253210.77</v>
+        <v>293256.71</v>
       </c>
       <c r="H317" s="4">
-        <v>0.000440566036</v>
+        <v>0.000503838607</v>
       </c>
       <c r="I317" s="5">
-        <v>0.000440734925</v>
+        <v>0.000504097983</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" t="s">
         <v>9</v>
       </c>
       <c r="B318" t="s">
         <v>10</v>
       </c>
       <c r="C318" t="s">
         <v>643</v>
       </c>
       <c r="D318" t="s">
         <v>644</v>
       </c>
       <c r="E318" s="1">
-        <v>227288.03</v>
+        <v>300000</v>
       </c>
       <c r="F318" s="2">
-        <v>94.95720900000001</v>
+        <v>98.2486</v>
       </c>
       <c r="G318" s="3">
-        <v>215826.37</v>
+        <v>294745.8</v>
       </c>
       <c r="H318" s="4">
-        <v>0.000375520235</v>
+        <v>0.000506396982</v>
       </c>
       <c r="I318" s="5">
-        <v>0.000375664189</v>
+        <v>0.000506657675</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" t="s">
         <v>9</v>
       </c>
       <c r="B319" t="s">
         <v>10</v>
       </c>
       <c r="C319" t="s">
         <v>645</v>
       </c>
       <c r="D319" t="s">
         <v>646</v>
       </c>
       <c r="E319" s="1">
-        <v>225290.66</v>
+        <v>250000</v>
       </c>
       <c r="F319" s="2">
-        <v>98.536011</v>
+        <v>101.3809</v>
       </c>
       <c r="G319" s="3">
-        <v>221992.43</v>
+        <v>253452.25</v>
       </c>
       <c r="H319" s="4">
-        <v>0.000386248675</v>
+        <v>0.000435451343</v>
       </c>
       <c r="I319" s="5">
-        <v>0.000386396741</v>
+        <v>0.000435675513</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" t="s">
         <v>9</v>
       </c>
       <c r="B320" t="s">
         <v>10</v>
       </c>
       <c r="C320" t="s">
         <v>647</v>
       </c>
       <c r="D320" t="s">
         <v>648</v>
       </c>
       <c r="E320" s="1">
-        <v>224000</v>
+        <v>200000</v>
       </c>
       <c r="F320" s="2">
-        <v>99.48683</v>
+        <v>103.53603</v>
       </c>
       <c r="G320" s="3">
-        <v>222850.5</v>
+        <v>207072.06</v>
       </c>
       <c r="H320" s="4">
-        <v>0.000387741646</v>
+        <v>0.000355766448</v>
       </c>
       <c r="I320" s="5">
-        <v>0.000387890285</v>
+        <v>0.000355949596</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" t="s">
         <v>9</v>
       </c>
       <c r="B321" t="s">
         <v>10</v>
       </c>
       <c r="C321" t="s">
         <v>649</v>
       </c>
       <c r="D321" t="s">
         <v>650</v>
       </c>
       <c r="E321" s="1">
         <v>243000</v>
       </c>
       <c r="F321" s="2">
-        <v>97.739428</v>
+        <v>97.00472000000001</v>
       </c>
       <c r="G321" s="3">
-        <v>237506.81</v>
+        <v>235721.47</v>
       </c>
       <c r="H321" s="4">
-        <v>0.000413242428</v>
+        <v>0.000404988437</v>
       </c>
       <c r="I321" s="5">
-        <v>0.000413400843</v>
+        <v>0.000405196925</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" t="s">
         <v>9</v>
       </c>
       <c r="B322" t="s">
         <v>10</v>
       </c>
       <c r="C322" t="s">
         <v>651</v>
       </c>
       <c r="D322" t="s">
         <v>652</v>
       </c>
       <c r="E322" s="1">
-        <v>211000</v>
+        <v>225000</v>
       </c>
       <c r="F322" s="2">
-        <v>85.608</v>
+        <v>102.42208</v>
       </c>
       <c r="G322" s="3">
-        <v>180632.88</v>
+        <v>230449.68</v>
       </c>
       <c r="H322" s="4">
-        <v>0.000314286441</v>
+        <v>0.000395931078</v>
       </c>
       <c r="I322" s="5">
-        <v>0.000314406921</v>
+        <v>0.000396134904</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" t="s">
         <v>9</v>
       </c>
       <c r="B323" t="s">
         <v>10</v>
       </c>
       <c r="C323" t="s">
         <v>653</v>
       </c>
       <c r="D323" t="s">
         <v>654</v>
       </c>
       <c r="E323" s="1">
-        <v>194000</v>
+        <v>254000</v>
       </c>
       <c r="F323" s="2">
-        <v>98.572562</v>
+        <v>99.725252</v>
       </c>
       <c r="G323" s="3">
-        <v>191230.77</v>
+        <v>253302.14</v>
       </c>
       <c r="H323" s="4">
-        <v>0.000332725903</v>
+        <v>0.000435193442</v>
       </c>
       <c r="I323" s="5">
-        <v>0.000332853452</v>
+        <v>0.00043541748</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" t="s">
         <v>9</v>
       </c>
       <c r="B324" t="s">
         <v>10</v>
       </c>
       <c r="C324" t="s">
         <v>655</v>
       </c>
       <c r="D324" t="s">
         <v>656</v>
       </c>
       <c r="E324" s="1">
-        <v>180000</v>
+        <v>227288.03</v>
       </c>
       <c r="F324" s="2">
-        <v>103.695028</v>
+        <v>94.897008</v>
       </c>
       <c r="G324" s="3">
-        <v>186651.05</v>
+        <v>215689.54</v>
       </c>
       <c r="H324" s="4">
-        <v>0.000324757565</v>
+        <v>0.000370571971</v>
       </c>
       <c r="I324" s="5">
-        <v>0.000324882059</v>
+        <v>0.000370762742</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" t="s">
         <v>9</v>
       </c>
       <c r="B325" t="s">
         <v>10</v>
       </c>
       <c r="C325" t="s">
         <v>657</v>
       </c>
       <c r="D325" t="s">
         <v>658</v>
       </c>
       <c r="E325" s="1">
-        <v>155000</v>
+        <v>217502.6</v>
       </c>
       <c r="F325" s="2">
-        <v>100.990923</v>
+        <v>98.499678</v>
       </c>
       <c r="G325" s="3">
-        <v>156535.93</v>
+        <v>214239.36</v>
       </c>
       <c r="H325" s="4">
-        <v>0.000272359719</v>
+        <v>0.000368080446</v>
       </c>
       <c r="I325" s="5">
-        <v>0.000272464127</v>
+        <v>0.000368269934</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" t="s">
         <v>9</v>
       </c>
       <c r="B326" t="s">
         <v>10</v>
       </c>
       <c r="C326" t="s">
         <v>659</v>
       </c>
       <c r="D326" t="s">
         <v>660</v>
       </c>
       <c r="E326" s="1">
-        <v>192435.151</v>
+        <v>224000</v>
       </c>
       <c r="F326" s="2">
-        <v>100.448462</v>
+        <v>99.49770100000001</v>
       </c>
       <c r="G326" s="3">
-        <v>193298.15</v>
+        <v>222874.85</v>
       </c>
       <c r="H326" s="4">
-        <v>0.000336322974</v>
+        <v>0.000382916912</v>
       </c>
       <c r="I326" s="5">
-        <v>0.000336451902</v>
+        <v>0.000383114038</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" t="s">
         <v>9</v>
       </c>
       <c r="B327" t="s">
         <v>10</v>
       </c>
       <c r="C327" t="s">
         <v>661</v>
       </c>
       <c r="D327" t="s">
         <v>662</v>
       </c>
       <c r="E327" s="1">
-        <v>105000</v>
+        <v>243000</v>
       </c>
       <c r="F327" s="2">
-        <v>88.031267</v>
+        <v>97.753461</v>
       </c>
       <c r="G327" s="3">
-        <v>92432.83</v>
+        <v>237540.91</v>
       </c>
       <c r="H327" s="4">
-        <v>0.000160825566</v>
+        <v>0.000408114382</v>
       </c>
       <c r="I327" s="5">
-        <v>0.000160887218</v>
+        <v>0.000408324479</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" t="s">
         <v>9</v>
       </c>
       <c r="B328" t="s">
         <v>10</v>
       </c>
       <c r="C328" t="s">
         <v>663</v>
       </c>
       <c r="D328" t="s">
         <v>664</v>
       </c>
       <c r="E328" s="1">
-        <v>86000</v>
+        <v>211000</v>
       </c>
       <c r="F328" s="2">
-        <v>100.748477</v>
+        <v>86.13654</v>
       </c>
       <c r="G328" s="3">
-        <v>86643.69</v>
+        <v>181748.1</v>
       </c>
       <c r="H328" s="4">
-        <v>0.000150752936</v>
+        <v>0.000312257847</v>
       </c>
       <c r="I328" s="5">
-        <v>0.000150810726</v>
+        <v>0.000312418598</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" t="s">
         <v>9</v>
       </c>
       <c r="B329" t="s">
         <v>10</v>
       </c>
       <c r="C329" t="s">
         <v>665</v>
       </c>
       <c r="D329" t="s">
         <v>666</v>
       </c>
       <c r="E329" s="1">
-        <v>130000</v>
+        <v>194000</v>
       </c>
       <c r="F329" s="2">
-        <v>89.066931</v>
+        <v>98.497608</v>
       </c>
       <c r="G329" s="3">
-        <v>115787.01</v>
+        <v>191085.36</v>
       </c>
       <c r="H329" s="4">
-        <v>0.00020145993</v>
+        <v>0.000328300011</v>
       </c>
       <c r="I329" s="5">
-        <v>0.000201537159</v>
+        <v>0.00032846902</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" t="s">
         <v>9</v>
       </c>
       <c r="B330" t="s">
         <v>10</v>
       </c>
       <c r="C330" t="s">
         <v>667</v>
       </c>
       <c r="D330" t="s">
         <v>668</v>
       </c>
       <c r="E330" s="1">
-        <v>40000</v>
+        <v>180000</v>
       </c>
       <c r="F330" s="2">
-        <v>99.828</v>
+        <v>103.56115</v>
       </c>
       <c r="G330" s="3">
-        <v>39931.2</v>
+        <v>186410.07</v>
       </c>
       <c r="H330" s="4">
-        <v>6.9477023E-5</v>
+        <v>0.000320267488</v>
       </c>
       <c r="I330" s="5">
-        <v>6.9503656E-5</v>
+        <v>0.000320432361</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" t="s">
         <v>9</v>
       </c>
       <c r="B331" t="s">
         <v>10</v>
       </c>
       <c r="C331" t="s">
         <v>669</v>
       </c>
       <c r="D331" t="s">
         <v>670</v>
       </c>
       <c r="E331" s="1">
-        <v>60000</v>
+        <v>155000</v>
       </c>
       <c r="F331" s="2">
-        <v>101.252667</v>
+        <v>100.892303</v>
       </c>
       <c r="G331" s="3">
-        <v>60751.6</v>
+        <v>156383.07</v>
       </c>
       <c r="H331" s="4">
-        <v>0.000105702817</v>
+        <v>0.000268678687</v>
       </c>
       <c r="I331" s="5">
-        <v>0.000105743337</v>
+        <v>0.000268817003</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" t="s">
         <v>9</v>
       </c>
       <c r="B332" t="s">
         <v>10</v>
       </c>
       <c r="C332" t="s">
         <v>671</v>
       </c>
       <c r="D332" t="s">
         <v>672</v>
       </c>
       <c r="E332" s="1">
-        <v>58227.5666</v>
+        <v>192435.151</v>
       </c>
       <c r="F332" s="2">
-        <v>94.158237</v>
+        <v>100.362922</v>
       </c>
       <c r="G332" s="3">
-        <v>54826.05</v>
+        <v>193133.54</v>
       </c>
       <c r="H332" s="4">
-        <v>9.5392844E-5</v>
+        <v>0.000331818951</v>
       </c>
       <c r="I332" s="5">
-        <v>9.5429412E-5</v>
+        <v>0.000331989771</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" t="s">
         <v>9</v>
       </c>
       <c r="B333" t="s">
         <v>10</v>
       </c>
       <c r="C333" t="s">
         <v>673</v>
       </c>
       <c r="D333" t="s">
         <v>674</v>
       </c>
       <c r="E333" s="1">
-        <v>48332.36</v>
+        <v>153000</v>
       </c>
       <c r="F333" s="2">
-        <v>93.53187</v>
+        <v>100.508059</v>
       </c>
       <c r="G333" s="3">
-        <v>45206.16</v>
+        <v>153777.33</v>
       </c>
       <c r="H333" s="4">
-        <v>7.865502200000001E-5</v>
+        <v>0.000264201817</v>
       </c>
       <c r="I333" s="5">
-        <v>7.868517400000001E-5</v>
+        <v>0.000264337828</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" t="s">
         <v>9</v>
       </c>
       <c r="B334" t="s">
         <v>10</v>
       </c>
       <c r="C334" t="s">
         <v>675</v>
       </c>
       <c r="D334" t="s">
         <v>676</v>
       </c>
       <c r="E334" s="1">
-        <v>50751.1916</v>
+        <v>105000</v>
       </c>
       <c r="F334" s="2">
-        <v>101.751148</v>
+        <v>88.266981</v>
       </c>
       <c r="G334" s="3">
-        <v>51639.92</v>
+        <v>92680.33</v>
       </c>
       <c r="H334" s="4">
-        <v>8.9849238E-5</v>
+        <v>0.000159232259</v>
       </c>
       <c r="I334" s="5">
-        <v>8.988368200000001E-5</v>
+        <v>0.000159314231</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" t="s">
         <v>9</v>
       </c>
       <c r="B335" t="s">
         <v>10</v>
       </c>
       <c r="C335" t="s">
         <v>677</v>
       </c>
       <c r="D335" t="s">
         <v>678</v>
       </c>
       <c r="E335" s="1">
-        <v>4000</v>
+        <v>130000</v>
       </c>
       <c r="F335" s="2">
-        <v>94.50775</v>
+        <v>89.189592</v>
       </c>
       <c r="G335" s="3">
-        <v>3780.31</v>
+        <v>115946.47</v>
       </c>
       <c r="H335" s="4">
-        <v>6.57743E-6</v>
+        <v>0.000199205357</v>
       </c>
       <c r="I335" s="5">
-        <v>6.579952E-6</v>
+        <v>0.000199307908</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" t="s">
         <v>9</v>
       </c>
       <c r="B336" t="s">
         <v>10</v>
       </c>
       <c r="C336" t="s">
         <v>679</v>
       </c>
       <c r="D336" t="s">
         <v>680</v>
       </c>
       <c r="E336" s="1">
-        <v>4000</v>
+        <v>40000</v>
       </c>
       <c r="F336" s="2">
-        <v>89.8575</v>
+        <v>99.34495</v>
       </c>
       <c r="G336" s="3">
-        <v>3594.3</v>
+        <v>39737.98</v>
       </c>
       <c r="H336" s="4">
-        <v>6.253788E-6</v>
+        <v>6.8273045E-5</v>
       </c>
       <c r="I336" s="5">
-        <v>6.256185E-6</v>
+        <v>6.8308192E-5</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" t="s">
         <v>9</v>
       </c>
       <c r="B337" t="s">
         <v>10</v>
       </c>
       <c r="C337" t="s">
         <v>681</v>
       </c>
       <c r="D337" t="s">
         <v>682</v>
       </c>
       <c r="E337" s="1">
-        <v>60</v>
+        <v>60000</v>
       </c>
       <c r="F337" s="2">
-        <v>111.8125</v>
+        <v>101.281333</v>
       </c>
       <c r="G337" s="3">
-        <v>0</v>
+        <v>60768.8</v>
       </c>
       <c r="H337" s="4">
-        <v>0</v>
+        <v>0.000104405684</v>
       </c>
       <c r="I337" s="5">
-        <v>0</v>
+        <v>0.000104459432</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" t="s">
         <v>9</v>
       </c>
       <c r="B338" t="s">
         <v>10</v>
       </c>
       <c r="C338" t="s">
         <v>683</v>
       </c>
       <c r="D338" t="s">
         <v>684</v>
       </c>
       <c r="E338" s="1">
-        <v>125</v>
+        <v>58227.5666</v>
       </c>
       <c r="F338" s="2">
-        <v>103.136719</v>
+        <v>94.06589200000001</v>
       </c>
       <c r="G338" s="3">
-        <v>0</v>
+        <v>54772.28</v>
       </c>
       <c r="H338" s="4">
-        <v>0</v>
+        <v>9.4103181E-5</v>
       </c>
       <c r="I338" s="5">
-        <v>0</v>
+        <v>9.4151625E-5</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" t="s">
         <v>9</v>
       </c>
       <c r="B339" t="s">
         <v>10</v>
       </c>
       <c r="C339" t="s">
         <v>685</v>
       </c>
       <c r="D339" t="s">
         <v>686</v>
       </c>
       <c r="E339" s="1">
-        <v>25</v>
+        <v>48332.36</v>
       </c>
       <c r="F339" s="2">
-        <v>106.929688</v>
+        <v>93.433944</v>
       </c>
       <c r="G339" s="3">
-        <v>0</v>
+        <v>45158.83</v>
       </c>
       <c r="H339" s="4">
-        <v>0</v>
+        <v>7.7586501E-5</v>
       </c>
       <c r="I339" s="5">
-        <v>0</v>
+        <v>7.7626443E-5</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" t="s">
         <v>9</v>
       </c>
       <c r="B340" t="s">
         <v>10</v>
       </c>
       <c r="C340" t="s">
         <v>687</v>
       </c>
       <c r="D340" t="s">
         <v>688</v>
       </c>
       <c r="E340" s="1">
-        <v>80</v>
+        <v>50751.1916</v>
       </c>
       <c r="F340" s="2">
-        <v>112.375</v>
+        <v>101.67578</v>
       </c>
       <c r="G340" s="3">
-        <v>0</v>
+        <v>51601.67</v>
       </c>
       <c r="H340" s="4">
-        <v>0</v>
+        <v>8.865581799999999E-5</v>
       </c>
       <c r="I340" s="5">
-        <v>0</v>
+        <v>8.8701458E-5</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" t="s">
         <v>9</v>
       </c>
       <c r="B341" t="s">
         <v>10</v>
       </c>
       <c r="C341" t="s">
         <v>689</v>
       </c>
       <c r="D341" t="s">
         <v>690</v>
       </c>
       <c r="E341" s="1">
-        <v>-150812.34</v>
+        <v>86000</v>
       </c>
       <c r="F341" s="2">
+        <v>100.487558</v>
+      </c>
+      <c r="G341" s="3">
+        <v>86419.3</v>
+      </c>
+      <c r="H341" s="4">
+        <v>0.000148475305</v>
+      </c>
+      <c r="I341" s="5">
+        <v>0.00014855174</v>
+      </c>
+    </row>
+    <row r="342" spans="1:9">
+      <c r="A342" t="s">
+        <v>9</v>
+      </c>
+      <c r="B342" t="s">
+        <v>10</v>
+      </c>
+      <c r="C342" t="s">
+        <v>691</v>
+      </c>
+      <c r="D342" t="s">
+        <v>692</v>
+      </c>
+      <c r="E342" s="1">
+        <v>48000</v>
+      </c>
+      <c r="F342" s="2">
+        <v>98.623042</v>
+      </c>
+      <c r="G342" s="3">
+        <v>47339.06</v>
+      </c>
+      <c r="H342" s="4">
+        <v>8.1332311E-5</v>
+      </c>
+      <c r="I342" s="5">
+        <v>8.137418100000001E-5</v>
+      </c>
+    </row>
+    <row r="343" spans="1:9">
+      <c r="A343" t="s">
+        <v>9</v>
+      </c>
+      <c r="B343" t="s">
+        <v>10</v>
+      </c>
+      <c r="C343" t="s">
+        <v>693</v>
+      </c>
+      <c r="D343" t="s">
+        <v>694</v>
+      </c>
+      <c r="E343" s="1">
+        <v>4000</v>
+      </c>
+      <c r="F343" s="2">
+        <v>94.51425</v>
+      </c>
+      <c r="G343" s="3">
+        <v>3780.57</v>
+      </c>
+      <c r="H343" s="4">
+        <v>6.495323E-6</v>
+      </c>
+      <c r="I343" s="5">
+        <v>6.498667E-6</v>
+      </c>
+    </row>
+    <row r="344" spans="1:9">
+      <c r="A344" t="s">
+        <v>9</v>
+      </c>
+      <c r="B344" t="s">
+        <v>10</v>
+      </c>
+      <c r="C344" t="s">
+        <v>695</v>
+      </c>
+      <c r="D344" t="s">
+        <v>696</v>
+      </c>
+      <c r="E344" s="1">
+        <v>4000</v>
+      </c>
+      <c r="F344" s="2">
+        <v>89.81025</v>
+      </c>
+      <c r="G344" s="3">
+        <v>3592.41</v>
+      </c>
+      <c r="H344" s="4">
+        <v>6.172049E-6</v>
+      </c>
+      <c r="I344" s="5">
+        <v>6.175227E-6</v>
+      </c>
+    </row>
+    <row r="345" spans="1:9">
+      <c r="A345" t="s">
+        <v>9</v>
+      </c>
+      <c r="B345" t="s">
+        <v>10</v>
+      </c>
+      <c r="C345" t="s">
+        <v>697</v>
+      </c>
+      <c r="D345" t="s">
+        <v>698</v>
+      </c>
+      <c r="E345" s="1">
+        <v>20</v>
+      </c>
+      <c r="F345" s="2">
+        <v>111.96875</v>
+      </c>
+      <c r="G345" s="3">
+        <v>0</v>
+      </c>
+      <c r="H345" s="4">
+        <v>0</v>
+      </c>
+      <c r="I345" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="346" spans="1:9">
+      <c r="A346" t="s">
+        <v>9</v>
+      </c>
+      <c r="B346" t="s">
+        <v>10</v>
+      </c>
+      <c r="C346" t="s">
+        <v>699</v>
+      </c>
+      <c r="D346" t="s">
+        <v>700</v>
+      </c>
+      <c r="E346" s="1">
+        <v>125</v>
+      </c>
+      <c r="F346" s="2">
+        <v>103.085938</v>
+      </c>
+      <c r="G346" s="3">
+        <v>0</v>
+      </c>
+      <c r="H346" s="4">
+        <v>0</v>
+      </c>
+      <c r="I346" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="347" spans="1:9">
+      <c r="A347" t="s">
+        <v>9</v>
+      </c>
+      <c r="B347" t="s">
+        <v>10</v>
+      </c>
+      <c r="C347" t="s">
+        <v>701</v>
+      </c>
+      <c r="D347" t="s">
+        <v>702</v>
+      </c>
+      <c r="E347" s="1">
+        <v>25</v>
+      </c>
+      <c r="F347" s="2">
+        <v>106.921875</v>
+      </c>
+      <c r="G347" s="3">
+        <v>0</v>
+      </c>
+      <c r="H347" s="4">
+        <v>0</v>
+      </c>
+      <c r="I347" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="348" spans="1:9">
+      <c r="A348" t="s">
+        <v>9</v>
+      </c>
+      <c r="B348" t="s">
+        <v>10</v>
+      </c>
+      <c r="C348" t="s">
+        <v>703</v>
+      </c>
+      <c r="D348" t="s">
+        <v>704</v>
+      </c>
+      <c r="E348" s="1">
+        <v>105</v>
+      </c>
+      <c r="F348" s="2">
+        <v>112.4375</v>
+      </c>
+      <c r="G348" s="3">
+        <v>0</v>
+      </c>
+      <c r="H348" s="4">
+        <v>0</v>
+      </c>
+      <c r="I348" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="349" spans="1:9">
+      <c r="A349" t="s">
+        <v>9</v>
+      </c>
+      <c r="B349" t="s">
+        <v>10</v>
+      </c>
+      <c r="C349" t="s">
+        <v>705</v>
+      </c>
+      <c r="D349" t="s">
+        <v>706</v>
+      </c>
+      <c r="E349" s="1">
+        <v>-2113923.07</v>
+      </c>
+      <c r="F349" s="2">
         <v>1</v>
       </c>
-      <c r="G341" s="3">
-[...6 lines deleted...]
-        <v>-0.00026250173</v>
+      <c r="G349" s="3">
+        <v>-2113923.07</v>
+      </c>
+      <c r="H349" s="4">
+        <v>-0.003631889794</v>
+      </c>
+      <c r="I349" s="5">
+        <v>-0.003633759491</v>
+      </c>
+    </row>
+    <row r="350" spans="1:9">
+      <c r="A350" t="s">
+        <v>9</v>
+      </c>
+      <c r="B350" t="s">
+        <v>10</v>
+      </c>
+      <c r="C350" t="s">
+        <v>707</v>
+      </c>
+      <c r="D350" t="s">
+        <v>708</v>
+      </c>
+      <c r="E350" s="1">
+        <v>-2313631.89</v>
+      </c>
+      <c r="F350" s="2">
+        <v>1</v>
+      </c>
+      <c r="G350" s="3">
+        <v>-2313631.89</v>
+      </c>
+      <c r="H350" s="4">
+        <v>-0.003975005603</v>
+      </c>
+      <c r="I350" s="5">
+        <v>-0.003977051936</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>691</v>
+        <v>709</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -12452,32 +12767,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Enhanced Core Bond ETF Holdings as of 06.12.2026</dc:title>
+  <dc:title>Sterling Capital Enhanced Core Bond ETF Holdings as of 07.02.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>