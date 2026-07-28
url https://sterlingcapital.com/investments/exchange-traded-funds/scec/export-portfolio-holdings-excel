--- v1 (2026-07-06)
+++ v2 (2026-07-28)
@@ -14,2071 +14,2107 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="710">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="720">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-07-02</t>
+    <t>2026-07-27</t>
   </si>
   <si>
     <t>SCEC</t>
   </si>
   <si>
     <t>912810UC0</t>
   </si>
   <si>
     <t>T 4 1/4 08/15/54</t>
   </si>
   <si>
     <t>912810SP4</t>
   </si>
   <si>
     <t>T 1 3/8 08/15/50</t>
   </si>
   <si>
     <t>91282CNS6</t>
   </si>
   <si>
     <t>TII 1 7/8 07/15/35</t>
   </si>
   <si>
+    <t>BBHETFMM</t>
+  </si>
+  <si>
+    <t>BBH SWEEP VEHICLE</t>
+  </si>
+  <si>
     <t>3132DMZC2</t>
   </si>
   <si>
     <t>FR SD0739</t>
   </si>
   <si>
-    <t>BBHETFMM</t>
-[...2 lines deleted...]
-    <t>BBH SWEEP VEHICLE</t>
+    <t>912810RK6</t>
+  </si>
+  <si>
+    <t>T 2 1/2 02/15/45</t>
   </si>
   <si>
     <t>3132DQWP7</t>
   </si>
   <si>
     <t>FR SD3354</t>
   </si>
   <si>
     <t>3137H84C2</t>
   </si>
   <si>
     <t>FHR 5243 B</t>
   </si>
   <si>
-    <t>912810RK6</t>
-[...4 lines deleted...]
-  <si>
     <t>3140XGHK8</t>
   </si>
   <si>
     <t>FN FS1133</t>
   </si>
   <si>
     <t>3140XCUL0</t>
   </si>
   <si>
     <t>FN FM8686</t>
   </si>
   <si>
     <t>3140W0WC5</t>
   </si>
   <si>
     <t>FN FA0642</t>
   </si>
   <si>
     <t>3140XR3K9</t>
   </si>
   <si>
     <t>FN FS9801</t>
   </si>
   <si>
     <t>31425UR80</t>
   </si>
   <si>
     <t>FR QX0510</t>
   </si>
   <si>
+    <t>912810SE9</t>
+  </si>
+  <si>
+    <t>T 3 3/8 11/15/48</t>
+  </si>
+  <si>
     <t>31427MYA3</t>
   </si>
   <si>
     <t>FR SL0704</t>
   </si>
   <si>
-    <t>912810SE9</t>
-[...2 lines deleted...]
-    <t>T 3 3/8 11/15/48</t>
+    <t>34966EAN0</t>
+  </si>
+  <si>
+    <t>FCBSL 2024-1A AR</t>
   </si>
   <si>
     <t>3132DUVM6</t>
   </si>
   <si>
     <t>FR SD6920</t>
   </si>
   <si>
-    <t>34966EAN0</t>
-[...4 lines deleted...]
-  <si>
     <t>081919AN2</t>
   </si>
   <si>
     <t>BMARK 2024-V9 A3</t>
   </si>
   <si>
+    <t>3140QUWR3</t>
+  </si>
+  <si>
+    <t>FN CB8755</t>
+  </si>
+  <si>
     <t>31427MQA2</t>
   </si>
   <si>
     <t>FR SL0448</t>
   </si>
   <si>
-    <t>3140QUWR3</t>
-[...4 lines deleted...]
-  <si>
     <t>3140QRXK4</t>
   </si>
   <si>
     <t>FN CB6081</t>
   </si>
   <si>
+    <t>682684AA3</t>
+  </si>
+  <si>
+    <t>ODART 2025-1A A</t>
+  </si>
+  <si>
+    <t>06211EAP6</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR3 AS</t>
+  </si>
+  <si>
+    <t>06764MAC8</t>
+  </si>
+  <si>
+    <t>MMAF 2025-A A3</t>
+  </si>
+  <si>
+    <t>95004XAC7</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C7 A3</t>
+  </si>
+  <si>
+    <t>081927AE5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 AS</t>
+  </si>
+  <si>
+    <t>31427NVQ9</t>
+  </si>
+  <si>
+    <t>FR SL1522</t>
+  </si>
+  <si>
+    <t>50202CAJ3</t>
+  </si>
+  <si>
+    <t>LCM 33A AR</t>
+  </si>
+  <si>
+    <t>037975AC3</t>
+  </si>
+  <si>
+    <t>AEP 5.836 04/01/46</t>
+  </si>
+  <si>
+    <t>05495BBH8</t>
+  </si>
+  <si>
+    <t>BANK 2026-BNK52 A5</t>
+  </si>
+  <si>
+    <t>06604CAC4</t>
+  </si>
+  <si>
+    <t>BANK5 2025-5YR18 A3</t>
+  </si>
+  <si>
+    <t>67400EBJ2</t>
+  </si>
+  <si>
+    <t>OAKCL 2019-3A BR2</t>
+  </si>
+  <si>
+    <t>31427TBH8</t>
+  </si>
+  <si>
+    <t>FR SL5439</t>
+  </si>
+  <si>
+    <t>42806MBW8</t>
+  </si>
+  <si>
+    <t>HERTZ 2023-2A A</t>
+  </si>
+  <si>
+    <t>07367AAA7</t>
+  </si>
+  <si>
+    <t>HUTBPA 6.129 11/30/42</t>
+  </si>
+  <si>
     <t>04016NBH5</t>
   </si>
   <si>
     <t>ARES 2017-44A A1RR</t>
   </si>
   <si>
-    <t>682684AA3</t>
-[...76 lines deleted...]
-  <si>
     <t>3137H9AK5</t>
   </si>
   <si>
     <t>FHR 5266 ZB</t>
   </si>
   <si>
     <t>08163VAC1</t>
   </si>
   <si>
     <t>BMARK 2023-V3 A3</t>
   </si>
   <si>
     <t>055986AC7</t>
   </si>
   <si>
     <t>BMO 2023-5C1 A3</t>
   </si>
   <si>
     <t>06211FAV0</t>
   </si>
   <si>
     <t>BANK5 2023-5YR4 A3</t>
   </si>
   <si>
     <t>3140W0GL3</t>
   </si>
   <si>
     <t>FN FA0202</t>
   </si>
   <si>
+    <t>05377RLX0</t>
+  </si>
+  <si>
+    <t>AESOP 2026-4A A</t>
+  </si>
+  <si>
     <t>31427M3F6</t>
   </si>
   <si>
     <t>FR SL0797</t>
   </si>
   <si>
     <t>06762TAL5</t>
   </si>
   <si>
     <t>BABSN 2021-3A AR</t>
   </si>
   <si>
     <t>74334NAA9</t>
   </si>
   <si>
     <t>PROG 2025-SFR1 A</t>
   </si>
   <si>
+    <t>78433LAN6</t>
+  </si>
+  <si>
+    <t>EIX 6.036 12/15/52</t>
+  </si>
+  <si>
+    <t>3140W3XW4</t>
+  </si>
+  <si>
+    <t>FN FA3392</t>
+  </si>
+  <si>
+    <t>RECPAY</t>
+  </si>
+  <si>
+    <t>Receivables/Payables</t>
+  </si>
+  <si>
+    <t>00202DAA5</t>
+  </si>
+  <si>
+    <t>APLD 9 1/4 12/15/30</t>
+  </si>
+  <si>
+    <t>09216NAA8</t>
+  </si>
+  <si>
+    <t>BLKPRL 6 1/8 02/15/31</t>
+  </si>
+  <si>
+    <t>17253NAA5</t>
+  </si>
+  <si>
+    <t>CIFR 7 1/8 11/15/30</t>
+  </si>
+  <si>
     <t>31427M2B6</t>
   </si>
   <si>
     <t>FR SL0769</t>
   </si>
   <si>
+    <t>982911AA7</t>
+  </si>
+  <si>
+    <t>WULF 7 3/4 10/15/30</t>
+  </si>
+  <si>
+    <t>066043AG5</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR6 AS</t>
+  </si>
+  <si>
+    <t>08163XAY9</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V5 A3</t>
+  </si>
+  <si>
+    <t>64134BAJ9</t>
+  </si>
+  <si>
+    <t>NEUB 2021-41A AR</t>
+  </si>
+  <si>
+    <t>33853QAA9</t>
+  </si>
+  <si>
+    <t>FLASHC 7 1/4 12/31/30</t>
+  </si>
+  <si>
+    <t>44813DAA4</t>
+  </si>
+  <si>
+    <t>HUTRBA 6.192 11/15/42</t>
+  </si>
+  <si>
+    <t>69393LAA1</t>
+  </si>
+  <si>
+    <t>TRACTD 6 1/2 05/01/31</t>
+  </si>
+  <si>
+    <t>05494RBL5</t>
+  </si>
+  <si>
+    <t>BANK5 2025-5YR19 A3</t>
+  </si>
+  <si>
+    <t>09663VAC4</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C12 A3</t>
+  </si>
+  <si>
+    <t>61747YFE0</t>
+  </si>
+  <si>
+    <t>MS 5 1/4 04/21/34</t>
+  </si>
+  <si>
+    <t>74941YAA0</t>
+  </si>
+  <si>
+    <t>RDMICH 7 1/2 03/30/45</t>
+  </si>
+  <si>
+    <t>78438PAA0</t>
+  </si>
+  <si>
+    <t>SECMOS 8 7/8 05/01/31</t>
+  </si>
+  <si>
+    <t>78488XAA2</t>
+  </si>
+  <si>
+    <t>TRACTC 5 7/8 03/01/31</t>
+  </si>
+  <si>
+    <t>92212KAH9</t>
+  </si>
+  <si>
+    <t>VDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>08164DAB2</t>
+  </si>
+  <si>
+    <t>BMARK 2025-V19 A3</t>
+  </si>
+  <si>
+    <t>85236KAP7</t>
+  </si>
+  <si>
+    <t>SIDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>831943AA3</t>
+  </si>
+  <si>
+    <t>SMB 2024-A A1A</t>
+  </si>
+  <si>
+    <t>21873SAG3</t>
+  </si>
+  <si>
+    <t>CRWV 9 3/4 10/01/31</t>
+  </si>
+  <si>
+    <t>26243EAR2</t>
+  </si>
+  <si>
+    <t>DRSLF 2017-53A BR</t>
+  </si>
+  <si>
+    <t>64966SSG2</t>
+  </si>
+  <si>
+    <t>NYC 5.392 10/1/2055</t>
+  </si>
+  <si>
+    <t>06644BAG9</t>
+  </si>
+  <si>
+    <t>BANK5 2026-5YR21 A3</t>
+  </si>
+  <si>
+    <t>55400XAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2026-1A A</t>
+  </si>
+  <si>
+    <t>95004TAC6</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C6 A3</t>
+  </si>
+  <si>
+    <t>21874LAA0</t>
+  </si>
+  <si>
+    <t>CORZ 7 3/4 05/15/31</t>
+  </si>
+  <si>
+    <t>05554VAB6</t>
+  </si>
+  <si>
+    <t>BBCMS 2024-5C25 A3</t>
+  </si>
+  <si>
+    <t>55954PAY0</t>
+  </si>
+  <si>
+    <t>MAGNE 2019-21AR BR2</t>
+  </si>
+  <si>
+    <t>066043AB6</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR6 A3</t>
+  </si>
+  <si>
+    <t>95004MAC1</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C5 A3</t>
+  </si>
+  <si>
+    <t>14314FAY4</t>
+  </si>
+  <si>
+    <t>CGMS 2017-3A A1R2</t>
+  </si>
+  <si>
+    <t>551923AA3</t>
+  </si>
+  <si>
+    <t>MTBRV 2026-1A A</t>
+  </si>
+  <si>
+    <t>05556CAC4</t>
+  </si>
+  <si>
+    <t>BBCMS 2025-5C36 A3</t>
+  </si>
+  <si>
+    <t>68269JAE1</t>
+  </si>
+  <si>
+    <t>OMFIT 2023-1A A</t>
+  </si>
+  <si>
+    <t>28002AAA4</t>
+  </si>
+  <si>
+    <t>EDGCOM 7 1/2 04/30/31</t>
+  </si>
+  <si>
+    <t>06051GKY4</t>
+  </si>
+  <si>
+    <t>BAC 5.015 07/22/33</t>
+  </si>
+  <si>
+    <t>17327FAD8</t>
+  </si>
+  <si>
+    <t>CGCMT 2018-B2 A4</t>
+  </si>
+  <si>
+    <t>42806MEF2</t>
+  </si>
+  <si>
+    <t>HERTZ 2026-1A A</t>
+  </si>
+  <si>
     <t>076912AA2</t>
   </si>
   <si>
     <t>RPLDCI 6.581 05/30/49</t>
   </si>
   <si>
-    <t>066043AG5</t>
-[...98 lines deleted...]
-    <t>FLASHC 7 1/4 12/31/30</t>
+    <t>78451MAA9</t>
+  </si>
+  <si>
+    <t>SMB 2026-A A1A</t>
+  </si>
+  <si>
+    <t>09664JAC0</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C13 A3</t>
+  </si>
+  <si>
+    <t>43849RAK1</t>
+  </si>
+  <si>
+    <t>HONA 5.852 03/16/66</t>
+  </si>
+  <si>
+    <t>74690FAY2</t>
+  </si>
+  <si>
+    <t>QTSII 2026-3A A2</t>
+  </si>
+  <si>
+    <t>68622TAB7</t>
+  </si>
+  <si>
+    <t>OGN 5 1/8 04/30/31</t>
+  </si>
+  <si>
+    <t>3132E0T36</t>
+  </si>
+  <si>
+    <t>FR SD4170</t>
+  </si>
+  <si>
+    <t>3133SQKZ0</t>
+  </si>
+  <si>
+    <t>FR SF3012</t>
+  </si>
+  <si>
+    <t>95000U3B7</t>
+  </si>
+  <si>
+    <t>WFC 4.897 07/25/33</t>
+  </si>
+  <si>
+    <t>06211HAC8</t>
+  </si>
+  <si>
+    <t>BANK5 2026-5YR22 A3</t>
+  </si>
+  <si>
+    <t>05377RHY3</t>
+  </si>
+  <si>
+    <t>AESOP 2024-1A A</t>
+  </si>
+  <si>
+    <t>05620TAA3</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 A</t>
+  </si>
+  <si>
+    <t>12637SAG9</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 D</t>
+  </si>
+  <si>
+    <t>3136AE5B9</t>
+  </si>
+  <si>
+    <t>FNR 2013-74 GZ</t>
+  </si>
+  <si>
+    <t>61690YBU5</t>
+  </si>
+  <si>
+    <t>MSC 2016-BNK2 A4</t>
+  </si>
+  <si>
+    <t>05620TAJ4</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 E</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
+  </si>
+  <si>
+    <t>3142GS3V8</t>
+  </si>
+  <si>
+    <t>FR RJ2611</t>
+  </si>
+  <si>
+    <t>46647PFC5</t>
+  </si>
+  <si>
+    <t>JPM 5.576 07/23/36</t>
+  </si>
+  <si>
+    <t>61747YEH4</t>
+  </si>
+  <si>
+    <t>MS 2.511 10/20/32</t>
+  </si>
+  <si>
+    <t>03770DAB9</t>
+  </si>
+  <si>
+    <t>APODS 6.9 04/13/29</t>
+  </si>
+  <si>
+    <t>081942AC8</t>
+  </si>
+  <si>
+    <t>BMARK 2026-V22 A3</t>
+  </si>
+  <si>
+    <t>34966XAA6</t>
+  </si>
+  <si>
+    <t>FORTRE 6 1/4 04/01/30</t>
+  </si>
+  <si>
+    <t>43284KAA0</t>
+  </si>
+  <si>
+    <t>HGVT 2026-1A A</t>
+  </si>
+  <si>
+    <t>645370AF4</t>
+  </si>
+  <si>
+    <t>NWHM 9 1/4 10/01/29</t>
   </si>
   <si>
     <t>74751AAA1</t>
   </si>
   <si>
     <t>QTSQST 5.7 04/15/36</t>
   </si>
   <si>
-    <t>831943AA3</t>
-[...188 lines deleted...]
-    <t>CONE 2026-ACD6 D</t>
+    <t>04010LBM4</t>
+  </si>
+  <si>
+    <t>ARCC 5 1/4 04/12/31</t>
   </si>
   <si>
     <t>04686JAG6</t>
   </si>
   <si>
     <t>ATH 5 7/8 01/15/34</t>
   </si>
   <si>
-    <t>08164DAB2</t>
-[...14 lines deleted...]
-    <t>FNR 2013-74 GZ</t>
+    <t>06644EAG3</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR1 A3</t>
+  </si>
+  <si>
+    <t>316773DP2</t>
+  </si>
+  <si>
+    <t>FITB 5.141 01/29/37</t>
+  </si>
+  <si>
+    <t>55607PAG0</t>
+  </si>
+  <si>
+    <t>MQGAU 2.691 06/23/32</t>
+  </si>
+  <si>
+    <t>61767YAZ3</t>
+  </si>
+  <si>
+    <t>MSC 2018-H3 A5</t>
+  </si>
+  <si>
+    <t>09261XAL6</t>
+  </si>
+  <si>
+    <t>BXSL 5 1/8 01/31/31</t>
+  </si>
+  <si>
+    <t>172967QJ3</t>
+  </si>
+  <si>
+    <t>C 6 5/8 PERP</t>
+  </si>
+  <si>
+    <t>38141GB78</t>
+  </si>
+  <si>
+    <t>GS 5.016 10/23/35</t>
+  </si>
+  <si>
+    <t>42806MCL1</t>
+  </si>
+  <si>
+    <t>HERTZ 2024-2A A</t>
+  </si>
+  <si>
+    <t>443201AD0</t>
+  </si>
+  <si>
+    <t>HWM 4.55 11/15/32</t>
+  </si>
+  <si>
+    <t>46647PDH6</t>
+  </si>
+  <si>
+    <t>JPM 4.912 07/25/33</t>
+  </si>
+  <si>
+    <t>50076QAE6</t>
+  </si>
+  <si>
+    <t>KHC 5 06/04/42</t>
+  </si>
+  <si>
+    <t>980236AV5</t>
+  </si>
+  <si>
+    <t>WDSAU 6 05/19/35</t>
+  </si>
+  <si>
+    <t>02005NBW9</t>
+  </si>
+  <si>
+    <t>ALLY 5.543 01/17/31</t>
+  </si>
+  <si>
+    <t>06051GMQ9</t>
+  </si>
+  <si>
+    <t>BAC 5.744 02/12/36</t>
+  </si>
+  <si>
+    <t>065931BG1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 AS</t>
+  </si>
+  <si>
+    <t>3137ATUJ9</t>
+  </si>
+  <si>
+    <t>FHR 4112 PB</t>
+  </si>
+  <si>
+    <t>458140CS7</t>
+  </si>
+  <si>
+    <t>INTC 5.3 05/15/36</t>
+  </si>
+  <si>
+    <t>961214DF7</t>
+  </si>
+  <si>
+    <t>WSTP 4.322 11/23/31</t>
+  </si>
+  <si>
+    <t>02005NBS8</t>
+  </si>
+  <si>
+    <t>ALLY 6.7 02/14/33</t>
+  </si>
+  <si>
+    <t>097023CV5</t>
+  </si>
+  <si>
+    <t>BA 5.705 05/01/40</t>
+  </si>
+  <si>
+    <t>12595EAD7</t>
+  </si>
+  <si>
+    <t>COMM 2017-COR2 A3</t>
+  </si>
+  <si>
+    <t>12637SAA2</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 A</t>
+  </si>
+  <si>
+    <t>247361A32</t>
+  </si>
+  <si>
+    <t>DAL 5 1/4 07/10/30</t>
+  </si>
+  <si>
+    <t>26444HAR2</t>
+  </si>
+  <si>
+    <t>DUK 6.2 11/15/53</t>
+  </si>
+  <si>
+    <t>29365BAA1</t>
+  </si>
+  <si>
+    <t>ENTG 4 3/4 04/15/29</t>
+  </si>
+  <si>
+    <t>350930AK9</t>
+  </si>
+  <si>
+    <t>FABSJV 6.3 01/25/39</t>
+  </si>
+  <si>
+    <t>46188BAD4</t>
+  </si>
+  <si>
+    <t>INVH 4.15 04/15/32</t>
+  </si>
+  <si>
+    <t>922966AE6</t>
+  </si>
+  <si>
+    <t>VEGLPL 6 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>025816DZ9</t>
+  </si>
+  <si>
+    <t>AXP 5.442 01/30/36</t>
+  </si>
+  <si>
+    <t>065931AZ0</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 A3</t>
+  </si>
+  <si>
+    <t>05724BAP4</t>
+  </si>
+  <si>
+    <t>BHI 5 06/15/36</t>
+  </si>
+  <si>
+    <t>08164RAC9</t>
+  </si>
+  <si>
+    <t>BMARK 2025-V16 A3</t>
+  </si>
+  <si>
+    <t>05614JAE5</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 C</t>
+  </si>
+  <si>
+    <t>12719PAA9</t>
+  </si>
+  <si>
+    <t>CTM 2025-1A A1</t>
+  </si>
+  <si>
+    <t>29364WBN7</t>
+  </si>
+  <si>
+    <t>ETR 5.7 03/15/54</t>
+  </si>
+  <si>
+    <t>378272CA4</t>
+  </si>
+  <si>
+    <t>GLENLN 5.673 04/01/35</t>
+  </si>
+  <si>
+    <t>44891ADX2</t>
+  </si>
+  <si>
+    <t>HYNMTR 5.4 06/23/32</t>
+  </si>
+  <si>
+    <t>49338CAD5</t>
+  </si>
+  <si>
+    <t>NGGLN 5.994 03/06/33</t>
+  </si>
+  <si>
+    <t>91282CPZ8</t>
+  </si>
+  <si>
+    <t>T 4 1/8 02/15/36</t>
+  </si>
+  <si>
+    <t>891160MJ9</t>
+  </si>
+  <si>
+    <t>TD 3 5/8 09/15/31</t>
+  </si>
+  <si>
+    <t>91825CAE5</t>
+  </si>
+  <si>
+    <t>VDCM 2025-AZ C</t>
+  </si>
+  <si>
+    <t>92332YAH4</t>
+  </si>
+  <si>
+    <t>VENLNG 6 5/8 06/15/36</t>
+  </si>
+  <si>
+    <t>08163TAC6</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 A3</t>
+  </si>
+  <si>
+    <t>12636YAJ1</t>
+  </si>
+  <si>
+    <t>CRHID 5 02/09/36</t>
+  </si>
+  <si>
+    <t>26442UAE4</t>
+  </si>
+  <si>
+    <t>DUK 3.6 09/15/47</t>
+  </si>
+  <si>
+    <t>29273VAW0</t>
+  </si>
+  <si>
+    <t>ET 5.95 05/15/54</t>
+  </si>
+  <si>
+    <t>32010YAA4</t>
+  </si>
+  <si>
+    <t>FRSEAG 7 1/4 08/15/32</t>
+  </si>
+  <si>
+    <t>37959GAF4</t>
+  </si>
+  <si>
+    <t>GBLATL 6 3/4 03/15/54</t>
+  </si>
+  <si>
+    <t>37185LAS1</t>
+  </si>
+  <si>
+    <t>GEL 6 3/4 03/15/34</t>
+  </si>
+  <si>
+    <t>472140AF9</t>
+  </si>
+  <si>
+    <t>JBS 5 1/2 01/15/36</t>
+  </si>
+  <si>
+    <t>505742AR7</t>
+  </si>
+  <si>
+    <t>LADR 7 07/15/31</t>
+  </si>
+  <si>
+    <t>67066GAV6</t>
+  </si>
+  <si>
+    <t>NVDA 5 5/8 06/15/56</t>
+  </si>
+  <si>
+    <t>68389XDC6</t>
+  </si>
+  <si>
+    <t>ORCL 6 1/8 08/03/65</t>
+  </si>
+  <si>
+    <t>08164JAC7</t>
+  </si>
+  <si>
+    <t>BMARK 2026-B43 A5</t>
+  </si>
+  <si>
+    <t>23338VAZ9</t>
+  </si>
+  <si>
+    <t>DTE 5.85 05/15/55</t>
+  </si>
+  <si>
+    <t>30225VAV9</t>
+  </si>
+  <si>
+    <t>EXR 4.95 01/15/33</t>
+  </si>
+  <si>
+    <t>316773DF4</t>
+  </si>
+  <si>
+    <t>FITB 4.337 04/25/33</t>
+  </si>
+  <si>
+    <t>629377DB5</t>
+  </si>
+  <si>
+    <t>NRG 5.407 10/15/35</t>
+  </si>
+  <si>
+    <t>68389XDP7</t>
+  </si>
+  <si>
+    <t>ORCL 5 7/8 09/26/45</t>
+  </si>
+  <si>
+    <t>878091BH9</t>
+  </si>
+  <si>
+    <t>TIAAGL 6.05 06/15/56</t>
+  </si>
+  <si>
+    <t>83577VAA8</t>
+  </si>
+  <si>
+    <t>TXEDCI 7.534 11/30/48</t>
+  </si>
+  <si>
+    <t>90932LAH0</t>
+  </si>
+  <si>
+    <t>UAL 4 5/8 04/15/29</t>
+  </si>
+  <si>
+    <t>91836LAB8</t>
+  </si>
+  <si>
+    <t>VSPOPT 5.4 06/01/33</t>
+  </si>
+  <si>
+    <t>031162DS6</t>
+  </si>
+  <si>
+    <t>AMGN 5.6 03/02/43</t>
+  </si>
+  <si>
+    <t>08163YAC5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V7 A3</t>
+  </si>
+  <si>
+    <t>14688RAA8</t>
+  </si>
+  <si>
+    <t>CARVL 2024-3A A1</t>
+  </si>
+  <si>
+    <t>35671DBC8</t>
+  </si>
+  <si>
+    <t>FCX 5.45 03/15/43</t>
+  </si>
+  <si>
+    <t>31418FF36</t>
+  </si>
+  <si>
+    <t>FN MA5585</t>
+  </si>
+  <si>
+    <t>38384DCA3</t>
+  </si>
+  <si>
+    <t>GNR 2023-154 GA</t>
+  </si>
+  <si>
+    <t>46284VAN1</t>
+  </si>
+  <si>
+    <t>IRM 4 1/2 02/15/31</t>
+  </si>
+  <si>
+    <t>74350LAB0</t>
+  </si>
+  <si>
+    <t>PROTAR 5 1/2 04/01/34</t>
+  </si>
+  <si>
+    <t>852060AT9</t>
+  </si>
+  <si>
+    <t>S 8 3/4 03/15/32</t>
+  </si>
+  <si>
+    <t>862121AC4</t>
+  </si>
+  <si>
+    <t>STOR 2 3/4 11/18/30</t>
+  </si>
+  <si>
+    <t>03769M205</t>
+  </si>
+  <si>
+    <t>APO 7 5/8</t>
+  </si>
+  <si>
+    <t>064058AS9</t>
+  </si>
+  <si>
+    <t>BK 5 5/8 PERP</t>
+  </si>
+  <si>
+    <t>081919AS1</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V9 AS</t>
+  </si>
+  <si>
+    <t>24703DBX8</t>
+  </si>
+  <si>
+    <t>DELL 5 1/4 02/15/37</t>
+  </si>
+  <si>
+    <t>25179MBM4</t>
+  </si>
+  <si>
+    <t>DVN 5.4 02/15/35</t>
+  </si>
+  <si>
+    <t>78450XAA6</t>
+  </si>
+  <si>
+    <t>SMB 2024-E A1A</t>
+  </si>
+  <si>
+    <t>95000U2G7</t>
+  </si>
+  <si>
+    <t>WFC 2.879 10/30/30</t>
+  </si>
+  <si>
+    <t>032095BA8</t>
+  </si>
+  <si>
+    <t>APH 4 5/8 02/15/36</t>
+  </si>
+  <si>
+    <t>06644VBM1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR9 AS</t>
+  </si>
+  <si>
+    <t>36143L2L8</t>
+  </si>
+  <si>
+    <t>GBLATL 5 1/2 01/08/29</t>
+  </si>
+  <si>
+    <t>61779RBK6</t>
+  </si>
+  <si>
+    <t>MSBAM 2025-5C2 A3</t>
+  </si>
+  <si>
+    <t>77311WAF8</t>
+  </si>
+  <si>
+    <t>RKT 6 1/2 06/15/34</t>
+  </si>
+  <si>
+    <t>78397DAD0</t>
+  </si>
+  <si>
+    <t>SECBEN 7.2 10/30/34</t>
+  </si>
+  <si>
+    <t>00206RNQ1</t>
+  </si>
+  <si>
+    <t>T 6.3 10/30/66</t>
+  </si>
+  <si>
+    <t>034863BF6</t>
+  </si>
+  <si>
+    <t>AALLN 6 04/05/54</t>
+  </si>
+  <si>
+    <t>03743QAT5</t>
+  </si>
+  <si>
+    <t>APA 6 3/4 02/15/55</t>
+  </si>
+  <si>
+    <t>01741RAP7</t>
+  </si>
+  <si>
+    <t>ATI 5 7/8 06/15/33</t>
+  </si>
+  <si>
+    <t>11135FCY5</t>
+  </si>
+  <si>
+    <t>AVGO 4.8 02/15/36</t>
+  </si>
+  <si>
+    <t>05635JAB6</t>
+  </si>
+  <si>
+    <t>BACARD 5.4 06/15/33</t>
+  </si>
+  <si>
+    <t>06738EBK0</t>
+  </si>
+  <si>
+    <t>BACR 5.088 06/20/30</t>
+  </si>
+  <si>
+    <t>097751CE9</t>
+  </si>
+  <si>
+    <t>BBDBCN 5 7/8 01/15/35</t>
+  </si>
+  <si>
+    <t>20681AAE1</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 C</t>
+  </si>
+  <si>
+    <t>23345MAD9</t>
+  </si>
+  <si>
+    <t>DTMINC 5.8 12/15/34</t>
+  </si>
+  <si>
+    <t>33767BAK5</t>
+  </si>
+  <si>
+    <t>FE 4 3/4 01/15/33</t>
+  </si>
+  <si>
+    <t>38179RAG0</t>
+  </si>
+  <si>
+    <t>GCRED 5.6 04/15/31</t>
+  </si>
+  <si>
+    <t>38152BAH4</t>
+  </si>
+  <si>
+    <t>GSCRED 5 7/8 01/31/31</t>
+  </si>
+  <si>
+    <t>76209PAJ2</t>
+  </si>
+  <si>
+    <t>RGA 5 08/25/32</t>
+  </si>
+  <si>
+    <t>68218WAA2</t>
+  </si>
+  <si>
+    <t>RGA 6.722 05/15/55</t>
+  </si>
+  <si>
+    <t>84265VAK1</t>
+  </si>
+  <si>
+    <t>SCCO 5.35 06/24/36</t>
+  </si>
+  <si>
+    <t>78397DAC2</t>
+  </si>
+  <si>
+    <t>SECBEN 6 1/2 PERP</t>
+  </si>
+  <si>
+    <t>84615QAC7</t>
+  </si>
+  <si>
+    <t>SPCX 5.65 07/15/33</t>
+  </si>
+  <si>
+    <t>816851BH1</t>
+  </si>
+  <si>
+    <t>SRE 3.8 02/01/38</t>
+  </si>
+  <si>
+    <t>92212KAJ5</t>
+  </si>
+  <si>
+    <t>VDC 2025-2A A2</t>
+  </si>
+  <si>
+    <t>95000U2Q5</t>
+  </si>
+  <si>
+    <t>WFC 3.068 04/30/41</t>
+  </si>
+  <si>
+    <t>893521AB0</t>
+  </si>
+  <si>
+    <t>Y 8 11/30/39</t>
+  </si>
+  <si>
+    <t>00253XAB7</t>
+  </si>
+  <si>
+    <t>AAL 5 3/4 04/20/29</t>
+  </si>
+  <si>
+    <t>00973RAP8</t>
+  </si>
+  <si>
+    <t>AKERBP 5.8 10/01/54</t>
+  </si>
+  <si>
+    <t>025676AQ0</t>
+  </si>
+  <si>
+    <t>ANGINC 6 07/15/35</t>
+  </si>
+  <si>
+    <t>00929JAC0</t>
+  </si>
+  <si>
+    <t>AYR 5 09/15/30</t>
+  </si>
+  <si>
+    <t>097023CX1</t>
+  </si>
+  <si>
+    <t>BA 5.93 05/01/60</t>
+  </si>
+  <si>
+    <t>761713BB1</t>
+  </si>
+  <si>
+    <t>BATSLN 5.85 08/15/45</t>
+  </si>
+  <si>
+    <t>12661PAC3</t>
+  </si>
+  <si>
+    <t>CSLAU 4 1/4 04/27/32</t>
+  </si>
+  <si>
+    <t>126650EF3</t>
+  </si>
+  <si>
+    <t>CVS 6.05 06/01/54</t>
   </si>
   <si>
     <t>532457DF2</t>
   </si>
   <si>
     <t>LLY 5.55 10/15/55</t>
   </si>
   <si>
-    <t>61690YBU5</t>
-[...32 lines deleted...]
-    <t>MS 2.511 10/20/32</t>
+    <t>62886HBR1</t>
+  </si>
+  <si>
+    <t>NCLH 6 3/4 02/01/32</t>
+  </si>
+  <si>
+    <t>71845JAC2</t>
+  </si>
+  <si>
+    <t>PECO 4.95 01/15/35</t>
+  </si>
+  <si>
+    <t>7591EPAV2</t>
+  </si>
+  <si>
+    <t>RF 5.502 09/06/35</t>
+  </si>
+  <si>
+    <t>79588TAG5</t>
+  </si>
+  <si>
+    <t>SAMMON 5.95 06/15/36</t>
+  </si>
+  <si>
+    <t>86177CAA7</t>
+  </si>
+  <si>
+    <t>STONEB 8 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>86562MCB4</t>
+  </si>
+  <si>
+    <t>SUMIBK 2.13 07/08/30</t>
+  </si>
+  <si>
+    <t>91282CJZ5</t>
+  </si>
+  <si>
+    <t>T 4 02/15/34</t>
+  </si>
+  <si>
+    <t>87264ADD4</t>
+  </si>
+  <si>
+    <t>TMUS 6 06/15/54</t>
+  </si>
+  <si>
+    <t>02073LAC5</t>
+  </si>
+  <si>
+    <t>ALPGEN 6 1/4 01/15/34</t>
+  </si>
+  <si>
+    <t>06211FBF4</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 B</t>
+  </si>
+  <si>
+    <t>12189LAG6</t>
+  </si>
+  <si>
+    <t>BNSF 4.95 09/15/41</t>
+  </si>
+  <si>
+    <t>149123CL3</t>
+  </si>
+  <si>
+    <t>CAT 5.2 05/15/35</t>
+  </si>
+  <si>
+    <t>15189XBE7</t>
+  </si>
+  <si>
+    <t>CNP 5.15 03/01/34</t>
+  </si>
+  <si>
+    <t>14040HDA0</t>
+  </si>
+  <si>
+    <t>COF 6.377 06/08/34</t>
+  </si>
+  <si>
+    <t>30303MAJ1</t>
+  </si>
+  <si>
+    <t>META 6.2 05/15/46</t>
+  </si>
+  <si>
+    <t>55336VAM2</t>
+  </si>
+  <si>
+    <t>MPLX 4 1/2 04/15/38</t>
+  </si>
+  <si>
+    <t>606822CB8</t>
+  </si>
+  <si>
+    <t>MUFG 2.494 10/13/32</t>
+  </si>
+  <si>
+    <t>69047QAC6</t>
+  </si>
+  <si>
+    <t>OVV 6 1/4 07/15/33</t>
+  </si>
+  <si>
+    <t>USDF</t>
+  </si>
+  <si>
+    <t>US DOLLAR FUTURE</t>
+  </si>
+  <si>
+    <t>969457CV0</t>
+  </si>
+  <si>
+    <t>WMB 5.15 03/15/36</t>
+  </si>
+  <si>
+    <t>04686JAJ0</t>
+  </si>
+  <si>
+    <t>ATH 6 5/8 10/15/54</t>
+  </si>
+  <si>
+    <t>05554VAE0</t>
+  </si>
+  <si>
+    <t>BBCMS 2024-5C25 AS</t>
+  </si>
+  <si>
+    <t>08163YAD3</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V7 AS</t>
+  </si>
+  <si>
+    <t>125896BL3</t>
+  </si>
+  <si>
+    <t>CMS 4.7 03/31/43</t>
+  </si>
+  <si>
+    <t>20681AAJ0</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 E</t>
+  </si>
+  <si>
+    <t>29359UAF6</t>
+  </si>
+  <si>
+    <t>ESGR 6.693 07/15/37</t>
+  </si>
+  <si>
+    <t>29273VBK5</t>
+  </si>
+  <si>
+    <t>ET 5.35 01/15/36</t>
+  </si>
+  <si>
+    <t>3137H9UJ6</t>
+  </si>
+  <si>
+    <t>FHR 5300 AB</t>
+  </si>
+  <si>
+    <t>38381XEZ5</t>
+  </si>
+  <si>
+    <t>GNR 2019-90 AB</t>
+  </si>
+  <si>
+    <t>46266TAF5</t>
+  </si>
+  <si>
+    <t>IQV 6 1/4 02/01/29</t>
+  </si>
+  <si>
+    <t>47233WLL1</t>
+  </si>
+  <si>
+    <t>JEF 5 1/2 02/15/36</t>
+  </si>
+  <si>
+    <t>68389XEB7</t>
+  </si>
+  <si>
+    <t>ORCL 6.7 02/04/56</t>
+  </si>
+  <si>
+    <t>04018VAA1</t>
+  </si>
+  <si>
+    <t>ARES 4 1/8 06/30/51</t>
+  </si>
+  <si>
+    <t>143658CA8</t>
+  </si>
+  <si>
+    <t>CCL 5 3/4 08/01/32</t>
+  </si>
+  <si>
+    <t>174610BF1</t>
+  </si>
+  <si>
+    <t>CFG 5.841 01/23/30</t>
+  </si>
+  <si>
+    <t>20681AAA9</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 A</t>
+  </si>
+  <si>
+    <t>37892AAA8</t>
+  </si>
+  <si>
+    <t>GNL 3 3/4 12/15/27</t>
+  </si>
+  <si>
+    <t>46647TAS7</t>
+  </si>
+  <si>
+    <t>JPMCC 2017-JP5 A5</t>
+  </si>
+  <si>
+    <t>529043AE1</t>
+  </si>
+  <si>
+    <t>LXP 2.7 09/15/30</t>
+  </si>
+  <si>
+    <t>19416MAB5</t>
+  </si>
+  <si>
+    <t>PR 5 7/8 07/01/29</t>
+  </si>
+  <si>
+    <t>87167WDC6</t>
+  </si>
+  <si>
+    <t>SYMP 2021-25A AR</t>
+  </si>
+  <si>
+    <t>861932AA9</t>
+  </si>
+  <si>
+    <t>ATSG 7 1/4 03/15/32</t>
+  </si>
+  <si>
+    <t>06211CAG0</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR2 A3</t>
+  </si>
+  <si>
+    <t>06211FBA5</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 AS</t>
+  </si>
+  <si>
+    <t>127190AE6</t>
+  </si>
+  <si>
+    <t>CACI 6 3/8 06/15/33</t>
+  </si>
+  <si>
+    <t>24703DBT7</t>
+  </si>
+  <si>
+    <t>DELL 4 3/4 10/06/32</t>
+  </si>
+  <si>
+    <t>29359UAC3</t>
+  </si>
+  <si>
+    <t>ESGR 3.1 09/01/31</t>
+  </si>
+  <si>
+    <t>3622AB2M3</t>
+  </si>
+  <si>
+    <t>G2 786280</t>
+  </si>
+  <si>
+    <t>61748UAP7</t>
+  </si>
+  <si>
+    <t>MS 5.314 01/18/41</t>
+  </si>
+  <si>
+    <t>65339KBZ2</t>
+  </si>
+  <si>
+    <t>NEE 2.44 01/15/32</t>
+  </si>
+  <si>
+    <t>645370AG2</t>
+  </si>
+  <si>
+    <t>NWHM 8 1/2 11/01/30</t>
+  </si>
+  <si>
+    <t>70932MAH0</t>
+  </si>
+  <si>
+    <t>PFSI 6 3/4 02/15/34</t>
+  </si>
+  <si>
+    <t>718172BL2</t>
+  </si>
+  <si>
+    <t>PM 4 1/4 11/10/44</t>
+  </si>
+  <si>
+    <t>910047AM1</t>
+  </si>
+  <si>
+    <t>UAL 4 7/8 03/01/29</t>
+  </si>
+  <si>
+    <t>05614JAC9</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 B</t>
+  </si>
+  <si>
+    <t>1248EPCP6</t>
+  </si>
+  <si>
+    <t>CHTR 4 1/4 01/15/34</t>
+  </si>
+  <si>
+    <t>161175CQ5</t>
+  </si>
+  <si>
+    <t>CHTR 6.1 06/01/29</t>
+  </si>
+  <si>
+    <t>201723AS2</t>
+  </si>
+  <si>
+    <t>CMC 5 3/4 11/15/33</t>
+  </si>
+  <si>
+    <t>36264KAV2</t>
+  </si>
+  <si>
+    <t>GSMS 2020-GSA2 A5</t>
+  </si>
+  <si>
+    <t>50190KAQ3</t>
+  </si>
+  <si>
+    <t>LCM 40A A2R</t>
+  </si>
+  <si>
+    <t>30303M8V7</t>
+  </si>
+  <si>
+    <t>META 5.4 08/15/54</t>
+  </si>
+  <si>
+    <t>67740QAH9</t>
+  </si>
+  <si>
+    <t>OHNAT 5.55 01/24/30</t>
+  </si>
+  <si>
+    <t>682691AL4</t>
+  </si>
+  <si>
+    <t>OMF 6 1/8 05/15/30</t>
   </si>
   <si>
     <t>67103HAP2</t>
   </si>
   <si>
     <t>ORLY 5.1 03/12/36</t>
   </si>
   <si>
-    <t>03770DAB9</t>
-[...926 lines deleted...]
-    <t>IQV 6 1/4 02/01/29</t>
+    <t>69318FAN8</t>
+  </si>
+  <si>
+    <t>PBFENE 7 1/4 06/01/34</t>
+  </si>
+  <si>
+    <t>72133PAL7</t>
+  </si>
+  <si>
+    <t>PIPK 2020-5A A1R</t>
+  </si>
+  <si>
+    <t>816851BJ7</t>
+  </si>
+  <si>
+    <t>SRE 4 02/01/48</t>
+  </si>
+  <si>
+    <t>69867RAA5</t>
+  </si>
+  <si>
+    <t>TIHLLC 7 1/8 06/01/31</t>
+  </si>
+  <si>
+    <t>03990BAA9</t>
+  </si>
+  <si>
+    <t>ARES 6 3/8 11/10/28</t>
+  </si>
+  <si>
+    <t>3132DQUF1</t>
+  </si>
+  <si>
+    <t>FR SD3282</t>
   </si>
   <si>
     <t>534187BZ1</t>
   </si>
   <si>
     <t>LNC 5.35 11/15/35</t>
   </si>
   <si>
-    <t>529043AE1</t>
-[...20 lines deleted...]
-    <t>ATSG 7 1/4 03/15/32</t>
+    <t>86562MEK2</t>
+  </si>
+  <si>
+    <t>SUMIBK 5.334 03/03/41</t>
+  </si>
+  <si>
+    <t>95000YAY1</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 A4</t>
+  </si>
+  <si>
+    <t>641423CH9</t>
+  </si>
+  <si>
+    <t>BRKHEC 6 1/4 05/15/55</t>
+  </si>
+  <si>
+    <t>12532BAD9</t>
+  </si>
+  <si>
+    <t>CFCRE 2016-C7 A3</t>
+  </si>
+  <si>
+    <t>927804GX6</t>
+  </si>
+  <si>
+    <t>D 4.95 03/15/36</t>
+  </si>
+  <si>
+    <t>55389QAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2024-2A A</t>
+  </si>
+  <si>
+    <t>69121KAH7</t>
+  </si>
+  <si>
+    <t>OBDC 5.95 03/15/29</t>
+  </si>
+  <si>
+    <t>86765LAT4</t>
+  </si>
+  <si>
+    <t>SUN 4 1/2 05/15/29</t>
+  </si>
+  <si>
+    <t>06541QBE4</t>
+  </si>
+  <si>
+    <t>BANK 2022-BNK43 AS</t>
   </si>
   <si>
     <t>071813CS6</t>
   </si>
   <si>
     <t>BAX 2.539 02/01/32</t>
   </si>
   <si>
-    <t>143658CA8</t>
-[...244 lines deleted...]
-  <si>
     <t>08161CAJ0</t>
   </si>
   <si>
     <t>BMARK 2018-B2 AS</t>
   </si>
   <si>
     <t>08163TAD4</t>
   </si>
   <si>
     <t>BMARK 2023-V2 AS</t>
   </si>
   <si>
     <t>12515ABE9</t>
   </si>
   <si>
     <t>CD 2016-CD2 A4</t>
   </si>
   <si>
     <t>233063AT3</t>
   </si>
   <si>
     <t>DBJPM 2020-C9 A5</t>
   </si>
   <si>
     <t>30040WAP3</t>
   </si>
   <si>
     <t>ES 3 3/8 03/01/32</t>
   </si>
   <si>
+    <t>428102AH0</t>
+  </si>
+  <si>
+    <t>HESM 5 7/8 03/01/28</t>
+  </si>
+  <si>
+    <t>61691NAE5</t>
+  </si>
+  <si>
+    <t>MSC 2017-HR2 A4</t>
+  </si>
+  <si>
+    <t>05377RJK1</t>
+  </si>
+  <si>
+    <t>AESOP 2024-3A A</t>
+  </si>
+  <si>
+    <t>08162PAZ4</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B1 AM</t>
+  </si>
+  <si>
+    <t>081927AB1</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 A3</t>
+  </si>
+  <si>
+    <t>05614JAA3</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 A</t>
+  </si>
+  <si>
+    <t>30297CAJ1</t>
+  </si>
+  <si>
+    <t>FRESB 2018-SB52 A10F</t>
+  </si>
+  <si>
+    <t>46645UAT4</t>
+  </si>
+  <si>
+    <t>JPMCC 2016-JP4 A4</t>
+  </si>
+  <si>
+    <t>95000YBB0</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 AS</t>
+  </si>
+  <si>
+    <t>454889AQ9</t>
+  </si>
+  <si>
+    <t>AEP 4.55 03/15/46</t>
+  </si>
+  <si>
+    <t>03027WAK8</t>
+  </si>
+  <si>
+    <t>AMETOW 3.652 03/23/28</t>
+  </si>
+  <si>
+    <t>06541DBH6</t>
+  </si>
+  <si>
+    <t>BANK 2023-BNK46 A4</t>
+  </si>
+  <si>
+    <t>055986AF0</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 AS</t>
+  </si>
+  <si>
+    <t>096933AG1</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C9 AS</t>
+  </si>
+  <si>
+    <t>29375QAD0</t>
+  </si>
+  <si>
+    <t>EFF 2024-3 A4</t>
+  </si>
+  <si>
+    <t>31397AEQ2</t>
+  </si>
+  <si>
+    <t>FHR 3197 DZ</t>
+  </si>
+  <si>
+    <t>3136ALFG1</t>
+  </si>
+  <si>
+    <t>FNR 2014-66 QZ</t>
+  </si>
+  <si>
     <t>36251XAR8</t>
   </si>
   <si>
     <t>GSMS 2016-GS4 A4</t>
   </si>
   <si>
-    <t>428102AH0</t>
-[...94 lines deleted...]
-  <si>
     <t>46284VAR2</t>
   </si>
   <si>
     <t>IRM 6 1/4 01/15/35</t>
   </si>
   <si>
     <t>06541TBF5</t>
   </si>
   <si>
     <t>BANK 2020-BN29 A4</t>
   </si>
   <si>
     <t>95002UAJ0</t>
   </si>
   <si>
     <t>WFCM 2020-C58 A4</t>
   </si>
   <si>
     <t>03958CAA7</t>
   </si>
   <si>
     <t>AROC 6 02/01/34</t>
   </si>
   <si>
     <t>06051GLH0</t>
@@ -2129,56 +2165,50 @@
     <t>PXD 1.9 08/15/30</t>
   </si>
   <si>
     <t>UXYU6 COM</t>
   </si>
   <si>
     <t>US 10YR ULTRA FUT SEP26</t>
   </si>
   <si>
     <t>TUU6 COM</t>
   </si>
   <si>
     <t>US 2YR NOTE (CBT) SEP26</t>
   </si>
   <si>
     <t>FVU6 COM</t>
   </si>
   <si>
     <t>US 5YR NOTE (CBT) SEP26</t>
   </si>
   <si>
     <t>USU6 COM</t>
   </si>
   <si>
     <t>US LONG BOND(CBT) SEP26</t>
-  </si>
-[...4 lines deleted...]
-    <t>Receivables/Payables</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US DOLLARS</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2512,51 +2542,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I350"/>
+  <dimension ref="A1:I355"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -2574,10189 +2604,10334 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>21071300</v>
+        <v>21761500</v>
       </c>
       <c r="F2" s="2">
-        <v>88.746094</v>
+        <v>86.619141</v>
       </c>
       <c r="G2" s="3">
-        <v>18699955.71</v>
+        <v>18849624.37</v>
       </c>
       <c r="H2" s="4">
-        <v>0.032128027379</v>
+        <v>0.031540233979</v>
       </c>
       <c r="I2" s="5">
-        <v>0.032144566888</v>
+        <v>0.031544230216</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
-        <v>32340400</v>
+        <v>32918400</v>
       </c>
       <c r="F3" s="2">
-        <v>48.714844</v>
+        <v>47.414062</v>
       </c>
       <c r="G3" s="3">
-        <v>15754575.41</v>
+        <v>15607950.59</v>
       </c>
       <c r="H3" s="4">
-        <v>0.027067627222</v>
+        <v>0.026116086122</v>
       </c>
       <c r="I3" s="5">
-        <v>0.027081561637</v>
+        <v>0.026119395105</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>12316600</v>
+        <v>11337800</v>
       </c>
       <c r="F4" s="2">
-        <v>97.55013700000001</v>
+        <v>96.003344</v>
       </c>
       <c r="G4" s="3">
-        <v>12466018.17</v>
+        <v>11350857.43</v>
       </c>
       <c r="H4" s="4">
-        <v>0.02141762149</v>
+        <v>0.018992882414</v>
       </c>
       <c r="I4" s="5">
-        <v>0.021428647283</v>
+        <v>0.018995288866</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>9327146.93</v>
+        <v>8539010.74</v>
       </c>
       <c r="F5" s="2">
-        <v>92.056245</v>
+        <v>100</v>
       </c>
       <c r="G5" s="3">
-        <v>8586221.23</v>
+        <v>8539010.74</v>
       </c>
       <c r="H5" s="4">
-        <v>0.014751818405</v>
+        <v>0.014287945023</v>
       </c>
       <c r="I5" s="5">
-        <v>0.014759412641</v>
+        <v>0.014289755346</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>8266957.63</v>
+        <v>9256895.92</v>
       </c>
       <c r="F6" s="2">
-        <v>100</v>
+        <v>90.982275</v>
       </c>
       <c r="G6" s="3">
-        <v>8266957.63</v>
+        <v>8422134.5</v>
       </c>
       <c r="H6" s="4">
-        <v>0.014203297872</v>
+        <v>0.014092381238</v>
       </c>
       <c r="I6" s="5">
-        <v>0.01421060973</v>
+        <v>0.014094166783</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>8174472.654</v>
+        <v>11938400</v>
       </c>
       <c r="F7" s="2">
-        <v>99.02033400000001</v>
+        <v>68.144531</v>
       </c>
       <c r="G7" s="3">
-        <v>8094390.12</v>
+        <v>8135366.69</v>
       </c>
       <c r="H7" s="4">
-        <v>0.013906813024</v>
+        <v>0.013612545473</v>
       </c>
       <c r="I7" s="5">
-        <v>0.013913972252</v>
+        <v>0.013614270221</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>8285498.255</v>
+        <v>8112882.874</v>
       </c>
       <c r="F8" s="2">
-        <v>95.81032</v>
+        <v>97.81348</v>
       </c>
       <c r="G8" s="3">
-        <v>7938362.39</v>
+        <v>7935493.07</v>
       </c>
       <c r="H8" s="4">
-        <v>0.013638744834</v>
+        <v>0.013278105875</v>
       </c>
       <c r="I8" s="5">
-        <v>0.01364576606</v>
+        <v>0.013279788249</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>11352400</v>
+        <v>8174831.455</v>
       </c>
       <c r="F9" s="2">
-        <v>69.816406</v>
+        <v>95.28975</v>
       </c>
       <c r="G9" s="3">
-        <v>7925837.67</v>
+        <v>7789776.46</v>
       </c>
       <c r="H9" s="4">
-        <v>0.013617226363</v>
+        <v>0.013034284783</v>
       </c>
       <c r="I9" s="5">
-        <v>0.013624236512</v>
+        <v>0.013035936264</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>8146400.702</v>
+        <v>8072299.902</v>
       </c>
       <c r="F10" s="2">
-        <v>94.446539</v>
+        <v>92.958735</v>
       </c>
       <c r="G10" s="3">
-        <v>7693993.52</v>
+        <v>7503907.87</v>
       </c>
       <c r="H10" s="4">
-        <v>0.013218899458</v>
+        <v>0.012555953661</v>
       </c>
       <c r="I10" s="5">
-        <v>0.013225704548</v>
+        <v>0.012557544536</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>8881860.460999999</v>
+        <v>8817705.021</v>
       </c>
       <c r="F11" s="2">
-        <v>85.642498</v>
+        <v>84.411175</v>
       </c>
       <c r="G11" s="3">
-        <v>7606647.17</v>
+        <v>7443128.42</v>
       </c>
       <c r="H11" s="4">
-        <v>0.013068831409</v>
+        <v>0.012454254111</v>
       </c>
       <c r="I11" s="5">
-        <v>0.013075559244</v>
+        <v>0.0124558321</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>7797950.19</v>
+        <v>7705165.41</v>
       </c>
       <c r="F12" s="2">
-        <v>89.15240799999999</v>
+        <v>88.678397</v>
       </c>
       <c r="G12" s="3">
-        <v>6952060.37</v>
+        <v>6832817.17</v>
       </c>
       <c r="H12" s="4">
-        <v>0.01194419866</v>
+        <v>0.011433047583</v>
       </c>
       <c r="I12" s="5">
-        <v>0.011950347534</v>
+        <v>0.011434496183</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>6903082.892</v>
+        <v>6824070.682</v>
       </c>
       <c r="F13" s="2">
-        <v>100.539941</v>
+        <v>99.52090800000001</v>
       </c>
       <c r="G13" s="3">
-        <v>6940355.47</v>
+        <v>6791377.11</v>
       </c>
       <c r="H13" s="4">
-        <v>0.011924088697</v>
+        <v>0.011363707772</v>
       </c>
       <c r="I13" s="5">
-        <v>0.011930227218</v>
+        <v>0.011365147586</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
-        <v>6444103.58</v>
+        <v>6433364.14</v>
       </c>
       <c r="F14" s="2">
-        <v>98.477604</v>
+        <v>97.332184</v>
       </c>
       <c r="G14" s="3">
-        <v>6345998.8</v>
+        <v>6261733.82</v>
       </c>
       <c r="H14" s="4">
-        <v>0.010902936166</v>
+        <v>0.010477479339</v>
       </c>
       <c r="I14" s="5">
-        <v>0.010908548997</v>
+        <v>0.010478806865</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>6335147.785</v>
+        <v>8172500</v>
       </c>
       <c r="F15" s="2">
-        <v>97.131675</v>
+        <v>75.902344</v>
       </c>
       <c r="G15" s="3">
-        <v>6153435.16</v>
+        <v>6203119.06</v>
       </c>
       <c r="H15" s="4">
-        <v>0.010572096337</v>
+        <v>0.010379401882</v>
       </c>
       <c r="I15" s="5">
-        <v>0.010577538852</v>
+        <v>0.010380716982</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>7948100</v>
+        <v>6314584.915</v>
       </c>
       <c r="F16" s="2">
-        <v>77.796875</v>
+        <v>95.893164</v>
       </c>
       <c r="G16" s="3">
-        <v>6183373.42</v>
+        <v>6055255.27</v>
       </c>
       <c r="H16" s="4">
-        <v>0.010623532682</v>
+        <v>0.010131988003</v>
       </c>
       <c r="I16" s="5">
-        <v>0.010629001677</v>
+        <v>0.010133271755</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>6154387.749</v>
+        <v>5800000</v>
       </c>
       <c r="F17" s="2">
-        <v>96.234137</v>
+        <v>100.1524</v>
       </c>
       <c r="G17" s="3">
-        <v>5922621.94</v>
+        <v>5808839.2</v>
       </c>
       <c r="H17" s="4">
-        <v>0.010175540669</v>
+        <v>0.009719671009</v>
       </c>
       <c r="I17" s="5">
-        <v>0.010180779037</v>
+        <v>0.009720902518999999</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>5800000</v>
+        <v>6077753.929</v>
       </c>
       <c r="F18" s="2">
-        <v>100.1583</v>
+        <v>94.669318</v>
       </c>
       <c r="G18" s="3">
-        <v>5809181.4</v>
+        <v>5753768.19</v>
       </c>
       <c r="H18" s="4">
-        <v>0.009980640704</v>
+        <v>0.009627523157</v>
       </c>
       <c r="I18" s="5">
-        <v>0.009985778738</v>
+        <v>0.009628742991</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
         <v>5500000</v>
       </c>
       <c r="F19" s="2">
-        <v>101.87493</v>
+        <v>101.28314</v>
       </c>
       <c r="G19" s="3">
-        <v>5603121.15</v>
+        <v>5570572.7</v>
       </c>
       <c r="H19" s="4">
-        <v>0.009626612627</v>
+        <v>0.009320990324</v>
       </c>
       <c r="I19" s="5">
-        <v>0.009631568407</v>
+        <v>0.009322171319999999</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>5453163.72</v>
+        <v>5068916.0534</v>
       </c>
       <c r="F20" s="2">
-        <v>96.65336499999999</v>
+        <v>102.038668</v>
       </c>
       <c r="G20" s="3">
-        <v>5270666.23</v>
+        <v>5172254.42</v>
       </c>
       <c r="H20" s="4">
-        <v>0.009055428353</v>
+        <v>0.008654502154</v>
       </c>
       <c r="I20" s="5">
-        <v>0.009060090087000001</v>
+        <v>0.008655598703999999</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>5105546.4034</v>
+        <v>5436223.78</v>
       </c>
       <c r="F21" s="2">
-        <v>102.951844</v>
+        <v>95.418734</v>
       </c>
       <c r="G21" s="3">
-        <v>5256254.17</v>
+        <v>5187175.91</v>
       </c>
       <c r="H21" s="4">
-        <v>0.009030667265</v>
+        <v>0.008679469608</v>
       </c>
       <c r="I21" s="5">
-        <v>0.009035316252999999</v>
+        <v>0.008680569322</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>5123702.08</v>
+        <v>5009681.95</v>
       </c>
       <c r="F22" s="2">
-        <v>101.12783</v>
+        <v>100.113771</v>
       </c>
       <c r="G22" s="3">
-        <v>5181488.73</v>
+        <v>5015381.52</v>
       </c>
       <c r="H22" s="4">
-        <v>0.008902214229</v>
+        <v>0.008392013729</v>
       </c>
       <c r="I22" s="5">
-        <v>0.008906797088999999</v>
+        <v>0.008393077020999999</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>4516000</v>
+        <v>4500000</v>
       </c>
       <c r="F23" s="2">
-        <v>100.098</v>
+        <v>101.24479</v>
       </c>
       <c r="G23" s="3">
-        <v>4520425.68</v>
+        <v>4556015.55</v>
       </c>
       <c r="H23" s="4">
-        <v>0.007766454761</v>
+        <v>0.00762337719</v>
       </c>
       <c r="I23" s="5">
-        <v>0.007770452932</v>
+        <v>0.007624343094</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>4500000</v>
+        <v>4311000</v>
       </c>
       <c r="F24" s="2">
-        <v>101.44335</v>
+        <v>104.03806</v>
       </c>
       <c r="G24" s="3">
-        <v>4564950.75</v>
+        <v>4485080.77</v>
       </c>
       <c r="H24" s="4">
-        <v>0.007842952411</v>
+        <v>0.007504685188</v>
       </c>
       <c r="I24" s="5">
-        <v>0.007846989963</v>
+        <v>0.007505636052</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>4311000</v>
+        <v>4463000</v>
       </c>
       <c r="F25" s="2">
-        <v>104.56522</v>
+        <v>100.39768</v>
       </c>
       <c r="G25" s="3">
-        <v>4507806.63</v>
+        <v>4480748.46</v>
       </c>
       <c r="H25" s="4">
-        <v>0.007744774226</v>
+        <v>0.00749743613</v>
       </c>
       <c r="I25" s="5">
-        <v>0.007748761236</v>
+        <v>0.007498386076</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>4463000</v>
+        <v>4419000</v>
       </c>
       <c r="F26" s="2">
-        <v>100.87127</v>
+        <v>100.22629</v>
       </c>
       <c r="G26" s="3">
-        <v>4501884.78</v>
+        <v>4428999.76</v>
       </c>
       <c r="H26" s="4">
-        <v>0.007734600004</v>
+        <v>0.007410847338</v>
       </c>
       <c r="I26" s="5">
-        <v>0.007738581776</v>
+        <v>0.007411786313</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>4419000</v>
+        <v>4187000</v>
       </c>
       <c r="F27" s="2">
-        <v>100.96344</v>
+        <v>102.17956</v>
       </c>
       <c r="G27" s="3">
-        <v>4461574.41</v>
+        <v>4278258.18</v>
       </c>
       <c r="H27" s="4">
-        <v>0.007665343553</v>
+        <v>0.007158618193</v>
       </c>
       <c r="I27" s="5">
-        <v>0.007669289673</v>
+        <v>0.00715952521</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>4232208.65</v>
+        <v>4185679.35</v>
       </c>
       <c r="F28" s="2">
-        <v>103.794502</v>
+        <v>102.586687</v>
       </c>
       <c r="G28" s="3">
-        <v>4392799.89</v>
+        <v>4293949.77</v>
       </c>
       <c r="H28" s="4">
-        <v>0.007547183396</v>
+        <v>0.00718487424</v>
       </c>
       <c r="I28" s="5">
-        <v>0.007551068686</v>
+        <v>0.007185784583</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>4187000</v>
+        <v>4182000</v>
       </c>
       <c r="F29" s="2">
-        <v>102.73296</v>
+        <v>100.029</v>
       </c>
       <c r="G29" s="3">
-        <v>4301429.04</v>
+        <v>4183212.78</v>
       </c>
       <c r="H29" s="4">
-        <v>0.007390200918</v>
+        <v>0.006999582977</v>
       </c>
       <c r="I29" s="5">
-        <v>0.007394005393</v>
+        <v>0.007000469844</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>4182000</v>
+        <v>3987000</v>
       </c>
       <c r="F30" s="2">
-        <v>100.0303</v>
+        <v>100.053615</v>
       </c>
       <c r="G30" s="3">
-        <v>4183267.15</v>
+        <v>3989137.63</v>
       </c>
       <c r="H30" s="4">
-        <v>0.007187189292</v>
+        <v>0.006674845703</v>
       </c>
       <c r="I30" s="5">
-        <v>0.007190889257</v>
+        <v>0.006675691425</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>3987000</v>
+        <v>3910000</v>
       </c>
       <c r="F31" s="2">
-        <v>101.935239</v>
+        <v>102.27704</v>
       </c>
       <c r="G31" s="3">
-        <v>4064157.98</v>
+        <v>3999032.26</v>
       </c>
       <c r="H31" s="4">
-        <v>0.006982550166</v>
+        <v>0.006691401952</v>
       </c>
       <c r="I31" s="5">
-        <v>0.006986144783</v>
+        <v>0.006692249772</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>3910000</v>
+        <v>3804000</v>
       </c>
       <c r="F32" s="2">
-        <v>103.61104</v>
+        <v>100.15352</v>
       </c>
       <c r="G32" s="3">
-        <v>4051191.66</v>
+        <v>3809839.9</v>
       </c>
       <c r="H32" s="4">
-        <v>0.006960272995</v>
+        <v>0.006374834827</v>
       </c>
       <c r="I32" s="5">
-        <v>0.006963856144</v>
+        <v>0.006375642536</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>3804000</v>
+        <v>3800000</v>
       </c>
       <c r="F33" s="2">
-        <v>100.8535</v>
+        <v>100.2809</v>
       </c>
       <c r="G33" s="3">
-        <v>3836467.14</v>
+        <v>3810674.2</v>
       </c>
       <c r="H33" s="4">
-        <v>0.006591358999</v>
+        <v>0.006376230822</v>
       </c>
       <c r="I33" s="5">
-        <v>0.006594752231</v>
+        <v>0.006377038709</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>3715261.8</v>
+        <v>3679654.01</v>
       </c>
       <c r="F34" s="2">
-        <v>103.033043</v>
+        <v>102.499903</v>
       </c>
       <c r="G34" s="3">
-        <v>3827947.29</v>
+        <v>3771641.79</v>
       </c>
       <c r="H34" s="4">
-        <v>0.006576721208</v>
+        <v>0.006310919637</v>
       </c>
       <c r="I34" s="5">
-        <v>0.006580106904</v>
+        <v>0.006311719248</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
-        <v>3800000</v>
+        <v>3655000</v>
       </c>
       <c r="F35" s="2">
-        <v>100.35</v>
+        <v>100.93451</v>
       </c>
       <c r="G35" s="3">
-        <v>3813300</v>
+        <v>3689156.34</v>
       </c>
       <c r="H35" s="4">
-        <v>0.00655155599</v>
+        <v>0.006172900419</v>
       </c>
       <c r="I35" s="5">
-        <v>0.006554928731</v>
+        <v>0.006173682543</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>3655000</v>
+        <v>3856000</v>
       </c>
       <c r="F36" s="2">
-        <v>101.35566</v>
+        <v>95.813543</v>
       </c>
       <c r="G36" s="3">
-        <v>3704549.37</v>
+        <v>3694570.22</v>
       </c>
       <c r="H36" s="4">
-        <v>0.006364713669</v>
+        <v>0.006181959218</v>
       </c>
       <c r="I36" s="5">
-        <v>0.006367990224</v>
+        <v>0.00618274249</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
-        <v>4005980.1762</v>
+        <v>3652014.8</v>
       </c>
       <c r="F37" s="2">
-        <v>92.21947</v>
+        <v>100.1467</v>
       </c>
       <c r="G37" s="3">
-        <v>3694293.69</v>
+        <v>3657372.31</v>
       </c>
       <c r="H37" s="4">
-        <v>0.006347093575</v>
+        <v>0.006119717614</v>
       </c>
       <c r="I37" s="5">
-        <v>0.006350361059</v>
+        <v>0.006120493</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
-        <v>3522000</v>
+        <v>4021002.6062</v>
       </c>
       <c r="F38" s="2">
-        <v>102.55946</v>
+        <v>90.82117</v>
       </c>
       <c r="G38" s="3">
-        <v>3612144.18</v>
+        <v>3651921.61</v>
       </c>
       <c r="H38" s="4">
-        <v>0.00620595412</v>
+        <v>0.006110597213</v>
       </c>
       <c r="I38" s="5">
-        <v>0.006209148945</v>
+        <v>0.006111371443</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
-        <v>3510000</v>
+        <v>3522000</v>
       </c>
       <c r="F39" s="2">
-        <v>102.70899</v>
+        <v>102.15526</v>
       </c>
       <c r="G39" s="3">
-        <v>3605085.55</v>
+        <v>3597908.26</v>
       </c>
       <c r="H39" s="4">
-        <v>0.006193826822</v>
+        <v>0.006020219079</v>
       </c>
       <c r="I39" s="5">
-        <v>0.006197015405</v>
+        <v>0.006020981858</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
-        <v>3462454.357</v>
+        <v>3510000</v>
       </c>
       <c r="F40" s="2">
-        <v>103.00036</v>
+        <v>102.30792</v>
       </c>
       <c r="G40" s="3">
-        <v>3566340.45</v>
+        <v>3591007.99</v>
       </c>
       <c r="H40" s="4">
-        <v>0.006127259632</v>
+        <v>0.006008673174</v>
       </c>
       <c r="I40" s="5">
-        <v>0.006130413945</v>
+        <v>0.00600943449</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
-        <v>3524704.05</v>
+        <v>3462454.357</v>
       </c>
       <c r="F41" s="2">
-        <v>100.925971</v>
+        <v>102.41854</v>
       </c>
       <c r="G41" s="3">
-        <v>3557341.79</v>
+        <v>3546195.2</v>
       </c>
       <c r="H41" s="4">
-        <v>0.006111799201</v>
+        <v>0.005933689933</v>
       </c>
       <c r="I41" s="5">
-        <v>0.006114945556</v>
+        <v>0.005934441749</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
-        <v>3441855.74</v>
+        <v>3506542.33</v>
       </c>
       <c r="F42" s="2">
-        <v>102.744262</v>
+        <v>99.90179500000001</v>
       </c>
       <c r="G42" s="3">
-        <v>3536309.28</v>
+        <v>3503098.73</v>
       </c>
       <c r="H42" s="4">
-        <v>0.006075663661</v>
+        <v>0.005861578535</v>
       </c>
       <c r="I42" s="5">
-        <v>0.006078791413</v>
+        <v>0.005862321214</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
-        <v>3350000</v>
+        <v>3449000</v>
       </c>
       <c r="F43" s="2">
-        <v>100.0189</v>
+        <v>99.63788</v>
       </c>
       <c r="G43" s="3">
-        <v>3350633.15</v>
+        <v>3436510.48</v>
       </c>
       <c r="H43" s="4">
-        <v>0.005756657143</v>
+        <v>0.005750159395</v>
       </c>
       <c r="I43" s="5">
-        <v>0.00575962067</v>
+        <v>0.005750887956</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>3556902.9754</v>
+        <v>3388375.71</v>
       </c>
       <c r="F44" s="2">
-        <v>94.94006</v>
+        <v>101.830563</v>
       </c>
       <c r="G44" s="3">
-        <v>3376925.82</v>
+        <v>3450402.06</v>
       </c>
       <c r="H44" s="4">
-        <v>0.005801830062</v>
+        <v>0.005773403556</v>
       </c>
       <c r="I44" s="5">
-        <v>0.005804816844</v>
+        <v>0.005774135062</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
-        <v>3008042.29</v>
+        <v>3350000</v>
       </c>
       <c r="F45" s="2">
-        <v>103.853186</v>
+        <v>100.019</v>
       </c>
       <c r="G45" s="3">
-        <v>3123947.75</v>
+        <v>3350636.5</v>
       </c>
       <c r="H45" s="4">
-        <v>0.005367193408</v>
+        <v>0.0056064703</v>
       </c>
       <c r="I45" s="5">
-        <v>0.005369956439</v>
+        <v>0.005607180656</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>3095000</v>
+        <v>3556902.9754</v>
       </c>
       <c r="F46" s="2">
-        <v>102.059731</v>
+        <v>94.44464000000001</v>
       </c>
       <c r="G46" s="3">
-        <v>3158748.67</v>
+        <v>3359304.21</v>
       </c>
       <c r="H46" s="4">
-        <v>0.005426984186</v>
+        <v>0.005620973592</v>
       </c>
       <c r="I46" s="5">
-        <v>0.005429777998</v>
+        <v>0.005621685785</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
-        <v>2915000</v>
+        <v>3262000</v>
       </c>
       <c r="F47" s="2">
-        <v>103.77166</v>
+        <v>101.310936</v>
       </c>
       <c r="G47" s="3">
-        <v>3024943.89</v>
+        <v>3304762.73</v>
       </c>
       <c r="H47" s="4">
-        <v>0.005197096807</v>
+        <v>0.005529711775</v>
       </c>
       <c r="I47" s="5">
-        <v>0.005199772273</v>
+        <v>0.005530412405</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
-        <v>2949000</v>
+        <v>3267972.8715</v>
       </c>
       <c r="F48" s="2">
-        <v>102.14568</v>
+        <v>99.735268</v>
       </c>
       <c r="G48" s="3">
-        <v>3012276.1</v>
+        <v>3259321.5</v>
       </c>
       <c r="H48" s="4">
-        <v>0.005175332533</v>
+        <v>0.005453676994</v>
       </c>
       <c r="I48" s="5">
-        <v>0.005177996794</v>
+        <v>0.005454367991</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>3031000</v>
+        <v>3298616.63</v>
       </c>
       <c r="F49" s="2">
-        <v>100.1008</v>
+        <v>1</v>
       </c>
       <c r="G49" s="3">
-        <v>3034055.25</v>
+        <v>3298616.63</v>
       </c>
       <c r="H49" s="4">
-        <v>0.005212750854</v>
+        <v>0.005519427776</v>
       </c>
       <c r="I49" s="5">
-        <v>0.005215434379</v>
+        <v>0.005520127104</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>2738000</v>
+        <v>2874000</v>
       </c>
       <c r="F50" s="2">
-        <v>107.914196</v>
+        <v>105.8991</v>
       </c>
       <c r="G50" s="3">
-        <v>2954690.69</v>
+        <v>3043540.13</v>
       </c>
       <c r="H50" s="4">
-        <v>0.005076396157</v>
+        <v>0.005092619676</v>
       </c>
       <c r="I50" s="5">
-        <v>0.005079009486</v>
+        <v>0.005093264926</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>2885000</v>
+        <v>3021000</v>
       </c>
       <c r="F51" s="2">
-        <v>101.242461</v>
+        <v>100.00902</v>
       </c>
       <c r="G51" s="3">
-        <v>2920845</v>
+        <v>3021272.49</v>
       </c>
       <c r="H51" s="4">
-        <v>0.005018246546</v>
+        <v>0.00505536023</v>
       </c>
       <c r="I51" s="5">
-        <v>0.005020829939</v>
+        <v>0.005056000758</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>2880000</v>
+        <v>2955000</v>
       </c>
       <c r="F52" s="2">
-        <v>100.71127</v>
+        <v>102.930865</v>
       </c>
       <c r="G52" s="3">
-        <v>2900484.58</v>
+        <v>3041607.06</v>
       </c>
       <c r="H52" s="4">
-        <v>0.004983265701</v>
+        <v>0.005089385151</v>
       </c>
       <c r="I52" s="5">
-        <v>0.004985831086</v>
+        <v>0.005090029991</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>2819000</v>
+        <v>2963992.9</v>
       </c>
       <c r="F53" s="2">
-        <v>103.989797</v>
+        <v>102.64485</v>
       </c>
       <c r="G53" s="3">
-        <v>2931472.38</v>
+        <v>3042386.07</v>
       </c>
       <c r="H53" s="4">
-        <v>0.005036505235</v>
+        <v>0.005090688626</v>
       </c>
       <c r="I53" s="5">
-        <v>0.005039098028</v>
+        <v>0.005091333631</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
-        <v>2878000</v>
+        <v>2920000</v>
       </c>
       <c r="F54" s="2">
-        <v>101.286218</v>
+        <v>104.119</v>
       </c>
       <c r="G54" s="3">
-        <v>2915017.35</v>
+        <v>3040274.8</v>
       </c>
       <c r="H54" s="4">
-        <v>0.005008234182</v>
+        <v>0.005087155939</v>
       </c>
       <c r="I54" s="5">
-        <v>0.005010812421</v>
+        <v>0.005087800496</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>2892000</v>
+        <v>2915000</v>
       </c>
       <c r="F55" s="2">
-        <v>99.819908</v>
+        <v>103.1782</v>
       </c>
       <c r="G55" s="3">
-        <v>2886791.74</v>
+        <v>3007644.53</v>
       </c>
       <c r="H55" s="4">
-        <v>0.004959740306</v>
+        <v>0.005032557166</v>
       </c>
       <c r="I55" s="5">
-        <v>0.004962293581</v>
+        <v>0.005033194806</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>2784000</v>
+        <v>2949000</v>
       </c>
       <c r="F56" s="2">
-        <v>105.076456</v>
+        <v>101.64518</v>
       </c>
       <c r="G56" s="3">
-        <v>2925328.54</v>
+        <v>2997516.36</v>
       </c>
       <c r="H56" s="4">
-        <v>0.00502594962</v>
+        <v>0.005015610149</v>
       </c>
       <c r="I56" s="5">
-        <v>0.005028536979</v>
+        <v>0.005016245641</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>2831000</v>
+        <v>2989928.97</v>
       </c>
       <c r="F57" s="2">
-        <v>101.43176</v>
+        <v>100.1162</v>
       </c>
       <c r="G57" s="3">
-        <v>2871533.13</v>
+        <v>2993403.27</v>
       </c>
       <c r="H57" s="4">
-        <v>0.004933524781</v>
+        <v>0.005008727898</v>
       </c>
       <c r="I57" s="5">
-        <v>0.00493606456</v>
+        <v>0.005009362518</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>2881000</v>
+        <v>2878000</v>
       </c>
       <c r="F58" s="2">
-        <v>99.82684999999999</v>
+        <v>100.859871</v>
       </c>
       <c r="G58" s="3">
-        <v>2876011.55</v>
+        <v>2902747.09</v>
       </c>
       <c r="H58" s="4">
-        <v>0.004941219072</v>
+        <v>0.004857036964</v>
       </c>
       <c r="I58" s="5">
-        <v>0.004943762812</v>
+        <v>0.004857652364</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>2801000</v>
+        <v>3014000</v>
       </c>
       <c r="F59" s="2">
-        <v>102.333773</v>
+        <v>96.769369</v>
       </c>
       <c r="G59" s="3">
-        <v>2866368.98</v>
+        <v>2916628.78</v>
       </c>
       <c r="H59" s="4">
-        <v>0.004924652367</v>
+        <v>0.004880264583</v>
       </c>
       <c r="I59" s="5">
-        <v>0.004927187578</v>
+        <v>0.004880882926</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>2899000</v>
+        <v>3028000</v>
       </c>
       <c r="F60" s="2">
-        <v>98.36989</v>
+        <v>96.972504</v>
       </c>
       <c r="G60" s="3">
-        <v>2851743.11</v>
+        <v>2936327.42</v>
       </c>
       <c r="H60" s="4">
-        <v>0.004899523945</v>
+        <v>0.004913225436</v>
       </c>
       <c r="I60" s="5">
-        <v>0.00490204622</v>
+        <v>0.004913847955</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>2931000</v>
+        <v>2831000</v>
       </c>
       <c r="F61" s="2">
-        <v>98.26595</v>
+        <v>100.74867</v>
       </c>
       <c r="G61" s="3">
-        <v>2880174.99</v>
+        <v>2852194.85</v>
       </c>
       <c r="H61" s="4">
-        <v>0.004948372207</v>
+        <v>0.004772450161</v>
       </c>
       <c r="I61" s="5">
-        <v>0.004950919629</v>
+        <v>0.004773054844</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>2843000</v>
+        <v>2880000</v>
       </c>
       <c r="F62" s="2">
-        <v>98.307692</v>
+        <v>100.1778</v>
       </c>
       <c r="G62" s="3">
-        <v>2794887.68</v>
+        <v>2885120.64</v>
       </c>
       <c r="H62" s="4">
-        <v>0.00480184175</v>
+        <v>0.004827543417</v>
       </c>
       <c r="I62" s="5">
-        <v>0.004804313738</v>
+        <v>0.004828155081</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>2742000</v>
+        <v>2877000</v>
       </c>
       <c r="F63" s="2">
-        <v>102.845867</v>
+        <v>99.348237</v>
       </c>
       <c r="G63" s="3">
-        <v>2820033.67</v>
+        <v>2858248.78</v>
       </c>
       <c r="H63" s="4">
-        <v>0.004845044581</v>
+        <v>0.004782579933</v>
       </c>
       <c r="I63" s="5">
-        <v>0.00484753881</v>
+        <v>0.004783185899</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>2919000</v>
+        <v>3017000</v>
       </c>
       <c r="F64" s="2">
-        <v>95.11062800000001</v>
+        <v>95.54698999999999</v>
       </c>
       <c r="G64" s="3">
-        <v>2776279.23</v>
+        <v>2882652.69</v>
       </c>
       <c r="H64" s="4">
-        <v>0.004769870932</v>
+        <v>0.004823413904</v>
       </c>
       <c r="I64" s="5">
-        <v>0.004772326462</v>
+        <v>0.004824025044</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>2802173.0876</v>
+        <v>2937000</v>
       </c>
       <c r="F65" s="2">
-        <v>100.5205</v>
+        <v>97.03720300000001</v>
       </c>
       <c r="G65" s="3">
-        <v>2816758.4</v>
+        <v>2849982.65</v>
       </c>
       <c r="H65" s="4">
-        <v>0.004839417396</v>
+        <v>0.004768748593</v>
       </c>
       <c r="I65" s="5">
-        <v>0.004841908728</v>
+        <v>0.004769352807</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>2735360.2</v>
+        <v>3035000</v>
       </c>
       <c r="F66" s="2">
-        <v>99.63967</v>
+        <v>95.257677</v>
       </c>
       <c r="G66" s="3">
-        <v>2725503.88</v>
+        <v>2891070.5</v>
       </c>
       <c r="H66" s="4">
-        <v>0.004682634791</v>
+        <v>0.004837499047</v>
       </c>
       <c r="I66" s="5">
-        <v>0.004685045411</v>
+        <v>0.004838111972</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
-        <v>2880000</v>
+        <v>2931000</v>
       </c>
       <c r="F67" s="2">
-        <v>95.48777</v>
+        <v>97.62181</v>
       </c>
       <c r="G67" s="3">
-        <v>2750047.78</v>
+        <v>2861295.25</v>
       </c>
       <c r="H67" s="4">
-        <v>0.004724803183</v>
+        <v>0.004787677459</v>
       </c>
       <c r="I67" s="5">
-        <v>0.004727235512</v>
+        <v>0.004788284071</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>2837000</v>
+        <v>2779000</v>
       </c>
       <c r="F68" s="2">
-        <v>97.31607</v>
+        <v>100.51377</v>
       </c>
       <c r="G68" s="3">
-        <v>2760856.91</v>
+        <v>2793277.67</v>
       </c>
       <c r="H68" s="4">
-        <v>0.004743374137</v>
+        <v>0.004673866678</v>
       </c>
       <c r="I68" s="5">
-        <v>0.004745816027</v>
+        <v>0.00467445887</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>2673000</v>
+        <v>2837000</v>
       </c>
       <c r="F69" s="2">
-        <v>99.9987</v>
+        <v>96.56177</v>
       </c>
       <c r="G69" s="3">
-        <v>2672965.25</v>
+        <v>2739457.41</v>
       </c>
       <c r="H69" s="4">
-        <v>0.004592369208</v>
+        <v>0.004583811653</v>
       </c>
       <c r="I69" s="5">
-        <v>0.00459473336</v>
+        <v>0.004584392435</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>2597000</v>
+        <v>2750322.1176</v>
       </c>
       <c r="F70" s="2">
-        <v>100.90984</v>
+        <v>100.35057</v>
       </c>
       <c r="G70" s="3">
-        <v>2620628.54</v>
+        <v>2759963.92</v>
       </c>
       <c r="H70" s="4">
-        <v>0.004502450539</v>
+        <v>0.004618124275</v>
       </c>
       <c r="I70" s="5">
-        <v>0.0045047684</v>
+        <v>0.004618709404</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>2500000</v>
+        <v>2979000</v>
       </c>
       <c r="F71" s="2">
-        <v>103.12295</v>
+        <v>90.120537</v>
       </c>
       <c r="G71" s="3">
-        <v>2578073.75</v>
+        <v>2684690.8</v>
       </c>
       <c r="H71" s="4">
-        <v>0.00442933798</v>
+        <v>0.00449217312</v>
       </c>
       <c r="I71" s="5">
-        <v>0.004431618203</v>
+        <v>0.004492742291</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
-        <v>2565000</v>
+        <v>2673000</v>
       </c>
       <c r="F72" s="2">
-        <v>100.425264</v>
+        <v>99.9979</v>
       </c>
       <c r="G72" s="3">
-        <v>2575908.02</v>
+        <v>2672943.87</v>
       </c>
       <c r="H72" s="4">
-        <v>0.004425617084</v>
+        <v>0.004472517506</v>
       </c>
       <c r="I72" s="5">
-        <v>0.004427895392</v>
+        <v>0.004473084187</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
-        <v>2467000</v>
+        <v>2880000</v>
       </c>
       <c r="F73" s="2">
-        <v>102.35444</v>
+        <v>93.33246</v>
       </c>
       <c r="G73" s="3">
-        <v>2525084.03</v>
+        <v>2687974.85</v>
       </c>
       <c r="H73" s="4">
-        <v>0.004338297389</v>
+        <v>0.004497668175</v>
       </c>
       <c r="I73" s="5">
-        <v>0.004340530744</v>
+        <v>0.004498238042</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
-        <v>2500000</v>
+        <v>2582000</v>
       </c>
       <c r="F74" s="2">
-        <v>100</v>
+        <v>101.65005</v>
       </c>
       <c r="G74" s="3">
-        <v>2500000</v>
+        <v>2624604.29</v>
       </c>
       <c r="H74" s="4">
-        <v>0.004295201</v>
+        <v>0.004391633054</v>
       </c>
       <c r="I74" s="5">
-        <v>0.00429741217</v>
+        <v>0.004392189487</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>2393000</v>
+        <v>2673402.21</v>
       </c>
       <c r="F75" s="2">
-        <v>102.12636</v>
+        <v>99.18301</v>
       </c>
       <c r="G75" s="3">
-        <v>2443883.79</v>
+        <v>2651560.78</v>
       </c>
       <c r="H75" s="4">
-        <v>0.004198788848</v>
+        <v>0.004436738145</v>
       </c>
       <c r="I75" s="5">
-        <v>0.004200950385</v>
+        <v>0.004437300292</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
-        <v>2383482.04</v>
+        <v>2597000</v>
       </c>
       <c r="F76" s="2">
-        <v>98.69580000000001</v>
+        <v>100.19971</v>
       </c>
       <c r="G76" s="3">
-        <v>2352396.67</v>
+        <v>2602186.47</v>
       </c>
       <c r="H76" s="4">
-        <v>0.004041606607</v>
+        <v>0.004354122314</v>
       </c>
       <c r="I76" s="5">
-        <v>0.004043687226</v>
+        <v>0.004354673994</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>2249000</v>
+        <v>2633000</v>
       </c>
       <c r="F77" s="2">
-        <v>100.37287</v>
+        <v>97.15003299999999</v>
       </c>
       <c r="G77" s="3">
-        <v>2257385.85</v>
+        <v>2557960.37</v>
       </c>
       <c r="H77" s="4">
-        <v>0.003878370378</v>
+        <v>0.004280120758</v>
       </c>
       <c r="I77" s="5">
-        <v>0.003880366963</v>
+        <v>0.004280663062</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
-        <v>2190000</v>
+        <v>2467000</v>
       </c>
       <c r="F78" s="2">
-        <v>102.3268</v>
+        <v>101.84588</v>
       </c>
       <c r="G78" s="3">
-        <v>2240956.92</v>
+        <v>2512537.86</v>
       </c>
       <c r="H78" s="4">
-        <v>0.003850144162</v>
+        <v>0.004204117303</v>
       </c>
       <c r="I78" s="5">
-        <v>0.003852126216</v>
+        <v>0.004204649977</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
-        <v>2275056</v>
+        <v>2500000</v>
       </c>
       <c r="F79" s="2">
-        <v>100.2078</v>
+        <v>100</v>
       </c>
       <c r="G79" s="3">
-        <v>2279783.57</v>
+        <v>2500000</v>
       </c>
       <c r="H79" s="4">
-        <v>0.003916851462</v>
+        <v>0.004183138263</v>
       </c>
       <c r="I79" s="5">
-        <v>0.003918867857</v>
+        <v>0.004183668279</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
-        <v>2090000</v>
+        <v>2377244.88</v>
       </c>
       <c r="F80" s="2">
-        <v>101.88022</v>
+        <v>102.50738</v>
       </c>
       <c r="G80" s="3">
-        <v>2129296.6</v>
+        <v>2436851.44</v>
       </c>
       <c r="H80" s="4">
-        <v>0.003658302751</v>
+        <v>0.004077474605</v>
       </c>
       <c r="I80" s="5">
-        <v>0.003660186045</v>
+        <v>0.004077991232</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
-        <v>2025000</v>
+        <v>2393000</v>
       </c>
       <c r="F81" s="2">
-        <v>100.825626</v>
+        <v>101.58148</v>
       </c>
       <c r="G81" s="3">
-        <v>2041718.93</v>
+        <v>2430844.82</v>
       </c>
       <c r="H81" s="4">
-        <v>0.00350783727</v>
+        <v>0.004067423985</v>
       </c>
       <c r="I81" s="5">
-        <v>0.003509643105</v>
+        <v>0.00406793934</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
-        <v>2000000</v>
+        <v>2275056</v>
       </c>
       <c r="F82" s="2">
-        <v>98.68713</v>
+        <v>100.1651</v>
       </c>
       <c r="G82" s="3">
-        <v>1973742.6</v>
+        <v>2278812.12</v>
       </c>
       <c r="H82" s="4">
-        <v>0.003391048476</v>
+        <v>0.003813034465</v>
       </c>
       <c r="I82" s="5">
-        <v>0.003392794188</v>
+        <v>0.003813517588</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
-        <v>2076000</v>
+        <v>2321494.6</v>
       </c>
       <c r="F83" s="2">
-        <v>96.445804</v>
+        <v>98.04331999999999</v>
       </c>
       <c r="G83" s="3">
-        <v>2002214.89</v>
+        <v>2276070.38</v>
       </c>
       <c r="H83" s="4">
-        <v>0.003439966161</v>
+        <v>0.003808446838</v>
       </c>
       <c r="I83" s="5">
-        <v>0.003441737056</v>
+        <v>0.003808929379</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>2000000</v>
+        <v>2190000</v>
       </c>
       <c r="F84" s="2">
-        <v>100.24572</v>
+        <v>101.5345</v>
       </c>
       <c r="G84" s="3">
-        <v>2004914.4</v>
+        <v>2223605.55</v>
       </c>
       <c r="H84" s="4">
-        <v>0.003444604134</v>
+        <v>0.003720659784</v>
       </c>
       <c r="I84" s="5">
-        <v>0.003446377417</v>
+        <v>0.003721131202</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
-        <v>1948000</v>
+        <v>2090000</v>
       </c>
       <c r="F85" s="2">
-        <v>100.605557</v>
+        <v>101.38814</v>
       </c>
       <c r="G85" s="3">
-        <v>1959796.25</v>
+        <v>2119012.13</v>
       </c>
       <c r="H85" s="4">
-        <v>0.003367087526</v>
+        <v>0.003545648282</v>
       </c>
       <c r="I85" s="5">
-        <v>0.003368820903</v>
+        <v>0.003546097526</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
-        <v>1878000</v>
+        <v>2144000</v>
       </c>
       <c r="F86" s="2">
-        <v>100.87098</v>
+        <v>94.083</v>
       </c>
       <c r="G86" s="3">
-        <v>1894357</v>
+        <v>2017139.52</v>
       </c>
       <c r="H86" s="4">
-        <v>0.00325465764</v>
+        <v>0.003375189403</v>
       </c>
       <c r="I86" s="5">
-        <v>0.003256333138</v>
+        <v>0.00337561705</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
-        <v>1930000</v>
+        <v>1997000</v>
       </c>
       <c r="F87" s="2">
-        <v>100.241377</v>
+        <v>98.954277</v>
       </c>
       <c r="G87" s="3">
-        <v>1934658.58</v>
+        <v>1976116.91</v>
       </c>
       <c r="H87" s="4">
-        <v>0.00332389898</v>
+        <v>0.003306548106</v>
       </c>
       <c r="I87" s="5">
-        <v>0.003325610124</v>
+        <v>0.003306967055</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>1947000</v>
+        <v>2000000</v>
       </c>
       <c r="F88" s="2">
-        <v>99.17211</v>
+        <v>98.57501000000001</v>
       </c>
       <c r="G88" s="3">
-        <v>1930880.98</v>
+        <v>1971500.2</v>
       </c>
       <c r="H88" s="4">
-        <v>0.00331740877</v>
+        <v>0.003298823169</v>
       </c>
       <c r="I88" s="5">
-        <v>0.003319116572</v>
+        <v>0.003299241139</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
-        <v>1860000</v>
+        <v>2000000</v>
       </c>
       <c r="F89" s="2">
-        <v>99.04253</v>
+        <v>99.61135</v>
       </c>
       <c r="G89" s="3">
-        <v>1842191.06</v>
+        <v>1992227</v>
       </c>
       <c r="H89" s="4">
-        <v>0.00316503235</v>
+        <v>0.003333504397</v>
       </c>
       <c r="I89" s="5">
-        <v>0.003166661709</v>
+        <v>0.003333926762</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>1735539.362</v>
+        <v>2040000</v>
       </c>
       <c r="F90" s="2">
-        <v>100.712458</v>
+        <v>95.451026</v>
       </c>
       <c r="G90" s="3">
-        <v>1747904.35</v>
+        <v>1947200.93</v>
       </c>
       <c r="H90" s="4">
-        <v>0.003003040207</v>
+        <v>0.003258164287</v>
       </c>
       <c r="I90" s="5">
-        <v>0.003004586172</v>
+        <v>0.003258577106</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>1778868</v>
+        <v>2025180.603</v>
       </c>
       <c r="F91" s="2">
-        <v>98.034284</v>
+        <v>97.4853</v>
       </c>
       <c r="G91" s="3">
-        <v>1743900.51</v>
+        <v>1974253.39</v>
       </c>
       <c r="H91" s="4">
-        <v>0.002996161281</v>
+        <v>0.003303429953</v>
       </c>
       <c r="I91" s="5">
-        <v>0.002997703705</v>
+        <v>0.003303848507</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>1758524.21</v>
+        <v>1878000</v>
       </c>
       <c r="F92" s="2">
-        <v>98.07042</v>
+        <v>100.35472</v>
       </c>
       <c r="G92" s="3">
-        <v>1724592.08</v>
+        <v>1884661.64</v>
       </c>
       <c r="H92" s="4">
-        <v>0.002962987848</v>
+        <v>0.003153520091</v>
       </c>
       <c r="I92" s="5">
-        <v>0.002964513194</v>
+        <v>0.003153919651</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
-        <v>1642000</v>
+        <v>1998000</v>
       </c>
       <c r="F93" s="2">
-        <v>103.1725</v>
+        <v>95.96361899999999</v>
       </c>
       <c r="G93" s="3">
-        <v>1694092.45</v>
+        <v>1917353.11</v>
       </c>
       <c r="H93" s="4">
-        <v>0.002910587034</v>
+        <v>0.00320822126</v>
       </c>
       <c r="I93" s="5">
-        <v>0.002912085405</v>
+        <v>0.00320862775</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>1617000</v>
+        <v>1947000</v>
       </c>
       <c r="F94" s="2">
-        <v>101.66615</v>
+        <v>96.92628000000001</v>
       </c>
       <c r="G94" s="3">
-        <v>1643941.65</v>
+        <v>1887154.67</v>
       </c>
       <c r="H94" s="4">
-        <v>0.00282442392</v>
+        <v>0.003157691566</v>
       </c>
       <c r="I94" s="5">
-        <v>0.002825877934</v>
+        <v>0.003158091655</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>1679000</v>
+        <v>1860000</v>
       </c>
       <c r="F95" s="2">
-        <v>97.069322</v>
+        <v>99.05368</v>
       </c>
       <c r="G95" s="3">
-        <v>1629793.92</v>
+        <v>1842398.45</v>
       </c>
       <c r="H95" s="4">
-        <v>0.002800116984</v>
+        <v>0.003082802978</v>
       </c>
       <c r="I95" s="5">
-        <v>0.002801558484</v>
+        <v>0.003083193578</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>1616000</v>
+        <v>1732519.052</v>
       </c>
       <c r="F96" s="2">
-        <v>100.38996</v>
+        <v>99.65715</v>
       </c>
       <c r="G96" s="3">
-        <v>1622301.75</v>
+        <v>1726579.11</v>
       </c>
       <c r="H96" s="4">
-        <v>0.002787244846</v>
+        <v>0.002889007657</v>
       </c>
       <c r="I96" s="5">
-        <v>0.00278867972</v>
+        <v>0.002889373702</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>1569000</v>
+        <v>1759893.03</v>
       </c>
       <c r="F97" s="2">
-        <v>101.085851</v>
+        <v>97.505318</v>
       </c>
       <c r="G97" s="3">
-        <v>1586037</v>
+        <v>1715989.3</v>
       </c>
       <c r="H97" s="4">
-        <v>0.002724939087</v>
+        <v>0.002871288192</v>
       </c>
       <c r="I97" s="5">
-        <v>0.002726341886</v>
+        <v>0.002871651993</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
-        <v>1579000</v>
+        <v>1776000</v>
       </c>
       <c r="F98" s="2">
-        <v>101.33928</v>
+        <v>98.24078</v>
       </c>
       <c r="G98" s="3">
-        <v>1600147.23</v>
+        <v>1744756.25</v>
       </c>
       <c r="H98" s="4">
-        <v>0.002749181595</v>
+        <v>0.002919422657</v>
       </c>
       <c r="I98" s="5">
-        <v>0.002750596874</v>
+        <v>0.002919792556</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>1606000</v>
+        <v>1642000</v>
       </c>
       <c r="F99" s="2">
-        <v>98.40416</v>
+        <v>102.3828</v>
       </c>
       <c r="G99" s="3">
-        <v>1580370.81</v>
+        <v>1681125.58</v>
       </c>
       <c r="H99" s="4">
-        <v>0.002715204113</v>
+        <v>0.002812952289</v>
       </c>
       <c r="I99" s="5">
-        <v>0.0027166019</v>
+        <v>0.002813308698</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>1674990.45</v>
+        <v>1617000</v>
       </c>
       <c r="F100" s="2">
-        <v>95.47123000000001</v>
+        <v>101.11666</v>
       </c>
       <c r="G100" s="3">
-        <v>1599133.98</v>
+        <v>1635056.39</v>
       </c>
       <c r="H100" s="4">
-        <v>0.002747440757</v>
+        <v>0.002735866783</v>
       </c>
       <c r="I100" s="5">
-        <v>0.002748855139</v>
+        <v>0.002736213425</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>1563000</v>
+        <v>1679000</v>
       </c>
       <c r="F101" s="2">
-        <v>99.594151</v>
+        <v>95.673507</v>
       </c>
       <c r="G101" s="3">
-        <v>1556656.58</v>
+        <v>1606358.18</v>
       </c>
       <c r="H101" s="4">
-        <v>0.00267446116</v>
+        <v>0.002687847351</v>
       </c>
       <c r="I101" s="5">
-        <v>0.002675837973</v>
+        <v>0.002688187909</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
-        <v>1622000</v>
+        <v>1616000</v>
       </c>
       <c r="F102" s="2">
-        <v>98.67545</v>
+        <v>98.86805</v>
       </c>
       <c r="G102" s="3">
-        <v>1600515.8</v>
+        <v>1597707.69</v>
       </c>
       <c r="H102" s="4">
-        <v>0.002749814824</v>
+        <v>0.002673372865</v>
       </c>
       <c r="I102" s="5">
-        <v>0.002751230429</v>
+        <v>0.002673711589</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
-        <v>1500000</v>
+        <v>1674990.45</v>
       </c>
       <c r="F103" s="2">
-        <v>102.24983</v>
+        <v>94.60890000000001</v>
       </c>
       <c r="G103" s="3">
-        <v>1533747.45</v>
+        <v>1584690.04</v>
       </c>
       <c r="H103" s="4">
-        <v>0.002635101433</v>
+        <v>0.002651591016</v>
       </c>
       <c r="I103" s="5">
-        <v>0.002636457983</v>
+        <v>0.002651926981</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>1560000</v>
+        <v>1622000</v>
       </c>
       <c r="F104" s="2">
-        <v>98.048902</v>
+        <v>98.6752</v>
       </c>
       <c r="G104" s="3">
-        <v>1529562.87</v>
+        <v>1600511.74</v>
       </c>
       <c r="H104" s="4">
-        <v>0.00262791199</v>
+        <v>0.002678064767</v>
       </c>
       <c r="I104" s="5">
-        <v>0.002629264839</v>
+        <v>0.002678404085</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>1502939.66</v>
+        <v>1560000</v>
       </c>
       <c r="F105" s="2">
-        <v>100.03956</v>
+        <v>99.039813</v>
       </c>
       <c r="G105" s="3">
-        <v>1503534.22</v>
+        <v>1545021.08</v>
       </c>
       <c r="H105" s="4">
-        <v>0.002583192679</v>
+        <v>0.002585214724</v>
       </c>
       <c r="I105" s="5">
-        <v>0.002584522507</v>
+        <v>0.002585542278</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>1524000</v>
+        <v>1606000</v>
       </c>
       <c r="F106" s="2">
-        <v>99.36840100000001</v>
+        <v>98.408</v>
       </c>
       <c r="G106" s="3">
-        <v>1514374.43</v>
+        <v>1580432.48</v>
       </c>
       <c r="H106" s="4">
-        <v>0.002601817029</v>
+        <v>0.002644467032</v>
       </c>
       <c r="I106" s="5">
-        <v>0.002603156444</v>
+        <v>0.002644802093</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>1699000</v>
+        <v>1551432.74</v>
       </c>
       <c r="F107" s="2">
-        <v>88.464555</v>
+        <v>99.510622</v>
       </c>
       <c r="G107" s="3">
-        <v>1503012.79</v>
+        <v>1543840.37</v>
       </c>
       <c r="H107" s="4">
-        <v>0.002582296815</v>
+        <v>0.002583239089</v>
       </c>
       <c r="I107" s="5">
-        <v>0.002583626181</v>
+        <v>0.002583566393</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>1520000</v>
+        <v>1555000</v>
       </c>
       <c r="F108" s="2">
-        <v>99.053488</v>
+        <v>99.65236899999999</v>
       </c>
       <c r="G108" s="3">
-        <v>1505613.02</v>
+        <v>1549594.34</v>
       </c>
       <c r="H108" s="4">
-        <v>0.002586764216</v>
+        <v>0.002592866947</v>
       </c>
       <c r="I108" s="5">
-        <v>0.002588095882</v>
+        <v>0.002593195471</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>1412000</v>
+        <v>1767000</v>
       </c>
       <c r="F109" s="2">
-        <v>102.792933</v>
+        <v>87.424997</v>
       </c>
       <c r="G109" s="3">
-        <v>1451436.21</v>
+        <v>1544799.7</v>
       </c>
       <c r="H109" s="4">
-        <v>0.002493684111</v>
+        <v>0.002584844289</v>
       </c>
       <c r="I109" s="5">
-        <v>0.00249496786</v>
+        <v>0.002585171796</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
-        <v>1420000</v>
+        <v>1480000</v>
       </c>
       <c r="F110" s="2">
-        <v>102.217902</v>
+        <v>102.259285</v>
       </c>
       <c r="G110" s="3">
-        <v>1451494.21</v>
+        <v>1513437.42</v>
       </c>
       <c r="H110" s="4">
-        <v>0.00249378375</v>
+        <v>0.002532367189</v>
       </c>
       <c r="I110" s="5">
-        <v>0.00249506755</v>
+        <v>0.002532688047</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
-        <v>1483000</v>
+        <v>1500000</v>
       </c>
       <c r="F111" s="2">
-        <v>98.73690999999999</v>
+        <v>101.35728</v>
       </c>
       <c r="G111" s="3">
-        <v>1464268.38</v>
+        <v>1520359.2</v>
       </c>
       <c r="H111" s="4">
-        <v>0.002515730796</v>
+        <v>0.002543949097</v>
       </c>
       <c r="I111" s="5">
-        <v>0.002517025894</v>
+        <v>0.002544271423</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
-        <v>1406000</v>
+        <v>1488000</v>
       </c>
       <c r="F112" s="2">
-        <v>103.63283</v>
+        <v>102.075433</v>
       </c>
       <c r="G112" s="3">
-        <v>1457077.59</v>
+        <v>1518882.44</v>
       </c>
       <c r="H112" s="4">
-        <v>0.002503376448</v>
+        <v>0.002541478106</v>
       </c>
       <c r="I112" s="5">
-        <v>0.002504665187</v>
+        <v>0.002541800118</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
-        <v>1408000</v>
+        <v>1502939.66</v>
       </c>
       <c r="F113" s="2">
-        <v>99.461403</v>
+        <v>99.75529</v>
       </c>
       <c r="G113" s="3">
-        <v>1400416.55</v>
+        <v>1499261.82</v>
       </c>
       <c r="H113" s="4">
-        <v>0.002406028234</v>
+        <v>0.002508647788</v>
       </c>
       <c r="I113" s="5">
-        <v>0.002407266857</v>
+        <v>0.002508965641</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
-        <v>1391000</v>
+        <v>1474000</v>
       </c>
       <c r="F114" s="2">
-        <v>100.190712</v>
+        <v>101.6759</v>
       </c>
       <c r="G114" s="3">
-        <v>1393652.8</v>
+        <v>1498702.77</v>
       </c>
       <c r="H114" s="4">
-        <v>0.002394407567</v>
+        <v>0.002507712354</v>
       </c>
       <c r="I114" s="5">
-        <v>0.002395640208</v>
+        <v>0.002508030089</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
-        <v>1390000</v>
+        <v>1637000</v>
       </c>
       <c r="F115" s="2">
-        <v>101.88868</v>
+        <v>90.025097</v>
       </c>
       <c r="G115" s="3">
-        <v>1416252.65</v>
+        <v>1473710.84</v>
       </c>
       <c r="H115" s="4">
-        <v>0.002433235923</v>
+        <v>0.002465894478</v>
       </c>
       <c r="I115" s="5">
-        <v>0.002434488553</v>
+        <v>0.002466206914</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>1353000</v>
+        <v>1457000</v>
       </c>
       <c r="F116" s="2">
-        <v>102.0382</v>
+        <v>96.554948</v>
       </c>
       <c r="G116" s="3">
-        <v>1380576.85</v>
+        <v>1406805.59</v>
       </c>
       <c r="H116" s="4">
-        <v>0.00237194202</v>
+        <v>0.002353944921</v>
       </c>
       <c r="I116" s="5">
-        <v>0.002373163096</v>
+        <v>0.002354243172</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>1428000</v>
+        <v>1415000</v>
       </c>
       <c r="F117" s="2">
-        <v>98.33810699999999</v>
+        <v>99.90992900000001</v>
       </c>
       <c r="G117" s="3">
-        <v>1404268.17</v>
+        <v>1413725.5</v>
       </c>
       <c r="H117" s="4">
-        <v>0.002412645616</v>
+        <v>0.002365523685</v>
       </c>
       <c r="I117" s="5">
-        <v>0.002413887646</v>
+        <v>0.002365823404</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>1526000</v>
+        <v>1390000</v>
       </c>
       <c r="F118" s="2">
-        <v>89.84006100000001</v>
+        <v>101.56193</v>
       </c>
       <c r="G118" s="3">
-        <v>1370959.33</v>
+        <v>1411710.83</v>
       </c>
       <c r="H118" s="4">
-        <v>0.002355418356</v>
+        <v>0.002362152631</v>
       </c>
       <c r="I118" s="5">
-        <v>0.002356630925</v>
+        <v>0.002362451922</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
-        <v>1389000</v>
+        <v>1496000</v>
       </c>
       <c r="F119" s="2">
-        <v>97.279077</v>
+        <v>96.44892</v>
       </c>
       <c r="G119" s="3">
-        <v>1351206.38</v>
+        <v>1442875.84</v>
       </c>
       <c r="H119" s="4">
-        <v>0.002321481197</v>
+        <v>0.00241429966</v>
       </c>
       <c r="I119" s="5">
-        <v>0.002322676296</v>
+        <v>0.002414605558</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
-        <v>1388000</v>
+        <v>1594000</v>
       </c>
       <c r="F120" s="2">
-        <v>95.750055</v>
+        <v>89.226291</v>
       </c>
       <c r="G120" s="3">
-        <v>1329010.76</v>
+        <v>1422267.08</v>
       </c>
       <c r="H120" s="4">
-        <v>0.002283347344</v>
+        <v>0.002379815935</v>
       </c>
       <c r="I120" s="5">
-        <v>0.002284522811</v>
+        <v>0.002380117464</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>1400000</v>
+        <v>1483000</v>
       </c>
       <c r="F121" s="2">
-        <v>95.26821</v>
+        <v>98.56498000000001</v>
       </c>
       <c r="G121" s="3">
-        <v>1333754.94</v>
+        <v>1461718.65</v>
       </c>
       <c r="H121" s="4">
-        <v>0.002291498221</v>
+        <v>0.002445828492</v>
       </c>
       <c r="I121" s="5">
-        <v>0.002292677884</v>
+        <v>0.002446138385</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
-        <v>1335000</v>
+        <v>1456000</v>
       </c>
       <c r="F122" s="2">
-        <v>101.45978</v>
+        <v>95.08705399999999</v>
       </c>
       <c r="G122" s="3">
-        <v>1354488.06</v>
+        <v>1384467.51</v>
       </c>
       <c r="H122" s="4">
-        <v>0.002327119393</v>
+        <v>0.0023165676</v>
       </c>
       <c r="I122" s="5">
-        <v>0.002328317394</v>
+        <v>0.002316861116</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="1">
-        <v>1347000</v>
+        <v>1387000</v>
       </c>
       <c r="F123" s="2">
-        <v>99.90194700000001</v>
+        <v>100.4042</v>
       </c>
       <c r="G123" s="3">
-        <v>1345679.23</v>
+        <v>1392606.25</v>
       </c>
       <c r="H123" s="4">
-        <v>0.002311985103</v>
+        <v>0.002330185803</v>
       </c>
       <c r="I123" s="5">
-        <v>0.002313175313</v>
+        <v>0.002330481044</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>255</v>
       </c>
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="1">
-        <v>1488000</v>
+        <v>1435000</v>
       </c>
       <c r="F124" s="2">
-        <v>90.02924899999999</v>
+        <v>96.456597</v>
       </c>
       <c r="G124" s="3">
-        <v>1339635.23</v>
+        <v>1384152.17</v>
       </c>
       <c r="H124" s="4">
-        <v>0.002301601024</v>
+        <v>0.002316039957</v>
       </c>
       <c r="I124" s="5">
-        <v>0.002302785888</v>
+        <v>0.002316333406</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>257</v>
       </c>
       <c r="D125" t="s">
         <v>258</v>
       </c>
       <c r="E125" s="1">
-        <v>1338000</v>
+        <v>1335000</v>
       </c>
       <c r="F125" s="2">
-        <v>98.72410499999999</v>
+        <v>100.87412</v>
       </c>
       <c r="G125" s="3">
-        <v>1320928.52</v>
+        <v>1346669.5</v>
       </c>
       <c r="H125" s="4">
-        <v>0.002269461409</v>
+        <v>0.002253321889</v>
       </c>
       <c r="I125" s="5">
-        <v>0.002270629727</v>
+        <v>0.002253607391</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>259</v>
       </c>
       <c r="D126" t="s">
         <v>260</v>
       </c>
       <c r="E126" s="1">
-        <v>1271000</v>
+        <v>1395000</v>
       </c>
       <c r="F126" s="2">
-        <v>103.709916</v>
+        <v>97.25732499999999</v>
       </c>
       <c r="G126" s="3">
-        <v>1318153.03</v>
+        <v>1356739.68</v>
       </c>
       <c r="H126" s="4">
-        <v>0.002264692889</v>
+        <v>0.002270171874</v>
       </c>
       <c r="I126" s="5">
-        <v>0.002265858753</v>
+        <v>0.002270459511</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
         <v>261</v>
       </c>
       <c r="D127" t="s">
         <v>262</v>
       </c>
       <c r="E127" s="1">
-        <v>1272000</v>
+        <v>1415000</v>
       </c>
       <c r="F127" s="2">
-        <v>100.6146</v>
+        <v>98.594712</v>
       </c>
       <c r="G127" s="3">
-        <v>1279817.71</v>
+        <v>1395115.17</v>
       </c>
       <c r="H127" s="4">
-        <v>0.002198829727</v>
+        <v>0.002334383868</v>
       </c>
       <c r="I127" s="5">
-        <v>0.002199961684</v>
+        <v>0.002334679641</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>263</v>
       </c>
       <c r="D128" t="s">
         <v>264</v>
       </c>
       <c r="E128" s="1">
-        <v>1268000</v>
+        <v>1556000</v>
       </c>
       <c r="F128" s="2">
-        <v>101.896227</v>
+        <v>87.019086</v>
       </c>
       <c r="G128" s="3">
-        <v>1292044.16</v>
+        <v>1354016.98</v>
       </c>
       <c r="H128" s="4">
-        <v>0.002219835745</v>
+        <v>0.002265616092</v>
       </c>
       <c r="I128" s="5">
-        <v>0.002220978516</v>
+        <v>0.002265903152</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>265</v>
       </c>
       <c r="D129" t="s">
         <v>266</v>
       </c>
       <c r="E129" s="1">
-        <v>1263000</v>
+        <v>1339000</v>
       </c>
       <c r="F129" s="2">
-        <v>102.3019</v>
+        <v>102.501201</v>
       </c>
       <c r="G129" s="3">
-        <v>1292073</v>
+        <v>1372491.08</v>
       </c>
       <c r="H129" s="4">
-        <v>0.002219885292</v>
+        <v>0.002296527983</v>
       </c>
       <c r="I129" s="5">
-        <v>0.002221028089</v>
+        <v>0.00229681896</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>10</v>
       </c>
       <c r="C130" t="s">
         <v>267</v>
       </c>
       <c r="D130" t="s">
         <v>268</v>
       </c>
       <c r="E130" s="1">
-        <v>1300000</v>
+        <v>1340000</v>
       </c>
       <c r="F130" s="2">
-        <v>98.77996</v>
+        <v>100.075016</v>
       </c>
       <c r="G130" s="3">
-        <v>1284139.48</v>
+        <v>1341005.21</v>
       </c>
       <c r="H130" s="4">
-        <v>0.002206254872</v>
+        <v>0.002243844089</v>
       </c>
       <c r="I130" s="5">
-        <v>0.002207390652</v>
+        <v>0.002244128391</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>10</v>
       </c>
       <c r="C131" t="s">
         <v>269</v>
       </c>
       <c r="D131" t="s">
         <v>270</v>
       </c>
       <c r="E131" s="1">
-        <v>1312000</v>
+        <v>1336000</v>
       </c>
       <c r="F131" s="2">
-        <v>98.509868</v>
+        <v>100.376749</v>
       </c>
       <c r="G131" s="3">
-        <v>1292449.47</v>
+        <v>1341033.37</v>
       </c>
       <c r="H131" s="4">
-        <v>0.002220532099</v>
+        <v>0.002243891195</v>
       </c>
       <c r="I131" s="5">
-        <v>0.002221675229</v>
+        <v>0.002244175503</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>10</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="1">
-        <v>1191000</v>
+        <v>1263000</v>
       </c>
       <c r="F132" s="2">
-        <v>106.426959</v>
+        <v>101.77354</v>
       </c>
       <c r="G132" s="3">
-        <v>1267545.08</v>
+        <v>1285399.81</v>
       </c>
       <c r="H132" s="4">
-        <v>0.002177744361</v>
+        <v>0.002150802052</v>
       </c>
       <c r="I132" s="5">
-        <v>0.002178865464</v>
+        <v>0.002151074565</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>10</v>
       </c>
       <c r="C133" t="s">
         <v>273</v>
       </c>
       <c r="D133" t="s">
         <v>274</v>
       </c>
       <c r="E133" s="1">
-        <v>1286000</v>
+        <v>1400000</v>
       </c>
       <c r="F133" s="2">
-        <v>98.492964</v>
+        <v>94.34802999999999</v>
       </c>
       <c r="G133" s="3">
-        <v>1266619.52</v>
+        <v>1320872.42</v>
       </c>
       <c r="H133" s="4">
-        <v>0.002176154167</v>
+        <v>0.002210156784</v>
       </c>
       <c r="I133" s="5">
-        <v>0.002177274451</v>
+        <v>0.002210436818</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>10</v>
       </c>
       <c r="C134" t="s">
         <v>275</v>
       </c>
       <c r="D134" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="1">
-        <v>1210000</v>
+        <v>1370000</v>
       </c>
       <c r="F134" s="2">
-        <v>101.567303</v>
+        <v>96.923868</v>
       </c>
       <c r="G134" s="3">
-        <v>1228964.37</v>
+        <v>1327856.99</v>
       </c>
       <c r="H134" s="4">
-        <v>0.00211145959</v>
+        <v>0.002221843756</v>
       </c>
       <c r="I134" s="5">
-        <v>0.00211254657</v>
+        <v>0.00222212527</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>10</v>
       </c>
       <c r="C135" t="s">
         <v>277</v>
       </c>
       <c r="D135" t="s">
         <v>278</v>
       </c>
       <c r="E135" s="1">
-        <v>1189927.8277</v>
+        <v>1306000</v>
       </c>
       <c r="F135" s="2">
-        <v>101.77722</v>
+        <v>99.810996</v>
       </c>
       <c r="G135" s="3">
-        <v>1211075.46</v>
+        <v>1303531.61</v>
       </c>
       <c r="H135" s="4">
-        <v>0.002080725016</v>
+        <v>0.002181141178</v>
       </c>
       <c r="I135" s="5">
-        <v>0.002081796173</v>
+        <v>0.002181417535</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>279</v>
       </c>
       <c r="D136" t="s">
         <v>280</v>
       </c>
       <c r="E136" s="1">
-        <v>1208000</v>
+        <v>1225000</v>
       </c>
       <c r="F136" s="2">
-        <v>99.29518</v>
+        <v>102.228727</v>
       </c>
       <c r="G136" s="3">
-        <v>1199485.77</v>
+        <v>1252301.91</v>
       </c>
       <c r="H136" s="4">
-        <v>0.002060812999</v>
+        <v>0.002095420808</v>
       </c>
       <c r="I136" s="5">
-        <v>0.002061873906</v>
+        <v>0.002095686303</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>281</v>
       </c>
       <c r="D137" t="s">
         <v>282</v>
       </c>
       <c r="E137" s="1">
-        <v>1246000</v>
+        <v>1278000</v>
       </c>
       <c r="F137" s="2">
-        <v>100.20706</v>
+        <v>98.904849</v>
       </c>
       <c r="G137" s="3">
-        <v>1248579.97</v>
+        <v>1264003.97</v>
       </c>
       <c r="H137" s="4">
-        <v>0.00214516077</v>
+        <v>0.002115001349</v>
       </c>
       <c r="I137" s="5">
-        <v>0.002146265099</v>
+        <v>0.002115269326</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>10</v>
       </c>
       <c r="C138" t="s">
         <v>283</v>
       </c>
       <c r="D138" t="s">
         <v>284</v>
       </c>
       <c r="E138" s="1">
-        <v>1195000</v>
+        <v>1300000</v>
       </c>
       <c r="F138" s="2">
-        <v>100.3499</v>
+        <v>98.68883</v>
       </c>
       <c r="G138" s="3">
-        <v>1199181.31</v>
+        <v>1282954.79</v>
       </c>
       <c r="H138" s="4">
-        <v>0.002060289896</v>
+        <v>0.002146710909</v>
       </c>
       <c r="I138" s="5">
-        <v>0.002061350534</v>
+        <v>0.002146982903</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>10</v>
       </c>
       <c r="C139" t="s">
         <v>285</v>
       </c>
       <c r="D139" t="s">
         <v>286</v>
       </c>
       <c r="E139" s="1">
-        <v>1175000</v>
+        <v>1246000</v>
       </c>
       <c r="F139" s="2">
-        <v>105.522537</v>
+        <v>99.53851</v>
       </c>
       <c r="G139" s="3">
-        <v>1239889.81</v>
+        <v>1240249.83</v>
       </c>
       <c r="H139" s="4">
-        <v>0.00213023038</v>
+        <v>0.002075254616</v>
       </c>
       <c r="I139" s="5">
-        <v>0.002131327023</v>
+        <v>0.002075517556</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>287</v>
       </c>
       <c r="D140" t="s">
         <v>288</v>
       </c>
       <c r="E140" s="1">
-        <v>1210000</v>
+        <v>1237000</v>
       </c>
       <c r="F140" s="2">
-        <v>98.92818</v>
+        <v>100.331516</v>
       </c>
       <c r="G140" s="3">
-        <v>1197030.98</v>
+        <v>1241100.85</v>
       </c>
       <c r="H140" s="4">
-        <v>0.002056595462</v>
+        <v>0.002076678587</v>
       </c>
       <c r="I140" s="5">
-        <v>0.002057654197</v>
+        <v>0.002076941708</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>10</v>
       </c>
       <c r="C141" t="s">
         <v>289</v>
       </c>
       <c r="D141" t="s">
         <v>290</v>
       </c>
       <c r="E141" s="1">
-        <v>1231000</v>
+        <v>1243000</v>
       </c>
       <c r="F141" s="2">
-        <v>98.027005</v>
+        <v>102.563868</v>
       </c>
       <c r="G141" s="3">
-        <v>1206712.43</v>
+        <v>1274868.88</v>
       </c>
       <c r="H141" s="4">
-        <v>0.002073228977</v>
+        <v>0.002133181116</v>
       </c>
       <c r="I141" s="5">
-        <v>0.002074296276</v>
+        <v>0.002133451396</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>10</v>
       </c>
       <c r="C142" t="s">
         <v>291</v>
       </c>
       <c r="D142" t="s">
         <v>292</v>
       </c>
       <c r="E142" s="1">
-        <v>1283000</v>
+        <v>1278000</v>
       </c>
       <c r="F142" s="2">
-        <v>95.36803999999999</v>
+        <v>98.21239</v>
       </c>
       <c r="G142" s="3">
-        <v>1223571.95</v>
+        <v>1255154.34</v>
       </c>
       <c r="H142" s="4">
-        <v>0.002102194991</v>
+        <v>0.002100193665</v>
       </c>
       <c r="I142" s="5">
-        <v>0.002103277201</v>
+        <v>0.002100459766</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
         <v>10</v>
       </c>
       <c r="C143" t="s">
         <v>293</v>
       </c>
       <c r="D143" t="s">
         <v>294</v>
       </c>
       <c r="E143" s="1">
-        <v>1194000</v>
+        <v>1191000</v>
       </c>
       <c r="F143" s="2">
-        <v>102.306311</v>
+        <v>102.878321</v>
       </c>
       <c r="G143" s="3">
-        <v>1221537.35</v>
+        <v>1225280.8</v>
       </c>
       <c r="H143" s="4">
-        <v>0.002098699385</v>
+        <v>0.002050207604</v>
       </c>
       <c r="I143" s="5">
-        <v>0.002099779795</v>
+        <v>0.002050467371</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>10</v>
       </c>
       <c r="C144" t="s">
         <v>295</v>
       </c>
       <c r="D144" t="s">
         <v>296</v>
       </c>
       <c r="E144" s="1">
-        <v>1238000</v>
+        <v>1351000</v>
       </c>
       <c r="F144" s="2">
-        <v>99.843735</v>
+        <v>94.35096799999999</v>
       </c>
       <c r="G144" s="3">
-        <v>1236065.44</v>
+        <v>1274681.58</v>
       </c>
       <c r="H144" s="4">
-        <v>0.002123659804</v>
+        <v>0.002132867712</v>
       </c>
       <c r="I144" s="5">
-        <v>0.002124753065</v>
+        <v>0.002133137953</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
         <v>9</v>
       </c>
       <c r="B145" t="s">
         <v>10</v>
       </c>
       <c r="C145" t="s">
         <v>297</v>
       </c>
       <c r="D145" t="s">
         <v>298</v>
       </c>
       <c r="E145" s="1">
-        <v>1157000</v>
+        <v>1262000</v>
       </c>
       <c r="F145" s="2">
-        <v>102.954498</v>
+        <v>101.731</v>
       </c>
       <c r="G145" s="3">
-        <v>1191183.54</v>
+        <v>1283845.22</v>
       </c>
       <c r="H145" s="4">
-        <v>0.002046549096</v>
+        <v>0.002148200826</v>
       </c>
       <c r="I145" s="5">
-        <v>0.00204760266</v>
+        <v>0.002148473009</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>9</v>
       </c>
       <c r="B146" t="s">
         <v>10</v>
       </c>
       <c r="C146" t="s">
         <v>299</v>
       </c>
       <c r="D146" t="s">
         <v>300</v>
       </c>
       <c r="E146" s="1">
-        <v>1138000</v>
+        <v>1164000</v>
       </c>
       <c r="F146" s="2">
-        <v>102.701758</v>
+        <v>100.240362</v>
       </c>
       <c r="G146" s="3">
-        <v>1168746.01</v>
+        <v>1166797.81</v>
       </c>
       <c r="H146" s="4">
-        <v>0.002007999606</v>
+        <v>0.001952350632</v>
       </c>
       <c r="I146" s="5">
-        <v>0.002009033324</v>
+        <v>0.001952598</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
         <v>9</v>
       </c>
       <c r="B147" t="s">
         <v>10</v>
       </c>
       <c r="C147" t="s">
         <v>301</v>
       </c>
       <c r="D147" t="s">
         <v>302</v>
       </c>
       <c r="E147" s="1">
-        <v>1191000</v>
+        <v>1189927.8277</v>
       </c>
       <c r="F147" s="2">
-        <v>97.738697</v>
+        <v>101.21524</v>
       </c>
       <c r="G147" s="3">
-        <v>1164067.88</v>
+        <v>1204388.31</v>
       </c>
       <c r="H147" s="4">
-        <v>0.001999962211</v>
+        <v>0.002015249124</v>
       </c>
       <c r="I147" s="5">
-        <v>0.002000991792</v>
+        <v>0.002015504462</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
         <v>9</v>
       </c>
       <c r="B148" t="s">
         <v>10</v>
       </c>
       <c r="C148" t="s">
         <v>303</v>
       </c>
       <c r="D148" t="s">
         <v>304</v>
       </c>
       <c r="E148" s="1">
-        <v>1141000</v>
+        <v>1259000</v>
       </c>
       <c r="F148" s="2">
-        <v>101.62342</v>
+        <v>96.148032</v>
       </c>
       <c r="G148" s="3">
-        <v>1159523.22</v>
+        <v>1210503.72</v>
       </c>
       <c r="H148" s="4">
-        <v>0.001992154121</v>
+        <v>0.002025481776</v>
       </c>
       <c r="I148" s="5">
-        <v>0.001993179682</v>
+        <v>0.002025738411</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
         <v>9</v>
       </c>
       <c r="B149" t="s">
         <v>10</v>
       </c>
       <c r="C149" t="s">
         <v>305</v>
       </c>
       <c r="D149" t="s">
         <v>306</v>
       </c>
       <c r="E149" s="1">
         <v>1163000</v>
       </c>
       <c r="F149" s="2">
-        <v>101.83816</v>
+        <v>101.09</v>
       </c>
       <c r="G149" s="3">
-        <v>1184377.8</v>
+        <v>1175676.7</v>
       </c>
       <c r="H149" s="4">
-        <v>0.002034856286</v>
+        <v>0.001967207276</v>
       </c>
       <c r="I149" s="5">
-        <v>0.00203590383</v>
+        <v>0.001967456526</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
         <v>9</v>
       </c>
       <c r="B150" t="s">
         <v>10</v>
       </c>
       <c r="C150" t="s">
         <v>307</v>
       </c>
       <c r="D150" t="s">
         <v>308</v>
       </c>
       <c r="E150" s="1">
-        <v>1169000</v>
+        <v>1208000</v>
       </c>
       <c r="F150" s="2">
-        <v>101.154389</v>
+        <v>98.21854</v>
       </c>
       <c r="G150" s="3">
-        <v>1182494.81</v>
+        <v>1186479.96</v>
       </c>
       <c r="H150" s="4">
-        <v>0.002031621152</v>
+        <v>0.001985283893</v>
       </c>
       <c r="I150" s="5">
-        <v>0.00203266703</v>
+        <v>0.001985535434</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
         <v>9</v>
       </c>
       <c r="B151" t="s">
         <v>10</v>
       </c>
       <c r="C151" t="s">
         <v>309</v>
       </c>
       <c r="D151" t="s">
         <v>310</v>
       </c>
       <c r="E151" s="1">
-        <v>1217000</v>
+        <v>1195000</v>
       </c>
       <c r="F151" s="2">
-        <v>96.507653</v>
+        <v>100.3287</v>
       </c>
       <c r="G151" s="3">
-        <v>1174498.14</v>
+        <v>1198927.97</v>
       </c>
       <c r="H151" s="4">
-        <v>0.002017882229</v>
+        <v>0.002006112578</v>
       </c>
       <c r="I151" s="5">
-        <v>0.002018921035</v>
+        <v>0.002006366758</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
         <v>9</v>
       </c>
       <c r="B152" t="s">
         <v>10</v>
       </c>
       <c r="C152" t="s">
         <v>311</v>
       </c>
       <c r="D152" t="s">
         <v>312</v>
       </c>
       <c r="E152" s="1">
-        <v>1202000</v>
+        <v>1265000</v>
       </c>
       <c r="F152" s="2">
-        <v>97.913375</v>
+        <v>95.420665</v>
       </c>
       <c r="G152" s="3">
-        <v>1176918.77</v>
+        <v>1207071.41</v>
       </c>
       <c r="H152" s="4">
-        <v>0.002022041067</v>
+        <v>0.002019738644</v>
       </c>
       <c r="I152" s="5">
-        <v>0.002023082014</v>
+        <v>0.002019994551</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
         <v>9</v>
       </c>
       <c r="B153" t="s">
         <v>10</v>
       </c>
       <c r="C153" t="s">
         <v>313</v>
       </c>
       <c r="D153" t="s">
         <v>314</v>
       </c>
       <c r="E153" s="1">
-        <v>1109000</v>
+        <v>1177000</v>
       </c>
       <c r="F153" s="2">
-        <v>102.370647</v>
+        <v>100.974725</v>
       </c>
       <c r="G153" s="3">
-        <v>1135290.48</v>
+        <v>1188472.51</v>
       </c>
       <c r="H153" s="4">
-        <v>0.001950520314</v>
+        <v>0.001988617938</v>
       </c>
       <c r="I153" s="5">
-        <v>0.001951524442</v>
+        <v>0.001988869902</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
         <v>9</v>
       </c>
       <c r="B154" t="s">
         <v>10</v>
       </c>
       <c r="C154" t="s">
         <v>315</v>
       </c>
       <c r="D154" t="s">
         <v>316</v>
       </c>
       <c r="E154" s="1">
-        <v>1145000</v>
+        <v>1213000</v>
       </c>
       <c r="F154" s="2">
-        <v>101.539442</v>
+        <v>100.546991</v>
       </c>
       <c r="G154" s="3">
-        <v>1162626.61</v>
+        <v>1219635</v>
       </c>
       <c r="H154" s="4">
-        <v>0.001997485993</v>
+        <v>0.002040760736</v>
       </c>
       <c r="I154" s="5">
-        <v>0.001998514299</v>
+        <v>0.002041019306</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
         <v>9</v>
       </c>
       <c r="B155" t="s">
         <v>10</v>
       </c>
       <c r="C155" t="s">
         <v>317</v>
       </c>
       <c r="D155" t="s">
         <v>318</v>
       </c>
       <c r="E155" s="1">
-        <v>1097000</v>
+        <v>1165000</v>
       </c>
       <c r="F155" s="2">
-        <v>104.330988</v>
+        <v>103.105244</v>
       </c>
       <c r="G155" s="3">
-        <v>1144510.94</v>
+        <v>1201176.09</v>
       </c>
       <c r="H155" s="4">
-        <v>0.001966361811</v>
+        <v>0.00200987427</v>
       </c>
       <c r="I155" s="5">
-        <v>0.001967374094</v>
+        <v>0.002010128926</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>9</v>
       </c>
       <c r="B156" t="s">
         <v>10</v>
       </c>
       <c r="C156" t="s">
         <v>319</v>
       </c>
       <c r="D156" t="s">
         <v>320</v>
       </c>
       <c r="E156" s="1">
-        <v>1180900</v>
+        <v>1254000</v>
       </c>
       <c r="F156" s="2">
-        <v>97.367188</v>
+        <v>96.09375</v>
       </c>
       <c r="G156" s="3">
-        <v>1149809.12</v>
+        <v>1205015.63</v>
       </c>
       <c r="H156" s="4">
-        <v>0.001975464518</v>
+        <v>0.002016298788</v>
       </c>
       <c r="I156" s="5">
-        <v>0.001976481487</v>
+        <v>0.002016554258</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
         <v>9</v>
       </c>
       <c r="B157" t="s">
         <v>10</v>
       </c>
       <c r="C157" t="s">
         <v>321</v>
       </c>
       <c r="D157" t="s">
         <v>322</v>
       </c>
       <c r="E157" s="1">
-        <v>1143000</v>
+        <v>1211000</v>
       </c>
       <c r="F157" s="2">
-        <v>99.794562</v>
+        <v>99.81966799999999</v>
       </c>
       <c r="G157" s="3">
-        <v>1140651.84</v>
+        <v>1208816.18</v>
       </c>
       <c r="H157" s="4">
-        <v>0.001959731576</v>
+        <v>0.002022658085</v>
       </c>
       <c r="I157" s="5">
-        <v>0.001960740446</v>
+        <v>0.002022914362</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
         <v>9</v>
       </c>
       <c r="B158" t="s">
         <v>10</v>
       </c>
       <c r="C158" t="s">
         <v>323</v>
       </c>
       <c r="D158" t="s">
         <v>324</v>
       </c>
       <c r="E158" s="1">
         <v>1202000</v>
       </c>
       <c r="F158" s="2">
-        <v>98.98593</v>
+        <v>98.33601</v>
       </c>
       <c r="G158" s="3">
-        <v>1189810.88</v>
+        <v>1181998.84</v>
       </c>
       <c r="H158" s="4">
-        <v>0.00204419075</v>
+        <v>0.00197778583</v>
       </c>
       <c r="I158" s="5">
-        <v>0.0020452431</v>
+        <v>0.001978036421</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
         <v>9</v>
       </c>
       <c r="B159" t="s">
         <v>10</v>
       </c>
       <c r="C159" t="s">
         <v>325</v>
       </c>
       <c r="D159" t="s">
         <v>326</v>
       </c>
       <c r="E159" s="1">
-        <v>1168000</v>
+        <v>1197000</v>
       </c>
       <c r="F159" s="2">
-        <v>99.411677</v>
+        <v>98.67354</v>
       </c>
       <c r="G159" s="3">
-        <v>1161128.39</v>
+        <v>1181122.27</v>
       </c>
       <c r="H159" s="4">
-        <v>0.001994911924</v>
+        <v>0.001976319111</v>
       </c>
       <c r="I159" s="5">
-        <v>0.001995938905</v>
+        <v>0.001976569516</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
         <v>9</v>
       </c>
       <c r="B160" t="s">
         <v>10</v>
       </c>
       <c r="C160" t="s">
         <v>327</v>
       </c>
       <c r="D160" t="s">
         <v>328</v>
       </c>
       <c r="E160" s="1">
-        <v>1096000</v>
+        <v>1141000</v>
       </c>
       <c r="F160" s="2">
-        <v>101.882216</v>
+        <v>101.24006</v>
       </c>
       <c r="G160" s="3">
-        <v>1116629.09</v>
+        <v>1155149.08</v>
       </c>
       <c r="H160" s="4">
-        <v>0.001918458549</v>
+        <v>0.001932859334</v>
       </c>
       <c r="I160" s="5">
-        <v>0.001919446172</v>
+        <v>0.001933104233</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
         <v>9</v>
       </c>
       <c r="B161" t="s">
         <v>10</v>
       </c>
       <c r="C161" t="s">
         <v>329</v>
       </c>
       <c r="D161" t="s">
         <v>330</v>
       </c>
       <c r="E161" s="1">
-        <v>1082000</v>
+        <v>1154000</v>
       </c>
       <c r="F161" s="2">
-        <v>102.45161</v>
+        <v>96.289829</v>
       </c>
       <c r="G161" s="3">
-        <v>1108526.42</v>
+        <v>1111184.63</v>
       </c>
       <c r="H161" s="4">
-        <v>0.001904537516</v>
+        <v>0.001859295572</v>
       </c>
       <c r="I161" s="5">
-        <v>0.001905517971</v>
+        <v>0.00185953115</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
         <v>9</v>
       </c>
       <c r="B162" t="s">
         <v>10</v>
       </c>
       <c r="C162" t="s">
         <v>331</v>
       </c>
       <c r="D162" t="s">
         <v>332</v>
       </c>
       <c r="E162" s="1">
-        <v>1064000</v>
+        <v>1572000</v>
       </c>
       <c r="F162" s="2">
-        <v>103.00524</v>
+        <v>71.345478</v>
       </c>
       <c r="G162" s="3">
-        <v>1095975.75</v>
+        <v>1121550.91</v>
       </c>
       <c r="H162" s="4">
-        <v>0.001882974461</v>
+        <v>0.001876641017</v>
       </c>
       <c r="I162" s="5">
-        <v>0.001883943817</v>
+        <v>0.001876878793</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>9</v>
       </c>
       <c r="B163" t="s">
         <v>10</v>
       </c>
       <c r="C163" t="s">
         <v>333</v>
       </c>
       <c r="D163" t="s">
         <v>334</v>
       </c>
       <c r="E163" s="1">
-        <v>1504000</v>
+        <v>1197000</v>
       </c>
       <c r="F163" s="2">
-        <v>73.917873</v>
+        <v>92.95914500000001</v>
       </c>
       <c r="G163" s="3">
-        <v>1111724.81</v>
+        <v>1112720.97</v>
       </c>
       <c r="H163" s="4">
-        <v>0.001910032606</v>
+        <v>0.001861866259</v>
       </c>
       <c r="I163" s="5">
-        <v>0.001911015891</v>
+        <v>0.001862102163</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
         <v>9</v>
       </c>
       <c r="B164" t="s">
         <v>10</v>
       </c>
       <c r="C164" t="s">
         <v>335</v>
       </c>
       <c r="D164" t="s">
         <v>336</v>
       </c>
       <c r="E164" s="1">
-        <v>1129000</v>
+        <v>1112000</v>
       </c>
       <c r="F164" s="2">
-        <v>95.612279</v>
+        <v>100.7171</v>
       </c>
       <c r="G164" s="3">
-        <v>1079462.63</v>
+        <v>1119974.15</v>
       </c>
       <c r="H164" s="4">
-        <v>0.001854603587</v>
+        <v>0.001874002692</v>
       </c>
       <c r="I164" s="5">
-        <v>0.001855558337</v>
+        <v>0.001874240133</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
         <v>9</v>
       </c>
       <c r="B165" t="s">
         <v>10</v>
       </c>
       <c r="C165" t="s">
         <v>337</v>
       </c>
       <c r="D165" t="s">
         <v>338</v>
       </c>
       <c r="E165" s="1">
-        <v>1145000</v>
+        <v>1213000</v>
       </c>
       <c r="F165" s="2">
-        <v>94.89479900000001</v>
+        <v>92.672071</v>
       </c>
       <c r="G165" s="3">
-        <v>1086545.45</v>
+        <v>1124112.22</v>
       </c>
       <c r="H165" s="4">
-        <v>0.001866772439</v>
+        <v>0.001880926738</v>
       </c>
       <c r="I165" s="5">
-        <v>0.001867733453</v>
+        <v>0.001881165057</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
         <v>9</v>
       </c>
       <c r="B166" t="s">
         <v>10</v>
       </c>
       <c r="C166" t="s">
         <v>339</v>
       </c>
       <c r="D166" t="s">
         <v>340</v>
       </c>
       <c r="E166" s="1">
-        <v>1248000</v>
+        <v>1126000</v>
       </c>
       <c r="F166" s="2">
-        <v>87.06226700000001</v>
+        <v>99.52759</v>
       </c>
       <c r="G166" s="3">
-        <v>1086537.09</v>
+        <v>1120680.66</v>
       </c>
       <c r="H166" s="4">
-        <v>0.001866758082</v>
+        <v>0.001875184866</v>
       </c>
       <c r="I166" s="5">
-        <v>0.001867719089</v>
+        <v>0.001875422457</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
         <v>9</v>
       </c>
       <c r="B167" t="s">
         <v>10</v>
       </c>
       <c r="C167" t="s">
         <v>341</v>
       </c>
       <c r="D167" t="s">
         <v>342</v>
       </c>
       <c r="E167" s="1">
-        <v>1129000</v>
+        <v>1140000</v>
       </c>
       <c r="F167" s="2">
-        <v>98.37437799999999</v>
+        <v>97.77216</v>
       </c>
       <c r="G167" s="3">
-        <v>1110646.73</v>
+        <v>1114602.62</v>
       </c>
       <c r="H167" s="4">
-        <v>0.001908180374</v>
+        <v>0.001865014754</v>
       </c>
       <c r="I167" s="5">
-        <v>0.001909162705</v>
+        <v>0.001865251057</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
         <v>9</v>
       </c>
       <c r="B168" t="s">
         <v>10</v>
       </c>
       <c r="C168" t="s">
         <v>343</v>
       </c>
       <c r="D168" t="s">
         <v>344</v>
       </c>
       <c r="E168" s="1">
-        <v>1013000</v>
+        <v>1093000</v>
       </c>
       <c r="F168" s="2">
-        <v>103.31316</v>
+        <v>103.466917</v>
       </c>
       <c r="G168" s="3">
-        <v>1046562.31</v>
+        <v>1130893.4</v>
       </c>
       <c r="H168" s="4">
-        <v>0.001798078194</v>
+        <v>0.001892273386</v>
       </c>
       <c r="I168" s="5">
-        <v>0.001799003844</v>
+        <v>0.001892513142</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
         <v>9</v>
       </c>
       <c r="B169" t="s">
         <v>10</v>
       </c>
       <c r="C169" t="s">
         <v>345</v>
       </c>
       <c r="D169" t="s">
         <v>346</v>
       </c>
       <c r="E169" s="1">
-        <v>1086000</v>
+        <v>1246000</v>
       </c>
       <c r="F169" s="2">
-        <v>97.71018100000001</v>
+        <v>91.270296</v>
       </c>
       <c r="G169" s="3">
-        <v>1061132.57</v>
+        <v>1137227.89</v>
       </c>
       <c r="H169" s="4">
-        <v>0.001823111063</v>
+        <v>0.001902872597</v>
       </c>
       <c r="I169" s="5">
-        <v>0.001824049601</v>
+        <v>0.001903113697</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
         <v>9</v>
       </c>
       <c r="B170" t="s">
         <v>10</v>
       </c>
       <c r="C170" t="s">
         <v>347</v>
       </c>
       <c r="D170" t="s">
         <v>348</v>
       </c>
       <c r="E170" s="1">
-        <v>1060000</v>
+        <v>1487000</v>
       </c>
       <c r="F170" s="2">
-        <v>101.303832</v>
+        <v>78.183386</v>
       </c>
       <c r="G170" s="3">
-        <v>1073820.62</v>
+        <v>1162586.95</v>
       </c>
       <c r="H170" s="4">
-        <v>0.001844910159</v>
+        <v>0.001945304782</v>
       </c>
       <c r="I170" s="5">
-        <v>0.001845859919</v>
+        <v>0.001945551257</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
         <v>9</v>
       </c>
       <c r="B171" t="s">
         <v>10</v>
       </c>
       <c r="C171" t="s">
         <v>349</v>
       </c>
       <c r="D171" t="s">
         <v>350</v>
       </c>
       <c r="E171" s="1">
-        <v>1069000</v>
+        <v>1064000</v>
       </c>
       <c r="F171" s="2">
-        <v>96.46884900000001</v>
+        <v>101.46378</v>
       </c>
       <c r="G171" s="3">
-        <v>1031252</v>
+        <v>1079574.62</v>
       </c>
       <c r="H171" s="4">
-        <v>0.001771773842</v>
+        <v>0.001806403959</v>
       </c>
       <c r="I171" s="5">
-        <v>0.001772685951</v>
+        <v>0.001806632836</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
         <v>9</v>
       </c>
       <c r="B172" t="s">
         <v>10</v>
       </c>
       <c r="C172" t="s">
         <v>351</v>
       </c>
       <c r="D172" t="s">
         <v>352</v>
       </c>
       <c r="E172" s="1">
-        <v>1044000</v>
+        <v>1128000</v>
       </c>
       <c r="F172" s="2">
-        <v>100.71355</v>
+        <v>97.995656</v>
       </c>
       <c r="G172" s="3">
-        <v>1051449.46</v>
+        <v>1105391</v>
       </c>
       <c r="H172" s="4">
-        <v>0.001806474712</v>
+        <v>0.001849601355</v>
       </c>
       <c r="I172" s="5">
-        <v>0.001807404686</v>
+        <v>0.001849835704</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
         <v>9</v>
       </c>
       <c r="B173" t="s">
         <v>10</v>
       </c>
       <c r="C173" t="s">
         <v>353</v>
       </c>
       <c r="D173" t="s">
         <v>354</v>
       </c>
       <c r="E173" s="1">
-        <v>1058000</v>
+        <v>1095000</v>
       </c>
       <c r="F173" s="2">
-        <v>99.495171</v>
+        <v>97.878052</v>
       </c>
       <c r="G173" s="3">
-        <v>1052658.91</v>
+        <v>1071764.67</v>
       </c>
       <c r="H173" s="4">
-        <v>0.00180855264</v>
+        <v>0.001793335919</v>
       </c>
       <c r="I173" s="5">
-        <v>0.001809483683</v>
+        <v>0.00179356314</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
         <v>9</v>
       </c>
       <c r="B174" t="s">
         <v>10</v>
       </c>
       <c r="C174" t="s">
         <v>355</v>
       </c>
       <c r="D174" t="s">
         <v>356</v>
       </c>
       <c r="E174" s="1">
-        <v>1000946.14</v>
+        <v>1137000</v>
       </c>
       <c r="F174" s="2">
-        <v>102.11787</v>
+        <v>95.18317</v>
       </c>
       <c r="G174" s="3">
-        <v>1022144.88</v>
+        <v>1082232.64</v>
       </c>
       <c r="H174" s="4">
-        <v>0.001756127081</v>
+        <v>0.001810851511</v>
       </c>
       <c r="I174" s="5">
-        <v>0.001757031135</v>
+        <v>0.001811080951</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>9</v>
       </c>
       <c r="B175" t="s">
         <v>10</v>
       </c>
       <c r="C175" t="s">
         <v>357</v>
       </c>
       <c r="D175" t="s">
         <v>358</v>
       </c>
       <c r="E175" s="1">
-        <v>1072000</v>
+        <v>1120000</v>
       </c>
       <c r="F175" s="2">
-        <v>99.630477</v>
+        <v>96.43471</v>
       </c>
       <c r="G175" s="3">
-        <v>1068038.71</v>
+        <v>1080068.75</v>
       </c>
       <c r="H175" s="4">
-        <v>0.00183497638</v>
+        <v>0.001807230769</v>
       </c>
       <c r="I175" s="5">
-        <v>0.001835921026</v>
+        <v>0.001807459751</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
         <v>9</v>
       </c>
       <c r="B176" t="s">
         <v>10</v>
       </c>
       <c r="C176" t="s">
         <v>359</v>
       </c>
       <c r="D176" t="s">
         <v>360</v>
       </c>
       <c r="E176" s="1">
-        <v>1025000</v>
+        <v>1316000</v>
       </c>
       <c r="F176" s="2">
-        <v>103.797074</v>
+        <v>81.529996</v>
       </c>
       <c r="G176" s="3">
-        <v>1063920.01</v>
+        <v>1072934.75</v>
       </c>
       <c r="H176" s="4">
-        <v>0.001827900114</v>
+        <v>0.001795293758</v>
       </c>
       <c r="I176" s="5">
-        <v>0.001828841117</v>
+        <v>0.001795521227</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
         <v>9</v>
       </c>
       <c r="B177" t="s">
         <v>10</v>
       </c>
       <c r="C177" t="s">
         <v>361</v>
       </c>
       <c r="D177" t="s">
         <v>362</v>
       </c>
       <c r="E177" s="1">
-        <v>1051000</v>
+        <v>1125000</v>
       </c>
       <c r="F177" s="2">
-        <v>99.913093</v>
+        <v>97.992812</v>
       </c>
       <c r="G177" s="3">
-        <v>1050086.61</v>
+        <v>1102419.14</v>
       </c>
       <c r="H177" s="4">
-        <v>0.001804133219</v>
+        <v>0.001844628666</v>
       </c>
       <c r="I177" s="5">
-        <v>0.001805061986</v>
+        <v>0.001844862386</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
         <v>9</v>
       </c>
       <c r="B178" t="s">
         <v>10</v>
       </c>
       <c r="C178" t="s">
         <v>363</v>
       </c>
       <c r="D178" t="s">
         <v>364</v>
       </c>
       <c r="E178" s="1">
-        <v>1052000</v>
+        <v>1071000</v>
       </c>
       <c r="F178" s="2">
-        <v>98.012523</v>
+        <v>100</v>
       </c>
       <c r="G178" s="3">
-        <v>1031091.74</v>
+        <v>1071000</v>
       </c>
       <c r="H178" s="4">
-        <v>0.001771498513</v>
+        <v>0.001792056432</v>
       </c>
       <c r="I178" s="5">
-        <v>0.00177241048</v>
+        <v>0.001792283491</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
         <v>9</v>
       </c>
       <c r="B179" t="s">
         <v>10</v>
       </c>
       <c r="C179" t="s">
         <v>365</v>
       </c>
       <c r="D179" t="s">
         <v>366</v>
       </c>
       <c r="E179" s="1">
-        <v>1057000</v>
+        <v>1098000</v>
       </c>
       <c r="F179" s="2">
-        <v>100.271521</v>
+        <v>98.21108</v>
       </c>
       <c r="G179" s="3">
-        <v>1059869.98</v>
+        <v>1078357.66</v>
       </c>
       <c r="H179" s="4">
-        <v>0.001820941834</v>
+        <v>0.001804367673</v>
       </c>
       <c r="I179" s="5">
-        <v>0.001821879255</v>
+        <v>0.001804596291</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
         <v>9</v>
       </c>
       <c r="B180" t="s">
         <v>10</v>
       </c>
       <c r="C180" t="s">
         <v>367</v>
       </c>
       <c r="D180" t="s">
         <v>368</v>
       </c>
       <c r="E180" s="1">
-        <v>1023000</v>
+        <v>1091000</v>
       </c>
       <c r="F180" s="2">
-        <v>100.290618</v>
+        <v>99.30018800000001</v>
       </c>
       <c r="G180" s="3">
-        <v>1025973.02</v>
+        <v>1083365.05</v>
       </c>
       <c r="H180" s="4">
-        <v>0.00176270414</v>
+        <v>0.001812746319</v>
       </c>
       <c r="I180" s="5">
-        <v>0.00176361158</v>
+        <v>0.001812975999</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
         <v>9</v>
       </c>
       <c r="B181" t="s">
         <v>10</v>
       </c>
       <c r="C181" t="s">
         <v>369</v>
       </c>
       <c r="D181" t="s">
         <v>370</v>
       </c>
       <c r="E181" s="1">
-        <v>1000000</v>
+        <v>1072000</v>
       </c>
       <c r="F181" s="2">
-        <v>100.17496</v>
+        <v>96.361959</v>
       </c>
       <c r="G181" s="3">
-        <v>1001749.6</v>
+        <v>1033000.2</v>
       </c>
       <c r="H181" s="4">
-        <v>0.001721086354</v>
+        <v>0.001728473066</v>
       </c>
       <c r="I181" s="5">
-        <v>0.001721972369</v>
+        <v>0.001728692068</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
         <v>9</v>
       </c>
       <c r="B182" t="s">
         <v>10</v>
       </c>
       <c r="C182" t="s">
         <v>371</v>
       </c>
       <c r="D182" t="s">
         <v>372</v>
       </c>
       <c r="E182" s="1">
-        <v>1027000</v>
+        <v>1013000</v>
       </c>
       <c r="F182" s="2">
-        <v>99.015376</v>
+        <v>102.82574</v>
       </c>
       <c r="G182" s="3">
-        <v>1016887.91</v>
+        <v>1041624.75</v>
       </c>
       <c r="H182" s="4">
-        <v>0.00174709519</v>
+        <v>0.001742904133</v>
       </c>
       <c r="I182" s="5">
-        <v>0.001747994595</v>
+        <v>0.001743124964</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
         <v>9</v>
       </c>
       <c r="B183" t="s">
         <v>10</v>
       </c>
       <c r="C183" t="s">
         <v>373</v>
       </c>
       <c r="D183" t="s">
         <v>374</v>
       </c>
       <c r="E183" s="1">
-        <v>1031000</v>
+        <v>1000000</v>
       </c>
       <c r="F183" s="2">
-        <v>95.625635</v>
+        <v>100.12468</v>
       </c>
       <c r="G183" s="3">
-        <v>985900.3</v>
+        <v>1001246.8</v>
       </c>
       <c r="H183" s="4">
-        <v>0.001693855976</v>
+        <v>0.00167534152</v>
       </c>
       <c r="I183" s="5">
-        <v>0.001694727974</v>
+        <v>0.001675553791</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
         <v>9</v>
       </c>
       <c r="B184" t="s">
         <v>10</v>
       </c>
       <c r="C184" t="s">
         <v>375</v>
       </c>
       <c r="D184" t="s">
         <v>376</v>
       </c>
       <c r="E184" s="1">
-        <v>946000</v>
+        <v>1063000</v>
       </c>
       <c r="F184" s="2">
-        <v>101.635768</v>
+        <v>93.767459</v>
       </c>
       <c r="G184" s="3">
-        <v>961474.37</v>
+        <v>996748.09</v>
       </c>
       <c r="H184" s="4">
-        <v>0.001651890262</v>
+        <v>0.001667814028</v>
       </c>
       <c r="I184" s="5">
-        <v>0.001652740655</v>
+        <v>0.001668025345</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
         <v>9</v>
       </c>
       <c r="B185" t="s">
         <v>10</v>
       </c>
       <c r="C185" t="s">
         <v>377</v>
       </c>
       <c r="D185" t="s">
         <v>378</v>
       </c>
       <c r="E185" s="1">
-        <v>856000</v>
+        <v>1056344.9422</v>
       </c>
       <c r="F185" s="2">
-        <v>117.7321</v>
+        <v>97.211707</v>
       </c>
       <c r="G185" s="3">
-        <v>1007786.78</v>
+        <v>1026890.95</v>
       </c>
       <c r="H185" s="4">
-        <v>0.001731458707</v>
+        <v>0.00171825073</v>
       </c>
       <c r="I185" s="5">
-        <v>0.001732350062</v>
+        <v>0.001718468438</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
         <v>9</v>
       </c>
       <c r="B186" t="s">
         <v>10</v>
       </c>
       <c r="C186" t="s">
         <v>379</v>
       </c>
       <c r="D186" t="s">
         <v>380</v>
       </c>
       <c r="E186" s="1">
-        <v>1003261.6858</v>
+        <v>988976.12</v>
       </c>
       <c r="F186" s="2">
-        <v>100.02056</v>
+        <v>101.69959</v>
       </c>
       <c r="G186" s="3">
-        <v>1003467.96</v>
+        <v>1005784.66</v>
       </c>
       <c r="H186" s="4">
-        <v>0.001724038628</v>
+        <v>0.001682934517</v>
       </c>
       <c r="I186" s="5">
-        <v>0.001724926163</v>
+        <v>0.00168314775</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
         <v>9</v>
       </c>
       <c r="B187" t="s">
         <v>10</v>
       </c>
       <c r="C187" t="s">
         <v>381</v>
       </c>
       <c r="D187" t="s">
         <v>382</v>
       </c>
       <c r="E187" s="1">
-        <v>1083000</v>
+        <v>1099000</v>
       </c>
       <c r="F187" s="2">
-        <v>90.534329</v>
+        <v>94.55091</v>
       </c>
       <c r="G187" s="3">
-        <v>980486.78</v>
+        <v>1039114.5</v>
       </c>
       <c r="H187" s="4">
-        <v>0.001684555125</v>
+        <v>0.001738703851</v>
       </c>
       <c r="I187" s="5">
-        <v>0.001685422334</v>
+        <v>0.00173892415</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
         <v>9</v>
       </c>
       <c r="B188" t="s">
         <v>10</v>
       </c>
       <c r="C188" t="s">
         <v>383</v>
       </c>
       <c r="D188" t="s">
         <v>384</v>
       </c>
       <c r="E188" s="1">
-        <v>1030000</v>
+        <v>1014000</v>
       </c>
       <c r="F188" s="2">
-        <v>98.6943</v>
+        <v>100.575039</v>
       </c>
       <c r="G188" s="3">
-        <v>1016551.29</v>
+        <v>1019830.9</v>
       </c>
       <c r="H188" s="4">
-        <v>0.001746516847</v>
+        <v>0.001706437456</v>
       </c>
       <c r="I188" s="5">
-        <v>0.001747415954</v>
+        <v>0.001706653667</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
         <v>9</v>
       </c>
       <c r="B189" t="s">
         <v>10</v>
       </c>
       <c r="C189" t="s">
         <v>385</v>
       </c>
       <c r="D189" t="s">
         <v>386</v>
       </c>
       <c r="E189" s="1">
-        <v>37100</v>
+        <v>890000</v>
       </c>
       <c r="F189" s="2">
-        <v>25.55</v>
+        <v>116.489165</v>
       </c>
       <c r="G189" s="3">
-        <v>947905</v>
+        <v>1036753.57</v>
       </c>
       <c r="H189" s="4">
-        <v>0.001628577002</v>
+        <v>0.001734753409</v>
       </c>
       <c r="I189" s="5">
-        <v>0.001629415393</v>
+        <v>0.001734973207</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
         <v>9</v>
       </c>
       <c r="B190" t="s">
         <v>10</v>
       </c>
       <c r="C190" t="s">
         <v>387</v>
       </c>
       <c r="D190" t="s">
         <v>388</v>
       </c>
       <c r="E190" s="1">
-        <v>895000</v>
+        <v>1151000</v>
       </c>
       <c r="F190" s="2">
-        <v>101.417578</v>
+        <v>90.02346300000001</v>
       </c>
       <c r="G190" s="3">
-        <v>907687.3199999999</v>
+        <v>1036170.06</v>
       </c>
       <c r="H190" s="4">
-        <v>0.001559479799</v>
+        <v>0.001733777049</v>
       </c>
       <c r="I190" s="5">
-        <v>0.001560282619</v>
+        <v>0.001733996723</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
         <v>9</v>
       </c>
       <c r="B191" t="s">
         <v>10</v>
       </c>
       <c r="C191" t="s">
         <v>389</v>
       </c>
       <c r="D191" t="s">
         <v>390</v>
       </c>
       <c r="E191" s="1">
-        <v>907000</v>
+        <v>37100</v>
       </c>
       <c r="F191" s="2">
-        <v>99.59659000000001</v>
+        <v>25.8299</v>
       </c>
       <c r="G191" s="3">
-        <v>903341.0699999999</v>
+        <v>958289.29</v>
       </c>
       <c r="H191" s="4">
-        <v>0.001552012589</v>
+        <v>0.001603462639</v>
       </c>
       <c r="I191" s="5">
-        <v>0.001552811565</v>
+        <v>0.001603665802</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
         <v>9</v>
       </c>
       <c r="B192" t="s">
         <v>10</v>
       </c>
       <c r="C192" t="s">
         <v>391</v>
       </c>
       <c r="D192" t="s">
         <v>392</v>
       </c>
       <c r="E192" s="1">
-        <v>916000</v>
+        <v>941000</v>
       </c>
       <c r="F192" s="2">
-        <v>102.098</v>
+        <v>98.69233</v>
       </c>
       <c r="G192" s="3">
-        <v>935217.6800000001</v>
+        <v>928694.83</v>
       </c>
       <c r="H192" s="4">
-        <v>0.001606779166</v>
+        <v>0.001553943543</v>
       </c>
       <c r="I192" s="5">
-        <v>0.001607606336</v>
+        <v>0.001554140433</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
         <v>9</v>
       </c>
       <c r="B193" t="s">
         <v>10</v>
       </c>
       <c r="C193" t="s">
         <v>393</v>
       </c>
       <c r="D193" t="s">
         <v>394</v>
       </c>
       <c r="E193" s="1">
-        <v>900000</v>
+        <v>916000</v>
       </c>
       <c r="F193" s="2">
-        <v>100.74088</v>
+        <v>101.49637</v>
       </c>
       <c r="G193" s="3">
-        <v>906667.92</v>
+        <v>929706.75</v>
       </c>
       <c r="H193" s="4">
-        <v>0.001557728383</v>
+        <v>0.001555636751</v>
       </c>
       <c r="I193" s="5">
-        <v>0.001558530301</v>
+        <v>0.001555833854</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
         <v>9</v>
       </c>
       <c r="B194" t="s">
         <v>10</v>
       </c>
       <c r="C194" t="s">
         <v>395</v>
       </c>
       <c r="D194" t="s">
         <v>396</v>
       </c>
       <c r="E194" s="1">
-        <v>960000</v>
+        <v>1000000</v>
       </c>
       <c r="F194" s="2">
-        <v>93.99243300000001</v>
+        <v>96.627951</v>
       </c>
       <c r="G194" s="3">
-        <v>902327.36</v>
+        <v>966279.51</v>
       </c>
       <c r="H194" s="4">
-        <v>0.001550270946</v>
+        <v>0.001616832317</v>
       </c>
       <c r="I194" s="5">
-        <v>0.001551069026</v>
+        <v>0.001617037174</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
         <v>9</v>
       </c>
       <c r="B195" t="s">
         <v>10</v>
       </c>
       <c r="C195" t="s">
         <v>397</v>
       </c>
       <c r="D195" t="s">
         <v>398</v>
       </c>
       <c r="E195" s="1">
-        <v>971000</v>
+        <v>957000</v>
       </c>
       <c r="F195" s="2">
-        <v>94.227339</v>
+        <v>99.040943</v>
       </c>
       <c r="G195" s="3">
-        <v>914947.46</v>
+        <v>947821.8199999999</v>
       </c>
       <c r="H195" s="4">
-        <v>0.001571953301</v>
+        <v>0.001585947896</v>
       </c>
       <c r="I195" s="5">
-        <v>0.001572762543</v>
+        <v>0.00158614884</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
         <v>9</v>
       </c>
       <c r="B196" t="s">
         <v>10</v>
       </c>
       <c r="C196" t="s">
         <v>399</v>
       </c>
       <c r="D196" t="s">
         <v>400</v>
       </c>
       <c r="E196" s="1">
-        <v>890000</v>
+        <v>983324.7158</v>
       </c>
       <c r="F196" s="2">
-        <v>99.919358</v>
+        <v>99.29933</v>
       </c>
       <c r="G196" s="3">
-        <v>889282.29</v>
+        <v>976434.85</v>
       </c>
       <c r="H196" s="4">
-        <v>0.001527858466</v>
+        <v>0.001633824801</v>
       </c>
       <c r="I196" s="5">
-        <v>0.001528645008</v>
+        <v>0.001634031811</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
         <v>9</v>
       </c>
       <c r="B197" t="s">
         <v>10</v>
       </c>
       <c r="C197" t="s">
         <v>401</v>
       </c>
       <c r="D197" t="s">
         <v>402</v>
       </c>
       <c r="E197" s="1">
-        <v>921000</v>
+        <v>1005000</v>
       </c>
       <c r="F197" s="2">
-        <v>96.39618</v>
+        <v>93.67599199999999</v>
       </c>
       <c r="G197" s="3">
-        <v>887808.8199999999</v>
+        <v>941443.72</v>
       </c>
       <c r="H197" s="4">
-        <v>0.001525326929</v>
+        <v>0.001575275698</v>
       </c>
       <c r="I197" s="5">
-        <v>0.001526112167</v>
+        <v>0.00157547529</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
         <v>9</v>
       </c>
       <c r="B198" t="s">
         <v>10</v>
       </c>
       <c r="C198" t="s">
         <v>403</v>
       </c>
       <c r="D198" t="s">
         <v>404</v>
       </c>
       <c r="E198" s="1">
-        <v>848000</v>
+        <v>921000</v>
       </c>
       <c r="F198" s="2">
-        <v>101.564331</v>
+        <v>94.63624299999999</v>
       </c>
       <c r="G198" s="3">
-        <v>861265.53</v>
+        <v>871599.8</v>
       </c>
       <c r="H198" s="4">
-        <v>0.001479723421</v>
+        <v>0.001458408986</v>
       </c>
       <c r="I198" s="5">
-        <v>0.001480485183</v>
+        <v>0.001458593771</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
         <v>9</v>
       </c>
       <c r="B199" t="s">
         <v>10</v>
       </c>
       <c r="C199" t="s">
         <v>405</v>
       </c>
       <c r="D199" t="s">
         <v>406</v>
       </c>
       <c r="E199" s="1">
-        <v>842000</v>
+        <v>864000</v>
       </c>
       <c r="F199" s="2">
-        <v>100.333863</v>
+        <v>101.8567</v>
       </c>
       <c r="G199" s="3">
-        <v>844811.13</v>
+        <v>880041.89</v>
       </c>
       <c r="H199" s="4">
-        <v>0.001451453438</v>
+        <v>0.001472534758</v>
       </c>
       <c r="I199" s="5">
-        <v>0.001452200646</v>
+        <v>0.001472721332</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
         <v>9</v>
       </c>
       <c r="B200" t="s">
         <v>10</v>
       </c>
       <c r="C200" t="s">
         <v>407</v>
       </c>
       <c r="D200" t="s">
         <v>408</v>
       </c>
       <c r="E200" s="1">
-        <v>864000</v>
+        <v>863000</v>
       </c>
       <c r="F200" s="2">
-        <v>102.46722</v>
+        <v>100.769367</v>
       </c>
       <c r="G200" s="3">
-        <v>885316.78</v>
+        <v>869639.64</v>
       </c>
       <c r="H200" s="4">
-        <v>0.001521045409</v>
+        <v>0.001455129137</v>
       </c>
       <c r="I200" s="5">
-        <v>0.001521828443</v>
+        <v>0.001455313506</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
         <v>9</v>
       </c>
       <c r="B201" t="s">
         <v>10</v>
       </c>
       <c r="C201" t="s">
         <v>409</v>
       </c>
       <c r="D201" t="s">
         <v>410</v>
       </c>
       <c r="E201" s="1">
-        <v>868000</v>
+        <v>900000</v>
       </c>
       <c r="F201" s="2">
-        <v>100.3783</v>
+        <v>100.01156</v>
       </c>
       <c r="G201" s="3">
-        <v>871283.64</v>
+        <v>900104.04</v>
       </c>
       <c r="H201" s="4">
-        <v>0.001496935352</v>
+        <v>0.00150610386</v>
       </c>
       <c r="I201" s="5">
-        <v>0.001497705974</v>
+        <v>0.001506294688</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
         <v>9</v>
       </c>
       <c r="B202" t="s">
         <v>10</v>
       </c>
       <c r="C202" t="s">
         <v>411</v>
       </c>
       <c r="D202" t="s">
         <v>412</v>
       </c>
       <c r="E202" s="1">
-        <v>843000</v>
+        <v>862000</v>
       </c>
       <c r="F202" s="2">
-        <v>102.08409</v>
+        <v>101.3784</v>
       </c>
       <c r="G202" s="3">
-        <v>860568.88</v>
+        <v>873881.8100000001</v>
       </c>
       <c r="H202" s="4">
-        <v>0.001478526523</v>
+        <v>0.001462227371</v>
       </c>
       <c r="I202" s="5">
-        <v>0.001479287669</v>
+        <v>0.00146241264</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
         <v>9</v>
       </c>
       <c r="B203" t="s">
         <v>10</v>
       </c>
       <c r="C203" t="s">
         <v>413</v>
       </c>
       <c r="D203" t="s">
         <v>414</v>
       </c>
       <c r="E203" s="1">
-        <v>863000</v>
+        <v>960000</v>
       </c>
       <c r="F203" s="2">
-        <v>101.07874</v>
+        <v>92.108756</v>
       </c>
       <c r="G203" s="3">
-        <v>872309.53</v>
+        <v>884244.0600000001</v>
       </c>
       <c r="H203" s="4">
-        <v>0.0014986979</v>
+        <v>0.001479566061</v>
       </c>
       <c r="I203" s="5">
-        <v>0.001499469429</v>
+        <v>0.001479753526</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
         <v>9</v>
       </c>
       <c r="B204" t="s">
         <v>10</v>
       </c>
       <c r="C204" t="s">
         <v>415</v>
       </c>
       <c r="D204" t="s">
         <v>416</v>
       </c>
       <c r="E204" s="1">
-        <v>897000</v>
+        <v>931000</v>
       </c>
       <c r="F204" s="2">
-        <v>96.702389</v>
+        <v>93.97257399999999</v>
       </c>
       <c r="G204" s="3">
-        <v>867420.4300000001</v>
+        <v>874884.66</v>
       </c>
       <c r="H204" s="4">
-        <v>0.001490298038</v>
+        <v>0.001463905405</v>
       </c>
       <c r="I204" s="5">
-        <v>0.001491065244</v>
+        <v>0.001464090886</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
         <v>9</v>
       </c>
       <c r="B205" t="s">
         <v>10</v>
       </c>
       <c r="C205" t="s">
         <v>417</v>
       </c>
       <c r="D205" t="s">
         <v>418</v>
       </c>
       <c r="E205" s="1">
-        <v>837000</v>
+        <v>890000</v>
       </c>
       <c r="F205" s="2">
-        <v>101.467791</v>
+        <v>96.408796</v>
       </c>
       <c r="G205" s="3">
-        <v>849285.41</v>
+        <v>858038.28</v>
       </c>
       <c r="H205" s="4">
-        <v>0.001459140618</v>
+        <v>0.001435717112</v>
       </c>
       <c r="I205" s="5">
-        <v>0.001459891784</v>
+        <v>0.001435899021</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
         <v>9</v>
       </c>
       <c r="B206" t="s">
         <v>10</v>
       </c>
       <c r="C206" t="s">
         <v>419</v>
       </c>
       <c r="D206" t="s">
         <v>420</v>
       </c>
       <c r="E206" s="1">
-        <v>862000</v>
+        <v>827000</v>
       </c>
       <c r="F206" s="2">
-        <v>102.702542</v>
+        <v>101.464709</v>
       </c>
       <c r="G206" s="3">
-        <v>885295.91</v>
+        <v>839113.14</v>
       </c>
       <c r="H206" s="4">
-        <v>0.001521009555</v>
+        <v>0.001404050519</v>
       </c>
       <c r="I206" s="5">
-        <v>0.00152179257</v>
+        <v>0.001404228416</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" t="s">
         <v>9</v>
       </c>
       <c r="B207" t="s">
         <v>10</v>
       </c>
       <c r="C207" t="s">
         <v>421</v>
       </c>
       <c r="D207" t="s">
         <v>422</v>
       </c>
       <c r="E207" s="1">
-        <v>866000</v>
+        <v>848000</v>
       </c>
       <c r="F207" s="2">
-        <v>99.383488</v>
+        <v>101.0407</v>
       </c>
       <c r="G207" s="3">
-        <v>860661.01</v>
+        <v>856825.14</v>
       </c>
       <c r="H207" s="4">
-        <v>0.001478684806</v>
+        <v>0.001433687205</v>
       </c>
       <c r="I207" s="5">
-        <v>0.001479446033</v>
+        <v>0.001433868857</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" t="s">
         <v>9</v>
       </c>
       <c r="B208" t="s">
         <v>10</v>
       </c>
       <c r="C208" t="s">
         <v>423</v>
       </c>
       <c r="D208" t="s">
         <v>424</v>
       </c>
       <c r="E208" s="1">
-        <v>1035000</v>
+        <v>886000</v>
       </c>
       <c r="F208" s="2">
-        <v>84.951488</v>
+        <v>93.32979899999999</v>
       </c>
       <c r="G208" s="3">
-        <v>879247.9</v>
+        <v>826902.02</v>
       </c>
       <c r="H208" s="4">
-        <v>0.001510618585</v>
+        <v>0.001383618191</v>
       </c>
       <c r="I208" s="5">
-        <v>0.001511396252</v>
+        <v>0.001383793499</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" t="s">
         <v>9</v>
       </c>
       <c r="B209" t="s">
         <v>10</v>
       </c>
       <c r="C209" t="s">
         <v>425</v>
       </c>
       <c r="D209" t="s">
         <v>426</v>
       </c>
       <c r="E209" s="1">
-        <v>906000</v>
+        <v>823000</v>
       </c>
       <c r="F209" s="2">
-        <v>97.083634</v>
+        <v>98.372964</v>
       </c>
       <c r="G209" s="3">
-        <v>879577.72</v>
+        <v>809609.49</v>
       </c>
       <c r="H209" s="4">
-        <v>0.001511185248</v>
+        <v>0.001354683381</v>
       </c>
       <c r="I209" s="5">
-        <v>0.001511963206</v>
+        <v>0.001354855023</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" t="s">
         <v>9</v>
       </c>
       <c r="B210" t="s">
         <v>10</v>
       </c>
       <c r="C210" t="s">
         <v>427</v>
       </c>
       <c r="D210" t="s">
         <v>428</v>
       </c>
       <c r="E210" s="1">
-        <v>875000</v>
+        <v>842000</v>
       </c>
       <c r="F210" s="2">
-        <v>92.552031</v>
+        <v>99.75590099999999</v>
       </c>
       <c r="G210" s="3">
-        <v>809830.27</v>
+        <v>839944.6899999999</v>
       </c>
       <c r="H210" s="4">
-        <v>0.001391353516</v>
+        <v>0.001405441903</v>
       </c>
       <c r="I210" s="5">
-        <v>0.001392069785</v>
+        <v>0.001405619976</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
         <v>9</v>
       </c>
       <c r="B211" t="s">
         <v>10</v>
       </c>
       <c r="C211" t="s">
         <v>429</v>
       </c>
       <c r="D211" t="s">
         <v>430</v>
       </c>
       <c r="E211" s="1">
-        <v>793000</v>
+        <v>868000</v>
       </c>
       <c r="F211" s="2">
-        <v>103.510827</v>
+        <v>99.2629</v>
       </c>
       <c r="G211" s="3">
-        <v>820840.86</v>
+        <v>861601.97</v>
       </c>
       <c r="H211" s="4">
-        <v>0.00141027059</v>
+        <v>0.001441680071</v>
       </c>
       <c r="I211" s="5">
-        <v>0.001410996597</v>
+        <v>0.001441862736</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
         <v>9</v>
       </c>
       <c r="B212" t="s">
         <v>10</v>
       </c>
       <c r="C212" t="s">
         <v>431</v>
       </c>
       <c r="D212" t="s">
         <v>432</v>
       </c>
       <c r="E212" s="1">
-        <v>830000</v>
+        <v>847000</v>
       </c>
       <c r="F212" s="2">
-        <v>98.106814</v>
+        <v>98.416161</v>
       </c>
       <c r="G212" s="3">
-        <v>814286.5600000001</v>
+        <v>833584.88</v>
       </c>
       <c r="H212" s="4">
-        <v>0.001399009772</v>
+        <v>0.001394800329</v>
       </c>
       <c r="I212" s="5">
-        <v>0.001399729983</v>
+        <v>0.001394977054</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" t="s">
         <v>9</v>
       </c>
       <c r="B213" t="s">
         <v>10</v>
       </c>
       <c r="C213" t="s">
         <v>433</v>
       </c>
       <c r="D213" t="s">
         <v>434</v>
       </c>
       <c r="E213" s="1">
-        <v>823000</v>
+        <v>843000</v>
       </c>
       <c r="F213" s="2">
-        <v>99.593301</v>
+        <v>100.640377</v>
       </c>
       <c r="G213" s="3">
-        <v>819652.87</v>
+        <v>848398.38</v>
       </c>
       <c r="H213" s="4">
-        <v>0.001408229526</v>
+        <v>0.001419587087</v>
       </c>
       <c r="I213" s="5">
-        <v>0.001408954483</v>
+        <v>0.001419766953</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" t="s">
         <v>9</v>
       </c>
       <c r="B214" t="s">
         <v>10</v>
       </c>
       <c r="C214" t="s">
         <v>435</v>
       </c>
       <c r="D214" t="s">
         <v>436</v>
       </c>
       <c r="E214" s="1">
-        <v>806000</v>
+        <v>889000</v>
       </c>
       <c r="F214" s="2">
-        <v>98.498743</v>
+        <v>97.008083</v>
       </c>
       <c r="G214" s="3">
-        <v>793899.87</v>
+        <v>862401.86</v>
       </c>
       <c r="H214" s="4">
-        <v>0.001363983804</v>
+        <v>0.001443018484</v>
       </c>
       <c r="I214" s="5">
-        <v>0.001364685983</v>
+        <v>0.001443201319</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" t="s">
         <v>9</v>
       </c>
       <c r="B215" t="s">
         <v>10</v>
       </c>
       <c r="C215" t="s">
         <v>437</v>
       </c>
       <c r="D215" t="s">
         <v>438</v>
       </c>
       <c r="E215" s="1">
-        <v>847000</v>
+        <v>857000</v>
       </c>
       <c r="F215" s="2">
-        <v>99.16606</v>
+        <v>95.470382</v>
       </c>
       <c r="G215" s="3">
-        <v>839936.53</v>
+        <v>818181.17</v>
       </c>
       <c r="H215" s="4">
-        <v>0.001443078486</v>
+        <v>0.00136902599</v>
       </c>
       <c r="I215" s="5">
-        <v>0.001443821383</v>
+        <v>0.001369199449</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" t="s">
         <v>9</v>
       </c>
       <c r="B216" t="s">
         <v>10</v>
       </c>
       <c r="C216" t="s">
         <v>439</v>
       </c>
       <c r="D216" t="s">
         <v>440</v>
       </c>
       <c r="E216" s="1">
-        <v>802000</v>
+        <v>824000</v>
       </c>
       <c r="F216" s="2">
-        <v>99.887603</v>
+        <v>98.263167</v>
       </c>
       <c r="G216" s="3">
-        <v>801098.58</v>
+        <v>809688.5</v>
       </c>
       <c r="H216" s="4">
-        <v>0.001376351762</v>
+        <v>0.001354815572</v>
       </c>
       <c r="I216" s="5">
-        <v>0.001377060308</v>
+        <v>0.001354987231</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" t="s">
         <v>9</v>
       </c>
       <c r="B217" t="s">
         <v>10</v>
       </c>
       <c r="C217" t="s">
         <v>441</v>
       </c>
       <c r="D217" t="s">
         <v>442</v>
       </c>
       <c r="E217" s="1">
-        <v>857000</v>
+        <v>829000</v>
       </c>
       <c r="F217" s="2">
-        <v>95.829319</v>
+        <v>98.015691</v>
       </c>
       <c r="G217" s="3">
-        <v>821257.26</v>
+        <v>812550.08</v>
       </c>
       <c r="H217" s="4">
-        <v>0.001410986008</v>
+        <v>0.00135960373</v>
       </c>
       <c r="I217" s="5">
-        <v>0.001411712384</v>
+        <v>0.001359775995</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" t="s">
         <v>9</v>
       </c>
       <c r="B218" t="s">
         <v>10</v>
       </c>
       <c r="C218" t="s">
         <v>443</v>
       </c>
       <c r="D218" t="s">
         <v>444</v>
       </c>
       <c r="E218" s="1">
-        <v>824000</v>
+        <v>810000</v>
       </c>
       <c r="F218" s="2">
-        <v>98.906938</v>
+        <v>101.155</v>
       </c>
       <c r="G218" s="3">
-        <v>814993.17</v>
+        <v>819355.5</v>
       </c>
       <c r="H218" s="4">
-        <v>0.00140022379</v>
+        <v>0.001370990937</v>
       </c>
       <c r="I218" s="5">
-        <v>0.001400944625</v>
+        <v>0.001371164646</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" t="s">
         <v>9</v>
       </c>
       <c r="B219" t="s">
         <v>10</v>
       </c>
       <c r="C219" t="s">
         <v>445</v>
       </c>
       <c r="D219" t="s">
         <v>446</v>
       </c>
       <c r="E219" s="1">
-        <v>839000</v>
+        <v>844000</v>
       </c>
       <c r="F219" s="2">
-        <v>98.0206</v>
+        <v>97.51132</v>
       </c>
       <c r="G219" s="3">
-        <v>822392.83</v>
+        <v>822995.54</v>
       </c>
       <c r="H219" s="4">
-        <v>0.001412937009</v>
+        <v>0.001377081655</v>
       </c>
       <c r="I219" s="5">
-        <v>0.001413664389</v>
+        <v>0.001377256135</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" t="s">
         <v>9</v>
       </c>
       <c r="B220" t="s">
         <v>10</v>
       </c>
       <c r="C220" t="s">
         <v>447</v>
       </c>
       <c r="D220" t="s">
         <v>448</v>
       </c>
       <c r="E220" s="1">
-        <v>789000</v>
+        <v>922000</v>
       </c>
       <c r="F220" s="2">
-        <v>101.068842</v>
+        <v>90.88352</v>
       </c>
       <c r="G220" s="3">
-        <v>797433.16</v>
+        <v>837946.05</v>
       </c>
       <c r="H220" s="4">
-        <v>0.001370054288</v>
+        <v>0.001402097681</v>
       </c>
       <c r="I220" s="5">
-        <v>0.001370759592</v>
+        <v>0.001402275331</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" t="s">
         <v>9</v>
       </c>
       <c r="B221" t="s">
         <v>10</v>
       </c>
       <c r="C221" t="s">
         <v>449</v>
       </c>
       <c r="D221" t="s">
         <v>450</v>
       </c>
       <c r="E221" s="1">
-        <v>829000</v>
+        <v>866000</v>
       </c>
       <c r="F221" s="2">
-        <v>99.044467</v>
+        <v>94.837294</v>
       </c>
       <c r="G221" s="3">
-        <v>821078.63</v>
+        <v>821290.97</v>
       </c>
       <c r="H221" s="4">
-        <v>0.001410679104</v>
+        <v>0.001374229466</v>
       </c>
       <c r="I221" s="5">
-        <v>0.001411405321</v>
+        <v>0.001374403585</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" t="s">
         <v>9</v>
       </c>
       <c r="B222" t="s">
         <v>10</v>
       </c>
       <c r="C222" t="s">
         <v>451</v>
       </c>
       <c r="D222" t="s">
         <v>452</v>
       </c>
       <c r="E222" s="1">
-        <v>810000</v>
+        <v>1035000</v>
       </c>
       <c r="F222" s="2">
-        <v>103.843348</v>
+        <v>83.317725</v>
       </c>
       <c r="G222" s="3">
-        <v>841131.12</v>
+        <v>862338.45</v>
       </c>
       <c r="H222" s="4">
-        <v>0.001445130889</v>
+        <v>0.001442912393</v>
       </c>
       <c r="I222" s="5">
-        <v>0.001445874843</v>
+        <v>0.001443095214</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" t="s">
         <v>9</v>
       </c>
       <c r="B223" t="s">
         <v>10</v>
       </c>
       <c r="C223" t="s">
         <v>453</v>
       </c>
       <c r="D223" t="s">
         <v>454</v>
       </c>
       <c r="E223" s="1">
-        <v>844000</v>
+        <v>859000</v>
       </c>
       <c r="F223" s="2">
-        <v>99.7</v>
+        <v>96.57908999999999</v>
       </c>
       <c r="G223" s="3">
-        <v>841468</v>
+        <v>829614.38</v>
       </c>
       <c r="H223" s="4">
-        <v>0.001445709678</v>
+        <v>0.001388156668</v>
       </c>
       <c r="I223" s="5">
-        <v>0.001446453929</v>
+        <v>0.001388332551</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" t="s">
         <v>9</v>
       </c>
       <c r="B224" t="s">
         <v>10</v>
       </c>
       <c r="C224" t="s">
         <v>455</v>
       </c>
       <c r="D224" t="s">
         <v>456</v>
       </c>
       <c r="E224" s="1">
-        <v>888000</v>
+        <v>1088000</v>
       </c>
       <c r="F224" s="2">
-        <v>91.20099999999999</v>
+        <v>74.347247</v>
       </c>
       <c r="G224" s="3">
-        <v>809864.88</v>
+        <v>808898.05</v>
       </c>
       <c r="H224" s="4">
-        <v>0.001391412977</v>
+        <v>0.001353492949</v>
       </c>
       <c r="I224" s="5">
-        <v>0.001392129276</v>
+        <v>0.001353664441</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" t="s">
         <v>9</v>
       </c>
       <c r="B225" t="s">
         <v>10</v>
       </c>
       <c r="C225" t="s">
         <v>457</v>
       </c>
       <c r="D225" t="s">
         <v>458</v>
       </c>
       <c r="E225" s="1">
-        <v>873000</v>
+        <v>674000</v>
       </c>
       <c r="F225" s="2">
-        <v>90.27625999999999</v>
+        <v>119.756423</v>
       </c>
       <c r="G225" s="3">
-        <v>788111.75</v>
+        <v>807158.29</v>
       </c>
       <c r="H225" s="4">
-        <v>0.00135403935</v>
+        <v>0.001350581893</v>
       </c>
       <c r="I225" s="5">
-        <v>0.00135473641</v>
+        <v>0.001350753015</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
         <v>9</v>
       </c>
       <c r="B226" t="s">
         <v>10</v>
       </c>
       <c r="C226" t="s">
         <v>459</v>
       </c>
       <c r="D226" t="s">
         <v>460</v>
       </c>
       <c r="E226" s="1">
-        <v>816000</v>
+        <v>749917</v>
       </c>
       <c r="F226" s="2">
-        <v>98.481402</v>
+        <v>99.80923</v>
       </c>
       <c r="G226" s="3">
-        <v>803608.24</v>
+        <v>748486.38</v>
       </c>
       <c r="H226" s="4">
-        <v>0.001380663567</v>
+        <v>0.001252408812</v>
       </c>
       <c r="I226" s="5">
-        <v>0.001381374333</v>
+        <v>0.001252567496</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" t="s">
         <v>9</v>
       </c>
       <c r="B227" t="s">
         <v>10</v>
       </c>
       <c r="C227" t="s">
         <v>461</v>
       </c>
       <c r="D227" t="s">
         <v>462</v>
       </c>
       <c r="E227" s="1">
-        <v>859000</v>
+        <v>875000</v>
       </c>
       <c r="F227" s="2">
-        <v>97.25224</v>
+        <v>90.701457</v>
       </c>
       <c r="G227" s="3">
-        <v>835396.74</v>
+        <v>793637.75</v>
       </c>
       <c r="H227" s="4">
-        <v>0.001435278768</v>
+        <v>0.001327958574</v>
       </c>
       <c r="I227" s="5">
-        <v>0.00143601765</v>
+        <v>0.00132812683</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" t="s">
         <v>9</v>
       </c>
       <c r="B228" t="s">
         <v>10</v>
       </c>
       <c r="C228" t="s">
         <v>463</v>
       </c>
       <c r="D228" t="s">
         <v>464</v>
       </c>
       <c r="E228" s="1">
-        <v>1054000</v>
+        <v>769000</v>
       </c>
       <c r="F228" s="2">
-        <v>76.33531600000001</v>
+        <v>98.147025</v>
       </c>
       <c r="G228" s="3">
-        <v>804574.23</v>
+        <v>754750.62</v>
       </c>
       <c r="H228" s="4">
-        <v>0.001382323216</v>
+        <v>0.001262890483</v>
       </c>
       <c r="I228" s="5">
-        <v>0.001383034836</v>
+        <v>0.001263050495</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" t="s">
         <v>9</v>
       </c>
       <c r="B229" t="s">
         <v>10</v>
       </c>
       <c r="C229" t="s">
         <v>465</v>
       </c>
       <c r="D229" t="s">
         <v>466</v>
       </c>
       <c r="E229" s="1">
-        <v>749917</v>
+        <v>768000</v>
       </c>
       <c r="F229" s="2">
-        <v>100.206028</v>
+        <v>98.86584999999999</v>
       </c>
       <c r="G229" s="3">
-        <v>751462.04</v>
+        <v>759289.73</v>
       </c>
       <c r="H229" s="4">
-        <v>0.001291072201</v>
+        <v>0.001270485566</v>
       </c>
       <c r="I229" s="5">
-        <v>0.001291736845</v>
+        <v>0.00127064654</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
         <v>9</v>
       </c>
       <c r="B230" t="s">
         <v>10</v>
       </c>
       <c r="C230" t="s">
         <v>467</v>
       </c>
       <c r="D230" t="s">
         <v>468</v>
       </c>
       <c r="E230" s="1">
-        <v>759000</v>
+        <v>830000</v>
       </c>
       <c r="F230" s="2">
-        <v>98.534986</v>
+        <v>94.261698</v>
       </c>
       <c r="G230" s="3">
-        <v>747880.54</v>
+        <v>782372.09</v>
       </c>
       <c r="H230" s="4">
-        <v>0.001284918904</v>
+        <v>0.001309108256</v>
       </c>
       <c r="I230" s="5">
-        <v>0.00128558038</v>
+        <v>0.001309274124</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
         <v>9</v>
       </c>
       <c r="B231" t="s">
         <v>10</v>
       </c>
       <c r="C231" t="s">
         <v>469</v>
       </c>
       <c r="D231" t="s">
         <v>470</v>
       </c>
       <c r="E231" s="1">
-        <v>769000</v>
+        <v>806000</v>
       </c>
       <c r="F231" s="2">
-        <v>99.511493</v>
+        <v>95.759967</v>
       </c>
       <c r="G231" s="3">
-        <v>765243.38</v>
+        <v>771825.33</v>
       </c>
       <c r="H231" s="4">
-        <v>0.001314749654</v>
+        <v>0.001291460835</v>
       </c>
       <c r="I231" s="5">
-        <v>0.001315426488</v>
+        <v>0.001291624467</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
         <v>9</v>
       </c>
       <c r="B232" t="s">
         <v>10</v>
       </c>
       <c r="C232" t="s">
         <v>471</v>
       </c>
       <c r="D232" t="s">
         <v>472</v>
       </c>
       <c r="E232" s="1">
-        <v>768000</v>
+        <v>806000</v>
       </c>
       <c r="F232" s="2">
-        <v>99.64585700000001</v>
+        <v>95.338527</v>
       </c>
       <c r="G232" s="3">
-        <v>765280.1800000001</v>
+        <v>768428.53</v>
       </c>
       <c r="H232" s="4">
-        <v>0.001314812881</v>
+        <v>0.001285777111</v>
       </c>
       <c r="I232" s="5">
-        <v>0.001315489747</v>
+        <v>0.001285940022</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" t="s">
         <v>9</v>
       </c>
       <c r="B233" t="s">
         <v>10</v>
       </c>
       <c r="C233" t="s">
         <v>473</v>
       </c>
       <c r="D233" t="s">
         <v>474</v>
       </c>
       <c r="E233" s="1">
-        <v>783000</v>
+        <v>802000</v>
       </c>
       <c r="F233" s="2">
-        <v>96.427582</v>
+        <v>96.394852</v>
       </c>
       <c r="G233" s="3">
-        <v>755027.97</v>
+        <v>773086.71</v>
       </c>
       <c r="H233" s="4">
-        <v>0.001297198752</v>
+        <v>0.001293571444</v>
       </c>
       <c r="I233" s="5">
-        <v>0.00129786655</v>
+        <v>0.001293735343</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
         <v>9</v>
       </c>
       <c r="B234" t="s">
         <v>10</v>
       </c>
       <c r="C234" t="s">
         <v>475</v>
       </c>
       <c r="D234" t="s">
         <v>476</v>
       </c>
       <c r="E234" s="1">
-        <v>722000</v>
+        <v>824000</v>
       </c>
       <c r="F234" s="2">
-        <v>101.961853</v>
+        <v>95.782757</v>
       </c>
       <c r="G234" s="3">
-        <v>736164.58</v>
+        <v>789249.92</v>
       </c>
       <c r="H234" s="4">
-        <v>0.001264789934</v>
+        <v>0.001320616612</v>
       </c>
       <c r="I234" s="5">
-        <v>0.001265441048</v>
+        <v>0.001320783938</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" t="s">
         <v>9</v>
       </c>
       <c r="B235" t="s">
         <v>10</v>
       </c>
       <c r="C235" t="s">
         <v>477</v>
       </c>
       <c r="D235" t="s">
         <v>478</v>
       </c>
       <c r="E235" s="1">
-        <v>742000</v>
+        <v>774000</v>
       </c>
       <c r="F235" s="2">
-        <v>101.08055</v>
+        <v>98.7778</v>
       </c>
       <c r="G235" s="3">
-        <v>750017.6800000001</v>
+        <v>764540.17</v>
       </c>
       <c r="H235" s="4">
-        <v>0.001288590677</v>
+        <v>0.001279270899</v>
       </c>
       <c r="I235" s="5">
-        <v>0.001289254044</v>
+        <v>0.001279432986</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" t="s">
         <v>9</v>
       </c>
       <c r="B236" t="s">
         <v>10</v>
       </c>
       <c r="C236" t="s">
         <v>479</v>
       </c>
       <c r="D236" t="s">
         <v>480</v>
       </c>
       <c r="E236" s="1">
-        <v>715000</v>
+        <v>839000</v>
       </c>
       <c r="F236" s="2">
-        <v>105.820271</v>
+        <v>96.04306099999999</v>
       </c>
       <c r="G236" s="3">
-        <v>756614.9399999999</v>
+        <v>805801.28</v>
       </c>
       <c r="H236" s="4">
-        <v>0.001299925295</v>
+        <v>0.00134831127</v>
       </c>
       <c r="I236" s="5">
-        <v>0.001300594496</v>
+        <v>0.001348482105</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" t="s">
         <v>9</v>
       </c>
       <c r="B237" t="s">
         <v>10</v>
       </c>
       <c r="C237" t="s">
         <v>481</v>
       </c>
       <c r="D237" t="s">
         <v>482</v>
       </c>
       <c r="E237" s="1">
-        <v>806000</v>
+        <v>789000</v>
       </c>
       <c r="F237" s="2">
-        <v>96.13246700000001</v>
+        <v>99.161817</v>
       </c>
       <c r="G237" s="3">
-        <v>774827.6800000001</v>
+        <v>782386.74</v>
       </c>
       <c r="H237" s="4">
-        <v>0.001331216257</v>
+        <v>0.001309132757</v>
       </c>
       <c r="I237" s="5">
-        <v>0.001331901568</v>
+        <v>0.001309298628</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" t="s">
         <v>9</v>
       </c>
       <c r="B238" t="s">
         <v>10</v>
       </c>
       <c r="C238" t="s">
         <v>483</v>
       </c>
       <c r="D238" t="s">
         <v>484</v>
       </c>
       <c r="E238" s="1">
-        <v>835000</v>
+        <v>772000</v>
       </c>
       <c r="F238" s="2">
-        <v>90.42142800000001</v>
+        <v>98.480266</v>
       </c>
       <c r="G238" s="3">
-        <v>755018.92</v>
+        <v>760267.65</v>
       </c>
       <c r="H238" s="4">
-        <v>0.001297183215</v>
+        <v>0.001272121885</v>
       </c>
       <c r="I238" s="5">
-        <v>0.001297851005</v>
+        <v>0.001272283066</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
         <v>9</v>
       </c>
       <c r="B239" t="s">
         <v>10</v>
       </c>
       <c r="C239" t="s">
         <v>485</v>
       </c>
       <c r="D239" t="s">
         <v>486</v>
       </c>
       <c r="E239" s="1">
-        <v>774000</v>
+        <v>721000</v>
       </c>
       <c r="F239" s="2">
-        <v>100.315407</v>
+        <v>104.1439</v>
       </c>
       <c r="G239" s="3">
-        <v>776441.25</v>
+        <v>750877.52</v>
       </c>
       <c r="H239" s="4">
-        <v>0.001333988494</v>
+        <v>0.001256409792</v>
       </c>
       <c r="I239" s="5">
-        <v>0.001334675231</v>
+        <v>0.001256568983</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
         <v>9</v>
       </c>
       <c r="B240" t="s">
         <v>10</v>
       </c>
       <c r="C240" t="s">
         <v>487</v>
       </c>
       <c r="D240" t="s">
         <v>488</v>
       </c>
       <c r="E240" s="1">
-        <v>882000</v>
+        <v>873000</v>
       </c>
       <c r="F240" s="2">
-        <v>83.42972899999999</v>
+        <v>89.716509</v>
       </c>
       <c r="G240" s="3">
-        <v>735850.21</v>
+        <v>783225.12</v>
       </c>
       <c r="H240" s="4">
-        <v>0.001264249823</v>
+        <v>0.001310535593</v>
       </c>
       <c r="I240" s="5">
-        <v>0.001264900659</v>
+        <v>0.001310701642</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" t="s">
         <v>9</v>
       </c>
       <c r="B241" t="s">
         <v>10</v>
       </c>
       <c r="C241" t="s">
         <v>489</v>
       </c>
       <c r="D241" t="s">
         <v>490</v>
       </c>
       <c r="E241" s="1">
-        <v>697000</v>
+        <v>788400</v>
       </c>
       <c r="F241" s="2">
-        <v>105.046984</v>
+        <v>96.517577</v>
       </c>
       <c r="G241" s="3">
-        <v>732177.48</v>
+        <v>760944.58</v>
       </c>
       <c r="H241" s="4">
-        <v>0.001257939775</v>
+        <v>0.001273254551</v>
       </c>
       <c r="I241" s="5">
-        <v>0.001258587363</v>
+        <v>0.001273415876</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
         <v>9</v>
       </c>
       <c r="B242" t="s">
         <v>10</v>
       </c>
       <c r="C242" t="s">
         <v>491</v>
       </c>
       <c r="D242" t="s">
         <v>492</v>
       </c>
       <c r="E242" s="1">
-        <v>772000</v>
+        <v>853000</v>
       </c>
       <c r="F242" s="2">
-        <v>100.095299</v>
+        <v>93.75381899999999</v>
       </c>
       <c r="G242" s="3">
-        <v>772735.71</v>
+        <v>799720.08</v>
       </c>
       <c r="H242" s="4">
-        <v>0.001327622075</v>
+        <v>0.00133813586</v>
       </c>
       <c r="I242" s="5">
-        <v>0.001328305535</v>
+        <v>0.001338305406</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
         <v>9</v>
       </c>
       <c r="B243" t="s">
         <v>10</v>
       </c>
       <c r="C243" t="s">
         <v>493</v>
       </c>
       <c r="D243" t="s">
         <v>494</v>
       </c>
       <c r="E243" s="1">
-        <v>721000</v>
+        <v>759000</v>
       </c>
       <c r="F243" s="2">
-        <v>104.7343</v>
+        <v>97.68129999999999</v>
       </c>
       <c r="G243" s="3">
-        <v>755134.3</v>
+        <v>741401.0699999999</v>
       </c>
       <c r="H243" s="4">
-        <v>0.001297381445</v>
+        <v>0.001240553269</v>
       </c>
       <c r="I243" s="5">
-        <v>0.001298049337</v>
+        <v>0.00124071045</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
         <v>9</v>
       </c>
       <c r="B244" t="s">
         <v>10</v>
       </c>
       <c r="C244" t="s">
         <v>495</v>
       </c>
       <c r="D244" t="s">
         <v>496</v>
       </c>
       <c r="E244" s="1">
-        <v>765806.38</v>
+        <v>676000</v>
       </c>
       <c r="F244" s="2">
-        <v>1</v>
+        <v>104.32066</v>
       </c>
       <c r="G244" s="3">
-        <v>765806.38</v>
+        <v>705207.66</v>
       </c>
       <c r="H244" s="4">
-        <v>0.001315716932</v>
+        <v>0.001179992461</v>
       </c>
       <c r="I244" s="5">
-        <v>0.001316394263</v>
+        <v>0.00118014197</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" t="s">
         <v>9</v>
       </c>
       <c r="B245" t="s">
         <v>10</v>
       </c>
       <c r="C245" t="s">
         <v>497</v>
       </c>
       <c r="D245" t="s">
         <v>498</v>
       </c>
       <c r="E245" s="1">
-        <v>756000</v>
+        <v>783000</v>
       </c>
       <c r="F245" s="2">
-        <v>98.46978799999999</v>
+        <v>93.513052</v>
       </c>
       <c r="G245" s="3">
-        <v>744431.6</v>
+        <v>732207.2</v>
       </c>
       <c r="H245" s="4">
-        <v>0.001278993336</v>
+        <v>0.001225169577</v>
       </c>
       <c r="I245" s="5">
-        <v>0.001279651762</v>
+        <v>0.00122532481</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" t="s">
         <v>9</v>
       </c>
       <c r="B246" t="s">
         <v>10</v>
       </c>
       <c r="C246" t="s">
         <v>499</v>
       </c>
       <c r="D246" t="s">
         <v>500</v>
       </c>
       <c r="E246" s="1">
-        <v>640000</v>
+        <v>722000</v>
       </c>
       <c r="F246" s="2">
-        <v>121.372416</v>
+        <v>100.537528</v>
       </c>
       <c r="G246" s="3">
-        <v>776783.46</v>
+        <v>725880.95</v>
       </c>
       <c r="H246" s="4">
-        <v>0.001334576442</v>
+        <v>0.001214584154</v>
       </c>
       <c r="I246" s="5">
-        <v>0.001335263482</v>
+        <v>0.001214738046</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
         <v>9</v>
       </c>
       <c r="B247" t="s">
         <v>10</v>
       </c>
       <c r="C247" t="s">
         <v>501</v>
       </c>
       <c r="D247" t="s">
         <v>502</v>
       </c>
       <c r="E247" s="1">
-        <v>976000</v>
+        <v>742000</v>
       </c>
       <c r="F247" s="2">
-        <v>74.134934</v>
+        <v>99.610416</v>
       </c>
       <c r="G247" s="3">
-        <v>723556.96</v>
+        <v>739109.29</v>
       </c>
       <c r="H247" s="4">
-        <v>0.001243129024</v>
+        <v>0.001236718535</v>
       </c>
       <c r="I247" s="5">
-        <v>0.001243768987</v>
+        <v>0.001236875231</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
         <v>9</v>
       </c>
       <c r="B248" t="s">
         <v>10</v>
       </c>
       <c r="C248" t="s">
         <v>503</v>
       </c>
       <c r="D248" t="s">
         <v>504</v>
       </c>
       <c r="E248" s="1">
-        <v>725000</v>
+        <v>715000</v>
       </c>
       <c r="F248" s="2">
-        <v>95.544292</v>
+        <v>104.467059</v>
       </c>
       <c r="G248" s="3">
-        <v>692696.12</v>
+        <v>746939.47</v>
       </c>
       <c r="H248" s="4">
-        <v>0.001190107622</v>
+        <v>0.001249820434</v>
       </c>
       <c r="I248" s="5">
-        <v>0.001190720289</v>
+        <v>0.00124997879</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" t="s">
         <v>9</v>
       </c>
       <c r="B249" t="s">
         <v>10</v>
       </c>
       <c r="C249" t="s">
         <v>505</v>
       </c>
       <c r="D249" t="s">
         <v>506</v>
       </c>
       <c r="E249" s="1">
-        <v>676000</v>
+        <v>757000</v>
       </c>
       <c r="F249" s="2">
-        <v>104.891561</v>
+        <v>94.408007</v>
       </c>
       <c r="G249" s="3">
-        <v>709066.95</v>
+        <v>714668.61</v>
       </c>
       <c r="H249" s="4">
-        <v>0.001218234033</v>
+        <v>0.001195823048</v>
       </c>
       <c r="I249" s="5">
-        <v>0.00121886118</v>
+        <v>0.001195974562</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
         <v>9</v>
       </c>
       <c r="B250" t="s">
         <v>10</v>
       </c>
       <c r="C250" t="s">
         <v>507</v>
       </c>
       <c r="D250" t="s">
         <v>508</v>
       </c>
       <c r="E250" s="1">
-        <v>667000</v>
+        <v>835000</v>
       </c>
       <c r="F250" s="2">
-        <v>102.68006</v>
+        <v>88.96946199999999</v>
       </c>
       <c r="G250" s="3">
-        <v>684876</v>
+        <v>742895.01</v>
       </c>
       <c r="H250" s="4">
-        <v>0.001176672032</v>
+        <v>0.001243053013</v>
       </c>
       <c r="I250" s="5">
-        <v>0.001177277783</v>
+        <v>0.001243210511</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
         <v>9</v>
       </c>
       <c r="B251" t="s">
         <v>10</v>
       </c>
       <c r="C251" t="s">
         <v>509</v>
       </c>
       <c r="D251" t="s">
         <v>510</v>
       </c>
       <c r="E251" s="1">
-        <v>653000</v>
+        <v>797000</v>
       </c>
       <c r="F251" s="2">
-        <v>103.23028</v>
+        <v>87.661947</v>
       </c>
       <c r="G251" s="3">
-        <v>674093.73</v>
+        <v>698665.72</v>
       </c>
       <c r="H251" s="4">
-        <v>0.001158147223</v>
+        <v>0.001169046119</v>
       </c>
       <c r="I251" s="5">
-        <v>0.001158743437</v>
+        <v>0.00116919424</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" t="s">
         <v>9</v>
       </c>
       <c r="B252" t="s">
         <v>10</v>
       </c>
       <c r="C252" t="s">
         <v>511</v>
       </c>
       <c r="D252" t="s">
         <v>512</v>
       </c>
       <c r="E252" s="1">
-        <v>671000</v>
+        <v>697000</v>
       </c>
       <c r="F252" s="2">
-        <v>100.8218</v>
+        <v>104.245648</v>
       </c>
       <c r="G252" s="3">
-        <v>676514.28</v>
+        <v>726592.17</v>
       </c>
       <c r="H252" s="4">
-        <v>0.001162305921</v>
+        <v>0.001215774198</v>
       </c>
       <c r="I252" s="5">
-        <v>0.001162904277</v>
+        <v>0.00121592824</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
         <v>9</v>
       </c>
       <c r="B253" t="s">
         <v>10</v>
       </c>
       <c r="C253" t="s">
         <v>513</v>
       </c>
       <c r="D253" t="s">
         <v>514</v>
       </c>
       <c r="E253" s="1">
-        <v>693000</v>
+        <v>689145.6800000001</v>
       </c>
       <c r="F253" s="2">
-        <v>99.534364</v>
+        <v>1</v>
       </c>
       <c r="G253" s="3">
-        <v>689773.14</v>
+        <v>689145.6800000001</v>
       </c>
       <c r="H253" s="4">
-        <v>0.001185085717</v>
+        <v>0.001153116665</v>
       </c>
       <c r="I253" s="5">
-        <v>0.001185695799</v>
+        <v>0.001153262768</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
         <v>9</v>
       </c>
       <c r="B254" t="s">
         <v>10</v>
       </c>
       <c r="C254" t="s">
         <v>515</v>
       </c>
       <c r="D254" t="s">
         <v>516</v>
       </c>
       <c r="E254" s="1">
-        <v>692473.982</v>
+        <v>756000</v>
       </c>
       <c r="F254" s="2">
-        <v>100.465001</v>
+        <v>96.694712</v>
       </c>
       <c r="G254" s="3">
-        <v>695693.99</v>
+        <v>731012.02</v>
       </c>
       <c r="H254" s="4">
-        <v>0.001195258214</v>
+        <v>0.001223169745</v>
       </c>
       <c r="I254" s="5">
-        <v>0.001195873533</v>
+        <v>0.001223324724</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" t="s">
         <v>9</v>
       </c>
       <c r="B255" t="s">
         <v>10</v>
       </c>
       <c r="C255" t="s">
         <v>517</v>
       </c>
       <c r="D255" t="s">
         <v>518</v>
       </c>
       <c r="E255" s="1">
-        <v>761924.1</v>
+        <v>725000</v>
       </c>
       <c r="F255" s="2">
-        <v>88.890151</v>
+        <v>94.35776</v>
       </c>
       <c r="G255" s="3">
-        <v>677275.48</v>
+        <v>684093.76</v>
       </c>
       <c r="H255" s="4">
-        <v>0.001163613733</v>
+        <v>0.001144663513</v>
       </c>
       <c r="I255" s="5">
-        <v>0.001164212761</v>
+        <v>0.001144808545</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" t="s">
         <v>9</v>
       </c>
       <c r="B256" t="s">
         <v>10</v>
       </c>
       <c r="C256" t="s">
         <v>519</v>
       </c>
       <c r="D256" t="s">
         <v>520</v>
       </c>
       <c r="E256" s="1">
-        <v>797000</v>
+        <v>667000</v>
       </c>
       <c r="F256" s="2">
-        <v>88.571063</v>
+        <v>102.08075</v>
       </c>
       <c r="G256" s="3">
-        <v>705911.37</v>
+        <v>680878.6</v>
       </c>
       <c r="H256" s="4">
-        <v>0.001212812493</v>
+        <v>0.001139283734</v>
       </c>
       <c r="I256" s="5">
-        <v>0.001213436849</v>
+        <v>0.001139428084</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" t="s">
         <v>9</v>
       </c>
       <c r="B257" t="s">
         <v>10</v>
       </c>
       <c r="C257" t="s">
         <v>521</v>
       </c>
       <c r="D257" t="s">
         <v>522</v>
       </c>
       <c r="E257" s="1">
-        <v>736000</v>
+        <v>653000</v>
       </c>
       <c r="F257" s="2">
-        <v>93.606734</v>
+        <v>102.738541</v>
       </c>
       <c r="G257" s="3">
-        <v>688945.5600000001</v>
+        <v>670882.67</v>
       </c>
       <c r="H257" s="4">
-        <v>0.001183663867</v>
+        <v>0.001122557991</v>
       </c>
       <c r="I257" s="5">
-        <v>0.001184273217</v>
+        <v>0.001122700223</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" t="s">
         <v>9</v>
       </c>
       <c r="B258" t="s">
         <v>10</v>
       </c>
       <c r="C258" t="s">
         <v>523</v>
       </c>
       <c r="D258" t="s">
         <v>524</v>
       </c>
       <c r="E258" s="1">
-        <v>685000</v>
+        <v>766000</v>
       </c>
       <c r="F258" s="2">
-        <v>100.0536</v>
+        <v>84.12130399999999</v>
       </c>
       <c r="G258" s="3">
-        <v>685367.16</v>
+        <v>644369.1899999999</v>
       </c>
       <c r="H258" s="4">
-        <v>0.001177515884</v>
+        <v>0.001078194163</v>
       </c>
       <c r="I258" s="5">
-        <v>0.00117812207</v>
+        <v>0.001078330774</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" t="s">
         <v>9</v>
       </c>
       <c r="B259" t="s">
         <v>10</v>
       </c>
       <c r="C259" t="s">
         <v>525</v>
       </c>
       <c r="D259" t="s">
         <v>526</v>
       </c>
       <c r="E259" s="1">
-        <v>602000</v>
+        <v>671000</v>
       </c>
       <c r="F259" s="2">
-        <v>102.560548</v>
+        <v>99.59951</v>
       </c>
       <c r="G259" s="3">
-        <v>617414.5</v>
+        <v>668312.71</v>
       </c>
       <c r="H259" s="4">
-        <v>0.001060767749</v>
+        <v>0.001118257791</v>
       </c>
       <c r="I259" s="5">
-        <v>0.001061313833</v>
+        <v>0.001118399478</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" t="s">
         <v>9</v>
       </c>
       <c r="B260" t="s">
         <v>10</v>
       </c>
       <c r="C260" t="s">
         <v>527</v>
       </c>
       <c r="D260" t="s">
         <v>528</v>
       </c>
       <c r="E260" s="1">
-        <v>766000</v>
+        <v>651000</v>
       </c>
       <c r="F260" s="2">
-        <v>86.678884</v>
+        <v>97.868375</v>
       </c>
       <c r="G260" s="3">
-        <v>663960.25</v>
+        <v>637123.12</v>
       </c>
       <c r="H260" s="4">
-        <v>0.001140737094</v>
+        <v>0.001066069643</v>
       </c>
       <c r="I260" s="5">
-        <v>0.001141324346</v>
+        <v>0.001066204717</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" t="s">
         <v>9</v>
       </c>
       <c r="B261" t="s">
         <v>10</v>
       </c>
       <c r="C261" t="s">
         <v>529</v>
       </c>
       <c r="D261" t="s">
         <v>530</v>
       </c>
       <c r="E261" s="1">
-        <v>630000</v>
+        <v>693000</v>
       </c>
       <c r="F261" s="2">
-        <v>99.73777</v>
+        <v>98.26969699999999</v>
       </c>
       <c r="G261" s="3">
-        <v>628347.95</v>
+        <v>681009</v>
       </c>
       <c r="H261" s="4">
-        <v>0.001079552299</v>
+        <v>0.001139501923</v>
       </c>
       <c r="I261" s="5">
-        <v>0.001080108053</v>
+        <v>0.001139646301</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" t="s">
         <v>9</v>
       </c>
       <c r="B262" t="s">
         <v>10</v>
       </c>
       <c r="C262" t="s">
         <v>531</v>
       </c>
       <c r="D262" t="s">
         <v>532</v>
       </c>
       <c r="E262" s="1">
-        <v>651000</v>
+        <v>675676.562</v>
       </c>
       <c r="F262" s="2">
-        <v>99.872091</v>
+        <v>100.0928</v>
       </c>
       <c r="G262" s="3">
-        <v>650167.3100000001</v>
+        <v>676303.59</v>
       </c>
       <c r="H262" s="4">
-        <v>0.001117039716</v>
+        <v>0.00113162857</v>
       </c>
       <c r="I262" s="5">
-        <v>0.001117614768</v>
+        <v>0.00113177195</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" t="s">
         <v>9</v>
       </c>
       <c r="B263" t="s">
         <v>10</v>
       </c>
       <c r="C263" t="s">
         <v>533</v>
       </c>
       <c r="D263" t="s">
         <v>534</v>
       </c>
       <c r="E263" s="1">
-        <v>628000</v>
+        <v>751688.6899999999</v>
       </c>
       <c r="F263" s="2">
-        <v>103.403904</v>
+        <v>88.19103</v>
       </c>
       <c r="G263" s="3">
-        <v>649376.52</v>
+        <v>662922</v>
       </c>
       <c r="H263" s="4">
-        <v>0.001115681066</v>
+        <v>0.00110923775</v>
       </c>
       <c r="I263" s="5">
-        <v>0.001116255419</v>
+        <v>0.001109378294</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" t="s">
         <v>9</v>
       </c>
       <c r="B264" t="s">
         <v>10</v>
       </c>
       <c r="C264" t="s">
         <v>535</v>
       </c>
       <c r="D264" t="s">
         <v>536</v>
       </c>
       <c r="E264" s="1">
-        <v>648000</v>
+        <v>628000</v>
       </c>
       <c r="F264" s="2">
-        <v>97.669775</v>
+        <v>102.703799</v>
       </c>
       <c r="G264" s="3">
-        <v>632900.14</v>
+        <v>644979.86</v>
       </c>
       <c r="H264" s="4">
-        <v>0.001087373329</v>
+        <v>0.001079215969</v>
       </c>
       <c r="I264" s="5">
-        <v>0.001087933109</v>
+        <v>0.001079352708</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" t="s">
         <v>9</v>
       </c>
       <c r="B265" t="s">
         <v>10</v>
       </c>
       <c r="C265" t="s">
         <v>537</v>
       </c>
       <c r="D265" t="s">
         <v>538</v>
       </c>
       <c r="E265" s="1">
-        <v>682000</v>
+        <v>676000</v>
       </c>
       <c r="F265" s="2">
-        <v>91.112908</v>
+        <v>95.075716</v>
       </c>
       <c r="G265" s="3">
-        <v>621390.03</v>
+        <v>642711.84</v>
       </c>
       <c r="H265" s="4">
-        <v>0.001067598036</v>
+        <v>0.001075420996</v>
       </c>
       <c r="I265" s="5">
-        <v>0.001068147635</v>
+        <v>0.001075557255</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
         <v>9</v>
       </c>
       <c r="B266" t="s">
         <v>10</v>
       </c>
       <c r="C266" t="s">
         <v>539</v>
       </c>
       <c r="D266" t="s">
         <v>540</v>
       </c>
       <c r="E266" s="1">
-        <v>688000</v>
+        <v>736000</v>
       </c>
       <c r="F266" s="2">
-        <v>96.533238</v>
+        <v>87.334057</v>
       </c>
       <c r="G266" s="3">
-        <v>664148.6800000001</v>
+        <v>642778.66</v>
       </c>
       <c r="H266" s="4">
-        <v>0.001141060825</v>
+        <v>0.001075532802</v>
       </c>
       <c r="I266" s="5">
-        <v>0.001141648244</v>
+        <v>0.001075669075</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
         <v>9</v>
       </c>
       <c r="B267" t="s">
         <v>10</v>
       </c>
       <c r="C267" t="s">
         <v>541</v>
       </c>
       <c r="D267" t="s">
         <v>542</v>
       </c>
       <c r="E267" s="1">
         <v>569000</v>
       </c>
       <c r="F267" s="2">
-        <v>100.077062</v>
+        <v>100.005773</v>
       </c>
       <c r="G267" s="3">
-        <v>569438.48</v>
+        <v>569032.85</v>
       </c>
       <c r="H267" s="4">
-        <v>0.000978341096</v>
+        <v>0.000952137232</v>
       </c>
       <c r="I267" s="5">
-        <v>0.000978844746</v>
+        <v>0.000952257871</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
         <v>9</v>
       </c>
       <c r="B268" t="s">
         <v>10</v>
       </c>
       <c r="C268" t="s">
         <v>543</v>
       </c>
       <c r="D268" t="s">
         <v>544</v>
       </c>
       <c r="E268" s="1">
-        <v>540000</v>
+        <v>601000</v>
       </c>
       <c r="F268" s="2">
-        <v>103.5771</v>
+        <v>99.417067</v>
       </c>
       <c r="G268" s="3">
-        <v>559316.34</v>
+        <v>597496.5699999999</v>
       </c>
       <c r="H268" s="4">
-        <v>0.000960950441</v>
+        <v>0.0009997643100000001</v>
       </c>
       <c r="I268" s="5">
-        <v>0.000961445139</v>
+        <v>0.000999890983</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
         <v>9</v>
       </c>
       <c r="B269" t="s">
         <v>10</v>
       </c>
       <c r="C269" t="s">
         <v>545</v>
       </c>
       <c r="D269" t="s">
         <v>546</v>
       </c>
       <c r="E269" s="1">
-        <v>684000</v>
+        <v>602000</v>
       </c>
       <c r="F269" s="2">
-        <v>86.18432300000001</v>
+        <v>101.98942</v>
       </c>
       <c r="G269" s="3">
-        <v>589500.77</v>
+        <v>613976.3100000001</v>
       </c>
       <c r="H269" s="4">
-        <v>0.001012809718</v>
+        <v>0.001027339115</v>
       </c>
       <c r="I269" s="5">
-        <v>0.001013331112</v>
+        <v>0.001027469282</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" t="s">
         <v>9</v>
       </c>
       <c r="B270" t="s">
         <v>10</v>
       </c>
       <c r="C270" t="s">
         <v>547</v>
       </c>
       <c r="D270" t="s">
         <v>548</v>
       </c>
       <c r="E270" s="1">
-        <v>601000</v>
+        <v>630000</v>
       </c>
       <c r="F270" s="2">
-        <v>101.105008</v>
+        <v>99.00617</v>
       </c>
       <c r="G270" s="3">
-        <v>607641.1</v>
+        <v>623738.87</v>
       </c>
       <c r="H270" s="4">
-        <v>0.001043976261</v>
+        <v>0.001043674375</v>
       </c>
       <c r="I270" s="5">
-        <v>0.0010445137</v>
+        <v>0.001043806612</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" t="s">
         <v>9</v>
       </c>
       <c r="B271" t="s">
         <v>10</v>
       </c>
       <c r="C271" t="s">
         <v>549</v>
       </c>
       <c r="D271" t="s">
         <v>550</v>
       </c>
       <c r="E271" s="1">
-        <v>576000</v>
+        <v>617000</v>
       </c>
       <c r="F271" s="2">
-        <v>98.91587</v>
+        <v>97.86217000000001</v>
       </c>
       <c r="G271" s="3">
-        <v>569755.41</v>
+        <v>603809.59</v>
       </c>
       <c r="H271" s="4">
-        <v>0.0009788856050000001</v>
+        <v>0.001010327598</v>
       </c>
       <c r="I271" s="5">
-        <v>0.000979389535</v>
+        <v>0.001010455609</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" t="s">
         <v>9</v>
       </c>
       <c r="B272" t="s">
         <v>10</v>
       </c>
       <c r="C272" t="s">
         <v>551</v>
       </c>
       <c r="D272" t="s">
         <v>552</v>
       </c>
       <c r="E272" s="1">
-        <v>639000</v>
+        <v>598000</v>
       </c>
       <c r="F272" s="2">
-        <v>89.20821599999999</v>
+        <v>99.26358</v>
       </c>
       <c r="G272" s="3">
-        <v>570040.5</v>
+        <v>593596.21</v>
       </c>
       <c r="H272" s="4">
-        <v>0.0009793754110000001</v>
+        <v>0.000993238005</v>
       </c>
       <c r="I272" s="5">
-        <v>0.0009798795929999999</v>
+        <v>0.000993363851</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" t="s">
         <v>9</v>
       </c>
       <c r="B273" t="s">
         <v>10</v>
       </c>
       <c r="C273" t="s">
         <v>553</v>
       </c>
       <c r="D273" t="s">
         <v>554</v>
       </c>
       <c r="E273" s="1">
-        <v>620292.0738</v>
+        <v>682000</v>
       </c>
       <c r="F273" s="2">
-        <v>93.275356</v>
+        <v>91.816059</v>
       </c>
       <c r="G273" s="3">
-        <v>578579.64</v>
+        <v>626185.52</v>
       </c>
       <c r="H273" s="4">
-        <v>0.0009940463389999999</v>
+        <v>0.001047768247</v>
       </c>
       <c r="I273" s="5">
-        <v>0.0009945580749999999</v>
+        <v>0.001047901003</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" t="s">
         <v>9</v>
       </c>
       <c r="B274" t="s">
         <v>10</v>
       </c>
       <c r="C274" t="s">
         <v>555</v>
       </c>
       <c r="D274" t="s">
         <v>556</v>
       </c>
       <c r="E274" s="1">
-        <v>617000</v>
+        <v>587000</v>
       </c>
       <c r="F274" s="2">
-        <v>97.958439</v>
+        <v>100.245458</v>
       </c>
       <c r="G274" s="3">
-        <v>604403.5699999999</v>
+        <v>588440.84</v>
       </c>
       <c r="H274" s="4">
-        <v>0.001038413925</v>
+        <v>0.0009846117550000001</v>
       </c>
       <c r="I274" s="5">
-        <v>0.001038948501</v>
+        <v>0.0009847365080000001</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" t="s">
         <v>9</v>
       </c>
       <c r="B275" t="s">
         <v>10</v>
       </c>
       <c r="C275" t="s">
         <v>557</v>
       </c>
       <c r="D275" t="s">
         <v>558</v>
       </c>
       <c r="E275" s="1">
-        <v>598000</v>
+        <v>607125.55</v>
       </c>
       <c r="F275" s="2">
-        <v>99.22589000000001</v>
+        <v>100.057901</v>
       </c>
       <c r="G275" s="3">
-        <v>593370.8199999999</v>
+        <v>607477.08</v>
       </c>
       <c r="H275" s="4">
-        <v>0.00101945878</v>
+        <v>0.00101646425</v>
       </c>
       <c r="I275" s="5">
-        <v>0.001019983597</v>
+        <v>0.001016593039</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" t="s">
         <v>9</v>
       </c>
       <c r="B276" t="s">
         <v>10</v>
       </c>
       <c r="C276" t="s">
         <v>559</v>
       </c>
       <c r="D276" t="s">
         <v>560</v>
       </c>
       <c r="E276" s="1">
-        <v>644000</v>
+        <v>540000</v>
       </c>
       <c r="F276" s="2">
-        <v>88.247207</v>
+        <v>103.264</v>
       </c>
       <c r="G276" s="3">
-        <v>568312.01</v>
+        <v>557625.6</v>
       </c>
       <c r="H276" s="4">
-        <v>0.000976405731</v>
+        <v>0.000933049994</v>
       </c>
       <c r="I276" s="5">
-        <v>0.0009769083840000001</v>
+        <v>0.000933168214</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" t="s">
         <v>9</v>
       </c>
       <c r="B277" t="s">
         <v>10</v>
       </c>
       <c r="C277" t="s">
         <v>561</v>
       </c>
       <c r="D277" t="s">
         <v>562</v>
       </c>
       <c r="E277" s="1">
-        <v>578000</v>
+        <v>500000</v>
       </c>
       <c r="F277" s="2">
-        <v>96.276303</v>
+        <v>102.53361</v>
       </c>
       <c r="G277" s="3">
-        <v>556477.03</v>
+        <v>512668.05</v>
       </c>
       <c r="H277" s="4">
-        <v>0.000956072281</v>
+        <v>0.000857824535</v>
       </c>
       <c r="I277" s="5">
-        <v>0.000956564467</v>
+        <v>0.000857933223</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" t="s">
         <v>9</v>
       </c>
       <c r="B278" t="s">
         <v>10</v>
       </c>
       <c r="C278" t="s">
         <v>563</v>
       </c>
       <c r="D278" t="s">
         <v>564</v>
       </c>
       <c r="E278" s="1">
-        <v>672000</v>
+        <v>494000</v>
       </c>
       <c r="F278" s="2">
-        <v>83.864436</v>
+        <v>103.736721</v>
       </c>
       <c r="G278" s="3">
-        <v>563569.01</v>
+        <v>512459.4</v>
       </c>
       <c r="H278" s="4">
-        <v>0.00096825687</v>
+        <v>0.000857475413</v>
       </c>
       <c r="I278" s="5">
-        <v>0.0009687553289999999</v>
+        <v>0.000857584057</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" t="s">
         <v>9</v>
       </c>
       <c r="B279" t="s">
         <v>10</v>
       </c>
       <c r="C279" t="s">
         <v>565</v>
       </c>
       <c r="D279" t="s">
         <v>566</v>
       </c>
       <c r="E279" s="1">
-        <v>587000</v>
+        <v>513000</v>
       </c>
       <c r="F279" s="2">
-        <v>100.060801</v>
+        <v>100.338799</v>
       </c>
       <c r="G279" s="3">
-        <v>587356.9</v>
+        <v>514738.04</v>
       </c>
       <c r="H279" s="4">
-        <v>0.001009126381</v>
+        <v>0.000861288154</v>
       </c>
       <c r="I279" s="5">
-        <v>0.001009645879</v>
+        <v>0.000861397282</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" t="s">
         <v>9</v>
       </c>
       <c r="B280" t="s">
         <v>10</v>
       </c>
       <c r="C280" t="s">
         <v>567</v>
       </c>
       <c r="D280" t="s">
         <v>568</v>
       </c>
       <c r="E280" s="1">
-        <v>561000</v>
+        <v>576000</v>
       </c>
       <c r="F280" s="2">
-        <v>99.03835100000001</v>
+        <v>97.362505</v>
       </c>
       <c r="G280" s="3">
-        <v>555605.15</v>
+        <v>560808.03</v>
       </c>
       <c r="H280" s="4">
-        <v>0.000954574317</v>
+        <v>0.000938375009</v>
       </c>
       <c r="I280" s="5">
-        <v>0.000955065732</v>
+        <v>0.000938493904</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" t="s">
         <v>9</v>
       </c>
       <c r="B281" t="s">
         <v>10</v>
       </c>
       <c r="C281" t="s">
         <v>569</v>
       </c>
       <c r="D281" t="s">
         <v>570</v>
       </c>
       <c r="E281" s="1">
-        <v>500000</v>
+        <v>639000</v>
       </c>
       <c r="F281" s="2">
-        <v>102.9452</v>
+        <v>88.5993</v>
       </c>
       <c r="G281" s="3">
-        <v>514726</v>
+        <v>566149.53</v>
       </c>
       <c r="H281" s="4">
-        <v>0.0008843406519999999</v>
+        <v>0.0009473127</v>
       </c>
       <c r="I281" s="5">
-        <v>0.000884795911</v>
+        <v>0.000947432727</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" t="s">
         <v>9</v>
       </c>
       <c r="B282" t="s">
         <v>10</v>
       </c>
       <c r="C282" t="s">
         <v>571</v>
       </c>
       <c r="D282" t="s">
         <v>572</v>
       </c>
       <c r="E282" s="1">
-        <v>494000</v>
+        <v>616484.6438</v>
       </c>
       <c r="F282" s="2">
-        <v>104.286619</v>
+        <v>91.675408</v>
       </c>
       <c r="G282" s="3">
-        <v>515175.9</v>
+        <v>565164.8100000001</v>
       </c>
       <c r="H282" s="4">
-        <v>0.000885113613</v>
+        <v>0.000945665021</v>
       </c>
       <c r="I282" s="5">
-        <v>0.000885569269</v>
+        <v>0.000945784839</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" t="s">
         <v>9</v>
       </c>
       <c r="B283" t="s">
         <v>10</v>
       </c>
       <c r="C283" t="s">
         <v>573</v>
       </c>
       <c r="D283" t="s">
         <v>574</v>
       </c>
       <c r="E283" s="1">
-        <v>493000</v>
+        <v>538000</v>
       </c>
       <c r="F283" s="2">
-        <v>100.44926</v>
+        <v>95.227833</v>
       </c>
       <c r="G283" s="3">
-        <v>495214.85</v>
+        <v>512325.74</v>
       </c>
       <c r="H283" s="4">
-        <v>0.000850818931</v>
+        <v>0.000857251765</v>
       </c>
       <c r="I283" s="5">
-        <v>0.000851256932</v>
+        <v>0.000857360381</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" t="s">
         <v>9</v>
       </c>
       <c r="B284" t="s">
         <v>10</v>
       </c>
       <c r="C284" t="s">
         <v>575</v>
       </c>
       <c r="D284" t="s">
         <v>576</v>
       </c>
       <c r="E284" s="1">
-        <v>513000</v>
+        <v>644000</v>
       </c>
       <c r="F284" s="2">
-        <v>101.687312</v>
+        <v>87.472705</v>
       </c>
       <c r="G284" s="3">
-        <v>521655.91</v>
+        <v>563324.22</v>
       </c>
       <c r="H284" s="4">
-        <v>0.000896246796</v>
+        <v>0.00094258524</v>
       </c>
       <c r="I284" s="5">
-        <v>0.000896708183</v>
+        <v>0.000942704668</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" t="s">
         <v>9</v>
       </c>
       <c r="B285" t="s">
         <v>10</v>
       </c>
       <c r="C285" t="s">
         <v>577</v>
       </c>
       <c r="D285" t="s">
         <v>578</v>
       </c>
       <c r="E285" s="1">
-        <v>496000</v>
+        <v>508000</v>
       </c>
       <c r="F285" s="2">
-        <v>102.557206</v>
+        <v>101.861201</v>
       </c>
       <c r="G285" s="3">
-        <v>508683.74</v>
+        <v>517454.9</v>
       </c>
       <c r="H285" s="4">
-        <v>0.000873959567</v>
+        <v>0.000865834159</v>
       </c>
       <c r="I285" s="5">
-        <v>0.000874409481</v>
+        <v>0.000865943862</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" t="s">
         <v>9</v>
       </c>
       <c r="B286" t="s">
         <v>10</v>
       </c>
       <c r="C286" t="s">
         <v>579</v>
       </c>
       <c r="D286" t="s">
         <v>580</v>
       </c>
       <c r="E286" s="1">
-        <v>508000</v>
+        <v>578000</v>
       </c>
       <c r="F286" s="2">
-        <v>99.48468099999999</v>
+        <v>95.033939</v>
       </c>
       <c r="G286" s="3">
-        <v>505382.18</v>
+        <v>549296.17</v>
       </c>
       <c r="H286" s="4">
-        <v>0.000868287217</v>
+        <v>0.000919112726</v>
       </c>
       <c r="I286" s="5">
-        <v>0.000868734211</v>
+        <v>0.000919229181</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" t="s">
         <v>9</v>
       </c>
       <c r="B287" t="s">
         <v>10</v>
       </c>
       <c r="C287" t="s">
         <v>581</v>
       </c>
       <c r="D287" t="s">
         <v>582</v>
       </c>
       <c r="E287" s="1">
-        <v>500000</v>
+        <v>672000</v>
       </c>
       <c r="F287" s="2">
-        <v>100.1089</v>
+        <v>81.86441499999999</v>
       </c>
       <c r="G287" s="3">
-        <v>500544.5</v>
+        <v>550128.87</v>
       </c>
       <c r="H287" s="4">
-        <v>0.000859975695</v>
+        <v>0.000920506048</v>
       </c>
       <c r="I287" s="5">
-        <v>0.00086041841</v>
+        <v>0.000920622679</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" t="s">
         <v>9</v>
       </c>
       <c r="B288" t="s">
         <v>10</v>
       </c>
       <c r="C288" t="s">
         <v>583</v>
       </c>
       <c r="D288" t="s">
         <v>584</v>
       </c>
       <c r="E288" s="1">
-        <v>602000</v>
+        <v>561000</v>
       </c>
       <c r="F288" s="2">
-        <v>88.213262</v>
+        <v>98.29707999999999</v>
       </c>
       <c r="G288" s="3">
-        <v>531043.84</v>
+        <v>551446.62</v>
       </c>
       <c r="H288" s="4">
-        <v>0.000912376008</v>
+        <v>0.000922710981</v>
       </c>
       <c r="I288" s="5">
-        <v>0.0009128457</v>
+        <v>0.000922827891</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" t="s">
         <v>9</v>
       </c>
       <c r="B289" t="s">
         <v>10</v>
       </c>
       <c r="C289" t="s">
         <v>585</v>
       </c>
       <c r="D289" t="s">
         <v>586</v>
       </c>
       <c r="E289" s="1">
-        <v>508000</v>
+        <v>493000</v>
       </c>
       <c r="F289" s="2">
-        <v>102.679093</v>
+        <v>98.102959</v>
       </c>
       <c r="G289" s="3">
-        <v>521609.79</v>
+        <v>483647.59</v>
       </c>
       <c r="H289" s="4">
-        <v>0.000896167561</v>
+        <v>0.000809265892</v>
       </c>
       <c r="I289" s="5">
-        <v>0.000896628908</v>
+        <v>0.000809368429</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" t="s">
         <v>9</v>
       </c>
       <c r="B290" t="s">
         <v>10</v>
       </c>
       <c r="C290" t="s">
         <v>587</v>
       </c>
       <c r="D290" t="s">
         <v>588</v>
       </c>
       <c r="E290" s="1">
-        <v>508000</v>
+        <v>583000</v>
       </c>
       <c r="F290" s="2">
-        <v>100.1364</v>
+        <v>81.11595</v>
       </c>
       <c r="G290" s="3">
-        <v>508692.91</v>
+        <v>472905.99</v>
       </c>
       <c r="H290" s="4">
-        <v>0.000873975322</v>
+        <v>0.000791292454</v>
       </c>
       <c r="I290" s="5">
-        <v>0.000874425244</v>
+        <v>0.000791392713</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" t="s">
         <v>9</v>
       </c>
       <c r="B291" t="s">
         <v>10</v>
       </c>
       <c r="C291" t="s">
         <v>589</v>
       </c>
       <c r="D291" t="s">
         <v>590</v>
       </c>
       <c r="E291" s="1">
-        <v>672000</v>
+        <v>496000</v>
       </c>
       <c r="F291" s="2">
-        <v>75.563958</v>
+        <v>101.407677</v>
       </c>
       <c r="G291" s="3">
-        <v>507789.8</v>
+        <v>502982.08</v>
       </c>
       <c r="H291" s="4">
-        <v>0.000872423699</v>
+        <v>0.00084161743</v>
       </c>
       <c r="I291" s="5">
-        <v>0.000872872823</v>
+        <v>0.000841724066</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" t="s">
         <v>9</v>
       </c>
       <c r="B292" t="s">
         <v>10</v>
       </c>
       <c r="C292" t="s">
         <v>591</v>
       </c>
       <c r="D292" t="s">
         <v>592</v>
       </c>
       <c r="E292" s="1">
-        <v>499000</v>
+        <v>508000</v>
       </c>
       <c r="F292" s="2">
-        <v>99.774928</v>
+        <v>98.292669</v>
       </c>
       <c r="G292" s="3">
-        <v>497876.89</v>
+        <v>499326.76</v>
       </c>
       <c r="H292" s="4">
-        <v>0.000855392528</v>
+        <v>0.0008355011479999999</v>
       </c>
       <c r="I292" s="5">
-        <v>0.000855832884</v>
+        <v>0.000835607008</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" t="s">
         <v>9</v>
       </c>
       <c r="B293" t="s">
         <v>10</v>
       </c>
       <c r="C293" t="s">
         <v>593</v>
       </c>
       <c r="D293" t="s">
         <v>594</v>
       </c>
       <c r="E293" s="1">
-        <v>583000</v>
+        <v>535000</v>
       </c>
       <c r="F293" s="2">
-        <v>84.68264000000001</v>
+        <v>87.258669</v>
       </c>
       <c r="G293" s="3">
-        <v>493699.79</v>
+        <v>466833.88</v>
       </c>
       <c r="H293" s="4">
-        <v>0.000848215935</v>
+        <v>0.0007811322650000001</v>
       </c>
       <c r="I293" s="5">
-        <v>0.000848652596</v>
+        <v>0.000781231237</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" t="s">
         <v>9</v>
       </c>
       <c r="B294" t="s">
         <v>10</v>
       </c>
       <c r="C294" t="s">
         <v>595</v>
       </c>
       <c r="D294" t="s">
         <v>596</v>
       </c>
       <c r="E294" s="1">
-        <v>438000</v>
+        <v>500000</v>
       </c>
       <c r="F294" s="2">
-        <v>100.417694</v>
+        <v>100.1065</v>
       </c>
       <c r="G294" s="3">
-        <v>439829.5</v>
+        <v>500532.5</v>
       </c>
       <c r="H294" s="4">
-        <v>0.000755662443</v>
+        <v>0.0008375186609999999</v>
       </c>
       <c r="I294" s="5">
-        <v>0.000756051458</v>
+        <v>0.000837624777</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" t="s">
         <v>9</v>
       </c>
       <c r="B295" t="s">
         <v>10</v>
       </c>
       <c r="C295" t="s">
         <v>597</v>
       </c>
       <c r="D295" t="s">
         <v>598</v>
       </c>
       <c r="E295" s="1">
-        <v>535000</v>
+        <v>602000</v>
       </c>
       <c r="F295" s="2">
-        <v>87.72742100000001</v>
+        <v>82.09721399999999</v>
       </c>
       <c r="G295" s="3">
-        <v>469341.7</v>
+        <v>494225.23</v>
       </c>
       <c r="H295" s="4">
-        <v>0.00080636678</v>
+        <v>0.000826964985</v>
       </c>
       <c r="I295" s="5">
-        <v>0.000806781897</v>
+        <v>0.000827069764</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" t="s">
         <v>9</v>
       </c>
       <c r="B296" t="s">
         <v>10</v>
       </c>
       <c r="C296" t="s">
         <v>599</v>
       </c>
       <c r="D296" t="s">
         <v>600</v>
       </c>
       <c r="E296" s="1">
         <v>460000</v>
       </c>
       <c r="F296" s="2">
-        <v>98.425343</v>
+        <v>99.861087</v>
       </c>
       <c r="G296" s="3">
-        <v>452756.58</v>
+        <v>459361</v>
       </c>
       <c r="H296" s="4">
-        <v>0.000777872202</v>
+        <v>0.000768628231</v>
       </c>
       <c r="I296" s="5">
-        <v>0.000778272651</v>
+        <v>0.000768725618</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
         <v>9</v>
       </c>
       <c r="B297" t="s">
         <v>10</v>
       </c>
       <c r="C297" t="s">
         <v>601</v>
       </c>
       <c r="D297" t="s">
         <v>602</v>
       </c>
       <c r="E297" s="1">
-        <v>504000</v>
+        <v>508000</v>
       </c>
       <c r="F297" s="2">
-        <v>97.444315</v>
+        <v>99.279571</v>
       </c>
       <c r="G297" s="3">
-        <v>491119.35</v>
+        <v>504340.22</v>
       </c>
       <c r="H297" s="4">
-        <v>0.000843782525</v>
+        <v>0.00084388995</v>
       </c>
       <c r="I297" s="5">
-        <v>0.000844216904</v>
+        <v>0.0008439968730000001</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" t="s">
         <v>9</v>
       </c>
       <c r="B298" t="s">
         <v>10</v>
       </c>
       <c r="C298" t="s">
         <v>603</v>
       </c>
       <c r="D298" t="s">
         <v>604</v>
       </c>
       <c r="E298" s="1">
-        <v>460000</v>
+        <v>513000</v>
       </c>
       <c r="F298" s="2">
-        <v>100.135809</v>
+        <v>96.70315600000001</v>
       </c>
       <c r="G298" s="3">
-        <v>460624.72</v>
+        <v>496087.19</v>
       </c>
       <c r="H298" s="4">
-        <v>0.000791390306</v>
+        <v>0.000830080523</v>
       </c>
       <c r="I298" s="5">
-        <v>0.000791797713</v>
+        <v>0.000830185697</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" t="s">
         <v>9</v>
       </c>
       <c r="B299" t="s">
         <v>10</v>
       </c>
       <c r="C299" t="s">
         <v>605</v>
       </c>
       <c r="D299" t="s">
         <v>606</v>
       </c>
       <c r="E299" s="1">
         <v>494000</v>
       </c>
       <c r="F299" s="2">
-        <v>99.70611100000001</v>
+        <v>100.620901</v>
       </c>
       <c r="G299" s="3">
-        <v>492548.19</v>
+        <v>497067.25</v>
       </c>
       <c r="H299" s="4">
-        <v>0.000846237388</v>
+        <v>0.000831720415</v>
       </c>
       <c r="I299" s="5">
-        <v>0.000846673032</v>
+        <v>0.000831825796</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" t="s">
         <v>9</v>
       </c>
       <c r="B300" t="s">
         <v>10</v>
       </c>
       <c r="C300" t="s">
         <v>607</v>
       </c>
       <c r="D300" t="s">
         <v>608</v>
       </c>
       <c r="E300" s="1">
-        <v>452000</v>
+        <v>475000</v>
       </c>
       <c r="F300" s="2">
-        <v>98.666381</v>
+        <v>100.147</v>
       </c>
       <c r="G300" s="3">
-        <v>445972.04</v>
+        <v>475698.25</v>
       </c>
       <c r="H300" s="4">
-        <v>0.000766215825</v>
+        <v>0.000795964621</v>
       </c>
       <c r="I300" s="5">
-        <v>0.000766610272</v>
+        <v>0.0007960654719999999</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" t="s">
         <v>9</v>
       </c>
       <c r="B301" t="s">
         <v>10</v>
       </c>
       <c r="C301" t="s">
         <v>609</v>
       </c>
       <c r="D301" t="s">
         <v>610</v>
       </c>
       <c r="E301" s="1">
-        <v>419000</v>
+        <v>672000</v>
       </c>
       <c r="F301" s="2">
-        <v>103.526575</v>
+        <v>72.824882</v>
       </c>
       <c r="G301" s="3">
-        <v>433776.35</v>
+        <v>489383.21</v>
       </c>
       <c r="H301" s="4">
-        <v>0.000745262644</v>
+        <v>0.000818863048</v>
       </c>
       <c r="I301" s="5">
-        <v>0.000745646305</v>
+        <v>0.0008189668</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" t="s">
         <v>9</v>
       </c>
       <c r="B302" t="s">
         <v>10</v>
       </c>
       <c r="C302" t="s">
         <v>611</v>
       </c>
       <c r="D302" t="s">
         <v>612</v>
       </c>
       <c r="E302" s="1">
-        <v>424650.674</v>
+        <v>499000</v>
       </c>
       <c r="F302" s="2">
-        <v>100.135659</v>
+        <v>99.49024</v>
       </c>
       <c r="G302" s="3">
-        <v>425226.75</v>
+        <v>496456.3</v>
       </c>
       <c r="H302" s="4">
-        <v>0.000730573746</v>
+        <v>0.0008306981339999999</v>
       </c>
       <c r="I302" s="5">
-        <v>0.000730949846</v>
+        <v>0.0008308033860000001</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" t="s">
         <v>9</v>
       </c>
       <c r="B303" t="s">
         <v>10</v>
       </c>
       <c r="C303" t="s">
         <v>613</v>
       </c>
       <c r="D303" t="s">
         <v>614</v>
       </c>
       <c r="E303" s="1">
-        <v>438000</v>
+        <v>419000</v>
       </c>
       <c r="F303" s="2">
-        <v>97.27642899999999</v>
+        <v>102.9669</v>
       </c>
       <c r="G303" s="3">
-        <v>426070.76</v>
+        <v>431431.31</v>
       </c>
       <c r="H303" s="4">
-        <v>0.00073202382</v>
+        <v>0.00072189473</v>
       </c>
       <c r="I303" s="5">
-        <v>0.000732400666</v>
+        <v>0.000721986196</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" t="s">
         <v>9</v>
       </c>
       <c r="B304" t="s">
         <v>10</v>
       </c>
       <c r="C304" t="s">
         <v>615</v>
       </c>
       <c r="D304" t="s">
         <v>616</v>
       </c>
       <c r="E304" s="1">
-        <v>349000</v>
+        <v>419475.434</v>
       </c>
       <c r="F304" s="2">
-        <v>100.903699</v>
+        <v>98.91836499999999</v>
       </c>
       <c r="G304" s="3">
-        <v>352153.91</v>
+        <v>414938.24</v>
       </c>
       <c r="H304" s="4">
-        <v>0.00060502873</v>
+        <v>0.000694297613</v>
       </c>
       <c r="I304" s="5">
-        <v>0.000605340199</v>
+        <v>0.000694385582</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" t="s">
         <v>9</v>
       </c>
       <c r="B305" t="s">
         <v>10</v>
       </c>
       <c r="C305" t="s">
         <v>617</v>
       </c>
       <c r="D305" t="s">
         <v>618</v>
       </c>
       <c r="E305" s="1">
-        <v>377000</v>
+        <v>427000</v>
       </c>
       <c r="F305" s="2">
-        <v>99.5907</v>
+        <v>96.680953</v>
       </c>
       <c r="G305" s="3">
-        <v>375456.94</v>
+        <v>412827.67</v>
       </c>
       <c r="H305" s="4">
-        <v>0.000645065208</v>
+        <v>0.000690766088</v>
       </c>
       <c r="I305" s="5">
-        <v>0.000645397288</v>
+        <v>0.00069085361</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" t="s">
         <v>9</v>
       </c>
       <c r="B306" t="s">
         <v>10</v>
       </c>
       <c r="C306" t="s">
         <v>619</v>
       </c>
       <c r="D306" t="s">
         <v>620</v>
       </c>
       <c r="E306" s="1">
-        <v>384000</v>
+        <v>438000</v>
       </c>
       <c r="F306" s="2">
-        <v>97.762083</v>
+        <v>95.85402499999999</v>
       </c>
       <c r="G306" s="3">
-        <v>375406.4</v>
+        <v>419840.63</v>
       </c>
       <c r="H306" s="4">
-        <v>0.000644978376</v>
+        <v>0.000702500561</v>
       </c>
       <c r="I306" s="5">
-        <v>0.0006453104110000001</v>
+        <v>0.00070258957</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
         <v>9</v>
       </c>
       <c r="B307" t="s">
         <v>10</v>
       </c>
       <c r="C307" t="s">
         <v>621</v>
       </c>
       <c r="D307" t="s">
         <v>622</v>
       </c>
       <c r="E307" s="1">
-        <v>373071.7822</v>
+        <v>452000</v>
       </c>
       <c r="F307" s="2">
-        <v>99.61888999999999</v>
+        <v>98.56959999999999</v>
       </c>
       <c r="G307" s="3">
-        <v>371649.97</v>
+        <v>445534.59</v>
       </c>
       <c r="H307" s="4">
-        <v>0.000638524526</v>
+        <v>0.00074549312</v>
       </c>
       <c r="I307" s="5">
-        <v>0.000638853239</v>
+        <v>0.000745587576</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" t="s">
         <v>9</v>
       </c>
       <c r="B308" t="s">
         <v>10</v>
       </c>
       <c r="C308" t="s">
         <v>623</v>
       </c>
       <c r="D308" t="s">
         <v>624</v>
       </c>
       <c r="E308" s="1">
-        <v>332000</v>
+        <v>349000</v>
       </c>
       <c r="F308" s="2">
-        <v>100.046617</v>
+        <v>100.082241</v>
       </c>
       <c r="G308" s="3">
-        <v>332154.77</v>
+        <v>349287.02</v>
       </c>
       <c r="H308" s="4">
-        <v>0.000570668597</v>
+        <v>0.000584446361</v>
       </c>
       <c r="I308" s="5">
-        <v>0.000570962378</v>
+        <v>0.000584520412</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" t="s">
         <v>9</v>
       </c>
       <c r="B309" t="s">
         <v>10</v>
       </c>
       <c r="C309" t="s">
         <v>625</v>
       </c>
       <c r="D309" t="s">
         <v>626</v>
       </c>
       <c r="E309" s="1">
-        <v>348000</v>
+        <v>377000</v>
       </c>
       <c r="F309" s="2">
-        <v>97.88477899999999</v>
+        <v>99.62461</v>
       </c>
       <c r="G309" s="3">
-        <v>340639.03</v>
+        <v>375584.78</v>
       </c>
       <c r="H309" s="4">
-        <v>0.000585245243</v>
+        <v>0.000628449225</v>
       </c>
       <c r="I309" s="5">
-        <v>0.000585546527</v>
+        <v>0.000628528852</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" t="s">
         <v>9</v>
       </c>
       <c r="B310" t="s">
         <v>10</v>
       </c>
       <c r="C310" t="s">
         <v>627</v>
       </c>
       <c r="D310" t="s">
         <v>628</v>
       </c>
       <c r="E310" s="1">
-        <v>278000</v>
+        <v>384000</v>
       </c>
       <c r="F310" s="2">
-        <v>98.892777</v>
+        <v>95.805357</v>
       </c>
       <c r="G310" s="3">
-        <v>274921.92</v>
+        <v>367892.57</v>
       </c>
       <c r="H310" s="4">
-        <v>0.000472337962</v>
+        <v>0.000615578196</v>
       </c>
       <c r="I310" s="5">
-        <v>0.000472581122</v>
+        <v>0.000615656192</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" t="s">
         <v>9</v>
       </c>
       <c r="B311" t="s">
         <v>10</v>
       </c>
       <c r="C311" t="s">
         <v>629</v>
       </c>
       <c r="D311" t="s">
         <v>630</v>
       </c>
       <c r="E311" s="1">
-        <v>325000</v>
+        <v>356581.2722</v>
       </c>
       <c r="F311" s="2">
-        <v>94.45531099999999</v>
+        <v>99.21376100000001</v>
       </c>
       <c r="G311" s="3">
-        <v>306979.76</v>
+        <v>353777.69</v>
       </c>
       <c r="H311" s="4">
-        <v>0.00052741591</v>
+        <v>0.000591960399</v>
       </c>
       <c r="I311" s="5">
-        <v>0.000527687424</v>
+        <v>0.000592035402</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" t="s">
         <v>9</v>
       </c>
       <c r="B312" t="s">
         <v>10</v>
       </c>
       <c r="C312" t="s">
         <v>631</v>
       </c>
       <c r="D312" t="s">
         <v>632</v>
       </c>
       <c r="E312" s="1">
-        <v>285000</v>
+        <v>332000</v>
       </c>
       <c r="F312" s="2">
-        <v>102.147761</v>
+        <v>99.663684</v>
       </c>
       <c r="G312" s="3">
-        <v>291121.12</v>
+        <v>330883.43</v>
       </c>
       <c r="H312" s="4">
-        <v>0.000500169488</v>
+        <v>0.000553652456</v>
       </c>
       <c r="I312" s="5">
-        <v>0.000500426976</v>
+        <v>0.0005537226060000001</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" t="s">
         <v>9</v>
       </c>
       <c r="B313" t="s">
         <v>10</v>
       </c>
       <c r="C313" t="s">
         <v>633</v>
       </c>
       <c r="D313" t="s">
         <v>634</v>
       </c>
       <c r="E313" s="1">
-        <v>285000</v>
+        <v>348000</v>
       </c>
       <c r="F313" s="2">
-        <v>98.93133</v>
+        <v>97.72327</v>
       </c>
       <c r="G313" s="3">
-        <v>281954.29</v>
+        <v>340076.98</v>
       </c>
       <c r="H313" s="4">
-        <v>0.00048442014</v>
+        <v>0.00056903561</v>
       </c>
       <c r="I313" s="5">
-        <v>0.00048466952</v>
+        <v>0.000569107709</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" t="s">
         <v>9</v>
       </c>
       <c r="B314" t="s">
         <v>10</v>
       </c>
       <c r="C314" t="s">
         <v>635</v>
       </c>
       <c r="D314" t="s">
         <v>636</v>
       </c>
       <c r="E314" s="1">
-        <v>308000</v>
+        <v>290000</v>
       </c>
       <c r="F314" s="2">
-        <v>89.325731</v>
+        <v>95.990859</v>
       </c>
       <c r="G314" s="3">
-        <v>275123.25</v>
+        <v>278373.49</v>
       </c>
       <c r="H314" s="4">
-        <v>0.000472683866</v>
+        <v>0.000465789921</v>
       </c>
       <c r="I314" s="5">
-        <v>0.000472927204</v>
+        <v>0.000465848938</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" t="s">
         <v>9</v>
       </c>
       <c r="B315" t="s">
         <v>10</v>
       </c>
       <c r="C315" t="s">
         <v>637</v>
       </c>
       <c r="D315" t="s">
         <v>638</v>
       </c>
       <c r="E315" s="1">
-        <v>330000</v>
+        <v>316000</v>
       </c>
       <c r="F315" s="2">
-        <v>92.06752400000001</v>
+        <v>85.151437</v>
       </c>
       <c r="G315" s="3">
-        <v>303822.83</v>
+        <v>269078.54</v>
       </c>
       <c r="H315" s="4">
-        <v>0.000521992048</v>
+        <v>0.000450237096</v>
       </c>
       <c r="I315" s="5">
-        <v>0.000522260769</v>
+        <v>0.000450294142</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" t="s">
         <v>9</v>
       </c>
       <c r="B316" t="s">
         <v>10</v>
       </c>
       <c r="C316" t="s">
         <v>639</v>
       </c>
       <c r="D316" t="s">
         <v>640</v>
       </c>
       <c r="E316" s="1">
-        <v>270000</v>
+        <v>325000</v>
       </c>
       <c r="F316" s="2">
-        <v>99.62727</v>
+        <v>93.51720899999999</v>
       </c>
       <c r="G316" s="3">
-        <v>268993.63</v>
+        <v>303930.93</v>
       </c>
       <c r="H316" s="4">
-        <v>0.000462152682</v>
+        <v>0.00050855404</v>
       </c>
       <c r="I316" s="5">
-        <v>0.000462390598</v>
+        <v>0.000508618475</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" t="s">
         <v>9</v>
       </c>
       <c r="B317" t="s">
         <v>10</v>
       </c>
       <c r="C317" t="s">
         <v>641</v>
       </c>
       <c r="D317" t="s">
         <v>642</v>
       </c>
       <c r="E317" s="1">
-        <v>291000</v>
+        <v>285000</v>
       </c>
       <c r="F317" s="2">
-        <v>100.775502</v>
+        <v>101.7574</v>
       </c>
       <c r="G317" s="3">
-        <v>293256.71</v>
+        <v>290008.59</v>
       </c>
       <c r="H317" s="4">
-        <v>0.000503838607</v>
+        <v>0.000485258412</v>
       </c>
       <c r="I317" s="5">
-        <v>0.000504097983</v>
+        <v>0.000485319895</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" t="s">
         <v>9</v>
       </c>
       <c r="B318" t="s">
         <v>10</v>
       </c>
       <c r="C318" t="s">
         <v>643</v>
       </c>
       <c r="D318" t="s">
         <v>644</v>
       </c>
       <c r="E318" s="1">
-        <v>300000</v>
+        <v>285000</v>
       </c>
       <c r="F318" s="2">
-        <v>98.2486</v>
+        <v>98.1772</v>
       </c>
       <c r="G318" s="3">
-        <v>294745.8</v>
+        <v>279805.02</v>
       </c>
       <c r="H318" s="4">
-        <v>0.000506396982</v>
+        <v>0.000468185234</v>
       </c>
       <c r="I318" s="5">
-        <v>0.000506657675</v>
+        <v>0.000468244555</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" t="s">
         <v>9</v>
       </c>
       <c r="B319" t="s">
         <v>10</v>
       </c>
       <c r="C319" t="s">
         <v>645</v>
       </c>
       <c r="D319" t="s">
         <v>646</v>
       </c>
       <c r="E319" s="1">
-        <v>250000</v>
+        <v>308000</v>
       </c>
       <c r="F319" s="2">
-        <v>101.3809</v>
+        <v>88.90316900000001</v>
       </c>
       <c r="G319" s="3">
-        <v>253452.25</v>
+        <v>273821.76</v>
       </c>
       <c r="H319" s="4">
-        <v>0.000435451343</v>
+        <v>0.000458173714</v>
       </c>
       <c r="I319" s="5">
-        <v>0.000435675513</v>
+        <v>0.000458231765</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" t="s">
         <v>9</v>
       </c>
       <c r="B320" t="s">
         <v>10</v>
       </c>
       <c r="C320" t="s">
         <v>647</v>
       </c>
       <c r="D320" t="s">
         <v>648</v>
       </c>
       <c r="E320" s="1">
-        <v>200000</v>
+        <v>330000</v>
       </c>
       <c r="F320" s="2">
-        <v>103.53603</v>
+        <v>91.234509</v>
       </c>
       <c r="G320" s="3">
-        <v>207072.06</v>
+        <v>301073.88</v>
       </c>
       <c r="H320" s="4">
-        <v>0.000355766448</v>
+        <v>0.000503773467</v>
       </c>
       <c r="I320" s="5">
-        <v>0.000355949596</v>
+        <v>0.000503837296</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" t="s">
         <v>9</v>
       </c>
       <c r="B321" t="s">
         <v>10</v>
       </c>
       <c r="C321" t="s">
         <v>649</v>
       </c>
       <c r="D321" t="s">
         <v>650</v>
       </c>
       <c r="E321" s="1">
-        <v>243000</v>
+        <v>291000</v>
       </c>
       <c r="F321" s="2">
-        <v>97.00472000000001</v>
+        <v>100.433299</v>
       </c>
       <c r="G321" s="3">
-        <v>235721.47</v>
+        <v>292260.9</v>
       </c>
       <c r="H321" s="4">
-        <v>0.000404988437</v>
+        <v>0.000489027102</v>
       </c>
       <c r="I321" s="5">
-        <v>0.000405196925</v>
+        <v>0.000489089063</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" t="s">
         <v>9</v>
       </c>
       <c r="B322" t="s">
         <v>10</v>
       </c>
       <c r="C322" t="s">
         <v>651</v>
       </c>
       <c r="D322" t="s">
         <v>652</v>
       </c>
       <c r="E322" s="1">
-        <v>225000</v>
+        <v>300000</v>
       </c>
       <c r="F322" s="2">
-        <v>102.42208</v>
+        <v>98.31502999999999</v>
       </c>
       <c r="G322" s="3">
-        <v>230449.68</v>
+        <v>294945.09</v>
       </c>
       <c r="H322" s="4">
-        <v>0.000395931078</v>
+        <v>0.000493518437</v>
       </c>
       <c r="I322" s="5">
-        <v>0.000396134904</v>
+        <v>0.000493580967</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" t="s">
         <v>9</v>
       </c>
       <c r="B323" t="s">
         <v>10</v>
       </c>
       <c r="C323" t="s">
         <v>653</v>
       </c>
       <c r="D323" t="s">
         <v>654</v>
       </c>
       <c r="E323" s="1">
-        <v>254000</v>
+        <v>250000</v>
       </c>
       <c r="F323" s="2">
-        <v>99.725252</v>
+        <v>100.858772</v>
       </c>
       <c r="G323" s="3">
-        <v>253302.14</v>
+        <v>252146.93</v>
       </c>
       <c r="H323" s="4">
-        <v>0.000435193442</v>
+        <v>0.000421906188</v>
       </c>
       <c r="I323" s="5">
-        <v>0.00043541748</v>
+        <v>0.000421959645</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" t="s">
         <v>9</v>
       </c>
       <c r="B324" t="s">
         <v>10</v>
       </c>
       <c r="C324" t="s">
         <v>655</v>
       </c>
       <c r="D324" t="s">
         <v>656</v>
       </c>
       <c r="E324" s="1">
-        <v>227288.03</v>
+        <v>243000</v>
       </c>
       <c r="F324" s="2">
-        <v>94.897008</v>
+        <v>96.56144</v>
       </c>
       <c r="G324" s="3">
-        <v>215689.54</v>
+        <v>234644.3</v>
       </c>
       <c r="H324" s="4">
-        <v>0.000370571971</v>
+        <v>0.000392619819</v>
       </c>
       <c r="I324" s="5">
-        <v>0.000370762742</v>
+        <v>0.000392669565</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" t="s">
         <v>9</v>
       </c>
       <c r="B325" t="s">
         <v>10</v>
       </c>
       <c r="C325" t="s">
         <v>657</v>
       </c>
       <c r="D325" t="s">
         <v>658</v>
       </c>
       <c r="E325" s="1">
-        <v>217502.6</v>
+        <v>225000</v>
       </c>
       <c r="F325" s="2">
-        <v>98.499678</v>
+        <v>101.90772</v>
       </c>
       <c r="G325" s="3">
-        <v>214239.36</v>
+        <v>229292.37</v>
       </c>
       <c r="H325" s="4">
-        <v>0.000368080446</v>
+        <v>0.000383664675</v>
       </c>
       <c r="I325" s="5">
-        <v>0.000368269934</v>
+        <v>0.000383713286</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" t="s">
         <v>9</v>
       </c>
       <c r="B326" t="s">
         <v>10</v>
       </c>
       <c r="C326" t="s">
         <v>659</v>
       </c>
       <c r="D326" t="s">
         <v>660</v>
       </c>
       <c r="E326" s="1">
-        <v>224000</v>
+        <v>254000</v>
       </c>
       <c r="F326" s="2">
-        <v>99.49770100000001</v>
+        <v>97.36597999999999</v>
       </c>
       <c r="G326" s="3">
-        <v>222874.85</v>
+        <v>247309.59</v>
       </c>
       <c r="H326" s="4">
-        <v>0.000382916912</v>
+        <v>0.000413812082</v>
       </c>
       <c r="I326" s="5">
-        <v>0.000383114038</v>
+        <v>0.000413864513</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" t="s">
         <v>9</v>
       </c>
       <c r="B327" t="s">
         <v>10</v>
       </c>
       <c r="C327" t="s">
         <v>661</v>
       </c>
       <c r="D327" t="s">
         <v>662</v>
       </c>
       <c r="E327" s="1">
-        <v>243000</v>
+        <v>217502.6</v>
       </c>
       <c r="F327" s="2">
-        <v>97.753461</v>
+        <v>98.325068</v>
       </c>
       <c r="G327" s="3">
-        <v>237540.91</v>
+        <v>213859.58</v>
       </c>
       <c r="H327" s="4">
-        <v>0.000408114382</v>
+        <v>0.000357841676</v>
       </c>
       <c r="I327" s="5">
-        <v>0.000408324479</v>
+        <v>0.000357887015</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" t="s">
         <v>9</v>
       </c>
       <c r="B328" t="s">
         <v>10</v>
       </c>
       <c r="C328" t="s">
         <v>663</v>
       </c>
       <c r="D328" t="s">
         <v>664</v>
       </c>
       <c r="E328" s="1">
-        <v>211000</v>
+        <v>224000</v>
       </c>
       <c r="F328" s="2">
-        <v>86.13654</v>
+        <v>99.54982099999999</v>
       </c>
       <c r="G328" s="3">
-        <v>181748.1</v>
+        <v>222991.6</v>
       </c>
       <c r="H328" s="4">
-        <v>0.000312257847</v>
+        <v>0.000373121876</v>
       </c>
       <c r="I328" s="5">
-        <v>0.000312418598</v>
+        <v>0.000373169152</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" t="s">
         <v>9</v>
       </c>
       <c r="B329" t="s">
         <v>10</v>
       </c>
       <c r="C329" t="s">
         <v>665</v>
       </c>
       <c r="D329" t="s">
         <v>666</v>
       </c>
       <c r="E329" s="1">
-        <v>194000</v>
+        <v>243000</v>
       </c>
       <c r="F329" s="2">
-        <v>98.497608</v>
+        <v>97.625259</v>
       </c>
       <c r="G329" s="3">
-        <v>191085.36</v>
+        <v>237229.38</v>
       </c>
       <c r="H329" s="4">
-        <v>0.000328300011</v>
+        <v>0.000396945318</v>
       </c>
       <c r="I329" s="5">
-        <v>0.00032846902</v>
+        <v>0.000396995612</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" t="s">
         <v>9</v>
       </c>
       <c r="B330" t="s">
         <v>10</v>
       </c>
       <c r="C330" t="s">
         <v>667</v>
       </c>
       <c r="D330" t="s">
         <v>668</v>
       </c>
       <c r="E330" s="1">
-        <v>180000</v>
+        <v>211000</v>
       </c>
       <c r="F330" s="2">
-        <v>103.56115</v>
+        <v>83.37963000000001</v>
       </c>
       <c r="G330" s="3">
-        <v>186410.07</v>
+        <v>175931.02</v>
       </c>
       <c r="H330" s="4">
-        <v>0.000320267488</v>
+        <v>0.000294377511</v>
       </c>
       <c r="I330" s="5">
-        <v>0.000320432361</v>
+        <v>0.00029441481</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" t="s">
         <v>9</v>
       </c>
       <c r="B331" t="s">
         <v>10</v>
       </c>
       <c r="C331" t="s">
         <v>669</v>
       </c>
       <c r="D331" t="s">
         <v>670</v>
       </c>
       <c r="E331" s="1">
-        <v>155000</v>
+        <v>194000</v>
       </c>
       <c r="F331" s="2">
-        <v>100.892303</v>
+        <v>98.15007199999999</v>
       </c>
       <c r="G331" s="3">
-        <v>156383.07</v>
+        <v>190411.14</v>
       </c>
       <c r="H331" s="4">
-        <v>0.000268678687</v>
+        <v>0.00031860645</v>
       </c>
       <c r="I331" s="5">
-        <v>0.000268817003</v>
+        <v>0.000318646818</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" t="s">
         <v>9</v>
       </c>
       <c r="B332" t="s">
         <v>10</v>
       </c>
       <c r="C332" t="s">
         <v>671</v>
       </c>
       <c r="D332" t="s">
         <v>672</v>
       </c>
       <c r="E332" s="1">
-        <v>192435.151</v>
+        <v>200000</v>
       </c>
       <c r="F332" s="2">
-        <v>100.362922</v>
+        <v>102.79763</v>
       </c>
       <c r="G332" s="3">
-        <v>193133.54</v>
+        <v>205595.26</v>
       </c>
       <c r="H332" s="4">
-        <v>0.000331818951</v>
+        <v>0.00034401336</v>
       </c>
       <c r="I332" s="5">
-        <v>0.000331989771</v>
+        <v>0.000344056947</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" t="s">
         <v>9</v>
       </c>
       <c r="B333" t="s">
         <v>10</v>
       </c>
       <c r="C333" t="s">
         <v>673</v>
       </c>
       <c r="D333" t="s">
         <v>674</v>
       </c>
       <c r="E333" s="1">
-        <v>153000</v>
+        <v>180000</v>
       </c>
       <c r="F333" s="2">
-        <v>100.508059</v>
+        <v>103.096439</v>
       </c>
       <c r="G333" s="3">
-        <v>153777.33</v>
+        <v>185573.59</v>
       </c>
       <c r="H333" s="4">
-        <v>0.000264201817</v>
+        <v>0.000310511994</v>
       </c>
       <c r="I333" s="5">
-        <v>0.000264337828</v>
+        <v>0.000310551337</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" t="s">
         <v>9</v>
       </c>
       <c r="B334" t="s">
         <v>10</v>
       </c>
       <c r="C334" t="s">
         <v>675</v>
       </c>
       <c r="D334" t="s">
         <v>676</v>
       </c>
       <c r="E334" s="1">
-        <v>105000</v>
+        <v>154697</v>
       </c>
       <c r="F334" s="2">
-        <v>88.266981</v>
+        <v>101.924963</v>
       </c>
       <c r="G334" s="3">
-        <v>92680.33</v>
+        <v>157674.86</v>
       </c>
       <c r="H334" s="4">
-        <v>0.000159232259</v>
+        <v>0.000263830296</v>
       </c>
       <c r="I334" s="5">
-        <v>0.000159314231</v>
+        <v>0.000263863724</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" t="s">
         <v>9</v>
       </c>
       <c r="B335" t="s">
         <v>10</v>
       </c>
       <c r="C335" t="s">
         <v>677</v>
       </c>
       <c r="D335" t="s">
         <v>678</v>
       </c>
       <c r="E335" s="1">
-        <v>130000</v>
+        <v>155000</v>
       </c>
       <c r="F335" s="2">
-        <v>89.189592</v>
+        <v>100.5976</v>
       </c>
       <c r="G335" s="3">
-        <v>115946.47</v>
+        <v>155926.28</v>
       </c>
       <c r="H335" s="4">
-        <v>0.000199205357</v>
+        <v>0.000260904475</v>
       </c>
       <c r="I335" s="5">
-        <v>0.000199307908</v>
+        <v>0.000260937533</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" t="s">
         <v>9</v>
       </c>
       <c r="B336" t="s">
         <v>10</v>
       </c>
       <c r="C336" t="s">
         <v>679</v>
       </c>
       <c r="D336" t="s">
         <v>680</v>
       </c>
       <c r="E336" s="1">
-        <v>40000</v>
+        <v>190748.221</v>
       </c>
       <c r="F336" s="2">
-        <v>99.34495</v>
+        <v>99.682198</v>
       </c>
       <c r="G336" s="3">
-        <v>39737.98</v>
+        <v>190142.02</v>
       </c>
       <c r="H336" s="4">
-        <v>6.8273045E-5</v>
+        <v>0.000318156143</v>
       </c>
       <c r="I336" s="5">
-        <v>6.8308192E-5</v>
+        <v>0.000318196454</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" t="s">
         <v>9</v>
       </c>
       <c r="B337" t="s">
         <v>10</v>
       </c>
       <c r="C337" t="s">
         <v>681</v>
       </c>
       <c r="D337" t="s">
         <v>682</v>
       </c>
       <c r="E337" s="1">
-        <v>60000</v>
+        <v>215437.36</v>
       </c>
       <c r="F337" s="2">
-        <v>101.281333</v>
+        <v>94.07237000000001</v>
       </c>
       <c r="G337" s="3">
-        <v>60768.8</v>
+        <v>202667.03</v>
       </c>
       <c r="H337" s="4">
-        <v>0.000104405684</v>
+        <v>0.000339113684</v>
       </c>
       <c r="I337" s="5">
-        <v>0.000104459432</v>
+        <v>0.000339156651</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" t="s">
         <v>9</v>
       </c>
       <c r="B338" t="s">
         <v>10</v>
       </c>
       <c r="C338" t="s">
         <v>683</v>
       </c>
       <c r="D338" t="s">
         <v>684</v>
       </c>
       <c r="E338" s="1">
-        <v>58227.5666</v>
+        <v>203314.57</v>
       </c>
       <c r="F338" s="2">
-        <v>94.06589200000001</v>
+        <v>99.66994</v>
       </c>
       <c r="G338" s="3">
-        <v>54772.28</v>
+        <v>202643.51</v>
       </c>
       <c r="H338" s="4">
-        <v>9.4103181E-5</v>
+        <v>0.000339074328</v>
       </c>
       <c r="I338" s="5">
-        <v>9.4151625E-5</v>
+        <v>0.00033911729</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" t="s">
         <v>9</v>
       </c>
       <c r="B339" t="s">
         <v>10</v>
       </c>
       <c r="C339" t="s">
         <v>685</v>
       </c>
       <c r="D339" t="s">
         <v>686</v>
       </c>
       <c r="E339" s="1">
-        <v>48332.36</v>
+        <v>153000</v>
       </c>
       <c r="F339" s="2">
-        <v>93.433944</v>
+        <v>98.873569</v>
       </c>
       <c r="G339" s="3">
-        <v>45158.83</v>
+        <v>151276.56</v>
       </c>
       <c r="H339" s="4">
-        <v>7.7586501E-5</v>
+        <v>0.000253124308</v>
       </c>
       <c r="I339" s="5">
-        <v>7.7626443E-5</v>
+        <v>0.000253156379</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" t="s">
         <v>9</v>
       </c>
       <c r="B340" t="s">
         <v>10</v>
       </c>
       <c r="C340" t="s">
         <v>687</v>
       </c>
       <c r="D340" t="s">
         <v>688</v>
       </c>
       <c r="E340" s="1">
-        <v>50751.1916</v>
+        <v>105000</v>
       </c>
       <c r="F340" s="2">
-        <v>101.67578</v>
+        <v>87.693781</v>
       </c>
       <c r="G340" s="3">
-        <v>51601.67</v>
+        <v>92078.47</v>
       </c>
       <c r="H340" s="4">
-        <v>8.865581799999999E-5</v>
+        <v>0.000154070789</v>
       </c>
       <c r="I340" s="5">
-        <v>8.8701458E-5</v>
+        <v>0.00015409031</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" t="s">
         <v>9</v>
       </c>
       <c r="B341" t="s">
         <v>10</v>
       </c>
       <c r="C341" t="s">
         <v>689</v>
       </c>
       <c r="D341" t="s">
         <v>690</v>
       </c>
       <c r="E341" s="1">
-        <v>86000</v>
+        <v>130000</v>
       </c>
       <c r="F341" s="2">
-        <v>100.487558</v>
+        <v>88.607223</v>
       </c>
       <c r="G341" s="3">
-        <v>86419.3</v>
+        <v>115189.39</v>
       </c>
       <c r="H341" s="4">
-        <v>0.000148475305</v>
+        <v>0.000192741258</v>
       </c>
       <c r="I341" s="5">
-        <v>0.00014855174</v>
+        <v>0.000192765679</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" t="s">
         <v>9</v>
       </c>
       <c r="B342" t="s">
         <v>10</v>
       </c>
       <c r="C342" t="s">
         <v>691</v>
       </c>
       <c r="D342" t="s">
         <v>692</v>
       </c>
       <c r="E342" s="1">
-        <v>48000</v>
+        <v>40000</v>
       </c>
       <c r="F342" s="2">
-        <v>98.623042</v>
+        <v>97.64875000000001</v>
       </c>
       <c r="G342" s="3">
-        <v>47339.06</v>
+        <v>39059.5</v>
       </c>
       <c r="H342" s="4">
-        <v>8.1332311E-5</v>
+        <v>6.5356516E-5</v>
       </c>
       <c r="I342" s="5">
-        <v>8.137418100000001E-5</v>
+        <v>6.5364796E-5</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" t="s">
         <v>9</v>
       </c>
       <c r="B343" t="s">
         <v>10</v>
       </c>
       <c r="C343" t="s">
         <v>693</v>
       </c>
       <c r="D343" t="s">
         <v>694</v>
       </c>
       <c r="E343" s="1">
-        <v>4000</v>
+        <v>60000</v>
       </c>
       <c r="F343" s="2">
-        <v>94.51425</v>
+        <v>100.012667</v>
       </c>
       <c r="G343" s="3">
-        <v>3780.57</v>
+        <v>60007.6</v>
       </c>
       <c r="H343" s="4">
-        <v>6.495323E-6</v>
+        <v>0.000100408035</v>
       </c>
       <c r="I343" s="5">
-        <v>6.498667E-6</v>
+        <v>0.000100420757</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" t="s">
         <v>9</v>
       </c>
       <c r="B344" t="s">
         <v>10</v>
       </c>
       <c r="C344" t="s">
         <v>695</v>
       </c>
       <c r="D344" t="s">
         <v>696</v>
       </c>
       <c r="E344" s="1">
-        <v>4000</v>
+        <v>57426.6366</v>
       </c>
       <c r="F344" s="2">
-        <v>89.81025</v>
+        <v>93.692097</v>
       </c>
       <c r="G344" s="3">
-        <v>3592.41</v>
+        <v>53804.22</v>
       </c>
       <c r="H344" s="4">
-        <v>6.172049E-6</v>
+        <v>9.0028197E-5</v>
       </c>
       <c r="I344" s="5">
-        <v>6.175227E-6</v>
+        <v>9.0039604E-5</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" t="s">
         <v>9</v>
       </c>
       <c r="B345" t="s">
         <v>10</v>
       </c>
       <c r="C345" t="s">
         <v>697</v>
       </c>
       <c r="D345" t="s">
         <v>698</v>
       </c>
       <c r="E345" s="1">
-        <v>20</v>
+        <v>47885.06</v>
       </c>
       <c r="F345" s="2">
-        <v>111.96875</v>
+        <v>92.808133</v>
       </c>
       <c r="G345" s="3">
-        <v>0</v>
+        <v>44441.23</v>
       </c>
       <c r="H345" s="4">
-        <v>0</v>
+        <v>7.4361524E-5</v>
       </c>
       <c r="I345" s="5">
-        <v>0</v>
+        <v>7.4370946E-5</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" t="s">
         <v>9</v>
       </c>
       <c r="B346" t="s">
         <v>10</v>
       </c>
       <c r="C346" t="s">
         <v>699</v>
       </c>
       <c r="D346" t="s">
         <v>700</v>
       </c>
       <c r="E346" s="1">
-        <v>125</v>
+        <v>50487.3316</v>
       </c>
       <c r="F346" s="2">
-        <v>103.085938</v>
+        <v>100.477681</v>
       </c>
       <c r="G346" s="3">
-        <v>0</v>
+        <v>50728.5</v>
       </c>
       <c r="H346" s="4">
-        <v>0</v>
+        <v>8.488173200000001E-5</v>
       </c>
       <c r="I346" s="5">
-        <v>0</v>
+        <v>8.4892486E-5</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" t="s">
         <v>9</v>
       </c>
       <c r="B347" t="s">
         <v>10</v>
       </c>
       <c r="C347" t="s">
         <v>701</v>
       </c>
       <c r="D347" t="s">
         <v>702</v>
       </c>
       <c r="E347" s="1">
-        <v>25</v>
+        <v>86000</v>
       </c>
       <c r="F347" s="2">
-        <v>106.921875</v>
+        <v>99.785721</v>
       </c>
       <c r="G347" s="3">
-        <v>0</v>
+        <v>85815.72</v>
       </c>
       <c r="H347" s="4">
-        <v>0</v>
+        <v>0.000143591609</v>
       </c>
       <c r="I347" s="5">
-        <v>0</v>
+        <v>0.000143609802</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" t="s">
         <v>9</v>
       </c>
       <c r="B348" t="s">
         <v>10</v>
       </c>
       <c r="C348" t="s">
         <v>703</v>
       </c>
       <c r="D348" t="s">
         <v>704</v>
       </c>
       <c r="E348" s="1">
-        <v>105</v>
+        <v>51400</v>
       </c>
       <c r="F348" s="2">
-        <v>112.4375</v>
+        <v>97.732412</v>
       </c>
       <c r="G348" s="3">
-        <v>0</v>
+        <v>50234.46</v>
       </c>
       <c r="H348" s="4">
-        <v>0</v>
+        <v>8.4055076E-5</v>
       </c>
       <c r="I348" s="5">
-        <v>0</v>
+        <v>8.4065726E-5</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" t="s">
         <v>9</v>
       </c>
       <c r="B349" t="s">
         <v>10</v>
       </c>
       <c r="C349" t="s">
         <v>705</v>
       </c>
       <c r="D349" t="s">
         <v>706</v>
       </c>
       <c r="E349" s="1">
-        <v>-2113923.07</v>
+        <v>4000</v>
       </c>
       <c r="F349" s="2">
-        <v>1</v>
+        <v>93.82425000000001</v>
       </c>
       <c r="G349" s="3">
-        <v>-2113923.07</v>
+        <v>3752.97</v>
       </c>
       <c r="H349" s="4">
-        <v>-0.003631889794</v>
+        <v>6.279677E-6</v>
       </c>
       <c r="I349" s="5">
-        <v>-0.003633759491</v>
+        <v>6.280473E-6</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" t="s">
         <v>9</v>
       </c>
       <c r="B350" t="s">
         <v>10</v>
       </c>
       <c r="C350" t="s">
         <v>707</v>
       </c>
       <c r="D350" t="s">
         <v>708</v>
       </c>
       <c r="E350" s="1">
-        <v>-2313631.89</v>
+        <v>4000</v>
       </c>
       <c r="F350" s="2">
+        <v>89.35599999999999</v>
+      </c>
+      <c r="G350" s="3">
+        <v>3574.24</v>
+      </c>
+      <c r="H350" s="4">
+        <v>5.980616E-6</v>
+      </c>
+      <c r="I350" s="5">
+        <v>5.981374E-6</v>
+      </c>
+    </row>
+    <row r="351" spans="1:9">
+      <c r="A351" t="s">
+        <v>9</v>
+      </c>
+      <c r="B351" t="s">
+        <v>10</v>
+      </c>
+      <c r="C351" t="s">
+        <v>709</v>
+      </c>
+      <c r="D351" t="s">
+        <v>710</v>
+      </c>
+      <c r="E351" s="1">
+        <v>20</v>
+      </c>
+      <c r="F351" s="2">
+        <v>110.609375</v>
+      </c>
+      <c r="G351" s="3">
+        <v>0</v>
+      </c>
+      <c r="H351" s="4">
+        <v>0</v>
+      </c>
+      <c r="I351" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="352" spans="1:9">
+      <c r="A352" t="s">
+        <v>9</v>
+      </c>
+      <c r="B352" t="s">
+        <v>10</v>
+      </c>
+      <c r="C352" t="s">
+        <v>711</v>
+      </c>
+      <c r="D352" t="s">
+        <v>712</v>
+      </c>
+      <c r="E352" s="1">
+        <v>125</v>
+      </c>
+      <c r="F352" s="2">
+        <v>102.765625</v>
+      </c>
+      <c r="G352" s="3">
+        <v>0</v>
+      </c>
+      <c r="H352" s="4">
+        <v>0</v>
+      </c>
+      <c r="I352" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="353" spans="1:9">
+      <c r="A353" t="s">
+        <v>9</v>
+      </c>
+      <c r="B353" t="s">
+        <v>10</v>
+      </c>
+      <c r="C353" t="s">
+        <v>713</v>
+      </c>
+      <c r="D353" t="s">
+        <v>714</v>
+      </c>
+      <c r="E353" s="1">
+        <v>25</v>
+      </c>
+      <c r="F353" s="2">
+        <v>106.203125</v>
+      </c>
+      <c r="G353" s="3">
+        <v>0</v>
+      </c>
+      <c r="H353" s="4">
+        <v>0</v>
+      </c>
+      <c r="I353" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="354" spans="1:9">
+      <c r="A354" t="s">
+        <v>9</v>
+      </c>
+      <c r="B354" t="s">
+        <v>10</v>
+      </c>
+      <c r="C354" t="s">
+        <v>715</v>
+      </c>
+      <c r="D354" t="s">
+        <v>716</v>
+      </c>
+      <c r="E354" s="1">
+        <v>105</v>
+      </c>
+      <c r="F354" s="2">
+        <v>110.28125</v>
+      </c>
+      <c r="G354" s="3">
+        <v>0</v>
+      </c>
+      <c r="H354" s="4">
+        <v>0</v>
+      </c>
+      <c r="I354" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="355" spans="1:9">
+      <c r="A355" t="s">
+        <v>9</v>
+      </c>
+      <c r="B355" t="s">
+        <v>10</v>
+      </c>
+      <c r="C355" t="s">
+        <v>717</v>
+      </c>
+      <c r="D355" t="s">
+        <v>718</v>
+      </c>
+      <c r="E355" s="1">
+        <v>-1251172.51</v>
+      </c>
+      <c r="F355" s="2">
         <v>1</v>
       </c>
-      <c r="G350" s="3">
-[...6 lines deleted...]
-        <v>-0.003977051936</v>
+      <c r="G355" s="3">
+        <v>-1251172.51</v>
+      </c>
+      <c r="H355" s="4">
+        <v>-0.00209353104</v>
+      </c>
+      <c r="I355" s="5">
+        <v>-0.002093796297</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>709</v>
+        <v>719</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -12767,32 +12942,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Enhanced Core Bond ETF Holdings as of 07.02.2026</dc:title>
+  <dc:title>Sterling Capital Enhanced Core Bond ETF Holdings as of 07.27.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>