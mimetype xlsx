--- v2 (2026-07-28)
+++ v3 (2026-08-25)
@@ -14,1873 +14,1903 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="720">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="734">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-07-27</t>
+    <t>2026-08-24</t>
   </si>
   <si>
     <t>SCEC</t>
   </si>
   <si>
     <t>912810UC0</t>
   </si>
   <si>
     <t>T 4 1/4 08/15/54</t>
   </si>
   <si>
     <t>912810SP4</t>
   </si>
   <si>
     <t>T 1 3/8 08/15/50</t>
   </si>
   <si>
+    <t>912810RK6</t>
+  </si>
+  <si>
+    <t>T 2 1/2 02/15/45</t>
+  </si>
+  <si>
+    <t>3132DMZC2</t>
+  </si>
+  <si>
+    <t>FR SD0739</t>
+  </si>
+  <si>
+    <t>3132DQWP7</t>
+  </si>
+  <si>
+    <t>FR SD3354</t>
+  </si>
+  <si>
+    <t>3137H84C2</t>
+  </si>
+  <si>
+    <t>FHR 5243 B</t>
+  </si>
+  <si>
+    <t>3140XGHK8</t>
+  </si>
+  <si>
+    <t>FN FS1133</t>
+  </si>
+  <si>
+    <t>3140XCUL0</t>
+  </si>
+  <si>
+    <t>FN FM8686</t>
+  </si>
+  <si>
+    <t>BBHETFMM</t>
+  </si>
+  <si>
+    <t>BBH SWEEP VEHICLE</t>
+  </si>
+  <si>
     <t>91282CNS6</t>
   </si>
   <si>
     <t>TII 1 7/8 07/15/35</t>
   </si>
   <si>
-    <t>BBHETFMM</t>
-[...40 lines deleted...]
-  <si>
     <t>3140W0WC5</t>
   </si>
   <si>
     <t>FN FA0642</t>
   </si>
   <si>
     <t>3140XR3K9</t>
   </si>
   <si>
     <t>FN FS9801</t>
   </si>
   <si>
+    <t>912810SE9</t>
+  </si>
+  <si>
+    <t>T 3 3/8 11/15/48</t>
+  </si>
+  <si>
     <t>31425UR80</t>
   </si>
   <si>
     <t>FR QX0510</t>
   </si>
   <si>
-    <t>912810SE9</t>
-[...4 lines deleted...]
-  <si>
     <t>31427MYA3</t>
   </si>
   <si>
     <t>FR SL0704</t>
   </si>
   <si>
     <t>34966EAN0</t>
   </si>
   <si>
     <t>FCBSL 2024-1A AR</t>
   </si>
   <si>
     <t>3132DUVM6</t>
   </si>
   <si>
     <t>FR SD6920</t>
   </si>
   <si>
     <t>081919AN2</t>
   </si>
   <si>
     <t>BMARK 2024-V9 A3</t>
   </si>
   <si>
+    <t>31427MQA2</t>
+  </si>
+  <si>
+    <t>FR SL0448</t>
+  </si>
+  <si>
     <t>3140QUWR3</t>
   </si>
   <si>
     <t>FN CB8755</t>
   </si>
   <si>
-    <t>31427MQA2</t>
-[...4 lines deleted...]
-  <si>
     <t>3140QRXK4</t>
   </si>
   <si>
     <t>FN CB6081</t>
   </si>
   <si>
     <t>682684AA3</t>
   </si>
   <si>
     <t>ODART 2025-1A A</t>
   </si>
   <si>
     <t>06211EAP6</t>
   </si>
   <si>
     <t>BANK5 2023-5YR3 AS</t>
   </si>
   <si>
     <t>06764MAC8</t>
   </si>
   <si>
     <t>MMAF 2025-A A3</t>
   </si>
   <si>
     <t>95004XAC7</t>
   </si>
   <si>
     <t>WFCM 2025-5C7 A3</t>
   </si>
   <si>
     <t>081927AE5</t>
   </si>
   <si>
     <t>BMARK 2024-V6 AS</t>
   </si>
   <si>
     <t>31427NVQ9</t>
   </si>
   <si>
     <t>FR SL1522</t>
   </si>
   <si>
     <t>50202CAJ3</t>
   </si>
   <si>
     <t>LCM 33A AR</t>
   </si>
   <si>
+    <t>04016NBH5</t>
+  </si>
+  <si>
+    <t>ARES 2017-44A A1RR</t>
+  </si>
+  <si>
+    <t>05495BBH8</t>
+  </si>
+  <si>
+    <t>BANK 2026-BNK52 A5</t>
+  </si>
+  <si>
     <t>037975AC3</t>
   </si>
   <si>
     <t>AEP 5.836 04/01/46</t>
   </si>
   <si>
-    <t>05495BBH8</t>
-[...4 lines deleted...]
-  <si>
     <t>06604CAC4</t>
   </si>
   <si>
     <t>BANK5 2025-5YR18 A3</t>
   </si>
   <si>
     <t>67400EBJ2</t>
   </si>
   <si>
     <t>OAKCL 2019-3A BR2</t>
   </si>
   <si>
     <t>31427TBH8</t>
   </si>
   <si>
     <t>FR SL5439</t>
   </si>
   <si>
     <t>42806MBW8</t>
   </si>
   <si>
     <t>HERTZ 2023-2A A</t>
   </si>
   <si>
     <t>07367AAA7</t>
   </si>
   <si>
     <t>HUTBPA 6.129 11/30/42</t>
   </si>
   <si>
-    <t>04016NBH5</t>
-[...4 lines deleted...]
-  <si>
     <t>3137H9AK5</t>
   </si>
   <si>
     <t>FHR 5266 ZB</t>
   </si>
   <si>
+    <t>06211FAV0</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 A3</t>
+  </si>
+  <si>
     <t>08163VAC1</t>
   </si>
   <si>
     <t>BMARK 2023-V3 A3</t>
   </si>
   <si>
     <t>055986AC7</t>
   </si>
   <si>
     <t>BMO 2023-5C1 A3</t>
   </si>
   <si>
-    <t>06211FAV0</t>
-[...2 lines deleted...]
-    <t>BANK5 2023-5YR4 A3</t>
+    <t>05377RLX0</t>
+  </si>
+  <si>
+    <t>AESOP 2026-4A A</t>
   </si>
   <si>
     <t>3140W0GL3</t>
   </si>
   <si>
     <t>FN FA0202</t>
   </si>
   <si>
-    <t>05377RLX0</t>
-[...4 lines deleted...]
-  <si>
     <t>31427M3F6</t>
   </si>
   <si>
     <t>FR SL0797</t>
   </si>
   <si>
+    <t>74334NAA9</t>
+  </si>
+  <si>
+    <t>PROG 2025-SFR1 A</t>
+  </si>
+  <si>
     <t>06762TAL5</t>
   </si>
   <si>
     <t>BABSN 2021-3A AR</t>
   </si>
   <si>
-    <t>74334NAA9</t>
-[...4 lines deleted...]
-  <si>
     <t>78433LAN6</t>
   </si>
   <si>
     <t>EIX 6.036 12/15/52</t>
   </si>
   <si>
     <t>3140W3XW4</t>
   </si>
   <si>
     <t>FN FA3392</t>
   </si>
   <si>
+    <t>91282CJZ5</t>
+  </si>
+  <si>
+    <t>T 4 02/15/34</t>
+  </si>
+  <si>
+    <t>00202DAA5</t>
+  </si>
+  <si>
+    <t>APLD 9 1/4 12/15/30</t>
+  </si>
+  <si>
+    <t>09216NAA8</t>
+  </si>
+  <si>
+    <t>BLKPRL 6 1/8 02/15/31</t>
+  </si>
+  <si>
+    <t>34963QAN6</t>
+  </si>
+  <si>
+    <t>FCBSL 2021-3AR B1R</t>
+  </si>
+  <si>
+    <t>982911AA7</t>
+  </si>
+  <si>
+    <t>WULF 7 3/4 10/15/30</t>
+  </si>
+  <si>
+    <t>066043AG5</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR6 AS</t>
+  </si>
+  <si>
+    <t>08163XAY9</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V5 A3</t>
+  </si>
+  <si>
+    <t>17253NAA5</t>
+  </si>
+  <si>
+    <t>CIFR 7 1/8 11/15/30</t>
+  </si>
+  <si>
+    <t>31427M2B6</t>
+  </si>
+  <si>
+    <t>FR SL0769</t>
+  </si>
+  <si>
+    <t>44813DAA4</t>
+  </si>
+  <si>
+    <t>HUTRBA 6.192 11/15/42</t>
+  </si>
+  <si>
+    <t>64134BAJ9</t>
+  </si>
+  <si>
+    <t>NEUB 2021-41A AR</t>
+  </si>
+  <si>
+    <t>83577VAA8</t>
+  </si>
+  <si>
+    <t>TXEDCI 7.534 11/30/48</t>
+  </si>
+  <si>
+    <t>09663VAC4</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C12 A3</t>
+  </si>
+  <si>
+    <t>33853QAA9</t>
+  </si>
+  <si>
+    <t>FLASHC 7 1/4 12/31/30</t>
+  </si>
+  <si>
+    <t>74941YAA0</t>
+  </si>
+  <si>
+    <t>RDMICH 7 1/2 03/30/45</t>
+  </si>
+  <si>
+    <t>78438PAA0</t>
+  </si>
+  <si>
+    <t>SECMOS 8 7/8 05/01/31</t>
+  </si>
+  <si>
+    <t>05494RBL5</t>
+  </si>
+  <si>
+    <t>BANK5 2025-5YR19 A3</t>
+  </si>
+  <si>
+    <t>61747YFE0</t>
+  </si>
+  <si>
+    <t>MS 5 1/4 04/21/34</t>
+  </si>
+  <si>
+    <t>69393LAA1</t>
+  </si>
+  <si>
+    <t>TRACTD 6 1/2 05/01/31</t>
+  </si>
+  <si>
+    <t>92212KAH9</t>
+  </si>
+  <si>
+    <t>VDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>08164DAB2</t>
+  </si>
+  <si>
+    <t>BMARK 2025-V19 A3</t>
+  </si>
+  <si>
+    <t>78488XAA2</t>
+  </si>
+  <si>
+    <t>TRACTC 5 7/8 03/01/31</t>
+  </si>
+  <si>
+    <t>21873SAG3</t>
+  </si>
+  <si>
+    <t>CRWV 9 3/4 10/01/31</t>
+  </si>
+  <si>
+    <t>85236KAP7</t>
+  </si>
+  <si>
+    <t>SIDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>26243EAR2</t>
+  </si>
+  <si>
+    <t>DRSLF 2017-53A BR</t>
+  </si>
+  <si>
+    <t>55400XAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2026-1A A</t>
+  </si>
+  <si>
+    <t>64966SSG2</t>
+  </si>
+  <si>
+    <t>NYC 5.392 10/1/2055</t>
+  </si>
+  <si>
+    <t>831943AA3</t>
+  </si>
+  <si>
+    <t>SMB 2024-A A1A</t>
+  </si>
+  <si>
+    <t>06644BAG9</t>
+  </si>
+  <si>
+    <t>BANK5 2026-5YR21 A3</t>
+  </si>
+  <si>
+    <t>95004TAC6</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C6 A3</t>
+  </si>
+  <si>
+    <t>05554VAB6</t>
+  </si>
+  <si>
+    <t>BBCMS 2024-5C25 A3</t>
+  </si>
+  <si>
+    <t>21874LAA0</t>
+  </si>
+  <si>
+    <t>CORZ 7 3/4 05/15/31</t>
+  </si>
+  <si>
+    <t>55954PAY0</t>
+  </si>
+  <si>
+    <t>MAGNE 2019-21AR BR2</t>
+  </si>
+  <si>
+    <t>066043AB6</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR6 A3</t>
+  </si>
+  <si>
+    <t>95004MAC1</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C5 A3</t>
+  </si>
+  <si>
+    <t>14314FAY4</t>
+  </si>
+  <si>
+    <t>CGMS 2017-3A A1R2</t>
+  </si>
+  <si>
+    <t>05556CAC4</t>
+  </si>
+  <si>
+    <t>BBCMS 2025-5C36 A3</t>
+  </si>
+  <si>
+    <t>551923AA3</t>
+  </si>
+  <si>
+    <t>MTBRV 2026-1A A</t>
+  </si>
+  <si>
+    <t>68269JAE1</t>
+  </si>
+  <si>
+    <t>OMFIT 2023-1A A</t>
+  </si>
+  <si>
+    <t>06051GKY4</t>
+  </si>
+  <si>
+    <t>BAC 5.015 07/22/33</t>
+  </si>
+  <si>
+    <t>17327FAD8</t>
+  </si>
+  <si>
+    <t>CGCMT 2018-B2 A4</t>
+  </si>
+  <si>
+    <t>28002AAA4</t>
+  </si>
+  <si>
+    <t>EDGCOM 7 1/2 04/30/31</t>
+  </si>
+  <si>
+    <t>42806MEF2</t>
+  </si>
+  <si>
+    <t>HERTZ 2026-1A A</t>
+  </si>
+  <si>
+    <t>91282CNA5</t>
+  </si>
+  <si>
+    <t>T 4 04/30/32</t>
+  </si>
+  <si>
+    <t>78451MAA9</t>
+  </si>
+  <si>
+    <t>SMB 2026-A A1A</t>
+  </si>
+  <si>
+    <t>09664JAC0</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C13 A3</t>
+  </si>
+  <si>
+    <t>3132DUXP7</t>
+  </si>
+  <si>
+    <t>FR SD6986</t>
+  </si>
+  <si>
+    <t>43849RAK1</t>
+  </si>
+  <si>
+    <t>HONA 5.852 03/16/66</t>
+  </si>
+  <si>
+    <t>74690FAY2</t>
+  </si>
+  <si>
+    <t>QTSII 2026-3A A2</t>
+  </si>
+  <si>
+    <t>95000U3B7</t>
+  </si>
+  <si>
+    <t>WFC 4.897 07/25/33</t>
+  </si>
+  <si>
+    <t>06211HAC8</t>
+  </si>
+  <si>
+    <t>BANK5 2026-5YR22 A3</t>
+  </si>
+  <si>
+    <t>3132DQG75</t>
+  </si>
+  <si>
+    <t>FR SD2922</t>
+  </si>
+  <si>
+    <t>3132E0T36</t>
+  </si>
+  <si>
+    <t>FR SD4170</t>
+  </si>
+  <si>
+    <t>05377RHY3</t>
+  </si>
+  <si>
+    <t>AESOP 2024-1A A</t>
+  </si>
+  <si>
+    <t>3133SQKZ0</t>
+  </si>
+  <si>
+    <t>FR SF3012</t>
+  </si>
+  <si>
+    <t>076912AA2</t>
+  </si>
+  <si>
+    <t>RPLDCI 6.581 05/30/49</t>
+  </si>
+  <si>
+    <t>05620TAA3</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 A</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
+  </si>
+  <si>
+    <t>12637SAG9</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 D</t>
+  </si>
+  <si>
+    <t>3136AE5B9</t>
+  </si>
+  <si>
+    <t>FNR 2013-74 GZ</t>
+  </si>
+  <si>
+    <t>46647PFC5</t>
+  </si>
+  <si>
+    <t>JPM 5.576 07/23/36</t>
+  </si>
+  <si>
+    <t>61747YEH4</t>
+  </si>
+  <si>
+    <t>MS 2.511 10/20/32</t>
+  </si>
+  <si>
+    <t>61690YBU5</t>
+  </si>
+  <si>
+    <t>MSC 2016-BNK2 A4</t>
+  </si>
+  <si>
+    <t>03770DAB9</t>
+  </si>
+  <si>
+    <t>APODS 6.9 04/13/29</t>
+  </si>
+  <si>
+    <t>081942AC8</t>
+  </si>
+  <si>
+    <t>BMARK 2026-V22 A3</t>
+  </si>
+  <si>
+    <t>05620TAJ4</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 E</t>
+  </si>
+  <si>
+    <t>34966XAA6</t>
+  </si>
+  <si>
+    <t>FORTRE 6 1/4 04/01/30</t>
+  </si>
+  <si>
+    <t>3142GS3V8</t>
+  </si>
+  <si>
+    <t>FR RJ2611</t>
+  </si>
+  <si>
+    <t>74751AAA1</t>
+  </si>
+  <si>
+    <t>QTSQST 5.7 04/15/36</t>
+  </si>
+  <si>
+    <t>04010LBM4</t>
+  </si>
+  <si>
+    <t>ARCC 5 1/4 04/12/31</t>
+  </si>
+  <si>
+    <t>316773DP2</t>
+  </si>
+  <si>
+    <t>FITB 5.141 01/29/37</t>
+  </si>
+  <si>
+    <t>43284KAA0</t>
+  </si>
+  <si>
+    <t>HGVT 2026-1A A</t>
+  </si>
+  <si>
+    <t>55607PAG0</t>
+  </si>
+  <si>
+    <t>MQGAU 2.691 06/23/32</t>
+  </si>
+  <si>
+    <t>61767YAZ3</t>
+  </si>
+  <si>
+    <t>MSC 2018-H3 A5</t>
+  </si>
+  <si>
+    <t>79588TAG5</t>
+  </si>
+  <si>
+    <t>SAMMON 5.95 06/15/36</t>
+  </si>
+  <si>
+    <t>04686JAG6</t>
+  </si>
+  <si>
+    <t>ATH 5 7/8 01/15/34</t>
+  </si>
+  <si>
+    <t>06644EAG3</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR1 A3</t>
+  </si>
+  <si>
+    <t>09261XAL6</t>
+  </si>
+  <si>
+    <t>BXSL 5 1/8 01/31/31</t>
+  </si>
+  <si>
+    <t>172967QJ3</t>
+  </si>
+  <si>
+    <t>C 6 5/8 PERP</t>
+  </si>
+  <si>
+    <t>38141GB78</t>
+  </si>
+  <si>
+    <t>GS 5.016 10/23/35</t>
+  </si>
+  <si>
+    <t>443201AD0</t>
+  </si>
+  <si>
+    <t>HWM 4.55 11/15/32</t>
+  </si>
+  <si>
+    <t>46647PDH6</t>
+  </si>
+  <si>
+    <t>JPM 4.912 07/25/33</t>
+  </si>
+  <si>
+    <t>50076QAE6</t>
+  </si>
+  <si>
+    <t>KHC 5 06/04/42</t>
+  </si>
+  <si>
+    <t>980236AV5</t>
+  </si>
+  <si>
+    <t>WDSAU 6 05/19/35</t>
+  </si>
+  <si>
+    <t>02005NBW9</t>
+  </si>
+  <si>
+    <t>ALLY 5.543 01/17/31</t>
+  </si>
+  <si>
+    <t>06051GMQ9</t>
+  </si>
+  <si>
+    <t>BAC 5.744 02/12/36</t>
+  </si>
+  <si>
+    <t>3137ATUJ9</t>
+  </si>
+  <si>
+    <t>FHR 4112 PB</t>
+  </si>
+  <si>
+    <t>42806MCL1</t>
+  </si>
+  <si>
+    <t>HERTZ 2024-2A A</t>
+  </si>
+  <si>
+    <t>458140CS7</t>
+  </si>
+  <si>
+    <t>INTC 5.3 05/15/36</t>
+  </si>
+  <si>
+    <t>922966AE6</t>
+  </si>
+  <si>
+    <t>VEGLPL 6 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>961214DF7</t>
+  </si>
+  <si>
+    <t>WSTP 4.322 11/23/31</t>
+  </si>
+  <si>
+    <t>02005NBS8</t>
+  </si>
+  <si>
+    <t>ALLY 6.7 02/14/33</t>
+  </si>
+  <si>
+    <t>097023CV5</t>
+  </si>
+  <si>
+    <t>BA 5.705 05/01/40</t>
+  </si>
+  <si>
+    <t>065931BG1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 AS</t>
+  </si>
+  <si>
+    <t>12595EAD7</t>
+  </si>
+  <si>
+    <t>COMM 2017-COR2 A3</t>
+  </si>
+  <si>
+    <t>247361A32</t>
+  </si>
+  <si>
+    <t>DAL 5 1/4 07/10/30</t>
+  </si>
+  <si>
+    <t>26444HAR2</t>
+  </si>
+  <si>
+    <t>DUK 6.2 11/15/53</t>
+  </si>
+  <si>
+    <t>29365BAA1</t>
+  </si>
+  <si>
+    <t>ENTG 4 3/4 04/15/29</t>
+  </si>
+  <si>
+    <t>46188BAD4</t>
+  </si>
+  <si>
+    <t>INVH 4.15 04/15/32</t>
+  </si>
+  <si>
+    <t>065931AZ0</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 A3</t>
+  </si>
+  <si>
+    <t>05724BAP4</t>
+  </si>
+  <si>
+    <t>BHI 5 06/15/36</t>
+  </si>
+  <si>
+    <t>12637SAA2</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 A</t>
+  </si>
+  <si>
+    <t>12719PAA9</t>
+  </si>
+  <si>
+    <t>CTM 2025-1A A1</t>
+  </si>
+  <si>
+    <t>29364WBN7</t>
+  </si>
+  <si>
+    <t>ETR 5.7 03/15/54</t>
+  </si>
+  <si>
+    <t>350930AK9</t>
+  </si>
+  <si>
+    <t>FABSJV 6.3 01/25/39</t>
+  </si>
+  <si>
+    <t>378272CA4</t>
+  </si>
+  <si>
+    <t>GLENLN 5.673 04/01/35</t>
+  </si>
+  <si>
+    <t>44891ADX2</t>
+  </si>
+  <si>
+    <t>HYNMTR 5.4 06/23/32</t>
+  </si>
+  <si>
+    <t>49338CAD5</t>
+  </si>
+  <si>
+    <t>NGGLN 5.994 03/06/33</t>
+  </si>
+  <si>
+    <t>891160MJ9</t>
+  </si>
+  <si>
+    <t>TD 3 5/8 09/15/31</t>
+  </si>
+  <si>
+    <t>92332YAH4</t>
+  </si>
+  <si>
+    <t>VENLNG 6 5/8 06/15/36</t>
+  </si>
+  <si>
+    <t>039524AF0</t>
+  </si>
+  <si>
+    <t>ACOM 9 08/15/31</t>
+  </si>
+  <si>
+    <t>025816DZ9</t>
+  </si>
+  <si>
+    <t>AXP 5.442 01/30/36</t>
+  </si>
+  <si>
+    <t>08163TAC6</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 A3</t>
+  </si>
+  <si>
+    <t>08164RAC9</t>
+  </si>
+  <si>
+    <t>BMARK 2025-V16 A3</t>
+  </si>
+  <si>
+    <t>05614JAE5</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 C</t>
+  </si>
+  <si>
+    <t>32010YAA4</t>
+  </si>
+  <si>
+    <t>FRSEAG 7 1/4 08/15/32</t>
+  </si>
+  <si>
+    <t>37185LAS1</t>
+  </si>
+  <si>
+    <t>GEL 6 3/4 03/15/34</t>
+  </si>
+  <si>
+    <t>505742AR7</t>
+  </si>
+  <si>
+    <t>LADR 7 07/15/31</t>
+  </si>
+  <si>
+    <t>645370AF4</t>
+  </si>
+  <si>
+    <t>NWHM 9 1/4 10/01/29</t>
+  </si>
+  <si>
+    <t>68389XDC6</t>
+  </si>
+  <si>
+    <t>ORCL 6 1/8 08/03/65</t>
+  </si>
+  <si>
+    <t>91825CAE5</t>
+  </si>
+  <si>
+    <t>VDCM 2025-AZ C</t>
+  </si>
+  <si>
+    <t>08164JAC7</t>
+  </si>
+  <si>
+    <t>BMARK 2026-B43 A5</t>
+  </si>
+  <si>
+    <t>12636YAJ1</t>
+  </si>
+  <si>
+    <t>CRHID 5 02/09/36</t>
+  </si>
+  <si>
+    <t>23338VAZ9</t>
+  </si>
+  <si>
+    <t>DTE 5.85 05/15/55</t>
+  </si>
+  <si>
+    <t>26442UAE4</t>
+  </si>
+  <si>
+    <t>DUK 3.6 09/15/47</t>
+  </si>
+  <si>
+    <t>29273VAW0</t>
+  </si>
+  <si>
+    <t>ET 5.95 05/15/54</t>
+  </si>
+  <si>
+    <t>30225VAV9</t>
+  </si>
+  <si>
+    <t>EXR 4.95 01/15/33</t>
+  </si>
+  <si>
+    <t>316773DF4</t>
+  </si>
+  <si>
+    <t>FITB 4.337 04/25/33</t>
+  </si>
+  <si>
+    <t>37959GAF4</t>
+  </si>
+  <si>
+    <t>GBLATL 6 3/4 03/15/54</t>
+  </si>
+  <si>
+    <t>46284VAN1</t>
+  </si>
+  <si>
+    <t>IRM 4 1/2 02/15/31</t>
+  </si>
+  <si>
+    <t>472140AF9</t>
+  </si>
+  <si>
+    <t>JBS 5 1/2 01/15/36</t>
+  </si>
+  <si>
+    <t>629377DB5</t>
+  </si>
+  <si>
+    <t>NRG 5.407 10/15/35</t>
+  </si>
+  <si>
+    <t>67066GAV6</t>
+  </si>
+  <si>
+    <t>NVDA 5 5/8 06/15/56</t>
+  </si>
+  <si>
+    <t>68389XDP7</t>
+  </si>
+  <si>
+    <t>ORCL 5 7/8 09/26/45</t>
+  </si>
+  <si>
     <t>RECPAY</t>
   </si>
   <si>
     <t>Receivables/Payables</t>
   </si>
   <si>
-    <t>00202DAA5</t>
-[...266 lines deleted...]
-    <t>QTSII 2026-3A A2</t>
+    <t>878091BH9</t>
+  </si>
+  <si>
+    <t>TIAAGL 6.05 06/15/56</t>
+  </si>
+  <si>
+    <t>90932LAH0</t>
+  </si>
+  <si>
+    <t>UAL 4 5/8 04/15/29</t>
+  </si>
+  <si>
+    <t>91836LAB8</t>
+  </si>
+  <si>
+    <t>VSPOPT 5.4 06/01/33</t>
+  </si>
+  <si>
+    <t>031162DS6</t>
+  </si>
+  <si>
+    <t>AMGN 5.6 03/02/43</t>
+  </si>
+  <si>
+    <t>08163YAC5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V7 A3</t>
+  </si>
+  <si>
+    <t>14688RAA8</t>
+  </si>
+  <si>
+    <t>CARVL 2024-3A A1</t>
+  </si>
+  <si>
+    <t>31418FF36</t>
+  </si>
+  <si>
+    <t>FN MA5585</t>
+  </si>
+  <si>
+    <t>74350LAB0</t>
+  </si>
+  <si>
+    <t>PROTAR 5 1/2 04/01/34</t>
+  </si>
+  <si>
+    <t>852060AT9</t>
+  </si>
+  <si>
+    <t>S 8 3/4 03/15/32</t>
+  </si>
+  <si>
+    <t>862121AC4</t>
+  </si>
+  <si>
+    <t>STOR 2 3/4 11/18/30</t>
+  </si>
+  <si>
+    <t>91282CPZ8</t>
+  </si>
+  <si>
+    <t>T 4 1/8 02/15/36</t>
+  </si>
+  <si>
+    <t>03769M205</t>
+  </si>
+  <si>
+    <t>APO 7 5/8</t>
+  </si>
+  <si>
+    <t>24703DBX8</t>
+  </si>
+  <si>
+    <t>DELL 5 1/4 02/15/37</t>
+  </si>
+  <si>
+    <t>25179MBM4</t>
+  </si>
+  <si>
+    <t>DVN 5.4 02/15/35</t>
+  </si>
+  <si>
+    <t>35671DBC8</t>
+  </si>
+  <si>
+    <t>FCX 5.45 03/15/43</t>
+  </si>
+  <si>
+    <t>38384DCA3</t>
+  </si>
+  <si>
+    <t>GNR 2023-154 GA</t>
+  </si>
+  <si>
+    <t>78450XAA6</t>
+  </si>
+  <si>
+    <t>SMB 2024-E A1A</t>
+  </si>
+  <si>
+    <t>95000U2G7</t>
+  </si>
+  <si>
+    <t>WFC 2.879 10/30/30</t>
+  </si>
+  <si>
+    <t>06644VBM1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR9 AS</t>
+  </si>
+  <si>
+    <t>097751CE9</t>
+  </si>
+  <si>
+    <t>BBDBCN 5 7/8 01/15/35</t>
+  </si>
+  <si>
+    <t>064058AS9</t>
+  </si>
+  <si>
+    <t>BK 5 5/8 PERP</t>
+  </si>
+  <si>
+    <t>081919AS1</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V9 AS</t>
+  </si>
+  <si>
+    <t>61779RBK6</t>
+  </si>
+  <si>
+    <t>MSBAM 2025-5C2 A3</t>
+  </si>
+  <si>
+    <t>77311WAF8</t>
+  </si>
+  <si>
+    <t>RKT 6 1/2 06/15/34</t>
+  </si>
+  <si>
+    <t>034863BF6</t>
+  </si>
+  <si>
+    <t>AALLN 6 04/05/54</t>
+  </si>
+  <si>
+    <t>03743QAT5</t>
+  </si>
+  <si>
+    <t>APA 6 3/4 02/15/55</t>
+  </si>
+  <si>
+    <t>032095BA8</t>
+  </si>
+  <si>
+    <t>APH 4 5/8 02/15/36</t>
+  </si>
+  <si>
+    <t>01741RAP7</t>
+  </si>
+  <si>
+    <t>ATI 5 7/8 06/15/33</t>
+  </si>
+  <si>
+    <t>06738EBK0</t>
+  </si>
+  <si>
+    <t>BACR 5.088 06/20/30</t>
+  </si>
+  <si>
+    <t>20681AAE1</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 C</t>
+  </si>
+  <si>
+    <t>23345MAD9</t>
+  </si>
+  <si>
+    <t>DTMINC 5.8 12/15/34</t>
+  </si>
+  <si>
+    <t>33767BAK5</t>
+  </si>
+  <si>
+    <t>FE 4 3/4 01/15/33</t>
+  </si>
+  <si>
+    <t>36143L2L8</t>
+  </si>
+  <si>
+    <t>GBLATL 5 1/2 01/08/29</t>
+  </si>
+  <si>
+    <t>38179RAG0</t>
+  </si>
+  <si>
+    <t>GCRED 5.6 04/15/31</t>
+  </si>
+  <si>
+    <t>38152BAH4</t>
+  </si>
+  <si>
+    <t>GSCRED 5 7/8 01/31/31</t>
   </si>
   <si>
     <t>68622TAB7</t>
   </si>
   <si>
     <t>OGN 5 1/8 04/30/31</t>
   </si>
   <si>
-    <t>3132E0T36</t>
-[...638 lines deleted...]
-    <t>RKT 6 1/2 06/15/34</t>
+    <t>71845JAC2</t>
+  </si>
+  <si>
+    <t>PECO 4.95 01/15/35</t>
+  </si>
+  <si>
+    <t>84265VAK1</t>
+  </si>
+  <si>
+    <t>SCCO 5.35 06/24/36</t>
   </si>
   <si>
     <t>78397DAD0</t>
   </si>
   <si>
     <t>SECBEN 7.2 10/30/34</t>
   </si>
   <si>
+    <t>84615QAC7</t>
+  </si>
+  <si>
+    <t>SPCX 5.65 07/15/33</t>
+  </si>
+  <si>
+    <t>816851BH1</t>
+  </si>
+  <si>
+    <t>SRE 3.8 02/01/38</t>
+  </si>
+  <si>
     <t>00206RNQ1</t>
   </si>
   <si>
     <t>T 6.3 10/30/66</t>
   </si>
   <si>
-    <t>034863BF6</t>
-[...14 lines deleted...]
-    <t>ATI 5 7/8 06/15/33</t>
+    <t>92212KAJ5</t>
+  </si>
+  <si>
+    <t>VDC 2025-2A A2</t>
+  </si>
+  <si>
+    <t>00973RAP8</t>
+  </si>
+  <si>
+    <t>AKERBP 5.8 10/01/54</t>
+  </si>
+  <si>
+    <t>02073LAC5</t>
+  </si>
+  <si>
+    <t>ALPGEN 6 1/4 01/15/34</t>
+  </si>
+  <si>
+    <t>025676AQ0</t>
+  </si>
+  <si>
+    <t>ANGINC 6 07/15/35</t>
   </si>
   <si>
     <t>11135FCY5</t>
   </si>
   <si>
     <t>AVGO 4.8 02/15/36</t>
   </si>
   <si>
+    <t>00929JAC0</t>
+  </si>
+  <si>
+    <t>AYR 5 09/15/30</t>
+  </si>
+  <si>
+    <t>097023CX1</t>
+  </si>
+  <si>
+    <t>BA 5.93 05/01/60</t>
+  </si>
+  <si>
     <t>05635JAB6</t>
   </si>
   <si>
     <t>BACARD 5.4 06/15/33</t>
   </si>
   <si>
-    <t>06738EBK0</t>
-[...38 lines deleted...]
-    <t>GSCRED 5 7/8 01/31/31</t>
+    <t>761713BB1</t>
+  </si>
+  <si>
+    <t>BATSLN 5.85 08/15/45</t>
+  </si>
+  <si>
+    <t>14040HDA0</t>
+  </si>
+  <si>
+    <t>COF 6.377 06/08/34</t>
+  </si>
+  <si>
+    <t>12661PAC3</t>
+  </si>
+  <si>
+    <t>CSLAU 4 1/4 04/27/32</t>
+  </si>
+  <si>
+    <t>126650EF3</t>
+  </si>
+  <si>
+    <t>CVS 6.05 06/01/54</t>
+  </si>
+  <si>
+    <t>62886HBR1</t>
+  </si>
+  <si>
+    <t>NCLH 6 3/4 02/01/32</t>
+  </si>
+  <si>
+    <t>7591EPAV2</t>
+  </si>
+  <si>
+    <t>RF 5.502 09/06/35</t>
   </si>
   <si>
     <t>76209PAJ2</t>
   </si>
   <si>
     <t>RGA 5 08/25/32</t>
   </si>
   <si>
     <t>68218WAA2</t>
   </si>
   <si>
     <t>RGA 6.722 05/15/55</t>
   </si>
   <si>
-    <t>84265VAK1</t>
-[...4 lines deleted...]
-  <si>
     <t>78397DAC2</t>
   </si>
   <si>
     <t>SECBEN 6 1/2 PERP</t>
   </si>
   <si>
-    <t>84615QAC7</t>
-[...14 lines deleted...]
-    <t>VDC 2025-2A A2</t>
+    <t>86562MCB4</t>
+  </si>
+  <si>
+    <t>SUMIBK 2.13 07/08/30</t>
+  </si>
+  <si>
+    <t>87264ADD4</t>
+  </si>
+  <si>
+    <t>TMUS 6 06/15/54</t>
+  </si>
+  <si>
+    <t>USDF</t>
+  </si>
+  <si>
+    <t>US DOLLAR FUTURE</t>
   </si>
   <si>
     <t>95000U2Q5</t>
   </si>
   <si>
     <t>WFC 3.068 04/30/41</t>
   </si>
   <si>
     <t>893521AB0</t>
   </si>
   <si>
     <t>Y 8 11/30/39</t>
   </si>
   <si>
+    <t>06211FBF4</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 B</t>
+  </si>
+  <si>
+    <t>12189LAG6</t>
+  </si>
+  <si>
+    <t>BNSF 4.95 09/15/41</t>
+  </si>
+  <si>
+    <t>149123CL3</t>
+  </si>
+  <si>
+    <t>CAT 5.2 05/15/35</t>
+  </si>
+  <si>
+    <t>15189XBE7</t>
+  </si>
+  <si>
+    <t>CNP 5.15 03/01/34</t>
+  </si>
+  <si>
+    <t>02079KCQ8</t>
+  </si>
+  <si>
+    <t>GOOGL 4 7/8 08/15/31</t>
+  </si>
+  <si>
+    <t>55336VAM2</t>
+  </si>
+  <si>
+    <t>MPLX 4 1/2 04/15/38</t>
+  </si>
+  <si>
+    <t>606822CB8</t>
+  </si>
+  <si>
+    <t>MUFG 2.494 10/13/32</t>
+  </si>
+  <si>
+    <t>69047QAC6</t>
+  </si>
+  <si>
+    <t>OVV 6 1/4 07/15/33</t>
+  </si>
+  <si>
+    <t>86177CAA7</t>
+  </si>
+  <si>
+    <t>STONEB 8 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>969457CV0</t>
+  </si>
+  <si>
+    <t>WMB 5.15 03/15/36</t>
+  </si>
+  <si>
     <t>00253XAB7</t>
   </si>
   <si>
     <t>AAL 5 3/4 04/20/29</t>
   </si>
   <si>
-    <t>00973RAP8</t>
-[...166 lines deleted...]
-  <si>
     <t>04686JAJ0</t>
   </si>
   <si>
     <t>ATH 6 5/8 10/15/54</t>
   </si>
   <si>
     <t>05554VAE0</t>
   </si>
   <si>
     <t>BBCMS 2024-5C25 AS</t>
   </si>
   <si>
     <t>08163YAD3</t>
   </si>
   <si>
     <t>BMARK 2024-V7 AS</t>
   </si>
   <si>
     <t>125896BL3</t>
   </si>
   <si>
     <t>CMS 4.7 03/31/43</t>
   </si>
   <si>
     <t>20681AAJ0</t>
   </si>
   <si>
     <t>CONE 2026-DFW3 E</t>
   </si>
   <si>
+    <t>29273VBK5</t>
+  </si>
+  <si>
+    <t>ET 5.35 01/15/36</t>
+  </si>
+  <si>
+    <t>3137H9UJ6</t>
+  </si>
+  <si>
+    <t>FHR 5300 AB</t>
+  </si>
+  <si>
+    <t>38381XEZ5</t>
+  </si>
+  <si>
+    <t>GNR 2019-90 AB</t>
+  </si>
+  <si>
+    <t>46266TAF5</t>
+  </si>
+  <si>
+    <t>IQV 6 1/4 02/01/29</t>
+  </si>
+  <si>
+    <t>47233WLL1</t>
+  </si>
+  <si>
+    <t>JEF 5 1/2 02/15/36</t>
+  </si>
+  <si>
+    <t>143658CA8</t>
+  </si>
+  <si>
+    <t>CCL 5 3/4 08/01/32</t>
+  </si>
+  <si>
+    <t>174610BF1</t>
+  </si>
+  <si>
+    <t>CFG 5.841 01/23/30</t>
+  </si>
+  <si>
+    <t>20681AAA9</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 A</t>
+  </si>
+  <si>
+    <t>24703DBT7</t>
+  </si>
+  <si>
+    <t>DELL 4 3/4 10/06/32</t>
+  </si>
+  <si>
     <t>29359UAF6</t>
   </si>
   <si>
     <t>ESGR 6.693 07/15/37</t>
   </si>
   <si>
-    <t>29273VBK5</t>
-[...26 lines deleted...]
-    <t>JEF 5 1/2 02/15/36</t>
+    <t>37892AAA8</t>
+  </si>
+  <si>
+    <t>GNL 3 3/4 12/15/27</t>
+  </si>
+  <si>
+    <t>46647TAS7</t>
+  </si>
+  <si>
+    <t>JPMCC 2017-JP5 A5</t>
+  </si>
+  <si>
+    <t>529043AE1</t>
+  </si>
+  <si>
+    <t>LXP 2.7 09/15/30</t>
   </si>
   <si>
     <t>68389XEB7</t>
   </si>
   <si>
     <t>ORCL 6.7 02/04/56</t>
   </si>
   <si>
+    <t>19416MAB5</t>
+  </si>
+  <si>
+    <t>PR 5 7/8 07/01/29</t>
+  </si>
+  <si>
+    <t>87167WDC6</t>
+  </si>
+  <si>
+    <t>SYMP 2021-25A AR</t>
+  </si>
+  <si>
     <t>04018VAA1</t>
   </si>
   <si>
     <t>ARES 4 1/8 06/30/51</t>
   </si>
   <si>
-    <t>143658CA8</t>
-[...46 lines deleted...]
-  <si>
     <t>861932AA9</t>
   </si>
   <si>
     <t>ATSG 7 1/4 03/15/32</t>
   </si>
   <si>
+    <t>06763AAJ0</t>
+  </si>
+  <si>
+    <t>BARPCC 6 1/2 08/18/31</t>
+  </si>
+  <si>
+    <t>127190AE6</t>
+  </si>
+  <si>
+    <t>CACI 6 3/8 06/15/33</t>
+  </si>
+  <si>
+    <t>29359UAC3</t>
+  </si>
+  <si>
+    <t>ESGR 3.1 09/01/31</t>
+  </si>
+  <si>
+    <t>3622AB2M3</t>
+  </si>
+  <si>
+    <t>G2 786280</t>
+  </si>
+  <si>
+    <t>61748UAP7</t>
+  </si>
+  <si>
+    <t>MS 5.314 01/18/41</t>
+  </si>
+  <si>
+    <t>65339KBZ2</t>
+  </si>
+  <si>
+    <t>NEE 2.44 01/15/32</t>
+  </si>
+  <si>
+    <t>645370AG2</t>
+  </si>
+  <si>
+    <t>NWHM 8 1/2 11/01/30</t>
+  </si>
+  <si>
+    <t>682691AL4</t>
+  </si>
+  <si>
+    <t>OMF 6 1/8 05/15/30</t>
+  </si>
+  <si>
+    <t>69318FAN8</t>
+  </si>
+  <si>
+    <t>PBFENE 7 1/4 06/01/34</t>
+  </si>
+  <si>
+    <t>70932MAH0</t>
+  </si>
+  <si>
+    <t>PFSI 6 3/4 02/15/34</t>
+  </si>
+  <si>
+    <t>718172BL2</t>
+  </si>
+  <si>
+    <t>PM 4 1/4 11/10/44</t>
+  </si>
+  <si>
+    <t>910047AM1</t>
+  </si>
+  <si>
+    <t>UAL 4 7/8 03/01/29</t>
+  </si>
+  <si>
     <t>06211CAG0</t>
   </si>
   <si>
     <t>BANK5 2023-5YR2 A3</t>
   </si>
   <si>
     <t>06211FBA5</t>
   </si>
   <si>
     <t>BANK5 2023-5YR4 AS</t>
   </si>
   <si>
-    <t>127190AE6</t>
-[...58 lines deleted...]
-  <si>
     <t>05614JAC9</t>
   </si>
   <si>
     <t>BX 2024-VLT5 B</t>
   </si>
   <si>
     <t>1248EPCP6</t>
   </si>
   <si>
     <t>CHTR 4 1/4 01/15/34</t>
   </si>
   <si>
     <t>161175CQ5</t>
   </si>
   <si>
     <t>CHTR 6.1 06/01/29</t>
   </si>
   <si>
     <t>201723AS2</t>
   </si>
   <si>
     <t>CMC 5 3/4 11/15/33</t>
   </si>
   <si>
     <t>36264KAV2</t>
   </si>
   <si>
     <t>GSMS 2020-GSA2 A5</t>
   </si>
   <si>
     <t>50190KAQ3</t>
   </si>
   <si>
     <t>LCM 40A A2R</t>
   </si>
   <si>
     <t>30303M8V7</t>
   </si>
   <si>
     <t>META 5.4 08/15/54</t>
   </si>
   <si>
     <t>67740QAH9</t>
   </si>
   <si>
     <t>OHNAT 5.55 01/24/30</t>
   </si>
   <si>
-    <t>682691AL4</t>
-[...4 lines deleted...]
-  <si>
     <t>67103HAP2</t>
   </si>
   <si>
     <t>ORLY 5.1 03/12/36</t>
   </si>
   <si>
-    <t>69318FAN8</t>
-[...4 lines deleted...]
-  <si>
     <t>72133PAL7</t>
   </si>
   <si>
     <t>PIPK 2020-5A A1R</t>
   </si>
   <si>
     <t>816851BJ7</t>
   </si>
   <si>
     <t>SRE 4 02/01/48</t>
   </si>
   <si>
     <t>69867RAA5</t>
   </si>
   <si>
     <t>TIHLLC 7 1/8 06/01/31</t>
   </si>
   <si>
     <t>03990BAA9</t>
   </si>
   <si>
     <t>ARES 6 3/8 11/10/28</t>
   </si>
   <si>
     <t>3132DQUF1</t>
@@ -1909,312 +1939,324 @@
   <si>
     <t>641423CH9</t>
   </si>
   <si>
     <t>BRKHEC 6 1/4 05/15/55</t>
   </si>
   <si>
     <t>12532BAD9</t>
   </si>
   <si>
     <t>CFCRE 2016-C7 A3</t>
   </si>
   <si>
     <t>927804GX6</t>
   </si>
   <si>
     <t>D 4.95 03/15/36</t>
   </si>
   <si>
     <t>55389QAA5</t>
   </si>
   <si>
     <t>MVWOT 2024-2A A</t>
   </si>
   <si>
+    <t>86765LAT4</t>
+  </si>
+  <si>
+    <t>SUN 4 1/2 05/15/29</t>
+  </si>
+  <si>
+    <t>00287YES4</t>
+  </si>
+  <si>
+    <t>ABBV 6 09/15/56</t>
+  </si>
+  <si>
+    <t>06541QBE4</t>
+  </si>
+  <si>
+    <t>BANK 2022-BNK43 AS</t>
+  </si>
+  <si>
+    <t>08161CAJ0</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B2 AS</t>
+  </si>
+  <si>
+    <t>08163TAD4</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 AS</t>
+  </si>
+  <si>
+    <t>233063AT3</t>
+  </si>
+  <si>
+    <t>DBJPM 2020-C9 A5</t>
+  </si>
+  <si>
+    <t>30040WAP3</t>
+  </si>
+  <si>
+    <t>ES 3 3/8 03/01/32</t>
+  </si>
+  <si>
+    <t>428102AH0</t>
+  </si>
+  <si>
+    <t>HESM 5 7/8 03/01/28</t>
+  </si>
+  <si>
+    <t>573284BG0</t>
+  </si>
+  <si>
+    <t>MLM 6 3/8 08/15/56</t>
+  </si>
+  <si>
+    <t>61691NAE5</t>
+  </si>
+  <si>
+    <t>MSC 2017-HR2 A4</t>
+  </si>
+  <si>
     <t>69121KAH7</t>
   </si>
   <si>
     <t>OBDC 5.95 03/15/29</t>
   </si>
   <si>
-    <t>86765LAT4</t>
-[...8 lines deleted...]
-    <t>BANK 2022-BNK43 AS</t>
+    <t>05377RJK1</t>
+  </si>
+  <si>
+    <t>AESOP 2024-3A A</t>
+  </si>
+  <si>
+    <t>08162PAZ4</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B1 AM</t>
+  </si>
+  <si>
+    <t>081927AB1</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 A3</t>
+  </si>
+  <si>
+    <t>05614JAA3</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 A</t>
+  </si>
+  <si>
+    <t>12515ABE9</t>
+  </si>
+  <si>
+    <t>CD 2016-CD2 A4</t>
+  </si>
+  <si>
+    <t>30297CAJ1</t>
+  </si>
+  <si>
+    <t>FRESB 2018-SB52 A10F</t>
+  </si>
+  <si>
+    <t>46645UAT4</t>
+  </si>
+  <si>
+    <t>JPMCC 2016-JP4 A4</t>
+  </si>
+  <si>
+    <t>95000YBB0</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 AS</t>
+  </si>
+  <si>
+    <t>454889AQ9</t>
+  </si>
+  <si>
+    <t>AEP 4.55 03/15/46</t>
+  </si>
+  <si>
+    <t>03027WAK8</t>
+  </si>
+  <si>
+    <t>AMETOW 3.652 03/23/28</t>
+  </si>
+  <si>
+    <t>06541DBH6</t>
+  </si>
+  <si>
+    <t>BANK 2023-BNK46 A4</t>
   </si>
   <si>
     <t>071813CS6</t>
   </si>
   <si>
     <t>BAX 2.539 02/01/32</t>
   </si>
   <si>
-    <t>08161CAJ0</t>
-[...100 lines deleted...]
-  <si>
     <t>055986AF0</t>
   </si>
   <si>
     <t>BMO 2023-5C1 AS</t>
   </si>
   <si>
     <t>096933AG1</t>
   </si>
   <si>
     <t>BMO 2025-5C9 AS</t>
   </si>
   <si>
     <t>29375QAD0</t>
   </si>
   <si>
     <t>EFF 2024-3 A4</t>
   </si>
   <si>
     <t>31397AEQ2</t>
   </si>
   <si>
     <t>FHR 3197 DZ</t>
   </si>
   <si>
     <t>3136ALFG1</t>
   </si>
   <si>
     <t>FNR 2014-66 QZ</t>
   </si>
   <si>
+    <t>46284VAR2</t>
+  </si>
+  <si>
+    <t>IRM 6 1/4 01/15/35</t>
+  </si>
+  <si>
+    <t>06541TBF5</t>
+  </si>
+  <si>
+    <t>BANK 2020-BN29 A4</t>
+  </si>
+  <si>
     <t>36251XAR8</t>
   </si>
   <si>
     <t>GSMS 2016-GS4 A4</t>
   </si>
   <si>
-    <t>46284VAR2</t>
-[...8 lines deleted...]
-    <t>BANK 2020-BN29 A4</t>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>US DOLLARS</t>
   </si>
   <si>
     <t>95002UAJ0</t>
   </si>
   <si>
     <t>WFCM 2020-C58 A4</t>
   </si>
   <si>
     <t>03958CAA7</t>
   </si>
   <si>
     <t>AROC 6 02/01/34</t>
   </si>
   <si>
     <t>06051GLH0</t>
   </si>
   <si>
     <t>BAC 5.288 04/25/34</t>
   </si>
   <si>
     <t>3137BGAW9</t>
   </si>
   <si>
     <t>FHR 4427 KA</t>
   </si>
   <si>
     <t>3136ANBQ9</t>
   </si>
   <si>
     <t>FNR 2015-16 MC</t>
   </si>
   <si>
     <t>36297F6C1</t>
   </si>
   <si>
     <t>GN 711067</t>
   </si>
   <si>
-    <t>595017BL7</t>
-[...10 lines deleted...]
-  <si>
     <t>17308CC53</t>
   </si>
   <si>
     <t>C 2.976 11/05/30</t>
   </si>
   <si>
     <t>723787AQ0</t>
   </si>
   <si>
     <t>PXD 1.9 08/15/30</t>
   </si>
   <si>
+    <t>TYU6 COM</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE (CBT)SEP26</t>
+  </si>
+  <si>
     <t>UXYU6 COM</t>
   </si>
   <si>
     <t>US 10YR ULTRA FUT SEP26</t>
   </si>
   <si>
     <t>TUU6 COM</t>
   </si>
   <si>
     <t>US 2YR NOTE (CBT) SEP26</t>
   </si>
   <si>
     <t>FVU6 COM</t>
   </si>
   <si>
     <t>US 5YR NOTE (CBT) SEP26</t>
   </si>
   <si>
     <t>USU6 COM</t>
   </si>
   <si>
     <t>US LONG BOND(CBT) SEP26</t>
   </si>
   <si>
-    <t>USD</t>
-[...2 lines deleted...]
-    <t>US DOLLARS</t>
+    <t>WNU6 COM</t>
+  </si>
+  <si>
+    <t>US ULTRA BOND CBT SEP26</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2542,51 +2584,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I355"/>
+  <dimension ref="A1:I362"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -2604,10334 +2646,10537 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>21761500</v>
+        <v>19166300</v>
       </c>
       <c r="F2" s="2">
-        <v>86.619141</v>
+        <v>85.285156</v>
       </c>
       <c r="G2" s="3">
-        <v>18849624.37</v>
+        <v>16346008.85</v>
       </c>
       <c r="H2" s="4">
-        <v>0.031540233979</v>
+        <v>0.026985995775</v>
       </c>
       <c r="I2" s="5">
-        <v>0.031544230216</v>
+        <v>0.026989538628</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
-        <v>32918400</v>
+        <v>33046400</v>
       </c>
       <c r="F3" s="2">
-        <v>47.414062</v>
+        <v>46.792969</v>
       </c>
       <c r="G3" s="3">
-        <v>15607950.59</v>
+        <v>15463391.71</v>
       </c>
       <c r="H3" s="4">
-        <v>0.026116086122</v>
+        <v>0.025528863162</v>
       </c>
       <c r="I3" s="5">
-        <v>0.026119395105</v>
+        <v>0.025532214715</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>11337800</v>
+        <v>19300600</v>
       </c>
       <c r="F4" s="2">
-        <v>96.003344</v>
+        <v>67.695312</v>
       </c>
       <c r="G4" s="3">
-        <v>11350857.43</v>
+        <v>13065601.39</v>
       </c>
       <c r="H4" s="4">
-        <v>0.018992882414</v>
+        <v>0.021570296884</v>
       </c>
       <c r="I4" s="5">
-        <v>0.018995288866</v>
+        <v>0.021573128737</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>8539010.74</v>
+        <v>9176211.65</v>
       </c>
       <c r="F5" s="2">
-        <v>100</v>
+        <v>90.91080100000001</v>
       </c>
       <c r="G5" s="3">
-        <v>8539010.74</v>
+        <v>8342167.51</v>
       </c>
       <c r="H5" s="4">
-        <v>0.014287945023</v>
+        <v>0.013772273052</v>
       </c>
       <c r="I5" s="5">
-        <v>0.014289755346</v>
+        <v>0.013774081143</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>9256895.92</v>
+        <v>8033250.164</v>
       </c>
       <c r="F6" s="2">
-        <v>90.982275</v>
+        <v>97.403972</v>
       </c>
       <c r="G6" s="3">
-        <v>8422134.5</v>
+        <v>7824704.74</v>
       </c>
       <c r="H6" s="4">
-        <v>0.014092381238</v>
+        <v>0.012917982056</v>
       </c>
       <c r="I6" s="5">
-        <v>0.014094166783</v>
+        <v>0.012919677991</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>11938400</v>
+        <v>8075898.005</v>
       </c>
       <c r="F7" s="2">
-        <v>68.144531</v>
+        <v>95.4021</v>
       </c>
       <c r="G7" s="3">
-        <v>8135366.69</v>
+        <v>7704576.29</v>
       </c>
       <c r="H7" s="4">
-        <v>0.013612545473</v>
+        <v>0.012719659281</v>
       </c>
       <c r="I7" s="5">
-        <v>0.013614270221</v>
+        <v>0.012721329179</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>8112882.874</v>
+        <v>7996972.962</v>
       </c>
       <c r="F8" s="2">
-        <v>97.81348</v>
+        <v>92.713931</v>
       </c>
       <c r="G8" s="3">
-        <v>7935493.07</v>
+        <v>7414307.99</v>
       </c>
       <c r="H8" s="4">
-        <v>0.013278105875</v>
+        <v>0.012240448784</v>
       </c>
       <c r="I8" s="5">
-        <v>0.013279788249</v>
+        <v>0.01224205577</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>8174831.455</v>
+        <v>8722953.761</v>
       </c>
       <c r="F9" s="2">
-        <v>95.28975</v>
+        <v>84.16012000000001</v>
       </c>
       <c r="G9" s="3">
-        <v>7789776.46</v>
+        <v>7341248.35</v>
       </c>
       <c r="H9" s="4">
-        <v>0.013034284783</v>
+        <v>0.01211983297</v>
       </c>
       <c r="I9" s="5">
-        <v>0.013035936264</v>
+        <v>0.01212142412</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>8072299.902</v>
+        <v>6968219.74</v>
       </c>
       <c r="F10" s="2">
-        <v>92.958735</v>
+        <v>100</v>
       </c>
       <c r="G10" s="3">
-        <v>7503907.87</v>
+        <v>6968219.74</v>
       </c>
       <c r="H10" s="4">
-        <v>0.012555953661</v>
+        <v>0.011503991594</v>
       </c>
       <c r="I10" s="5">
-        <v>0.012557544536</v>
+        <v>0.011505501894</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>8817705.021</v>
+        <v>6873300</v>
       </c>
       <c r="F11" s="2">
-        <v>84.411175</v>
+        <v>96.68276299999999</v>
       </c>
       <c r="G11" s="3">
-        <v>7443128.42</v>
+        <v>6916823.16</v>
       </c>
       <c r="H11" s="4">
-        <v>0.012454254111</v>
+        <v>0.011419139815</v>
       </c>
       <c r="I11" s="5">
-        <v>0.0124558321</v>
+        <v>0.011420638975</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>7705165.41</v>
+        <v>7638735.24</v>
       </c>
       <c r="F12" s="2">
-        <v>88.678397</v>
+        <v>89.09217099999999</v>
       </c>
       <c r="G12" s="3">
-        <v>6832817.17</v>
+        <v>6805515.06</v>
       </c>
       <c r="H12" s="4">
-        <v>0.011433047583</v>
+        <v>0.011235378762</v>
       </c>
       <c r="I12" s="5">
-        <v>0.011434496183</v>
+        <v>0.011236853797</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>6824070.682</v>
+        <v>6749714.992</v>
       </c>
       <c r="F13" s="2">
-        <v>99.52090800000001</v>
+        <v>99.40536400000001</v>
       </c>
       <c r="G13" s="3">
-        <v>6791377.11</v>
+        <v>6709578.76</v>
       </c>
       <c r="H13" s="4">
-        <v>0.011363707772</v>
+        <v>0.011076995345</v>
       </c>
       <c r="I13" s="5">
-        <v>0.011365147586</v>
+        <v>0.011078449586</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
-        <v>6433364.14</v>
+        <v>8220500</v>
       </c>
       <c r="F14" s="2">
-        <v>97.332184</v>
+        <v>75.179688</v>
       </c>
       <c r="G14" s="3">
-        <v>6261733.82</v>
+        <v>6180146.25</v>
       </c>
       <c r="H14" s="4">
-        <v>0.010477479339</v>
+        <v>0.010202943246</v>
       </c>
       <c r="I14" s="5">
-        <v>0.010478806865</v>
+        <v>0.010204282738</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>8172500</v>
+        <v>6320566.55</v>
       </c>
       <c r="F15" s="2">
-        <v>75.902344</v>
+        <v>97.223887</v>
       </c>
       <c r="G15" s="3">
-        <v>6203119.06</v>
+        <v>6145100.48</v>
       </c>
       <c r="H15" s="4">
-        <v>0.010379401882</v>
+        <v>0.010145085389</v>
       </c>
       <c r="I15" s="5">
-        <v>0.010380716982</v>
+        <v>0.010146417285</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>6314584.915</v>
+        <v>6278326.485</v>
       </c>
       <c r="F16" s="2">
-        <v>95.893164</v>
+        <v>95.385153</v>
       </c>
       <c r="G16" s="3">
-        <v>6055255.27</v>
+        <v>5988591.32</v>
       </c>
       <c r="H16" s="4">
-        <v>0.010131988003</v>
+        <v>0.009886700882000001</v>
       </c>
       <c r="I16" s="5">
-        <v>0.010133271755</v>
+        <v>0.009887998856</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
         <v>5800000</v>
       </c>
       <c r="F17" s="2">
-        <v>100.1524</v>
+        <v>100.2451</v>
       </c>
       <c r="G17" s="3">
-        <v>5808839.2</v>
+        <v>5814215.8</v>
       </c>
       <c r="H17" s="4">
-        <v>0.009719671009</v>
+        <v>0.009598820386</v>
       </c>
       <c r="I17" s="5">
-        <v>0.009720902518999999</v>
+        <v>0.009600080565</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>6077753.929</v>
+        <v>5984427.799</v>
       </c>
       <c r="F18" s="2">
-        <v>94.669318</v>
+        <v>94.816684</v>
       </c>
       <c r="G18" s="3">
-        <v>5753768.19</v>
+        <v>5674236</v>
       </c>
       <c r="H18" s="4">
-        <v>0.009627523157</v>
+        <v>0.00936772456</v>
       </c>
       <c r="I18" s="5">
-        <v>0.009628742991</v>
+        <v>0.009368954400000001</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
         <v>5500000</v>
       </c>
       <c r="F19" s="2">
-        <v>101.28314</v>
+        <v>101.39906</v>
       </c>
       <c r="G19" s="3">
-        <v>5570572.7</v>
+        <v>5576948.3</v>
       </c>
       <c r="H19" s="4">
-        <v>0.009320990324</v>
+        <v>0.009207110103</v>
       </c>
       <c r="I19" s="5">
-        <v>0.009322171319999999</v>
+        <v>0.009208318857000001</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>5068916.0534</v>
+        <v>5405551.15</v>
       </c>
       <c r="F20" s="2">
-        <v>102.038668</v>
+        <v>94.91277700000001</v>
       </c>
       <c r="G20" s="3">
-        <v>5172254.42</v>
+        <v>5130558.71</v>
       </c>
       <c r="H20" s="4">
-        <v>0.008654502154</v>
+        <v>0.008470155429</v>
       </c>
       <c r="I20" s="5">
-        <v>0.008655598703999999</v>
+        <v>0.008471267431999999</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>5436223.78</v>
+        <v>5016446.7634</v>
       </c>
       <c r="F21" s="2">
-        <v>95.418734</v>
+        <v>101.951793</v>
       </c>
       <c r="G21" s="3">
-        <v>5187175.91</v>
+        <v>5114357.42</v>
       </c>
       <c r="H21" s="4">
-        <v>0.008679469608</v>
+        <v>0.008443408354999999</v>
       </c>
       <c r="I21" s="5">
-        <v>0.008680569322</v>
+        <v>0.008444516847000001</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>5009681.95</v>
+        <v>4978099.42</v>
       </c>
       <c r="F22" s="2">
-        <v>100.113771</v>
+        <v>99.87390499999999</v>
       </c>
       <c r="G22" s="3">
-        <v>5015381.52</v>
+        <v>4971822.29</v>
       </c>
       <c r="H22" s="4">
-        <v>0.008392013729</v>
+        <v>0.008208093877</v>
       </c>
       <c r="I22" s="5">
-        <v>0.008393077020999999</v>
+        <v>0.008209171475999999</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
         <v>4500000</v>
       </c>
       <c r="F23" s="2">
-        <v>101.24479</v>
+        <v>101.31267</v>
       </c>
       <c r="G23" s="3">
-        <v>4556015.55</v>
+        <v>4559070.15</v>
       </c>
       <c r="H23" s="4">
-        <v>0.00762337719</v>
+        <v>0.00752667204</v>
       </c>
       <c r="I23" s="5">
-        <v>0.007624343094</v>
+        <v>0.007527660178</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
         <v>4311000</v>
       </c>
       <c r="F24" s="2">
-        <v>104.03806</v>
+        <v>104.05435</v>
       </c>
       <c r="G24" s="3">
-        <v>4485080.77</v>
+        <v>4485783.03</v>
       </c>
       <c r="H24" s="4">
-        <v>0.007504685188</v>
+        <v>0.007405680673</v>
       </c>
       <c r="I24" s="5">
-        <v>0.007505636052</v>
+        <v>0.007406652927</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
         <v>4463000</v>
       </c>
       <c r="F25" s="2">
-        <v>100.39768</v>
+        <v>100.6001</v>
       </c>
       <c r="G25" s="3">
-        <v>4480748.46</v>
+        <v>4489782.46</v>
       </c>
       <c r="H25" s="4">
-        <v>0.00749743613</v>
+        <v>0.00741228343</v>
       </c>
       <c r="I25" s="5">
-        <v>0.007498386076</v>
+        <v>0.007413256551</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
         <v>4419000</v>
       </c>
       <c r="F26" s="2">
-        <v>100.22629</v>
+        <v>100.37047</v>
       </c>
       <c r="G26" s="3">
-        <v>4428999.76</v>
+        <v>4435371.07</v>
       </c>
       <c r="H26" s="4">
-        <v>0.007410847338</v>
+        <v>0.007322454429</v>
       </c>
       <c r="I26" s="5">
-        <v>0.007411786313</v>
+        <v>0.007323415757</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
         <v>4187000</v>
       </c>
       <c r="F27" s="2">
-        <v>102.17956</v>
+        <v>102.27839</v>
       </c>
       <c r="G27" s="3">
-        <v>4278258.18</v>
+        <v>4282396.19</v>
       </c>
       <c r="H27" s="4">
-        <v>0.007158618193</v>
+        <v>0.00706990474</v>
       </c>
       <c r="I27" s="5">
-        <v>0.00715952521</v>
+        <v>0.007070832911</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>4185679.35</v>
+        <v>4120341.45</v>
       </c>
       <c r="F28" s="2">
-        <v>102.586687</v>
+        <v>102.790976</v>
       </c>
       <c r="G28" s="3">
-        <v>4293949.77</v>
+        <v>4235339.19</v>
       </c>
       <c r="H28" s="4">
-        <v>0.00718487424</v>
+        <v>0.006992217277</v>
       </c>
       <c r="I28" s="5">
-        <v>0.007185784583</v>
+        <v>0.006993135249</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
         <v>4182000</v>
       </c>
       <c r="F29" s="2">
-        <v>100.029</v>
+        <v>100.0271</v>
       </c>
       <c r="G29" s="3">
-        <v>4183212.78</v>
+        <v>4183133.32</v>
       </c>
       <c r="H29" s="4">
-        <v>0.006999582977</v>
+        <v>0.006906029427</v>
       </c>
       <c r="I29" s="5">
-        <v>0.007000469844</v>
+        <v>0.006906936084</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>3987000</v>
+        <v>4084007.4</v>
       </c>
       <c r="F30" s="2">
-        <v>100.053615</v>
+        <v>100.1322</v>
       </c>
       <c r="G30" s="3">
-        <v>3989137.63</v>
+        <v>4089406.46</v>
       </c>
       <c r="H30" s="4">
-        <v>0.006674845703</v>
+        <v>0.006751293626</v>
       </c>
       <c r="I30" s="5">
-        <v>0.006675691425</v>
+        <v>0.006752179969</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
         <v>3910000</v>
       </c>
       <c r="F31" s="2">
-        <v>102.27704</v>
+        <v>101.81008</v>
       </c>
       <c r="G31" s="3">
-        <v>3999032.26</v>
+        <v>3980774.13</v>
       </c>
       <c r="H31" s="4">
-        <v>0.006691401952</v>
+        <v>0.006571950056</v>
       </c>
       <c r="I31" s="5">
-        <v>0.006692249772</v>
+        <v>0.006572812853</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>3804000</v>
+        <v>3987000</v>
       </c>
       <c r="F32" s="2">
-        <v>100.15352</v>
+        <v>99.29608899999999</v>
       </c>
       <c r="G32" s="3">
-        <v>3809839.9</v>
+        <v>3958935.07</v>
       </c>
       <c r="H32" s="4">
-        <v>0.006374834827</v>
+        <v>0.006535895458</v>
       </c>
       <c r="I32" s="5">
-        <v>0.006375642536</v>
+        <v>0.006536753522</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>3800000</v>
+        <v>3804000</v>
       </c>
       <c r="F33" s="2">
-        <v>100.2809</v>
+        <v>100.15306</v>
       </c>
       <c r="G33" s="3">
-        <v>3810674.2</v>
+        <v>3809822.4</v>
       </c>
       <c r="H33" s="4">
-        <v>0.006376230822</v>
+        <v>0.006289721985</v>
       </c>
       <c r="I33" s="5">
-        <v>0.006377038709</v>
+        <v>0.00629054773</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>3679654.01</v>
+        <v>3800000</v>
       </c>
       <c r="F34" s="2">
-        <v>102.499903</v>
+        <v>100.2755</v>
       </c>
       <c r="G34" s="3">
-        <v>3771641.79</v>
+        <v>3810469</v>
       </c>
       <c r="H34" s="4">
-        <v>0.006310919637</v>
+        <v>0.006290789467</v>
       </c>
       <c r="I34" s="5">
-        <v>0.006311719248</v>
+        <v>0.006291615353</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
-        <v>3655000</v>
+        <v>3672511.38</v>
       </c>
       <c r="F35" s="2">
-        <v>100.93451</v>
+        <v>102.551013</v>
       </c>
       <c r="G35" s="3">
-        <v>3689156.34</v>
+        <v>3766197.62</v>
       </c>
       <c r="H35" s="4">
-        <v>0.006172900419</v>
+        <v>0.006217700849</v>
       </c>
       <c r="I35" s="5">
-        <v>0.006173682543</v>
+        <v>0.006218517139</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>3856000</v>
+        <v>3655000</v>
       </c>
       <c r="F36" s="2">
-        <v>95.813543</v>
+        <v>101.07468</v>
       </c>
       <c r="G36" s="3">
-        <v>3694570.22</v>
+        <v>3694279.55</v>
       </c>
       <c r="H36" s="4">
-        <v>0.006181959218</v>
+        <v>0.006098969683</v>
       </c>
       <c r="I36" s="5">
-        <v>0.00618274249</v>
+        <v>0.006099770385</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
-        <v>3652014.8</v>
+        <v>3888000</v>
       </c>
       <c r="F37" s="2">
-        <v>100.1467</v>
+        <v>95.532691</v>
       </c>
       <c r="G37" s="3">
-        <v>3657372.31</v>
+        <v>3714311.03</v>
       </c>
       <c r="H37" s="4">
-        <v>0.006119717614</v>
+        <v>0.006132040093</v>
       </c>
       <c r="I37" s="5">
-        <v>0.006120493</v>
+        <v>0.006132845137</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
-        <v>4021002.6062</v>
+        <v>4036081.3562</v>
       </c>
       <c r="F38" s="2">
-        <v>90.82117</v>
+        <v>90.61552</v>
       </c>
       <c r="G38" s="3">
-        <v>3651921.61</v>
+        <v>3657316.11</v>
       </c>
       <c r="H38" s="4">
-        <v>0.006110597213</v>
+        <v>0.006037945894</v>
       </c>
       <c r="I38" s="5">
-        <v>0.006111371443</v>
+        <v>0.006038738585</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
-        <v>3522000</v>
+        <v>3462454.357</v>
       </c>
       <c r="F39" s="2">
-        <v>102.15526</v>
+        <v>102.55203</v>
       </c>
       <c r="G39" s="3">
-        <v>3597908.26</v>
+        <v>3550817.23</v>
       </c>
       <c r="H39" s="4">
-        <v>0.006020219079</v>
+        <v>0.005862124488</v>
       </c>
       <c r="I39" s="5">
-        <v>0.006020981858</v>
+        <v>0.005862894097</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
-        <v>3510000</v>
+        <v>3522000</v>
       </c>
       <c r="F40" s="2">
-        <v>102.30792</v>
+        <v>102.20776</v>
       </c>
       <c r="G40" s="3">
-        <v>3591007.99</v>
+        <v>3599757.31</v>
       </c>
       <c r="H40" s="4">
-        <v>0.006008673174</v>
+        <v>0.005942920767</v>
       </c>
       <c r="I40" s="5">
-        <v>0.00600943449</v>
+        <v>0.005943700983</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
-        <v>3462454.357</v>
+        <v>3510000</v>
       </c>
       <c r="F41" s="2">
-        <v>102.41854</v>
+        <v>102.34615</v>
       </c>
       <c r="G41" s="3">
-        <v>3546195.2</v>
+        <v>3592349.87</v>
       </c>
       <c r="H41" s="4">
-        <v>0.005933689933</v>
+        <v>0.005930691653</v>
       </c>
       <c r="I41" s="5">
-        <v>0.005934441749</v>
+        <v>0.005931470263</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
-        <v>3506542.33</v>
+        <v>3449000</v>
       </c>
       <c r="F42" s="2">
-        <v>99.90179500000001</v>
+        <v>99.75717</v>
       </c>
       <c r="G42" s="3">
-        <v>3503098.73</v>
+        <v>3440624.79</v>
       </c>
       <c r="H42" s="4">
-        <v>0.005861578535</v>
+        <v>0.0056802053</v>
       </c>
       <c r="I42" s="5">
-        <v>0.005862321214</v>
+        <v>0.005680951025</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
-        <v>3449000</v>
+        <v>3470024.17</v>
       </c>
       <c r="F43" s="2">
-        <v>99.63788</v>
+        <v>99.726136</v>
       </c>
       <c r="G43" s="3">
-        <v>3436510.48</v>
+        <v>3460521.02</v>
       </c>
       <c r="H43" s="4">
-        <v>0.005750159395</v>
+        <v>0.005713052436</v>
       </c>
       <c r="I43" s="5">
-        <v>0.005750887956</v>
+        <v>0.005713802473</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>3388375.71</v>
+        <v>3364410.06</v>
       </c>
       <c r="F44" s="2">
-        <v>101.830563</v>
+        <v>101.78856</v>
       </c>
       <c r="G44" s="3">
-        <v>3450402.06</v>
+        <v>3424584.55</v>
       </c>
       <c r="H44" s="4">
-        <v>0.005773403556</v>
+        <v>0.005653724104</v>
       </c>
       <c r="I44" s="5">
-        <v>0.005774135062</v>
+        <v>0.005654466353</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
-        <v>3350000</v>
+        <v>3556902.9754</v>
       </c>
       <c r="F45" s="2">
-        <v>100.019</v>
+        <v>94.70018</v>
       </c>
       <c r="G45" s="3">
-        <v>3350636.5</v>
+        <v>3368393.52</v>
       </c>
       <c r="H45" s="4">
-        <v>0.0056064703</v>
+        <v>0.005560957058</v>
       </c>
       <c r="I45" s="5">
-        <v>0.005607180656</v>
+        <v>0.005561687127</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>3556902.9754</v>
+        <v>3350000</v>
       </c>
       <c r="F46" s="2">
-        <v>94.44464000000001</v>
+        <v>100.0162</v>
       </c>
       <c r="G46" s="3">
-        <v>3359304.21</v>
+        <v>3350542.7</v>
       </c>
       <c r="H46" s="4">
-        <v>0.005620973592</v>
+        <v>0.005531486735</v>
       </c>
       <c r="I46" s="5">
-        <v>0.005621685785</v>
+        <v>0.005532212935</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
         <v>3262000</v>
       </c>
       <c r="F47" s="2">
-        <v>101.310936</v>
+        <v>100.827497</v>
       </c>
       <c r="G47" s="3">
-        <v>3304762.73</v>
+        <v>3288992.95</v>
       </c>
       <c r="H47" s="4">
-        <v>0.005529711775</v>
+        <v>0.005429872864</v>
       </c>
       <c r="I47" s="5">
-        <v>0.005530412405</v>
+        <v>0.005430585724</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
-        <v>3267972.8715</v>
+        <v>3264541.4015</v>
       </c>
       <c r="F48" s="2">
-        <v>99.735268</v>
+        <v>99.555087</v>
       </c>
       <c r="G48" s="3">
-        <v>3259321.5</v>
+        <v>3250017.03</v>
       </c>
       <c r="H48" s="4">
-        <v>0.005453676994</v>
+        <v>0.005365526636</v>
       </c>
       <c r="I48" s="5">
-        <v>0.005454367991</v>
+        <v>0.005366231049</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>3298616.63</v>
+        <v>3345300</v>
       </c>
       <c r="F49" s="2">
-        <v>1</v>
+        <v>96.371094</v>
       </c>
       <c r="G49" s="3">
-        <v>3298616.63</v>
+        <v>3223902.21</v>
       </c>
       <c r="H49" s="4">
-        <v>0.005519427776</v>
+        <v>0.005322413081</v>
       </c>
       <c r="I49" s="5">
-        <v>0.005520127104</v>
+        <v>0.005323111834</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>2874000</v>
+        <v>2898000</v>
       </c>
       <c r="F50" s="2">
-        <v>105.8991</v>
+        <v>105.5632</v>
       </c>
       <c r="G50" s="3">
-        <v>3043540.13</v>
+        <v>3059221.54</v>
       </c>
       <c r="H50" s="4">
-        <v>0.005092619676</v>
+        <v>0.005050538035</v>
       </c>
       <c r="I50" s="5">
-        <v>0.005093264926</v>
+        <v>0.005051201095</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>3021000</v>
+        <v>3045000</v>
       </c>
       <c r="F51" s="2">
-        <v>100.00902</v>
+        <v>100.567542</v>
       </c>
       <c r="G51" s="3">
-        <v>3021272.49</v>
+        <v>3062281.65</v>
       </c>
       <c r="H51" s="4">
-        <v>0.00505536023</v>
+        <v>0.005055590053</v>
       </c>
       <c r="I51" s="5">
-        <v>0.005056000758</v>
+        <v>0.005056253776</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>2955000</v>
+        <v>3100000</v>
       </c>
       <c r="F52" s="2">
-        <v>102.930865</v>
+        <v>100</v>
       </c>
       <c r="G52" s="3">
-        <v>3041607.06</v>
+        <v>3100000</v>
       </c>
       <c r="H52" s="4">
-        <v>0.005089385151</v>
+        <v>0.005117860124</v>
       </c>
       <c r="I52" s="5">
-        <v>0.005090029991</v>
+        <v>0.005118532022</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>2963992.9</v>
+        <v>2944000</v>
       </c>
       <c r="F53" s="2">
-        <v>102.64485</v>
+        <v>103.9714</v>
       </c>
       <c r="G53" s="3">
-        <v>3042386.07</v>
+        <v>3060918.02</v>
       </c>
       <c r="H53" s="4">
-        <v>0.005090688626</v>
+        <v>0.005053338793</v>
       </c>
       <c r="I53" s="5">
-        <v>0.005091333631</v>
+        <v>0.005054002219</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
-        <v>2920000</v>
+        <v>2915000</v>
       </c>
       <c r="F54" s="2">
-        <v>104.119</v>
+        <v>103.39502</v>
       </c>
       <c r="G54" s="3">
-        <v>3040274.8</v>
+        <v>3013964.83</v>
       </c>
       <c r="H54" s="4">
-        <v>0.005087155939</v>
+        <v>0.004975822721</v>
       </c>
       <c r="I54" s="5">
-        <v>0.005087800496</v>
+        <v>0.004976475971</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>2915000</v>
+        <v>2949000</v>
       </c>
       <c r="F55" s="2">
-        <v>103.1782</v>
+        <v>101.69618</v>
       </c>
       <c r="G55" s="3">
-        <v>3007644.53</v>
+        <v>2999020.35</v>
       </c>
       <c r="H55" s="4">
-        <v>0.005032557166</v>
+        <v>0.004951150533</v>
       </c>
       <c r="I55" s="5">
-        <v>0.005033194806</v>
+        <v>0.004951800544</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>2949000</v>
+        <v>2979000</v>
       </c>
       <c r="F56" s="2">
-        <v>101.64518</v>
+        <v>101.386454</v>
       </c>
       <c r="G56" s="3">
-        <v>2997516.36</v>
+        <v>3020302.46</v>
       </c>
       <c r="H56" s="4">
-        <v>0.005015610149</v>
+        <v>0.00498628566</v>
       </c>
       <c r="I56" s="5">
-        <v>0.005016245641</v>
+        <v>0.004986940284</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>2989928.97</v>
+        <v>2930400.25</v>
       </c>
       <c r="F57" s="2">
-        <v>100.1162</v>
+        <v>102.849219</v>
       </c>
       <c r="G57" s="3">
-        <v>2993403.27</v>
+        <v>3013893.77</v>
       </c>
       <c r="H57" s="4">
-        <v>0.005008727898</v>
+        <v>0.004975705402</v>
       </c>
       <c r="I57" s="5">
-        <v>0.005009362518</v>
+        <v>0.004976358637</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>2878000</v>
+        <v>3038000</v>
       </c>
       <c r="F58" s="2">
-        <v>100.859871</v>
+        <v>97.38139099999999</v>
       </c>
       <c r="G58" s="3">
-        <v>2902747.09</v>
+        <v>2958446.66</v>
       </c>
       <c r="H58" s="4">
-        <v>0.004857036964</v>
+        <v>0.004884166511</v>
       </c>
       <c r="I58" s="5">
-        <v>0.004857652364</v>
+        <v>0.004884807728</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>3014000</v>
+        <v>2989928.97</v>
       </c>
       <c r="F59" s="2">
-        <v>96.769369</v>
+        <v>100.1136</v>
       </c>
       <c r="G59" s="3">
-        <v>2916628.78</v>
+        <v>2993325.53</v>
       </c>
       <c r="H59" s="4">
-        <v>0.004880264583</v>
+        <v>0.004941748827</v>
       </c>
       <c r="I59" s="5">
-        <v>0.004880882926</v>
+        <v>0.004942397604</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>3028000</v>
+        <v>2864000</v>
       </c>
       <c r="F60" s="2">
-        <v>96.972504</v>
+        <v>102.95485</v>
       </c>
       <c r="G60" s="3">
-        <v>2936327.42</v>
+        <v>2948626.9</v>
       </c>
       <c r="H60" s="4">
-        <v>0.004913225436</v>
+        <v>0.004867954856</v>
       </c>
       <c r="I60" s="5">
-        <v>0.004913847955</v>
+        <v>0.004868593944</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>2831000</v>
+        <v>2880000</v>
       </c>
       <c r="F61" s="2">
-        <v>100.74867</v>
+        <v>100.15877</v>
       </c>
       <c r="G61" s="3">
-        <v>2852194.85</v>
+        <v>2884572.58</v>
       </c>
       <c r="H61" s="4">
-        <v>0.004772450161</v>
+        <v>0.004762206117</v>
       </c>
       <c r="I61" s="5">
-        <v>0.004773054844</v>
+        <v>0.004762831322</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>2880000</v>
+        <v>2894000</v>
       </c>
       <c r="F62" s="2">
-        <v>100.1778</v>
+        <v>100.6942</v>
       </c>
       <c r="G62" s="3">
-        <v>2885120.64</v>
+        <v>2914090.15</v>
       </c>
       <c r="H62" s="4">
-        <v>0.004827543417</v>
+        <v>0.004810937344</v>
       </c>
       <c r="I62" s="5">
-        <v>0.004828155081</v>
+        <v>0.004811568947</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>2877000</v>
+        <v>3049000</v>
       </c>
       <c r="F63" s="2">
-        <v>99.348237</v>
+        <v>95.11812999999999</v>
       </c>
       <c r="G63" s="3">
-        <v>2858248.78</v>
+        <v>2900151.78</v>
       </c>
       <c r="H63" s="4">
-        <v>0.004782579933</v>
+        <v>0.004787926183</v>
       </c>
       <c r="I63" s="5">
-        <v>0.004783185899</v>
+        <v>0.004788554765</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>3017000</v>
+        <v>2961000</v>
       </c>
       <c r="F64" s="2">
-        <v>95.54698999999999</v>
+        <v>98.84422000000001</v>
       </c>
       <c r="G64" s="3">
-        <v>2882652.69</v>
+        <v>2926777.35</v>
       </c>
       <c r="H64" s="4">
-        <v>0.004823413904</v>
+        <v>0.00483188294</v>
       </c>
       <c r="I64" s="5">
-        <v>0.004824025044</v>
+        <v>0.004832517293</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>2937000</v>
+        <v>2831000</v>
       </c>
       <c r="F65" s="2">
-        <v>97.03720300000001</v>
+        <v>100.69274</v>
       </c>
       <c r="G65" s="3">
-        <v>2849982.65</v>
+        <v>2850611.47</v>
       </c>
       <c r="H65" s="4">
-        <v>0.004768748593</v>
+        <v>0.004706138958</v>
       </c>
       <c r="I65" s="5">
-        <v>0.004769352807</v>
+        <v>0.004706756802</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>3035000</v>
+        <v>2893000</v>
       </c>
       <c r="F66" s="2">
-        <v>95.257677</v>
+        <v>99.11415700000001</v>
       </c>
       <c r="G66" s="3">
-        <v>2891070.5</v>
+        <v>2867372.56</v>
       </c>
       <c r="H66" s="4">
-        <v>0.004837499047</v>
+        <v>0.004733810224</v>
       </c>
       <c r="I66" s="5">
-        <v>0.004838111972</v>
+        <v>0.004734431702</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
-        <v>2931000</v>
+        <v>3052000</v>
       </c>
       <c r="F67" s="2">
-        <v>97.62181</v>
+        <v>92.99838</v>
       </c>
       <c r="G67" s="3">
-        <v>2861295.25</v>
+        <v>2838310.56</v>
       </c>
       <c r="H67" s="4">
-        <v>0.004787677459</v>
+        <v>0.004685831104</v>
       </c>
       <c r="I67" s="5">
-        <v>0.004788284071</v>
+        <v>0.004686446283</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>2779000</v>
+        <v>2931000</v>
       </c>
       <c r="F68" s="2">
-        <v>100.51377</v>
+        <v>97.59299</v>
       </c>
       <c r="G68" s="3">
-        <v>2793277.67</v>
+        <v>2860450.54</v>
       </c>
       <c r="H68" s="4">
-        <v>0.004673866678</v>
+        <v>0.004722382497</v>
       </c>
       <c r="I68" s="5">
-        <v>0.00467445887</v>
+        <v>0.004723002474</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>2837000</v>
+        <v>2779000</v>
       </c>
       <c r="F69" s="2">
-        <v>96.56177</v>
+        <v>100.50367</v>
       </c>
       <c r="G69" s="3">
-        <v>2739457.41</v>
+        <v>2792996.99</v>
       </c>
       <c r="H69" s="4">
-        <v>0.004583811653</v>
+        <v>0.004611021909</v>
       </c>
       <c r="I69" s="5">
-        <v>0.004584392435</v>
+        <v>0.004611627266</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>2750322.1176</v>
+        <v>3059000</v>
       </c>
       <c r="F70" s="2">
-        <v>100.35057</v>
+        <v>91.86767</v>
       </c>
       <c r="G70" s="3">
-        <v>2759963.92</v>
+        <v>2810232.03</v>
       </c>
       <c r="H70" s="4">
-        <v>0.004618124275</v>
+        <v>0.00463947562</v>
       </c>
       <c r="I70" s="5">
-        <v>0.004618709404</v>
+        <v>0.004640084713</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>2979000</v>
+        <v>3003000</v>
       </c>
       <c r="F71" s="2">
-        <v>90.120537</v>
+        <v>90.37128199999999</v>
       </c>
       <c r="G71" s="3">
-        <v>2684690.8</v>
+        <v>2713849.6</v>
       </c>
       <c r="H71" s="4">
-        <v>0.00449217312</v>
+        <v>0.004480355691</v>
       </c>
       <c r="I71" s="5">
-        <v>0.004492742291</v>
+        <v>0.004480943894</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
-        <v>2673000</v>
+        <v>2837000</v>
       </c>
       <c r="F72" s="2">
-        <v>99.9979</v>
+        <v>96.72651</v>
       </c>
       <c r="G72" s="3">
-        <v>2672943.87</v>
+        <v>2744131.09</v>
       </c>
       <c r="H72" s="4">
-        <v>0.004472517506</v>
+        <v>0.004530348088</v>
       </c>
       <c r="I72" s="5">
-        <v>0.004473084187</v>
+        <v>0.004530942855</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
-        <v>2880000</v>
+        <v>2673000</v>
       </c>
       <c r="F73" s="2">
-        <v>93.33246</v>
+        <v>99.99590000000001</v>
       </c>
       <c r="G73" s="3">
-        <v>2687974.85</v>
+        <v>2672890.41</v>
       </c>
       <c r="H73" s="4">
-        <v>0.004497668175</v>
+        <v>0.004412735235</v>
       </c>
       <c r="I73" s="5">
-        <v>0.004498238042</v>
+        <v>0.004413314561</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
-        <v>2582000</v>
+        <v>2673402.21</v>
       </c>
       <c r="F74" s="2">
-        <v>101.65005</v>
+        <v>99.21456000000001</v>
       </c>
       <c r="G74" s="3">
-        <v>2624604.29</v>
+        <v>2652404.24</v>
       </c>
       <c r="H74" s="4">
-        <v>0.004391633054</v>
+        <v>0.004378914158</v>
       </c>
       <c r="I74" s="5">
-        <v>0.004392189487</v>
+        <v>0.004379489044</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>2673402.21</v>
+        <v>2880000</v>
       </c>
       <c r="F75" s="2">
-        <v>99.18301</v>
+        <v>92.12204</v>
       </c>
       <c r="G75" s="3">
-        <v>2651560.78</v>
+        <v>2653114.75</v>
       </c>
       <c r="H75" s="4">
-        <v>0.004436738145</v>
+        <v>0.004380087159</v>
       </c>
       <c r="I75" s="5">
-        <v>0.004437300292</v>
+        <v>0.004380662198</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
-        <v>2597000</v>
+        <v>2690681.0276</v>
       </c>
       <c r="F76" s="2">
-        <v>100.19971</v>
+        <v>100.11392</v>
       </c>
       <c r="G76" s="3">
-        <v>2602186.47</v>
+        <v>2693746.25</v>
       </c>
       <c r="H76" s="4">
-        <v>0.004354122314</v>
+        <v>0.004447166621</v>
       </c>
       <c r="I76" s="5">
-        <v>0.004354673994</v>
+        <v>0.004447750466</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>2633000</v>
+        <v>2582000</v>
       </c>
       <c r="F77" s="2">
-        <v>97.15003299999999</v>
+        <v>101.6694</v>
       </c>
       <c r="G77" s="3">
-        <v>2557960.37</v>
+        <v>2625103.91</v>
       </c>
       <c r="H77" s="4">
-        <v>0.004280120758</v>
+        <v>0.004333843423</v>
       </c>
       <c r="I77" s="5">
-        <v>0.004280663062</v>
+        <v>0.004334412391</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
-        <v>2467000</v>
+        <v>2597000</v>
       </c>
       <c r="F78" s="2">
-        <v>101.84588</v>
+        <v>100.28791</v>
       </c>
       <c r="G78" s="3">
-        <v>2512537.86</v>
+        <v>2604477.02</v>
       </c>
       <c r="H78" s="4">
-        <v>0.004204117303</v>
+        <v>0.004299790032</v>
       </c>
       <c r="I78" s="5">
-        <v>0.004204649977</v>
+        <v>0.004300354529</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
-        <v>2500000</v>
+        <v>2467000</v>
       </c>
       <c r="F79" s="2">
-        <v>100</v>
+        <v>101.90918</v>
       </c>
       <c r="G79" s="3">
-        <v>2500000</v>
+        <v>2514099.47</v>
       </c>
       <c r="H79" s="4">
-        <v>0.004183138263</v>
+        <v>0.004150583687</v>
       </c>
       <c r="I79" s="5">
-        <v>0.004183668279</v>
+        <v>0.004151128595</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
-        <v>2377244.88</v>
+        <v>2649000</v>
       </c>
       <c r="F80" s="2">
-        <v>102.50738</v>
+        <v>96.95386000000001</v>
       </c>
       <c r="G80" s="3">
-        <v>2436851.44</v>
+        <v>2568307.75</v>
       </c>
       <c r="H80" s="4">
-        <v>0.004077474605</v>
+        <v>0.004240077364</v>
       </c>
       <c r="I80" s="5">
-        <v>0.004077991232</v>
+        <v>0.004240634022</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
-        <v>2393000</v>
+        <v>2500000</v>
       </c>
       <c r="F81" s="2">
-        <v>101.58148</v>
+        <v>100.20892</v>
       </c>
       <c r="G81" s="3">
-        <v>2430844.82</v>
+        <v>2505223</v>
       </c>
       <c r="H81" s="4">
-        <v>0.004067423985</v>
+        <v>0.00413592932</v>
       </c>
       <c r="I81" s="5">
-        <v>0.00406793934</v>
+        <v>0.004136472305</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
-        <v>2275056</v>
+        <v>2377120.48</v>
       </c>
       <c r="F82" s="2">
-        <v>100.1651</v>
+        <v>102.64386</v>
       </c>
       <c r="G82" s="3">
-        <v>2278812.12</v>
+        <v>2439968.22</v>
       </c>
       <c r="H82" s="4">
-        <v>0.003813034465</v>
+        <v>0.004028198724</v>
       </c>
       <c r="I82" s="5">
-        <v>0.003813517588</v>
+        <v>0.004028727566</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
-        <v>2321494.6</v>
+        <v>2393000</v>
       </c>
       <c r="F83" s="2">
-        <v>98.04331999999999</v>
+        <v>101.52028</v>
       </c>
       <c r="G83" s="3">
-        <v>2276070.38</v>
+        <v>2429380.3</v>
       </c>
       <c r="H83" s="4">
-        <v>0.003808446838</v>
+        <v>0.004010718892</v>
       </c>
       <c r="I83" s="5">
-        <v>0.003808929379</v>
+        <v>0.004011245439</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>2190000</v>
+        <v>2275056</v>
       </c>
       <c r="F84" s="2">
-        <v>101.5345</v>
+        <v>100.1077</v>
       </c>
       <c r="G84" s="3">
-        <v>2223605.55</v>
+        <v>2277506.24</v>
       </c>
       <c r="H84" s="4">
-        <v>0.003720659784</v>
+        <v>0.003759986563</v>
       </c>
       <c r="I84" s="5">
-        <v>0.003721131202</v>
+        <v>0.003760480192</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
-        <v>2090000</v>
+        <v>2190000</v>
       </c>
       <c r="F85" s="2">
-        <v>101.38814</v>
+        <v>101.37174</v>
       </c>
       <c r="G85" s="3">
-        <v>2119012.13</v>
+        <v>2220041.11</v>
       </c>
       <c r="H85" s="4">
-        <v>0.003545648282</v>
+        <v>0.003665116081</v>
       </c>
       <c r="I85" s="5">
-        <v>0.003546097526</v>
+        <v>0.003665597255</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
-        <v>2144000</v>
+        <v>2261645</v>
       </c>
       <c r="F86" s="2">
-        <v>94.083</v>
+        <v>98.10375000000001</v>
       </c>
       <c r="G86" s="3">
-        <v>2017139.52</v>
+        <v>2218758.56</v>
       </c>
       <c r="H86" s="4">
-        <v>0.003375189403</v>
+        <v>0.003662998691</v>
       </c>
       <c r="I86" s="5">
-        <v>0.00337561705</v>
+        <v>0.003663479587</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
-        <v>1997000</v>
+        <v>2090000</v>
       </c>
       <c r="F87" s="2">
-        <v>98.954277</v>
+        <v>101.51216</v>
       </c>
       <c r="G87" s="3">
-        <v>1976116.91</v>
+        <v>2121604.14</v>
       </c>
       <c r="H87" s="4">
-        <v>0.003306548106</v>
+        <v>0.003502604273</v>
       </c>
       <c r="I87" s="5">
-        <v>0.003306967055</v>
+        <v>0.003503064112</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>2000000</v>
+        <v>2021000</v>
       </c>
       <c r="F88" s="2">
-        <v>98.57501000000001</v>
+        <v>99.182419</v>
       </c>
       <c r="G88" s="3">
-        <v>1971500.2</v>
+        <v>2004476.69</v>
       </c>
       <c r="H88" s="4">
-        <v>0.003298823169</v>
+        <v>0.003309235907</v>
       </c>
       <c r="I88" s="5">
-        <v>0.003299241139</v>
+        <v>0.003309670359</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
         <v>2000000</v>
       </c>
       <c r="F89" s="2">
-        <v>99.61135</v>
+        <v>98.93487</v>
       </c>
       <c r="G89" s="3">
-        <v>1992227</v>
+        <v>1978697.4</v>
       </c>
       <c r="H89" s="4">
-        <v>0.003333504397</v>
+        <v>0.003266676297</v>
       </c>
       <c r="I89" s="5">
-        <v>0.003333926762</v>
+        <v>0.003267105162</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>2040000</v>
+        <v>2160000</v>
       </c>
       <c r="F90" s="2">
-        <v>95.451026</v>
+        <v>93.31397</v>
       </c>
       <c r="G90" s="3">
-        <v>1947200.93</v>
+        <v>2015581.75</v>
       </c>
       <c r="H90" s="4">
-        <v>0.003258164287</v>
+        <v>0.003327569508</v>
       </c>
       <c r="I90" s="5">
-        <v>0.003258577106</v>
+        <v>0.003328006368</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>2025180.603</v>
+        <v>2000000</v>
       </c>
       <c r="F91" s="2">
-        <v>97.4853</v>
+        <v>99.68241</v>
       </c>
       <c r="G91" s="3">
-        <v>1974253.39</v>
+        <v>1993648.2</v>
       </c>
       <c r="H91" s="4">
-        <v>0.003303429953</v>
+        <v>0.003291358911</v>
       </c>
       <c r="I91" s="5">
-        <v>0.003303848507</v>
+        <v>0.003291791017</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>1878000</v>
+        <v>2036100</v>
       </c>
       <c r="F92" s="2">
-        <v>100.35472</v>
+        <v>97.720703</v>
       </c>
       <c r="G92" s="3">
-        <v>1884661.64</v>
+        <v>1989691.23</v>
       </c>
       <c r="H92" s="4">
-        <v>0.003153520091</v>
+        <v>0.003284826266</v>
       </c>
       <c r="I92" s="5">
-        <v>0.003153919651</v>
+        <v>0.003285257514</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
-        <v>1998000</v>
+        <v>1997098.353</v>
       </c>
       <c r="F93" s="2">
-        <v>95.96361899999999</v>
+        <v>97.73565000000001</v>
       </c>
       <c r="G93" s="3">
-        <v>1917353.11</v>
+        <v>1951877.06</v>
       </c>
       <c r="H93" s="4">
-        <v>0.00320822126</v>
+        <v>0.003222397985</v>
       </c>
       <c r="I93" s="5">
-        <v>0.00320862775</v>
+        <v>0.003222821037</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>1947000</v>
+        <v>1878000</v>
       </c>
       <c r="F94" s="2">
-        <v>96.92628000000001</v>
+        <v>100.27577</v>
       </c>
       <c r="G94" s="3">
-        <v>1887154.67</v>
+        <v>1883178.96</v>
       </c>
       <c r="H94" s="4">
-        <v>0.003157691566</v>
+        <v>0.003108982745</v>
       </c>
       <c r="I94" s="5">
-        <v>0.003158091655</v>
+        <v>0.003109390907</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>1860000</v>
+        <v>1846712.6921</v>
       </c>
       <c r="F95" s="2">
-        <v>99.05368</v>
+        <v>100.265247</v>
       </c>
       <c r="G95" s="3">
-        <v>1842398.45</v>
+        <v>1851611.04</v>
       </c>
       <c r="H95" s="4">
-        <v>0.003082802978</v>
+        <v>0.003056866554</v>
       </c>
       <c r="I95" s="5">
-        <v>0.003083193578</v>
+        <v>0.003057267874</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>1732519.052</v>
+        <v>1998000</v>
       </c>
       <c r="F96" s="2">
-        <v>99.65715</v>
+        <v>94.98288100000001</v>
       </c>
       <c r="G96" s="3">
-        <v>1726579.11</v>
+        <v>1897757.96</v>
       </c>
       <c r="H96" s="4">
-        <v>0.002889007657</v>
+        <v>0.003133051549</v>
       </c>
       <c r="I96" s="5">
-        <v>0.002889373702</v>
+        <v>0.003133462871</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>1759893.03</v>
+        <v>1947000</v>
       </c>
       <c r="F97" s="2">
-        <v>97.505318</v>
+        <v>96.67076</v>
       </c>
       <c r="G97" s="3">
-        <v>1715989.3</v>
+        <v>1882179.7</v>
       </c>
       <c r="H97" s="4">
-        <v>0.002871288192</v>
+        <v>0.003107333038</v>
       </c>
       <c r="I97" s="5">
-        <v>0.002871651993</v>
+        <v>0.003107740984</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
-        <v>1776000</v>
+        <v>1792000</v>
       </c>
       <c r="F98" s="2">
-        <v>98.24078</v>
+        <v>98.20567800000001</v>
       </c>
       <c r="G98" s="3">
-        <v>1744756.25</v>
+        <v>1759845.75</v>
       </c>
       <c r="H98" s="4">
-        <v>0.002919422657</v>
+        <v>0.002905369157</v>
       </c>
       <c r="I98" s="5">
-        <v>0.002919792556</v>
+        <v>0.002905750588</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
         <v>1642000</v>
       </c>
       <c r="F99" s="2">
-        <v>102.3828</v>
+        <v>102.43484</v>
       </c>
       <c r="G99" s="3">
-        <v>1681125.58</v>
+        <v>1681980.07</v>
       </c>
       <c r="H99" s="4">
-        <v>0.002812952289</v>
+        <v>0.00277681895</v>
       </c>
       <c r="I99" s="5">
-        <v>0.002813308698</v>
+        <v>0.002777183504</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>1617000</v>
+        <v>1726127.2627</v>
       </c>
       <c r="F100" s="2">
-        <v>101.11666</v>
+        <v>97.273779</v>
       </c>
       <c r="G100" s="3">
-        <v>1635056.39</v>
+        <v>1679069.22</v>
       </c>
       <c r="H100" s="4">
-        <v>0.002735866783</v>
+        <v>0.002772013355</v>
       </c>
       <c r="I100" s="5">
-        <v>0.002736213425</v>
+        <v>0.002772377278</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>1679000</v>
+        <v>1729463.132</v>
       </c>
       <c r="F101" s="2">
-        <v>95.673507</v>
+        <v>99.49991300000001</v>
       </c>
       <c r="G101" s="3">
-        <v>1606358.18</v>
+        <v>1720814.31</v>
       </c>
       <c r="H101" s="4">
-        <v>0.002687847351</v>
+        <v>0.002840931273</v>
       </c>
       <c r="I101" s="5">
-        <v>0.002688187909</v>
+        <v>0.002841304244</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
-        <v>1616000</v>
+        <v>1617000</v>
       </c>
       <c r="F102" s="2">
-        <v>98.86805</v>
+        <v>101.12367</v>
       </c>
       <c r="G102" s="3">
-        <v>1597707.69</v>
+        <v>1635169.74</v>
       </c>
       <c r="H102" s="4">
-        <v>0.002673372865</v>
+        <v>0.002699538719</v>
       </c>
       <c r="I102" s="5">
-        <v>0.002673711589</v>
+        <v>0.002699893127</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
-        <v>1674990.45</v>
+        <v>1700023.93</v>
       </c>
       <c r="F103" s="2">
-        <v>94.60890000000001</v>
+        <v>97.637891</v>
       </c>
       <c r="G103" s="3">
-        <v>1584690.04</v>
+        <v>1659867.51</v>
       </c>
       <c r="H103" s="4">
-        <v>0.002651591016</v>
+        <v>0.002740312822</v>
       </c>
       <c r="I103" s="5">
-        <v>0.002651926981</v>
+        <v>0.002740672584</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>1622000</v>
+        <v>1674000</v>
       </c>
       <c r="F104" s="2">
-        <v>98.6752</v>
+        <v>96.06314</v>
       </c>
       <c r="G104" s="3">
-        <v>1600511.74</v>
+        <v>1608096.96</v>
       </c>
       <c r="H104" s="4">
-        <v>0.002678064767</v>
+        <v>0.002654843653</v>
       </c>
       <c r="I104" s="5">
-        <v>0.002678404085</v>
+        <v>0.002655192194</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>1560000</v>
+        <v>1679000</v>
       </c>
       <c r="F105" s="2">
-        <v>99.039813</v>
+        <v>95.040313</v>
       </c>
       <c r="G105" s="3">
-        <v>1545021.08</v>
+        <v>1595726.86</v>
       </c>
       <c r="H105" s="4">
-        <v>0.002585214724</v>
+        <v>0.002634421562</v>
       </c>
       <c r="I105" s="5">
-        <v>0.002585542278</v>
+        <v>0.002634767421</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
         <v>1606000</v>
       </c>
       <c r="F106" s="2">
-        <v>98.408</v>
+        <v>98.48985</v>
       </c>
       <c r="G106" s="3">
-        <v>1580432.48</v>
+        <v>1581746.99</v>
       </c>
       <c r="H106" s="4">
-        <v>0.002644467032</v>
+        <v>0.002611341888</v>
       </c>
       <c r="I106" s="5">
-        <v>0.002644802093</v>
+        <v>0.002611684717</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>1551432.74</v>
+        <v>1616000</v>
       </c>
       <c r="F107" s="2">
-        <v>99.510622</v>
+        <v>98.31188</v>
       </c>
       <c r="G107" s="3">
-        <v>1543840.37</v>
+        <v>1588719.98</v>
       </c>
       <c r="H107" s="4">
-        <v>0.002583239089</v>
+        <v>0.002622853754</v>
       </c>
       <c r="I107" s="5">
-        <v>0.002583566393</v>
+        <v>0.002623198095</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>1555000</v>
+        <v>1691796.24</v>
       </c>
       <c r="F108" s="2">
-        <v>99.65236899999999</v>
+        <v>94.74263000000001</v>
       </c>
       <c r="G108" s="3">
-        <v>1549594.34</v>
+        <v>1602852.25</v>
       </c>
       <c r="H108" s="4">
-        <v>0.002592866947</v>
+        <v>0.00264618504</v>
       </c>
       <c r="I108" s="5">
-        <v>0.002593195471</v>
+        <v>0.002646532444</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>1767000</v>
+        <v>1571000</v>
       </c>
       <c r="F109" s="2">
-        <v>87.424997</v>
+        <v>99.53227200000001</v>
       </c>
       <c r="G109" s="3">
-        <v>1544799.7</v>
+        <v>1563651.99</v>
       </c>
       <c r="H109" s="4">
-        <v>0.002584844289</v>
+        <v>0.002581468446</v>
       </c>
       <c r="I109" s="5">
-        <v>0.002585171796</v>
+        <v>0.002581807354</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
-        <v>1480000</v>
+        <v>1783000</v>
       </c>
       <c r="F110" s="2">
-        <v>102.259285</v>
+        <v>87.59921199999999</v>
       </c>
       <c r="G110" s="3">
-        <v>1513437.42</v>
+        <v>1561893.95</v>
       </c>
       <c r="H110" s="4">
-        <v>0.002532367189</v>
+        <v>0.002578566053</v>
       </c>
       <c r="I110" s="5">
-        <v>0.002532688047</v>
+        <v>0.00257890458</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
-        <v>1500000</v>
+        <v>1622000</v>
       </c>
       <c r="F111" s="2">
-        <v>101.35728</v>
+        <v>98.88611</v>
       </c>
       <c r="G111" s="3">
-        <v>1520359.2</v>
+        <v>1603932.7</v>
       </c>
       <c r="H111" s="4">
-        <v>0.002543949097</v>
+        <v>0.002647968783</v>
       </c>
       <c r="I111" s="5">
-        <v>0.002544271423</v>
+        <v>0.002648316422</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
-        <v>1488000</v>
+        <v>1496000</v>
       </c>
       <c r="F112" s="2">
-        <v>102.075433</v>
+        <v>102.366111</v>
       </c>
       <c r="G112" s="3">
-        <v>1518882.44</v>
+        <v>1531397.02</v>
       </c>
       <c r="H112" s="4">
-        <v>0.002541478106</v>
+        <v>0.002528217982</v>
       </c>
       <c r="I112" s="5">
-        <v>0.002541800118</v>
+        <v>0.002528549899</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
-        <v>1502939.66</v>
+        <v>1500000</v>
       </c>
       <c r="F113" s="2">
-        <v>99.75529</v>
+        <v>101.33358</v>
       </c>
       <c r="G113" s="3">
-        <v>1499261.82</v>
+        <v>1520003.7</v>
       </c>
       <c r="H113" s="4">
-        <v>0.002508647788</v>
+        <v>0.002509408492</v>
       </c>
       <c r="I113" s="5">
-        <v>0.002508965641</v>
+        <v>0.002509737939</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
-        <v>1474000</v>
+        <v>1560000</v>
       </c>
       <c r="F114" s="2">
-        <v>101.6759</v>
+        <v>95.788037</v>
       </c>
       <c r="G114" s="3">
-        <v>1498702.77</v>
+        <v>1494293.38</v>
       </c>
       <c r="H114" s="4">
-        <v>0.002507712354</v>
+        <v>0.002466962738</v>
       </c>
       <c r="I114" s="5">
-        <v>0.002508030089</v>
+        <v>0.002467286613</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
-        <v>1637000</v>
+        <v>1488000</v>
       </c>
       <c r="F115" s="2">
-        <v>90.025097</v>
+        <v>101.549335</v>
       </c>
       <c r="G115" s="3">
-        <v>1473710.84</v>
+        <v>1511054.1</v>
       </c>
       <c r="H115" s="4">
-        <v>0.002465894478</v>
+        <v>0.002494633403</v>
       </c>
       <c r="I115" s="5">
-        <v>0.002466206914</v>
+        <v>0.00249496091</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>1457000</v>
+        <v>1514836.44</v>
       </c>
       <c r="F116" s="2">
-        <v>96.554948</v>
+        <v>99.40536400000001</v>
       </c>
       <c r="G116" s="3">
-        <v>1406805.59</v>
+        <v>1505828.68</v>
       </c>
       <c r="H116" s="4">
-        <v>0.002353944921</v>
+        <v>0.002486006626</v>
       </c>
       <c r="I116" s="5">
-        <v>0.002354243172</v>
+        <v>0.002486333001</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>1415000</v>
+        <v>1653000</v>
       </c>
       <c r="F117" s="2">
-        <v>99.90992900000001</v>
+        <v>90.686404</v>
       </c>
       <c r="G117" s="3">
-        <v>1413725.5</v>
+        <v>1499046.26</v>
       </c>
       <c r="H117" s="4">
-        <v>0.002365523685</v>
+        <v>0.002474809377</v>
       </c>
       <c r="I117" s="5">
-        <v>0.002365823404</v>
+        <v>0.002475134282</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>1390000</v>
+        <v>1473000</v>
       </c>
       <c r="F118" s="2">
-        <v>101.56193</v>
+        <v>96.996816</v>
       </c>
       <c r="G118" s="3">
-        <v>1411710.83</v>
+        <v>1428763.1</v>
       </c>
       <c r="H118" s="4">
-        <v>0.002362152631</v>
+        <v>0.002358777321</v>
       </c>
       <c r="I118" s="5">
-        <v>0.002362451922</v>
+        <v>0.002359086993</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
         <v>1496000</v>
       </c>
       <c r="F119" s="2">
-        <v>96.44892</v>
+        <v>95.843765</v>
       </c>
       <c r="G119" s="3">
-        <v>1442875.84</v>
+        <v>1433822.72</v>
       </c>
       <c r="H119" s="4">
-        <v>0.00241429966</v>
+        <v>0.00236713037</v>
       </c>
       <c r="I119" s="5">
-        <v>0.002414605558</v>
+        <v>0.002367441138</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
-        <v>1594000</v>
+        <v>1447860.72</v>
       </c>
       <c r="F120" s="2">
-        <v>89.226291</v>
+        <v>99.99635000000001</v>
       </c>
       <c r="G120" s="3">
-        <v>1422267.08</v>
+        <v>1447807.87</v>
       </c>
       <c r="H120" s="4">
-        <v>0.002379815935</v>
+        <v>0.002390218768</v>
       </c>
       <c r="I120" s="5">
-        <v>0.002380117464</v>
+        <v>0.002390532568</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>1483000</v>
+        <v>1610000</v>
       </c>
       <c r="F121" s="2">
-        <v>98.56498000000001</v>
+        <v>89.42580599999999</v>
       </c>
       <c r="G121" s="3">
-        <v>1461718.65</v>
+        <v>1439755.48</v>
       </c>
       <c r="H121" s="4">
-        <v>0.002445828492</v>
+        <v>0.002376924885</v>
       </c>
       <c r="I121" s="5">
-        <v>0.002446138385</v>
+        <v>0.002377236939</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
-        <v>1456000</v>
+        <v>1483000</v>
       </c>
       <c r="F122" s="2">
-        <v>95.08705399999999</v>
+        <v>98.81594</v>
       </c>
       <c r="G122" s="3">
-        <v>1384467.51</v>
+        <v>1465440.39</v>
       </c>
       <c r="H122" s="4">
-        <v>0.0023165676</v>
+        <v>0.002419328689</v>
       </c>
       <c r="I122" s="5">
-        <v>0.002316861116</v>
+        <v>0.002419646311</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="1">
-        <v>1387000</v>
+        <v>1528000</v>
       </c>
       <c r="F123" s="2">
-        <v>100.4042</v>
+        <v>94.85096799999999</v>
       </c>
       <c r="G123" s="3">
-        <v>1392606.25</v>
+        <v>1449322.79</v>
       </c>
       <c r="H123" s="4">
-        <v>0.002330185803</v>
+        <v>0.00239271978</v>
       </c>
       <c r="I123" s="5">
-        <v>0.002330481044</v>
+        <v>0.002393033908</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>255</v>
       </c>
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="1">
-        <v>1435000</v>
+        <v>1415000</v>
       </c>
       <c r="F124" s="2">
-        <v>96.456597</v>
+        <v>99.612735</v>
       </c>
       <c r="G124" s="3">
-        <v>1384152.17</v>
+        <v>1409520.2</v>
       </c>
       <c r="H124" s="4">
-        <v>0.002316039957</v>
+        <v>0.002327008783</v>
       </c>
       <c r="I124" s="5">
-        <v>0.002316333406</v>
+        <v>0.002327314284</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>257</v>
       </c>
       <c r="D125" t="s">
         <v>258</v>
       </c>
       <c r="E125" s="1">
-        <v>1335000</v>
+        <v>1390000</v>
       </c>
       <c r="F125" s="2">
-        <v>100.87412</v>
+        <v>101.58698</v>
       </c>
       <c r="G125" s="3">
-        <v>1346669.5</v>
+        <v>1412059.02</v>
       </c>
       <c r="H125" s="4">
-        <v>0.002253321889</v>
+        <v>0.002331200181</v>
       </c>
       <c r="I125" s="5">
-        <v>0.002253607391</v>
+        <v>0.002331506232</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>259</v>
       </c>
       <c r="D126" t="s">
         <v>260</v>
       </c>
       <c r="E126" s="1">
-        <v>1395000</v>
+        <v>1472000</v>
       </c>
       <c r="F126" s="2">
-        <v>97.25732499999999</v>
+        <v>95.401267</v>
       </c>
       <c r="G126" s="3">
-        <v>1356739.68</v>
+        <v>1404306.65</v>
       </c>
       <c r="H126" s="4">
-        <v>0.002270171874</v>
+        <v>0.002318401615</v>
       </c>
       <c r="I126" s="5">
-        <v>0.002270459511</v>
+        <v>0.002318705986</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
         <v>261</v>
       </c>
       <c r="D127" t="s">
         <v>262</v>
       </c>
       <c r="E127" s="1">
-        <v>1415000</v>
+        <v>1395000</v>
       </c>
       <c r="F127" s="2">
-        <v>98.594712</v>
+        <v>101.228441</v>
       </c>
       <c r="G127" s="3">
-        <v>1395115.17</v>
+        <v>1412136.75</v>
       </c>
       <c r="H127" s="4">
-        <v>0.002334383868</v>
+        <v>0.002331328507</v>
       </c>
       <c r="I127" s="5">
-        <v>0.002334679641</v>
+        <v>0.002331634575</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>263</v>
       </c>
       <c r="D128" t="s">
         <v>264</v>
       </c>
       <c r="E128" s="1">
-        <v>1556000</v>
+        <v>1435000</v>
       </c>
       <c r="F128" s="2">
-        <v>87.019086</v>
+        <v>96.280175</v>
       </c>
       <c r="G128" s="3">
-        <v>1354016.98</v>
+        <v>1381620.51</v>
       </c>
       <c r="H128" s="4">
-        <v>0.002265616092</v>
+        <v>0.002280948555</v>
       </c>
       <c r="I128" s="5">
-        <v>0.002265903152</v>
+        <v>0.002281248009</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>265</v>
       </c>
       <c r="D129" t="s">
         <v>266</v>
       </c>
       <c r="E129" s="1">
-        <v>1339000</v>
+        <v>1411000</v>
       </c>
       <c r="F129" s="2">
-        <v>102.501201</v>
+        <v>97.079168</v>
       </c>
       <c r="G129" s="3">
-        <v>1372491.08</v>
+        <v>1369787.06</v>
       </c>
       <c r="H129" s="4">
-        <v>0.002296527983</v>
+        <v>0.002261412444</v>
       </c>
       <c r="I129" s="5">
-        <v>0.00229681896</v>
+        <v>0.002261709333</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>10</v>
       </c>
       <c r="C130" t="s">
         <v>267</v>
       </c>
       <c r="D130" t="s">
         <v>268</v>
       </c>
       <c r="E130" s="1">
-        <v>1340000</v>
+        <v>1431000</v>
       </c>
       <c r="F130" s="2">
-        <v>100.075016</v>
+        <v>98.78961</v>
       </c>
       <c r="G130" s="3">
-        <v>1341005.21</v>
+        <v>1413679.32</v>
       </c>
       <c r="H130" s="4">
-        <v>0.002243844089</v>
+        <v>0.002333875166</v>
       </c>
       <c r="I130" s="5">
-        <v>0.002244128391</v>
+        <v>0.002334181569</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>10</v>
       </c>
       <c r="C131" t="s">
         <v>269</v>
       </c>
       <c r="D131" t="s">
         <v>270</v>
       </c>
       <c r="E131" s="1">
-        <v>1336000</v>
+        <v>1572000</v>
       </c>
       <c r="F131" s="2">
-        <v>100.376749</v>
+        <v>87.480243</v>
       </c>
       <c r="G131" s="3">
-        <v>1341033.37</v>
+        <v>1375189.42</v>
       </c>
       <c r="H131" s="4">
-        <v>0.002243891195</v>
+        <v>0.002270331321</v>
       </c>
       <c r="I131" s="5">
-        <v>0.002244175503</v>
+        <v>0.002270629381</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>10</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="1">
-        <v>1263000</v>
+        <v>1339000</v>
       </c>
       <c r="F132" s="2">
-        <v>101.77354</v>
+        <v>102.306392</v>
       </c>
       <c r="G132" s="3">
-        <v>1285399.81</v>
+        <v>1369882.59</v>
       </c>
       <c r="H132" s="4">
-        <v>0.002150802052</v>
+        <v>0.002261570154</v>
       </c>
       <c r="I132" s="5">
-        <v>0.002151074565</v>
+        <v>0.002261867064</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>10</v>
       </c>
       <c r="C133" t="s">
         <v>273</v>
       </c>
       <c r="D133" t="s">
         <v>274</v>
       </c>
       <c r="E133" s="1">
-        <v>1400000</v>
+        <v>1356000</v>
       </c>
       <c r="F133" s="2">
-        <v>94.34802999999999</v>
+        <v>100.158769</v>
       </c>
       <c r="G133" s="3">
-        <v>1320872.42</v>
+        <v>1358152.91</v>
       </c>
       <c r="H133" s="4">
-        <v>0.002210156784</v>
+        <v>0.002242205358</v>
       </c>
       <c r="I133" s="5">
-        <v>0.002210436818</v>
+        <v>0.002242499725</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>10</v>
       </c>
       <c r="C134" t="s">
         <v>275</v>
       </c>
       <c r="D134" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="1">
-        <v>1370000</v>
+        <v>1336000</v>
       </c>
       <c r="F134" s="2">
-        <v>96.923868</v>
+        <v>99.97359899999999</v>
       </c>
       <c r="G134" s="3">
-        <v>1327856.99</v>
+        <v>1335647.28</v>
       </c>
       <c r="H134" s="4">
-        <v>0.002221843756</v>
+        <v>0.002205050312</v>
       </c>
       <c r="I134" s="5">
-        <v>0.00222212527</v>
+        <v>0.002205339802</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>10</v>
       </c>
       <c r="C135" t="s">
         <v>277</v>
       </c>
       <c r="D135" t="s">
         <v>278</v>
       </c>
       <c r="E135" s="1">
-        <v>1306000</v>
+        <v>1400000</v>
       </c>
       <c r="F135" s="2">
-        <v>99.810996</v>
+        <v>94.43534</v>
       </c>
       <c r="G135" s="3">
-        <v>1303531.61</v>
+        <v>1322094.76</v>
       </c>
       <c r="H135" s="4">
-        <v>0.002181141178</v>
+        <v>0.002182676146</v>
       </c>
       <c r="I135" s="5">
-        <v>0.002181417535</v>
+        <v>0.002182962698</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>279</v>
       </c>
       <c r="D136" t="s">
         <v>280</v>
       </c>
       <c r="E136" s="1">
-        <v>1225000</v>
+        <v>1335000</v>
       </c>
       <c r="F136" s="2">
-        <v>102.228727</v>
+        <v>100.99138</v>
       </c>
       <c r="G136" s="3">
-        <v>1252301.91</v>
+        <v>1348234.92</v>
       </c>
       <c r="H136" s="4">
-        <v>0.002095420808</v>
+        <v>0.002225831532</v>
       </c>
       <c r="I136" s="5">
-        <v>0.002095686303</v>
+        <v>0.00222612375</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>281</v>
       </c>
       <c r="D137" t="s">
         <v>282</v>
       </c>
       <c r="E137" s="1">
-        <v>1278000</v>
+        <v>1370000</v>
       </c>
       <c r="F137" s="2">
-        <v>98.904849</v>
+        <v>96.574022</v>
       </c>
       <c r="G137" s="3">
-        <v>1264003.97</v>
+        <v>1323064.1</v>
       </c>
       <c r="H137" s="4">
-        <v>0.002115001349</v>
+        <v>0.002184276454</v>
       </c>
       <c r="I137" s="5">
-        <v>0.002115269326</v>
+        <v>0.002184563216</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>10</v>
       </c>
       <c r="C138" t="s">
         <v>283</v>
       </c>
       <c r="D138" t="s">
         <v>284</v>
       </c>
       <c r="E138" s="1">
-        <v>1300000</v>
+        <v>1278000</v>
       </c>
       <c r="F138" s="2">
-        <v>98.68883</v>
+        <v>102.1147</v>
       </c>
       <c r="G138" s="3">
-        <v>1282954.79</v>
+        <v>1305025.87</v>
       </c>
       <c r="H138" s="4">
-        <v>0.002146710909</v>
+        <v>0.002154496723</v>
       </c>
       <c r="I138" s="5">
-        <v>0.002146982903</v>
+        <v>0.002154779576</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>10</v>
       </c>
       <c r="C139" t="s">
         <v>285</v>
       </c>
       <c r="D139" t="s">
         <v>286</v>
       </c>
       <c r="E139" s="1">
-        <v>1246000</v>
+        <v>1322000</v>
       </c>
       <c r="F139" s="2">
-        <v>99.53851</v>
+        <v>99.883571</v>
       </c>
       <c r="G139" s="3">
-        <v>1240249.83</v>
+        <v>1320460.81</v>
       </c>
       <c r="H139" s="4">
-        <v>0.002075254616</v>
+        <v>0.002179978619</v>
       </c>
       <c r="I139" s="5">
-        <v>0.002075517556</v>
+        <v>0.002180264817</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>287</v>
       </c>
       <c r="D140" t="s">
         <v>288</v>
       </c>
       <c r="E140" s="1">
-        <v>1237000</v>
+        <v>1241000</v>
       </c>
       <c r="F140" s="2">
-        <v>100.331516</v>
+        <v>102.037653</v>
       </c>
       <c r="G140" s="3">
-        <v>1241100.85</v>
+        <v>1266287.27</v>
       </c>
       <c r="H140" s="4">
-        <v>0.002076678587</v>
+        <v>0.002090542304</v>
       </c>
       <c r="I140" s="5">
-        <v>0.002076941708</v>
+        <v>0.002090816761</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>10</v>
       </c>
       <c r="C141" t="s">
         <v>289</v>
       </c>
       <c r="D141" t="s">
         <v>290</v>
       </c>
       <c r="E141" s="1">
-        <v>1243000</v>
+        <v>1278000</v>
       </c>
       <c r="F141" s="2">
-        <v>102.563868</v>
+        <v>98.71433</v>
       </c>
       <c r="G141" s="3">
-        <v>1274868.88</v>
+        <v>1261569.14</v>
       </c>
       <c r="H141" s="4">
-        <v>0.002133181116</v>
+        <v>0.002082753026</v>
       </c>
       <c r="I141" s="5">
-        <v>0.002133451396</v>
+        <v>0.00208302646</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>10</v>
       </c>
       <c r="C142" t="s">
         <v>291</v>
       </c>
       <c r="D142" t="s">
         <v>292</v>
       </c>
       <c r="E142" s="1">
-        <v>1278000</v>
+        <v>1263000</v>
       </c>
       <c r="F142" s="2">
-        <v>98.21239</v>
+        <v>102.01672</v>
       </c>
       <c r="G142" s="3">
-        <v>1255154.34</v>
+        <v>1288471.17</v>
       </c>
       <c r="H142" s="4">
-        <v>0.002100193665</v>
+        <v>0.002127166207</v>
       </c>
       <c r="I142" s="5">
-        <v>0.002100459766</v>
+        <v>0.002127445471</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
         <v>10</v>
       </c>
       <c r="C143" t="s">
         <v>293</v>
       </c>
       <c r="D143" t="s">
         <v>294</v>
       </c>
       <c r="E143" s="1">
-        <v>1191000</v>
+        <v>1300000</v>
       </c>
       <c r="F143" s="2">
-        <v>102.878321</v>
+        <v>98.87335</v>
       </c>
       <c r="G143" s="3">
-        <v>1225280.8</v>
+        <v>1285353.55</v>
       </c>
       <c r="H143" s="4">
-        <v>0.002050207604</v>
+        <v>0.002122019251</v>
       </c>
       <c r="I143" s="5">
-        <v>0.002050467371</v>
+        <v>0.00212229784</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>10</v>
       </c>
       <c r="C144" t="s">
         <v>295</v>
       </c>
       <c r="D144" t="s">
         <v>296</v>
       </c>
       <c r="E144" s="1">
-        <v>1351000</v>
+        <v>1253000</v>
       </c>
       <c r="F144" s="2">
-        <v>94.35096799999999</v>
+        <v>100.445818</v>
       </c>
       <c r="G144" s="3">
-        <v>1274681.58</v>
+        <v>1258586.1</v>
       </c>
       <c r="H144" s="4">
-        <v>0.002132867712</v>
+        <v>0.002077828262</v>
       </c>
       <c r="I144" s="5">
-        <v>0.002133137953</v>
+        <v>0.002078101049</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
         <v>9</v>
       </c>
       <c r="B145" t="s">
         <v>10</v>
       </c>
       <c r="C145" t="s">
         <v>297</v>
       </c>
       <c r="D145" t="s">
         <v>298</v>
       </c>
       <c r="E145" s="1">
-        <v>1262000</v>
+        <v>1243000</v>
       </c>
       <c r="F145" s="2">
-        <v>101.731</v>
+        <v>101.372401</v>
       </c>
       <c r="G145" s="3">
-        <v>1283845.22</v>
+        <v>1260058.94</v>
       </c>
       <c r="H145" s="4">
-        <v>0.002148200826</v>
+        <v>0.002080259815</v>
       </c>
       <c r="I145" s="5">
-        <v>0.002148473009</v>
+        <v>0.002080532921</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>9</v>
       </c>
       <c r="B146" t="s">
         <v>10</v>
       </c>
       <c r="C146" t="s">
         <v>299</v>
       </c>
       <c r="D146" t="s">
         <v>300</v>
       </c>
       <c r="E146" s="1">
-        <v>1164000</v>
+        <v>1278000</v>
       </c>
       <c r="F146" s="2">
-        <v>100.240362</v>
+        <v>98.84146</v>
       </c>
       <c r="G146" s="3">
-        <v>1166797.81</v>
+        <v>1263193.86</v>
       </c>
       <c r="H146" s="4">
-        <v>0.001952350632</v>
+        <v>0.002085435316</v>
       </c>
       <c r="I146" s="5">
-        <v>0.001952598</v>
+        <v>0.002085709102</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
         <v>9</v>
       </c>
       <c r="B147" t="s">
         <v>10</v>
       </c>
       <c r="C147" t="s">
         <v>301</v>
       </c>
       <c r="D147" t="s">
         <v>302</v>
       </c>
       <c r="E147" s="1">
-        <v>1189927.8277</v>
+        <v>1351000</v>
       </c>
       <c r="F147" s="2">
-        <v>101.21524</v>
+        <v>94.32001</v>
       </c>
       <c r="G147" s="3">
-        <v>1204388.31</v>
+        <v>1274263.34</v>
       </c>
       <c r="H147" s="4">
-        <v>0.002015249124</v>
+        <v>0.002103710165</v>
       </c>
       <c r="I147" s="5">
-        <v>0.002015504462</v>
+        <v>0.00210398635</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
         <v>9</v>
       </c>
       <c r="B148" t="s">
         <v>10</v>
       </c>
       <c r="C148" t="s">
         <v>303</v>
       </c>
       <c r="D148" t="s">
         <v>304</v>
       </c>
       <c r="E148" s="1">
-        <v>1259000</v>
+        <v>1189927.8277</v>
       </c>
       <c r="F148" s="2">
-        <v>96.148032</v>
+        <v>101.36178</v>
       </c>
       <c r="G148" s="3">
-        <v>1210503.72</v>
+        <v>1206132.03</v>
       </c>
       <c r="H148" s="4">
-        <v>0.002025481776</v>
+        <v>0.001991230647</v>
       </c>
       <c r="I148" s="5">
-        <v>0.002025738411</v>
+        <v>0.001991492065</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
         <v>9</v>
       </c>
       <c r="B149" t="s">
         <v>10</v>
       </c>
       <c r="C149" t="s">
         <v>305</v>
       </c>
       <c r="D149" t="s">
         <v>306</v>
       </c>
       <c r="E149" s="1">
-        <v>1163000</v>
+        <v>1259000</v>
       </c>
       <c r="F149" s="2">
-        <v>101.09</v>
+        <v>96.423562</v>
       </c>
       <c r="G149" s="3">
-        <v>1175676.7</v>
+        <v>1213972.65</v>
       </c>
       <c r="H149" s="4">
-        <v>0.001967207276</v>
+        <v>0.002004174901</v>
       </c>
       <c r="I149" s="5">
-        <v>0.001967456526</v>
+        <v>0.002004438019</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
         <v>9</v>
       </c>
       <c r="B150" t="s">
         <v>10</v>
       </c>
       <c r="C150" t="s">
         <v>307</v>
       </c>
       <c r="D150" t="s">
         <v>308</v>
       </c>
       <c r="E150" s="1">
-        <v>1208000</v>
+        <v>1246000</v>
       </c>
       <c r="F150" s="2">
-        <v>98.21854</v>
+        <v>99.34284</v>
       </c>
       <c r="G150" s="3">
-        <v>1186479.96</v>
+        <v>1237811.79</v>
       </c>
       <c r="H150" s="4">
-        <v>0.001985283893</v>
+        <v>0.002043531478</v>
       </c>
       <c r="I150" s="5">
-        <v>0.001985535434</v>
+        <v>0.002043799763</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
         <v>9</v>
       </c>
       <c r="B151" t="s">
         <v>10</v>
       </c>
       <c r="C151" t="s">
         <v>309</v>
       </c>
       <c r="D151" t="s">
         <v>310</v>
       </c>
       <c r="E151" s="1">
         <v>1195000</v>
       </c>
       <c r="F151" s="2">
-        <v>100.3287</v>
+        <v>100.3011</v>
       </c>
       <c r="G151" s="3">
-        <v>1198927.97</v>
+        <v>1198598.15</v>
       </c>
       <c r="H151" s="4">
-        <v>0.002006112578</v>
+        <v>0.001978792791</v>
       </c>
       <c r="I151" s="5">
-        <v>0.002006366758</v>
+        <v>0.001979052576</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
         <v>9</v>
       </c>
       <c r="B152" t="s">
         <v>10</v>
       </c>
       <c r="C152" t="s">
         <v>311</v>
       </c>
       <c r="D152" t="s">
         <v>312</v>
       </c>
       <c r="E152" s="1">
-        <v>1265000</v>
+        <v>1281000</v>
       </c>
       <c r="F152" s="2">
-        <v>95.420665</v>
+        <v>93.944024</v>
       </c>
       <c r="G152" s="3">
-        <v>1207071.41</v>
+        <v>1203422.95</v>
       </c>
       <c r="H152" s="4">
-        <v>0.002019738644</v>
+        <v>0.001986758166</v>
       </c>
       <c r="I152" s="5">
-        <v>0.002019994551</v>
+        <v>0.001987018997</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
         <v>9</v>
       </c>
       <c r="B153" t="s">
         <v>10</v>
       </c>
       <c r="C153" t="s">
         <v>313</v>
       </c>
       <c r="D153" t="s">
         <v>314</v>
       </c>
       <c r="E153" s="1">
-        <v>1177000</v>
+        <v>1191000</v>
       </c>
       <c r="F153" s="2">
-        <v>100.974725</v>
+        <v>103.428999</v>
       </c>
       <c r="G153" s="3">
-        <v>1188472.51</v>
+        <v>1231839.38</v>
       </c>
       <c r="H153" s="4">
-        <v>0.001988617938</v>
+        <v>0.002033671494</v>
       </c>
       <c r="I153" s="5">
-        <v>0.001988869902</v>
+        <v>0.002033938485</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
         <v>9</v>
       </c>
       <c r="B154" t="s">
         <v>10</v>
       </c>
       <c r="C154" t="s">
         <v>315</v>
       </c>
       <c r="D154" t="s">
         <v>316</v>
       </c>
       <c r="E154" s="1">
-        <v>1213000</v>
+        <v>1193000</v>
       </c>
       <c r="F154" s="2">
-        <v>100.546991</v>
+        <v>100.572524</v>
       </c>
       <c r="G154" s="3">
-        <v>1219635</v>
+        <v>1199830.21</v>
       </c>
       <c r="H154" s="4">
-        <v>0.002040760736</v>
+        <v>0.001980826837</v>
       </c>
       <c r="I154" s="5">
-        <v>0.002041019306</v>
+        <v>0.001981086889</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
         <v>9</v>
       </c>
       <c r="B155" t="s">
         <v>10</v>
       </c>
       <c r="C155" t="s">
         <v>317</v>
       </c>
       <c r="D155" t="s">
         <v>318</v>
       </c>
       <c r="E155" s="1">
-        <v>1165000</v>
+        <v>1229000</v>
       </c>
       <c r="F155" s="2">
-        <v>103.105244</v>
+        <v>100.682688</v>
       </c>
       <c r="G155" s="3">
-        <v>1201176.09</v>
+        <v>1237390.24</v>
       </c>
       <c r="H155" s="4">
-        <v>0.00200987427</v>
+        <v>0.00204283553</v>
       </c>
       <c r="I155" s="5">
-        <v>0.002010128926</v>
+        <v>0.002043103724</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>9</v>
       </c>
       <c r="B156" t="s">
         <v>10</v>
       </c>
       <c r="C156" t="s">
         <v>319</v>
       </c>
       <c r="D156" t="s">
         <v>320</v>
       </c>
       <c r="E156" s="1">
-        <v>1254000</v>
+        <v>1165000</v>
       </c>
       <c r="F156" s="2">
-        <v>96.09375</v>
+        <v>102.751421</v>
       </c>
       <c r="G156" s="3">
-        <v>1205015.63</v>
+        <v>1197054.05</v>
       </c>
       <c r="H156" s="4">
-        <v>0.002016298788</v>
+        <v>0.001976243617</v>
       </c>
       <c r="I156" s="5">
-        <v>0.002016554258</v>
+        <v>0.001976503068</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
         <v>9</v>
       </c>
       <c r="B157" t="s">
         <v>10</v>
       </c>
       <c r="C157" t="s">
         <v>321</v>
       </c>
       <c r="D157" t="s">
         <v>322</v>
       </c>
       <c r="E157" s="1">
         <v>1211000</v>
       </c>
       <c r="F157" s="2">
-        <v>99.81966799999999</v>
+        <v>99.94530899999999</v>
       </c>
       <c r="G157" s="3">
-        <v>1208816.18</v>
+        <v>1210337.69</v>
       </c>
       <c r="H157" s="4">
-        <v>0.002022658085</v>
+        <v>0.001998173874</v>
       </c>
       <c r="I157" s="5">
-        <v>0.002022914362</v>
+        <v>0.001998436204</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
         <v>9</v>
       </c>
       <c r="B158" t="s">
         <v>10</v>
       </c>
       <c r="C158" t="s">
         <v>323</v>
       </c>
       <c r="D158" t="s">
         <v>324</v>
       </c>
       <c r="E158" s="1">
-        <v>1202000</v>
+        <v>1197000</v>
       </c>
       <c r="F158" s="2">
-        <v>98.33601</v>
+        <v>100.0753</v>
       </c>
       <c r="G158" s="3">
-        <v>1181998.84</v>
+        <v>1197901.34</v>
       </c>
       <c r="H158" s="4">
-        <v>0.00197778583</v>
+        <v>0.001977642421</v>
       </c>
       <c r="I158" s="5">
-        <v>0.001978036421</v>
+        <v>0.001977902056</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
         <v>9</v>
       </c>
       <c r="B159" t="s">
         <v>10</v>
       </c>
       <c r="C159" t="s">
         <v>325</v>
       </c>
       <c r="D159" t="s">
         <v>326</v>
       </c>
       <c r="E159" s="1">
-        <v>1197000</v>
+        <v>1086000</v>
       </c>
       <c r="F159" s="2">
-        <v>98.67354</v>
+        <v>103.9016</v>
       </c>
       <c r="G159" s="3">
-        <v>1181122.27</v>
+        <v>1128371.38</v>
       </c>
       <c r="H159" s="4">
-        <v>0.001976319111</v>
+        <v>0.001862853829</v>
       </c>
       <c r="I159" s="5">
-        <v>0.001976569516</v>
+        <v>0.001863098394</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
         <v>9</v>
       </c>
       <c r="B160" t="s">
         <v>10</v>
       </c>
       <c r="C160" t="s">
         <v>327</v>
       </c>
       <c r="D160" t="s">
         <v>328</v>
       </c>
       <c r="E160" s="1">
-        <v>1141000</v>
+        <v>1164000</v>
       </c>
       <c r="F160" s="2">
-        <v>101.24006</v>
+        <v>99.753046</v>
       </c>
       <c r="G160" s="3">
-        <v>1155149.08</v>
+        <v>1161125.46</v>
       </c>
       <c r="H160" s="4">
-        <v>0.001932859334</v>
+        <v>0.00191692828</v>
       </c>
       <c r="I160" s="5">
-        <v>0.001933104233</v>
+        <v>0.001917179943</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
         <v>9</v>
       </c>
       <c r="B161" t="s">
         <v>10</v>
       </c>
       <c r="C161" t="s">
         <v>329</v>
       </c>
       <c r="D161" t="s">
         <v>330</v>
       </c>
       <c r="E161" s="1">
-        <v>1154000</v>
+        <v>1141000</v>
       </c>
       <c r="F161" s="2">
-        <v>96.289829</v>
+        <v>101.32832</v>
       </c>
       <c r="G161" s="3">
-        <v>1111184.63</v>
+        <v>1156156.13</v>
       </c>
       <c r="H161" s="4">
-        <v>0.001859295572</v>
+        <v>0.00190872431</v>
       </c>
       <c r="I161" s="5">
-        <v>0.00185953115</v>
+        <v>0.001908974897</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
         <v>9</v>
       </c>
       <c r="B162" t="s">
         <v>10</v>
       </c>
       <c r="C162" t="s">
         <v>331</v>
       </c>
       <c r="D162" t="s">
         <v>332</v>
       </c>
       <c r="E162" s="1">
-        <v>1572000</v>
+        <v>1163000</v>
       </c>
       <c r="F162" s="2">
-        <v>71.345478</v>
+        <v>101.13726</v>
       </c>
       <c r="G162" s="3">
-        <v>1121550.91</v>
+        <v>1176226.33</v>
       </c>
       <c r="H162" s="4">
-        <v>0.001876641017</v>
+        <v>0.001941858661</v>
       </c>
       <c r="I162" s="5">
-        <v>0.001876878793</v>
+        <v>0.001942113598</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>9</v>
       </c>
       <c r="B163" t="s">
         <v>10</v>
       </c>
       <c r="C163" t="s">
         <v>333</v>
       </c>
       <c r="D163" t="s">
         <v>334</v>
       </c>
       <c r="E163" s="1">
-        <v>1197000</v>
+        <v>1208000</v>
       </c>
       <c r="F163" s="2">
-        <v>92.95914500000001</v>
+        <v>96.81766</v>
       </c>
       <c r="G163" s="3">
-        <v>1112720.97</v>
+        <v>1169557.33</v>
       </c>
       <c r="H163" s="4">
-        <v>0.001861866259</v>
+        <v>0.001930848657</v>
       </c>
       <c r="I163" s="5">
-        <v>0.001862102163</v>
+        <v>0.001931102148</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
         <v>9</v>
       </c>
       <c r="B164" t="s">
         <v>10</v>
       </c>
       <c r="C164" t="s">
         <v>335</v>
       </c>
       <c r="D164" t="s">
         <v>336</v>
       </c>
       <c r="E164" s="1">
-        <v>1112000</v>
+        <v>1128000</v>
       </c>
       <c r="F164" s="2">
-        <v>100.7171</v>
+        <v>101.1849</v>
       </c>
       <c r="G164" s="3">
-        <v>1119974.15</v>
+        <v>1141365.67</v>
       </c>
       <c r="H164" s="4">
-        <v>0.001874002692</v>
+        <v>0.001884306406</v>
       </c>
       <c r="I164" s="5">
-        <v>0.001874240133</v>
+        <v>0.001884553787</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
         <v>9</v>
       </c>
       <c r="B165" t="s">
         <v>10</v>
       </c>
       <c r="C165" t="s">
         <v>337</v>
       </c>
       <c r="D165" t="s">
         <v>338</v>
       </c>
       <c r="E165" s="1">
-        <v>1213000</v>
+        <v>1142000</v>
       </c>
       <c r="F165" s="2">
-        <v>92.672071</v>
+        <v>100.5679</v>
       </c>
       <c r="G165" s="3">
-        <v>1124112.22</v>
+        <v>1148485.42</v>
       </c>
       <c r="H165" s="4">
-        <v>0.001880926738</v>
+        <v>0.001896060556</v>
       </c>
       <c r="I165" s="5">
-        <v>0.001881165057</v>
+        <v>0.00189630948</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
         <v>9</v>
       </c>
       <c r="B166" t="s">
         <v>10</v>
       </c>
       <c r="C166" t="s">
         <v>339</v>
       </c>
       <c r="D166" t="s">
         <v>340</v>
       </c>
       <c r="E166" s="1">
-        <v>1126000</v>
+        <v>1093000</v>
       </c>
       <c r="F166" s="2">
-        <v>99.52759</v>
+        <v>103.5403</v>
       </c>
       <c r="G166" s="3">
-        <v>1120680.66</v>
+        <v>1131695.48</v>
       </c>
       <c r="H166" s="4">
-        <v>0.001875184866</v>
+        <v>0.001868341666</v>
       </c>
       <c r="I166" s="5">
-        <v>0.001875422457</v>
+        <v>0.001868586951</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
         <v>9</v>
       </c>
       <c r="B167" t="s">
         <v>10</v>
       </c>
       <c r="C167" t="s">
         <v>341</v>
       </c>
       <c r="D167" t="s">
         <v>342</v>
       </c>
       <c r="E167" s="1">
-        <v>1140000</v>
+        <v>1139000</v>
       </c>
       <c r="F167" s="2">
-        <v>97.77216</v>
+        <v>102.6534</v>
       </c>
       <c r="G167" s="3">
-        <v>1114602.62</v>
+        <v>1169222.23</v>
       </c>
       <c r="H167" s="4">
-        <v>0.001865014754</v>
+        <v>0.001930295421</v>
       </c>
       <c r="I167" s="5">
-        <v>0.001865251057</v>
+        <v>0.00193054884</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
         <v>9</v>
       </c>
       <c r="B168" t="s">
         <v>10</v>
       </c>
       <c r="C168" t="s">
         <v>343</v>
       </c>
       <c r="D168" t="s">
         <v>344</v>
       </c>
       <c r="E168" s="1">
-        <v>1093000</v>
+        <v>1487000</v>
       </c>
       <c r="F168" s="2">
-        <v>103.466917</v>
+        <v>77.64778099999999</v>
       </c>
       <c r="G168" s="3">
-        <v>1130893.4</v>
+        <v>1154622.5</v>
       </c>
       <c r="H168" s="4">
-        <v>0.001892273386</v>
+        <v>0.001906192409</v>
       </c>
       <c r="I168" s="5">
-        <v>0.001892513142</v>
+        <v>0.001906442664</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
         <v>9</v>
       </c>
       <c r="B169" t="s">
         <v>10</v>
       </c>
       <c r="C169" t="s">
         <v>345</v>
       </c>
       <c r="D169" t="s">
         <v>346</v>
       </c>
       <c r="E169" s="1">
-        <v>1246000</v>
+        <v>1202000</v>
       </c>
       <c r="F169" s="2">
-        <v>91.270296</v>
+        <v>97.67413999999999</v>
       </c>
       <c r="G169" s="3">
-        <v>1137227.89</v>
+        <v>1174043.16</v>
       </c>
       <c r="H169" s="4">
-        <v>0.001902872597</v>
+        <v>0.001938254415</v>
       </c>
       <c r="I169" s="5">
-        <v>0.001903113697</v>
+        <v>0.001938508879</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
         <v>9</v>
       </c>
       <c r="B170" t="s">
         <v>10</v>
       </c>
       <c r="C170" t="s">
         <v>347</v>
       </c>
       <c r="D170" t="s">
         <v>348</v>
       </c>
       <c r="E170" s="1">
-        <v>1487000</v>
+        <v>1064000</v>
       </c>
       <c r="F170" s="2">
-        <v>78.183386</v>
+        <v>101.00922</v>
       </c>
       <c r="G170" s="3">
-        <v>1162586.95</v>
+        <v>1074738.1</v>
       </c>
       <c r="H170" s="4">
-        <v>0.001945304782</v>
+        <v>0.001774309442</v>
       </c>
       <c r="I170" s="5">
-        <v>0.001945551257</v>
+        <v>0.001774542382</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
         <v>9</v>
       </c>
       <c r="B171" t="s">
         <v>10</v>
       </c>
       <c r="C171" t="s">
         <v>349</v>
       </c>
       <c r="D171" t="s">
         <v>350</v>
       </c>
       <c r="E171" s="1">
-        <v>1064000</v>
+        <v>1154000</v>
       </c>
       <c r="F171" s="2">
-        <v>101.46378</v>
+        <v>95.759434</v>
       </c>
       <c r="G171" s="3">
-        <v>1079574.62</v>
+        <v>1105063.87</v>
       </c>
       <c r="H171" s="4">
-        <v>0.001806403959</v>
+        <v>0.001824374938</v>
       </c>
       <c r="I171" s="5">
-        <v>0.001806632836</v>
+        <v>0.00182461445</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
         <v>9</v>
       </c>
       <c r="B172" t="s">
         <v>10</v>
       </c>
       <c r="C172" t="s">
         <v>351</v>
       </c>
       <c r="D172" t="s">
         <v>352</v>
       </c>
       <c r="E172" s="1">
         <v>1128000</v>
       </c>
       <c r="F172" s="2">
-        <v>97.995656</v>
+        <v>96.236375</v>
       </c>
       <c r="G172" s="3">
-        <v>1105391</v>
+        <v>1085546.31</v>
       </c>
       <c r="H172" s="4">
-        <v>0.001849601355</v>
+        <v>0.001792152959</v>
       </c>
       <c r="I172" s="5">
-        <v>0.001849835704</v>
+        <v>0.001792388242</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
         <v>9</v>
       </c>
       <c r="B173" t="s">
         <v>10</v>
       </c>
       <c r="C173" t="s">
         <v>353</v>
       </c>
       <c r="D173" t="s">
         <v>354</v>
       </c>
       <c r="E173" s="1">
-        <v>1095000</v>
+        <v>1572000</v>
       </c>
       <c r="F173" s="2">
-        <v>97.878052</v>
+        <v>71.04433400000001</v>
       </c>
       <c r="G173" s="3">
-        <v>1071764.67</v>
+        <v>1116816.93</v>
       </c>
       <c r="H173" s="4">
-        <v>0.001793335919</v>
+        <v>0.001843778334</v>
       </c>
       <c r="I173" s="5">
-        <v>0.00179356314</v>
+        <v>0.001844020394</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
         <v>9</v>
       </c>
       <c r="B174" t="s">
         <v>10</v>
       </c>
       <c r="C174" t="s">
         <v>355</v>
       </c>
       <c r="D174" t="s">
         <v>356</v>
       </c>
       <c r="E174" s="1">
-        <v>1137000</v>
+        <v>1213000</v>
       </c>
       <c r="F174" s="2">
-        <v>95.18317</v>
+        <v>92.353729</v>
       </c>
       <c r="G174" s="3">
-        <v>1082232.64</v>
+        <v>1120250.73</v>
       </c>
       <c r="H174" s="4">
-        <v>0.001810851511</v>
+        <v>0.001849447276</v>
       </c>
       <c r="I174" s="5">
-        <v>0.001811080951</v>
+        <v>0.00184969008</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>9</v>
       </c>
       <c r="B175" t="s">
         <v>10</v>
       </c>
       <c r="C175" t="s">
         <v>357</v>
       </c>
       <c r="D175" t="s">
         <v>358</v>
       </c>
       <c r="E175" s="1">
-        <v>1120000</v>
+        <v>1095000</v>
       </c>
       <c r="F175" s="2">
-        <v>96.43471</v>
+        <v>97.58872700000001</v>
       </c>
       <c r="G175" s="3">
-        <v>1080068.75</v>
+        <v>1068596.56</v>
       </c>
       <c r="H175" s="4">
-        <v>0.001807230769</v>
+        <v>0.001764170234</v>
       </c>
       <c r="I175" s="5">
-        <v>0.001807459751</v>
+        <v>0.001764401843</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
         <v>9</v>
       </c>
       <c r="B176" t="s">
         <v>10</v>
       </c>
       <c r="C176" t="s">
         <v>359</v>
       </c>
       <c r="D176" t="s">
         <v>360</v>
       </c>
       <c r="E176" s="1">
-        <v>1316000</v>
+        <v>1153000</v>
       </c>
       <c r="F176" s="2">
-        <v>81.529996</v>
+        <v>95.01060099999999</v>
       </c>
       <c r="G176" s="3">
-        <v>1072934.75</v>
+        <v>1095472.23</v>
       </c>
       <c r="H176" s="4">
-        <v>0.001795293758</v>
+        <v>0.001808539884</v>
       </c>
       <c r="I176" s="5">
-        <v>0.001795521227</v>
+        <v>0.001808777318</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
         <v>9</v>
       </c>
       <c r="B177" t="s">
         <v>10</v>
       </c>
       <c r="C177" t="s">
         <v>361</v>
       </c>
       <c r="D177" t="s">
         <v>362</v>
       </c>
       <c r="E177" s="1">
-        <v>1125000</v>
+        <v>1213000</v>
       </c>
       <c r="F177" s="2">
-        <v>97.992812</v>
+        <v>92.192409</v>
       </c>
       <c r="G177" s="3">
-        <v>1102419.14</v>
+        <v>1118293.92</v>
       </c>
       <c r="H177" s="4">
-        <v>0.001844628666</v>
+        <v>0.001846216731</v>
       </c>
       <c r="I177" s="5">
-        <v>0.001844862386</v>
+        <v>0.001846459111</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
         <v>9</v>
       </c>
       <c r="B178" t="s">
         <v>10</v>
       </c>
       <c r="C178" t="s">
         <v>363</v>
       </c>
       <c r="D178" t="s">
         <v>364</v>
       </c>
       <c r="E178" s="1">
-        <v>1071000</v>
+        <v>1115000</v>
       </c>
       <c r="F178" s="2">
-        <v>100</v>
+        <v>95.27428</v>
       </c>
       <c r="G178" s="3">
-        <v>1071000</v>
+        <v>1062308.22</v>
       </c>
       <c r="H178" s="4">
-        <v>0.001792056432</v>
+        <v>0.001753788674</v>
       </c>
       <c r="I178" s="5">
-        <v>0.001792283491</v>
+        <v>0.00175401892</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
         <v>9</v>
       </c>
       <c r="B179" t="s">
         <v>10</v>
       </c>
       <c r="C179" t="s">
         <v>365</v>
       </c>
       <c r="D179" t="s">
         <v>366</v>
       </c>
       <c r="E179" s="1">
-        <v>1098000</v>
+        <v>1140000</v>
       </c>
       <c r="F179" s="2">
-        <v>98.21108</v>
+        <v>97.586299</v>
       </c>
       <c r="G179" s="3">
-        <v>1078357.66</v>
+        <v>1112483.81</v>
       </c>
       <c r="H179" s="4">
-        <v>0.001804367673</v>
+        <v>0.001836624685</v>
       </c>
       <c r="I179" s="5">
-        <v>0.001804596291</v>
+        <v>0.001836865806</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
         <v>9</v>
       </c>
       <c r="B180" t="s">
         <v>10</v>
       </c>
       <c r="C180" t="s">
         <v>367</v>
       </c>
       <c r="D180" t="s">
         <v>368</v>
       </c>
       <c r="E180" s="1">
-        <v>1091000</v>
+        <v>1120000</v>
       </c>
       <c r="F180" s="2">
-        <v>99.30018800000001</v>
+        <v>95.21890999999999</v>
       </c>
       <c r="G180" s="3">
-        <v>1083365.05</v>
+        <v>1066451.79</v>
       </c>
       <c r="H180" s="4">
-        <v>0.001812746319</v>
+        <v>0.001760629387</v>
       </c>
       <c r="I180" s="5">
-        <v>0.001812975999</v>
+        <v>0.001760860531</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
         <v>9</v>
       </c>
       <c r="B181" t="s">
         <v>10</v>
       </c>
       <c r="C181" t="s">
         <v>369</v>
       </c>
       <c r="D181" t="s">
         <v>370</v>
       </c>
       <c r="E181" s="1">
-        <v>1072000</v>
+        <v>1246000</v>
       </c>
       <c r="F181" s="2">
-        <v>96.361959</v>
+        <v>89.39636</v>
       </c>
       <c r="G181" s="3">
-        <v>1033000.2</v>
+        <v>1113878.65</v>
       </c>
       <c r="H181" s="4">
-        <v>0.001728473066</v>
+        <v>0.001838927453</v>
       </c>
       <c r="I181" s="5">
-        <v>0.001728692068</v>
+        <v>0.001839168876</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
         <v>9</v>
       </c>
       <c r="B182" t="s">
         <v>10</v>
       </c>
       <c r="C182" t="s">
         <v>371</v>
       </c>
       <c r="D182" t="s">
         <v>372</v>
       </c>
       <c r="E182" s="1">
-        <v>1013000</v>
+        <v>1332000</v>
       </c>
       <c r="F182" s="2">
-        <v>102.82574</v>
+        <v>81.57804400000001</v>
       </c>
       <c r="G182" s="3">
-        <v>1041624.75</v>
+        <v>1086619.55</v>
       </c>
       <c r="H182" s="4">
-        <v>0.001742904133</v>
+        <v>0.001793924789</v>
       </c>
       <c r="I182" s="5">
-        <v>0.001743124964</v>
+        <v>0.001794160304</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
         <v>9</v>
       </c>
       <c r="B183" t="s">
         <v>10</v>
       </c>
       <c r="C183" t="s">
         <v>373</v>
       </c>
       <c r="D183" t="s">
         <v>374</v>
       </c>
       <c r="E183" s="1">
-        <v>1000000</v>
+        <v>1117025</v>
       </c>
       <c r="F183" s="2">
-        <v>100.12468</v>
+        <v>1</v>
       </c>
       <c r="G183" s="3">
-        <v>1001246.8</v>
+        <v>1117025</v>
       </c>
       <c r="H183" s="4">
-        <v>0.00167534152</v>
+        <v>0.00184412184</v>
       </c>
       <c r="I183" s="5">
-        <v>0.001675553791</v>
+        <v>0.001844363946</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
         <v>9</v>
       </c>
       <c r="B184" t="s">
         <v>10</v>
       </c>
       <c r="C184" t="s">
         <v>375</v>
       </c>
       <c r="D184" t="s">
         <v>376</v>
       </c>
       <c r="E184" s="1">
-        <v>1063000</v>
+        <v>1141000</v>
       </c>
       <c r="F184" s="2">
-        <v>93.767459</v>
+        <v>96.259069</v>
       </c>
       <c r="G184" s="3">
-        <v>996748.09</v>
+        <v>1098315.98</v>
       </c>
       <c r="H184" s="4">
-        <v>0.001667814028</v>
+        <v>0.001813234692</v>
       </c>
       <c r="I184" s="5">
-        <v>0.001668025345</v>
+        <v>0.001813472742</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
         <v>9</v>
       </c>
       <c r="B185" t="s">
         <v>10</v>
       </c>
       <c r="C185" t="s">
         <v>377</v>
       </c>
       <c r="D185" t="s">
         <v>378</v>
       </c>
       <c r="E185" s="1">
-        <v>1056344.9422</v>
+        <v>1098000</v>
       </c>
       <c r="F185" s="2">
-        <v>97.211707</v>
+        <v>98.53501</v>
       </c>
       <c r="G185" s="3">
-        <v>1026890.95</v>
+        <v>1081914.41</v>
       </c>
       <c r="H185" s="4">
-        <v>0.00171825073</v>
+        <v>0.001786156973</v>
       </c>
       <c r="I185" s="5">
-        <v>0.001718468438</v>
+        <v>0.001786391468</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
         <v>9</v>
       </c>
       <c r="B186" t="s">
         <v>10</v>
       </c>
       <c r="C186" t="s">
         <v>379</v>
       </c>
       <c r="D186" t="s">
         <v>380</v>
       </c>
       <c r="E186" s="1">
-        <v>988976.12</v>
+        <v>1107000</v>
       </c>
       <c r="F186" s="2">
-        <v>101.69959</v>
+        <v>99.41425</v>
       </c>
       <c r="G186" s="3">
-        <v>1005784.66</v>
+        <v>1100515.75</v>
       </c>
       <c r="H186" s="4">
-        <v>0.001682934517</v>
+        <v>0.001816866342</v>
       </c>
       <c r="I186" s="5">
-        <v>0.00168314775</v>
+        <v>0.001817104869</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
         <v>9</v>
       </c>
       <c r="B187" t="s">
         <v>10</v>
       </c>
       <c r="C187" t="s">
         <v>381</v>
       </c>
       <c r="D187" t="s">
         <v>382</v>
       </c>
       <c r="E187" s="1">
-        <v>1099000</v>
+        <v>1072000</v>
       </c>
       <c r="F187" s="2">
-        <v>94.55091</v>
+        <v>96.181596</v>
       </c>
       <c r="G187" s="3">
-        <v>1039114.5</v>
+        <v>1031066.71</v>
       </c>
       <c r="H187" s="4">
-        <v>0.001738703851</v>
+        <v>0.001702211353</v>
       </c>
       <c r="I187" s="5">
-        <v>0.00173892415</v>
+        <v>0.001702434828</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
         <v>9</v>
       </c>
       <c r="B188" t="s">
         <v>10</v>
       </c>
       <c r="C188" t="s">
         <v>383</v>
       </c>
       <c r="D188" t="s">
         <v>384</v>
       </c>
       <c r="E188" s="1">
-        <v>1014000</v>
+        <v>1013000</v>
       </c>
       <c r="F188" s="2">
-        <v>100.575039</v>
+        <v>102.86066</v>
       </c>
       <c r="G188" s="3">
-        <v>1019830.9</v>
+        <v>1041978.49</v>
       </c>
       <c r="H188" s="4">
-        <v>0.001706437456</v>
+        <v>0.001720225852</v>
       </c>
       <c r="I188" s="5">
-        <v>0.001706653667</v>
+        <v>0.001720451692</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
         <v>9</v>
       </c>
       <c r="B189" t="s">
         <v>10</v>
       </c>
       <c r="C189" t="s">
         <v>385</v>
       </c>
       <c r="D189" t="s">
         <v>386</v>
       </c>
       <c r="E189" s="1">
-        <v>890000</v>
+        <v>1000000</v>
       </c>
       <c r="F189" s="2">
-        <v>116.489165</v>
+        <v>100.09775</v>
       </c>
       <c r="G189" s="3">
-        <v>1036753.57</v>
+        <v>1000977.5</v>
       </c>
       <c r="H189" s="4">
-        <v>0.001734753409</v>
+        <v>0.001652536398</v>
       </c>
       <c r="I189" s="5">
-        <v>0.001734973207</v>
+        <v>0.001652753351</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
         <v>9</v>
       </c>
       <c r="B190" t="s">
         <v>10</v>
       </c>
       <c r="C190" t="s">
         <v>387</v>
       </c>
       <c r="D190" t="s">
         <v>388</v>
       </c>
       <c r="E190" s="1">
-        <v>1151000</v>
+        <v>1046255.0822</v>
       </c>
       <c r="F190" s="2">
-        <v>90.02346300000001</v>
+        <v>96.953604</v>
       </c>
       <c r="G190" s="3">
-        <v>1036170.06</v>
+        <v>1014382.01</v>
       </c>
       <c r="H190" s="4">
-        <v>0.001733777049</v>
+        <v>0.001674666205</v>
       </c>
       <c r="I190" s="5">
-        <v>0.001733996723</v>
+        <v>0.001674886063</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
         <v>9</v>
       </c>
       <c r="B191" t="s">
         <v>10</v>
       </c>
       <c r="C191" t="s">
         <v>389</v>
       </c>
       <c r="D191" t="s">
         <v>390</v>
       </c>
       <c r="E191" s="1">
-        <v>37100</v>
+        <v>1014000</v>
       </c>
       <c r="F191" s="2">
-        <v>25.8299</v>
+        <v>99.984182</v>
       </c>
       <c r="G191" s="3">
-        <v>958289.29</v>
+        <v>1013839.61</v>
       </c>
       <c r="H191" s="4">
-        <v>0.001603462639</v>
+        <v>0.001673770738</v>
       </c>
       <c r="I191" s="5">
-        <v>0.001603665802</v>
+        <v>0.001673990479</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
         <v>9</v>
       </c>
       <c r="B192" t="s">
         <v>10</v>
       </c>
       <c r="C192" t="s">
         <v>391</v>
       </c>
       <c r="D192" t="s">
         <v>392</v>
       </c>
       <c r="E192" s="1">
-        <v>941000</v>
+        <v>898000</v>
       </c>
       <c r="F192" s="2">
-        <v>98.69233</v>
+        <v>116.386605</v>
       </c>
       <c r="G192" s="3">
-        <v>928694.83</v>
+        <v>1045151.71</v>
       </c>
       <c r="H192" s="4">
-        <v>0.001553943543</v>
+        <v>0.001725464605</v>
       </c>
       <c r="I192" s="5">
-        <v>0.001554140433</v>
+        <v>0.001725691132</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
         <v>9</v>
       </c>
       <c r="B193" t="s">
         <v>10</v>
       </c>
       <c r="C193" t="s">
         <v>393</v>
       </c>
       <c r="D193" t="s">
         <v>394</v>
       </c>
       <c r="E193" s="1">
-        <v>916000</v>
+        <v>1167000</v>
       </c>
       <c r="F193" s="2">
-        <v>101.49637</v>
+        <v>89.878969</v>
       </c>
       <c r="G193" s="3">
-        <v>929706.75</v>
+        <v>1048887.57</v>
       </c>
       <c r="H193" s="4">
-        <v>0.001555636751</v>
+        <v>0.001731632213</v>
       </c>
       <c r="I193" s="5">
-        <v>0.001555833854</v>
+        <v>0.00173185955</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
         <v>9</v>
       </c>
       <c r="B194" t="s">
         <v>10</v>
       </c>
       <c r="C194" t="s">
         <v>395</v>
       </c>
       <c r="D194" t="s">
         <v>396</v>
       </c>
       <c r="E194" s="1">
-        <v>1000000</v>
+        <v>1066500</v>
       </c>
       <c r="F194" s="2">
-        <v>96.627951</v>
+        <v>95.742188</v>
       </c>
       <c r="G194" s="3">
-        <v>966279.51</v>
+        <v>1021090.44</v>
       </c>
       <c r="H194" s="4">
-        <v>0.001616832317</v>
+        <v>0.001685741297</v>
       </c>
       <c r="I194" s="5">
-        <v>0.001617037174</v>
+        <v>0.001685962609</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
         <v>9</v>
       </c>
       <c r="B195" t="s">
         <v>10</v>
       </c>
       <c r="C195" t="s">
         <v>397</v>
       </c>
       <c r="D195" t="s">
         <v>398</v>
       </c>
       <c r="E195" s="1">
-        <v>957000</v>
+        <v>37100</v>
       </c>
       <c r="F195" s="2">
-        <v>99.040943</v>
+        <v>25.57</v>
       </c>
       <c r="G195" s="3">
-        <v>947821.8199999999</v>
+        <v>948647</v>
       </c>
       <c r="H195" s="4">
-        <v>0.001585947896</v>
+        <v>0.001566142791</v>
       </c>
       <c r="I195" s="5">
-        <v>0.00158614884</v>
+        <v>0.001566348402</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
         <v>9</v>
       </c>
       <c r="B196" t="s">
         <v>10</v>
       </c>
       <c r="C196" t="s">
         <v>399</v>
       </c>
       <c r="D196" t="s">
         <v>400</v>
       </c>
       <c r="E196" s="1">
-        <v>983324.7158</v>
+        <v>1000000</v>
       </c>
       <c r="F196" s="2">
-        <v>99.29933</v>
+        <v>96.371341</v>
       </c>
       <c r="G196" s="3">
-        <v>976434.85</v>
+        <v>963713.41</v>
       </c>
       <c r="H196" s="4">
-        <v>0.001633824801</v>
+        <v>0.001591016268</v>
       </c>
       <c r="I196" s="5">
-        <v>0.001634031811</v>
+        <v>0.001591225145</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
         <v>9</v>
       </c>
       <c r="B197" t="s">
         <v>10</v>
       </c>
       <c r="C197" t="s">
         <v>401</v>
       </c>
       <c r="D197" t="s">
         <v>402</v>
       </c>
       <c r="E197" s="1">
-        <v>1005000</v>
+        <v>957000</v>
       </c>
       <c r="F197" s="2">
-        <v>93.67599199999999</v>
+        <v>99.086828</v>
       </c>
       <c r="G197" s="3">
-        <v>941443.72</v>
+        <v>948260.9399999999</v>
       </c>
       <c r="H197" s="4">
-        <v>0.001575275698</v>
+        <v>0.001565505443</v>
       </c>
       <c r="I197" s="5">
-        <v>0.00157547529</v>
+        <v>0.00156571097</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
         <v>9</v>
       </c>
       <c r="B198" t="s">
         <v>10</v>
       </c>
       <c r="C198" t="s">
         <v>403</v>
       </c>
       <c r="D198" t="s">
         <v>404</v>
       </c>
       <c r="E198" s="1">
-        <v>921000</v>
+        <v>1063000</v>
       </c>
       <c r="F198" s="2">
-        <v>94.63624299999999</v>
+        <v>93.938436</v>
       </c>
       <c r="G198" s="3">
-        <v>871599.8</v>
+        <v>998565.5699999999</v>
       </c>
       <c r="H198" s="4">
-        <v>0.001458408986</v>
+        <v>0.001648554495</v>
       </c>
       <c r="I198" s="5">
-        <v>0.001458593771</v>
+        <v>0.001648770926</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
         <v>9</v>
       </c>
       <c r="B199" t="s">
         <v>10</v>
       </c>
       <c r="C199" t="s">
         <v>405</v>
       </c>
       <c r="D199" t="s">
         <v>406</v>
       </c>
       <c r="E199" s="1">
-        <v>864000</v>
+        <v>958651.12</v>
       </c>
       <c r="F199" s="2">
-        <v>101.8567</v>
+        <v>101.77773</v>
       </c>
       <c r="G199" s="3">
-        <v>880041.89</v>
+        <v>975693.35</v>
       </c>
       <c r="H199" s="4">
-        <v>0.001472534758</v>
+        <v>0.00161079422</v>
       </c>
       <c r="I199" s="5">
-        <v>0.001472721332</v>
+        <v>0.001611005693</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
         <v>9</v>
       </c>
       <c r="B200" t="s">
         <v>10</v>
       </c>
       <c r="C200" t="s">
         <v>407</v>
       </c>
       <c r="D200" t="s">
         <v>408</v>
       </c>
       <c r="E200" s="1">
-        <v>863000</v>
+        <v>961088.1658</v>
       </c>
       <c r="F200" s="2">
-        <v>100.769367</v>
+        <v>99.92972</v>
       </c>
       <c r="G200" s="3">
-        <v>869639.64</v>
+        <v>960412.71</v>
       </c>
       <c r="H200" s="4">
-        <v>0.001455129137</v>
+        <v>0.001585567073</v>
       </c>
       <c r="I200" s="5">
-        <v>0.001455313506</v>
+        <v>0.001585775234</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
         <v>9</v>
       </c>
       <c r="B201" t="s">
         <v>10</v>
       </c>
       <c r="C201" t="s">
         <v>409</v>
       </c>
       <c r="D201" t="s">
         <v>410</v>
       </c>
       <c r="E201" s="1">
-        <v>900000</v>
+        <v>1021000</v>
       </c>
       <c r="F201" s="2">
-        <v>100.01156</v>
+        <v>94.066293</v>
       </c>
       <c r="G201" s="3">
-        <v>900104.04</v>
+        <v>960416.85</v>
       </c>
       <c r="H201" s="4">
-        <v>0.00150610386</v>
+        <v>0.001585573905</v>
       </c>
       <c r="I201" s="5">
-        <v>0.001506294688</v>
+        <v>0.001585782067</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
         <v>9</v>
       </c>
       <c r="B202" t="s">
         <v>10</v>
       </c>
       <c r="C202" t="s">
         <v>411</v>
       </c>
       <c r="D202" t="s">
         <v>412</v>
       </c>
       <c r="E202" s="1">
-        <v>862000</v>
+        <v>864000</v>
       </c>
       <c r="F202" s="2">
-        <v>101.3784</v>
+        <v>102.11452</v>
       </c>
       <c r="G202" s="3">
-        <v>873881.8100000001</v>
+        <v>882269.45</v>
       </c>
       <c r="H202" s="4">
-        <v>0.001462227371</v>
+        <v>0.001456558597</v>
       </c>
       <c r="I202" s="5">
-        <v>0.00146241264</v>
+        <v>0.001456749821</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
         <v>9</v>
       </c>
       <c r="B203" t="s">
         <v>10</v>
       </c>
       <c r="C203" t="s">
         <v>413</v>
       </c>
       <c r="D203" t="s">
         <v>414</v>
       </c>
       <c r="E203" s="1">
-        <v>960000</v>
+        <v>884000</v>
       </c>
       <c r="F203" s="2">
-        <v>92.108756</v>
+        <v>99.45362</v>
       </c>
       <c r="G203" s="3">
-        <v>884244.0600000001</v>
+        <v>879170</v>
       </c>
       <c r="H203" s="4">
-        <v>0.001479566061</v>
+        <v>0.001451441642</v>
       </c>
       <c r="I203" s="5">
-        <v>0.001479753526</v>
+        <v>0.001451632194</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
         <v>9</v>
       </c>
       <c r="B204" t="s">
         <v>10</v>
       </c>
       <c r="C204" t="s">
         <v>415</v>
       </c>
       <c r="D204" t="s">
         <v>416</v>
       </c>
       <c r="E204" s="1">
-        <v>931000</v>
+        <v>941000</v>
       </c>
       <c r="F204" s="2">
-        <v>93.97257399999999</v>
+        <v>98.54281</v>
       </c>
       <c r="G204" s="3">
-        <v>874884.66</v>
+        <v>927287.84</v>
       </c>
       <c r="H204" s="4">
-        <v>0.001463905405</v>
+        <v>0.001530880474</v>
       </c>
       <c r="I204" s="5">
-        <v>0.001464090886</v>
+        <v>0.001531081456</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
         <v>9</v>
       </c>
       <c r="B205" t="s">
         <v>10</v>
       </c>
       <c r="C205" t="s">
         <v>417</v>
       </c>
       <c r="D205" t="s">
         <v>418</v>
       </c>
       <c r="E205" s="1">
-        <v>890000</v>
+        <v>916000</v>
       </c>
       <c r="F205" s="2">
-        <v>96.408796</v>
+        <v>101.60321</v>
       </c>
       <c r="G205" s="3">
-        <v>858038.28</v>
+        <v>930685.4</v>
       </c>
       <c r="H205" s="4">
-        <v>0.001435717112</v>
+        <v>0.001536489586</v>
       </c>
       <c r="I205" s="5">
-        <v>0.001435899021</v>
+        <v>0.001536691303</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
         <v>9</v>
       </c>
       <c r="B206" t="s">
         <v>10</v>
       </c>
       <c r="C206" t="s">
         <v>419</v>
       </c>
       <c r="D206" t="s">
         <v>420</v>
       </c>
       <c r="E206" s="1">
-        <v>827000</v>
+        <v>900000</v>
       </c>
       <c r="F206" s="2">
-        <v>101.464709</v>
+        <v>100.05365</v>
       </c>
       <c r="G206" s="3">
-        <v>839113.14</v>
+        <v>900482.85</v>
       </c>
       <c r="H206" s="4">
-        <v>0.001404050519</v>
+        <v>0.001486627507</v>
       </c>
       <c r="I206" s="5">
-        <v>0.001404228416</v>
+        <v>0.001486822678</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" t="s">
         <v>9</v>
       </c>
       <c r="B207" t="s">
         <v>10</v>
       </c>
       <c r="C207" t="s">
         <v>421</v>
       </c>
       <c r="D207" t="s">
         <v>422</v>
       </c>
       <c r="E207" s="1">
-        <v>848000</v>
+        <v>878000</v>
       </c>
       <c r="F207" s="2">
-        <v>101.0407</v>
+        <v>101.9013</v>
       </c>
       <c r="G207" s="3">
-        <v>856825.14</v>
+        <v>894693.41</v>
       </c>
       <c r="H207" s="4">
-        <v>0.001433687205</v>
+        <v>0.001477069596</v>
       </c>
       <c r="I207" s="5">
-        <v>0.001433868857</v>
+        <v>0.001477263513</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" t="s">
         <v>9</v>
       </c>
       <c r="B208" t="s">
         <v>10</v>
       </c>
       <c r="C208" t="s">
         <v>423</v>
       </c>
       <c r="D208" t="s">
         <v>424</v>
       </c>
       <c r="E208" s="1">
-        <v>886000</v>
+        <v>890000</v>
       </c>
       <c r="F208" s="2">
-        <v>93.32979899999999</v>
+        <v>96.333962</v>
       </c>
       <c r="G208" s="3">
-        <v>826902.02</v>
+        <v>857372.26</v>
       </c>
       <c r="H208" s="4">
-        <v>0.001383618191</v>
+        <v>0.001415455261</v>
       </c>
       <c r="I208" s="5">
-        <v>0.001383793499</v>
+        <v>0.001415641089</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" t="s">
         <v>9</v>
       </c>
       <c r="B209" t="s">
         <v>10</v>
       </c>
       <c r="C209" t="s">
         <v>425</v>
       </c>
       <c r="D209" t="s">
         <v>426</v>
       </c>
       <c r="E209" s="1">
-        <v>823000</v>
+        <v>827000</v>
       </c>
       <c r="F209" s="2">
-        <v>98.372964</v>
+        <v>102.160143</v>
       </c>
       <c r="G209" s="3">
-        <v>809609.49</v>
+        <v>844864.38</v>
       </c>
       <c r="H209" s="4">
-        <v>0.001354683381</v>
+        <v>0.001394805721</v>
       </c>
       <c r="I209" s="5">
-        <v>0.001354855023</v>
+        <v>0.001394988838</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" t="s">
         <v>9</v>
       </c>
       <c r="B210" t="s">
         <v>10</v>
       </c>
       <c r="C210" t="s">
         <v>427</v>
       </c>
       <c r="D210" t="s">
         <v>428</v>
       </c>
       <c r="E210" s="1">
-        <v>842000</v>
+        <v>921000</v>
       </c>
       <c r="F210" s="2">
-        <v>99.75590099999999</v>
+        <v>94.055153</v>
       </c>
       <c r="G210" s="3">
-        <v>839944.6899999999</v>
+        <v>866247.96</v>
       </c>
       <c r="H210" s="4">
-        <v>0.001405441903</v>
+        <v>0.001430108351</v>
       </c>
       <c r="I210" s="5">
-        <v>0.001405619976</v>
+        <v>0.001430296102</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
         <v>9</v>
       </c>
       <c r="B211" t="s">
         <v>10</v>
       </c>
       <c r="C211" t="s">
         <v>429</v>
       </c>
       <c r="D211" t="s">
         <v>430</v>
       </c>
       <c r="E211" s="1">
-        <v>868000</v>
+        <v>848000</v>
       </c>
       <c r="F211" s="2">
-        <v>99.2629</v>
+        <v>101.4319</v>
       </c>
       <c r="G211" s="3">
-        <v>861601.97</v>
+        <v>860142.51</v>
       </c>
       <c r="H211" s="4">
-        <v>0.001441680071</v>
+        <v>0.00142002873</v>
       </c>
       <c r="I211" s="5">
-        <v>0.001441862736</v>
+        <v>0.001420215158</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
         <v>9</v>
       </c>
       <c r="B212" t="s">
         <v>10</v>
       </c>
       <c r="C212" t="s">
         <v>431</v>
       </c>
       <c r="D212" t="s">
         <v>432</v>
       </c>
       <c r="E212" s="1">
-        <v>847000</v>
+        <v>842000</v>
       </c>
       <c r="F212" s="2">
-        <v>98.416161</v>
+        <v>99.79006699999999</v>
       </c>
       <c r="G212" s="3">
-        <v>833584.88</v>
+        <v>840232.36</v>
       </c>
       <c r="H212" s="4">
-        <v>0.001394800329</v>
+        <v>0.001387158617</v>
       </c>
       <c r="I212" s="5">
-        <v>0.001394977054</v>
+        <v>0.001387340729</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" t="s">
         <v>9</v>
       </c>
       <c r="B213" t="s">
         <v>10</v>
       </c>
       <c r="C213" t="s">
         <v>433</v>
       </c>
       <c r="D213" t="s">
         <v>434</v>
       </c>
       <c r="E213" s="1">
-        <v>843000</v>
+        <v>847000</v>
       </c>
       <c r="F213" s="2">
-        <v>100.640377</v>
+        <v>97.9449</v>
       </c>
       <c r="G213" s="3">
-        <v>848398.38</v>
+        <v>829593.3</v>
       </c>
       <c r="H213" s="4">
-        <v>0.001419587087</v>
+        <v>0.00136959435</v>
       </c>
       <c r="I213" s="5">
-        <v>0.001419766953</v>
+        <v>0.001369774157</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" t="s">
         <v>9</v>
       </c>
       <c r="B214" t="s">
         <v>10</v>
       </c>
       <c r="C214" t="s">
         <v>435</v>
       </c>
       <c r="D214" t="s">
         <v>436</v>
       </c>
       <c r="E214" s="1">
-        <v>889000</v>
+        <v>843000</v>
       </c>
       <c r="F214" s="2">
-        <v>97.008083</v>
+        <v>100.035387</v>
       </c>
       <c r="G214" s="3">
-        <v>862401.86</v>
+        <v>843298.3100000001</v>
       </c>
       <c r="H214" s="4">
-        <v>0.001443018484</v>
+        <v>0.00139222026</v>
       </c>
       <c r="I214" s="5">
-        <v>0.001443201319</v>
+        <v>0.001392403037</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" t="s">
         <v>9</v>
       </c>
       <c r="B215" t="s">
         <v>10</v>
       </c>
       <c r="C215" t="s">
         <v>437</v>
       </c>
       <c r="D215" t="s">
         <v>438</v>
       </c>
       <c r="E215" s="1">
-        <v>857000</v>
+        <v>889000</v>
       </c>
       <c r="F215" s="2">
-        <v>95.470382</v>
+        <v>97.035132</v>
       </c>
       <c r="G215" s="3">
-        <v>818181.17</v>
+        <v>862642.3199999999</v>
       </c>
       <c r="H215" s="4">
-        <v>0.00136902599</v>
+        <v>0.001424155725</v>
       </c>
       <c r="I215" s="5">
-        <v>0.001369199449</v>
+        <v>0.001424342695</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" t="s">
         <v>9</v>
       </c>
       <c r="B216" t="s">
         <v>10</v>
       </c>
       <c r="C216" t="s">
         <v>439</v>
       </c>
       <c r="D216" t="s">
         <v>440</v>
       </c>
       <c r="E216" s="1">
-        <v>824000</v>
+        <v>863000</v>
       </c>
       <c r="F216" s="2">
-        <v>98.263167</v>
+        <v>100.81201</v>
       </c>
       <c r="G216" s="3">
-        <v>809688.5</v>
+        <v>870007.65</v>
       </c>
       <c r="H216" s="4">
-        <v>0.001354815572</v>
+        <v>0.001436315303</v>
       </c>
       <c r="I216" s="5">
-        <v>0.001354987231</v>
+        <v>0.00143650387</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" t="s">
         <v>9</v>
       </c>
       <c r="B217" t="s">
         <v>10</v>
       </c>
       <c r="C217" t="s">
         <v>441</v>
       </c>
       <c r="D217" t="s">
         <v>442</v>
       </c>
       <c r="E217" s="1">
-        <v>829000</v>
+        <v>873000</v>
       </c>
       <c r="F217" s="2">
-        <v>98.015691</v>
+        <v>95.81807999999999</v>
       </c>
       <c r="G217" s="3">
-        <v>812550.08</v>
+        <v>836491.84</v>
       </c>
       <c r="H217" s="4">
-        <v>0.00135960373</v>
+        <v>0.001380983298</v>
       </c>
       <c r="I217" s="5">
-        <v>0.001359775995</v>
+        <v>0.0013811646</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" t="s">
         <v>9</v>
       </c>
       <c r="B218" t="s">
         <v>10</v>
       </c>
       <c r="C218" t="s">
         <v>443</v>
       </c>
       <c r="D218" t="s">
         <v>444</v>
       </c>
       <c r="E218" s="1">
-        <v>810000</v>
+        <v>840000</v>
       </c>
       <c r="F218" s="2">
-        <v>101.155</v>
+        <v>98.42977399999999</v>
       </c>
       <c r="G218" s="3">
-        <v>819355.5</v>
+        <v>826810.1</v>
       </c>
       <c r="H218" s="4">
-        <v>0.001370990937</v>
+        <v>0.0013649995</v>
       </c>
       <c r="I218" s="5">
-        <v>0.001371164646</v>
+        <v>0.001365178703</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" t="s">
         <v>9</v>
       </c>
       <c r="B219" t="s">
         <v>10</v>
       </c>
       <c r="C219" t="s">
         <v>445</v>
       </c>
       <c r="D219" t="s">
         <v>446</v>
       </c>
       <c r="E219" s="1">
-        <v>844000</v>
+        <v>856000</v>
       </c>
       <c r="F219" s="2">
-        <v>97.51132</v>
+        <v>99.66065</v>
       </c>
       <c r="G219" s="3">
-        <v>822995.54</v>
+        <v>853095.16</v>
       </c>
       <c r="H219" s="4">
-        <v>0.001377081655</v>
+        <v>0.001408394104</v>
       </c>
       <c r="I219" s="5">
-        <v>0.001377256135</v>
+        <v>0.001408579005</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" t="s">
         <v>9</v>
       </c>
       <c r="B220" t="s">
         <v>10</v>
       </c>
       <c r="C220" t="s">
         <v>447</v>
       </c>
       <c r="D220" t="s">
         <v>448</v>
       </c>
       <c r="E220" s="1">
-        <v>922000</v>
+        <v>855000</v>
       </c>
       <c r="F220" s="2">
-        <v>90.88352</v>
+        <v>95.80905799999999</v>
       </c>
       <c r="G220" s="3">
-        <v>837946.05</v>
+        <v>819167.45</v>
       </c>
       <c r="H220" s="4">
-        <v>0.001402097681</v>
+        <v>0.001352382067</v>
       </c>
       <c r="I220" s="5">
-        <v>0.001402275331</v>
+        <v>0.001352559614</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" t="s">
         <v>9</v>
       </c>
       <c r="B221" t="s">
         <v>10</v>
       </c>
       <c r="C221" t="s">
         <v>449</v>
       </c>
       <c r="D221" t="s">
         <v>450</v>
       </c>
       <c r="E221" s="1">
-        <v>866000</v>
+        <v>860000</v>
       </c>
       <c r="F221" s="2">
-        <v>94.837294</v>
+        <v>97.605</v>
       </c>
       <c r="G221" s="3">
-        <v>821290.97</v>
+        <v>839403</v>
       </c>
       <c r="H221" s="4">
-        <v>0.001374229466</v>
+        <v>0.001385789401</v>
       </c>
       <c r="I221" s="5">
-        <v>0.001374403585</v>
+        <v>0.001385971334</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" t="s">
         <v>9</v>
       </c>
       <c r="B222" t="s">
         <v>10</v>
       </c>
       <c r="C222" t="s">
         <v>451</v>
       </c>
       <c r="D222" t="s">
         <v>452</v>
       </c>
       <c r="E222" s="1">
-        <v>1035000</v>
+        <v>960000</v>
       </c>
       <c r="F222" s="2">
-        <v>83.317725</v>
+        <v>90.53325</v>
       </c>
       <c r="G222" s="3">
-        <v>862338.45</v>
+        <v>869119.2</v>
       </c>
       <c r="H222" s="4">
-        <v>0.001442912393</v>
+        <v>0.001434848547</v>
       </c>
       <c r="I222" s="5">
-        <v>0.001443095214</v>
+        <v>0.001435036921</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" t="s">
         <v>9</v>
       </c>
       <c r="B223" t="s">
         <v>10</v>
       </c>
       <c r="C223" t="s">
         <v>453</v>
       </c>
       <c r="D223" t="s">
         <v>454</v>
       </c>
       <c r="E223" s="1">
-        <v>859000</v>
+        <v>866000</v>
       </c>
       <c r="F223" s="2">
-        <v>96.57908999999999</v>
+        <v>96.209794</v>
       </c>
       <c r="G223" s="3">
-        <v>829614.38</v>
+        <v>833176.8199999999</v>
       </c>
       <c r="H223" s="4">
-        <v>0.001388156668</v>
+        <v>0.001375510453</v>
       </c>
       <c r="I223" s="5">
-        <v>0.001388332551</v>
+        <v>0.001375691036</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" t="s">
         <v>9</v>
       </c>
       <c r="B224" t="s">
         <v>10</v>
       </c>
       <c r="C224" t="s">
         <v>455</v>
       </c>
       <c r="D224" t="s">
         <v>456</v>
       </c>
       <c r="E224" s="1">
-        <v>1088000</v>
+        <v>1051000</v>
       </c>
       <c r="F224" s="2">
-        <v>74.347247</v>
+        <v>82.799404</v>
       </c>
       <c r="G224" s="3">
-        <v>808898.05</v>
+        <v>870221.74</v>
       </c>
       <c r="H224" s="4">
-        <v>0.001353492949</v>
+        <v>0.001436668749</v>
       </c>
       <c r="I224" s="5">
-        <v>0.001353664441</v>
+        <v>0.001436857362</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" t="s">
         <v>9</v>
       </c>
       <c r="B225" t="s">
         <v>10</v>
       </c>
       <c r="C225" t="s">
         <v>457</v>
       </c>
       <c r="D225" t="s">
         <v>458</v>
       </c>
       <c r="E225" s="1">
-        <v>674000</v>
+        <v>931000</v>
       </c>
       <c r="F225" s="2">
-        <v>119.756423</v>
+        <v>93.05886599999999</v>
       </c>
       <c r="G225" s="3">
-        <v>807158.29</v>
+        <v>866378.04</v>
       </c>
       <c r="H225" s="4">
-        <v>0.001350581893</v>
+        <v>0.001430323108</v>
       </c>
       <c r="I225" s="5">
-        <v>0.001350753015</v>
+        <v>0.001430510888</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
         <v>9</v>
       </c>
       <c r="B226" t="s">
         <v>10</v>
       </c>
       <c r="C226" t="s">
         <v>459</v>
       </c>
       <c r="D226" t="s">
         <v>460</v>
       </c>
       <c r="E226" s="1">
-        <v>749917</v>
+        <v>859000</v>
       </c>
       <c r="F226" s="2">
-        <v>99.80923</v>
+        <v>97.59306100000001</v>
       </c>
       <c r="G226" s="3">
-        <v>748486.38</v>
+        <v>838324.39</v>
       </c>
       <c r="H226" s="4">
-        <v>0.001252408812</v>
+        <v>0.001384008705</v>
       </c>
       <c r="I226" s="5">
-        <v>0.001252567496</v>
+        <v>0.001384190405</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" t="s">
         <v>9</v>
       </c>
       <c r="B227" t="s">
         <v>10</v>
       </c>
       <c r="C227" t="s">
         <v>461</v>
       </c>
       <c r="D227" t="s">
         <v>462</v>
       </c>
       <c r="E227" s="1">
         <v>875000</v>
       </c>
       <c r="F227" s="2">
-        <v>90.701457</v>
+        <v>90.418762</v>
       </c>
       <c r="G227" s="3">
-        <v>793637.75</v>
+        <v>791164.17</v>
       </c>
       <c r="H227" s="4">
-        <v>0.001327958574</v>
+        <v>0.001306150821</v>
       </c>
       <c r="I227" s="5">
-        <v>0.00132812683</v>
+        <v>0.001306322299</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" t="s">
         <v>9</v>
       </c>
       <c r="B228" t="s">
         <v>10</v>
       </c>
       <c r="C228" t="s">
         <v>463</v>
       </c>
       <c r="D228" t="s">
         <v>464</v>
       </c>
       <c r="E228" s="1">
-        <v>769000</v>
+        <v>775000</v>
       </c>
       <c r="F228" s="2">
-        <v>98.147025</v>
+        <v>98.37270100000001</v>
       </c>
       <c r="G228" s="3">
-        <v>754750.62</v>
+        <v>762388.4300000001</v>
       </c>
       <c r="H228" s="4">
-        <v>0.001262890483</v>
+        <v>0.001258644309</v>
       </c>
       <c r="I228" s="5">
-        <v>0.001263050495</v>
+        <v>0.00125880955</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" t="s">
         <v>9</v>
       </c>
       <c r="B229" t="s">
         <v>10</v>
       </c>
       <c r="C229" t="s">
         <v>465</v>
       </c>
       <c r="D229" t="s">
         <v>466</v>
       </c>
       <c r="E229" s="1">
-        <v>768000</v>
+        <v>785000</v>
       </c>
       <c r="F229" s="2">
-        <v>98.86584999999999</v>
+        <v>96.652462</v>
       </c>
       <c r="G229" s="3">
-        <v>759289.73</v>
+        <v>758721.83</v>
       </c>
       <c r="H229" s="4">
-        <v>0.001270485566</v>
+        <v>0.001252591026</v>
       </c>
       <c r="I229" s="5">
-        <v>0.00127064654</v>
+        <v>0.001252755473</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
         <v>9</v>
       </c>
       <c r="B230" t="s">
         <v>10</v>
       </c>
       <c r="C230" t="s">
         <v>467</v>
       </c>
       <c r="D230" t="s">
         <v>468</v>
       </c>
       <c r="E230" s="1">
-        <v>830000</v>
+        <v>886000</v>
       </c>
       <c r="F230" s="2">
-        <v>94.261698</v>
+        <v>91.559707</v>
       </c>
       <c r="G230" s="3">
-        <v>782372.09</v>
+        <v>811219</v>
       </c>
       <c r="H230" s="4">
-        <v>0.001309108256</v>
+        <v>0.001339259804</v>
       </c>
       <c r="I230" s="5">
-        <v>0.001309274124</v>
+        <v>0.001339435629</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
         <v>9</v>
       </c>
       <c r="B231" t="s">
         <v>10</v>
       </c>
       <c r="C231" t="s">
         <v>469</v>
       </c>
       <c r="D231" t="s">
         <v>470</v>
       </c>
       <c r="E231" s="1">
-        <v>806000</v>
+        <v>768000</v>
       </c>
       <c r="F231" s="2">
-        <v>95.759967</v>
+        <v>99.057665</v>
       </c>
       <c r="G231" s="3">
-        <v>771825.33</v>
+        <v>760762.87</v>
       </c>
       <c r="H231" s="4">
-        <v>0.001291460835</v>
+        <v>0.001255960626</v>
       </c>
       <c r="I231" s="5">
-        <v>0.001291624467</v>
+        <v>0.001256125515</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
         <v>9</v>
       </c>
       <c r="B232" t="s">
         <v>10</v>
       </c>
       <c r="C232" t="s">
         <v>471</v>
       </c>
       <c r="D232" t="s">
         <v>472</v>
       </c>
       <c r="E232" s="1">
-        <v>806000</v>
+        <v>846000</v>
       </c>
       <c r="F232" s="2">
-        <v>95.338527</v>
+        <v>93.360063</v>
       </c>
       <c r="G232" s="3">
-        <v>768428.53</v>
+        <v>789826.13</v>
       </c>
       <c r="H232" s="4">
-        <v>0.001285777111</v>
+        <v>0.001303941829</v>
       </c>
       <c r="I232" s="5">
-        <v>0.001285940022</v>
+        <v>0.001304113017</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" t="s">
         <v>9</v>
       </c>
       <c r="B233" t="s">
         <v>10</v>
       </c>
       <c r="C233" t="s">
         <v>473</v>
       </c>
       <c r="D233" t="s">
         <v>474</v>
       </c>
       <c r="E233" s="1">
-        <v>802000</v>
+        <v>823000</v>
       </c>
       <c r="F233" s="2">
-        <v>96.394852</v>
+        <v>98.144503</v>
       </c>
       <c r="G233" s="3">
-        <v>773086.71</v>
+        <v>807729.26</v>
       </c>
       <c r="H233" s="4">
-        <v>0.001293571444</v>
+        <v>0.001333498506</v>
       </c>
       <c r="I233" s="5">
-        <v>0.001293735343</v>
+        <v>0.001333673574</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
         <v>9</v>
       </c>
       <c r="B234" t="s">
         <v>10</v>
       </c>
       <c r="C234" t="s">
         <v>475</v>
       </c>
       <c r="D234" t="s">
         <v>476</v>
       </c>
       <c r="E234" s="1">
-        <v>824000</v>
+        <v>822000</v>
       </c>
       <c r="F234" s="2">
-        <v>95.782757</v>
+        <v>94.970466</v>
       </c>
       <c r="G234" s="3">
-        <v>789249.92</v>
+        <v>780657.23</v>
       </c>
       <c r="H234" s="4">
-        <v>0.001320616612</v>
+        <v>0.001288804681</v>
       </c>
       <c r="I234" s="5">
-        <v>0.001320783938</v>
+        <v>0.001288973881</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" t="s">
         <v>9</v>
       </c>
       <c r="B235" t="s">
         <v>10</v>
       </c>
       <c r="C235" t="s">
         <v>477</v>
       </c>
       <c r="D235" t="s">
         <v>478</v>
       </c>
       <c r="E235" s="1">
-        <v>774000</v>
+        <v>731000</v>
       </c>
       <c r="F235" s="2">
-        <v>98.7778</v>
+        <v>104.15899</v>
       </c>
       <c r="G235" s="3">
-        <v>764540.17</v>
+        <v>761402.22</v>
       </c>
       <c r="H235" s="4">
-        <v>0.001279270899</v>
+        <v>0.001257016143</v>
       </c>
       <c r="I235" s="5">
-        <v>0.001279432986</v>
+        <v>0.00125718117</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" t="s">
         <v>9</v>
       </c>
       <c r="B236" t="s">
         <v>10</v>
       </c>
       <c r="C236" t="s">
         <v>479</v>
       </c>
       <c r="D236" t="s">
         <v>480</v>
       </c>
       <c r="E236" s="1">
-        <v>839000</v>
+        <v>822000</v>
       </c>
       <c r="F236" s="2">
-        <v>96.04306099999999</v>
+        <v>95.484027</v>
       </c>
       <c r="G236" s="3">
-        <v>805801.28</v>
+        <v>784878.7</v>
       </c>
       <c r="H236" s="4">
-        <v>0.00134831127</v>
+        <v>0.001295774004</v>
       </c>
       <c r="I236" s="5">
-        <v>0.001348482105</v>
+        <v>0.001295944119</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" t="s">
         <v>9</v>
       </c>
       <c r="B237" t="s">
         <v>10</v>
       </c>
       <c r="C237" t="s">
         <v>481</v>
       </c>
       <c r="D237" t="s">
         <v>482</v>
       </c>
       <c r="E237" s="1">
-        <v>789000</v>
+        <v>802000</v>
       </c>
       <c r="F237" s="2">
-        <v>99.161817</v>
+        <v>95.10984999999999</v>
       </c>
       <c r="G237" s="3">
-        <v>782386.74</v>
+        <v>762781</v>
       </c>
       <c r="H237" s="4">
-        <v>0.001309132757</v>
+        <v>0.001259292403</v>
       </c>
       <c r="I237" s="5">
-        <v>0.001309298628</v>
+        <v>0.001259457729</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" t="s">
         <v>9</v>
       </c>
       <c r="B238" t="s">
         <v>10</v>
       </c>
       <c r="C238" t="s">
         <v>483</v>
       </c>
       <c r="D238" t="s">
         <v>484</v>
       </c>
       <c r="E238" s="1">
-        <v>772000</v>
+        <v>790000</v>
       </c>
       <c r="F238" s="2">
-        <v>98.480266</v>
+        <v>97.758128</v>
       </c>
       <c r="G238" s="3">
-        <v>760267.65</v>
+        <v>772289.21</v>
       </c>
       <c r="H238" s="4">
-        <v>0.001272121885</v>
+        <v>0.001274989728</v>
       </c>
       <c r="I238" s="5">
-        <v>0.001272283066</v>
+        <v>0.001275157115</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
         <v>9</v>
       </c>
       <c r="B239" t="s">
         <v>10</v>
       </c>
       <c r="C239" t="s">
         <v>485</v>
       </c>
       <c r="D239" t="s">
         <v>486</v>
       </c>
       <c r="E239" s="1">
-        <v>721000</v>
+        <v>805000</v>
       </c>
       <c r="F239" s="2">
-        <v>104.1439</v>
+        <v>98.82682200000001</v>
       </c>
       <c r="G239" s="3">
-        <v>750877.52</v>
+        <v>795555.92</v>
       </c>
       <c r="H239" s="4">
-        <v>0.001256409792</v>
+        <v>0.00131340126</v>
       </c>
       <c r="I239" s="5">
-        <v>0.001256568983</v>
+        <v>0.001313573689</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
         <v>9</v>
       </c>
       <c r="B240" t="s">
         <v>10</v>
       </c>
       <c r="C240" t="s">
         <v>487</v>
       </c>
       <c r="D240" t="s">
         <v>488</v>
       </c>
       <c r="E240" s="1">
-        <v>873000</v>
+        <v>829000</v>
       </c>
       <c r="F240" s="2">
-        <v>89.716509</v>
+        <v>98.284853</v>
       </c>
       <c r="G240" s="3">
-        <v>783225.12</v>
+        <v>814781.4300000001</v>
       </c>
       <c r="H240" s="4">
-        <v>0.001310535593</v>
+        <v>0.001345141096</v>
       </c>
       <c r="I240" s="5">
-        <v>0.001310701642</v>
+        <v>0.001345317693</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" t="s">
         <v>9</v>
       </c>
       <c r="B241" t="s">
         <v>10</v>
       </c>
       <c r="C241" t="s">
         <v>489</v>
       </c>
       <c r="D241" t="s">
         <v>490</v>
       </c>
       <c r="E241" s="1">
-        <v>788400</v>
+        <v>810000</v>
       </c>
       <c r="F241" s="2">
-        <v>96.517577</v>
+        <v>100.36128</v>
       </c>
       <c r="G241" s="3">
-        <v>760944.58</v>
+        <v>812926.37</v>
       </c>
       <c r="H241" s="4">
-        <v>0.001273254551</v>
+        <v>0.00134207853</v>
       </c>
       <c r="I241" s="5">
-        <v>0.001273415876</v>
+        <v>0.001342254724</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
         <v>9</v>
       </c>
       <c r="B242" t="s">
         <v>10</v>
       </c>
       <c r="C242" t="s">
         <v>491</v>
       </c>
       <c r="D242" t="s">
         <v>492</v>
       </c>
       <c r="E242" s="1">
-        <v>853000</v>
+        <v>938000</v>
       </c>
       <c r="F242" s="2">
-        <v>93.75381899999999</v>
+        <v>85.04227</v>
       </c>
       <c r="G242" s="3">
-        <v>799720.08</v>
+        <v>797696.49</v>
       </c>
       <c r="H242" s="4">
-        <v>0.00133813586</v>
+        <v>0.001316935184</v>
       </c>
       <c r="I242" s="5">
-        <v>0.001338305406</v>
+        <v>0.001317108078</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
         <v>9</v>
       </c>
       <c r="B243" t="s">
         <v>10</v>
       </c>
       <c r="C243" t="s">
         <v>493</v>
       </c>
       <c r="D243" t="s">
         <v>494</v>
       </c>
       <c r="E243" s="1">
-        <v>759000</v>
+        <v>873000</v>
       </c>
       <c r="F243" s="2">
-        <v>97.68129999999999</v>
+        <v>89.939279</v>
       </c>
       <c r="G243" s="3">
-        <v>741401.0699999999</v>
+        <v>785169.91</v>
       </c>
       <c r="H243" s="4">
-        <v>0.001240553269</v>
+        <v>0.001296254758</v>
       </c>
       <c r="I243" s="5">
-        <v>0.00124071045</v>
+        <v>0.001296424937</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
         <v>9</v>
       </c>
       <c r="B244" t="s">
         <v>10</v>
       </c>
       <c r="C244" t="s">
         <v>495</v>
       </c>
       <c r="D244" t="s">
         <v>496</v>
       </c>
       <c r="E244" s="1">
-        <v>676000</v>
+        <v>853000</v>
       </c>
       <c r="F244" s="2">
-        <v>104.32066</v>
+        <v>93.542993</v>
       </c>
       <c r="G244" s="3">
-        <v>705207.66</v>
+        <v>797921.73</v>
       </c>
       <c r="H244" s="4">
-        <v>0.001179992461</v>
+        <v>0.001317307034</v>
       </c>
       <c r="I244" s="5">
-        <v>0.00118014197</v>
+        <v>0.001317479977</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" t="s">
         <v>9</v>
       </c>
       <c r="B245" t="s">
         <v>10</v>
       </c>
       <c r="C245" t="s">
         <v>497</v>
       </c>
       <c r="D245" t="s">
         <v>498</v>
       </c>
       <c r="E245" s="1">
-        <v>783000</v>
+        <v>803259.75</v>
       </c>
       <c r="F245" s="2">
-        <v>93.513052</v>
+        <v>1</v>
       </c>
       <c r="G245" s="3">
-        <v>732207.2</v>
+        <v>803259.75</v>
       </c>
       <c r="H245" s="4">
-        <v>0.001225169577</v>
+        <v>0.001326119692</v>
       </c>
       <c r="I245" s="5">
-        <v>0.00122532481</v>
+        <v>0.001326293791</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" t="s">
         <v>9</v>
       </c>
       <c r="B246" t="s">
         <v>10</v>
       </c>
       <c r="C246" t="s">
         <v>499</v>
       </c>
       <c r="D246" t="s">
         <v>500</v>
       </c>
       <c r="E246" s="1">
-        <v>722000</v>
+        <v>1104000</v>
       </c>
       <c r="F246" s="2">
-        <v>100.537528</v>
+        <v>73.832104</v>
       </c>
       <c r="G246" s="3">
-        <v>725880.95</v>
+        <v>815106.4300000001</v>
       </c>
       <c r="H246" s="4">
-        <v>0.001214584154</v>
+        <v>0.00134567764</v>
       </c>
       <c r="I246" s="5">
-        <v>0.001214738046</v>
+        <v>0.001345854308</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
         <v>9</v>
       </c>
       <c r="B247" t="s">
         <v>10</v>
       </c>
       <c r="C247" t="s">
         <v>501</v>
       </c>
       <c r="D247" t="s">
         <v>502</v>
       </c>
       <c r="E247" s="1">
-        <v>742000</v>
+        <v>682000</v>
       </c>
       <c r="F247" s="2">
-        <v>99.610416</v>
+        <v>119.072128</v>
       </c>
       <c r="G247" s="3">
-        <v>739109.29</v>
+        <v>812071.91</v>
       </c>
       <c r="H247" s="4">
-        <v>0.001236718535</v>
+        <v>0.001340667891</v>
       </c>
       <c r="I247" s="5">
-        <v>0.001236875231</v>
+        <v>0.0013408439</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
         <v>9</v>
       </c>
       <c r="B248" t="s">
         <v>10</v>
       </c>
       <c r="C248" t="s">
         <v>503</v>
       </c>
       <c r="D248" t="s">
         <v>504</v>
       </c>
       <c r="E248" s="1">
-        <v>715000</v>
+        <v>676000</v>
       </c>
       <c r="F248" s="2">
-        <v>104.467059</v>
+        <v>104.487641</v>
       </c>
       <c r="G248" s="3">
-        <v>746939.47</v>
+        <v>706336.45</v>
       </c>
       <c r="H248" s="4">
-        <v>0.001249820434</v>
+        <v>0.001166106828</v>
       </c>
       <c r="I248" s="5">
-        <v>0.00124997879</v>
+        <v>0.00116625992</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" t="s">
         <v>9</v>
       </c>
       <c r="B249" t="s">
         <v>10</v>
       </c>
       <c r="C249" t="s">
         <v>505</v>
       </c>
       <c r="D249" t="s">
         <v>506</v>
       </c>
       <c r="E249" s="1">
-        <v>757000</v>
+        <v>799000</v>
       </c>
       <c r="F249" s="2">
-        <v>94.408007</v>
+        <v>93.11190499999999</v>
       </c>
       <c r="G249" s="3">
-        <v>714668.61</v>
+        <v>743964.12</v>
       </c>
       <c r="H249" s="4">
-        <v>0.001195823048</v>
+        <v>0.001228227196</v>
       </c>
       <c r="I249" s="5">
-        <v>0.001195974562</v>
+        <v>0.001228388444</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
         <v>9</v>
       </c>
       <c r="B250" t="s">
         <v>10</v>
       </c>
       <c r="C250" t="s">
         <v>507</v>
       </c>
       <c r="D250" t="s">
         <v>508</v>
       </c>
       <c r="E250" s="1">
-        <v>835000</v>
+        <v>738000</v>
       </c>
       <c r="F250" s="2">
-        <v>88.96946199999999</v>
+        <v>99.88838800000001</v>
       </c>
       <c r="G250" s="3">
-        <v>742895.01</v>
+        <v>737176.3</v>
       </c>
       <c r="H250" s="4">
-        <v>0.001243053013</v>
+        <v>0.001217021035</v>
       </c>
       <c r="I250" s="5">
-        <v>0.001243210511</v>
+        <v>0.001217180811</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
         <v>9</v>
       </c>
       <c r="B251" t="s">
         <v>10</v>
       </c>
       <c r="C251" t="s">
         <v>509</v>
       </c>
       <c r="D251" t="s">
         <v>510</v>
       </c>
       <c r="E251" s="1">
-        <v>797000</v>
+        <v>758000</v>
       </c>
       <c r="F251" s="2">
-        <v>87.661947</v>
+        <v>99.257515</v>
       </c>
       <c r="G251" s="3">
-        <v>698665.72</v>
+        <v>752371.96</v>
       </c>
       <c r="H251" s="4">
-        <v>0.001169046119</v>
+        <v>0.001242107894</v>
       </c>
       <c r="I251" s="5">
-        <v>0.00116919424</v>
+        <v>0.001242270964</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" t="s">
         <v>9</v>
       </c>
       <c r="B252" t="s">
         <v>10</v>
       </c>
       <c r="C252" t="s">
         <v>511</v>
       </c>
       <c r="D252" t="s">
         <v>512</v>
       </c>
       <c r="E252" s="1">
-        <v>697000</v>
+        <v>748000</v>
       </c>
       <c r="F252" s="2">
-        <v>104.245648</v>
+        <v>99.65731</v>
       </c>
       <c r="G252" s="3">
-        <v>726592.17</v>
+        <v>745436.6800000001</v>
       </c>
       <c r="H252" s="4">
-        <v>0.001215774198</v>
+        <v>0.001230658275</v>
       </c>
       <c r="I252" s="5">
-        <v>0.00121592824</v>
+        <v>0.001230819842</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
         <v>9</v>
       </c>
       <c r="B253" t="s">
         <v>10</v>
       </c>
       <c r="C253" t="s">
         <v>513</v>
       </c>
       <c r="D253" t="s">
         <v>514</v>
       </c>
       <c r="E253" s="1">
-        <v>689145.6800000001</v>
+        <v>851000</v>
       </c>
       <c r="F253" s="2">
-        <v>1</v>
+        <v>88.58743200000001</v>
       </c>
       <c r="G253" s="3">
-        <v>689145.6800000001</v>
+        <v>753879.05</v>
       </c>
       <c r="H253" s="4">
-        <v>0.001153116665</v>
+        <v>0.001244595971</v>
       </c>
       <c r="I253" s="5">
-        <v>0.001153262768</v>
+        <v>0.001244759367</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
         <v>9</v>
       </c>
       <c r="B254" t="s">
         <v>10</v>
       </c>
       <c r="C254" t="s">
         <v>515</v>
       </c>
       <c r="D254" t="s">
         <v>516</v>
       </c>
       <c r="E254" s="1">
-        <v>756000</v>
+        <v>797000</v>
       </c>
       <c r="F254" s="2">
-        <v>96.694712</v>
+        <v>87.867391</v>
       </c>
       <c r="G254" s="3">
-        <v>731012.02</v>
+        <v>700303.11</v>
       </c>
       <c r="H254" s="4">
-        <v>0.001223169745</v>
+        <v>0.001156146239</v>
       </c>
       <c r="I254" s="5">
-        <v>0.001223324724</v>
+        <v>0.001156298024</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" t="s">
         <v>9</v>
       </c>
       <c r="B255" t="s">
         <v>10</v>
       </c>
       <c r="C255" t="s">
         <v>517</v>
       </c>
       <c r="D255" t="s">
         <v>518</v>
       </c>
       <c r="E255" s="1">
-        <v>725000</v>
+        <v>713000</v>
       </c>
       <c r="F255" s="2">
-        <v>94.35776</v>
+        <v>104.665316</v>
       </c>
       <c r="G255" s="3">
-        <v>684093.76</v>
+        <v>746263.7</v>
       </c>
       <c r="H255" s="4">
-        <v>0.001144663513</v>
+        <v>0.001232023628</v>
       </c>
       <c r="I255" s="5">
-        <v>0.001144808545</v>
+        <v>0.001232185374</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" t="s">
         <v>9</v>
       </c>
       <c r="B256" t="s">
         <v>10</v>
       </c>
       <c r="C256" t="s">
         <v>519</v>
       </c>
       <c r="D256" t="s">
         <v>520</v>
       </c>
       <c r="E256" s="1">
-        <v>667000</v>
+        <v>737000</v>
       </c>
       <c r="F256" s="2">
-        <v>102.08075</v>
+        <v>101.3241</v>
       </c>
       <c r="G256" s="3">
-        <v>680878.6</v>
+        <v>746758.62</v>
       </c>
       <c r="H256" s="4">
-        <v>0.001139283734</v>
+        <v>0.001232840693</v>
       </c>
       <c r="I256" s="5">
-        <v>0.001139428084</v>
+        <v>0.001233002546</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" t="s">
         <v>9</v>
       </c>
       <c r="B257" t="s">
         <v>10</v>
       </c>
       <c r="C257" t="s">
         <v>521</v>
       </c>
       <c r="D257" t="s">
         <v>522</v>
       </c>
       <c r="E257" s="1">
-        <v>653000</v>
+        <v>772000</v>
       </c>
       <c r="F257" s="2">
-        <v>102.738541</v>
+        <v>96.22235000000001</v>
       </c>
       <c r="G257" s="3">
-        <v>670882.67</v>
+        <v>742836.54</v>
       </c>
       <c r="H257" s="4">
-        <v>0.001122557991</v>
+        <v>0.001226365651</v>
       </c>
       <c r="I257" s="5">
-        <v>0.001122700223</v>
+        <v>0.001226526654</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" t="s">
         <v>9</v>
       </c>
       <c r="B258" t="s">
         <v>10</v>
       </c>
       <c r="C258" t="s">
         <v>523</v>
       </c>
       <c r="D258" t="s">
         <v>524</v>
       </c>
       <c r="E258" s="1">
-        <v>766000</v>
+        <v>687423.9117000001</v>
       </c>
       <c r="F258" s="2">
-        <v>84.12130399999999</v>
+        <v>99.929604</v>
       </c>
       <c r="G258" s="3">
-        <v>644369.1899999999</v>
+        <v>686939.99</v>
       </c>
       <c r="H258" s="4">
-        <v>0.001078194163</v>
+        <v>0.001134084773</v>
       </c>
       <c r="I258" s="5">
-        <v>0.001078330774</v>
+        <v>0.001134233661</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" t="s">
         <v>9</v>
       </c>
       <c r="B259" t="s">
         <v>10</v>
       </c>
       <c r="C259" t="s">
         <v>525</v>
       </c>
       <c r="D259" t="s">
         <v>526</v>
       </c>
       <c r="E259" s="1">
-        <v>671000</v>
+        <v>741000</v>
       </c>
       <c r="F259" s="2">
-        <v>99.59951</v>
+        <v>92.14964999999999</v>
       </c>
       <c r="G259" s="3">
-        <v>668312.71</v>
+        <v>682828.91</v>
       </c>
       <c r="H259" s="4">
-        <v>0.001118257791</v>
+        <v>0.001127297688</v>
       </c>
       <c r="I259" s="5">
-        <v>0.001118399478</v>
+        <v>0.001127445685</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" t="s">
         <v>9</v>
       </c>
       <c r="B260" t="s">
         <v>10</v>
       </c>
       <c r="C260" t="s">
         <v>527</v>
       </c>
       <c r="D260" t="s">
         <v>528</v>
       </c>
       <c r="E260" s="1">
-        <v>651000</v>
+        <v>667000</v>
       </c>
       <c r="F260" s="2">
-        <v>97.868375</v>
+        <v>102.159079</v>
       </c>
       <c r="G260" s="3">
-        <v>637123.12</v>
+        <v>681401.0600000001</v>
       </c>
       <c r="H260" s="4">
-        <v>0.001066069643</v>
+        <v>0.001124940419</v>
       </c>
       <c r="I260" s="5">
-        <v>0.001066204717</v>
+        <v>0.001125088106</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" t="s">
         <v>9</v>
       </c>
       <c r="B261" t="s">
         <v>10</v>
       </c>
       <c r="C261" t="s">
         <v>529</v>
       </c>
       <c r="D261" t="s">
         <v>530</v>
       </c>
       <c r="E261" s="1">
-        <v>693000</v>
+        <v>653000</v>
       </c>
       <c r="F261" s="2">
-        <v>98.26969699999999</v>
+        <v>102.77394</v>
       </c>
       <c r="G261" s="3">
-        <v>681009</v>
+        <v>671113.83</v>
       </c>
       <c r="H261" s="4">
-        <v>0.001139501923</v>
+        <v>0.001107957</v>
       </c>
       <c r="I261" s="5">
-        <v>0.001139646301</v>
+        <v>0.001108102458</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" t="s">
         <v>9</v>
       </c>
       <c r="B262" t="s">
         <v>10</v>
       </c>
       <c r="C262" t="s">
         <v>531</v>
       </c>
       <c r="D262" t="s">
         <v>532</v>
       </c>
       <c r="E262" s="1">
-        <v>675676.562</v>
+        <v>766000</v>
       </c>
       <c r="F262" s="2">
-        <v>100.0928</v>
+        <v>84.439522</v>
       </c>
       <c r="G262" s="3">
-        <v>676303.59</v>
+        <v>646806.74</v>
       </c>
       <c r="H262" s="4">
-        <v>0.00113162857</v>
+        <v>0.001067827876</v>
       </c>
       <c r="I262" s="5">
-        <v>0.00113177195</v>
+        <v>0.001067968065</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" t="s">
         <v>9</v>
       </c>
       <c r="B263" t="s">
         <v>10</v>
       </c>
       <c r="C263" t="s">
         <v>533</v>
       </c>
       <c r="D263" t="s">
         <v>534</v>
       </c>
       <c r="E263" s="1">
-        <v>751688.6899999999</v>
+        <v>671000</v>
       </c>
       <c r="F263" s="2">
-        <v>88.19103</v>
+        <v>98.75268</v>
       </c>
       <c r="G263" s="3">
-        <v>662922</v>
+        <v>662630.48</v>
       </c>
       <c r="H263" s="4">
-        <v>0.00110923775</v>
+        <v>0.001093951653</v>
       </c>
       <c r="I263" s="5">
-        <v>0.001109378294</v>
+        <v>0.001094095272</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" t="s">
         <v>9</v>
       </c>
       <c r="B264" t="s">
         <v>10</v>
       </c>
       <c r="C264" t="s">
         <v>535</v>
       </c>
       <c r="D264" t="s">
         <v>536</v>
       </c>
       <c r="E264" s="1">
-        <v>628000</v>
+        <v>693000</v>
       </c>
       <c r="F264" s="2">
-        <v>102.703799</v>
+        <v>97.605734</v>
       </c>
       <c r="G264" s="3">
-        <v>644979.86</v>
+        <v>676407.74</v>
       </c>
       <c r="H264" s="4">
-        <v>0.001079215969</v>
+        <v>0.001116696833</v>
       </c>
       <c r="I264" s="5">
-        <v>0.001079352708</v>
+        <v>0.001116843439</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" t="s">
         <v>9</v>
       </c>
       <c r="B265" t="s">
         <v>10</v>
       </c>
       <c r="C265" t="s">
         <v>537</v>
       </c>
       <c r="D265" t="s">
         <v>538</v>
       </c>
       <c r="E265" s="1">
-        <v>676000</v>
+        <v>658579.852</v>
       </c>
       <c r="F265" s="2">
-        <v>95.075716</v>
+        <v>100.93165</v>
       </c>
       <c r="G265" s="3">
-        <v>642711.84</v>
+        <v>664715.51</v>
       </c>
       <c r="H265" s="4">
-        <v>0.001075420996</v>
+        <v>0.001097393874</v>
       </c>
       <c r="I265" s="5">
-        <v>0.001075557255</v>
+        <v>0.001097537945</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
         <v>9</v>
       </c>
       <c r="B266" t="s">
         <v>10</v>
       </c>
       <c r="C266" t="s">
         <v>539</v>
       </c>
       <c r="D266" t="s">
         <v>540</v>
       </c>
       <c r="E266" s="1">
-        <v>736000</v>
+        <v>739830.83</v>
       </c>
       <c r="F266" s="2">
-        <v>87.334057</v>
+        <v>88.043851</v>
       </c>
       <c r="G266" s="3">
-        <v>642778.66</v>
+        <v>651375.55</v>
       </c>
       <c r="H266" s="4">
-        <v>0.001075532802</v>
+        <v>0.001075370636</v>
       </c>
       <c r="I266" s="5">
-        <v>0.001075669075</v>
+        <v>0.001075511816</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
         <v>9</v>
       </c>
       <c r="B267" t="s">
         <v>10</v>
       </c>
       <c r="C267" t="s">
         <v>541</v>
       </c>
       <c r="D267" t="s">
         <v>542</v>
       </c>
       <c r="E267" s="1">
-        <v>569000</v>
+        <v>628000</v>
       </c>
       <c r="F267" s="2">
-        <v>100.005773</v>
+        <v>102.8949</v>
       </c>
       <c r="G267" s="3">
-        <v>569032.85</v>
+        <v>646179.97</v>
       </c>
       <c r="H267" s="4">
-        <v>0.000952137232</v>
+        <v>0.001066793133</v>
       </c>
       <c r="I267" s="5">
-        <v>0.000952257871</v>
+        <v>0.001066933187</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
         <v>9</v>
       </c>
       <c r="B268" t="s">
         <v>10</v>
       </c>
       <c r="C268" t="s">
         <v>543</v>
       </c>
       <c r="D268" t="s">
         <v>544</v>
       </c>
       <c r="E268" s="1">
-        <v>601000</v>
+        <v>676000</v>
       </c>
       <c r="F268" s="2">
-        <v>99.417067</v>
+        <v>94.875513</v>
       </c>
       <c r="G268" s="3">
-        <v>597496.5699999999</v>
+        <v>641358.47</v>
       </c>
       <c r="H268" s="4">
-        <v>0.0009997643100000001</v>
+        <v>0.001058833203</v>
       </c>
       <c r="I268" s="5">
-        <v>0.000999890983</v>
+        <v>0.001058972211</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
         <v>9</v>
       </c>
       <c r="B269" t="s">
         <v>10</v>
       </c>
       <c r="C269" t="s">
         <v>545</v>
       </c>
       <c r="D269" t="s">
         <v>546</v>
       </c>
       <c r="E269" s="1">
-        <v>602000</v>
+        <v>601000</v>
       </c>
       <c r="F269" s="2">
-        <v>101.98942</v>
+        <v>99.55919</v>
       </c>
       <c r="G269" s="3">
-        <v>613976.3100000001</v>
+        <v>598350.73</v>
       </c>
       <c r="H269" s="4">
-        <v>0.001027339115</v>
+        <v>0.0009878307580000001</v>
       </c>
       <c r="I269" s="5">
-        <v>0.001027469282</v>
+        <v>0.0009879604459999999</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" t="s">
         <v>9</v>
       </c>
       <c r="B270" t="s">
         <v>10</v>
       </c>
       <c r="C270" t="s">
         <v>547</v>
       </c>
       <c r="D270" t="s">
         <v>548</v>
       </c>
       <c r="E270" s="1">
-        <v>630000</v>
+        <v>602000</v>
       </c>
       <c r="F270" s="2">
-        <v>99.00617</v>
+        <v>102.052772</v>
       </c>
       <c r="G270" s="3">
-        <v>623738.87</v>
+        <v>614357.6899999999</v>
       </c>
       <c r="H270" s="4">
-        <v>0.001043674375</v>
+        <v>0.001014257003</v>
       </c>
       <c r="I270" s="5">
-        <v>0.001043806612</v>
+        <v>0.00101439016</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" t="s">
         <v>9</v>
       </c>
       <c r="B271" t="s">
         <v>10</v>
       </c>
       <c r="C271" t="s">
         <v>549</v>
       </c>
       <c r="D271" t="s">
         <v>550</v>
       </c>
       <c r="E271" s="1">
-        <v>617000</v>
+        <v>630000</v>
       </c>
       <c r="F271" s="2">
-        <v>97.86217000000001</v>
+        <v>99.02067</v>
       </c>
       <c r="G271" s="3">
-        <v>603809.59</v>
+        <v>623830.22</v>
       </c>
       <c r="H271" s="4">
-        <v>0.001010327598</v>
+        <v>0.001029895423</v>
       </c>
       <c r="I271" s="5">
-        <v>0.001010455609</v>
+        <v>0.001030030633</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" t="s">
         <v>9</v>
       </c>
       <c r="B272" t="s">
         <v>10</v>
       </c>
       <c r="C272" t="s">
         <v>551</v>
       </c>
       <c r="D272" t="s">
         <v>552</v>
       </c>
       <c r="E272" s="1">
-        <v>598000</v>
+        <v>592000</v>
       </c>
       <c r="F272" s="2">
-        <v>99.26358</v>
+        <v>97.45909</v>
       </c>
       <c r="G272" s="3">
-        <v>593596.21</v>
+        <v>576957.8100000001</v>
       </c>
       <c r="H272" s="4">
-        <v>0.000993238005</v>
+        <v>0.000952512704</v>
       </c>
       <c r="I272" s="5">
-        <v>0.000993363851</v>
+        <v>0.000952637755</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" t="s">
         <v>9</v>
       </c>
       <c r="B273" t="s">
         <v>10</v>
       </c>
       <c r="C273" t="s">
         <v>553</v>
       </c>
       <c r="D273" t="s">
         <v>554</v>
       </c>
       <c r="E273" s="1">
-        <v>682000</v>
+        <v>651000</v>
       </c>
       <c r="F273" s="2">
-        <v>91.816059</v>
+        <v>97.419512</v>
       </c>
       <c r="G273" s="3">
-        <v>626185.52</v>
+        <v>634201.02</v>
       </c>
       <c r="H273" s="4">
-        <v>0.001047768247</v>
+        <v>0.001047016815</v>
       </c>
       <c r="I273" s="5">
-        <v>0.001047901003</v>
+        <v>0.001047154273</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" t="s">
         <v>9</v>
       </c>
       <c r="B274" t="s">
         <v>10</v>
       </c>
       <c r="C274" t="s">
         <v>555</v>
       </c>
       <c r="D274" t="s">
         <v>556</v>
       </c>
       <c r="E274" s="1">
-        <v>587000</v>
+        <v>617000</v>
       </c>
       <c r="F274" s="2">
-        <v>100.245458</v>
+        <v>97.915969</v>
       </c>
       <c r="G274" s="3">
-        <v>588440.84</v>
+        <v>604141.53</v>
       </c>
       <c r="H274" s="4">
-        <v>0.0009846117550000001</v>
+        <v>0.0009973909159999999</v>
       </c>
       <c r="I274" s="5">
-        <v>0.0009847365080000001</v>
+        <v>0.000997521858</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" t="s">
         <v>9</v>
       </c>
       <c r="B275" t="s">
         <v>10</v>
       </c>
       <c r="C275" t="s">
         <v>557</v>
       </c>
       <c r="D275" t="s">
         <v>558</v>
       </c>
       <c r="E275" s="1">
-        <v>607125.55</v>
+        <v>598000</v>
       </c>
       <c r="F275" s="2">
-        <v>100.057901</v>
+        <v>99.429759</v>
       </c>
       <c r="G275" s="3">
-        <v>607477.08</v>
+        <v>594589.96</v>
       </c>
       <c r="H275" s="4">
-        <v>0.00101646425</v>
+        <v>0.0009816220130000001</v>
       </c>
       <c r="I275" s="5">
-        <v>0.001016593039</v>
+        <v>0.0009817508849999999</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" t="s">
         <v>9</v>
       </c>
       <c r="B276" t="s">
         <v>10</v>
       </c>
       <c r="C276" t="s">
         <v>559</v>
       </c>
       <c r="D276" t="s">
         <v>560</v>
       </c>
       <c r="E276" s="1">
-        <v>540000</v>
+        <v>682000</v>
       </c>
       <c r="F276" s="2">
-        <v>103.264</v>
+        <v>90.753972</v>
       </c>
       <c r="G276" s="3">
-        <v>557625.6</v>
+        <v>618942.09</v>
       </c>
       <c r="H276" s="4">
-        <v>0.000933049994</v>
+        <v>0.001021825496</v>
       </c>
       <c r="I276" s="5">
-        <v>0.000933168214</v>
+        <v>0.001021959646</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" t="s">
         <v>9</v>
       </c>
       <c r="B277" t="s">
         <v>10</v>
       </c>
       <c r="C277" t="s">
         <v>561</v>
       </c>
       <c r="D277" t="s">
         <v>562</v>
       </c>
       <c r="E277" s="1">
-        <v>500000</v>
+        <v>736000</v>
       </c>
       <c r="F277" s="2">
-        <v>102.53361</v>
+        <v>86.27690800000001</v>
       </c>
       <c r="G277" s="3">
-        <v>512668.05</v>
+        <v>634998.04</v>
       </c>
       <c r="H277" s="4">
-        <v>0.000857824535</v>
+        <v>0.001048332633</v>
       </c>
       <c r="I277" s="5">
-        <v>0.000857933223</v>
+        <v>0.001048470263</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" t="s">
         <v>9</v>
       </c>
       <c r="B278" t="s">
         <v>10</v>
       </c>
       <c r="C278" t="s">
         <v>563</v>
       </c>
       <c r="D278" t="s">
         <v>564</v>
       </c>
       <c r="E278" s="1">
-        <v>494000</v>
+        <v>587000</v>
       </c>
       <c r="F278" s="2">
-        <v>103.736721</v>
+        <v>100.239</v>
       </c>
       <c r="G278" s="3">
-        <v>512459.4</v>
+        <v>588402.9300000001</v>
       </c>
       <c r="H278" s="4">
-        <v>0.000857475413</v>
+        <v>0.000971407707</v>
       </c>
       <c r="I278" s="5">
-        <v>0.000857584057</v>
+        <v>0.000971535238</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" t="s">
         <v>9</v>
       </c>
       <c r="B279" t="s">
         <v>10</v>
       </c>
       <c r="C279" t="s">
         <v>565</v>
       </c>
       <c r="D279" t="s">
         <v>566</v>
       </c>
       <c r="E279" s="1">
-        <v>513000</v>
+        <v>607125.55</v>
       </c>
       <c r="F279" s="2">
-        <v>100.338799</v>
+        <v>100.055</v>
       </c>
       <c r="G279" s="3">
-        <v>514738.04</v>
+        <v>607459.47</v>
       </c>
       <c r="H279" s="4">
-        <v>0.000861288154</v>
+        <v>0.001002868579</v>
       </c>
       <c r="I279" s="5">
-        <v>0.000861397282</v>
+        <v>0.00100300024</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" t="s">
         <v>9</v>
       </c>
       <c r="B280" t="s">
         <v>10</v>
       </c>
       <c r="C280" t="s">
         <v>567</v>
       </c>
       <c r="D280" t="s">
         <v>568</v>
       </c>
       <c r="E280" s="1">
-        <v>576000</v>
+        <v>569000</v>
       </c>
       <c r="F280" s="2">
-        <v>97.362505</v>
+        <v>100.5148</v>
       </c>
       <c r="G280" s="3">
-        <v>560808.03</v>
+        <v>571929.21</v>
       </c>
       <c r="H280" s="4">
-        <v>0.000938375009</v>
+        <v>0.000944210874</v>
       </c>
       <c r="I280" s="5">
-        <v>0.000938493904</v>
+        <v>0.000944334834</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" t="s">
         <v>9</v>
       </c>
       <c r="B281" t="s">
         <v>10</v>
       </c>
       <c r="C281" t="s">
         <v>569</v>
       </c>
       <c r="D281" t="s">
         <v>570</v>
       </c>
       <c r="E281" s="1">
-        <v>639000</v>
+        <v>540000</v>
       </c>
       <c r="F281" s="2">
-        <v>88.5993</v>
+        <v>103.4682</v>
       </c>
       <c r="G281" s="3">
-        <v>566149.53</v>
+        <v>558728.28</v>
       </c>
       <c r="H281" s="4">
-        <v>0.0009473127</v>
+        <v>0.0009224171559999999</v>
       </c>
       <c r="I281" s="5">
-        <v>0.000947432727</v>
+        <v>0.000922538256</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" t="s">
         <v>9</v>
       </c>
       <c r="B282" t="s">
         <v>10</v>
       </c>
       <c r="C282" t="s">
         <v>571</v>
       </c>
       <c r="D282" t="s">
         <v>572</v>
       </c>
       <c r="E282" s="1">
-        <v>616484.6438</v>
+        <v>545000</v>
       </c>
       <c r="F282" s="2">
-        <v>91.675408</v>
+        <v>98.765629</v>
       </c>
       <c r="G282" s="3">
-        <v>565164.8100000001</v>
+        <v>538272.6800000001</v>
       </c>
       <c r="H282" s="4">
-        <v>0.000945665021</v>
+        <v>0.00088864654</v>
       </c>
       <c r="I282" s="5">
-        <v>0.000945784839</v>
+        <v>0.000888763206</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" t="s">
         <v>9</v>
       </c>
       <c r="B283" t="s">
         <v>10</v>
       </c>
       <c r="C283" t="s">
         <v>573</v>
       </c>
       <c r="D283" t="s">
         <v>574</v>
       </c>
       <c r="E283" s="1">
-        <v>538000</v>
+        <v>529000</v>
       </c>
       <c r="F283" s="2">
-        <v>95.227833</v>
+        <v>101.522599</v>
       </c>
       <c r="G283" s="3">
-        <v>512325.74</v>
+        <v>537054.55</v>
       </c>
       <c r="H283" s="4">
-        <v>0.000857251765</v>
+        <v>0.000886635503</v>
       </c>
       <c r="I283" s="5">
-        <v>0.000857360381</v>
+        <v>0.000886751905</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" t="s">
         <v>9</v>
       </c>
       <c r="B284" t="s">
         <v>10</v>
       </c>
       <c r="C284" t="s">
         <v>575</v>
       </c>
       <c r="D284" t="s">
         <v>576</v>
       </c>
       <c r="E284" s="1">
-        <v>644000</v>
+        <v>639000</v>
       </c>
       <c r="F284" s="2">
-        <v>87.472705</v>
+        <v>88.375218</v>
       </c>
       <c r="G284" s="3">
-        <v>563324.22</v>
+        <v>564717.64</v>
       </c>
       <c r="H284" s="4">
-        <v>0.00094258524</v>
+        <v>0.000932305131</v>
       </c>
       <c r="I284" s="5">
-        <v>0.000942704668</v>
+        <v>0.0009324275290000001</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" t="s">
         <v>9</v>
       </c>
       <c r="B285" t="s">
         <v>10</v>
       </c>
       <c r="C285" t="s">
         <v>577</v>
       </c>
       <c r="D285" t="s">
         <v>578</v>
       </c>
       <c r="E285" s="1">
-        <v>508000</v>
+        <v>609285.3038</v>
       </c>
       <c r="F285" s="2">
-        <v>101.861201</v>
+        <v>91.367621</v>
       </c>
       <c r="G285" s="3">
-        <v>517454.9</v>
+        <v>556689.49</v>
       </c>
       <c r="H285" s="4">
-        <v>0.000865834159</v>
+        <v>0.000919051267</v>
       </c>
       <c r="I285" s="5">
-        <v>0.000865943862</v>
+        <v>0.000919171925</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" t="s">
         <v>9</v>
       </c>
       <c r="B286" t="s">
         <v>10</v>
       </c>
       <c r="C286" t="s">
         <v>579</v>
       </c>
       <c r="D286" t="s">
         <v>580</v>
       </c>
       <c r="E286" s="1">
-        <v>578000</v>
+        <v>554000</v>
       </c>
       <c r="F286" s="2">
-        <v>95.033939</v>
+        <v>95.18243699999999</v>
       </c>
       <c r="G286" s="3">
-        <v>549296.17</v>
+        <v>527310.7</v>
       </c>
       <c r="H286" s="4">
-        <v>0.000919112726</v>
+        <v>0.000870549164</v>
       </c>
       <c r="I286" s="5">
-        <v>0.000919229181</v>
+        <v>0.000870663454</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" t="s">
         <v>9</v>
       </c>
       <c r="B287" t="s">
         <v>10</v>
       </c>
       <c r="C287" t="s">
         <v>581</v>
       </c>
       <c r="D287" t="s">
         <v>582</v>
       </c>
       <c r="E287" s="1">
-        <v>672000</v>
+        <v>644000</v>
       </c>
       <c r="F287" s="2">
-        <v>81.86441499999999</v>
+        <v>87.281154</v>
       </c>
       <c r="G287" s="3">
-        <v>550128.87</v>
+        <v>562090.63</v>
       </c>
       <c r="H287" s="4">
-        <v>0.000920506048</v>
+        <v>0.000927968139</v>
       </c>
       <c r="I287" s="5">
-        <v>0.000920622679</v>
+        <v>0.000928089967</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" t="s">
         <v>9</v>
       </c>
       <c r="B288" t="s">
         <v>10</v>
       </c>
       <c r="C288" t="s">
         <v>583</v>
       </c>
       <c r="D288" t="s">
         <v>584</v>
       </c>
       <c r="E288" s="1">
-        <v>561000</v>
+        <v>524000</v>
       </c>
       <c r="F288" s="2">
-        <v>98.29707999999999</v>
+        <v>101.734557</v>
       </c>
       <c r="G288" s="3">
-        <v>551446.62</v>
+        <v>533089.08</v>
       </c>
       <c r="H288" s="4">
-        <v>0.000922710981</v>
+        <v>0.000880088819</v>
       </c>
       <c r="I288" s="5">
-        <v>0.000922827891</v>
+        <v>0.000880204361</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" t="s">
         <v>9</v>
       </c>
       <c r="B289" t="s">
         <v>10</v>
       </c>
       <c r="C289" t="s">
         <v>585</v>
       </c>
       <c r="D289" t="s">
         <v>586</v>
       </c>
       <c r="E289" s="1">
-        <v>493000</v>
+        <v>524000</v>
       </c>
       <c r="F289" s="2">
-        <v>98.102959</v>
+        <v>99.61957099999999</v>
       </c>
       <c r="G289" s="3">
-        <v>483647.59</v>
+        <v>522006.55</v>
       </c>
       <c r="H289" s="4">
-        <v>0.000809265892</v>
+        <v>0.000861792425</v>
       </c>
       <c r="I289" s="5">
-        <v>0.000809368429</v>
+        <v>0.000861905565</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" t="s">
         <v>9</v>
       </c>
       <c r="B290" t="s">
         <v>10</v>
       </c>
       <c r="C290" t="s">
         <v>587</v>
       </c>
       <c r="D290" t="s">
         <v>588</v>
       </c>
       <c r="E290" s="1">
-        <v>583000</v>
+        <v>510000</v>
       </c>
       <c r="F290" s="2">
-        <v>81.11595</v>
+        <v>102.9033</v>
       </c>
       <c r="G290" s="3">
-        <v>472905.99</v>
+        <v>524806.83</v>
       </c>
       <c r="H290" s="4">
-        <v>0.000791292454</v>
+        <v>0.000866415467</v>
       </c>
       <c r="I290" s="5">
-        <v>0.000791392713</v>
+        <v>0.000866529214</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" t="s">
         <v>9</v>
       </c>
       <c r="B291" t="s">
         <v>10</v>
       </c>
       <c r="C291" t="s">
         <v>589</v>
       </c>
       <c r="D291" t="s">
         <v>590</v>
       </c>
       <c r="E291" s="1">
-        <v>496000</v>
+        <v>594000</v>
       </c>
       <c r="F291" s="2">
-        <v>101.407677</v>
+        <v>93.00182</v>
       </c>
       <c r="G291" s="3">
-        <v>502982.08</v>
+        <v>552430.8100000001</v>
       </c>
       <c r="H291" s="4">
-        <v>0.00084161743</v>
+        <v>0.000912020522</v>
       </c>
       <c r="I291" s="5">
-        <v>0.000841724066</v>
+        <v>0.000912140256</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" t="s">
         <v>9</v>
       </c>
       <c r="B292" t="s">
         <v>10</v>
       </c>
       <c r="C292" t="s">
         <v>591</v>
       </c>
       <c r="D292" t="s">
         <v>592</v>
       </c>
       <c r="E292" s="1">
-        <v>508000</v>
+        <v>688000</v>
       </c>
       <c r="F292" s="2">
-        <v>98.292669</v>
+        <v>80.83302500000001</v>
       </c>
       <c r="G292" s="3">
-        <v>499326.76</v>
+        <v>556131.21</v>
       </c>
       <c r="H292" s="4">
-        <v>0.0008355011479999999</v>
+        <v>0.0009181295979999999</v>
       </c>
       <c r="I292" s="5">
-        <v>0.000835607008</v>
+        <v>0.000918250134</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" t="s">
         <v>9</v>
       </c>
       <c r="B293" t="s">
         <v>10</v>
       </c>
       <c r="C293" t="s">
         <v>593</v>
       </c>
       <c r="D293" t="s">
         <v>594</v>
       </c>
       <c r="E293" s="1">
-        <v>535000</v>
+        <v>561000</v>
       </c>
       <c r="F293" s="2">
-        <v>87.258669</v>
+        <v>98.60675000000001</v>
       </c>
       <c r="G293" s="3">
-        <v>466833.88</v>
+        <v>553183.87</v>
       </c>
       <c r="H293" s="4">
-        <v>0.0007811322650000001</v>
+        <v>0.00091326376</v>
       </c>
       <c r="I293" s="5">
-        <v>0.000781231237</v>
+        <v>0.000913383658</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" t="s">
         <v>9</v>
       </c>
       <c r="B294" t="s">
         <v>10</v>
       </c>
       <c r="C294" t="s">
         <v>595</v>
       </c>
       <c r="D294" t="s">
         <v>596</v>
       </c>
       <c r="E294" s="1">
         <v>500000</v>
       </c>
       <c r="F294" s="2">
-        <v>100.1065</v>
+        <v>102.56505</v>
       </c>
       <c r="G294" s="3">
-        <v>500532.5</v>
+        <v>512825.25</v>
       </c>
       <c r="H294" s="4">
-        <v>0.0008375186609999999</v>
+        <v>0.000846634806</v>
       </c>
       <c r="I294" s="5">
-        <v>0.000837624777</v>
+        <v>0.000846745956</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" t="s">
         <v>9</v>
       </c>
       <c r="B295" t="s">
         <v>10</v>
       </c>
       <c r="C295" t="s">
         <v>597</v>
       </c>
       <c r="D295" t="s">
         <v>598</v>
       </c>
       <c r="E295" s="1">
-        <v>602000</v>
+        <v>494000</v>
       </c>
       <c r="F295" s="2">
-        <v>82.09721399999999</v>
+        <v>103.905</v>
       </c>
       <c r="G295" s="3">
-        <v>494225.23</v>
+        <v>513290.7</v>
       </c>
       <c r="H295" s="4">
-        <v>0.000826964985</v>
+        <v>0.000847403228</v>
       </c>
       <c r="I295" s="5">
-        <v>0.000827069764</v>
+        <v>0.000847514479</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" t="s">
         <v>9</v>
       </c>
       <c r="B296" t="s">
         <v>10</v>
       </c>
       <c r="C296" t="s">
         <v>599</v>
       </c>
       <c r="D296" t="s">
         <v>600</v>
       </c>
       <c r="E296" s="1">
-        <v>460000</v>
+        <v>493000</v>
       </c>
       <c r="F296" s="2">
-        <v>99.861087</v>
+        <v>96.68424899999999</v>
       </c>
       <c r="G296" s="3">
-        <v>459361</v>
+        <v>476653.35</v>
       </c>
       <c r="H296" s="4">
-        <v>0.000768628231</v>
+        <v>0.000786917794</v>
       </c>
       <c r="I296" s="5">
-        <v>0.000768725618</v>
+        <v>0.000787021104</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
         <v>9</v>
       </c>
       <c r="B297" t="s">
         <v>10</v>
       </c>
       <c r="C297" t="s">
         <v>601</v>
       </c>
       <c r="D297" t="s">
         <v>602</v>
       </c>
       <c r="E297" s="1">
-        <v>508000</v>
+        <v>583000</v>
       </c>
       <c r="F297" s="2">
-        <v>99.279571</v>
+        <v>83.35093000000001</v>
       </c>
       <c r="G297" s="3">
-        <v>504340.22</v>
+        <v>485935.92</v>
       </c>
       <c r="H297" s="4">
-        <v>0.00084388995</v>
+        <v>0.000802242606</v>
       </c>
       <c r="I297" s="5">
-        <v>0.0008439968730000001</v>
+        <v>0.000802347928</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" t="s">
         <v>9</v>
       </c>
       <c r="B298" t="s">
         <v>10</v>
       </c>
       <c r="C298" t="s">
         <v>603</v>
       </c>
       <c r="D298" t="s">
         <v>604</v>
       </c>
       <c r="E298" s="1">
-        <v>513000</v>
+        <v>496000</v>
       </c>
       <c r="F298" s="2">
-        <v>96.70315600000001</v>
+        <v>101.671502</v>
       </c>
       <c r="G298" s="3">
-        <v>496087.19</v>
+        <v>504290.65</v>
       </c>
       <c r="H298" s="4">
-        <v>0.000830080523</v>
+        <v>0.0008325448409999999</v>
       </c>
       <c r="I298" s="5">
-        <v>0.000830185697</v>
+        <v>0.000832654142</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" t="s">
         <v>9</v>
       </c>
       <c r="B299" t="s">
         <v>10</v>
       </c>
       <c r="C299" t="s">
         <v>605</v>
       </c>
       <c r="D299" t="s">
         <v>606</v>
       </c>
       <c r="E299" s="1">
-        <v>494000</v>
+        <v>508000</v>
       </c>
       <c r="F299" s="2">
-        <v>100.620901</v>
+        <v>98.529</v>
       </c>
       <c r="G299" s="3">
-        <v>497067.25</v>
+        <v>500527.32</v>
       </c>
       <c r="H299" s="4">
-        <v>0.000831720415</v>
+        <v>0.000826331875</v>
       </c>
       <c r="I299" s="5">
-        <v>0.000831825796</v>
+        <v>0.00082644036</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" t="s">
         <v>9</v>
       </c>
       <c r="B300" t="s">
         <v>10</v>
       </c>
       <c r="C300" t="s">
         <v>607</v>
       </c>
       <c r="D300" t="s">
         <v>608</v>
       </c>
       <c r="E300" s="1">
-        <v>475000</v>
+        <v>535000</v>
       </c>
       <c r="F300" s="2">
-        <v>100.147</v>
+        <v>88.0074</v>
       </c>
       <c r="G300" s="3">
-        <v>475698.25</v>
+        <v>470839.59</v>
       </c>
       <c r="H300" s="4">
-        <v>0.000795964621</v>
+        <v>0.00077731973</v>
       </c>
       <c r="I300" s="5">
-        <v>0.0007960654719999999</v>
+        <v>0.00077742178</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" t="s">
         <v>9</v>
       </c>
       <c r="B301" t="s">
         <v>10</v>
       </c>
       <c r="C301" t="s">
         <v>609</v>
       </c>
       <c r="D301" t="s">
         <v>610</v>
       </c>
       <c r="E301" s="1">
-        <v>672000</v>
+        <v>500000</v>
       </c>
       <c r="F301" s="2">
-        <v>72.824882</v>
+        <v>100.1031</v>
       </c>
       <c r="G301" s="3">
-        <v>489383.21</v>
+        <v>500515.5</v>
       </c>
       <c r="H301" s="4">
-        <v>0.000818863048</v>
+        <v>0.000826312361</v>
       </c>
       <c r="I301" s="5">
-        <v>0.0008189668</v>
+        <v>0.000826420843</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" t="s">
         <v>9</v>
       </c>
       <c r="B302" t="s">
         <v>10</v>
       </c>
       <c r="C302" t="s">
         <v>611</v>
       </c>
       <c r="D302" t="s">
         <v>612</v>
       </c>
       <c r="E302" s="1">
-        <v>499000</v>
+        <v>602000</v>
       </c>
       <c r="F302" s="2">
-        <v>99.49024</v>
+        <v>80.016914</v>
       </c>
       <c r="G302" s="3">
-        <v>496456.3</v>
+        <v>481701.82</v>
       </c>
       <c r="H302" s="4">
-        <v>0.0008306981339999999</v>
+        <v>0.000795252435</v>
       </c>
       <c r="I302" s="5">
-        <v>0.0008308033860000001</v>
+        <v>0.000795356839</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" t="s">
         <v>9</v>
       </c>
       <c r="B303" t="s">
         <v>10</v>
       </c>
       <c r="C303" t="s">
         <v>613</v>
       </c>
       <c r="D303" t="s">
         <v>614</v>
       </c>
       <c r="E303" s="1">
-        <v>419000</v>
+        <v>460000</v>
       </c>
       <c r="F303" s="2">
-        <v>102.9669</v>
+        <v>99.164109</v>
       </c>
       <c r="G303" s="3">
-        <v>431431.31</v>
+        <v>456154.9</v>
       </c>
       <c r="H303" s="4">
-        <v>0.00072189473</v>
+        <v>0.000753076445</v>
       </c>
       <c r="I303" s="5">
-        <v>0.000721986196</v>
+        <v>0.000753175313</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" t="s">
         <v>9</v>
       </c>
       <c r="B304" t="s">
         <v>10</v>
       </c>
       <c r="C304" t="s">
         <v>615</v>
       </c>
       <c r="D304" t="s">
         <v>616</v>
       </c>
       <c r="E304" s="1">
-        <v>419475.434</v>
+        <v>513000</v>
       </c>
       <c r="F304" s="2">
-        <v>98.91836499999999</v>
+        <v>96.576382</v>
       </c>
       <c r="G304" s="3">
-        <v>414938.24</v>
+        <v>495436.84</v>
       </c>
       <c r="H304" s="4">
-        <v>0.000694297613</v>
+        <v>0.000817927886</v>
       </c>
       <c r="I304" s="5">
-        <v>0.000694385582</v>
+        <v>0.000818035267</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" t="s">
         <v>9</v>
       </c>
       <c r="B305" t="s">
         <v>10</v>
       </c>
       <c r="C305" t="s">
         <v>617</v>
       </c>
       <c r="D305" t="s">
         <v>618</v>
       </c>
       <c r="E305" s="1">
-        <v>427000</v>
+        <v>475000</v>
       </c>
       <c r="F305" s="2">
-        <v>96.680953</v>
+        <v>100.095</v>
       </c>
       <c r="G305" s="3">
-        <v>412827.67</v>
+        <v>475451.25</v>
       </c>
       <c r="H305" s="4">
-        <v>0.000690766088</v>
+        <v>0.000784933224</v>
       </c>
       <c r="I305" s="5">
-        <v>0.00069085361</v>
+        <v>0.000785036273</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" t="s">
         <v>9</v>
       </c>
       <c r="B306" t="s">
         <v>10</v>
       </c>
       <c r="C306" t="s">
         <v>619</v>
       </c>
       <c r="D306" t="s">
         <v>620</v>
       </c>
       <c r="E306" s="1">
-        <v>438000</v>
+        <v>688000</v>
       </c>
       <c r="F306" s="2">
-        <v>95.85402499999999</v>
+        <v>72.561817</v>
       </c>
       <c r="G306" s="3">
-        <v>419840.63</v>
+        <v>499225.3</v>
       </c>
       <c r="H306" s="4">
-        <v>0.000702500561</v>
+        <v>0.000824182342</v>
       </c>
       <c r="I306" s="5">
-        <v>0.00070258957</v>
+        <v>0.000824290545</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
         <v>9</v>
       </c>
       <c r="B307" t="s">
         <v>10</v>
       </c>
       <c r="C307" t="s">
         <v>621</v>
       </c>
       <c r="D307" t="s">
         <v>622</v>
       </c>
       <c r="E307" s="1">
-        <v>452000</v>
+        <v>499000</v>
       </c>
       <c r="F307" s="2">
-        <v>98.56959999999999</v>
+        <v>98.7852</v>
       </c>
       <c r="G307" s="3">
-        <v>445534.59</v>
+        <v>492938.15</v>
       </c>
       <c r="H307" s="4">
-        <v>0.00074549312</v>
+        <v>0.0008138027389999999</v>
       </c>
       <c r="I307" s="5">
-        <v>0.000745587576</v>
+        <v>0.000813909579</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" t="s">
         <v>9</v>
       </c>
       <c r="B308" t="s">
         <v>10</v>
       </c>
       <c r="C308" t="s">
         <v>623</v>
       </c>
       <c r="D308" t="s">
         <v>624</v>
       </c>
       <c r="E308" s="1">
-        <v>349000</v>
+        <v>419000</v>
       </c>
       <c r="F308" s="2">
-        <v>100.082241</v>
+        <v>103.022702</v>
       </c>
       <c r="G308" s="3">
-        <v>349287.02</v>
+        <v>431665.12</v>
       </c>
       <c r="H308" s="4">
-        <v>0.000584446361</v>
+        <v>0.000712645713</v>
       </c>
       <c r="I308" s="5">
-        <v>0.000584520412</v>
+        <v>0.000712739273</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" t="s">
         <v>9</v>
       </c>
       <c r="B309" t="s">
         <v>10</v>
       </c>
       <c r="C309" t="s">
         <v>625</v>
       </c>
       <c r="D309" t="s">
         <v>626</v>
       </c>
       <c r="E309" s="1">
-        <v>377000</v>
+        <v>416474.124</v>
       </c>
       <c r="F309" s="2">
-        <v>99.62461</v>
+        <v>98.94829900000001</v>
       </c>
       <c r="G309" s="3">
-        <v>375584.78</v>
+        <v>412094.06</v>
       </c>
       <c r="H309" s="4">
-        <v>0.000628449225</v>
+        <v>0.000680335408</v>
       </c>
       <c r="I309" s="5">
-        <v>0.000628528852</v>
+        <v>0.000680424726</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" t="s">
         <v>9</v>
       </c>
       <c r="B310" t="s">
         <v>10</v>
       </c>
       <c r="C310" t="s">
         <v>627</v>
       </c>
       <c r="D310" t="s">
         <v>628</v>
       </c>
       <c r="E310" s="1">
-        <v>384000</v>
+        <v>427000</v>
       </c>
       <c r="F310" s="2">
-        <v>95.805357</v>
+        <v>96.145157</v>
       </c>
       <c r="G310" s="3">
-        <v>367892.57</v>
+        <v>410539.82</v>
       </c>
       <c r="H310" s="4">
-        <v>0.000615578196</v>
+        <v>0.000677769476</v>
       </c>
       <c r="I310" s="5">
-        <v>0.000615656192</v>
+        <v>0.0006778584569999999</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" t="s">
         <v>9</v>
       </c>
       <c r="B311" t="s">
         <v>10</v>
       </c>
       <c r="C311" t="s">
         <v>629</v>
       </c>
       <c r="D311" t="s">
         <v>630</v>
       </c>
       <c r="E311" s="1">
-        <v>356581.2722</v>
+        <v>454000</v>
       </c>
       <c r="F311" s="2">
-        <v>99.21376100000001</v>
+        <v>95.368934</v>
       </c>
       <c r="G311" s="3">
-        <v>353777.69</v>
+        <v>432974.96</v>
       </c>
       <c r="H311" s="4">
-        <v>0.000591960399</v>
+        <v>0.000714808156</v>
       </c>
       <c r="I311" s="5">
-        <v>0.000592035402</v>
+        <v>0.000714902</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" t="s">
         <v>9</v>
       </c>
       <c r="B312" t="s">
         <v>10</v>
       </c>
       <c r="C312" t="s">
         <v>631</v>
       </c>
       <c r="D312" t="s">
         <v>632</v>
       </c>
       <c r="E312" s="1">
-        <v>332000</v>
+        <v>452000</v>
       </c>
       <c r="F312" s="2">
-        <v>99.663684</v>
+        <v>98.78321</v>
       </c>
       <c r="G312" s="3">
-        <v>330883.43</v>
+        <v>446500.11</v>
       </c>
       <c r="H312" s="4">
-        <v>0.000553652456</v>
+        <v>0.00073713713</v>
       </c>
       <c r="I312" s="5">
-        <v>0.0005537226060000001</v>
+        <v>0.000737233905</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" t="s">
         <v>9</v>
       </c>
       <c r="B313" t="s">
         <v>10</v>
       </c>
       <c r="C313" t="s">
         <v>633</v>
       </c>
       <c r="D313" t="s">
         <v>634</v>
       </c>
       <c r="E313" s="1">
-        <v>348000</v>
+        <v>349000</v>
       </c>
       <c r="F313" s="2">
-        <v>97.72327</v>
+        <v>100.034401</v>
       </c>
       <c r="G313" s="3">
-        <v>340076.98</v>
+        <v>349120.06</v>
       </c>
       <c r="H313" s="4">
-        <v>0.00056903561</v>
+        <v>0.000576370204</v>
       </c>
       <c r="I313" s="5">
-        <v>0.000569107709</v>
+        <v>0.000576445872</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" t="s">
         <v>9</v>
       </c>
       <c r="B314" t="s">
         <v>10</v>
       </c>
       <c r="C314" t="s">
         <v>635</v>
       </c>
       <c r="D314" t="s">
         <v>636</v>
       </c>
       <c r="E314" s="1">
-        <v>290000</v>
+        <v>377000</v>
       </c>
       <c r="F314" s="2">
-        <v>95.990859</v>
+        <v>99.73878000000001</v>
       </c>
       <c r="G314" s="3">
-        <v>278373.49</v>
+        <v>376015.2</v>
       </c>
       <c r="H314" s="4">
-        <v>0.000465789921</v>
+        <v>0.000620772</v>
       </c>
       <c r="I314" s="5">
-        <v>0.000465848938</v>
+        <v>0.0006208534979999999</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" t="s">
         <v>9</v>
       </c>
       <c r="B315" t="s">
         <v>10</v>
       </c>
       <c r="C315" t="s">
         <v>637</v>
       </c>
       <c r="D315" t="s">
         <v>638</v>
       </c>
       <c r="E315" s="1">
-        <v>316000</v>
+        <v>384000</v>
       </c>
       <c r="F315" s="2">
-        <v>85.151437</v>
+        <v>95.239779</v>
       </c>
       <c r="G315" s="3">
-        <v>269078.54</v>
+        <v>365720.75</v>
       </c>
       <c r="H315" s="4">
-        <v>0.000450237096</v>
+        <v>0.0006037766609999999</v>
       </c>
       <c r="I315" s="5">
-        <v>0.000450294142</v>
+        <v>0.000603855928</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" t="s">
         <v>9</v>
       </c>
       <c r="B316" t="s">
         <v>10</v>
       </c>
       <c r="C316" t="s">
         <v>639</v>
       </c>
       <c r="D316" t="s">
         <v>640</v>
       </c>
       <c r="E316" s="1">
-        <v>325000</v>
+        <v>341956.9822</v>
       </c>
       <c r="F316" s="2">
-        <v>93.51720899999999</v>
+        <v>99.36036900000001</v>
       </c>
       <c r="G316" s="3">
-        <v>303930.93</v>
+        <v>339769.72</v>
       </c>
       <c r="H316" s="4">
-        <v>0.00050855404</v>
+        <v>0.000560933515</v>
       </c>
       <c r="I316" s="5">
-        <v>0.000508618475</v>
+        <v>0.000561007158</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" t="s">
         <v>9</v>
       </c>
       <c r="B317" t="s">
         <v>10</v>
       </c>
       <c r="C317" t="s">
         <v>641</v>
       </c>
       <c r="D317" t="s">
         <v>642</v>
       </c>
       <c r="E317" s="1">
-        <v>285000</v>
+        <v>348000</v>
       </c>
       <c r="F317" s="2">
-        <v>101.7574</v>
+        <v>98.101089</v>
       </c>
       <c r="G317" s="3">
-        <v>290008.59</v>
+        <v>341391.79</v>
       </c>
       <c r="H317" s="4">
-        <v>0.000485258412</v>
+        <v>0.000563611428</v>
       </c>
       <c r="I317" s="5">
-        <v>0.000485319895</v>
+        <v>0.000563685422</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" t="s">
         <v>9</v>
       </c>
       <c r="B318" t="s">
         <v>10</v>
       </c>
       <c r="C318" t="s">
         <v>643</v>
       </c>
       <c r="D318" t="s">
         <v>644</v>
       </c>
       <c r="E318" s="1">
-        <v>285000</v>
+        <v>328000</v>
       </c>
       <c r="F318" s="2">
-        <v>98.1772</v>
+        <v>99.27754299999999</v>
       </c>
       <c r="G318" s="3">
-        <v>279805.02</v>
+        <v>325630.34</v>
       </c>
       <c r="H318" s="4">
-        <v>0.000468185234</v>
+        <v>0.000537590496</v>
       </c>
       <c r="I318" s="5">
-        <v>0.000468244555</v>
+        <v>0.000537661073</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" t="s">
         <v>9</v>
       </c>
       <c r="B319" t="s">
         <v>10</v>
       </c>
       <c r="C319" t="s">
         <v>645</v>
       </c>
       <c r="D319" t="s">
         <v>646</v>
       </c>
       <c r="E319" s="1">
-        <v>308000</v>
+        <v>290000</v>
       </c>
       <c r="F319" s="2">
-        <v>88.90316900000001</v>
+        <v>95.939931</v>
       </c>
       <c r="G319" s="3">
-        <v>273821.76</v>
+        <v>278225.8</v>
       </c>
       <c r="H319" s="4">
-        <v>0.000458173714</v>
+        <v>0.000459329267</v>
       </c>
       <c r="I319" s="5">
-        <v>0.000458231765</v>
+        <v>0.00045938957</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" t="s">
         <v>9</v>
       </c>
       <c r="B320" t="s">
         <v>10</v>
       </c>
       <c r="C320" t="s">
         <v>647</v>
       </c>
       <c r="D320" t="s">
         <v>648</v>
       </c>
       <c r="E320" s="1">
-        <v>330000</v>
+        <v>325000</v>
       </c>
       <c r="F320" s="2">
-        <v>91.234509</v>
+        <v>93.82728899999999</v>
       </c>
       <c r="G320" s="3">
-        <v>301073.88</v>
+        <v>304938.69</v>
       </c>
       <c r="H320" s="4">
-        <v>0.000503773467</v>
+        <v>0.00050343018</v>
       </c>
       <c r="I320" s="5">
-        <v>0.000503837296</v>
+        <v>0.000503496273</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" t="s">
         <v>9</v>
       </c>
       <c r="B321" t="s">
         <v>10</v>
       </c>
       <c r="C321" t="s">
         <v>649</v>
       </c>
       <c r="D321" t="s">
         <v>650</v>
       </c>
       <c r="E321" s="1">
-        <v>291000</v>
+        <v>285000</v>
       </c>
       <c r="F321" s="2">
-        <v>100.433299</v>
+        <v>101.9386</v>
       </c>
       <c r="G321" s="3">
-        <v>292260.9</v>
+        <v>290525.01</v>
       </c>
       <c r="H321" s="4">
-        <v>0.000489027102</v>
+        <v>0.000479634311</v>
       </c>
       <c r="I321" s="5">
-        <v>0.000489089063</v>
+        <v>0.00047969728</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" t="s">
         <v>9</v>
       </c>
       <c r="B322" t="s">
         <v>10</v>
       </c>
       <c r="C322" t="s">
         <v>651</v>
       </c>
       <c r="D322" t="s">
         <v>652</v>
       </c>
       <c r="E322" s="1">
-        <v>300000</v>
+        <v>308000</v>
       </c>
       <c r="F322" s="2">
-        <v>98.31502999999999</v>
+        <v>89.76514899999999</v>
       </c>
       <c r="G322" s="3">
-        <v>294945.09</v>
+        <v>276476.66</v>
       </c>
       <c r="H322" s="4">
-        <v>0.000493518437</v>
+        <v>0.00045644157</v>
       </c>
       <c r="I322" s="5">
-        <v>0.000493580967</v>
+        <v>0.000456501494</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" t="s">
         <v>9</v>
       </c>
       <c r="B323" t="s">
         <v>10</v>
       </c>
       <c r="C323" t="s">
         <v>653</v>
       </c>
       <c r="D323" t="s">
         <v>654</v>
       </c>
       <c r="E323" s="1">
-        <v>250000</v>
+        <v>330000</v>
       </c>
       <c r="F323" s="2">
-        <v>100.858772</v>
+        <v>91.287385</v>
       </c>
       <c r="G323" s="3">
-        <v>252146.93</v>
+        <v>301248.37</v>
       </c>
       <c r="H323" s="4">
-        <v>0.000421906188</v>
+        <v>0.000497337749</v>
       </c>
       <c r="I323" s="5">
-        <v>0.000421959645</v>
+        <v>0.000497403042</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" t="s">
         <v>9</v>
       </c>
       <c r="B324" t="s">
         <v>10</v>
       </c>
       <c r="C324" t="s">
         <v>655</v>
       </c>
       <c r="D324" t="s">
         <v>656</v>
       </c>
       <c r="E324" s="1">
-        <v>243000</v>
+        <v>291000</v>
       </c>
       <c r="F324" s="2">
-        <v>96.56144</v>
+        <v>100.8589</v>
       </c>
       <c r="G324" s="3">
-        <v>234644.3</v>
+        <v>293499.4</v>
       </c>
       <c r="H324" s="4">
-        <v>0.000392619819</v>
+        <v>0.000484544797</v>
       </c>
       <c r="I324" s="5">
-        <v>0.000392669565</v>
+        <v>0.00048460841</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" t="s">
         <v>9</v>
       </c>
       <c r="B325" t="s">
         <v>10</v>
       </c>
       <c r="C325" t="s">
         <v>657</v>
       </c>
       <c r="D325" t="s">
         <v>658</v>
       </c>
       <c r="E325" s="1">
-        <v>225000</v>
+        <v>327000</v>
       </c>
       <c r="F325" s="2">
-        <v>101.90772</v>
+        <v>101.78233</v>
       </c>
       <c r="G325" s="3">
-        <v>229292.37</v>
+        <v>332828.22</v>
       </c>
       <c r="H325" s="4">
-        <v>0.000383664675</v>
+        <v>0.000549473636</v>
       </c>
       <c r="I325" s="5">
-        <v>0.000383713286</v>
+        <v>0.000549545773</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" t="s">
         <v>9</v>
       </c>
       <c r="B326" t="s">
         <v>10</v>
       </c>
       <c r="C326" t="s">
         <v>659</v>
       </c>
       <c r="D326" t="s">
         <v>660</v>
       </c>
       <c r="E326" s="1">
-        <v>254000</v>
+        <v>300000</v>
       </c>
       <c r="F326" s="2">
-        <v>97.36597999999999</v>
+        <v>98.47427999999999</v>
       </c>
       <c r="G326" s="3">
-        <v>247309.59</v>
+        <v>295422.84</v>
       </c>
       <c r="H326" s="4">
-        <v>0.000413812082</v>
+        <v>0.000487720249</v>
       </c>
       <c r="I326" s="5">
-        <v>0.000413864513</v>
+        <v>0.00048778428</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" t="s">
         <v>9</v>
       </c>
       <c r="B327" t="s">
         <v>10</v>
       </c>
       <c r="C327" t="s">
         <v>661</v>
       </c>
       <c r="D327" t="s">
         <v>662</v>
       </c>
       <c r="E327" s="1">
-        <v>217502.6</v>
+        <v>332000</v>
       </c>
       <c r="F327" s="2">
-        <v>98.325068</v>
+        <v>99.840557</v>
       </c>
       <c r="G327" s="3">
-        <v>213859.58</v>
+        <v>331470.65</v>
       </c>
       <c r="H327" s="4">
-        <v>0.000357841676</v>
+        <v>0.000547232393</v>
       </c>
       <c r="I327" s="5">
-        <v>0.000357887015</v>
+        <v>0.000547304236</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" t="s">
         <v>9</v>
       </c>
       <c r="B328" t="s">
         <v>10</v>
       </c>
       <c r="C328" t="s">
         <v>663</v>
       </c>
       <c r="D328" t="s">
         <v>664</v>
       </c>
       <c r="E328" s="1">
-        <v>224000</v>
+        <v>250000</v>
       </c>
       <c r="F328" s="2">
-        <v>99.54982099999999</v>
+        <v>100.84898</v>
       </c>
       <c r="G328" s="3">
-        <v>222991.6</v>
+        <v>252122.45</v>
       </c>
       <c r="H328" s="4">
-        <v>0.000373121876</v>
+        <v>0.000416234656</v>
       </c>
       <c r="I328" s="5">
-        <v>0.000373169152</v>
+        <v>0.000416289301</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" t="s">
         <v>9</v>
       </c>
       <c r="B329" t="s">
         <v>10</v>
       </c>
       <c r="C329" t="s">
         <v>665</v>
       </c>
       <c r="D329" t="s">
         <v>666</v>
       </c>
       <c r="E329" s="1">
         <v>243000</v>
       </c>
       <c r="F329" s="2">
-        <v>97.625259</v>
+        <v>96.986358</v>
       </c>
       <c r="G329" s="3">
-        <v>237229.38</v>
+        <v>235676.85</v>
       </c>
       <c r="H329" s="4">
-        <v>0.000396945318</v>
+        <v>0.000389084243</v>
       </c>
       <c r="I329" s="5">
-        <v>0.000396995612</v>
+        <v>0.000389135324</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" t="s">
         <v>9</v>
       </c>
       <c r="B330" t="s">
         <v>10</v>
       </c>
       <c r="C330" t="s">
         <v>667</v>
       </c>
       <c r="D330" t="s">
         <v>668</v>
       </c>
       <c r="E330" s="1">
-        <v>211000</v>
+        <v>225000</v>
       </c>
       <c r="F330" s="2">
-        <v>83.37963000000001</v>
+        <v>102.0146</v>
       </c>
       <c r="G330" s="3">
-        <v>175931.02</v>
+        <v>229532.85</v>
       </c>
       <c r="H330" s="4">
-        <v>0.000294377511</v>
+        <v>0.000378940974</v>
       </c>
       <c r="I330" s="5">
-        <v>0.00029441481</v>
+        <v>0.000378990723</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" t="s">
         <v>9</v>
       </c>
       <c r="B331" t="s">
         <v>10</v>
       </c>
       <c r="C331" t="s">
         <v>669</v>
       </c>
       <c r="D331" t="s">
         <v>670</v>
       </c>
       <c r="E331" s="1">
-        <v>194000</v>
+        <v>254000</v>
       </c>
       <c r="F331" s="2">
-        <v>98.15007199999999</v>
+        <v>96.84689</v>
       </c>
       <c r="G331" s="3">
-        <v>190411.14</v>
+        <v>245991.1</v>
       </c>
       <c r="H331" s="4">
-        <v>0.00031860645</v>
+        <v>0.000406112272</v>
       </c>
       <c r="I331" s="5">
-        <v>0.000318646818</v>
+        <v>0.000406165589</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" t="s">
         <v>9</v>
       </c>
       <c r="B332" t="s">
         <v>10</v>
       </c>
       <c r="C332" t="s">
         <v>671</v>
       </c>
       <c r="D332" t="s">
         <v>672</v>
       </c>
       <c r="E332" s="1">
-        <v>200000</v>
+        <v>247724.7</v>
       </c>
       <c r="F332" s="2">
-        <v>102.79763</v>
+        <v>98.202501</v>
       </c>
       <c r="G332" s="3">
-        <v>205595.26</v>
+        <v>243271.85</v>
       </c>
       <c r="H332" s="4">
-        <v>0.00034401336</v>
+        <v>0.000401623002</v>
       </c>
       <c r="I332" s="5">
-        <v>0.000344056947</v>
+        <v>0.000401675729</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" t="s">
         <v>9</v>
       </c>
       <c r="B333" t="s">
         <v>10</v>
       </c>
       <c r="C333" t="s">
         <v>673</v>
       </c>
       <c r="D333" t="s">
         <v>674</v>
       </c>
       <c r="E333" s="1">
-        <v>180000</v>
+        <v>216941.01</v>
       </c>
       <c r="F333" s="2">
-        <v>103.096439</v>
+        <v>98.516869</v>
       </c>
       <c r="G333" s="3">
-        <v>185573.59</v>
+        <v>213723.49</v>
       </c>
       <c r="H333" s="4">
-        <v>0.000310511994</v>
+        <v>0.000352840945</v>
       </c>
       <c r="I333" s="5">
-        <v>0.000310551337</v>
+        <v>0.000352887268</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" t="s">
         <v>9</v>
       </c>
       <c r="B334" t="s">
         <v>10</v>
       </c>
       <c r="C334" t="s">
         <v>675</v>
       </c>
       <c r="D334" t="s">
         <v>676</v>
       </c>
       <c r="E334" s="1">
-        <v>154697</v>
+        <v>224000</v>
       </c>
       <c r="F334" s="2">
-        <v>101.924963</v>
+        <v>99.639652</v>
       </c>
       <c r="G334" s="3">
-        <v>157674.86</v>
+        <v>223192.82</v>
       </c>
       <c r="H334" s="4">
-        <v>0.000263830296</v>
+        <v>0.000368474076</v>
       </c>
       <c r="I334" s="5">
-        <v>0.000263863724</v>
+        <v>0.000368522451</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" t="s">
         <v>9</v>
       </c>
       <c r="B335" t="s">
         <v>10</v>
       </c>
       <c r="C335" t="s">
         <v>677</v>
       </c>
       <c r="D335" t="s">
         <v>678</v>
       </c>
       <c r="E335" s="1">
-        <v>155000</v>
+        <v>243000</v>
       </c>
       <c r="F335" s="2">
-        <v>100.5976</v>
+        <v>97.89858</v>
       </c>
       <c r="G335" s="3">
-        <v>155926.28</v>
+        <v>237893.55</v>
       </c>
       <c r="H335" s="4">
-        <v>0.000260904475</v>
+        <v>0.000392743842</v>
       </c>
       <c r="I335" s="5">
-        <v>0.000260937533</v>
+        <v>0.000392795403</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" t="s">
         <v>9</v>
       </c>
       <c r="B336" t="s">
         <v>10</v>
       </c>
       <c r="C336" t="s">
         <v>679</v>
       </c>
       <c r="D336" t="s">
         <v>680</v>
       </c>
       <c r="E336" s="1">
-        <v>190748.221</v>
+        <v>211000</v>
       </c>
       <c r="F336" s="2">
-        <v>99.682198</v>
+        <v>83.213678</v>
       </c>
       <c r="G336" s="3">
-        <v>190142.02</v>
+        <v>175580.86</v>
       </c>
       <c r="H336" s="4">
-        <v>0.000318156143</v>
+        <v>0.000289870414</v>
       </c>
       <c r="I336" s="5">
-        <v>0.000318196454</v>
+        <v>0.00028990847</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" t="s">
         <v>9</v>
       </c>
       <c r="B337" t="s">
         <v>10</v>
       </c>
       <c r="C337" t="s">
         <v>681</v>
       </c>
       <c r="D337" t="s">
         <v>682</v>
       </c>
       <c r="E337" s="1">
-        <v>215437.36</v>
+        <v>194000</v>
       </c>
       <c r="F337" s="2">
-        <v>94.07237000000001</v>
+        <v>98.26258199999999</v>
       </c>
       <c r="G337" s="3">
-        <v>202667.03</v>
+        <v>190629.41</v>
       </c>
       <c r="H337" s="4">
-        <v>0.000339113684</v>
+        <v>0.000314714404</v>
       </c>
       <c r="I337" s="5">
-        <v>0.000339156651</v>
+        <v>0.000314755721</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" t="s">
         <v>9</v>
       </c>
       <c r="B338" t="s">
         <v>10</v>
       </c>
       <c r="C338" t="s">
         <v>683</v>
       </c>
       <c r="D338" t="s">
         <v>684</v>
       </c>
       <c r="E338" s="1">
-        <v>203314.57</v>
+        <v>200000</v>
       </c>
       <c r="F338" s="2">
-        <v>99.66994</v>
+        <v>102.22574</v>
       </c>
       <c r="G338" s="3">
-        <v>202643.51</v>
+        <v>204451.48</v>
       </c>
       <c r="H338" s="4">
-        <v>0.000339074328</v>
+        <v>0.000337533573</v>
       </c>
       <c r="I338" s="5">
-        <v>0.00033911729</v>
+        <v>0.000337577886</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" t="s">
         <v>9</v>
       </c>
       <c r="B339" t="s">
         <v>10</v>
       </c>
       <c r="C339" t="s">
         <v>685</v>
       </c>
       <c r="D339" t="s">
         <v>686</v>
       </c>
       <c r="E339" s="1">
-        <v>153000</v>
+        <v>217000</v>
       </c>
       <c r="F339" s="2">
-        <v>98.873569</v>
+        <v>86.27774700000001</v>
       </c>
       <c r="G339" s="3">
-        <v>151276.56</v>
+        <v>187222.71</v>
       </c>
       <c r="H339" s="4">
-        <v>0.000253124308</v>
+        <v>0.000309090209</v>
       </c>
       <c r="I339" s="5">
-        <v>0.000253156379</v>
+        <v>0.000309130788</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" t="s">
         <v>9</v>
       </c>
       <c r="B340" t="s">
         <v>10</v>
       </c>
       <c r="C340" t="s">
         <v>687</v>
       </c>
       <c r="D340" t="s">
         <v>688</v>
       </c>
       <c r="E340" s="1">
-        <v>105000</v>
+        <v>180000</v>
       </c>
       <c r="F340" s="2">
-        <v>87.693781</v>
+        <v>103.111661</v>
       </c>
       <c r="G340" s="3">
-        <v>92078.47</v>
+        <v>185600.99</v>
       </c>
       <c r="H340" s="4">
-        <v>0.000154070789</v>
+        <v>0.000306412872</v>
       </c>
       <c r="I340" s="5">
-        <v>0.00015409031</v>
+        <v>0.0003064531</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" t="s">
         <v>9</v>
       </c>
       <c r="B341" t="s">
         <v>10</v>
       </c>
       <c r="C341" t="s">
         <v>689</v>
       </c>
       <c r="D341" t="s">
         <v>690</v>
       </c>
       <c r="E341" s="1">
-        <v>130000</v>
+        <v>154697</v>
       </c>
       <c r="F341" s="2">
-        <v>88.607223</v>
+        <v>102.005792</v>
       </c>
       <c r="G341" s="3">
-        <v>115189.39</v>
+        <v>157799.9</v>
       </c>
       <c r="H341" s="4">
-        <v>0.000192741258</v>
+        <v>0.000260515425</v>
       </c>
       <c r="I341" s="5">
-        <v>0.000192765679</v>
+        <v>0.000260549626</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" t="s">
         <v>9</v>
       </c>
       <c r="B342" t="s">
         <v>10</v>
       </c>
       <c r="C342" t="s">
         <v>691</v>
       </c>
       <c r="D342" t="s">
         <v>692</v>
       </c>
       <c r="E342" s="1">
-        <v>40000</v>
+        <v>155000</v>
       </c>
       <c r="F342" s="2">
-        <v>97.64875000000001</v>
+        <v>100.753523</v>
       </c>
       <c r="G342" s="3">
-        <v>39059.5</v>
+        <v>156167.96</v>
       </c>
       <c r="H342" s="4">
-        <v>6.5356516E-5</v>
+        <v>0.000257821219</v>
       </c>
       <c r="I342" s="5">
-        <v>6.5364796E-5</v>
+        <v>0.000257855067</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" t="s">
         <v>9</v>
       </c>
       <c r="B343" t="s">
         <v>10</v>
       </c>
       <c r="C343" t="s">
         <v>693</v>
       </c>
       <c r="D343" t="s">
         <v>694</v>
       </c>
       <c r="E343" s="1">
-        <v>60000</v>
+        <v>187406.431</v>
       </c>
       <c r="F343" s="2">
-        <v>100.012667</v>
+        <v>99.700239</v>
       </c>
       <c r="G343" s="3">
-        <v>60007.6</v>
+        <v>186844.66</v>
       </c>
       <c r="H343" s="4">
-        <v>0.000100408035</v>
+        <v>0.000308466075</v>
       </c>
       <c r="I343" s="5">
-        <v>0.000100420757</v>
+        <v>0.000308506572</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" t="s">
         <v>9</v>
       </c>
       <c r="B344" t="s">
         <v>10</v>
       </c>
       <c r="C344" t="s">
         <v>695</v>
       </c>
       <c r="D344" t="s">
         <v>696</v>
       </c>
       <c r="E344" s="1">
-        <v>57426.6366</v>
+        <v>204275.92</v>
       </c>
       <c r="F344" s="2">
-        <v>93.692097</v>
+        <v>93.959518</v>
       </c>
       <c r="G344" s="3">
-        <v>53804.22</v>
+        <v>191936.67</v>
       </c>
       <c r="H344" s="4">
-        <v>9.0028197E-5</v>
+        <v>0.00031687259</v>
       </c>
       <c r="I344" s="5">
-        <v>9.0039604E-5</v>
+        <v>0.000316914191</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" t="s">
         <v>9</v>
       </c>
       <c r="B345" t="s">
         <v>10</v>
       </c>
       <c r="C345" t="s">
         <v>697</v>
       </c>
       <c r="D345" t="s">
         <v>698</v>
       </c>
       <c r="E345" s="1">
-        <v>47885.06</v>
+        <v>153000</v>
       </c>
       <c r="F345" s="2">
-        <v>92.808133</v>
+        <v>99.154797</v>
       </c>
       <c r="G345" s="3">
-        <v>44441.23</v>
+        <v>151706.84</v>
       </c>
       <c r="H345" s="4">
-        <v>7.4361524E-5</v>
+        <v>0.000250456253</v>
       </c>
       <c r="I345" s="5">
-        <v>7.4370946E-5</v>
+        <v>0.000250489134</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" t="s">
         <v>9</v>
       </c>
       <c r="B346" t="s">
         <v>10</v>
       </c>
       <c r="C346" t="s">
         <v>699</v>
       </c>
       <c r="D346" t="s">
         <v>700</v>
       </c>
       <c r="E346" s="1">
-        <v>50487.3316</v>
+        <v>105000</v>
       </c>
       <c r="F346" s="2">
-        <v>100.477681</v>
+        <v>87.855457</v>
       </c>
       <c r="G346" s="3">
-        <v>50728.5</v>
+        <v>92248.23</v>
       </c>
       <c r="H346" s="4">
-        <v>8.488173200000001E-5</v>
+        <v>0.000152294689</v>
       </c>
       <c r="I346" s="5">
-        <v>8.4892486E-5</v>
+        <v>0.000152314683</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" t="s">
         <v>9</v>
       </c>
       <c r="B347" t="s">
         <v>10</v>
       </c>
       <c r="C347" t="s">
         <v>701</v>
       </c>
       <c r="D347" t="s">
         <v>702</v>
       </c>
       <c r="E347" s="1">
-        <v>86000</v>
+        <v>99576.03</v>
       </c>
       <c r="F347" s="2">
-        <v>99.785721</v>
+        <v>99.754077</v>
       </c>
       <c r="G347" s="3">
-        <v>85815.72</v>
+        <v>99331.14999999999</v>
       </c>
       <c r="H347" s="4">
-        <v>0.000143591609</v>
+        <v>0.000163988042</v>
       </c>
       <c r="I347" s="5">
-        <v>0.000143609802</v>
+        <v>0.000164009571</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" t="s">
         <v>9</v>
       </c>
       <c r="B348" t="s">
         <v>10</v>
       </c>
       <c r="C348" t="s">
         <v>703</v>
       </c>
       <c r="D348" t="s">
         <v>704</v>
       </c>
       <c r="E348" s="1">
-        <v>51400</v>
+        <v>102909.26</v>
       </c>
       <c r="F348" s="2">
-        <v>97.732412</v>
+        <v>1</v>
       </c>
       <c r="G348" s="3">
-        <v>50234.46</v>
+        <v>102909.26</v>
       </c>
       <c r="H348" s="4">
-        <v>8.4055076E-5</v>
+        <v>0.000169895225</v>
       </c>
       <c r="I348" s="5">
-        <v>8.4065726E-5</v>
+        <v>0.00016991753</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" t="s">
         <v>9</v>
       </c>
       <c r="B349" t="s">
         <v>10</v>
       </c>
       <c r="C349" t="s">
         <v>705</v>
       </c>
       <c r="D349" t="s">
         <v>706</v>
       </c>
       <c r="E349" s="1">
-        <v>4000</v>
+        <v>130000</v>
       </c>
       <c r="F349" s="2">
-        <v>93.82425000000001</v>
+        <v>88.830231</v>
       </c>
       <c r="G349" s="3">
-        <v>3752.97</v>
+        <v>115479.3</v>
       </c>
       <c r="H349" s="4">
-        <v>6.279677E-6</v>
+        <v>0.000190647389</v>
       </c>
       <c r="I349" s="5">
-        <v>6.280473E-6</v>
+        <v>0.000190672418</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" t="s">
         <v>9</v>
       </c>
       <c r="B350" t="s">
         <v>10</v>
       </c>
       <c r="C350" t="s">
         <v>707</v>
       </c>
       <c r="D350" t="s">
         <v>708</v>
       </c>
       <c r="E350" s="1">
-        <v>4000</v>
+        <v>56000</v>
       </c>
       <c r="F350" s="2">
-        <v>89.35599999999999</v>
+        <v>98.47823200000001</v>
       </c>
       <c r="G350" s="3">
-        <v>3574.24</v>
+        <v>55147.81</v>
       </c>
       <c r="H350" s="4">
-        <v>5.980616E-6</v>
+        <v>9.1044767E-5</v>
       </c>
       <c r="I350" s="5">
-        <v>5.981374E-6</v>
+        <v>9.105672E-5</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" t="s">
         <v>9</v>
       </c>
       <c r="B351" t="s">
         <v>10</v>
       </c>
       <c r="C351" t="s">
         <v>709</v>
       </c>
       <c r="D351" t="s">
         <v>710</v>
       </c>
       <c r="E351" s="1">
-        <v>20</v>
+        <v>60000</v>
       </c>
       <c r="F351" s="2">
-        <v>110.609375</v>
+        <v>99.96575</v>
       </c>
       <c r="G351" s="3">
-        <v>0</v>
+        <v>59979.45</v>
       </c>
       <c r="H351" s="4">
-        <v>0</v>
+        <v>9.9021431E-5</v>
       </c>
       <c r="I351" s="5">
-        <v>0</v>
+        <v>9.9034431E-5</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" t="s">
         <v>9</v>
       </c>
       <c r="B352" t="s">
         <v>10</v>
       </c>
       <c r="C352" t="s">
         <v>711</v>
       </c>
       <c r="D352" t="s">
         <v>712</v>
       </c>
       <c r="E352" s="1">
-        <v>125</v>
+        <v>56244.3866</v>
       </c>
       <c r="F352" s="2">
-        <v>102.765625</v>
+        <v>93.870932</v>
       </c>
       <c r="G352" s="3">
-        <v>0</v>
+        <v>52797.13</v>
       </c>
       <c r="H352" s="4">
-        <v>0</v>
+        <v>8.7163976E-5</v>
       </c>
       <c r="I352" s="5">
-        <v>0</v>
+        <v>8.7175419E-5</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" t="s">
         <v>9</v>
       </c>
       <c r="B353" t="s">
         <v>10</v>
       </c>
       <c r="C353" t="s">
         <v>713</v>
       </c>
       <c r="D353" t="s">
         <v>714</v>
       </c>
       <c r="E353" s="1">
-        <v>25</v>
+        <v>47486.02</v>
       </c>
       <c r="F353" s="2">
-        <v>106.203125</v>
+        <v>92.816812</v>
       </c>
       <c r="G353" s="3">
-        <v>0</v>
+        <v>44075.01</v>
       </c>
       <c r="H353" s="4">
-        <v>0</v>
+        <v>7.2764431E-5</v>
       </c>
       <c r="I353" s="5">
-        <v>0</v>
+        <v>7.2773984E-5</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" t="s">
         <v>9</v>
       </c>
       <c r="B354" t="s">
         <v>10</v>
       </c>
       <c r="C354" t="s">
         <v>715</v>
       </c>
       <c r="D354" t="s">
         <v>716</v>
       </c>
       <c r="E354" s="1">
-        <v>105</v>
+        <v>49043.4516</v>
       </c>
       <c r="F354" s="2">
-        <v>110.28125</v>
+        <v>100.300934</v>
       </c>
       <c r="G354" s="3">
-        <v>0</v>
+        <v>49191.04</v>
       </c>
       <c r="H354" s="4">
-        <v>0</v>
+        <v>8.1210601E-5</v>
       </c>
       <c r="I354" s="5">
-        <v>0</v>
+        <v>8.1221262E-5</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" t="s">
         <v>9</v>
       </c>
       <c r="B355" t="s">
         <v>10</v>
       </c>
       <c r="C355" t="s">
         <v>717</v>
       </c>
       <c r="D355" t="s">
         <v>718</v>
       </c>
       <c r="E355" s="1">
-        <v>-1251172.51</v>
+        <v>4000</v>
       </c>
       <c r="F355" s="2">
-        <v>1</v>
+        <v>94.10075000000001</v>
       </c>
       <c r="G355" s="3">
-        <v>-1251172.51</v>
+        <v>3764.03</v>
       </c>
       <c r="H355" s="4">
-        <v>-0.00209353104</v>
+        <v>6.214122E-6</v>
       </c>
       <c r="I355" s="5">
-        <v>-0.002093796297</v>
+        <v>6.214938E-6</v>
+      </c>
+    </row>
+    <row r="356" spans="1:9">
+      <c r="A356" t="s">
+        <v>9</v>
+      </c>
+      <c r="B356" t="s">
+        <v>10</v>
+      </c>
+      <c r="C356" t="s">
+        <v>719</v>
+      </c>
+      <c r="D356" t="s">
+        <v>720</v>
+      </c>
+      <c r="E356" s="1">
+        <v>4000</v>
+      </c>
+      <c r="F356" s="2">
+        <v>89.48050000000001</v>
+      </c>
+      <c r="G356" s="3">
+        <v>3579.22</v>
+      </c>
+      <c r="H356" s="4">
+        <v>5.909015E-6</v>
+      </c>
+      <c r="I356" s="5">
+        <v>5.909791E-6</v>
+      </c>
+    </row>
+    <row r="357" spans="1:9">
+      <c r="A357" t="s">
+        <v>9</v>
+      </c>
+      <c r="B357" t="s">
+        <v>10</v>
+      </c>
+      <c r="C357" t="s">
+        <v>721</v>
+      </c>
+      <c r="D357" t="s">
+        <v>722</v>
+      </c>
+      <c r="E357" s="1">
+        <v>126</v>
+      </c>
+      <c r="F357" s="2">
+        <v>108.453125</v>
+      </c>
+      <c r="G357" s="3">
+        <v>0</v>
+      </c>
+      <c r="H357" s="4">
+        <v>0</v>
+      </c>
+      <c r="I357" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="358" spans="1:9">
+      <c r="A358" t="s">
+        <v>9</v>
+      </c>
+      <c r="B358" t="s">
+        <v>10</v>
+      </c>
+      <c r="C358" t="s">
+        <v>723</v>
+      </c>
+      <c r="D358" t="s">
+        <v>724</v>
+      </c>
+      <c r="E358" s="1">
+        <v>20</v>
+      </c>
+      <c r="F358" s="2">
+        <v>110.203125</v>
+      </c>
+      <c r="G358" s="3">
+        <v>0</v>
+      </c>
+      <c r="H358" s="4">
+        <v>0</v>
+      </c>
+      <c r="I358" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="359" spans="1:9">
+      <c r="A359" t="s">
+        <v>9</v>
+      </c>
+      <c r="B359" t="s">
+        <v>10</v>
+      </c>
+      <c r="C359" t="s">
+        <v>725</v>
+      </c>
+      <c r="D359" t="s">
+        <v>726</v>
+      </c>
+      <c r="E359" s="1">
+        <v>125</v>
+      </c>
+      <c r="F359" s="2">
+        <v>102.953125</v>
+      </c>
+      <c r="G359" s="3">
+        <v>0</v>
+      </c>
+      <c r="H359" s="4">
+        <v>0</v>
+      </c>
+      <c r="I359" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="360" spans="1:9">
+      <c r="A360" t="s">
+        <v>9</v>
+      </c>
+      <c r="B360" t="s">
+        <v>10</v>
+      </c>
+      <c r="C360" t="s">
+        <v>727</v>
+      </c>
+      <c r="D360" t="s">
+        <v>728</v>
+      </c>
+      <c r="E360" s="1">
+        <v>25</v>
+      </c>
+      <c r="F360" s="2">
+        <v>106.265625</v>
+      </c>
+      <c r="G360" s="3">
+        <v>0</v>
+      </c>
+      <c r="H360" s="4">
+        <v>0</v>
+      </c>
+      <c r="I360" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="361" spans="1:9">
+      <c r="A361" t="s">
+        <v>9</v>
+      </c>
+      <c r="B361" t="s">
+        <v>10</v>
+      </c>
+      <c r="C361" t="s">
+        <v>729</v>
+      </c>
+      <c r="D361" t="s">
+        <v>730</v>
+      </c>
+      <c r="E361" s="1">
+        <v>105</v>
+      </c>
+      <c r="F361" s="2">
+        <v>109.5</v>
+      </c>
+      <c r="G361" s="3">
+        <v>0</v>
+      </c>
+      <c r="H361" s="4">
+        <v>0</v>
+      </c>
+      <c r="I361" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="362" spans="1:9">
+      <c r="A362" t="s">
+        <v>9</v>
+      </c>
+      <c r="B362" t="s">
+        <v>10</v>
+      </c>
+      <c r="C362" t="s">
+        <v>731</v>
+      </c>
+      <c r="D362" t="s">
+        <v>732</v>
+      </c>
+      <c r="E362" s="1">
+        <v>-57</v>
+      </c>
+      <c r="F362" s="2">
+        <v>110.78125</v>
+      </c>
+      <c r="G362" s="3">
+        <v>0</v>
+      </c>
+      <c r="H362" s="4">
+        <v>0</v>
+      </c>
+      <c r="I362" s="5">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>719</v>
+        <v>733</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -12942,32 +13187,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Enhanced Core Bond ETF Holdings as of 07.27.2026</dc:title>
+  <dc:title>Sterling Capital Enhanced Core Bond ETF Holdings as of 08.24.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>