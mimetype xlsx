--- v3 (2026-08-25)
+++ v4 (2026-09-20)
@@ -14,80 +14,80 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="734">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="730">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-08-24</t>
+    <t>2026-09-18</t>
   </si>
   <si>
     <t>SCEC</t>
   </si>
   <si>
     <t>912810UC0</t>
   </si>
   <si>
     <t>T 4 1/4 08/15/54</t>
   </si>
   <si>
     <t>912810SP4</t>
   </si>
   <si>
     <t>T 1 3/8 08/15/50</t>
   </si>
   <si>
     <t>912810RK6</t>
   </si>
   <si>
     <t>T 2 1/2 02/15/45</t>
   </si>
   <si>
     <t>3132DMZC2</t>
   </si>
@@ -97,2166 +97,2154 @@
   <si>
     <t>3132DQWP7</t>
   </si>
   <si>
     <t>FR SD3354</t>
   </si>
   <si>
     <t>3137H84C2</t>
   </si>
   <si>
     <t>FHR 5243 B</t>
   </si>
   <si>
     <t>3140XGHK8</t>
   </si>
   <si>
     <t>FN FS1133</t>
   </si>
   <si>
     <t>3140XCUL0</t>
   </si>
   <si>
     <t>FN FM8686</t>
   </si>
   <si>
-    <t>BBHETFMM</t>
-[...4 lines deleted...]
-  <si>
     <t>91282CNS6</t>
   </si>
   <si>
     <t>TII 1 7/8 07/15/35</t>
   </si>
   <si>
     <t>3140W0WC5</t>
   </si>
   <si>
     <t>FN FA0642</t>
   </si>
   <si>
     <t>3140XR3K9</t>
   </si>
   <si>
     <t>FN FS9801</t>
   </si>
   <si>
+    <t>31425UR80</t>
+  </si>
+  <si>
+    <t>FR QX0510</t>
+  </si>
+  <si>
+    <t>3140W3XW4</t>
+  </si>
+  <si>
+    <t>FN FA3392</t>
+  </si>
+  <si>
+    <t>34966EAN0</t>
+  </si>
+  <si>
+    <t>FCBSL 2024-1A AR</t>
+  </si>
+  <si>
+    <t>31427MYA3</t>
+  </si>
+  <si>
+    <t>FR SL0704</t>
+  </si>
+  <si>
+    <t>081919AN2</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V9 A3</t>
+  </si>
+  <si>
+    <t>3132DUVM6</t>
+  </si>
+  <si>
+    <t>FR SD6920</t>
+  </si>
+  <si>
+    <t>3140QUWR3</t>
+  </si>
+  <si>
+    <t>FN CB8755</t>
+  </si>
+  <si>
+    <t>31427MQA2</t>
+  </si>
+  <si>
+    <t>FR SL0448</t>
+  </si>
+  <si>
+    <t>3140QRXK4</t>
+  </si>
+  <si>
+    <t>FN CB6081</t>
+  </si>
+  <si>
+    <t>06211EAP6</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR3 AS</t>
+  </si>
+  <si>
+    <t>06764MAC8</t>
+  </si>
+  <si>
+    <t>MMAF 2025-A A3</t>
+  </si>
+  <si>
+    <t>682684AA3</t>
+  </si>
+  <si>
+    <t>ODART 2025-1A A</t>
+  </si>
+  <si>
+    <t>95004XAC7</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C7 A3</t>
+  </si>
+  <si>
+    <t>081927AE5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 AS</t>
+  </si>
+  <si>
+    <t>50202CAJ3</t>
+  </si>
+  <si>
+    <t>LCM 33A AR</t>
+  </si>
+  <si>
+    <t>91282CQB0</t>
+  </si>
+  <si>
+    <t>T 3 3/8 02/29/28</t>
+  </si>
+  <si>
+    <t>31423R500</t>
+  </si>
+  <si>
+    <t>FEDERATED HERMES MM TREAS</t>
+  </si>
+  <si>
+    <t>31427NVQ9</t>
+  </si>
+  <si>
+    <t>FR SL1522</t>
+  </si>
+  <si>
+    <t>04016NBH5</t>
+  </si>
+  <si>
+    <t>ARES 2017-44A A1RR</t>
+  </si>
+  <si>
+    <t>04016NBV4</t>
+  </si>
+  <si>
+    <t>ARES 2017-44AR A1R3</t>
+  </si>
+  <si>
     <t>912810SE9</t>
   </si>
   <si>
     <t>T 3 3/8 11/15/48</t>
   </si>
   <si>
-    <t>31425UR80</t>
-[...92 lines deleted...]
-    <t>ARES 2017-44A A1RR</t>
+    <t>037975AC3</t>
+  </si>
+  <si>
+    <t>AEP 5.836 04/01/46</t>
   </si>
   <si>
     <t>05495BBH8</t>
   </si>
   <si>
     <t>BANK 2026-BNK52 A5</t>
   </si>
   <si>
-    <t>037975AC3</t>
-[...2 lines deleted...]
-    <t>AEP 5.836 04/01/46</t>
+    <t>67400EBJ2</t>
+  </si>
+  <si>
+    <t>OAKCL 2019-3A BR2</t>
   </si>
   <si>
     <t>06604CAC4</t>
   </si>
   <si>
     <t>BANK5 2025-5YR18 A3</t>
   </si>
   <si>
-    <t>67400EBJ2</t>
-[...4 lines deleted...]
-  <si>
     <t>31427TBH8</t>
   </si>
   <si>
     <t>FR SL5439</t>
   </si>
   <si>
     <t>42806MBW8</t>
   </si>
   <si>
     <t>HERTZ 2023-2A A</t>
   </si>
   <si>
     <t>07367AAA7</t>
   </si>
   <si>
     <t>HUTBPA 6.129 11/30/42</t>
   </si>
   <si>
+    <t>3140W62Z4</t>
+  </si>
+  <si>
+    <t>FN FA6191</t>
+  </si>
+  <si>
+    <t>08163VAC1</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V3 A3</t>
+  </si>
+  <si>
+    <t>055986AC7</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 A3</t>
+  </si>
+  <si>
     <t>3137H9AK5</t>
   </si>
   <si>
     <t>FHR 5266 ZB</t>
   </si>
   <si>
     <t>06211FAV0</t>
   </si>
   <si>
     <t>BANK5 2023-5YR4 A3</t>
   </si>
   <si>
-    <t>08163VAC1</t>
-[...10 lines deleted...]
-  <si>
     <t>05377RLX0</t>
   </si>
   <si>
     <t>AESOP 2026-4A A</t>
   </si>
   <si>
     <t>3140W0GL3</t>
   </si>
   <si>
     <t>FN FA0202</t>
   </si>
   <si>
     <t>31427M3F6</t>
   </si>
   <si>
     <t>FR SL0797</t>
   </si>
   <si>
     <t>74334NAA9</t>
   </si>
   <si>
     <t>PROG 2025-SFR1 A</t>
   </si>
   <si>
+    <t>78433LAN6</t>
+  </si>
+  <si>
+    <t>EIX 6.036 12/15/52</t>
+  </si>
+  <si>
+    <t>34963QAN6</t>
+  </si>
+  <si>
+    <t>FCBSL 2021-3AR B1R</t>
+  </si>
+  <si>
+    <t>00202DAA5</t>
+  </si>
+  <si>
+    <t>APLD 9 1/4 12/15/30</t>
+  </si>
+  <si>
+    <t>09216NAA8</t>
+  </si>
+  <si>
+    <t>BLKPRL 6 1/8 02/15/31</t>
+  </si>
+  <si>
+    <t>17253NAA5</t>
+  </si>
+  <si>
+    <t>CIFR 7 1/8 11/15/30</t>
+  </si>
+  <si>
+    <t>982911AA7</t>
+  </si>
+  <si>
+    <t>WULF 7 3/4 10/15/30</t>
+  </si>
+  <si>
+    <t>64134BAJ9</t>
+  </si>
+  <si>
+    <t>NEUB 2021-41A AR</t>
+  </si>
+  <si>
+    <t>066043AG5</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR6 AS</t>
+  </si>
+  <si>
+    <t>08163XAY9</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V5 A3</t>
+  </si>
+  <si>
+    <t>31427M2B6</t>
+  </si>
+  <si>
+    <t>FR SL0769</t>
+  </si>
+  <si>
+    <t>44813DAA4</t>
+  </si>
+  <si>
+    <t>HUTRBA 6.192 11/15/42</t>
+  </si>
+  <si>
+    <t>33853QAA9</t>
+  </si>
+  <si>
+    <t>FLASHC 7 1/4 12/31/30</t>
+  </si>
+  <si>
+    <t>74941YAA0</t>
+  </si>
+  <si>
+    <t>RDMICH 7 1/2 03/30/45</t>
+  </si>
+  <si>
+    <t>78438PAA0</t>
+  </si>
+  <si>
+    <t>SECMOS 8 7/8 05/01/31</t>
+  </si>
+  <si>
+    <t>69393LAA1</t>
+  </si>
+  <si>
+    <t>TRACTD 6 1/2 05/01/31</t>
+  </si>
+  <si>
+    <t>83577VAA8</t>
+  </si>
+  <si>
+    <t>TXEDCI 7.534 11/30/48</t>
+  </si>
+  <si>
+    <t>05494RBL5</t>
+  </si>
+  <si>
+    <t>BANK5 2025-5YR19 A3</t>
+  </si>
+  <si>
+    <t>09663VAC4</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C12 A3</t>
+  </si>
+  <si>
+    <t>61747YFE0</t>
+  </si>
+  <si>
+    <t>MS 5 1/4 04/21/34</t>
+  </si>
+  <si>
+    <t>78488XAA2</t>
+  </si>
+  <si>
+    <t>TRACTC 5 7/8 03/01/31</t>
+  </si>
+  <si>
+    <t>92212KAH9</t>
+  </si>
+  <si>
+    <t>VDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>08164DAB2</t>
+  </si>
+  <si>
+    <t>BMARK 2025-V19 A3</t>
+  </si>
+  <si>
+    <t>85236KAP7</t>
+  </si>
+  <si>
+    <t>SIDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>21873SAG3</t>
+  </si>
+  <si>
+    <t>CRWV 9 3/4 10/01/31</t>
+  </si>
+  <si>
+    <t>26243EAR2</t>
+  </si>
+  <si>
+    <t>DRSLF 2017-53A BR</t>
+  </si>
+  <si>
+    <t>06644BAG9</t>
+  </si>
+  <si>
+    <t>BANK5 2026-5YR21 A3</t>
+  </si>
+  <si>
+    <t>21874LAA0</t>
+  </si>
+  <si>
+    <t>CORZ 7 3/4 05/15/31</t>
+  </si>
+  <si>
+    <t>64966SSG2</t>
+  </si>
+  <si>
+    <t>NYC 5.392 10/1/2055</t>
+  </si>
+  <si>
+    <t>831943AA3</t>
+  </si>
+  <si>
+    <t>SMB 2024-A A1A</t>
+  </si>
+  <si>
+    <t>95004TAC6</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C6 A3</t>
+  </si>
+  <si>
     <t>06762TAL5</t>
   </si>
   <si>
     <t>BABSN 2021-3A AR</t>
   </si>
   <si>
-    <t>78433LAN6</t>
-[...8 lines deleted...]
-    <t>FN FA3392</t>
+    <t>55954PAY0</t>
+  </si>
+  <si>
+    <t>MAGNE 2019-21AR BR2</t>
+  </si>
+  <si>
+    <t>55400XAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2026-1A A</t>
+  </si>
+  <si>
+    <t>05554VAB6</t>
+  </si>
+  <si>
+    <t>BBCMS 2024-5C25 A3</t>
+  </si>
+  <si>
+    <t>066043AB6</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR6 A3</t>
+  </si>
+  <si>
+    <t>95004MAC1</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C5 A3</t>
+  </si>
+  <si>
+    <t>24703DBX8</t>
+  </si>
+  <si>
+    <t>DELL 5 1/4 02/15/37</t>
+  </si>
+  <si>
+    <t>05556CAC4</t>
+  </si>
+  <si>
+    <t>BBCMS 2025-5C36 A3</t>
+  </si>
+  <si>
+    <t>551923AA3</t>
+  </si>
+  <si>
+    <t>MTBRV 2026-1A A</t>
+  </si>
+  <si>
+    <t>68269JAE1</t>
+  </si>
+  <si>
+    <t>OMFIT 2023-1A A</t>
+  </si>
+  <si>
+    <t>28002AAA4</t>
+  </si>
+  <si>
+    <t>EDGCOM 7 1/2 04/30/31</t>
+  </si>
+  <si>
+    <t>17327FAD8</t>
+  </si>
+  <si>
+    <t>CGCMT 2018-B2 A4</t>
+  </si>
+  <si>
+    <t>42806MEF2</t>
+  </si>
+  <si>
+    <t>HERTZ 2026-1A A</t>
+  </si>
+  <si>
+    <t>09664JAC0</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C13 A3</t>
+  </si>
+  <si>
+    <t>43849RAK1</t>
+  </si>
+  <si>
+    <t>HONA 5.852 03/16/66</t>
+  </si>
+  <si>
+    <t>74690FAY2</t>
+  </si>
+  <si>
+    <t>QTSII 2026-3A A2</t>
+  </si>
+  <si>
+    <t>78451MAA9</t>
+  </si>
+  <si>
+    <t>SMB 2026-A A1A</t>
+  </si>
+  <si>
+    <t>3132DUXP7</t>
+  </si>
+  <si>
+    <t>FR SD6986</t>
+  </si>
+  <si>
+    <t>9128286B1</t>
+  </si>
+  <si>
+    <t>T 2 5/8 02/15/29</t>
+  </si>
+  <si>
+    <t>95000U3B7</t>
+  </si>
+  <si>
+    <t>WFC 4.897 07/25/33</t>
+  </si>
+  <si>
+    <t>04010LBM4</t>
+  </si>
+  <si>
+    <t>ARCC 5 1/4 04/12/31</t>
+  </si>
+  <si>
+    <t>05377RHY3</t>
+  </si>
+  <si>
+    <t>AESOP 2024-1A A</t>
+  </si>
+  <si>
+    <t>06211HAC8</t>
+  </si>
+  <si>
+    <t>BANK5 2026-5YR22 A3</t>
+  </si>
+  <si>
+    <t>350930AK9</t>
+  </si>
+  <si>
+    <t>FABSJV 6.3 01/25/39</t>
+  </si>
+  <si>
+    <t>3132DQG75</t>
+  </si>
+  <si>
+    <t>FR SD2922</t>
+  </si>
+  <si>
+    <t>3132E0T36</t>
+  </si>
+  <si>
+    <t>FR SD4170</t>
+  </si>
+  <si>
+    <t>3133SQKZ0</t>
+  </si>
+  <si>
+    <t>FR SF3012</t>
+  </si>
+  <si>
+    <t>61690YBU5</t>
+  </si>
+  <si>
+    <t>MSC 2016-BNK2 A4</t>
+  </si>
+  <si>
+    <t>05620TAA3</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 A</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
+  </si>
+  <si>
+    <t>12637SAG9</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 D</t>
+  </si>
+  <si>
+    <t>3136AE5B9</t>
+  </si>
+  <si>
+    <t>FNR 2013-74 GZ</t>
+  </si>
+  <si>
+    <t>46647PFC5</t>
+  </si>
+  <si>
+    <t>JPM 5.576 07/23/36</t>
+  </si>
+  <si>
+    <t>61747YEH4</t>
+  </si>
+  <si>
+    <t>MS 2.511 10/20/32</t>
+  </si>
+  <si>
+    <t>076912AA2</t>
+  </si>
+  <si>
+    <t>RPLDCI 6.581 05/30/49</t>
+  </si>
+  <si>
+    <t>84265VAK1</t>
+  </si>
+  <si>
+    <t>SCCO 5.35 06/24/36</t>
+  </si>
+  <si>
+    <t>03770DAB9</t>
+  </si>
+  <si>
+    <t>APODS 6.9 04/13/29</t>
+  </si>
+  <si>
+    <t>081942AC8</t>
+  </si>
+  <si>
+    <t>BMARK 2026-V22 A3</t>
+  </si>
+  <si>
+    <t>05620TAJ4</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 E</t>
+  </si>
+  <si>
+    <t>34966XAA6</t>
+  </si>
+  <si>
+    <t>FORTRE 6 1/4 04/01/30</t>
+  </si>
+  <si>
+    <t>3142GS3V8</t>
+  </si>
+  <si>
+    <t>FR RJ2611</t>
+  </si>
+  <si>
+    <t>472140AF9</t>
+  </si>
+  <si>
+    <t>JBS 5 1/2 01/15/36</t>
+  </si>
+  <si>
+    <t>55607PAG0</t>
+  </si>
+  <si>
+    <t>MQGAU 2.691 06/23/32</t>
+  </si>
+  <si>
+    <t>61767YAZ3</t>
+  </si>
+  <si>
+    <t>MSC 2018-H3 A5</t>
+  </si>
+  <si>
+    <t>79588TAG5</t>
+  </si>
+  <si>
+    <t>SAMMON 5.95 06/15/36</t>
+  </si>
+  <si>
+    <t>04686JAG6</t>
+  </si>
+  <si>
+    <t>ATH 5 7/8 01/15/34</t>
+  </si>
+  <si>
+    <t>06644EAG3</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR1 A3</t>
+  </si>
+  <si>
+    <t>09261XAL6</t>
+  </si>
+  <si>
+    <t>BXSL 5 1/8 01/31/31</t>
+  </si>
+  <si>
+    <t>172967QJ3</t>
+  </si>
+  <si>
+    <t>C 6 5/8 PERP</t>
+  </si>
+  <si>
+    <t>316773DP2</t>
+  </si>
+  <si>
+    <t>FITB 5.141 01/29/37</t>
+  </si>
+  <si>
+    <t>38141GB78</t>
+  </si>
+  <si>
+    <t>GS 5.016 10/23/35</t>
+  </si>
+  <si>
+    <t>43284KAA0</t>
+  </si>
+  <si>
+    <t>HGVT 2026-1A A</t>
+  </si>
+  <si>
+    <t>46647PDH6</t>
+  </si>
+  <si>
+    <t>JPM 4.912 07/25/33</t>
+  </si>
+  <si>
+    <t>06051GMQ9</t>
+  </si>
+  <si>
+    <t>BAC 5.744 02/12/36</t>
+  </si>
+  <si>
+    <t>3137ATUJ9</t>
+  </si>
+  <si>
+    <t>FHR 4112 PB</t>
+  </si>
+  <si>
+    <t>42806MCL1</t>
+  </si>
+  <si>
+    <t>HERTZ 2024-2A A</t>
+  </si>
+  <si>
+    <t>443201AD0</t>
+  </si>
+  <si>
+    <t>HWM 4.55 11/15/32</t>
+  </si>
+  <si>
+    <t>458140CS7</t>
+  </si>
+  <si>
+    <t>INTC 5.3 05/15/36</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>US DOLLARS</t>
+  </si>
+  <si>
+    <t>980236AV5</t>
+  </si>
+  <si>
+    <t>WDSAU 6 05/19/35</t>
+  </si>
+  <si>
+    <t>961214DF7</t>
+  </si>
+  <si>
+    <t>WSTP 4.322 11/23/31</t>
+  </si>
+  <si>
+    <t>02005NBS8</t>
+  </si>
+  <si>
+    <t>ALLY 6.7 02/14/33</t>
+  </si>
+  <si>
+    <t>06051GKY4</t>
+  </si>
+  <si>
+    <t>BAC 5.015 07/22/33</t>
+  </si>
+  <si>
+    <t>065931BG1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 AS</t>
+  </si>
+  <si>
+    <t>12595EAD7</t>
+  </si>
+  <si>
+    <t>COMM 2017-COR2 A3</t>
+  </si>
+  <si>
+    <t>247361A32</t>
+  </si>
+  <si>
+    <t>DAL 5 1/4 07/10/30</t>
+  </si>
+  <si>
+    <t>23803AAA6</t>
+  </si>
+  <si>
+    <t>DATA 2026-800D A</t>
+  </si>
+  <si>
+    <t>26444HAR2</t>
+  </si>
+  <si>
+    <t>DUK 6.2 11/15/53</t>
+  </si>
+  <si>
+    <t>29365BAA1</t>
+  </si>
+  <si>
+    <t>ENTG 4 3/4 04/15/29</t>
+  </si>
+  <si>
+    <t>46188BAD4</t>
+  </si>
+  <si>
+    <t>INVH 4.15 04/15/32</t>
+  </si>
+  <si>
+    <t>78397DAC2</t>
+  </si>
+  <si>
+    <t>SECBEN 6 1/2 PERP</t>
+  </si>
+  <si>
+    <t>922966AE6</t>
+  </si>
+  <si>
+    <t>VEGLPL 6 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>065931AZ0</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 A3</t>
+  </si>
+  <si>
+    <t>05724BAP4</t>
+  </si>
+  <si>
+    <t>BHI 5 06/15/36</t>
+  </si>
+  <si>
+    <t>143658CA8</t>
+  </si>
+  <si>
+    <t>CCL 5 3/4 08/01/32</t>
+  </si>
+  <si>
+    <t>12637SAA2</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 A</t>
+  </si>
+  <si>
+    <t>12719PAA9</t>
+  </si>
+  <si>
+    <t>CTM 2025-1A A1</t>
+  </si>
+  <si>
+    <t>29364WBN7</t>
+  </si>
+  <si>
+    <t>ETR 5.7 03/15/54</t>
+  </si>
+  <si>
+    <t>378272CA4</t>
+  </si>
+  <si>
+    <t>GLENLN 5.673 04/01/35</t>
+  </si>
+  <si>
+    <t>44891ADX2</t>
+  </si>
+  <si>
+    <t>HYNMTR 5.4 06/23/32</t>
+  </si>
+  <si>
+    <t>49338CAD5</t>
+  </si>
+  <si>
+    <t>NGGLN 5.994 03/06/33</t>
+  </si>
+  <si>
+    <t>68233JDS0</t>
+  </si>
+  <si>
+    <t>ONCRTX 6.35 09/15/66</t>
   </si>
   <si>
     <t>91282CJZ5</t>
   </si>
   <si>
     <t>T 4 02/15/34</t>
   </si>
   <si>
-    <t>00202DAA5</t>
-[...398 lines deleted...]
-    <t>FR RJ2611</t>
+    <t>92332YAH4</t>
+  </si>
+  <si>
+    <t>VENLNG 6 5/8 06/15/36</t>
+  </si>
+  <si>
+    <t>039524AF0</t>
+  </si>
+  <si>
+    <t>ACOM 9 08/15/31</t>
+  </si>
+  <si>
+    <t>032095BA8</t>
+  </si>
+  <si>
+    <t>APH 4 5/8 02/15/36</t>
+  </si>
+  <si>
+    <t>025816DZ9</t>
+  </si>
+  <si>
+    <t>AXP 5.442 01/30/36</t>
+  </si>
+  <si>
+    <t>08163TAC6</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 A3</t>
+  </si>
+  <si>
+    <t>08164RAC9</t>
+  </si>
+  <si>
+    <t>BMARK 2025-V16 A3</t>
+  </si>
+  <si>
+    <t>05614JAE5</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 C</t>
+  </si>
+  <si>
+    <t>174610BG9</t>
+  </si>
+  <si>
+    <t>CFG 6.645 04/25/35</t>
+  </si>
+  <si>
+    <t>29273VAW0</t>
+  </si>
+  <si>
+    <t>ET 5.95 05/15/54</t>
+  </si>
+  <si>
+    <t>31428XED4</t>
+  </si>
+  <si>
+    <t>FDX 5 3/4 09/30/36</t>
+  </si>
+  <si>
+    <t>32010YAA4</t>
+  </si>
+  <si>
+    <t>FRSEAG 7 1/4 08/15/32</t>
+  </si>
+  <si>
+    <t>37959GAF4</t>
+  </si>
+  <si>
+    <t>GBLATL 6 3/4 03/15/54</t>
+  </si>
+  <si>
+    <t>37185LAS1</t>
+  </si>
+  <si>
+    <t>GEL 6 3/4 03/15/34</t>
+  </si>
+  <si>
+    <t>505742AR7</t>
+  </si>
+  <si>
+    <t>LADR 7 07/15/31</t>
+  </si>
+  <si>
+    <t>67066GAV6</t>
+  </si>
+  <si>
+    <t>NVDA 5 5/8 06/15/56</t>
+  </si>
+  <si>
+    <t>68389XDC6</t>
+  </si>
+  <si>
+    <t>ORCL 6 1/8 08/03/65</t>
+  </si>
+  <si>
+    <t>7591EPAV2</t>
+  </si>
+  <si>
+    <t>RF 5.502 09/06/35</t>
+  </si>
+  <si>
+    <t>91825CAE5</t>
+  </si>
+  <si>
+    <t>VDCM 2025-AZ C</t>
+  </si>
+  <si>
+    <t>08164JAC7</t>
+  </si>
+  <si>
+    <t>BMARK 2026-B43 A5</t>
+  </si>
+  <si>
+    <t>12636YAJ1</t>
+  </si>
+  <si>
+    <t>CRHID 5 02/09/36</t>
+  </si>
+  <si>
+    <t>23338VAZ9</t>
+  </si>
+  <si>
+    <t>DTE 5.85 05/15/55</t>
+  </si>
+  <si>
+    <t>26442UAE4</t>
+  </si>
+  <si>
+    <t>DUK 3.6 09/15/47</t>
+  </si>
+  <si>
+    <t>316773DF4</t>
+  </si>
+  <si>
+    <t>FITB 4.337 04/25/33</t>
+  </si>
+  <si>
+    <t>629377DB5</t>
+  </si>
+  <si>
+    <t>NRG 5.407 10/15/35</t>
+  </si>
+  <si>
+    <t>68389XDP7</t>
+  </si>
+  <si>
+    <t>ORCL 5 7/8 09/26/45</t>
   </si>
   <si>
     <t>74751AAA1</t>
   </si>
   <si>
     <t>QTSQST 5.7 04/15/36</t>
   </si>
   <si>
-    <t>04010LBM4</t>
-[...74 lines deleted...]
-    <t>JPM 4.912 07/25/33</t>
+    <t>878091BH9</t>
+  </si>
+  <si>
+    <t>TIAAGL 6.05 06/15/56</t>
+  </si>
+  <si>
+    <t>90932LAH0</t>
+  </si>
+  <si>
+    <t>UAL 4 5/8 04/15/29</t>
+  </si>
+  <si>
+    <t>91836LAB8</t>
+  </si>
+  <si>
+    <t>VSPOPT 5.4 06/01/33</t>
+  </si>
+  <si>
+    <t>031162DS6</t>
+  </si>
+  <si>
+    <t>AMGN 5.6 03/02/43</t>
+  </si>
+  <si>
+    <t>08163YAC5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V7 A3</t>
+  </si>
+  <si>
+    <t>14688RAA8</t>
+  </si>
+  <si>
+    <t>CARVL 2024-3A A1</t>
+  </si>
+  <si>
+    <t>30225VAV9</t>
+  </si>
+  <si>
+    <t>EXR 4.95 01/15/33</t>
+  </si>
+  <si>
+    <t>655844CS5</t>
+  </si>
+  <si>
+    <t>NSC 5.35 08/01/54</t>
+  </si>
+  <si>
+    <t>852060AT9</t>
+  </si>
+  <si>
+    <t>S 8 3/4 03/15/32</t>
+  </si>
+  <si>
+    <t>862121AC4</t>
+  </si>
+  <si>
+    <t>STOR 2 3/4 11/18/30</t>
+  </si>
+  <si>
+    <t>03769M205</t>
+  </si>
+  <si>
+    <t>APO 7 5/8</t>
+  </si>
+  <si>
+    <t>25179MBM4</t>
+  </si>
+  <si>
+    <t>DVN 5.4 02/15/35</t>
+  </si>
+  <si>
+    <t>35671DBC8</t>
+  </si>
+  <si>
+    <t>FCX 5.45 03/15/43</t>
+  </si>
+  <si>
+    <t>31418FF36</t>
+  </si>
+  <si>
+    <t>FN MA5585</t>
+  </si>
+  <si>
+    <t>38384DCA3</t>
+  </si>
+  <si>
+    <t>GNR 2023-154 GA</t>
+  </si>
+  <si>
+    <t>74350LAB0</t>
+  </si>
+  <si>
+    <t>PROTAR 5 1/2 04/01/34</t>
+  </si>
+  <si>
+    <t>097023CX1</t>
+  </si>
+  <si>
+    <t>BA 5.93 05/01/60</t>
+  </si>
+  <si>
+    <t>06763AAJ0</t>
+  </si>
+  <si>
+    <t>BARPCC 6 1/2 08/18/31</t>
+  </si>
+  <si>
+    <t>064058AS9</t>
+  </si>
+  <si>
+    <t>BK 5 5/8 PERP</t>
+  </si>
+  <si>
+    <t>081919AS1</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V9 AS</t>
+  </si>
+  <si>
+    <t>345397K44</t>
+  </si>
+  <si>
+    <t>F 6.107 08/15/33</t>
   </si>
   <si>
     <t>50076QAE6</t>
   </si>
   <si>
     <t>KHC 5 06/04/42</t>
   </si>
   <si>
-    <t>980236AV5</t>
-[...50 lines deleted...]
-    <t>ALLY 6.7 02/14/33</t>
+    <t>61779RBK6</t>
+  </si>
+  <si>
+    <t>MSBAM 2025-5C2 A3</t>
+  </si>
+  <si>
+    <t>67401PAF5</t>
+  </si>
+  <si>
+    <t>OCSL 7 09/16/31</t>
+  </si>
+  <si>
+    <t>77311WAF8</t>
+  </si>
+  <si>
+    <t>RKT 6 1/2 06/15/34</t>
+  </si>
+  <si>
+    <t>78397DAD0</t>
+  </si>
+  <si>
+    <t>SECBEN 7.2 10/30/34</t>
+  </si>
+  <si>
+    <t>78450XAA6</t>
+  </si>
+  <si>
+    <t>SMB 2024-E A1A</t>
+  </si>
+  <si>
+    <t>034863BF6</t>
+  </si>
+  <si>
+    <t>AALLN 6 04/05/54</t>
+  </si>
+  <si>
+    <t>03743QAT5</t>
+  </si>
+  <si>
+    <t>APA 6 3/4 02/15/55</t>
   </si>
   <si>
     <t>097023CV5</t>
   </si>
   <si>
     <t>BA 5.705 05/01/40</t>
   </si>
   <si>
-    <t>065931BG1</t>
-[...146 lines deleted...]
-    <t>LADR 7 07/15/31</t>
+    <t>06738EBK0</t>
+  </si>
+  <si>
+    <t>BACR 5.088 06/20/30</t>
+  </si>
+  <si>
+    <t>06644VBM1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR9 AS</t>
+  </si>
+  <si>
+    <t>071813DE6</t>
+  </si>
+  <si>
+    <t>BAX 5.65 12/15/35</t>
+  </si>
+  <si>
+    <t>23345MAD9</t>
+  </si>
+  <si>
+    <t>DTMINC 5.8 12/15/34</t>
+  </si>
+  <si>
+    <t>33767BAK5</t>
+  </si>
+  <si>
+    <t>FE 4 3/4 01/15/33</t>
+  </si>
+  <si>
+    <t>36143L2L8</t>
+  </si>
+  <si>
+    <t>GBLATL 5 1/2 01/08/29</t>
+  </si>
+  <si>
+    <t>38179RAG0</t>
+  </si>
+  <si>
+    <t>GCRED 5.6 04/15/31</t>
+  </si>
+  <si>
+    <t>38152BAH4</t>
+  </si>
+  <si>
+    <t>GSCRED 5 7/8 01/31/31</t>
+  </si>
+  <si>
+    <t>68622TAB7</t>
+  </si>
+  <si>
+    <t>OGN 5 1/8 04/30/31</t>
+  </si>
+  <si>
+    <t>84615QAC7</t>
+  </si>
+  <si>
+    <t>SPCX 5.65 07/15/33</t>
+  </si>
+  <si>
+    <t>816851BH1</t>
+  </si>
+  <si>
+    <t>SRE 3.8 02/01/38</t>
+  </si>
+  <si>
+    <t>00206RNQ1</t>
+  </si>
+  <si>
+    <t>T 6.3 10/30/66</t>
+  </si>
+  <si>
+    <t>92212KAJ5</t>
+  </si>
+  <si>
+    <t>VDC 2025-2A A2</t>
+  </si>
+  <si>
+    <t>00973RAP8</t>
+  </si>
+  <si>
+    <t>AKERBP 5.8 10/01/54</t>
+  </si>
+  <si>
+    <t>025676AQ0</t>
+  </si>
+  <si>
+    <t>ANGINC 6 07/15/35</t>
+  </si>
+  <si>
+    <t>05635JAB6</t>
+  </si>
+  <si>
+    <t>BACARD 5.4 06/15/33</t>
+  </si>
+  <si>
+    <t>761713BB1</t>
+  </si>
+  <si>
+    <t>BATSLN 5.85 08/15/45</t>
+  </si>
+  <si>
+    <t>14040HDA0</t>
+  </si>
+  <si>
+    <t>COF 6.377 06/08/34</t>
+  </si>
+  <si>
+    <t>20681AAE1</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 C</t>
+  </si>
+  <si>
+    <t>12661PAC3</t>
+  </si>
+  <si>
+    <t>CSLAU 4 1/4 04/27/32</t>
+  </si>
+  <si>
+    <t>126650EF3</t>
+  </si>
+  <si>
+    <t>CVS 6.05 06/01/54</t>
+  </si>
+  <si>
+    <t>62886HBR1</t>
+  </si>
+  <si>
+    <t>NCLH 6 3/4 02/01/32</t>
+  </si>
+  <si>
+    <t>71845JAC2</t>
+  </si>
+  <si>
+    <t>PECO 4.95 01/15/35</t>
+  </si>
+  <si>
+    <t>76209PAJ2</t>
+  </si>
+  <si>
+    <t>RGA 5 08/25/32</t>
+  </si>
+  <si>
+    <t>68218WAA2</t>
+  </si>
+  <si>
+    <t>RGA 6.722 05/15/55</t>
+  </si>
+  <si>
+    <t>86562MCB4</t>
+  </si>
+  <si>
+    <t>SUMIBK 2.13 07/08/30</t>
+  </si>
+  <si>
+    <t>87264ADD4</t>
+  </si>
+  <si>
+    <t>TMUS 6 06/15/54</t>
+  </si>
+  <si>
+    <t>95000U2Q5</t>
+  </si>
+  <si>
+    <t>WFC 3.068 04/30/41</t>
+  </si>
+  <si>
+    <t>893521AB0</t>
+  </si>
+  <si>
+    <t>Y 8 11/30/39</t>
+  </si>
+  <si>
+    <t>02073LAC5</t>
+  </si>
+  <si>
+    <t>ALPGEN 6 1/4 01/15/34</t>
+  </si>
+  <si>
+    <t>00929JAC0</t>
+  </si>
+  <si>
+    <t>AYR 5 09/15/30</t>
+  </si>
+  <si>
+    <t>06211FBF4</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 B</t>
+  </si>
+  <si>
+    <t>12189LAG6</t>
+  </si>
+  <si>
+    <t>BNSF 4.95 09/15/41</t>
+  </si>
+  <si>
+    <t>149123CL3</t>
+  </si>
+  <si>
+    <t>CAT 5.2 05/15/35</t>
+  </si>
+  <si>
+    <t>15189XBE7</t>
+  </si>
+  <si>
+    <t>CNP 5.15 03/01/34</t>
+  </si>
+  <si>
+    <t>42824CAY5</t>
+  </si>
+  <si>
+    <t>HPE 6.35 10/15/45</t>
+  </si>
+  <si>
+    <t>55336VAM2</t>
+  </si>
+  <si>
+    <t>MPLX 4 1/2 04/15/38</t>
+  </si>
+  <si>
+    <t>434541AA6</t>
+  </si>
+  <si>
+    <t>NVT 6.15 09/15/36</t>
+  </si>
+  <si>
+    <t>69047QAC6</t>
+  </si>
+  <si>
+    <t>OVV 6 1/4 07/15/33</t>
+  </si>
+  <si>
+    <t>86177CAA7</t>
+  </si>
+  <si>
+    <t>STONEB 8 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>USDF</t>
+  </si>
+  <si>
+    <t>US DOLLAR FUTURE</t>
+  </si>
+  <si>
+    <t>969457CV0</t>
+  </si>
+  <si>
+    <t>WMB 5.15 03/15/36</t>
+  </si>
+  <si>
+    <t>00253XAB7</t>
+  </si>
+  <si>
+    <t>AAL 5 3/4 04/20/29</t>
+  </si>
+  <si>
+    <t>04686JAJ0</t>
+  </si>
+  <si>
+    <t>ATH 6 5/8 10/15/54</t>
+  </si>
+  <si>
+    <t>05554VAE0</t>
+  </si>
+  <si>
+    <t>BBCMS 2024-5C25 AS</t>
+  </si>
+  <si>
+    <t>08163YAD3</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V7 AS</t>
+  </si>
+  <si>
+    <t>125896BL3</t>
+  </si>
+  <si>
+    <t>CMS 4.7 03/31/43</t>
+  </si>
+  <si>
+    <t>20681AAJ0</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 E</t>
+  </si>
+  <si>
+    <t>29273VBK5</t>
+  </si>
+  <si>
+    <t>ET 5.35 01/15/36</t>
+  </si>
+  <si>
+    <t>3137H9UJ6</t>
+  </si>
+  <si>
+    <t>FHR 5300 AB</t>
+  </si>
+  <si>
+    <t>38381XEZ5</t>
+  </si>
+  <si>
+    <t>GNR 2019-90 AB</t>
+  </si>
+  <si>
+    <t>46266TAF5</t>
+  </si>
+  <si>
+    <t>IQV 6 1/4 02/01/29</t>
+  </si>
+  <si>
+    <t>606822CB8</t>
+  </si>
+  <si>
+    <t>MUFG 2.494 10/13/32</t>
+  </si>
+  <si>
+    <t>68389XEB7</t>
+  </si>
+  <si>
+    <t>ORCL 6.7 02/04/56</t>
+  </si>
+  <si>
+    <t>04018VAA1</t>
+  </si>
+  <si>
+    <t>ARES 4 1/8 06/30/51</t>
+  </si>
+  <si>
+    <t>174610BF1</t>
+  </si>
+  <si>
+    <t>CFG 5.841 01/23/30</t>
+  </si>
+  <si>
+    <t>20681AAA9</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 A</t>
+  </si>
+  <si>
+    <t>29359UAF6</t>
+  </si>
+  <si>
+    <t>ESGR 6.693 07/15/37</t>
+  </si>
+  <si>
+    <t>37892AAA8</t>
+  </si>
+  <si>
+    <t>GNL 3 3/4 12/15/27</t>
+  </si>
+  <si>
+    <t>46647TAS7</t>
+  </si>
+  <si>
+    <t>JPMCC 2017-JP5 A5</t>
+  </si>
+  <si>
+    <t>529043AE1</t>
+  </si>
+  <si>
+    <t>LXP 2.7 09/15/30</t>
   </si>
   <si>
     <t>645370AF4</t>
   </si>
   <si>
     <t>NWHM 9 1/4 10/01/29</t>
   </si>
   <si>
-    <t>68389XDC6</t>
-[...86 lines deleted...]
-    <t>ORCL 5 7/8 09/26/45</t>
+    <t>19416MAB5</t>
+  </si>
+  <si>
+    <t>PR 5 7/8 07/01/29</t>
+  </si>
+  <si>
+    <t>87167WDC6</t>
+  </si>
+  <si>
+    <t>SYMP 2021-25A AR</t>
+  </si>
+  <si>
+    <t>861932AA9</t>
+  </si>
+  <si>
+    <t>ATSG 7 1/4 03/15/32</t>
+  </si>
+  <si>
+    <t>29359UAC3</t>
+  </si>
+  <si>
+    <t>ESGR 3.1 09/01/31</t>
+  </si>
+  <si>
+    <t>3622AB2M3</t>
+  </si>
+  <si>
+    <t>G2 786280</t>
+  </si>
+  <si>
+    <t>61748UAP7</t>
+  </si>
+  <si>
+    <t>MS 5.314 01/18/41</t>
+  </si>
+  <si>
+    <t>65339KBZ2</t>
+  </si>
+  <si>
+    <t>NEE 2.44 01/15/32</t>
+  </si>
+  <si>
+    <t>69318FAN8</t>
+  </si>
+  <si>
+    <t>PBFENE 7 1/4 06/01/34</t>
+  </si>
+  <si>
+    <t>70932MAH0</t>
+  </si>
+  <si>
+    <t>PFSI 6 3/4 02/15/34</t>
+  </si>
+  <si>
+    <t>718172BL2</t>
+  </si>
+  <si>
+    <t>PM 4 1/4 11/10/44</t>
+  </si>
+  <si>
+    <t>91282CAV3</t>
+  </si>
+  <si>
+    <t>T 0 7/8 11/15/30</t>
+  </si>
+  <si>
+    <t>910047AM1</t>
+  </si>
+  <si>
+    <t>UAL 4 7/8 03/01/29</t>
+  </si>
+  <si>
+    <t>06211CAG0</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR2 A3</t>
+  </si>
+  <si>
+    <t>06211FBA5</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 AS</t>
+  </si>
+  <si>
+    <t>05614JAC9</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 B</t>
+  </si>
+  <si>
+    <t>161175CQ5</t>
+  </si>
+  <si>
+    <t>CHTR 6.1 06/01/29</t>
+  </si>
+  <si>
+    <t>201723AS2</t>
+  </si>
+  <si>
+    <t>CMC 5 3/4 11/15/33</t>
+  </si>
+  <si>
+    <t>36264KAV2</t>
+  </si>
+  <si>
+    <t>GSMS 2020-GSA2 A5</t>
+  </si>
+  <si>
+    <t>50190KAQ3</t>
+  </si>
+  <si>
+    <t>LCM 40A A2R</t>
+  </si>
+  <si>
+    <t>67103HAP2</t>
+  </si>
+  <si>
+    <t>ORLY 5.1 03/12/36</t>
+  </si>
+  <si>
+    <t>72133PAL7</t>
+  </si>
+  <si>
+    <t>PIPK 2020-5A A1R</t>
+  </si>
+  <si>
+    <t>816851BJ7</t>
+  </si>
+  <si>
+    <t>SRE 4 02/01/48</t>
+  </si>
+  <si>
+    <t>69867RAA5</t>
+  </si>
+  <si>
+    <t>TIHLLC 7 1/8 06/01/31</t>
+  </si>
+  <si>
+    <t>3132DQUF1</t>
+  </si>
+  <si>
+    <t>FR SD3282</t>
+  </si>
+  <si>
+    <t>534187BZ1</t>
+  </si>
+  <si>
+    <t>LNC 5.35 11/15/35</t>
+  </si>
+  <si>
+    <t>67740QAH9</t>
+  </si>
+  <si>
+    <t>OHNAT 5.55 01/24/30</t>
+  </si>
+  <si>
+    <t>86562MEK2</t>
+  </si>
+  <si>
+    <t>SUMIBK 5.334 03/03/41</t>
+  </si>
+  <si>
+    <t>95000YAY1</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 A4</t>
+  </si>
+  <si>
+    <t>641423CH9</t>
+  </si>
+  <si>
+    <t>BRKHEC 6 1/4 05/15/55</t>
+  </si>
+  <si>
+    <t>12532BAD9</t>
+  </si>
+  <si>
+    <t>CFCRE 2016-C7 A3</t>
+  </si>
+  <si>
+    <t>927804GX6</t>
+  </si>
+  <si>
+    <t>D 4.95 03/15/36</t>
+  </si>
+  <si>
+    <t>30303M8V7</t>
+  </si>
+  <si>
+    <t>META 5.4 08/15/54</t>
+  </si>
+  <si>
+    <t>573284BG0</t>
+  </si>
+  <si>
+    <t>MLM 6 3/8 08/15/56</t>
+  </si>
+  <si>
+    <t>86765LAT4</t>
+  </si>
+  <si>
+    <t>SUN 4 1/2 05/15/29</t>
+  </si>
+  <si>
+    <t>00287YES4</t>
+  </si>
+  <si>
+    <t>ABBV 6 09/15/56</t>
+  </si>
+  <si>
+    <t>06541QBE4</t>
+  </si>
+  <si>
+    <t>BANK 2022-BNK43 AS</t>
+  </si>
+  <si>
+    <t>08161CAJ0</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B2 AS</t>
+  </si>
+  <si>
+    <t>08163TAD4</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 AS</t>
+  </si>
+  <si>
+    <t>233063AT3</t>
+  </si>
+  <si>
+    <t>DBJPM 2020-C9 A5</t>
+  </si>
+  <si>
+    <t>30040WAP3</t>
+  </si>
+  <si>
+    <t>ES 3 3/8 03/01/32</t>
+  </si>
+  <si>
+    <t>428102AH0</t>
+  </si>
+  <si>
+    <t>HESM 5 7/8 03/01/28</t>
+  </si>
+  <si>
+    <t>61691NAE5</t>
+  </si>
+  <si>
+    <t>MSC 2017-HR2 A4</t>
+  </si>
+  <si>
+    <t>55389QAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2024-2A A</t>
+  </si>
+  <si>
+    <t>69121KAH7</t>
+  </si>
+  <si>
+    <t>OBDC 5.95 03/15/29</t>
+  </si>
+  <si>
+    <t>05377RJK1</t>
+  </si>
+  <si>
+    <t>AESOP 2024-3A A</t>
+  </si>
+  <si>
+    <t>08162PAZ4</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B1 AM</t>
+  </si>
+  <si>
+    <t>081927AB1</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 A3</t>
+  </si>
+  <si>
+    <t>05614JAA3</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 A</t>
+  </si>
+  <si>
+    <t>46645UAT4</t>
+  </si>
+  <si>
+    <t>JPMCC 2016-JP4 A4</t>
+  </si>
+  <si>
+    <t>95000U2G7</t>
+  </si>
+  <si>
+    <t>WFC 2.879 10/30/30</t>
+  </si>
+  <si>
+    <t>95000YBB0</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 AS</t>
+  </si>
+  <si>
+    <t>454889AQ9</t>
+  </si>
+  <si>
+    <t>AEP 4.55 03/15/46</t>
+  </si>
+  <si>
+    <t>03027WAK8</t>
+  </si>
+  <si>
+    <t>AMETOW 3.652 03/23/28</t>
+  </si>
+  <si>
+    <t>06541DBH6</t>
+  </si>
+  <si>
+    <t>BANK 2023-BNK46 A4</t>
+  </si>
+  <si>
+    <t>055986AF0</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 AS</t>
+  </si>
+  <si>
+    <t>096933AG1</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C9 AS</t>
+  </si>
+  <si>
+    <t>12515ABE9</t>
+  </si>
+  <si>
+    <t>CD 2016-CD2 A4</t>
+  </si>
+  <si>
+    <t>29375QAD0</t>
+  </si>
+  <si>
+    <t>EFF 2024-3 A4</t>
+  </si>
+  <si>
+    <t>31397AEQ2</t>
+  </si>
+  <si>
+    <t>FHR 3197 DZ</t>
+  </si>
+  <si>
+    <t>3136ALFG1</t>
+  </si>
+  <si>
+    <t>FNR 2014-66 QZ</t>
+  </si>
+  <si>
+    <t>30297CAJ1</t>
+  </si>
+  <si>
+    <t>FRESB 2018-SB52 A10F</t>
+  </si>
+  <si>
+    <t>91282CPZ8</t>
+  </si>
+  <si>
+    <t>T 4 1/8 02/15/36</t>
+  </si>
+  <si>
+    <t>06541TBF5</t>
+  </si>
+  <si>
+    <t>BANK 2020-BN29 A4</t>
+  </si>
+  <si>
+    <t>36251XAR8</t>
+  </si>
+  <si>
+    <t>GSMS 2016-GS4 A4</t>
+  </si>
+  <si>
+    <t>95002UAJ0</t>
+  </si>
+  <si>
+    <t>WFCM 2020-C58 A4</t>
+  </si>
+  <si>
+    <t>03958CAA7</t>
+  </si>
+  <si>
+    <t>AROC 6 02/01/34</t>
+  </si>
+  <si>
+    <t>06051GLH0</t>
+  </si>
+  <si>
+    <t>BAC 5.288 04/25/34</t>
+  </si>
+  <si>
+    <t>3137BGAW9</t>
+  </si>
+  <si>
+    <t>FHR 4427 KA</t>
+  </si>
+  <si>
+    <t>3136ANBQ9</t>
+  </si>
+  <si>
+    <t>FNR 2015-16 MC</t>
+  </si>
+  <si>
+    <t>36297F6C1</t>
+  </si>
+  <si>
+    <t>GN 711067</t>
+  </si>
+  <si>
+    <t>17308CC53</t>
+  </si>
+  <si>
+    <t>C 2.976 11/05/30</t>
+  </si>
+  <si>
+    <t>127190AE6</t>
+  </si>
+  <si>
+    <t>CACI 6 3/8 06/15/33</t>
+  </si>
+  <si>
+    <t>723787AQ0</t>
+  </si>
+  <si>
+    <t>PXD 1.9 08/15/30</t>
+  </si>
+  <si>
+    <t>TYZ6 COM</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE (CBT)DEC26</t>
+  </si>
+  <si>
+    <t>UXYZ6 COM</t>
+  </si>
+  <si>
+    <t>US 10YR ULTRA FUT DEC26</t>
+  </si>
+  <si>
+    <t>TUZ6 COM</t>
+  </si>
+  <si>
+    <t>US 2YR NOTE (CBT) DEC26</t>
+  </si>
+  <si>
+    <t>FVZ6 COM</t>
+  </si>
+  <si>
+    <t>US 5YR NOTE (CBT) DEC26</t>
+  </si>
+  <si>
+    <t>USZ6 COM</t>
+  </si>
+  <si>
+    <t>US LONG BOND(CBT) DEC26</t>
+  </si>
+  <si>
+    <t>WNZ6 COM</t>
+  </si>
+  <si>
+    <t>US ULTRA BOND CBT DEC26</t>
   </si>
   <si>
     <t>RECPAY</t>
   </si>
   <si>
     <t>Receivables/Payables</t>
-  </si>
-[...1072 lines deleted...]
-    <t>US ULTRA BOND CBT SEP26</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2584,10599 +2572,10541 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I362"/>
+  <dimension ref="A1:I360"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>19166300</v>
+        <v>19225100</v>
       </c>
       <c r="F2" s="2">
-        <v>85.285156</v>
+        <v>83.980469</v>
       </c>
       <c r="G2" s="3">
-        <v>16346008.85</v>
+        <v>16145329.15</v>
       </c>
       <c r="H2" s="4">
-        <v>0.026985995775</v>
+        <v>0.026850730768</v>
       </c>
       <c r="I2" s="5">
-        <v>0.026989538628</v>
+        <v>0.026861638869</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
-        <v>33046400</v>
+        <v>31196500</v>
       </c>
       <c r="F3" s="2">
-        <v>46.792969</v>
+        <v>46.035156</v>
       </c>
       <c r="G3" s="3">
-        <v>15463391.71</v>
+        <v>14361357.44</v>
       </c>
       <c r="H3" s="4">
-        <v>0.025528863162</v>
+        <v>0.023883869981</v>
       </c>
       <c r="I3" s="5">
-        <v>0.025532214715</v>
+        <v>0.023893572796</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>19300600</v>
+        <v>19979900</v>
       </c>
       <c r="F4" s="2">
-        <v>67.695312</v>
+        <v>66.351562</v>
       </c>
       <c r="G4" s="3">
-        <v>13065601.39</v>
+        <v>13256975.74</v>
       </c>
       <c r="H4" s="4">
-        <v>0.021570296884</v>
+        <v>0.022047211492</v>
       </c>
       <c r="I4" s="5">
-        <v>0.021573128737</v>
+        <v>0.022056168165</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>9176211.65</v>
+        <v>9153717.279999999</v>
       </c>
       <c r="F5" s="2">
-        <v>90.91080100000001</v>
+        <v>88.75438800000001</v>
       </c>
       <c r="G5" s="3">
-        <v>8342167.51</v>
+        <v>8124325.75</v>
       </c>
       <c r="H5" s="4">
-        <v>0.013772273052</v>
+        <v>0.013511281278</v>
       </c>
       <c r="I5" s="5">
-        <v>0.013774081143</v>
+        <v>0.013516770232</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>8033250.164</v>
+        <v>7991872.964</v>
       </c>
       <c r="F6" s="2">
-        <v>97.403972</v>
+        <v>95.529095</v>
       </c>
       <c r="G6" s="3">
-        <v>7824704.74</v>
+        <v>7634563.92</v>
       </c>
       <c r="H6" s="4">
-        <v>0.012917982056</v>
+        <v>0.012696775543</v>
       </c>
       <c r="I6" s="5">
-        <v>0.012919677991</v>
+        <v>0.012701933605</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>8075898.005</v>
+        <v>7984939.945</v>
       </c>
       <c r="F7" s="2">
-        <v>95.4021</v>
+        <v>93.83307000000001</v>
       </c>
       <c r="G7" s="3">
-        <v>7704576.29</v>
+        <v>7492514.29</v>
       </c>
       <c r="H7" s="4">
-        <v>0.012719659281</v>
+        <v>0.012460537788</v>
       </c>
       <c r="I7" s="5">
-        <v>0.012721329179</v>
+        <v>0.012465599878</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>7996972.962</v>
+        <v>7931718.062</v>
       </c>
       <c r="F8" s="2">
-        <v>92.713931</v>
+        <v>91.405975</v>
       </c>
       <c r="G8" s="3">
-        <v>7414307.99</v>
+        <v>7250064.23</v>
       </c>
       <c r="H8" s="4">
-        <v>0.012240448784</v>
+        <v>0.012057327596</v>
       </c>
       <c r="I8" s="5">
-        <v>0.01224205577</v>
+        <v>0.012062225882</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>8722953.761</v>
+        <v>8670410.091</v>
       </c>
       <c r="F9" s="2">
-        <v>84.16012000000001</v>
+        <v>82.057067</v>
       </c>
       <c r="G9" s="3">
-        <v>7341248.35</v>
+        <v>7114684.22</v>
       </c>
       <c r="H9" s="4">
-        <v>0.01211983297</v>
+        <v>0.011832181846</v>
       </c>
       <c r="I9" s="5">
-        <v>0.01212142412</v>
+        <v>0.011836988667</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>6968219.74</v>
+        <v>6873300</v>
       </c>
       <c r="F10" s="2">
-        <v>100</v>
+        <v>94.086986</v>
       </c>
       <c r="G10" s="3">
-        <v>6968219.74</v>
+        <v>6725362.03</v>
       </c>
       <c r="H10" s="4">
-        <v>0.011503991594</v>
+        <v>0.011184713776</v>
       </c>
       <c r="I10" s="5">
-        <v>0.011505501894</v>
+        <v>0.011189257562</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>6873300</v>
+        <v>7562928.87</v>
       </c>
       <c r="F11" s="2">
-        <v>96.68276299999999</v>
+        <v>87.325728</v>
       </c>
       <c r="G11" s="3">
-        <v>6916823.16</v>
+        <v>6604382.69</v>
       </c>
       <c r="H11" s="4">
-        <v>0.011419139815</v>
+        <v>0.010983517276</v>
       </c>
       <c r="I11" s="5">
-        <v>0.011420638975</v>
+        <v>0.010987979326</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>7638735.24</v>
+        <v>6673522.272</v>
       </c>
       <c r="F12" s="2">
-        <v>89.09217099999999</v>
+        <v>97.436493</v>
       </c>
       <c r="G12" s="3">
-        <v>6805515.06</v>
+        <v>6502446.06</v>
       </c>
       <c r="H12" s="4">
-        <v>0.011235378762</v>
+        <v>0.010813990037</v>
       </c>
       <c r="I12" s="5">
-        <v>0.011236853797</v>
+        <v>0.010818383217</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>6749714.992</v>
+        <v>6276979.61</v>
       </c>
       <c r="F13" s="2">
-        <v>99.40536400000001</v>
+        <v>94.716972</v>
       </c>
       <c r="G13" s="3">
-        <v>6709578.76</v>
+        <v>5945365.02</v>
       </c>
       <c r="H13" s="4">
-        <v>0.011076995345</v>
+        <v>0.00988752809</v>
       </c>
       <c r="I13" s="5">
-        <v>0.011078449586</v>
+        <v>0.009891544896</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
-        <v>8220500</v>
+        <v>6035067.046</v>
       </c>
       <c r="F14" s="2">
-        <v>75.179688</v>
+        <v>97.48993900000001</v>
       </c>
       <c r="G14" s="3">
-        <v>6180146.25</v>
+        <v>5883583.18</v>
       </c>
       <c r="H14" s="4">
-        <v>0.010202943246</v>
+        <v>0.009784780882000001</v>
       </c>
       <c r="I14" s="5">
-        <v>0.010204282738</v>
+        <v>0.009788755946</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>6320566.55</v>
+        <v>5800000</v>
       </c>
       <c r="F15" s="2">
-        <v>97.223887</v>
+        <v>100.2174</v>
       </c>
       <c r="G15" s="3">
-        <v>6145100.48</v>
+        <v>5812609.2</v>
       </c>
       <c r="H15" s="4">
-        <v>0.010145085389</v>
+        <v>0.009666746542000001</v>
       </c>
       <c r="I15" s="5">
-        <v>0.010146417285</v>
+        <v>0.009670673655</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>6278326.485</v>
+        <v>6236328.215</v>
       </c>
       <c r="F16" s="2">
-        <v>95.385153</v>
+        <v>93.287007</v>
       </c>
       <c r="G16" s="3">
-        <v>5988591.32</v>
+        <v>5817683.94</v>
       </c>
       <c r="H16" s="4">
-        <v>0.009886700882000001</v>
+        <v>0.009675186161</v>
       </c>
       <c r="I16" s="5">
-        <v>0.009887998856</v>
+        <v>0.009679116703</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>5800000</v>
+        <v>5500000</v>
       </c>
       <c r="F17" s="2">
-        <v>100.2451</v>
+        <v>100.15754</v>
       </c>
       <c r="G17" s="3">
-        <v>5814215.8</v>
+        <v>5508664.7</v>
       </c>
       <c r="H17" s="4">
-        <v>0.009598820386</v>
+        <v>0.009161267101999999</v>
       </c>
       <c r="I17" s="5">
-        <v>0.009600080565</v>
+        <v>0.009164988864000001</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>5984427.799</v>
+        <v>5923990.089</v>
       </c>
       <c r="F18" s="2">
-        <v>94.816684</v>
+        <v>93.326712</v>
       </c>
       <c r="G18" s="3">
-        <v>5674236</v>
+        <v>5528665.17</v>
       </c>
       <c r="H18" s="4">
-        <v>0.00936772456</v>
+        <v>0.009194529181</v>
       </c>
       <c r="I18" s="5">
-        <v>0.009368954400000001</v>
+        <v>0.009198264455000001</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>5500000</v>
+        <v>4971510.0534</v>
       </c>
       <c r="F19" s="2">
-        <v>101.39906</v>
+        <v>100.391406</v>
       </c>
       <c r="G19" s="3">
-        <v>5576948.3</v>
+        <v>4990968.84</v>
       </c>
       <c r="H19" s="4">
-        <v>0.009207110103</v>
+        <v>0.008300305273</v>
       </c>
       <c r="I19" s="5">
-        <v>0.009208318857000001</v>
+        <v>0.00830367727</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>5405551.15</v>
+        <v>5283727.34</v>
       </c>
       <c r="F20" s="2">
-        <v>94.91277700000001</v>
+        <v>92.83786600000001</v>
       </c>
       <c r="G20" s="3">
-        <v>5130558.71</v>
+        <v>4905299.71</v>
       </c>
       <c r="H20" s="4">
-        <v>0.008470155429</v>
+        <v>0.008157831940000001</v>
       </c>
       <c r="I20" s="5">
-        <v>0.008471267431999999</v>
+        <v>0.008161146057</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>5016446.7634</v>
+        <v>4946371.85</v>
       </c>
       <c r="F21" s="2">
-        <v>101.951793</v>
+        <v>98.11474800000001</v>
       </c>
       <c r="G21" s="3">
-        <v>5114357.42</v>
+        <v>4853120.28</v>
       </c>
       <c r="H21" s="4">
-        <v>0.008443408354999999</v>
+        <v>0.008071054156</v>
       </c>
       <c r="I21" s="5">
-        <v>0.008444516847000001</v>
+        <v>0.008074333019999999</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>4978099.42</v>
+        <v>4311000</v>
       </c>
       <c r="F22" s="2">
-        <v>99.87390499999999</v>
+        <v>102.93764</v>
       </c>
       <c r="G22" s="3">
-        <v>4971822.29</v>
+        <v>4437641.66</v>
       </c>
       <c r="H22" s="4">
-        <v>0.008208093877</v>
+        <v>0.00738008624</v>
       </c>
       <c r="I22" s="5">
-        <v>0.008209171475999999</v>
+        <v>0.007383084398</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>4500000</v>
+        <v>4463000</v>
       </c>
       <c r="F23" s="2">
-        <v>101.31267</v>
+        <v>99.3472</v>
       </c>
       <c r="G23" s="3">
-        <v>4559070.15</v>
+        <v>4433865.54</v>
       </c>
       <c r="H23" s="4">
-        <v>0.00752667204</v>
+        <v>0.0073738063</v>
       </c>
       <c r="I23" s="5">
-        <v>0.007527660178</v>
+        <v>0.007376801906</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>4311000</v>
+        <v>4500000</v>
       </c>
       <c r="F24" s="2">
-        <v>104.05435</v>
+        <v>99.47705999999999</v>
       </c>
       <c r="G24" s="3">
-        <v>4485783.03</v>
+        <v>4476467.7</v>
       </c>
       <c r="H24" s="4">
-        <v>0.007405680673</v>
+        <v>0.007444656465</v>
       </c>
       <c r="I24" s="5">
-        <v>0.007406652927</v>
+        <v>0.007447680854</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>4463000</v>
+        <v>4419000</v>
       </c>
       <c r="F25" s="2">
-        <v>100.6001</v>
+        <v>98.69091</v>
       </c>
       <c r="G25" s="3">
-        <v>4489782.46</v>
+        <v>4361151.31</v>
       </c>
       <c r="H25" s="4">
-        <v>0.00741228343</v>
+        <v>0.007252877825</v>
       </c>
       <c r="I25" s="5">
-        <v>0.007413256551</v>
+        <v>0.007255824304</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>4419000</v>
+        <v>4187000</v>
       </c>
       <c r="F26" s="2">
-        <v>100.37047</v>
+        <v>101.2542</v>
       </c>
       <c r="G26" s="3">
-        <v>4435371.07</v>
+        <v>4239513.35</v>
       </c>
       <c r="H26" s="4">
-        <v>0.007322454429</v>
+        <v>0.007050586001</v>
       </c>
       <c r="I26" s="5">
-        <v>0.007323415757</v>
+        <v>0.007053450299</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>4187000</v>
+        <v>4182000</v>
       </c>
       <c r="F27" s="2">
-        <v>102.27839</v>
+        <v>100.026</v>
       </c>
       <c r="G27" s="3">
-        <v>4282396.19</v>
+        <v>4183087.32</v>
       </c>
       <c r="H27" s="4">
-        <v>0.00706990474</v>
+        <v>0.006956745842</v>
       </c>
       <c r="I27" s="5">
-        <v>0.007070832911</v>
+        <v>0.006959572018</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>4120341.45</v>
+        <v>4312200</v>
       </c>
       <c r="F28" s="2">
-        <v>102.790976</v>
+        <v>98.179688</v>
       </c>
       <c r="G28" s="3">
-        <v>4235339.19</v>
+        <v>4233704.51</v>
       </c>
       <c r="H28" s="4">
-        <v>0.006992217277</v>
+        <v>0.007040925509</v>
       </c>
       <c r="I28" s="5">
-        <v>0.006993135249</v>
+        <v>0.007043785883</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>4182000</v>
+        <v>4169613.06</v>
       </c>
       <c r="F29" s="2">
-        <v>100.0271</v>
+        <v>100</v>
       </c>
       <c r="G29" s="3">
-        <v>4183133.32</v>
+        <v>4169613.06</v>
       </c>
       <c r="H29" s="4">
-        <v>0.006906029427</v>
+        <v>0.006934337273</v>
       </c>
       <c r="I29" s="5">
-        <v>0.006906936084</v>
+        <v>0.006937154345</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>4084007.4</v>
+        <v>4089557.75</v>
       </c>
       <c r="F30" s="2">
-        <v>100.1322</v>
+        <v>100.751304</v>
       </c>
       <c r="G30" s="3">
-        <v>4089406.46</v>
+        <v>4120282.76</v>
       </c>
       <c r="H30" s="4">
-        <v>0.006751293626</v>
+        <v>0.006852297782</v>
       </c>
       <c r="I30" s="5">
-        <v>0.006752179969</v>
+        <v>0.006855081526</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>3910000</v>
+        <v>4084007.4</v>
       </c>
       <c r="F31" s="2">
-        <v>101.81008</v>
+        <v>100</v>
       </c>
       <c r="G31" s="3">
-        <v>3980774.13</v>
+        <v>4084007.4</v>
       </c>
       <c r="H31" s="4">
-        <v>0.006571950056</v>
+        <v>0.006791969502</v>
       </c>
       <c r="I31" s="5">
-        <v>0.006572812853</v>
+        <v>0.006794728737</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>3987000</v>
+        <v>4100000</v>
       </c>
       <c r="F32" s="2">
-        <v>99.29608899999999</v>
+        <v>100</v>
       </c>
       <c r="G32" s="3">
-        <v>3958935.07</v>
+        <v>4100000</v>
       </c>
       <c r="H32" s="4">
-        <v>0.006535895458</v>
+        <v>0.006818566234</v>
       </c>
       <c r="I32" s="5">
-        <v>0.006536753522</v>
+        <v>0.006821336274</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>3804000</v>
+        <v>5474100</v>
       </c>
       <c r="F33" s="2">
-        <v>100.15306</v>
+        <v>73.789062</v>
       </c>
       <c r="G33" s="3">
-        <v>3809822.4</v>
+        <v>4039287.04</v>
       </c>
       <c r="H33" s="4">
-        <v>0.006289721985</v>
+        <v>0.006717596644</v>
       </c>
       <c r="I33" s="5">
-        <v>0.00629054773</v>
+        <v>0.006720325665</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>3800000</v>
+        <v>3987000</v>
       </c>
       <c r="F34" s="2">
-        <v>100.2755</v>
+        <v>97.744759</v>
       </c>
       <c r="G34" s="3">
-        <v>3810469</v>
+        <v>3897083.54</v>
       </c>
       <c r="H34" s="4">
-        <v>0.006290789467</v>
+        <v>0.006481102987</v>
       </c>
       <c r="I34" s="5">
-        <v>0.006291615353</v>
+        <v>0.006483735933</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
-        <v>3672511.38</v>
+        <v>3910000</v>
       </c>
       <c r="F35" s="2">
-        <v>102.551013</v>
+        <v>99.52248</v>
       </c>
       <c r="G35" s="3">
-        <v>3766197.62</v>
+        <v>3891328.97</v>
       </c>
       <c r="H35" s="4">
-        <v>0.006217700849</v>
+        <v>0.006471532758</v>
       </c>
       <c r="I35" s="5">
-        <v>0.006218517139</v>
+        <v>0.006474161816</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>3655000</v>
+        <v>3800000</v>
       </c>
       <c r="F36" s="2">
-        <v>101.07468</v>
+        <v>100.2703</v>
       </c>
       <c r="G36" s="3">
-        <v>3694279.55</v>
+        <v>3810271.4</v>
       </c>
       <c r="H36" s="4">
-        <v>0.006098969683</v>
+        <v>0.006336728758</v>
       </c>
       <c r="I36" s="5">
-        <v>0.006099770385</v>
+        <v>0.006339303053</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
-        <v>3888000</v>
+        <v>3804000</v>
       </c>
       <c r="F37" s="2">
-        <v>95.532691</v>
+        <v>98.47611000000001</v>
       </c>
       <c r="G37" s="3">
-        <v>3714311.03</v>
+        <v>3746031.22</v>
       </c>
       <c r="H37" s="4">
-        <v>0.006132040093</v>
+        <v>0.006229893175</v>
       </c>
       <c r="I37" s="5">
-        <v>0.006132845137</v>
+        <v>0.006232424067</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
-        <v>4036081.3562</v>
+        <v>3633369.44</v>
       </c>
       <c r="F38" s="2">
-        <v>90.61552</v>
+        <v>100.694445</v>
       </c>
       <c r="G38" s="3">
-        <v>3657316.11</v>
+        <v>3658601.19</v>
       </c>
       <c r="H38" s="4">
-        <v>0.006037945894</v>
+        <v>0.006084491355</v>
       </c>
       <c r="I38" s="5">
-        <v>0.006038738585</v>
+        <v>0.006086963177</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
-        <v>3462454.357</v>
+        <v>3655000</v>
       </c>
       <c r="F39" s="2">
-        <v>102.55203</v>
+        <v>99.88718</v>
       </c>
       <c r="G39" s="3">
-        <v>3550817.23</v>
+        <v>3650876.43</v>
       </c>
       <c r="H39" s="4">
-        <v>0.005862124488</v>
+        <v>0.006071644571</v>
       </c>
       <c r="I39" s="5">
-        <v>0.005862894097</v>
+        <v>0.006074111175</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
-        <v>3522000</v>
+        <v>3900000</v>
       </c>
       <c r="F40" s="2">
-        <v>102.20776</v>
+        <v>93.569281</v>
       </c>
       <c r="G40" s="3">
-        <v>3599757.31</v>
+        <v>3649201.96</v>
       </c>
       <c r="H40" s="4">
-        <v>0.005942920767</v>
+        <v>0.006068859819</v>
       </c>
       <c r="I40" s="5">
-        <v>0.005943700983</v>
+        <v>0.006071325291</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
-        <v>3510000</v>
+        <v>3817352.385</v>
       </c>
       <c r="F41" s="2">
-        <v>102.34615</v>
+        <v>95.157549</v>
       </c>
       <c r="G41" s="3">
-        <v>3592349.87</v>
+        <v>3632498.97</v>
       </c>
       <c r="H41" s="4">
-        <v>0.005930691653</v>
+        <v>0.006041081658</v>
       </c>
       <c r="I41" s="5">
-        <v>0.005931470263</v>
+        <v>0.006043535845</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
-        <v>3449000</v>
+        <v>3522000</v>
       </c>
       <c r="F42" s="2">
-        <v>99.75717</v>
+        <v>101.34577</v>
       </c>
       <c r="G42" s="3">
-        <v>3440624.79</v>
+        <v>3569398.02</v>
       </c>
       <c r="H42" s="4">
-        <v>0.0056802053</v>
+        <v>0.005936140685</v>
       </c>
       <c r="I42" s="5">
-        <v>0.005680951025</v>
+        <v>0.005938552241</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
-        <v>3470024.17</v>
+        <v>3510000</v>
       </c>
       <c r="F43" s="2">
-        <v>99.726136</v>
+        <v>101.5177</v>
       </c>
       <c r="G43" s="3">
-        <v>3460521.02</v>
+        <v>3563271.27</v>
       </c>
       <c r="H43" s="4">
-        <v>0.005713052436</v>
+        <v>0.005925951503</v>
       </c>
       <c r="I43" s="5">
-        <v>0.005713802473</v>
+        <v>0.005928358919</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>3364410.06</v>
+        <v>4051216.6762</v>
       </c>
       <c r="F44" s="2">
-        <v>101.78856</v>
+        <v>88.23712999999999</v>
       </c>
       <c r="G44" s="3">
-        <v>3424584.55</v>
+        <v>3574677.33</v>
       </c>
       <c r="H44" s="4">
-        <v>0.005653724104</v>
+        <v>0.005944920514</v>
       </c>
       <c r="I44" s="5">
-        <v>0.005654466353</v>
+        <v>0.005947335636</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
-        <v>3556902.9754</v>
+        <v>3462454.357</v>
       </c>
       <c r="F45" s="2">
-        <v>94.70018</v>
+        <v>101.54771</v>
       </c>
       <c r="G45" s="3">
-        <v>3368393.52</v>
+        <v>3516043.11</v>
       </c>
       <c r="H45" s="4">
-        <v>0.005560957058</v>
+        <v>0.005847408005</v>
       </c>
       <c r="I45" s="5">
-        <v>0.005561687127</v>
+        <v>0.005849783513</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>3350000</v>
+        <v>3449000</v>
       </c>
       <c r="F46" s="2">
-        <v>100.0162</v>
+        <v>97.86619</v>
       </c>
       <c r="G46" s="3">
-        <v>3350542.7</v>
+        <v>3375404.89</v>
       </c>
       <c r="H46" s="4">
-        <v>0.005531486735</v>
+        <v>0.005613517519</v>
       </c>
       <c r="I46" s="5">
-        <v>0.005532212935</v>
+        <v>0.005615798009</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
-        <v>3262000</v>
+        <v>3447431.66</v>
       </c>
       <c r="F47" s="2">
-        <v>100.827497</v>
+        <v>97.90577500000001</v>
       </c>
       <c r="G47" s="3">
-        <v>3288992.95</v>
+        <v>3375234.68</v>
       </c>
       <c r="H47" s="4">
-        <v>0.005429872864</v>
+        <v>0.005613234451</v>
       </c>
       <c r="I47" s="5">
-        <v>0.005430585724</v>
+        <v>0.005615514826</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
-        <v>3264541.4015</v>
+        <v>3359895.26</v>
       </c>
       <c r="F48" s="2">
-        <v>99.555087</v>
+        <v>99.931505</v>
       </c>
       <c r="G48" s="3">
-        <v>3250017.03</v>
+        <v>3357593.9</v>
       </c>
       <c r="H48" s="4">
-        <v>0.005365526636</v>
+        <v>0.005583896681</v>
       </c>
       <c r="I48" s="5">
-        <v>0.005366231049</v>
+        <v>0.005586165137</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>3345300</v>
+        <v>3556902.9754</v>
       </c>
       <c r="F49" s="2">
-        <v>96.371094</v>
+        <v>93.25269</v>
       </c>
       <c r="G49" s="3">
-        <v>3223902.21</v>
+        <v>3316907.71</v>
       </c>
       <c r="H49" s="4">
-        <v>0.005322413081</v>
+        <v>0.005516232898</v>
       </c>
       <c r="I49" s="5">
-        <v>0.005323111834</v>
+        <v>0.005518473865</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>2898000</v>
+        <v>3262000</v>
       </c>
       <c r="F50" s="2">
-        <v>105.5632</v>
+        <v>99.727749</v>
       </c>
       <c r="G50" s="3">
-        <v>3059221.54</v>
+        <v>3253119.17</v>
       </c>
       <c r="H50" s="4">
-        <v>0.005050538035</v>
+        <v>0.005410148425</v>
       </c>
       <c r="I50" s="5">
-        <v>0.005051201095</v>
+        <v>0.005412346296</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>3045000</v>
+        <v>3100000</v>
       </c>
       <c r="F51" s="2">
-        <v>100.567542</v>
+        <v>100.0994</v>
       </c>
       <c r="G51" s="3">
-        <v>3062281.65</v>
+        <v>3103081.4</v>
       </c>
       <c r="H51" s="4">
-        <v>0.005055590053</v>
+        <v>0.005160625867</v>
       </c>
       <c r="I51" s="5">
-        <v>0.005056253776</v>
+        <v>0.00516272237</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>3100000</v>
+        <v>2907000</v>
       </c>
       <c r="F52" s="2">
-        <v>100</v>
+        <v>105.3973</v>
       </c>
       <c r="G52" s="3">
-        <v>3100000</v>
+        <v>3063899.51</v>
       </c>
       <c r="H52" s="4">
-        <v>0.005117860124</v>
+        <v>0.005095463841</v>
       </c>
       <c r="I52" s="5">
-        <v>0.005118532022</v>
+        <v>0.005097533872</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>2944000</v>
+        <v>3054000</v>
       </c>
       <c r="F53" s="2">
-        <v>103.9714</v>
+        <v>99.56157</v>
       </c>
       <c r="G53" s="3">
-        <v>3060918.02</v>
+        <v>3040610.35</v>
       </c>
       <c r="H53" s="4">
-        <v>0.005053338793</v>
+        <v>0.005056732451</v>
       </c>
       <c r="I53" s="5">
-        <v>0.005054002219</v>
+        <v>0.005058786747</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
-        <v>2915000</v>
+        <v>2988000</v>
       </c>
       <c r="F54" s="2">
-        <v>103.39502</v>
+        <v>101.8427</v>
       </c>
       <c r="G54" s="3">
-        <v>3013964.83</v>
+        <v>3043059.88</v>
       </c>
       <c r="H54" s="4">
-        <v>0.004975822721</v>
+        <v>0.005060806175</v>
       </c>
       <c r="I54" s="5">
-        <v>0.004976475971</v>
+        <v>0.005062862126</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>2949000</v>
+        <v>2953000</v>
       </c>
       <c r="F55" s="2">
-        <v>101.69618</v>
+        <v>103.8249</v>
       </c>
       <c r="G55" s="3">
-        <v>2999020.35</v>
+        <v>3065949.3</v>
       </c>
       <c r="H55" s="4">
-        <v>0.004951150533</v>
+        <v>0.005098872769</v>
       </c>
       <c r="I55" s="5">
-        <v>0.004951800544</v>
+        <v>0.005100944184</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>2979000</v>
+        <v>2989928.97</v>
       </c>
       <c r="F56" s="2">
-        <v>101.386454</v>
+        <v>100.1089</v>
       </c>
       <c r="G56" s="3">
-        <v>3020302.46</v>
+        <v>2993185</v>
       </c>
       <c r="H56" s="4">
-        <v>0.00498628566</v>
+        <v>0.004977861022</v>
       </c>
       <c r="I56" s="5">
-        <v>0.004986940284</v>
+        <v>0.004979883277</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>2930400.25</v>
+        <v>2915000</v>
       </c>
       <c r="F57" s="2">
-        <v>102.849219</v>
+        <v>102.00724</v>
       </c>
       <c r="G57" s="3">
-        <v>3013893.77</v>
+        <v>2973511.05</v>
       </c>
       <c r="H57" s="4">
-        <v>0.004975705402</v>
+        <v>0.004945141955</v>
       </c>
       <c r="I57" s="5">
-        <v>0.004976358637</v>
+        <v>0.004947150917</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>3038000</v>
+        <v>2949000</v>
       </c>
       <c r="F58" s="2">
-        <v>97.38139099999999</v>
+        <v>100.61208</v>
       </c>
       <c r="G58" s="3">
-        <v>2958446.66</v>
+        <v>2967050.24</v>
       </c>
       <c r="H58" s="4">
-        <v>0.004884166511</v>
+        <v>0.004934397213</v>
       </c>
       <c r="I58" s="5">
-        <v>0.004884807728</v>
+        <v>0.004936401811</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>2989928.97</v>
+        <v>2914798.3</v>
       </c>
       <c r="F59" s="2">
-        <v>100.1136</v>
+        <v>100.809464</v>
       </c>
       <c r="G59" s="3">
-        <v>2993325.53</v>
+        <v>2938392.54</v>
       </c>
       <c r="H59" s="4">
-        <v>0.004941748827</v>
+        <v>0.004886737604</v>
       </c>
       <c r="I59" s="5">
-        <v>0.004942397604</v>
+        <v>0.004888722839</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>2864000</v>
+        <v>3047000</v>
       </c>
       <c r="F60" s="2">
-        <v>102.95485</v>
+        <v>95.90112000000001</v>
       </c>
       <c r="G60" s="3">
-        <v>2948626.9</v>
+        <v>2922107.13</v>
       </c>
       <c r="H60" s="4">
-        <v>0.004867954856</v>
+        <v>0.004859653898</v>
       </c>
       <c r="I60" s="5">
-        <v>0.004868593944</v>
+        <v>0.004861628131</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>2880000</v>
+        <v>2900000</v>
       </c>
       <c r="F61" s="2">
-        <v>100.15877</v>
+        <v>100.539</v>
       </c>
       <c r="G61" s="3">
-        <v>2884572.58</v>
+        <v>2915631</v>
       </c>
       <c r="H61" s="4">
-        <v>0.004762206117</v>
+        <v>0.00484888368</v>
       </c>
       <c r="I61" s="5">
-        <v>0.004762831322</v>
+        <v>0.004850853537</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>2894000</v>
+        <v>3061000</v>
       </c>
       <c r="F62" s="2">
-        <v>100.6942</v>
+        <v>93.98896000000001</v>
       </c>
       <c r="G62" s="3">
-        <v>2914090.15</v>
+        <v>2877002.07</v>
       </c>
       <c r="H62" s="4">
-        <v>0.004810937344</v>
+        <v>0.004784641253</v>
       </c>
       <c r="I62" s="5">
-        <v>0.004811568947</v>
+        <v>0.004786585012</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>3049000</v>
+        <v>2970000</v>
       </c>
       <c r="F63" s="2">
-        <v>95.11812999999999</v>
+        <v>97.82026999999999</v>
       </c>
       <c r="G63" s="3">
-        <v>2900151.78</v>
+        <v>2905262.02</v>
       </c>
       <c r="H63" s="4">
-        <v>0.004787926183</v>
+        <v>0.004831639391</v>
       </c>
       <c r="I63" s="5">
-        <v>0.004788554765</v>
+        <v>0.004833602243</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>2961000</v>
+        <v>3061000</v>
       </c>
       <c r="F64" s="2">
-        <v>98.84422000000001</v>
+        <v>93.91421</v>
       </c>
       <c r="G64" s="3">
-        <v>2926777.35</v>
+        <v>2874713.97</v>
       </c>
       <c r="H64" s="4">
-        <v>0.00483188294</v>
+        <v>0.004780835999</v>
       </c>
       <c r="I64" s="5">
-        <v>0.004832517293</v>
+        <v>0.004782778212</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>2831000</v>
+        <v>2864000</v>
       </c>
       <c r="F65" s="2">
-        <v>100.69274</v>
+        <v>101.23223</v>
       </c>
       <c r="G65" s="3">
-        <v>2850611.47</v>
+        <v>2899291.07</v>
       </c>
       <c r="H65" s="4">
-        <v>0.004706138958</v>
+        <v>0.00482170931</v>
       </c>
       <c r="I65" s="5">
-        <v>0.004706756802</v>
+        <v>0.004823668128</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>2893000</v>
+        <v>2831000</v>
       </c>
       <c r="F66" s="2">
-        <v>99.11415700000001</v>
+        <v>98.87582999999999</v>
       </c>
       <c r="G66" s="3">
-        <v>2867372.56</v>
+        <v>2799174.75</v>
       </c>
       <c r="H66" s="4">
-        <v>0.004733810224</v>
+        <v>0.004655209369</v>
       </c>
       <c r="I66" s="5">
-        <v>0.004734431702</v>
+        <v>0.004657100547</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
-        <v>3052000</v>
+        <v>2880000</v>
       </c>
       <c r="F67" s="2">
-        <v>92.99838</v>
+        <v>98.52365</v>
       </c>
       <c r="G67" s="3">
-        <v>2838310.56</v>
+        <v>2837481.12</v>
       </c>
       <c r="H67" s="4">
-        <v>0.004685831104</v>
+        <v>0.004718915355</v>
       </c>
       <c r="I67" s="5">
-        <v>0.004686446283</v>
+        <v>0.004720832413</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>2931000</v>
+        <v>2899000</v>
       </c>
       <c r="F68" s="2">
-        <v>97.59299</v>
+        <v>97.077045</v>
       </c>
       <c r="G68" s="3">
-        <v>2860450.54</v>
+        <v>2814263.53</v>
       </c>
       <c r="H68" s="4">
-        <v>0.004722382497</v>
+        <v>0.004680303002</v>
       </c>
       <c r="I68" s="5">
-        <v>0.004723002474</v>
+        <v>0.004682204374</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>2779000</v>
+        <v>3068000</v>
       </c>
       <c r="F69" s="2">
-        <v>100.50367</v>
+        <v>92.74469000000001</v>
       </c>
       <c r="G69" s="3">
-        <v>2792996.99</v>
+        <v>2845407.09</v>
       </c>
       <c r="H69" s="4">
-        <v>0.004611021909</v>
+        <v>0.004732096756</v>
       </c>
       <c r="I69" s="5">
-        <v>0.004611627266</v>
+        <v>0.004734019169</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>3059000</v>
+        <v>2931000</v>
       </c>
       <c r="F70" s="2">
-        <v>91.86767</v>
+        <v>95.96295000000001</v>
       </c>
       <c r="G70" s="3">
-        <v>2810232.03</v>
+        <v>2812674.06</v>
       </c>
       <c r="H70" s="4">
-        <v>0.00463947562</v>
+        <v>0.00467765961</v>
       </c>
       <c r="I70" s="5">
-        <v>0.004640084713</v>
+        <v>0.004679559908</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>3003000</v>
+        <v>2779000</v>
       </c>
       <c r="F71" s="2">
-        <v>90.37128199999999</v>
+        <v>98.81048</v>
       </c>
       <c r="G71" s="3">
-        <v>2713849.6</v>
+        <v>2745943.24</v>
       </c>
       <c r="H71" s="4">
-        <v>0.004480355691</v>
+        <v>0.004566681915</v>
       </c>
       <c r="I71" s="5">
-        <v>0.004480943894</v>
+        <v>0.004568537128</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
         <v>2837000</v>
       </c>
       <c r="F72" s="2">
-        <v>96.72651</v>
+        <v>94.45613</v>
       </c>
       <c r="G72" s="3">
-        <v>2744131.09</v>
+        <v>2679720.41</v>
       </c>
       <c r="H72" s="4">
-        <v>0.004530348088</v>
+        <v>0.004456549047</v>
       </c>
       <c r="I72" s="5">
-        <v>0.004530942855</v>
+        <v>0.004458359518</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
-        <v>2673000</v>
+        <v>3012000</v>
       </c>
       <c r="F73" s="2">
-        <v>99.99590000000001</v>
+        <v>88.24609100000001</v>
       </c>
       <c r="G73" s="3">
-        <v>2672890.41</v>
+        <v>2657972.26</v>
       </c>
       <c r="H73" s="4">
-        <v>0.004412735235</v>
+        <v>0.004420380466</v>
       </c>
       <c r="I73" s="5">
-        <v>0.004413314561</v>
+        <v>0.004422176244</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
-        <v>2673402.21</v>
+        <v>2673000</v>
       </c>
       <c r="F74" s="2">
-        <v>99.21456000000001</v>
+        <v>99.9969</v>
       </c>
       <c r="G74" s="3">
-        <v>2652404.24</v>
+        <v>2672917.14</v>
       </c>
       <c r="H74" s="4">
-        <v>0.004378914158</v>
+        <v>0.004445234765</v>
       </c>
       <c r="I74" s="5">
-        <v>0.004379489044</v>
+        <v>0.00444704064</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>2880000</v>
+        <v>2582000</v>
       </c>
       <c r="F75" s="2">
-        <v>92.12204</v>
+        <v>99.81619000000001</v>
       </c>
       <c r="G75" s="3">
-        <v>2653114.75</v>
+        <v>2577254.03</v>
       </c>
       <c r="H75" s="4">
-        <v>0.004380087159</v>
+        <v>0.004286140799</v>
       </c>
       <c r="I75" s="5">
-        <v>0.004380662198</v>
+        <v>0.004287882042</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
-        <v>2690681.0276</v>
+        <v>2655000</v>
       </c>
       <c r="F76" s="2">
-        <v>100.11392</v>
+        <v>97.705512</v>
       </c>
       <c r="G76" s="3">
-        <v>2693746.25</v>
+        <v>2594081.34</v>
       </c>
       <c r="H76" s="4">
-        <v>0.004447166621</v>
+        <v>0.004314125721</v>
       </c>
       <c r="I76" s="5">
-        <v>0.004447750466</v>
+        <v>0.004315878334</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>2582000</v>
+        <v>2880000</v>
       </c>
       <c r="F77" s="2">
-        <v>101.6694</v>
+        <v>90.0236</v>
       </c>
       <c r="G77" s="3">
-        <v>2625103.91</v>
+        <v>2592679.68</v>
       </c>
       <c r="H77" s="4">
-        <v>0.004333843423</v>
+        <v>0.004311794664</v>
       </c>
       <c r="I77" s="5">
-        <v>0.004334412391</v>
+        <v>0.004313546329</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
-        <v>2597000</v>
+        <v>2636638.6776</v>
       </c>
       <c r="F78" s="2">
-        <v>100.28791</v>
+        <v>98.3798</v>
       </c>
       <c r="G78" s="3">
-        <v>2604477.02</v>
+        <v>2593919.86</v>
       </c>
       <c r="H78" s="4">
-        <v>0.004299790032</v>
+        <v>0.00431385716</v>
       </c>
       <c r="I78" s="5">
-        <v>0.004300354529</v>
+        <v>0.004315609663</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
-        <v>2467000</v>
+        <v>2597000</v>
       </c>
       <c r="F79" s="2">
-        <v>101.90918</v>
+        <v>98.69132999999999</v>
       </c>
       <c r="G79" s="3">
-        <v>2514099.47</v>
+        <v>2563013.84</v>
       </c>
       <c r="H79" s="4">
-        <v>0.004150583687</v>
+        <v>0.004262458446</v>
       </c>
       <c r="I79" s="5">
-        <v>0.004151128595</v>
+        <v>0.004264190068</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
-        <v>2649000</v>
+        <v>2525000</v>
       </c>
       <c r="F80" s="2">
-        <v>96.95386000000001</v>
+        <v>100.1497</v>
       </c>
       <c r="G80" s="3">
-        <v>2568307.75</v>
+        <v>2528779.93</v>
       </c>
       <c r="H80" s="4">
-        <v>0.004240077364</v>
+        <v>0.004205525222</v>
       </c>
       <c r="I80" s="5">
-        <v>0.004240634022</v>
+        <v>0.004207233715</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
         <v>2500000</v>
       </c>
       <c r="F81" s="2">
-        <v>100.20892</v>
+        <v>100.21117</v>
       </c>
       <c r="G81" s="3">
-        <v>2505223</v>
+        <v>2505279.25</v>
       </c>
       <c r="H81" s="4">
-        <v>0.00413592932</v>
+        <v>0.004166442073</v>
       </c>
       <c r="I81" s="5">
-        <v>0.004136472305</v>
+        <v>0.004168134689</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
-        <v>2377120.48</v>
+        <v>2595151.01</v>
       </c>
       <c r="F82" s="2">
-        <v>102.64386</v>
+        <v>98.00994</v>
       </c>
       <c r="G82" s="3">
-        <v>2439968.22</v>
+        <v>2543505.95</v>
       </c>
       <c r="H82" s="4">
-        <v>0.004028198724</v>
+        <v>0.004230015554</v>
       </c>
       <c r="I82" s="5">
-        <v>0.004028727566</v>
+        <v>0.004231733996</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
-        <v>2393000</v>
+        <v>2467000</v>
       </c>
       <c r="F83" s="2">
-        <v>101.52028</v>
+        <v>100.70894</v>
       </c>
       <c r="G83" s="3">
-        <v>2429380.3</v>
+        <v>2484489.55</v>
       </c>
       <c r="H83" s="4">
-        <v>0.004010718892</v>
+        <v>0.004131867452</v>
       </c>
       <c r="I83" s="5">
-        <v>0.004011245439</v>
+        <v>0.004133546022</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>2275056</v>
+        <v>2377120.48</v>
       </c>
       <c r="F84" s="2">
-        <v>100.1077</v>
+        <v>101.53692</v>
       </c>
       <c r="G84" s="3">
-        <v>2277506.24</v>
+        <v>2413654.92</v>
       </c>
       <c r="H84" s="4">
-        <v>0.003759986563</v>
+        <v>0.004014064863</v>
       </c>
       <c r="I84" s="5">
-        <v>0.003760480192</v>
+        <v>0.004015695576</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
-        <v>2190000</v>
+        <v>2393000</v>
       </c>
       <c r="F85" s="2">
-        <v>101.37174</v>
+        <v>99.95869</v>
       </c>
       <c r="G85" s="3">
-        <v>2220041.11</v>
+        <v>2392011.45</v>
       </c>
       <c r="H85" s="4">
-        <v>0.003665116081</v>
+        <v>0.00397807037</v>
       </c>
       <c r="I85" s="5">
-        <v>0.003665597255</v>
+        <v>0.003979686459</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
-        <v>2261645</v>
+        <v>2355000</v>
       </c>
       <c r="F86" s="2">
-        <v>98.10375000000001</v>
+        <v>94.332318</v>
       </c>
       <c r="G86" s="3">
-        <v>2218758.56</v>
+        <v>2221526.09</v>
       </c>
       <c r="H86" s="4">
-        <v>0.003662998691</v>
+        <v>0.003694542141</v>
       </c>
       <c r="I86" s="5">
-        <v>0.003663479587</v>
+        <v>0.003696043047</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
-        <v>2090000</v>
+        <v>2190000</v>
       </c>
       <c r="F87" s="2">
-        <v>101.51216</v>
+        <v>99.87609999999999</v>
       </c>
       <c r="G87" s="3">
-        <v>2121604.14</v>
+        <v>2187286.59</v>
       </c>
       <c r="H87" s="4">
-        <v>0.003502604273</v>
+        <v>0.003637599631</v>
       </c>
       <c r="I87" s="5">
-        <v>0.003503064112</v>
+        <v>0.003639077405</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>2021000</v>
+        <v>2218493.92</v>
       </c>
       <c r="F88" s="2">
-        <v>99.182419</v>
+        <v>96.29971999999999</v>
       </c>
       <c r="G88" s="3">
-        <v>2004476.69</v>
+        <v>2136403.43</v>
       </c>
       <c r="H88" s="4">
-        <v>0.003309235907</v>
+        <v>0.003552977637</v>
       </c>
       <c r="I88" s="5">
-        <v>0.003309670359</v>
+        <v>0.003554421033</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
-        <v>2000000</v>
+        <v>2090000</v>
       </c>
       <c r="F89" s="2">
-        <v>98.93487</v>
+        <v>100.31826</v>
       </c>
       <c r="G89" s="3">
-        <v>1978697.4</v>
+        <v>2096651.63</v>
       </c>
       <c r="H89" s="4">
-        <v>0.003266676297</v>
+        <v>0.003486867814</v>
       </c>
       <c r="I89" s="5">
-        <v>0.003267105162</v>
+        <v>0.003488284353</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>2160000</v>
+        <v>2166000</v>
       </c>
       <c r="F90" s="2">
-        <v>93.31397</v>
+        <v>93.81350999999999</v>
       </c>
       <c r="G90" s="3">
-        <v>2015581.75</v>
+        <v>2032000.63</v>
       </c>
       <c r="H90" s="4">
-        <v>0.003327569508</v>
+        <v>0.00337934899</v>
       </c>
       <c r="I90" s="5">
-        <v>0.003328006368</v>
+        <v>0.00338072185</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
         <v>2000000</v>
       </c>
       <c r="F91" s="2">
-        <v>99.68241</v>
+        <v>98.41416</v>
       </c>
       <c r="G91" s="3">
-        <v>1993648.2</v>
+        <v>1968283.2</v>
       </c>
       <c r="H91" s="4">
-        <v>0.003291358911</v>
+        <v>0.003273382772</v>
       </c>
       <c r="I91" s="5">
-        <v>0.003291791017</v>
+        <v>0.003274712583</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>2036100</v>
+        <v>2000000</v>
       </c>
       <c r="F92" s="2">
-        <v>97.720703</v>
+        <v>98.28335</v>
       </c>
       <c r="G92" s="3">
-        <v>1989691.23</v>
+        <v>1965667</v>
       </c>
       <c r="H92" s="4">
-        <v>0.003284826266</v>
+        <v>0.003269031862</v>
       </c>
       <c r="I92" s="5">
-        <v>0.003285257514</v>
+        <v>0.003270359905</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
-        <v>1997098.353</v>
+        <v>1878000</v>
       </c>
       <c r="F93" s="2">
-        <v>97.73565000000001</v>
+        <v>98.66392</v>
       </c>
       <c r="G93" s="3">
-        <v>1951877.06</v>
+        <v>1852908.42</v>
       </c>
       <c r="H93" s="4">
-        <v>0.003222397985</v>
+        <v>0.003081507017</v>
       </c>
       <c r="I93" s="5">
-        <v>0.003222821037</v>
+        <v>0.003082758879</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>1878000</v>
+        <v>1998000</v>
       </c>
       <c r="F94" s="2">
-        <v>100.27577</v>
+        <v>93.982786</v>
       </c>
       <c r="G94" s="3">
-        <v>1883178.96</v>
+        <v>1877776.06</v>
       </c>
       <c r="H94" s="4">
-        <v>0.003108982745</v>
+        <v>0.003122863528</v>
       </c>
       <c r="I94" s="5">
-        <v>0.003109390907</v>
+        <v>0.003124132191</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>1846712.6921</v>
+        <v>1947000</v>
       </c>
       <c r="F95" s="2">
-        <v>100.265247</v>
+        <v>94.63017000000001</v>
       </c>
       <c r="G95" s="3">
-        <v>1851611.04</v>
+        <v>1842449.41</v>
       </c>
       <c r="H95" s="4">
-        <v>0.003056866554</v>
+        <v>0.003064113008</v>
       </c>
       <c r="I95" s="5">
-        <v>0.003057267874</v>
+        <v>0.003065357803</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>1998000</v>
+        <v>1973475.433</v>
       </c>
       <c r="F96" s="2">
-        <v>94.98288100000001</v>
+        <v>95.95932999999999</v>
       </c>
       <c r="G96" s="3">
-        <v>1897757.96</v>
+        <v>1893733.8</v>
       </c>
       <c r="H96" s="4">
-        <v>0.003133051549</v>
+        <v>0.003149402285</v>
       </c>
       <c r="I96" s="5">
-        <v>0.003133462871</v>
+        <v>0.003150681728</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>1947000</v>
+        <v>1822852.0521</v>
       </c>
       <c r="F97" s="2">
-        <v>96.67076</v>
+        <v>97.97755600000001</v>
       </c>
       <c r="G97" s="3">
-        <v>1882179.7</v>
+        <v>1785985.89</v>
       </c>
       <c r="H97" s="4">
-        <v>0.003107333038</v>
+        <v>0.002970210508</v>
       </c>
       <c r="I97" s="5">
-        <v>0.003107740984</v>
+        <v>0.002971417156</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
-        <v>1792000</v>
+        <v>1859900</v>
       </c>
       <c r="F98" s="2">
-        <v>98.20567800000001</v>
+        <v>95.09375</v>
       </c>
       <c r="G98" s="3">
-        <v>1759845.75</v>
+        <v>1768648.66</v>
       </c>
       <c r="H98" s="4">
-        <v>0.002905369157</v>
+        <v>0.002941377563</v>
       </c>
       <c r="I98" s="5">
-        <v>0.002905750588</v>
+        <v>0.002942572496</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>1642000</v>
+        <v>1798000</v>
       </c>
       <c r="F99" s="2">
-        <v>102.43484</v>
+        <v>96.205996</v>
       </c>
       <c r="G99" s="3">
-        <v>1681980.07</v>
+        <v>1729783.81</v>
       </c>
       <c r="H99" s="4">
-        <v>0.00277681895</v>
+        <v>0.002876742796</v>
       </c>
       <c r="I99" s="5">
-        <v>0.002777183504</v>
+        <v>0.002877911472</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>1726127.2627</v>
+        <v>1778000</v>
       </c>
       <c r="F100" s="2">
-        <v>97.273779</v>
+        <v>95.413972</v>
       </c>
       <c r="G100" s="3">
-        <v>1679069.22</v>
+        <v>1696460.42</v>
       </c>
       <c r="H100" s="4">
-        <v>0.002772013355</v>
+        <v>0.002821323842</v>
       </c>
       <c r="I100" s="5">
-        <v>0.002772377278</v>
+        <v>0.002822470004</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>1729463.132</v>
+        <v>1617000</v>
       </c>
       <c r="F101" s="2">
-        <v>99.49991300000001</v>
+        <v>99.87376999999999</v>
       </c>
       <c r="G101" s="3">
-        <v>1720814.31</v>
+        <v>1614958.86</v>
       </c>
       <c r="H101" s="4">
-        <v>0.002840931273</v>
+        <v>0.002685781453</v>
       </c>
       <c r="I101" s="5">
-        <v>0.002841304244</v>
+        <v>0.002686872551</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
-        <v>1617000</v>
+        <v>1642000</v>
       </c>
       <c r="F102" s="2">
-        <v>101.12367</v>
+        <v>100.52604</v>
       </c>
       <c r="G102" s="3">
-        <v>1635169.74</v>
+        <v>1650637.58</v>
       </c>
       <c r="H102" s="4">
-        <v>0.002699538719</v>
+        <v>0.002745117475</v>
       </c>
       <c r="I102" s="5">
-        <v>0.002699893127</v>
+        <v>0.002746232678</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
-        <v>1700023.93</v>
+        <v>1606000</v>
       </c>
       <c r="F103" s="2">
-        <v>97.637891</v>
+        <v>101.085927</v>
       </c>
       <c r="G103" s="3">
-        <v>1659867.51</v>
+        <v>1623439.99</v>
       </c>
       <c r="H103" s="4">
-        <v>0.002740312822</v>
+        <v>0.002699886118</v>
       </c>
       <c r="I103" s="5">
-        <v>0.002740672584</v>
+        <v>0.002700982946</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>1674000</v>
+        <v>1721889.8627</v>
       </c>
       <c r="F104" s="2">
-        <v>96.06314</v>
+        <v>95.46507699999999</v>
       </c>
       <c r="G104" s="3">
-        <v>1608096.96</v>
+        <v>1643803.48</v>
       </c>
       <c r="H104" s="4">
-        <v>0.002654843653</v>
+        <v>0.002733751933</v>
       </c>
       <c r="I104" s="5">
-        <v>0.002655192194</v>
+        <v>0.002734862519</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>1679000</v>
+        <v>1689180.982</v>
       </c>
       <c r="F105" s="2">
-        <v>95.040313</v>
+        <v>97.323385</v>
       </c>
       <c r="G105" s="3">
-        <v>1595726.86</v>
+        <v>1643968.11</v>
       </c>
       <c r="H105" s="4">
-        <v>0.002634421562</v>
+        <v>0.002734025719</v>
       </c>
       <c r="I105" s="5">
-        <v>0.002634767421</v>
+        <v>0.002735136416</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>1606000</v>
+        <v>1677372.23</v>
       </c>
       <c r="F106" s="2">
-        <v>98.48985</v>
+        <v>96.26159199999999</v>
       </c>
       <c r="G106" s="3">
-        <v>1581746.99</v>
+        <v>1614665.21</v>
       </c>
       <c r="H106" s="4">
-        <v>0.002611341888</v>
+        <v>0.002685293097</v>
       </c>
       <c r="I106" s="5">
-        <v>0.002611684717</v>
+        <v>0.002686383996</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>1616000</v>
+        <v>1622000</v>
       </c>
       <c r="F107" s="2">
-        <v>98.31188</v>
+        <v>98.9825</v>
       </c>
       <c r="G107" s="3">
-        <v>1588719.98</v>
+        <v>1605496.15</v>
       </c>
       <c r="H107" s="4">
-        <v>0.002622853754</v>
+        <v>0.00267004435</v>
       </c>
       <c r="I107" s="5">
-        <v>0.002623198095</v>
+        <v>0.002671129055</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>1691796.24</v>
+        <v>1679000</v>
       </c>
       <c r="F108" s="2">
-        <v>94.74263000000001</v>
+        <v>92.917119</v>
       </c>
       <c r="G108" s="3">
-        <v>1602852.25</v>
+        <v>1560078.43</v>
       </c>
       <c r="H108" s="4">
-        <v>0.00264618504</v>
+        <v>0.00259451173</v>
       </c>
       <c r="I108" s="5">
-        <v>0.002646532444</v>
+        <v>0.002595565749</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>1571000</v>
+        <v>1606000</v>
       </c>
       <c r="F109" s="2">
-        <v>99.53227200000001</v>
+        <v>98.5215</v>
       </c>
       <c r="G109" s="3">
-        <v>1563651.99</v>
+        <v>1582255.29</v>
       </c>
       <c r="H109" s="4">
-        <v>0.002581468446</v>
+        <v>0.002631393291</v>
       </c>
       <c r="I109" s="5">
-        <v>0.002581807354</v>
+        <v>0.002632462294</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
-        <v>1783000</v>
+        <v>1616000</v>
       </c>
       <c r="F110" s="2">
-        <v>87.59921199999999</v>
+        <v>96.58566999999999</v>
       </c>
       <c r="G110" s="3">
-        <v>1561893.95</v>
+        <v>1560824.43</v>
       </c>
       <c r="H110" s="4">
-        <v>0.002578566053</v>
+        <v>0.002595752375</v>
       </c>
       <c r="I110" s="5">
-        <v>0.00257890458</v>
+        <v>0.002596806898</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
-        <v>1622000</v>
+        <v>1697435.56</v>
       </c>
       <c r="F111" s="2">
-        <v>98.88611</v>
+        <v>92.90537999999999</v>
       </c>
       <c r="G111" s="3">
-        <v>1603932.7</v>
+        <v>1577008.96</v>
       </c>
       <c r="H111" s="4">
-        <v>0.002647968783</v>
+        <v>0.002622668299</v>
       </c>
       <c r="I111" s="5">
-        <v>0.002648316422</v>
+        <v>0.002623733757</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
-        <v>1496000</v>
+        <v>1577000</v>
       </c>
       <c r="F112" s="2">
-        <v>102.366111</v>
+        <v>97.485063</v>
       </c>
       <c r="G112" s="3">
-        <v>1531397.02</v>
+        <v>1537339.44</v>
       </c>
       <c r="H112" s="4">
-        <v>0.002528217982</v>
+        <v>0.002556695322</v>
       </c>
       <c r="I112" s="5">
-        <v>0.002528549899</v>
+        <v>0.002557733979</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
-        <v>1500000</v>
+        <v>1789000</v>
       </c>
       <c r="F113" s="2">
-        <v>101.33358</v>
+        <v>86.156983</v>
       </c>
       <c r="G113" s="3">
-        <v>1520003.7</v>
+        <v>1541348.43</v>
       </c>
       <c r="H113" s="4">
-        <v>0.002509408492</v>
+        <v>0.00256336252</v>
       </c>
       <c r="I113" s="5">
-        <v>0.002509737939</v>
+        <v>0.002564403885</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
-        <v>1560000</v>
+        <v>1686000</v>
       </c>
       <c r="F114" s="2">
-        <v>95.788037</v>
+        <v>94.435878</v>
       </c>
       <c r="G114" s="3">
-        <v>1494293.38</v>
+        <v>1592188.9</v>
       </c>
       <c r="H114" s="4">
-        <v>0.002466962738</v>
+        <v>0.002647913535</v>
       </c>
       <c r="I114" s="5">
-        <v>0.002467286613</v>
+        <v>0.002648989249</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
-        <v>1488000</v>
+        <v>1614000</v>
       </c>
       <c r="F115" s="2">
-        <v>101.549335</v>
+        <v>95.52500000000001</v>
       </c>
       <c r="G115" s="3">
-        <v>1511054.1</v>
+        <v>1541773.5</v>
       </c>
       <c r="H115" s="4">
-        <v>0.002494633403</v>
+        <v>0.002564069446</v>
       </c>
       <c r="I115" s="5">
-        <v>0.00249496091</v>
+        <v>0.002565111098</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>1514836.44</v>
+        <v>1502000</v>
       </c>
       <c r="F116" s="2">
-        <v>99.40536400000001</v>
+        <v>101.355347</v>
       </c>
       <c r="G116" s="3">
-        <v>1505828.68</v>
+        <v>1522357.31</v>
       </c>
       <c r="H116" s="4">
-        <v>0.002486006626</v>
+        <v>0.002531779064</v>
       </c>
       <c r="I116" s="5">
-        <v>0.002486333001</v>
+        <v>0.002532807599</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>1653000</v>
+        <v>1500000</v>
       </c>
       <c r="F117" s="2">
-        <v>90.686404</v>
+        <v>99.62336000000001</v>
       </c>
       <c r="G117" s="3">
-        <v>1499046.26</v>
+        <v>1494350.4</v>
       </c>
       <c r="H117" s="4">
-        <v>0.002474809377</v>
+        <v>0.002485201751</v>
       </c>
       <c r="I117" s="5">
-        <v>0.002475134282</v>
+        <v>0.002486211363</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>1473000</v>
+        <v>1560000</v>
       </c>
       <c r="F118" s="2">
-        <v>96.996816</v>
+        <v>95.62468</v>
       </c>
       <c r="G118" s="3">
-        <v>1428763.1</v>
+        <v>1491745.01</v>
       </c>
       <c r="H118" s="4">
-        <v>0.002358777321</v>
+        <v>0.002480868815</v>
       </c>
       <c r="I118" s="5">
-        <v>0.002359086993</v>
+        <v>0.002481876667</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
-        <v>1496000</v>
+        <v>1488000</v>
       </c>
       <c r="F119" s="2">
-        <v>95.843765</v>
+        <v>100.279167</v>
       </c>
       <c r="G119" s="3">
-        <v>1433822.72</v>
+        <v>1492154</v>
       </c>
       <c r="H119" s="4">
-        <v>0.00236713037</v>
+        <v>0.002481549003</v>
       </c>
       <c r="I119" s="5">
-        <v>0.002367441138</v>
+        <v>0.002482557132</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
-        <v>1447860.72</v>
+        <v>1503272.2</v>
       </c>
       <c r="F120" s="2">
-        <v>99.99635000000001</v>
+        <v>97.359185</v>
       </c>
       <c r="G120" s="3">
-        <v>1447807.87</v>
+        <v>1463573.56</v>
       </c>
       <c r="H120" s="4">
-        <v>0.002390218768</v>
+        <v>0.002434017871</v>
       </c>
       <c r="I120" s="5">
-        <v>0.002390532568</v>
+        <v>0.00243500669</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>1610000</v>
+        <v>1515000</v>
       </c>
       <c r="F121" s="2">
-        <v>89.42580599999999</v>
+        <v>95.17386999999999</v>
       </c>
       <c r="G121" s="3">
-        <v>1439755.48</v>
+        <v>1441884.13</v>
       </c>
       <c r="H121" s="4">
-        <v>0.002376924885</v>
+        <v>0.002397946938</v>
       </c>
       <c r="I121" s="5">
-        <v>0.002377236939</v>
+        <v>0.002398921103</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
-        <v>1483000</v>
+        <v>1616000</v>
       </c>
       <c r="F122" s="2">
-        <v>98.81594</v>
+        <v>87.852502</v>
       </c>
       <c r="G122" s="3">
-        <v>1465440.39</v>
+        <v>1419696.43</v>
       </c>
       <c r="H122" s="4">
-        <v>0.002419328689</v>
+        <v>0.002361047355</v>
       </c>
       <c r="I122" s="5">
-        <v>0.002419646311</v>
+        <v>0.00236200653</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="1">
-        <v>1528000</v>
+        <v>1483000</v>
       </c>
       <c r="F123" s="2">
-        <v>94.85096799999999</v>
+        <v>98.10441</v>
       </c>
       <c r="G123" s="3">
-        <v>1449322.79</v>
+        <v>1454888.4</v>
       </c>
       <c r="H123" s="4">
-        <v>0.00239271978</v>
+        <v>0.002419573883</v>
       </c>
       <c r="I123" s="5">
-        <v>0.002393033908</v>
+        <v>0.002420556834</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>255</v>
       </c>
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="1">
-        <v>1415000</v>
+        <v>1534000</v>
       </c>
       <c r="F124" s="2">
-        <v>99.612735</v>
+        <v>93.835232</v>
       </c>
       <c r="G124" s="3">
-        <v>1409520.2</v>
+        <v>1439432.46</v>
       </c>
       <c r="H124" s="4">
-        <v>0.002327008783</v>
+        <v>0.002393869649</v>
       </c>
       <c r="I124" s="5">
-        <v>0.002327314284</v>
+        <v>0.002394842158</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>257</v>
       </c>
       <c r="D125" t="s">
         <v>258</v>
       </c>
       <c r="E125" s="1">
-        <v>1390000</v>
+        <v>1415000</v>
       </c>
       <c r="F125" s="2">
-        <v>101.58698</v>
+        <v>97.796099</v>
       </c>
       <c r="G125" s="3">
-        <v>1412059.02</v>
+        <v>1383814.8</v>
       </c>
       <c r="H125" s="4">
-        <v>0.002331200181</v>
+        <v>0.002301373872</v>
       </c>
       <c r="I125" s="5">
-        <v>0.002331506232</v>
+        <v>0.002302308804</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>259</v>
       </c>
       <c r="D126" t="s">
         <v>260</v>
       </c>
       <c r="E126" s="1">
-        <v>1472000</v>
+        <v>1390000</v>
       </c>
       <c r="F126" s="2">
-        <v>95.401267</v>
+        <v>100.97726</v>
       </c>
       <c r="G126" s="3">
-        <v>1404306.65</v>
+        <v>1403583.91</v>
       </c>
       <c r="H126" s="4">
-        <v>0.002318401615</v>
+        <v>0.002334251191</v>
       </c>
       <c r="I126" s="5">
-        <v>0.002318705986</v>
+        <v>0.00233519948</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
         <v>261</v>
       </c>
       <c r="D127" t="s">
         <v>262</v>
       </c>
       <c r="E127" s="1">
-        <v>1395000</v>
+        <v>1478000</v>
       </c>
       <c r="F127" s="2">
-        <v>101.228441</v>
+        <v>94.548321</v>
       </c>
       <c r="G127" s="3">
-        <v>1412136.75</v>
+        <v>1397424.18</v>
       </c>
       <c r="H127" s="4">
-        <v>0.002331328507</v>
+        <v>0.00232400716</v>
       </c>
       <c r="I127" s="5">
-        <v>0.002331634575</v>
+        <v>0.002324951288</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>263</v>
       </c>
       <c r="D128" t="s">
         <v>264</v>
       </c>
       <c r="E128" s="1">
-        <v>1435000</v>
+        <v>1398000</v>
       </c>
       <c r="F128" s="2">
-        <v>96.280175</v>
+        <v>100.3987</v>
       </c>
       <c r="G128" s="3">
-        <v>1381620.51</v>
+        <v>1403573.83</v>
       </c>
       <c r="H128" s="4">
-        <v>0.002280948555</v>
+        <v>0.002334234414</v>
       </c>
       <c r="I128" s="5">
-        <v>0.002281248009</v>
+        <v>0.002335182696</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>265</v>
       </c>
       <c r="D129" t="s">
         <v>266</v>
       </c>
       <c r="E129" s="1">
-        <v>1411000</v>
+        <v>1496000</v>
       </c>
       <c r="F129" s="2">
-        <v>97.079168</v>
+        <v>93.981026</v>
       </c>
       <c r="G129" s="3">
-        <v>1369787.06</v>
+        <v>1405956.15</v>
       </c>
       <c r="H129" s="4">
-        <v>0.002261412444</v>
+        <v>0.002338196372</v>
       </c>
       <c r="I129" s="5">
-        <v>0.002261709333</v>
+        <v>0.002339146263</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>10</v>
       </c>
       <c r="C130" t="s">
         <v>267</v>
       </c>
       <c r="D130" t="s">
         <v>268</v>
       </c>
       <c r="E130" s="1">
-        <v>1431000</v>
+        <v>1435000</v>
       </c>
       <c r="F130" s="2">
-        <v>98.78961</v>
+        <v>94.50565899999999</v>
       </c>
       <c r="G130" s="3">
-        <v>1413679.32</v>
+        <v>1356156.21</v>
       </c>
       <c r="H130" s="4">
-        <v>0.002333875166</v>
+        <v>0.002255375834</v>
       </c>
       <c r="I130" s="5">
-        <v>0.002334181569</v>
+        <v>0.00225629208</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>10</v>
       </c>
       <c r="C131" t="s">
         <v>269</v>
       </c>
       <c r="D131" t="s">
         <v>270</v>
       </c>
       <c r="E131" s="1">
-        <v>1572000</v>
+        <v>1387739.79</v>
       </c>
       <c r="F131" s="2">
-        <v>87.480243</v>
+        <v>98.98721</v>
       </c>
       <c r="G131" s="3">
-        <v>1375189.42</v>
+        <v>1373684.9</v>
       </c>
       <c r="H131" s="4">
-        <v>0.002270331321</v>
+        <v>0.002284527189</v>
       </c>
       <c r="I131" s="5">
-        <v>0.002270629381</v>
+        <v>0.002285455278</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>10</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="1">
-        <v>1339000</v>
+        <v>1437000</v>
       </c>
       <c r="F132" s="2">
-        <v>102.306392</v>
+        <v>96.669151</v>
       </c>
       <c r="G132" s="3">
-        <v>1369882.59</v>
+        <v>1389135.7</v>
       </c>
       <c r="H132" s="4">
-        <v>0.002261570154</v>
+        <v>0.002310222873</v>
       </c>
       <c r="I132" s="5">
-        <v>0.002261867064</v>
+        <v>0.0023111614</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>10</v>
       </c>
       <c r="C133" t="s">
         <v>273</v>
       </c>
       <c r="D133" t="s">
         <v>274</v>
       </c>
       <c r="E133" s="1">
-        <v>1356000</v>
+        <v>1336000</v>
       </c>
       <c r="F133" s="2">
-        <v>100.158769</v>
+        <v>98.23753600000001</v>
       </c>
       <c r="G133" s="3">
-        <v>1358152.91</v>
+        <v>1312453.48</v>
       </c>
       <c r="H133" s="4">
-        <v>0.002242205358</v>
+        <v>0.002182695363</v>
       </c>
       <c r="I133" s="5">
-        <v>0.002242499725</v>
+        <v>0.002183582082</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>10</v>
       </c>
       <c r="C134" t="s">
         <v>275</v>
       </c>
       <c r="D134" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="1">
-        <v>1336000</v>
+        <v>1400000</v>
       </c>
       <c r="F134" s="2">
-        <v>99.97359899999999</v>
+        <v>92.42746</v>
       </c>
       <c r="G134" s="3">
-        <v>1335647.28</v>
+        <v>1293984.44</v>
       </c>
       <c r="H134" s="4">
-        <v>0.002205050312</v>
+        <v>0.002151980149</v>
       </c>
       <c r="I134" s="5">
-        <v>0.002205339802</v>
+        <v>0.00215285439</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>10</v>
       </c>
       <c r="C135" t="s">
         <v>277</v>
       </c>
       <c r="D135" t="s">
         <v>278</v>
       </c>
       <c r="E135" s="1">
-        <v>1400000</v>
+        <v>1335000</v>
       </c>
       <c r="F135" s="2">
-        <v>94.43534</v>
+        <v>99.31551</v>
       </c>
       <c r="G135" s="3">
-        <v>1322094.76</v>
+        <v>1325862.06</v>
       </c>
       <c r="H135" s="4">
-        <v>0.002182676146</v>
+        <v>0.002204994698</v>
       </c>
       <c r="I135" s="5">
-        <v>0.002182962698</v>
+        <v>0.002205890477</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>279</v>
       </c>
       <c r="D136" t="s">
         <v>280</v>
       </c>
       <c r="E136" s="1">
-        <v>1335000</v>
+        <v>1417000</v>
       </c>
       <c r="F136" s="2">
-        <v>100.99138</v>
+        <v>95.107364</v>
       </c>
       <c r="G136" s="3">
-        <v>1348234.92</v>
+        <v>1347671.35</v>
       </c>
       <c r="H136" s="4">
-        <v>0.002225831532</v>
+        <v>0.002241264963</v>
       </c>
       <c r="I136" s="5">
-        <v>0.00222612375</v>
+        <v>0.002242175476</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>281</v>
       </c>
       <c r="D137" t="s">
         <v>282</v>
       </c>
       <c r="E137" s="1">
         <v>1370000</v>
       </c>
       <c r="F137" s="2">
-        <v>96.574022</v>
+        <v>95.237253</v>
       </c>
       <c r="G137" s="3">
-        <v>1323064.1</v>
+        <v>1304750.37</v>
       </c>
       <c r="H137" s="4">
-        <v>0.002184276454</v>
+        <v>0.002169884583</v>
       </c>
       <c r="I137" s="5">
-        <v>0.002184563216</v>
+        <v>0.002170766098</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>10</v>
       </c>
       <c r="C138" t="s">
         <v>283</v>
       </c>
       <c r="D138" t="s">
         <v>284</v>
       </c>
       <c r="E138" s="1">
-        <v>1278000</v>
+        <v>1319104.09</v>
       </c>
       <c r="F138" s="2">
-        <v>102.1147</v>
+        <v>1</v>
       </c>
       <c r="G138" s="3">
-        <v>1305025.87</v>
+        <v>1319104.09</v>
       </c>
       <c r="H138" s="4">
-        <v>0.002154496723</v>
+        <v>0.002193755758</v>
       </c>
       <c r="I138" s="5">
-        <v>0.002154779576</v>
+        <v>0.00219464697</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>10</v>
       </c>
       <c r="C139" t="s">
         <v>285</v>
       </c>
       <c r="D139" t="s">
         <v>286</v>
       </c>
       <c r="E139" s="1">
-        <v>1322000</v>
+        <v>1339000</v>
       </c>
       <c r="F139" s="2">
-        <v>99.883571</v>
+        <v>100.454045</v>
       </c>
       <c r="G139" s="3">
-        <v>1320460.81</v>
+        <v>1345079.66</v>
       </c>
       <c r="H139" s="4">
-        <v>0.002179978619</v>
+        <v>0.002236954822</v>
       </c>
       <c r="I139" s="5">
-        <v>0.002180264817</v>
+        <v>0.002237863584</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>287</v>
       </c>
       <c r="D140" t="s">
         <v>288</v>
       </c>
       <c r="E140" s="1">
-        <v>1241000</v>
+        <v>1328000</v>
       </c>
       <c r="F140" s="2">
-        <v>102.037653</v>
+        <v>99.84988300000001</v>
       </c>
       <c r="G140" s="3">
-        <v>1266287.27</v>
+        <v>1326006.45</v>
       </c>
       <c r="H140" s="4">
-        <v>0.002090542304</v>
+        <v>0.002205234824</v>
       </c>
       <c r="I140" s="5">
-        <v>0.002090816761</v>
+        <v>0.0022061307</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>10</v>
       </c>
       <c r="C141" t="s">
         <v>289</v>
       </c>
       <c r="D141" t="s">
         <v>290</v>
       </c>
       <c r="E141" s="1">
-        <v>1278000</v>
+        <v>1247000</v>
       </c>
       <c r="F141" s="2">
-        <v>98.71433</v>
+        <v>100.43108</v>
       </c>
       <c r="G141" s="3">
-        <v>1261569.14</v>
+        <v>1252375.57</v>
       </c>
       <c r="H141" s="4">
-        <v>0.002082753026</v>
+        <v>0.002082781892</v>
       </c>
       <c r="I141" s="5">
-        <v>0.00208302646</v>
+        <v>0.002083628022</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>10</v>
       </c>
       <c r="C142" t="s">
         <v>291</v>
       </c>
       <c r="D142" t="s">
         <v>292</v>
       </c>
       <c r="E142" s="1">
-        <v>1263000</v>
+        <v>1282000</v>
       </c>
       <c r="F142" s="2">
-        <v>102.01672</v>
+        <v>97.044049</v>
       </c>
       <c r="G142" s="3">
-        <v>1288471.17</v>
+        <v>1244104.71</v>
       </c>
       <c r="H142" s="4">
-        <v>0.002127166207</v>
+        <v>0.002069026916</v>
       </c>
       <c r="I142" s="5">
-        <v>0.002127445471</v>
+        <v>0.002069867457</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
         <v>10</v>
       </c>
       <c r="C143" t="s">
         <v>293</v>
       </c>
       <c r="D143" t="s">
         <v>294</v>
       </c>
       <c r="E143" s="1">
-        <v>1300000</v>
+        <v>1263000</v>
       </c>
       <c r="F143" s="2">
-        <v>98.87335</v>
+        <v>100.77326</v>
       </c>
       <c r="G143" s="3">
-        <v>1285353.55</v>
+        <v>1272766.27</v>
       </c>
       <c r="H143" s="4">
-        <v>0.002122019251</v>
+        <v>0.002116692961</v>
       </c>
       <c r="I143" s="5">
-        <v>0.00212229784</v>
+        <v>0.002117552866</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>10</v>
       </c>
       <c r="C144" t="s">
         <v>295</v>
       </c>
       <c r="D144" t="s">
         <v>296</v>
       </c>
       <c r="E144" s="1">
-        <v>1253000</v>
+        <v>1300000</v>
       </c>
       <c r="F144" s="2">
-        <v>100.445818</v>
+        <v>98.73732</v>
       </c>
       <c r="G144" s="3">
-        <v>1258586.1</v>
+        <v>1283585.16</v>
       </c>
       <c r="H144" s="4">
-        <v>0.002077828262</v>
+        <v>0.002134685471</v>
       </c>
       <c r="I144" s="5">
-        <v>0.002078101049</v>
+        <v>0.002135552686</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
         <v>9</v>
       </c>
       <c r="B145" t="s">
         <v>10</v>
       </c>
       <c r="C145" t="s">
         <v>297</v>
       </c>
       <c r="D145" t="s">
         <v>298</v>
       </c>
       <c r="E145" s="1">
-        <v>1243000</v>
+        <v>1259000</v>
       </c>
       <c r="F145" s="2">
-        <v>101.372401</v>
+        <v>98.975216</v>
       </c>
       <c r="G145" s="3">
-        <v>1260058.94</v>
+        <v>1246097.97</v>
       </c>
       <c r="H145" s="4">
-        <v>0.002080259815</v>
+        <v>0.002072341839</v>
       </c>
       <c r="I145" s="5">
-        <v>0.002080532921</v>
+        <v>0.002073183727</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>9</v>
       </c>
       <c r="B146" t="s">
         <v>10</v>
       </c>
       <c r="C146" t="s">
         <v>299</v>
       </c>
       <c r="D146" t="s">
         <v>300</v>
       </c>
       <c r="E146" s="1">
         <v>1278000</v>
       </c>
       <c r="F146" s="2">
-        <v>98.84146</v>
+        <v>100</v>
       </c>
       <c r="G146" s="3">
-        <v>1263193.86</v>
+        <v>1278000</v>
       </c>
       <c r="H146" s="4">
-        <v>0.002085435316</v>
+        <v>0.002125396987</v>
       </c>
       <c r="I146" s="5">
-        <v>0.002085709102</v>
+        <v>0.002126260429</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
         <v>9</v>
       </c>
       <c r="B147" t="s">
         <v>10</v>
       </c>
       <c r="C147" t="s">
         <v>301</v>
       </c>
       <c r="D147" t="s">
         <v>302</v>
       </c>
       <c r="E147" s="1">
-        <v>1351000</v>
+        <v>1243000</v>
       </c>
       <c r="F147" s="2">
-        <v>94.32001</v>
+        <v>100.325042</v>
       </c>
       <c r="G147" s="3">
-        <v>1274263.34</v>
+        <v>1247040.27</v>
       </c>
       <c r="H147" s="4">
-        <v>0.002103710165</v>
+        <v>0.002073908949</v>
       </c>
       <c r="I147" s="5">
-        <v>0.00210398635</v>
+        <v>0.002074751474</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
         <v>9</v>
       </c>
       <c r="B148" t="s">
         <v>10</v>
       </c>
       <c r="C148" t="s">
         <v>303</v>
       </c>
       <c r="D148" t="s">
         <v>304</v>
       </c>
       <c r="E148" s="1">
-        <v>1189927.8277</v>
+        <v>1278000</v>
       </c>
       <c r="F148" s="2">
-        <v>101.36178</v>
+        <v>97.59866</v>
       </c>
       <c r="G148" s="3">
-        <v>1206132.03</v>
+        <v>1247310.87</v>
       </c>
       <c r="H148" s="4">
-        <v>0.001991230647</v>
+        <v>0.002074358979</v>
       </c>
       <c r="I148" s="5">
-        <v>0.001991492065</v>
+        <v>0.002075201687</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
         <v>9</v>
       </c>
       <c r="B149" t="s">
         <v>10</v>
       </c>
       <c r="C149" t="s">
         <v>305</v>
       </c>
       <c r="D149" t="s">
         <v>306</v>
       </c>
       <c r="E149" s="1">
-        <v>1259000</v>
+        <v>1351000</v>
       </c>
       <c r="F149" s="2">
-        <v>96.423562</v>
+        <v>92.452663</v>
       </c>
       <c r="G149" s="3">
-        <v>1213972.65</v>
+        <v>1249035.48</v>
       </c>
       <c r="H149" s="4">
-        <v>0.002004174901</v>
+        <v>0.002077227105</v>
       </c>
       <c r="I149" s="5">
-        <v>0.002004438019</v>
+        <v>0.002078070978</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
         <v>9</v>
       </c>
       <c r="B150" t="s">
         <v>10</v>
       </c>
       <c r="C150" t="s">
         <v>307</v>
       </c>
       <c r="D150" t="s">
         <v>308</v>
       </c>
       <c r="E150" s="1">
-        <v>1246000</v>
+        <v>1381000</v>
       </c>
       <c r="F150" s="2">
-        <v>99.34284</v>
+        <v>92.80813999999999</v>
       </c>
       <c r="G150" s="3">
-        <v>1237811.79</v>
+        <v>1281680.41</v>
       </c>
       <c r="H150" s="4">
-        <v>0.002043531478</v>
+        <v>0.002131517754</v>
       </c>
       <c r="I150" s="5">
-        <v>0.002043799763</v>
+        <v>0.002132383682</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
         <v>9</v>
       </c>
       <c r="B151" t="s">
         <v>10</v>
       </c>
       <c r="C151" t="s">
         <v>309</v>
       </c>
       <c r="D151" t="s">
         <v>310</v>
       </c>
       <c r="E151" s="1">
-        <v>1195000</v>
+        <v>1284000</v>
       </c>
       <c r="F151" s="2">
-        <v>100.3011</v>
+        <v>100.3327</v>
       </c>
       <c r="G151" s="3">
-        <v>1198598.15</v>
+        <v>1288271.87</v>
       </c>
       <c r="H151" s="4">
-        <v>0.001978792791</v>
+        <v>0.002142479771</v>
       </c>
       <c r="I151" s="5">
-        <v>0.001979052576</v>
+        <v>0.002143350152</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
         <v>9</v>
       </c>
       <c r="B152" t="s">
         <v>10</v>
       </c>
       <c r="C152" t="s">
         <v>311</v>
       </c>
       <c r="D152" t="s">
         <v>312</v>
       </c>
       <c r="E152" s="1">
-        <v>1281000</v>
+        <v>1189927.8277</v>
       </c>
       <c r="F152" s="2">
-        <v>93.944024</v>
+        <v>100.3586</v>
       </c>
       <c r="G152" s="3">
-        <v>1203422.95</v>
+        <v>1194194.91</v>
       </c>
       <c r="H152" s="4">
-        <v>0.001986758166</v>
+        <v>0.001986023679</v>
       </c>
       <c r="I152" s="5">
-        <v>0.001987018997</v>
+        <v>0.0019868305</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
         <v>9</v>
       </c>
       <c r="B153" t="s">
         <v>10</v>
       </c>
       <c r="C153" t="s">
         <v>313</v>
       </c>
       <c r="D153" t="s">
         <v>314</v>
       </c>
       <c r="E153" s="1">
-        <v>1191000</v>
+        <v>1259000</v>
       </c>
       <c r="F153" s="2">
-        <v>103.428999</v>
+        <v>94.406897</v>
       </c>
       <c r="G153" s="3">
-        <v>1231839.38</v>
+        <v>1188582.83</v>
       </c>
       <c r="H153" s="4">
-        <v>0.002033671494</v>
+        <v>0.001976690432</v>
       </c>
       <c r="I153" s="5">
-        <v>0.002033938485</v>
+        <v>0.001977493462</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
         <v>9</v>
       </c>
       <c r="B154" t="s">
         <v>10</v>
       </c>
       <c r="C154" t="s">
         <v>315</v>
       </c>
       <c r="D154" t="s">
         <v>316</v>
       </c>
       <c r="E154" s="1">
-        <v>1193000</v>
+        <v>1237000</v>
       </c>
       <c r="F154" s="2">
-        <v>100.572524</v>
+        <v>97.25190000000001</v>
       </c>
       <c r="G154" s="3">
-        <v>1199830.21</v>
+        <v>1203006</v>
       </c>
       <c r="H154" s="4">
-        <v>0.001980826837</v>
+        <v>0.0020006771</v>
       </c>
       <c r="I154" s="5">
-        <v>0.001981086889</v>
+        <v>0.002001489875</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
         <v>9</v>
       </c>
       <c r="B155" t="s">
         <v>10</v>
       </c>
       <c r="C155" t="s">
         <v>317</v>
       </c>
       <c r="D155" t="s">
         <v>318</v>
       </c>
       <c r="E155" s="1">
-        <v>1229000</v>
+        <v>1246000</v>
       </c>
       <c r="F155" s="2">
-        <v>100.682688</v>
+        <v>97.64076</v>
       </c>
       <c r="G155" s="3">
-        <v>1237390.24</v>
+        <v>1216603.87</v>
       </c>
       <c r="H155" s="4">
-        <v>0.00204283553</v>
+        <v>0.002023291235</v>
       </c>
       <c r="I155" s="5">
-        <v>0.002043103724</v>
+        <v>0.002024113197</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>9</v>
       </c>
       <c r="B156" t="s">
         <v>10</v>
       </c>
       <c r="C156" t="s">
         <v>319</v>
       </c>
       <c r="D156" t="s">
         <v>320</v>
       </c>
       <c r="E156" s="1">
-        <v>1165000</v>
+        <v>1195000</v>
       </c>
       <c r="F156" s="2">
-        <v>102.751421</v>
+        <v>100.2766</v>
       </c>
       <c r="G156" s="3">
-        <v>1197054.05</v>
+        <v>1198305.37</v>
       </c>
       <c r="H156" s="4">
-        <v>0.001976243617</v>
+        <v>0.001992859642</v>
       </c>
       <c r="I156" s="5">
-        <v>0.001976503068</v>
+        <v>0.001993669241</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
         <v>9</v>
       </c>
       <c r="B157" t="s">
         <v>10</v>
       </c>
       <c r="C157" t="s">
         <v>321</v>
       </c>
       <c r="D157" t="s">
         <v>322</v>
       </c>
       <c r="E157" s="1">
-        <v>1211000</v>
+        <v>1287000</v>
       </c>
       <c r="F157" s="2">
-        <v>99.94530899999999</v>
+        <v>92.791115</v>
       </c>
       <c r="G157" s="3">
-        <v>1210337.69</v>
+        <v>1194221.65</v>
       </c>
       <c r="H157" s="4">
-        <v>0.001998173874</v>
+        <v>0.001986068151</v>
       </c>
       <c r="I157" s="5">
-        <v>0.001998436204</v>
+        <v>0.00198687499</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
         <v>9</v>
       </c>
       <c r="B158" t="s">
         <v>10</v>
       </c>
       <c r="C158" t="s">
         <v>323</v>
       </c>
       <c r="D158" t="s">
         <v>324</v>
       </c>
       <c r="E158" s="1">
-        <v>1197000</v>
+        <v>1199000</v>
       </c>
       <c r="F158" s="2">
-        <v>100.0753</v>
+        <v>98.498465</v>
       </c>
       <c r="G158" s="3">
-        <v>1197901.34</v>
+        <v>1180996.6</v>
       </c>
       <c r="H158" s="4">
-        <v>0.001977642421</v>
+        <v>0.001964074026</v>
       </c>
       <c r="I158" s="5">
-        <v>0.001977902056</v>
+        <v>0.001964871931</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
         <v>9</v>
       </c>
       <c r="B159" t="s">
         <v>10</v>
       </c>
       <c r="C159" t="s">
         <v>325</v>
       </c>
       <c r="D159" t="s">
         <v>326</v>
       </c>
       <c r="E159" s="1">
-        <v>1086000</v>
+        <v>1235000</v>
       </c>
       <c r="F159" s="2">
-        <v>103.9016</v>
+        <v>98.34170399999999</v>
       </c>
       <c r="G159" s="3">
-        <v>1128371.38</v>
+        <v>1214520.04</v>
       </c>
       <c r="H159" s="4">
-        <v>0.001862853829</v>
+        <v>0.002019825699</v>
       </c>
       <c r="I159" s="5">
-        <v>0.001863098394</v>
+        <v>0.002020646252</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
         <v>9</v>
       </c>
       <c r="B160" t="s">
         <v>10</v>
       </c>
       <c r="C160" t="s">
         <v>327</v>
       </c>
       <c r="D160" t="s">
         <v>328</v>
       </c>
       <c r="E160" s="1">
-        <v>1164000</v>
+        <v>1165000</v>
       </c>
       <c r="F160" s="2">
-        <v>99.753046</v>
+        <v>100.870114</v>
       </c>
       <c r="G160" s="3">
-        <v>1161125.46</v>
+        <v>1175136.83</v>
       </c>
       <c r="H160" s="4">
-        <v>0.00191692828</v>
+        <v>0.001954328853</v>
       </c>
       <c r="I160" s="5">
-        <v>0.001917179943</v>
+        <v>0.001955122798</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
         <v>9</v>
       </c>
       <c r="B161" t="s">
         <v>10</v>
       </c>
       <c r="C161" t="s">
         <v>329</v>
       </c>
       <c r="D161" t="s">
         <v>330</v>
       </c>
       <c r="E161" s="1">
-        <v>1141000</v>
+        <v>1226000</v>
       </c>
       <c r="F161" s="2">
-        <v>101.32832</v>
+        <v>100.323881</v>
       </c>
       <c r="G161" s="3">
-        <v>1156156.13</v>
+        <v>1229970.78</v>
       </c>
       <c r="H161" s="4">
-        <v>0.00190872431</v>
+        <v>0.002045521277</v>
       </c>
       <c r="I161" s="5">
-        <v>0.001908974897</v>
+        <v>0.00204635227</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
         <v>9</v>
       </c>
       <c r="B162" t="s">
         <v>10</v>
       </c>
       <c r="C162" t="s">
         <v>331</v>
       </c>
       <c r="D162" t="s">
         <v>332</v>
       </c>
       <c r="E162" s="1">
-        <v>1163000</v>
+        <v>1273000</v>
       </c>
       <c r="F162" s="2">
-        <v>101.13726</v>
+        <v>94.113281</v>
       </c>
       <c r="G162" s="3">
-        <v>1176226.33</v>
+        <v>1198062.07</v>
       </c>
       <c r="H162" s="4">
-        <v>0.001941858661</v>
+        <v>0.001992455014</v>
       </c>
       <c r="I162" s="5">
-        <v>0.001942113598</v>
+        <v>0.001993264448</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>9</v>
       </c>
       <c r="B163" t="s">
         <v>10</v>
       </c>
       <c r="C163" t="s">
         <v>333</v>
       </c>
       <c r="D163" t="s">
         <v>334</v>
       </c>
       <c r="E163" s="1">
-        <v>1208000</v>
+        <v>1197000</v>
       </c>
       <c r="F163" s="2">
-        <v>96.81766</v>
+        <v>98.67622</v>
       </c>
       <c r="G163" s="3">
-        <v>1169557.33</v>
+        <v>1181154.35</v>
       </c>
       <c r="H163" s="4">
-        <v>0.001930848657</v>
+        <v>0.001964336388</v>
       </c>
       <c r="I163" s="5">
-        <v>0.001931102148</v>
+        <v>0.001965134399</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
         <v>9</v>
       </c>
       <c r="B164" t="s">
         <v>10</v>
       </c>
       <c r="C164" t="s">
         <v>335</v>
       </c>
       <c r="D164" t="s">
         <v>336</v>
       </c>
       <c r="E164" s="1">
-        <v>1128000</v>
+        <v>1086000</v>
       </c>
       <c r="F164" s="2">
-        <v>101.1849</v>
+        <v>103.083</v>
       </c>
       <c r="G164" s="3">
-        <v>1141365.67</v>
+        <v>1119481.38</v>
       </c>
       <c r="H164" s="4">
-        <v>0.001884306406</v>
+        <v>0.001861770229</v>
       </c>
       <c r="I164" s="5">
-        <v>0.001884553787</v>
+        <v>0.001862526572</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
         <v>9</v>
       </c>
       <c r="B165" t="s">
         <v>10</v>
       </c>
       <c r="C165" t="s">
         <v>337</v>
       </c>
       <c r="D165" t="s">
         <v>338</v>
       </c>
       <c r="E165" s="1">
-        <v>1142000</v>
+        <v>1230000</v>
       </c>
       <c r="F165" s="2">
-        <v>100.5679</v>
+        <v>92.530045</v>
       </c>
       <c r="G165" s="3">
-        <v>1148485.42</v>
+        <v>1138119.55</v>
       </c>
       <c r="H165" s="4">
-        <v>0.001896060556</v>
+        <v>0.001892766721</v>
       </c>
       <c r="I165" s="5">
-        <v>0.00189630948</v>
+        <v>0.001893535657</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
         <v>9</v>
       </c>
       <c r="B166" t="s">
         <v>10</v>
       </c>
       <c r="C166" t="s">
         <v>339</v>
       </c>
       <c r="D166" t="s">
         <v>340</v>
       </c>
       <c r="E166" s="1">
-        <v>1093000</v>
+        <v>1164000</v>
       </c>
       <c r="F166" s="2">
-        <v>103.5403</v>
+        <v>97.754361</v>
       </c>
       <c r="G166" s="3">
-        <v>1131695.48</v>
+        <v>1137860.76</v>
       </c>
       <c r="H166" s="4">
-        <v>0.001868341666</v>
+        <v>0.001892336334</v>
       </c>
       <c r="I166" s="5">
-        <v>0.001868586951</v>
+        <v>0.001893105095</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
         <v>9</v>
       </c>
       <c r="B167" t="s">
         <v>10</v>
       </c>
       <c r="C167" t="s">
         <v>341</v>
       </c>
       <c r="D167" t="s">
         <v>342</v>
       </c>
       <c r="E167" s="1">
-        <v>1139000</v>
+        <v>1141000</v>
       </c>
       <c r="F167" s="2">
-        <v>102.6534</v>
+        <v>100.56841</v>
       </c>
       <c r="G167" s="3">
-        <v>1169222.23</v>
+        <v>1147485.56</v>
       </c>
       <c r="H167" s="4">
-        <v>0.001930295421</v>
+        <v>0.001908342995</v>
       </c>
       <c r="I167" s="5">
-        <v>0.00193054884</v>
+        <v>0.001909118259</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
         <v>9</v>
       </c>
       <c r="B168" t="s">
         <v>10</v>
       </c>
       <c r="C168" t="s">
         <v>343</v>
       </c>
       <c r="D168" t="s">
         <v>344</v>
       </c>
       <c r="E168" s="1">
-        <v>1487000</v>
+        <v>1163000</v>
       </c>
       <c r="F168" s="2">
-        <v>77.64778099999999</v>
+        <v>99.6127</v>
       </c>
       <c r="G168" s="3">
-        <v>1154622.5</v>
+        <v>1158495.7</v>
       </c>
       <c r="H168" s="4">
-        <v>0.001906192409</v>
+        <v>0.001926653578</v>
       </c>
       <c r="I168" s="5">
-        <v>0.001906442664</v>
+        <v>0.00192743628</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
         <v>9</v>
       </c>
       <c r="B169" t="s">
         <v>10</v>
       </c>
       <c r="C169" t="s">
         <v>345</v>
       </c>
       <c r="D169" t="s">
         <v>346</v>
       </c>
       <c r="E169" s="1">
-        <v>1202000</v>
+        <v>1208000</v>
       </c>
       <c r="F169" s="2">
-        <v>97.67413999999999</v>
+        <v>95.31802999999999</v>
       </c>
       <c r="G169" s="3">
-        <v>1174043.16</v>
+        <v>1151441.8</v>
       </c>
       <c r="H169" s="4">
-        <v>0.001938254415</v>
+        <v>0.001914922486</v>
       </c>
       <c r="I169" s="5">
-        <v>0.001938508879</v>
+        <v>0.001915700423</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
         <v>9</v>
       </c>
       <c r="B170" t="s">
         <v>10</v>
       </c>
       <c r="C170" t="s">
         <v>347</v>
       </c>
       <c r="D170" t="s">
         <v>348</v>
       </c>
       <c r="E170" s="1">
-        <v>1064000</v>
+        <v>1128000</v>
       </c>
       <c r="F170" s="2">
-        <v>101.00922</v>
+        <v>103.628457</v>
       </c>
       <c r="G170" s="3">
-        <v>1074738.1</v>
+        <v>1168928.99</v>
       </c>
       <c r="H170" s="4">
-        <v>0.001774309442</v>
+        <v>0.001944004823</v>
       </c>
       <c r="I170" s="5">
-        <v>0.001774542382</v>
+        <v>0.001944794574</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
         <v>9</v>
       </c>
       <c r="B171" t="s">
         <v>10</v>
       </c>
       <c r="C171" t="s">
         <v>349</v>
       </c>
       <c r="D171" t="s">
         <v>350</v>
       </c>
       <c r="E171" s="1">
-        <v>1154000</v>
+        <v>1219000</v>
       </c>
       <c r="F171" s="2">
-        <v>95.759434</v>
+        <v>92.51262800000001</v>
       </c>
       <c r="G171" s="3">
-        <v>1105063.87</v>
+        <v>1127728.94</v>
       </c>
       <c r="H171" s="4">
-        <v>0.001824374938</v>
+        <v>0.001875486449</v>
       </c>
       <c r="I171" s="5">
-        <v>0.00182461445</v>
+        <v>0.001876248364</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
         <v>9</v>
       </c>
       <c r="B172" t="s">
         <v>10</v>
       </c>
       <c r="C172" t="s">
         <v>351</v>
       </c>
       <c r="D172" t="s">
         <v>352</v>
       </c>
       <c r="E172" s="1">
-        <v>1128000</v>
+        <v>1157000</v>
       </c>
       <c r="F172" s="2">
-        <v>96.236375</v>
+        <v>98.922043</v>
       </c>
       <c r="G172" s="3">
-        <v>1085546.31</v>
+        <v>1144528.04</v>
       </c>
       <c r="H172" s="4">
-        <v>0.001792152959</v>
+        <v>0.001903424446</v>
       </c>
       <c r="I172" s="5">
-        <v>0.001792388242</v>
+        <v>0.001904197712</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
         <v>9</v>
       </c>
       <c r="B173" t="s">
         <v>10</v>
       </c>
       <c r="C173" t="s">
         <v>353</v>
       </c>
       <c r="D173" t="s">
         <v>354</v>
       </c>
       <c r="E173" s="1">
-        <v>1572000</v>
+        <v>1134000</v>
       </c>
       <c r="F173" s="2">
-        <v>71.04433400000001</v>
+        <v>100.966496</v>
       </c>
       <c r="G173" s="3">
-        <v>1116816.93</v>
+        <v>1144960.06</v>
       </c>
       <c r="H173" s="4">
-        <v>0.001843778334</v>
+        <v>0.001904142936</v>
       </c>
       <c r="I173" s="5">
-        <v>0.001844020394</v>
+        <v>0.001904916493</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
         <v>9</v>
       </c>
       <c r="B174" t="s">
         <v>10</v>
       </c>
       <c r="C174" t="s">
         <v>355</v>
       </c>
       <c r="D174" t="s">
         <v>356</v>
       </c>
       <c r="E174" s="1">
         <v>1213000</v>
       </c>
       <c r="F174" s="2">
-        <v>92.353729</v>
+        <v>93.33718</v>
       </c>
       <c r="G174" s="3">
-        <v>1120250.73</v>
+        <v>1132179.99</v>
       </c>
       <c r="H174" s="4">
-        <v>0.001849447276</v>
+        <v>0.001882888847</v>
       </c>
       <c r="I174" s="5">
-        <v>0.00184969008</v>
+        <v>0.00188365377</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>9</v>
       </c>
       <c r="B175" t="s">
         <v>10</v>
       </c>
       <c r="C175" t="s">
         <v>357</v>
       </c>
       <c r="D175" t="s">
         <v>358</v>
       </c>
       <c r="E175" s="1">
-        <v>1095000</v>
+        <v>1148000</v>
       </c>
       <c r="F175" s="2">
-        <v>97.58872700000001</v>
+        <v>98.9014</v>
       </c>
       <c r="G175" s="3">
-        <v>1068596.56</v>
+        <v>1135388.07</v>
       </c>
       <c r="H175" s="4">
-        <v>0.001764170234</v>
+        <v>0.00188822409</v>
       </c>
       <c r="I175" s="5">
-        <v>0.001764401843</v>
+        <v>0.001888991181</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
         <v>9</v>
       </c>
       <c r="B176" t="s">
         <v>10</v>
       </c>
       <c r="C176" t="s">
         <v>359</v>
       </c>
       <c r="D176" t="s">
         <v>360</v>
       </c>
       <c r="E176" s="1">
-        <v>1153000</v>
+        <v>1093000</v>
       </c>
       <c r="F176" s="2">
-        <v>95.01060099999999</v>
+        <v>102.5193</v>
       </c>
       <c r="G176" s="3">
-        <v>1095472.23</v>
+        <v>1120535.95</v>
       </c>
       <c r="H176" s="4">
-        <v>0.001808539884</v>
+        <v>0.001863524045</v>
       </c>
       <c r="I176" s="5">
-        <v>0.001808777318</v>
+        <v>0.001864281101</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
         <v>9</v>
       </c>
       <c r="B177" t="s">
         <v>10</v>
       </c>
       <c r="C177" t="s">
         <v>361</v>
       </c>
       <c r="D177" t="s">
         <v>362</v>
       </c>
       <c r="E177" s="1">
-        <v>1213000</v>
+        <v>1246000</v>
       </c>
       <c r="F177" s="2">
-        <v>92.192409</v>
+        <v>89.971963</v>
       </c>
       <c r="G177" s="3">
-        <v>1118293.92</v>
+        <v>1121050.66</v>
       </c>
       <c r="H177" s="4">
-        <v>0.001846216731</v>
+        <v>0.001864380041</v>
       </c>
       <c r="I177" s="5">
-        <v>0.001846459111</v>
+        <v>0.001865137445</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
         <v>9</v>
       </c>
       <c r="B178" t="s">
         <v>10</v>
       </c>
       <c r="C178" t="s">
         <v>363</v>
       </c>
       <c r="D178" t="s">
         <v>364</v>
       </c>
       <c r="E178" s="1">
-        <v>1115000</v>
+        <v>1487000</v>
       </c>
       <c r="F178" s="2">
-        <v>95.27428</v>
+        <v>78.556495</v>
       </c>
       <c r="G178" s="3">
-        <v>1062308.22</v>
+        <v>1168135.08</v>
       </c>
       <c r="H178" s="4">
-        <v>0.001753788674</v>
+        <v>0.001942684492</v>
       </c>
       <c r="I178" s="5">
-        <v>0.00175401892</v>
+        <v>0.001943473707</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
         <v>9</v>
       </c>
       <c r="B179" t="s">
         <v>10</v>
       </c>
       <c r="C179" t="s">
         <v>365</v>
       </c>
       <c r="D179" t="s">
         <v>366</v>
       </c>
       <c r="E179" s="1">
-        <v>1140000</v>
+        <v>1202000</v>
       </c>
       <c r="F179" s="2">
-        <v>97.586299</v>
+        <v>97.14881699999999</v>
       </c>
       <c r="G179" s="3">
-        <v>1112483.81</v>
+        <v>1167728.78</v>
       </c>
       <c r="H179" s="4">
-        <v>0.001836624685</v>
+        <v>0.001942008788</v>
       </c>
       <c r="I179" s="5">
-        <v>0.001836865806</v>
+        <v>0.001942797729</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
         <v>9</v>
       </c>
       <c r="B180" t="s">
         <v>10</v>
       </c>
       <c r="C180" t="s">
         <v>367</v>
       </c>
       <c r="D180" t="s">
         <v>368</v>
       </c>
       <c r="E180" s="1">
-        <v>1120000</v>
+        <v>1202000</v>
       </c>
       <c r="F180" s="2">
-        <v>95.21890999999999</v>
+        <v>96.05777999999999</v>
       </c>
       <c r="G180" s="3">
-        <v>1066451.79</v>
+        <v>1154614.52</v>
       </c>
       <c r="H180" s="4">
-        <v>0.001760629387</v>
+        <v>0.001920198914</v>
       </c>
       <c r="I180" s="5">
-        <v>0.001760860531</v>
+        <v>0.001920978995</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
         <v>9</v>
       </c>
       <c r="B181" t="s">
         <v>10</v>
       </c>
       <c r="C181" t="s">
         <v>369</v>
       </c>
       <c r="D181" t="s">
         <v>370</v>
       </c>
       <c r="E181" s="1">
-        <v>1246000</v>
+        <v>1064000</v>
       </c>
       <c r="F181" s="2">
-        <v>89.39636</v>
+        <v>98.94807</v>
       </c>
       <c r="G181" s="3">
-        <v>1113878.65</v>
+        <v>1052807.46</v>
       </c>
       <c r="H181" s="4">
-        <v>0.001838927453</v>
+        <v>0.001750887178</v>
       </c>
       <c r="I181" s="5">
-        <v>0.001839168876</v>
+        <v>0.001751598475</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
         <v>9</v>
       </c>
       <c r="B182" t="s">
         <v>10</v>
       </c>
       <c r="C182" t="s">
         <v>371</v>
       </c>
       <c r="D182" t="s">
         <v>372</v>
       </c>
       <c r="E182" s="1">
-        <v>1332000</v>
+        <v>1154000</v>
       </c>
       <c r="F182" s="2">
-        <v>81.57804400000001</v>
+        <v>94.060524</v>
       </c>
       <c r="G182" s="3">
-        <v>1086619.55</v>
+        <v>1085458.45</v>
       </c>
       <c r="H182" s="4">
-        <v>0.001793924789</v>
+        <v>0.001805187882</v>
       </c>
       <c r="I182" s="5">
-        <v>0.001794160304</v>
+        <v>0.001805921239</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
         <v>9</v>
       </c>
       <c r="B183" t="s">
         <v>10</v>
       </c>
       <c r="C183" t="s">
         <v>373</v>
       </c>
       <c r="D183" t="s">
         <v>374</v>
       </c>
       <c r="E183" s="1">
-        <v>1117025</v>
+        <v>1128000</v>
       </c>
       <c r="F183" s="2">
-        <v>1</v>
+        <v>95.91683399999999</v>
       </c>
       <c r="G183" s="3">
-        <v>1117025</v>
+        <v>1081941.89</v>
       </c>
       <c r="H183" s="4">
-        <v>0.00184412184</v>
+        <v>0.001799339615</v>
       </c>
       <c r="I183" s="5">
-        <v>0.001844363946</v>
+        <v>0.001800070596</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
         <v>9</v>
       </c>
       <c r="B184" t="s">
         <v>10</v>
       </c>
       <c r="C184" t="s">
         <v>375</v>
       </c>
       <c r="D184" t="s">
         <v>376</v>
       </c>
       <c r="E184" s="1">
-        <v>1141000</v>
+        <v>1572000</v>
       </c>
       <c r="F184" s="2">
-        <v>96.259069</v>
+        <v>69.640378</v>
       </c>
       <c r="G184" s="3">
-        <v>1098315.98</v>
+        <v>1094746.74</v>
       </c>
       <c r="H184" s="4">
-        <v>0.001813234692</v>
+        <v>0.00182063492</v>
       </c>
       <c r="I184" s="5">
-        <v>0.001813472742</v>
+        <v>0.001821374552</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
         <v>9</v>
       </c>
       <c r="B185" t="s">
         <v>10</v>
       </c>
       <c r="C185" t="s">
         <v>377</v>
       </c>
       <c r="D185" t="s">
         <v>378</v>
       </c>
       <c r="E185" s="1">
-        <v>1098000</v>
+        <v>1159000</v>
       </c>
       <c r="F185" s="2">
-        <v>98.53501</v>
+        <v>93.342634</v>
       </c>
       <c r="G185" s="3">
-        <v>1081914.41</v>
+        <v>1081841.13</v>
       </c>
       <c r="H185" s="4">
-        <v>0.001786156973</v>
+        <v>0.001799172045</v>
       </c>
       <c r="I185" s="5">
-        <v>0.001786391468</v>
+        <v>0.001799902958</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
         <v>9</v>
       </c>
       <c r="B186" t="s">
         <v>10</v>
       </c>
       <c r="C186" t="s">
         <v>379</v>
       </c>
       <c r="D186" t="s">
         <v>380</v>
       </c>
       <c r="E186" s="1">
-        <v>1107000</v>
+        <v>1120000</v>
       </c>
       <c r="F186" s="2">
-        <v>99.41425</v>
+        <v>94.204621</v>
       </c>
       <c r="G186" s="3">
-        <v>1100515.75</v>
+        <v>1055091.76</v>
       </c>
       <c r="H186" s="4">
-        <v>0.001816866342</v>
+        <v>0.001754686101</v>
       </c>
       <c r="I186" s="5">
-        <v>0.001817104869</v>
+        <v>0.001755398942</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
         <v>9</v>
       </c>
       <c r="B187" t="s">
         <v>10</v>
       </c>
       <c r="C187" t="s">
         <v>381</v>
       </c>
       <c r="D187" t="s">
         <v>382</v>
       </c>
       <c r="E187" s="1">
-        <v>1072000</v>
+        <v>1338000</v>
       </c>
       <c r="F187" s="2">
-        <v>96.181596</v>
+        <v>81.85216</v>
       </c>
       <c r="G187" s="3">
-        <v>1031066.71</v>
+        <v>1095181.9</v>
       </c>
       <c r="H187" s="4">
-        <v>0.001702211353</v>
+        <v>0.001821358617</v>
       </c>
       <c r="I187" s="5">
-        <v>0.001702434828</v>
+        <v>0.001822098543</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
         <v>9</v>
       </c>
       <c r="B188" t="s">
         <v>10</v>
       </c>
       <c r="C188" t="s">
         <v>383</v>
       </c>
       <c r="D188" t="s">
         <v>384</v>
       </c>
       <c r="E188" s="1">
-        <v>1013000</v>
+        <v>1226000</v>
       </c>
       <c r="F188" s="2">
-        <v>102.86066</v>
+        <v>89.554894</v>
       </c>
       <c r="G188" s="3">
-        <v>1041978.49</v>
+        <v>1097943</v>
       </c>
       <c r="H188" s="4">
-        <v>0.001720225852</v>
+        <v>0.001825950505</v>
       </c>
       <c r="I188" s="5">
-        <v>0.001720451692</v>
+        <v>0.001826692297</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
         <v>9</v>
       </c>
       <c r="B189" t="s">
         <v>10</v>
       </c>
       <c r="C189" t="s">
         <v>385</v>
       </c>
       <c r="D189" t="s">
         <v>386</v>
       </c>
       <c r="E189" s="1">
-        <v>1000000</v>
+        <v>1147000</v>
       </c>
       <c r="F189" s="2">
-        <v>100.09775</v>
+        <v>95.96158699999999</v>
       </c>
       <c r="G189" s="3">
-        <v>1000977.5</v>
+        <v>1100679.4</v>
       </c>
       <c r="H189" s="4">
-        <v>0.001652536398</v>
+        <v>0.00183050132</v>
       </c>
       <c r="I189" s="5">
-        <v>0.001652753351</v>
+        <v>0.00183124496</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
         <v>9</v>
       </c>
       <c r="B190" t="s">
         <v>10</v>
       </c>
       <c r="C190" t="s">
         <v>387</v>
       </c>
       <c r="D190" t="s">
         <v>388</v>
       </c>
       <c r="E190" s="1">
-        <v>1046255.0822</v>
+        <v>1098000</v>
       </c>
       <c r="F190" s="2">
-        <v>96.953604</v>
+        <v>97.32034</v>
       </c>
       <c r="G190" s="3">
-        <v>1014382.01</v>
+        <v>1068577.33</v>
       </c>
       <c r="H190" s="4">
-        <v>0.001674666205</v>
+        <v>0.001777113493</v>
       </c>
       <c r="I190" s="5">
-        <v>0.001674886063</v>
+        <v>0.001777835445</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
         <v>9</v>
       </c>
       <c r="B191" t="s">
         <v>10</v>
       </c>
       <c r="C191" t="s">
         <v>389</v>
       </c>
       <c r="D191" t="s">
         <v>390</v>
       </c>
       <c r="E191" s="1">
-        <v>1014000</v>
+        <v>1113000</v>
       </c>
       <c r="F191" s="2">
-        <v>99.984182</v>
+        <v>97.362043</v>
       </c>
       <c r="G191" s="3">
-        <v>1013839.61</v>
+        <v>1083639.54</v>
       </c>
       <c r="H191" s="4">
-        <v>0.001673770738</v>
+        <v>0.001802162919</v>
       </c>
       <c r="I191" s="5">
-        <v>0.001673990479</v>
+        <v>0.001802895047</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
         <v>9</v>
       </c>
       <c r="B192" t="s">
         <v>10</v>
       </c>
       <c r="C192" t="s">
         <v>391</v>
       </c>
       <c r="D192" t="s">
         <v>392</v>
       </c>
       <c r="E192" s="1">
-        <v>898000</v>
+        <v>1072000</v>
       </c>
       <c r="F192" s="2">
-        <v>116.386605</v>
+        <v>94.89535100000001</v>
       </c>
       <c r="G192" s="3">
-        <v>1045151.71</v>
+        <v>1017278.16</v>
       </c>
       <c r="H192" s="4">
-        <v>0.001725464605</v>
+        <v>0.001691799642</v>
       </c>
       <c r="I192" s="5">
-        <v>0.001725691132</v>
+        <v>0.001692486935</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
         <v>9</v>
       </c>
       <c r="B193" t="s">
         <v>10</v>
       </c>
       <c r="C193" t="s">
         <v>393</v>
       </c>
       <c r="D193" t="s">
         <v>394</v>
       </c>
       <c r="E193" s="1">
-        <v>1167000</v>
+        <v>1013000</v>
       </c>
       <c r="F193" s="2">
-        <v>89.878969</v>
+        <v>101.5684</v>
       </c>
       <c r="G193" s="3">
-        <v>1048887.57</v>
+        <v>1028887.89</v>
       </c>
       <c r="H193" s="4">
-        <v>0.001731632213</v>
+        <v>0.001711107375</v>
       </c>
       <c r="I193" s="5">
-        <v>0.00173185955</v>
+        <v>0.001711802512</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
         <v>9</v>
       </c>
       <c r="B194" t="s">
         <v>10</v>
       </c>
       <c r="C194" t="s">
         <v>395</v>
       </c>
       <c r="D194" t="s">
         <v>396</v>
       </c>
       <c r="E194" s="1">
-        <v>1066500</v>
+        <v>1000000</v>
       </c>
       <c r="F194" s="2">
-        <v>95.742188</v>
+        <v>100.08505</v>
       </c>
       <c r="G194" s="3">
-        <v>1021090.44</v>
+        <v>1000850.5</v>
       </c>
       <c r="H194" s="4">
-        <v>0.001685741297</v>
+        <v>0.001664479372</v>
       </c>
       <c r="I194" s="5">
-        <v>0.001685962609</v>
+        <v>0.001665155566</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
         <v>9</v>
       </c>
       <c r="B195" t="s">
         <v>10</v>
       </c>
       <c r="C195" t="s">
         <v>397</v>
       </c>
       <c r="D195" t="s">
         <v>398</v>
       </c>
       <c r="E195" s="1">
-        <v>37100</v>
+        <v>1095000</v>
       </c>
       <c r="F195" s="2">
-        <v>25.57</v>
+        <v>95.663875</v>
       </c>
       <c r="G195" s="3">
-        <v>948647</v>
+        <v>1047519.43</v>
       </c>
       <c r="H195" s="4">
-        <v>0.001566142791</v>
+        <v>0.001742092835</v>
       </c>
       <c r="I195" s="5">
-        <v>0.001566348402</v>
+        <v>0.00174280056</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
         <v>9</v>
       </c>
       <c r="B196" t="s">
         <v>10</v>
       </c>
       <c r="C196" t="s">
         <v>399</v>
       </c>
       <c r="D196" t="s">
         <v>400</v>
       </c>
       <c r="E196" s="1">
-        <v>1000000</v>
+        <v>1124000</v>
       </c>
       <c r="F196" s="2">
-        <v>96.371341</v>
+        <v>89.34200300000001</v>
       </c>
       <c r="G196" s="3">
-        <v>963713.41</v>
+        <v>1004204.11</v>
       </c>
       <c r="H196" s="4">
-        <v>0.001591016268</v>
+        <v>0.001670056649</v>
       </c>
       <c r="I196" s="5">
-        <v>0.001591225145</v>
+        <v>0.001670735109</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
         <v>9</v>
       </c>
       <c r="B197" t="s">
         <v>10</v>
       </c>
       <c r="C197" t="s">
         <v>401</v>
       </c>
       <c r="D197" t="s">
         <v>402</v>
       </c>
       <c r="E197" s="1">
-        <v>957000</v>
+        <v>901000</v>
       </c>
       <c r="F197" s="2">
-        <v>99.086828</v>
+        <v>114.178667</v>
       </c>
       <c r="G197" s="3">
-        <v>948260.9399999999</v>
+        <v>1028749.79</v>
       </c>
       <c r="H197" s="4">
-        <v>0.001565505443</v>
+        <v>0.001710877702</v>
       </c>
       <c r="I197" s="5">
-        <v>0.00156571097</v>
+        <v>0.001711572746</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
         <v>9</v>
       </c>
       <c r="B198" t="s">
         <v>10</v>
       </c>
       <c r="C198" t="s">
         <v>403</v>
       </c>
       <c r="D198" t="s">
         <v>404</v>
       </c>
       <c r="E198" s="1">
-        <v>1063000</v>
+        <v>1173000</v>
       </c>
       <c r="F198" s="2">
-        <v>93.938436</v>
+        <v>88.565979</v>
       </c>
       <c r="G198" s="3">
-        <v>998565.5699999999</v>
+        <v>1038878.93</v>
       </c>
       <c r="H198" s="4">
-        <v>0.001648554495</v>
+        <v>0.001727723126</v>
       </c>
       <c r="I198" s="5">
-        <v>0.001648770926</v>
+        <v>0.001728425013</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
         <v>9</v>
       </c>
       <c r="B199" t="s">
         <v>10</v>
       </c>
       <c r="C199" t="s">
         <v>405</v>
       </c>
       <c r="D199" t="s">
         <v>406</v>
       </c>
       <c r="E199" s="1">
-        <v>958651.12</v>
+        <v>37100</v>
       </c>
       <c r="F199" s="2">
-        <v>101.77773</v>
+        <v>25.55</v>
       </c>
       <c r="G199" s="3">
-        <v>975693.35</v>
+        <v>947905</v>
       </c>
       <c r="H199" s="4">
-        <v>0.00161079422</v>
+        <v>0.001576427567</v>
       </c>
       <c r="I199" s="5">
-        <v>0.001611005693</v>
+        <v>0.001577067991</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
         <v>9</v>
       </c>
       <c r="B200" t="s">
         <v>10</v>
       </c>
       <c r="C200" t="s">
         <v>407</v>
       </c>
       <c r="D200" t="s">
         <v>408</v>
       </c>
       <c r="E200" s="1">
-        <v>961088.1658</v>
+        <v>957000</v>
       </c>
       <c r="F200" s="2">
-        <v>99.92972</v>
+        <v>97.483216</v>
       </c>
       <c r="G200" s="3">
-        <v>960412.71</v>
+        <v>932914.38</v>
       </c>
       <c r="H200" s="4">
-        <v>0.001585567073</v>
+        <v>0.001551497188</v>
       </c>
       <c r="I200" s="5">
-        <v>0.001585775234</v>
+        <v>0.001552127483</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
         <v>9</v>
       </c>
       <c r="B201" t="s">
         <v>10</v>
       </c>
       <c r="C201" t="s">
         <v>409</v>
       </c>
       <c r="D201" t="s">
         <v>410</v>
       </c>
       <c r="E201" s="1">
-        <v>1021000</v>
+        <v>1063000</v>
       </c>
       <c r="F201" s="2">
-        <v>94.066293</v>
+        <v>92.50321099999999</v>
       </c>
       <c r="G201" s="3">
-        <v>960416.85</v>
+        <v>983309.13</v>
       </c>
       <c r="H201" s="4">
-        <v>0.001585573905</v>
+        <v>0.001635306939</v>
       </c>
       <c r="I201" s="5">
-        <v>0.001585782067</v>
+        <v>0.001635971282</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
         <v>9</v>
       </c>
       <c r="B202" t="s">
         <v>10</v>
       </c>
       <c r="C202" t="s">
         <v>411</v>
       </c>
       <c r="D202" t="s">
         <v>412</v>
       </c>
       <c r="E202" s="1">
-        <v>864000</v>
+        <v>1039697.4122</v>
       </c>
       <c r="F202" s="2">
-        <v>102.11452</v>
+        <v>94.751482</v>
       </c>
       <c r="G202" s="3">
-        <v>882269.45</v>
+        <v>985128.71</v>
       </c>
       <c r="H202" s="4">
-        <v>0.001456558597</v>
+        <v>0.001638333008</v>
       </c>
       <c r="I202" s="5">
-        <v>0.001456749821</v>
+        <v>0.00163899858</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
         <v>9</v>
       </c>
       <c r="B203" t="s">
         <v>10</v>
       </c>
       <c r="C203" t="s">
         <v>413</v>
       </c>
       <c r="D203" t="s">
         <v>414</v>
       </c>
       <c r="E203" s="1">
-        <v>884000</v>
+        <v>958651.12</v>
       </c>
       <c r="F203" s="2">
-        <v>99.45362</v>
+        <v>100.71897</v>
       </c>
       <c r="G203" s="3">
-        <v>879170</v>
+        <v>965543.53</v>
       </c>
       <c r="H203" s="4">
-        <v>0.001451441642</v>
+        <v>0.001605761595</v>
       </c>
       <c r="I203" s="5">
-        <v>0.001451632194</v>
+        <v>0.001606413935</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
         <v>9</v>
       </c>
       <c r="B204" t="s">
         <v>10</v>
       </c>
       <c r="C204" t="s">
         <v>415</v>
       </c>
       <c r="D204" t="s">
         <v>416</v>
       </c>
       <c r="E204" s="1">
-        <v>941000</v>
+        <v>1014000</v>
       </c>
       <c r="F204" s="2">
-        <v>98.54281</v>
+        <v>97.80954800000001</v>
       </c>
       <c r="G204" s="3">
-        <v>927287.84</v>
+        <v>991788.8199999999</v>
       </c>
       <c r="H204" s="4">
-        <v>0.001530880474</v>
+        <v>0.001649409204</v>
       </c>
       <c r="I204" s="5">
-        <v>0.001531081456</v>
+        <v>0.001650079276</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
         <v>9</v>
       </c>
       <c r="B205" t="s">
         <v>10</v>
       </c>
       <c r="C205" t="s">
         <v>417</v>
       </c>
       <c r="D205" t="s">
         <v>418</v>
       </c>
       <c r="E205" s="1">
-        <v>916000</v>
+        <v>951000</v>
       </c>
       <c r="F205" s="2">
-        <v>101.60321</v>
+        <v>92.65895500000001</v>
       </c>
       <c r="G205" s="3">
-        <v>930685.4</v>
+        <v>881186.66</v>
       </c>
       <c r="H205" s="4">
-        <v>0.001536489586</v>
+        <v>0.001465470639</v>
       </c>
       <c r="I205" s="5">
-        <v>0.001536691303</v>
+        <v>0.001466065986</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
         <v>9</v>
       </c>
       <c r="B206" t="s">
         <v>10</v>
       </c>
       <c r="C206" t="s">
         <v>419</v>
       </c>
       <c r="D206" t="s">
         <v>420</v>
       </c>
       <c r="E206" s="1">
-        <v>900000</v>
+        <v>933000</v>
       </c>
       <c r="F206" s="2">
-        <v>100.05365</v>
+        <v>97.318275</v>
       </c>
       <c r="G206" s="3">
-        <v>900482.85</v>
+        <v>907979.51</v>
       </c>
       <c r="H206" s="4">
-        <v>0.001486627507</v>
+        <v>0.001510028878</v>
       </c>
       <c r="I206" s="5">
-        <v>0.001486822678</v>
+        <v>0.001510642327</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" t="s">
         <v>9</v>
       </c>
       <c r="B207" t="s">
         <v>10</v>
       </c>
       <c r="C207" t="s">
         <v>421</v>
       </c>
       <c r="D207" t="s">
         <v>422</v>
       </c>
       <c r="E207" s="1">
-        <v>878000</v>
+        <v>941000</v>
       </c>
       <c r="F207" s="2">
-        <v>101.9013</v>
+        <v>97.79267</v>
       </c>
       <c r="G207" s="3">
-        <v>894693.41</v>
+        <v>920229.02</v>
       </c>
       <c r="H207" s="4">
-        <v>0.001477069596</v>
+        <v>0.001530400623</v>
       </c>
       <c r="I207" s="5">
-        <v>0.001477263513</v>
+        <v>0.001531022348</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" t="s">
         <v>9</v>
       </c>
       <c r="B208" t="s">
         <v>10</v>
       </c>
       <c r="C208" t="s">
         <v>423</v>
       </c>
       <c r="D208" t="s">
         <v>424</v>
       </c>
       <c r="E208" s="1">
-        <v>890000</v>
+        <v>916000</v>
       </c>
       <c r="F208" s="2">
-        <v>96.333962</v>
+        <v>100.15991</v>
       </c>
       <c r="G208" s="3">
-        <v>857372.26</v>
+        <v>917464.78</v>
       </c>
       <c r="H208" s="4">
-        <v>0.001415455261</v>
+        <v>0.001525803497</v>
       </c>
       <c r="I208" s="5">
-        <v>0.001415641089</v>
+        <v>0.001526423355</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" t="s">
         <v>9</v>
       </c>
       <c r="B209" t="s">
         <v>10</v>
       </c>
       <c r="C209" t="s">
         <v>425</v>
       </c>
       <c r="D209" t="s">
         <v>426</v>
       </c>
       <c r="E209" s="1">
-        <v>827000</v>
+        <v>908000</v>
       </c>
       <c r="F209" s="2">
-        <v>102.160143</v>
+        <v>98.14675800000001</v>
       </c>
       <c r="G209" s="3">
-        <v>844864.38</v>
+        <v>891172.5600000001</v>
       </c>
       <c r="H209" s="4">
-        <v>0.001394805721</v>
+        <v>0.00148207784</v>
       </c>
       <c r="I209" s="5">
-        <v>0.001394988838</v>
+        <v>0.001482679934</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" t="s">
         <v>9</v>
       </c>
       <c r="B210" t="s">
         <v>10</v>
       </c>
       <c r="C210" t="s">
         <v>427</v>
       </c>
       <c r="D210" t="s">
         <v>428</v>
       </c>
       <c r="E210" s="1">
-        <v>921000</v>
+        <v>1025000</v>
       </c>
       <c r="F210" s="2">
-        <v>94.055153</v>
+        <v>86.50400999999999</v>
       </c>
       <c r="G210" s="3">
-        <v>866247.96</v>
+        <v>886666.1</v>
       </c>
       <c r="H210" s="4">
-        <v>0.001430108351</v>
+        <v>0.001474583304</v>
       </c>
       <c r="I210" s="5">
-        <v>0.001430296102</v>
+        <v>0.001475182353</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
         <v>9</v>
       </c>
       <c r="B211" t="s">
         <v>10</v>
       </c>
       <c r="C211" t="s">
         <v>429</v>
       </c>
       <c r="D211" t="s">
         <v>430</v>
       </c>
       <c r="E211" s="1">
-        <v>848000</v>
+        <v>900000</v>
       </c>
       <c r="F211" s="2">
-        <v>101.4319</v>
+        <v>98.35397</v>
       </c>
       <c r="G211" s="3">
-        <v>860142.51</v>
+        <v>885185.73</v>
       </c>
       <c r="H211" s="4">
-        <v>0.00142002873</v>
+        <v>0.001472121349</v>
       </c>
       <c r="I211" s="5">
-        <v>0.001420215158</v>
+        <v>0.001472719397</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
         <v>9</v>
       </c>
       <c r="B212" t="s">
         <v>10</v>
       </c>
       <c r="C212" t="s">
         <v>431</v>
       </c>
       <c r="D212" t="s">
         <v>432</v>
       </c>
       <c r="E212" s="1">
-        <v>842000</v>
+        <v>902000</v>
       </c>
       <c r="F212" s="2">
-        <v>99.79006699999999</v>
+        <v>99.246227</v>
       </c>
       <c r="G212" s="3">
-        <v>840232.36</v>
+        <v>895200.97</v>
       </c>
       <c r="H212" s="4">
-        <v>0.001387158617</v>
+        <v>0.001488777339</v>
       </c>
       <c r="I212" s="5">
-        <v>0.001387340729</v>
+        <v>0.001489382154</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" t="s">
         <v>9</v>
       </c>
       <c r="B213" t="s">
         <v>10</v>
       </c>
       <c r="C213" t="s">
         <v>433</v>
       </c>
       <c r="D213" t="s">
         <v>434</v>
       </c>
       <c r="E213" s="1">
-        <v>847000</v>
+        <v>884000</v>
       </c>
       <c r="F213" s="2">
-        <v>97.9449</v>
+        <v>99.37321900000001</v>
       </c>
       <c r="G213" s="3">
-        <v>829593.3</v>
+        <v>878459.26</v>
       </c>
       <c r="H213" s="4">
-        <v>0.00136959435</v>
+        <v>0.001460934785</v>
       </c>
       <c r="I213" s="5">
-        <v>0.001369774157</v>
+        <v>0.00146152829</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" t="s">
         <v>9</v>
       </c>
       <c r="B214" t="s">
         <v>10</v>
       </c>
       <c r="C214" t="s">
         <v>435</v>
       </c>
       <c r="D214" t="s">
         <v>436</v>
       </c>
       <c r="E214" s="1">
-        <v>843000</v>
+        <v>960000</v>
       </c>
       <c r="F214" s="2">
-        <v>100.035387</v>
+        <v>91.165038</v>
       </c>
       <c r="G214" s="3">
-        <v>843298.3100000001</v>
+        <v>875184.36</v>
       </c>
       <c r="H214" s="4">
-        <v>0.00139222026</v>
+        <v>0.001455488429</v>
       </c>
       <c r="I214" s="5">
-        <v>0.001392403037</v>
+        <v>0.001456079721</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" t="s">
         <v>9</v>
       </c>
       <c r="B215" t="s">
         <v>10</v>
       </c>
       <c r="C215" t="s">
         <v>437</v>
       </c>
       <c r="D215" t="s">
         <v>438</v>
       </c>
       <c r="E215" s="1">
-        <v>889000</v>
+        <v>940776.7358</v>
       </c>
       <c r="F215" s="2">
-        <v>97.035132</v>
+        <v>98.46934</v>
       </c>
       <c r="G215" s="3">
-        <v>862642.3199999999</v>
+        <v>926376.64</v>
       </c>
       <c r="H215" s="4">
-        <v>0.001424155725</v>
+        <v>0.001540624511</v>
       </c>
       <c r="I215" s="5">
-        <v>0.001424342695</v>
+        <v>0.001541250389</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" t="s">
         <v>9</v>
       </c>
       <c r="B216" t="s">
         <v>10</v>
       </c>
       <c r="C216" t="s">
         <v>439</v>
       </c>
       <c r="D216" t="s">
         <v>440</v>
       </c>
       <c r="E216" s="1">
-        <v>863000</v>
+        <v>890000</v>
       </c>
       <c r="F216" s="2">
-        <v>100.81201</v>
+        <v>95.773967</v>
       </c>
       <c r="G216" s="3">
-        <v>870007.65</v>
+        <v>852388.3100000001</v>
       </c>
       <c r="H216" s="4">
-        <v>0.001436315303</v>
+        <v>0.001417577103</v>
       </c>
       <c r="I216" s="5">
-        <v>0.00143650387</v>
+        <v>0.001418152994</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" t="s">
         <v>9</v>
       </c>
       <c r="B217" t="s">
         <v>10</v>
       </c>
       <c r="C217" t="s">
         <v>441</v>
       </c>
       <c r="D217" t="s">
         <v>442</v>
       </c>
       <c r="E217" s="1">
-        <v>873000</v>
+        <v>827000</v>
       </c>
       <c r="F217" s="2">
-        <v>95.81807999999999</v>
+        <v>103.107622</v>
       </c>
       <c r="G217" s="3">
-        <v>836491.84</v>
+        <v>852700.03</v>
       </c>
       <c r="H217" s="4">
-        <v>0.001380983298</v>
+        <v>0.001418095527</v>
       </c>
       <c r="I217" s="5">
-        <v>0.0013811646</v>
+        <v>0.001418671627</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" t="s">
         <v>9</v>
       </c>
       <c r="B218" t="s">
         <v>10</v>
       </c>
       <c r="C218" t="s">
         <v>443</v>
       </c>
       <c r="D218" t="s">
         <v>444</v>
       </c>
       <c r="E218" s="1">
-        <v>840000</v>
+        <v>867000</v>
       </c>
       <c r="F218" s="2">
-        <v>98.42977399999999</v>
+        <v>96.437969</v>
       </c>
       <c r="G218" s="3">
-        <v>826810.1</v>
+        <v>836117.1899999999</v>
       </c>
       <c r="H218" s="4">
-        <v>0.0013649995</v>
+        <v>0.001390517182</v>
       </c>
       <c r="I218" s="5">
-        <v>0.001365178703</v>
+        <v>0.00139108208</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" t="s">
         <v>9</v>
       </c>
       <c r="B219" t="s">
         <v>10</v>
       </c>
       <c r="C219" t="s">
         <v>445</v>
       </c>
       <c r="D219" t="s">
         <v>446</v>
       </c>
       <c r="E219" s="1">
-        <v>856000</v>
+        <v>842000</v>
       </c>
       <c r="F219" s="2">
-        <v>99.66065</v>
+        <v>98.662753</v>
       </c>
       <c r="G219" s="3">
-        <v>853095.16</v>
+        <v>830740.38</v>
       </c>
       <c r="H219" s="4">
-        <v>0.001408394104</v>
+        <v>0.001381575197</v>
       </c>
       <c r="I219" s="5">
-        <v>0.001408579005</v>
+        <v>0.001382136461</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" t="s">
         <v>9</v>
       </c>
       <c r="B220" t="s">
         <v>10</v>
       </c>
       <c r="C220" t="s">
         <v>447</v>
       </c>
       <c r="D220" t="s">
         <v>448</v>
       </c>
       <c r="E220" s="1">
-        <v>855000</v>
+        <v>864000</v>
       </c>
       <c r="F220" s="2">
-        <v>95.80905799999999</v>
+        <v>100.62938</v>
       </c>
       <c r="G220" s="3">
-        <v>819167.45</v>
+        <v>869437.84</v>
       </c>
       <c r="H220" s="4">
-        <v>0.001352382067</v>
+        <v>0.00144593159</v>
       </c>
       <c r="I220" s="5">
-        <v>0.001352559614</v>
+        <v>0.001446519</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" t="s">
         <v>9</v>
       </c>
       <c r="B221" t="s">
         <v>10</v>
       </c>
       <c r="C221" t="s">
         <v>449</v>
       </c>
       <c r="D221" t="s">
         <v>450</v>
       </c>
       <c r="E221" s="1">
-        <v>860000</v>
+        <v>894000</v>
       </c>
       <c r="F221" s="2">
-        <v>97.605</v>
+        <v>95.70180499999999</v>
       </c>
       <c r="G221" s="3">
-        <v>839403</v>
+        <v>855574.14</v>
       </c>
       <c r="H221" s="4">
-        <v>0.001385789401</v>
+        <v>0.001422875346</v>
       </c>
       <c r="I221" s="5">
-        <v>0.001385971334</v>
+        <v>0.001423453389</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" t="s">
         <v>9</v>
       </c>
       <c r="B222" t="s">
         <v>10</v>
       </c>
       <c r="C222" t="s">
         <v>451</v>
       </c>
       <c r="D222" t="s">
         <v>452</v>
       </c>
       <c r="E222" s="1">
-        <v>960000</v>
+        <v>843000</v>
       </c>
       <c r="F222" s="2">
-        <v>90.53325</v>
+        <v>98.481762</v>
       </c>
       <c r="G222" s="3">
-        <v>869119.2</v>
+        <v>830201.25</v>
       </c>
       <c r="H222" s="4">
-        <v>0.001434848547</v>
+        <v>0.001380678594</v>
       </c>
       <c r="I222" s="5">
-        <v>0.001435036921</v>
+        <v>0.001381239494</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" t="s">
         <v>9</v>
       </c>
       <c r="B223" t="s">
         <v>10</v>
       </c>
       <c r="C223" t="s">
         <v>453</v>
       </c>
       <c r="D223" t="s">
         <v>454</v>
       </c>
       <c r="E223" s="1">
-        <v>866000</v>
+        <v>889000</v>
       </c>
       <c r="F223" s="2">
-        <v>96.209794</v>
+        <v>95.106353</v>
       </c>
       <c r="G223" s="3">
-        <v>833176.8199999999</v>
+        <v>845495.48</v>
       </c>
       <c r="H223" s="4">
-        <v>0.001375510453</v>
+        <v>0.001406113883</v>
       </c>
       <c r="I223" s="5">
-        <v>0.001375691036</v>
+        <v>0.001406685116</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" t="s">
         <v>9</v>
       </c>
       <c r="B224" t="s">
         <v>10</v>
       </c>
       <c r="C224" t="s">
         <v>455</v>
       </c>
       <c r="D224" t="s">
         <v>456</v>
       </c>
       <c r="E224" s="1">
-        <v>1051000</v>
+        <v>863000</v>
       </c>
       <c r="F224" s="2">
-        <v>82.799404</v>
+        <v>99.663662</v>
       </c>
       <c r="G224" s="3">
-        <v>870221.74</v>
+        <v>860097.4</v>
       </c>
       <c r="H224" s="4">
-        <v>0.001436668749</v>
+        <v>0.001430397832</v>
       </c>
       <c r="I224" s="5">
-        <v>0.001436857362</v>
+        <v>0.00143097893</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" t="s">
         <v>9</v>
       </c>
       <c r="B225" t="s">
         <v>10</v>
       </c>
       <c r="C225" t="s">
         <v>457</v>
       </c>
       <c r="D225" t="s">
         <v>458</v>
       </c>
       <c r="E225" s="1">
-        <v>931000</v>
+        <v>879000</v>
       </c>
       <c r="F225" s="2">
-        <v>93.05886599999999</v>
+        <v>94.420142</v>
       </c>
       <c r="G225" s="3">
-        <v>866378.04</v>
+        <v>829953.05</v>
       </c>
       <c r="H225" s="4">
-        <v>0.001430323108</v>
+        <v>0.001380265812</v>
       </c>
       <c r="I225" s="5">
-        <v>0.001430510888</v>
+        <v>0.001380826545</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
         <v>9</v>
       </c>
       <c r="B226" t="s">
         <v>10</v>
       </c>
       <c r="C226" t="s">
         <v>459</v>
       </c>
       <c r="D226" t="s">
         <v>460</v>
       </c>
       <c r="E226" s="1">
-        <v>859000</v>
+        <v>846000</v>
       </c>
       <c r="F226" s="2">
-        <v>97.59306100000001</v>
+        <v>97.33327</v>
       </c>
       <c r="G226" s="3">
-        <v>838324.39</v>
+        <v>823439.46</v>
       </c>
       <c r="H226" s="4">
-        <v>0.001384008705</v>
+        <v>0.001369433299</v>
       </c>
       <c r="I226" s="5">
-        <v>0.001384190405</v>
+        <v>0.001369989631</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" t="s">
         <v>9</v>
       </c>
       <c r="B227" t="s">
         <v>10</v>
       </c>
       <c r="C227" t="s">
         <v>461</v>
       </c>
       <c r="D227" t="s">
         <v>462</v>
       </c>
       <c r="E227" s="1">
-        <v>875000</v>
+        <v>856000</v>
       </c>
       <c r="F227" s="2">
-        <v>90.418762</v>
+        <v>99.997079</v>
       </c>
       <c r="G227" s="3">
-        <v>791164.17</v>
+        <v>855975</v>
       </c>
       <c r="H227" s="4">
-        <v>0.001306150821</v>
+        <v>0.001423542002</v>
       </c>
       <c r="I227" s="5">
-        <v>0.001306322299</v>
+        <v>0.001424120315</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" t="s">
         <v>9</v>
       </c>
       <c r="B228" t="s">
         <v>10</v>
       </c>
       <c r="C228" t="s">
         <v>463</v>
       </c>
       <c r="D228" t="s">
         <v>464</v>
       </c>
       <c r="E228" s="1">
-        <v>775000</v>
+        <v>866000</v>
       </c>
       <c r="F228" s="2">
-        <v>98.37270100000001</v>
+        <v>95.174491</v>
       </c>
       <c r="G228" s="3">
-        <v>762388.4300000001</v>
+        <v>824211.09</v>
       </c>
       <c r="H228" s="4">
-        <v>0.001258644309</v>
+        <v>0.001370716566</v>
       </c>
       <c r="I228" s="5">
-        <v>0.00125880955</v>
+        <v>0.001371273419</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" t="s">
         <v>9</v>
       </c>
       <c r="B229" t="s">
         <v>10</v>
       </c>
       <c r="C229" t="s">
         <v>465</v>
       </c>
       <c r="D229" t="s">
         <v>466</v>
       </c>
       <c r="E229" s="1">
-        <v>785000</v>
+        <v>1057000</v>
       </c>
       <c r="F229" s="2">
-        <v>96.652462</v>
+        <v>81.256681</v>
       </c>
       <c r="G229" s="3">
-        <v>758721.83</v>
+        <v>858883.12</v>
       </c>
       <c r="H229" s="4">
-        <v>0.001252591026</v>
+        <v>0.001428378397</v>
       </c>
       <c r="I229" s="5">
-        <v>0.001252755473</v>
+        <v>0.001428958675</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
         <v>9</v>
       </c>
       <c r="B230" t="s">
         <v>10</v>
       </c>
       <c r="C230" t="s">
         <v>467</v>
       </c>
       <c r="D230" t="s">
         <v>468</v>
       </c>
       <c r="E230" s="1">
-        <v>886000</v>
+        <v>931000</v>
       </c>
       <c r="F230" s="2">
-        <v>91.559707</v>
+        <v>93.07669199999999</v>
       </c>
       <c r="G230" s="3">
-        <v>811219</v>
+        <v>866544</v>
       </c>
       <c r="H230" s="4">
-        <v>0.001339259804</v>
+        <v>0.001441118945</v>
       </c>
       <c r="I230" s="5">
-        <v>0.001339435629</v>
+        <v>0.001441704399</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
         <v>9</v>
       </c>
       <c r="B231" t="s">
         <v>10</v>
       </c>
       <c r="C231" t="s">
         <v>469</v>
       </c>
       <c r="D231" t="s">
         <v>470</v>
       </c>
       <c r="E231" s="1">
-        <v>768000</v>
+        <v>859000</v>
       </c>
       <c r="F231" s="2">
-        <v>99.057665</v>
+        <v>95.863281</v>
       </c>
       <c r="G231" s="3">
-        <v>760762.87</v>
+        <v>823465.58</v>
       </c>
       <c r="H231" s="4">
-        <v>0.001255960626</v>
+        <v>0.001369476738</v>
       </c>
       <c r="I231" s="5">
-        <v>0.001256125515</v>
+        <v>0.001370033087</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
         <v>9</v>
       </c>
       <c r="B232" t="s">
         <v>10</v>
       </c>
       <c r="C232" t="s">
         <v>471</v>
       </c>
       <c r="D232" t="s">
         <v>472</v>
       </c>
       <c r="E232" s="1">
-        <v>846000</v>
+        <v>875000</v>
       </c>
       <c r="F232" s="2">
-        <v>93.360063</v>
+        <v>90.929591</v>
       </c>
       <c r="G232" s="3">
-        <v>789826.13</v>
+        <v>795633.92</v>
       </c>
       <c r="H232" s="4">
-        <v>0.001303941829</v>
+        <v>0.001323190876</v>
       </c>
       <c r="I232" s="5">
-        <v>0.001304113017</v>
+        <v>0.001323728421</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" t="s">
         <v>9</v>
       </c>
       <c r="B233" t="s">
         <v>10</v>
       </c>
       <c r="C233" t="s">
         <v>473</v>
       </c>
       <c r="D233" t="s">
         <v>474</v>
       </c>
       <c r="E233" s="1">
-        <v>823000</v>
+        <v>791000</v>
       </c>
       <c r="F233" s="2">
-        <v>98.144503</v>
+        <v>95.05583900000001</v>
       </c>
       <c r="G233" s="3">
-        <v>807729.26</v>
+        <v>751891.6899999999</v>
       </c>
       <c r="H233" s="4">
-        <v>0.001333498506</v>
+        <v>0.001250444699</v>
       </c>
       <c r="I233" s="5">
-        <v>0.001333673574</v>
+        <v>0.001250952692</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
         <v>9</v>
       </c>
       <c r="B234" t="s">
         <v>10</v>
       </c>
       <c r="C234" t="s">
         <v>475</v>
       </c>
       <c r="D234" t="s">
         <v>476</v>
       </c>
       <c r="E234" s="1">
-        <v>822000</v>
+        <v>823000</v>
       </c>
       <c r="F234" s="2">
-        <v>94.970466</v>
+        <v>96.667044</v>
       </c>
       <c r="G234" s="3">
-        <v>780657.23</v>
+        <v>795569.77</v>
       </c>
       <c r="H234" s="4">
-        <v>0.001288804681</v>
+        <v>0.001323084191</v>
       </c>
       <c r="I234" s="5">
-        <v>0.001288973881</v>
+        <v>0.001323621694</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" t="s">
         <v>9</v>
       </c>
       <c r="B235" t="s">
         <v>10</v>
       </c>
       <c r="C235" t="s">
         <v>477</v>
       </c>
       <c r="D235" t="s">
         <v>478</v>
       </c>
       <c r="E235" s="1">
-        <v>731000</v>
+        <v>828000</v>
       </c>
       <c r="F235" s="2">
-        <v>104.15899</v>
+        <v>94.21580899999999</v>
       </c>
       <c r="G235" s="3">
-        <v>761402.22</v>
+        <v>780106.9</v>
       </c>
       <c r="H235" s="4">
-        <v>0.001257016143</v>
+        <v>0.001297368429</v>
       </c>
       <c r="I235" s="5">
-        <v>0.00125718117</v>
+        <v>0.001297895484</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" t="s">
         <v>9</v>
       </c>
       <c r="B236" t="s">
         <v>10</v>
       </c>
       <c r="C236" t="s">
         <v>479</v>
       </c>
       <c r="D236" t="s">
         <v>480</v>
       </c>
       <c r="E236" s="1">
-        <v>822000</v>
+        <v>737000</v>
       </c>
       <c r="F236" s="2">
-        <v>95.484027</v>
+        <v>102.33264</v>
       </c>
       <c r="G236" s="3">
-        <v>784878.7</v>
+        <v>754191.5600000001</v>
       </c>
       <c r="H236" s="4">
-        <v>0.001295774004</v>
+        <v>0.001254269532</v>
       </c>
       <c r="I236" s="5">
-        <v>0.001295944119</v>
+        <v>0.001254779079</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" t="s">
         <v>9</v>
       </c>
       <c r="B237" t="s">
         <v>10</v>
       </c>
       <c r="C237" t="s">
         <v>481</v>
       </c>
       <c r="D237" t="s">
         <v>482</v>
       </c>
       <c r="E237" s="1">
-        <v>802000</v>
+        <v>847000</v>
       </c>
       <c r="F237" s="2">
-        <v>95.10984999999999</v>
+        <v>95.55273</v>
       </c>
       <c r="G237" s="3">
-        <v>762781</v>
+        <v>809331.62</v>
       </c>
       <c r="H237" s="4">
-        <v>0.001259292403</v>
+        <v>0.001345971043</v>
       </c>
       <c r="I237" s="5">
-        <v>0.001259457729</v>
+        <v>0.001346517844</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" t="s">
         <v>9</v>
       </c>
       <c r="B238" t="s">
         <v>10</v>
       </c>
       <c r="C238" t="s">
         <v>483</v>
       </c>
       <c r="D238" t="s">
         <v>484</v>
       </c>
       <c r="E238" s="1">
-        <v>790000</v>
+        <v>828000</v>
       </c>
       <c r="F238" s="2">
-        <v>97.758128</v>
+        <v>93.926728</v>
       </c>
       <c r="G238" s="3">
-        <v>772289.21</v>
+        <v>777713.3100000001</v>
       </c>
       <c r="H238" s="4">
-        <v>0.001274989728</v>
+        <v>0.001293387732</v>
       </c>
       <c r="I238" s="5">
-        <v>0.001275157115</v>
+        <v>0.00129391317</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
         <v>9</v>
       </c>
       <c r="B239" t="s">
         <v>10</v>
       </c>
       <c r="C239" t="s">
         <v>485</v>
       </c>
       <c r="D239" t="s">
         <v>486</v>
       </c>
       <c r="E239" s="1">
-        <v>805000</v>
+        <v>802000</v>
       </c>
       <c r="F239" s="2">
-        <v>98.82682200000001</v>
+        <v>94.870409</v>
       </c>
       <c r="G239" s="3">
-        <v>795555.92</v>
+        <v>760860.6800000001</v>
       </c>
       <c r="H239" s="4">
-        <v>0.00131340126</v>
+        <v>0.001265360718</v>
       </c>
       <c r="I239" s="5">
-        <v>0.001313573689</v>
+        <v>0.00126587477</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
         <v>9</v>
       </c>
       <c r="B240" t="s">
         <v>10</v>
       </c>
       <c r="C240" t="s">
         <v>487</v>
       </c>
       <c r="D240" t="s">
         <v>488</v>
       </c>
       <c r="E240" s="1">
-        <v>829000</v>
+        <v>796000</v>
       </c>
       <c r="F240" s="2">
-        <v>98.284853</v>
+        <v>95.11108</v>
       </c>
       <c r="G240" s="3">
-        <v>814781.4300000001</v>
+        <v>757084.2</v>
       </c>
       <c r="H240" s="4">
-        <v>0.001345141096</v>
+        <v>0.001259080181</v>
       </c>
       <c r="I240" s="5">
-        <v>0.001345317693</v>
+        <v>0.001259591682</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" t="s">
         <v>9</v>
       </c>
       <c r="B241" t="s">
         <v>10</v>
       </c>
       <c r="C241" t="s">
         <v>489</v>
       </c>
       <c r="D241" t="s">
         <v>490</v>
       </c>
       <c r="E241" s="1">
-        <v>810000</v>
+        <v>861000</v>
       </c>
       <c r="F241" s="2">
-        <v>100.36128</v>
+        <v>93.73503599999999</v>
       </c>
       <c r="G241" s="3">
-        <v>812926.37</v>
+        <v>807058.66</v>
       </c>
       <c r="H241" s="4">
-        <v>0.00134207853</v>
+        <v>0.001342190958</v>
       </c>
       <c r="I241" s="5">
-        <v>0.001342254724</v>
+        <v>0.001342736223</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
         <v>9</v>
       </c>
       <c r="B242" t="s">
         <v>10</v>
       </c>
       <c r="C242" t="s">
         <v>491</v>
       </c>
       <c r="D242" t="s">
         <v>492</v>
       </c>
       <c r="E242" s="1">
-        <v>938000</v>
+        <v>829000</v>
       </c>
       <c r="F242" s="2">
-        <v>85.04227</v>
+        <v>96.26720400000001</v>
       </c>
       <c r="G242" s="3">
-        <v>797696.49</v>
+        <v>798055.12</v>
       </c>
       <c r="H242" s="4">
-        <v>0.001316935184</v>
+        <v>0.001327217488</v>
       </c>
       <c r="I242" s="5">
-        <v>0.001317108078</v>
+        <v>0.00132775667</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
         <v>9</v>
       </c>
       <c r="B243" t="s">
         <v>10</v>
       </c>
       <c r="C243" t="s">
         <v>493</v>
       </c>
       <c r="D243" t="s">
         <v>494</v>
       </c>
       <c r="E243" s="1">
-        <v>873000</v>
+        <v>810000</v>
       </c>
       <c r="F243" s="2">
-        <v>89.939279</v>
+        <v>99.794698</v>
       </c>
       <c r="G243" s="3">
-        <v>785169.91</v>
+        <v>808337.05</v>
       </c>
       <c r="H243" s="4">
-        <v>0.001296254758</v>
+        <v>0.00134431701</v>
       </c>
       <c r="I243" s="5">
-        <v>0.001296424937</v>
+        <v>0.001344863138</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
         <v>9</v>
       </c>
       <c r="B244" t="s">
         <v>10</v>
       </c>
       <c r="C244" t="s">
         <v>495</v>
       </c>
       <c r="D244" t="s">
         <v>496</v>
       </c>
       <c r="E244" s="1">
-        <v>853000</v>
+        <v>873000</v>
       </c>
       <c r="F244" s="2">
-        <v>93.542993</v>
+        <v>88.717324</v>
       </c>
       <c r="G244" s="3">
-        <v>797921.73</v>
+        <v>774502.24</v>
       </c>
       <c r="H244" s="4">
-        <v>0.001317307034</v>
+        <v>0.001288047515</v>
       </c>
       <c r="I244" s="5">
-        <v>0.001317479977</v>
+        <v>0.001288570784</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" t="s">
         <v>9</v>
       </c>
       <c r="B245" t="s">
         <v>10</v>
       </c>
       <c r="C245" t="s">
         <v>497</v>
       </c>
       <c r="D245" t="s">
         <v>498</v>
       </c>
       <c r="E245" s="1">
-        <v>803259.75</v>
+        <v>853000</v>
       </c>
       <c r="F245" s="2">
-        <v>1</v>
+        <v>93.083062</v>
       </c>
       <c r="G245" s="3">
-        <v>803259.75</v>
+        <v>793998.52</v>
       </c>
       <c r="H245" s="4">
-        <v>0.001326119692</v>
+        <v>0.001320471095</v>
       </c>
       <c r="I245" s="5">
-        <v>0.001326293791</v>
+        <v>0.001321007536</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" t="s">
         <v>9</v>
       </c>
       <c r="B246" t="s">
         <v>10</v>
       </c>
       <c r="C246" t="s">
         <v>499</v>
       </c>
       <c r="D246" t="s">
         <v>500</v>
       </c>
       <c r="E246" s="1">
-        <v>1104000</v>
+        <v>1110000</v>
       </c>
       <c r="F246" s="2">
-        <v>73.832104</v>
+        <v>72.21974299999999</v>
       </c>
       <c r="G246" s="3">
-        <v>815106.4300000001</v>
+        <v>801639.15</v>
       </c>
       <c r="H246" s="4">
-        <v>0.00134567764</v>
+        <v>0.001333177956</v>
       </c>
       <c r="I246" s="5">
-        <v>0.001345854308</v>
+        <v>0.00133371956</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
         <v>9</v>
       </c>
       <c r="B247" t="s">
         <v>10</v>
       </c>
       <c r="C247" t="s">
         <v>501</v>
       </c>
       <c r="D247" t="s">
         <v>502</v>
       </c>
       <c r="E247" s="1">
-        <v>682000</v>
+        <v>685000</v>
       </c>
       <c r="F247" s="2">
-        <v>119.072128</v>
+        <v>116.519828</v>
       </c>
       <c r="G247" s="3">
-        <v>812071.91</v>
+        <v>798160.8199999999</v>
       </c>
       <c r="H247" s="4">
-        <v>0.001340667891</v>
+        <v>0.001327393275</v>
       </c>
       <c r="I247" s="5">
-        <v>0.0013408439</v>
+        <v>0.001327932528</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
         <v>9</v>
       </c>
       <c r="B248" t="s">
         <v>10</v>
       </c>
       <c r="C248" t="s">
         <v>503</v>
       </c>
       <c r="D248" t="s">
         <v>504</v>
       </c>
       <c r="E248" s="1">
-        <v>676000</v>
+        <v>781000</v>
       </c>
       <c r="F248" s="2">
-        <v>104.487641</v>
+        <v>96.08502</v>
       </c>
       <c r="G248" s="3">
-        <v>706336.45</v>
+        <v>750424.01</v>
       </c>
       <c r="H248" s="4">
-        <v>0.001166106828</v>
+        <v>0.001248003851</v>
       </c>
       <c r="I248" s="5">
-        <v>0.00116625992</v>
+        <v>0.001248510852</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" t="s">
         <v>9</v>
       </c>
       <c r="B249" t="s">
         <v>10</v>
       </c>
       <c r="C249" t="s">
         <v>505</v>
       </c>
       <c r="D249" t="s">
         <v>506</v>
       </c>
       <c r="E249" s="1">
-        <v>799000</v>
+        <v>768000</v>
       </c>
       <c r="F249" s="2">
-        <v>93.11190499999999</v>
+        <v>97.44063199999999</v>
       </c>
       <c r="G249" s="3">
-        <v>743964.12</v>
+        <v>748344.05</v>
       </c>
       <c r="H249" s="4">
-        <v>0.001228227196</v>
+        <v>0.001244544755</v>
       </c>
       <c r="I249" s="5">
-        <v>0.001228388444</v>
+        <v>0.001245050351</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
         <v>9</v>
       </c>
       <c r="B250" t="s">
         <v>10</v>
       </c>
       <c r="C250" t="s">
         <v>507</v>
       </c>
       <c r="D250" t="s">
         <v>508</v>
       </c>
       <c r="E250" s="1">
-        <v>738000</v>
+        <v>676000</v>
       </c>
       <c r="F250" s="2">
-        <v>99.88838800000001</v>
+        <v>103.26668</v>
       </c>
       <c r="G250" s="3">
-        <v>737176.3</v>
+        <v>698082.76</v>
       </c>
       <c r="H250" s="4">
-        <v>0.001217021035</v>
+        <v>0.001160956955</v>
       </c>
       <c r="I250" s="5">
-        <v>0.001217180811</v>
+        <v>0.001161428593</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
         <v>9</v>
       </c>
       <c r="B251" t="s">
         <v>10</v>
       </c>
       <c r="C251" t="s">
         <v>509</v>
       </c>
       <c r="D251" t="s">
         <v>510</v>
       </c>
       <c r="E251" s="1">
-        <v>758000</v>
+        <v>805000</v>
       </c>
       <c r="F251" s="2">
-        <v>99.257515</v>
+        <v>91.179907</v>
       </c>
       <c r="G251" s="3">
-        <v>752371.96</v>
+        <v>733998.25</v>
       </c>
       <c r="H251" s="4">
-        <v>0.001242107894</v>
+        <v>0.001220686754</v>
       </c>
       <c r="I251" s="5">
-        <v>0.001242270964</v>
+        <v>0.001221182658</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" t="s">
         <v>9</v>
       </c>
       <c r="B252" t="s">
         <v>10</v>
       </c>
       <c r="C252" t="s">
         <v>511</v>
       </c>
       <c r="D252" t="s">
         <v>512</v>
       </c>
       <c r="E252" s="1">
-        <v>748000</v>
+        <v>744000</v>
       </c>
       <c r="F252" s="2">
-        <v>99.65731</v>
+        <v>98.10444</v>
       </c>
       <c r="G252" s="3">
-        <v>745436.6800000001</v>
+        <v>729897.03</v>
       </c>
       <c r="H252" s="4">
-        <v>0.001230658275</v>
+        <v>0.001213866163</v>
       </c>
       <c r="I252" s="5">
-        <v>0.001230819842</v>
+        <v>0.001214359296</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
         <v>9</v>
       </c>
       <c r="B253" t="s">
         <v>10</v>
       </c>
       <c r="C253" t="s">
         <v>513</v>
       </c>
       <c r="D253" t="s">
         <v>514</v>
       </c>
       <c r="E253" s="1">
-        <v>851000</v>
+        <v>764000</v>
       </c>
       <c r="F253" s="2">
-        <v>88.58743200000001</v>
+        <v>97.57723799999999</v>
       </c>
       <c r="G253" s="3">
-        <v>753879.05</v>
+        <v>745490.1</v>
       </c>
       <c r="H253" s="4">
-        <v>0.001244595971</v>
+        <v>0.001239798442</v>
       </c>
       <c r="I253" s="5">
-        <v>0.001244759367</v>
+        <v>0.00124030211</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
         <v>9</v>
       </c>
       <c r="B254" t="s">
         <v>10</v>
       </c>
       <c r="C254" t="s">
         <v>515</v>
       </c>
       <c r="D254" t="s">
         <v>516</v>
       </c>
       <c r="E254" s="1">
-        <v>797000</v>
+        <v>749000</v>
       </c>
       <c r="F254" s="2">
-        <v>87.867391</v>
+        <v>98.481931</v>
       </c>
       <c r="G254" s="3">
-        <v>700303.11</v>
+        <v>737629.66</v>
       </c>
       <c r="H254" s="4">
-        <v>0.001156146239</v>
+        <v>0.001226726028</v>
       </c>
       <c r="I254" s="5">
-        <v>0.001156298024</v>
+        <v>0.001227224385</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" t="s">
         <v>9</v>
       </c>
       <c r="B255" t="s">
         <v>10</v>
       </c>
       <c r="C255" t="s">
         <v>517</v>
       </c>
       <c r="D255" t="s">
         <v>518</v>
       </c>
       <c r="E255" s="1">
-        <v>713000</v>
+        <v>857000</v>
       </c>
       <c r="F255" s="2">
-        <v>104.665316</v>
+        <v>87.097176</v>
       </c>
       <c r="G255" s="3">
-        <v>746263.7</v>
+        <v>746422.8</v>
       </c>
       <c r="H255" s="4">
-        <v>0.001232023628</v>
+        <v>0.001241349583</v>
       </c>
       <c r="I255" s="5">
-        <v>0.001232185374</v>
+        <v>0.001241853881</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" t="s">
         <v>9</v>
       </c>
       <c r="B256" t="s">
         <v>10</v>
       </c>
       <c r="C256" t="s">
         <v>519</v>
       </c>
       <c r="D256" t="s">
         <v>520</v>
       </c>
       <c r="E256" s="1">
-        <v>737000</v>
+        <v>744000</v>
       </c>
       <c r="F256" s="2">
-        <v>101.3241</v>
+        <v>100.598282</v>
       </c>
       <c r="G256" s="3">
-        <v>746758.62</v>
+        <v>748451.22</v>
       </c>
       <c r="H256" s="4">
-        <v>0.001232840693</v>
+        <v>0.001244722976</v>
       </c>
       <c r="I256" s="5">
-        <v>0.001233002546</v>
+        <v>0.001245228645</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" t="s">
         <v>9</v>
       </c>
       <c r="B257" t="s">
         <v>10</v>
       </c>
       <c r="C257" t="s">
         <v>521</v>
       </c>
       <c r="D257" t="s">
         <v>522</v>
       </c>
       <c r="E257" s="1">
-        <v>772000</v>
+        <v>719000</v>
       </c>
       <c r="F257" s="2">
-        <v>96.22235000000001</v>
+        <v>102.617815</v>
       </c>
       <c r="G257" s="3">
-        <v>742836.54</v>
+        <v>737822.09</v>
       </c>
       <c r="H257" s="4">
-        <v>0.001226365651</v>
+        <v>0.001227046046</v>
       </c>
       <c r="I257" s="5">
-        <v>0.001226526654</v>
+        <v>0.001227544533</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" t="s">
         <v>9</v>
       </c>
       <c r="B258" t="s">
         <v>10</v>
       </c>
       <c r="C258" t="s">
         <v>523</v>
       </c>
       <c r="D258" t="s">
         <v>524</v>
       </c>
       <c r="E258" s="1">
-        <v>687423.9117000001</v>
+        <v>743000</v>
       </c>
       <c r="F258" s="2">
-        <v>99.929604</v>
+        <v>99.6613</v>
       </c>
       <c r="G258" s="3">
-        <v>686939.99</v>
+        <v>740483.46</v>
       </c>
       <c r="H258" s="4">
-        <v>0.001134084773</v>
+        <v>0.001231472076</v>
       </c>
       <c r="I258" s="5">
-        <v>0.001134233661</v>
+        <v>0.001231972361</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" t="s">
         <v>9</v>
       </c>
       <c r="B259" t="s">
         <v>10</v>
       </c>
       <c r="C259" t="s">
         <v>525</v>
       </c>
       <c r="D259" t="s">
         <v>526</v>
       </c>
       <c r="E259" s="1">
-        <v>741000</v>
+        <v>748664.9</v>
       </c>
       <c r="F259" s="2">
-        <v>92.14964999999999</v>
+        <v>1</v>
       </c>
       <c r="G259" s="3">
-        <v>682828.91</v>
+        <v>748664.9</v>
       </c>
       <c r="H259" s="4">
-        <v>0.001127297688</v>
+        <v>0.001245078343</v>
       </c>
       <c r="I259" s="5">
-        <v>0.001127445685</v>
+        <v>0.001245584156</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" t="s">
         <v>9</v>
       </c>
       <c r="B260" t="s">
         <v>10</v>
       </c>
       <c r="C260" t="s">
         <v>527</v>
       </c>
       <c r="D260" t="s">
         <v>528</v>
       </c>
       <c r="E260" s="1">
-        <v>667000</v>
+        <v>778000</v>
       </c>
       <c r="F260" s="2">
-        <v>102.159079</v>
+        <v>94.52623699999999</v>
       </c>
       <c r="G260" s="3">
-        <v>681401.0600000001</v>
+        <v>735414.12</v>
       </c>
       <c r="H260" s="4">
-        <v>0.001124940419</v>
+        <v>0.001223041442</v>
       </c>
       <c r="I260" s="5">
-        <v>0.001125088106</v>
+        <v>0.001223538302</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" t="s">
         <v>9</v>
       </c>
       <c r="B261" t="s">
         <v>10</v>
       </c>
       <c r="C261" t="s">
         <v>529</v>
       </c>
       <c r="D261" t="s">
         <v>530</v>
       </c>
       <c r="E261" s="1">
-        <v>653000</v>
+        <v>687423.9117000001</v>
       </c>
       <c r="F261" s="2">
-        <v>102.77394</v>
+        <v>99.48529000000001</v>
       </c>
       <c r="G261" s="3">
-        <v>671113.83</v>
+        <v>683885.67</v>
       </c>
       <c r="H261" s="4">
-        <v>0.001107957</v>
+        <v>0.001137346281</v>
       </c>
       <c r="I261" s="5">
-        <v>0.001108102458</v>
+        <v>0.001137808327</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" t="s">
         <v>9</v>
       </c>
       <c r="B262" t="s">
         <v>10</v>
       </c>
       <c r="C262" t="s">
         <v>531</v>
       </c>
       <c r="D262" t="s">
         <v>532</v>
       </c>
       <c r="E262" s="1">
-        <v>766000</v>
+        <v>747000</v>
       </c>
       <c r="F262" s="2">
-        <v>84.439522</v>
+        <v>92.51900000000001</v>
       </c>
       <c r="G262" s="3">
-        <v>646806.74</v>
+        <v>691116.9300000001</v>
       </c>
       <c r="H262" s="4">
-        <v>0.001067827876</v>
+        <v>0.001149372332</v>
       </c>
       <c r="I262" s="5">
-        <v>0.001067968065</v>
+        <v>0.001149839264</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" t="s">
         <v>9</v>
       </c>
       <c r="B263" t="s">
         <v>10</v>
       </c>
       <c r="C263" t="s">
         <v>533</v>
       </c>
       <c r="D263" t="s">
         <v>534</v>
       </c>
       <c r="E263" s="1">
-        <v>671000</v>
+        <v>667000</v>
       </c>
       <c r="F263" s="2">
-        <v>98.75268</v>
+        <v>100.894861</v>
       </c>
       <c r="G263" s="3">
-        <v>662630.48</v>
+        <v>672968.72</v>
       </c>
       <c r="H263" s="4">
-        <v>0.001093951653</v>
+        <v>0.001119190685</v>
       </c>
       <c r="I263" s="5">
-        <v>0.001094095272</v>
+        <v>0.001119645356</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" t="s">
         <v>9</v>
       </c>
       <c r="B264" t="s">
         <v>10</v>
       </c>
       <c r="C264" t="s">
         <v>535</v>
       </c>
       <c r="D264" t="s">
         <v>536</v>
       </c>
       <c r="E264" s="1">
-        <v>693000</v>
+        <v>653000</v>
       </c>
       <c r="F264" s="2">
-        <v>97.605734</v>
+        <v>101.46015</v>
       </c>
       <c r="G264" s="3">
-        <v>676407.74</v>
+        <v>662534.78</v>
       </c>
       <c r="H264" s="4">
-        <v>0.001116696833</v>
+        <v>0.00110183836</v>
       </c>
       <c r="I264" s="5">
-        <v>0.001116843439</v>
+        <v>0.001102285982</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" t="s">
         <v>9</v>
       </c>
       <c r="B265" t="s">
         <v>10</v>
       </c>
       <c r="C265" t="s">
         <v>537</v>
       </c>
       <c r="D265" t="s">
         <v>538</v>
       </c>
       <c r="E265" s="1">
-        <v>658579.852</v>
+        <v>766000</v>
       </c>
       <c r="F265" s="2">
-        <v>100.93165</v>
+        <v>82.54598</v>
       </c>
       <c r="G265" s="3">
-        <v>664715.51</v>
+        <v>632302.21</v>
       </c>
       <c r="H265" s="4">
-        <v>0.001097393874</v>
+        <v>0.001051559629</v>
       </c>
       <c r="I265" s="5">
-        <v>0.001097537945</v>
+        <v>0.001051986824</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
         <v>9</v>
       </c>
       <c r="B266" t="s">
         <v>10</v>
       </c>
       <c r="C266" t="s">
         <v>539</v>
       </c>
       <c r="D266" t="s">
         <v>540</v>
       </c>
       <c r="E266" s="1">
-        <v>739830.83</v>
+        <v>671000</v>
       </c>
       <c r="F266" s="2">
-        <v>88.043851</v>
+        <v>97.17846900000001</v>
       </c>
       <c r="G266" s="3">
-        <v>651375.55</v>
+        <v>652067.53</v>
       </c>
       <c r="H266" s="4">
-        <v>0.001075370636</v>
+        <v>0.001084430639</v>
       </c>
       <c r="I266" s="5">
-        <v>0.001075511816</v>
+        <v>0.001084871189</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
         <v>9</v>
       </c>
       <c r="B267" t="s">
         <v>10</v>
       </c>
       <c r="C267" t="s">
         <v>541</v>
       </c>
       <c r="D267" t="s">
         <v>542</v>
       </c>
       <c r="E267" s="1">
-        <v>628000</v>
+        <v>693000</v>
       </c>
       <c r="F267" s="2">
-        <v>102.8949</v>
+        <v>96.259558</v>
       </c>
       <c r="G267" s="3">
-        <v>646179.97</v>
+        <v>667078.74</v>
       </c>
       <c r="H267" s="4">
-        <v>0.001066793133</v>
+        <v>0.001109395256</v>
       </c>
       <c r="I267" s="5">
-        <v>0.001066933187</v>
+        <v>0.001109845948</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
         <v>9</v>
       </c>
       <c r="B268" t="s">
         <v>10</v>
       </c>
       <c r="C268" t="s">
         <v>543</v>
       </c>
       <c r="D268" t="s">
         <v>544</v>
       </c>
       <c r="E268" s="1">
-        <v>676000</v>
+        <v>646199.502</v>
       </c>
       <c r="F268" s="2">
-        <v>94.875513</v>
+        <v>99.82934</v>
       </c>
       <c r="G268" s="3">
-        <v>641358.47</v>
+        <v>645096.7</v>
       </c>
       <c r="H268" s="4">
-        <v>0.001058833203</v>
+        <v>0.001072837698</v>
       </c>
       <c r="I268" s="5">
-        <v>0.001058972211</v>
+        <v>0.001073273538</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
         <v>9</v>
       </c>
       <c r="B269" t="s">
         <v>10</v>
       </c>
       <c r="C269" t="s">
         <v>545</v>
       </c>
       <c r="D269" t="s">
         <v>546</v>
       </c>
       <c r="E269" s="1">
-        <v>601000</v>
+        <v>739830.8199999999</v>
       </c>
       <c r="F269" s="2">
-        <v>99.55919</v>
+        <v>86.16732</v>
       </c>
       <c r="G269" s="3">
-        <v>598350.73</v>
+        <v>637492.39</v>
       </c>
       <c r="H269" s="4">
-        <v>0.0009878307580000001</v>
+        <v>0.00106019124</v>
       </c>
       <c r="I269" s="5">
-        <v>0.0009879604459999999</v>
+        <v>0.001060621943</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" t="s">
         <v>9</v>
       </c>
       <c r="B270" t="s">
         <v>10</v>
       </c>
       <c r="C270" t="s">
         <v>547</v>
       </c>
       <c r="D270" t="s">
         <v>548</v>
       </c>
       <c r="E270" s="1">
-        <v>602000</v>
+        <v>628000</v>
       </c>
       <c r="F270" s="2">
-        <v>102.052772</v>
+        <v>101.7505</v>
       </c>
       <c r="G270" s="3">
-        <v>614357.6899999999</v>
+        <v>638993.14</v>
       </c>
       <c r="H270" s="4">
-        <v>0.001014257003</v>
+        <v>0.001062687085</v>
       </c>
       <c r="I270" s="5">
-        <v>0.00101439016</v>
+        <v>0.001063118801</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" t="s">
         <v>9</v>
       </c>
       <c r="B271" t="s">
         <v>10</v>
       </c>
       <c r="C271" t="s">
         <v>549</v>
       </c>
       <c r="D271" t="s">
         <v>550</v>
       </c>
       <c r="E271" s="1">
-        <v>630000</v>
+        <v>797000</v>
       </c>
       <c r="F271" s="2">
-        <v>99.02067</v>
+        <v>86.12862199999999</v>
       </c>
       <c r="G271" s="3">
-        <v>623830.22</v>
+        <v>686445.12</v>
       </c>
       <c r="H271" s="4">
-        <v>0.001029895423</v>
+        <v>0.001141602805</v>
       </c>
       <c r="I271" s="5">
-        <v>0.001030030633</v>
+        <v>0.00114206658</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" t="s">
         <v>9</v>
       </c>
       <c r="B272" t="s">
         <v>10</v>
       </c>
       <c r="C272" t="s">
         <v>551</v>
       </c>
       <c r="D272" t="s">
         <v>552</v>
       </c>
       <c r="E272" s="1">
-        <v>592000</v>
+        <v>736000</v>
       </c>
       <c r="F272" s="2">
-        <v>97.45909</v>
+        <v>87.327427</v>
       </c>
       <c r="G272" s="3">
-        <v>576957.8100000001</v>
+        <v>642729.86</v>
       </c>
       <c r="H272" s="4">
-        <v>0.000952512704</v>
+        <v>0.001068901497</v>
       </c>
       <c r="I272" s="5">
-        <v>0.000952637755</v>
+        <v>0.001069335738</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" t="s">
         <v>9</v>
       </c>
       <c r="B273" t="s">
         <v>10</v>
       </c>
       <c r="C273" t="s">
         <v>553</v>
       </c>
       <c r="D273" t="s">
         <v>554</v>
       </c>
       <c r="E273" s="1">
-        <v>651000</v>
+        <v>569000</v>
       </c>
       <c r="F273" s="2">
-        <v>97.419512</v>
+        <v>100.464401</v>
       </c>
       <c r="G273" s="3">
-        <v>634201.02</v>
+        <v>571642.4399999999</v>
       </c>
       <c r="H273" s="4">
-        <v>0.001047016815</v>
+        <v>0.0009506785</v>
       </c>
       <c r="I273" s="5">
-        <v>0.001047154273</v>
+        <v>0.000951064713</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" t="s">
         <v>9</v>
       </c>
       <c r="B274" t="s">
         <v>10</v>
       </c>
       <c r="C274" t="s">
         <v>555</v>
       </c>
       <c r="D274" t="s">
         <v>556</v>
       </c>
       <c r="E274" s="1">
-        <v>617000</v>
+        <v>602000</v>
       </c>
       <c r="F274" s="2">
-        <v>97.915969</v>
+        <v>100.762056</v>
       </c>
       <c r="G274" s="3">
-        <v>604141.53</v>
+        <v>606587.58</v>
       </c>
       <c r="H274" s="4">
-        <v>0.0009973909159999999</v>
+        <v>0.00100879453</v>
       </c>
       <c r="I274" s="5">
-        <v>0.000997521858</v>
+        <v>0.001009204352</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" t="s">
         <v>9</v>
       </c>
       <c r="B275" t="s">
         <v>10</v>
       </c>
       <c r="C275" t="s">
         <v>557</v>
       </c>
       <c r="D275" t="s">
         <v>558</v>
       </c>
       <c r="E275" s="1">
-        <v>598000</v>
+        <v>630000</v>
       </c>
       <c r="F275" s="2">
-        <v>99.429759</v>
+        <v>97.189751</v>
       </c>
       <c r="G275" s="3">
-        <v>594589.96</v>
+        <v>612295.4300000001</v>
       </c>
       <c r="H275" s="4">
-        <v>0.0009816220130000001</v>
+        <v>0.001018287062</v>
       </c>
       <c r="I275" s="5">
-        <v>0.0009817508849999999</v>
+        <v>0.001018700741</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" t="s">
         <v>9</v>
       </c>
       <c r="B276" t="s">
         <v>10</v>
       </c>
       <c r="C276" t="s">
         <v>559</v>
       </c>
       <c r="D276" t="s">
         <v>560</v>
       </c>
       <c r="E276" s="1">
-        <v>682000</v>
+        <v>651000</v>
       </c>
       <c r="F276" s="2">
-        <v>90.753972</v>
+        <v>96.039637</v>
       </c>
       <c r="G276" s="3">
-        <v>618942.09</v>
+        <v>625218.04</v>
       </c>
       <c r="H276" s="4">
-        <v>0.001021825496</v>
+        <v>0.001039778194</v>
       </c>
       <c r="I276" s="5">
-        <v>0.001021959646</v>
+        <v>0.001040200603</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" t="s">
         <v>9</v>
       </c>
       <c r="B277" t="s">
         <v>10</v>
       </c>
       <c r="C277" t="s">
         <v>561</v>
       </c>
       <c r="D277" t="s">
         <v>562</v>
       </c>
       <c r="E277" s="1">
-        <v>736000</v>
+        <v>617000</v>
       </c>
       <c r="F277" s="2">
-        <v>86.27690800000001</v>
+        <v>97.35169500000001</v>
       </c>
       <c r="G277" s="3">
-        <v>634998.04</v>
+        <v>600659.96</v>
       </c>
       <c r="H277" s="4">
-        <v>0.001048332633</v>
+        <v>0.0009989365140000001</v>
       </c>
       <c r="I277" s="5">
-        <v>0.001048470263</v>
+        <v>0.000999342332</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" t="s">
         <v>9</v>
       </c>
       <c r="B278" t="s">
         <v>10</v>
       </c>
       <c r="C278" t="s">
         <v>563</v>
       </c>
       <c r="D278" t="s">
         <v>564</v>
       </c>
       <c r="E278" s="1">
-        <v>587000</v>
+        <v>598000</v>
       </c>
       <c r="F278" s="2">
-        <v>100.239</v>
+        <v>99.4871</v>
       </c>
       <c r="G278" s="3">
-        <v>588402.9300000001</v>
+        <v>594932.86</v>
       </c>
       <c r="H278" s="4">
-        <v>0.000971407707</v>
+        <v>0.0009894119749999999</v>
       </c>
       <c r="I278" s="5">
-        <v>0.000971535238</v>
+        <v>0.000989813923</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" t="s">
         <v>9</v>
       </c>
       <c r="B279" t="s">
         <v>10</v>
       </c>
       <c r="C279" t="s">
         <v>565</v>
       </c>
       <c r="D279" t="s">
         <v>566</v>
       </c>
       <c r="E279" s="1">
-        <v>607125.55</v>
+        <v>682000</v>
       </c>
       <c r="F279" s="2">
-        <v>100.055</v>
+        <v>89.46043</v>
       </c>
       <c r="G279" s="3">
-        <v>607459.47</v>
+        <v>610120.13</v>
       </c>
       <c r="H279" s="4">
-        <v>0.001002868579</v>
+        <v>0.001014669399</v>
       </c>
       <c r="I279" s="5">
-        <v>0.00100300024</v>
+        <v>0.001015081608</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" t="s">
         <v>9</v>
       </c>
       <c r="B280" t="s">
         <v>10</v>
       </c>
       <c r="C280" t="s">
         <v>567</v>
       </c>
       <c r="D280" t="s">
         <v>568</v>
       </c>
       <c r="E280" s="1">
-        <v>569000</v>
+        <v>568000</v>
       </c>
       <c r="F280" s="2">
-        <v>100.5148</v>
+        <v>101.494299</v>
       </c>
       <c r="G280" s="3">
-        <v>571929.21</v>
+        <v>576487.62</v>
       </c>
       <c r="H280" s="4">
-        <v>0.000944210874</v>
+        <v>0.000958736344</v>
       </c>
       <c r="I280" s="5">
-        <v>0.000944334834</v>
+        <v>0.00095912583</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" t="s">
         <v>9</v>
       </c>
       <c r="B281" t="s">
         <v>10</v>
       </c>
       <c r="C281" t="s">
         <v>569</v>
       </c>
       <c r="D281" t="s">
         <v>570</v>
       </c>
       <c r="E281" s="1">
-        <v>540000</v>
+        <v>587000</v>
       </c>
       <c r="F281" s="2">
-        <v>103.4682</v>
+        <v>100.144227</v>
       </c>
       <c r="G281" s="3">
-        <v>558728.28</v>
+        <v>587846.61</v>
       </c>
       <c r="H281" s="4">
-        <v>0.0009224171559999999</v>
+        <v>0.0009776270880000001</v>
       </c>
       <c r="I281" s="5">
-        <v>0.000922538256</v>
+        <v>0.000978024249</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" t="s">
         <v>9</v>
       </c>
       <c r="B282" t="s">
         <v>10</v>
       </c>
       <c r="C282" t="s">
         <v>571</v>
       </c>
       <c r="D282" t="s">
         <v>572</v>
       </c>
       <c r="E282" s="1">
-        <v>545000</v>
+        <v>607125.55</v>
       </c>
       <c r="F282" s="2">
-        <v>98.765629</v>
+        <v>100.052399</v>
       </c>
       <c r="G282" s="3">
-        <v>538272.6800000001</v>
+        <v>607443.6800000001</v>
       </c>
       <c r="H282" s="4">
-        <v>0.00088864654</v>
+        <v>0.00101021828</v>
       </c>
       <c r="I282" s="5">
-        <v>0.000888763206</v>
+        <v>0.001010628681</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" t="s">
         <v>9</v>
       </c>
       <c r="B283" t="s">
         <v>10</v>
       </c>
       <c r="C283" t="s">
         <v>573</v>
       </c>
       <c r="D283" t="s">
         <v>574</v>
       </c>
       <c r="E283" s="1">
-        <v>529000</v>
+        <v>540000</v>
       </c>
       <c r="F283" s="2">
-        <v>101.522599</v>
+        <v>102.1336</v>
       </c>
       <c r="G283" s="3">
-        <v>537054.55</v>
+        <v>551521.4399999999</v>
       </c>
       <c r="H283" s="4">
-        <v>0.000886635503</v>
+        <v>0.000917215968</v>
       </c>
       <c r="I283" s="5">
-        <v>0.000886751905</v>
+        <v>0.000917588587</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" t="s">
         <v>9</v>
       </c>
       <c r="B284" t="s">
         <v>10</v>
       </c>
       <c r="C284" t="s">
         <v>575</v>
       </c>
       <c r="D284" t="s">
         <v>576</v>
       </c>
       <c r="E284" s="1">
         <v>639000</v>
       </c>
       <c r="F284" s="2">
-        <v>88.375218</v>
+        <v>86.81667299999999</v>
       </c>
       <c r="G284" s="3">
-        <v>564717.64</v>
+        <v>554758.54</v>
       </c>
       <c r="H284" s="4">
-        <v>0.000932305131</v>
+        <v>0.000922599476</v>
       </c>
       <c r="I284" s="5">
-        <v>0.0009324275290000001</v>
+        <v>0.000922974282</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" t="s">
         <v>9</v>
       </c>
       <c r="B285" t="s">
         <v>10</v>
       </c>
       <c r="C285" t="s">
         <v>577</v>
       </c>
       <c r="D285" t="s">
         <v>578</v>
       </c>
       <c r="E285" s="1">
-        <v>609285.3038</v>
+        <v>604905.9638</v>
       </c>
       <c r="F285" s="2">
-        <v>91.367621</v>
+        <v>89.109707</v>
       </c>
       <c r="G285" s="3">
-        <v>556689.49</v>
+        <v>539029.9300000001</v>
       </c>
       <c r="H285" s="4">
-        <v>0.000919051267</v>
+        <v>0.000896441779</v>
       </c>
       <c r="I285" s="5">
-        <v>0.000919171925</v>
+        <v>0.0008968059580000001</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" t="s">
         <v>9</v>
       </c>
       <c r="B286" t="s">
         <v>10</v>
       </c>
       <c r="C286" t="s">
         <v>579</v>
       </c>
       <c r="D286" t="s">
         <v>580</v>
       </c>
       <c r="E286" s="1">
-        <v>554000</v>
+        <v>560000</v>
       </c>
       <c r="F286" s="2">
-        <v>95.18243699999999</v>
+        <v>93.521248</v>
       </c>
       <c r="G286" s="3">
-        <v>527310.7</v>
+        <v>523718.99</v>
       </c>
       <c r="H286" s="4">
-        <v>0.000870549164</v>
+        <v>0.000870978686</v>
       </c>
       <c r="I286" s="5">
-        <v>0.000870663454</v>
+        <v>0.000871332521</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" t="s">
         <v>9</v>
       </c>
       <c r="B287" t="s">
         <v>10</v>
       </c>
       <c r="C287" t="s">
         <v>581</v>
       </c>
       <c r="D287" t="s">
         <v>582</v>
       </c>
       <c r="E287" s="1">
         <v>644000</v>
       </c>
       <c r="F287" s="2">
-        <v>87.281154</v>
+        <v>85.822248</v>
       </c>
       <c r="G287" s="3">
-        <v>562090.63</v>
+        <v>552695.28</v>
       </c>
       <c r="H287" s="4">
-        <v>0.000927968139</v>
+        <v>0.000919168135</v>
       </c>
       <c r="I287" s="5">
-        <v>0.000928089967</v>
+        <v>0.000919541547</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" t="s">
         <v>9</v>
       </c>
       <c r="B288" t="s">
         <v>10</v>
       </c>
       <c r="C288" t="s">
         <v>583</v>
       </c>
       <c r="D288" t="s">
         <v>584</v>
       </c>
       <c r="E288" s="1">
-        <v>524000</v>
+        <v>516000</v>
       </c>
       <c r="F288" s="2">
-        <v>101.734557</v>
+        <v>101.903899</v>
       </c>
       <c r="G288" s="3">
-        <v>533089.08</v>
+        <v>525824.12</v>
       </c>
       <c r="H288" s="4">
-        <v>0.000880088819</v>
+        <v>0.000874479654</v>
       </c>
       <c r="I288" s="5">
-        <v>0.000880204361</v>
+        <v>0.0008748349110000001</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" t="s">
         <v>9</v>
       </c>
       <c r="B289" t="s">
         <v>10</v>
       </c>
       <c r="C289" t="s">
         <v>585</v>
       </c>
       <c r="D289" t="s">
         <v>586</v>
       </c>
       <c r="E289" s="1">
-        <v>524000</v>
+        <v>600000</v>
       </c>
       <c r="F289" s="2">
-        <v>99.61957099999999</v>
+        <v>89.54576</v>
       </c>
       <c r="G289" s="3">
-        <v>522006.55</v>
+        <v>537274.5600000001</v>
       </c>
       <c r="H289" s="4">
-        <v>0.000861792425</v>
+        <v>0.000893522481</v>
       </c>
       <c r="I289" s="5">
-        <v>0.000861905565</v>
+        <v>0.000893885474</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" t="s">
         <v>9</v>
       </c>
       <c r="B290" t="s">
         <v>10</v>
       </c>
       <c r="C290" t="s">
         <v>587</v>
       </c>
       <c r="D290" t="s">
         <v>588</v>
       </c>
       <c r="E290" s="1">
-        <v>510000</v>
+        <v>694000</v>
       </c>
       <c r="F290" s="2">
-        <v>102.9033</v>
+        <v>80.340568</v>
       </c>
       <c r="G290" s="3">
-        <v>524806.83</v>
+        <v>557563.54</v>
       </c>
       <c r="H290" s="4">
-        <v>0.000866415467</v>
+        <v>0.000927264376</v>
       </c>
       <c r="I290" s="5">
-        <v>0.000866529214</v>
+        <v>0.000927641077</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" t="s">
         <v>9</v>
       </c>
       <c r="B291" t="s">
         <v>10</v>
       </c>
       <c r="C291" t="s">
         <v>589</v>
       </c>
       <c r="D291" t="s">
         <v>590</v>
       </c>
       <c r="E291" s="1">
-        <v>594000</v>
+        <v>608300</v>
       </c>
       <c r="F291" s="2">
-        <v>93.00182</v>
+        <v>85.15625</v>
       </c>
       <c r="G291" s="3">
-        <v>552430.8100000001</v>
+        <v>518005.47</v>
       </c>
       <c r="H291" s="4">
-        <v>0.000912020522</v>
+        <v>0.000861476731</v>
       </c>
       <c r="I291" s="5">
-        <v>0.000912140256</v>
+        <v>0.000861826706</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" t="s">
         <v>9</v>
       </c>
       <c r="B292" t="s">
         <v>10</v>
       </c>
       <c r="C292" t="s">
         <v>591</v>
       </c>
       <c r="D292" t="s">
         <v>592</v>
       </c>
       <c r="E292" s="1">
-        <v>688000</v>
+        <v>561000</v>
       </c>
       <c r="F292" s="2">
-        <v>80.83302500000001</v>
+        <v>97.256</v>
       </c>
       <c r="G292" s="3">
-        <v>556131.21</v>
+        <v>545606.16</v>
       </c>
       <c r="H292" s="4">
-        <v>0.0009181295979999999</v>
+        <v>0.000907378473</v>
       </c>
       <c r="I292" s="5">
-        <v>0.000918250134</v>
+        <v>0.000907747095</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" t="s">
         <v>9</v>
       </c>
       <c r="B293" t="s">
         <v>10</v>
       </c>
       <c r="C293" t="s">
         <v>593</v>
       </c>
       <c r="D293" t="s">
         <v>594</v>
       </c>
       <c r="E293" s="1">
-        <v>561000</v>
+        <v>500000</v>
       </c>
       <c r="F293" s="2">
-        <v>98.60675000000001</v>
+        <v>101.71904</v>
       </c>
       <c r="G293" s="3">
-        <v>553183.87</v>
+        <v>508595.2</v>
       </c>
       <c r="H293" s="4">
-        <v>0.00091326376</v>
+        <v>0.000845826843</v>
       </c>
       <c r="I293" s="5">
-        <v>0.000913383658</v>
+        <v>0.00084617046</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" t="s">
         <v>9</v>
       </c>
       <c r="B294" t="s">
         <v>10</v>
       </c>
       <c r="C294" t="s">
         <v>595</v>
       </c>
       <c r="D294" t="s">
         <v>596</v>
       </c>
       <c r="E294" s="1">
-        <v>500000</v>
+        <v>494000</v>
       </c>
       <c r="F294" s="2">
-        <v>102.56505</v>
+        <v>102.69446</v>
       </c>
       <c r="G294" s="3">
-        <v>512825.25</v>
+        <v>507310.63</v>
       </c>
       <c r="H294" s="4">
-        <v>0.000846634806</v>
+        <v>0.000843690524</v>
       </c>
       <c r="I294" s="5">
-        <v>0.000846745956</v>
+        <v>0.000844033273</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" t="s">
         <v>9</v>
       </c>
       <c r="B295" t="s">
         <v>10</v>
       </c>
       <c r="C295" t="s">
         <v>597</v>
       </c>
       <c r="D295" t="s">
         <v>598</v>
       </c>
       <c r="E295" s="1">
-        <v>494000</v>
+        <v>493000</v>
       </c>
       <c r="F295" s="2">
-        <v>103.905</v>
+        <v>95.161781</v>
       </c>
       <c r="G295" s="3">
-        <v>513290.7</v>
+        <v>469147.58</v>
       </c>
       <c r="H295" s="4">
-        <v>0.000847403228</v>
+        <v>0.00078022289</v>
       </c>
       <c r="I295" s="5">
-        <v>0.000847514479</v>
+        <v>0.000780539856</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" t="s">
         <v>9</v>
       </c>
       <c r="B296" t="s">
         <v>10</v>
       </c>
       <c r="C296" t="s">
         <v>599</v>
       </c>
       <c r="D296" t="s">
         <v>600</v>
       </c>
       <c r="E296" s="1">
-        <v>493000</v>
+        <v>496000</v>
       </c>
       <c r="F296" s="2">
-        <v>96.68424899999999</v>
+        <v>100.506101</v>
       </c>
       <c r="G296" s="3">
-        <v>476653.35</v>
+        <v>498510.26</v>
       </c>
       <c r="H296" s="4">
-        <v>0.000786917794</v>
+        <v>0.000829054935</v>
       </c>
       <c r="I296" s="5">
-        <v>0.000787021104</v>
+        <v>0.000829391738</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
         <v>9</v>
       </c>
       <c r="B297" t="s">
         <v>10</v>
       </c>
       <c r="C297" t="s">
         <v>601</v>
       </c>
       <c r="D297" t="s">
         <v>602</v>
       </c>
       <c r="E297" s="1">
-        <v>583000</v>
+        <v>508000</v>
       </c>
       <c r="F297" s="2">
-        <v>83.35093000000001</v>
+        <v>96.628581</v>
       </c>
       <c r="G297" s="3">
-        <v>485935.92</v>
+        <v>490873.19</v>
       </c>
       <c r="H297" s="4">
-        <v>0.000802242606</v>
+        <v>0.000816353992</v>
       </c>
       <c r="I297" s="5">
-        <v>0.000802347928</v>
+        <v>0.000816685636</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" t="s">
         <v>9</v>
       </c>
       <c r="B298" t="s">
         <v>10</v>
       </c>
       <c r="C298" t="s">
         <v>603</v>
       </c>
       <c r="D298" t="s">
         <v>604</v>
       </c>
       <c r="E298" s="1">
-        <v>496000</v>
+        <v>535000</v>
       </c>
       <c r="F298" s="2">
-        <v>101.671502</v>
+        <v>86.68795</v>
       </c>
       <c r="G298" s="3">
-        <v>504290.65</v>
+        <v>463780.53</v>
       </c>
       <c r="H298" s="4">
-        <v>0.0008325448409999999</v>
+        <v>0.000771297141</v>
       </c>
       <c r="I298" s="5">
-        <v>0.000832654142</v>
+        <v>0.00077161048</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" t="s">
         <v>9</v>
       </c>
       <c r="B299" t="s">
         <v>10</v>
       </c>
       <c r="C299" t="s">
         <v>605</v>
       </c>
       <c r="D299" t="s">
         <v>606</v>
       </c>
       <c r="E299" s="1">
-        <v>508000</v>
+        <v>500000</v>
       </c>
       <c r="F299" s="2">
-        <v>98.529</v>
+        <v>100.102</v>
       </c>
       <c r="G299" s="3">
-        <v>500527.32</v>
+        <v>500510</v>
       </c>
       <c r="H299" s="4">
-        <v>0.000826331875</v>
+        <v>0.000832380631</v>
       </c>
       <c r="I299" s="5">
-        <v>0.00082644036</v>
+        <v>0.000832718785</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" t="s">
         <v>9</v>
       </c>
       <c r="B300" t="s">
         <v>10</v>
       </c>
       <c r="C300" t="s">
         <v>607</v>
       </c>
       <c r="D300" t="s">
         <v>608</v>
       </c>
       <c r="E300" s="1">
-        <v>535000</v>
+        <v>513000</v>
       </c>
       <c r="F300" s="2">
-        <v>88.0074</v>
+        <v>94.660094</v>
       </c>
       <c r="G300" s="3">
-        <v>470839.59</v>
+        <v>485606.28</v>
       </c>
       <c r="H300" s="4">
-        <v>0.00077731973</v>
+        <v>0.00080759478</v>
       </c>
       <c r="I300" s="5">
-        <v>0.00077742178</v>
+        <v>0.000807922865</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" t="s">
         <v>9</v>
       </c>
       <c r="B301" t="s">
         <v>10</v>
       </c>
       <c r="C301" t="s">
         <v>609</v>
       </c>
       <c r="D301" t="s">
         <v>610</v>
       </c>
       <c r="E301" s="1">
-        <v>500000</v>
+        <v>475000</v>
       </c>
       <c r="F301" s="2">
-        <v>100.1031</v>
+        <v>100.0472</v>
       </c>
       <c r="G301" s="3">
-        <v>500515.5</v>
+        <v>475224.2</v>
       </c>
       <c r="H301" s="4">
-        <v>0.000826312361</v>
+        <v>0.000790328703</v>
       </c>
       <c r="I301" s="5">
-        <v>0.000826420843</v>
+        <v>0.000790649774</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" t="s">
         <v>9</v>
       </c>
       <c r="B302" t="s">
         <v>10</v>
       </c>
       <c r="C302" t="s">
         <v>611</v>
       </c>
       <c r="D302" t="s">
         <v>612</v>
       </c>
       <c r="E302" s="1">
-        <v>602000</v>
+        <v>694000</v>
       </c>
       <c r="F302" s="2">
-        <v>80.016914</v>
+        <v>71.659206</v>
       </c>
       <c r="G302" s="3">
-        <v>481701.82</v>
+        <v>497314.89</v>
       </c>
       <c r="H302" s="4">
-        <v>0.000795252435</v>
+        <v>0.000827066955</v>
       </c>
       <c r="I302" s="5">
-        <v>0.000795356839</v>
+        <v>0.00082740295</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" t="s">
         <v>9</v>
       </c>
       <c r="B303" t="s">
         <v>10</v>
       </c>
       <c r="C303" t="s">
         <v>613</v>
       </c>
       <c r="D303" t="s">
         <v>614</v>
       </c>
       <c r="E303" s="1">
-        <v>460000</v>
+        <v>499000</v>
       </c>
       <c r="F303" s="2">
-        <v>99.164109</v>
+        <v>97.595669</v>
       </c>
       <c r="G303" s="3">
-        <v>456154.9</v>
+        <v>487002.39</v>
       </c>
       <c r="H303" s="4">
-        <v>0.000753076445</v>
+        <v>0.0008099165950000001</v>
       </c>
       <c r="I303" s="5">
-        <v>0.000753175313</v>
+        <v>0.000810245624</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" t="s">
         <v>9</v>
       </c>
       <c r="B304" t="s">
         <v>10</v>
       </c>
       <c r="C304" t="s">
         <v>615</v>
       </c>
       <c r="D304" t="s">
         <v>616</v>
       </c>
       <c r="E304" s="1">
-        <v>513000</v>
+        <v>410073.024</v>
       </c>
       <c r="F304" s="2">
-        <v>96.576382</v>
+        <v>96.52582</v>
       </c>
       <c r="G304" s="3">
-        <v>495436.84</v>
+        <v>395826.35</v>
       </c>
       <c r="H304" s="4">
-        <v>0.000817927886</v>
+        <v>0.000658284921</v>
       </c>
       <c r="I304" s="5">
-        <v>0.000818035267</v>
+        <v>0.000658552349</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" t="s">
         <v>9</v>
       </c>
       <c r="B305" t="s">
         <v>10</v>
       </c>
       <c r="C305" t="s">
         <v>617</v>
       </c>
       <c r="D305" t="s">
         <v>618</v>
       </c>
       <c r="E305" s="1">
-        <v>475000</v>
+        <v>427000</v>
       </c>
       <c r="F305" s="2">
-        <v>100.095</v>
+        <v>94.27019</v>
       </c>
       <c r="G305" s="3">
-        <v>475451.25</v>
+        <v>402533.71</v>
       </c>
       <c r="H305" s="4">
-        <v>0.000784933224</v>
+        <v>0.0006694397</v>
       </c>
       <c r="I305" s="5">
-        <v>0.000785036273</v>
+        <v>0.00066971166</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" t="s">
         <v>9</v>
       </c>
       <c r="B306" t="s">
         <v>10</v>
       </c>
       <c r="C306" t="s">
         <v>619</v>
       </c>
       <c r="D306" t="s">
         <v>620</v>
       </c>
       <c r="E306" s="1">
-        <v>688000</v>
+        <v>460000</v>
       </c>
       <c r="F306" s="2">
-        <v>72.561817</v>
+        <v>96.510987</v>
       </c>
       <c r="G306" s="3">
-        <v>499225.3</v>
+        <v>443950.54</v>
       </c>
       <c r="H306" s="4">
-        <v>0.000824182342</v>
+        <v>0.000738318576</v>
       </c>
       <c r="I306" s="5">
-        <v>0.000824290545</v>
+        <v>0.000738618518</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
         <v>9</v>
       </c>
       <c r="B307" t="s">
         <v>10</v>
       </c>
       <c r="C307" t="s">
         <v>621</v>
       </c>
       <c r="D307" t="s">
         <v>622</v>
       </c>
       <c r="E307" s="1">
-        <v>499000</v>
+        <v>460000</v>
       </c>
       <c r="F307" s="2">
-        <v>98.7852</v>
+        <v>93.18150199999999</v>
       </c>
       <c r="G307" s="3">
-        <v>492938.15</v>
+        <v>428634.91</v>
       </c>
       <c r="H307" s="4">
-        <v>0.0008138027389999999</v>
+        <v>0.000712847687</v>
       </c>
       <c r="I307" s="5">
-        <v>0.000813909579</v>
+        <v>0.000713137282</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" t="s">
         <v>9</v>
       </c>
       <c r="B308" t="s">
         <v>10</v>
       </c>
       <c r="C308" t="s">
         <v>623</v>
       </c>
       <c r="D308" t="s">
         <v>624</v>
       </c>
       <c r="E308" s="1">
-        <v>419000</v>
+        <v>452000</v>
       </c>
       <c r="F308" s="2">
-        <v>103.022702</v>
+        <v>98.616469</v>
       </c>
       <c r="G308" s="3">
-        <v>431665.12</v>
+        <v>445746.44</v>
       </c>
       <c r="H308" s="4">
-        <v>0.000712645713</v>
+        <v>0.000741305274</v>
       </c>
       <c r="I308" s="5">
-        <v>0.000712739273</v>
+        <v>0.000741606429</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" t="s">
         <v>9</v>
       </c>
       <c r="B309" t="s">
         <v>10</v>
       </c>
       <c r="C309" t="s">
         <v>625</v>
       </c>
       <c r="D309" t="s">
         <v>626</v>
       </c>
       <c r="E309" s="1">
-        <v>416474.124</v>
+        <v>349000</v>
       </c>
       <c r="F309" s="2">
-        <v>98.94829900000001</v>
+        <v>99.37247000000001</v>
       </c>
       <c r="G309" s="3">
-        <v>412094.06</v>
+        <v>346809.92</v>
       </c>
       <c r="H309" s="4">
-        <v>0.000680335408</v>
+        <v>0.000576767418</v>
       </c>
       <c r="I309" s="5">
-        <v>0.000680424726</v>
+        <v>0.000577001729</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" t="s">
         <v>9</v>
       </c>
       <c r="B310" t="s">
         <v>10</v>
       </c>
       <c r="C310" t="s">
         <v>627</v>
       </c>
       <c r="D310" t="s">
         <v>628</v>
       </c>
       <c r="E310" s="1">
-        <v>427000</v>
+        <v>377000</v>
       </c>
       <c r="F310" s="2">
-        <v>96.145157</v>
+        <v>99.723411</v>
       </c>
       <c r="G310" s="3">
-        <v>410539.82</v>
+        <v>375957.26</v>
       </c>
       <c r="H310" s="4">
-        <v>0.000677769476</v>
+        <v>0.000625241335</v>
       </c>
       <c r="I310" s="5">
-        <v>0.0006778584569999999</v>
+        <v>0.0006254953389999999</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" t="s">
         <v>9</v>
       </c>
       <c r="B311" t="s">
         <v>10</v>
       </c>
       <c r="C311" t="s">
         <v>629</v>
       </c>
       <c r="D311" t="s">
         <v>630</v>
       </c>
       <c r="E311" s="1">
-        <v>454000</v>
+        <v>384000</v>
       </c>
       <c r="F311" s="2">
-        <v>95.368934</v>
+        <v>93.387854</v>
       </c>
       <c r="G311" s="3">
-        <v>432974.96</v>
+        <v>358609.36</v>
       </c>
       <c r="H311" s="4">
-        <v>0.000714808156</v>
+        <v>0.000596390651</v>
       </c>
       <c r="I311" s="5">
-        <v>0.000714902</v>
+        <v>0.000596632934</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" t="s">
         <v>9</v>
       </c>
       <c r="B312" t="s">
         <v>10</v>
       </c>
       <c r="C312" t="s">
         <v>631</v>
       </c>
       <c r="D312" t="s">
         <v>632</v>
       </c>
       <c r="E312" s="1">
-        <v>452000</v>
+        <v>445000</v>
       </c>
       <c r="F312" s="2">
-        <v>98.78321</v>
+        <v>80.714726</v>
       </c>
       <c r="G312" s="3">
-        <v>446500.11</v>
+        <v>359180.53</v>
       </c>
       <c r="H312" s="4">
-        <v>0.00073713713</v>
+        <v>0.000597340546</v>
       </c>
       <c r="I312" s="5">
-        <v>0.000737233905</v>
+        <v>0.000597583215</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" t="s">
         <v>9</v>
       </c>
       <c r="B313" t="s">
         <v>10</v>
       </c>
       <c r="C313" t="s">
         <v>633</v>
       </c>
       <c r="D313" t="s">
         <v>634</v>
       </c>
       <c r="E313" s="1">
-        <v>349000</v>
+        <v>327000</v>
       </c>
       <c r="F313" s="2">
-        <v>100.034401</v>
+        <v>101.359627</v>
       </c>
       <c r="G313" s="3">
-        <v>349120.06</v>
+        <v>331445.98</v>
       </c>
       <c r="H313" s="4">
-        <v>0.000576370204</v>
+        <v>0.000551216188</v>
       </c>
       <c r="I313" s="5">
-        <v>0.000576445872</v>
+        <v>0.000551440119</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" t="s">
         <v>9</v>
       </c>
       <c r="B314" t="s">
         <v>10</v>
       </c>
       <c r="C314" t="s">
         <v>635</v>
       </c>
       <c r="D314" t="s">
         <v>636</v>
       </c>
       <c r="E314" s="1">
-        <v>377000</v>
+        <v>348000</v>
       </c>
       <c r="F314" s="2">
-        <v>99.73878000000001</v>
+        <v>96.69256</v>
       </c>
       <c r="G314" s="3">
-        <v>376015.2</v>
+        <v>336490.11</v>
       </c>
       <c r="H314" s="4">
-        <v>0.000620772</v>
+        <v>0.000559604901</v>
       </c>
       <c r="I314" s="5">
-        <v>0.0006208534979999999</v>
+        <v>0.00055983224</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" t="s">
         <v>9</v>
       </c>
       <c r="B315" t="s">
         <v>10</v>
       </c>
       <c r="C315" t="s">
         <v>637</v>
       </c>
       <c r="D315" t="s">
         <v>638</v>
       </c>
       <c r="E315" s="1">
-        <v>384000</v>
+        <v>328000</v>
       </c>
       <c r="F315" s="2">
-        <v>95.239779</v>
+        <v>98.52913100000001</v>
       </c>
       <c r="G315" s="3">
-        <v>365720.75</v>
+        <v>323175.55</v>
       </c>
       <c r="H315" s="4">
-        <v>0.0006037766609999999</v>
+        <v>0.000537461925</v>
       </c>
       <c r="I315" s="5">
-        <v>0.000603855928</v>
+        <v>0.000537680268</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" t="s">
         <v>9</v>
       </c>
       <c r="B316" t="s">
         <v>10</v>
       </c>
       <c r="C316" t="s">
         <v>639</v>
       </c>
       <c r="D316" t="s">
         <v>640</v>
       </c>
       <c r="E316" s="1">
-        <v>341956.9822</v>
+        <v>290000</v>
       </c>
       <c r="F316" s="2">
-        <v>99.36036900000001</v>
+        <v>94.060241</v>
       </c>
       <c r="G316" s="3">
-        <v>339769.72</v>
+        <v>272774.7</v>
       </c>
       <c r="H316" s="4">
-        <v>0.000560933515</v>
+        <v>0.000453642037</v>
       </c>
       <c r="I316" s="5">
-        <v>0.000561007158</v>
+        <v>0.000453826329</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" t="s">
         <v>9</v>
       </c>
       <c r="B317" t="s">
         <v>10</v>
       </c>
       <c r="C317" t="s">
         <v>641</v>
       </c>
       <c r="D317" t="s">
         <v>642</v>
       </c>
       <c r="E317" s="1">
-        <v>348000</v>
+        <v>325000</v>
       </c>
       <c r="F317" s="2">
-        <v>98.101089</v>
+        <v>93.460911</v>
       </c>
       <c r="G317" s="3">
-        <v>341391.79</v>
+        <v>303747.96</v>
       </c>
       <c r="H317" s="4">
-        <v>0.000563611428</v>
+        <v>0.000505152583</v>
       </c>
       <c r="I317" s="5">
-        <v>0.000563685422</v>
+        <v>0.000505357801</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" t="s">
         <v>9</v>
       </c>
       <c r="B318" t="s">
         <v>10</v>
       </c>
       <c r="C318" t="s">
         <v>643</v>
       </c>
       <c r="D318" t="s">
         <v>644</v>
       </c>
       <c r="E318" s="1">
-        <v>328000</v>
+        <v>285000</v>
       </c>
       <c r="F318" s="2">
-        <v>99.27754299999999</v>
+        <v>100.910979</v>
       </c>
       <c r="G318" s="3">
-        <v>325630.34</v>
+        <v>287596.29</v>
       </c>
       <c r="H318" s="4">
-        <v>0.000537590496</v>
+        <v>0.000478291306</v>
       </c>
       <c r="I318" s="5">
-        <v>0.000537661073</v>
+        <v>0.000478485611</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" t="s">
         <v>9</v>
       </c>
       <c r="B319" t="s">
         <v>10</v>
       </c>
       <c r="C319" t="s">
         <v>645</v>
       </c>
       <c r="D319" t="s">
         <v>646</v>
       </c>
       <c r="E319" s="1">
-        <v>290000</v>
+        <v>308000</v>
       </c>
       <c r="F319" s="2">
-        <v>95.939931</v>
+        <v>87.94855800000001</v>
       </c>
       <c r="G319" s="3">
-        <v>278225.8</v>
+        <v>270881.56</v>
       </c>
       <c r="H319" s="4">
-        <v>0.000459329267</v>
+        <v>0.000450493622</v>
       </c>
       <c r="I319" s="5">
-        <v>0.00045938957</v>
+        <v>0.000450676635</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" t="s">
         <v>9</v>
       </c>
       <c r="B320" t="s">
         <v>10</v>
       </c>
       <c r="C320" t="s">
         <v>647</v>
       </c>
       <c r="D320" t="s">
         <v>648</v>
       </c>
       <c r="E320" s="1">
-        <v>325000</v>
+        <v>330000</v>
       </c>
       <c r="F320" s="2">
-        <v>93.82728899999999</v>
+        <v>89.49932099999999</v>
       </c>
       <c r="G320" s="3">
-        <v>304938.69</v>
+        <v>295347.76</v>
       </c>
       <c r="H320" s="4">
-        <v>0.00050343018</v>
+        <v>0.000491182502</v>
       </c>
       <c r="I320" s="5">
-        <v>0.000503496273</v>
+        <v>0.000491382045</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" t="s">
         <v>9</v>
       </c>
       <c r="B321" t="s">
         <v>10</v>
       </c>
       <c r="C321" t="s">
         <v>649</v>
       </c>
       <c r="D321" t="s">
         <v>650</v>
       </c>
       <c r="E321" s="1">
-        <v>285000</v>
+        <v>291000</v>
       </c>
       <c r="F321" s="2">
-        <v>101.9386</v>
+        <v>100.426797</v>
       </c>
       <c r="G321" s="3">
-        <v>290525.01</v>
+        <v>292241.98</v>
       </c>
       <c r="H321" s="4">
-        <v>0.000479634311</v>
+        <v>0.000486017388</v>
       </c>
       <c r="I321" s="5">
-        <v>0.00047969728</v>
+        <v>0.000486214833</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" t="s">
         <v>9</v>
       </c>
       <c r="B322" t="s">
         <v>10</v>
       </c>
       <c r="C322" t="s">
         <v>651</v>
       </c>
       <c r="D322" t="s">
         <v>652</v>
       </c>
       <c r="E322" s="1">
-        <v>308000</v>
+        <v>300000</v>
       </c>
       <c r="F322" s="2">
-        <v>89.76514899999999</v>
+        <v>98.07324</v>
       </c>
       <c r="G322" s="3">
-        <v>276476.66</v>
+        <v>294219.72</v>
       </c>
       <c r="H322" s="4">
-        <v>0.00045644157</v>
+        <v>0.0004893065</v>
       </c>
       <c r="I322" s="5">
-        <v>0.000456501494</v>
+        <v>0.00048950528</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" t="s">
         <v>9</v>
       </c>
       <c r="B323" t="s">
         <v>10</v>
       </c>
       <c r="C323" t="s">
         <v>653</v>
       </c>
       <c r="D323" t="s">
         <v>654</v>
       </c>
       <c r="E323" s="1">
-        <v>330000</v>
+        <v>328802.5822</v>
       </c>
       <c r="F323" s="2">
-        <v>91.287385</v>
+        <v>98.04583</v>
       </c>
       <c r="G323" s="3">
-        <v>301248.37</v>
+        <v>322377.22</v>
       </c>
       <c r="H323" s="4">
-        <v>0.000497337749</v>
+        <v>0.000536134252</v>
       </c>
       <c r="I323" s="5">
-        <v>0.000497403042</v>
+        <v>0.000536352056</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" t="s">
         <v>9</v>
       </c>
       <c r="B324" t="s">
         <v>10</v>
       </c>
       <c r="C324" t="s">
         <v>655</v>
       </c>
       <c r="D324" t="s">
         <v>656</v>
       </c>
       <c r="E324" s="1">
-        <v>291000</v>
+        <v>332000</v>
       </c>
       <c r="F324" s="2">
-        <v>100.8589</v>
+        <v>99.15132199999999</v>
       </c>
       <c r="G324" s="3">
-        <v>293499.4</v>
+        <v>329182.39</v>
       </c>
       <c r="H324" s="4">
-        <v>0.000484544797</v>
+        <v>0.000547451688</v>
       </c>
       <c r="I324" s="5">
-        <v>0.00048460841</v>
+        <v>0.000547674091</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" t="s">
         <v>9</v>
       </c>
       <c r="B325" t="s">
         <v>10</v>
       </c>
       <c r="C325" t="s">
         <v>657</v>
       </c>
       <c r="D325" t="s">
         <v>658</v>
       </c>
       <c r="E325" s="1">
-        <v>327000</v>
+        <v>250000</v>
       </c>
       <c r="F325" s="2">
-        <v>101.78233</v>
+        <v>99.44234</v>
       </c>
       <c r="G325" s="3">
-        <v>332828.22</v>
+        <v>248605.85</v>
       </c>
       <c r="H325" s="4">
-        <v>0.000549473636</v>
+        <v>0.000413447672</v>
       </c>
       <c r="I325" s="5">
-        <v>0.000549545773</v>
+        <v>0.000413615635</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" t="s">
         <v>9</v>
       </c>
       <c r="B326" t="s">
         <v>10</v>
       </c>
       <c r="C326" t="s">
         <v>659</v>
       </c>
       <c r="D326" t="s">
         <v>660</v>
       </c>
       <c r="E326" s="1">
-        <v>300000</v>
+        <v>243000</v>
       </c>
       <c r="F326" s="2">
-        <v>98.47427999999999</v>
+        <v>96.35700799999999</v>
       </c>
       <c r="G326" s="3">
-        <v>295422.84</v>
+        <v>234147.53</v>
       </c>
       <c r="H326" s="4">
-        <v>0.000487720249</v>
+        <v>0.000389402546</v>
       </c>
       <c r="I326" s="5">
-        <v>0.00048778428</v>
+        <v>0.000389560741</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" t="s">
         <v>9</v>
       </c>
       <c r="B327" t="s">
         <v>10</v>
       </c>
       <c r="C327" t="s">
         <v>661</v>
       </c>
       <c r="D327" t="s">
         <v>662</v>
       </c>
       <c r="E327" s="1">
-        <v>332000</v>
+        <v>225000</v>
       </c>
       <c r="F327" s="2">
-        <v>99.840557</v>
+        <v>100.820542</v>
       </c>
       <c r="G327" s="3">
-        <v>331470.65</v>
+        <v>226846.22</v>
       </c>
       <c r="H327" s="4">
-        <v>0.000547232393</v>
+        <v>0.000377259993</v>
       </c>
       <c r="I327" s="5">
-        <v>0.000547304236</v>
+        <v>0.000377413255</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" t="s">
         <v>9</v>
       </c>
       <c r="B328" t="s">
         <v>10</v>
       </c>
       <c r="C328" t="s">
         <v>663</v>
       </c>
       <c r="D328" t="s">
         <v>664</v>
       </c>
       <c r="E328" s="1">
-        <v>250000</v>
+        <v>254000</v>
       </c>
       <c r="F328" s="2">
-        <v>100.84898</v>
+        <v>95.11731899999999</v>
       </c>
       <c r="G328" s="3">
-        <v>252122.45</v>
+        <v>241597.99</v>
       </c>
       <c r="H328" s="4">
-        <v>0.000416234656</v>
+        <v>0.000401793146</v>
       </c>
       <c r="I328" s="5">
-        <v>0.000416289301</v>
+        <v>0.000401956374</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" t="s">
         <v>9</v>
       </c>
       <c r="B329" t="s">
         <v>10</v>
       </c>
       <c r="C329" t="s">
         <v>665</v>
       </c>
       <c r="D329" t="s">
         <v>666</v>
       </c>
       <c r="E329" s="1">
-        <v>243000</v>
+        <v>224000</v>
       </c>
       <c r="F329" s="2">
-        <v>96.986358</v>
+        <v>99.640629</v>
       </c>
       <c r="G329" s="3">
-        <v>235676.85</v>
+        <v>223195.01</v>
       </c>
       <c r="H329" s="4">
-        <v>0.000389084243</v>
+        <v>0.000371187793</v>
       </c>
       <c r="I329" s="5">
-        <v>0.000389135324</v>
+        <v>0.000371338588</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" t="s">
         <v>9</v>
       </c>
       <c r="B330" t="s">
         <v>10</v>
       </c>
       <c r="C330" t="s">
         <v>667</v>
       </c>
       <c r="D330" t="s">
         <v>668</v>
       </c>
       <c r="E330" s="1">
-        <v>225000</v>
+        <v>264000</v>
       </c>
       <c r="F330" s="2">
-        <v>102.0146</v>
+        <v>92.715034</v>
       </c>
       <c r="G330" s="3">
-        <v>229532.85</v>
+        <v>244767.69</v>
       </c>
       <c r="H330" s="4">
-        <v>0.000378940974</v>
+        <v>0.000407064562</v>
       </c>
       <c r="I330" s="5">
-        <v>0.000378990723</v>
+        <v>0.000407229932</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" t="s">
         <v>9</v>
       </c>
       <c r="B331" t="s">
         <v>10</v>
       </c>
       <c r="C331" t="s">
         <v>669</v>
       </c>
       <c r="D331" t="s">
         <v>670</v>
       </c>
       <c r="E331" s="1">
-        <v>254000</v>
+        <v>243000</v>
       </c>
       <c r="F331" s="2">
-        <v>96.84689</v>
+        <v>97.659539</v>
       </c>
       <c r="G331" s="3">
-        <v>245991.1</v>
+        <v>237312.68</v>
       </c>
       <c r="H331" s="4">
-        <v>0.000406112272</v>
+        <v>0.000394666396</v>
       </c>
       <c r="I331" s="5">
-        <v>0.000406165589</v>
+        <v>0.000394826729</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" t="s">
         <v>9</v>
       </c>
       <c r="B332" t="s">
         <v>10</v>
       </c>
       <c r="C332" t="s">
         <v>671</v>
       </c>
       <c r="D332" t="s">
         <v>672</v>
       </c>
       <c r="E332" s="1">
-        <v>247724.7</v>
+        <v>211000</v>
       </c>
       <c r="F332" s="2">
-        <v>98.202501</v>
+        <v>81.85740800000001</v>
       </c>
       <c r="G332" s="3">
-        <v>243271.85</v>
+        <v>172719.13</v>
       </c>
       <c r="H332" s="4">
-        <v>0.000401623002</v>
+        <v>0.00028724313</v>
       </c>
       <c r="I332" s="5">
-        <v>0.000401675729</v>
+        <v>0.000287359823</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" t="s">
         <v>9</v>
       </c>
       <c r="B333" t="s">
         <v>10</v>
       </c>
       <c r="C333" t="s">
         <v>673</v>
       </c>
       <c r="D333" t="s">
         <v>674</v>
       </c>
       <c r="E333" s="1">
-        <v>216941.01</v>
+        <v>194000</v>
       </c>
       <c r="F333" s="2">
-        <v>98.516869</v>
+        <v>97.80023199999999</v>
       </c>
       <c r="G333" s="3">
-        <v>213723.49</v>
+        <v>189732.45</v>
       </c>
       <c r="H333" s="4">
-        <v>0.000352840945</v>
+        <v>0.000315537385</v>
       </c>
       <c r="I333" s="5">
-        <v>0.000352887268</v>
+        <v>0.000315665572</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" t="s">
         <v>9</v>
       </c>
       <c r="B334" t="s">
         <v>10</v>
       </c>
       <c r="C334" t="s">
         <v>675</v>
       </c>
       <c r="D334" t="s">
         <v>676</v>
       </c>
       <c r="E334" s="1">
-        <v>224000</v>
+        <v>200000</v>
       </c>
       <c r="F334" s="2">
-        <v>99.639652</v>
+        <v>100.1229</v>
       </c>
       <c r="G334" s="3">
-        <v>223192.82</v>
+        <v>200245.8</v>
       </c>
       <c r="H334" s="4">
-        <v>0.000368474076</v>
+        <v>0.000333021768</v>
       </c>
       <c r="I334" s="5">
-        <v>0.000368522451</v>
+        <v>0.000333157058</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" t="s">
         <v>9</v>
       </c>
       <c r="B335" t="s">
         <v>10</v>
       </c>
       <c r="C335" t="s">
         <v>677</v>
       </c>
       <c r="D335" t="s">
         <v>678</v>
       </c>
       <c r="E335" s="1">
-        <v>243000</v>
+        <v>180000</v>
       </c>
       <c r="F335" s="2">
-        <v>97.89858</v>
+        <v>102.1851</v>
       </c>
       <c r="G335" s="3">
-        <v>237893.55</v>
+        <v>183933.18</v>
       </c>
       <c r="H335" s="4">
-        <v>0.000392743842</v>
+        <v>0.000305892822</v>
       </c>
       <c r="I335" s="5">
-        <v>0.000392795403</v>
+        <v>0.000306017091</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" t="s">
         <v>9</v>
       </c>
       <c r="B336" t="s">
         <v>10</v>
       </c>
       <c r="C336" t="s">
         <v>679</v>
       </c>
       <c r="D336" t="s">
         <v>680</v>
       </c>
       <c r="E336" s="1">
-        <v>211000</v>
+        <v>154697</v>
       </c>
       <c r="F336" s="2">
-        <v>83.213678</v>
+        <v>100.479647</v>
       </c>
       <c r="G336" s="3">
-        <v>175580.86</v>
+        <v>155439</v>
       </c>
       <c r="H336" s="4">
-        <v>0.000289870414</v>
+        <v>0.00025850515</v>
       </c>
       <c r="I336" s="5">
-        <v>0.00028990847</v>
+        <v>0.000258610167</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" t="s">
         <v>9</v>
       </c>
       <c r="B337" t="s">
         <v>10</v>
       </c>
       <c r="C337" t="s">
         <v>681</v>
       </c>
       <c r="D337" t="s">
         <v>682</v>
       </c>
       <c r="E337" s="1">
-        <v>194000</v>
+        <v>181014.93</v>
       </c>
       <c r="F337" s="2">
-        <v>98.26258199999999</v>
+        <v>98.603712</v>
       </c>
       <c r="G337" s="3">
-        <v>190629.41</v>
+        <v>178487.44</v>
       </c>
       <c r="H337" s="4">
-        <v>0.000314714404</v>
+        <v>0.000296836203</v>
       </c>
       <c r="I337" s="5">
-        <v>0.000314755721</v>
+        <v>0.000296956793</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" t="s">
         <v>9</v>
       </c>
       <c r="B338" t="s">
         <v>10</v>
       </c>
       <c r="C338" t="s">
         <v>683</v>
       </c>
       <c r="D338" t="s">
         <v>684</v>
       </c>
       <c r="E338" s="1">
-        <v>200000</v>
+        <v>155000</v>
       </c>
       <c r="F338" s="2">
-        <v>102.22574</v>
+        <v>100.089561</v>
       </c>
       <c r="G338" s="3">
-        <v>204451.48</v>
+        <v>155138.82</v>
       </c>
       <c r="H338" s="4">
-        <v>0.000337533573</v>
+        <v>0.000258005931</v>
       </c>
       <c r="I338" s="5">
-        <v>0.000337577886</v>
+        <v>0.000258110746</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" t="s">
         <v>9</v>
       </c>
       <c r="B339" t="s">
         <v>10</v>
       </c>
       <c r="C339" t="s">
         <v>685</v>
       </c>
       <c r="D339" t="s">
         <v>686</v>
       </c>
       <c r="E339" s="1">
-        <v>217000</v>
+        <v>185780.691</v>
       </c>
       <c r="F339" s="2">
-        <v>86.27774700000001</v>
+        <v>98.06477099999999</v>
       </c>
       <c r="G339" s="3">
-        <v>187222.71</v>
+        <v>182185.41</v>
       </c>
       <c r="H339" s="4">
-        <v>0.000309090209</v>
+        <v>0.000302986166</v>
       </c>
       <c r="I339" s="5">
-        <v>0.000309130788</v>
+        <v>0.000303109254</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" t="s">
         <v>9</v>
       </c>
       <c r="B340" t="s">
         <v>10</v>
       </c>
       <c r="C340" t="s">
         <v>687</v>
       </c>
       <c r="D340" t="s">
         <v>688</v>
       </c>
       <c r="E340" s="1">
-        <v>180000</v>
+        <v>203326.81</v>
       </c>
       <c r="F340" s="2">
-        <v>103.111661</v>
+        <v>92.060732</v>
       </c>
       <c r="G340" s="3">
-        <v>185600.99</v>
+        <v>187184.15</v>
       </c>
       <c r="H340" s="4">
-        <v>0.000306412872</v>
+        <v>0.000311299396</v>
       </c>
       <c r="I340" s="5">
-        <v>0.0003064531</v>
+        <v>0.000311425861</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" t="s">
         <v>9</v>
       </c>
       <c r="B341" t="s">
         <v>10</v>
       </c>
       <c r="C341" t="s">
         <v>689</v>
       </c>
       <c r="D341" t="s">
         <v>690</v>
       </c>
       <c r="E341" s="1">
-        <v>154697</v>
+        <v>208659.49</v>
       </c>
       <c r="F341" s="2">
-        <v>102.005792</v>
+        <v>98.074322</v>
       </c>
       <c r="G341" s="3">
-        <v>157799.9</v>
+        <v>204641.38</v>
       </c>
       <c r="H341" s="4">
-        <v>0.000260515425</v>
+        <v>0.000340331904</v>
       </c>
       <c r="I341" s="5">
-        <v>0.000260549626</v>
+        <v>0.000340470163</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" t="s">
         <v>9</v>
       </c>
       <c r="B342" t="s">
         <v>10</v>
       </c>
       <c r="C342" t="s">
         <v>691</v>
       </c>
       <c r="D342" t="s">
         <v>692</v>
       </c>
       <c r="E342" s="1">
-        <v>155000</v>
+        <v>203700</v>
       </c>
       <c r="F342" s="2">
-        <v>100.753523</v>
+        <v>93.5</v>
       </c>
       <c r="G342" s="3">
-        <v>156167.96</v>
+        <v>190459.5</v>
       </c>
       <c r="H342" s="4">
-        <v>0.000257821219</v>
+        <v>0.000316746516</v>
       </c>
       <c r="I342" s="5">
-        <v>0.000257855067</v>
+        <v>0.000316875194</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" t="s">
         <v>9</v>
       </c>
       <c r="B343" t="s">
         <v>10</v>
       </c>
       <c r="C343" t="s">
         <v>693</v>
       </c>
       <c r="D343" t="s">
         <v>694</v>
       </c>
       <c r="E343" s="1">
-        <v>187406.431</v>
+        <v>105000</v>
       </c>
       <c r="F343" s="2">
-        <v>99.700239</v>
+        <v>86.535838</v>
       </c>
       <c r="G343" s="3">
-        <v>186844.66</v>
+        <v>90862.63</v>
       </c>
       <c r="H343" s="4">
-        <v>0.000308466075</v>
+        <v>0.000151110454</v>
       </c>
       <c r="I343" s="5">
-        <v>0.000308506572</v>
+        <v>0.000151171842</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" t="s">
         <v>9</v>
       </c>
       <c r="B344" t="s">
         <v>10</v>
       </c>
       <c r="C344" t="s">
         <v>695</v>
       </c>
       <c r="D344" t="s">
         <v>696</v>
       </c>
       <c r="E344" s="1">
-        <v>204275.92</v>
+        <v>97267.73</v>
       </c>
       <c r="F344" s="2">
-        <v>93.959518</v>
+        <v>99.67207999999999</v>
       </c>
       <c r="G344" s="3">
-        <v>191936.67</v>
+        <v>96948.77</v>
       </c>
       <c r="H344" s="4">
-        <v>0.00031687259</v>
+        <v>0.000161232099</v>
       </c>
       <c r="I344" s="5">
-        <v>0.000316914191</v>
+        <v>0.0001612976</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" t="s">
         <v>9</v>
       </c>
       <c r="B345" t="s">
         <v>10</v>
       </c>
       <c r="C345" t="s">
         <v>697</v>
       </c>
       <c r="D345" t="s">
         <v>698</v>
       </c>
       <c r="E345" s="1">
-        <v>153000</v>
+        <v>130000</v>
       </c>
       <c r="F345" s="2">
-        <v>99.154797</v>
+        <v>87.398923</v>
       </c>
       <c r="G345" s="3">
-        <v>151706.84</v>
+        <v>113618.6</v>
       </c>
       <c r="H345" s="4">
-        <v>0.000250456253</v>
+        <v>0.000188955109</v>
       </c>
       <c r="I345" s="5">
-        <v>0.000250489134</v>
+        <v>0.000189031872</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" t="s">
         <v>9</v>
       </c>
       <c r="B346" t="s">
         <v>10</v>
       </c>
       <c r="C346" t="s">
         <v>699</v>
       </c>
       <c r="D346" t="s">
         <v>700</v>
       </c>
       <c r="E346" s="1">
-        <v>105000</v>
+        <v>62000</v>
       </c>
       <c r="F346" s="2">
-        <v>87.855457</v>
+        <v>96.67321</v>
       </c>
       <c r="G346" s="3">
-        <v>92248.23</v>
+        <v>59937.39</v>
       </c>
       <c r="H346" s="4">
-        <v>0.000152294689</v>
+        <v>9.9679772E-5</v>
       </c>
       <c r="I346" s="5">
-        <v>0.000152314683</v>
+        <v>9.9720267E-5</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" t="s">
         <v>9</v>
       </c>
       <c r="B347" t="s">
         <v>10</v>
       </c>
       <c r="C347" t="s">
         <v>701</v>
       </c>
       <c r="D347" t="s">
         <v>702</v>
       </c>
       <c r="E347" s="1">
-        <v>99576.03</v>
+        <v>60000</v>
       </c>
       <c r="F347" s="2">
-        <v>99.754077</v>
+        <v>97.881783</v>
       </c>
       <c r="G347" s="3">
-        <v>99331.14999999999</v>
+        <v>58729.07</v>
       </c>
       <c r="H347" s="4">
-        <v>0.000163988042</v>
+        <v>9.767025699999999E-5</v>
       </c>
       <c r="I347" s="5">
-        <v>0.000164009571</v>
+        <v>9.7709935E-5</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" t="s">
         <v>9</v>
       </c>
       <c r="B348" t="s">
         <v>10</v>
       </c>
       <c r="C348" t="s">
         <v>703</v>
       </c>
       <c r="D348" t="s">
         <v>704</v>
       </c>
       <c r="E348" s="1">
-        <v>102909.26</v>
+        <v>55552.8266</v>
       </c>
       <c r="F348" s="2">
-        <v>1</v>
+        <v>92.65200900000001</v>
       </c>
       <c r="G348" s="3">
-        <v>102909.26</v>
+        <v>51470.81</v>
       </c>
       <c r="H348" s="4">
-        <v>0.000169895225</v>
+        <v>8.5599299E-5</v>
       </c>
       <c r="I348" s="5">
-        <v>0.00016991753</v>
+        <v>8.5634074E-5</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" t="s">
         <v>9</v>
       </c>
       <c r="B349" t="s">
         <v>10</v>
       </c>
       <c r="C349" t="s">
         <v>705</v>
       </c>
       <c r="D349" t="s">
         <v>706</v>
       </c>
       <c r="E349" s="1">
-        <v>130000</v>
+        <v>46876.5</v>
       </c>
       <c r="F349" s="2">
-        <v>88.830231</v>
+        <v>91.127623</v>
       </c>
       <c r="G349" s="3">
-        <v>115479.3</v>
+        <v>42717.44</v>
       </c>
       <c r="H349" s="4">
-        <v>0.000190647389</v>
+        <v>7.104187700000001E-5</v>
       </c>
       <c r="I349" s="5">
-        <v>0.000190672418</v>
+        <v>7.1070738E-5</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" t="s">
         <v>9</v>
       </c>
       <c r="B350" t="s">
         <v>10</v>
       </c>
       <c r="C350" t="s">
         <v>707</v>
       </c>
       <c r="D350" t="s">
         <v>708</v>
       </c>
       <c r="E350" s="1">
-        <v>56000</v>
+        <v>47684.6416</v>
       </c>
       <c r="F350" s="2">
-        <v>98.47823200000001</v>
+        <v>98.05761</v>
       </c>
       <c r="G350" s="3">
-        <v>55147.81</v>
+        <v>46758.42</v>
       </c>
       <c r="H350" s="4">
-        <v>9.1044767E-5</v>
+        <v>7.7762289E-5</v>
       </c>
       <c r="I350" s="5">
-        <v>9.105672E-5</v>
+        <v>7.7793879E-5</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" t="s">
         <v>9</v>
       </c>
       <c r="B351" t="s">
         <v>10</v>
       </c>
       <c r="C351" t="s">
         <v>709</v>
       </c>
       <c r="D351" t="s">
         <v>710</v>
       </c>
       <c r="E351" s="1">
-        <v>60000</v>
+        <v>4000</v>
       </c>
       <c r="F351" s="2">
-        <v>99.96575</v>
+        <v>92.8105</v>
       </c>
       <c r="G351" s="3">
-        <v>59979.45</v>
+        <v>3712.42</v>
       </c>
       <c r="H351" s="4">
-        <v>9.9021431E-5</v>
+        <v>6.173996E-6</v>
       </c>
       <c r="I351" s="5">
-        <v>9.9034431E-5</v>
+        <v>6.176504E-6</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" t="s">
         <v>9</v>
       </c>
       <c r="B352" t="s">
         <v>10</v>
       </c>
       <c r="C352" t="s">
         <v>711</v>
       </c>
       <c r="D352" t="s">
         <v>712</v>
       </c>
       <c r="E352" s="1">
-        <v>56244.3866</v>
+        <v>6000</v>
       </c>
       <c r="F352" s="2">
-        <v>93.870932</v>
+        <v>99.64183300000001</v>
       </c>
       <c r="G352" s="3">
-        <v>52797.13</v>
+        <v>5978.51</v>
       </c>
       <c r="H352" s="4">
-        <v>8.7163976E-5</v>
+        <v>9.94265E-6</v>
       </c>
       <c r="I352" s="5">
-        <v>8.7175419E-5</v>
+        <v>9.94669E-6</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" t="s">
         <v>9</v>
       </c>
       <c r="B353" t="s">
         <v>10</v>
       </c>
       <c r="C353" t="s">
         <v>713</v>
       </c>
       <c r="D353" t="s">
         <v>714</v>
       </c>
       <c r="E353" s="1">
-        <v>47486.02</v>
+        <v>4000</v>
       </c>
       <c r="F353" s="2">
-        <v>92.816812</v>
+        <v>88.45399999999999</v>
       </c>
       <c r="G353" s="3">
-        <v>44075.01</v>
+        <v>3538.16</v>
       </c>
       <c r="H353" s="4">
-        <v>7.2764431E-5</v>
+        <v>5.88419E-6</v>
       </c>
       <c r="I353" s="5">
-        <v>7.2773984E-5</v>
+        <v>5.88658E-6</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" t="s">
         <v>9</v>
       </c>
       <c r="B354" t="s">
         <v>10</v>
       </c>
       <c r="C354" t="s">
         <v>715</v>
       </c>
       <c r="D354" t="s">
         <v>716</v>
       </c>
       <c r="E354" s="1">
-        <v>49043.4516</v>
+        <v>126</v>
       </c>
       <c r="F354" s="2">
-        <v>100.300934</v>
+        <v>105.828125</v>
       </c>
       <c r="G354" s="3">
-        <v>49191.04</v>
+        <v>0</v>
       </c>
       <c r="H354" s="4">
-        <v>8.1210601E-5</v>
+        <v>0</v>
       </c>
       <c r="I354" s="5">
-        <v>8.1221262E-5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" t="s">
         <v>9</v>
       </c>
       <c r="B355" t="s">
         <v>10</v>
       </c>
       <c r="C355" t="s">
         <v>717</v>
       </c>
       <c r="D355" t="s">
         <v>718</v>
       </c>
       <c r="E355" s="1">
-        <v>4000</v>
+        <v>20</v>
       </c>
       <c r="F355" s="2">
-        <v>94.10075000000001</v>
+        <v>107.453125</v>
       </c>
       <c r="G355" s="3">
-        <v>3764.03</v>
+        <v>0</v>
       </c>
       <c r="H355" s="4">
-        <v>6.214122E-6</v>
+        <v>0</v>
       </c>
       <c r="I355" s="5">
-        <v>6.214938E-6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" t="s">
         <v>9</v>
       </c>
       <c r="B356" t="s">
         <v>10</v>
       </c>
       <c r="C356" t="s">
         <v>719</v>
       </c>
       <c r="D356" t="s">
         <v>720</v>
       </c>
       <c r="E356" s="1">
-        <v>4000</v>
+        <v>125</v>
       </c>
       <c r="F356" s="2">
-        <v>89.48050000000001</v>
+        <v>101.878906</v>
       </c>
       <c r="G356" s="3">
-        <v>3579.22</v>
+        <v>0</v>
       </c>
       <c r="H356" s="4">
-        <v>5.909015E-6</v>
+        <v>0</v>
       </c>
       <c r="I356" s="5">
-        <v>5.909791E-6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" t="s">
         <v>9</v>
       </c>
       <c r="B357" t="s">
         <v>10</v>
       </c>
       <c r="C357" t="s">
         <v>721</v>
       </c>
       <c r="D357" t="s">
         <v>722</v>
       </c>
       <c r="E357" s="1">
-        <v>126</v>
+        <v>25</v>
       </c>
       <c r="F357" s="2">
-        <v>108.453125</v>
+        <v>104.179688</v>
       </c>
       <c r="G357" s="3">
         <v>0</v>
       </c>
       <c r="H357" s="4">
         <v>0</v>
       </c>
       <c r="I357" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" t="s">
         <v>9</v>
       </c>
       <c r="B358" t="s">
         <v>10</v>
       </c>
       <c r="C358" t="s">
         <v>723</v>
       </c>
       <c r="D358" t="s">
         <v>724</v>
       </c>
       <c r="E358" s="1">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="F358" s="2">
-        <v>110.203125</v>
+        <v>107.03125</v>
       </c>
       <c r="G358" s="3">
         <v>0</v>
       </c>
       <c r="H358" s="4">
         <v>0</v>
       </c>
       <c r="I358" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" t="s">
         <v>9</v>
       </c>
       <c r="B359" t="s">
         <v>10</v>
       </c>
       <c r="C359" t="s">
         <v>725</v>
       </c>
       <c r="D359" t="s">
         <v>726</v>
       </c>
       <c r="E359" s="1">
-        <v>125</v>
+        <v>-57</v>
       </c>
       <c r="F359" s="2">
-        <v>102.953125</v>
+        <v>108.71875</v>
       </c>
       <c r="G359" s="3">
         <v>0</v>
       </c>
       <c r="H359" s="4">
         <v>0</v>
       </c>
       <c r="I359" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" t="s">
         <v>9</v>
       </c>
       <c r="B360" t="s">
         <v>10</v>
       </c>
       <c r="C360" t="s">
         <v>727</v>
       </c>
       <c r="D360" t="s">
         <v>728</v>
       </c>
       <c r="E360" s="1">
-        <v>25</v>
+        <v>-228948.75</v>
       </c>
       <c r="F360" s="2">
-        <v>106.265625</v>
+        <v>1</v>
       </c>
       <c r="G360" s="3">
-        <v>0</v>
+        <v>-228948.75</v>
       </c>
       <c r="H360" s="4">
-        <v>0</v>
+        <v>-0.000380756638</v>
       </c>
       <c r="I360" s="5">
-        <v>0</v>
-[...57 lines deleted...]
-        <v>0</v>
+        <v>-0.00038091132</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>733</v>
+        <v>729</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -13187,32 +13117,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Enhanced Core Bond ETF Holdings as of 08.24.2026</dc:title>
+  <dc:title>Sterling Capital Enhanced Core Bond ETF Holdings as of 09.18.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>