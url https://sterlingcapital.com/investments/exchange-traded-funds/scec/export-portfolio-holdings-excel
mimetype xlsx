--- v4 (2026-09-20)
+++ v5 (2026-10-25)
@@ -14,2237 +14,2261 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="730">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="738">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-09-18</t>
+    <t>2026-10-23</t>
   </si>
   <si>
     <t>SCEC</t>
   </si>
   <si>
+    <t>912810RK6</t>
+  </si>
+  <si>
+    <t>T 2 1/2 02/15/45</t>
+  </si>
+  <si>
+    <t>912810SP4</t>
+  </si>
+  <si>
+    <t>T 1 3/8 08/15/50</t>
+  </si>
+  <si>
     <t>912810UC0</t>
   </si>
   <si>
     <t>T 4 1/4 08/15/54</t>
   </si>
   <si>
-    <t>912810SP4</t>
-[...8 lines deleted...]
-    <t>T 2 1/2 02/15/45</t>
+    <t>31423R500</t>
+  </si>
+  <si>
+    <t>FEDERATED HERMES MM TREAS</t>
   </si>
   <si>
     <t>3132DMZC2</t>
   </si>
   <si>
     <t>FR SD0739</t>
   </si>
   <si>
     <t>3132DQWP7</t>
   </si>
   <si>
     <t>FR SD3354</t>
   </si>
   <si>
     <t>3137H84C2</t>
   </si>
   <si>
     <t>FHR 5243 B</t>
   </si>
   <si>
     <t>3140XGHK8</t>
   </si>
   <si>
     <t>FN FS1133</t>
   </si>
   <si>
     <t>3140XCUL0</t>
   </si>
   <si>
     <t>FN FM8686</t>
   </si>
   <si>
     <t>91282CNS6</t>
   </si>
   <si>
     <t>TII 1 7/8 07/15/35</t>
   </si>
   <si>
     <t>3140W0WC5</t>
   </si>
   <si>
     <t>FN FA0642</t>
   </si>
   <si>
     <t>3140XR3K9</t>
   </si>
   <si>
     <t>FN FS9801</t>
   </si>
   <si>
+    <t>3140W7QB9</t>
+  </si>
+  <si>
+    <t>FN FA6749</t>
+  </si>
+  <si>
+    <t>3140W3XW4</t>
+  </si>
+  <si>
+    <t>FN FA3392</t>
+  </si>
+  <si>
     <t>31425UR80</t>
   </si>
   <si>
     <t>FR QX0510</t>
   </si>
   <si>
-    <t>3140W3XW4</t>
-[...4 lines deleted...]
-  <si>
     <t>34966EAN0</t>
   </si>
   <si>
     <t>FCBSL 2024-1A AR</t>
   </si>
   <si>
     <t>31427MYA3</t>
   </si>
   <si>
     <t>FR SL0704</t>
   </si>
   <si>
     <t>081919AN2</t>
   </si>
   <si>
     <t>BMARK 2024-V9 A3</t>
   </si>
   <si>
     <t>3132DUVM6</t>
   </si>
   <si>
     <t>FR SD6920</t>
   </si>
   <si>
+    <t>06764MAC8</t>
+  </si>
+  <si>
+    <t>MMAF 2025-A A3</t>
+  </si>
+  <si>
     <t>3140QUWR3</t>
   </si>
   <si>
     <t>FN CB8755</t>
   </si>
   <si>
     <t>31427MQA2</t>
   </si>
   <si>
     <t>FR SL0448</t>
   </si>
   <si>
     <t>3140QRXK4</t>
   </si>
   <si>
     <t>FN CB6081</t>
   </si>
   <si>
+    <t>081927AE5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 AS</t>
+  </si>
+  <si>
+    <t>682684AA3</t>
+  </si>
+  <si>
+    <t>ODART 2025-1A A</t>
+  </si>
+  <si>
+    <t>91282CPZ8</t>
+  </si>
+  <si>
+    <t>T 4 1/8 02/15/36</t>
+  </si>
+  <si>
     <t>06211EAP6</t>
   </si>
   <si>
     <t>BANK5 2023-5YR3 AS</t>
   </si>
   <si>
-    <t>06764MAC8</t>
-[...10 lines deleted...]
-  <si>
     <t>95004XAC7</t>
   </si>
   <si>
     <t>WFCM 2025-5C7 A3</t>
   </si>
   <si>
-    <t>081927AE5</t>
-[...2 lines deleted...]
-    <t>BMARK 2024-V6 AS</t>
+    <t>31427NVQ9</t>
+  </si>
+  <si>
+    <t>FR SL1522</t>
+  </si>
+  <si>
+    <t>037975AC3</t>
+  </si>
+  <si>
+    <t>AEP 5.836 04/01/46</t>
   </si>
   <si>
     <t>50202CAJ3</t>
   </si>
   <si>
     <t>LCM 33A AR</t>
   </si>
   <si>
-    <t>91282CQB0</t>
-[...20 lines deleted...]
-    <t>ARES 2017-44A A1RR</t>
+    <t>05495BBH8</t>
+  </si>
+  <si>
+    <t>BANK 2026-BNK52 A5</t>
+  </si>
+  <si>
+    <t>67400EBJ2</t>
+  </si>
+  <si>
+    <t>OAKCL 2019-3A BR2</t>
+  </si>
+  <si>
+    <t>06604CAC4</t>
+  </si>
+  <si>
+    <t>BANK5 2025-5YR18 A3</t>
+  </si>
+  <si>
+    <t>42806MBW8</t>
+  </si>
+  <si>
+    <t>HERTZ 2023-2A A</t>
+  </si>
+  <si>
+    <t>912810SE9</t>
+  </si>
+  <si>
+    <t>T 3 3/8 11/15/48</t>
+  </si>
+  <si>
+    <t>3137H9AK5</t>
+  </si>
+  <si>
+    <t>FHR 5266 ZB</t>
+  </si>
+  <si>
+    <t>3140W62Z4</t>
+  </si>
+  <si>
+    <t>FN FA6191</t>
+  </si>
+  <si>
+    <t>31427TBH8</t>
+  </si>
+  <si>
+    <t>FR SL5439</t>
+  </si>
+  <si>
+    <t>06211FAV0</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 A3</t>
+  </si>
+  <si>
+    <t>08163VAC1</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V3 A3</t>
+  </si>
+  <si>
+    <t>055986AC7</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 A3</t>
+  </si>
+  <si>
+    <t>07367AAA7</t>
+  </si>
+  <si>
+    <t>HUTBPA 6.129 11/30/42</t>
   </si>
   <si>
     <t>04016NBV4</t>
   </si>
   <si>
     <t>ARES 2017-44AR A1R3</t>
   </si>
   <si>
-    <t>912810SE9</t>
-[...74 lines deleted...]
-    <t>BANK5 2023-5YR4 A3</t>
+    <t>3140W5XL3</t>
+  </si>
+  <si>
+    <t>FN FA5182</t>
   </si>
   <si>
     <t>05377RLX0</t>
   </si>
   <si>
     <t>AESOP 2026-4A A</t>
   </si>
   <si>
     <t>3140W0GL3</t>
   </si>
   <si>
     <t>FN FA0202</t>
   </si>
   <si>
     <t>31427M3F6</t>
   </si>
   <si>
     <t>FR SL0797</t>
   </si>
   <si>
     <t>74334NAA9</t>
   </si>
   <si>
     <t>PROG 2025-SFR1 A</t>
   </si>
   <si>
     <t>78433LAN6</t>
   </si>
   <si>
     <t>EIX 6.036 12/15/52</t>
   </si>
   <si>
     <t>34963QAN6</t>
   </si>
   <si>
     <t>FCBSL 2021-3AR B1R</t>
   </si>
   <si>
+    <t>RECPAY</t>
+  </si>
+  <si>
+    <t>Receivables/Payables</t>
+  </si>
+  <si>
     <t>00202DAA5</t>
   </si>
   <si>
     <t>APLD 9 1/4 12/15/30</t>
   </si>
   <si>
+    <t>06644BAG9</t>
+  </si>
+  <si>
+    <t>BANK5 2026-5YR21 A3</t>
+  </si>
+  <si>
     <t>09216NAA8</t>
   </si>
   <si>
     <t>BLKPRL 6 1/8 02/15/31</t>
   </si>
   <si>
+    <t>31427TE77</t>
+  </si>
+  <si>
+    <t>FR SL5557</t>
+  </si>
+  <si>
+    <t>982911AA7</t>
+  </si>
+  <si>
+    <t>WULF 7 3/4 10/15/30</t>
+  </si>
+  <si>
+    <t>066043AG5</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR6 AS</t>
+  </si>
+  <si>
+    <t>08163XAY9</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V5 A3</t>
+  </si>
+  <si>
     <t>17253NAA5</t>
   </si>
   <si>
     <t>CIFR 7 1/8 11/15/30</t>
   </si>
   <si>
-    <t>982911AA7</t>
-[...2 lines deleted...]
-    <t>WULF 7 3/4 10/15/30</t>
+    <t>3140W7TW0</t>
+  </si>
+  <si>
+    <t>FN FA6864</t>
+  </si>
+  <si>
+    <t>33853QAA9</t>
+  </si>
+  <si>
+    <t>FLASHC 7 1/4 12/31/30</t>
   </si>
   <si>
     <t>64134BAJ9</t>
   </si>
   <si>
     <t>NEUB 2021-41A AR</t>
   </si>
   <si>
-    <t>066043AG5</t>
-[...8 lines deleted...]
-    <t>BMARK 2024-V5 A3</t>
+    <t>09663VAC4</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C12 A3</t>
   </si>
   <si>
     <t>31427M2B6</t>
   </si>
   <si>
     <t>FR SL0769</t>
   </si>
   <si>
+    <t>78438PAA0</t>
+  </si>
+  <si>
+    <t>SECMOS 8 7/8 05/01/31</t>
+  </si>
+  <si>
+    <t>05494RBL5</t>
+  </si>
+  <si>
+    <t>BANK5 2025-5YR19 A3</t>
+  </si>
+  <si>
     <t>44813DAA4</t>
   </si>
   <si>
     <t>HUTRBA 6.192 11/15/42</t>
   </si>
   <si>
-    <t>33853QAA9</t>
-[...2 lines deleted...]
-    <t>FLASHC 7 1/4 12/31/30</t>
+    <t>92212KAH9</t>
+  </si>
+  <si>
+    <t>VDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>08164DAB2</t>
+  </si>
+  <si>
+    <t>BMARK 2025-V19 A3</t>
+  </si>
+  <si>
+    <t>61747YFE0</t>
+  </si>
+  <si>
+    <t>MS 5 1/4 04/21/34</t>
+  </si>
+  <si>
+    <t>83577VAA8</t>
+  </si>
+  <si>
+    <t>TXEDCI 7.534 11/30/48</t>
+  </si>
+  <si>
+    <t>26243EAR2</t>
+  </si>
+  <si>
+    <t>DRSLF 2017-53A BR</t>
+  </si>
+  <si>
+    <t>85236KAP7</t>
+  </si>
+  <si>
+    <t>SIDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>69393LAA1</t>
+  </si>
+  <si>
+    <t>TRACTD 6 1/2 05/01/31</t>
+  </si>
+  <si>
+    <t>78488XAA2</t>
+  </si>
+  <si>
+    <t>TRACTC 5 7/8 03/01/31</t>
+  </si>
+  <si>
+    <t>06762TAL5</t>
+  </si>
+  <si>
+    <t>BABSN 2021-3A AR</t>
+  </si>
+  <si>
+    <t>64966SSG2</t>
+  </si>
+  <si>
+    <t>NYC 5.392 10/1/2055</t>
   </si>
   <si>
     <t>74941YAA0</t>
   </si>
   <si>
     <t>RDMICH 7 1/2 03/30/45</t>
   </si>
   <si>
-    <t>78438PAA0</t>
-[...56 lines deleted...]
-    <t>SIDC 2025-1A A2</t>
+    <t>831943AA3</t>
+  </si>
+  <si>
+    <t>SMB 2024-A A1A</t>
+  </si>
+  <si>
+    <t>95004TAC6</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C6 A3</t>
+  </si>
+  <si>
+    <t>05554VAB6</t>
+  </si>
+  <si>
+    <t>BBCMS 2024-5C25 A3</t>
+  </si>
+  <si>
+    <t>21874LAA0</t>
+  </si>
+  <si>
+    <t>CORZ 7 3/4 05/15/31</t>
+  </si>
+  <si>
+    <t>55954PAY0</t>
+  </si>
+  <si>
+    <t>MAGNE 2019-21AR BR2</t>
+  </si>
+  <si>
+    <t>066043AB6</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR6 A3</t>
   </si>
   <si>
     <t>21873SAG3</t>
   </si>
   <si>
     <t>CRWV 9 3/4 10/01/31</t>
   </si>
   <si>
-    <t>26243EAR2</t>
-[...46 lines deleted...]
-  <si>
     <t>55400XAA5</t>
   </si>
   <si>
     <t>MVWOT 2026-1A A</t>
   </si>
   <si>
-    <t>05554VAB6</t>
-[...10 lines deleted...]
-  <si>
     <t>95004MAC1</t>
   </si>
   <si>
     <t>WFCM 2025-5C5 A3</t>
   </si>
   <si>
+    <t>3140W7H29</t>
+  </si>
+  <si>
+    <t>FN FA6548</t>
+  </si>
+  <si>
+    <t>065931BG1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 AS</t>
+  </si>
+  <si>
+    <t>3140QRCX9</t>
+  </si>
+  <si>
+    <t>FN CB5485</t>
+  </si>
+  <si>
+    <t>05556CAC4</t>
+  </si>
+  <si>
+    <t>BBCMS 2025-5C36 A3</t>
+  </si>
+  <si>
+    <t>91282CAV3</t>
+  </si>
+  <si>
+    <t>T 0 7/8 11/15/30</t>
+  </si>
+  <si>
     <t>24703DBX8</t>
   </si>
   <si>
     <t>DELL 5 1/4 02/15/37</t>
   </si>
   <si>
-    <t>05556CAC4</t>
-[...4 lines deleted...]
-  <si>
     <t>551923AA3</t>
   </si>
   <si>
     <t>MTBRV 2026-1A A</t>
   </si>
   <si>
     <t>68269JAE1</t>
   </si>
   <si>
     <t>OMFIT 2023-1A A</t>
   </si>
   <si>
+    <t>17327FAD8</t>
+  </si>
+  <si>
+    <t>CGCMT 2018-B2 A4</t>
+  </si>
+  <si>
+    <t>43849RAU9</t>
+  </si>
+  <si>
+    <t>HONA 5.852 03/16/66</t>
+  </si>
+  <si>
+    <t>09664JAC0</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C13 A3</t>
+  </si>
+  <si>
     <t>28002AAA4</t>
   </si>
   <si>
     <t>EDGCOM 7 1/2 04/30/31</t>
   </si>
   <si>
-    <t>17327FAD8</t>
-[...2 lines deleted...]
-    <t>CGCMT 2018-B2 A4</t>
+    <t>74690FAY2</t>
+  </si>
+  <si>
+    <t>QTSII 2026-3A A2</t>
+  </si>
+  <si>
+    <t>78451MAA9</t>
+  </si>
+  <si>
+    <t>SMB 2026-A A1A</t>
+  </si>
+  <si>
+    <t>3132DUXP7</t>
+  </si>
+  <si>
+    <t>FR SD6986</t>
+  </si>
+  <si>
+    <t>04010LBM4</t>
+  </si>
+  <si>
+    <t>ARCC 5 1/4 04/12/31</t>
+  </si>
+  <si>
+    <t>06211HAC8</t>
+  </si>
+  <si>
+    <t>BANK5 2026-5YR22 A3</t>
+  </si>
+  <si>
+    <t>3132E0T36</t>
+  </si>
+  <si>
+    <t>FR SD4170</t>
+  </si>
+  <si>
+    <t>69932AAU9</t>
+  </si>
+  <si>
+    <t>PSKY 7.55 10/15/33</t>
+  </si>
+  <si>
+    <t>95000U3B7</t>
+  </si>
+  <si>
+    <t>WFC 4.897 07/25/33</t>
+  </si>
+  <si>
+    <t>05377RHY3</t>
+  </si>
+  <si>
+    <t>AESOP 2024-1A A</t>
+  </si>
+  <si>
+    <t>350930AK9</t>
+  </si>
+  <si>
+    <t>FABSJV 6.3 01/25/39</t>
+  </si>
+  <si>
+    <t>3136AE5B9</t>
+  </si>
+  <si>
+    <t>FNR 2013-74 GZ</t>
+  </si>
+  <si>
+    <t>3132DQG75</t>
+  </si>
+  <si>
+    <t>FR SD2922</t>
+  </si>
+  <si>
+    <t>3133SQKZ0</t>
+  </si>
+  <si>
+    <t>FR SF3012</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>US DOLLARS</t>
+  </si>
+  <si>
+    <t>05620TAA3</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 A</t>
+  </si>
+  <si>
+    <t>03770DAB9</t>
+  </si>
+  <si>
+    <t>APODS 6.9 04/13/29</t>
+  </si>
+  <si>
+    <t>081942AC8</t>
+  </si>
+  <si>
+    <t>BMARK 2026-V22 A3</t>
+  </si>
+  <si>
+    <t>12637SAG9</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 D</t>
+  </si>
+  <si>
+    <t>26254MAA7</t>
+  </si>
+  <si>
+    <t>DS2 2026-1A A1</t>
+  </si>
+  <si>
+    <t>34966XAA6</t>
+  </si>
+  <si>
+    <t>FORTRE 6 1/4 04/01/30</t>
+  </si>
+  <si>
+    <t>3142GS3V8</t>
+  </si>
+  <si>
+    <t>FR RJ2611</t>
+  </si>
+  <si>
+    <t>46647PFC5</t>
+  </si>
+  <si>
+    <t>JPM 5.576 07/23/36</t>
+  </si>
+  <si>
+    <t>61747YEH4</t>
+  </si>
+  <si>
+    <t>MS 2.511 10/20/32</t>
+  </si>
+  <si>
+    <t>076912AA2</t>
+  </si>
+  <si>
+    <t>RPLDCI 6.581 05/30/49</t>
+  </si>
+  <si>
+    <t>84265VAK1</t>
+  </si>
+  <si>
+    <t>SCCO 5.35 06/24/36</t>
+  </si>
+  <si>
+    <t>05620TAJ4</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 E</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
+  </si>
+  <si>
+    <t>12719PAA9</t>
+  </si>
+  <si>
+    <t>CTM 2025-1A A1</t>
+  </si>
+  <si>
+    <t>472140AF9</t>
+  </si>
+  <si>
+    <t>JBS 5 1/2 01/15/36</t>
+  </si>
+  <si>
+    <t>55607PAG0</t>
+  </si>
+  <si>
+    <t>MQGAU 2.691 06/23/32</t>
+  </si>
+  <si>
+    <t>61767YAZ3</t>
+  </si>
+  <si>
+    <t>MSC 2018-H3 A5</t>
+  </si>
+  <si>
+    <t>79588TAG5</t>
+  </si>
+  <si>
+    <t>SAMMON 5.95 06/15/36</t>
+  </si>
+  <si>
+    <t>04686JAG6</t>
+  </si>
+  <si>
+    <t>ATH 5 7/8 01/15/34</t>
+  </si>
+  <si>
+    <t>06644EAG3</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR1 A3</t>
+  </si>
+  <si>
+    <t>09261XAL6</t>
+  </si>
+  <si>
+    <t>BXSL 5 1/8 01/31/31</t>
+  </si>
+  <si>
+    <t>172967QJ3</t>
+  </si>
+  <si>
+    <t>C 6 5/8 PERP</t>
+  </si>
+  <si>
+    <t>316773DP2</t>
+  </si>
+  <si>
+    <t>FITB 5.141 01/29/37</t>
+  </si>
+  <si>
+    <t>46647PDH6</t>
+  </si>
+  <si>
+    <t>JPM 4.912 07/25/33</t>
+  </si>
+  <si>
+    <t>06051GMQ9</t>
+  </si>
+  <si>
+    <t>BAC 5.744 02/12/36</t>
+  </si>
+  <si>
+    <t>12595EAD7</t>
+  </si>
+  <si>
+    <t>COMM 2017-COR2 A3</t>
+  </si>
+  <si>
+    <t>23803AAA6</t>
+  </si>
+  <si>
+    <t>DATA 2026-800D A</t>
+  </si>
+  <si>
+    <t>3137ATUJ9</t>
+  </si>
+  <si>
+    <t>FHR 4112 PB</t>
+  </si>
+  <si>
+    <t>38141GB78</t>
+  </si>
+  <si>
+    <t>GS 5.016 10/23/35</t>
+  </si>
+  <si>
+    <t>43284KAA0</t>
+  </si>
+  <si>
+    <t>HGVT 2026-1A A</t>
+  </si>
+  <si>
+    <t>443201AD0</t>
+  </si>
+  <si>
+    <t>HWM 4.55 11/15/32</t>
+  </si>
+  <si>
+    <t>78397DAC2</t>
+  </si>
+  <si>
+    <t>SECBEN 6 1/2 PERP</t>
+  </si>
+  <si>
+    <t>USDF</t>
+  </si>
+  <si>
+    <t>US DOLLAR FUTURE</t>
+  </si>
+  <si>
+    <t>922966AE6</t>
+  </si>
+  <si>
+    <t>VEGLPL 6 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>980236AV5</t>
+  </si>
+  <si>
+    <t>WDSAU 6 05/19/35</t>
+  </si>
+  <si>
+    <t>961214DF7</t>
+  </si>
+  <si>
+    <t>WSTP 4.322 11/23/31</t>
+  </si>
+  <si>
+    <t>06051GKY4</t>
+  </si>
+  <si>
+    <t>BAC 5.015 07/22/33</t>
+  </si>
+  <si>
+    <t>247361A32</t>
+  </si>
+  <si>
+    <t>DAL 5 1/4 07/10/30</t>
+  </si>
+  <si>
+    <t>26444HAR2</t>
+  </si>
+  <si>
+    <t>DUK 6.2 11/15/53</t>
+  </si>
+  <si>
+    <t>29365BAA1</t>
+  </si>
+  <si>
+    <t>ENTG 4 3/4 04/15/29</t>
+  </si>
+  <si>
+    <t>458140CS7</t>
+  </si>
+  <si>
+    <t>INTC 5.3 05/15/36</t>
+  </si>
+  <si>
+    <t>46188BAD4</t>
+  </si>
+  <si>
+    <t>INVH 4.15 04/15/32</t>
+  </si>
+  <si>
+    <t>02005NBS8</t>
+  </si>
+  <si>
+    <t>ALLY 6.7 02/14/33</t>
+  </si>
+  <si>
+    <t>065931AZ0</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 A3</t>
+  </si>
+  <si>
+    <t>05724BAP4</t>
+  </si>
+  <si>
+    <t>BHI 5 06/15/36</t>
+  </si>
+  <si>
+    <t>08164RAC9</t>
+  </si>
+  <si>
+    <t>BMARK 2025-V16 A3</t>
+  </si>
+  <si>
+    <t>143658CA8</t>
+  </si>
+  <si>
+    <t>CCL 5 3/4 08/01/32</t>
+  </si>
+  <si>
+    <t>174610BG9</t>
+  </si>
+  <si>
+    <t>CFG 6.645 04/25/35</t>
+  </si>
+  <si>
+    <t>12637SAA2</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 A</t>
+  </si>
+  <si>
+    <t>29364WBN7</t>
+  </si>
+  <si>
+    <t>ETR 5.7 03/15/54</t>
+  </si>
+  <si>
+    <t>378272CA4</t>
+  </si>
+  <si>
+    <t>GLENLN 5.673 04/01/35</t>
+  </si>
+  <si>
+    <t>44891ADX2</t>
+  </si>
+  <si>
+    <t>HYNMTR 5.4 06/23/32</t>
+  </si>
+  <si>
+    <t>62886HBR1</t>
+  </si>
+  <si>
+    <t>NCLH 6 3/4 02/01/32</t>
+  </si>
+  <si>
+    <t>49338CAD5</t>
+  </si>
+  <si>
+    <t>NGGLN 5.994 03/06/33</t>
+  </si>
+  <si>
+    <t>68233JDS0</t>
+  </si>
+  <si>
+    <t>ONCRTX 6.35 09/15/66</t>
+  </si>
+  <si>
+    <t>92332YAH4</t>
+  </si>
+  <si>
+    <t>VENLNG 6 5/8 06/15/36</t>
+  </si>
+  <si>
+    <t>039524AF0</t>
+  </si>
+  <si>
+    <t>ACOM 9 08/15/31</t>
+  </si>
+  <si>
+    <t>032095BA8</t>
+  </si>
+  <si>
+    <t>APH 4 5/8 02/15/36</t>
+  </si>
+  <si>
+    <t>025816DZ9</t>
+  </si>
+  <si>
+    <t>AXP 5.442 01/30/36</t>
+  </si>
+  <si>
+    <t>08163TAC6</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 A3</t>
+  </si>
+  <si>
+    <t>05614JAE5</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 C</t>
+  </si>
+  <si>
+    <t>29273VAW0</t>
+  </si>
+  <si>
+    <t>ET 5.95 05/15/54</t>
+  </si>
+  <si>
+    <t>31428XED4</t>
+  </si>
+  <si>
+    <t>FDX 5 3/4 09/30/36</t>
+  </si>
+  <si>
+    <t>32010YAA4</t>
+  </si>
+  <si>
+    <t>FRSEAG 7 1/4 08/15/32</t>
+  </si>
+  <si>
+    <t>37185LAS1</t>
+  </si>
+  <si>
+    <t>GEL 6 3/4 03/15/34</t>
+  </si>
+  <si>
+    <t>7591EPAV2</t>
+  </si>
+  <si>
+    <t>RF 5.502 09/06/35</t>
+  </si>
+  <si>
+    <t>91825CAE5</t>
+  </si>
+  <si>
+    <t>VDCM 2025-AZ C</t>
+  </si>
+  <si>
+    <t>08163YAC5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V7 A3</t>
+  </si>
+  <si>
+    <t>08164JAC7</t>
+  </si>
+  <si>
+    <t>BMARK 2026-B43 A5</t>
+  </si>
+  <si>
+    <t>12636YAJ1</t>
+  </si>
+  <si>
+    <t>CRHID 5 02/09/36</t>
+  </si>
+  <si>
+    <t>23338VAZ9</t>
+  </si>
+  <si>
+    <t>DTE 5.85 05/15/55</t>
+  </si>
+  <si>
+    <t>26442UAE4</t>
+  </si>
+  <si>
+    <t>DUK 3.6 09/15/47</t>
+  </si>
+  <si>
+    <t>316773DF4</t>
+  </si>
+  <si>
+    <t>FITB 4.337 04/25/33</t>
+  </si>
+  <si>
+    <t>37959GAF4</t>
+  </si>
+  <si>
+    <t>GBLATL 6 3/4 03/15/54</t>
   </si>
   <si>
     <t>42806MEF2</t>
   </si>
   <si>
     <t>HERTZ 2026-1A A</t>
   </si>
   <si>
-    <t>09664JAC0</t>
-[...80 lines deleted...]
-    <t>FR SF3012</t>
+    <t>505742AR7</t>
+  </si>
+  <si>
+    <t>LADR 7 07/15/31</t>
+  </si>
+  <si>
+    <t>67066GAV6</t>
+  </si>
+  <si>
+    <t>NVDA 5 5/8 06/15/56</t>
+  </si>
+  <si>
+    <t>68389XDC6</t>
+  </si>
+  <si>
+    <t>ORCL 6 1/8 08/03/65</t>
+  </si>
+  <si>
+    <t>74751AAA1</t>
+  </si>
+  <si>
+    <t>QTSQST 5.7 04/15/36</t>
+  </si>
+  <si>
+    <t>862121AC4</t>
+  </si>
+  <si>
+    <t>STOR 2 3/4 11/18/30</t>
+  </si>
+  <si>
+    <t>878091BH9</t>
+  </si>
+  <si>
+    <t>TIAAGL 6.05 06/15/56</t>
+  </si>
+  <si>
+    <t>90932LAH0</t>
+  </si>
+  <si>
+    <t>UAL 4 5/8 04/15/29</t>
+  </si>
+  <si>
+    <t>91836LAB8</t>
+  </si>
+  <si>
+    <t>VSPOPT 5.4 06/01/33</t>
+  </si>
+  <si>
+    <t>031162DS6</t>
+  </si>
+  <si>
+    <t>AMGN 5.6 03/02/43</t>
+  </si>
+  <si>
+    <t>14688RAA8</t>
+  </si>
+  <si>
+    <t>CARVL 2024-3A A1</t>
+  </si>
+  <si>
+    <t>30225VAV9</t>
+  </si>
+  <si>
+    <t>EXR 4.95 01/15/33</t>
+  </si>
+  <si>
+    <t>31418FF36</t>
+  </si>
+  <si>
+    <t>FN MA5585</t>
+  </si>
+  <si>
+    <t>655844CS5</t>
+  </si>
+  <si>
+    <t>NSC 5.35 08/01/54</t>
+  </si>
+  <si>
+    <t>434541AA6</t>
+  </si>
+  <si>
+    <t>NVT 6.15 09/15/36</t>
+  </si>
+  <si>
+    <t>68389XDP7</t>
+  </si>
+  <si>
+    <t>ORCL 5 7/8 09/26/45</t>
+  </si>
+  <si>
+    <t>852060AT9</t>
+  </si>
+  <si>
+    <t>S 8 3/4 03/15/32</t>
+  </si>
+  <si>
+    <t>025676AQ0</t>
+  </si>
+  <si>
+    <t>ANGINC 6 07/15/35</t>
+  </si>
+  <si>
+    <t>03769M205</t>
+  </si>
+  <si>
+    <t>APO 7 5/8</t>
+  </si>
+  <si>
+    <t>064058AS9</t>
+  </si>
+  <si>
+    <t>BK 5 5/8 PERP</t>
+  </si>
+  <si>
+    <t>081919AS1</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V9 AS</t>
+  </si>
+  <si>
+    <t>14040HDA0</t>
+  </si>
+  <si>
+    <t>COF 6.377 06/08/34</t>
+  </si>
+  <si>
+    <t>26853BAB4</t>
+  </si>
+  <si>
+    <t>CTVA 6 08/15/36</t>
+  </si>
+  <si>
+    <t>35671DBC8</t>
+  </si>
+  <si>
+    <t>FCX 5.45 03/15/43</t>
+  </si>
+  <si>
+    <t>38384DCA3</t>
+  </si>
+  <si>
+    <t>GNR 2023-154 GA</t>
+  </si>
+  <si>
+    <t>42806MCL1</t>
+  </si>
+  <si>
+    <t>HERTZ 2024-2A A</t>
+  </si>
+  <si>
+    <t>74350LAB0</t>
+  </si>
+  <si>
+    <t>PROTAR 5 1/2 04/01/34</t>
+  </si>
+  <si>
+    <t>78450XAA6</t>
+  </si>
+  <si>
+    <t>SMB 2024-E A1A</t>
+  </si>
+  <si>
+    <t>034863BF6</t>
+  </si>
+  <si>
+    <t>AALLN 6 04/05/54</t>
+  </si>
+  <si>
+    <t>097023CX1</t>
+  </si>
+  <si>
+    <t>BA 5.93 05/01/60</t>
+  </si>
+  <si>
+    <t>06644VBM1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR9 AS</t>
+  </si>
+  <si>
+    <t>06763AAJ0</t>
+  </si>
+  <si>
+    <t>BARPCC 6 1/2 08/18/31</t>
+  </si>
+  <si>
+    <t>126650EF3</t>
+  </si>
+  <si>
+    <t>CVS 6.05 06/01/54</t>
+  </si>
+  <si>
+    <t>345397K44</t>
+  </si>
+  <si>
+    <t>F 6.107 08/15/33</t>
+  </si>
+  <si>
+    <t>36143L2L8</t>
+  </si>
+  <si>
+    <t>GBLATL 5 1/2 01/08/29</t>
+  </si>
+  <si>
+    <t>61779RBK6</t>
+  </si>
+  <si>
+    <t>MSBAM 2025-5C2 A3</t>
+  </si>
+  <si>
+    <t>67401PAF5</t>
+  </si>
+  <si>
+    <t>OCSL 7 09/16/31</t>
+  </si>
+  <si>
+    <t>68622TAB7</t>
+  </si>
+  <si>
+    <t>OGN 5 1/8 04/30/31</t>
+  </si>
+  <si>
+    <t>77311WAF8</t>
+  </si>
+  <si>
+    <t>RKT 6 1/2 06/15/34</t>
+  </si>
+  <si>
+    <t>00973RAP8</t>
+  </si>
+  <si>
+    <t>AKERBP 5.8 10/01/54</t>
+  </si>
+  <si>
+    <t>03743QAT5</t>
+  </si>
+  <si>
+    <t>APA 6 3/4 02/15/55</t>
+  </si>
+  <si>
+    <t>05635JAB6</t>
+  </si>
+  <si>
+    <t>BACARD 5.4 06/15/33</t>
+  </si>
+  <si>
+    <t>06738EBK0</t>
+  </si>
+  <si>
+    <t>BACR 5.088 06/20/30</t>
+  </si>
+  <si>
+    <t>071813DE6</t>
+  </si>
+  <si>
+    <t>BAX 5.65 12/15/35</t>
+  </si>
+  <si>
+    <t>14316MAQ4</t>
+  </si>
+  <si>
+    <t>CGMS 2021-1A BR</t>
+  </si>
+  <si>
+    <t>20681AAE1</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 C</t>
+  </si>
+  <si>
+    <t>23345MAD9</t>
+  </si>
+  <si>
+    <t>DTMINC 5.8 12/15/34</t>
+  </si>
+  <si>
+    <t>29359UAC3</t>
+  </si>
+  <si>
+    <t>ESGR 3.1 09/01/31</t>
+  </si>
+  <si>
+    <t>33767BAK5</t>
+  </si>
+  <si>
+    <t>FE 4 3/4 01/15/33</t>
+  </si>
+  <si>
+    <t>38179RAG0</t>
+  </si>
+  <si>
+    <t>GCRED 5.6 04/15/31</t>
+  </si>
+  <si>
+    <t>38152BAH4</t>
+  </si>
+  <si>
+    <t>GSCRED 5 7/8 01/31/31</t>
+  </si>
+  <si>
+    <t>68218WAA2</t>
+  </si>
+  <si>
+    <t>RGA 6.722 05/15/55</t>
+  </si>
+  <si>
+    <t>78397DAD0</t>
+  </si>
+  <si>
+    <t>SECBEN 7.2 10/30/34</t>
+  </si>
+  <si>
+    <t>816851BH1</t>
+  </si>
+  <si>
+    <t>SRE 3.8 02/01/38</t>
+  </si>
+  <si>
+    <t>86562MCB4</t>
+  </si>
+  <si>
+    <t>SUMIBK 2.13 07/08/30</t>
+  </si>
+  <si>
+    <t>00206RNQ1</t>
+  </si>
+  <si>
+    <t>T 6.3 10/30/66</t>
+  </si>
+  <si>
+    <t>92212KAJ5</t>
+  </si>
+  <si>
+    <t>VDC 2025-2A A2</t>
+  </si>
+  <si>
+    <t>95000U2Q5</t>
+  </si>
+  <si>
+    <t>WFC 3.068 04/30/41</t>
+  </si>
+  <si>
+    <t>893521AB0</t>
+  </si>
+  <si>
+    <t>Y 8 11/30/39</t>
+  </si>
+  <si>
+    <t>02073LAC5</t>
+  </si>
+  <si>
+    <t>ALPGEN 6 1/4 01/15/34</t>
+  </si>
+  <si>
+    <t>00929JAC0</t>
+  </si>
+  <si>
+    <t>AYR 5 09/15/30</t>
+  </si>
+  <si>
+    <t>761713BB1</t>
+  </si>
+  <si>
+    <t>BATSLN 5.85 08/15/45</t>
+  </si>
+  <si>
+    <t>161175CQ5</t>
+  </si>
+  <si>
+    <t>CHTR 6.1 06/01/29</t>
+  </si>
+  <si>
+    <t>15189XBE7</t>
+  </si>
+  <si>
+    <t>CNP 5.15 03/01/34</t>
+  </si>
+  <si>
+    <t>12661PAC3</t>
+  </si>
+  <si>
+    <t>CSLAU 4 1/4 04/27/32</t>
+  </si>
+  <si>
+    <t>55336VAM2</t>
+  </si>
+  <si>
+    <t>MPLX 4 1/2 04/15/38</t>
+  </si>
+  <si>
+    <t>76209PAJ2</t>
+  </si>
+  <si>
+    <t>RGA 5 08/25/32</t>
+  </si>
+  <si>
+    <t>84615QAC7</t>
+  </si>
+  <si>
+    <t>SPCX 5.65 07/15/33</t>
+  </si>
+  <si>
+    <t>86177CAA7</t>
+  </si>
+  <si>
+    <t>STONEB 8 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>87264ADD4</t>
+  </si>
+  <si>
+    <t>TMUS 6 06/15/54</t>
+  </si>
+  <si>
+    <t>06211FBF4</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 B</t>
+  </si>
+  <si>
+    <t>05554VAE0</t>
+  </si>
+  <si>
+    <t>BBCMS 2024-5C25 AS</t>
+  </si>
+  <si>
+    <t>08163YAD3</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V7 AS</t>
+  </si>
+  <si>
+    <t>12189LAG6</t>
+  </si>
+  <si>
+    <t>BNSF 4.95 09/15/41</t>
+  </si>
+  <si>
+    <t>149123CL3</t>
+  </si>
+  <si>
+    <t>CAT 5.2 05/15/35</t>
+  </si>
+  <si>
+    <t>42824CAY5</t>
+  </si>
+  <si>
+    <t>HPE 6.35 10/15/45</t>
+  </si>
+  <si>
+    <t>529043AE1</t>
+  </si>
+  <si>
+    <t>LXP 2.7 09/15/30</t>
   </si>
   <si>
     <t>61690YBU5</t>
   </si>
   <si>
     <t>MSC 2016-BNK2 A4</t>
   </si>
   <si>
-    <t>05620TAA3</t>
-[...464 lines deleted...]
-    <t>FITB 4.337 04/25/33</t>
+    <t>606822CB8</t>
+  </si>
+  <si>
+    <t>MUFG 2.494 10/13/32</t>
+  </si>
+  <si>
+    <t>69047QAC6</t>
+  </si>
+  <si>
+    <t>OVV 6 1/4 07/15/33</t>
+  </si>
+  <si>
+    <t>969457CV0</t>
+  </si>
+  <si>
+    <t>WMB 5.15 03/15/36</t>
+  </si>
+  <si>
+    <t>00253XAB7</t>
+  </si>
+  <si>
+    <t>AAL 5 3/4 04/20/29</t>
+  </si>
+  <si>
+    <t>04686JAJ0</t>
+  </si>
+  <si>
+    <t>ATH 6 5/8 10/15/54</t>
+  </si>
+  <si>
+    <t>125896BL3</t>
+  </si>
+  <si>
+    <t>CMS 4.7 03/31/43</t>
+  </si>
+  <si>
+    <t>20681AAA9</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 A</t>
+  </si>
+  <si>
+    <t>20681AAJ0</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 E</t>
+  </si>
+  <si>
+    <t>29359UAF6</t>
+  </si>
+  <si>
+    <t>ESGR 6.693 07/15/37</t>
+  </si>
+  <si>
+    <t>29273VBK5</t>
+  </si>
+  <si>
+    <t>ET 5.35 01/15/36</t>
+  </si>
+  <si>
+    <t>3137H9UJ6</t>
+  </si>
+  <si>
+    <t>FHR 5300 AB</t>
+  </si>
+  <si>
+    <t>38381XEZ5</t>
+  </si>
+  <si>
+    <t>GNR 2019-90 AB</t>
+  </si>
+  <si>
+    <t>46266TAF5</t>
+  </si>
+  <si>
+    <t>IQV 6 1/4 02/01/29</t>
+  </si>
+  <si>
+    <t>74165HAC2</t>
+  </si>
+  <si>
+    <t>PRIHEA 9 3/8 09/01/29</t>
+  </si>
+  <si>
+    <t>85571BBD6</t>
+  </si>
+  <si>
+    <t>STWD 6 1/2 07/01/30</t>
+  </si>
+  <si>
+    <t>04018VAA1</t>
+  </si>
+  <si>
+    <t>ARES 4 1/8 06/30/51</t>
+  </si>
+  <si>
+    <t>174610BF1</t>
+  </si>
+  <si>
+    <t>CFG 5.841 01/23/30</t>
+  </si>
+  <si>
+    <t>3622AB2M3</t>
+  </si>
+  <si>
+    <t>G2 786280</t>
+  </si>
+  <si>
+    <t>37892AAA8</t>
+  </si>
+  <si>
+    <t>GNL 3 3/4 12/15/27</t>
+  </si>
+  <si>
+    <t>65339KBZ2</t>
+  </si>
+  <si>
+    <t>NEE 2.44 01/15/32</t>
+  </si>
+  <si>
+    <t>68389XEB7</t>
+  </si>
+  <si>
+    <t>ORCL 6.7 02/04/56</t>
+  </si>
+  <si>
+    <t>718172BL2</t>
+  </si>
+  <si>
+    <t>PM 4 1/4 11/10/44</t>
+  </si>
+  <si>
+    <t>19416MAB5</t>
+  </si>
+  <si>
+    <t>PR 5 7/8 07/01/29</t>
+  </si>
+  <si>
+    <t>910047AM1</t>
+  </si>
+  <si>
+    <t>UAL 4 7/8 03/01/29</t>
+  </si>
+  <si>
+    <t>06211CAG0</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR2 A3</t>
+  </si>
+  <si>
+    <t>06211FBA5</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 AS</t>
+  </si>
+  <si>
+    <t>201723AS2</t>
+  </si>
+  <si>
+    <t>CMC 5 3/4 11/15/33</t>
+  </si>
+  <si>
+    <t>46647TAS7</t>
+  </si>
+  <si>
+    <t>JPMCC 2017-JP5 A5</t>
+  </si>
+  <si>
+    <t>50190KAQ3</t>
+  </si>
+  <si>
+    <t>LCM 40A A2R</t>
+  </si>
+  <si>
+    <t>61748UAP7</t>
+  </si>
+  <si>
+    <t>MS 5.314 01/18/41</t>
+  </si>
+  <si>
+    <t>645370AF4</t>
+  </si>
+  <si>
+    <t>NWHM 9 1/4 10/01/29</t>
+  </si>
+  <si>
+    <t>67103HAP2</t>
+  </si>
+  <si>
+    <t>ORLY 5.1 03/12/36</t>
+  </si>
+  <si>
+    <t>69318FAN8</t>
+  </si>
+  <si>
+    <t>PBFENE 7 1/4 06/01/34</t>
+  </si>
+  <si>
+    <t>70932MAH0</t>
+  </si>
+  <si>
+    <t>PFSI 6 3/4 02/15/34</t>
+  </si>
+  <si>
+    <t>72133PAL7</t>
+  </si>
+  <si>
+    <t>PIPK 2020-5A A1R</t>
+  </si>
+  <si>
+    <t>816851BJ7</t>
+  </si>
+  <si>
+    <t>SRE 4 02/01/48</t>
+  </si>
+  <si>
+    <t>87167WDC6</t>
+  </si>
+  <si>
+    <t>SYMP 2021-25A AR</t>
+  </si>
+  <si>
+    <t>69867RAA5</t>
+  </si>
+  <si>
+    <t>TIHLLC 7 1/8 06/01/31</t>
+  </si>
+  <si>
+    <t>05614JAC9</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 B</t>
+  </si>
+  <si>
+    <t>36264KAV2</t>
+  </si>
+  <si>
+    <t>GSMS 2020-GSA2 A5</t>
+  </si>
+  <si>
+    <t>67740QAH9</t>
+  </si>
+  <si>
+    <t>OHNAT 5.55 01/24/30</t>
+  </si>
+  <si>
+    <t>86562MEK2</t>
+  </si>
+  <si>
+    <t>SUMIBK 5.334 03/03/41</t>
+  </si>
+  <si>
+    <t>95000YAY1</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 A4</t>
+  </si>
+  <si>
+    <t>927804GX6</t>
+  </si>
+  <si>
+    <t>D 4.95 03/15/36</t>
+  </si>
+  <si>
+    <t>3132DQUF1</t>
+  </si>
+  <si>
+    <t>FR SD3282</t>
+  </si>
+  <si>
+    <t>446150BD5</t>
+  </si>
+  <si>
+    <t>HBAN 5.709 02/02/35</t>
+  </si>
+  <si>
+    <t>534187BZ1</t>
+  </si>
+  <si>
+    <t>LNC 5.35 11/15/35</t>
+  </si>
+  <si>
+    <t>84615QAE3</t>
+  </si>
+  <si>
+    <t>SPCX 5 7/8 07/15/36</t>
+  </si>
+  <si>
+    <t>00287YES4</t>
+  </si>
+  <si>
+    <t>ABBV 6 09/15/56</t>
+  </si>
+  <si>
+    <t>08161CAJ0</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B2 AS</t>
+  </si>
+  <si>
+    <t>08163TAD4</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 AS</t>
+  </si>
+  <si>
+    <t>05593FAD0</t>
+  </si>
+  <si>
+    <t>BMO 2023-C7 A5</t>
+  </si>
+  <si>
+    <t>641423CH9</t>
+  </si>
+  <si>
+    <t>BRKHEC 6 1/4 05/15/55</t>
+  </si>
+  <si>
+    <t>12532BAD9</t>
+  </si>
+  <si>
+    <t>CFCRE 2016-C7 A3</t>
+  </si>
+  <si>
+    <t>30040WAP3</t>
+  </si>
+  <si>
+    <t>ES 3 3/8 03/01/32</t>
+  </si>
+  <si>
+    <t>428102AH0</t>
+  </si>
+  <si>
+    <t>HESM 5 7/8 03/01/28</t>
+  </si>
+  <si>
+    <t>30303M8V7</t>
+  </si>
+  <si>
+    <t>META 5.4 08/15/54</t>
+  </si>
+  <si>
+    <t>573284BG0</t>
+  </si>
+  <si>
+    <t>MLM 6 3/8 08/15/56</t>
+  </si>
+  <si>
+    <t>61691NAE5</t>
+  </si>
+  <si>
+    <t>MSC 2017-HR2 A4</t>
+  </si>
+  <si>
+    <t>55389QAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2024-2A A</t>
+  </si>
+  <si>
+    <t>69121KAH7</t>
+  </si>
+  <si>
+    <t>OBDC 5.95 03/15/29</t>
+  </si>
+  <si>
+    <t>86765LAT4</t>
+  </si>
+  <si>
+    <t>SUN 4 1/2 05/15/29</t>
+  </si>
+  <si>
+    <t>05377RJK1</t>
+  </si>
+  <si>
+    <t>AESOP 2024-3A A</t>
+  </si>
+  <si>
+    <t>06541QBE4</t>
+  </si>
+  <si>
+    <t>BANK 2022-BNK43 AS</t>
+  </si>
+  <si>
+    <t>08162PAZ4</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B1 AM</t>
+  </si>
+  <si>
+    <t>081927AB1</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 A3</t>
+  </si>
+  <si>
+    <t>05614JAA3</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 A</t>
+  </si>
+  <si>
+    <t>233063AT3</t>
+  </si>
+  <si>
+    <t>DBJPM 2020-C9 A5</t>
+  </si>
+  <si>
+    <t>95000U2G7</t>
+  </si>
+  <si>
+    <t>WFC 2.879 10/30/30</t>
+  </si>
+  <si>
+    <t>95000YBB0</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 AS</t>
+  </si>
+  <si>
+    <t>454889AQ9</t>
+  </si>
+  <si>
+    <t>AEP 4.55 03/15/46</t>
+  </si>
+  <si>
+    <t>03027WAK8</t>
+  </si>
+  <si>
+    <t>AMETOW 3.652 03/23/28</t>
+  </si>
+  <si>
+    <t>06541DBH6</t>
+  </si>
+  <si>
+    <t>BANK 2023-BNK46 A4</t>
+  </si>
+  <si>
+    <t>055986AF0</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 AS</t>
+  </si>
+  <si>
+    <t>096933AG1</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C9 AS</t>
+  </si>
+  <si>
+    <t>29375QAD0</t>
+  </si>
+  <si>
+    <t>EFF 2024-3 A4</t>
+  </si>
+  <si>
+    <t>31397AEQ2</t>
+  </si>
+  <si>
+    <t>FHR 3197 DZ</t>
+  </si>
+  <si>
+    <t>3136ALFG1</t>
+  </si>
+  <si>
+    <t>FNR 2014-66 QZ</t>
+  </si>
+  <si>
+    <t>30297CAJ1</t>
+  </si>
+  <si>
+    <t>FRESB 2018-SB52 A10F</t>
+  </si>
+  <si>
+    <t>861932AA9</t>
+  </si>
+  <si>
+    <t>ATSG 7 1/4 03/15/32</t>
+  </si>
+  <si>
+    <t>12515ABE9</t>
+  </si>
+  <si>
+    <t>CD 2016-CD2 A4</t>
+  </si>
+  <si>
+    <t>46645UAT4</t>
+  </si>
+  <si>
+    <t>JPMCC 2016-JP4 A4</t>
+  </si>
+  <si>
+    <t>95002UAJ0</t>
+  </si>
+  <si>
+    <t>WFCM 2020-C58 A4</t>
+  </si>
+  <si>
+    <t>03958CAA7</t>
+  </si>
+  <si>
+    <t>AROC 6 02/01/34</t>
+  </si>
+  <si>
+    <t>06051GLH0</t>
+  </si>
+  <si>
+    <t>BAC 5.288 04/25/34</t>
+  </si>
+  <si>
+    <t>06541TBF5</t>
+  </si>
+  <si>
+    <t>BANK 2020-BN29 A4</t>
+  </si>
+  <si>
+    <t>3137BGAW9</t>
+  </si>
+  <si>
+    <t>FHR 4427 KA</t>
+  </si>
+  <si>
+    <t>3136ANBQ9</t>
+  </si>
+  <si>
+    <t>FNR 2015-16 MC</t>
+  </si>
+  <si>
+    <t>36297F6C1</t>
+  </si>
+  <si>
+    <t>GN 711067</t>
+  </si>
+  <si>
+    <t>17308CC53</t>
+  </si>
+  <si>
+    <t>C 2.976 11/05/30</t>
+  </si>
+  <si>
+    <t>127190AE6</t>
+  </si>
+  <si>
+    <t>CACI 6 3/8 06/15/33</t>
+  </si>
+  <si>
+    <t>36251XAR8</t>
+  </si>
+  <si>
+    <t>GSMS 2016-GS4 A4</t>
   </si>
   <si>
     <t>629377DB5</t>
   </si>
   <si>
     <t>NRG 5.407 10/15/35</t>
   </si>
   <si>
-    <t>68389XDP7</t>
-[...1000 lines deleted...]
-  <si>
     <t>TYZ6 COM</t>
   </si>
   <si>
     <t>US 10YR NOTE (CBT)DEC26</t>
   </si>
   <si>
-    <t>UXYZ6 COM</t>
-[...4 lines deleted...]
-  <si>
     <t>TUZ6 COM</t>
   </si>
   <si>
     <t>US 2YR NOTE (CBT) DEC26</t>
   </si>
   <si>
     <t>FVZ6 COM</t>
   </si>
   <si>
     <t>US 5YR NOTE (CBT) DEC26</t>
   </si>
   <si>
     <t>USZ6 COM</t>
   </si>
   <si>
     <t>US LONG BOND(CBT) DEC26</t>
-  </si>
-[...10 lines deleted...]
-    <t>Receivables/Payables</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2572,51 +2596,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I360"/>
+  <dimension ref="A1:I364"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -2634,10479 +2658,10595 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>19225100</v>
+        <v>22140100</v>
       </c>
       <c r="F2" s="2">
-        <v>83.980469</v>
+        <v>66.578125</v>
       </c>
       <c r="G2" s="3">
-        <v>16145329.15</v>
+        <v>14740463.45</v>
       </c>
       <c r="H2" s="4">
-        <v>0.026850730768</v>
+        <v>0.023794711569</v>
       </c>
       <c r="I2" s="5">
-        <v>0.026861638869</v>
+        <v>0.0238043013</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
-        <v>31196500</v>
+        <v>30183400</v>
       </c>
       <c r="F3" s="2">
-        <v>46.035156</v>
+        <v>46.207031</v>
       </c>
       <c r="G3" s="3">
-        <v>14361357.44</v>
+        <v>13946852.99</v>
       </c>
       <c r="H3" s="4">
-        <v>0.023883869981</v>
+        <v>0.022513630278</v>
       </c>
       <c r="I3" s="5">
-        <v>0.023893572796</v>
+        <v>0.022522703708</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>19979900</v>
+        <v>14761800</v>
       </c>
       <c r="F4" s="2">
-        <v>66.351562</v>
+        <v>84.1875</v>
       </c>
       <c r="G4" s="3">
-        <v>13256975.74</v>
+        <v>12427590.38</v>
       </c>
       <c r="H4" s="4">
-        <v>0.022047211492</v>
+        <v>0.020061169</v>
       </c>
       <c r="I4" s="5">
-        <v>0.022056168165</v>
+        <v>0.020069254041</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>9153717.279999999</v>
+        <v>12245388.13</v>
       </c>
       <c r="F5" s="2">
-        <v>88.75438800000001</v>
+        <v>100</v>
       </c>
       <c r="G5" s="3">
-        <v>8124325.75</v>
+        <v>12245388.13</v>
       </c>
       <c r="H5" s="4">
-        <v>0.013511281278</v>
+        <v>0.019767050034</v>
       </c>
       <c r="I5" s="5">
-        <v>0.013516770232</v>
+        <v>0.019775016539</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>7991872.964</v>
+        <v>9014784.060000001</v>
       </c>
       <c r="F6" s="2">
-        <v>95.529095</v>
+        <v>88.101232</v>
       </c>
       <c r="G6" s="3">
-        <v>7634563.92</v>
+        <v>7942135.82</v>
       </c>
       <c r="H6" s="4">
-        <v>0.012696775543</v>
+        <v>0.012820548802</v>
       </c>
       <c r="I6" s="5">
-        <v>0.012701933605</v>
+        <v>0.012825715732</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>7984939.945</v>
+        <v>7965307.804</v>
       </c>
       <c r="F7" s="2">
-        <v>93.83307000000001</v>
+        <v>95.537499</v>
       </c>
       <c r="G7" s="3">
-        <v>7492514.29</v>
+        <v>7609855.86</v>
       </c>
       <c r="H7" s="4">
-        <v>0.012460537788</v>
+        <v>0.012284167722</v>
       </c>
       <c r="I7" s="5">
-        <v>0.012465599878</v>
+        <v>0.01228911848</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>7931718.062</v>
+        <v>7875849.085</v>
       </c>
       <c r="F8" s="2">
-        <v>91.405975</v>
+        <v>93.92610000000001</v>
       </c>
       <c r="G8" s="3">
-        <v>7250064.23</v>
+        <v>7397477.89</v>
       </c>
       <c r="H8" s="4">
-        <v>0.012057327596</v>
+        <v>0.011941337749</v>
       </c>
       <c r="I8" s="5">
-        <v>0.012062225882</v>
+        <v>0.01194615034</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>8670410.091</v>
+        <v>7879173.182</v>
       </c>
       <c r="F9" s="2">
-        <v>82.057067</v>
+        <v>91.031678</v>
       </c>
       <c r="G9" s="3">
-        <v>7114684.22</v>
+        <v>7172543.56</v>
       </c>
       <c r="H9" s="4">
-        <v>0.011832181846</v>
+        <v>0.011578238756</v>
       </c>
       <c r="I9" s="5">
-        <v>0.011836988667</v>
+        <v>0.011582905011</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>6873300</v>
+        <v>8594919.130999999</v>
       </c>
       <c r="F10" s="2">
-        <v>94.086986</v>
+        <v>81.541751</v>
       </c>
       <c r="G10" s="3">
-        <v>6725362.03</v>
+        <v>7008447.56</v>
       </c>
       <c r="H10" s="4">
-        <v>0.011184713776</v>
+        <v>0.01131334769</v>
       </c>
       <c r="I10" s="5">
-        <v>0.011189257562</v>
+        <v>0.011317907189</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>7562928.87</v>
+        <v>6873300</v>
       </c>
       <c r="F11" s="2">
-        <v>87.325728</v>
+        <v>94.451826</v>
       </c>
       <c r="G11" s="3">
-        <v>6604382.69</v>
+        <v>6767086.51</v>
       </c>
       <c r="H11" s="4">
-        <v>0.010983517276</v>
+        <v>0.010923731955</v>
       </c>
       <c r="I11" s="5">
-        <v>0.010987979326</v>
+        <v>0.010928134431</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>6673522.272</v>
+        <v>7505129.43</v>
       </c>
       <c r="F12" s="2">
-        <v>97.436493</v>
+        <v>87.086653</v>
       </c>
       <c r="G12" s="3">
-        <v>6502446.06</v>
+        <v>6535966.02</v>
       </c>
       <c r="H12" s="4">
-        <v>0.010813990037</v>
+        <v>0.01055064699</v>
       </c>
       <c r="I12" s="5">
-        <v>0.010818383217</v>
+        <v>0.010554899106</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>6276979.61</v>
+        <v>6622965.322</v>
       </c>
       <c r="F13" s="2">
-        <v>94.716972</v>
+        <v>97.432497</v>
       </c>
       <c r="G13" s="3">
-        <v>5945365.02</v>
+        <v>6452920.49</v>
       </c>
       <c r="H13" s="4">
-        <v>0.00988752809</v>
+        <v>0.010416591194</v>
       </c>
       <c r="I13" s="5">
-        <v>0.009891544896</v>
+        <v>0.010420789283</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
-        <v>6035067.046</v>
+        <v>5964159.139</v>
       </c>
       <c r="F14" s="2">
-        <v>97.48993900000001</v>
+        <v>100.087579</v>
       </c>
       <c r="G14" s="3">
-        <v>5883583.18</v>
+        <v>5969382.49</v>
       </c>
       <c r="H14" s="4">
-        <v>0.009784780882000001</v>
+        <v>0.009636042655</v>
       </c>
       <c r="I14" s="5">
-        <v>0.009788755946</v>
+        <v>0.009639926167999999</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>5800000</v>
+        <v>6028423.436</v>
       </c>
       <c r="F15" s="2">
-        <v>100.2174</v>
+        <v>97.224102</v>
       </c>
       <c r="G15" s="3">
-        <v>5812609.2</v>
+        <v>5861080.55</v>
       </c>
       <c r="H15" s="4">
-        <v>0.009666746542000001</v>
+        <v>0.009461216849</v>
       </c>
       <c r="I15" s="5">
-        <v>0.009670673655</v>
+        <v>0.009465029902999999</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>6236328.215</v>
+        <v>6200142.34</v>
       </c>
       <c r="F16" s="2">
-        <v>93.287007</v>
+        <v>94.559349</v>
       </c>
       <c r="G16" s="3">
-        <v>5817683.94</v>
+        <v>5862814.23</v>
       </c>
       <c r="H16" s="4">
-        <v>0.009675186161</v>
+        <v>0.009464015438</v>
       </c>
       <c r="I16" s="5">
-        <v>0.009679116703</v>
+        <v>0.00946782962</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>5500000</v>
+        <v>5800000</v>
       </c>
       <c r="F17" s="2">
-        <v>100.15754</v>
+        <v>100.1602</v>
       </c>
       <c r="G17" s="3">
-        <v>5508664.7</v>
+        <v>5809291.6</v>
       </c>
       <c r="H17" s="4">
-        <v>0.009161267101999999</v>
+        <v>0.009377616821999999</v>
       </c>
       <c r="I17" s="5">
-        <v>0.009164988864000001</v>
+        <v>0.009381396183999999</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>5923990.089</v>
+        <v>6206738.585</v>
       </c>
       <c r="F18" s="2">
-        <v>93.326712</v>
+        <v>93.214887</v>
       </c>
       <c r="G18" s="3">
-        <v>5528665.17</v>
+        <v>5785604.36</v>
       </c>
       <c r="H18" s="4">
-        <v>0.009194529181</v>
+        <v>0.009339379823</v>
       </c>
       <c r="I18" s="5">
-        <v>0.009198264455000001</v>
+        <v>0.009343143775</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>4971510.0534</v>
+        <v>5500000</v>
       </c>
       <c r="F19" s="2">
-        <v>100.391406</v>
+        <v>99.77074</v>
       </c>
       <c r="G19" s="3">
-        <v>4990968.84</v>
+        <v>5487390.7</v>
       </c>
       <c r="H19" s="4">
-        <v>0.008300305273</v>
+        <v>0.008857990075000001</v>
       </c>
       <c r="I19" s="5">
-        <v>0.00830367727</v>
+        <v>0.008861560017</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>5283727.34</v>
+        <v>5838139.729</v>
       </c>
       <c r="F20" s="2">
-        <v>92.83786600000001</v>
+        <v>93.136678</v>
       </c>
       <c r="G20" s="3">
-        <v>4905299.71</v>
+        <v>5437449.4</v>
       </c>
       <c r="H20" s="4">
-        <v>0.008157831940000001</v>
+        <v>0.008777372609</v>
       </c>
       <c r="I20" s="5">
-        <v>0.008161146057</v>
+        <v>0.008780910061</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>4946371.85</v>
+        <v>5091000</v>
       </c>
       <c r="F21" s="2">
-        <v>98.11474800000001</v>
+        <v>99.29852</v>
       </c>
       <c r="G21" s="3">
-        <v>4853120.28</v>
+        <v>5055287.65</v>
       </c>
       <c r="H21" s="4">
-        <v>0.008071054156</v>
+        <v>0.008160470123</v>
       </c>
       <c r="I21" s="5">
-        <v>0.008074333019999999</v>
+        <v>0.008163758950999999</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>4311000</v>
+        <v>4946704.7734</v>
       </c>
       <c r="F22" s="2">
-        <v>102.93764</v>
+        <v>100.193658</v>
       </c>
       <c r="G22" s="3">
-        <v>4437641.66</v>
+        <v>4956284.46</v>
       </c>
       <c r="H22" s="4">
-        <v>0.00738008624</v>
+        <v>0.008000654770999999</v>
       </c>
       <c r="I22" s="5">
-        <v>0.007383084398</v>
+        <v>0.00800387919</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>4463000</v>
+        <v>5236785.21</v>
       </c>
       <c r="F23" s="2">
-        <v>99.3472</v>
+        <v>92.838341</v>
       </c>
       <c r="G23" s="3">
-        <v>4433865.54</v>
+        <v>4861744.51</v>
       </c>
       <c r="H23" s="4">
-        <v>0.0073738063</v>
+        <v>0.007848044175999999</v>
       </c>
       <c r="I23" s="5">
-        <v>0.007376801906</v>
+        <v>0.007851207089999999</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>4500000</v>
+        <v>4847012.8</v>
       </c>
       <c r="F24" s="2">
-        <v>99.47705999999999</v>
+        <v>98.180443</v>
       </c>
       <c r="G24" s="3">
-        <v>4476467.7</v>
+        <v>4758818.64</v>
       </c>
       <c r="H24" s="4">
-        <v>0.007444656465</v>
+        <v>0.007681896658</v>
       </c>
       <c r="I24" s="5">
-        <v>0.007447680854</v>
+        <v>0.007684992611</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>4419000</v>
+        <v>4449000</v>
       </c>
       <c r="F25" s="2">
-        <v>98.69091</v>
+        <v>101.01589</v>
       </c>
       <c r="G25" s="3">
-        <v>4361151.31</v>
+        <v>4494196.95</v>
       </c>
       <c r="H25" s="4">
-        <v>0.007252877825</v>
+        <v>0.007254732554</v>
       </c>
       <c r="I25" s="5">
-        <v>0.007255824304</v>
+        <v>0.007257656352</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>4187000</v>
+        <v>4500000</v>
       </c>
       <c r="F26" s="2">
-        <v>101.2542</v>
+        <v>99.79898</v>
       </c>
       <c r="G26" s="3">
-        <v>4239513.35</v>
+        <v>4490954.1</v>
       </c>
       <c r="H26" s="4">
-        <v>0.007050586001</v>
+        <v>0.007249497807</v>
       </c>
       <c r="I26" s="5">
-        <v>0.007053450299</v>
+        <v>0.007252419496</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>4182000</v>
+        <v>4777600</v>
       </c>
       <c r="F27" s="2">
-        <v>100.026</v>
+        <v>93.671875</v>
       </c>
       <c r="G27" s="3">
-        <v>4183087.32</v>
+        <v>4475267.5</v>
       </c>
       <c r="H27" s="4">
-        <v>0.006956745842</v>
+        <v>0.0072241758</v>
       </c>
       <c r="I27" s="5">
-        <v>0.006959572018</v>
+        <v>0.007227087283</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>4312200</v>
+        <v>4311000</v>
       </c>
       <c r="F28" s="2">
-        <v>98.179688</v>
+        <v>102.66535</v>
       </c>
       <c r="G28" s="3">
-        <v>4233704.51</v>
+        <v>4425903.24</v>
       </c>
       <c r="H28" s="4">
-        <v>0.007040925509</v>
+        <v>0.007144489814</v>
       </c>
       <c r="I28" s="5">
-        <v>0.007043785883</v>
+        <v>0.007147369182</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>4169613.06</v>
+        <v>4419000</v>
       </c>
       <c r="F29" s="2">
-        <v>100</v>
+        <v>98.43009000000001</v>
       </c>
       <c r="G29" s="3">
-        <v>4169613.06</v>
+        <v>4349625.68</v>
       </c>
       <c r="H29" s="4">
-        <v>0.006934337273</v>
+        <v>0.007021359183</v>
       </c>
       <c r="I29" s="5">
-        <v>0.006937154345</v>
+        <v>0.007024188927</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>4089557.75</v>
+        <v>4043965.1</v>
       </c>
       <c r="F30" s="2">
-        <v>100.751304</v>
+        <v>100.293691</v>
       </c>
       <c r="G30" s="3">
-        <v>4120282.76</v>
+        <v>4055841.86</v>
       </c>
       <c r="H30" s="4">
-        <v>0.006852297782</v>
+        <v>0.006547120284</v>
       </c>
       <c r="I30" s="5">
-        <v>0.006855081526</v>
+        <v>0.0065497589</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>4084007.4</v>
+        <v>3987000</v>
       </c>
       <c r="F31" s="2">
-        <v>100</v>
+        <v>97.615334</v>
       </c>
       <c r="G31" s="3">
-        <v>4084007.4</v>
+        <v>3891923.37</v>
       </c>
       <c r="H31" s="4">
-        <v>0.006791969502</v>
+        <v>0.00628251576</v>
       </c>
       <c r="I31" s="5">
-        <v>0.006794728737</v>
+        <v>0.006285047736</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>4100000</v>
+        <v>3927553.63</v>
       </c>
       <c r="F32" s="2">
-        <v>100</v>
+        <v>100.0035</v>
       </c>
       <c r="G32" s="3">
-        <v>4100000</v>
+        <v>3927691.09</v>
       </c>
       <c r="H32" s="4">
-        <v>0.006818566234</v>
+        <v>0.006340253617</v>
       </c>
       <c r="I32" s="5">
-        <v>0.006821336274</v>
+        <v>0.006342808862</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>5474100</v>
+        <v>3910000</v>
       </c>
       <c r="F33" s="2">
-        <v>73.789062</v>
+        <v>98.56842</v>
       </c>
       <c r="G33" s="3">
-        <v>4039287.04</v>
+        <v>3854025.22</v>
       </c>
       <c r="H33" s="4">
-        <v>0.006717596644</v>
+        <v>0.00622133889</v>
       </c>
       <c r="I33" s="5">
-        <v>0.006720325665</v>
+        <v>0.00622384621</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>3987000</v>
+        <v>3800000</v>
       </c>
       <c r="F34" s="2">
-        <v>97.744759</v>
+        <v>100.221</v>
       </c>
       <c r="G34" s="3">
-        <v>3897083.54</v>
+        <v>3808398</v>
       </c>
       <c r="H34" s="4">
-        <v>0.006481102987</v>
+        <v>0.006147685399</v>
       </c>
       <c r="I34" s="5">
-        <v>0.006483735933</v>
+        <v>0.006150163036</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
-        <v>3910000</v>
+        <v>3804000</v>
       </c>
       <c r="F35" s="2">
-        <v>99.52248</v>
+        <v>98.25387000000001</v>
       </c>
       <c r="G35" s="3">
-        <v>3891328.97</v>
+        <v>3737577.21</v>
       </c>
       <c r="H35" s="4">
-        <v>0.006471532758</v>
+        <v>0.006033363339</v>
       </c>
       <c r="I35" s="5">
-        <v>0.006474161816</v>
+        <v>0.006035794901</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>3800000</v>
+        <v>3655000</v>
       </c>
       <c r="F36" s="2">
-        <v>100.2703</v>
+        <v>100.12315</v>
       </c>
       <c r="G36" s="3">
-        <v>3810271.4</v>
+        <v>3659501.13</v>
       </c>
       <c r="H36" s="4">
-        <v>0.006336728758</v>
+        <v>0.005907329455</v>
       </c>
       <c r="I36" s="5">
-        <v>0.006339303053</v>
+        <v>0.005909710223</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
-        <v>3804000</v>
+        <v>4940100</v>
       </c>
       <c r="F37" s="2">
-        <v>98.47611000000001</v>
+        <v>74.003906</v>
       </c>
       <c r="G37" s="3">
-        <v>3746031.22</v>
+        <v>3655866.96</v>
       </c>
       <c r="H37" s="4">
-        <v>0.006229893175</v>
+        <v>0.005901463013</v>
       </c>
       <c r="I37" s="5">
-        <v>0.006232424067</v>
+        <v>0.005903841417</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
-        <v>3633369.44</v>
+        <v>4066408.7262</v>
       </c>
       <c r="F38" s="2">
-        <v>100.694445</v>
+        <v>88.54231</v>
       </c>
       <c r="G38" s="3">
-        <v>3658601.19</v>
+        <v>3600492.22</v>
       </c>
       <c r="H38" s="4">
-        <v>0.006084491355</v>
+        <v>0.005812074645</v>
       </c>
       <c r="I38" s="5">
-        <v>0.006086963177</v>
+        <v>0.005814417024</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
-        <v>3655000</v>
+        <v>3803718.575</v>
       </c>
       <c r="F39" s="2">
-        <v>99.88718</v>
+        <v>95.253516</v>
       </c>
       <c r="G39" s="3">
-        <v>3650876.43</v>
+        <v>3623175.68</v>
       </c>
       <c r="H39" s="4">
-        <v>0.006071644571</v>
+        <v>0.005848691297</v>
       </c>
       <c r="I39" s="5">
-        <v>0.006074111175</v>
+        <v>0.005851048433</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
-        <v>3900000</v>
+        <v>3610075.26</v>
       </c>
       <c r="F40" s="2">
-        <v>93.569281</v>
+        <v>100.308754</v>
       </c>
       <c r="G40" s="3">
-        <v>3649201.96</v>
+        <v>3621221.51</v>
       </c>
       <c r="H40" s="4">
-        <v>0.006068859819</v>
+        <v>0.005845536789</v>
       </c>
       <c r="I40" s="5">
-        <v>0.006071325291</v>
+        <v>0.005847892654</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
-        <v>3817352.385</v>
+        <v>3462454.357</v>
       </c>
       <c r="F41" s="2">
-        <v>95.157549</v>
+        <v>101.28853</v>
       </c>
       <c r="G41" s="3">
-        <v>3632498.97</v>
+        <v>3507069.12</v>
       </c>
       <c r="H41" s="4">
-        <v>0.006041081658</v>
+        <v>0.005661266922</v>
       </c>
       <c r="I41" s="5">
-        <v>0.006043535845</v>
+        <v>0.005663548523</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
         <v>3522000</v>
       </c>
       <c r="F42" s="2">
-        <v>101.34577</v>
+        <v>100.99495</v>
       </c>
       <c r="G42" s="3">
-        <v>3569398.02</v>
+        <v>3557042.14</v>
       </c>
       <c r="H42" s="4">
-        <v>0.005936140685</v>
+        <v>0.005741935592</v>
       </c>
       <c r="I42" s="5">
-        <v>0.005938552241</v>
+        <v>0.005744249703</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
-        <v>3510000</v>
+        <v>3475382.66</v>
       </c>
       <c r="F43" s="2">
-        <v>101.5177</v>
+        <v>101.4642</v>
       </c>
       <c r="G43" s="3">
-        <v>3563271.27</v>
+        <v>3526269.21</v>
       </c>
       <c r="H43" s="4">
-        <v>0.005925951503</v>
+        <v>0.005692260566</v>
       </c>
       <c r="I43" s="5">
-        <v>0.005928358919</v>
+        <v>0.005694554657</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>4051216.6762</v>
+        <v>3818000</v>
       </c>
       <c r="F44" s="2">
-        <v>88.23712999999999</v>
+        <v>91.901979</v>
       </c>
       <c r="G44" s="3">
-        <v>3574677.33</v>
+        <v>3508817.56</v>
       </c>
       <c r="H44" s="4">
-        <v>0.005944920514</v>
+        <v>0.005664089329</v>
       </c>
       <c r="I44" s="5">
-        <v>0.005947335636</v>
+        <v>0.005666372067</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
-        <v>3462454.357</v>
+        <v>3461650.39</v>
       </c>
       <c r="F45" s="2">
-        <v>101.54771</v>
+        <v>100</v>
       </c>
       <c r="G45" s="3">
-        <v>3516043.11</v>
+        <v>3461650.39</v>
       </c>
       <c r="H45" s="4">
-        <v>0.005847408005</v>
+        <v>0.005587949989</v>
       </c>
       <c r="I45" s="5">
-        <v>0.005849783513</v>
+        <v>0.005590202041</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>3449000</v>
+        <v>4122869.8712</v>
       </c>
       <c r="F46" s="2">
-        <v>97.86619</v>
+        <v>83.810838</v>
       </c>
       <c r="G46" s="3">
-        <v>3375404.89</v>
+        <v>3455411.79</v>
       </c>
       <c r="H46" s="4">
-        <v>0.005613517519</v>
+        <v>0.005577879361</v>
       </c>
       <c r="I46" s="5">
-        <v>0.005615798009</v>
+        <v>0.005580127355</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
-        <v>3447431.66</v>
+        <v>3449000</v>
       </c>
       <c r="F47" s="2">
-        <v>97.90577500000001</v>
+        <v>96.91752</v>
       </c>
       <c r="G47" s="3">
-        <v>3375234.68</v>
+        <v>3342685.26</v>
       </c>
       <c r="H47" s="4">
-        <v>0.005613234451</v>
+        <v>0.005395911193</v>
       </c>
       <c r="I47" s="5">
-        <v>0.005615514826</v>
+        <v>0.00539808585</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
-        <v>3359895.26</v>
+        <v>3426870.73</v>
       </c>
       <c r="F48" s="2">
-        <v>99.931505</v>
+        <v>97.864227</v>
       </c>
       <c r="G48" s="3">
-        <v>3357593.9</v>
+        <v>3353680.55</v>
       </c>
       <c r="H48" s="4">
-        <v>0.005583896681</v>
+        <v>0.005413660272</v>
       </c>
       <c r="I48" s="5">
-        <v>0.005586165137</v>
+        <v>0.005415842082</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>3556902.9754</v>
+        <v>3334648.28</v>
       </c>
       <c r="F49" s="2">
-        <v>93.25269</v>
+        <v>99.61071200000001</v>
       </c>
       <c r="G49" s="3">
-        <v>3316907.71</v>
+        <v>3321666.89</v>
       </c>
       <c r="H49" s="4">
-        <v>0.005516232898</v>
+        <v>0.005361982405</v>
       </c>
       <c r="I49" s="5">
-        <v>0.005518473865</v>
+        <v>0.005364143388</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>3262000</v>
+        <v>3556902.9754</v>
       </c>
       <c r="F50" s="2">
-        <v>99.727749</v>
+        <v>93.15446</v>
       </c>
       <c r="G50" s="3">
-        <v>3253119.17</v>
+        <v>3313413.76</v>
       </c>
       <c r="H50" s="4">
-        <v>0.005410148425</v>
+        <v>0.005348659828</v>
       </c>
       <c r="I50" s="5">
-        <v>0.005412346296</v>
+        <v>0.005350815442</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>3100000</v>
+        <v>3262000</v>
       </c>
       <c r="F51" s="2">
-        <v>100.0994</v>
+        <v>98.903367</v>
       </c>
       <c r="G51" s="3">
-        <v>3103081.4</v>
+        <v>3226227.83</v>
       </c>
       <c r="H51" s="4">
-        <v>0.005160625867</v>
+        <v>0.005207920426</v>
       </c>
       <c r="I51" s="5">
-        <v>0.00516272237</v>
+        <v>0.005210019319</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>2907000</v>
+        <v>3100000</v>
       </c>
       <c r="F52" s="2">
-        <v>105.3973</v>
+        <v>99.9066</v>
       </c>
       <c r="G52" s="3">
-        <v>3063899.51</v>
+        <v>3097104.6</v>
       </c>
       <c r="H52" s="4">
-        <v>0.005095463841</v>
+        <v>0.004999483964</v>
       </c>
       <c r="I52" s="5">
-        <v>0.005097533872</v>
+        <v>0.005001498853</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>3054000</v>
+        <v>3070945.65</v>
       </c>
       <c r="F53" s="2">
-        <v>99.56157</v>
+        <v>1</v>
       </c>
       <c r="G53" s="3">
-        <v>3040610.35</v>
+        <v>3070945.65</v>
       </c>
       <c r="H53" s="4">
-        <v>0.005056732451</v>
+        <v>0.004957257024</v>
       </c>
       <c r="I53" s="5">
-        <v>0.005058786747</v>
+        <v>0.004959254895</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
-        <v>2988000</v>
+        <v>2949000</v>
       </c>
       <c r="F54" s="2">
-        <v>101.8427</v>
+        <v>102.228467</v>
       </c>
       <c r="G54" s="3">
-        <v>3043059.88</v>
+        <v>3014717.49</v>
       </c>
       <c r="H54" s="4">
-        <v>0.005060806175</v>
+        <v>0.004866491031</v>
       </c>
       <c r="I54" s="5">
-        <v>0.005062862126</v>
+        <v>0.004868452321</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>2953000</v>
+        <v>3066000</v>
       </c>
       <c r="F55" s="2">
-        <v>103.8249</v>
+        <v>99.56089</v>
       </c>
       <c r="G55" s="3">
-        <v>3065949.3</v>
+        <v>3052536.89</v>
       </c>
       <c r="H55" s="4">
-        <v>0.005098872769</v>
+        <v>0.004927540781</v>
       </c>
       <c r="I55" s="5">
-        <v>0.005100944184</v>
+        <v>0.004929526675</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>2989928.97</v>
+        <v>3096000</v>
       </c>
       <c r="F56" s="2">
-        <v>100.1089</v>
+        <v>97.48587000000001</v>
       </c>
       <c r="G56" s="3">
-        <v>2993185</v>
+        <v>3018162.54</v>
       </c>
       <c r="H56" s="4">
-        <v>0.004977861022</v>
+        <v>0.004872052173</v>
       </c>
       <c r="I56" s="5">
-        <v>0.004979883277</v>
+        <v>0.004874015704</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>2915000</v>
+        <v>3574669.6319</v>
       </c>
       <c r="F57" s="2">
-        <v>102.00724</v>
+        <v>84.166369</v>
       </c>
       <c r="G57" s="3">
-        <v>2973511.05</v>
+        <v>3008669.63</v>
       </c>
       <c r="H57" s="4">
-        <v>0.004945141955</v>
+        <v>0.004856728308</v>
       </c>
       <c r="I57" s="5">
-        <v>0.004947150917</v>
+        <v>0.004858685664</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>2949000</v>
+        <v>2981000</v>
       </c>
       <c r="F58" s="2">
-        <v>100.61208</v>
+        <v>102.03578</v>
       </c>
       <c r="G58" s="3">
-        <v>2967050.24</v>
+        <v>3041686.6</v>
       </c>
       <c r="H58" s="4">
-        <v>0.004934397213</v>
+        <v>0.004910025767</v>
       </c>
       <c r="I58" s="5">
-        <v>0.004936401811</v>
+        <v>0.004912004603</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>2914798.3</v>
+        <v>2915000</v>
       </c>
       <c r="F59" s="2">
-        <v>100.809464</v>
+        <v>101.55408</v>
       </c>
       <c r="G59" s="3">
-        <v>2938392.54</v>
+        <v>2960301.43</v>
       </c>
       <c r="H59" s="4">
-        <v>0.004886737604</v>
+        <v>0.004778650207</v>
       </c>
       <c r="I59" s="5">
-        <v>0.004888722839</v>
+        <v>0.004780576096</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>3047000</v>
+        <v>2949000</v>
       </c>
       <c r="F60" s="2">
-        <v>95.90112000000001</v>
+        <v>100.56708</v>
       </c>
       <c r="G60" s="3">
-        <v>2922107.13</v>
+        <v>2965723.19</v>
       </c>
       <c r="H60" s="4">
-        <v>0.004859653898</v>
+        <v>0.004787402249</v>
       </c>
       <c r="I60" s="5">
-        <v>0.004861628131</v>
+        <v>0.004789331665</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>2900000</v>
+        <v>3030000</v>
       </c>
       <c r="F61" s="2">
-        <v>100.539</v>
+        <v>99.06632</v>
       </c>
       <c r="G61" s="3">
-        <v>2915631</v>
+        <v>3001709.5</v>
       </c>
       <c r="H61" s="4">
-        <v>0.00484888368</v>
+        <v>0.004845492945</v>
       </c>
       <c r="I61" s="5">
-        <v>0.004850853537</v>
+        <v>0.004847445773</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>3061000</v>
+        <v>3199011.53</v>
       </c>
       <c r="F62" s="2">
-        <v>93.98896000000001</v>
+        <v>93.01054600000001</v>
       </c>
       <c r="G62" s="3">
-        <v>2877002.07</v>
+        <v>2975418.09</v>
       </c>
       <c r="H62" s="4">
-        <v>0.004784641253</v>
+        <v>0.00480305219</v>
       </c>
       <c r="I62" s="5">
-        <v>0.004786585012</v>
+        <v>0.004804987913</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>2970000</v>
+        <v>2928000</v>
       </c>
       <c r="F63" s="2">
-        <v>97.82026999999999</v>
+        <v>98.69633</v>
       </c>
       <c r="G63" s="3">
-        <v>2905262.02</v>
+        <v>2889828.54</v>
       </c>
       <c r="H63" s="4">
-        <v>0.004831639391</v>
+        <v>0.004664889735</v>
       </c>
       <c r="I63" s="5">
-        <v>0.004833602243</v>
+        <v>0.004666769776</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>3061000</v>
+        <v>2937310.04</v>
       </c>
       <c r="F64" s="2">
-        <v>93.91421</v>
+        <v>100.0712</v>
       </c>
       <c r="G64" s="3">
-        <v>2874713.97</v>
+        <v>2939401.4</v>
       </c>
       <c r="H64" s="4">
-        <v>0.004780835999</v>
+        <v>0.004744912454</v>
       </c>
       <c r="I64" s="5">
-        <v>0.004782778212</v>
+        <v>0.004746824746</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>2864000</v>
+        <v>2880000</v>
       </c>
       <c r="F65" s="2">
-        <v>101.23223</v>
+        <v>98.31999</v>
       </c>
       <c r="G65" s="3">
-        <v>2899291.07</v>
+        <v>2831615.71</v>
       </c>
       <c r="H65" s="4">
-        <v>0.00482170931</v>
+        <v>0.004570919996</v>
       </c>
       <c r="I65" s="5">
-        <v>0.004823668128</v>
+        <v>0.004572762165</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>2831000</v>
+        <v>2857025.51</v>
       </c>
       <c r="F66" s="2">
-        <v>98.87582999999999</v>
+        <v>100.351829</v>
       </c>
       <c r="G66" s="3">
-        <v>2799174.75</v>
+        <v>2867077.35</v>
       </c>
       <c r="H66" s="4">
-        <v>0.004655209369</v>
+        <v>0.004628163755</v>
       </c>
       <c r="I66" s="5">
-        <v>0.004657100547</v>
+        <v>0.004630028995</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
-        <v>2880000</v>
+        <v>2998000</v>
       </c>
       <c r="F67" s="2">
-        <v>98.52365</v>
+        <v>95.94083000000001</v>
       </c>
       <c r="G67" s="3">
-        <v>2837481.12</v>
+        <v>2876306.08</v>
       </c>
       <c r="H67" s="4">
-        <v>0.004718915355</v>
+        <v>0.00464306118</v>
       </c>
       <c r="I67" s="5">
-        <v>0.004720832413</v>
+        <v>0.004644932424</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>2899000</v>
+        <v>2831000</v>
       </c>
       <c r="F68" s="2">
-        <v>97.077045</v>
+        <v>98.66838</v>
       </c>
       <c r="G68" s="3">
-        <v>2814263.53</v>
+        <v>2793301.84</v>
       </c>
       <c r="H68" s="4">
-        <v>0.004680303002</v>
+        <v>0.004509072036</v>
       </c>
       <c r="I68" s="5">
-        <v>0.004682204374</v>
+        <v>0.00451088928</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>3068000</v>
+        <v>2981000</v>
       </c>
       <c r="F69" s="2">
-        <v>92.74469000000001</v>
+        <v>93.365793</v>
       </c>
       <c r="G69" s="3">
-        <v>2845407.09</v>
+        <v>2783234.29</v>
       </c>
       <c r="H69" s="4">
-        <v>0.004732096756</v>
+        <v>0.004492820552</v>
       </c>
       <c r="I69" s="5">
-        <v>0.004734019169</v>
+        <v>0.004494631246</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
         <v>2931000</v>
       </c>
       <c r="F70" s="2">
-        <v>95.96295000000001</v>
+        <v>94.80811</v>
       </c>
       <c r="G70" s="3">
-        <v>2812674.06</v>
+        <v>2778825.7</v>
       </c>
       <c r="H70" s="4">
-        <v>0.00467765961</v>
+        <v>0.004485704017</v>
       </c>
       <c r="I70" s="5">
-        <v>0.004679559908</v>
+        <v>0.004487511843</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
         <v>2779000</v>
       </c>
       <c r="F71" s="2">
-        <v>98.81048</v>
+        <v>98.61028</v>
       </c>
       <c r="G71" s="3">
-        <v>2745943.24</v>
+        <v>2740379.68</v>
       </c>
       <c r="H71" s="4">
-        <v>0.004566681915</v>
+        <v>0.004423642738</v>
       </c>
       <c r="I71" s="5">
-        <v>0.004568537128</v>
+        <v>0.004425425552</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
-        <v>2837000</v>
+        <v>2838000</v>
       </c>
       <c r="F72" s="2">
-        <v>94.45613</v>
+        <v>96.80093599999999</v>
       </c>
       <c r="G72" s="3">
-        <v>2679720.41</v>
+        <v>2747210.56</v>
       </c>
       <c r="H72" s="4">
-        <v>0.004456549047</v>
+        <v>0.004434669452</v>
       </c>
       <c r="I72" s="5">
-        <v>0.004458359518</v>
+        <v>0.00443645671</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
-        <v>3012000</v>
+        <v>2804000</v>
       </c>
       <c r="F73" s="2">
-        <v>88.24609100000001</v>
+        <v>97.72241</v>
       </c>
       <c r="G73" s="3">
-        <v>2657972.26</v>
+        <v>2740136.38</v>
       </c>
       <c r="H73" s="4">
-        <v>0.004420380466</v>
+        <v>0.004423249984</v>
       </c>
       <c r="I73" s="5">
-        <v>0.004422176244</v>
+        <v>0.00442503264</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
         <v>2673000</v>
       </c>
       <c r="F74" s="2">
-        <v>99.9969</v>
+        <v>99.9729</v>
       </c>
       <c r="G74" s="3">
-        <v>2672917.14</v>
+        <v>2672275.62</v>
       </c>
       <c r="H74" s="4">
-        <v>0.004445234765</v>
+        <v>0.004313706129</v>
       </c>
       <c r="I74" s="5">
-        <v>0.00444704064</v>
+        <v>0.004315444636</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>2582000</v>
+        <v>2837000</v>
       </c>
       <c r="F75" s="2">
-        <v>99.81619000000001</v>
+        <v>94.00362</v>
       </c>
       <c r="G75" s="3">
-        <v>2577254.03</v>
+        <v>2666882.7</v>
       </c>
       <c r="H75" s="4">
-        <v>0.004286140799</v>
+        <v>0.004305000641</v>
       </c>
       <c r="I75" s="5">
-        <v>0.004287882042</v>
+        <v>0.00430673564</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
-        <v>2655000</v>
+        <v>3061000</v>
       </c>
       <c r="F76" s="2">
-        <v>97.705512</v>
+        <v>86.54665</v>
       </c>
       <c r="G76" s="3">
-        <v>2594081.34</v>
+        <v>2649192.96</v>
       </c>
       <c r="H76" s="4">
-        <v>0.004314125721</v>
+        <v>0.004276445072</v>
       </c>
       <c r="I76" s="5">
-        <v>0.004315878334</v>
+        <v>0.004278168562</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>2880000</v>
+        <v>3068000</v>
       </c>
       <c r="F77" s="2">
-        <v>90.0236</v>
+        <v>85.04441</v>
       </c>
       <c r="G77" s="3">
-        <v>2592679.68</v>
+        <v>2609162.5</v>
       </c>
       <c r="H77" s="4">
-        <v>0.004311794664</v>
+        <v>0.004211826127</v>
       </c>
       <c r="I77" s="5">
-        <v>0.004313546329</v>
+        <v>0.004213523575</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
-        <v>2636638.6776</v>
+        <v>2513230.27</v>
       </c>
       <c r="F78" s="2">
-        <v>98.3798</v>
+        <v>100.1204</v>
       </c>
       <c r="G78" s="3">
-        <v>2593919.86</v>
+        <v>2516256.2</v>
       </c>
       <c r="H78" s="4">
-        <v>0.00431385716</v>
+        <v>0.004061852647</v>
       </c>
       <c r="I78" s="5">
-        <v>0.004315609663</v>
+        <v>0.004063489653</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
-        <v>2597000</v>
+        <v>2880000</v>
       </c>
       <c r="F79" s="2">
-        <v>98.69132999999999</v>
+        <v>88.79065</v>
       </c>
       <c r="G79" s="3">
-        <v>2563013.84</v>
+        <v>2557170.72</v>
       </c>
       <c r="H79" s="4">
-        <v>0.004262458446</v>
+        <v>0.004127898686</v>
       </c>
       <c r="I79" s="5">
-        <v>0.004264190068</v>
+        <v>0.004129562309</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
-        <v>2525000</v>
+        <v>2994000</v>
       </c>
       <c r="F80" s="2">
-        <v>100.1497</v>
+        <v>85.80215</v>
       </c>
       <c r="G80" s="3">
-        <v>2528779.93</v>
+        <v>2568916.37</v>
       </c>
       <c r="H80" s="4">
-        <v>0.004205525222</v>
+        <v>0.004146859038</v>
       </c>
       <c r="I80" s="5">
-        <v>0.004207233715</v>
+        <v>0.004148530303</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
-        <v>2500000</v>
+        <v>2582954.4676</v>
       </c>
       <c r="F81" s="2">
-        <v>100.21117</v>
+        <v>97.96154</v>
       </c>
       <c r="G81" s="3">
-        <v>2505279.25</v>
+        <v>2530301.97</v>
       </c>
       <c r="H81" s="4">
-        <v>0.004166442073</v>
+        <v>0.004084525961</v>
       </c>
       <c r="I81" s="5">
-        <v>0.004168134689</v>
+        <v>0.004086172104</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
-        <v>2595151.01</v>
+        <v>2597000</v>
       </c>
       <c r="F82" s="2">
-        <v>98.00994</v>
+        <v>98.52423</v>
       </c>
       <c r="G82" s="3">
-        <v>2543505.95</v>
+        <v>2558674.25</v>
       </c>
       <c r="H82" s="4">
-        <v>0.004230015554</v>
+        <v>0.004130325756</v>
       </c>
       <c r="I82" s="5">
-        <v>0.004231733996</v>
+        <v>0.004131990357</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
         <v>2467000</v>
       </c>
       <c r="F83" s="2">
-        <v>100.70894</v>
+        <v>100.71383</v>
       </c>
       <c r="G83" s="3">
-        <v>2484489.55</v>
+        <v>2484610.19</v>
       </c>
       <c r="H83" s="4">
-        <v>0.004131867452</v>
+        <v>0.004010768245</v>
       </c>
       <c r="I83" s="5">
-        <v>0.004133546022</v>
+        <v>0.004012384663</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>2377120.48</v>
+        <v>2683000</v>
       </c>
       <c r="F84" s="2">
-        <v>101.53692</v>
+        <v>92.64514</v>
       </c>
       <c r="G84" s="3">
-        <v>2413654.92</v>
+        <v>2485669.11</v>
       </c>
       <c r="H84" s="4">
-        <v>0.004014064863</v>
+        <v>0.004012477601</v>
       </c>
       <c r="I84" s="5">
-        <v>0.004015695576</v>
+        <v>0.004014094708</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
-        <v>2393000</v>
+        <v>2500000</v>
       </c>
       <c r="F85" s="2">
-        <v>99.95869</v>
+        <v>99.96127</v>
       </c>
       <c r="G85" s="3">
-        <v>2392011.45</v>
+        <v>2499031.75</v>
       </c>
       <c r="H85" s="4">
-        <v>0.00397807037</v>
+        <v>0.004034048175</v>
       </c>
       <c r="I85" s="5">
-        <v>0.003979686459</v>
+        <v>0.004035673975</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
-        <v>2355000</v>
+        <v>2376829.45</v>
       </c>
       <c r="F86" s="2">
-        <v>94.332318</v>
+        <v>101.08511</v>
       </c>
       <c r="G86" s="3">
-        <v>2221526.09</v>
+        <v>2402620.66</v>
       </c>
       <c r="H86" s="4">
-        <v>0.003694542141</v>
+        <v>0.003878417113</v>
       </c>
       <c r="I86" s="5">
-        <v>0.003696043047</v>
+        <v>0.003879980191</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
-        <v>2190000</v>
+        <v>3040000</v>
       </c>
       <c r="F87" s="2">
-        <v>99.87609999999999</v>
+        <v>80.440921</v>
       </c>
       <c r="G87" s="3">
-        <v>2187286.59</v>
+        <v>2445404</v>
       </c>
       <c r="H87" s="4">
-        <v>0.003637599631</v>
+        <v>0.003947479874</v>
       </c>
       <c r="I87" s="5">
-        <v>0.003639077405</v>
+        <v>0.003949070785</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>2218493.92</v>
+        <v>2444831.03</v>
       </c>
       <c r="F88" s="2">
-        <v>96.29971999999999</v>
+        <v>97.92412</v>
       </c>
       <c r="G88" s="3">
-        <v>2136403.43</v>
+        <v>2394079.27</v>
       </c>
       <c r="H88" s="4">
-        <v>0.003552977637</v>
+        <v>0.003864629218</v>
       </c>
       <c r="I88" s="5">
-        <v>0.003554421033</v>
+        <v>0.003866186738</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
-        <v>2090000</v>
+        <v>2393000</v>
       </c>
       <c r="F89" s="2">
-        <v>100.31826</v>
+        <v>99.90244</v>
       </c>
       <c r="G89" s="3">
-        <v>2096651.63</v>
+        <v>2390665.39</v>
       </c>
       <c r="H89" s="4">
-        <v>0.003486867814</v>
+        <v>0.003859118377</v>
       </c>
       <c r="I89" s="5">
-        <v>0.003488284353</v>
+        <v>0.003860673676</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>2166000</v>
+        <v>2694827.6292</v>
       </c>
       <c r="F90" s="2">
-        <v>93.81350999999999</v>
+        <v>87.151702</v>
       </c>
       <c r="G90" s="3">
-        <v>2032000.63</v>
+        <v>2348588.14</v>
       </c>
       <c r="H90" s="4">
-        <v>0.00337934899</v>
+        <v>0.003791195418</v>
       </c>
       <c r="I90" s="5">
-        <v>0.00338072185</v>
+        <v>0.003792723343</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>2000000</v>
+        <v>2263000</v>
       </c>
       <c r="F91" s="2">
-        <v>98.41416</v>
+        <v>100.29686</v>
       </c>
       <c r="G91" s="3">
-        <v>1968283.2</v>
+        <v>2269717.94</v>
       </c>
       <c r="H91" s="4">
-        <v>0.003273382772</v>
+        <v>0.003663879629</v>
       </c>
       <c r="I91" s="5">
-        <v>0.003274712583</v>
+        <v>0.003665356244</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>2000000</v>
+        <v>2307574.29</v>
       </c>
       <c r="F92" s="2">
-        <v>98.28335</v>
+        <v>100.145754</v>
       </c>
       <c r="G92" s="3">
-        <v>1965667</v>
+        <v>2310937.67</v>
       </c>
       <c r="H92" s="4">
-        <v>0.003269031862</v>
+        <v>0.00373041835</v>
       </c>
       <c r="I92" s="5">
-        <v>0.003270359905</v>
+        <v>0.003731921781</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
-        <v>1878000</v>
+        <v>2190000</v>
       </c>
       <c r="F93" s="2">
-        <v>98.66392</v>
+        <v>99.66182999999999</v>
       </c>
       <c r="G93" s="3">
-        <v>1852908.42</v>
+        <v>2182594.08</v>
       </c>
       <c r="H93" s="4">
-        <v>0.003081507017</v>
+        <v>0.003523240412</v>
       </c>
       <c r="I93" s="5">
-        <v>0.003082758879</v>
+        <v>0.003524660347</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>1998000</v>
+        <v>2528200</v>
       </c>
       <c r="F94" s="2">
-        <v>93.982786</v>
+        <v>85.683594</v>
       </c>
       <c r="G94" s="3">
-        <v>1877776.06</v>
+        <v>2166252.62</v>
       </c>
       <c r="H94" s="4">
-        <v>0.003122863528</v>
+        <v>0.003496861311</v>
       </c>
       <c r="I94" s="5">
-        <v>0.003124132191</v>
+        <v>0.003498270615</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>1947000</v>
+        <v>2299000</v>
       </c>
       <c r="F95" s="2">
-        <v>94.63017000000001</v>
+        <v>92.700093</v>
       </c>
       <c r="G95" s="3">
-        <v>1842449.41</v>
+        <v>2131175.14</v>
       </c>
       <c r="H95" s="4">
-        <v>0.003064113008</v>
+        <v>0.003440237675</v>
       </c>
       <c r="I95" s="5">
-        <v>0.003065357803</v>
+        <v>0.003441624157</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>1973475.433</v>
+        <v>2182088.57</v>
       </c>
       <c r="F96" s="2">
-        <v>95.95932999999999</v>
+        <v>95.94068</v>
       </c>
       <c r="G96" s="3">
-        <v>1893733.8</v>
+        <v>2093510.61</v>
       </c>
       <c r="H96" s="4">
-        <v>0.003149402285</v>
+        <v>0.003379437922</v>
       </c>
       <c r="I96" s="5">
-        <v>0.003150681728</v>
+        <v>0.003380799901</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>1822852.0521</v>
+        <v>2090000</v>
       </c>
       <c r="F97" s="2">
-        <v>97.97755600000001</v>
+        <v>100.45802</v>
       </c>
       <c r="G97" s="3">
-        <v>1785985.89</v>
+        <v>2099572.62</v>
       </c>
       <c r="H97" s="4">
-        <v>0.002970210508</v>
+        <v>0.003389223482</v>
       </c>
       <c r="I97" s="5">
-        <v>0.002971417156</v>
+        <v>0.003390589404</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
-        <v>1859900</v>
+        <v>2000000</v>
       </c>
       <c r="F98" s="2">
-        <v>95.09375</v>
+        <v>98.13882</v>
       </c>
       <c r="G98" s="3">
-        <v>1768648.66</v>
+        <v>1962776.4</v>
       </c>
       <c r="H98" s="4">
-        <v>0.002941377563</v>
+        <v>0.003168400944</v>
       </c>
       <c r="I98" s="5">
-        <v>0.002942572496</v>
+        <v>0.003169677871</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>1798000</v>
+        <v>2144000</v>
       </c>
       <c r="F99" s="2">
-        <v>96.205996</v>
+        <v>93.859723</v>
       </c>
       <c r="G99" s="3">
-        <v>1729783.81</v>
+        <v>2012352.46</v>
       </c>
       <c r="H99" s="4">
-        <v>0.002876742796</v>
+        <v>0.003248428826</v>
       </c>
       <c r="I99" s="5">
-        <v>0.002877911472</v>
+        <v>0.003249738006</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>1778000</v>
+        <v>1878000</v>
       </c>
       <c r="F100" s="2">
-        <v>95.413972</v>
+        <v>98.38</v>
       </c>
       <c r="G100" s="3">
-        <v>1696460.42</v>
+        <v>1847576.4</v>
       </c>
       <c r="H100" s="4">
-        <v>0.002821323842</v>
+        <v>0.002982439981</v>
       </c>
       <c r="I100" s="5">
-        <v>0.002822470004</v>
+        <v>0.002983641962</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>1617000</v>
+        <v>2166000</v>
       </c>
       <c r="F101" s="2">
-        <v>99.87376999999999</v>
+        <v>84.8051</v>
       </c>
       <c r="G101" s="3">
-        <v>1614958.86</v>
+        <v>1836878.47</v>
       </c>
       <c r="H101" s="4">
-        <v>0.002685781453</v>
+        <v>0.0029651709</v>
       </c>
       <c r="I101" s="5">
-        <v>0.002686872551</v>
+        <v>0.002966365922</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
-        <v>1642000</v>
+        <v>1972000</v>
       </c>
       <c r="F102" s="2">
-        <v>100.52604</v>
+        <v>92.99630000000001</v>
       </c>
       <c r="G102" s="3">
-        <v>1650637.58</v>
+        <v>1833887.04</v>
       </c>
       <c r="H102" s="4">
-        <v>0.002745117475</v>
+        <v>0.002960342001</v>
       </c>
       <c r="I102" s="5">
-        <v>0.002746232678</v>
+        <v>0.002961535076</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
-        <v>1606000</v>
+        <v>1950298.443</v>
       </c>
       <c r="F103" s="2">
-        <v>101.085927</v>
+        <v>96.09171000000001</v>
       </c>
       <c r="G103" s="3">
-        <v>1623439.99</v>
+        <v>1874075.12</v>
       </c>
       <c r="H103" s="4">
-        <v>0.002699886118</v>
+        <v>0.0030252154</v>
       </c>
       <c r="I103" s="5">
-        <v>0.002700982946</v>
+        <v>0.00302643462</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>1721889.8627</v>
+        <v>1815666.5121</v>
       </c>
       <c r="F104" s="2">
-        <v>95.46507699999999</v>
+        <v>97.643754</v>
       </c>
       <c r="G104" s="3">
-        <v>1643803.48</v>
+        <v>1772884.94</v>
       </c>
       <c r="H104" s="4">
-        <v>0.002733751933</v>
+        <v>0.002861869709</v>
       </c>
       <c r="I104" s="5">
-        <v>0.002734862519</v>
+        <v>0.002863023098</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>1689180.982</v>
+        <v>1743000</v>
       </c>
       <c r="F105" s="2">
-        <v>97.323385</v>
+        <v>94.73563799999999</v>
       </c>
       <c r="G105" s="3">
-        <v>1643968.11</v>
+        <v>1651242.17</v>
       </c>
       <c r="H105" s="4">
-        <v>0.002734025719</v>
+        <v>0.002665508537</v>
       </c>
       <c r="I105" s="5">
-        <v>0.002735136416</v>
+        <v>0.002666582789</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>1677372.23</v>
+        <v>1642000</v>
       </c>
       <c r="F106" s="2">
-        <v>96.26159199999999</v>
+        <v>100.23989</v>
       </c>
       <c r="G106" s="3">
-        <v>1614665.21</v>
+        <v>1645938.99</v>
       </c>
       <c r="H106" s="4">
-        <v>0.002685293097</v>
+        <v>0.002656947914</v>
       </c>
       <c r="I106" s="5">
-        <v>0.002686383996</v>
+        <v>0.002658018715</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>1622000</v>
+        <v>1686269.892</v>
       </c>
       <c r="F107" s="2">
-        <v>98.9825</v>
+        <v>97.841041</v>
       </c>
       <c r="G107" s="3">
-        <v>1605496.15</v>
+        <v>1649864.02</v>
       </c>
       <c r="H107" s="4">
-        <v>0.00267004435</v>
+        <v>0.00266328386</v>
       </c>
       <c r="I107" s="5">
-        <v>0.002671129055</v>
+        <v>0.002664357215</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>1679000</v>
+        <v>1677000</v>
       </c>
       <c r="F108" s="2">
-        <v>92.917119</v>
+        <v>97.985743</v>
       </c>
       <c r="G108" s="3">
-        <v>1560078.43</v>
+        <v>1643220.91</v>
       </c>
       <c r="H108" s="4">
-        <v>0.00259451173</v>
+        <v>0.002652560262</v>
       </c>
       <c r="I108" s="5">
-        <v>0.002595565749</v>
+        <v>0.002653629295</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>1606000</v>
+        <v>1762000</v>
       </c>
       <c r="F109" s="2">
-        <v>98.5215</v>
+        <v>95.913741</v>
       </c>
       <c r="G109" s="3">
-        <v>1582255.29</v>
+        <v>1690000.12</v>
       </c>
       <c r="H109" s="4">
-        <v>0.002631393291</v>
+        <v>0.002728073337</v>
       </c>
       <c r="I109" s="5">
-        <v>0.002632462294</v>
+        <v>0.002729172804</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
-        <v>1616000</v>
+        <v>1617000</v>
       </c>
       <c r="F110" s="2">
-        <v>96.58566999999999</v>
+        <v>99.96672</v>
       </c>
       <c r="G110" s="3">
-        <v>1560824.43</v>
+        <v>1616461.86</v>
       </c>
       <c r="H110" s="4">
-        <v>0.002595752375</v>
+        <v>0.002609364617</v>
       </c>
       <c r="I110" s="5">
-        <v>0.002596806898</v>
+        <v>0.002610416242</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
-        <v>1697435.56</v>
+        <v>1606000</v>
       </c>
       <c r="F111" s="2">
-        <v>92.90537999999999</v>
+        <v>98.43744100000001</v>
       </c>
       <c r="G111" s="3">
-        <v>1577008.96</v>
+        <v>1580905.3</v>
       </c>
       <c r="H111" s="4">
-        <v>0.002622668299</v>
+        <v>0.002551967637</v>
       </c>
       <c r="I111" s="5">
-        <v>0.002623733757</v>
+        <v>0.00255299613</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
-        <v>1577000</v>
+        <v>1703093.68</v>
       </c>
       <c r="F112" s="2">
-        <v>97.485063</v>
+        <v>93.27</v>
       </c>
       <c r="G112" s="3">
-        <v>1537339.44</v>
+        <v>1588475.48</v>
       </c>
       <c r="H112" s="4">
-        <v>0.002556695322</v>
+        <v>0.002564187747</v>
       </c>
       <c r="I112" s="5">
-        <v>0.002557733979</v>
+        <v>0.002565221164</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
-        <v>1789000</v>
+        <v>1704478.7227</v>
       </c>
       <c r="F113" s="2">
-        <v>86.156983</v>
+        <v>95.53177599999999</v>
       </c>
       <c r="G113" s="3">
-        <v>1541348.43</v>
+        <v>1628318.8</v>
       </c>
       <c r="H113" s="4">
-        <v>0.00256336252</v>
+        <v>0.002628504606</v>
       </c>
       <c r="I113" s="5">
-        <v>0.002564403885</v>
+        <v>0.002629563944</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
-        <v>1686000</v>
+        <v>1658859.19</v>
       </c>
       <c r="F114" s="2">
-        <v>94.435878</v>
+        <v>96.21668</v>
       </c>
       <c r="G114" s="3">
-        <v>1592188.9</v>
+        <v>1596099.24</v>
       </c>
       <c r="H114" s="4">
-        <v>0.002647913535</v>
+        <v>0.002576494364</v>
       </c>
       <c r="I114" s="5">
-        <v>0.002648989249</v>
+        <v>0.002577532742</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
-        <v>1614000</v>
+        <v>1612662.91</v>
       </c>
       <c r="F115" s="2">
-        <v>95.52500000000001</v>
+        <v>1</v>
       </c>
       <c r="G115" s="3">
-        <v>1541773.5</v>
+        <v>1612662.91</v>
       </c>
       <c r="H115" s="4">
-        <v>0.002564069446</v>
+        <v>0.00260323218</v>
       </c>
       <c r="I115" s="5">
-        <v>0.002565111098</v>
+        <v>0.002604281333</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>1502000</v>
+        <v>1679000</v>
       </c>
       <c r="F116" s="2">
-        <v>101.355347</v>
+        <v>91.706661</v>
       </c>
       <c r="G116" s="3">
-        <v>1522357.31</v>
+        <v>1539754.84</v>
       </c>
       <c r="H116" s="4">
-        <v>0.002531779064</v>
+        <v>0.002485540728</v>
       </c>
       <c r="I116" s="5">
-        <v>0.002532807599</v>
+        <v>0.002486542449</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>1500000</v>
+        <v>1476000</v>
       </c>
       <c r="F117" s="2">
-        <v>99.62336000000001</v>
+        <v>100.762623</v>
       </c>
       <c r="G117" s="3">
-        <v>1494350.4</v>
+        <v>1487256.32</v>
       </c>
       <c r="H117" s="4">
-        <v>0.002485201751</v>
+        <v>0.002400795278</v>
       </c>
       <c r="I117" s="5">
-        <v>0.002486211363</v>
+        <v>0.002401762845</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>1560000</v>
+        <v>1500000</v>
       </c>
       <c r="F118" s="2">
-        <v>95.62468</v>
+        <v>99.24526</v>
       </c>
       <c r="G118" s="3">
-        <v>1491745.01</v>
+        <v>1488678.9</v>
       </c>
       <c r="H118" s="4">
-        <v>0.002480868815</v>
+        <v>0.002403091677</v>
       </c>
       <c r="I118" s="5">
-        <v>0.002481876667</v>
+        <v>0.00240406017</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
-        <v>1488000</v>
+        <v>1616000</v>
       </c>
       <c r="F119" s="2">
-        <v>100.279167</v>
+        <v>93.63891</v>
       </c>
       <c r="G119" s="3">
-        <v>1492154</v>
+        <v>1513204.79</v>
       </c>
       <c r="H119" s="4">
-        <v>0.002481549003</v>
+        <v>0.002442682453</v>
       </c>
       <c r="I119" s="5">
-        <v>0.002482557132</v>
+        <v>0.002443666901</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
-        <v>1503272.2</v>
+        <v>1500000</v>
       </c>
       <c r="F120" s="2">
-        <v>97.359185</v>
+        <v>99.9995</v>
       </c>
       <c r="G120" s="3">
-        <v>1463573.56</v>
+        <v>1499992.5</v>
       </c>
       <c r="H120" s="4">
-        <v>0.002434017871</v>
+        <v>0.002421354594</v>
       </c>
       <c r="I120" s="5">
-        <v>0.00243500669</v>
+        <v>0.002422330446</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>1515000</v>
+        <v>1463000</v>
       </c>
       <c r="F121" s="2">
-        <v>95.17386999999999</v>
+        <v>100.055594</v>
       </c>
       <c r="G121" s="3">
-        <v>1441884.13</v>
+        <v>1463813.34</v>
       </c>
       <c r="H121" s="4">
-        <v>0.002397946938</v>
+        <v>0.002362952585</v>
       </c>
       <c r="I121" s="5">
-        <v>0.002398921103</v>
+        <v>0.002363904901</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
-        <v>1616000</v>
+        <v>1501172.46</v>
       </c>
       <c r="F122" s="2">
-        <v>87.852502</v>
+        <v>97.391153</v>
       </c>
       <c r="G122" s="3">
-        <v>1419696.43</v>
+        <v>1462009.17</v>
       </c>
       <c r="H122" s="4">
-        <v>0.002361047355</v>
+        <v>0.002360040209</v>
       </c>
       <c r="I122" s="5">
-        <v>0.00236200653</v>
+        <v>0.002360991351</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="1">
-        <v>1483000</v>
+        <v>1549000</v>
       </c>
       <c r="F123" s="2">
-        <v>98.10441</v>
+        <v>96.82429399999999</v>
       </c>
       <c r="G123" s="3">
-        <v>1454888.4</v>
+        <v>1499808.31</v>
       </c>
       <c r="H123" s="4">
-        <v>0.002419573883</v>
+        <v>0.002421057272</v>
       </c>
       <c r="I123" s="5">
-        <v>0.002420556834</v>
+        <v>0.002422033006</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>255</v>
       </c>
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="1">
-        <v>1534000</v>
+        <v>1753000</v>
       </c>
       <c r="F124" s="2">
-        <v>93.835232</v>
+        <v>86.14073</v>
       </c>
       <c r="G124" s="3">
-        <v>1439432.46</v>
+        <v>1510047</v>
       </c>
       <c r="H124" s="4">
-        <v>0.002393869649</v>
+        <v>0.00243758501</v>
       </c>
       <c r="I124" s="5">
-        <v>0.002394842158</v>
+        <v>0.002438567404</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>257</v>
       </c>
       <c r="D125" t="s">
         <v>258</v>
       </c>
       <c r="E125" s="1">
-        <v>1415000</v>
+        <v>1654000</v>
       </c>
       <c r="F125" s="2">
-        <v>97.796099</v>
+        <v>91.11462</v>
       </c>
       <c r="G125" s="3">
-        <v>1383814.8</v>
+        <v>1507035.81</v>
       </c>
       <c r="H125" s="4">
-        <v>0.002301373872</v>
+        <v>0.002432724226</v>
       </c>
       <c r="I125" s="5">
-        <v>0.002302308804</v>
+        <v>0.002433704661</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>259</v>
       </c>
       <c r="D126" t="s">
         <v>260</v>
       </c>
       <c r="E126" s="1">
-        <v>1390000</v>
+        <v>1585000</v>
       </c>
       <c r="F126" s="2">
-        <v>100.97726</v>
+        <v>94.45</v>
       </c>
       <c r="G126" s="3">
-        <v>1403583.91</v>
+        <v>1497032.5</v>
       </c>
       <c r="H126" s="4">
-        <v>0.002334251191</v>
+        <v>0.00241657643</v>
       </c>
       <c r="I126" s="5">
-        <v>0.00233519948</v>
+        <v>0.002417550357</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
         <v>261</v>
       </c>
       <c r="D127" t="s">
         <v>262</v>
       </c>
       <c r="E127" s="1">
-        <v>1478000</v>
+        <v>1560000</v>
       </c>
       <c r="F127" s="2">
-        <v>94.548321</v>
+        <v>92.419674</v>
       </c>
       <c r="G127" s="3">
-        <v>1397424.18</v>
+        <v>1441746.91</v>
       </c>
       <c r="H127" s="4">
-        <v>0.00232400716</v>
+        <v>0.002327331979</v>
       </c>
       <c r="I127" s="5">
-        <v>0.002324951288</v>
+        <v>0.002328269939</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>263</v>
       </c>
       <c r="D128" t="s">
         <v>264</v>
       </c>
       <c r="E128" s="1">
-        <v>1398000</v>
+        <v>1433581.96</v>
       </c>
       <c r="F128" s="2">
-        <v>100.3987</v>
+        <v>98.151</v>
       </c>
       <c r="G128" s="3">
-        <v>1403573.83</v>
+        <v>1407075.03</v>
       </c>
       <c r="H128" s="4">
-        <v>0.002334234414</v>
+        <v>0.002271363081</v>
       </c>
       <c r="I128" s="5">
-        <v>0.002335182696</v>
+        <v>0.002272278484</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>265</v>
       </c>
       <c r="D129" t="s">
         <v>266</v>
       </c>
       <c r="E129" s="1">
-        <v>1496000</v>
+        <v>1445000</v>
       </c>
       <c r="F129" s="2">
-        <v>93.981026</v>
+        <v>100.2202</v>
       </c>
       <c r="G129" s="3">
-        <v>1405956.15</v>
+        <v>1448181.89</v>
       </c>
       <c r="H129" s="4">
-        <v>0.002338196372</v>
+        <v>0.002337719603</v>
       </c>
       <c r="I129" s="5">
-        <v>0.002339146263</v>
+        <v>0.002338661749</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>10</v>
       </c>
       <c r="C130" t="s">
         <v>267</v>
       </c>
       <c r="D130" t="s">
         <v>268</v>
       </c>
       <c r="E130" s="1">
-        <v>1435000</v>
+        <v>1489000</v>
       </c>
       <c r="F130" s="2">
-        <v>94.50565899999999</v>
+        <v>94.57214</v>
       </c>
       <c r="G130" s="3">
-        <v>1356156.21</v>
+        <v>1408179.16</v>
       </c>
       <c r="H130" s="4">
-        <v>0.002255375834</v>
+        <v>0.002273145425</v>
       </c>
       <c r="I130" s="5">
-        <v>0.00225629208</v>
+        <v>0.002274061547</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>10</v>
       </c>
       <c r="C131" t="s">
         <v>269</v>
       </c>
       <c r="D131" t="s">
         <v>270</v>
       </c>
       <c r="E131" s="1">
-        <v>1387739.79</v>
+        <v>1586000</v>
       </c>
       <c r="F131" s="2">
-        <v>98.98721</v>
+        <v>87.914329</v>
       </c>
       <c r="G131" s="3">
-        <v>1373684.9</v>
+        <v>1394321.26</v>
       </c>
       <c r="H131" s="4">
-        <v>0.002284527189</v>
+        <v>0.002250775376</v>
       </c>
       <c r="I131" s="5">
-        <v>0.002285455278</v>
+        <v>0.002251682482</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>10</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="1">
-        <v>1437000</v>
+        <v>1483000</v>
       </c>
       <c r="F132" s="2">
-        <v>96.669151</v>
+        <v>98.07871</v>
       </c>
       <c r="G132" s="3">
-        <v>1389135.7</v>
+        <v>1454507.27</v>
       </c>
       <c r="H132" s="4">
-        <v>0.002310222873</v>
+        <v>0.002347930312</v>
       </c>
       <c r="I132" s="5">
-        <v>0.0023111614</v>
+        <v>0.002348876573</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>10</v>
       </c>
       <c r="C133" t="s">
         <v>273</v>
       </c>
       <c r="D133" t="s">
         <v>274</v>
       </c>
       <c r="E133" s="1">
-        <v>1336000</v>
+        <v>1507000</v>
       </c>
       <c r="F133" s="2">
-        <v>98.23753600000001</v>
+        <v>93.25791599999999</v>
       </c>
       <c r="G133" s="3">
-        <v>1312453.48</v>
+        <v>1405396.79</v>
       </c>
       <c r="H133" s="4">
-        <v>0.002182695363</v>
+        <v>0.002268653999</v>
       </c>
       <c r="I133" s="5">
-        <v>0.002183582082</v>
+        <v>0.00226956831</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>10</v>
       </c>
       <c r="C134" t="s">
         <v>275</v>
       </c>
       <c r="D134" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="1">
-        <v>1400000</v>
+        <v>1393000</v>
       </c>
       <c r="F134" s="2">
-        <v>92.42746</v>
+        <v>96.75535600000001</v>
       </c>
       <c r="G134" s="3">
-        <v>1293984.44</v>
+        <v>1347802.11</v>
       </c>
       <c r="H134" s="4">
-        <v>0.002151980149</v>
+        <v>0.002175682097</v>
       </c>
       <c r="I134" s="5">
-        <v>0.00215285439</v>
+        <v>0.002176558939</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>10</v>
       </c>
       <c r="C135" t="s">
         <v>277</v>
       </c>
       <c r="D135" t="s">
         <v>278</v>
       </c>
       <c r="E135" s="1">
-        <v>1335000</v>
+        <v>1328683.51</v>
       </c>
       <c r="F135" s="2">
-        <v>99.31551</v>
+        <v>100.74114</v>
       </c>
       <c r="G135" s="3">
-        <v>1325862.06</v>
+        <v>1338530.91</v>
       </c>
       <c r="H135" s="4">
-        <v>0.002204994698</v>
+        <v>0.002160716123</v>
       </c>
       <c r="I135" s="5">
-        <v>0.002205890477</v>
+        <v>0.002161586934</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>279</v>
       </c>
       <c r="D136" t="s">
         <v>280</v>
       </c>
       <c r="E136" s="1">
-        <v>1417000</v>
+        <v>1453000</v>
       </c>
       <c r="F136" s="2">
-        <v>95.107364</v>
+        <v>93.081626</v>
       </c>
       <c r="G136" s="3">
-        <v>1347671.35</v>
+        <v>1352476.03</v>
       </c>
       <c r="H136" s="4">
-        <v>0.002241264963</v>
+        <v>0.002183226941</v>
       </c>
       <c r="I136" s="5">
-        <v>0.002242175476</v>
+        <v>0.002184106824</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>281</v>
       </c>
       <c r="D137" t="s">
         <v>282</v>
       </c>
       <c r="E137" s="1">
-        <v>1370000</v>
+        <v>1412000</v>
       </c>
       <c r="F137" s="2">
-        <v>95.237253</v>
+        <v>98.43670299999999</v>
       </c>
       <c r="G137" s="3">
-        <v>1304750.37</v>
+        <v>1389926.25</v>
       </c>
       <c r="H137" s="4">
-        <v>0.002169884583</v>
+        <v>0.002243680753</v>
       </c>
       <c r="I137" s="5">
-        <v>0.002170766098</v>
+        <v>0.002244585</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>10</v>
       </c>
       <c r="C138" t="s">
         <v>283</v>
       </c>
       <c r="D138" t="s">
         <v>284</v>
       </c>
       <c r="E138" s="1">
-        <v>1319104.09</v>
+        <v>1471000</v>
       </c>
       <c r="F138" s="2">
-        <v>1</v>
+        <v>93.129812</v>
       </c>
       <c r="G138" s="3">
-        <v>1319104.09</v>
+        <v>1369939.53</v>
       </c>
       <c r="H138" s="4">
-        <v>0.002193755758</v>
+        <v>0.002211417314</v>
       </c>
       <c r="I138" s="5">
-        <v>0.00219464697</v>
+        <v>0.002212308558</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>10</v>
       </c>
       <c r="C139" t="s">
         <v>285</v>
       </c>
       <c r="D139" t="s">
         <v>286</v>
       </c>
       <c r="E139" s="1">
-        <v>1339000</v>
+        <v>1414000</v>
       </c>
       <c r="F139" s="2">
-        <v>100.454045</v>
+        <v>96.372944</v>
       </c>
       <c r="G139" s="3">
-        <v>1345079.66</v>
+        <v>1362713.43</v>
       </c>
       <c r="H139" s="4">
-        <v>0.002236954822</v>
+        <v>0.002199752611</v>
       </c>
       <c r="I139" s="5">
-        <v>0.002237863584</v>
+        <v>0.002200639154</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>287</v>
       </c>
       <c r="D140" t="s">
         <v>288</v>
       </c>
       <c r="E140" s="1">
-        <v>1328000</v>
+        <v>1316000</v>
       </c>
       <c r="F140" s="2">
-        <v>99.84988300000001</v>
+        <v>97.116468</v>
       </c>
       <c r="G140" s="3">
-        <v>1326006.45</v>
+        <v>1278052.72</v>
       </c>
       <c r="H140" s="4">
-        <v>0.002205234824</v>
+        <v>0.00206308953</v>
       </c>
       <c r="I140" s="5">
-        <v>0.0022061307</v>
+        <v>0.002063920995</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>10</v>
       </c>
       <c r="C141" t="s">
         <v>289</v>
       </c>
       <c r="D141" t="s">
         <v>290</v>
       </c>
       <c r="E141" s="1">
-        <v>1247000</v>
+        <v>1300000</v>
       </c>
       <c r="F141" s="2">
-        <v>100.43108</v>
+        <v>98.8002</v>
       </c>
       <c r="G141" s="3">
-        <v>1252375.57</v>
+        <v>1284402.6</v>
       </c>
       <c r="H141" s="4">
-        <v>0.002082781892</v>
+        <v>0.00207333979</v>
       </c>
       <c r="I141" s="5">
-        <v>0.002083628022</v>
+        <v>0.002074175387</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>10</v>
       </c>
       <c r="C142" t="s">
         <v>291</v>
       </c>
       <c r="D142" t="s">
         <v>292</v>
       </c>
       <c r="E142" s="1">
-        <v>1282000</v>
+        <v>1278000</v>
       </c>
       <c r="F142" s="2">
-        <v>97.044049</v>
+        <v>99.524974</v>
       </c>
       <c r="G142" s="3">
-        <v>1244104.71</v>
+        <v>1271929.17</v>
       </c>
       <c r="H142" s="4">
-        <v>0.002069026916</v>
+        <v>0.002053204621</v>
       </c>
       <c r="I142" s="5">
-        <v>0.002069867457</v>
+        <v>0.002054032103</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
         <v>10</v>
       </c>
       <c r="C143" t="s">
         <v>293</v>
       </c>
       <c r="D143" t="s">
         <v>294</v>
       </c>
       <c r="E143" s="1">
-        <v>1263000</v>
+        <v>1400000</v>
       </c>
       <c r="F143" s="2">
-        <v>100.77326</v>
+        <v>92.78614</v>
       </c>
       <c r="G143" s="3">
-        <v>1272766.27</v>
+        <v>1299005.96</v>
       </c>
       <c r="H143" s="4">
-        <v>0.002116692961</v>
+        <v>0.002096913183</v>
       </c>
       <c r="I143" s="5">
-        <v>0.002117552866</v>
+        <v>0.00209775828</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>10</v>
       </c>
       <c r="C144" t="s">
         <v>295</v>
       </c>
       <c r="D144" t="s">
         <v>296</v>
       </c>
       <c r="E144" s="1">
-        <v>1300000</v>
+        <v>1412000</v>
       </c>
       <c r="F144" s="2">
-        <v>98.73732</v>
+        <v>93.630236</v>
       </c>
       <c r="G144" s="3">
-        <v>1283585.16</v>
+        <v>1322058.93</v>
       </c>
       <c r="H144" s="4">
-        <v>0.002134685471</v>
+        <v>0.002134126316</v>
       </c>
       <c r="I144" s="5">
-        <v>0.002135552686</v>
+        <v>0.002134986411</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
         <v>9</v>
       </c>
       <c r="B145" t="s">
         <v>10</v>
       </c>
       <c r="C145" t="s">
         <v>297</v>
       </c>
       <c r="D145" t="s">
         <v>298</v>
       </c>
       <c r="E145" s="1">
-        <v>1259000</v>
+        <v>1330496.48</v>
       </c>
       <c r="F145" s="2">
-        <v>98.975216</v>
+        <v>98.51911</v>
       </c>
       <c r="G145" s="3">
-        <v>1246097.97</v>
+        <v>1310793.29</v>
       </c>
       <c r="H145" s="4">
-        <v>0.002072341839</v>
+        <v>0.002115940817</v>
       </c>
       <c r="I145" s="5">
-        <v>0.002073183727</v>
+        <v>0.002116793582</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>9</v>
       </c>
       <c r="B146" t="s">
         <v>10</v>
       </c>
       <c r="C146" t="s">
         <v>299</v>
       </c>
       <c r="D146" t="s">
         <v>300</v>
       </c>
       <c r="E146" s="1">
-        <v>1278000</v>
+        <v>1394000</v>
       </c>
       <c r="F146" s="2">
-        <v>100</v>
+        <v>95.066794</v>
       </c>
       <c r="G146" s="3">
-        <v>1278000</v>
+        <v>1325231.11</v>
       </c>
       <c r="H146" s="4">
-        <v>0.002125396987</v>
+        <v>0.002139246984</v>
       </c>
       <c r="I146" s="5">
-        <v>0.002126260429</v>
+        <v>0.002140109142</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
         <v>9</v>
       </c>
       <c r="B147" t="s">
         <v>10</v>
       </c>
       <c r="C147" t="s">
         <v>301</v>
       </c>
       <c r="D147" t="s">
         <v>302</v>
       </c>
       <c r="E147" s="1">
-        <v>1243000</v>
+        <v>1409000</v>
       </c>
       <c r="F147" s="2">
-        <v>100.325042</v>
+        <v>90.973089</v>
       </c>
       <c r="G147" s="3">
-        <v>1247040.27</v>
+        <v>1281810.82</v>
       </c>
       <c r="H147" s="4">
-        <v>0.002073908949</v>
+        <v>0.00206915603</v>
       </c>
       <c r="I147" s="5">
-        <v>0.002074751474</v>
+        <v>0.00206998994</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
         <v>9</v>
       </c>
       <c r="B148" t="s">
         <v>10</v>
       </c>
       <c r="C148" t="s">
         <v>303</v>
       </c>
       <c r="D148" t="s">
         <v>304</v>
       </c>
       <c r="E148" s="1">
-        <v>1278000</v>
+        <v>1307661.24</v>
       </c>
       <c r="F148" s="2">
-        <v>97.59866</v>
+        <v>1</v>
       </c>
       <c r="G148" s="3">
-        <v>1247310.87</v>
+        <v>1307661.24</v>
       </c>
       <c r="H148" s="4">
-        <v>0.002074358979</v>
+        <v>0.002110884921</v>
       </c>
       <c r="I148" s="5">
-        <v>0.002075201687</v>
+        <v>0.002111735649</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
         <v>9</v>
       </c>
       <c r="B149" t="s">
         <v>10</v>
       </c>
       <c r="C149" t="s">
         <v>305</v>
       </c>
       <c r="D149" t="s">
         <v>306</v>
       </c>
       <c r="E149" s="1">
-        <v>1351000</v>
+        <v>1284000</v>
       </c>
       <c r="F149" s="2">
-        <v>92.452663</v>
+        <v>99.815465</v>
       </c>
       <c r="G149" s="3">
-        <v>1249035.48</v>
+        <v>1281630.57</v>
       </c>
       <c r="H149" s="4">
-        <v>0.002077227105</v>
+        <v>0.002068865057</v>
       </c>
       <c r="I149" s="5">
-        <v>0.002078070978</v>
+        <v>0.00206969885</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
         <v>9</v>
       </c>
       <c r="B150" t="s">
         <v>10</v>
       </c>
       <c r="C150" t="s">
         <v>307</v>
       </c>
       <c r="D150" t="s">
         <v>308</v>
       </c>
       <c r="E150" s="1">
-        <v>1381000</v>
+        <v>1319000</v>
       </c>
       <c r="F150" s="2">
-        <v>92.80813999999999</v>
+        <v>99.875095</v>
       </c>
       <c r="G150" s="3">
-        <v>1281680.41</v>
+        <v>1317352.5</v>
       </c>
       <c r="H150" s="4">
-        <v>0.002131517754</v>
+        <v>0.002126528989</v>
       </c>
       <c r="I150" s="5">
-        <v>0.002132383682</v>
+        <v>0.002127386022</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
         <v>9</v>
       </c>
       <c r="B151" t="s">
         <v>10</v>
       </c>
       <c r="C151" t="s">
         <v>309</v>
       </c>
       <c r="D151" t="s">
         <v>310</v>
       </c>
       <c r="E151" s="1">
-        <v>1284000</v>
+        <v>1309000</v>
       </c>
       <c r="F151" s="2">
-        <v>100.3327</v>
+        <v>99.924482</v>
       </c>
       <c r="G151" s="3">
-        <v>1288271.87</v>
+        <v>1308011.47</v>
       </c>
       <c r="H151" s="4">
-        <v>0.002142479771</v>
+        <v>0.002111450277</v>
       </c>
       <c r="I151" s="5">
-        <v>0.002143350152</v>
+        <v>0.002112301233</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
         <v>9</v>
       </c>
       <c r="B152" t="s">
         <v>10</v>
       </c>
       <c r="C152" t="s">
         <v>311</v>
       </c>
       <c r="D152" t="s">
         <v>312</v>
       </c>
       <c r="E152" s="1">
-        <v>1189927.8277</v>
+        <v>1264000</v>
       </c>
       <c r="F152" s="2">
-        <v>100.3586</v>
+        <v>96.52110500000001</v>
       </c>
       <c r="G152" s="3">
-        <v>1194194.91</v>
+        <v>1220026.77</v>
       </c>
       <c r="H152" s="4">
-        <v>0.001986023679</v>
+        <v>0.001969421458</v>
       </c>
       <c r="I152" s="5">
-        <v>0.0019868305</v>
+        <v>0.001970215174</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
         <v>9</v>
       </c>
       <c r="B153" t="s">
         <v>10</v>
       </c>
       <c r="C153" t="s">
         <v>313</v>
       </c>
       <c r="D153" t="s">
         <v>314</v>
       </c>
       <c r="E153" s="1">
-        <v>1259000</v>
+        <v>1242000</v>
       </c>
       <c r="F153" s="2">
-        <v>94.406897</v>
+        <v>98.458895</v>
       </c>
       <c r="G153" s="3">
-        <v>1188582.83</v>
+        <v>1222859.48</v>
       </c>
       <c r="H153" s="4">
-        <v>0.001976690432</v>
+        <v>0.001973994143</v>
       </c>
       <c r="I153" s="5">
-        <v>0.001977493462</v>
+        <v>0.001974789701</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
         <v>9</v>
       </c>
       <c r="B154" t="s">
         <v>10</v>
       </c>
       <c r="C154" t="s">
         <v>315</v>
       </c>
       <c r="D154" t="s">
         <v>316</v>
       </c>
       <c r="E154" s="1">
-        <v>1237000</v>
+        <v>1227000</v>
       </c>
       <c r="F154" s="2">
-        <v>97.25190000000001</v>
+        <v>100.391784</v>
       </c>
       <c r="G154" s="3">
-        <v>1203006</v>
+        <v>1231807.19</v>
       </c>
       <c r="H154" s="4">
-        <v>0.0020006771</v>
+        <v>0.00198843794</v>
       </c>
       <c r="I154" s="5">
-        <v>0.002001489875</v>
+        <v>0.001989239319</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
         <v>9</v>
       </c>
       <c r="B155" t="s">
         <v>10</v>
       </c>
       <c r="C155" t="s">
         <v>317</v>
       </c>
       <c r="D155" t="s">
         <v>318</v>
       </c>
       <c r="E155" s="1">
-        <v>1246000</v>
+        <v>1260000</v>
       </c>
       <c r="F155" s="2">
-        <v>97.64076</v>
+        <v>97.42344199999999</v>
       </c>
       <c r="G155" s="3">
-        <v>1216603.87</v>
+        <v>1227535.37</v>
       </c>
       <c r="H155" s="4">
-        <v>0.002023291235</v>
+        <v>0.001981542178</v>
       </c>
       <c r="I155" s="5">
-        <v>0.002024113197</v>
+        <v>0.001982340778</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>9</v>
       </c>
       <c r="B156" t="s">
         <v>10</v>
       </c>
       <c r="C156" t="s">
         <v>319</v>
       </c>
       <c r="D156" t="s">
         <v>320</v>
       </c>
       <c r="E156" s="1">
-        <v>1195000</v>
+        <v>1349000</v>
       </c>
       <c r="F156" s="2">
-        <v>100.2766</v>
+        <v>93.822479</v>
       </c>
       <c r="G156" s="3">
-        <v>1198305.37</v>
+        <v>1265665.24</v>
       </c>
       <c r="H156" s="4">
-        <v>0.001992859642</v>
+        <v>0.002043093113</v>
       </c>
       <c r="I156" s="5">
-        <v>0.001993669241</v>
+        <v>0.00204391652</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
         <v>9</v>
       </c>
       <c r="B157" t="s">
         <v>10</v>
       </c>
       <c r="C157" t="s">
         <v>321</v>
       </c>
       <c r="D157" t="s">
         <v>322</v>
       </c>
       <c r="E157" s="1">
-        <v>1287000</v>
+        <v>1331000</v>
       </c>
       <c r="F157" s="2">
-        <v>92.791115</v>
+        <v>92.31607</v>
       </c>
       <c r="G157" s="3">
-        <v>1194221.65</v>
+        <v>1228726.89</v>
       </c>
       <c r="H157" s="4">
-        <v>0.001986068151</v>
+        <v>0.001983465586</v>
       </c>
       <c r="I157" s="5">
-        <v>0.00198687499</v>
+        <v>0.001984264961</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
         <v>9</v>
       </c>
       <c r="B158" t="s">
         <v>10</v>
       </c>
       <c r="C158" t="s">
         <v>323</v>
       </c>
       <c r="D158" t="s">
         <v>324</v>
       </c>
       <c r="E158" s="1">
-        <v>1199000</v>
+        <v>1202000</v>
       </c>
       <c r="F158" s="2">
-        <v>98.498465</v>
+        <v>97.798377</v>
       </c>
       <c r="G158" s="3">
-        <v>1180996.6</v>
+        <v>1175536.49</v>
       </c>
       <c r="H158" s="4">
-        <v>0.001964074026</v>
+        <v>0.001897603277</v>
       </c>
       <c r="I158" s="5">
-        <v>0.001964871931</v>
+        <v>0.001898368048</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
         <v>9</v>
       </c>
       <c r="B159" t="s">
         <v>10</v>
       </c>
       <c r="C159" t="s">
         <v>325</v>
       </c>
       <c r="D159" t="s">
         <v>326</v>
       </c>
       <c r="E159" s="1">
-        <v>1235000</v>
+        <v>1189927.8277</v>
       </c>
       <c r="F159" s="2">
-        <v>98.34170399999999</v>
+        <v>99.97035</v>
       </c>
       <c r="G159" s="3">
-        <v>1214520.04</v>
+        <v>1189575.01</v>
       </c>
       <c r="H159" s="4">
-        <v>0.002019825699</v>
+        <v>0.001920264885</v>
       </c>
       <c r="I159" s="5">
-        <v>0.002020646252</v>
+        <v>0.001921038789</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
         <v>9</v>
       </c>
       <c r="B160" t="s">
         <v>10</v>
       </c>
       <c r="C160" t="s">
         <v>327</v>
       </c>
       <c r="D160" t="s">
         <v>328</v>
       </c>
       <c r="E160" s="1">
-        <v>1165000</v>
+        <v>1242000</v>
       </c>
       <c r="F160" s="2">
-        <v>100.870114</v>
+        <v>94.21179100000001</v>
       </c>
       <c r="G160" s="3">
-        <v>1175136.83</v>
+        <v>1170110.44</v>
       </c>
       <c r="H160" s="4">
-        <v>0.001954328853</v>
+        <v>0.00188884431</v>
       </c>
       <c r="I160" s="5">
-        <v>0.001955122798</v>
+        <v>0.001889605551</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
         <v>9</v>
       </c>
       <c r="B161" t="s">
         <v>10</v>
       </c>
       <c r="C161" t="s">
         <v>329</v>
       </c>
       <c r="D161" t="s">
         <v>330</v>
       </c>
       <c r="E161" s="1">
-        <v>1226000</v>
+        <v>1163000</v>
       </c>
       <c r="F161" s="2">
-        <v>100.323881</v>
+        <v>99.33891</v>
       </c>
       <c r="G161" s="3">
-        <v>1229970.78</v>
+        <v>1155311.52</v>
       </c>
       <c r="H161" s="4">
-        <v>0.002045521277</v>
+        <v>0.001864955234</v>
       </c>
       <c r="I161" s="5">
-        <v>0.00204635227</v>
+        <v>0.001865706847</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
         <v>9</v>
       </c>
       <c r="B162" t="s">
         <v>10</v>
       </c>
       <c r="C162" t="s">
         <v>331</v>
       </c>
       <c r="D162" t="s">
         <v>332</v>
       </c>
       <c r="E162" s="1">
-        <v>1273000</v>
+        <v>1237000</v>
       </c>
       <c r="F162" s="2">
-        <v>94.113281</v>
+        <v>96.38733999999999</v>
       </c>
       <c r="G162" s="3">
-        <v>1198062.07</v>
+        <v>1192311.4</v>
       </c>
       <c r="H162" s="4">
-        <v>0.001992455014</v>
+        <v>0.001924682074</v>
       </c>
       <c r="I162" s="5">
-        <v>0.001993264448</v>
+        <v>0.001925457758</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>9</v>
       </c>
       <c r="B163" t="s">
         <v>10</v>
       </c>
       <c r="C163" t="s">
         <v>333</v>
       </c>
       <c r="D163" t="s">
         <v>334</v>
       </c>
       <c r="E163" s="1">
-        <v>1197000</v>
+        <v>1116000</v>
       </c>
       <c r="F163" s="2">
-        <v>98.67622</v>
+        <v>103.262808</v>
       </c>
       <c r="G163" s="3">
-        <v>1181154.35</v>
+        <v>1152412.94</v>
       </c>
       <c r="H163" s="4">
-        <v>0.001964336388</v>
+        <v>0.001860276208</v>
       </c>
       <c r="I163" s="5">
-        <v>0.001965134399</v>
+        <v>0.001861025935</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
         <v>9</v>
       </c>
       <c r="B164" t="s">
         <v>10</v>
       </c>
       <c r="C164" t="s">
         <v>335</v>
       </c>
       <c r="D164" t="s">
         <v>336</v>
       </c>
       <c r="E164" s="1">
-        <v>1086000</v>
+        <v>1246000</v>
       </c>
       <c r="F164" s="2">
-        <v>103.083</v>
+        <v>96.51956</v>
       </c>
       <c r="G164" s="3">
-        <v>1119481.38</v>
+        <v>1202633.72</v>
       </c>
       <c r="H164" s="4">
-        <v>0.001861770229</v>
+        <v>0.001941344824</v>
       </c>
       <c r="I164" s="5">
-        <v>0.001862526572</v>
+        <v>0.001942127224</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
         <v>9</v>
       </c>
       <c r="B165" t="s">
         <v>10</v>
       </c>
       <c r="C165" t="s">
         <v>337</v>
       </c>
       <c r="D165" t="s">
         <v>338</v>
       </c>
       <c r="E165" s="1">
-        <v>1230000</v>
+        <v>1269000</v>
       </c>
       <c r="F165" s="2">
-        <v>92.530045</v>
+        <v>92.684179</v>
       </c>
       <c r="G165" s="3">
-        <v>1138119.55</v>
+        <v>1176162.23</v>
       </c>
       <c r="H165" s="4">
-        <v>0.001892766721</v>
+        <v>0.001898613374</v>
       </c>
       <c r="I165" s="5">
-        <v>0.001893535657</v>
+        <v>0.001899378552</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
         <v>9</v>
       </c>
       <c r="B166" t="s">
         <v>10</v>
       </c>
       <c r="C166" t="s">
         <v>339</v>
       </c>
       <c r="D166" t="s">
         <v>340</v>
       </c>
       <c r="E166" s="1">
-        <v>1164000</v>
+        <v>1184000</v>
       </c>
       <c r="F166" s="2">
-        <v>97.754361</v>
+        <v>97.847523</v>
       </c>
       <c r="G166" s="3">
-        <v>1137860.76</v>
+        <v>1158514.67</v>
       </c>
       <c r="H166" s="4">
-        <v>0.001892336334</v>
+        <v>0.0018701259</v>
       </c>
       <c r="I166" s="5">
-        <v>0.001893105095</v>
+        <v>0.001870879597</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
         <v>9</v>
       </c>
       <c r="B167" t="s">
         <v>10</v>
       </c>
       <c r="C167" t="s">
         <v>341</v>
       </c>
       <c r="D167" t="s">
         <v>342</v>
       </c>
       <c r="E167" s="1">
-        <v>1141000</v>
+        <v>1219000</v>
       </c>
       <c r="F167" s="2">
-        <v>100.56841</v>
+        <v>98.192136</v>
       </c>
       <c r="G167" s="3">
-        <v>1147485.56</v>
+        <v>1196962.14</v>
       </c>
       <c r="H167" s="4">
-        <v>0.001908342995</v>
+        <v>0.001932189508</v>
       </c>
       <c r="I167" s="5">
-        <v>0.001909118259</v>
+        <v>0.001932968218</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
         <v>9</v>
       </c>
       <c r="B168" t="s">
         <v>10</v>
       </c>
       <c r="C168" t="s">
         <v>343</v>
       </c>
       <c r="D168" t="s">
         <v>344</v>
       </c>
       <c r="E168" s="1">
-        <v>1163000</v>
+        <v>1261000</v>
       </c>
       <c r="F168" s="2">
-        <v>99.6127</v>
+        <v>93.77979000000001</v>
       </c>
       <c r="G168" s="3">
-        <v>1158495.7</v>
+        <v>1182563.15</v>
       </c>
       <c r="H168" s="4">
-        <v>0.001926653578</v>
+        <v>0.001908946025</v>
       </c>
       <c r="I168" s="5">
-        <v>0.00192743628</v>
+        <v>0.001909715367</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
         <v>9</v>
       </c>
       <c r="B169" t="s">
         <v>10</v>
       </c>
       <c r="C169" t="s">
         <v>345</v>
       </c>
       <c r="D169" t="s">
         <v>346</v>
       </c>
       <c r="E169" s="1">
-        <v>1208000</v>
+        <v>1151000</v>
       </c>
       <c r="F169" s="2">
-        <v>95.31802999999999</v>
+        <v>100.620895</v>
       </c>
       <c r="G169" s="3">
-        <v>1151441.8</v>
+        <v>1158146.5</v>
       </c>
       <c r="H169" s="4">
-        <v>0.001914922486</v>
+        <v>0.001869531582</v>
       </c>
       <c r="I169" s="5">
-        <v>0.001915700423</v>
+        <v>0.001870285039</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
         <v>9</v>
       </c>
       <c r="B170" t="s">
         <v>10</v>
       </c>
       <c r="C170" t="s">
         <v>347</v>
       </c>
       <c r="D170" t="s">
         <v>348</v>
       </c>
       <c r="E170" s="1">
-        <v>1128000</v>
+        <v>1210000</v>
       </c>
       <c r="F170" s="2">
-        <v>103.628457</v>
+        <v>99.717896</v>
       </c>
       <c r="G170" s="3">
-        <v>1168928.99</v>
+        <v>1206586.54</v>
       </c>
       <c r="H170" s="4">
-        <v>0.001944004823</v>
+        <v>0.001947725649</v>
       </c>
       <c r="I170" s="5">
-        <v>0.001944794574</v>
+        <v>0.00194851062</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
         <v>9</v>
       </c>
       <c r="B171" t="s">
         <v>10</v>
       </c>
       <c r="C171" t="s">
         <v>349</v>
       </c>
       <c r="D171" t="s">
         <v>350</v>
       </c>
       <c r="E171" s="1">
-        <v>1219000</v>
+        <v>1225000</v>
       </c>
       <c r="F171" s="2">
-        <v>92.51262800000001</v>
+        <v>96.15585</v>
       </c>
       <c r="G171" s="3">
-        <v>1127728.94</v>
+        <v>1177909.16</v>
       </c>
       <c r="H171" s="4">
-        <v>0.001875486449</v>
+        <v>0.001901433348</v>
       </c>
       <c r="I171" s="5">
-        <v>0.001876248364</v>
+        <v>0.001902199663</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
         <v>9</v>
       </c>
       <c r="B172" t="s">
         <v>10</v>
       </c>
       <c r="C172" t="s">
         <v>351</v>
       </c>
       <c r="D172" t="s">
         <v>352</v>
       </c>
       <c r="E172" s="1">
-        <v>1157000</v>
+        <v>1086000</v>
       </c>
       <c r="F172" s="2">
-        <v>98.922043</v>
+        <v>101.509</v>
       </c>
       <c r="G172" s="3">
-        <v>1144528.04</v>
+        <v>1102387.74</v>
       </c>
       <c r="H172" s="4">
-        <v>0.001903424446</v>
+        <v>0.00177952331</v>
       </c>
       <c r="I172" s="5">
-        <v>0.001904197712</v>
+        <v>0.001780240492</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
         <v>9</v>
       </c>
       <c r="B173" t="s">
         <v>10</v>
       </c>
       <c r="C173" t="s">
         <v>353</v>
       </c>
       <c r="D173" t="s">
         <v>354</v>
       </c>
       <c r="E173" s="1">
-        <v>1134000</v>
+        <v>1214000</v>
       </c>
       <c r="F173" s="2">
-        <v>100.966496</v>
+        <v>92.26247499999999</v>
       </c>
       <c r="G173" s="3">
-        <v>1144960.06</v>
+        <v>1120066.45</v>
       </c>
       <c r="H173" s="4">
-        <v>0.001904142936</v>
+        <v>0.001808061064</v>
       </c>
       <c r="I173" s="5">
-        <v>0.001904916493</v>
+        <v>0.001808789748</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
         <v>9</v>
       </c>
       <c r="B174" t="s">
         <v>10</v>
       </c>
       <c r="C174" t="s">
         <v>355</v>
       </c>
       <c r="D174" t="s">
         <v>356</v>
       </c>
       <c r="E174" s="1">
-        <v>1213000</v>
+        <v>1150000</v>
       </c>
       <c r="F174" s="2">
-        <v>93.33718</v>
+        <v>97.14560299999999</v>
       </c>
       <c r="G174" s="3">
-        <v>1132179.99</v>
+        <v>1117174.43</v>
       </c>
       <c r="H174" s="4">
-        <v>0.001882888847</v>
+        <v>0.001803392649</v>
       </c>
       <c r="I174" s="5">
-        <v>0.00188365377</v>
+        <v>0.001804119452</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>9</v>
       </c>
       <c r="B175" t="s">
         <v>10</v>
       </c>
       <c r="C175" t="s">
         <v>357</v>
       </c>
       <c r="D175" t="s">
         <v>358</v>
       </c>
       <c r="E175" s="1">
-        <v>1148000</v>
+        <v>1141000</v>
       </c>
       <c r="F175" s="2">
-        <v>98.9014</v>
+        <v>100.16795</v>
       </c>
       <c r="G175" s="3">
-        <v>1135388.07</v>
+        <v>1142916.31</v>
       </c>
       <c r="H175" s="4">
-        <v>0.00188822409</v>
+        <v>0.001844946329</v>
       </c>
       <c r="I175" s="5">
-        <v>0.001888991181</v>
+        <v>0.001845689878</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
         <v>9</v>
       </c>
       <c r="B176" t="s">
         <v>10</v>
       </c>
       <c r="C176" t="s">
         <v>359</v>
       </c>
       <c r="D176" t="s">
         <v>360</v>
       </c>
       <c r="E176" s="1">
-        <v>1093000</v>
+        <v>1208000</v>
       </c>
       <c r="F176" s="2">
-        <v>102.5193</v>
+        <v>90.75355</v>
       </c>
       <c r="G176" s="3">
-        <v>1120535.95</v>
+        <v>1096302.88</v>
       </c>
       <c r="H176" s="4">
-        <v>0.001863524045</v>
+        <v>0.001769700865</v>
       </c>
       <c r="I176" s="5">
-        <v>0.001864281101</v>
+        <v>0.001770414088</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
         <v>9</v>
       </c>
       <c r="B177" t="s">
         <v>10</v>
       </c>
       <c r="C177" t="s">
         <v>361</v>
       </c>
       <c r="D177" t="s">
         <v>362</v>
       </c>
       <c r="E177" s="1">
-        <v>1246000</v>
+        <v>1203000</v>
       </c>
       <c r="F177" s="2">
-        <v>89.971963</v>
+        <v>92.05457199999999</v>
       </c>
       <c r="G177" s="3">
-        <v>1121050.66</v>
+        <v>1107416.5</v>
       </c>
       <c r="H177" s="4">
-        <v>0.001864380041</v>
+        <v>0.00178764096</v>
       </c>
       <c r="I177" s="5">
-        <v>0.001865137445</v>
+        <v>0.001788361414</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
         <v>9</v>
       </c>
       <c r="B178" t="s">
         <v>10</v>
       </c>
       <c r="C178" t="s">
         <v>363</v>
       </c>
       <c r="D178" t="s">
         <v>364</v>
       </c>
       <c r="E178" s="1">
-        <v>1487000</v>
+        <v>1144000</v>
       </c>
       <c r="F178" s="2">
-        <v>78.556495</v>
+        <v>98.402101</v>
       </c>
       <c r="G178" s="3">
-        <v>1168135.08</v>
+        <v>1125720.04</v>
       </c>
       <c r="H178" s="4">
-        <v>0.001942684492</v>
+        <v>0.001817187339</v>
       </c>
       <c r="I178" s="5">
-        <v>0.001943473707</v>
+        <v>0.0018179197</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
         <v>9</v>
       </c>
       <c r="B179" t="s">
         <v>10</v>
       </c>
       <c r="C179" t="s">
         <v>365</v>
       </c>
       <c r="D179" t="s">
         <v>366</v>
       </c>
       <c r="E179" s="1">
-        <v>1202000</v>
+        <v>1162000</v>
       </c>
       <c r="F179" s="2">
-        <v>97.14881699999999</v>
+        <v>97.87291999999999</v>
       </c>
       <c r="G179" s="3">
-        <v>1167728.78</v>
+        <v>1137283.33</v>
       </c>
       <c r="H179" s="4">
-        <v>0.001942008788</v>
+        <v>0.001835853323</v>
       </c>
       <c r="I179" s="5">
-        <v>0.001942797729</v>
+        <v>0.001836593208</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
         <v>9</v>
       </c>
       <c r="B180" t="s">
         <v>10</v>
       </c>
       <c r="C180" t="s">
         <v>367</v>
       </c>
       <c r="D180" t="s">
         <v>368</v>
       </c>
       <c r="E180" s="1">
-        <v>1202000</v>
+        <v>1148000</v>
       </c>
       <c r="F180" s="2">
-        <v>96.05777999999999</v>
+        <v>97.586707</v>
       </c>
       <c r="G180" s="3">
-        <v>1154614.52</v>
+        <v>1120295.4</v>
       </c>
       <c r="H180" s="4">
-        <v>0.001920198914</v>
+        <v>0.001808430645</v>
       </c>
       <c r="I180" s="5">
-        <v>0.001920978995</v>
+        <v>0.001809159478</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
         <v>9</v>
       </c>
       <c r="B181" t="s">
         <v>10</v>
       </c>
       <c r="C181" t="s">
         <v>369</v>
       </c>
       <c r="D181" t="s">
         <v>370</v>
       </c>
       <c r="E181" s="1">
-        <v>1064000</v>
+        <v>1187000</v>
       </c>
       <c r="F181" s="2">
-        <v>98.94807</v>
+        <v>96.16732500000001</v>
       </c>
       <c r="G181" s="3">
-        <v>1052807.46</v>
+        <v>1141506.15</v>
       </c>
       <c r="H181" s="4">
-        <v>0.001750887178</v>
+        <v>0.001842669983</v>
       </c>
       <c r="I181" s="5">
-        <v>0.001751598475</v>
+        <v>0.001843412615</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
         <v>9</v>
       </c>
       <c r="B182" t="s">
         <v>10</v>
       </c>
       <c r="C182" t="s">
         <v>371</v>
       </c>
       <c r="D182" t="s">
         <v>372</v>
       </c>
       <c r="E182" s="1">
-        <v>1154000</v>
+        <v>1202000</v>
       </c>
       <c r="F182" s="2">
-        <v>94.060524</v>
+        <v>94.06837</v>
       </c>
       <c r="G182" s="3">
-        <v>1085458.45</v>
+        <v>1130701.81</v>
       </c>
       <c r="H182" s="4">
-        <v>0.001805187882</v>
+        <v>0.001825229136</v>
       </c>
       <c r="I182" s="5">
-        <v>0.001805921239</v>
+        <v>0.001825964739</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
         <v>9</v>
       </c>
       <c r="B183" t="s">
         <v>10</v>
       </c>
       <c r="C183" t="s">
         <v>373</v>
       </c>
       <c r="D183" t="s">
         <v>374</v>
       </c>
       <c r="E183" s="1">
-        <v>1128000</v>
+        <v>1013000</v>
       </c>
       <c r="F183" s="2">
-        <v>95.91683399999999</v>
+        <v>101.14762</v>
       </c>
       <c r="G183" s="3">
-        <v>1081941.89</v>
+        <v>1024625.39</v>
       </c>
       <c r="H183" s="4">
-        <v>0.001799339615</v>
+        <v>0.001653995867</v>
       </c>
       <c r="I183" s="5">
-        <v>0.001800070596</v>
+        <v>0.00165466246</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
         <v>9</v>
       </c>
       <c r="B184" t="s">
         <v>10</v>
       </c>
       <c r="C184" t="s">
         <v>375</v>
       </c>
       <c r="D184" t="s">
         <v>376</v>
       </c>
       <c r="E184" s="1">
-        <v>1572000</v>
+        <v>1064000</v>
       </c>
       <c r="F184" s="2">
-        <v>69.640378</v>
+        <v>98.21944999999999</v>
       </c>
       <c r="G184" s="3">
-        <v>1094746.74</v>
+        <v>1045054.95</v>
       </c>
       <c r="H184" s="4">
-        <v>0.00182063492</v>
+        <v>0.001686974167</v>
       </c>
       <c r="I184" s="5">
-        <v>0.001821374552</v>
+        <v>0.001687654051</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
         <v>9</v>
       </c>
       <c r="B185" t="s">
         <v>10</v>
       </c>
       <c r="C185" t="s">
         <v>377</v>
       </c>
       <c r="D185" t="s">
         <v>378</v>
       </c>
       <c r="E185" s="1">
-        <v>1159000</v>
+        <v>1141000</v>
       </c>
       <c r="F185" s="2">
-        <v>93.342634</v>
+        <v>93.72981</v>
       </c>
       <c r="G185" s="3">
-        <v>1081841.13</v>
+        <v>1069457.13</v>
       </c>
       <c r="H185" s="4">
-        <v>0.001799172045</v>
+        <v>0.001726365258</v>
       </c>
       <c r="I185" s="5">
-        <v>0.001799902958</v>
+        <v>0.001727061017</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
         <v>9</v>
       </c>
       <c r="B186" t="s">
         <v>10</v>
       </c>
       <c r="C186" t="s">
         <v>379</v>
       </c>
       <c r="D186" t="s">
         <v>380</v>
       </c>
       <c r="E186" s="1">
-        <v>1120000</v>
+        <v>1116000</v>
       </c>
       <c r="F186" s="2">
-        <v>94.204621</v>
+        <v>95.516969</v>
       </c>
       <c r="G186" s="3">
-        <v>1055091.76</v>
+        <v>1065969.37</v>
       </c>
       <c r="H186" s="4">
-        <v>0.001754686101</v>
+        <v>0.001720735164</v>
       </c>
       <c r="I186" s="5">
-        <v>0.001755398942</v>
+        <v>0.001721428654</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
         <v>9</v>
       </c>
       <c r="B187" t="s">
         <v>10</v>
       </c>
       <c r="C187" t="s">
         <v>381</v>
       </c>
       <c r="D187" t="s">
         <v>382</v>
       </c>
       <c r="E187" s="1">
-        <v>1338000</v>
+        <v>1544000</v>
       </c>
       <c r="F187" s="2">
-        <v>81.85216</v>
+        <v>70.071331</v>
       </c>
       <c r="G187" s="3">
-        <v>1095181.9</v>
+        <v>1081901.35</v>
       </c>
       <c r="H187" s="4">
-        <v>0.001821358617</v>
+        <v>0.001746453269</v>
       </c>
       <c r="I187" s="5">
-        <v>0.001822098543</v>
+        <v>0.001747157124</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
         <v>9</v>
       </c>
       <c r="B188" t="s">
         <v>10</v>
       </c>
       <c r="C188" t="s">
         <v>383</v>
       </c>
       <c r="D188" t="s">
         <v>384</v>
       </c>
       <c r="E188" s="1">
-        <v>1226000</v>
+        <v>1146000</v>
       </c>
       <c r="F188" s="2">
-        <v>89.554894</v>
+        <v>93.13273</v>
       </c>
       <c r="G188" s="3">
-        <v>1097943</v>
+        <v>1067301.09</v>
       </c>
       <c r="H188" s="4">
-        <v>0.001825950505</v>
+        <v>0.001722884872</v>
       </c>
       <c r="I188" s="5">
-        <v>0.001826692297</v>
+        <v>0.001723579228</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
         <v>9</v>
       </c>
       <c r="B189" t="s">
         <v>10</v>
       </c>
       <c r="C189" t="s">
         <v>385</v>
       </c>
       <c r="D189" t="s">
         <v>386</v>
       </c>
       <c r="E189" s="1">
-        <v>1147000</v>
+        <v>1198000</v>
       </c>
       <c r="F189" s="2">
-        <v>95.96158699999999</v>
+        <v>89.024332</v>
       </c>
       <c r="G189" s="3">
-        <v>1100679.4</v>
+        <v>1066511.5</v>
       </c>
       <c r="H189" s="4">
-        <v>0.00183050132</v>
+        <v>0.001721610284</v>
       </c>
       <c r="I189" s="5">
-        <v>0.00183124496</v>
+        <v>0.001722304126</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
         <v>9</v>
       </c>
       <c r="B190" t="s">
         <v>10</v>
       </c>
       <c r="C190" t="s">
         <v>387</v>
       </c>
       <c r="D190" t="s">
         <v>388</v>
       </c>
       <c r="E190" s="1">
-        <v>1098000</v>
+        <v>1060000</v>
       </c>
       <c r="F190" s="2">
-        <v>97.32034</v>
+        <v>97.16394</v>
       </c>
       <c r="G190" s="3">
-        <v>1068577.33</v>
+        <v>1029937.76</v>
       </c>
       <c r="H190" s="4">
-        <v>0.001777113493</v>
+        <v>0.001662571337</v>
       </c>
       <c r="I190" s="5">
-        <v>0.001777835445</v>
+        <v>0.001663241385</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
         <v>9</v>
       </c>
       <c r="B191" t="s">
         <v>10</v>
       </c>
       <c r="C191" t="s">
         <v>389</v>
       </c>
       <c r="D191" t="s">
         <v>390</v>
       </c>
       <c r="E191" s="1">
-        <v>1113000</v>
+        <v>1054000</v>
       </c>
       <c r="F191" s="2">
-        <v>97.362043</v>
+        <v>101.0211</v>
       </c>
       <c r="G191" s="3">
-        <v>1083639.54</v>
+        <v>1064762.39</v>
       </c>
       <c r="H191" s="4">
-        <v>0.001802162919</v>
+        <v>0.001718786803</v>
       </c>
       <c r="I191" s="5">
-        <v>0.001802895047</v>
+        <v>0.001719479508</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
         <v>9</v>
       </c>
       <c r="B192" t="s">
         <v>10</v>
       </c>
       <c r="C192" t="s">
         <v>391</v>
       </c>
       <c r="D192" t="s">
         <v>392</v>
       </c>
       <c r="E192" s="1">
-        <v>1072000</v>
+        <v>1202000</v>
       </c>
       <c r="F192" s="2">
-        <v>94.89535100000001</v>
+        <v>85.885181</v>
       </c>
       <c r="G192" s="3">
-        <v>1017278.16</v>
+        <v>1032339.88</v>
       </c>
       <c r="H192" s="4">
-        <v>0.001691799642</v>
+        <v>0.001666448932</v>
       </c>
       <c r="I192" s="5">
-        <v>0.001692486935</v>
+        <v>0.001667120544</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
         <v>9</v>
       </c>
       <c r="B193" t="s">
         <v>10</v>
       </c>
       <c r="C193" t="s">
         <v>393</v>
       </c>
       <c r="D193" t="s">
         <v>394</v>
       </c>
       <c r="E193" s="1">
-        <v>1013000</v>
+        <v>1462000</v>
       </c>
       <c r="F193" s="2">
-        <v>101.5684</v>
+        <v>70.99087400000001</v>
       </c>
       <c r="G193" s="3">
-        <v>1028887.89</v>
+        <v>1037886.58</v>
       </c>
       <c r="H193" s="4">
-        <v>0.001711107375</v>
+        <v>0.001675402666</v>
       </c>
       <c r="I193" s="5">
-        <v>0.001711802512</v>
+        <v>0.001676077885</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
         <v>9</v>
       </c>
       <c r="B194" t="s">
         <v>10</v>
       </c>
       <c r="C194" t="s">
         <v>395</v>
       </c>
       <c r="D194" t="s">
         <v>396</v>
       </c>
       <c r="E194" s="1">
-        <v>1000000</v>
+        <v>1210000</v>
       </c>
       <c r="F194" s="2">
-        <v>100.08505</v>
+        <v>87.07540400000001</v>
       </c>
       <c r="G194" s="3">
-        <v>1000850.5</v>
+        <v>1053612.39</v>
       </c>
       <c r="H194" s="4">
-        <v>0.001664479372</v>
+        <v>0.001700787968</v>
       </c>
       <c r="I194" s="5">
-        <v>0.001665155566</v>
+        <v>0.001701473419</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
         <v>9</v>
       </c>
       <c r="B195" t="s">
         <v>10</v>
       </c>
       <c r="C195" t="s">
         <v>397</v>
       </c>
       <c r="D195" t="s">
         <v>398</v>
       </c>
       <c r="E195" s="1">
-        <v>1095000</v>
+        <v>1159000</v>
       </c>
       <c r="F195" s="2">
-        <v>95.663875</v>
+        <v>88.739316</v>
       </c>
       <c r="G195" s="3">
-        <v>1047519.43</v>
+        <v>1028488.67</v>
       </c>
       <c r="H195" s="4">
-        <v>0.001742092835</v>
+        <v>0.001660232149</v>
       </c>
       <c r="I195" s="5">
-        <v>0.00174280056</v>
+        <v>0.001660901255</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
         <v>9</v>
       </c>
       <c r="B196" t="s">
         <v>10</v>
       </c>
       <c r="C196" t="s">
         <v>399</v>
       </c>
       <c r="D196" t="s">
         <v>400</v>
       </c>
       <c r="E196" s="1">
-        <v>1124000</v>
+        <v>1134000</v>
       </c>
       <c r="F196" s="2">
-        <v>89.34200300000001</v>
+        <v>94.93412499999999</v>
       </c>
       <c r="G196" s="3">
-        <v>1004204.11</v>
+        <v>1076552.98</v>
       </c>
       <c r="H196" s="4">
-        <v>0.001670056649</v>
+        <v>0.001737819687</v>
       </c>
       <c r="I196" s="5">
-        <v>0.001670735109</v>
+        <v>0.001738520062</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
         <v>9</v>
       </c>
       <c r="B197" t="s">
         <v>10</v>
       </c>
       <c r="C197" t="s">
         <v>401</v>
       </c>
       <c r="D197" t="s">
         <v>402</v>
       </c>
       <c r="E197" s="1">
-        <v>901000</v>
+        <v>1059000</v>
       </c>
       <c r="F197" s="2">
-        <v>114.178667</v>
+        <v>96.59567</v>
       </c>
       <c r="G197" s="3">
-        <v>1028749.79</v>
+        <v>1022948.15</v>
       </c>
       <c r="H197" s="4">
-        <v>0.001710877702</v>
+        <v>0.001651288384</v>
       </c>
       <c r="I197" s="5">
-        <v>0.001711572746</v>
+        <v>0.001651953885</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
         <v>9</v>
       </c>
       <c r="B198" t="s">
         <v>10</v>
       </c>
       <c r="C198" t="s">
         <v>403</v>
       </c>
       <c r="D198" t="s">
         <v>404</v>
       </c>
       <c r="E198" s="1">
-        <v>1173000</v>
+        <v>1101000</v>
       </c>
       <c r="F198" s="2">
-        <v>88.565979</v>
+        <v>97.46956</v>
       </c>
       <c r="G198" s="3">
-        <v>1038878.93</v>
+        <v>1073139.86</v>
       </c>
       <c r="H198" s="4">
-        <v>0.001727723126</v>
+        <v>0.001732310074</v>
       </c>
       <c r="I198" s="5">
-        <v>0.001728425013</v>
+        <v>0.001733008229</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
         <v>9</v>
       </c>
       <c r="B199" t="s">
         <v>10</v>
       </c>
       <c r="C199" t="s">
         <v>405</v>
       </c>
       <c r="D199" t="s">
         <v>406</v>
       </c>
       <c r="E199" s="1">
-        <v>37100</v>
+        <v>1034000</v>
       </c>
       <c r="F199" s="2">
-        <v>25.55</v>
+        <v>94.547169</v>
       </c>
       <c r="G199" s="3">
-        <v>947905</v>
+        <v>977617.73</v>
       </c>
       <c r="H199" s="4">
-        <v>0.001576427567</v>
+        <v>0.001578114007</v>
       </c>
       <c r="I199" s="5">
-        <v>0.001577067991</v>
+        <v>0.001578750018</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
         <v>9</v>
       </c>
       <c r="B200" t="s">
         <v>10</v>
       </c>
       <c r="C200" t="s">
         <v>407</v>
       </c>
       <c r="D200" t="s">
         <v>408</v>
       </c>
       <c r="E200" s="1">
-        <v>957000</v>
+        <v>1000000</v>
       </c>
       <c r="F200" s="2">
-        <v>97.483216</v>
+        <v>100.05083</v>
       </c>
       <c r="G200" s="3">
-        <v>932914.38</v>
+        <v>1000508.3</v>
       </c>
       <c r="H200" s="4">
-        <v>0.001551497188</v>
+        <v>0.001615064987</v>
       </c>
       <c r="I200" s="5">
-        <v>0.001552127483</v>
+        <v>0.00161571589</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
         <v>9</v>
       </c>
       <c r="B201" t="s">
         <v>10</v>
       </c>
       <c r="C201" t="s">
         <v>409</v>
       </c>
       <c r="D201" t="s">
         <v>410</v>
       </c>
       <c r="E201" s="1">
-        <v>1063000</v>
+        <v>1056000</v>
       </c>
       <c r="F201" s="2">
-        <v>92.50321099999999</v>
+        <v>95.50345299999999</v>
       </c>
       <c r="G201" s="3">
-        <v>983309.13</v>
+        <v>1008516.46</v>
       </c>
       <c r="H201" s="4">
-        <v>0.001635306939</v>
+        <v>0.001627992121</v>
       </c>
       <c r="I201" s="5">
-        <v>0.001635971282</v>
+        <v>0.001628648234</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
         <v>9</v>
       </c>
       <c r="B202" t="s">
         <v>10</v>
       </c>
       <c r="C202" t="s">
         <v>411</v>
       </c>
       <c r="D202" t="s">
         <v>412</v>
       </c>
       <c r="E202" s="1">
-        <v>1039697.4122</v>
+        <v>1035003.9822</v>
       </c>
       <c r="F202" s="2">
-        <v>94.751482</v>
+        <v>94.887552</v>
       </c>
       <c r="G202" s="3">
-        <v>985128.71</v>
+        <v>982089.9399999999</v>
       </c>
       <c r="H202" s="4">
-        <v>0.001638333008</v>
+        <v>0.001585333255</v>
       </c>
       <c r="I202" s="5">
-        <v>0.00163899858</v>
+        <v>0.001585972175</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
         <v>9</v>
       </c>
       <c r="B203" t="s">
         <v>10</v>
       </c>
       <c r="C203" t="s">
         <v>413</v>
       </c>
       <c r="D203" t="s">
         <v>414</v>
       </c>
       <c r="E203" s="1">
-        <v>958651.12</v>
+        <v>1112000</v>
       </c>
       <c r="F203" s="2">
-        <v>100.71897</v>
+        <v>89.12482900000001</v>
       </c>
       <c r="G203" s="3">
-        <v>965543.53</v>
+        <v>991068.1</v>
       </c>
       <c r="H203" s="4">
-        <v>0.001605761595</v>
+        <v>0.001599826194</v>
       </c>
       <c r="I203" s="5">
-        <v>0.001606413935</v>
+        <v>0.001600470955</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
         <v>9</v>
       </c>
       <c r="B204" t="s">
         <v>10</v>
       </c>
       <c r="C204" t="s">
         <v>415</v>
       </c>
       <c r="D204" t="s">
         <v>416</v>
       </c>
       <c r="E204" s="1">
-        <v>1014000</v>
+        <v>1002000</v>
       </c>
       <c r="F204" s="2">
-        <v>97.80954800000001</v>
+        <v>98.73407</v>
       </c>
       <c r="G204" s="3">
-        <v>991788.8199999999</v>
+        <v>989315.38</v>
       </c>
       <c r="H204" s="4">
-        <v>0.001649409204</v>
+        <v>0.00159699688</v>
       </c>
       <c r="I204" s="5">
-        <v>0.001650079276</v>
+        <v>0.001597640501</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
         <v>9</v>
       </c>
       <c r="B205" t="s">
         <v>10</v>
       </c>
       <c r="C205" t="s">
         <v>417</v>
       </c>
       <c r="D205" t="s">
         <v>418</v>
       </c>
       <c r="E205" s="1">
-        <v>951000</v>
+        <v>1318000</v>
       </c>
       <c r="F205" s="2">
-        <v>92.65895500000001</v>
+        <v>75.47664</v>
       </c>
       <c r="G205" s="3">
-        <v>881186.66</v>
+        <v>994782.12</v>
       </c>
       <c r="H205" s="4">
-        <v>0.001465470639</v>
+        <v>0.001605821525</v>
       </c>
       <c r="I205" s="5">
-        <v>0.001466065986</v>
+        <v>0.001606468703</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
         <v>9</v>
       </c>
       <c r="B206" t="s">
         <v>10</v>
       </c>
       <c r="C206" t="s">
         <v>419</v>
       </c>
       <c r="D206" t="s">
         <v>420</v>
       </c>
       <c r="E206" s="1">
-        <v>933000</v>
+        <v>883000</v>
       </c>
       <c r="F206" s="2">
-        <v>97.318275</v>
+        <v>112.918773</v>
       </c>
       <c r="G206" s="3">
-        <v>907979.51</v>
+        <v>997072.77</v>
       </c>
       <c r="H206" s="4">
-        <v>0.001510028878</v>
+        <v>0.001609519195</v>
       </c>
       <c r="I206" s="5">
-        <v>0.001510642327</v>
+        <v>0.001610167862</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" t="s">
         <v>9</v>
       </c>
       <c r="B207" t="s">
         <v>10</v>
       </c>
       <c r="C207" t="s">
         <v>421</v>
       </c>
       <c r="D207" t="s">
         <v>422</v>
       </c>
       <c r="E207" s="1">
-        <v>941000</v>
+        <v>975000</v>
       </c>
       <c r="F207" s="2">
-        <v>97.79267</v>
+        <v>94.161705</v>
       </c>
       <c r="G207" s="3">
-        <v>920229.02</v>
+        <v>918076.62</v>
       </c>
       <c r="H207" s="4">
-        <v>0.001530400623</v>
+        <v>0.00148200011</v>
       </c>
       <c r="I207" s="5">
-        <v>0.001531022348</v>
+        <v>0.001482597385</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" t="s">
         <v>9</v>
       </c>
       <c r="B208" t="s">
         <v>10</v>
       </c>
       <c r="C208" t="s">
         <v>423</v>
       </c>
       <c r="D208" t="s">
         <v>424</v>
       </c>
       <c r="E208" s="1">
-        <v>916000</v>
+        <v>37100</v>
       </c>
       <c r="F208" s="2">
-        <v>100.15991</v>
+        <v>25.13</v>
       </c>
       <c r="G208" s="3">
-        <v>917464.78</v>
+        <v>932323</v>
       </c>
       <c r="H208" s="4">
-        <v>0.001525803497</v>
+        <v>0.001504997244</v>
       </c>
       <c r="I208" s="5">
-        <v>0.001526423355</v>
+        <v>0.001505603787</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" t="s">
         <v>9</v>
       </c>
       <c r="B209" t="s">
         <v>10</v>
       </c>
       <c r="C209" t="s">
         <v>425</v>
       </c>
       <c r="D209" t="s">
         <v>426</v>
       </c>
       <c r="E209" s="1">
-        <v>908000</v>
+        <v>955000</v>
       </c>
       <c r="F209" s="2">
-        <v>98.14675800000001</v>
+        <v>95.04388</v>
       </c>
       <c r="G209" s="3">
-        <v>891172.5600000001</v>
+        <v>907669.05</v>
       </c>
       <c r="H209" s="4">
-        <v>0.00148207784</v>
+        <v>0.001465199748</v>
       </c>
       <c r="I209" s="5">
-        <v>0.001482679934</v>
+        <v>0.001465790252</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" t="s">
         <v>9</v>
       </c>
       <c r="B210" t="s">
         <v>10</v>
       </c>
       <c r="C210" t="s">
         <v>427</v>
       </c>
       <c r="D210" t="s">
         <v>428</v>
       </c>
       <c r="E210" s="1">
-        <v>1025000</v>
+        <v>916000</v>
       </c>
       <c r="F210" s="2">
-        <v>86.50400999999999</v>
+        <v>100.02207</v>
       </c>
       <c r="G210" s="3">
-        <v>886666.1</v>
+        <v>916202.16</v>
       </c>
       <c r="H210" s="4">
-        <v>0.001474583304</v>
+        <v>0.001478974269</v>
       </c>
       <c r="I210" s="5">
-        <v>0.001475182353</v>
+        <v>0.001479570325</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
         <v>9</v>
       </c>
       <c r="B211" t="s">
         <v>10</v>
       </c>
       <c r="C211" t="s">
         <v>429</v>
       </c>
       <c r="D211" t="s">
         <v>430</v>
       </c>
       <c r="E211" s="1">
-        <v>900000</v>
+        <v>888000</v>
       </c>
       <c r="F211" s="2">
-        <v>98.35397</v>
+        <v>101.444158</v>
       </c>
       <c r="G211" s="3">
-        <v>885185.73</v>
+        <v>900824.12</v>
       </c>
       <c r="H211" s="4">
-        <v>0.001472121349</v>
+        <v>0.001454150356</v>
       </c>
       <c r="I211" s="5">
-        <v>0.001472719397</v>
+        <v>0.001454736407</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
         <v>9</v>
       </c>
       <c r="B212" t="s">
         <v>10</v>
       </c>
       <c r="C212" t="s">
         <v>431</v>
       </c>
       <c r="D212" t="s">
         <v>432</v>
       </c>
       <c r="E212" s="1">
-        <v>902000</v>
+        <v>924000</v>
       </c>
       <c r="F212" s="2">
-        <v>99.246227</v>
+        <v>97.582487</v>
       </c>
       <c r="G212" s="3">
-        <v>895200.97</v>
+        <v>901662.1800000001</v>
       </c>
       <c r="H212" s="4">
-        <v>0.001488777339</v>
+        <v>0.001455503185</v>
       </c>
       <c r="I212" s="5">
-        <v>0.001489382154</v>
+        <v>0.001456089781</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" t="s">
         <v>9</v>
       </c>
       <c r="B213" t="s">
         <v>10</v>
       </c>
       <c r="C213" t="s">
         <v>433</v>
       </c>
       <c r="D213" t="s">
         <v>434</v>
       </c>
       <c r="E213" s="1">
-        <v>884000</v>
+        <v>1025000</v>
       </c>
       <c r="F213" s="2">
-        <v>99.37321900000001</v>
+        <v>91.42842400000001</v>
       </c>
       <c r="G213" s="3">
-        <v>878459.26</v>
+        <v>937141.35</v>
       </c>
       <c r="H213" s="4">
-        <v>0.001460934785</v>
+        <v>0.001512775233</v>
       </c>
       <c r="I213" s="5">
-        <v>0.00146152829</v>
+        <v>0.00151338491</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" t="s">
         <v>9</v>
       </c>
       <c r="B214" t="s">
         <v>10</v>
       </c>
       <c r="C214" t="s">
         <v>435</v>
       </c>
       <c r="D214" t="s">
         <v>436</v>
       </c>
       <c r="E214" s="1">
-        <v>960000</v>
+        <v>911132.1899999999</v>
       </c>
       <c r="F214" s="2">
-        <v>91.165038</v>
+        <v>100.82184</v>
       </c>
       <c r="G214" s="3">
-        <v>875184.36</v>
+        <v>918620.24</v>
       </c>
       <c r="H214" s="4">
-        <v>0.001455488429</v>
+        <v>0.001482877638</v>
       </c>
       <c r="I214" s="5">
-        <v>0.001456079721</v>
+        <v>0.001483475266</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" t="s">
         <v>9</v>
       </c>
       <c r="B215" t="s">
         <v>10</v>
       </c>
       <c r="C215" t="s">
         <v>437</v>
       </c>
       <c r="D215" t="s">
         <v>438</v>
       </c>
       <c r="E215" s="1">
-        <v>940776.7358</v>
+        <v>925000</v>
       </c>
       <c r="F215" s="2">
-        <v>98.46934</v>
+        <v>98.48667</v>
       </c>
       <c r="G215" s="3">
-        <v>926376.64</v>
+        <v>911001.7</v>
       </c>
       <c r="H215" s="4">
-        <v>0.001540624511</v>
+        <v>0.00147057945</v>
       </c>
       <c r="I215" s="5">
-        <v>0.001541250389</v>
+        <v>0.001471172122</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" t="s">
         <v>9</v>
       </c>
       <c r="B216" t="s">
         <v>10</v>
       </c>
       <c r="C216" t="s">
         <v>439</v>
       </c>
       <c r="D216" t="s">
         <v>440</v>
       </c>
       <c r="E216" s="1">
-        <v>890000</v>
+        <v>978000</v>
       </c>
       <c r="F216" s="2">
-        <v>95.773967</v>
+        <v>97.69111599999999</v>
       </c>
       <c r="G216" s="3">
-        <v>852388.3100000001</v>
+        <v>955419.11</v>
       </c>
       <c r="H216" s="4">
-        <v>0.001417577103</v>
+        <v>0.001542280019</v>
       </c>
       <c r="I216" s="5">
-        <v>0.001418152994</v>
+        <v>0.001542901588</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" t="s">
         <v>9</v>
       </c>
       <c r="B217" t="s">
         <v>10</v>
       </c>
       <c r="C217" t="s">
         <v>441</v>
       </c>
       <c r="D217" t="s">
         <v>442</v>
       </c>
       <c r="E217" s="1">
-        <v>827000</v>
+        <v>922817.0058</v>
       </c>
       <c r="F217" s="2">
-        <v>103.107622</v>
+        <v>98.62560000000001</v>
       </c>
       <c r="G217" s="3">
-        <v>852700.03</v>
+        <v>910133.8100000001</v>
       </c>
       <c r="H217" s="4">
-        <v>0.001418095527</v>
+        <v>0.001469178465</v>
       </c>
       <c r="I217" s="5">
-        <v>0.001418671627</v>
+        <v>0.001469770573</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" t="s">
         <v>9</v>
       </c>
       <c r="B218" t="s">
         <v>10</v>
       </c>
       <c r="C218" t="s">
         <v>443</v>
       </c>
       <c r="D218" t="s">
         <v>444</v>
       </c>
       <c r="E218" s="1">
-        <v>867000</v>
+        <v>890000</v>
       </c>
       <c r="F218" s="2">
-        <v>96.437969</v>
+        <v>94.67294699999999</v>
       </c>
       <c r="G218" s="3">
-        <v>836117.1899999999</v>
+        <v>842589.23</v>
       </c>
       <c r="H218" s="4">
-        <v>0.001390517182</v>
+        <v>0.001360145</v>
       </c>
       <c r="I218" s="5">
-        <v>0.00139108208</v>
+        <v>0.001360693165</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" t="s">
         <v>9</v>
       </c>
       <c r="B219" t="s">
         <v>10</v>
       </c>
       <c r="C219" t="s">
         <v>445</v>
       </c>
       <c r="D219" t="s">
         <v>446</v>
       </c>
       <c r="E219" s="1">
-        <v>842000</v>
+        <v>917000</v>
       </c>
       <c r="F219" s="2">
-        <v>98.662753</v>
+        <v>91.676269</v>
       </c>
       <c r="G219" s="3">
-        <v>830740.38</v>
+        <v>840671.39</v>
       </c>
       <c r="H219" s="4">
-        <v>0.001381575197</v>
+        <v>0.001357049135</v>
       </c>
       <c r="I219" s="5">
-        <v>0.001382136461</v>
+        <v>0.001357596052</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" t="s">
         <v>9</v>
       </c>
       <c r="B220" t="s">
         <v>10</v>
       </c>
       <c r="C220" t="s">
         <v>447</v>
       </c>
       <c r="D220" t="s">
         <v>448</v>
       </c>
       <c r="E220" s="1">
         <v>864000</v>
       </c>
       <c r="F220" s="2">
-        <v>100.62938</v>
+        <v>100.20245</v>
       </c>
       <c r="G220" s="3">
-        <v>869437.84</v>
+        <v>865749.17</v>
       </c>
       <c r="H220" s="4">
-        <v>0.00144593159</v>
+        <v>0.001397530804</v>
       </c>
       <c r="I220" s="5">
-        <v>0.001446519</v>
+        <v>0.001398094036</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" t="s">
         <v>9</v>
       </c>
       <c r="B221" t="s">
         <v>10</v>
       </c>
       <c r="C221" t="s">
         <v>449</v>
       </c>
       <c r="D221" t="s">
         <v>450</v>
       </c>
       <c r="E221" s="1">
-        <v>894000</v>
+        <v>900000</v>
       </c>
       <c r="F221" s="2">
-        <v>95.70180499999999</v>
+        <v>95.74985</v>
       </c>
       <c r="G221" s="3">
-        <v>855574.14</v>
+        <v>861748.65</v>
       </c>
       <c r="H221" s="4">
-        <v>0.001422875346</v>
+        <v>0.00139107299</v>
       </c>
       <c r="I221" s="5">
-        <v>0.001423453389</v>
+        <v>0.00139163362</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" t="s">
         <v>9</v>
       </c>
       <c r="B222" t="s">
         <v>10</v>
       </c>
       <c r="C222" t="s">
         <v>451</v>
       </c>
       <c r="D222" t="s">
         <v>452</v>
       </c>
       <c r="E222" s="1">
-        <v>843000</v>
+        <v>915000</v>
       </c>
       <c r="F222" s="2">
-        <v>98.481762</v>
+        <v>94.255503</v>
       </c>
       <c r="G222" s="3">
-        <v>830201.25</v>
+        <v>862437.85</v>
       </c>
       <c r="H222" s="4">
-        <v>0.001380678594</v>
+        <v>0.001392185531</v>
       </c>
       <c r="I222" s="5">
-        <v>0.001381239494</v>
+        <v>0.001392746609</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" t="s">
         <v>9</v>
       </c>
       <c r="B223" t="s">
         <v>10</v>
       </c>
       <c r="C223" t="s">
         <v>453</v>
       </c>
       <c r="D223" t="s">
         <v>454</v>
       </c>
       <c r="E223" s="1">
-        <v>889000</v>
+        <v>908000</v>
       </c>
       <c r="F223" s="2">
-        <v>95.106353</v>
+        <v>96.82050599999999</v>
       </c>
       <c r="G223" s="3">
-        <v>845495.48</v>
+        <v>879130.1899999999</v>
       </c>
       <c r="H223" s="4">
-        <v>0.001406113883</v>
+        <v>0.001419131052</v>
       </c>
       <c r="I223" s="5">
-        <v>0.001406685116</v>
+        <v>0.00141970299</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" t="s">
         <v>9</v>
       </c>
       <c r="B224" t="s">
         <v>10</v>
       </c>
       <c r="C224" t="s">
         <v>455</v>
       </c>
       <c r="D224" t="s">
         <v>456</v>
       </c>
       <c r="E224" s="1">
         <v>863000</v>
       </c>
       <c r="F224" s="2">
-        <v>99.663662</v>
+        <v>99.73473199999999</v>
       </c>
       <c r="G224" s="3">
-        <v>860097.4</v>
+        <v>860710.74</v>
       </c>
       <c r="H224" s="4">
-        <v>0.001430397832</v>
+        <v>0.001389397545</v>
       </c>
       <c r="I224" s="5">
-        <v>0.00143097893</v>
+        <v>0.001389957499</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" t="s">
         <v>9</v>
       </c>
       <c r="B225" t="s">
         <v>10</v>
       </c>
       <c r="C225" t="s">
         <v>457</v>
       </c>
       <c r="D225" t="s">
         <v>458</v>
       </c>
       <c r="E225" s="1">
-        <v>879000</v>
+        <v>900000</v>
       </c>
       <c r="F225" s="2">
-        <v>94.420142</v>
+        <v>98.10550000000001</v>
       </c>
       <c r="G225" s="3">
-        <v>829953.05</v>
+        <v>882949.5</v>
       </c>
       <c r="H225" s="4">
-        <v>0.001380265812</v>
+        <v>0.001425296345</v>
       </c>
       <c r="I225" s="5">
-        <v>0.001380826545</v>
+        <v>0.001425870767</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
         <v>9</v>
       </c>
       <c r="B226" t="s">
         <v>10</v>
       </c>
       <c r="C226" t="s">
         <v>459</v>
       </c>
       <c r="D226" t="s">
         <v>460</v>
       </c>
       <c r="E226" s="1">
-        <v>846000</v>
+        <v>870000</v>
       </c>
       <c r="F226" s="2">
-        <v>97.33327</v>
+        <v>97.662257</v>
       </c>
       <c r="G226" s="3">
-        <v>823439.46</v>
+        <v>849661.64</v>
       </c>
       <c r="H226" s="4">
-        <v>0.001369433299</v>
+        <v>0.001371561595</v>
       </c>
       <c r="I226" s="5">
-        <v>0.001369989631</v>
+        <v>0.00137211436</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" t="s">
         <v>9</v>
       </c>
       <c r="B227" t="s">
         <v>10</v>
       </c>
       <c r="C227" t="s">
         <v>461</v>
       </c>
       <c r="D227" t="s">
         <v>462</v>
       </c>
       <c r="E227" s="1">
         <v>856000</v>
       </c>
       <c r="F227" s="2">
-        <v>99.997079</v>
+        <v>98.73144000000001</v>
       </c>
       <c r="G227" s="3">
-        <v>855975</v>
+        <v>845141.13</v>
       </c>
       <c r="H227" s="4">
-        <v>0.001423542002</v>
+        <v>0.001364264387</v>
       </c>
       <c r="I227" s="5">
-        <v>0.001424120315</v>
+        <v>0.001364814212</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" t="s">
         <v>9</v>
       </c>
       <c r="B228" t="s">
         <v>10</v>
       </c>
       <c r="C228" t="s">
         <v>463</v>
       </c>
       <c r="D228" t="s">
         <v>464</v>
       </c>
       <c r="E228" s="1">
-        <v>866000</v>
+        <v>852000</v>
       </c>
       <c r="F228" s="2">
-        <v>95.174491</v>
+        <v>98.22004</v>
       </c>
       <c r="G228" s="3">
-        <v>824211.09</v>
+        <v>836834.74</v>
       </c>
       <c r="H228" s="4">
-        <v>0.001370716566</v>
+        <v>0.00135085585</v>
       </c>
       <c r="I228" s="5">
-        <v>0.001371273419</v>
+        <v>0.001351400271</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" t="s">
         <v>9</v>
       </c>
       <c r="B229" t="s">
         <v>10</v>
       </c>
       <c r="C229" t="s">
         <v>465</v>
       </c>
       <c r="D229" t="s">
         <v>466</v>
       </c>
       <c r="E229" s="1">
-        <v>1057000</v>
+        <v>875000</v>
       </c>
       <c r="F229" s="2">
-        <v>81.256681</v>
+        <v>90.497187</v>
       </c>
       <c r="G229" s="3">
-        <v>858883.12</v>
+        <v>791850.39</v>
       </c>
       <c r="H229" s="4">
-        <v>0.001428378397</v>
+        <v>0.001278240105</v>
       </c>
       <c r="I229" s="5">
-        <v>0.001428958675</v>
+        <v>0.00127875526</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
         <v>9</v>
       </c>
       <c r="B230" t="s">
         <v>10</v>
       </c>
       <c r="C230" t="s">
         <v>467</v>
       </c>
       <c r="D230" t="s">
         <v>468</v>
       </c>
       <c r="E230" s="1">
-        <v>931000</v>
+        <v>811000</v>
       </c>
       <c r="F230" s="2">
-        <v>93.07669199999999</v>
+        <v>102.241933</v>
       </c>
       <c r="G230" s="3">
-        <v>866544</v>
+        <v>829182.08</v>
       </c>
       <c r="H230" s="4">
-        <v>0.001441118945</v>
+        <v>0.001338502579</v>
       </c>
       <c r="I230" s="5">
-        <v>0.001441704399</v>
+        <v>0.001339042022</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
         <v>9</v>
       </c>
       <c r="B231" t="s">
         <v>10</v>
       </c>
       <c r="C231" t="s">
         <v>469</v>
       </c>
       <c r="D231" t="s">
         <v>470</v>
       </c>
       <c r="E231" s="1">
-        <v>859000</v>
+        <v>823000</v>
       </c>
       <c r="F231" s="2">
-        <v>95.863281</v>
+        <v>95.88151499999999</v>
       </c>
       <c r="G231" s="3">
-        <v>823465.58</v>
+        <v>789104.87</v>
       </c>
       <c r="H231" s="4">
-        <v>0.001369476738</v>
+        <v>0.001273808168</v>
       </c>
       <c r="I231" s="5">
-        <v>0.001370033087</v>
+        <v>0.001274321537</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
         <v>9</v>
       </c>
       <c r="B232" t="s">
         <v>10</v>
       </c>
       <c r="C232" t="s">
         <v>471</v>
       </c>
       <c r="D232" t="s">
         <v>472</v>
       </c>
       <c r="E232" s="1">
-        <v>875000</v>
+        <v>842000</v>
       </c>
       <c r="F232" s="2">
-        <v>90.929591</v>
+        <v>98.251694</v>
       </c>
       <c r="G232" s="3">
-        <v>795633.92</v>
+        <v>827279.26</v>
       </c>
       <c r="H232" s="4">
-        <v>0.001323190876</v>
+        <v>0.001335430974</v>
       </c>
       <c r="I232" s="5">
-        <v>0.001323728421</v>
+        <v>0.001335969178</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" t="s">
         <v>9</v>
       </c>
       <c r="B233" t="s">
         <v>10</v>
       </c>
       <c r="C233" t="s">
         <v>473</v>
       </c>
       <c r="D233" t="s">
         <v>474</v>
       </c>
       <c r="E233" s="1">
-        <v>791000</v>
+        <v>862000</v>
       </c>
       <c r="F233" s="2">
-        <v>95.05583900000001</v>
+        <v>95.03753</v>
       </c>
       <c r="G233" s="3">
-        <v>751891.6899999999</v>
+        <v>819223.51</v>
       </c>
       <c r="H233" s="4">
-        <v>0.001250444699</v>
+        <v>0.001322427016</v>
       </c>
       <c r="I233" s="5">
-        <v>0.001250952692</v>
+        <v>0.00132295998</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
         <v>9</v>
       </c>
       <c r="B234" t="s">
         <v>10</v>
       </c>
       <c r="C234" t="s">
         <v>475</v>
       </c>
       <c r="D234" t="s">
         <v>476</v>
       </c>
       <c r="E234" s="1">
-        <v>823000</v>
+        <v>775000</v>
       </c>
       <c r="F234" s="2">
-        <v>96.667044</v>
+        <v>100.04</v>
       </c>
       <c r="G234" s="3">
-        <v>795569.77</v>
+        <v>775310</v>
       </c>
       <c r="H234" s="4">
-        <v>0.001323084191</v>
+        <v>0.001251539878</v>
       </c>
       <c r="I234" s="5">
-        <v>0.001323621694</v>
+        <v>0.001252044273</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" t="s">
         <v>9</v>
       </c>
       <c r="B235" t="s">
         <v>10</v>
       </c>
       <c r="C235" t="s">
         <v>477</v>
       </c>
       <c r="D235" t="s">
         <v>478</v>
       </c>
       <c r="E235" s="1">
-        <v>828000</v>
+        <v>847000</v>
       </c>
       <c r="F235" s="2">
-        <v>94.21580899999999</v>
+        <v>94.92919999999999</v>
       </c>
       <c r="G235" s="3">
-        <v>780106.9</v>
+        <v>804050.3199999999</v>
       </c>
       <c r="H235" s="4">
-        <v>0.001297368429</v>
+        <v>0.001297933787</v>
       </c>
       <c r="I235" s="5">
-        <v>0.001297895484</v>
+        <v>0.001298456879</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" t="s">
         <v>9</v>
       </c>
       <c r="B236" t="s">
         <v>10</v>
       </c>
       <c r="C236" t="s">
         <v>479</v>
       </c>
       <c r="D236" t="s">
         <v>480</v>
       </c>
       <c r="E236" s="1">
-        <v>737000</v>
+        <v>813000</v>
       </c>
       <c r="F236" s="2">
-        <v>102.33264</v>
+        <v>98.41618200000001</v>
       </c>
       <c r="G236" s="3">
-        <v>754191.5600000001</v>
+        <v>800123.5600000001</v>
       </c>
       <c r="H236" s="4">
-        <v>0.001254269532</v>
+        <v>0.001291595029</v>
       </c>
       <c r="I236" s="5">
-        <v>0.001254779079</v>
+        <v>0.001292115567</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" t="s">
         <v>9</v>
       </c>
       <c r="B237" t="s">
         <v>10</v>
       </c>
       <c r="C237" t="s">
         <v>481</v>
       </c>
       <c r="D237" t="s">
         <v>482</v>
       </c>
       <c r="E237" s="1">
-        <v>847000</v>
+        <v>955000</v>
       </c>
       <c r="F237" s="2">
-        <v>95.55273</v>
+        <v>86.956317</v>
       </c>
       <c r="G237" s="3">
-        <v>809331.62</v>
+        <v>830432.83</v>
       </c>
       <c r="H237" s="4">
-        <v>0.001345971043</v>
+        <v>0.001340521597</v>
       </c>
       <c r="I237" s="5">
-        <v>0.001346517844</v>
+        <v>0.001341061853</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" t="s">
         <v>9</v>
       </c>
       <c r="B238" t="s">
         <v>10</v>
       </c>
       <c r="C238" t="s">
         <v>483</v>
       </c>
       <c r="D238" t="s">
         <v>484</v>
       </c>
       <c r="E238" s="1">
-        <v>828000</v>
+        <v>857000</v>
       </c>
       <c r="F238" s="2">
-        <v>93.926728</v>
+        <v>95.10746</v>
       </c>
       <c r="G238" s="3">
-        <v>777713.3100000001</v>
+        <v>815070.9300000001</v>
       </c>
       <c r="H238" s="4">
-        <v>0.001293387732</v>
+        <v>0.001315723742</v>
       </c>
       <c r="I238" s="5">
-        <v>0.00129391317</v>
+        <v>0.001316254005</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
         <v>9</v>
       </c>
       <c r="B239" t="s">
         <v>10</v>
       </c>
       <c r="C239" t="s">
         <v>485</v>
       </c>
       <c r="D239" t="s">
         <v>486</v>
       </c>
       <c r="E239" s="1">
-        <v>802000</v>
+        <v>847000</v>
       </c>
       <c r="F239" s="2">
-        <v>94.870409</v>
+        <v>93.17253599999999</v>
       </c>
       <c r="G239" s="3">
-        <v>760860.6800000001</v>
+        <v>789171.38</v>
       </c>
       <c r="H239" s="4">
-        <v>0.001265360718</v>
+        <v>0.001273915534</v>
       </c>
       <c r="I239" s="5">
-        <v>0.00126587477</v>
+        <v>0.001274428946</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
         <v>9</v>
       </c>
       <c r="B240" t="s">
         <v>10</v>
       </c>
       <c r="C240" t="s">
         <v>487</v>
       </c>
       <c r="D240" t="s">
         <v>488</v>
       </c>
       <c r="E240" s="1">
-        <v>796000</v>
+        <v>816000</v>
       </c>
       <c r="F240" s="2">
-        <v>95.11108</v>
+        <v>96.30620500000001</v>
       </c>
       <c r="G240" s="3">
-        <v>757084.2</v>
+        <v>785858.63</v>
       </c>
       <c r="H240" s="4">
-        <v>0.001259080181</v>
+        <v>0.00126856795</v>
       </c>
       <c r="I240" s="5">
-        <v>0.001259591682</v>
+        <v>0.001269079207</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" t="s">
         <v>9</v>
       </c>
       <c r="B241" t="s">
         <v>10</v>
       </c>
       <c r="C241" t="s">
         <v>489</v>
       </c>
       <c r="D241" t="s">
         <v>490</v>
       </c>
       <c r="E241" s="1">
-        <v>861000</v>
+        <v>810000</v>
       </c>
       <c r="F241" s="2">
-        <v>93.73503599999999</v>
+        <v>98.86723600000001</v>
       </c>
       <c r="G241" s="3">
-        <v>807058.66</v>
+        <v>800824.61</v>
       </c>
       <c r="H241" s="4">
-        <v>0.001342190958</v>
+        <v>0.001292726698</v>
       </c>
       <c r="I241" s="5">
-        <v>0.001342736223</v>
+        <v>0.001293247692</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
         <v>9</v>
       </c>
       <c r="B242" t="s">
         <v>10</v>
       </c>
       <c r="C242" t="s">
         <v>491</v>
       </c>
       <c r="D242" t="s">
         <v>492</v>
       </c>
       <c r="E242" s="1">
-        <v>829000</v>
+        <v>926000</v>
       </c>
       <c r="F242" s="2">
-        <v>96.26720400000001</v>
+        <v>88.899269</v>
       </c>
       <c r="G242" s="3">
-        <v>798055.12</v>
+        <v>823207.23</v>
       </c>
       <c r="H242" s="4">
-        <v>0.001327217488</v>
+        <v>0.001328857718</v>
       </c>
       <c r="I242" s="5">
-        <v>0.00132775667</v>
+        <v>0.001329393273</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
         <v>9</v>
       </c>
       <c r="B243" t="s">
         <v>10</v>
       </c>
       <c r="C243" t="s">
         <v>493</v>
       </c>
       <c r="D243" t="s">
         <v>494</v>
       </c>
       <c r="E243" s="1">
-        <v>810000</v>
+        <v>1019000</v>
       </c>
       <c r="F243" s="2">
-        <v>99.794698</v>
+        <v>80.93279</v>
       </c>
       <c r="G243" s="3">
-        <v>808337.05</v>
+        <v>824705.13</v>
       </c>
       <c r="H243" s="4">
-        <v>0.00134431701</v>
+        <v>0.001331275693</v>
       </c>
       <c r="I243" s="5">
-        <v>0.001344863138</v>
+        <v>0.001331812223</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
         <v>9</v>
       </c>
       <c r="B244" t="s">
         <v>10</v>
       </c>
       <c r="C244" t="s">
         <v>495</v>
       </c>
       <c r="D244" t="s">
         <v>496</v>
       </c>
       <c r="E244" s="1">
         <v>873000</v>
       </c>
       <c r="F244" s="2">
-        <v>88.717324</v>
+        <v>88.868464</v>
       </c>
       <c r="G244" s="3">
-        <v>774502.24</v>
+        <v>775821.6899999999</v>
       </c>
       <c r="H244" s="4">
-        <v>0.001288047515</v>
+        <v>0.001252365872</v>
       </c>
       <c r="I244" s="5">
-        <v>0.001288570784</v>
+        <v>0.001252870599</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" t="s">
         <v>9</v>
       </c>
       <c r="B245" t="s">
         <v>10</v>
       </c>
       <c r="C245" t="s">
         <v>497</v>
       </c>
       <c r="D245" t="s">
         <v>498</v>
       </c>
       <c r="E245" s="1">
-        <v>853000</v>
+        <v>898000</v>
       </c>
       <c r="F245" s="2">
-        <v>93.083062</v>
+        <v>88.383831</v>
       </c>
       <c r="G245" s="3">
-        <v>793998.52</v>
+        <v>793686.8</v>
       </c>
       <c r="H245" s="4">
-        <v>0.001320471095</v>
+        <v>0.001281204529</v>
       </c>
       <c r="I245" s="5">
-        <v>0.001321007536</v>
+        <v>0.00128172088</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" t="s">
         <v>9</v>
       </c>
       <c r="B246" t="s">
         <v>10</v>
       </c>
       <c r="C246" t="s">
         <v>499</v>
       </c>
       <c r="D246" t="s">
         <v>500</v>
       </c>
       <c r="E246" s="1">
-        <v>1110000</v>
+        <v>859000</v>
       </c>
       <c r="F246" s="2">
-        <v>72.21974299999999</v>
+        <v>95.32931000000001</v>
       </c>
       <c r="G246" s="3">
-        <v>801639.15</v>
+        <v>818878.77</v>
       </c>
       <c r="H246" s="4">
-        <v>0.001333177956</v>
+        <v>0.001321870528</v>
       </c>
       <c r="I246" s="5">
-        <v>0.00133371956</v>
+        <v>0.001322403268</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
         <v>9</v>
       </c>
       <c r="B247" t="s">
         <v>10</v>
       </c>
       <c r="C247" t="s">
         <v>501</v>
       </c>
       <c r="D247" t="s">
         <v>502</v>
       </c>
       <c r="E247" s="1">
-        <v>685000</v>
+        <v>1084000</v>
       </c>
       <c r="F247" s="2">
-        <v>116.519828</v>
+        <v>71.959322</v>
       </c>
       <c r="G247" s="3">
-        <v>798160.8199999999</v>
+        <v>780039.05</v>
       </c>
       <c r="H247" s="4">
-        <v>0.001327393275</v>
+        <v>0.001259173721</v>
       </c>
       <c r="I247" s="5">
-        <v>0.001327932528</v>
+        <v>0.001259681193</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
         <v>9</v>
       </c>
       <c r="B248" t="s">
         <v>10</v>
       </c>
       <c r="C248" t="s">
         <v>503</v>
       </c>
       <c r="D248" t="s">
         <v>504</v>
       </c>
       <c r="E248" s="1">
-        <v>781000</v>
+        <v>674000</v>
       </c>
       <c r="F248" s="2">
-        <v>96.08502</v>
+        <v>116.279591</v>
       </c>
       <c r="G248" s="3">
-        <v>750424.01</v>
+        <v>783724.4399999999</v>
       </c>
       <c r="H248" s="4">
-        <v>0.001248003851</v>
+        <v>0.001265122846</v>
       </c>
       <c r="I248" s="5">
-        <v>0.001248510852</v>
+        <v>0.001265632715</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" t="s">
         <v>9</v>
       </c>
       <c r="B249" t="s">
         <v>10</v>
       </c>
       <c r="C249" t="s">
         <v>505</v>
       </c>
       <c r="D249" t="s">
         <v>506</v>
       </c>
       <c r="E249" s="1">
-        <v>768000</v>
+        <v>809000</v>
       </c>
       <c r="F249" s="2">
-        <v>97.44063199999999</v>
+        <v>95.216779</v>
       </c>
       <c r="G249" s="3">
-        <v>748344.05</v>
+        <v>770303.74</v>
       </c>
       <c r="H249" s="4">
-        <v>0.001244544755</v>
+        <v>0.001243458554</v>
       </c>
       <c r="I249" s="5">
-        <v>0.001245050351</v>
+        <v>0.001243959692</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
         <v>9</v>
       </c>
       <c r="B250" t="s">
         <v>10</v>
       </c>
       <c r="C250" t="s">
         <v>507</v>
       </c>
       <c r="D250" t="s">
         <v>508</v>
       </c>
       <c r="E250" s="1">
-        <v>676000</v>
+        <v>768000</v>
       </c>
       <c r="F250" s="2">
-        <v>103.26668</v>
+        <v>97.064727</v>
       </c>
       <c r="G250" s="3">
-        <v>698082.76</v>
+        <v>745457.1</v>
       </c>
       <c r="H250" s="4">
-        <v>0.001160956955</v>
+        <v>0.001203350004</v>
       </c>
       <c r="I250" s="5">
-        <v>0.001161428593</v>
+        <v>0.001203834978</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
         <v>9</v>
       </c>
       <c r="B251" t="s">
         <v>10</v>
       </c>
       <c r="C251" t="s">
         <v>509</v>
       </c>
       <c r="D251" t="s">
         <v>510</v>
       </c>
       <c r="E251" s="1">
-        <v>805000</v>
+        <v>798000</v>
       </c>
       <c r="F251" s="2">
-        <v>91.179907</v>
+        <v>93.66363699999999</v>
       </c>
       <c r="G251" s="3">
-        <v>733998.25</v>
+        <v>747435.8199999999</v>
       </c>
       <c r="H251" s="4">
-        <v>0.001220686754</v>
+        <v>0.001206544142</v>
       </c>
       <c r="I251" s="5">
-        <v>0.001221182658</v>
+        <v>0.001207030403</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" t="s">
         <v>9</v>
       </c>
       <c r="B252" t="s">
         <v>10</v>
       </c>
       <c r="C252" t="s">
         <v>511</v>
       </c>
       <c r="D252" t="s">
         <v>512</v>
       </c>
       <c r="E252" s="1">
-        <v>744000</v>
+        <v>779000</v>
       </c>
       <c r="F252" s="2">
-        <v>98.10444</v>
+        <v>98.67050999999999</v>
       </c>
       <c r="G252" s="3">
-        <v>729897.03</v>
+        <v>768643.27</v>
       </c>
       <c r="H252" s="4">
-        <v>0.001213866163</v>
+        <v>0.00124077815</v>
       </c>
       <c r="I252" s="5">
-        <v>0.001214359296</v>
+        <v>0.001241278208</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
         <v>9</v>
       </c>
       <c r="B253" t="s">
         <v>10</v>
       </c>
       <c r="C253" t="s">
         <v>513</v>
       </c>
       <c r="D253" t="s">
         <v>514</v>
       </c>
       <c r="E253" s="1">
-        <v>764000</v>
+        <v>737000</v>
       </c>
       <c r="F253" s="2">
-        <v>97.57723799999999</v>
+        <v>97.181455</v>
       </c>
       <c r="G253" s="3">
-        <v>745490.1</v>
+        <v>716227.3199999999</v>
       </c>
       <c r="H253" s="4">
-        <v>0.001239798442</v>
+        <v>0.001156165994</v>
       </c>
       <c r="I253" s="5">
-        <v>0.00124030211</v>
+        <v>0.001156631951</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
         <v>9</v>
       </c>
       <c r="B254" t="s">
         <v>10</v>
       </c>
       <c r="C254" t="s">
         <v>515</v>
       </c>
       <c r="D254" t="s">
         <v>516</v>
       </c>
       <c r="E254" s="1">
-        <v>749000</v>
+        <v>798000</v>
       </c>
       <c r="F254" s="2">
-        <v>98.481931</v>
+        <v>94.29942699999999</v>
       </c>
       <c r="G254" s="3">
-        <v>737629.66</v>
+        <v>752509.4300000001</v>
       </c>
       <c r="H254" s="4">
-        <v>0.001226726028</v>
+        <v>0.00121473418</v>
       </c>
       <c r="I254" s="5">
-        <v>0.001227224385</v>
+        <v>0.001215223741</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" t="s">
         <v>9</v>
       </c>
       <c r="B255" t="s">
         <v>10</v>
       </c>
       <c r="C255" t="s">
         <v>517</v>
       </c>
       <c r="D255" t="s">
         <v>518</v>
       </c>
       <c r="E255" s="1">
-        <v>857000</v>
+        <v>826000</v>
       </c>
       <c r="F255" s="2">
-        <v>87.097176</v>
+        <v>86.964579</v>
       </c>
       <c r="G255" s="3">
-        <v>746422.8</v>
+        <v>718327.42</v>
       </c>
       <c r="H255" s="4">
-        <v>0.001241349583</v>
+        <v>0.001159556067</v>
       </c>
       <c r="I255" s="5">
-        <v>0.001241853881</v>
+        <v>0.001160023391</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" t="s">
         <v>9</v>
       </c>
       <c r="B256" t="s">
         <v>10</v>
       </c>
       <c r="C256" t="s">
         <v>519</v>
       </c>
       <c r="D256" t="s">
         <v>520</v>
       </c>
       <c r="E256" s="1">
-        <v>744000</v>
+        <v>799000</v>
       </c>
       <c r="F256" s="2">
-        <v>100.598282</v>
+        <v>96.03249099999999</v>
       </c>
       <c r="G256" s="3">
-        <v>748451.22</v>
+        <v>767299.6</v>
       </c>
       <c r="H256" s="4">
-        <v>0.001244722976</v>
+        <v>0.001238609139</v>
       </c>
       <c r="I256" s="5">
-        <v>0.001245228645</v>
+        <v>0.001239108322</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" t="s">
         <v>9</v>
       </c>
       <c r="B257" t="s">
         <v>10</v>
       </c>
       <c r="C257" t="s">
         <v>521</v>
       </c>
       <c r="D257" t="s">
         <v>522</v>
       </c>
       <c r="E257" s="1">
-        <v>719000</v>
+        <v>835000</v>
       </c>
       <c r="F257" s="2">
-        <v>102.617815</v>
+        <v>90.799875</v>
       </c>
       <c r="G257" s="3">
-        <v>737822.09</v>
+        <v>758178.96</v>
       </c>
       <c r="H257" s="4">
-        <v>0.001227046046</v>
+        <v>0.001223886185</v>
       </c>
       <c r="I257" s="5">
-        <v>0.001227544533</v>
+        <v>0.001224379435</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" t="s">
         <v>9</v>
       </c>
       <c r="B258" t="s">
         <v>10</v>
       </c>
       <c r="C258" t="s">
         <v>523</v>
       </c>
       <c r="D258" t="s">
         <v>524</v>
       </c>
       <c r="E258" s="1">
         <v>743000</v>
       </c>
       <c r="F258" s="2">
-        <v>99.6613</v>
+        <v>99.83250099999999</v>
       </c>
       <c r="G258" s="3">
-        <v>740483.46</v>
+        <v>741755.48</v>
       </c>
       <c r="H258" s="4">
-        <v>0.001231472076</v>
+        <v>0.001197374683</v>
       </c>
       <c r="I258" s="5">
-        <v>0.001231972361</v>
+        <v>0.001197857249</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" t="s">
         <v>9</v>
       </c>
       <c r="B259" t="s">
         <v>10</v>
       </c>
       <c r="C259" t="s">
         <v>525</v>
       </c>
       <c r="D259" t="s">
         <v>526</v>
       </c>
       <c r="E259" s="1">
-        <v>748664.9</v>
+        <v>822000</v>
       </c>
       <c r="F259" s="2">
-        <v>1</v>
+        <v>89.368554</v>
       </c>
       <c r="G259" s="3">
-        <v>748664.9</v>
+        <v>734609.51</v>
       </c>
       <c r="H259" s="4">
-        <v>0.001245078343</v>
+        <v>0.001185839343</v>
       </c>
       <c r="I259" s="5">
-        <v>0.001245584156</v>
+        <v>0.001186317259</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" t="s">
         <v>9</v>
       </c>
       <c r="B260" t="s">
         <v>10</v>
       </c>
       <c r="C260" t="s">
         <v>527</v>
       </c>
       <c r="D260" t="s">
         <v>528</v>
       </c>
       <c r="E260" s="1">
-        <v>778000</v>
+        <v>676000</v>
       </c>
       <c r="F260" s="2">
-        <v>94.52623699999999</v>
+        <v>102.566521</v>
       </c>
       <c r="G260" s="3">
-        <v>735414.12</v>
+        <v>693349.6800000001</v>
       </c>
       <c r="H260" s="4">
-        <v>0.001223041442</v>
+        <v>0.001119235888</v>
       </c>
       <c r="I260" s="5">
-        <v>0.001223538302</v>
+        <v>0.001119686962</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" t="s">
         <v>9</v>
       </c>
       <c r="B261" t="s">
         <v>10</v>
       </c>
       <c r="C261" t="s">
         <v>529</v>
       </c>
       <c r="D261" t="s">
         <v>530</v>
       </c>
       <c r="E261" s="1">
-        <v>687423.9117000001</v>
+        <v>667000</v>
       </c>
       <c r="F261" s="2">
-        <v>99.48529000000001</v>
+        <v>100.55945</v>
       </c>
       <c r="G261" s="3">
-        <v>683885.67</v>
+        <v>670731.53</v>
       </c>
       <c r="H261" s="4">
-        <v>0.001137346281</v>
+        <v>0.001082724664</v>
       </c>
       <c r="I261" s="5">
-        <v>0.001137808327</v>
+        <v>0.001083161023</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" t="s">
         <v>9</v>
       </c>
       <c r="B262" t="s">
         <v>10</v>
       </c>
       <c r="C262" t="s">
         <v>531</v>
       </c>
       <c r="D262" t="s">
         <v>532</v>
       </c>
       <c r="E262" s="1">
-        <v>747000</v>
+        <v>653000</v>
       </c>
       <c r="F262" s="2">
-        <v>92.51900000000001</v>
+        <v>101.02228</v>
       </c>
       <c r="G262" s="3">
-        <v>691116.9300000001</v>
+        <v>659675.49</v>
       </c>
       <c r="H262" s="4">
-        <v>0.001149372332</v>
+        <v>0.001064877507</v>
       </c>
       <c r="I262" s="5">
-        <v>0.001149839264</v>
+        <v>0.001065306673</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" t="s">
         <v>9</v>
       </c>
       <c r="B263" t="s">
         <v>10</v>
       </c>
       <c r="C263" t="s">
         <v>533</v>
       </c>
       <c r="D263" t="s">
         <v>534</v>
       </c>
       <c r="E263" s="1">
-        <v>667000</v>
+        <v>776000</v>
       </c>
       <c r="F263" s="2">
-        <v>100.894861</v>
+        <v>90.463082</v>
       </c>
       <c r="G263" s="3">
-        <v>672968.72</v>
+        <v>701993.52</v>
       </c>
       <c r="H263" s="4">
-        <v>0.001119190685</v>
+        <v>0.00113318915</v>
       </c>
       <c r="I263" s="5">
-        <v>0.001119645356</v>
+        <v>0.001133645847</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" t="s">
         <v>9</v>
       </c>
       <c r="B264" t="s">
         <v>10</v>
       </c>
       <c r="C264" t="s">
         <v>535</v>
       </c>
       <c r="D264" t="s">
         <v>536</v>
       </c>
       <c r="E264" s="1">
-        <v>653000</v>
+        <v>717000</v>
       </c>
       <c r="F264" s="2">
-        <v>101.46015</v>
+        <v>97.91928299999999</v>
       </c>
       <c r="G264" s="3">
-        <v>662534.78</v>
+        <v>702081.26</v>
       </c>
       <c r="H264" s="4">
-        <v>0.00110183836</v>
+        <v>0.001133330788</v>
       </c>
       <c r="I264" s="5">
-        <v>0.001102285982</v>
+        <v>0.001133787542</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" t="s">
         <v>9</v>
       </c>
       <c r="B265" t="s">
         <v>10</v>
       </c>
       <c r="C265" t="s">
         <v>537</v>
       </c>
       <c r="D265" t="s">
         <v>538</v>
       </c>
       <c r="E265" s="1">
-        <v>766000</v>
+        <v>722000</v>
       </c>
       <c r="F265" s="2">
-        <v>82.54598</v>
+        <v>96.739429</v>
       </c>
       <c r="G265" s="3">
-        <v>632302.21</v>
+        <v>698458.6800000001</v>
       </c>
       <c r="H265" s="4">
-        <v>0.001051559629</v>
+        <v>0.001127483055</v>
       </c>
       <c r="I265" s="5">
-        <v>0.001051986824</v>
+        <v>0.001127937453</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
         <v>9</v>
       </c>
       <c r="B266" t="s">
         <v>10</v>
       </c>
       <c r="C266" t="s">
         <v>539</v>
       </c>
       <c r="D266" t="s">
         <v>540</v>
       </c>
       <c r="E266" s="1">
-        <v>671000</v>
+        <v>657000</v>
       </c>
       <c r="F266" s="2">
-        <v>97.17846900000001</v>
+        <v>99.995721</v>
       </c>
       <c r="G266" s="3">
-        <v>652067.53</v>
+        <v>656971.89</v>
       </c>
       <c r="H266" s="4">
-        <v>0.001084430639</v>
+        <v>0.001060513233</v>
       </c>
       <c r="I266" s="5">
-        <v>0.001084871189</v>
+        <v>0.001060940641</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
         <v>9</v>
       </c>
       <c r="B267" t="s">
         <v>10</v>
       </c>
       <c r="C267" t="s">
         <v>541</v>
       </c>
       <c r="D267" t="s">
         <v>542</v>
       </c>
       <c r="E267" s="1">
-        <v>693000</v>
+        <v>665716.91</v>
       </c>
       <c r="F267" s="2">
-        <v>96.259558</v>
+        <v>98.75</v>
       </c>
       <c r="G267" s="3">
-        <v>667078.74</v>
+        <v>657395.45</v>
       </c>
       <c r="H267" s="4">
-        <v>0.001109395256</v>
+        <v>0.001061196966</v>
       </c>
       <c r="I267" s="5">
-        <v>0.001109845948</v>
+        <v>0.001061624649</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
         <v>9</v>
       </c>
       <c r="B268" t="s">
         <v>10</v>
       </c>
       <c r="C268" t="s">
         <v>543</v>
       </c>
       <c r="D268" t="s">
         <v>544</v>
       </c>
       <c r="E268" s="1">
-        <v>646199.502</v>
+        <v>797000</v>
       </c>
       <c r="F268" s="2">
-        <v>99.82934</v>
+        <v>86.204238</v>
       </c>
       <c r="G268" s="3">
-        <v>645096.7</v>
+        <v>687047.78</v>
       </c>
       <c r="H268" s="4">
-        <v>0.001072837698</v>
+        <v>0.001109063072</v>
       </c>
       <c r="I268" s="5">
-        <v>0.001073273538</v>
+        <v>0.001109510046</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
         <v>9</v>
       </c>
       <c r="B269" t="s">
         <v>10</v>
       </c>
       <c r="C269" t="s">
         <v>545</v>
       </c>
       <c r="D269" t="s">
         <v>546</v>
       </c>
       <c r="E269" s="1">
-        <v>739830.8199999999</v>
+        <v>693000</v>
       </c>
       <c r="F269" s="2">
-        <v>86.16732</v>
+        <v>102.731193</v>
       </c>
       <c r="G269" s="3">
-        <v>637492.39</v>
+        <v>711927.17</v>
       </c>
       <c r="H269" s="4">
-        <v>0.00106019124</v>
+        <v>0.001149224491</v>
       </c>
       <c r="I269" s="5">
-        <v>0.001060621943</v>
+        <v>0.001149687651</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" t="s">
         <v>9</v>
       </c>
       <c r="B270" t="s">
         <v>10</v>
       </c>
       <c r="C270" t="s">
         <v>547</v>
       </c>
       <c r="D270" t="s">
         <v>548</v>
       </c>
       <c r="E270" s="1">
-        <v>628000</v>
+        <v>750000</v>
       </c>
       <c r="F270" s="2">
-        <v>101.7505</v>
+        <v>94.16275899999999</v>
       </c>
       <c r="G270" s="3">
-        <v>638993.14</v>
+        <v>706220.6899999999</v>
       </c>
       <c r="H270" s="4">
-        <v>0.001062687085</v>
+        <v>0.001140012845</v>
       </c>
       <c r="I270" s="5">
-        <v>0.001063118801</v>
+        <v>0.001140472293</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" t="s">
         <v>9</v>
       </c>
       <c r="B271" t="s">
         <v>10</v>
       </c>
       <c r="C271" t="s">
         <v>549</v>
       </c>
       <c r="D271" t="s">
         <v>550</v>
       </c>
       <c r="E271" s="1">
-        <v>797000</v>
+        <v>624930.8217</v>
       </c>
       <c r="F271" s="2">
-        <v>86.12862199999999</v>
+        <v>98.56748</v>
       </c>
       <c r="G271" s="3">
-        <v>686445.12</v>
+        <v>615978.5600000001</v>
       </c>
       <c r="H271" s="4">
-        <v>0.001141602805</v>
+        <v>0.0009943399870000001</v>
       </c>
       <c r="I271" s="5">
-        <v>0.00114206658</v>
+        <v>0.000994740725</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" t="s">
         <v>9</v>
       </c>
       <c r="B272" t="s">
         <v>10</v>
       </c>
       <c r="C272" t="s">
         <v>551</v>
       </c>
       <c r="D272" t="s">
         <v>552</v>
       </c>
       <c r="E272" s="1">
-        <v>736000</v>
+        <v>720000</v>
       </c>
       <c r="F272" s="2">
-        <v>87.327427</v>
+        <v>89.317031</v>
       </c>
       <c r="G272" s="3">
-        <v>642729.86</v>
+        <v>643082.62</v>
       </c>
       <c r="H272" s="4">
-        <v>0.001068901497</v>
+        <v>0.001038092566</v>
       </c>
       <c r="I272" s="5">
-        <v>0.001069335738</v>
+        <v>0.001038510938</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" t="s">
         <v>9</v>
       </c>
       <c r="B273" t="s">
         <v>10</v>
       </c>
       <c r="C273" t="s">
         <v>553</v>
       </c>
       <c r="D273" t="s">
         <v>554</v>
       </c>
       <c r="E273" s="1">
-        <v>569000</v>
+        <v>738000</v>
       </c>
       <c r="F273" s="2">
-        <v>100.464401</v>
+        <v>82.229508</v>
       </c>
       <c r="G273" s="3">
-        <v>571642.4399999999</v>
+        <v>606853.77</v>
       </c>
       <c r="H273" s="4">
-        <v>0.0009506785</v>
+        <v>0.0009796103390000001</v>
       </c>
       <c r="I273" s="5">
-        <v>0.000951064713</v>
+        <v>0.000980005141</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" t="s">
         <v>9</v>
       </c>
       <c r="B274" t="s">
         <v>10</v>
       </c>
       <c r="C274" t="s">
         <v>555</v>
       </c>
       <c r="D274" t="s">
         <v>556</v>
       </c>
       <c r="E274" s="1">
-        <v>602000</v>
+        <v>630000</v>
       </c>
       <c r="F274" s="2">
-        <v>100.762056</v>
+        <v>95.44569</v>
       </c>
       <c r="G274" s="3">
-        <v>606587.58</v>
+        <v>601307.85</v>
       </c>
       <c r="H274" s="4">
-        <v>0.00100879453</v>
+        <v>0.000970657865</v>
       </c>
       <c r="I274" s="5">
-        <v>0.001009204352</v>
+        <v>0.000971049059</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" t="s">
         <v>9</v>
       </c>
       <c r="B275" t="s">
         <v>10</v>
       </c>
       <c r="C275" t="s">
         <v>557</v>
       </c>
       <c r="D275" t="s">
         <v>558</v>
       </c>
       <c r="E275" s="1">
-        <v>630000</v>
+        <v>671000</v>
       </c>
       <c r="F275" s="2">
-        <v>97.189751</v>
+        <v>95.45817</v>
       </c>
       <c r="G275" s="3">
-        <v>612295.4300000001</v>
+        <v>640524.3199999999</v>
       </c>
       <c r="H275" s="4">
-        <v>0.001018287062</v>
+        <v>0.001033962841</v>
       </c>
       <c r="I275" s="5">
-        <v>0.001018700741</v>
+        <v>0.001034379548</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" t="s">
         <v>9</v>
       </c>
       <c r="B276" t="s">
         <v>10</v>
       </c>
       <c r="C276" t="s">
         <v>559</v>
       </c>
       <c r="D276" t="s">
         <v>560</v>
       </c>
       <c r="E276" s="1">
-        <v>651000</v>
+        <v>628000</v>
       </c>
       <c r="F276" s="2">
-        <v>96.039637</v>
+        <v>95.331615</v>
       </c>
       <c r="G276" s="3">
-        <v>625218.04</v>
+        <v>598682.54</v>
       </c>
       <c r="H276" s="4">
-        <v>0.001039778194</v>
+        <v>0.000966419981</v>
       </c>
       <c r="I276" s="5">
-        <v>0.001040200603</v>
+        <v>0.000966809467</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" t="s">
         <v>9</v>
       </c>
       <c r="B277" t="s">
         <v>10</v>
       </c>
       <c r="C277" t="s">
         <v>561</v>
       </c>
       <c r="D277" t="s">
         <v>562</v>
       </c>
       <c r="E277" s="1">
-        <v>617000</v>
+        <v>668000</v>
       </c>
       <c r="F277" s="2">
-        <v>97.35169500000001</v>
+        <v>95.75955999999999</v>
       </c>
       <c r="G277" s="3">
-        <v>600659.96</v>
+        <v>639673.86</v>
       </c>
       <c r="H277" s="4">
-        <v>0.0009989365140000001</v>
+        <v>0.00103258999</v>
       </c>
       <c r="I277" s="5">
-        <v>0.000999342332</v>
+        <v>0.001033006144</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" t="s">
         <v>9</v>
       </c>
       <c r="B278" t="s">
         <v>10</v>
       </c>
       <c r="C278" t="s">
         <v>563</v>
       </c>
       <c r="D278" t="s">
         <v>564</v>
       </c>
       <c r="E278" s="1">
-        <v>598000</v>
+        <v>636123.182</v>
       </c>
       <c r="F278" s="2">
-        <v>99.4871</v>
+        <v>100.06793</v>
       </c>
       <c r="G278" s="3">
-        <v>594932.86</v>
+        <v>636555.3</v>
       </c>
       <c r="H278" s="4">
-        <v>0.0009894119749999999</v>
+        <v>0.001027555872</v>
       </c>
       <c r="I278" s="5">
-        <v>0.000989813923</v>
+        <v>0.001027969997</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" t="s">
         <v>9</v>
       </c>
       <c r="B279" t="s">
         <v>10</v>
       </c>
       <c r="C279" t="s">
         <v>565</v>
       </c>
       <c r="D279" t="s">
         <v>566</v>
       </c>
       <c r="E279" s="1">
-        <v>682000</v>
+        <v>723070.9399999999</v>
       </c>
       <c r="F279" s="2">
-        <v>89.46043</v>
+        <v>86.167159</v>
       </c>
       <c r="G279" s="3">
-        <v>610120.13</v>
+        <v>623049.6899999999</v>
       </c>
       <c r="H279" s="4">
-        <v>0.001014669399</v>
+        <v>0.001005754509</v>
       </c>
       <c r="I279" s="5">
-        <v>0.001015081608</v>
+        <v>0.001006159848</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" t="s">
         <v>9</v>
       </c>
       <c r="B280" t="s">
         <v>10</v>
       </c>
       <c r="C280" t="s">
         <v>567</v>
       </c>
       <c r="D280" t="s">
         <v>568</v>
       </c>
       <c r="E280" s="1">
-        <v>568000</v>
+        <v>605000</v>
       </c>
       <c r="F280" s="2">
-        <v>101.494299</v>
+        <v>101.690678</v>
       </c>
       <c r="G280" s="3">
-        <v>576487.62</v>
+        <v>615228.6</v>
       </c>
       <c r="H280" s="4">
-        <v>0.000958736344</v>
+        <v>0.000993129367</v>
       </c>
       <c r="I280" s="5">
-        <v>0.00095912583</v>
+        <v>0.0009935296170000001</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" t="s">
         <v>9</v>
       </c>
       <c r="B281" t="s">
         <v>10</v>
       </c>
       <c r="C281" t="s">
         <v>569</v>
       </c>
       <c r="D281" t="s">
         <v>570</v>
       </c>
       <c r="E281" s="1">
-        <v>587000</v>
+        <v>577000</v>
       </c>
       <c r="F281" s="2">
-        <v>100.144227</v>
+        <v>102.58</v>
       </c>
       <c r="G281" s="3">
-        <v>587846.61</v>
+        <v>591886.6</v>
       </c>
       <c r="H281" s="4">
-        <v>0.0009776270880000001</v>
+        <v>0.000955449669</v>
       </c>
       <c r="I281" s="5">
-        <v>0.000978024249</v>
+        <v>0.000955834734</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" t="s">
         <v>9</v>
       </c>
       <c r="B282" t="s">
         <v>10</v>
       </c>
       <c r="C282" t="s">
         <v>571</v>
       </c>
       <c r="D282" t="s">
         <v>572</v>
       </c>
       <c r="E282" s="1">
-        <v>607125.55</v>
+        <v>596000</v>
       </c>
       <c r="F282" s="2">
-        <v>100.052399</v>
+        <v>98.92634099999999</v>
       </c>
       <c r="G282" s="3">
-        <v>607443.6800000001</v>
+        <v>589600.99</v>
       </c>
       <c r="H282" s="4">
-        <v>0.00101021828</v>
+        <v>0.00095176014</v>
       </c>
       <c r="I282" s="5">
-        <v>0.001010628681</v>
+        <v>0.000952143717</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" t="s">
         <v>9</v>
       </c>
       <c r="B283" t="s">
         <v>10</v>
       </c>
       <c r="C283" t="s">
         <v>573</v>
       </c>
       <c r="D283" t="s">
         <v>574</v>
       </c>
       <c r="E283" s="1">
-        <v>540000</v>
+        <v>569000</v>
       </c>
       <c r="F283" s="2">
-        <v>102.1336</v>
+        <v>99.92967</v>
       </c>
       <c r="G283" s="3">
-        <v>551521.4399999999</v>
+        <v>568599.8199999999</v>
       </c>
       <c r="H283" s="4">
-        <v>0.000917215968</v>
+        <v>0.000917859117</v>
       </c>
       <c r="I283" s="5">
-        <v>0.000917588587</v>
+        <v>0.000918229032</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" t="s">
         <v>9</v>
       </c>
       <c r="B284" t="s">
         <v>10</v>
       </c>
       <c r="C284" t="s">
         <v>575</v>
       </c>
       <c r="D284" t="s">
         <v>576</v>
       </c>
       <c r="E284" s="1">
-        <v>639000</v>
+        <v>580000</v>
       </c>
       <c r="F284" s="2">
-        <v>86.81667299999999</v>
+        <v>100.664384</v>
       </c>
       <c r="G284" s="3">
-        <v>554758.54</v>
+        <v>583853.4300000001</v>
       </c>
       <c r="H284" s="4">
-        <v>0.000922599476</v>
+        <v>0.000942482164</v>
       </c>
       <c r="I284" s="5">
-        <v>0.000922974282</v>
+        <v>0.000942862003</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" t="s">
         <v>9</v>
       </c>
       <c r="B285" t="s">
         <v>10</v>
       </c>
       <c r="C285" t="s">
         <v>577</v>
       </c>
       <c r="D285" t="s">
         <v>578</v>
       </c>
       <c r="E285" s="1">
-        <v>604905.9638</v>
+        <v>600809.9138</v>
       </c>
       <c r="F285" s="2">
-        <v>89.109707</v>
+        <v>88.515021</v>
       </c>
       <c r="G285" s="3">
-        <v>539029.9300000001</v>
+        <v>531807.02</v>
       </c>
       <c r="H285" s="4">
-        <v>0.000896441779</v>
+        <v>0.000858466542</v>
       </c>
       <c r="I285" s="5">
-        <v>0.0008968059580000001</v>
+        <v>0.00085881252</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" t="s">
         <v>9</v>
       </c>
       <c r="B286" t="s">
         <v>10</v>
       </c>
       <c r="C286" t="s">
         <v>579</v>
       </c>
       <c r="D286" t="s">
         <v>580</v>
       </c>
       <c r="E286" s="1">
-        <v>560000</v>
+        <v>595000</v>
       </c>
       <c r="F286" s="2">
-        <v>93.521248</v>
+        <v>97.14621699999999</v>
       </c>
       <c r="G286" s="3">
-        <v>523718.99</v>
+        <v>578019.99</v>
       </c>
       <c r="H286" s="4">
-        <v>0.000870978686</v>
+        <v>0.0009330655719999999</v>
       </c>
       <c r="I286" s="5">
-        <v>0.000871332521</v>
+        <v>0.0009334416159999999</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" t="s">
         <v>9</v>
       </c>
       <c r="B287" t="s">
         <v>10</v>
       </c>
       <c r="C287" t="s">
         <v>581</v>
       </c>
       <c r="D287" t="s">
         <v>582</v>
       </c>
       <c r="E287" s="1">
-        <v>644000</v>
+        <v>621000</v>
       </c>
       <c r="F287" s="2">
-        <v>85.822248</v>
+        <v>86.02146999999999</v>
       </c>
       <c r="G287" s="3">
-        <v>552695.28</v>
+        <v>534193.33</v>
       </c>
       <c r="H287" s="4">
-        <v>0.000919168135</v>
+        <v>0.000862318625</v>
       </c>
       <c r="I287" s="5">
-        <v>0.000919541547</v>
+        <v>0.000862666156</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" t="s">
         <v>9</v>
       </c>
       <c r="B288" t="s">
         <v>10</v>
       </c>
       <c r="C288" t="s">
         <v>583</v>
       </c>
       <c r="D288" t="s">
         <v>584</v>
       </c>
       <c r="E288" s="1">
-        <v>516000</v>
+        <v>710000</v>
       </c>
       <c r="F288" s="2">
-        <v>101.903899</v>
+        <v>79.52024400000001</v>
       </c>
       <c r="G288" s="3">
-        <v>525824.12</v>
+        <v>564593.73</v>
       </c>
       <c r="H288" s="4">
-        <v>0.000874479654</v>
+        <v>0.000911392309</v>
       </c>
       <c r="I288" s="5">
-        <v>0.0008748349110000001</v>
+        <v>0.000911759617</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" t="s">
         <v>9</v>
       </c>
       <c r="B289" t="s">
         <v>10</v>
       </c>
       <c r="C289" t="s">
         <v>585</v>
       </c>
       <c r="D289" t="s">
         <v>586</v>
       </c>
       <c r="E289" s="1">
-        <v>600000</v>
+        <v>669000</v>
       </c>
       <c r="F289" s="2">
-        <v>89.54576</v>
+        <v>79.776955</v>
       </c>
       <c r="G289" s="3">
-        <v>537274.5600000001</v>
+        <v>533707.83</v>
       </c>
       <c r="H289" s="4">
-        <v>0.000893522481</v>
+        <v>0.00086153491</v>
       </c>
       <c r="I289" s="5">
-        <v>0.000893885474</v>
+        <v>0.0008618821249999999</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" t="s">
         <v>9</v>
       </c>
       <c r="B290" t="s">
         <v>10</v>
       </c>
       <c r="C290" t="s">
         <v>587</v>
       </c>
       <c r="D290" t="s">
         <v>588</v>
       </c>
       <c r="E290" s="1">
-        <v>694000</v>
+        <v>587000</v>
       </c>
       <c r="F290" s="2">
-        <v>80.340568</v>
+        <v>99.72453</v>
       </c>
       <c r="G290" s="3">
-        <v>557563.54</v>
+        <v>585382.99</v>
       </c>
       <c r="H290" s="4">
-        <v>0.000927264376</v>
+        <v>0.000944951254</v>
       </c>
       <c r="I290" s="5">
-        <v>0.000927641077</v>
+        <v>0.000945332088</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" t="s">
         <v>9</v>
       </c>
       <c r="B291" t="s">
         <v>10</v>
       </c>
       <c r="C291" t="s">
         <v>589</v>
       </c>
       <c r="D291" t="s">
         <v>590</v>
       </c>
       <c r="E291" s="1">
-        <v>608300</v>
+        <v>541000</v>
       </c>
       <c r="F291" s="2">
-        <v>85.15625</v>
+        <v>97.54333099999999</v>
       </c>
       <c r="G291" s="3">
-        <v>518005.47</v>
+        <v>527709.42</v>
       </c>
       <c r="H291" s="4">
-        <v>0.000861476731</v>
+        <v>0.000851852013</v>
       </c>
       <c r="I291" s="5">
-        <v>0.000861826706</v>
+        <v>0.000852195325</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" t="s">
         <v>9</v>
       </c>
       <c r="B292" t="s">
         <v>10</v>
       </c>
       <c r="C292" t="s">
         <v>591</v>
       </c>
       <c r="D292" t="s">
         <v>592</v>
       </c>
       <c r="E292" s="1">
-        <v>561000</v>
+        <v>500000</v>
       </c>
       <c r="F292" s="2">
-        <v>97.256</v>
+        <v>101.42229</v>
       </c>
       <c r="G292" s="3">
-        <v>545606.16</v>
+        <v>507111.45</v>
       </c>
       <c r="H292" s="4">
-        <v>0.000907378473</v>
+        <v>0.000818601852</v>
       </c>
       <c r="I292" s="5">
-        <v>0.000907747095</v>
+        <v>0.000818931765</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" t="s">
         <v>9</v>
       </c>
       <c r="B293" t="s">
         <v>10</v>
       </c>
       <c r="C293" t="s">
         <v>593</v>
       </c>
       <c r="D293" t="s">
         <v>594</v>
       </c>
       <c r="E293" s="1">
-        <v>500000</v>
+        <v>494000</v>
       </c>
       <c r="F293" s="2">
-        <v>101.71904</v>
+        <v>102.0848</v>
       </c>
       <c r="G293" s="3">
-        <v>508595.2</v>
+        <v>504298.91</v>
       </c>
       <c r="H293" s="4">
-        <v>0.000845826843</v>
+        <v>0.0008140617279999999</v>
       </c>
       <c r="I293" s="5">
-        <v>0.00084617046</v>
+        <v>0.000814389811</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" t="s">
         <v>9</v>
       </c>
       <c r="B294" t="s">
         <v>10</v>
       </c>
       <c r="C294" t="s">
         <v>595</v>
       </c>
       <c r="D294" t="s">
         <v>596</v>
       </c>
       <c r="E294" s="1">
-        <v>494000</v>
+        <v>508000</v>
       </c>
       <c r="F294" s="2">
-        <v>102.69446</v>
+        <v>95.999039</v>
       </c>
       <c r="G294" s="3">
-        <v>507310.63</v>
+        <v>487675.12</v>
       </c>
       <c r="H294" s="4">
-        <v>0.000843690524</v>
+        <v>0.0007872268609999999</v>
       </c>
       <c r="I294" s="5">
-        <v>0.000844033273</v>
+        <v>0.000787544129</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" t="s">
         <v>9</v>
       </c>
       <c r="B295" t="s">
         <v>10</v>
       </c>
       <c r="C295" t="s">
         <v>597</v>
       </c>
       <c r="D295" t="s">
         <v>598</v>
       </c>
       <c r="E295" s="1">
-        <v>493000</v>
+        <v>521170.82</v>
       </c>
       <c r="F295" s="2">
-        <v>95.161781</v>
+        <v>98.878061</v>
       </c>
       <c r="G295" s="3">
-        <v>469147.58</v>
+        <v>515323.6</v>
       </c>
       <c r="H295" s="4">
-        <v>0.00078022289</v>
+        <v>0.000831858272</v>
       </c>
       <c r="I295" s="5">
-        <v>0.000780539856</v>
+        <v>0.000832193527</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" t="s">
         <v>9</v>
       </c>
       <c r="B296" t="s">
         <v>10</v>
       </c>
       <c r="C296" t="s">
         <v>599</v>
       </c>
       <c r="D296" t="s">
         <v>600</v>
       </c>
       <c r="E296" s="1">
-        <v>496000</v>
+        <v>500000</v>
       </c>
       <c r="F296" s="2">
-        <v>100.506101</v>
+        <v>100.0768</v>
       </c>
       <c r="G296" s="3">
-        <v>498510.26</v>
+        <v>500384</v>
       </c>
       <c r="H296" s="4">
-        <v>0.000829054935</v>
+        <v>0.000807742103</v>
       </c>
       <c r="I296" s="5">
-        <v>0.000829391738</v>
+        <v>0.000808067639</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
         <v>9</v>
       </c>
       <c r="B297" t="s">
         <v>10</v>
       </c>
       <c r="C297" t="s">
         <v>601</v>
       </c>
       <c r="D297" t="s">
         <v>602</v>
       </c>
       <c r="E297" s="1">
-        <v>508000</v>
+        <v>554000</v>
       </c>
       <c r="F297" s="2">
-        <v>96.628581</v>
+        <v>92.267332</v>
       </c>
       <c r="G297" s="3">
-        <v>490873.19</v>
+        <v>511161.02</v>
       </c>
       <c r="H297" s="4">
-        <v>0.000816353992</v>
+        <v>0.000825138847</v>
       </c>
       <c r="I297" s="5">
-        <v>0.000816685636</v>
+        <v>0.000825471394</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" t="s">
         <v>9</v>
       </c>
       <c r="B298" t="s">
         <v>10</v>
       </c>
       <c r="C298" t="s">
         <v>603</v>
       </c>
       <c r="D298" t="s">
         <v>604</v>
       </c>
       <c r="E298" s="1">
-        <v>535000</v>
+        <v>568000</v>
       </c>
       <c r="F298" s="2">
-        <v>86.68795</v>
+        <v>92.11704</v>
       </c>
       <c r="G298" s="3">
-        <v>463780.53</v>
+        <v>523224.79</v>
       </c>
       <c r="H298" s="4">
-        <v>0.000771297141</v>
+        <v>0.000844612718</v>
       </c>
       <c r="I298" s="5">
-        <v>0.00077161048</v>
+        <v>0.000844953113</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" t="s">
         <v>9</v>
       </c>
       <c r="B299" t="s">
         <v>10</v>
       </c>
       <c r="C299" t="s">
         <v>605</v>
       </c>
       <c r="D299" t="s">
         <v>606</v>
       </c>
       <c r="E299" s="1">
-        <v>500000</v>
+        <v>494000</v>
       </c>
       <c r="F299" s="2">
-        <v>100.102</v>
+        <v>94.316464</v>
       </c>
       <c r="G299" s="3">
-        <v>500510</v>
+        <v>465923.33</v>
       </c>
       <c r="H299" s="4">
-        <v>0.000832380631</v>
+        <v>0.000752114161</v>
       </c>
       <c r="I299" s="5">
-        <v>0.000832718785</v>
+        <v>0.000752417278</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" t="s">
         <v>9</v>
       </c>
       <c r="B300" t="s">
         <v>10</v>
       </c>
       <c r="C300" t="s">
         <v>607</v>
       </c>
       <c r="D300" t="s">
         <v>608</v>
       </c>
       <c r="E300" s="1">
-        <v>513000</v>
+        <v>516000</v>
       </c>
       <c r="F300" s="2">
-        <v>94.660094</v>
+        <v>101.098539</v>
       </c>
       <c r="G300" s="3">
-        <v>485606.28</v>
+        <v>521668.46</v>
       </c>
       <c r="H300" s="4">
-        <v>0.00080759478</v>
+        <v>0.000842100427</v>
       </c>
       <c r="I300" s="5">
-        <v>0.000807922865</v>
+        <v>0.00084243981</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" t="s">
         <v>9</v>
       </c>
       <c r="B301" t="s">
         <v>10</v>
       </c>
       <c r="C301" t="s">
         <v>609</v>
       </c>
       <c r="D301" t="s">
         <v>610</v>
       </c>
       <c r="E301" s="1">
-        <v>475000</v>
+        <v>600000</v>
       </c>
       <c r="F301" s="2">
-        <v>100.0472</v>
+        <v>84.22501</v>
       </c>
       <c r="G301" s="3">
-        <v>475224.2</v>
+        <v>505350.06</v>
       </c>
       <c r="H301" s="4">
-        <v>0.000790328703</v>
+        <v>0.000815758538</v>
       </c>
       <c r="I301" s="5">
-        <v>0.000790649774</v>
+        <v>0.000816087305</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" t="s">
         <v>9</v>
       </c>
       <c r="B302" t="s">
         <v>10</v>
       </c>
       <c r="C302" t="s">
         <v>611</v>
       </c>
       <c r="D302" t="s">
         <v>612</v>
       </c>
       <c r="E302" s="1">
-        <v>694000</v>
+        <v>475000</v>
       </c>
       <c r="F302" s="2">
-        <v>71.659206</v>
+        <v>100.125501</v>
       </c>
       <c r="G302" s="3">
-        <v>497314.89</v>
+        <v>475596.13</v>
       </c>
       <c r="H302" s="4">
-        <v>0.000827066955</v>
+        <v>0.000767728421</v>
       </c>
       <c r="I302" s="5">
-        <v>0.00082740295</v>
+        <v>0.00076803783</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" t="s">
         <v>9</v>
       </c>
       <c r="B303" t="s">
         <v>10</v>
       </c>
       <c r="C303" t="s">
         <v>613</v>
       </c>
       <c r="D303" t="s">
         <v>614</v>
       </c>
       <c r="E303" s="1">
-        <v>499000</v>
+        <v>669000</v>
       </c>
       <c r="F303" s="2">
-        <v>97.595669</v>
+        <v>71.56392099999999</v>
       </c>
       <c r="G303" s="3">
-        <v>487002.39</v>
+        <v>478762.63</v>
       </c>
       <c r="H303" s="4">
-        <v>0.0008099165950000001</v>
+        <v>0.000772839929</v>
       </c>
       <c r="I303" s="5">
-        <v>0.000810245624</v>
+        <v>0.000773151398</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" t="s">
         <v>9</v>
       </c>
       <c r="B304" t="s">
         <v>10</v>
       </c>
       <c r="C304" t="s">
         <v>615</v>
       </c>
       <c r="D304" t="s">
         <v>616</v>
       </c>
       <c r="E304" s="1">
-        <v>410073.024</v>
+        <v>506247.18</v>
       </c>
       <c r="F304" s="2">
-        <v>96.52582</v>
+        <v>100.032399</v>
       </c>
       <c r="G304" s="3">
-        <v>395826.35</v>
+        <v>506411.2</v>
       </c>
       <c r="H304" s="4">
-        <v>0.000658284921</v>
+        <v>0.000817471476</v>
       </c>
       <c r="I304" s="5">
-        <v>0.000658552349</v>
+        <v>0.000817800933</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" t="s">
         <v>9</v>
       </c>
       <c r="B305" t="s">
         <v>10</v>
       </c>
       <c r="C305" t="s">
         <v>617</v>
       </c>
       <c r="D305" t="s">
         <v>618</v>
       </c>
       <c r="E305" s="1">
-        <v>427000</v>
+        <v>499000</v>
       </c>
       <c r="F305" s="2">
-        <v>94.27019</v>
+        <v>94.606703</v>
       </c>
       <c r="G305" s="3">
-        <v>402533.71</v>
+        <v>472087.45</v>
       </c>
       <c r="H305" s="4">
-        <v>0.0006694397</v>
+        <v>0.000762064551</v>
       </c>
       <c r="I305" s="5">
-        <v>0.00066971166</v>
+        <v>0.000762371678</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" t="s">
         <v>9</v>
       </c>
       <c r="B306" t="s">
         <v>10</v>
       </c>
       <c r="C306" t="s">
         <v>619</v>
       </c>
       <c r="D306" t="s">
         <v>620</v>
       </c>
       <c r="E306" s="1">
-        <v>460000</v>
+        <v>493000</v>
       </c>
       <c r="F306" s="2">
-        <v>96.510987</v>
+        <v>91.98535099999999</v>
       </c>
       <c r="G306" s="3">
-        <v>443950.54</v>
+        <v>453487.78</v>
       </c>
       <c r="H306" s="4">
-        <v>0.000738318576</v>
+        <v>0.00073204014</v>
       </c>
       <c r="I306" s="5">
-        <v>0.000738618518</v>
+        <v>0.000732335167</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
         <v>9</v>
       </c>
       <c r="B307" t="s">
         <v>10</v>
       </c>
       <c r="C307" t="s">
         <v>621</v>
       </c>
       <c r="D307" t="s">
         <v>622</v>
       </c>
       <c r="E307" s="1">
-        <v>460000</v>
+        <v>535000</v>
       </c>
       <c r="F307" s="2">
-        <v>93.18150199999999</v>
+        <v>86.77263000000001</v>
       </c>
       <c r="G307" s="3">
-        <v>428634.91</v>
+        <v>464233.57</v>
       </c>
       <c r="H307" s="4">
-        <v>0.000712847687</v>
+        <v>0.000749386473</v>
       </c>
       <c r="I307" s="5">
-        <v>0.000713137282</v>
+        <v>0.00074968849</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" t="s">
         <v>9</v>
       </c>
       <c r="B308" t="s">
         <v>10</v>
       </c>
       <c r="C308" t="s">
         <v>623</v>
       </c>
       <c r="D308" t="s">
         <v>624</v>
       </c>
       <c r="E308" s="1">
-        <v>452000</v>
+        <v>460000</v>
       </c>
       <c r="F308" s="2">
-        <v>98.616469</v>
+        <v>94.25955399999999</v>
       </c>
       <c r="G308" s="3">
-        <v>445746.44</v>
+        <v>433593.95</v>
       </c>
       <c r="H308" s="4">
-        <v>0.000741305274</v>
+        <v>0.000699926632</v>
       </c>
       <c r="I308" s="5">
-        <v>0.000741606429</v>
+        <v>0.000700208716</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" t="s">
         <v>9</v>
       </c>
       <c r="B309" t="s">
         <v>10</v>
       </c>
       <c r="C309" t="s">
         <v>625</v>
       </c>
       <c r="D309" t="s">
         <v>626</v>
       </c>
       <c r="E309" s="1">
-        <v>349000</v>
+        <v>443000</v>
       </c>
       <c r="F309" s="2">
-        <v>99.37247000000001</v>
+        <v>92.41712200000001</v>
       </c>
       <c r="G309" s="3">
-        <v>346809.92</v>
+        <v>409407.85</v>
       </c>
       <c r="H309" s="4">
-        <v>0.000576767418</v>
+        <v>0.000660884357</v>
       </c>
       <c r="I309" s="5">
-        <v>0.000577001729</v>
+        <v>0.000661150707</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" t="s">
         <v>9</v>
       </c>
       <c r="B310" t="s">
         <v>10</v>
       </c>
       <c r="C310" t="s">
         <v>627</v>
       </c>
       <c r="D310" t="s">
         <v>628</v>
       </c>
       <c r="E310" s="1">
-        <v>377000</v>
+        <v>452000</v>
       </c>
       <c r="F310" s="2">
-        <v>99.723411</v>
+        <v>98.64661099999999</v>
       </c>
       <c r="G310" s="3">
-        <v>375957.26</v>
+        <v>445882.68</v>
       </c>
       <c r="H310" s="4">
-        <v>0.000625241335</v>
+        <v>0.000719763652</v>
       </c>
       <c r="I310" s="5">
-        <v>0.0006254953389999999</v>
+        <v>0.000720053731</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" t="s">
         <v>9</v>
       </c>
       <c r="B311" t="s">
         <v>10</v>
       </c>
       <c r="C311" t="s">
         <v>629</v>
       </c>
       <c r="D311" t="s">
         <v>630</v>
       </c>
       <c r="E311" s="1">
-        <v>384000</v>
+        <v>370000</v>
       </c>
       <c r="F311" s="2">
-        <v>93.387854</v>
+        <v>93.24549500000001</v>
       </c>
       <c r="G311" s="3">
-        <v>358609.36</v>
+        <v>345008.33</v>
       </c>
       <c r="H311" s="4">
-        <v>0.000596390651</v>
+        <v>0.00055692779</v>
       </c>
       <c r="I311" s="5">
-        <v>0.000596632934</v>
+        <v>0.000557152243</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" t="s">
         <v>9</v>
       </c>
       <c r="B312" t="s">
         <v>10</v>
       </c>
       <c r="C312" t="s">
         <v>631</v>
       </c>
       <c r="D312" t="s">
         <v>632</v>
       </c>
       <c r="E312" s="1">
-        <v>445000</v>
+        <v>405085.414</v>
       </c>
       <c r="F312" s="2">
-        <v>80.714726</v>
+        <v>96.066389</v>
       </c>
       <c r="G312" s="3">
-        <v>359180.53</v>
+        <v>389150.93</v>
       </c>
       <c r="H312" s="4">
-        <v>0.000597340546</v>
+        <v>0.000628184735</v>
       </c>
       <c r="I312" s="5">
-        <v>0.000597583215</v>
+        <v>0.000628437906</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" t="s">
         <v>9</v>
       </c>
       <c r="B313" t="s">
         <v>10</v>
       </c>
       <c r="C313" t="s">
         <v>633</v>
       </c>
       <c r="D313" t="s">
         <v>634</v>
       </c>
       <c r="E313" s="1">
-        <v>327000</v>
+        <v>400000</v>
       </c>
       <c r="F313" s="2">
-        <v>101.359627</v>
+        <v>97.745705</v>
       </c>
       <c r="G313" s="3">
-        <v>331445.98</v>
+        <v>390982.82</v>
       </c>
       <c r="H313" s="4">
-        <v>0.000551216188</v>
+        <v>0.0006311418540000001</v>
       </c>
       <c r="I313" s="5">
-        <v>0.000551440119</v>
+        <v>0.000631396216</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" t="s">
         <v>9</v>
       </c>
       <c r="B314" t="s">
         <v>10</v>
       </c>
       <c r="C314" t="s">
         <v>635</v>
       </c>
       <c r="D314" t="s">
         <v>636</v>
       </c>
       <c r="E314" s="1">
-        <v>348000</v>
+        <v>411000</v>
       </c>
       <c r="F314" s="2">
-        <v>96.69256</v>
+        <v>93.55465700000001</v>
       </c>
       <c r="G314" s="3">
-        <v>336490.11</v>
+        <v>384509.64</v>
       </c>
       <c r="H314" s="4">
-        <v>0.000559604901</v>
+        <v>0.000620692559</v>
       </c>
       <c r="I314" s="5">
-        <v>0.00055983224</v>
+        <v>0.00062094271</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" t="s">
         <v>9</v>
       </c>
       <c r="B315" t="s">
         <v>10</v>
       </c>
       <c r="C315" t="s">
         <v>637</v>
       </c>
       <c r="D315" t="s">
         <v>638</v>
       </c>
       <c r="E315" s="1">
-        <v>328000</v>
+        <v>387000</v>
       </c>
       <c r="F315" s="2">
-        <v>98.52913100000001</v>
+        <v>88.479775</v>
       </c>
       <c r="G315" s="3">
-        <v>323175.55</v>
+        <v>342416.73</v>
       </c>
       <c r="H315" s="4">
-        <v>0.000537461925</v>
+        <v>0.000552744311</v>
       </c>
       <c r="I315" s="5">
-        <v>0.000537680268</v>
+        <v>0.000552967077</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" t="s">
         <v>9</v>
       </c>
       <c r="B316" t="s">
         <v>10</v>
       </c>
       <c r="C316" t="s">
         <v>639</v>
       </c>
       <c r="D316" t="s">
         <v>640</v>
       </c>
       <c r="E316" s="1">
-        <v>290000</v>
+        <v>344000</v>
       </c>
       <c r="F316" s="2">
-        <v>94.060241</v>
+        <v>98.181477</v>
       </c>
       <c r="G316" s="3">
-        <v>272774.7</v>
+        <v>337744.28</v>
       </c>
       <c r="H316" s="4">
-        <v>0.000453642037</v>
+        <v>0.0005452018369999999</v>
       </c>
       <c r="I316" s="5">
-        <v>0.000453826329</v>
+        <v>0.0005454215639999999</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" t="s">
         <v>9</v>
       </c>
       <c r="B317" t="s">
         <v>10</v>
       </c>
       <c r="C317" t="s">
         <v>641</v>
       </c>
       <c r="D317" t="s">
         <v>642</v>
       </c>
       <c r="E317" s="1">
         <v>325000</v>
       </c>
       <c r="F317" s="2">
-        <v>93.460911</v>
+        <v>92.356889</v>
       </c>
       <c r="G317" s="3">
-        <v>303747.96</v>
+        <v>300159.89</v>
       </c>
       <c r="H317" s="4">
-        <v>0.000505152583</v>
+        <v>0.00048453144</v>
       </c>
       <c r="I317" s="5">
-        <v>0.000505357801</v>
+        <v>0.000484726716</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" t="s">
         <v>9</v>
       </c>
       <c r="B318" t="s">
         <v>10</v>
       </c>
       <c r="C318" t="s">
         <v>643</v>
       </c>
       <c r="D318" t="s">
         <v>644</v>
       </c>
       <c r="E318" s="1">
         <v>285000</v>
       </c>
       <c r="F318" s="2">
-        <v>100.910979</v>
+        <v>100.766551</v>
       </c>
       <c r="G318" s="3">
-        <v>287596.29</v>
+        <v>287184.67</v>
       </c>
       <c r="H318" s="4">
-        <v>0.000478291306</v>
+        <v>0.000463586265</v>
       </c>
       <c r="I318" s="5">
-        <v>0.000478485611</v>
+        <v>0.000463773099</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" t="s">
         <v>9</v>
       </c>
       <c r="B319" t="s">
         <v>10</v>
       </c>
       <c r="C319" t="s">
         <v>645</v>
       </c>
       <c r="D319" t="s">
         <v>646</v>
       </c>
       <c r="E319" s="1">
-        <v>308000</v>
+        <v>294000</v>
       </c>
       <c r="F319" s="2">
-        <v>87.94855800000001</v>
+        <v>101.69134</v>
       </c>
       <c r="G319" s="3">
-        <v>270881.56</v>
+        <v>298972.54</v>
       </c>
       <c r="H319" s="4">
-        <v>0.000450493622</v>
+        <v>0.000482614768</v>
       </c>
       <c r="I319" s="5">
-        <v>0.000450676635</v>
+        <v>0.000482809271</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" t="s">
         <v>9</v>
       </c>
       <c r="B320" t="s">
         <v>10</v>
       </c>
       <c r="C320" t="s">
         <v>647</v>
       </c>
       <c r="D320" t="s">
         <v>648</v>
       </c>
       <c r="E320" s="1">
-        <v>330000</v>
+        <v>336000</v>
       </c>
       <c r="F320" s="2">
-        <v>89.49932099999999</v>
+        <v>97.93035999999999</v>
       </c>
       <c r="G320" s="3">
-        <v>295347.76</v>
+        <v>329046.01</v>
       </c>
       <c r="H320" s="4">
-        <v>0.000491182502</v>
+        <v>0.0005311607000000001</v>
       </c>
       <c r="I320" s="5">
-        <v>0.000491382045</v>
+        <v>0.000531374768</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" t="s">
         <v>9</v>
       </c>
       <c r="B321" t="s">
         <v>10</v>
       </c>
       <c r="C321" t="s">
         <v>649</v>
       </c>
       <c r="D321" t="s">
         <v>650</v>
       </c>
       <c r="E321" s="1">
-        <v>291000</v>
+        <v>324807.64</v>
       </c>
       <c r="F321" s="2">
-        <v>100.426797</v>
+        <v>99.641369</v>
       </c>
       <c r="G321" s="3">
-        <v>292241.98</v>
+        <v>323642.78</v>
       </c>
       <c r="H321" s="4">
-        <v>0.000486017388</v>
+        <v>0.000522438565</v>
       </c>
       <c r="I321" s="5">
-        <v>0.000486214833</v>
+        <v>0.000522649118</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" t="s">
         <v>9</v>
       </c>
       <c r="B322" t="s">
         <v>10</v>
       </c>
       <c r="C322" t="s">
         <v>651</v>
       </c>
       <c r="D322" t="s">
         <v>652</v>
       </c>
       <c r="E322" s="1">
-        <v>300000</v>
+        <v>318000</v>
       </c>
       <c r="F322" s="2">
-        <v>98.07324</v>
+        <v>89.788915</v>
       </c>
       <c r="G322" s="3">
-        <v>294219.72</v>
+        <v>285528.75</v>
       </c>
       <c r="H322" s="4">
-        <v>0.0004893065</v>
+        <v>0.000460913204</v>
       </c>
       <c r="I322" s="5">
-        <v>0.00048950528</v>
+        <v>0.000461098961</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" t="s">
         <v>9</v>
       </c>
       <c r="B323" t="s">
         <v>10</v>
       </c>
       <c r="C323" t="s">
         <v>653</v>
       </c>
       <c r="D323" t="s">
         <v>654</v>
       </c>
       <c r="E323" s="1">
-        <v>328802.5822</v>
+        <v>291000</v>
       </c>
       <c r="F323" s="2">
-        <v>98.04583</v>
+        <v>100.06699</v>
       </c>
       <c r="G323" s="3">
-        <v>322377.22</v>
+        <v>291194.94</v>
       </c>
       <c r="H323" s="4">
-        <v>0.000536134252</v>
+        <v>0.000470059822</v>
       </c>
       <c r="I323" s="5">
-        <v>0.000536352056</v>
+        <v>0.000470249265</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" t="s">
         <v>9</v>
       </c>
       <c r="B324" t="s">
         <v>10</v>
       </c>
       <c r="C324" t="s">
         <v>655</v>
       </c>
       <c r="D324" t="s">
         <v>656</v>
       </c>
       <c r="E324" s="1">
-        <v>332000</v>
+        <v>429000</v>
       </c>
       <c r="F324" s="2">
-        <v>99.15132199999999</v>
+        <v>76.806016</v>
       </c>
       <c r="G324" s="3">
-        <v>329182.39</v>
+        <v>329497.81</v>
       </c>
       <c r="H324" s="4">
-        <v>0.000547451688</v>
+        <v>0.000531890014</v>
       </c>
       <c r="I324" s="5">
-        <v>0.000547674091</v>
+        <v>0.0005321043759999999</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" t="s">
         <v>9</v>
       </c>
       <c r="B325" t="s">
         <v>10</v>
       </c>
       <c r="C325" t="s">
         <v>657</v>
       </c>
       <c r="D325" t="s">
         <v>658</v>
       </c>
       <c r="E325" s="1">
-        <v>250000</v>
+        <v>315000</v>
       </c>
       <c r="F325" s="2">
-        <v>99.44234</v>
+        <v>101.146625</v>
       </c>
       <c r="G325" s="3">
-        <v>248605.85</v>
+        <v>318611.87</v>
       </c>
       <c r="H325" s="4">
-        <v>0.000413447672</v>
+        <v>0.000514317446</v>
       </c>
       <c r="I325" s="5">
-        <v>0.000413615635</v>
+        <v>0.000514524726</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" t="s">
         <v>9</v>
       </c>
       <c r="B326" t="s">
         <v>10</v>
       </c>
       <c r="C326" t="s">
         <v>659</v>
       </c>
       <c r="D326" t="s">
         <v>660</v>
       </c>
       <c r="E326" s="1">
-        <v>243000</v>
+        <v>300000</v>
       </c>
       <c r="F326" s="2">
-        <v>96.35700799999999</v>
+        <v>98.10755</v>
       </c>
       <c r="G326" s="3">
-        <v>234147.53</v>
+        <v>294322.65</v>
       </c>
       <c r="H326" s="4">
-        <v>0.000389402546</v>
+        <v>0.000475108709</v>
       </c>
       <c r="I326" s="5">
-        <v>0.000389560741</v>
+        <v>0.000475300187</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" t="s">
         <v>9</v>
       </c>
       <c r="B327" t="s">
         <v>10</v>
       </c>
       <c r="C327" t="s">
         <v>661</v>
       </c>
       <c r="D327" t="s">
         <v>662</v>
       </c>
       <c r="E327" s="1">
-        <v>225000</v>
+        <v>317380.7522</v>
       </c>
       <c r="F327" s="2">
-        <v>100.820542</v>
+        <v>98.92056100000001</v>
       </c>
       <c r="G327" s="3">
-        <v>226846.22</v>
+        <v>313954.82</v>
       </c>
       <c r="H327" s="4">
-        <v>0.000377259993</v>
+        <v>0.000506799832</v>
       </c>
       <c r="I327" s="5">
-        <v>0.000377413255</v>
+        <v>0.000507004082</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" t="s">
         <v>9</v>
       </c>
       <c r="B328" t="s">
         <v>10</v>
       </c>
       <c r="C328" t="s">
         <v>663</v>
       </c>
       <c r="D328" t="s">
         <v>664</v>
       </c>
       <c r="E328" s="1">
-        <v>254000</v>
+        <v>320000</v>
       </c>
       <c r="F328" s="2">
-        <v>95.11731899999999</v>
+        <v>98.497691</v>
       </c>
       <c r="G328" s="3">
-        <v>241597.99</v>
+        <v>315192.61</v>
       </c>
       <c r="H328" s="4">
-        <v>0.000401793146</v>
+        <v>0.000508797929</v>
       </c>
       <c r="I328" s="5">
-        <v>0.000401956374</v>
+        <v>0.000509002984</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" t="s">
         <v>9</v>
       </c>
       <c r="B329" t="s">
         <v>10</v>
       </c>
       <c r="C329" t="s">
         <v>665</v>
       </c>
       <c r="D329" t="s">
         <v>666</v>
       </c>
       <c r="E329" s="1">
-        <v>224000</v>
+        <v>348000</v>
       </c>
       <c r="F329" s="2">
-        <v>99.640629</v>
+        <v>96.55018099999999</v>
       </c>
       <c r="G329" s="3">
-        <v>223195.01</v>
+        <v>335994.63</v>
       </c>
       <c r="H329" s="4">
-        <v>0.000371187793</v>
+        <v>0.000542377472</v>
       </c>
       <c r="I329" s="5">
-        <v>0.000371338588</v>
+        <v>0.000542596061</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" t="s">
         <v>9</v>
       </c>
       <c r="B330" t="s">
         <v>10</v>
       </c>
       <c r="C330" t="s">
         <v>667</v>
       </c>
       <c r="D330" t="s">
         <v>668</v>
       </c>
       <c r="E330" s="1">
-        <v>264000</v>
+        <v>250000</v>
       </c>
       <c r="F330" s="2">
-        <v>92.715034</v>
+        <v>99.39682000000001</v>
       </c>
       <c r="G330" s="3">
-        <v>244767.69</v>
+        <v>248492.05</v>
       </c>
       <c r="H330" s="4">
-        <v>0.000407064562</v>
+        <v>0.000401126917</v>
       </c>
       <c r="I330" s="5">
-        <v>0.000407229932</v>
+        <v>0.000401288579</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" t="s">
         <v>9</v>
       </c>
       <c r="B331" t="s">
         <v>10</v>
       </c>
       <c r="C331" t="s">
         <v>669</v>
       </c>
       <c r="D331" t="s">
         <v>670</v>
       </c>
       <c r="E331" s="1">
-        <v>243000</v>
+        <v>290000</v>
       </c>
       <c r="F331" s="2">
-        <v>97.659539</v>
+        <v>93.67349</v>
       </c>
       <c r="G331" s="3">
-        <v>237312.68</v>
+        <v>271653.12</v>
       </c>
       <c r="H331" s="4">
-        <v>0.000394666396</v>
+        <v>0.000438514548</v>
       </c>
       <c r="I331" s="5">
-        <v>0.000394826729</v>
+        <v>0.000438691277</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" t="s">
         <v>9</v>
       </c>
       <c r="B332" t="s">
         <v>10</v>
       </c>
       <c r="C332" t="s">
         <v>671</v>
       </c>
       <c r="D332" t="s">
         <v>672</v>
       </c>
       <c r="E332" s="1">
-        <v>211000</v>
+        <v>243000</v>
       </c>
       <c r="F332" s="2">
-        <v>81.85740800000001</v>
+        <v>96.380959</v>
       </c>
       <c r="G332" s="3">
-        <v>172719.13</v>
+        <v>234205.73</v>
       </c>
       <c r="H332" s="4">
-        <v>0.00028724313</v>
+        <v>0.000378065304</v>
       </c>
       <c r="I332" s="5">
-        <v>0.000287359823</v>
+        <v>0.000378217672</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" t="s">
         <v>9</v>
       </c>
       <c r="B333" t="s">
         <v>10</v>
       </c>
       <c r="C333" t="s">
         <v>673</v>
       </c>
       <c r="D333" t="s">
         <v>674</v>
       </c>
       <c r="E333" s="1">
-        <v>194000</v>
+        <v>225000</v>
       </c>
       <c r="F333" s="2">
-        <v>97.80023199999999</v>
+        <v>100.611489</v>
       </c>
       <c r="G333" s="3">
-        <v>189732.45</v>
+        <v>226375.85</v>
       </c>
       <c r="H333" s="4">
-        <v>0.000315537385</v>
+        <v>0.000365425964</v>
       </c>
       <c r="I333" s="5">
-        <v>0.000315665572</v>
+        <v>0.000365573237</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" t="s">
         <v>9</v>
       </c>
       <c r="B334" t="s">
         <v>10</v>
       </c>
       <c r="C334" t="s">
         <v>675</v>
       </c>
       <c r="D334" t="s">
         <v>676</v>
       </c>
       <c r="E334" s="1">
-        <v>200000</v>
+        <v>254000</v>
       </c>
       <c r="F334" s="2">
-        <v>100.1229</v>
+        <v>92.123079</v>
       </c>
       <c r="G334" s="3">
-        <v>200245.8</v>
+        <v>233992.62</v>
       </c>
       <c r="H334" s="4">
-        <v>0.000333021768</v>
+        <v>0.000377721293</v>
       </c>
       <c r="I334" s="5">
-        <v>0.000333157058</v>
+        <v>0.000377873522</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" t="s">
         <v>9</v>
       </c>
       <c r="B335" t="s">
         <v>10</v>
       </c>
       <c r="C335" t="s">
         <v>677</v>
       </c>
       <c r="D335" t="s">
         <v>678</v>
       </c>
       <c r="E335" s="1">
-        <v>180000</v>
+        <v>308000</v>
       </c>
       <c r="F335" s="2">
-        <v>102.1851</v>
+        <v>87.85812</v>
       </c>
       <c r="G335" s="3">
-        <v>183933.18</v>
+        <v>270603.01</v>
       </c>
       <c r="H335" s="4">
-        <v>0.000305892822</v>
+        <v>0.000436819411</v>
       </c>
       <c r="I335" s="5">
-        <v>0.000306017091</v>
+        <v>0.000436995458</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" t="s">
         <v>9</v>
       </c>
       <c r="B336" t="s">
         <v>10</v>
       </c>
       <c r="C336" t="s">
         <v>679</v>
       </c>
       <c r="D336" t="s">
         <v>680</v>
       </c>
       <c r="E336" s="1">
-        <v>154697</v>
+        <v>254000</v>
       </c>
       <c r="F336" s="2">
-        <v>100.479647</v>
+        <v>92.881728</v>
       </c>
       <c r="G336" s="3">
-        <v>155439</v>
+        <v>235919.59</v>
       </c>
       <c r="H336" s="4">
-        <v>0.00025850515</v>
+        <v>0.000380831891</v>
       </c>
       <c r="I336" s="5">
-        <v>0.000258610167</v>
+        <v>0.000380985374</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" t="s">
         <v>9</v>
       </c>
       <c r="B337" t="s">
         <v>10</v>
       </c>
       <c r="C337" t="s">
         <v>681</v>
       </c>
       <c r="D337" t="s">
         <v>682</v>
       </c>
       <c r="E337" s="1">
-        <v>181014.93</v>
+        <v>243000</v>
       </c>
       <c r="F337" s="2">
-        <v>98.603712</v>
+        <v>97.69262999999999</v>
       </c>
       <c r="G337" s="3">
-        <v>178487.44</v>
+        <v>237393.09</v>
       </c>
       <c r="H337" s="4">
-        <v>0.000296836203</v>
+        <v>0.000383210483</v>
       </c>
       <c r="I337" s="5">
-        <v>0.000296956793</v>
+        <v>0.000383364925</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" t="s">
         <v>9</v>
       </c>
       <c r="B338" t="s">
         <v>10</v>
       </c>
       <c r="C338" t="s">
         <v>683</v>
       </c>
       <c r="D338" t="s">
         <v>684</v>
       </c>
       <c r="E338" s="1">
-        <v>155000</v>
+        <v>203000</v>
       </c>
       <c r="F338" s="2">
-        <v>100.089561</v>
+        <v>80.70905399999999</v>
       </c>
       <c r="G338" s="3">
-        <v>155138.82</v>
+        <v>163839.38</v>
       </c>
       <c r="H338" s="4">
-        <v>0.000258005931</v>
+        <v>0.000264476812</v>
       </c>
       <c r="I338" s="5">
-        <v>0.000258110746</v>
+        <v>0.000264583401</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" t="s">
         <v>9</v>
       </c>
       <c r="B339" t="s">
         <v>10</v>
       </c>
       <c r="C339" t="s">
         <v>685</v>
       </c>
       <c r="D339" t="s">
         <v>686</v>
       </c>
       <c r="E339" s="1">
-        <v>185780.691</v>
+        <v>194000</v>
       </c>
       <c r="F339" s="2">
-        <v>98.06477099999999</v>
+        <v>98.299871</v>
       </c>
       <c r="G339" s="3">
-        <v>182185.41</v>
+        <v>190701.75</v>
       </c>
       <c r="H339" s="4">
-        <v>0.000302986166</v>
+        <v>0.000307839244</v>
       </c>
       <c r="I339" s="5">
-        <v>0.000303109254</v>
+        <v>0.00030796331</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" t="s">
         <v>9</v>
       </c>
       <c r="B340" t="s">
         <v>10</v>
       </c>
       <c r="C340" t="s">
         <v>687</v>
       </c>
       <c r="D340" t="s">
         <v>688</v>
       </c>
       <c r="E340" s="1">
-        <v>203326.81</v>
+        <v>200000</v>
       </c>
       <c r="F340" s="2">
-        <v>92.060732</v>
+        <v>99.85364</v>
       </c>
       <c r="G340" s="3">
-        <v>187184.15</v>
+        <v>199707.28</v>
       </c>
       <c r="H340" s="4">
-        <v>0.000311299396</v>
+        <v>0.000322376372</v>
       </c>
       <c r="I340" s="5">
-        <v>0.000311425861</v>
+        <v>0.000322506296</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" t="s">
         <v>9</v>
       </c>
       <c r="B341" t="s">
         <v>10</v>
       </c>
       <c r="C341" t="s">
         <v>689</v>
       </c>
       <c r="D341" t="s">
         <v>690</v>
       </c>
       <c r="E341" s="1">
-        <v>208659.49</v>
+        <v>180000</v>
       </c>
       <c r="F341" s="2">
-        <v>98.074322</v>
+        <v>102.110022</v>
       </c>
       <c r="G341" s="3">
-        <v>204641.38</v>
+        <v>183798.04</v>
       </c>
       <c r="H341" s="4">
-        <v>0.000340331904</v>
+        <v>0.000296694968</v>
       </c>
       <c r="I341" s="5">
-        <v>0.000340470163</v>
+        <v>0.000296814542</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" t="s">
         <v>9</v>
       </c>
       <c r="B342" t="s">
         <v>10</v>
       </c>
       <c r="C342" t="s">
         <v>691</v>
       </c>
       <c r="D342" t="s">
         <v>692</v>
       </c>
       <c r="E342" s="1">
-        <v>203700</v>
+        <v>154697</v>
       </c>
       <c r="F342" s="2">
-        <v>93.5</v>
+        <v>100.467469</v>
       </c>
       <c r="G342" s="3">
-        <v>190459.5</v>
+        <v>155420.16</v>
       </c>
       <c r="H342" s="4">
-        <v>0.000316746516</v>
+        <v>0.000250886134</v>
       </c>
       <c r="I342" s="5">
-        <v>0.000316875194</v>
+        <v>0.000250987246</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" t="s">
         <v>9</v>
       </c>
       <c r="B343" t="s">
         <v>10</v>
       </c>
       <c r="C343" t="s">
         <v>693</v>
       </c>
       <c r="D343" t="s">
         <v>694</v>
       </c>
       <c r="E343" s="1">
-        <v>105000</v>
+        <v>155000</v>
       </c>
       <c r="F343" s="2">
-        <v>86.535838</v>
+        <v>100.110968</v>
       </c>
       <c r="G343" s="3">
-        <v>90862.63</v>
+        <v>155172</v>
       </c>
       <c r="H343" s="4">
-        <v>0.000151110454</v>
+        <v>0.000250485543</v>
       </c>
       <c r="I343" s="5">
-        <v>0.000151171842</v>
+        <v>0.000250586494</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" t="s">
         <v>9</v>
       </c>
       <c r="B344" t="s">
         <v>10</v>
       </c>
       <c r="C344" t="s">
         <v>695</v>
       </c>
       <c r="D344" t="s">
         <v>696</v>
       </c>
       <c r="E344" s="1">
-        <v>97267.73</v>
+        <v>179708.251</v>
       </c>
       <c r="F344" s="2">
-        <v>99.67207999999999</v>
+        <v>98.17558099999999</v>
       </c>
       <c r="G344" s="3">
-        <v>96948.77</v>
+        <v>176429.62</v>
       </c>
       <c r="H344" s="4">
-        <v>0.000161232099</v>
+        <v>0.000284800537</v>
       </c>
       <c r="I344" s="5">
-        <v>0.0001612976</v>
+        <v>0.000284915317</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" t="s">
         <v>9</v>
       </c>
       <c r="B345" t="s">
         <v>10</v>
       </c>
       <c r="C345" t="s">
         <v>697</v>
       </c>
       <c r="D345" t="s">
         <v>698</v>
       </c>
       <c r="E345" s="1">
-        <v>130000</v>
+        <v>201320.56</v>
       </c>
       <c r="F345" s="2">
-        <v>87.398923</v>
+        <v>92.186392</v>
       </c>
       <c r="G345" s="3">
-        <v>113618.6</v>
+        <v>185590.16</v>
       </c>
       <c r="H345" s="4">
-        <v>0.000188955109</v>
+        <v>0.00029958789</v>
       </c>
       <c r="I345" s="5">
-        <v>0.000189031872</v>
+        <v>0.00029970863</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" t="s">
         <v>9</v>
       </c>
       <c r="B346" t="s">
         <v>10</v>
       </c>
       <c r="C346" t="s">
         <v>699</v>
       </c>
       <c r="D346" t="s">
         <v>700</v>
       </c>
       <c r="E346" s="1">
-        <v>62000</v>
+        <v>208270.46</v>
       </c>
       <c r="F346" s="2">
-        <v>96.67321</v>
+        <v>98.180558</v>
       </c>
       <c r="G346" s="3">
-        <v>59937.39</v>
+        <v>204481.1</v>
       </c>
       <c r="H346" s="4">
-        <v>9.9679772E-5</v>
+        <v>0.000330082484</v>
       </c>
       <c r="I346" s="5">
-        <v>9.9720267E-5</v>
+        <v>0.000330215514</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" t="s">
         <v>9</v>
       </c>
       <c r="B347" t="s">
         <v>10</v>
       </c>
       <c r="C347" t="s">
         <v>701</v>
       </c>
       <c r="D347" t="s">
         <v>702</v>
       </c>
       <c r="E347" s="1">
-        <v>60000</v>
+        <v>148000</v>
       </c>
       <c r="F347" s="2">
-        <v>97.881783</v>
+        <v>101.071865</v>
       </c>
       <c r="G347" s="3">
-        <v>58729.07</v>
+        <v>149586.36</v>
       </c>
       <c r="H347" s="4">
-        <v>9.767025699999999E-5</v>
+        <v>0.000241468954</v>
       </c>
       <c r="I347" s="5">
-        <v>9.7709935E-5</v>
+        <v>0.000241566271</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" t="s">
         <v>9</v>
       </c>
       <c r="B348" t="s">
         <v>10</v>
       </c>
       <c r="C348" t="s">
         <v>703</v>
       </c>
       <c r="D348" t="s">
         <v>704</v>
       </c>
       <c r="E348" s="1">
-        <v>55552.8266</v>
+        <v>140413.45</v>
       </c>
       <c r="F348" s="2">
-        <v>92.65200900000001</v>
+        <v>97.349997</v>
       </c>
       <c r="G348" s="3">
-        <v>51470.81</v>
+        <v>136692.49</v>
       </c>
       <c r="H348" s="4">
-        <v>8.5599299E-5</v>
+        <v>0.000220655095</v>
       </c>
       <c r="I348" s="5">
-        <v>8.5634074E-5</v>
+        <v>0.000220744023</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" t="s">
         <v>9</v>
       </c>
       <c r="B349" t="s">
         <v>10</v>
       </c>
       <c r="C349" t="s">
         <v>705</v>
       </c>
       <c r="D349" t="s">
         <v>706</v>
       </c>
       <c r="E349" s="1">
-        <v>46876.5</v>
+        <v>145402.82</v>
       </c>
       <c r="F349" s="2">
-        <v>91.127623</v>
+        <v>99.372</v>
       </c>
       <c r="G349" s="3">
-        <v>42717.44</v>
+        <v>144489.69</v>
       </c>
       <c r="H349" s="4">
-        <v>7.104187700000001E-5</v>
+        <v>0.000233241683</v>
       </c>
       <c r="I349" s="5">
-        <v>7.1070738E-5</v>
+        <v>0.000233335684</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" t="s">
         <v>9</v>
       </c>
       <c r="B350" t="s">
         <v>10</v>
       </c>
       <c r="C350" t="s">
         <v>707</v>
       </c>
       <c r="D350" t="s">
         <v>708</v>
       </c>
       <c r="E350" s="1">
-        <v>47684.6416</v>
+        <v>130000</v>
       </c>
       <c r="F350" s="2">
-        <v>98.05761</v>
+        <v>87.466723</v>
       </c>
       <c r="G350" s="3">
-        <v>46758.42</v>
+        <v>113706.74</v>
       </c>
       <c r="H350" s="4">
-        <v>7.7762289E-5</v>
+        <v>0.000183550476</v>
       </c>
       <c r="I350" s="5">
-        <v>7.7793879E-5</v>
+        <v>0.00018362445</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" t="s">
         <v>9</v>
       </c>
       <c r="B351" t="s">
         <v>10</v>
       </c>
       <c r="C351" t="s">
         <v>709</v>
       </c>
       <c r="D351" t="s">
         <v>710</v>
       </c>
       <c r="E351" s="1">
-        <v>4000</v>
+        <v>62000</v>
       </c>
       <c r="F351" s="2">
-        <v>92.8105</v>
+        <v>96.036419</v>
       </c>
       <c r="G351" s="3">
-        <v>3712.42</v>
+        <v>59542.58</v>
       </c>
       <c r="H351" s="4">
-        <v>6.173996E-6</v>
+        <v>9.611628000000001E-5</v>
       </c>
       <c r="I351" s="5">
-        <v>6.176504E-6</v>
+        <v>9.6155017E-5</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" t="s">
         <v>9</v>
       </c>
       <c r="B352" t="s">
         <v>10</v>
       </c>
       <c r="C352" t="s">
         <v>711</v>
       </c>
       <c r="D352" t="s">
         <v>712</v>
       </c>
       <c r="E352" s="1">
-        <v>6000</v>
+        <v>57000</v>
       </c>
       <c r="F352" s="2">
-        <v>99.64183300000001</v>
+        <v>97.249737</v>
       </c>
       <c r="G352" s="3">
-        <v>5978.51</v>
+        <v>55432.35</v>
       </c>
       <c r="H352" s="4">
-        <v>9.94265E-6</v>
+        <v>8.9481364E-5</v>
       </c>
       <c r="I352" s="5">
-        <v>9.94669E-6</v>
+        <v>8.951742700000001E-5</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" t="s">
         <v>9</v>
       </c>
       <c r="B353" t="s">
         <v>10</v>
       </c>
       <c r="C353" t="s">
         <v>713</v>
       </c>
       <c r="D353" t="s">
         <v>714</v>
       </c>
       <c r="E353" s="1">
-        <v>4000</v>
+        <v>105000</v>
       </c>
       <c r="F353" s="2">
-        <v>88.45399999999999</v>
+        <v>86.247829</v>
       </c>
       <c r="G353" s="3">
-        <v>3538.16</v>
+        <v>90560.22</v>
       </c>
       <c r="H353" s="4">
-        <v>5.88419E-6</v>
+        <v>0.000146186335</v>
       </c>
       <c r="I353" s="5">
-        <v>5.88658E-6</v>
+        <v>0.000146245251</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" t="s">
         <v>9</v>
       </c>
       <c r="B354" t="s">
         <v>10</v>
       </c>
       <c r="C354" t="s">
         <v>715</v>
       </c>
       <c r="D354" t="s">
         <v>716</v>
       </c>
       <c r="E354" s="1">
-        <v>126</v>
+        <v>54680.5566</v>
       </c>
       <c r="F354" s="2">
-        <v>105.828125</v>
+        <v>92.850939</v>
       </c>
       <c r="G354" s="3">
-        <v>0</v>
+        <v>50771.41</v>
       </c>
       <c r="H354" s="4">
-        <v>0</v>
+        <v>8.1957468E-5</v>
       </c>
       <c r="I354" s="5">
-        <v>0</v>
+        <v>8.1990499E-5</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" t="s">
         <v>9</v>
       </c>
       <c r="B355" t="s">
         <v>10</v>
       </c>
       <c r="C355" t="s">
         <v>717</v>
       </c>
       <c r="D355" t="s">
         <v>718</v>
       </c>
       <c r="E355" s="1">
-        <v>20</v>
+        <v>46241.85</v>
       </c>
       <c r="F355" s="2">
-        <v>107.453125</v>
+        <v>91.3657</v>
       </c>
       <c r="G355" s="3">
-        <v>0</v>
+        <v>42249.19</v>
       </c>
       <c r="H355" s="4">
-        <v>0</v>
+        <v>6.8200521E-5</v>
       </c>
       <c r="I355" s="5">
-        <v>0</v>
+        <v>6.8228007E-5</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" t="s">
         <v>9</v>
       </c>
       <c r="B356" t="s">
         <v>10</v>
       </c>
       <c r="C356" t="s">
         <v>719</v>
       </c>
       <c r="D356" t="s">
         <v>720</v>
       </c>
       <c r="E356" s="1">
-        <v>125</v>
+        <v>47425.3016</v>
       </c>
       <c r="F356" s="2">
-        <v>101.878906</v>
+        <v>98.594966</v>
       </c>
       <c r="G356" s="3">
-        <v>0</v>
+        <v>46758.96</v>
       </c>
       <c r="H356" s="4">
-        <v>0</v>
+        <v>7.548039199999999E-5</v>
       </c>
       <c r="I356" s="5">
-        <v>0</v>
+        <v>7.5510813E-5</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" t="s">
         <v>9</v>
       </c>
       <c r="B357" t="s">
         <v>10</v>
       </c>
       <c r="C357" t="s">
         <v>721</v>
       </c>
       <c r="D357" t="s">
         <v>722</v>
       </c>
       <c r="E357" s="1">
-        <v>25</v>
+        <v>4000</v>
       </c>
       <c r="F357" s="2">
-        <v>104.179688</v>
+        <v>92.8385</v>
       </c>
       <c r="G357" s="3">
-        <v>0</v>
+        <v>3713.54</v>
       </c>
       <c r="H357" s="4">
-        <v>0</v>
+        <v>5.994561E-6</v>
       </c>
       <c r="I357" s="5">
-        <v>0</v>
+        <v>5.996977E-6</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" t="s">
         <v>9</v>
       </c>
       <c r="B358" t="s">
         <v>10</v>
       </c>
       <c r="C358" t="s">
         <v>723</v>
       </c>
       <c r="D358" t="s">
         <v>724</v>
       </c>
       <c r="E358" s="1">
-        <v>105</v>
+        <v>6000</v>
       </c>
       <c r="F358" s="2">
-        <v>107.03125</v>
+        <v>98.35599999999999</v>
       </c>
       <c r="G358" s="3">
-        <v>0</v>
+        <v>5901.36</v>
       </c>
       <c r="H358" s="4">
-        <v>0</v>
+        <v>9.526237999999999E-6</v>
       </c>
       <c r="I358" s="5">
-        <v>0</v>
+        <v>9.530076999999999E-6</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" t="s">
         <v>9</v>
       </c>
       <c r="B359" t="s">
         <v>10</v>
       </c>
       <c r="C359" t="s">
         <v>725</v>
       </c>
       <c r="D359" t="s">
         <v>726</v>
       </c>
       <c r="E359" s="1">
-        <v>-57</v>
+        <v>18966.71</v>
       </c>
       <c r="F359" s="2">
-        <v>108.71875</v>
+        <v>99.854271</v>
       </c>
       <c r="G359" s="3">
-        <v>0</v>
+        <v>18939.07</v>
       </c>
       <c r="H359" s="4">
-        <v>0</v>
+        <v>3.0572289E-5</v>
       </c>
       <c r="I359" s="5">
-        <v>0</v>
+        <v>3.058461E-5</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" t="s">
         <v>9</v>
       </c>
       <c r="B360" t="s">
         <v>10</v>
       </c>
       <c r="C360" t="s">
         <v>727</v>
       </c>
       <c r="D360" t="s">
         <v>728</v>
       </c>
       <c r="E360" s="1">
-        <v>-228948.75</v>
+        <v>28000</v>
       </c>
       <c r="F360" s="2">
-        <v>1</v>
+        <v>93.898786</v>
       </c>
       <c r="G360" s="3">
-        <v>-228948.75</v>
+        <v>26291.66</v>
       </c>
       <c r="H360" s="4">
-        <v>-0.000380756638</v>
+        <v>4.2441167E-5</v>
       </c>
       <c r="I360" s="5">
-        <v>-0.00038091132</v>
+        <v>4.2458271E-5</v>
+      </c>
+    </row>
+    <row r="361" spans="1:9">
+      <c r="A361" t="s">
+        <v>9</v>
+      </c>
+      <c r="B361" t="s">
+        <v>10</v>
+      </c>
+      <c r="C361" t="s">
+        <v>729</v>
+      </c>
+      <c r="D361" t="s">
+        <v>730</v>
+      </c>
+      <c r="E361" s="1">
+        <v>126</v>
+      </c>
+      <c r="F361" s="2">
+        <v>106.15625</v>
+      </c>
+      <c r="G361" s="3">
+        <v>0</v>
+      </c>
+      <c r="H361" s="4">
+        <v>0</v>
+      </c>
+      <c r="I361" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="362" spans="1:9">
+      <c r="A362" t="s">
+        <v>9</v>
+      </c>
+      <c r="B362" t="s">
+        <v>10</v>
+      </c>
+      <c r="C362" t="s">
+        <v>731</v>
+      </c>
+      <c r="D362" t="s">
+        <v>732</v>
+      </c>
+      <c r="E362" s="1">
+        <v>50</v>
+      </c>
+      <c r="F362" s="2">
+        <v>102.085938</v>
+      </c>
+      <c r="G362" s="3">
+        <v>0</v>
+      </c>
+      <c r="H362" s="4">
+        <v>0</v>
+      </c>
+      <c r="I362" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="363" spans="1:9">
+      <c r="A363" t="s">
+        <v>9</v>
+      </c>
+      <c r="B363" t="s">
+        <v>10</v>
+      </c>
+      <c r="C363" t="s">
+        <v>733</v>
+      </c>
+      <c r="D363" t="s">
+        <v>734</v>
+      </c>
+      <c r="E363" s="1">
+        <v>25</v>
+      </c>
+      <c r="F363" s="2">
+        <v>104.507813</v>
+      </c>
+      <c r="G363" s="3">
+        <v>0</v>
+      </c>
+      <c r="H363" s="4">
+        <v>0</v>
+      </c>
+      <c r="I363" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="364" spans="1:9">
+      <c r="A364" t="s">
+        <v>9</v>
+      </c>
+      <c r="B364" t="s">
+        <v>10</v>
+      </c>
+      <c r="C364" t="s">
+        <v>735</v>
+      </c>
+      <c r="D364" t="s">
+        <v>736</v>
+      </c>
+      <c r="E364" s="1">
+        <v>95</v>
+      </c>
+      <c r="F364" s="2">
+        <v>107.25</v>
+      </c>
+      <c r="G364" s="3">
+        <v>0</v>
+      </c>
+      <c r="H364" s="4">
+        <v>0</v>
+      </c>
+      <c r="I364" s="5">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>729</v>
+        <v>737</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -13117,32 +13257,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Enhanced Core Bond ETF Holdings as of 09.18.2026</dc:title>
+  <dc:title>Sterling Capital Enhanced Core Bond ETF Holdings as of 10.23.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>