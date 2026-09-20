--- v2 (2026-08-30)
+++ v3 (2026-09-20)
@@ -14,83 +14,83 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="367">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-08-28</t>
+    <t>2026-09-18</t>
   </si>
   <si>
     <t>SCEP</t>
   </si>
   <si>
     <t>AAPL US</t>
   </si>
   <si>
     <t>037833100</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>NVDA US</t>
   </si>
   <si>
     <t>67066G104</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>GOOGL US</t>
   </si>
@@ -124,1011 +124,669 @@
   <si>
     <t>594918104</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>JPM US</t>
   </si>
   <si>
     <t>46625H100</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
     <t>PH US</t>
   </si>
   <si>
     <t>701094104</t>
   </si>
   <si>
     <t>PARKER HANNIFIN</t>
   </si>
   <si>
+    <t>META US</t>
+  </si>
+  <si>
+    <t>30303M102</t>
+  </si>
+  <si>
+    <t>META PLATFORMS-A</t>
+  </si>
+  <si>
     <t>COST US</t>
   </si>
   <si>
     <t>22160K105</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE</t>
   </si>
   <si>
-    <t>META US</t>
-[...5 lines deleted...]
-    <t>META PLATFORMS-A</t>
+    <t>ABBV US</t>
+  </si>
+  <si>
+    <t>00287Y109</t>
+  </si>
+  <si>
+    <t>ABBVIE INC</t>
   </si>
   <si>
     <t>V US</t>
   </si>
   <si>
     <t>92826C839</t>
   </si>
   <si>
     <t>VISA INC-CLASS A</t>
   </si>
   <si>
+    <t>AMD US</t>
+  </si>
+  <si>
+    <t>007903107</t>
+  </si>
+  <si>
+    <t>ADV MICRO DEVICE</t>
+  </si>
+  <si>
+    <t>WMB US</t>
+  </si>
+  <si>
+    <t>969457100</t>
+  </si>
+  <si>
+    <t>WILLIAMS COS INC</t>
+  </si>
+  <si>
     <t>ITW US</t>
   </si>
   <si>
     <t>452308109</t>
   </si>
   <si>
     <t>ILLINOIS TOOL WO</t>
   </si>
   <si>
-    <t>WMB US</t>
-[...16 lines deleted...]
-  <si>
     <t>EQIX US</t>
   </si>
   <si>
     <t>29444U700</t>
   </si>
   <si>
     <t>EQUINIX INC</t>
   </si>
   <si>
     <t>APD US</t>
   </si>
   <si>
     <t>009158106</t>
   </si>
   <si>
     <t>AIR PRODS &amp; CHEM</t>
   </si>
   <si>
+    <t>ADI US</t>
+  </si>
+  <si>
+    <t>032654105</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES</t>
+  </si>
+  <si>
     <t>LRCX US</t>
   </si>
   <si>
     <t>512807306</t>
   </si>
   <si>
     <t>LAM RESEARCH</t>
   </si>
   <si>
-    <t>AMD US</t>
-[...5 lines deleted...]
-    <t>ADV MICRO DEVICE</t>
+    <t>LLY US</t>
+  </si>
+  <si>
+    <t>532457108</t>
+  </si>
+  <si>
+    <t>ELI LILLY &amp; CO</t>
   </si>
   <si>
     <t>APH US</t>
   </si>
   <si>
     <t>032095101</t>
   </si>
   <si>
     <t>AMPHENOL CORP-A</t>
   </si>
   <si>
+    <t>AFL US</t>
+  </si>
+  <si>
+    <t>001055102</t>
+  </si>
+  <si>
+    <t>AFLAC INC</t>
+  </si>
+  <si>
+    <t>JNJ US</t>
+  </si>
+  <si>
+    <t>478160104</t>
+  </si>
+  <si>
+    <t>JOHNSON&amp;JOHNSON</t>
+  </si>
+  <si>
+    <t>CB US</t>
+  </si>
+  <si>
+    <t>H1467J104</t>
+  </si>
+  <si>
+    <t>CHUBB LTD</t>
+  </si>
+  <si>
+    <t>HIG US</t>
+  </si>
+  <si>
+    <t>416515104</t>
+  </si>
+  <si>
+    <t>HARTFORD INSURAN</t>
+  </si>
+  <si>
+    <t>MU US</t>
+  </si>
+  <si>
+    <t>595112103</t>
+  </si>
+  <si>
+    <t>MICRON TECH</t>
+  </si>
+  <si>
+    <t>HD US</t>
+  </si>
+  <si>
+    <t>437076102</t>
+  </si>
+  <si>
+    <t>HOME DEPOT INC</t>
+  </si>
+  <si>
+    <t>WEC US</t>
+  </si>
+  <si>
+    <t>92939U106</t>
+  </si>
+  <si>
+    <t>WEC ENERGY GROUP</t>
+  </si>
+  <si>
+    <t>PLTR US</t>
+  </si>
+  <si>
+    <t>69608A108</t>
+  </si>
+  <si>
+    <t>PALANTIR TECHN-A</t>
+  </si>
+  <si>
+    <t>AMGN US</t>
+  </si>
+  <si>
+    <t>031162100</t>
+  </si>
+  <si>
+    <t>AMGEN INC</t>
+  </si>
+  <si>
+    <t>SHW US</t>
+  </si>
+  <si>
+    <t>824348106</t>
+  </si>
+  <si>
+    <t>SHERWIN-WILLIAMS</t>
+  </si>
+  <si>
+    <t>DRI US</t>
+  </si>
+  <si>
+    <t>237194105</t>
+  </si>
+  <si>
+    <t>DARDEN RESTAURAN</t>
+  </si>
+  <si>
+    <t>BKNG US</t>
+  </si>
+  <si>
+    <t>09857L108</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS</t>
+  </si>
+  <si>
+    <t>PANW US</t>
+  </si>
+  <si>
+    <t>697435105</t>
+  </si>
+  <si>
+    <t>PALO ALTO NETWOR</t>
+  </si>
+  <si>
+    <t>RSG US</t>
+  </si>
+  <si>
+    <t>760759100</t>
+  </si>
+  <si>
+    <t>REPUBLIC SVCS</t>
+  </si>
+  <si>
+    <t>PG US</t>
+  </si>
+  <si>
+    <t>742718109</t>
+  </si>
+  <si>
+    <t>PROCTER &amp; GAMBLE</t>
+  </si>
+  <si>
+    <t>NFLX US</t>
+  </si>
+  <si>
+    <t>64110L106</t>
+  </si>
+  <si>
+    <t>NETFLIX INC</t>
+  </si>
+  <si>
+    <t>TER US</t>
+  </si>
+  <si>
+    <t>880770102</t>
+  </si>
+  <si>
+    <t>TERADYNE INC</t>
+  </si>
+  <si>
+    <t>WMT US</t>
+  </si>
+  <si>
+    <t>931142103</t>
+  </si>
+  <si>
+    <t>WALMART INC</t>
+  </si>
+  <si>
+    <t>WM US</t>
+  </si>
+  <si>
+    <t>94106L109</t>
+  </si>
+  <si>
+    <t>WASTE MANAGEMENT</t>
+  </si>
+  <si>
+    <t>MCD US</t>
+  </si>
+  <si>
+    <t>580135101</t>
+  </si>
+  <si>
+    <t>MCDONALDS CORP</t>
+  </si>
+  <si>
+    <t>31423R500</t>
+  </si>
+  <si>
+    <t>FEDERATED HERMES MM TREAS</t>
+  </si>
+  <si>
     <t>MPWR US</t>
   </si>
   <si>
     <t>609839105</t>
   </si>
   <si>
     <t>MONOLITHIC POWER</t>
   </si>
   <si>
-    <t>ADI US</t>
-[...50 lines deleted...]
-    <t>HOME DEPOT INC</t>
+    <t>NOW US</t>
+  </si>
+  <si>
+    <t>81762P102</t>
+  </si>
+  <si>
+    <t>SERVICENOW INC</t>
   </si>
   <si>
     <t>VRT US</t>
   </si>
   <si>
     <t>92537N108</t>
   </si>
   <si>
     <t>VERTIV HOLDING-A</t>
   </si>
   <si>
-    <t>BKNG US</t>
-[...113 lines deleted...]
-    <t>PROCTER &amp; GAMBLE</t>
+    <t>MA US</t>
+  </si>
+  <si>
+    <t>57636Q104</t>
+  </si>
+  <si>
+    <t>MASTERCARD INC-A</t>
+  </si>
+  <si>
+    <t>VST US</t>
+  </si>
+  <si>
+    <t>92840M102</t>
+  </si>
+  <si>
+    <t>VISTRA CORP</t>
   </si>
   <si>
     <t>CDNS US</t>
   </si>
   <si>
     <t>127387108</t>
   </si>
   <si>
     <t>CADENCE DESIGN</t>
   </si>
   <si>
-    <t>TER US</t>
-[...34 lines deleted...]
-  <si>
     <t>TJX US</t>
   </si>
   <si>
     <t>872540109</t>
   </si>
   <si>
     <t>TJX COS INC</t>
   </si>
   <si>
-    <t>VST US</t>
-[...7 lines deleted...]
-  <si>
     <t>GWW US</t>
   </si>
   <si>
     <t>384802104</t>
   </si>
   <si>
     <t>WW GRAINGER INC</t>
   </si>
   <si>
     <t>EMR US</t>
   </si>
   <si>
     <t>291011104</t>
   </si>
   <si>
     <t>EMERSON ELEC CO</t>
   </si>
   <si>
     <t>SPY   270917P00690000</t>
   </si>
   <si>
     <t>SPY P690  09/17/2027</t>
   </si>
   <si>
     <t>SPY US 09/17/27 P690</t>
   </si>
   <si>
     <t>AME US</t>
   </si>
   <si>
     <t>031100100</t>
   </si>
   <si>
     <t>AMETEK INC</t>
   </si>
   <si>
+    <t>ISRG US</t>
+  </si>
+  <si>
+    <t>46120E602</t>
+  </si>
+  <si>
+    <t>INTUITIVE SURGIC</t>
+  </si>
+  <si>
     <t>MKSI US</t>
   </si>
   <si>
     <t>55306N104</t>
   </si>
   <si>
     <t>MKS INC</t>
   </si>
   <si>
-    <t>ISRG US</t>
-[...7 lines deleted...]
-  <si>
     <t>SPY   270617P00680000</t>
   </si>
   <si>
     <t>SPY P680  06/17/2027</t>
   </si>
   <si>
     <t>SPY US 06/17/27 P680</t>
   </si>
   <si>
-    <t>MU US</t>
-[...7 lines deleted...]
-  <si>
     <t>COHR US</t>
   </si>
   <si>
     <t>19247G107</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
+    <t>SPY   270319P00615000</t>
+  </si>
+  <si>
+    <t>SPY P615  03/19/2027</t>
+  </si>
+  <si>
+    <t>SPY US 03/19/27 P615</t>
+  </si>
+  <si>
+    <t>SPY   261218P00620000</t>
+  </si>
+  <si>
+    <t>SPY P620  12/18/2026</t>
+  </si>
+  <si>
+    <t>SPY US 12/18/26 P620</t>
+  </si>
+  <si>
     <t>USDB</t>
   </si>
   <si>
     <t>US DOLLAR BROKER</t>
   </si>
   <si>
-    <t>31423R500</t>
-[...461 lines deleted...]
-    <t>PLTR US 09/18/26 C210</t>
+    <t>AME   261016C00260000</t>
+  </si>
+  <si>
+    <t>AME C260  10/16/2026</t>
+  </si>
+  <si>
+    <t>AME US 10/16/26 C260</t>
+  </si>
+  <si>
+    <t>APD   261016C00320000</t>
+  </si>
+  <si>
+    <t>APD C320  10/16/2026</t>
+  </si>
+  <si>
+    <t>APD US 10/16/26 C320</t>
+  </si>
+  <si>
+    <t>APH   261016C00092500</t>
+  </si>
+  <si>
+    <t>APH C92.5 10/16/2026</t>
+  </si>
+  <si>
+    <t>APH US 10/16/26 C92.5</t>
+  </si>
+  <si>
+    <t>CB    261016C00375000</t>
+  </si>
+  <si>
+    <t>CB C375   10/16/2026</t>
+  </si>
+  <si>
+    <t>CB US 10/16/26 C375</t>
+  </si>
+  <si>
+    <t>DRI   261016C00240000</t>
+  </si>
+  <si>
+    <t>DRI C240  10/16/2026</t>
+  </si>
+  <si>
+    <t>DRI US 10/16/26 C240</t>
+  </si>
+  <si>
+    <t>GWW   261016C01400000</t>
+  </si>
+  <si>
+    <t>GWW C1400 10/16/2026</t>
+  </si>
+  <si>
+    <t>GWW US 10/16/26 C1400</t>
+  </si>
+  <si>
+    <t>HIG   261016C00150000</t>
+  </si>
+  <si>
+    <t>HIG C150  10/16/2026</t>
+  </si>
+  <si>
+    <t>HIG US 10/16/26 C150</t>
+  </si>
+  <si>
+    <t>ITW   261016C00290000</t>
+  </si>
+  <si>
+    <t>ITW C290  10/16/2026</t>
+  </si>
+  <si>
+    <t>ITW US 10/16/26 C290</t>
+  </si>
+  <si>
+    <t>MKSI  261016C00300000</t>
+  </si>
+  <si>
+    <t>MKSI C300 10/16/2026</t>
+  </si>
+  <si>
+    <t>MKSI US 10/16/26 C300</t>
+  </si>
+  <si>
+    <t>MPWR  261016C01450000</t>
+  </si>
+  <si>
+    <t>MPWRC1450 10/16/2026</t>
+  </si>
+  <si>
+    <t>MPWR US 10/16/26 C1450</t>
+  </si>
+  <si>
+    <t>RSG   261016C00240000</t>
+  </si>
+  <si>
+    <t>RSG C240  10/16/2026</t>
+  </si>
+  <si>
+    <t>RSG US 10/16/26 C240</t>
+  </si>
+  <si>
+    <t>SHW   261016C00350000</t>
+  </si>
+  <si>
+    <t>SHW C350  10/16/2026</t>
+  </si>
+  <si>
+    <t>SHW US 10/16/26 C350</t>
+  </si>
+  <si>
+    <t>WEC   261016C00115000</t>
+  </si>
+  <si>
+    <t>WEC C115  10/16/2026</t>
+  </si>
+  <si>
+    <t>WEC US 10/16/26 C115</t>
+  </si>
+  <si>
+    <t>WM    261016C00240000</t>
+  </si>
+  <si>
+    <t>WM C240   10/16/2026</t>
+  </si>
+  <si>
+    <t>WM US 10/16/26 C240</t>
+  </si>
+  <si>
+    <t>EQIX  261016C01120000</t>
+  </si>
+  <si>
+    <t>EQIXC1120 10/16/2026</t>
+  </si>
+  <si>
+    <t>EQIX US 10/16/26 C1120</t>
+  </si>
+  <si>
+    <t>PH    261016C01010000</t>
+  </si>
+  <si>
+    <t>PH C1010  10/16/2026</t>
+  </si>
+  <si>
+    <t>PH US 10/16/26 C1010</t>
+  </si>
+  <si>
+    <t>SPY   261218P00480000</t>
+  </si>
+  <si>
+    <t>SPY P480  12/18/2026</t>
+  </si>
+  <si>
+    <t>SPY US 12/18/26 P480</t>
   </si>
   <si>
     <t>RECPAY</t>
   </si>
   <si>
     <t>Receivables/Payables</t>
-  </si>
-[...52 lines deleted...]
-    <t>SPY US 12/18/26 P480</t>
   </si>
   <si>
     <t>SPY   270319P00480000</t>
   </si>
   <si>
     <t>SPY P480  03/19/2027</t>
   </si>
   <si>
     <t>SPY US 03/19/27 P480</t>
   </si>
   <si>
     <t>SPY   270617P00530000</t>
   </si>
   <si>
     <t>SPY P530  06/17/2027</t>
   </si>
   <si>
     <t>SPY US 06/17/27 P530</t>
   </si>
   <si>
     <t>SPY   270917P00535000</t>
   </si>
   <si>
     <t>SPY P535  09/17/2027</t>
   </si>
@@ -1483,51 +1141,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J120"/>
+  <dimension ref="A1:J82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J1" sqref="J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="11.711426" bestFit="true" customWidth="true" style="2"/>
     <col min="8" max="8" width="17.567139" bestFit="true" customWidth="true" style="3"/>
     <col min="9" max="9" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1552,3871 +1210,2655 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1">
-        <v>45732</v>
+        <v>46072</v>
       </c>
       <c r="G2" s="2">
-        <v>319.7</v>
+        <v>336.13</v>
       </c>
       <c r="H2" s="3">
-        <v>14620520.4</v>
+        <v>15486181.36</v>
       </c>
       <c r="I2" s="4">
-        <v>0.060728006859</v>
+        <v>0.064480081161</v>
       </c>
       <c r="J2" s="5">
-        <v>0.060724813295</v>
+        <v>0.064490389405</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="1">
-        <v>66075</v>
+        <v>66567</v>
       </c>
       <c r="G3" s="2">
-        <v>217.55</v>
+        <v>222.27</v>
       </c>
       <c r="H3" s="3">
-        <v>14374616.25</v>
+        <v>14795847.09</v>
       </c>
       <c r="I3" s="4">
-        <v>0.059706615793</v>
+        <v>0.061605724422</v>
       </c>
       <c r="J3" s="5">
-        <v>0.059703475942</v>
+        <v>0.061615573151</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" s="1">
-        <v>38788</v>
+        <v>39076</v>
       </c>
       <c r="G4" s="2">
-        <v>346.59</v>
+        <v>349.54</v>
       </c>
       <c r="H4" s="3">
-        <v>13443532.92</v>
+        <v>13658625.04</v>
       </c>
       <c r="I4" s="4">
-        <v>0.055839254489</v>
+        <v>0.056870653304</v>
       </c>
       <c r="J4" s="5">
-        <v>0.055836318014</v>
+        <v>0.056879745051</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="1">
-        <v>34421</v>
+        <v>34671</v>
       </c>
       <c r="G5" s="2">
-        <v>368.79</v>
+        <v>357.61</v>
       </c>
       <c r="H5" s="3">
-        <v>12694120.59</v>
+        <v>12398696.31</v>
       </c>
       <c r="I5" s="4">
-        <v>0.0527264845</v>
+        <v>0.05162466626</v>
       </c>
       <c r="J5" s="5">
-        <v>0.05272371172</v>
+        <v>0.051632919347</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="1">
-        <v>45531</v>
+        <v>45866</v>
       </c>
       <c r="G6" s="2">
-        <v>266.43</v>
+        <v>253.71</v>
       </c>
       <c r="H6" s="3">
-        <v>12130824.33</v>
+        <v>11636662.86</v>
       </c>
       <c r="I6" s="4">
-        <v>0.050386768936</v>
+        <v>0.048451774405</v>
       </c>
       <c r="J6" s="5">
-        <v>0.050384119197</v>
+        <v>0.048459520251</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="1">
-        <v>21687</v>
+        <v>21844</v>
       </c>
       <c r="G7" s="2">
-        <v>513.53</v>
+        <v>493.78</v>
       </c>
       <c r="H7" s="3">
-        <v>11136925.11</v>
+        <v>10786130.32</v>
       </c>
       <c r="I7" s="4">
-        <v>0.046258494634</v>
+        <v>0.044910397359</v>
       </c>
       <c r="J7" s="5">
-        <v>0.046256061992</v>
+        <v>0.044917577054</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="1">
-        <v>25170</v>
+        <v>25353</v>
       </c>
       <c r="G8" s="2">
-        <v>357.62</v>
+        <v>349.67</v>
       </c>
       <c r="H8" s="3">
-        <v>9001295.4</v>
+        <v>8865183.51</v>
       </c>
       <c r="I8" s="4">
-        <v>0.03738791191</v>
+        <v>0.036912117903</v>
       </c>
       <c r="J8" s="5">
-        <v>0.037385945754</v>
+        <v>0.036918018937</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>10</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="1">
-        <v>6843</v>
+        <v>6887</v>
       </c>
       <c r="G9" s="2">
-        <v>995.02</v>
+        <v>943.54</v>
       </c>
       <c r="H9" s="3">
-        <v>6808921.86</v>
+        <v>6498159.98</v>
       </c>
       <c r="I9" s="4">
-        <v>0.028281637185</v>
+        <v>0.027056501094</v>
       </c>
       <c r="J9" s="5">
-        <v>0.028280149911</v>
+        <v>0.027060826539</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10" t="s">
         <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="1">
-        <v>5951</v>
+        <v>9246</v>
       </c>
       <c r="G10" s="2">
-        <v>945.47</v>
+        <v>665.75</v>
       </c>
       <c r="H10" s="3">
-        <v>5626491.97</v>
+        <v>6155524.5</v>
       </c>
       <c r="I10" s="4">
-        <v>0.023370279142</v>
+        <v>0.02562986382</v>
       </c>
       <c r="J10" s="5">
-        <v>0.023369050146</v>
+        <v>0.025633961192</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
       <c r="D11" t="s">
         <v>40</v>
       </c>
       <c r="E11" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="1">
-        <v>9186</v>
+        <v>5991</v>
       </c>
       <c r="G11" s="2">
-        <v>578.02</v>
+        <v>895.3099999999999</v>
       </c>
       <c r="H11" s="3">
-        <v>5309691.72</v>
+        <v>5363802.21</v>
       </c>
       <c r="I11" s="4">
-        <v>0.022054413001</v>
+        <v>0.022333356028</v>
       </c>
       <c r="J11" s="5">
-        <v>0.022053253204</v>
+        <v>0.022336926397</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" t="s">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12" t="s">
         <v>43</v>
       </c>
       <c r="E12" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="1">
-        <v>13344</v>
+        <v>19052</v>
       </c>
       <c r="G12" s="2">
-        <v>381.6</v>
+        <v>263.96</v>
       </c>
       <c r="H12" s="3">
-        <v>5092070.4</v>
+        <v>5028965.92</v>
       </c>
       <c r="I12" s="4">
-        <v>0.021150497911</v>
+        <v>0.020939192377</v>
       </c>
       <c r="J12" s="5">
-        <v>0.021149385649</v>
+        <v>0.020942539865</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>11</v>
       </c>
       <c r="C13" t="s">
         <v>45</v>
       </c>
       <c r="D13" t="s">
         <v>46</v>
       </c>
       <c r="E13" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="1">
-        <v>17747</v>
+        <v>13437</v>
       </c>
       <c r="G13" s="2">
-        <v>280.1</v>
+        <v>368.29</v>
       </c>
       <c r="H13" s="3">
-        <v>4970934.7</v>
+        <v>4948712.73</v>
       </c>
       <c r="I13" s="4">
-        <v>0.0206473469</v>
+        <v>0.020605040781</v>
       </c>
       <c r="J13" s="5">
-        <v>0.020646261097</v>
+        <v>0.02060833485</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>10</v>
       </c>
       <c r="B14" t="s">
         <v>11</v>
       </c>
       <c r="C14" t="s">
         <v>48</v>
       </c>
       <c r="D14" t="s">
         <v>49</v>
       </c>
       <c r="E14" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="1">
-        <v>67031</v>
+        <v>8803</v>
       </c>
       <c r="G14" s="2">
-        <v>73.73</v>
+        <v>559.8200000000001</v>
       </c>
       <c r="H14" s="3">
-        <v>4942195.63</v>
+        <v>4928095.46</v>
       </c>
       <c r="I14" s="4">
-        <v>0.020527975879</v>
+        <v>0.020519196298</v>
       </c>
       <c r="J14" s="5">
-        <v>0.020526896354</v>
+        <v>0.020522476642</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>10</v>
       </c>
       <c r="B15" t="s">
         <v>11</v>
       </c>
       <c r="C15" t="s">
         <v>51</v>
       </c>
       <c r="D15" t="s">
         <v>52</v>
       </c>
       <c r="E15" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="1">
-        <v>18914</v>
+        <v>67526</v>
       </c>
       <c r="G15" s="2">
-        <v>255.48</v>
+        <v>72.05</v>
       </c>
       <c r="H15" s="3">
-        <v>4832148.72</v>
+        <v>4865248.3</v>
       </c>
       <c r="I15" s="4">
-        <v>0.020070883428</v>
+        <v>0.020257518491</v>
       </c>
       <c r="J15" s="5">
-        <v>0.020069827941</v>
+        <v>0.020260757002</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>10</v>
       </c>
       <c r="B16" t="s">
         <v>11</v>
       </c>
       <c r="C16" t="s">
         <v>54</v>
       </c>
       <c r="D16" t="s">
         <v>55</v>
       </c>
       <c r="E16" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="1">
-        <v>4551</v>
+        <v>17877</v>
       </c>
       <c r="G16" s="2">
-        <v>1044.41</v>
+        <v>269.42</v>
       </c>
       <c r="H16" s="3">
-        <v>4753109.91</v>
+        <v>4816421.34</v>
       </c>
       <c r="I16" s="4">
-        <v>0.019742586674</v>
+        <v>0.020054216833</v>
       </c>
       <c r="J16" s="5">
-        <v>0.019741548451</v>
+        <v>0.020057422843</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>10</v>
       </c>
       <c r="B17" t="s">
         <v>11</v>
       </c>
       <c r="C17" t="s">
         <v>57</v>
       </c>
       <c r="D17" t="s">
         <v>58</v>
       </c>
       <c r="E17" t="s">
         <v>59</v>
       </c>
       <c r="F17" s="1">
-        <v>14791</v>
+        <v>4577</v>
       </c>
       <c r="G17" s="2">
-        <v>308.09</v>
+        <v>1021.34</v>
       </c>
       <c r="H17" s="3">
-        <v>4556959.19</v>
+        <v>4674673.18</v>
       </c>
       <c r="I17" s="4">
-        <v>0.018927852181</v>
+        <v>0.019464017568</v>
       </c>
       <c r="J17" s="5">
-        <v>0.018926856804</v>
+        <v>0.019467129224</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>10</v>
       </c>
       <c r="B18" t="s">
         <v>11</v>
       </c>
       <c r="C18" t="s">
         <v>60</v>
       </c>
       <c r="D18" t="s">
         <v>61</v>
       </c>
       <c r="E18" t="s">
         <v>62</v>
       </c>
       <c r="F18" s="1">
-        <v>14137</v>
+        <v>14895</v>
       </c>
       <c r="G18" s="2">
-        <v>301.9</v>
+        <v>284.18</v>
       </c>
       <c r="H18" s="3">
-        <v>4267960.3</v>
+        <v>4232861.1</v>
       </c>
       <c r="I18" s="4">
-        <v>0.017727462175</v>
+        <v>0.017624436969</v>
       </c>
       <c r="J18" s="5">
-        <v>0.017726529923</v>
+        <v>0.017627254537</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>10</v>
       </c>
       <c r="B19" t="s">
         <v>11</v>
       </c>
       <c r="C19" t="s">
         <v>63</v>
       </c>
       <c r="D19" t="s">
         <v>64</v>
       </c>
       <c r="E19" t="s">
         <v>65</v>
       </c>
       <c r="F19" s="1">
-        <v>8745</v>
+        <v>11009</v>
       </c>
       <c r="G19" s="2">
-        <v>465.58</v>
+        <v>375.72</v>
       </c>
       <c r="H19" s="3">
-        <v>4071497.1</v>
+        <v>4136301.48</v>
       </c>
       <c r="I19" s="4">
-        <v>0.016911429761</v>
+        <v>0.017222390009</v>
       </c>
       <c r="J19" s="5">
-        <v>0.016910540423</v>
+        <v>0.017225143303</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>10</v>
       </c>
       <c r="B20" t="s">
         <v>11</v>
       </c>
       <c r="C20" t="s">
         <v>66</v>
       </c>
       <c r="D20" t="s">
         <v>67</v>
       </c>
       <c r="E20" t="s">
         <v>68</v>
       </c>
       <c r="F20" s="1">
-        <v>25454</v>
+        <v>14235</v>
       </c>
       <c r="G20" s="2">
-        <v>157.74</v>
+        <v>288.11</v>
       </c>
       <c r="H20" s="3">
-        <v>4015113.96</v>
+        <v>4101245.85</v>
       </c>
       <c r="I20" s="4">
-        <v>0.016677235928</v>
+        <v>0.017076428276</v>
       </c>
       <c r="J20" s="5">
-        <v>0.016676358906</v>
+        <v>0.017079158236</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>10</v>
       </c>
       <c r="B21" t="s">
         <v>11</v>
       </c>
       <c r="C21" t="s">
         <v>69</v>
       </c>
       <c r="D21" t="s">
         <v>70</v>
       </c>
       <c r="E21" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="1">
-        <v>3174</v>
+        <v>3535</v>
       </c>
       <c r="G21" s="2">
-        <v>1256.26</v>
+        <v>1152.93</v>
       </c>
       <c r="H21" s="3">
-        <v>3987369.24</v>
+        <v>4075607.55</v>
       </c>
       <c r="I21" s="4">
-        <v>0.016561995054</v>
+        <v>0.016969677643</v>
       </c>
       <c r="J21" s="5">
-        <v>0.016561124092</v>
+        <v>0.016972390537</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>10</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
       <c r="C22" t="s">
         <v>72</v>
       </c>
       <c r="D22" t="s">
         <v>73</v>
       </c>
       <c r="E22" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="1">
-        <v>10934</v>
+        <v>51282</v>
       </c>
       <c r="G22" s="2">
-        <v>361.78</v>
+        <v>77.55</v>
       </c>
       <c r="H22" s="3">
-        <v>3955702.52</v>
+        <v>3976919.1</v>
       </c>
       <c r="I22" s="4">
-        <v>0.016430463704</v>
+        <v>0.016558766837</v>
       </c>
       <c r="J22" s="5">
-        <v>0.016429599659</v>
+        <v>0.016561414039</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>10</v>
       </c>
       <c r="B23" t="s">
         <v>11</v>
       </c>
       <c r="C23" t="s">
         <v>75</v>
       </c>
       <c r="D23" t="s">
         <v>76</v>
       </c>
       <c r="E23" t="s">
         <v>77</v>
       </c>
       <c r="F23" s="1">
-        <v>33774</v>
+        <v>34018</v>
       </c>
       <c r="G23" s="2">
-        <v>116.52</v>
+        <v>116.33</v>
       </c>
       <c r="H23" s="3">
-        <v>3935346.48</v>
+        <v>3957313.94</v>
       </c>
       <c r="I23" s="4">
-        <v>0.016345912559</v>
+        <v>0.016477136493</v>
       </c>
       <c r="J23" s="5">
-        <v>0.016345052961</v>
+        <v>0.016479770646</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>10</v>
       </c>
       <c r="B24" t="s">
         <v>11</v>
       </c>
       <c r="C24" t="s">
         <v>78</v>
       </c>
       <c r="D24" t="s">
         <v>79</v>
       </c>
       <c r="E24" t="s">
         <v>80</v>
       </c>
       <c r="F24" s="1">
-        <v>14061</v>
+        <v>14159</v>
       </c>
       <c r="G24" s="2">
-        <v>268.04</v>
+        <v>269.99</v>
       </c>
       <c r="H24" s="3">
-        <v>3768910.44</v>
+        <v>3822788.41</v>
       </c>
       <c r="I24" s="4">
-        <v>0.015654601395</v>
+        <v>0.015917010218</v>
       </c>
       <c r="J24" s="5">
-        <v>0.015653778151</v>
+        <v>0.015919554824</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" t="s">
         <v>11</v>
       </c>
       <c r="C25" t="s">
         <v>81</v>
       </c>
       <c r="D25" t="s">
         <v>82</v>
       </c>
       <c r="E25" t="s">
         <v>83</v>
       </c>
       <c r="F25" s="1">
-        <v>26281</v>
+        <v>10718</v>
       </c>
       <c r="G25" s="2">
-        <v>138.55</v>
+        <v>340.64</v>
       </c>
       <c r="H25" s="3">
-        <v>3641232.55</v>
+        <v>3650979.52</v>
       </c>
       <c r="I25" s="4">
-        <v>0.015124276648</v>
+        <v>0.015201646571</v>
       </c>
       <c r="J25" s="5">
-        <v>0.015123481293</v>
+        <v>0.015204076814</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" t="s">
         <v>11</v>
       </c>
       <c r="C26" t="s">
         <v>84</v>
       </c>
       <c r="D26" t="s">
         <v>85</v>
       </c>
       <c r="E26" t="s">
         <v>86</v>
       </c>
       <c r="F26" s="1">
-        <v>10646</v>
+        <v>26473</v>
       </c>
       <c r="G26" s="2">
-        <v>339.92</v>
+        <v>131.89</v>
       </c>
       <c r="H26" s="3">
-        <v>3618788.32</v>
+        <v>3491523.97</v>
       </c>
       <c r="I26" s="4">
-        <v>0.015031051967</v>
+        <v>0.01453771874</v>
       </c>
       <c r="J26" s="5">
-        <v>0.015030261514</v>
+        <v>0.014540042843</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>10</v>
       </c>
       <c r="B27" t="s">
         <v>11</v>
       </c>
       <c r="C27" t="s">
         <v>87</v>
       </c>
       <c r="D27" t="s">
         <v>88</v>
       </c>
       <c r="E27" t="s">
         <v>89</v>
       </c>
       <c r="F27" s="1">
-        <v>9978</v>
+        <v>3204</v>
       </c>
       <c r="G27" s="2">
-        <v>330.19</v>
+        <v>1015.8</v>
       </c>
       <c r="H27" s="3">
-        <v>3294635.82</v>
+        <v>3254623.2</v>
       </c>
       <c r="I27" s="4">
-        <v>0.013684647413</v>
+        <v>0.013551330906</v>
       </c>
       <c r="J27" s="5">
-        <v>0.013683927765</v>
+        <v>0.013553497318</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>10</v>
       </c>
       <c r="B28" t="s">
         <v>11</v>
       </c>
       <c r="C28" t="s">
         <v>90</v>
       </c>
       <c r="D28" t="s">
         <v>91</v>
       </c>
       <c r="E28" t="s">
         <v>92</v>
       </c>
       <c r="F28" s="1">
-        <v>12573</v>
+        <v>10043</v>
       </c>
       <c r="G28" s="2">
-        <v>257.08</v>
+        <v>299.98</v>
       </c>
       <c r="H28" s="3">
-        <v>3232266.84</v>
+        <v>3012699.14</v>
       </c>
       <c r="I28" s="4">
-        <v>0.013425590708</v>
+        <v>0.012544027514</v>
       </c>
       <c r="J28" s="5">
-        <v>0.013424884683</v>
+        <v>0.012546032891</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>10</v>
       </c>
       <c r="B29" t="s">
         <v>11</v>
       </c>
       <c r="C29" t="s">
         <v>93</v>
       </c>
       <c r="D29" t="s">
         <v>94</v>
       </c>
       <c r="E29" t="s">
         <v>95</v>
       </c>
       <c r="F29" s="1">
-        <v>15120</v>
+        <v>29078</v>
       </c>
       <c r="G29" s="2">
-        <v>205.63</v>
+        <v>103.17</v>
       </c>
       <c r="H29" s="3">
-        <v>3109125.6</v>
+        <v>2999977.26</v>
       </c>
       <c r="I29" s="4">
-        <v>0.012914109457</v>
+        <v>0.012491057202</v>
       </c>
       <c r="J29" s="5">
-        <v>0.01291343033</v>
+        <v>0.012493054111</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>10</v>
       </c>
       <c r="B30" t="s">
         <v>11</v>
       </c>
       <c r="C30" t="s">
         <v>96</v>
       </c>
       <c r="D30" t="s">
         <v>97</v>
       </c>
       <c r="E30" t="s">
         <v>98</v>
       </c>
       <c r="F30" s="1">
-        <v>28865</v>
+        <v>15505</v>
       </c>
       <c r="G30" s="2">
-        <v>106.22</v>
+        <v>177.64</v>
       </c>
       <c r="H30" s="3">
-        <v>3066040.3</v>
+        <v>2754308.2</v>
       </c>
       <c r="I30" s="4">
-        <v>0.012735149726</v>
+        <v>0.011468160688</v>
       </c>
       <c r="J30" s="5">
-        <v>0.01273448001</v>
+        <v>0.01146999407</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>10</v>
       </c>
       <c r="B31" t="s">
         <v>11</v>
       </c>
       <c r="C31" t="s">
         <v>99</v>
       </c>
       <c r="D31" t="s">
         <v>100</v>
       </c>
       <c r="E31" t="s">
         <v>101</v>
       </c>
       <c r="F31" s="1">
-        <v>7027</v>
+        <v>7076</v>
       </c>
       <c r="G31" s="2">
-        <v>432.42</v>
+        <v>385.65</v>
       </c>
       <c r="H31" s="3">
-        <v>3038615.34</v>
+        <v>2728859.4</v>
       </c>
       <c r="I31" s="4">
-        <v>0.012621237012</v>
+        <v>0.011362199079</v>
       </c>
       <c r="J31" s="5">
-        <v>0.012620573287</v>
+        <v>0.011364015521</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>10</v>
       </c>
       <c r="B32" t="s">
         <v>11</v>
       </c>
       <c r="C32" t="s">
         <v>102</v>
       </c>
       <c r="D32" t="s">
         <v>103</v>
       </c>
       <c r="E32" t="s">
         <v>104</v>
       </c>
       <c r="F32" s="1">
-        <v>8503</v>
+        <v>8564</v>
       </c>
       <c r="G32" s="2">
-        <v>344.86</v>
+        <v>320.73</v>
       </c>
       <c r="H32" s="3">
-        <v>2932344.58</v>
+        <v>2746731.72</v>
       </c>
       <c r="I32" s="4">
-        <v>0.012179829233</v>
+        <v>0.011436614367</v>
       </c>
       <c r="J32" s="5">
-        <v>0.01217918872</v>
+        <v>0.011438442706</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>10</v>
       </c>
       <c r="B33" t="s">
         <v>11</v>
       </c>
       <c r="C33" t="s">
         <v>105</v>
       </c>
       <c r="D33" t="s">
         <v>106</v>
       </c>
       <c r="E33" t="s">
         <v>107</v>
       </c>
       <c r="F33" s="1">
-        <v>15392</v>
+        <v>12668</v>
       </c>
       <c r="G33" s="2">
-        <v>186.29</v>
+        <v>209.28</v>
       </c>
       <c r="H33" s="3">
-        <v>2867375.68</v>
+        <v>2651159.04</v>
       </c>
       <c r="I33" s="4">
-        <v>0.011909973462</v>
+        <v>0.011038676746</v>
       </c>
       <c r="J33" s="5">
-        <v>0.01190934714</v>
+        <v>0.011040441468</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>10</v>
       </c>
       <c r="B34" t="s">
         <v>11</v>
       </c>
       <c r="C34" t="s">
         <v>108</v>
       </c>
       <c r="D34" t="s">
         <v>109</v>
       </c>
       <c r="E34" t="s">
         <v>110</v>
       </c>
       <c r="F34" s="1">
-        <v>2410</v>
+        <v>15228</v>
       </c>
       <c r="G34" s="2">
-        <v>1174.61</v>
+        <v>167.9</v>
       </c>
       <c r="H34" s="3">
-        <v>2830810.1</v>
+        <v>2556781.2</v>
       </c>
       <c r="I34" s="4">
-        <v>0.011758094135</v>
+        <v>0.010645714102</v>
       </c>
       <c r="J34" s="5">
-        <v>0.011757475801</v>
+        <v>0.010647416001</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>10</v>
       </c>
       <c r="B35" t="s">
         <v>11</v>
       </c>
       <c r="C35" t="s">
         <v>111</v>
       </c>
       <c r="D35" t="s">
         <v>112</v>
       </c>
       <c r="E35" t="s">
         <v>113</v>
       </c>
       <c r="F35" s="1">
-        <v>12581</v>
+        <v>6762</v>
       </c>
       <c r="G35" s="2">
-        <v>215.63</v>
+        <v>363.58</v>
       </c>
       <c r="H35" s="3">
-        <v>2712841.03</v>
+        <v>2458527.96</v>
       </c>
       <c r="I35" s="4">
-        <v>0.011268096085</v>
+        <v>0.010236615387</v>
       </c>
       <c r="J35" s="5">
-        <v>0.011267503518</v>
+        <v>0.010238251885</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>10</v>
       </c>
       <c r="B36" t="s">
         <v>11</v>
       </c>
       <c r="C36" t="s">
         <v>114</v>
       </c>
       <c r="D36" t="s">
         <v>115</v>
       </c>
       <c r="E36" t="s">
         <v>116</v>
       </c>
       <c r="F36" s="1">
-        <v>32943</v>
+        <v>11166</v>
       </c>
       <c r="G36" s="2">
-        <v>81.72</v>
+        <v>218.07</v>
       </c>
       <c r="H36" s="3">
-        <v>2692101.96</v>
+        <v>2434969.62</v>
       </c>
       <c r="I36" s="4">
-        <v>0.011181953981</v>
+        <v>0.010138525119</v>
       </c>
       <c r="J36" s="5">
-        <v>0.011181365945</v>
+        <v>0.010140145936</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>10</v>
       </c>
       <c r="B37" t="s">
         <v>11</v>
       </c>
       <c r="C37" t="s">
         <v>117</v>
       </c>
       <c r="D37" t="s">
         <v>118</v>
       </c>
       <c r="E37" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="1">
-        <v>6717</v>
+        <v>16402</v>
       </c>
       <c r="G37" s="2">
-        <v>371.59</v>
+        <v>146.39</v>
       </c>
       <c r="H37" s="3">
-        <v>2495970.03</v>
+        <v>2401088.78</v>
       </c>
       <c r="I37" s="4">
-        <v>0.010367297535</v>
+        <v>0.009997454879999999</v>
       </c>
       <c r="J37" s="5">
-        <v>0.010366752339</v>
+        <v>0.009999053144</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>10</v>
       </c>
       <c r="B38" t="s">
         <v>11</v>
       </c>
       <c r="C38" t="s">
         <v>120</v>
       </c>
       <c r="D38" t="s">
         <v>121</v>
       </c>
       <c r="E38" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="1">
-        <v>11092</v>
+        <v>33182</v>
       </c>
       <c r="G38" s="2">
-        <v>222.11</v>
+        <v>71.79000000000001</v>
       </c>
       <c r="H38" s="3">
-        <v>2463644.12</v>
+        <v>2382135.78</v>
       </c>
       <c r="I38" s="4">
-        <v>0.010233028163</v>
+        <v>0.009918539945999999</v>
       </c>
       <c r="J38" s="5">
-        <v>0.010232490029</v>
+        <v>0.009920125594</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>10</v>
       </c>
       <c r="B39" t="s">
         <v>11</v>
       </c>
       <c r="C39" t="s">
         <v>123</v>
       </c>
       <c r="D39" t="s">
         <v>124</v>
       </c>
       <c r="E39" t="s">
         <v>125</v>
       </c>
       <c r="F39" s="1">
-        <v>9041</v>
+        <v>6311</v>
       </c>
       <c r="G39" s="2">
-        <v>265</v>
+        <v>371.47</v>
       </c>
       <c r="H39" s="3">
-        <v>2395865</v>
+        <v>2344347.17</v>
       </c>
       <c r="I39" s="4">
-        <v>0.009951499822</v>
+        <v>0.009761198856999999</v>
       </c>
       <c r="J39" s="5">
-        <v>0.009950976492</v>
+        <v>0.009762759352</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>10</v>
       </c>
       <c r="B40" t="s">
         <v>11</v>
       </c>
       <c r="C40" t="s">
         <v>126</v>
       </c>
       <c r="D40" t="s">
         <v>127</v>
       </c>
       <c r="E40" t="s">
         <v>128</v>
       </c>
       <c r="F40" s="1">
-        <v>10734</v>
+        <v>21609</v>
       </c>
       <c r="G40" s="2">
-        <v>219.66</v>
+        <v>106.73</v>
       </c>
       <c r="H40" s="3">
-        <v>2357830.44</v>
+        <v>2306328.57</v>
       </c>
       <c r="I40" s="4">
-        <v>0.009793518918</v>
+        <v>0.009602900155</v>
       </c>
       <c r="J40" s="5">
-        <v>0.009793003897</v>
+        <v>0.009604435343</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
         <v>10</v>
       </c>
       <c r="B41" t="s">
         <v>11</v>
       </c>
       <c r="C41" t="s">
         <v>129</v>
       </c>
       <c r="D41" t="s">
         <v>130</v>
       </c>
       <c r="E41" t="s">
         <v>131</v>
       </c>
       <c r="F41" s="1">
-        <v>16285</v>
+        <v>10805</v>
       </c>
       <c r="G41" s="2">
-        <v>143.78</v>
+        <v>211.1</v>
       </c>
       <c r="H41" s="3">
-        <v>2341457.3</v>
+        <v>2280935.5</v>
       </c>
       <c r="I41" s="4">
-        <v>0.009725511205000001</v>
+        <v>0.009497170589999999</v>
       </c>
       <c r="J41" s="5">
-        <v>0.00972499976</v>
+        <v>0.009498688874999999</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>10</v>
       </c>
       <c r="B42" t="s">
         <v>11</v>
       </c>
       <c r="C42" t="s">
         <v>132</v>
       </c>
       <c r="D42" t="s">
         <v>133</v>
       </c>
       <c r="E42" t="s">
         <v>134</v>
       </c>
       <c r="F42" s="1">
-        <v>6653</v>
+        <v>9103</v>
       </c>
       <c r="G42" s="2">
-        <v>340.39</v>
+        <v>248.24</v>
       </c>
       <c r="H42" s="3">
-        <v>2264614.67</v>
+        <v>2259728.72</v>
       </c>
       <c r="I42" s="4">
-        <v>0.009406336536000001</v>
+        <v>0.009408871552999999</v>
       </c>
       <c r="J42" s="5">
-        <v>0.009405841876</v>
+        <v>0.009410375722</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>10</v>
       </c>
       <c r="B43" t="s">
         <v>11</v>
       </c>
-      <c r="C43" t="s">
+      <c r="C43"/>
+      <c r="D43" t="s">
         <v>135</v>
       </c>
-      <c r="D43" t="s">
+      <c r="E43" t="s">
         <v>136</v>
       </c>
-      <c r="E43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F43" s="1">
-        <v>6269</v>
+        <v>2119937.34</v>
       </c>
       <c r="G43" s="2">
-        <v>354.97</v>
+        <v>100</v>
       </c>
       <c r="H43" s="3">
-        <v>2225306.93</v>
+        <v>2119937.34</v>
       </c>
       <c r="I43" s="4">
-        <v>0.009243067333</v>
+        <v>0.008826819767</v>
       </c>
       <c r="J43" s="5">
-        <v>0.009242581259</v>
+        <v>0.008828230885</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>10</v>
       </c>
       <c r="B44" t="s">
         <v>11</v>
       </c>
       <c r="C44" t="s">
+        <v>137</v>
+      </c>
+      <c r="D44" t="s">
         <v>138</v>
       </c>
-      <c r="D44" t="s">
+      <c r="E44" t="s">
         <v>139</v>
       </c>
-      <c r="E44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F44" s="1">
-        <v>21458</v>
+        <v>1696</v>
       </c>
       <c r="G44" s="2">
-        <v>103.09</v>
+        <v>1217.8</v>
       </c>
       <c r="H44" s="3">
-        <v>2212105.22</v>
+        <v>2065388.8</v>
       </c>
       <c r="I44" s="4">
-        <v>0.009188232518</v>
+        <v>0.008599695067</v>
       </c>
       <c r="J44" s="5">
-        <v>0.009187749328000001</v>
+        <v>0.008601069875999999</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>10</v>
       </c>
       <c r="B45" t="s">
         <v>11</v>
       </c>
       <c r="C45" t="s">
+        <v>140</v>
+      </c>
+      <c r="D45" t="s">
         <v>141</v>
       </c>
-      <c r="D45" t="s">
+      <c r="E45" t="s">
         <v>142</v>
       </c>
-      <c r="E45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F45" s="1">
-        <v>15175</v>
+        <v>15282</v>
       </c>
       <c r="G45" s="2">
-        <v>144.71</v>
+        <v>135.47</v>
       </c>
       <c r="H45" s="3">
-        <v>2195974.25</v>
+        <v>2070252.54</v>
       </c>
       <c r="I45" s="4">
-        <v>0.009121230686000001</v>
+        <v>0.008619946306</v>
       </c>
       <c r="J45" s="5">
-        <v>0.009120751018999999</v>
+        <v>0.008621324352</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>10</v>
       </c>
       <c r="B46" t="s">
         <v>11</v>
       </c>
       <c r="C46" t="s">
+        <v>143</v>
+      </c>
+      <c r="D46" t="s">
         <v>144</v>
       </c>
-      <c r="D46" t="s">
+      <c r="E46" t="s">
         <v>145</v>
       </c>
-      <c r="E46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46" s="1">
-        <v>3501</v>
+        <v>8127</v>
       </c>
       <c r="G46" s="2">
-        <v>595.3</v>
+        <v>249.39</v>
       </c>
       <c r="H46" s="3">
-        <v>2084145.3</v>
+        <v>2026792.53</v>
       </c>
       <c r="I46" s="4">
-        <v>0.008656736327</v>
+        <v>0.00843899111</v>
       </c>
       <c r="J46" s="5">
-        <v>0.008656281086999999</v>
+        <v>0.008440340227</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
         <v>10</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
+        <v>146</v>
+      </c>
+      <c r="D47" t="s">
         <v>147</v>
       </c>
-      <c r="D47" t="s">
+      <c r="E47" t="s">
         <v>148</v>
       </c>
-      <c r="E47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="1">
-        <v>14792</v>
+        <v>3524</v>
       </c>
       <c r="G47" s="2">
-        <v>135.12</v>
+        <v>565.24</v>
       </c>
       <c r="H47" s="3">
-        <v>1998695.04</v>
+        <v>1991905.76</v>
       </c>
       <c r="I47" s="4">
-        <v>0.008301808880999999</v>
+        <v>0.008293732462999999</v>
       </c>
       <c r="J47" s="5">
-        <v>0.008301372305000001</v>
+        <v>0.008295058358</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
         <v>10</v>
       </c>
       <c r="B48" t="s">
         <v>11</v>
       </c>
       <c r="C48" t="s">
+        <v>149</v>
+      </c>
+      <c r="D48" t="s">
         <v>150</v>
       </c>
-      <c r="D48" t="s">
+      <c r="E48" t="s">
         <v>151</v>
       </c>
-      <c r="E48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F48" s="1">
-        <v>13693</v>
+        <v>13787</v>
       </c>
       <c r="G48" s="2">
-        <v>137.09</v>
+        <v>140.67</v>
       </c>
       <c r="H48" s="3">
-        <v>1877173.37</v>
+        <v>1939417.29</v>
       </c>
       <c r="I48" s="4">
-        <v>0.007797054699</v>
+        <v>0.008075185312000001</v>
       </c>
       <c r="J48" s="5">
-        <v>0.007796644668</v>
+        <v>0.008076476269</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
         <v>10</v>
       </c>
       <c r="B49" t="s">
         <v>11</v>
       </c>
       <c r="C49" t="s">
+        <v>152</v>
+      </c>
+      <c r="D49" t="s">
         <v>153</v>
       </c>
-      <c r="D49" t="s">
+      <c r="E49" t="s">
         <v>154</v>
       </c>
-      <c r="E49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49" s="1">
-        <v>1421</v>
+        <v>6697</v>
       </c>
       <c r="G49" s="2">
-        <v>1306.3</v>
+        <v>282.9</v>
       </c>
       <c r="H49" s="3">
-        <v>1856252.3</v>
+        <v>1894581.3</v>
       </c>
       <c r="I49" s="4">
-        <v>0.007710156638</v>
+        <v>0.007888500925</v>
       </c>
       <c r="J49" s="5">
-        <v>0.007709751176</v>
+        <v>0.007889762037</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
         <v>10</v>
       </c>
       <c r="B50" t="s">
         <v>11</v>
       </c>
       <c r="C50" t="s">
+        <v>155</v>
+      </c>
+      <c r="D50" t="s">
         <v>156</v>
       </c>
-      <c r="D50" t="s">
+      <c r="E50" t="s">
         <v>157</v>
       </c>
-      <c r="E50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F50" s="1">
-        <v>11850</v>
+        <v>14896</v>
       </c>
       <c r="G50" s="2">
-        <v>155.18</v>
+        <v>127.24</v>
       </c>
       <c r="H50" s="3">
-        <v>1838883</v>
+        <v>1895367.04</v>
       </c>
       <c r="I50" s="4">
-        <v>0.00763801126</v>
+        <v>0.007891772525</v>
       </c>
       <c r="J50" s="5">
-        <v>0.007637609592</v>
+        <v>0.00789303416</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>10</v>
       </c>
       <c r="B51" t="s">
         <v>11</v>
       </c>
       <c r="C51" t="s">
+        <v>158</v>
+      </c>
+      <c r="D51" t="s">
         <v>159</v>
       </c>
-      <c r="D51" t="s">
+      <c r="E51" t="s">
         <v>160</v>
       </c>
-      <c r="E51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F51" s="1">
-        <v>782</v>
+        <v>1425</v>
       </c>
       <c r="G51" s="2">
-        <v>23.02</v>
+        <v>1266.61</v>
       </c>
       <c r="H51" s="3">
-        <v>1800164</v>
+        <v>1804919.25</v>
       </c>
       <c r="I51" s="4">
-        <v>0.007477187456</v>
+        <v>0.007515173497</v>
       </c>
       <c r="J51" s="5">
-        <v>0.007476794246</v>
+        <v>0.007516374926</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>10</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
+        <v>161</v>
+      </c>
+      <c r="D52" t="s">
         <v>162</v>
       </c>
-      <c r="D52" t="s">
+      <c r="E52" t="s">
         <v>163</v>
       </c>
-      <c r="E52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F52" s="1">
-        <v>7090</v>
+        <v>11930</v>
       </c>
       <c r="G52" s="2">
-        <v>236.25</v>
+        <v>149.92</v>
       </c>
       <c r="H52" s="3">
-        <v>1675012.5</v>
+        <v>1788545.6</v>
       </c>
       <c r="I52" s="4">
-        <v>0.00695735636</v>
+        <v>0.007446998247</v>
       </c>
       <c r="J52" s="5">
-        <v>0.006956990486</v>
+        <v>0.007448188778</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
         <v>10</v>
       </c>
       <c r="B53" t="s">
         <v>11</v>
       </c>
       <c r="C53" t="s">
+        <v>164</v>
+      </c>
+      <c r="D53" t="s">
         <v>165</v>
       </c>
-      <c r="D53" t="s">
+      <c r="E53" t="s">
         <v>166</v>
       </c>
-      <c r="E53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="1">
-        <v>6344</v>
+        <v>782</v>
       </c>
       <c r="G53" s="2">
-        <v>255.76</v>
+        <v>22.82</v>
       </c>
       <c r="H53" s="3">
-        <v>1622541.44</v>
+        <v>1784524</v>
       </c>
       <c r="I53" s="4">
-        <v>0.006739411799</v>
+        <v>0.007430253442</v>
       </c>
       <c r="J53" s="5">
-        <v>0.006739057387</v>
+        <v>0.007431441295</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
         <v>10</v>
       </c>
       <c r="B54" t="s">
         <v>11</v>
       </c>
       <c r="C54" t="s">
+        <v>167</v>
+      </c>
+      <c r="D54" t="s">
         <v>168</v>
       </c>
-      <c r="D54" t="s">
+      <c r="E54" t="s">
         <v>169</v>
       </c>
-      <c r="E54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F54" s="1">
-        <v>4055</v>
+        <v>7138</v>
       </c>
       <c r="G54" s="2">
-        <v>372.6</v>
+        <v>237.64</v>
       </c>
       <c r="H54" s="3">
-        <v>1510893</v>
+        <v>1696274.32</v>
       </c>
       <c r="I54" s="4">
-        <v>0.00627566721</v>
+        <v>0.007062806723</v>
       </c>
       <c r="J54" s="5">
-        <v>0.006275337185</v>
+        <v>0.007063935834</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>10</v>
       </c>
       <c r="B55" t="s">
         <v>11</v>
       </c>
       <c r="C55" t="s">
+        <v>170</v>
+      </c>
+      <c r="D55" t="s">
         <v>171</v>
       </c>
-      <c r="D55" t="s">
+      <c r="E55" t="s">
         <v>172</v>
       </c>
-      <c r="E55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F55" s="1">
-        <v>782</v>
+        <v>4079</v>
       </c>
       <c r="G55" s="2">
-        <v>17.02</v>
+        <v>393.33</v>
       </c>
       <c r="H55" s="3">
-        <v>1330964</v>
+        <v>1604393.07</v>
       </c>
       <c r="I55" s="4">
-        <v>0.00552831149</v>
+        <v>0.006680239173</v>
       </c>
       <c r="J55" s="5">
-        <v>0.005528020767</v>
+        <v>0.006681307124</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
         <v>10</v>
       </c>
       <c r="B56" t="s">
         <v>11</v>
       </c>
       <c r="C56" t="s">
+        <v>173</v>
+      </c>
+      <c r="D56" t="s">
         <v>174</v>
       </c>
-      <c r="D56" t="s">
+      <c r="E56" t="s">
         <v>175</v>
       </c>
-      <c r="E56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F56" s="1">
-        <v>1211</v>
+        <v>6386</v>
       </c>
       <c r="G56" s="2">
-        <v>932.86</v>
+        <v>252.08</v>
       </c>
       <c r="H56" s="3">
-        <v>1129693.46</v>
+        <v>1609782.88</v>
       </c>
       <c r="I56" s="4">
-        <v>0.004692311239</v>
+        <v>0.006702680819</v>
       </c>
       <c r="J56" s="5">
-        <v>0.004692064479</v>
+        <v>0.006703752357</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
         <v>10</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
+        <v>176</v>
+      </c>
+      <c r="D57" t="s">
         <v>177</v>
       </c>
-      <c r="D57" t="s">
+      <c r="E57" t="s">
         <v>178</v>
       </c>
-      <c r="E57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="1">
-        <v>3831</v>
+        <v>782</v>
       </c>
       <c r="G57" s="2">
-        <v>279.2</v>
+        <v>15.96</v>
       </c>
       <c r="H57" s="3">
-        <v>1069615.2</v>
+        <v>1248072</v>
       </c>
       <c r="I57" s="4">
-        <v>0.004442769301</v>
+        <v>0.005196618972</v>
       </c>
       <c r="J57" s="5">
-        <v>0.004442535665</v>
+        <v>0.00519744974</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
         <v>10</v>
       </c>
       <c r="B58" t="s">
         <v>11</v>
       </c>
       <c r="C58" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D58" t="s">
         <v>180</v>
       </c>
       <c r="E58" t="s">
         <v>181</v>
       </c>
       <c r="F58" s="1">
-        <v>892668.91</v>
+        <v>3849</v>
       </c>
       <c r="G58" s="2">
-        <v>1</v>
+        <v>317.36</v>
       </c>
       <c r="H58" s="3">
-        <v>892668.91</v>
+        <v>1221518.64</v>
       </c>
       <c r="I58" s="4">
-        <v>0.003707802609</v>
+        <v>0.005086058287</v>
       </c>
       <c r="J58" s="5">
-        <v>0.003707607623</v>
+        <v>0.005086871381</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
         <v>10</v>
       </c>
       <c r="B59" t="s">
         <v>11</v>
       </c>
-      <c r="C59"/>
+      <c r="C59" t="s">
+        <v>182</v>
+      </c>
       <c r="D59" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E59" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F59" s="1">
-        <v>815969.59</v>
+        <v>782</v>
       </c>
       <c r="G59" s="2">
-        <v>100</v>
+        <v>5.63</v>
       </c>
       <c r="H59" s="3">
-        <v>815969.59</v>
+        <v>440266</v>
       </c>
       <c r="I59" s="4">
-        <v>0.003389223195</v>
+        <v>0.001833143159</v>
       </c>
       <c r="J59" s="5">
-        <v>0.003389044962</v>
+        <v>0.001833436218</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
         <v>10</v>
       </c>
       <c r="B60" t="s">
         <v>11</v>
       </c>
       <c r="C60" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D60" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E60" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F60" s="1">
         <v>782</v>
       </c>
       <c r="G60" s="2">
-        <v>6.31</v>
+        <v>2.44</v>
       </c>
       <c r="H60" s="3">
-        <v>493442</v>
+        <v>190808</v>
       </c>
       <c r="I60" s="4">
-        <v>0.002049567891</v>
+        <v>0.00079447057</v>
       </c>
       <c r="J60" s="5">
-        <v>0.002049460108</v>
+        <v>0.000794597579</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
         <v>10</v>
       </c>
       <c r="B61" t="s">
         <v>11</v>
       </c>
       <c r="C61" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D61" t="s">
         <v>188</v>
       </c>
       <c r="E61" t="s">
         <v>189</v>
       </c>
       <c r="F61" s="1">
-        <v>782</v>
+        <v>141885.62</v>
       </c>
       <c r="G61" s="2">
-        <v>2.98</v>
+        <v>1</v>
       </c>
       <c r="H61" s="3">
-        <v>233036</v>
+        <v>141885.62</v>
       </c>
       <c r="I61" s="4">
-        <v>0.00096794173</v>
+        <v>0.00059077161</v>
       </c>
       <c r="J61" s="5">
-        <v>0.0009678908279999999</v>
+        <v>0.000590866055</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
         <v>10</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
         <v>190</v>
       </c>
       <c r="D62" t="s">
         <v>191</v>
       </c>
       <c r="E62" t="s">
         <v>192</v>
       </c>
       <c r="F62" s="1">
-        <v>-150</v>
+        <v>-57</v>
       </c>
       <c r="G62" s="2">
-        <v>0.35</v>
+        <v>0.55</v>
       </c>
       <c r="H62" s="3">
-        <v>-5250</v>
+        <v>-3135</v>
       </c>
       <c r="I62" s="4">
-        <v>-2.1806477E-5</v>
+        <v>-1.3053254E-5</v>
       </c>
       <c r="J62" s="5">
-        <v>-2.180533E-5</v>
+        <v>-1.3055341E-5</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
         <v>10</v>
       </c>
       <c r="B63" t="s">
         <v>11</v>
       </c>
       <c r="C63" t="s">
         <v>193</v>
       </c>
       <c r="D63" t="s">
         <v>194</v>
       </c>
       <c r="E63" t="s">
         <v>195</v>
       </c>
       <c r="F63" s="1">
-        <v>-87</v>
+        <v>-118</v>
       </c>
       <c r="G63" s="2">
-        <v>0.26</v>
+        <v>0.41</v>
       </c>
       <c r="H63" s="3">
-        <v>-2262</v>
+        <v>-4838</v>
       </c>
       <c r="I63" s="4">
-        <v>-9.395475999999999E-6</v>
+        <v>-2.0144064E-5</v>
       </c>
       <c r="J63" s="5">
-        <v>-9.394982E-6</v>
+        <v>-2.0147285E-5</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
         <v>10</v>
       </c>
       <c r="B64" t="s">
         <v>11</v>
       </c>
       <c r="C64" t="s">
         <v>196</v>
       </c>
       <c r="D64" t="s">
         <v>197</v>
       </c>
       <c r="E64" t="s">
         <v>198</v>
       </c>
       <c r="F64" s="1">
-        <v>-270</v>
+        <v>-406</v>
       </c>
       <c r="G64" s="2">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="H64" s="3">
-        <v>-2430</v>
+        <v>-4872</v>
       </c>
       <c r="I64" s="4">
-        <v>-1.0093283E-5</v>
+        <v>-2.0285631E-5</v>
       </c>
       <c r="J64" s="5">
-        <v>-1.0092753E-5</v>
+        <v>-2.0288874E-5</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
         <v>10</v>
       </c>
       <c r="B65" t="s">
         <v>11</v>
       </c>
       <c r="C65" t="s">
         <v>199</v>
       </c>
       <c r="D65" t="s">
         <v>200</v>
       </c>
       <c r="E65" t="s">
         <v>201</v>
       </c>
       <c r="F65" s="1">
-        <v>-70</v>
+        <v>-85</v>
       </c>
       <c r="G65" s="2">
-        <v>0.47</v>
+        <v>1.225</v>
       </c>
       <c r="H65" s="3">
-        <v>-3290</v>
+        <v>-10412.5</v>
       </c>
       <c r="I65" s="4">
-        <v>-1.3665392E-5</v>
+        <v>-4.3354706E-5</v>
       </c>
       <c r="J65" s="5">
-        <v>-1.3664673E-5</v>
+        <v>-4.3361637E-5</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
         <v>10</v>
       </c>
       <c r="B66" t="s">
         <v>11</v>
       </c>
       <c r="C66" t="s">
         <v>202</v>
       </c>
       <c r="D66" t="s">
         <v>203</v>
       </c>
       <c r="E66" t="s">
         <v>204</v>
       </c>
       <c r="F66" s="1">
-        <v>-57</v>
+        <v>-100</v>
       </c>
       <c r="G66" s="2">
-        <v>0.19</v>
+        <v>0.8</v>
       </c>
       <c r="H66" s="3">
-        <v>-1083</v>
+        <v>-8000</v>
       </c>
       <c r="I66" s="4">
-        <v>-4.498365E-6</v>
+        <v>-3.3309738E-5</v>
       </c>
       <c r="J66" s="5">
-        <v>-4.498128E-6</v>
+        <v>-3.3315063E-5</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
         <v>10</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
         <v>205</v>
       </c>
       <c r="D67" t="s">
         <v>206</v>
       </c>
       <c r="E67" t="s">
         <v>207</v>
       </c>
       <c r="F67" s="1">
-        <v>-118</v>
+        <v>-11</v>
       </c>
       <c r="G67" s="2">
-        <v>0.65</v>
+        <v>2.475</v>
       </c>
       <c r="H67" s="3">
-        <v>-7670</v>
+        <v>-2722.5</v>
       </c>
       <c r="I67" s="4">
-        <v>-3.1858224E-5</v>
+        <v>-1.133572E-5</v>
       </c>
       <c r="J67" s="5">
-        <v>-3.1856549E-5</v>
+        <v>-1.1337533E-5</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
         <v>10</v>
       </c>
       <c r="B68" t="s">
         <v>11</v>
       </c>
       <c r="C68" t="s">
         <v>208</v>
       </c>
       <c r="D68" t="s">
         <v>209</v>
       </c>
       <c r="E68" t="s">
         <v>210</v>
       </c>
       <c r="F68" s="1">
-        <v>-204</v>
+        <v>-210</v>
       </c>
       <c r="G68" s="2">
-        <v>0.4</v>
+        <v>0.05</v>
       </c>
       <c r="H68" s="3">
-        <v>-8160</v>
+        <v>-1050</v>
       </c>
       <c r="I68" s="4">
-        <v>-3.3893495E-5</v>
+        <v>-4.371903E-6</v>
       </c>
       <c r="J68" s="5">
-        <v>-3.3891713E-5</v>
+        <v>-4.372602E-6</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
         <v>10</v>
       </c>
       <c r="B69" t="s">
         <v>11</v>
       </c>
       <c r="C69" t="s">
         <v>211</v>
       </c>
       <c r="D69" t="s">
         <v>212</v>
       </c>
       <c r="E69" t="s">
         <v>213</v>
       </c>
       <c r="F69" s="1">
-        <v>-120</v>
+        <v>-142</v>
       </c>
       <c r="G69" s="2">
-        <v>0.6</v>
+        <v>0.45</v>
       </c>
       <c r="H69" s="3">
-        <v>-7200</v>
+        <v>-6390</v>
       </c>
       <c r="I69" s="4">
-        <v>-2.9906025E-5</v>
+        <v>-2.6606154E-5</v>
       </c>
       <c r="J69" s="5">
-        <v>-2.9904452E-5</v>
+        <v>-2.6610407E-5</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
         <v>10</v>
       </c>
       <c r="B70" t="s">
         <v>11</v>
       </c>
       <c r="C70" t="s">
         <v>214</v>
       </c>
       <c r="D70" t="s">
         <v>215</v>
       </c>
       <c r="E70" t="s">
         <v>216</v>
       </c>
       <c r="F70" s="1">
-        <v>-85</v>
+        <v>-51</v>
       </c>
       <c r="G70" s="2">
-        <v>1.16</v>
+        <v>2.3</v>
       </c>
       <c r="H70" s="3">
-        <v>-9860</v>
+        <v>-11730</v>
       </c>
       <c r="I70" s="4">
-        <v>-4.095464E-5</v>
+        <v>-4.8840404E-5</v>
       </c>
       <c r="J70" s="5">
-        <v>-4.0952486E-5</v>
+        <v>-4.8848212E-5</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
         <v>10</v>
       </c>
       <c r="B71" t="s">
         <v>11</v>
       </c>
       <c r="C71" t="s">
         <v>217</v>
       </c>
       <c r="D71" t="s">
         <v>218</v>
       </c>
       <c r="E71" t="s">
         <v>219</v>
       </c>
       <c r="F71" s="1">
-        <v>-53</v>
+        <v>-13</v>
       </c>
       <c r="G71" s="2">
-        <v>1.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="H71" s="3">
-        <v>-9010</v>
+        <v>-11765</v>
       </c>
       <c r="I71" s="4">
-        <v>-3.7424067E-5</v>
+        <v>-4.8986134E-5</v>
       </c>
       <c r="J71" s="5">
-        <v>-3.7422099E-5</v>
+        <v>-4.8993965E-5</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
         <v>10</v>
       </c>
       <c r="B72" t="s">
         <v>11</v>
       </c>
       <c r="C72" t="s">
         <v>220</v>
       </c>
       <c r="D72" t="s">
         <v>221</v>
       </c>
       <c r="E72" t="s">
         <v>222</v>
       </c>
       <c r="F72" s="1">
-        <v>-31</v>
+        <v>-88</v>
       </c>
       <c r="G72" s="2">
-        <v>1.05</v>
+        <v>0.3</v>
       </c>
       <c r="H72" s="3">
-        <v>-3255</v>
+        <v>-2640</v>
       </c>
       <c r="I72" s="4">
-        <v>-1.3520015E-5</v>
+        <v>-1.0992214E-5</v>
       </c>
       <c r="J72" s="5">
-        <v>-1.3519305E-5</v>
+        <v>-1.0993971E-5</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
         <v>10</v>
       </c>
       <c r="B73" t="s">
         <v>11</v>
       </c>
       <c r="C73" t="s">
         <v>223</v>
       </c>
       <c r="D73" t="s">
         <v>224</v>
       </c>
       <c r="E73" t="s">
         <v>225</v>
       </c>
       <c r="F73" s="1">
-        <v>-47</v>
+        <v>-68</v>
       </c>
       <c r="G73" s="2">
-        <v>0.71</v>
+        <v>0.85</v>
       </c>
       <c r="H73" s="3">
-        <v>-3337</v>
+        <v>-5780</v>
       </c>
       <c r="I73" s="4">
-        <v>-1.3860612E-5</v>
+        <v>-2.4066286E-5</v>
       </c>
       <c r="J73" s="5">
-        <v>-1.3859883E-5</v>
+        <v>-2.4070133E-5</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
         <v>10</v>
       </c>
       <c r="B74" t="s">
         <v>11</v>
       </c>
       <c r="C74" t="s">
         <v>226</v>
       </c>
       <c r="D74" t="s">
         <v>227</v>
       </c>
       <c r="E74" t="s">
         <v>228</v>
       </c>
       <c r="F74" s="1">
-        <v>-101</v>
+        <v>-230</v>
       </c>
       <c r="G74" s="2">
-        <v>0.25</v>
+        <v>0.05</v>
       </c>
       <c r="H74" s="3">
-        <v>-2525</v>
+        <v>-1150</v>
       </c>
       <c r="I74" s="4">
-        <v>-1.0487877E-5</v>
+        <v>-4.788275E-6</v>
       </c>
       <c r="J74" s="5">
-        <v>-1.0487325E-5</v>
+        <v>-4.78904E-6</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
         <v>10</v>
       </c>
       <c r="B75" t="s">
         <v>11</v>
       </c>
       <c r="C75" t="s">
         <v>229</v>
       </c>
       <c r="D75" t="s">
         <v>230</v>
       </c>
       <c r="E75" t="s">
         <v>231</v>
       </c>
       <c r="F75" s="1">
-        <v>-95</v>
+        <v>-86</v>
       </c>
       <c r="G75" s="2">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="H75" s="3">
-        <v>-1425</v>
+        <v>-1376</v>
       </c>
       <c r="I75" s="4">
-        <v>-5.918901E-6</v>
+        <v>-5.729275E-6</v>
       </c>
       <c r="J75" s="5">
-        <v>-5.91859E-6</v>
+        <v>-5.730191E-6</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
         <v>10</v>
       </c>
       <c r="B76" t="s">
         <v>11</v>
       </c>
       <c r="C76" t="s">
         <v>232</v>
       </c>
       <c r="D76" t="s">
         <v>233</v>
       </c>
       <c r="E76" t="s">
         <v>234</v>
       </c>
       <c r="F76" s="1">
         <v>-36</v>
       </c>
       <c r="G76" s="2">
-        <v>2.24</v>
+        <v>4.625</v>
       </c>
       <c r="H76" s="3">
-        <v>-8064</v>
+        <v>-16650</v>
       </c>
       <c r="I76" s="4">
-        <v>-3.3494748E-5</v>
+        <v>-6.9325893E-5</v>
       </c>
       <c r="J76" s="5">
-        <v>-3.3492987E-5</v>
+        <v>-6.9336976E-5</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
         <v>10</v>
       </c>
       <c r="B77" t="s">
         <v>11</v>
       </c>
       <c r="C77" t="s">
         <v>235</v>
       </c>
       <c r="D77" t="s">
         <v>236</v>
       </c>
       <c r="E77" t="s">
         <v>237</v>
       </c>
       <c r="F77" s="1">
-        <v>-11</v>
+        <v>-55</v>
       </c>
       <c r="G77" s="2">
-        <v>5.25</v>
+        <v>5.4</v>
       </c>
       <c r="H77" s="3">
-        <v>-5775</v>
+        <v>-29700</v>
       </c>
       <c r="I77" s="4">
-        <v>-2.3987124E-5</v>
+        <v>-0.000123662404</v>
       </c>
       <c r="J77" s="5">
-        <v>-2.3985863E-5</v>
+        <v>-0.000123682173</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
         <v>10</v>
       </c>
       <c r="B78" t="s">
         <v>11</v>
       </c>
       <c r="C78" t="s">
         <v>238</v>
       </c>
       <c r="D78" t="s">
         <v>239</v>
       </c>
       <c r="E78" t="s">
         <v>240</v>
       </c>
       <c r="F78" s="1">
-        <v>-80</v>
+        <v>-782</v>
       </c>
       <c r="G78" s="2">
-        <v>0.14</v>
+        <v>0.605</v>
       </c>
       <c r="H78" s="3">
-        <v>-1120</v>
+        <v>-47311</v>
       </c>
       <c r="I78" s="4">
-        <v>-4.652048E-6</v>
+        <v>-0.000196989629</v>
       </c>
       <c r="J78" s="5">
-        <v>-4.651804E-6</v>
+        <v>-0.000197021121</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
         <v>10</v>
       </c>
       <c r="B79" t="s">
         <v>11</v>
       </c>
       <c r="C79" t="s">
         <v>241</v>
       </c>
       <c r="D79" t="s">
+        <v>241</v>
+      </c>
+      <c r="E79" t="s">
         <v>242</v>
       </c>
-      <c r="E79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="1">
-        <v>-210</v>
+        <v>-72898.12</v>
       </c>
       <c r="G79" s="2">
-        <v>0.46</v>
+        <v>1</v>
       </c>
       <c r="H79" s="3">
-        <v>-9660</v>
+        <v>-72898.12</v>
       </c>
       <c r="I79" s="4">
-        <v>-4.0123917E-5</v>
+        <v>-0.000303527163</v>
       </c>
       <c r="J79" s="5">
-        <v>-4.0121807E-5</v>
+        <v>-0.000303575687</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
         <v>10</v>
       </c>
       <c r="B80" t="s">
         <v>11</v>
       </c>
       <c r="C80" t="s">
+        <v>243</v>
+      </c>
+      <c r="D80" t="s">
         <v>244</v>
       </c>
-      <c r="D80" t="s">
+      <c r="E80" t="s">
         <v>245</v>
       </c>
-      <c r="E80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="1">
-        <v>-32</v>
+        <v>-782</v>
       </c>
       <c r="G80" s="2">
-        <v>0.36</v>
+        <v>1.9</v>
       </c>
       <c r="H80" s="3">
-        <v>-1152</v>
+        <v>-148580</v>
       </c>
       <c r="I80" s="4">
-        <v>-4.784964E-6</v>
+        <v>-0.000618645116</v>
       </c>
       <c r="J80" s="5">
-        <v>-4.784712E-6</v>
+        <v>-0.000618744017</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
         <v>10</v>
       </c>
       <c r="B81" t="s">
         <v>11</v>
       </c>
       <c r="C81" t="s">
+        <v>246</v>
+      </c>
+      <c r="D81" t="s">
         <v>247</v>
       </c>
-      <c r="D81" t="s">
+      <c r="E81" t="s">
         <v>248</v>
       </c>
-      <c r="E81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F81" s="1">
-        <v>-142</v>
+        <v>-782</v>
       </c>
       <c r="G81" s="2">
-        <v>0.475</v>
+        <v>4.67</v>
       </c>
       <c r="H81" s="3">
-        <v>-6745</v>
+        <v>-365194</v>
       </c>
       <c r="I81" s="4">
-        <v>-2.801613E-5</v>
+        <v>-0.001520564574</v>
       </c>
       <c r="J81" s="5">
-        <v>-2.8014657E-5</v>
+        <v>-0.001520807662</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
         <v>10</v>
       </c>
       <c r="B82" t="s">
         <v>11</v>
       </c>
       <c r="C82" t="s">
+        <v>249</v>
+      </c>
+      <c r="D82" t="s">
         <v>250</v>
       </c>
-      <c r="D82" t="s">
+      <c r="E82" t="s">
         <v>251</v>
       </c>
-      <c r="E82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F82" s="1">
-        <v>-200</v>
+        <v>-782</v>
       </c>
       <c r="G82" s="2">
-        <v>0.17</v>
+        <v>6.83</v>
       </c>
       <c r="H82" s="3">
-        <v>-3400</v>
+        <v>-534106</v>
       </c>
       <c r="I82" s="4">
-        <v>-1.412229E-5</v>
+        <v>-0.00222386639</v>
       </c>
       <c r="J82" s="5">
-        <v>-1.4121547E-5</v>
-[...1215 lines deleted...]
-        <v>-0.002345024086</v>
+        <v>-0.002224221913</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>366</v>
+        <v>252</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -5427,32 +3869,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Hedged Equity Premium Income ETF Holdings as of 08.28.2026</dc:title>
+  <dc:title>Sterling Capital Hedged Equity Premium Income ETF Holdings as of 09.18.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>