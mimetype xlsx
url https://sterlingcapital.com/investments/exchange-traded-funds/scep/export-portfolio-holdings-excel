--- v3 (2026-09-20)
+++ v4 (2026-10-11)
@@ -14,83 +14,83 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="362">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-09-18</t>
+    <t>2026-10-09</t>
   </si>
   <si>
     <t>SCEP</t>
   </si>
   <si>
     <t>AAPL US</t>
   </si>
   <si>
     <t>037833100</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>NVDA US</t>
   </si>
   <si>
     <t>67066G104</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>GOOGL US</t>
   </si>
@@ -115,687 +115,1014 @@
   <si>
     <t>023135106</t>
   </si>
   <si>
     <t>AMAZON.COM INC</t>
   </si>
   <si>
     <t>MSFT US</t>
   </si>
   <si>
     <t>594918104</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>JPM US</t>
   </si>
   <si>
     <t>46625H100</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
+    <t>META US</t>
+  </si>
+  <si>
+    <t>30303M102</t>
+  </si>
+  <si>
+    <t>META PLATFORMS-A</t>
+  </si>
+  <si>
     <t>PH US</t>
   </si>
   <si>
     <t>701094104</t>
   </si>
   <si>
     <t>PARKER HANNIFIN</t>
   </si>
   <si>
-    <t>META US</t>
-[...7 lines deleted...]
-  <si>
     <t>COST US</t>
   </si>
   <si>
     <t>22160K105</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE</t>
   </si>
   <si>
+    <t>AMD US</t>
+  </si>
+  <si>
+    <t>007903107</t>
+  </si>
+  <si>
+    <t>ADV MICRO DEVICE</t>
+  </si>
+  <si>
     <t>ABBV US</t>
   </si>
   <si>
     <t>00287Y109</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
     <t>V US</t>
   </si>
   <si>
     <t>92826C839</t>
   </si>
   <si>
     <t>VISA INC-CLASS A</t>
   </si>
   <si>
-    <t>AMD US</t>
-[...5 lines deleted...]
-    <t>ADV MICRO DEVICE</t>
+    <t>LRCX US</t>
+  </si>
+  <si>
+    <t>512807306</t>
+  </si>
+  <si>
+    <t>LAM RESEARCH</t>
+  </si>
+  <si>
+    <t>LLY US</t>
+  </si>
+  <si>
+    <t>532457108</t>
+  </si>
+  <si>
+    <t>ELI LILLY &amp; CO</t>
   </si>
   <si>
     <t>WMB US</t>
   </si>
   <si>
     <t>969457100</t>
   </si>
   <si>
     <t>WILLIAMS COS INC</t>
   </si>
   <si>
     <t>ITW US</t>
   </si>
   <si>
     <t>452308109</t>
   </si>
   <si>
     <t>ILLINOIS TOOL WO</t>
   </si>
   <si>
     <t>EQIX US</t>
   </si>
   <si>
     <t>29444U700</t>
   </si>
   <si>
     <t>EQUINIX INC</t>
   </si>
   <si>
+    <t>APH US</t>
+  </si>
+  <si>
+    <t>032095101</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORP-A</t>
+  </si>
+  <si>
+    <t>ADI US</t>
+  </si>
+  <si>
+    <t>032654105</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES</t>
+  </si>
+  <si>
     <t>APD US</t>
   </si>
   <si>
     <t>009158106</t>
   </si>
   <si>
     <t>AIR PRODS &amp; CHEM</t>
   </si>
   <si>
-    <t>ADI US</t>
-[...34 lines deleted...]
-  <si>
     <t>AFL US</t>
   </si>
   <si>
     <t>001055102</t>
   </si>
   <si>
     <t>AFLAC INC</t>
   </si>
   <si>
     <t>JNJ US</t>
   </si>
   <si>
     <t>478160104</t>
   </si>
   <si>
     <t>JOHNSON&amp;JOHNSON</t>
   </si>
   <si>
     <t>CB US</t>
   </si>
   <si>
     <t>H1467J104</t>
   </si>
   <si>
     <t>CHUBB LTD</t>
   </si>
   <si>
     <t>HIG US</t>
   </si>
   <si>
     <t>416515104</t>
   </si>
   <si>
     <t>HARTFORD INSURAN</t>
   </si>
   <si>
     <t>MU US</t>
   </si>
   <si>
     <t>595112103</t>
   </si>
   <si>
     <t>MICRON TECH</t>
   </si>
   <si>
+    <t>PLTR US</t>
+  </si>
+  <si>
+    <t>69608A108</t>
+  </si>
+  <si>
+    <t>PALANTIR TECHN-A</t>
+  </si>
+  <si>
+    <t>AMGN US</t>
+  </si>
+  <si>
+    <t>031162100</t>
+  </si>
+  <si>
+    <t>AMGEN INC</t>
+  </si>
+  <si>
     <t>HD US</t>
   </si>
   <si>
     <t>437076102</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
-    <t>WEC US</t>
-[...23 lines deleted...]
-    <t>AMGEN INC</t>
+    <t>PANW US</t>
+  </si>
+  <si>
+    <t>697435105</t>
+  </si>
+  <si>
+    <t>PALO ALTO NETWOR</t>
   </si>
   <si>
     <t>SHW US</t>
   </si>
   <si>
     <t>824348106</t>
   </si>
   <si>
     <t>SHERWIN-WILLIAMS</t>
   </si>
   <si>
+    <t>TER US</t>
+  </si>
+  <si>
+    <t>880770102</t>
+  </si>
+  <si>
+    <t>TERADYNE INC</t>
+  </si>
+  <si>
     <t>DRI US</t>
   </si>
   <si>
     <t>237194105</t>
   </si>
   <si>
     <t>DARDEN RESTAURAN</t>
   </si>
   <si>
+    <t>PG US</t>
+  </si>
+  <si>
+    <t>742718109</t>
+  </si>
+  <si>
+    <t>PROCTER &amp; GAMBLE</t>
+  </si>
+  <si>
     <t>BKNG US</t>
   </si>
   <si>
     <t>09857L108</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS</t>
   </si>
   <si>
-    <t>PANW US</t>
-[...7 lines deleted...]
-  <si>
     <t>RSG US</t>
   </si>
   <si>
     <t>760759100</t>
   </si>
   <si>
     <t>REPUBLIC SVCS</t>
   </si>
   <si>
-    <t>PG US</t>
-[...5 lines deleted...]
-    <t>PROCTER &amp; GAMBLE</t>
+    <t>WMT US</t>
+  </si>
+  <si>
+    <t>931142103</t>
+  </si>
+  <si>
+    <t>WALMART INC</t>
+  </si>
+  <si>
+    <t>CDNS US</t>
+  </si>
+  <si>
+    <t>127387108</t>
+  </si>
+  <si>
+    <t>CADENCE DESIGN</t>
+  </si>
+  <si>
+    <t>MPWR US</t>
+  </si>
+  <si>
+    <t>609839105</t>
+  </si>
+  <si>
+    <t>MONOLITHIC POWER</t>
+  </si>
+  <si>
+    <t>AWK US</t>
+  </si>
+  <si>
+    <t>030420103</t>
+  </si>
+  <si>
+    <t>AMERICAN WATER W</t>
   </si>
   <si>
     <t>NFLX US</t>
   </si>
   <si>
     <t>64110L106</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
-    <t>TER US</t>
-[...16 lines deleted...]
-  <si>
     <t>WM US</t>
   </si>
   <si>
     <t>94106L109</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT</t>
   </si>
   <si>
+    <t>VST US</t>
+  </si>
+  <si>
+    <t>92840M102</t>
+  </si>
+  <si>
+    <t>VISTRA CORP</t>
+  </si>
+  <si>
+    <t>NOW US</t>
+  </si>
+  <si>
+    <t>81762P102</t>
+  </si>
+  <si>
+    <t>SERVICENOW INC</t>
+  </si>
+  <si>
     <t>MCD US</t>
   </si>
   <si>
     <t>580135101</t>
   </si>
   <si>
     <t>MCDONALDS CORP</t>
   </si>
   <si>
+    <t>MA US</t>
+  </si>
+  <si>
+    <t>57636Q104</t>
+  </si>
+  <si>
+    <t>MASTERCARD INC-A</t>
+  </si>
+  <si>
+    <t>TJX US</t>
+  </si>
+  <si>
+    <t>872540109</t>
+  </si>
+  <si>
+    <t>TJX COS INC</t>
+  </si>
+  <si>
+    <t>VRT US</t>
+  </si>
+  <si>
+    <t>92537N108</t>
+  </si>
+  <si>
+    <t>VERTIV HOLDING-A</t>
+  </si>
+  <si>
+    <t>EMR US</t>
+  </si>
+  <si>
+    <t>291011104</t>
+  </si>
+  <si>
+    <t>EMERSON ELEC CO</t>
+  </si>
+  <si>
+    <t>GWW US</t>
+  </si>
+  <si>
+    <t>384802104</t>
+  </si>
+  <si>
+    <t>WW GRAINGER INC</t>
+  </si>
+  <si>
+    <t>AME US</t>
+  </si>
+  <si>
+    <t>031100100</t>
+  </si>
+  <si>
+    <t>AMETEK INC</t>
+  </si>
+  <si>
+    <t>ISRG US</t>
+  </si>
+  <si>
+    <t>46120E602</t>
+  </si>
+  <si>
+    <t>INTUITIVE SURGIC</t>
+  </si>
+  <si>
+    <t>MKSI US</t>
+  </si>
+  <si>
+    <t>55306N104</t>
+  </si>
+  <si>
+    <t>MKS INC</t>
+  </si>
+  <si>
+    <t>SPY   270917P00690000</t>
+  </si>
+  <si>
+    <t>SPY P690  09/17/2027</t>
+  </si>
+  <si>
+    <t>SPY US 09/17/27 P690</t>
+  </si>
+  <si>
+    <t>COHR US</t>
+  </si>
+  <si>
+    <t>19247G107</t>
+  </si>
+  <si>
+    <t>COHERENT CORP</t>
+  </si>
+  <si>
+    <t>SPY   270617P00680000</t>
+  </si>
+  <si>
+    <t>SPY P680  06/17/2027</t>
+  </si>
+  <si>
+    <t>SPY US 06/17/27 P680</t>
+  </si>
+  <si>
     <t>31423R500</t>
   </si>
   <si>
     <t>FEDERATED HERMES MM TREAS</t>
   </si>
   <si>
-    <t>MPWR US</t>
-[...133 lines deleted...]
-  <si>
     <t>SPY   270319P00615000</t>
   </si>
   <si>
     <t>SPY P615  03/19/2027</t>
   </si>
   <si>
     <t>SPY US 03/19/27 P615</t>
   </si>
   <si>
     <t>SPY   261218P00620000</t>
   </si>
   <si>
     <t>SPY P620  12/18/2026</t>
   </si>
   <si>
     <t>SPY US 12/18/26 P620</t>
   </si>
   <si>
-    <t>USDB</t>
-[...2 lines deleted...]
-    <t>US DOLLAR BROKER</t>
+    <t>AAPL  261023C00365000</t>
+  </si>
+  <si>
+    <t>AAPL C365 10/23/2026</t>
+  </si>
+  <si>
+    <t>AAPL US 10/23/26 C365</t>
   </si>
   <si>
     <t>AME   261016C00260000</t>
   </si>
   <si>
     <t>AME C260  10/16/2026</t>
   </si>
   <si>
     <t>AME US 10/16/26 C260</t>
   </si>
   <si>
     <t>APD   261016C00320000</t>
   </si>
   <si>
     <t>APD C320  10/16/2026</t>
   </si>
   <si>
     <t>APD US 10/16/26 C320</t>
   </si>
   <si>
     <t>APH   261016C00092500</t>
   </si>
   <si>
     <t>APH C92.5 10/16/2026</t>
   </si>
   <si>
     <t>APH US 10/16/26 C92.5</t>
   </si>
   <si>
+    <t>BKNG  261023C00200000</t>
+  </si>
+  <si>
+    <t>BKNG C200 10/23/2026</t>
+  </si>
+  <si>
+    <t>BKNG US 10/23/26 C200</t>
+  </si>
+  <si>
     <t>CB    261016C00375000</t>
   </si>
   <si>
     <t>CB C375   10/16/2026</t>
   </si>
   <si>
     <t>CB US 10/16/26 C375</t>
   </si>
   <si>
+    <t>COHR  261023C00410000</t>
+  </si>
+  <si>
+    <t>COHR C410 10/23/2026</t>
+  </si>
+  <si>
+    <t>COHR US 10/23/26 C410</t>
+  </si>
+  <si>
+    <t>COST  261023C00990000</t>
+  </si>
+  <si>
+    <t>COST C990 10/23/2026</t>
+  </si>
+  <si>
+    <t>COST US 10/23/26 C990</t>
+  </si>
+  <si>
     <t>DRI   261016C00240000</t>
   </si>
   <si>
     <t>DRI C240  10/16/2026</t>
   </si>
   <si>
     <t>DRI US 10/16/26 C240</t>
   </si>
   <si>
+    <t>EQIX  261016C01120000</t>
+  </si>
+  <si>
+    <t>EQIXC1120 10/16/2026</t>
+  </si>
+  <si>
+    <t>EQIX US 10/16/26 C1120</t>
+  </si>
+  <si>
     <t>GWW   261016C01400000</t>
   </si>
   <si>
     <t>GWW C1400 10/16/2026</t>
   </si>
   <si>
     <t>GWW US 10/16/26 C1400</t>
   </si>
   <si>
+    <t>HD    261023C00340000</t>
+  </si>
+  <si>
+    <t>HD C340   10/23/2026</t>
+  </si>
+  <si>
+    <t>HD US 10/23/26 C340</t>
+  </si>
+  <si>
     <t>HIG   261016C00150000</t>
   </si>
   <si>
     <t>HIG C150  10/16/2026</t>
   </si>
   <si>
     <t>HIG US 10/16/26 C150</t>
   </si>
   <si>
     <t>ITW   261016C00290000</t>
   </si>
   <si>
     <t>ITW C290  10/16/2026</t>
   </si>
   <si>
     <t>ITW US 10/16/26 C290</t>
   </si>
   <si>
+    <t>JNJ   261023C00295000</t>
+  </si>
+  <si>
+    <t>JNJ C295  10/23/2026</t>
+  </si>
+  <si>
+    <t>JNJ US 10/23/26 C295</t>
+  </si>
+  <si>
+    <t>JPM   261023C00380000</t>
+  </si>
+  <si>
+    <t>JPM C380  10/23/2026</t>
+  </si>
+  <si>
+    <t>JPM US 10/23/26 C380</t>
+  </si>
+  <si>
+    <t>LLY   261023C01310000</t>
+  </si>
+  <si>
+    <t>LLY C1310 10/23/2026</t>
+  </si>
+  <si>
+    <t>LLY US 10/23/26 C1310</t>
+  </si>
+  <si>
+    <t>MA    261023C00615000</t>
+  </si>
+  <si>
+    <t>MA C615   10/23/2026</t>
+  </si>
+  <si>
+    <t>MA US 10/23/26 C615</t>
+  </si>
+  <si>
+    <t>MCD   261023C00275000</t>
+  </si>
+  <si>
+    <t>MCD C275  10/23/2026</t>
+  </si>
+  <si>
+    <t>MCD US 10/23/26 C275</t>
+  </si>
+  <si>
     <t>MKSI  261016C00300000</t>
   </si>
   <si>
     <t>MKSI C300 10/16/2026</t>
   </si>
   <si>
     <t>MKSI US 10/16/26 C300</t>
   </si>
   <si>
+    <t>MU    261023C01260000</t>
+  </si>
+  <si>
+    <t>MU C1260  10/23/2026</t>
+  </si>
+  <si>
+    <t>MU US 10/23/26 C1260</t>
+  </si>
+  <si>
+    <t>NFLX  261023C00090000</t>
+  </si>
+  <si>
+    <t>NFLX C90  10/23/2026</t>
+  </si>
+  <si>
+    <t>NFLX US 10/23/26 C90</t>
+  </si>
+  <si>
+    <t>NOW   261023C00170000</t>
+  </si>
+  <si>
+    <t>NOW C170  10/23/2026</t>
+  </si>
+  <si>
+    <t>NOW US 10/23/26 C170</t>
+  </si>
+  <si>
+    <t>PG    261023C00160000</t>
+  </si>
+  <si>
+    <t>PG C160   10/23/2026</t>
+  </si>
+  <si>
+    <t>PG US 10/23/26 C160</t>
+  </si>
+  <si>
+    <t>RSG   261016C00240000</t>
+  </si>
+  <si>
+    <t>RSG C240  10/16/2026</t>
+  </si>
+  <si>
+    <t>RSG US 10/16/26 C240</t>
+  </si>
+  <si>
+    <t>SHW   261016C00350000</t>
+  </si>
+  <si>
+    <t>SHW C350  10/16/2026</t>
+  </si>
+  <si>
+    <t>SHW US 10/16/26 C350</t>
+  </si>
+  <si>
+    <t>TJX   261023C00145000</t>
+  </si>
+  <si>
+    <t>TJX C145  10/23/2026</t>
+  </si>
+  <si>
+    <t>TJX US 10/23/26 C145</t>
+  </si>
+  <si>
+    <t>VRT   261023C00315000</t>
+  </si>
+  <si>
+    <t>VRT C315  10/23/2026</t>
+  </si>
+  <si>
+    <t>VRT US 10/23/26 C315</t>
+  </si>
+  <si>
+    <t>WM    261016C00240000</t>
+  </si>
+  <si>
+    <t>WM C240   10/16/2026</t>
+  </si>
+  <si>
+    <t>WM US 10/16/26 C240</t>
+  </si>
+  <si>
+    <t>WMT   261023C00117000</t>
+  </si>
+  <si>
+    <t>WMT C117  10/23/2026</t>
+  </si>
+  <si>
+    <t>WMT US 10/23/26 C117</t>
+  </si>
+  <si>
+    <t>ABBV  261023C00285000</t>
+  </si>
+  <si>
+    <t>ABBV C285 10/23/2026</t>
+  </si>
+  <si>
+    <t>ABBV US 10/23/26 C285</t>
+  </si>
+  <si>
+    <t>ADI   261023C00425000</t>
+  </si>
+  <si>
+    <t>ADI C425  10/23/2026</t>
+  </si>
+  <si>
+    <t>ADI US 10/23/26 C425</t>
+  </si>
+  <si>
+    <t>AFL   261023C00124000</t>
+  </si>
+  <si>
+    <t>AFL C124  10/23/2026</t>
+  </si>
+  <si>
+    <t>AFL US 10/23/26 C124</t>
+  </si>
+  <si>
+    <t>AMD   261023C00660000</t>
+  </si>
+  <si>
+    <t>AMD C660  10/23/2026</t>
+  </si>
+  <si>
+    <t>AMD US 10/23/26 C660</t>
+  </si>
+  <si>
+    <t>AMGN  261023C00430000</t>
+  </si>
+  <si>
+    <t>AMGN C430 10/23/2026</t>
+  </si>
+  <si>
+    <t>AMGN US 10/23/26 C430</t>
+  </si>
+  <si>
+    <t>AMZN  261023C00285000</t>
+  </si>
+  <si>
+    <t>AMZN C285 10/23/2026</t>
+  </si>
+  <si>
+    <t>AMZN US 10/23/26 C285</t>
+  </si>
+  <si>
+    <t>AVGO  261023C00415000</t>
+  </si>
+  <si>
+    <t>AVGO C415 10/23/2026</t>
+  </si>
+  <si>
+    <t>AVGO US 10/23/26 C415</t>
+  </si>
+  <si>
+    <t>EMR   261023C00165000</t>
+  </si>
+  <si>
+    <t>EMR C165  10/23/2026</t>
+  </si>
+  <si>
+    <t>EMR US 10/23/26 C165</t>
+  </si>
+  <si>
+    <t>GOOGL 261023C00390000</t>
+  </si>
+  <si>
+    <t>GOOGLC390 10/23/2026</t>
+  </si>
+  <si>
+    <t>GOOGL US 10/23/26 C390</t>
+  </si>
+  <si>
+    <t>ISRG  261023C00460000</t>
+  </si>
+  <si>
+    <t>ISRG C460 10/23/2026</t>
+  </si>
+  <si>
+    <t>ISRG US 10/23/26 C460</t>
+  </si>
+  <si>
+    <t>META  261023C00780000</t>
+  </si>
+  <si>
+    <t>META C780 10/23/2026</t>
+  </si>
+  <si>
+    <t>META US 10/23/26 C780</t>
+  </si>
+  <si>
     <t>MPWR  261016C01450000</t>
   </si>
   <si>
     <t>MPWRC1450 10/16/2026</t>
   </si>
   <si>
     <t>MPWR US 10/16/26 C1450</t>
   </si>
   <si>
-    <t>RSG   261016C00240000</t>
-[...41 lines deleted...]
-    <t>EQIX US 10/16/26 C1120</t>
+    <t>PANW  261023C00460000</t>
+  </si>
+  <si>
+    <t>PANW C460 10/23/2026</t>
+  </si>
+  <si>
+    <t>PANW US 10/23/26 C460</t>
   </si>
   <si>
     <t>PH    261016C01010000</t>
   </si>
   <si>
     <t>PH C1010  10/16/2026</t>
   </si>
   <si>
     <t>PH US 10/16/26 C1010</t>
   </si>
   <si>
     <t>SPY   261218P00480000</t>
   </si>
   <si>
     <t>SPY P480  12/18/2026</t>
   </si>
   <si>
     <t>SPY US 12/18/26 P480</t>
   </si>
   <si>
+    <t>TER   261023C00470000</t>
+  </si>
+  <si>
+    <t>TER C470  10/23/2026</t>
+  </si>
+  <si>
+    <t>TER US 10/23/26 C470</t>
+  </si>
+  <si>
+    <t>V     261023C00395000</t>
+  </si>
+  <si>
+    <t>V C395    10/23/2026</t>
+  </si>
+  <si>
+    <t>V US 10/23/26 C395</t>
+  </si>
+  <si>
+    <t>WMB   261023C00079000</t>
+  </si>
+  <si>
+    <t>WMB C79   10/23/2026</t>
+  </si>
+  <si>
+    <t>WMB US 10/23/26 C79</t>
+  </si>
+  <si>
+    <t>LRCX  261023C00360000</t>
+  </si>
+  <si>
+    <t>LRCX C360 10/23/2026</t>
+  </si>
+  <si>
+    <t>LRCX US 10/23/26 C360</t>
+  </si>
+  <si>
+    <t>NVDA  261023C00245000</t>
+  </si>
+  <si>
+    <t>NVDA C245 10/23/2026</t>
+  </si>
+  <si>
+    <t>NVDA US 10/23/26 C245</t>
+  </si>
+  <si>
+    <t>PLTR  261023C00215000</t>
+  </si>
+  <si>
+    <t>PLTR C215 10/23/2026</t>
+  </si>
+  <si>
+    <t>PLTR US 10/23/26 C215</t>
+  </si>
+  <si>
     <t>RECPAY</t>
   </si>
   <si>
     <t>Receivables/Payables</t>
   </si>
   <si>
+    <t>VST   261023C00165000</t>
+  </si>
+  <si>
+    <t>VST C165  10/23/2026</t>
+  </si>
+  <si>
+    <t>VST US 10/23/26 C165</t>
+  </si>
+  <si>
+    <t>MSFT  261023C00540000</t>
+  </si>
+  <si>
+    <t>MSFT C540 10/23/2026</t>
+  </si>
+  <si>
+    <t>MSFT US 10/23/26 C540</t>
+  </si>
+  <si>
     <t>SPY   270319P00480000</t>
   </si>
   <si>
     <t>SPY P480  03/19/2027</t>
   </si>
   <si>
     <t>SPY US 03/19/27 P480</t>
+  </si>
+  <si>
+    <t>CDNS  261023C00330000</t>
+  </si>
+  <si>
+    <t>CDNS C330 10/23/2026</t>
+  </si>
+  <si>
+    <t>CDNS US 10/23/26 C330</t>
   </si>
   <si>
     <t>SPY   270617P00530000</t>
   </si>
   <si>
     <t>SPY P530  06/17/2027</t>
   </si>
   <si>
     <t>SPY US 06/17/27 P530</t>
   </si>
   <si>
     <t>SPY   270917P00535000</t>
   </si>
   <si>
     <t>SPY P535  09/17/2027</t>
   </si>
   <si>
     <t>SPY US 09/17/27 P535</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
@@ -1141,51 +1468,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J82"/>
+  <dimension ref="A1:J118"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J1" sqref="J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="11.711426" bestFit="true" customWidth="true" style="2"/>
     <col min="8" max="8" width="17.567139" bestFit="true" customWidth="true" style="3"/>
     <col min="9" max="9" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1210,2655 +1537,3807 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1">
-        <v>46072</v>
+        <v>46426</v>
       </c>
       <c r="G2" s="2">
-        <v>336.13</v>
+        <v>336.64</v>
       </c>
       <c r="H2" s="3">
-        <v>15486181.36</v>
+        <v>15628848.64</v>
       </c>
       <c r="I2" s="4">
-        <v>0.064480081161</v>
+        <v>0.063181657706</v>
       </c>
       <c r="J2" s="5">
-        <v>0.064490389405</v>
+        <v>0.06317838443</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="1">
-        <v>66567</v>
+        <v>67077</v>
       </c>
       <c r="G3" s="2">
-        <v>222.27</v>
+        <v>229.28</v>
       </c>
       <c r="H3" s="3">
-        <v>14795847.09</v>
+        <v>15379414.56</v>
       </c>
       <c r="I3" s="4">
-        <v>0.061605724422</v>
+        <v>0.062173287926</v>
       </c>
       <c r="J3" s="5">
-        <v>0.061615573151</v>
+        <v>0.062170066891</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" s="1">
-        <v>39076</v>
+        <v>39376</v>
       </c>
       <c r="G4" s="2">
-        <v>349.54</v>
+        <v>351.66</v>
       </c>
       <c r="H4" s="3">
-        <v>13658625.04</v>
+        <v>13846964.16</v>
       </c>
       <c r="I4" s="4">
-        <v>0.056870653304</v>
+        <v>0.055978157443</v>
       </c>
       <c r="J4" s="5">
-        <v>0.056879745051</v>
+        <v>0.055975257361</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="1">
-        <v>34671</v>
+        <v>34935</v>
       </c>
       <c r="G5" s="2">
-        <v>357.61</v>
+        <v>361.54</v>
       </c>
       <c r="H5" s="3">
-        <v>12398696.31</v>
+        <v>12630399.9</v>
       </c>
       <c r="I5" s="4">
-        <v>0.05162466626</v>
+        <v>0.051060037854</v>
       </c>
       <c r="J5" s="5">
-        <v>0.051632919347</v>
+        <v>0.051057392567</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="1">
-        <v>45866</v>
+        <v>46217</v>
       </c>
       <c r="G6" s="2">
-        <v>253.71</v>
+        <v>262.43</v>
       </c>
       <c r="H6" s="3">
-        <v>11636662.86</v>
+        <v>12128727.31</v>
       </c>
       <c r="I6" s="4">
-        <v>0.048451774405</v>
+        <v>0.04903196102</v>
       </c>
       <c r="J6" s="5">
-        <v>0.048459520251</v>
+        <v>0.049029420803</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="1">
-        <v>21844</v>
+        <v>22012</v>
       </c>
       <c r="G7" s="2">
-        <v>493.78</v>
+        <v>535.0700000000001</v>
       </c>
       <c r="H7" s="3">
-        <v>10786130.32</v>
+        <v>11777960.84</v>
       </c>
       <c r="I7" s="4">
-        <v>0.044910397359</v>
+        <v>0.047613941846</v>
       </c>
       <c r="J7" s="5">
-        <v>0.044917577054</v>
+        <v>0.047611475092</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="1">
-        <v>25353</v>
+        <v>25548</v>
       </c>
       <c r="G8" s="2">
-        <v>349.67</v>
+        <v>332.99</v>
       </c>
       <c r="H8" s="3">
-        <v>8865183.51</v>
+        <v>8507228.52</v>
       </c>
       <c r="I8" s="4">
-        <v>0.036912117903</v>
+        <v>0.034391580132</v>
       </c>
       <c r="J8" s="5">
-        <v>0.036918018937</v>
+        <v>0.034389798394</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>10</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="1">
-        <v>6887</v>
+        <v>9315</v>
       </c>
       <c r="G9" s="2">
-        <v>943.54</v>
+        <v>718.67</v>
       </c>
       <c r="H9" s="3">
-        <v>6498159.98</v>
+        <v>6694411.05</v>
       </c>
       <c r="I9" s="4">
-        <v>0.027056501094</v>
+        <v>0.027063029225</v>
       </c>
       <c r="J9" s="5">
-        <v>0.027060826539</v>
+        <v>0.027061627161</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10" t="s">
         <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="1">
-        <v>9246</v>
+        <v>6938</v>
       </c>
       <c r="G10" s="2">
-        <v>665.75</v>
+        <v>962.5599999999999</v>
       </c>
       <c r="H10" s="3">
-        <v>6155524.5</v>
+        <v>6678241.28</v>
       </c>
       <c r="I10" s="4">
-        <v>0.02562986382</v>
+        <v>0.026997660823</v>
       </c>
       <c r="J10" s="5">
-        <v>0.025633961192</v>
+        <v>0.026996262144</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
       <c r="D11" t="s">
         <v>40</v>
       </c>
       <c r="E11" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="1">
-        <v>5991</v>
+        <v>6036</v>
       </c>
       <c r="G11" s="2">
-        <v>895.3099999999999</v>
+        <v>946.92</v>
       </c>
       <c r="H11" s="3">
-        <v>5363802.21</v>
+        <v>5715609.12</v>
       </c>
       <c r="I11" s="4">
-        <v>0.022333356028</v>
+        <v>0.023106094845</v>
       </c>
       <c r="J11" s="5">
-        <v>0.022336926397</v>
+        <v>0.023104897779</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" t="s">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12" t="s">
         <v>43</v>
       </c>
       <c r="E12" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="1">
-        <v>19052</v>
+        <v>8869</v>
       </c>
       <c r="G12" s="2">
-        <v>263.96</v>
+        <v>608.1</v>
       </c>
       <c r="H12" s="3">
-        <v>5028965.92</v>
+        <v>5393238.9</v>
       </c>
       <c r="I12" s="4">
-        <v>0.020939192377</v>
+        <v>0.021802871213</v>
       </c>
       <c r="J12" s="5">
-        <v>0.020942539865</v>
+        <v>0.021801741663</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>11</v>
       </c>
       <c r="C13" t="s">
         <v>45</v>
       </c>
       <c r="D13" t="s">
         <v>46</v>
       </c>
       <c r="E13" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="1">
-        <v>13437</v>
+        <v>19196</v>
       </c>
       <c r="G13" s="2">
-        <v>368.29</v>
+        <v>276.47</v>
       </c>
       <c r="H13" s="3">
-        <v>4948712.73</v>
+        <v>5307118.12</v>
       </c>
       <c r="I13" s="4">
-        <v>0.020605040781</v>
+        <v>0.021454716735</v>
       </c>
       <c r="J13" s="5">
-        <v>0.02060833485</v>
+        <v>0.021453605222</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>10</v>
       </c>
       <c r="B14" t="s">
         <v>11</v>
       </c>
       <c r="C14" t="s">
         <v>48</v>
       </c>
       <c r="D14" t="s">
         <v>49</v>
       </c>
       <c r="E14" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="1">
-        <v>8803</v>
+        <v>13539</v>
       </c>
       <c r="G14" s="2">
-        <v>559.8200000000001</v>
+        <v>385.45</v>
       </c>
       <c r="H14" s="3">
-        <v>4928095.46</v>
+        <v>5218607.55</v>
       </c>
       <c r="I14" s="4">
-        <v>0.020519196298</v>
+        <v>0.021096901219</v>
       </c>
       <c r="J14" s="5">
-        <v>0.020522476642</v>
+        <v>0.021095808244</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>10</v>
       </c>
       <c r="B15" t="s">
         <v>11</v>
       </c>
       <c r="C15" t="s">
         <v>51</v>
       </c>
       <c r="D15" t="s">
         <v>52</v>
       </c>
       <c r="E15" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="1">
-        <v>67526</v>
+        <v>16228</v>
       </c>
       <c r="G15" s="2">
-        <v>72.05</v>
+        <v>318.84</v>
       </c>
       <c r="H15" s="3">
-        <v>4865248.3</v>
+        <v>5174135.52</v>
       </c>
       <c r="I15" s="4">
-        <v>0.020257518491</v>
+        <v>0.020917117241</v>
       </c>
       <c r="J15" s="5">
-        <v>0.020260757002</v>
+        <v>0.02091603358</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>10</v>
       </c>
       <c r="B16" t="s">
         <v>11</v>
       </c>
       <c r="C16" t="s">
         <v>54</v>
       </c>
       <c r="D16" t="s">
         <v>55</v>
       </c>
       <c r="E16" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="1">
-        <v>17877</v>
+        <v>4209</v>
       </c>
       <c r="G16" s="2">
-        <v>269.42</v>
+        <v>1179.27</v>
       </c>
       <c r="H16" s="3">
-        <v>4816421.34</v>
+        <v>4963547.43</v>
       </c>
       <c r="I16" s="4">
-        <v>0.020054216833</v>
+        <v>0.020065787439</v>
       </c>
       <c r="J16" s="5">
-        <v>0.020057422843</v>
+        <v>0.020064747883</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>10</v>
       </c>
       <c r="B17" t="s">
         <v>11</v>
       </c>
       <c r="C17" t="s">
         <v>57</v>
       </c>
       <c r="D17" t="s">
         <v>58</v>
       </c>
       <c r="E17" t="s">
         <v>59</v>
       </c>
       <c r="F17" s="1">
-        <v>4577</v>
+        <v>68045</v>
       </c>
       <c r="G17" s="2">
-        <v>1021.34</v>
+        <v>72.67</v>
       </c>
       <c r="H17" s="3">
-        <v>4674673.18</v>
+        <v>4944830.15</v>
       </c>
       <c r="I17" s="4">
-        <v>0.019464017568</v>
+        <v>0.019990120395</v>
       </c>
       <c r="J17" s="5">
-        <v>0.019467129224</v>
+        <v>0.019989084759</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>10</v>
       </c>
       <c r="B18" t="s">
         <v>11</v>
       </c>
       <c r="C18" t="s">
         <v>60</v>
       </c>
       <c r="D18" t="s">
         <v>61</v>
       </c>
       <c r="E18" t="s">
         <v>62</v>
       </c>
       <c r="F18" s="1">
-        <v>14895</v>
+        <v>18012</v>
       </c>
       <c r="G18" s="2">
-        <v>284.18</v>
+        <v>264.13</v>
       </c>
       <c r="H18" s="3">
-        <v>4232861.1</v>
+        <v>4757509.56</v>
       </c>
       <c r="I18" s="4">
-        <v>0.017624436969</v>
+        <v>0.019232852495</v>
       </c>
       <c r="J18" s="5">
-        <v>0.017627254537</v>
+        <v>0.019231856091</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>10</v>
       </c>
       <c r="B19" t="s">
         <v>11</v>
       </c>
       <c r="C19" t="s">
         <v>63</v>
       </c>
       <c r="D19" t="s">
         <v>64</v>
       </c>
       <c r="E19" t="s">
         <v>65</v>
       </c>
       <c r="F19" s="1">
-        <v>11009</v>
+        <v>4610</v>
       </c>
       <c r="G19" s="2">
-        <v>375.72</v>
+        <v>1026.06</v>
       </c>
       <c r="H19" s="3">
-        <v>4136301.48</v>
+        <v>4730136.6</v>
       </c>
       <c r="I19" s="4">
-        <v>0.017222390009</v>
+        <v>0.019122193736</v>
       </c>
       <c r="J19" s="5">
-        <v>0.017225143303</v>
+        <v>0.019121203065</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>10</v>
       </c>
       <c r="B20" t="s">
         <v>11</v>
       </c>
       <c r="C20" t="s">
         <v>66</v>
       </c>
       <c r="D20" t="s">
         <v>67</v>
       </c>
       <c r="E20" t="s">
         <v>68</v>
       </c>
       <c r="F20" s="1">
-        <v>14235</v>
+        <v>51675</v>
       </c>
       <c r="G20" s="2">
-        <v>288.11</v>
+        <v>87.23999999999999</v>
       </c>
       <c r="H20" s="3">
-        <v>4101245.85</v>
+        <v>4508127</v>
       </c>
       <c r="I20" s="4">
-        <v>0.017076428276</v>
+        <v>0.018224690991</v>
       </c>
       <c r="J20" s="5">
-        <v>0.017079158236</v>
+        <v>0.018223746817</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>10</v>
       </c>
       <c r="B21" t="s">
         <v>11</v>
       </c>
       <c r="C21" t="s">
         <v>69</v>
       </c>
       <c r="D21" t="s">
         <v>70</v>
       </c>
       <c r="E21" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="1">
-        <v>3535</v>
+        <v>11093</v>
       </c>
       <c r="G21" s="2">
-        <v>1152.93</v>
+        <v>406.19</v>
       </c>
       <c r="H21" s="3">
-        <v>4075607.55</v>
+        <v>4505865.67</v>
       </c>
       <c r="I21" s="4">
-        <v>0.016969677643</v>
+        <v>0.01821554927</v>
       </c>
       <c r="J21" s="5">
-        <v>0.016972390537</v>
+        <v>0.01821460557</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>10</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
       <c r="C22" t="s">
         <v>72</v>
       </c>
       <c r="D22" t="s">
         <v>73</v>
       </c>
       <c r="E22" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="1">
-        <v>51282</v>
+        <v>15009</v>
       </c>
       <c r="G22" s="2">
-        <v>77.55</v>
+        <v>281.26</v>
       </c>
       <c r="H22" s="3">
-        <v>3976919.1</v>
+        <v>4221431.34</v>
       </c>
       <c r="I22" s="4">
-        <v>0.016558766837</v>
+        <v>0.017065686417</v>
       </c>
       <c r="J22" s="5">
-        <v>0.016561414039</v>
+        <v>0.017064802289</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>10</v>
       </c>
       <c r="B23" t="s">
         <v>11</v>
       </c>
       <c r="C23" t="s">
         <v>75</v>
       </c>
       <c r="D23" t="s">
         <v>76</v>
       </c>
       <c r="E23" t="s">
         <v>77</v>
       </c>
       <c r="F23" s="1">
-        <v>34018</v>
+        <v>34279</v>
       </c>
       <c r="G23" s="2">
-        <v>116.33</v>
+        <v>114.54</v>
       </c>
       <c r="H23" s="3">
-        <v>3957313.94</v>
+        <v>3926316.66</v>
       </c>
       <c r="I23" s="4">
-        <v>0.016477136493</v>
+        <v>0.015872646858</v>
       </c>
       <c r="J23" s="5">
-        <v>0.016479770646</v>
+        <v>0.015871824538</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>10</v>
       </c>
       <c r="B24" t="s">
         <v>11</v>
       </c>
       <c r="C24" t="s">
         <v>78</v>
       </c>
       <c r="D24" t="s">
         <v>79</v>
       </c>
       <c r="E24" t="s">
         <v>80</v>
       </c>
       <c r="F24" s="1">
-        <v>14159</v>
+        <v>14267</v>
       </c>
       <c r="G24" s="2">
-        <v>269.99</v>
+        <v>261.44</v>
       </c>
       <c r="H24" s="3">
-        <v>3822788.41</v>
+        <v>3729964.48</v>
       </c>
       <c r="I24" s="4">
-        <v>0.015917010218</v>
+        <v>0.015078867577</v>
       </c>
       <c r="J24" s="5">
-        <v>0.015919554824</v>
+        <v>0.015078086381</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" t="s">
         <v>11</v>
       </c>
       <c r="C25" t="s">
         <v>81</v>
       </c>
       <c r="D25" t="s">
         <v>82</v>
       </c>
       <c r="E25" t="s">
         <v>83</v>
       </c>
       <c r="F25" s="1">
-        <v>10718</v>
+        <v>10799</v>
       </c>
       <c r="G25" s="2">
-        <v>340.64</v>
+        <v>341.2</v>
       </c>
       <c r="H25" s="3">
-        <v>3650979.52</v>
+        <v>3684618.8</v>
       </c>
       <c r="I25" s="4">
-        <v>0.015201646571</v>
+        <v>0.014895551756</v>
       </c>
       <c r="J25" s="5">
-        <v>0.015204076814</v>
+        <v>0.014894780056</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" t="s">
         <v>11</v>
       </c>
       <c r="C26" t="s">
         <v>84</v>
       </c>
       <c r="D26" t="s">
         <v>85</v>
       </c>
       <c r="E26" t="s">
         <v>86</v>
       </c>
       <c r="F26" s="1">
-        <v>26473</v>
+        <v>26674</v>
       </c>
       <c r="G26" s="2">
-        <v>131.89</v>
+        <v>129.11</v>
       </c>
       <c r="H26" s="3">
-        <v>3491523.97</v>
+        <v>3443880.14</v>
       </c>
       <c r="I26" s="4">
-        <v>0.01453771874</v>
+        <v>0.013922334345</v>
       </c>
       <c r="J26" s="5">
-        <v>0.014540042843</v>
+        <v>0.013921613065</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>10</v>
       </c>
       <c r="B27" t="s">
         <v>11</v>
       </c>
       <c r="C27" t="s">
         <v>87</v>
       </c>
       <c r="D27" t="s">
         <v>88</v>
       </c>
       <c r="E27" t="s">
         <v>89</v>
       </c>
       <c r="F27" s="1">
-        <v>3204</v>
+        <v>3228</v>
       </c>
       <c r="G27" s="2">
-        <v>1015.8</v>
+        <v>1029</v>
       </c>
       <c r="H27" s="3">
-        <v>3254623.2</v>
+        <v>3321612</v>
       </c>
       <c r="I27" s="4">
-        <v>0.013551330906</v>
+        <v>0.013428049452</v>
       </c>
       <c r="J27" s="5">
-        <v>0.013553497318</v>
+        <v>0.01342735378</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>10</v>
       </c>
       <c r="B28" t="s">
         <v>11</v>
       </c>
       <c r="C28" t="s">
         <v>90</v>
       </c>
       <c r="D28" t="s">
         <v>91</v>
       </c>
       <c r="E28" t="s">
         <v>92</v>
       </c>
       <c r="F28" s="1">
-        <v>10043</v>
+        <v>15622</v>
       </c>
       <c r="G28" s="2">
-        <v>299.98</v>
+        <v>209.05</v>
       </c>
       <c r="H28" s="3">
-        <v>3012699.14</v>
+        <v>3265779.1</v>
       </c>
       <c r="I28" s="4">
-        <v>0.012544027514</v>
+        <v>0.013202337676</v>
       </c>
       <c r="J28" s="5">
-        <v>0.012546032891</v>
+        <v>0.013201653698</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>10</v>
       </c>
       <c r="B29" t="s">
         <v>11</v>
       </c>
       <c r="C29" t="s">
         <v>93</v>
       </c>
       <c r="D29" t="s">
         <v>94</v>
       </c>
       <c r="E29" t="s">
         <v>95</v>
       </c>
       <c r="F29" s="1">
-        <v>29078</v>
+        <v>7130</v>
       </c>
       <c r="G29" s="2">
-        <v>103.17</v>
+        <v>414.87</v>
       </c>
       <c r="H29" s="3">
-        <v>2999977.26</v>
+        <v>2958023.1</v>
       </c>
       <c r="I29" s="4">
-        <v>0.012491057202</v>
+        <v>0.011958193933</v>
       </c>
       <c r="J29" s="5">
-        <v>0.012493054111</v>
+        <v>0.011957574411</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>10</v>
       </c>
       <c r="B30" t="s">
         <v>11</v>
       </c>
       <c r="C30" t="s">
         <v>96</v>
       </c>
       <c r="D30" t="s">
         <v>97</v>
       </c>
       <c r="E30" t="s">
         <v>98</v>
       </c>
       <c r="F30" s="1">
-        <v>15505</v>
+        <v>10118</v>
       </c>
       <c r="G30" s="2">
-        <v>177.64</v>
+        <v>290.74</v>
       </c>
       <c r="H30" s="3">
-        <v>2754308.2</v>
+        <v>2941707.32</v>
       </c>
       <c r="I30" s="4">
-        <v>0.011468160688</v>
+        <v>0.011892235266</v>
       </c>
       <c r="J30" s="5">
-        <v>0.01146999407</v>
+        <v>0.01189161916</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>10</v>
       </c>
       <c r="B31" t="s">
         <v>11</v>
       </c>
       <c r="C31" t="s">
         <v>99</v>
       </c>
       <c r="D31" t="s">
         <v>100</v>
       </c>
       <c r="E31" t="s">
         <v>101</v>
       </c>
       <c r="F31" s="1">
-        <v>7076</v>
+        <v>6813</v>
       </c>
       <c r="G31" s="2">
-        <v>385.65</v>
+        <v>418.78</v>
       </c>
       <c r="H31" s="3">
-        <v>2728859.4</v>
+        <v>2853148.14</v>
       </c>
       <c r="I31" s="4">
-        <v>0.011362199079</v>
+        <v>0.011534223238</v>
       </c>
       <c r="J31" s="5">
-        <v>0.011364015521</v>
+        <v>0.01153362568</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>10</v>
       </c>
       <c r="B32" t="s">
         <v>11</v>
       </c>
       <c r="C32" t="s">
         <v>102</v>
       </c>
       <c r="D32" t="s">
         <v>103</v>
       </c>
       <c r="E32" t="s">
         <v>104</v>
       </c>
       <c r="F32" s="1">
-        <v>8564</v>
+        <v>8627</v>
       </c>
       <c r="G32" s="2">
-        <v>320.73</v>
+        <v>319.36</v>
       </c>
       <c r="H32" s="3">
-        <v>2746731.72</v>
+        <v>2755118.72</v>
       </c>
       <c r="I32" s="4">
-        <v>0.011436614367</v>
+        <v>0.01113792653</v>
       </c>
       <c r="J32" s="5">
-        <v>0.011438442706</v>
+        <v>0.011137349504</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>10</v>
       </c>
       <c r="B33" t="s">
         <v>11</v>
       </c>
       <c r="C33" t="s">
         <v>105</v>
       </c>
       <c r="D33" t="s">
         <v>106</v>
       </c>
       <c r="E33" t="s">
         <v>107</v>
       </c>
       <c r="F33" s="1">
-        <v>12668</v>
+        <v>6359</v>
       </c>
       <c r="G33" s="2">
-        <v>209.28</v>
+        <v>402.68</v>
       </c>
       <c r="H33" s="3">
-        <v>2651159.04</v>
+        <v>2560642.12</v>
       </c>
       <c r="I33" s="4">
-        <v>0.011038676746</v>
+        <v>0.010351729527</v>
       </c>
       <c r="J33" s="5">
-        <v>0.011040441468</v>
+        <v>0.010351193231</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>10</v>
       </c>
       <c r="B34" t="s">
         <v>11</v>
       </c>
       <c r="C34" t="s">
         <v>108</v>
       </c>
       <c r="D34" t="s">
         <v>109</v>
       </c>
       <c r="E34" t="s">
         <v>110</v>
       </c>
       <c r="F34" s="1">
-        <v>15228</v>
+        <v>12764</v>
       </c>
       <c r="G34" s="2">
-        <v>167.9</v>
+        <v>197.66</v>
       </c>
       <c r="H34" s="3">
-        <v>2556781.2</v>
+        <v>2522932.24</v>
       </c>
       <c r="I34" s="4">
-        <v>0.010645714102</v>
+        <v>0.010199282422</v>
       </c>
       <c r="J34" s="5">
-        <v>0.010647416001</v>
+        <v>0.010198754023</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>10</v>
       </c>
       <c r="B35" t="s">
         <v>11</v>
       </c>
       <c r="C35" t="s">
         <v>111</v>
       </c>
       <c r="D35" t="s">
         <v>112</v>
       </c>
       <c r="E35" t="s">
         <v>113</v>
       </c>
       <c r="F35" s="1">
-        <v>6762</v>
+        <v>16528</v>
       </c>
       <c r="G35" s="2">
-        <v>363.58</v>
+        <v>151.23</v>
       </c>
       <c r="H35" s="3">
-        <v>2458527.96</v>
+        <v>2499529.44</v>
       </c>
       <c r="I35" s="4">
-        <v>0.010236615387</v>
+        <v>0.010104673552</v>
       </c>
       <c r="J35" s="5">
-        <v>0.010238251885</v>
+        <v>0.010104150056</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>10</v>
       </c>
       <c r="B36" t="s">
         <v>11</v>
       </c>
       <c r="C36" t="s">
         <v>114</v>
       </c>
       <c r="D36" t="s">
         <v>115</v>
       </c>
       <c r="E36" t="s">
         <v>116</v>
       </c>
       <c r="F36" s="1">
-        <v>11166</v>
+        <v>15345</v>
       </c>
       <c r="G36" s="2">
-        <v>218.07</v>
+        <v>160.34</v>
       </c>
       <c r="H36" s="3">
-        <v>2434969.62</v>
+        <v>2460417.3</v>
       </c>
       <c r="I36" s="4">
-        <v>0.010138525119</v>
+        <v>0.009946557627999999</v>
       </c>
       <c r="J36" s="5">
-        <v>0.010140145936</v>
+        <v>0.009946042323</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>10</v>
       </c>
       <c r="B37" t="s">
         <v>11</v>
       </c>
       <c r="C37" t="s">
         <v>117</v>
       </c>
       <c r="D37" t="s">
         <v>118</v>
       </c>
       <c r="E37" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="1">
-        <v>16402</v>
+        <v>11250</v>
       </c>
       <c r="G37" s="2">
-        <v>146.39</v>
+        <v>216.88</v>
       </c>
       <c r="H37" s="3">
-        <v>2401088.78</v>
+        <v>2439900</v>
       </c>
       <c r="I37" s="4">
-        <v>0.009997454879999999</v>
+        <v>0.009863613768999999</v>
       </c>
       <c r="J37" s="5">
-        <v>0.009999053144</v>
+        <v>0.009863102760999999</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>10</v>
       </c>
       <c r="B38" t="s">
         <v>11</v>
       </c>
       <c r="C38" t="s">
         <v>120</v>
       </c>
       <c r="D38" t="s">
         <v>121</v>
       </c>
       <c r="E38" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="1">
-        <v>33182</v>
+        <v>21774</v>
       </c>
       <c r="G38" s="2">
-        <v>71.79000000000001</v>
+        <v>111.35</v>
       </c>
       <c r="H38" s="3">
-        <v>2382135.78</v>
+        <v>2424534.9</v>
       </c>
       <c r="I38" s="4">
-        <v>0.009918539945999999</v>
+        <v>0.009801498349</v>
       </c>
       <c r="J38" s="5">
-        <v>0.009920125594</v>
+        <v>0.009800990559</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>10</v>
       </c>
       <c r="B39" t="s">
         <v>11</v>
       </c>
       <c r="C39" t="s">
         <v>123</v>
       </c>
       <c r="D39" t="s">
         <v>124</v>
       </c>
       <c r="E39" t="s">
         <v>125</v>
       </c>
       <c r="F39" s="1">
-        <v>6311</v>
+        <v>6748</v>
       </c>
       <c r="G39" s="2">
-        <v>371.47</v>
+        <v>352.84</v>
       </c>
       <c r="H39" s="3">
-        <v>2344347.17</v>
+        <v>2380964.32</v>
       </c>
       <c r="I39" s="4">
-        <v>0.009761198856999999</v>
+        <v>0.009625358601</v>
       </c>
       <c r="J39" s="5">
-        <v>0.009762759352</v>
+        <v>0.009624859935999999</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>10</v>
       </c>
       <c r="B40" t="s">
         <v>11</v>
       </c>
       <c r="C40" t="s">
         <v>126</v>
       </c>
       <c r="D40" t="s">
         <v>127</v>
       </c>
       <c r="E40" t="s">
         <v>128</v>
       </c>
       <c r="F40" s="1">
-        <v>21609</v>
+        <v>1708</v>
       </c>
       <c r="G40" s="2">
-        <v>106.73</v>
+        <v>1386.29</v>
       </c>
       <c r="H40" s="3">
-        <v>2306328.57</v>
+        <v>2367783.32</v>
       </c>
       <c r="I40" s="4">
-        <v>0.009602900155</v>
+        <v>0.009572072690000001</v>
       </c>
       <c r="J40" s="5">
-        <v>0.009604435343</v>
+        <v>0.009571576786</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
         <v>10</v>
       </c>
       <c r="B41" t="s">
         <v>11</v>
       </c>
       <c r="C41" t="s">
         <v>129</v>
       </c>
       <c r="D41" t="s">
         <v>130</v>
       </c>
       <c r="E41" t="s">
         <v>131</v>
       </c>
       <c r="F41" s="1">
-        <v>10805</v>
+        <v>18307</v>
       </c>
       <c r="G41" s="2">
-        <v>211.1</v>
+        <v>128.88</v>
       </c>
       <c r="H41" s="3">
-        <v>2280935.5</v>
+        <v>2359406.16</v>
       </c>
       <c r="I41" s="4">
-        <v>0.009497170589999999</v>
+        <v>0.009538206929000001</v>
       </c>
       <c r="J41" s="5">
-        <v>0.009498688874999999</v>
+        <v>0.009537712779</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>10</v>
       </c>
       <c r="B42" t="s">
         <v>11</v>
       </c>
       <c r="C42" t="s">
         <v>132</v>
       </c>
       <c r="D42" t="s">
         <v>133</v>
       </c>
       <c r="E42" t="s">
         <v>134</v>
       </c>
       <c r="F42" s="1">
-        <v>9103</v>
+        <v>33437</v>
       </c>
       <c r="G42" s="2">
-        <v>248.24</v>
+        <v>70.3</v>
       </c>
       <c r="H42" s="3">
-        <v>2259728.72</v>
+        <v>2350621.1</v>
       </c>
       <c r="I42" s="4">
-        <v>0.009408871552999999</v>
+        <v>0.009502692179000001</v>
       </c>
       <c r="J42" s="5">
-        <v>0.009410375722</v>
+        <v>0.009502199869</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>10</v>
       </c>
       <c r="B43" t="s">
         <v>11</v>
       </c>
-      <c r="C43"/>
+      <c r="C43" t="s">
+        <v>135</v>
+      </c>
       <c r="D43" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E43" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F43" s="1">
-        <v>2119937.34</v>
+        <v>10886</v>
       </c>
       <c r="G43" s="2">
-        <v>100</v>
+        <v>208.83</v>
       </c>
       <c r="H43" s="3">
-        <v>2119937.34</v>
+        <v>2273323.38</v>
       </c>
       <c r="I43" s="4">
-        <v>0.008826819767</v>
+        <v>0.009190206071</v>
       </c>
       <c r="J43" s="5">
-        <v>0.008828230885</v>
+        <v>0.009189729949999999</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>10</v>
       </c>
       <c r="B44" t="s">
         <v>11</v>
       </c>
       <c r="C44" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D44" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E44" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F44" s="1">
-        <v>1696</v>
+        <v>13892</v>
       </c>
       <c r="G44" s="2">
-        <v>1217.8</v>
+        <v>161.48</v>
       </c>
       <c r="H44" s="3">
-        <v>2065388.8</v>
+        <v>2243280.16</v>
       </c>
       <c r="I44" s="4">
-        <v>0.008599695067</v>
+        <v>0.009068752438</v>
       </c>
       <c r="J44" s="5">
-        <v>0.008601069875999999</v>
+        <v>0.009068282610000001</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>10</v>
       </c>
       <c r="B45" t="s">
         <v>11</v>
       </c>
       <c r="C45" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D45" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E45" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F45" s="1">
-        <v>15282</v>
+        <v>15399</v>
       </c>
       <c r="G45" s="2">
-        <v>135.47</v>
+        <v>140.86</v>
       </c>
       <c r="H45" s="3">
-        <v>2070252.54</v>
+        <v>2169103.14</v>
       </c>
       <c r="I45" s="4">
-        <v>0.008619946306</v>
+        <v>0.008768882166000001</v>
       </c>
       <c r="J45" s="5">
-        <v>0.008621324352</v>
+        <v>0.008768427874</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>10</v>
       </c>
       <c r="B46" t="s">
         <v>11</v>
       </c>
       <c r="C46" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D46" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E46" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F46" s="1">
-        <v>8127</v>
+        <v>9172</v>
       </c>
       <c r="G46" s="2">
-        <v>249.39</v>
+        <v>235.23</v>
       </c>
       <c r="H46" s="3">
-        <v>2026792.53</v>
+        <v>2157529.56</v>
       </c>
       <c r="I46" s="4">
-        <v>0.00843899111</v>
+        <v>0.008722094461</v>
       </c>
       <c r="J46" s="5">
-        <v>0.008440340227</v>
+        <v>0.008721642591999999</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
         <v>10</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D47" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E47" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F47" s="1">
-        <v>3524</v>
+        <v>3551</v>
       </c>
       <c r="G47" s="2">
-        <v>565.24</v>
+        <v>589.14</v>
       </c>
       <c r="H47" s="3">
-        <v>1991905.76</v>
+        <v>2092036.14</v>
       </c>
       <c r="I47" s="4">
-        <v>0.008293732462999999</v>
+        <v>0.008457328774</v>
       </c>
       <c r="J47" s="5">
-        <v>0.008295058358</v>
+        <v>0.008456890622</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
         <v>10</v>
       </c>
       <c r="B48" t="s">
         <v>11</v>
       </c>
       <c r="C48" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D48" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E48" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F48" s="1">
-        <v>13787</v>
+        <v>15010</v>
       </c>
       <c r="G48" s="2">
-        <v>140.67</v>
+        <v>138.76</v>
       </c>
       <c r="H48" s="3">
-        <v>1939417.29</v>
+        <v>2082787.6</v>
       </c>
       <c r="I48" s="4">
-        <v>0.008075185312000001</v>
+        <v>0.008419940346</v>
       </c>
       <c r="J48" s="5">
-        <v>0.008076476269</v>
+        <v>0.00841950413</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
         <v>10</v>
       </c>
       <c r="B49" t="s">
         <v>11</v>
       </c>
       <c r="C49" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D49" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E49" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F49" s="1">
-        <v>6697</v>
+        <v>8187</v>
       </c>
       <c r="G49" s="2">
-        <v>282.9</v>
+        <v>242.78</v>
       </c>
       <c r="H49" s="3">
-        <v>1894581.3</v>
+        <v>1987639.86</v>
       </c>
       <c r="I49" s="4">
-        <v>0.007888500925</v>
+        <v>0.008035293205</v>
       </c>
       <c r="J49" s="5">
-        <v>0.007889762037</v>
+        <v>0.008034876917</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
         <v>10</v>
       </c>
       <c r="B50" t="s">
         <v>11</v>
       </c>
       <c r="C50" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D50" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E50" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F50" s="1">
-        <v>14896</v>
+        <v>12020</v>
       </c>
       <c r="G50" s="2">
-        <v>127.24</v>
+        <v>161.83</v>
       </c>
       <c r="H50" s="3">
-        <v>1895367.04</v>
+        <v>1945196.6</v>
       </c>
       <c r="I50" s="4">
-        <v>0.007891772525</v>
+        <v>0.007863710794000001</v>
       </c>
       <c r="J50" s="5">
-        <v>0.00789303416</v>
+        <v>0.007863303396</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>10</v>
       </c>
       <c r="B51" t="s">
         <v>11</v>
       </c>
       <c r="C51" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D51" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E51" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="1">
-        <v>1425</v>
+        <v>1434</v>
       </c>
       <c r="G51" s="2">
-        <v>1266.61</v>
+        <v>1289.79</v>
       </c>
       <c r="H51" s="3">
-        <v>1804919.25</v>
+        <v>1849558.86</v>
       </c>
       <c r="I51" s="4">
-        <v>0.007515173497</v>
+        <v>0.007477082765</v>
       </c>
       <c r="J51" s="5">
-        <v>0.007516374926</v>
+        <v>0.007476695397</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>10</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D52" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E52" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="1">
-        <v>11930</v>
+        <v>7192</v>
       </c>
       <c r="G52" s="2">
-        <v>149.92</v>
+        <v>248.58</v>
       </c>
       <c r="H52" s="3">
-        <v>1788545.6</v>
+        <v>1787787.36</v>
       </c>
       <c r="I52" s="4">
-        <v>0.007446998247</v>
+        <v>0.007227363425</v>
       </c>
       <c r="J52" s="5">
-        <v>0.007448188778</v>
+        <v>0.007226988994</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
         <v>10</v>
       </c>
       <c r="B53" t="s">
         <v>11</v>
       </c>
       <c r="C53" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D53" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E53" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F53" s="1">
-        <v>782</v>
+        <v>4109</v>
       </c>
       <c r="G53" s="2">
-        <v>22.82</v>
+        <v>423.96</v>
       </c>
       <c r="H53" s="3">
-        <v>1784524</v>
+        <v>1742051.64</v>
       </c>
       <c r="I53" s="4">
-        <v>0.007430253442</v>
+        <v>0.007042470815</v>
       </c>
       <c r="J53" s="5">
-        <v>0.007431441295</v>
+        <v>0.007042105963</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
         <v>10</v>
       </c>
       <c r="B54" t="s">
         <v>11</v>
       </c>
       <c r="C54" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D54" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E54" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F54" s="1">
-        <v>7138</v>
+        <v>6434</v>
       </c>
       <c r="G54" s="2">
-        <v>237.64</v>
+        <v>264.5</v>
       </c>
       <c r="H54" s="3">
-        <v>1696274.32</v>
+        <v>1701793</v>
       </c>
       <c r="I54" s="4">
-        <v>0.007062806723</v>
+        <v>0.006879720016</v>
       </c>
       <c r="J54" s="5">
-        <v>0.007063935834</v>
+        <v>0.006879363596</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>10</v>
       </c>
       <c r="B55" t="s">
         <v>11</v>
       </c>
       <c r="C55" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D55" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E55" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F55" s="1">
-        <v>4079</v>
+        <v>786</v>
       </c>
       <c r="G55" s="2">
-        <v>393.33</v>
+        <v>19.46</v>
       </c>
       <c r="H55" s="3">
-        <v>1604393.07</v>
+        <v>1529556</v>
       </c>
       <c r="I55" s="4">
-        <v>0.006680239173</v>
+        <v>0.006183429494</v>
       </c>
       <c r="J55" s="5">
-        <v>0.006681307124</v>
+        <v>0.006183109146</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
         <v>10</v>
       </c>
       <c r="B56" t="s">
         <v>11</v>
       </c>
       <c r="C56" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D56" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E56" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F56" s="1">
-        <v>6386</v>
+        <v>3876</v>
       </c>
       <c r="G56" s="2">
-        <v>252.08</v>
+        <v>312.62</v>
       </c>
       <c r="H56" s="3">
-        <v>1609782.88</v>
+        <v>1211715.12</v>
       </c>
       <c r="I56" s="4">
-        <v>0.006702680819</v>
+        <v>0.004898516309</v>
       </c>
       <c r="J56" s="5">
-        <v>0.006703752357</v>
+        <v>0.004898262529</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
         <v>10</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D57" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E57" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F57" s="1">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="G57" s="2">
-        <v>15.96</v>
+        <v>13.1</v>
       </c>
       <c r="H57" s="3">
-        <v>1248072</v>
+        <v>1029660</v>
       </c>
       <c r="I57" s="4">
-        <v>0.005196618972</v>
+        <v>0.004162534757</v>
       </c>
       <c r="J57" s="5">
-        <v>0.00519744974</v>
+        <v>0.004162319107</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
         <v>10</v>
       </c>
       <c r="B58" t="s">
         <v>11</v>
       </c>
-      <c r="C58" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C58"/>
       <c r="D58" t="s">
         <v>180</v>
       </c>
       <c r="E58" t="s">
         <v>181</v>
       </c>
       <c r="F58" s="1">
-        <v>3849</v>
+        <v>1026123.12</v>
       </c>
       <c r="G58" s="2">
-        <v>317.36</v>
+        <v>100</v>
       </c>
       <c r="H58" s="3">
-        <v>1221518.64</v>
+        <v>1026123.12</v>
       </c>
       <c r="I58" s="4">
-        <v>0.005086058287</v>
+        <v>0.004148236458</v>
       </c>
       <c r="J58" s="5">
-        <v>0.005086871381</v>
+        <v>0.004148021549</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
         <v>10</v>
       </c>
       <c r="B59" t="s">
         <v>11</v>
       </c>
       <c r="C59" t="s">
         <v>182</v>
       </c>
       <c r="D59" t="s">
         <v>183</v>
       </c>
       <c r="E59" t="s">
         <v>184</v>
       </c>
       <c r="F59" s="1">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="G59" s="2">
-        <v>5.63</v>
+        <v>4.17</v>
       </c>
       <c r="H59" s="3">
-        <v>440266</v>
+        <v>327762</v>
       </c>
       <c r="I59" s="4">
-        <v>0.001833143159</v>
+        <v>0.001325020606</v>
       </c>
       <c r="J59" s="5">
-        <v>0.001833436218</v>
+        <v>0.00132495196</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
         <v>10</v>
       </c>
       <c r="B60" t="s">
         <v>11</v>
       </c>
       <c r="C60" t="s">
         <v>185</v>
       </c>
       <c r="D60" t="s">
         <v>186</v>
       </c>
       <c r="E60" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="1">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="G60" s="2">
-        <v>2.44</v>
+        <v>1.29</v>
       </c>
       <c r="H60" s="3">
-        <v>190808</v>
+        <v>101394</v>
       </c>
       <c r="I60" s="4">
-        <v>0.00079447057</v>
+        <v>0.000409898461</v>
       </c>
       <c r="J60" s="5">
-        <v>0.000794597579</v>
+        <v>0.000409877225</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
         <v>10</v>
       </c>
       <c r="B61" t="s">
         <v>11</v>
       </c>
       <c r="C61" t="s">
         <v>188</v>
       </c>
       <c r="D61" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E61" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F61" s="1">
-        <v>141885.62</v>
+        <v>-369</v>
       </c>
       <c r="G61" s="2">
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="H61" s="3">
-        <v>141885.62</v>
+        <v>-7380</v>
       </c>
       <c r="I61" s="4">
-        <v>0.00059077161</v>
+        <v>-2.9834612E-5</v>
       </c>
       <c r="J61" s="5">
-        <v>0.000590866055</v>
+        <v>-2.9833066E-5</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
         <v>10</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D62" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E62" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F62" s="1">
         <v>-57</v>
       </c>
       <c r="G62" s="2">
-        <v>0.55</v>
+        <v>0.2</v>
       </c>
       <c r="H62" s="3">
-        <v>-3135</v>
+        <v>-1140</v>
       </c>
       <c r="I62" s="4">
-        <v>-1.3053254E-5</v>
+        <v>-4.608599E-6</v>
       </c>
       <c r="J62" s="5">
-        <v>-1.3055341E-5</v>
+        <v>-4.60836E-6</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
         <v>10</v>
       </c>
       <c r="B63" t="s">
         <v>11</v>
       </c>
       <c r="C63" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D63" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E63" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F63" s="1">
         <v>-118</v>
       </c>
       <c r="G63" s="2">
-        <v>0.41</v>
+        <v>0.65</v>
       </c>
       <c r="H63" s="3">
-        <v>-4838</v>
+        <v>-7670</v>
       </c>
       <c r="I63" s="4">
-        <v>-2.0144064E-5</v>
+        <v>-3.1006975E-5</v>
       </c>
       <c r="J63" s="5">
-        <v>-2.0147285E-5</v>
+        <v>-3.1005368E-5</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
         <v>10</v>
       </c>
       <c r="B64" t="s">
         <v>11</v>
       </c>
       <c r="C64" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D64" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E64" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F64" s="1">
         <v>-406</v>
       </c>
       <c r="G64" s="2">
-        <v>0.12</v>
+        <v>0.25</v>
       </c>
       <c r="H64" s="3">
-        <v>-4872</v>
+        <v>-10150</v>
       </c>
       <c r="I64" s="4">
-        <v>-2.0285631E-5</v>
+        <v>-4.1032698E-5</v>
       </c>
       <c r="J64" s="5">
-        <v>-2.0288874E-5</v>
+        <v>-4.1030572E-5</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
         <v>10</v>
       </c>
       <c r="B65" t="s">
         <v>11</v>
       </c>
       <c r="C65" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D65" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E65" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F65" s="1">
-        <v>-85</v>
+        <v>-122</v>
       </c>
       <c r="G65" s="2">
-        <v>1.225</v>
+        <v>0.25</v>
       </c>
       <c r="H65" s="3">
-        <v>-10412.5</v>
+        <v>-3050</v>
       </c>
       <c r="I65" s="4">
-        <v>-4.3354706E-5</v>
+        <v>-1.2330023E-5</v>
       </c>
       <c r="J65" s="5">
-        <v>-4.3361637E-5</v>
+        <v>-1.2329384E-5</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
         <v>10</v>
       </c>
       <c r="B66" t="s">
         <v>11</v>
       </c>
       <c r="C66" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D66" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E66" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F66" s="1">
-        <v>-100</v>
+        <v>-85</v>
       </c>
       <c r="G66" s="2">
-        <v>0.8</v>
+        <v>1.075</v>
       </c>
       <c r="H66" s="3">
-        <v>-8000</v>
+        <v>-9137.5</v>
       </c>
       <c r="I66" s="4">
-        <v>-3.3309738E-5</v>
+        <v>-3.6939535E-5</v>
       </c>
       <c r="J66" s="5">
-        <v>-3.3315063E-5</v>
+        <v>-3.6937621E-5</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
         <v>10</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D67" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E67" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F67" s="1">
-        <v>-11</v>
+        <v>-31</v>
       </c>
       <c r="G67" s="2">
-        <v>2.475</v>
+        <v>0.54</v>
       </c>
       <c r="H67" s="3">
-        <v>-2722.5</v>
+        <v>-1674</v>
       </c>
       <c r="I67" s="4">
-        <v>-1.133572E-5</v>
+        <v>-6.767363E-6</v>
       </c>
       <c r="J67" s="5">
-        <v>-1.1337533E-5</v>
+        <v>-6.767013E-6</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
         <v>10</v>
       </c>
       <c r="B68" t="s">
         <v>11</v>
       </c>
       <c r="C68" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D68" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E68" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F68" s="1">
-        <v>-210</v>
+        <v>-48</v>
       </c>
       <c r="G68" s="2">
-        <v>0.05</v>
+        <v>1.55</v>
       </c>
       <c r="H68" s="3">
-        <v>-1050</v>
+        <v>-7440</v>
       </c>
       <c r="I68" s="4">
-        <v>-4.371903E-6</v>
+        <v>-3.007717E-5</v>
       </c>
       <c r="J68" s="5">
-        <v>-4.372602E-6</v>
+        <v>-3.0075612E-5</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
         <v>10</v>
       </c>
       <c r="B69" t="s">
         <v>11</v>
       </c>
       <c r="C69" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D69" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E69" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F69" s="1">
-        <v>-142</v>
+        <v>-100</v>
       </c>
       <c r="G69" s="2">
-        <v>0.45</v>
+        <v>0.05</v>
       </c>
       <c r="H69" s="3">
-        <v>-6390</v>
+        <v>-500</v>
       </c>
       <c r="I69" s="4">
-        <v>-2.6606154E-5</v>
+        <v>-2.021315E-6</v>
       </c>
       <c r="J69" s="5">
-        <v>-2.6610407E-5</v>
+        <v>-2.02121E-6</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
         <v>10</v>
       </c>
       <c r="B70" t="s">
         <v>11</v>
       </c>
       <c r="C70" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D70" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E70" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F70" s="1">
-        <v>-51</v>
+        <v>-36</v>
       </c>
       <c r="G70" s="2">
-        <v>2.3</v>
+        <v>1.125</v>
       </c>
       <c r="H70" s="3">
-        <v>-11730</v>
+        <v>-4050</v>
       </c>
       <c r="I70" s="4">
-        <v>-4.8840404E-5</v>
+        <v>-1.6372653E-5</v>
       </c>
       <c r="J70" s="5">
-        <v>-4.8848212E-5</v>
+        <v>-1.6371805E-5</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
         <v>10</v>
       </c>
       <c r="B71" t="s">
         <v>11</v>
       </c>
       <c r="C71" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D71" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E71" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F71" s="1">
-        <v>-13</v>
+        <v>-11</v>
       </c>
       <c r="G71" s="2">
-        <v>9.050000000000001</v>
+        <v>0.475</v>
       </c>
       <c r="H71" s="3">
-        <v>-11765</v>
+        <v>-522.5</v>
       </c>
       <c r="I71" s="4">
-        <v>-4.8986134E-5</v>
+        <v>-2.112274E-6</v>
       </c>
       <c r="J71" s="5">
-        <v>-4.8993965E-5</v>
+        <v>-2.112165E-6</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
         <v>10</v>
       </c>
       <c r="B72" t="s">
         <v>11</v>
       </c>
       <c r="C72" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D72" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E72" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F72" s="1">
-        <v>-88</v>
+        <v>-80</v>
       </c>
       <c r="G72" s="2">
-        <v>0.3</v>
+        <v>0.06</v>
       </c>
       <c r="H72" s="3">
-        <v>-2640</v>
+        <v>-480</v>
       </c>
       <c r="I72" s="4">
-        <v>-1.0992214E-5</v>
+        <v>-1.940463E-6</v>
       </c>
       <c r="J72" s="5">
-        <v>-1.0993971E-5</v>
+        <v>-1.940362E-6</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
         <v>10</v>
       </c>
       <c r="B73" t="s">
         <v>11</v>
       </c>
       <c r="C73" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D73" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E73" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F73" s="1">
-        <v>-68</v>
+        <v>-210</v>
       </c>
       <c r="G73" s="2">
-        <v>0.85</v>
+        <v>0.025</v>
       </c>
       <c r="H73" s="3">
-        <v>-5780</v>
+        <v>-525</v>
       </c>
       <c r="I73" s="4">
-        <v>-2.4066286E-5</v>
+        <v>-2.122381E-6</v>
       </c>
       <c r="J73" s="5">
-        <v>-2.4070133E-5</v>
+        <v>-2.122271E-6</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
         <v>10</v>
       </c>
       <c r="B74" t="s">
         <v>11</v>
       </c>
       <c r="C74" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D74" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E74" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F74" s="1">
-        <v>-230</v>
+        <v>-142</v>
       </c>
       <c r="G74" s="2">
-        <v>0.05</v>
+        <v>0.075</v>
       </c>
       <c r="H74" s="3">
-        <v>-1150</v>
+        <v>-1065</v>
       </c>
       <c r="I74" s="4">
-        <v>-4.788275E-6</v>
+        <v>-4.305401E-6</v>
       </c>
       <c r="J74" s="5">
-        <v>-4.78904E-6</v>
+        <v>-4.305178E-6</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
         <v>10</v>
       </c>
       <c r="B75" t="s">
         <v>11</v>
       </c>
       <c r="C75" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D75" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E75" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F75" s="1">
-        <v>-86</v>
+        <v>-113</v>
       </c>
       <c r="G75" s="2">
-        <v>0.16</v>
+        <v>0.435</v>
       </c>
       <c r="H75" s="3">
-        <v>-1376</v>
+        <v>-4915.5</v>
       </c>
       <c r="I75" s="4">
-        <v>-5.729275E-6</v>
+        <v>-1.9871549E-5</v>
       </c>
       <c r="J75" s="5">
-        <v>-5.730191E-6</v>
+        <v>-1.987052E-5</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
         <v>10</v>
       </c>
       <c r="B76" t="s">
         <v>11</v>
       </c>
       <c r="C76" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D76" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E76" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F76" s="1">
-        <v>-36</v>
+        <v>-203</v>
       </c>
       <c r="G76" s="2">
-        <v>4.625</v>
+        <v>0.1</v>
       </c>
       <c r="H76" s="3">
-        <v>-16650</v>
+        <v>-2030</v>
       </c>
       <c r="I76" s="4">
-        <v>-6.9325893E-5</v>
+        <v>-8.20654E-6</v>
       </c>
       <c r="J76" s="5">
-        <v>-6.9336976E-5</v>
+        <v>-8.206113999999999E-6</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
         <v>10</v>
       </c>
       <c r="B77" t="s">
         <v>11</v>
       </c>
       <c r="C77" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D77" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E77" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="F77" s="1">
-        <v>-55</v>
+        <v>-28</v>
       </c>
       <c r="G77" s="2">
-        <v>5.4</v>
+        <v>2.775</v>
       </c>
       <c r="H77" s="3">
-        <v>-29700</v>
+        <v>-7770</v>
       </c>
       <c r="I77" s="4">
-        <v>-0.000123662404</v>
+        <v>-3.1411238E-5</v>
       </c>
       <c r="J77" s="5">
-        <v>-0.000123682173</v>
+        <v>-3.140961E-5</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
         <v>10</v>
       </c>
       <c r="B78" t="s">
         <v>11</v>
       </c>
       <c r="C78" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D78" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E78" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F78" s="1">
-        <v>-782</v>
+        <v>-28</v>
       </c>
       <c r="G78" s="2">
-        <v>0.605</v>
+        <v>1.75</v>
       </c>
       <c r="H78" s="3">
-        <v>-47311</v>
+        <v>-4900</v>
       </c>
       <c r="I78" s="4">
-        <v>-0.000196989629</v>
+        <v>-1.9808889E-5</v>
       </c>
       <c r="J78" s="5">
-        <v>-0.000197021121</v>
+        <v>-1.9807862E-5</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
         <v>10</v>
       </c>
       <c r="B79" t="s">
         <v>11</v>
       </c>
       <c r="C79" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D79" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="E79" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="F79" s="1">
-        <v>-72898.12</v>
+        <v>-73</v>
       </c>
       <c r="G79" s="2">
-        <v>1</v>
+        <v>0.02</v>
       </c>
       <c r="H79" s="3">
-        <v>-72898.12</v>
+        <v>-146</v>
       </c>
       <c r="I79" s="4">
-        <v>-0.000303527163</v>
+        <v>-5.90224E-7</v>
       </c>
       <c r="J79" s="5">
-        <v>-0.000303575687</v>
+        <v>-5.90193E-7</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
         <v>10</v>
       </c>
       <c r="B80" t="s">
         <v>11</v>
       </c>
       <c r="C80" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D80" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="1">
-        <v>-782</v>
+        <v>-51</v>
       </c>
       <c r="G80" s="2">
-        <v>1.9</v>
+        <v>1.225</v>
       </c>
       <c r="H80" s="3">
-        <v>-148580</v>
+        <v>-6247.5</v>
       </c>
       <c r="I80" s="4">
-        <v>-0.000618645116</v>
+        <v>-2.5256333E-5</v>
       </c>
       <c r="J80" s="5">
-        <v>-0.000618744017</v>
+        <v>-2.5255025E-5</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
         <v>10</v>
       </c>
       <c r="B81" t="s">
         <v>11</v>
       </c>
       <c r="C81" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D81" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="1">
-        <v>-782</v>
+        <v>-26</v>
       </c>
       <c r="G81" s="2">
-        <v>4.67</v>
+        <v>1.7</v>
       </c>
       <c r="H81" s="3">
-        <v>-365194</v>
+        <v>-4420</v>
       </c>
       <c r="I81" s="4">
-        <v>-0.001520564574</v>
+        <v>-1.7868426E-5</v>
       </c>
       <c r="J81" s="5">
-        <v>-0.001520807662</v>
+        <v>-1.78675E-5</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
         <v>10</v>
       </c>
       <c r="B82" t="s">
         <v>11</v>
       </c>
       <c r="C82" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D82" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E82" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="F82" s="1">
-        <v>-782</v>
+        <v>-265</v>
       </c>
       <c r="G82" s="2">
-        <v>6.83</v>
+        <v>0.1</v>
       </c>
       <c r="H82" s="3">
-        <v>-534106</v>
+        <v>-2650</v>
       </c>
       <c r="I82" s="4">
-        <v>-0.00222386639</v>
+        <v>-1.071297E-5</v>
       </c>
       <c r="J82" s="5">
-        <v>-0.002224221913</v>
+        <v>-1.0712415E-5</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" t="s">
+        <v>10</v>
+      </c>
+      <c r="B83" t="s">
+        <v>11</v>
+      </c>
+      <c r="C83" t="s">
+        <v>254</v>
+      </c>
+      <c r="D83" t="s">
+        <v>255</v>
+      </c>
+      <c r="E83" t="s">
+        <v>256</v>
+      </c>
+      <c r="F83" s="1">
+        <v>-122</v>
+      </c>
+      <c r="G83" s="2">
+        <v>0.12</v>
+      </c>
+      <c r="H83" s="3">
+        <v>-1464</v>
+      </c>
+      <c r="I83" s="4">
+        <v>-5.918411E-6</v>
+      </c>
+      <c r="J83" s="5">
+        <v>-5.918104E-6</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" t="s">
+        <v>10</v>
+      </c>
+      <c r="B84" t="s">
+        <v>11</v>
+      </c>
+      <c r="C84" t="s">
+        <v>257</v>
+      </c>
+      <c r="D84" t="s">
+        <v>258</v>
+      </c>
+      <c r="E84" t="s">
+        <v>259</v>
+      </c>
+      <c r="F84" s="1">
+        <v>-131</v>
+      </c>
+      <c r="G84" s="2">
+        <v>0.43</v>
+      </c>
+      <c r="H84" s="3">
+        <v>-5633</v>
+      </c>
+      <c r="I84" s="4">
+        <v>-2.2772137E-5</v>
+      </c>
+      <c r="J84" s="5">
+        <v>-2.2770957E-5</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" t="s">
+        <v>10</v>
+      </c>
+      <c r="B85" t="s">
+        <v>11</v>
+      </c>
+      <c r="C85" t="s">
+        <v>260</v>
+      </c>
+      <c r="D85" t="s">
+        <v>261</v>
+      </c>
+      <c r="E85" t="s">
+        <v>262</v>
+      </c>
+      <c r="F85" s="1">
+        <v>-88</v>
+      </c>
+      <c r="G85" s="2">
+        <v>0.05</v>
+      </c>
+      <c r="H85" s="3">
+        <v>-440</v>
+      </c>
+      <c r="I85" s="4">
+        <v>-1.778757E-6</v>
+      </c>
+      <c r="J85" s="5">
+        <v>-1.778665E-6</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" t="s">
+        <v>10</v>
+      </c>
+      <c r="B86" t="s">
+        <v>11</v>
+      </c>
+      <c r="C86" t="s">
+        <v>263</v>
+      </c>
+      <c r="D86" t="s">
+        <v>264</v>
+      </c>
+      <c r="E86" t="s">
+        <v>265</v>
+      </c>
+      <c r="F86" s="1">
+        <v>-68</v>
+      </c>
+      <c r="G86" s="2">
+        <v>0.33</v>
+      </c>
+      <c r="H86" s="3">
+        <v>-2244</v>
+      </c>
+      <c r="I86" s="4">
+        <v>-9.071661999999999E-6</v>
+      </c>
+      <c r="J86" s="5">
+        <v>-9.071193E-6</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" t="s">
+        <v>10</v>
+      </c>
+      <c r="B87" t="s">
+        <v>11</v>
+      </c>
+      <c r="C87" t="s">
+        <v>266</v>
+      </c>
+      <c r="D87" t="s">
+        <v>267</v>
+      </c>
+      <c r="E87" t="s">
+        <v>268</v>
+      </c>
+      <c r="F87" s="1">
+        <v>-119</v>
+      </c>
+      <c r="G87" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="H87" s="3">
+        <v>-5950</v>
+      </c>
+      <c r="I87" s="4">
+        <v>-2.4053651E-5</v>
+      </c>
+      <c r="J87" s="5">
+        <v>-2.4052404E-5</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" t="s">
+        <v>10</v>
+      </c>
+      <c r="B88" t="s">
+        <v>11</v>
+      </c>
+      <c r="C88" t="s">
+        <v>269</v>
+      </c>
+      <c r="D88" t="s">
+        <v>270</v>
+      </c>
+      <c r="E88" t="s">
+        <v>271</v>
+      </c>
+      <c r="F88" s="1">
+        <v>-65</v>
+      </c>
+      <c r="G88" s="2">
+        <v>0.31</v>
+      </c>
+      <c r="H88" s="3">
+        <v>-2015</v>
+      </c>
+      <c r="I88" s="4">
+        <v>-8.145899999999999E-6</v>
+      </c>
+      <c r="J88" s="5">
+        <v>-8.145478E-6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" t="s">
+        <v>10</v>
+      </c>
+      <c r="B89" t="s">
+        <v>11</v>
+      </c>
+      <c r="C89" t="s">
+        <v>272</v>
+      </c>
+      <c r="D89" t="s">
+        <v>273</v>
+      </c>
+      <c r="E89" t="s">
+        <v>274</v>
+      </c>
+      <c r="F89" s="1">
+        <v>-86</v>
+      </c>
+      <c r="G89" s="2">
+        <v>0.03</v>
+      </c>
+      <c r="H89" s="3">
+        <v>-258</v>
+      </c>
+      <c r="I89" s="4">
+        <v>-1.042999E-6</v>
+      </c>
+      <c r="J89" s="5">
+        <v>-1.042945E-6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" t="s">
+        <v>10</v>
+      </c>
+      <c r="B90" t="s">
+        <v>11</v>
+      </c>
+      <c r="C90" t="s">
+        <v>275</v>
+      </c>
+      <c r="D90" t="s">
+        <v>276</v>
+      </c>
+      <c r="E90" t="s">
+        <v>277</v>
+      </c>
+      <c r="F90" s="1">
+        <v>-173</v>
+      </c>
+      <c r="G90" s="2">
+        <v>0.28</v>
+      </c>
+      <c r="H90" s="3">
+        <v>-4844</v>
+      </c>
+      <c r="I90" s="4">
+        <v>-1.9582501E-5</v>
+      </c>
+      <c r="J90" s="5">
+        <v>-1.9581487E-5</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" t="s">
+        <v>10</v>
+      </c>
+      <c r="B91" t="s">
+        <v>11</v>
+      </c>
+      <c r="C91" t="s">
+        <v>278</v>
+      </c>
+      <c r="D91" t="s">
+        <v>279</v>
+      </c>
+      <c r="E91" t="s">
+        <v>280</v>
+      </c>
+      <c r="F91" s="1">
+        <v>-152</v>
+      </c>
+      <c r="G91" s="2">
+        <v>1.7</v>
+      </c>
+      <c r="H91" s="3">
+        <v>-25840</v>
+      </c>
+      <c r="I91" s="4">
+        <v>-0.000104461568</v>
+      </c>
+      <c r="J91" s="5">
+        <v>-0.000104456156</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" t="s">
+        <v>10</v>
+      </c>
+      <c r="B92" t="s">
+        <v>11</v>
+      </c>
+      <c r="C92" t="s">
+        <v>281</v>
+      </c>
+      <c r="D92" t="s">
+        <v>282</v>
+      </c>
+      <c r="E92" t="s">
+        <v>283</v>
+      </c>
+      <c r="F92" s="1">
+        <v>-88</v>
+      </c>
+      <c r="G92" s="2">
+        <v>4.04</v>
+      </c>
+      <c r="H92" s="3">
+        <v>-35552</v>
+      </c>
+      <c r="I92" s="4">
+        <v>-0.000143723594</v>
+      </c>
+      <c r="J92" s="5">
+        <v>-0.000143716148</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" t="s">
+        <v>10</v>
+      </c>
+      <c r="B93" t="s">
+        <v>11</v>
+      </c>
+      <c r="C93" t="s">
+        <v>284</v>
+      </c>
+      <c r="D93" t="s">
+        <v>285</v>
+      </c>
+      <c r="E93" t="s">
+        <v>286</v>
+      </c>
+      <c r="F93" s="1">
+        <v>-272</v>
+      </c>
+      <c r="G93" s="2">
+        <v>0.475</v>
+      </c>
+      <c r="H93" s="3">
+        <v>-12920</v>
+      </c>
+      <c r="I93" s="4">
+        <v>-5.2230784E-5</v>
+      </c>
+      <c r="J93" s="5">
+        <v>-5.2228078E-5</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" t="s">
+        <v>10</v>
+      </c>
+      <c r="B94" t="s">
+        <v>11</v>
+      </c>
+      <c r="C94" t="s">
+        <v>287</v>
+      </c>
+      <c r="D94" t="s">
+        <v>288</v>
+      </c>
+      <c r="E94" t="s">
+        <v>289</v>
+      </c>
+      <c r="F94" s="1">
+        <v>-70</v>
+      </c>
+      <c r="G94" s="2">
+        <v>5</v>
+      </c>
+      <c r="H94" s="3">
+        <v>-35000</v>
+      </c>
+      <c r="I94" s="4">
+        <v>-0.000141492062</v>
+      </c>
+      <c r="J94" s="5">
+        <v>-0.000141484732</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" t="s">
+        <v>10</v>
+      </c>
+      <c r="B95" t="s">
+        <v>11</v>
+      </c>
+      <c r="C95" t="s">
+        <v>290</v>
+      </c>
+      <c r="D95" t="s">
+        <v>291</v>
+      </c>
+      <c r="E95" t="s">
+        <v>292</v>
+      </c>
+      <c r="F95" s="1">
+        <v>-57</v>
+      </c>
+      <c r="G95" s="2">
+        <v>3.4</v>
+      </c>
+      <c r="H95" s="3">
+        <v>-19380</v>
+      </c>
+      <c r="I95" s="4">
+        <v>-7.8346176E-5</v>
+      </c>
+      <c r="J95" s="5">
+        <v>-7.8342117E-5</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" t="s">
+        <v>10</v>
+      </c>
+      <c r="B96" t="s">
+        <v>11</v>
+      </c>
+      <c r="C96" t="s">
+        <v>293</v>
+      </c>
+      <c r="D96" t="s">
+        <v>294</v>
+      </c>
+      <c r="E96" t="s">
+        <v>295</v>
+      </c>
+      <c r="F96" s="1">
+        <v>-367</v>
+      </c>
+      <c r="G96" s="2">
+        <v>0.48</v>
+      </c>
+      <c r="H96" s="3">
+        <v>-17616</v>
+      </c>
+      <c r="I96" s="4">
+        <v>-7.1214976E-5</v>
+      </c>
+      <c r="J96" s="5">
+        <v>-7.1211287E-5</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" t="s">
+        <v>10</v>
+      </c>
+      <c r="B97" t="s">
+        <v>11</v>
+      </c>
+      <c r="C97" t="s">
+        <v>296</v>
+      </c>
+      <c r="D97" t="s">
+        <v>297</v>
+      </c>
+      <c r="E97" t="s">
+        <v>298</v>
+      </c>
+      <c r="F97" s="1">
+        <v>-276</v>
+      </c>
+      <c r="G97" s="2">
+        <v>0.49</v>
+      </c>
+      <c r="H97" s="3">
+        <v>-13524</v>
+      </c>
+      <c r="I97" s="4">
+        <v>-5.4672533E-5</v>
+      </c>
+      <c r="J97" s="5">
+        <v>-5.46697E-5</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" t="s">
+        <v>10</v>
+      </c>
+      <c r="B98" t="s">
+        <v>11</v>
+      </c>
+      <c r="C98" t="s">
+        <v>299</v>
+      </c>
+      <c r="D98" t="s">
+        <v>300</v>
+      </c>
+      <c r="E98" t="s">
+        <v>301</v>
+      </c>
+      <c r="F98" s="1">
+        <v>-95</v>
+      </c>
+      <c r="G98" s="2">
+        <v>1.85</v>
+      </c>
+      <c r="H98" s="3">
+        <v>-17575</v>
+      </c>
+      <c r="I98" s="4">
+        <v>-7.1049228E-5</v>
+      </c>
+      <c r="J98" s="5">
+        <v>-7.1045547E-5</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" t="s">
+        <v>10</v>
+      </c>
+      <c r="B99" t="s">
+        <v>11</v>
+      </c>
+      <c r="C99" t="s">
+        <v>302</v>
+      </c>
+      <c r="D99" t="s">
+        <v>303</v>
+      </c>
+      <c r="E99" t="s">
+        <v>304</v>
+      </c>
+      <c r="F99" s="1">
+        <v>-313</v>
+      </c>
+      <c r="G99" s="2">
+        <v>0.48</v>
+      </c>
+      <c r="H99" s="3">
+        <v>-15024</v>
+      </c>
+      <c r="I99" s="4">
+        <v>-6.0736478E-5</v>
+      </c>
+      <c r="J99" s="5">
+        <v>-6.0733332E-5</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" t="s">
+        <v>10</v>
+      </c>
+      <c r="B100" t="s">
+        <v>11</v>
+      </c>
+      <c r="C100" t="s">
+        <v>305</v>
+      </c>
+      <c r="D100" t="s">
+        <v>306</v>
+      </c>
+      <c r="E100" t="s">
+        <v>307</v>
+      </c>
+      <c r="F100" s="1">
+        <v>-33</v>
+      </c>
+      <c r="G100" s="2">
+        <v>5.71</v>
+      </c>
+      <c r="H100" s="3">
+        <v>-18843</v>
+      </c>
+      <c r="I100" s="4">
+        <v>-7.6175284E-5</v>
+      </c>
+      <c r="J100" s="5">
+        <v>-7.617133699999999E-5</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" t="s">
+        <v>10</v>
+      </c>
+      <c r="B101" t="s">
+        <v>11</v>
+      </c>
+      <c r="C101" t="s">
+        <v>308</v>
+      </c>
+      <c r="D101" t="s">
+        <v>309</v>
+      </c>
+      <c r="E101" t="s">
+        <v>310</v>
+      </c>
+      <c r="F101" s="1">
+        <v>-74</v>
+      </c>
+      <c r="G101" s="2">
+        <v>2.72</v>
+      </c>
+      <c r="H101" s="3">
+        <v>-20128</v>
+      </c>
+      <c r="I101" s="4">
+        <v>-8.1370064E-5</v>
+      </c>
+      <c r="J101" s="5">
+        <v>-8.1365848E-5</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" t="s">
+        <v>10</v>
+      </c>
+      <c r="B102" t="s">
+        <v>11</v>
+      </c>
+      <c r="C102" t="s">
+        <v>311</v>
+      </c>
+      <c r="D102" t="s">
+        <v>312</v>
+      </c>
+      <c r="E102" t="s">
+        <v>313</v>
+      </c>
+      <c r="F102" s="1">
+        <v>-13</v>
+      </c>
+      <c r="G102" s="2">
+        <v>13.8</v>
+      </c>
+      <c r="H102" s="3">
+        <v>-17940</v>
+      </c>
+      <c r="I102" s="4">
+        <v>-7.252478799999999E-5</v>
+      </c>
+      <c r="J102" s="5">
+        <v>-7.2521031E-5</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" t="s">
+        <v>10</v>
+      </c>
+      <c r="B103" t="s">
+        <v>11</v>
+      </c>
+      <c r="C103" t="s">
+        <v>314</v>
+      </c>
+      <c r="D103" t="s">
+        <v>315</v>
+      </c>
+      <c r="E103" t="s">
+        <v>316</v>
+      </c>
+      <c r="F103" s="1">
+        <v>-54</v>
+      </c>
+      <c r="G103" s="2">
+        <v>3</v>
+      </c>
+      <c r="H103" s="3">
+        <v>-16200</v>
+      </c>
+      <c r="I103" s="4">
+        <v>-6.549061200000001E-5</v>
+      </c>
+      <c r="J103" s="5">
+        <v>-6.5487219E-5</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" t="s">
+        <v>10</v>
+      </c>
+      <c r="B104" t="s">
+        <v>11</v>
+      </c>
+      <c r="C104" t="s">
+        <v>317</v>
+      </c>
+      <c r="D104" t="s">
+        <v>318</v>
+      </c>
+      <c r="E104" t="s">
+        <v>319</v>
+      </c>
+      <c r="F104" s="1">
+        <v>-55</v>
+      </c>
+      <c r="G104" s="2">
+        <v>2.45</v>
+      </c>
+      <c r="H104" s="3">
+        <v>-13475</v>
+      </c>
+      <c r="I104" s="4">
+        <v>-5.4474444E-5</v>
+      </c>
+      <c r="J104" s="5">
+        <v>-5.4471622E-5</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" t="s">
+        <v>10</v>
+      </c>
+      <c r="B105" t="s">
+        <v>11</v>
+      </c>
+      <c r="C105" t="s">
+        <v>320</v>
+      </c>
+      <c r="D105" t="s">
+        <v>321</v>
+      </c>
+      <c r="E105" t="s">
+        <v>322</v>
+      </c>
+      <c r="F105" s="1">
+        <v>-786</v>
+      </c>
+      <c r="G105" s="2">
+        <v>0.31</v>
+      </c>
+      <c r="H105" s="3">
+        <v>-24366</v>
+      </c>
+      <c r="I105" s="4">
+        <v>-9.850273100000001E-5</v>
+      </c>
+      <c r="J105" s="5">
+        <v>-9.8497628E-5</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" t="s">
+        <v>10</v>
+      </c>
+      <c r="B106" t="s">
+        <v>11</v>
+      </c>
+      <c r="C106" t="s">
+        <v>323</v>
+      </c>
+      <c r="D106" t="s">
+        <v>324</v>
+      </c>
+      <c r="E106" t="s">
+        <v>325</v>
+      </c>
+      <c r="F106" s="1">
+        <v>-50</v>
+      </c>
+      <c r="G106" s="2">
+        <v>2.85</v>
+      </c>
+      <c r="H106" s="3">
+        <v>-14250</v>
+      </c>
+      <c r="I106" s="4">
+        <v>-5.7607482E-5</v>
+      </c>
+      <c r="J106" s="5">
+        <v>-5.7604498E-5</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" t="s">
+        <v>10</v>
+      </c>
+      <c r="B107" t="s">
+        <v>11</v>
+      </c>
+      <c r="C107" t="s">
+        <v>326</v>
+      </c>
+      <c r="D107" t="s">
+        <v>327</v>
+      </c>
+      <c r="E107" t="s">
+        <v>328</v>
+      </c>
+      <c r="F107" s="1">
+        <v>-107</v>
+      </c>
+      <c r="G107" s="2">
+        <v>2.62</v>
+      </c>
+      <c r="H107" s="3">
+        <v>-28034</v>
+      </c>
+      <c r="I107" s="4">
+        <v>-0.000113331099</v>
+      </c>
+      <c r="J107" s="5">
+        <v>-0.000113325228</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" t="s">
+        <v>10</v>
+      </c>
+      <c r="B108" t="s">
+        <v>11</v>
+      </c>
+      <c r="C108" t="s">
+        <v>329</v>
+      </c>
+      <c r="D108" t="s">
+        <v>330</v>
+      </c>
+      <c r="E108" t="s">
+        <v>331</v>
+      </c>
+      <c r="F108" s="1">
+        <v>-540</v>
+      </c>
+      <c r="G108" s="2">
+        <v>0.275</v>
+      </c>
+      <c r="H108" s="3">
+        <v>-14850</v>
+      </c>
+      <c r="I108" s="4">
+        <v>-6.0033061E-5</v>
+      </c>
+      <c r="J108" s="5">
+        <v>-6.002995E-5</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10">
+      <c r="A109" t="s">
+        <v>10</v>
+      </c>
+      <c r="B109" t="s">
+        <v>11</v>
+      </c>
+      <c r="C109" t="s">
+        <v>332</v>
+      </c>
+      <c r="D109" t="s">
+        <v>333</v>
+      </c>
+      <c r="E109" t="s">
+        <v>334</v>
+      </c>
+      <c r="F109" s="1">
+        <v>-114</v>
+      </c>
+      <c r="G109" s="2">
+        <v>4.22</v>
+      </c>
+      <c r="H109" s="3">
+        <v>-48108</v>
+      </c>
+      <c r="I109" s="4">
+        <v>-0.00019448286</v>
+      </c>
+      <c r="J109" s="5">
+        <v>-0.000194472785</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10">
+      <c r="A110" t="s">
+        <v>10</v>
+      </c>
+      <c r="B110" t="s">
+        <v>11</v>
+      </c>
+      <c r="C110" t="s">
+        <v>335</v>
+      </c>
+      <c r="D110" t="s">
+        <v>336</v>
+      </c>
+      <c r="E110" t="s">
+        <v>337</v>
+      </c>
+      <c r="F110" s="1">
+        <v>-533</v>
+      </c>
+      <c r="G110" s="2">
+        <v>0.77</v>
+      </c>
+      <c r="H110" s="3">
+        <v>-41041</v>
+      </c>
+      <c r="I110" s="4">
+        <v>-0.000165913592</v>
+      </c>
+      <c r="J110" s="5">
+        <v>-0.000165904996</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111" t="s">
+        <v>10</v>
+      </c>
+      <c r="B111" t="s">
+        <v>11</v>
+      </c>
+      <c r="C111" t="s">
+        <v>338</v>
+      </c>
+      <c r="D111" t="s">
+        <v>339</v>
+      </c>
+      <c r="E111" t="s">
+        <v>340</v>
+      </c>
+      <c r="F111" s="1">
+        <v>-124</v>
+      </c>
+      <c r="G111" s="2">
+        <v>4.37</v>
+      </c>
+      <c r="H111" s="3">
+        <v>-54188</v>
+      </c>
+      <c r="I111" s="4">
+        <v>-0.000219062053</v>
+      </c>
+      <c r="J111" s="5">
+        <v>-0.000219050704</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112" t="s">
+        <v>10</v>
+      </c>
+      <c r="B112" t="s">
+        <v>11</v>
+      </c>
+      <c r="C112" t="s">
+        <v>341</v>
+      </c>
+      <c r="D112" t="s">
+        <v>341</v>
+      </c>
+      <c r="E112" t="s">
+        <v>342</v>
+      </c>
+      <c r="F112" s="1">
+        <v>-38237.84</v>
+      </c>
+      <c r="G112" s="2">
+        <v>1</v>
+      </c>
+      <c r="H112" s="3">
+        <v>-38237.84</v>
+      </c>
+      <c r="I112" s="4">
+        <v>-0.000154581452</v>
+      </c>
+      <c r="J112" s="5">
+        <v>-0.000154573444</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113" t="s">
+        <v>10</v>
+      </c>
+      <c r="B113" t="s">
+        <v>11</v>
+      </c>
+      <c r="C113" t="s">
+        <v>343</v>
+      </c>
+      <c r="D113" t="s">
+        <v>344</v>
+      </c>
+      <c r="E113" t="s">
+        <v>345</v>
+      </c>
+      <c r="F113" s="1">
+        <v>-110</v>
+      </c>
+      <c r="G113" s="2">
+        <v>4.4</v>
+      </c>
+      <c r="H113" s="3">
+        <v>-48400</v>
+      </c>
+      <c r="I113" s="4">
+        <v>-0.000195663309</v>
+      </c>
+      <c r="J113" s="5">
+        <v>-0.000195653172</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" t="s">
+        <v>10</v>
+      </c>
+      <c r="B114" t="s">
+        <v>11</v>
+      </c>
+      <c r="C114" t="s">
+        <v>346</v>
+      </c>
+      <c r="D114" t="s">
+        <v>347</v>
+      </c>
+      <c r="E114" t="s">
+        <v>348</v>
+      </c>
+      <c r="F114" s="1">
+        <v>-175</v>
+      </c>
+      <c r="G114" s="2">
+        <v>7.7</v>
+      </c>
+      <c r="H114" s="3">
+        <v>-134750</v>
+      </c>
+      <c r="I114" s="4">
+        <v>-0.000544744438</v>
+      </c>
+      <c r="J114" s="5">
+        <v>-0.000544716217</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" t="s">
+        <v>10</v>
+      </c>
+      <c r="B115" t="s">
+        <v>11</v>
+      </c>
+      <c r="C115" t="s">
+        <v>349</v>
+      </c>
+      <c r="D115" t="s">
+        <v>350</v>
+      </c>
+      <c r="E115" t="s">
+        <v>351</v>
+      </c>
+      <c r="F115" s="1">
+        <v>-786</v>
+      </c>
+      <c r="G115" s="2">
+        <v>1.42</v>
+      </c>
+      <c r="H115" s="3">
+        <v>-111612</v>
+      </c>
+      <c r="I115" s="4">
+        <v>-0.000451206058</v>
+      </c>
+      <c r="J115" s="5">
+        <v>-0.000451182682</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116" t="s">
+        <v>10</v>
+      </c>
+      <c r="B116" t="s">
+        <v>11</v>
+      </c>
+      <c r="C116" t="s">
+        <v>352</v>
+      </c>
+      <c r="D116" t="s">
+        <v>353</v>
+      </c>
+      <c r="E116" t="s">
+        <v>354</v>
+      </c>
+      <c r="F116" s="1">
+        <v>-54</v>
+      </c>
+      <c r="G116" s="2">
+        <v>25.55</v>
+      </c>
+      <c r="H116" s="3">
+        <v>-137970</v>
+      </c>
+      <c r="I116" s="4">
+        <v>-0.000557761708</v>
+      </c>
+      <c r="J116" s="5">
+        <v>-0.000557732812</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10">
+      <c r="A117" t="s">
+        <v>10</v>
+      </c>
+      <c r="B117" t="s">
+        <v>11</v>
+      </c>
+      <c r="C117" t="s">
+        <v>355</v>
+      </c>
+      <c r="D117" t="s">
+        <v>356</v>
+      </c>
+      <c r="E117" t="s">
+        <v>357</v>
+      </c>
+      <c r="F117" s="1">
+        <v>-786</v>
+      </c>
+      <c r="G117" s="2">
+        <v>3.83</v>
+      </c>
+      <c r="H117" s="3">
+        <v>-301038</v>
+      </c>
+      <c r="I117" s="4">
+        <v>-0.001216985353</v>
+      </c>
+      <c r="J117" s="5">
+        <v>-0.001216922304</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118" t="s">
+        <v>10</v>
+      </c>
+      <c r="B118" t="s">
+        <v>11</v>
+      </c>
+      <c r="C118" t="s">
+        <v>358</v>
+      </c>
+      <c r="D118" t="s">
+        <v>359</v>
+      </c>
+      <c r="E118" t="s">
+        <v>360</v>
+      </c>
+      <c r="F118" s="1">
+        <v>-786</v>
+      </c>
+      <c r="G118" s="2">
+        <v>5.945</v>
+      </c>
+      <c r="H118" s="3">
+        <v>-467277</v>
+      </c>
+      <c r="I118" s="4">
+        <v>-0.001889028178</v>
+      </c>
+      <c r="J118" s="5">
+        <v>-0.001888930312</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>252</v>
+        <v>361</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -3869,32 +5348,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Hedged Equity Premium Income ETF Holdings as of 09.18.2026</dc:title>
+  <dc:title>Sterling Capital Hedged Equity Premium Income ETF Holdings as of 10.09.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>