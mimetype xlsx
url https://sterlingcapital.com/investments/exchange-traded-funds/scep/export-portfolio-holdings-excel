--- v4 (2026-10-11)
+++ v5 (2026-10-31)
@@ -14,1115 +14,1085 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="362">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="352">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-10-09</t>
+    <t>2026-10-29</t>
   </si>
   <si>
     <t>SCEP</t>
   </si>
   <si>
     <t>AAPL US</t>
   </si>
   <si>
     <t>037833100</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>NVDA US</t>
   </si>
   <si>
     <t>67066G104</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
+    <t>AVGO US</t>
+  </si>
+  <si>
+    <t>11135F101</t>
+  </si>
+  <si>
+    <t>BROADCOM INC</t>
+  </si>
+  <si>
+    <t>MSFT US</t>
+  </si>
+  <si>
+    <t>594918104</t>
+  </si>
+  <si>
+    <t>MICROSOFT CORP</t>
+  </si>
+  <si>
+    <t>AMZN US</t>
+  </si>
+  <si>
+    <t>023135106</t>
+  </si>
+  <si>
+    <t>AMAZON.COM INC</t>
+  </si>
+  <si>
     <t>GOOGL US</t>
   </si>
   <si>
     <t>02079K305</t>
   </si>
   <si>
     <t>ALPHABET INC-A</t>
   </si>
   <si>
-    <t>AVGO US</t>
-[...25 lines deleted...]
-  <si>
     <t>JPM US</t>
   </si>
   <si>
     <t>46625H100</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
+    <t>PH US</t>
+  </si>
+  <si>
+    <t>701094104</t>
+  </si>
+  <si>
+    <t>PARKER HANNIFIN</t>
+  </si>
+  <si>
+    <t>COST US</t>
+  </si>
+  <si>
+    <t>22160K105</t>
+  </si>
+  <si>
+    <t>COSTCO WHOLESALE</t>
+  </si>
+  <si>
     <t>META US</t>
   </si>
   <si>
     <t>30303M102</t>
   </si>
   <si>
     <t>META PLATFORMS-A</t>
   </si>
   <si>
-    <t>PH US</t>
-[...14 lines deleted...]
-    <t>COSTCO WHOLESALE</t>
+    <t>LLY US</t>
+  </si>
+  <si>
+    <t>532457108</t>
+  </si>
+  <si>
+    <t>ELI LILLY &amp; CO</t>
+  </si>
+  <si>
+    <t>ABBV US</t>
+  </si>
+  <si>
+    <t>00287Y109</t>
+  </si>
+  <si>
+    <t>ABBVIE INC</t>
+  </si>
+  <si>
+    <t>V US</t>
+  </si>
+  <si>
+    <t>92826C839</t>
+  </si>
+  <si>
+    <t>VISA INC-CLASS A</t>
+  </si>
+  <si>
+    <t>WMB US</t>
+  </si>
+  <si>
+    <t>969457100</t>
+  </si>
+  <si>
+    <t>WILLIAMS COS INC</t>
+  </si>
+  <si>
+    <t>ITW US</t>
+  </si>
+  <si>
+    <t>452308109</t>
+  </si>
+  <si>
+    <t>ILLINOIS TOOL WO</t>
   </si>
   <si>
     <t>AMD US</t>
   </si>
   <si>
     <t>007903107</t>
   </si>
   <si>
     <t>ADV MICRO DEVICE</t>
   </si>
   <si>
-    <t>ABBV US</t>
-[...14 lines deleted...]
-    <t>VISA INC-CLASS A</t>
+    <t>JNJ US</t>
+  </si>
+  <si>
+    <t>478160104</t>
+  </si>
+  <si>
+    <t>JOHNSON&amp;JOHNSON</t>
+  </si>
+  <si>
+    <t>ADI US</t>
+  </si>
+  <si>
+    <t>032654105</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES</t>
+  </si>
+  <si>
+    <t>EQIX US</t>
+  </si>
+  <si>
+    <t>29444U700</t>
+  </si>
+  <si>
+    <t>EQUINIX INC</t>
+  </si>
+  <si>
+    <t>APD US</t>
+  </si>
+  <si>
+    <t>009158106</t>
+  </si>
+  <si>
+    <t>AIR PRODS &amp; CHEM</t>
+  </si>
+  <si>
+    <t>APH US</t>
+  </si>
+  <si>
+    <t>032095101</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORP-A</t>
+  </si>
+  <si>
+    <t>AFL US</t>
+  </si>
+  <si>
+    <t>001055102</t>
+  </si>
+  <si>
+    <t>AFLAC INC</t>
   </si>
   <si>
     <t>LRCX US</t>
   </si>
   <si>
     <t>512807306</t>
   </si>
   <si>
     <t>LAM RESEARCH</t>
   </si>
   <si>
-    <t>LLY US</t>
-[...79 lines deleted...]
-  <si>
     <t>CB US</t>
   </si>
   <si>
     <t>H1467J104</t>
   </si>
   <si>
     <t>CHUBB LTD</t>
   </si>
   <si>
     <t>HIG US</t>
   </si>
   <si>
     <t>416515104</t>
   </si>
   <si>
     <t>HARTFORD INSURAN</t>
   </si>
   <si>
+    <t>HD US</t>
+  </si>
+  <si>
+    <t>437076102</t>
+  </si>
+  <si>
+    <t>HOME DEPOT INC</t>
+  </si>
+  <si>
+    <t>AMGN US</t>
+  </si>
+  <si>
+    <t>031162100</t>
+  </si>
+  <si>
+    <t>AMGEN INC</t>
+  </si>
+  <si>
+    <t>PLTR US</t>
+  </si>
+  <si>
+    <t>69608A108</t>
+  </si>
+  <si>
+    <t>PALANTIR TECHN-A</t>
+  </si>
+  <si>
     <t>MU US</t>
   </si>
   <si>
     <t>595112103</t>
   </si>
   <si>
     <t>MICRON TECH</t>
   </si>
   <si>
-    <t>PLTR US</t>
-[...23 lines deleted...]
-    <t>HOME DEPOT INC</t>
+    <t>31423R500</t>
+  </si>
+  <si>
+    <t>FEDERATED HERMES MM TREAS</t>
+  </si>
+  <si>
+    <t>SHW US</t>
+  </si>
+  <si>
+    <t>824348106</t>
+  </si>
+  <si>
+    <t>SHERWIN-WILLIAMS</t>
+  </si>
+  <si>
+    <t>DRI US</t>
+  </si>
+  <si>
+    <t>237194105</t>
+  </si>
+  <si>
+    <t>DARDEN RESTAURAN</t>
+  </si>
+  <si>
+    <t>PG US</t>
+  </si>
+  <si>
+    <t>742718109</t>
+  </si>
+  <si>
+    <t>PROCTER &amp; GAMBLE</t>
+  </si>
+  <si>
+    <t>RSG US</t>
+  </si>
+  <si>
+    <t>760759100</t>
+  </si>
+  <si>
+    <t>REPUBLIC SVCS</t>
+  </si>
+  <si>
+    <t>WMT US</t>
+  </si>
+  <si>
+    <t>931142103</t>
+  </si>
+  <si>
+    <t>WALMART INC</t>
+  </si>
+  <si>
+    <t>AWK US</t>
+  </si>
+  <si>
+    <t>030420103</t>
+  </si>
+  <si>
+    <t>AMERICAN WATER W</t>
   </si>
   <si>
     <t>PANW US</t>
   </si>
   <si>
     <t>697435105</t>
   </si>
   <si>
     <t>PALO ALTO NETWOR</t>
   </si>
   <si>
-    <t>SHW US</t>
-[...32 lines deleted...]
-    <t>PROCTER &amp; GAMBLE</t>
+    <t>WM US</t>
+  </si>
+  <si>
+    <t>94106L109</t>
+  </si>
+  <si>
+    <t>WASTE MANAGEMENT</t>
+  </si>
+  <si>
+    <t>MCD US</t>
+  </si>
+  <si>
+    <t>580135101</t>
+  </si>
+  <si>
+    <t>MCDONALDS CORP</t>
   </si>
   <si>
     <t>BKNG US</t>
   </si>
   <si>
     <t>09857L108</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS</t>
   </si>
   <si>
-    <t>RSG US</t>
-[...16 lines deleted...]
-  <si>
     <t>CDNS US</t>
   </si>
   <si>
     <t>127387108</t>
   </si>
   <si>
     <t>CADENCE DESIGN</t>
   </si>
   <si>
+    <t>MA US</t>
+  </si>
+  <si>
+    <t>57636Q104</t>
+  </si>
+  <si>
+    <t>MASTERCARD INC-A</t>
+  </si>
+  <si>
+    <t>TJX US</t>
+  </si>
+  <si>
+    <t>872540109</t>
+  </si>
+  <si>
+    <t>TJX COS INC</t>
+  </si>
+  <si>
+    <t>EMR US</t>
+  </si>
+  <si>
+    <t>291011104</t>
+  </si>
+  <si>
+    <t>EMERSON ELEC CO</t>
+  </si>
+  <si>
     <t>MPWR US</t>
   </si>
   <si>
     <t>609839105</t>
   </si>
   <si>
     <t>MONOLITHIC POWER</t>
   </si>
   <si>
-    <t>AWK US</t>
-[...23 lines deleted...]
-    <t>WASTE MANAGEMENT</t>
+    <t>VRT US</t>
+  </si>
+  <si>
+    <t>92537N108</t>
+  </si>
+  <si>
+    <t>VERTIV HOLDING-A</t>
   </si>
   <si>
     <t>VST US</t>
   </si>
   <si>
     <t>92840M102</t>
   </si>
   <si>
     <t>VISTRA CORP</t>
   </si>
   <si>
+    <t>GWW US</t>
+  </si>
+  <si>
+    <t>384802104</t>
+  </si>
+  <si>
+    <t>WW GRAINGER INC</t>
+  </si>
+  <si>
+    <t>ISRG US</t>
+  </si>
+  <si>
+    <t>46120E602</t>
+  </si>
+  <si>
+    <t>INTUITIVE SURGIC</t>
+  </si>
+  <si>
+    <t>AME US</t>
+  </si>
+  <si>
+    <t>031100100</t>
+  </si>
+  <si>
+    <t>AMETEK INC</t>
+  </si>
+  <si>
     <t>NOW US</t>
   </si>
   <si>
     <t>81762P102</t>
   </si>
   <si>
     <t>SERVICENOW INC</t>
   </si>
   <si>
-    <t>MCD US</t>
-[...79 lines deleted...]
-  <si>
     <t>SPY   270917P00690000</t>
   </si>
   <si>
     <t>SPY P690  09/17/2027</t>
   </si>
   <si>
     <t>SPY US 09/17/27 P690</t>
   </si>
   <si>
-    <t>COHR US</t>
-[...5 lines deleted...]
-    <t>COHERENT CORP</t>
+    <t>AJG US</t>
+  </si>
+  <si>
+    <t>363576109</t>
+  </si>
+  <si>
+    <t>ARTHUR J GALLAGH</t>
+  </si>
+  <si>
+    <t>MRSH US</t>
+  </si>
+  <si>
+    <t>571748102</t>
+  </si>
+  <si>
+    <t>MARSH &amp; MCLENNAN</t>
+  </si>
+  <si>
+    <t>CVX US</t>
+  </si>
+  <si>
+    <t>166764100</t>
+  </si>
+  <si>
+    <t>CHEVRON CORP</t>
   </si>
   <si>
     <t>SPY   270617P00680000</t>
   </si>
   <si>
     <t>SPY P680  06/17/2027</t>
   </si>
   <si>
     <t>SPY US 06/17/27 P680</t>
   </si>
   <si>
-    <t>31423R500</t>
-[...2 lines deleted...]
-    <t>FEDERATED HERMES MM TREAS</t>
+    <t>USDB</t>
+  </si>
+  <si>
+    <t>US DOLLAR BROKER</t>
   </si>
   <si>
     <t>SPY   270319P00615000</t>
   </si>
   <si>
     <t>SPY P615  03/19/2027</t>
   </si>
   <si>
     <t>SPY US 03/19/27 P615</t>
   </si>
   <si>
     <t>SPY   261218P00620000</t>
   </si>
   <si>
     <t>SPY P620  12/18/2026</t>
   </si>
   <si>
     <t>SPY US 12/18/26 P620</t>
   </si>
   <si>
-    <t>AAPL  261023C00365000</t>
-[...392 lines deleted...]
-    <t>PH US 10/16/26 C1010</t>
+    <t>AME   261120C00280000</t>
+  </si>
+  <si>
+    <t>AME C280  11/20/2026</t>
+  </si>
+  <si>
+    <t>AME US 11/20/26 C280</t>
+  </si>
+  <si>
+    <t>BKNG  261127C00190000</t>
+  </si>
+  <si>
+    <t>BKNG C190 11/27/2026</t>
+  </si>
+  <si>
+    <t>BKNG US 11/27/26 C190</t>
+  </si>
+  <si>
+    <t>CVX   261127C00255000</t>
+  </si>
+  <si>
+    <t>CVX C255  11/27/2026</t>
+  </si>
+  <si>
+    <t>CVX US 11/27/26 C255</t>
+  </si>
+  <si>
+    <t>DRI   261120C00240000</t>
+  </si>
+  <si>
+    <t>DRI C240  11/20/2026</t>
+  </si>
+  <si>
+    <t>DRI US 11/20/26 C240</t>
+  </si>
+  <si>
+    <t>GOOGL 261127C00375000</t>
+  </si>
+  <si>
+    <t>GOOGLC375 11/27/2026</t>
+  </si>
+  <si>
+    <t>GOOGL US 11/27/26 C375</t>
+  </si>
+  <si>
+    <t>HIG   261120C00145000</t>
+  </si>
+  <si>
+    <t>HIG C145  11/20/2026</t>
+  </si>
+  <si>
+    <t>HIG US 11/20/26 C145</t>
+  </si>
+  <si>
+    <t>ISRG  261127C00510000</t>
+  </si>
+  <si>
+    <t>ISRG C510 11/27/2026</t>
+  </si>
+  <si>
+    <t>ISRG US 11/27/26 C510</t>
+  </si>
+  <si>
+    <t>ITW   261120C00300000</t>
+  </si>
+  <si>
+    <t>ITW C300  11/20/2026</t>
+  </si>
+  <si>
+    <t>ITW US 11/20/26 C300</t>
+  </si>
+  <si>
+    <t>MA    261127C00685000</t>
+  </si>
+  <si>
+    <t>MA C685   11/27/2026</t>
+  </si>
+  <si>
+    <t>MA US 11/27/26 C685</t>
+  </si>
+  <si>
+    <t>MPWR  261120C01560000</t>
+  </si>
+  <si>
+    <t>MPWRC1560 11/20/2026</t>
+  </si>
+  <si>
+    <t>MPWR US 11/20/26 C1560</t>
+  </si>
+  <si>
+    <t>NOW   261127C00200000</t>
+  </si>
+  <si>
+    <t>NOW C200  11/27/2026</t>
+  </si>
+  <si>
+    <t>NOW US 11/27/26 C200</t>
+  </si>
+  <si>
+    <t>PG    261127C00172500</t>
+  </si>
+  <si>
+    <t>PG C172.5 11/27/2026</t>
+  </si>
+  <si>
+    <t>PG US 11/27/26 C172.5</t>
+  </si>
+  <si>
+    <t>PH    261120C01080000</t>
+  </si>
+  <si>
+    <t>PH C1080  11/20/2026</t>
+  </si>
+  <si>
+    <t>PH US 11/20/26 C1080</t>
+  </si>
+  <si>
+    <t>RSG   261120C00250000</t>
+  </si>
+  <si>
+    <t>RSG C250  11/20/2026</t>
+  </si>
+  <si>
+    <t>RSG US 11/20/26 C250</t>
+  </si>
+  <si>
+    <t>SHW   261120C00380000</t>
+  </si>
+  <si>
+    <t>SHW C380  11/20/2026</t>
+  </si>
+  <si>
+    <t>SHW US 11/20/26 C380</t>
+  </si>
+  <si>
+    <t>TJX   261127C00165000</t>
+  </si>
+  <si>
+    <t>TJX C165  11/27/2026</t>
+  </si>
+  <si>
+    <t>TJX US 11/27/26 C165</t>
+  </si>
+  <si>
+    <t>V     261127C00440000</t>
+  </si>
+  <si>
+    <t>V C440    11/27/2026</t>
+  </si>
+  <si>
+    <t>V US 11/27/26 C440</t>
+  </si>
+  <si>
+    <t>VST   261127C00170000</t>
+  </si>
+  <si>
+    <t>VST C170  11/27/2026</t>
+  </si>
+  <si>
+    <t>VST US 11/27/26 C170</t>
+  </si>
+  <si>
+    <t>ABBV  261127C00315000</t>
+  </si>
+  <si>
+    <t>ABBV C315 11/27/2026</t>
+  </si>
+  <si>
+    <t>ABBV US 11/27/26 C315</t>
+  </si>
+  <si>
+    <t>AFL   261127C00130000</t>
+  </si>
+  <si>
+    <t>AFL C130  11/27/2026</t>
+  </si>
+  <si>
+    <t>AFL US 11/27/26 C130</t>
+  </si>
+  <si>
+    <t>AMGN  261127C00490000</t>
+  </si>
+  <si>
+    <t>AMGN C490 11/27/2026</t>
+  </si>
+  <si>
+    <t>AMGN US 11/27/26 C490</t>
+  </si>
+  <si>
+    <t>APH   261120C00095000</t>
+  </si>
+  <si>
+    <t>APH C95   11/20/2026</t>
+  </si>
+  <si>
+    <t>APH US 11/20/26 C95</t>
+  </si>
+  <si>
+    <t>CB    261120C00380000</t>
+  </si>
+  <si>
+    <t>CB C380   11/20/2026</t>
+  </si>
+  <si>
+    <t>CB US 11/20/26 C380</t>
+  </si>
+  <si>
+    <t>CDNS  261127C00385000</t>
+  </si>
+  <si>
+    <t>CDNS C385 11/27/2026</t>
+  </si>
+  <si>
+    <t>CDNS US 11/27/26 C385</t>
+  </si>
+  <si>
+    <t>COST  261127C01055000</t>
+  </si>
+  <si>
+    <t>COSTC1055 11/27/2026</t>
+  </si>
+  <si>
+    <t>COST US 11/27/26 C1055</t>
+  </si>
+  <si>
+    <t>EMR   261127C00190000</t>
+  </si>
+  <si>
+    <t>EMR C190  11/27/2026</t>
+  </si>
+  <si>
+    <t>EMR US 11/27/26 C190</t>
+  </si>
+  <si>
+    <t>GWW   261120C01440000</t>
+  </si>
+  <si>
+    <t>GWW C1440 11/20/2026</t>
+  </si>
+  <si>
+    <t>GWW US 11/20/26 C1440</t>
+  </si>
+  <si>
+    <t>HD    261127C00360000</t>
+  </si>
+  <si>
+    <t>HD C360   11/27/2026</t>
+  </si>
+  <si>
+    <t>HD US 11/27/26 C360</t>
+  </si>
+  <si>
+    <t>JNJ   261127C00290000</t>
+  </si>
+  <si>
+    <t>JNJ C290  11/27/2026</t>
+  </si>
+  <si>
+    <t>JNJ US 11/27/26 C290</t>
+  </si>
+  <si>
+    <t>MCD   261127C00270000</t>
+  </si>
+  <si>
+    <t>MCD C270  11/27/2026</t>
+  </si>
+  <si>
+    <t>MCD US 11/27/26 C270</t>
+  </si>
+  <si>
+    <t>META  261127C00750000</t>
+  </si>
+  <si>
+    <t>META C750 11/27/2026</t>
+  </si>
+  <si>
+    <t>META US 11/27/26 C750</t>
+  </si>
+  <si>
+    <t>MSFT  261127C00580000</t>
+  </si>
+  <si>
+    <t>MSFT C580 11/27/2026</t>
+  </si>
+  <si>
+    <t>MSFT US 11/27/26 C580</t>
+  </si>
+  <si>
+    <t>MU    261127C01110000</t>
+  </si>
+  <si>
+    <t>MU C1110  11/27/2026</t>
+  </si>
+  <si>
+    <t>MU US 11/27/26 C1110</t>
+  </si>
+  <si>
+    <t>PANW  261127C00490000</t>
+  </si>
+  <si>
+    <t>PANW C490 11/27/2026</t>
+  </si>
+  <si>
+    <t>PANW US 11/27/26 C490</t>
+  </si>
+  <si>
+    <t>PLTR  261127C00250000</t>
+  </si>
+  <si>
+    <t>PLTR C250 11/27/2026</t>
+  </si>
+  <si>
+    <t>PLTR US 11/27/26 C250</t>
+  </si>
+  <si>
+    <t>RECPAY</t>
+  </si>
+  <si>
+    <t>Receivables/Payables</t>
   </si>
   <si>
     <t>SPY   261218P00480000</t>
   </si>
   <si>
     <t>SPY P480  12/18/2026</t>
   </si>
   <si>
     <t>SPY US 12/18/26 P480</t>
   </si>
   <si>
-    <t>TER   261023C00470000</t>
-[...74 lines deleted...]
-    <t>MSFT US 10/23/26 C540</t>
+    <t>WM    261120C00240000</t>
+  </si>
+  <si>
+    <t>WM C240   11/20/2026</t>
+  </si>
+  <si>
+    <t>WM US 11/20/26 C240</t>
+  </si>
+  <si>
+    <t>WMT   261127C00132000</t>
+  </si>
+  <si>
+    <t>WMT C132  11/27/2026</t>
+  </si>
+  <si>
+    <t>WMT US 11/27/26 C132</t>
+  </si>
+  <si>
+    <t>AAPL  261127C00380000</t>
+  </si>
+  <si>
+    <t>AAPL C380 11/27/2026</t>
+  </si>
+  <si>
+    <t>AAPL US 11/27/26 C380</t>
+  </si>
+  <si>
+    <t>AMZN  261127C00290000</t>
+  </si>
+  <si>
+    <t>AMZN C290 11/27/2026</t>
+  </si>
+  <si>
+    <t>AMZN US 11/27/26 C290</t>
+  </si>
+  <si>
+    <t>APD   261120C00330000</t>
+  </si>
+  <si>
+    <t>APD C330  11/20/2026</t>
+  </si>
+  <si>
+    <t>APD US 11/20/26 C330</t>
+  </si>
+  <si>
+    <t>EQIX  261120C01120000</t>
+  </si>
+  <si>
+    <t>EQIXC1120 11/20/2026</t>
+  </si>
+  <si>
+    <t>EQIX US 11/20/26 C1120</t>
+  </si>
+  <si>
+    <t>JPM   261127C00360000</t>
+  </si>
+  <si>
+    <t>JPM C360  11/27/2026</t>
+  </si>
+  <si>
+    <t>JPM US 11/27/26 C360</t>
+  </si>
+  <si>
+    <t>LRCX  261127C00290000</t>
+  </si>
+  <si>
+    <t>LRCX C290 11/27/2026</t>
+  </si>
+  <si>
+    <t>LRCX US 11/27/26 C290</t>
+  </si>
+  <si>
+    <t>NVDA  261127C00250000</t>
+  </si>
+  <si>
+    <t>NVDA C250 11/27/2026</t>
+  </si>
+  <si>
+    <t>NVDA US 11/27/26 C250</t>
+  </si>
+  <si>
+    <t>WMB   261127C00081000</t>
+  </si>
+  <si>
+    <t>WMB C81   11/27/2026</t>
+  </si>
+  <si>
+    <t>WMB US 11/27/26 C81</t>
+  </si>
+  <si>
+    <t>AMD   261127C00670000</t>
+  </si>
+  <si>
+    <t>AMD C670  11/27/2026</t>
+  </si>
+  <si>
+    <t>AMD US 11/27/26 C670</t>
+  </si>
+  <si>
+    <t>AVGO  261127C00390000</t>
+  </si>
+  <si>
+    <t>AVGO C390 11/27/2026</t>
+  </si>
+  <si>
+    <t>AVGO US 11/27/26 C390</t>
+  </si>
+  <si>
+    <t>LLY   261127C01480000</t>
+  </si>
+  <si>
+    <t>LLY C1480 11/27/2026</t>
+  </si>
+  <si>
+    <t>LLY US 11/27/26 C1480</t>
+  </si>
+  <si>
+    <t>VRT   261127C00255000</t>
+  </si>
+  <si>
+    <t>VRT C255  11/27/2026</t>
+  </si>
+  <si>
+    <t>VRT US 11/27/26 C255</t>
+  </si>
+  <si>
+    <t>ADI   261127C00460000</t>
+  </si>
+  <si>
+    <t>ADI C460  11/27/2026</t>
+  </si>
+  <si>
+    <t>ADI US 11/27/26 C460</t>
   </si>
   <si>
     <t>SPY   270319P00480000</t>
   </si>
   <si>
     <t>SPY P480  03/19/2027</t>
   </si>
   <si>
     <t>SPY US 03/19/27 P480</t>
-  </si>
-[...7 lines deleted...]
-    <t>CDNS US 10/23/26 C330</t>
   </si>
   <si>
     <t>SPY   270617P00530000</t>
   </si>
   <si>
     <t>SPY P530  06/17/2027</t>
   </si>
   <si>
     <t>SPY US 06/17/27 P530</t>
   </si>
   <si>
     <t>SPY   270917P00535000</t>
   </si>
   <si>
     <t>SPY P535  09/17/2027</t>
   </si>
   <si>
     <t>SPY US 09/17/27 P535</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
@@ -1468,51 +1438,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J118"/>
+  <dimension ref="A1:J115"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J1" sqref="J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="11.711426" bestFit="true" customWidth="true" style="2"/>
     <col min="8" max="8" width="17.567139" bestFit="true" customWidth="true" style="3"/>
     <col min="9" max="9" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1537,3807 +1507,3711 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1">
-        <v>46426</v>
+        <v>46898</v>
       </c>
       <c r="G2" s="2">
-        <v>336.64</v>
+        <v>348.91</v>
       </c>
       <c r="H2" s="3">
-        <v>15628848.64</v>
+        <v>16363181.18</v>
       </c>
       <c r="I2" s="4">
-        <v>0.063181657706</v>
+        <v>0.066321012916</v>
       </c>
       <c r="J2" s="5">
-        <v>0.06317838443</v>
+        <v>0.066319995462</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="1">
-        <v>67077</v>
+        <v>67757</v>
       </c>
       <c r="G3" s="2">
-        <v>229.28</v>
+        <v>213.66</v>
       </c>
       <c r="H3" s="3">
-        <v>15379414.56</v>
+        <v>14476960.62</v>
       </c>
       <c r="I3" s="4">
-        <v>0.062173287926</v>
+        <v>0.05867604115</v>
       </c>
       <c r="J3" s="5">
-        <v>0.062170066891</v>
+        <v>0.05867514098</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" s="1">
-        <v>39376</v>
+        <v>35287</v>
       </c>
       <c r="G4" s="2">
-        <v>351.66</v>
+        <v>345</v>
       </c>
       <c r="H4" s="3">
-        <v>13846964.16</v>
+        <v>12174015</v>
       </c>
       <c r="I4" s="4">
-        <v>0.055978157443</v>
+        <v>0.04934205624</v>
       </c>
       <c r="J4" s="5">
-        <v>0.055975257361</v>
+        <v>0.049341299267</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="1">
-        <v>34935</v>
+        <v>22236</v>
       </c>
       <c r="G5" s="2">
-        <v>361.54</v>
+        <v>530.14</v>
       </c>
       <c r="H5" s="3">
-        <v>12630399.9</v>
+        <v>11788193.04</v>
       </c>
       <c r="I5" s="4">
-        <v>0.051060037854</v>
+        <v>0.047778295324</v>
       </c>
       <c r="J5" s="5">
-        <v>0.051057392567</v>
+        <v>0.047777562341</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="1">
-        <v>46217</v>
+        <v>46685</v>
       </c>
       <c r="G6" s="2">
-        <v>262.43</v>
+        <v>243.79</v>
       </c>
       <c r="H6" s="3">
-        <v>12128727.31</v>
+        <v>11381336.15</v>
       </c>
       <c r="I6" s="4">
-        <v>0.04903196102</v>
+        <v>0.046129278501</v>
       </c>
       <c r="J6" s="5">
-        <v>0.049029420803</v>
+        <v>0.046128570815</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="1">
-        <v>22012</v>
+        <v>39776</v>
       </c>
       <c r="G7" s="2">
-        <v>535.0700000000001</v>
+        <v>283.82</v>
       </c>
       <c r="H7" s="3">
-        <v>11777960.84</v>
+        <v>11289224.32</v>
       </c>
       <c r="I7" s="4">
-        <v>0.047613941846</v>
+        <v>0.045755943401</v>
       </c>
       <c r="J7" s="5">
-        <v>0.047611475092</v>
+        <v>0.045755241443</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="1">
-        <v>25548</v>
+        <v>25808</v>
       </c>
       <c r="G8" s="2">
-        <v>332.99</v>
+        <v>343.58</v>
       </c>
       <c r="H8" s="3">
-        <v>8507228.52</v>
+        <v>8867112.640000001</v>
       </c>
       <c r="I8" s="4">
-        <v>0.034391580132</v>
+        <v>0.03593897088</v>
       </c>
       <c r="J8" s="5">
-        <v>0.034389798394</v>
+        <v>0.035938419527</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>10</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="1">
-        <v>9315</v>
+        <v>7006</v>
       </c>
       <c r="G9" s="2">
-        <v>718.67</v>
+        <v>928.45</v>
       </c>
       <c r="H9" s="3">
-        <v>6694411.05</v>
+        <v>6504720.7</v>
       </c>
       <c r="I9" s="4">
-        <v>0.027063029225</v>
+        <v>0.026364046258</v>
       </c>
       <c r="J9" s="5">
-        <v>0.027061627161</v>
+        <v>0.026363641798</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10" t="s">
         <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="1">
-        <v>6938</v>
+        <v>6096</v>
       </c>
       <c r="G10" s="2">
-        <v>962.5599999999999</v>
+        <v>996.08</v>
       </c>
       <c r="H10" s="3">
-        <v>6678241.28</v>
+        <v>6072103.68</v>
       </c>
       <c r="I10" s="4">
-        <v>0.026997660823</v>
+        <v>0.024610621991</v>
       </c>
       <c r="J10" s="5">
-        <v>0.026996262144</v>
+        <v>0.024610244431</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
       <c r="D11" t="s">
         <v>40</v>
       </c>
       <c r="E11" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="1">
-        <v>6036</v>
+        <v>9407</v>
       </c>
       <c r="G11" s="2">
-        <v>946.92</v>
+        <v>624.52</v>
       </c>
       <c r="H11" s="3">
-        <v>5715609.12</v>
+        <v>5874859.64</v>
       </c>
       <c r="I11" s="4">
-        <v>0.023106094845</v>
+        <v>0.023811179365</v>
       </c>
       <c r="J11" s="5">
-        <v>0.023104897779</v>
+        <v>0.02381081407</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" t="s">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12" t="s">
         <v>43</v>
       </c>
       <c r="E12" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="1">
-        <v>8869</v>
+        <v>4249</v>
       </c>
       <c r="G12" s="2">
-        <v>608.1</v>
+        <v>1373.7</v>
       </c>
       <c r="H12" s="3">
-        <v>5393238.9</v>
+        <v>5836851.3</v>
       </c>
       <c r="I12" s="4">
-        <v>0.021802871213</v>
+        <v>0.023657129149</v>
       </c>
       <c r="J12" s="5">
-        <v>0.021801741663</v>
+        <v>0.023656766216</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>11</v>
       </c>
       <c r="C13" t="s">
         <v>45</v>
       </c>
       <c r="D13" t="s">
         <v>46</v>
       </c>
       <c r="E13" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="1">
-        <v>19196</v>
+        <v>19388</v>
       </c>
       <c r="G13" s="2">
-        <v>276.47</v>
+        <v>290.79</v>
       </c>
       <c r="H13" s="3">
-        <v>5307118.12</v>
+        <v>5637836.52</v>
       </c>
       <c r="I13" s="4">
-        <v>0.021454716735</v>
+        <v>0.022850509601</v>
       </c>
       <c r="J13" s="5">
-        <v>0.021453605222</v>
+        <v>0.022850159044</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>10</v>
       </c>
       <c r="B14" t="s">
         <v>11</v>
       </c>
       <c r="C14" t="s">
         <v>48</v>
       </c>
       <c r="D14" t="s">
         <v>49</v>
       </c>
       <c r="E14" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="1">
-        <v>13539</v>
+        <v>13675</v>
       </c>
       <c r="G14" s="2">
-        <v>385.45</v>
+        <v>410.54</v>
       </c>
       <c r="H14" s="3">
-        <v>5218607.55</v>
+        <v>5614134.5</v>
       </c>
       <c r="I14" s="4">
-        <v>0.021096901219</v>
+        <v>0.022754443808</v>
       </c>
       <c r="J14" s="5">
-        <v>0.021095808244</v>
+        <v>0.022754094725</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>10</v>
       </c>
       <c r="B15" t="s">
         <v>11</v>
       </c>
       <c r="C15" t="s">
         <v>51</v>
       </c>
       <c r="D15" t="s">
         <v>52</v>
       </c>
       <c r="E15" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="1">
-        <v>16228</v>
+        <v>68737</v>
       </c>
       <c r="G15" s="2">
-        <v>318.84</v>
+        <v>74.88</v>
       </c>
       <c r="H15" s="3">
-        <v>5174135.52</v>
+        <v>5147026.56</v>
       </c>
       <c r="I15" s="4">
-        <v>0.020917117241</v>
+        <v>0.020861225651</v>
       </c>
       <c r="J15" s="5">
-        <v>0.02091603358</v>
+        <v>0.020860905612</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>10</v>
       </c>
       <c r="B16" t="s">
         <v>11</v>
       </c>
       <c r="C16" t="s">
         <v>54</v>
       </c>
       <c r="D16" t="s">
         <v>55</v>
       </c>
       <c r="E16" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="1">
-        <v>4209</v>
+        <v>18192</v>
       </c>
       <c r="G16" s="2">
-        <v>1179.27</v>
+        <v>281.4</v>
       </c>
       <c r="H16" s="3">
-        <v>4963547.43</v>
+        <v>5119228.8</v>
       </c>
       <c r="I16" s="4">
-        <v>0.020065787439</v>
+        <v>0.020748559564</v>
       </c>
       <c r="J16" s="5">
-        <v>0.020064747883</v>
+        <v>0.020748241253</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>10</v>
       </c>
       <c r="B17" t="s">
         <v>11</v>
       </c>
       <c r="C17" t="s">
         <v>57</v>
       </c>
       <c r="D17" t="s">
         <v>58</v>
       </c>
       <c r="E17" t="s">
         <v>59</v>
       </c>
       <c r="F17" s="1">
-        <v>68045</v>
+        <v>8957</v>
       </c>
       <c r="G17" s="2">
-        <v>72.67</v>
+        <v>566.42</v>
       </c>
       <c r="H17" s="3">
-        <v>4944830.15</v>
+        <v>5073423.94</v>
       </c>
       <c r="I17" s="4">
-        <v>0.019990120395</v>
+        <v>0.020562909556</v>
       </c>
       <c r="J17" s="5">
-        <v>0.019989084759</v>
+        <v>0.020562594093</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>10</v>
       </c>
       <c r="B18" t="s">
         <v>11</v>
       </c>
       <c r="C18" t="s">
         <v>60</v>
       </c>
       <c r="D18" t="s">
         <v>61</v>
       </c>
       <c r="E18" t="s">
         <v>62</v>
       </c>
       <c r="F18" s="1">
-        <v>18012</v>
+        <v>18253</v>
       </c>
       <c r="G18" s="2">
-        <v>264.13</v>
+        <v>275.2</v>
       </c>
       <c r="H18" s="3">
-        <v>4757509.56</v>
+        <v>5023225.6</v>
       </c>
       <c r="I18" s="4">
-        <v>0.019232852495</v>
+        <v>0.020359452495</v>
       </c>
       <c r="J18" s="5">
-        <v>0.019231856091</v>
+        <v>0.020359140153</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>10</v>
       </c>
       <c r="B19" t="s">
         <v>11</v>
       </c>
       <c r="C19" t="s">
         <v>63</v>
       </c>
       <c r="D19" t="s">
         <v>64</v>
       </c>
       <c r="E19" t="s">
         <v>65</v>
       </c>
       <c r="F19" s="1">
-        <v>4610</v>
+        <v>11205</v>
       </c>
       <c r="G19" s="2">
-        <v>1026.06</v>
+        <v>433.28</v>
       </c>
       <c r="H19" s="3">
-        <v>4730136.6</v>
+        <v>4854902.4</v>
       </c>
       <c r="I19" s="4">
-        <v>0.019122193736</v>
+        <v>0.019677227871</v>
       </c>
       <c r="J19" s="5">
-        <v>0.019121203065</v>
+        <v>0.019676925996</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>10</v>
       </c>
       <c r="B20" t="s">
         <v>11</v>
       </c>
       <c r="C20" t="s">
         <v>66</v>
       </c>
       <c r="D20" t="s">
         <v>67</v>
       </c>
       <c r="E20" t="s">
         <v>68</v>
       </c>
       <c r="F20" s="1">
-        <v>51675</v>
+        <v>4654</v>
       </c>
       <c r="G20" s="2">
-        <v>87.23999999999999</v>
+        <v>1036.67</v>
       </c>
       <c r="H20" s="3">
-        <v>4508127</v>
+        <v>4824662.18</v>
       </c>
       <c r="I20" s="4">
-        <v>0.018224690991</v>
+        <v>0.019554662338</v>
       </c>
       <c r="J20" s="5">
-        <v>0.018223746817</v>
+        <v>0.019554362343</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>10</v>
       </c>
       <c r="B21" t="s">
         <v>11</v>
       </c>
       <c r="C21" t="s">
         <v>69</v>
       </c>
       <c r="D21" t="s">
         <v>70</v>
       </c>
       <c r="E21" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="1">
-        <v>11093</v>
+        <v>15161</v>
       </c>
       <c r="G21" s="2">
-        <v>406.19</v>
+        <v>311.75</v>
       </c>
       <c r="H21" s="3">
-        <v>4505865.67</v>
+        <v>4726441.75</v>
       </c>
       <c r="I21" s="4">
-        <v>0.01821554927</v>
+        <v>0.019156568695</v>
       </c>
       <c r="J21" s="5">
-        <v>0.01821460557</v>
+        <v>0.019156274808</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>10</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
       <c r="C22" t="s">
         <v>72</v>
       </c>
       <c r="D22" t="s">
         <v>73</v>
       </c>
       <c r="E22" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="1">
-        <v>15009</v>
+        <v>52199</v>
       </c>
       <c r="G22" s="2">
-        <v>281.26</v>
+        <v>82.08</v>
       </c>
       <c r="H22" s="3">
-        <v>4221431.34</v>
+        <v>4284493.92</v>
       </c>
       <c r="I22" s="4">
-        <v>0.017065686417</v>
+        <v>0.017365326062</v>
       </c>
       <c r="J22" s="5">
-        <v>0.017064802289</v>
+        <v>0.017365059655</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>10</v>
       </c>
       <c r="B23" t="s">
         <v>11</v>
       </c>
       <c r="C23" t="s">
         <v>75</v>
       </c>
       <c r="D23" t="s">
         <v>76</v>
       </c>
       <c r="E23" t="s">
         <v>77</v>
       </c>
       <c r="F23" s="1">
-        <v>34279</v>
+        <v>34627</v>
       </c>
       <c r="G23" s="2">
-        <v>114.54</v>
+        <v>123.54</v>
       </c>
       <c r="H23" s="3">
-        <v>3926316.66</v>
+        <v>4277819.58</v>
       </c>
       <c r="I23" s="4">
-        <v>0.015872646858</v>
+        <v>0.017338274538</v>
       </c>
       <c r="J23" s="5">
-        <v>0.015871824538</v>
+        <v>0.017338008546</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>10</v>
       </c>
       <c r="B24" t="s">
         <v>11</v>
       </c>
       <c r="C24" t="s">
         <v>78</v>
       </c>
       <c r="D24" t="s">
         <v>79</v>
       </c>
       <c r="E24" t="s">
         <v>80</v>
       </c>
       <c r="F24" s="1">
-        <v>14267</v>
+        <v>16392</v>
       </c>
       <c r="G24" s="2">
-        <v>261.44</v>
+        <v>254.39</v>
       </c>
       <c r="H24" s="3">
-        <v>3729964.48</v>
+        <v>4169960.88</v>
       </c>
       <c r="I24" s="4">
-        <v>0.015078867577</v>
+        <v>0.016901116375</v>
       </c>
       <c r="J24" s="5">
-        <v>0.015078086381</v>
+        <v>0.016900857089</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" t="s">
         <v>11</v>
       </c>
       <c r="C25" t="s">
         <v>81</v>
       </c>
       <c r="D25" t="s">
         <v>82</v>
       </c>
       <c r="E25" t="s">
         <v>83</v>
       </c>
       <c r="F25" s="1">
-        <v>10799</v>
+        <v>10907</v>
       </c>
       <c r="G25" s="2">
-        <v>341.2</v>
+        <v>362.28</v>
       </c>
       <c r="H25" s="3">
-        <v>3684618.8</v>
+        <v>3951387.96</v>
       </c>
       <c r="I25" s="4">
-        <v>0.014895551756</v>
+        <v>0.016015226443</v>
       </c>
       <c r="J25" s="5">
-        <v>0.014894780056</v>
+        <v>0.016014980748</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" t="s">
         <v>11</v>
       </c>
       <c r="C26" t="s">
         <v>84</v>
       </c>
       <c r="D26" t="s">
         <v>85</v>
       </c>
       <c r="E26" t="s">
         <v>86</v>
       </c>
       <c r="F26" s="1">
-        <v>26674</v>
+        <v>26942</v>
       </c>
       <c r="G26" s="2">
-        <v>129.11</v>
+        <v>132.06</v>
       </c>
       <c r="H26" s="3">
-        <v>3443880.14</v>
+        <v>3557960.52</v>
       </c>
       <c r="I26" s="4">
-        <v>0.013922334345</v>
+        <v>0.014420640034</v>
       </c>
       <c r="J26" s="5">
-        <v>0.013921613065</v>
+        <v>0.014420418802</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>10</v>
       </c>
       <c r="B27" t="s">
         <v>11</v>
       </c>
       <c r="C27" t="s">
         <v>87</v>
       </c>
       <c r="D27" t="s">
         <v>88</v>
       </c>
       <c r="E27" t="s">
         <v>89</v>
       </c>
       <c r="F27" s="1">
-        <v>3228</v>
+        <v>10218</v>
       </c>
       <c r="G27" s="2">
-        <v>1029</v>
+        <v>328.98</v>
       </c>
       <c r="H27" s="3">
-        <v>3321612</v>
+        <v>3361517.64</v>
       </c>
       <c r="I27" s="4">
-        <v>0.013428049452</v>
+        <v>0.01362444456</v>
       </c>
       <c r="J27" s="5">
-        <v>0.01342735378</v>
+        <v>0.013624235543</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>10</v>
       </c>
       <c r="B28" t="s">
         <v>11</v>
       </c>
       <c r="C28" t="s">
         <v>90</v>
       </c>
       <c r="D28" t="s">
         <v>91</v>
       </c>
       <c r="E28" t="s">
         <v>92</v>
       </c>
       <c r="F28" s="1">
-        <v>15622</v>
+        <v>7202</v>
       </c>
       <c r="G28" s="2">
-        <v>209.05</v>
+        <v>460.73</v>
       </c>
       <c r="H28" s="3">
-        <v>3265779.1</v>
+        <v>3318177.46</v>
       </c>
       <c r="I28" s="4">
-        <v>0.013202337676</v>
+        <v>0.013448784057</v>
       </c>
       <c r="J28" s="5">
-        <v>0.013201653698</v>
+        <v>0.013448577735</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>10</v>
       </c>
       <c r="B29" t="s">
         <v>11</v>
       </c>
       <c r="C29" t="s">
         <v>93</v>
       </c>
       <c r="D29" t="s">
         <v>94</v>
       </c>
       <c r="E29" t="s">
         <v>95</v>
       </c>
       <c r="F29" s="1">
-        <v>7130</v>
+        <v>15778</v>
       </c>
       <c r="G29" s="2">
-        <v>414.87</v>
+        <v>196.42</v>
       </c>
       <c r="H29" s="3">
-        <v>2958023.1</v>
+        <v>3099114.76</v>
       </c>
       <c r="I29" s="4">
-        <v>0.011958193933</v>
+        <v>0.012560909017</v>
       </c>
       <c r="J29" s="5">
-        <v>0.011957574411</v>
+        <v>0.012560716315</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>10</v>
       </c>
       <c r="B30" t="s">
         <v>11</v>
       </c>
       <c r="C30" t="s">
         <v>96</v>
       </c>
       <c r="D30" t="s">
         <v>97</v>
       </c>
       <c r="E30" t="s">
         <v>98</v>
       </c>
       <c r="F30" s="1">
-        <v>10118</v>
+        <v>3260</v>
       </c>
       <c r="G30" s="2">
-        <v>290.74</v>
+        <v>934.27</v>
       </c>
       <c r="H30" s="3">
-        <v>2941707.32</v>
+        <v>3045720.2</v>
       </c>
       <c r="I30" s="4">
-        <v>0.011892235266</v>
+        <v>0.012344497473</v>
       </c>
       <c r="J30" s="5">
-        <v>0.01189161916</v>
+        <v>0.012344308092</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>10</v>
       </c>
       <c r="B31" t="s">
         <v>11</v>
       </c>
-      <c r="C31" t="s">
+      <c r="C31"/>
+      <c r="D31" t="s">
         <v>99</v>
       </c>
-      <c r="D31" t="s">
+      <c r="E31" t="s">
         <v>100</v>
       </c>
-      <c r="E31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31" s="1">
-        <v>6813</v>
+        <v>2900256.3</v>
       </c>
       <c r="G31" s="2">
-        <v>418.78</v>
+        <v>100</v>
       </c>
       <c r="H31" s="3">
-        <v>2853148.14</v>
+        <v>2900256.3</v>
       </c>
       <c r="I31" s="4">
-        <v>0.011534223238</v>
+        <v>0.011754923044</v>
       </c>
       <c r="J31" s="5">
-        <v>0.01153362568</v>
+        <v>0.011754742708</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>10</v>
       </c>
       <c r="B32" t="s">
         <v>11</v>
       </c>
       <c r="C32" t="s">
+        <v>101</v>
+      </c>
+      <c r="D32" t="s">
         <v>102</v>
       </c>
-      <c r="D32" t="s">
+      <c r="E32" t="s">
         <v>103</v>
       </c>
-      <c r="E32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="1">
-        <v>8627</v>
+        <v>8711</v>
       </c>
       <c r="G32" s="2">
-        <v>319.36</v>
+        <v>330.1</v>
       </c>
       <c r="H32" s="3">
-        <v>2755118.72</v>
+        <v>2875501.1</v>
       </c>
       <c r="I32" s="4">
-        <v>0.01113792653</v>
+        <v>0.011654588646</v>
       </c>
       <c r="J32" s="5">
-        <v>0.011137349504</v>
+        <v>0.011654409849</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>10</v>
       </c>
       <c r="B33" t="s">
         <v>11</v>
       </c>
       <c r="C33" t="s">
+        <v>104</v>
+      </c>
+      <c r="D33" t="s">
         <v>105</v>
       </c>
-      <c r="D33" t="s">
+      <c r="E33" t="s">
         <v>106</v>
       </c>
-      <c r="E33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="1">
-        <v>6359</v>
+        <v>12892</v>
       </c>
       <c r="G33" s="2">
-        <v>402.68</v>
+        <v>220.48</v>
       </c>
       <c r="H33" s="3">
-        <v>2560642.12</v>
+        <v>2842428.16</v>
       </c>
       <c r="I33" s="4">
-        <v>0.010351729527</v>
+        <v>0.011520541919</v>
       </c>
       <c r="J33" s="5">
-        <v>0.010351193231</v>
+        <v>0.011520365178</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>10</v>
       </c>
       <c r="B34" t="s">
         <v>11</v>
       </c>
       <c r="C34" t="s">
+        <v>107</v>
+      </c>
+      <c r="D34" t="s">
         <v>108</v>
       </c>
-      <c r="D34" t="s">
+      <c r="E34" t="s">
         <v>109</v>
       </c>
-      <c r="E34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F34" s="1">
-        <v>12764</v>
+        <v>16696</v>
       </c>
       <c r="G34" s="2">
-        <v>197.66</v>
+        <v>160.59</v>
       </c>
       <c r="H34" s="3">
-        <v>2522932.24</v>
+        <v>2681210.64</v>
       </c>
       <c r="I34" s="4">
-        <v>0.010199282422</v>
+        <v>0.010867117068</v>
       </c>
       <c r="J34" s="5">
-        <v>0.010198754023</v>
+        <v>0.010866950352</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>10</v>
       </c>
       <c r="B35" t="s">
         <v>11</v>
       </c>
       <c r="C35" t="s">
+        <v>110</v>
+      </c>
+      <c r="D35" t="s">
         <v>111</v>
       </c>
-      <c r="D35" t="s">
+      <c r="E35" t="s">
         <v>112</v>
       </c>
-      <c r="E35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F35" s="1">
-        <v>16528</v>
+        <v>11362</v>
       </c>
       <c r="G35" s="2">
-        <v>151.23</v>
+        <v>236.28</v>
       </c>
       <c r="H35" s="3">
-        <v>2499529.44</v>
+        <v>2684613.36</v>
       </c>
       <c r="I35" s="4">
-        <v>0.010104673552</v>
+        <v>0.010880908508</v>
       </c>
       <c r="J35" s="5">
-        <v>0.010104150056</v>
+        <v>0.01088074158</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>10</v>
       </c>
       <c r="B36" t="s">
         <v>11</v>
       </c>
       <c r="C36" t="s">
+        <v>113</v>
+      </c>
+      <c r="D36" t="s">
         <v>114</v>
       </c>
-      <c r="D36" t="s">
+      <c r="E36" t="s">
         <v>115</v>
       </c>
-      <c r="E36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="1">
-        <v>15345</v>
+        <v>21994</v>
       </c>
       <c r="G36" s="2">
-        <v>160.34</v>
+        <v>121.25</v>
       </c>
       <c r="H36" s="3">
-        <v>2460417.3</v>
+        <v>2666772.5</v>
       </c>
       <c r="I36" s="4">
-        <v>0.009946557627999999</v>
+        <v>0.010808598369</v>
       </c>
       <c r="J36" s="5">
-        <v>0.009946042323</v>
+        <v>0.010808432551</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>10</v>
       </c>
       <c r="B37" t="s">
         <v>11</v>
       </c>
       <c r="C37" t="s">
+        <v>116</v>
+      </c>
+      <c r="D37" t="s">
         <v>117</v>
       </c>
-      <c r="D37" t="s">
+      <c r="E37" t="s">
         <v>118</v>
       </c>
-      <c r="E37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="1">
-        <v>11250</v>
+        <v>18491</v>
       </c>
       <c r="G37" s="2">
-        <v>216.88</v>
+        <v>142.21</v>
       </c>
       <c r="H37" s="3">
-        <v>2439900</v>
+        <v>2629605.11</v>
       </c>
       <c r="I37" s="4">
-        <v>0.009863613768999999</v>
+        <v>0.010657956576</v>
       </c>
       <c r="J37" s="5">
-        <v>0.009863102760999999</v>
+        <v>0.010657793069</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>10</v>
       </c>
       <c r="B38" t="s">
         <v>11</v>
       </c>
       <c r="C38" t="s">
+        <v>119</v>
+      </c>
+      <c r="D38" t="s">
         <v>120</v>
       </c>
-      <c r="D38" t="s">
+      <c r="E38" t="s">
         <v>121</v>
       </c>
-      <c r="E38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F38" s="1">
-        <v>21774</v>
+        <v>6881</v>
       </c>
       <c r="G38" s="2">
-        <v>111.35</v>
+        <v>380.57</v>
       </c>
       <c r="H38" s="3">
-        <v>2424534.9</v>
+        <v>2618702.17</v>
       </c>
       <c r="I38" s="4">
-        <v>0.009801498349</v>
+        <v>0.010613766268</v>
       </c>
       <c r="J38" s="5">
-        <v>0.009800990559</v>
+        <v>0.010613603438</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>10</v>
       </c>
       <c r="B39" t="s">
         <v>11</v>
       </c>
       <c r="C39" t="s">
+        <v>122</v>
+      </c>
+      <c r="D39" t="s">
         <v>123</v>
       </c>
-      <c r="D39" t="s">
+      <c r="E39" t="s">
         <v>124</v>
       </c>
-      <c r="E39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="1">
-        <v>6748</v>
+        <v>10994</v>
       </c>
       <c r="G39" s="2">
-        <v>352.84</v>
+        <v>230.9</v>
       </c>
       <c r="H39" s="3">
-        <v>2380964.32</v>
+        <v>2538514.6</v>
       </c>
       <c r="I39" s="4">
-        <v>0.009625358601</v>
+        <v>0.010288760952</v>
       </c>
       <c r="J39" s="5">
-        <v>0.009624859935999999</v>
+        <v>0.010288603108</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>10</v>
       </c>
       <c r="B40" t="s">
         <v>11</v>
       </c>
       <c r="C40" t="s">
+        <v>125</v>
+      </c>
+      <c r="D40" t="s">
         <v>126</v>
       </c>
-      <c r="D40" t="s">
+      <c r="E40" t="s">
         <v>127</v>
       </c>
-      <c r="E40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F40" s="1">
-        <v>1708</v>
+        <v>9264</v>
       </c>
       <c r="G40" s="2">
-        <v>1386.29</v>
+        <v>257.38</v>
       </c>
       <c r="H40" s="3">
-        <v>2367783.32</v>
+        <v>2384368.32</v>
       </c>
       <c r="I40" s="4">
-        <v>0.009572072690000001</v>
+        <v>0.009663996286000001</v>
       </c>
       <c r="J40" s="5">
-        <v>0.009571576786</v>
+        <v>0.009663848027</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
         <v>10</v>
       </c>
       <c r="B41" t="s">
         <v>11</v>
       </c>
       <c r="C41" t="s">
+        <v>128</v>
+      </c>
+      <c r="D41" t="s">
         <v>129</v>
       </c>
-      <c r="D41" t="s">
+      <c r="E41" t="s">
         <v>130</v>
       </c>
-      <c r="E41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F41" s="1">
-        <v>18307</v>
+        <v>15501</v>
       </c>
       <c r="G41" s="2">
-        <v>128.88</v>
+        <v>150.43</v>
       </c>
       <c r="H41" s="3">
-        <v>2359406.16</v>
+        <v>2331815.43</v>
       </c>
       <c r="I41" s="4">
-        <v>0.009538206929000001</v>
+        <v>0.009450996083999999</v>
       </c>
       <c r="J41" s="5">
-        <v>0.009537712779</v>
+        <v>0.009450851093</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>10</v>
       </c>
       <c r="B42" t="s">
         <v>11</v>
       </c>
       <c r="C42" t="s">
+        <v>131</v>
+      </c>
+      <c r="D42" t="s">
         <v>132</v>
       </c>
-      <c r="D42" t="s">
+      <c r="E42" t="s">
         <v>133</v>
       </c>
-      <c r="E42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F42" s="1">
-        <v>33437</v>
+        <v>6816</v>
       </c>
       <c r="G42" s="2">
-        <v>70.3</v>
+        <v>342.75</v>
       </c>
       <c r="H42" s="3">
-        <v>2350621.1</v>
+        <v>2336184</v>
       </c>
       <c r="I42" s="4">
-        <v>0.009502692179000001</v>
+        <v>0.009468702176</v>
       </c>
       <c r="J42" s="5">
-        <v>0.009502199869</v>
+        <v>0.009468556913</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>10</v>
       </c>
       <c r="B43" t="s">
         <v>11</v>
       </c>
       <c r="C43" t="s">
+        <v>134</v>
+      </c>
+      <c r="D43" t="s">
         <v>135</v>
       </c>
-      <c r="D43" t="s">
+      <c r="E43" t="s">
         <v>136</v>
       </c>
-      <c r="E43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F43" s="1">
-        <v>10886</v>
+        <v>3587</v>
       </c>
       <c r="G43" s="2">
-        <v>208.83</v>
+        <v>635.7</v>
       </c>
       <c r="H43" s="3">
-        <v>2273323.38</v>
+        <v>2280255.9</v>
       </c>
       <c r="I43" s="4">
-        <v>0.009190206071</v>
+        <v>0.009242022032999999</v>
       </c>
       <c r="J43" s="5">
-        <v>0.009189729949999999</v>
+        <v>0.009241880248</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>10</v>
       </c>
       <c r="B44" t="s">
         <v>11</v>
       </c>
       <c r="C44" t="s">
+        <v>137</v>
+      </c>
+      <c r="D44" t="s">
         <v>138</v>
       </c>
-      <c r="D44" t="s">
+      <c r="E44" t="s">
         <v>139</v>
       </c>
-      <c r="E44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F44" s="1">
-        <v>13892</v>
+        <v>15162</v>
       </c>
       <c r="G44" s="2">
-        <v>161.48</v>
+        <v>141.39</v>
       </c>
       <c r="H44" s="3">
-        <v>2243280.16</v>
+        <v>2143755.18</v>
       </c>
       <c r="I44" s="4">
-        <v>0.009068752438</v>
+        <v>0.008688775943</v>
       </c>
       <c r="J44" s="5">
-        <v>0.009068282610000001</v>
+        <v>0.008688642644999999</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>10</v>
       </c>
       <c r="B45" t="s">
         <v>11</v>
       </c>
       <c r="C45" t="s">
+        <v>140</v>
+      </c>
+      <c r="D45" t="s">
         <v>141</v>
       </c>
-      <c r="D45" t="s">
+      <c r="E45" t="s">
         <v>142</v>
       </c>
-      <c r="E45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F45" s="1">
-        <v>15399</v>
+        <v>12140</v>
       </c>
       <c r="G45" s="2">
-        <v>140.86</v>
+        <v>170.74</v>
       </c>
       <c r="H45" s="3">
-        <v>2169103.14</v>
+        <v>2072783.6</v>
       </c>
       <c r="I45" s="4">
-        <v>0.008768882166000001</v>
+        <v>0.008401123619999999</v>
       </c>
       <c r="J45" s="5">
-        <v>0.008768427874</v>
+        <v>0.008400994735</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>10</v>
       </c>
       <c r="B46" t="s">
         <v>11</v>
       </c>
       <c r="C46" t="s">
+        <v>143</v>
+      </c>
+      <c r="D46" t="s">
         <v>144</v>
       </c>
-      <c r="D46" t="s">
+      <c r="E46" t="s">
         <v>145</v>
       </c>
-      <c r="E46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46" s="1">
-        <v>9172</v>
+        <v>1724</v>
       </c>
       <c r="G46" s="2">
-        <v>235.23</v>
+        <v>1198.81</v>
       </c>
       <c r="H46" s="3">
-        <v>2157529.56</v>
+        <v>2066748.44</v>
       </c>
       <c r="I46" s="4">
-        <v>0.008722094461</v>
+        <v>0.008376662732999999</v>
       </c>
       <c r="J46" s="5">
-        <v>0.008721642591999999</v>
+        <v>0.008376534224000001</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
         <v>10</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
+        <v>146</v>
+      </c>
+      <c r="D47" t="s">
         <v>147</v>
       </c>
-      <c r="D47" t="s">
+      <c r="E47" t="s">
         <v>148</v>
       </c>
-      <c r="E47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="1">
-        <v>3551</v>
+        <v>8267</v>
       </c>
       <c r="G47" s="2">
-        <v>589.14</v>
+        <v>245.92</v>
       </c>
       <c r="H47" s="3">
-        <v>2092036.14</v>
+        <v>2033020.64</v>
       </c>
       <c r="I47" s="4">
-        <v>0.008457328774</v>
+        <v>0.008239961816999999</v>
       </c>
       <c r="J47" s="5">
-        <v>0.008456890622</v>
+        <v>0.008239835405</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
         <v>10</v>
       </c>
       <c r="B48" t="s">
         <v>11</v>
       </c>
       <c r="C48" t="s">
+        <v>149</v>
+      </c>
+      <c r="D48" t="s">
         <v>150</v>
       </c>
-      <c r="D48" t="s">
+      <c r="E48" t="s">
         <v>151</v>
       </c>
-      <c r="E48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F48" s="1">
-        <v>15010</v>
+        <v>14032</v>
       </c>
       <c r="G48" s="2">
-        <v>138.76</v>
+        <v>140.95</v>
       </c>
       <c r="H48" s="3">
-        <v>2082787.6</v>
+        <v>1977810.4</v>
       </c>
       <c r="I48" s="4">
-        <v>0.008419940346</v>
+        <v>0.008016191206000001</v>
       </c>
       <c r="J48" s="5">
-        <v>0.00841950413</v>
+        <v>0.008016068227</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
         <v>10</v>
       </c>
       <c r="B49" t="s">
         <v>11</v>
       </c>
       <c r="C49" t="s">
+        <v>152</v>
+      </c>
+      <c r="D49" t="s">
         <v>153</v>
       </c>
-      <c r="D49" t="s">
+      <c r="E49" t="s">
         <v>154</v>
       </c>
-      <c r="E49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49" s="1">
-        <v>8187</v>
+        <v>1446</v>
       </c>
       <c r="G49" s="2">
-        <v>242.78</v>
+        <v>1371.86</v>
       </c>
       <c r="H49" s="3">
-        <v>1987639.86</v>
+        <v>1983709.56</v>
       </c>
       <c r="I49" s="4">
-        <v>0.008035293205</v>
+        <v>0.008040100877</v>
       </c>
       <c r="J49" s="5">
-        <v>0.008034876917</v>
+        <v>0.008039977530999999</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
         <v>10</v>
       </c>
       <c r="B50" t="s">
         <v>11</v>
       </c>
       <c r="C50" t="s">
+        <v>155</v>
+      </c>
+      <c r="D50" t="s">
         <v>156</v>
       </c>
-      <c r="D50" t="s">
+      <c r="E50" t="s">
         <v>157</v>
       </c>
-      <c r="E50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F50" s="1">
-        <v>12020</v>
+        <v>4149</v>
       </c>
       <c r="G50" s="2">
-        <v>161.83</v>
+        <v>448.76</v>
       </c>
       <c r="H50" s="3">
-        <v>1945196.6</v>
+        <v>1861905.24</v>
       </c>
       <c r="I50" s="4">
-        <v>0.007863710794000001</v>
+        <v>0.007546420229</v>
       </c>
       <c r="J50" s="5">
-        <v>0.007863303396</v>
+        <v>0.007546304457</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>10</v>
       </c>
       <c r="B51" t="s">
         <v>11</v>
       </c>
       <c r="C51" t="s">
+        <v>158</v>
+      </c>
+      <c r="D51" t="s">
         <v>159</v>
       </c>
-      <c r="D51" t="s">
+      <c r="E51" t="s">
         <v>160</v>
       </c>
-      <c r="E51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F51" s="1">
-        <v>1434</v>
+        <v>7264</v>
       </c>
       <c r="G51" s="2">
-        <v>1289.79</v>
+        <v>251.78</v>
       </c>
       <c r="H51" s="3">
-        <v>1849558.86</v>
+        <v>1828929.92</v>
       </c>
       <c r="I51" s="4">
-        <v>0.007477082765</v>
+        <v>0.007412769162</v>
       </c>
       <c r="J51" s="5">
-        <v>0.007476695397</v>
+        <v>0.00741265544</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>10</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
+        <v>161</v>
+      </c>
+      <c r="D52" t="s">
         <v>162</v>
       </c>
-      <c r="D52" t="s">
+      <c r="E52" t="s">
         <v>163</v>
       </c>
-      <c r="E52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F52" s="1">
-        <v>7192</v>
+        <v>15555</v>
       </c>
       <c r="G52" s="2">
-        <v>248.58</v>
+        <v>109.67</v>
       </c>
       <c r="H52" s="3">
-        <v>1787787.36</v>
+        <v>1705916.85</v>
       </c>
       <c r="I52" s="4">
-        <v>0.007227363425</v>
+        <v>0.006914189374</v>
       </c>
       <c r="J52" s="5">
-        <v>0.007226988994</v>
+        <v>0.006914083301</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
         <v>10</v>
       </c>
       <c r="B53" t="s">
         <v>11</v>
       </c>
       <c r="C53" t="s">
+        <v>164</v>
+      </c>
+      <c r="D53" t="s">
         <v>165</v>
       </c>
-      <c r="D53" t="s">
+      <c r="E53" t="s">
         <v>166</v>
       </c>
-      <c r="E53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="1">
-        <v>4109</v>
+        <v>788</v>
       </c>
       <c r="G53" s="2">
-        <v>423.96</v>
+        <v>21.2</v>
       </c>
       <c r="H53" s="3">
-        <v>1742051.64</v>
+        <v>1670560</v>
       </c>
       <c r="I53" s="4">
-        <v>0.007042470815</v>
+        <v>0.006770885815</v>
       </c>
       <c r="J53" s="5">
-        <v>0.007042105963</v>
+        <v>0.00677078194</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
         <v>10</v>
       </c>
       <c r="B54" t="s">
         <v>11</v>
       </c>
       <c r="C54" t="s">
+        <v>167</v>
+      </c>
+      <c r="D54" t="s">
         <v>168</v>
       </c>
-      <c r="D54" t="s">
+      <c r="E54" t="s">
         <v>169</v>
       </c>
-      <c r="E54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F54" s="1">
-        <v>6434</v>
+        <v>4802</v>
       </c>
       <c r="G54" s="2">
-        <v>264.5</v>
+        <v>268.2</v>
       </c>
       <c r="H54" s="3">
-        <v>1701793</v>
+        <v>1287896.4</v>
       </c>
       <c r="I54" s="4">
-        <v>0.006879720016</v>
+        <v>0.005219925932</v>
       </c>
       <c r="J54" s="5">
-        <v>0.006879363596</v>
+        <v>0.005219845852</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>10</v>
       </c>
       <c r="B55" t="s">
         <v>11</v>
       </c>
       <c r="C55" t="s">
+        <v>170</v>
+      </c>
+      <c r="D55" t="s">
         <v>171</v>
       </c>
-      <c r="D55" t="s">
+      <c r="E55" t="s">
         <v>172</v>
       </c>
-      <c r="E55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F55" s="1">
-        <v>786</v>
+        <v>6510</v>
       </c>
       <c r="G55" s="2">
-        <v>19.46</v>
+        <v>197.03</v>
       </c>
       <c r="H55" s="3">
-        <v>1529556</v>
+        <v>1282665.3</v>
       </c>
       <c r="I55" s="4">
-        <v>0.006183429494</v>
+        <v>0.005198723952</v>
       </c>
       <c r="J55" s="5">
-        <v>0.006183109146</v>
+        <v>0.005198644196</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
         <v>10</v>
       </c>
       <c r="B56" t="s">
         <v>11</v>
       </c>
       <c r="C56" t="s">
+        <v>173</v>
+      </c>
+      <c r="D56" t="s">
         <v>174</v>
       </c>
-      <c r="D56" t="s">
+      <c r="E56" t="s">
         <v>175</v>
       </c>
-      <c r="E56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F56" s="1">
-        <v>3876</v>
+        <v>5470</v>
       </c>
       <c r="G56" s="2">
-        <v>312.62</v>
+        <v>231.46</v>
       </c>
       <c r="H56" s="3">
-        <v>1211715.12</v>
+        <v>1266086.2</v>
       </c>
       <c r="I56" s="4">
-        <v>0.004898516309</v>
+        <v>0.005131527806</v>
       </c>
       <c r="J56" s="5">
-        <v>0.004898262529</v>
+        <v>0.005131449082</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
         <v>10</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
+        <v>176</v>
+      </c>
+      <c r="D57" t="s">
         <v>177</v>
       </c>
-      <c r="D57" t="s">
+      <c r="E57" t="s">
         <v>178</v>
       </c>
-      <c r="E57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="1">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="G57" s="2">
-        <v>13.1</v>
+        <v>14.18</v>
       </c>
       <c r="H57" s="3">
-        <v>1029660</v>
+        <v>1117384</v>
       </c>
       <c r="I57" s="4">
-        <v>0.004162534757</v>
+        <v>0.004528828342</v>
       </c>
       <c r="J57" s="5">
-        <v>0.004162319107</v>
+        <v>0.004528758864</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
         <v>10</v>
       </c>
       <c r="B58" t="s">
         <v>11</v>
       </c>
-      <c r="C58"/>
+      <c r="C58" t="s">
+        <v>179</v>
+      </c>
       <c r="D58" t="s">
+        <v>179</v>
+      </c>
+      <c r="E58" t="s">
         <v>180</v>
       </c>
-      <c r="E58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="1">
-        <v>1026123.12</v>
+        <v>774141.04</v>
       </c>
       <c r="G58" s="2">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="H58" s="3">
-        <v>1026123.12</v>
+        <v>774141.04</v>
       </c>
       <c r="I58" s="4">
-        <v>0.004148236458</v>
+        <v>0.003137642818</v>
       </c>
       <c r="J58" s="5">
-        <v>0.004148021549</v>
+        <v>0.003137594683</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
         <v>10</v>
       </c>
       <c r="B59" t="s">
         <v>11</v>
       </c>
       <c r="C59" t="s">
+        <v>181</v>
+      </c>
+      <c r="D59" t="s">
         <v>182</v>
       </c>
-      <c r="D59" t="s">
+      <c r="E59" t="s">
         <v>183</v>
       </c>
-      <c r="E59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="1">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="G59" s="2">
-        <v>4.17</v>
+        <v>4.25</v>
       </c>
       <c r="H59" s="3">
-        <v>327762</v>
+        <v>334900</v>
       </c>
       <c r="I59" s="4">
-        <v>0.001325020606</v>
+        <v>0.001357370977</v>
       </c>
       <c r="J59" s="5">
-        <v>0.00132495196</v>
+        <v>0.001357350153</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
         <v>10</v>
       </c>
       <c r="B60" t="s">
         <v>11</v>
       </c>
       <c r="C60" t="s">
+        <v>184</v>
+      </c>
+      <c r="D60" t="s">
         <v>185</v>
       </c>
-      <c r="D60" t="s">
+      <c r="E60" t="s">
         <v>186</v>
       </c>
-      <c r="E60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="1">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="G60" s="2">
-        <v>1.29</v>
+        <v>1.21</v>
       </c>
       <c r="H60" s="3">
-        <v>101394</v>
+        <v>95348</v>
       </c>
       <c r="I60" s="4">
-        <v>0.000409898461</v>
+        <v>0.000386451502</v>
       </c>
       <c r="J60" s="5">
-        <v>0.000409877225</v>
+        <v>0.000386445573</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
         <v>10</v>
       </c>
       <c r="B61" t="s">
         <v>11</v>
       </c>
       <c r="C61" t="s">
+        <v>187</v>
+      </c>
+      <c r="D61" t="s">
         <v>188</v>
       </c>
-      <c r="D61" t="s">
+      <c r="E61" t="s">
         <v>189</v>
       </c>
-      <c r="E61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="1">
-        <v>-369</v>
+        <v>-58</v>
       </c>
       <c r="G61" s="2">
-        <v>0.2</v>
+        <v>0.75</v>
       </c>
       <c r="H61" s="3">
-        <v>-7380</v>
+        <v>-4350</v>
       </c>
       <c r="I61" s="4">
-        <v>-2.9834612E-5</v>
+        <v>-1.7630826E-5</v>
       </c>
       <c r="J61" s="5">
-        <v>-2.9833066E-5</v>
+        <v>-1.7630556E-5</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
         <v>10</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
+        <v>190</v>
+      </c>
+      <c r="D62" t="s">
         <v>191</v>
       </c>
-      <c r="D62" t="s">
+      <c r="E62" t="s">
         <v>192</v>
       </c>
-      <c r="E62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F62" s="1">
-        <v>-57</v>
+        <v>-124</v>
       </c>
       <c r="G62" s="2">
-        <v>0.2</v>
+        <v>0.55</v>
       </c>
       <c r="H62" s="3">
-        <v>-1140</v>
+        <v>-6820</v>
       </c>
       <c r="I62" s="4">
-        <v>-4.608599E-6</v>
+        <v>-2.7641893E-5</v>
       </c>
       <c r="J62" s="5">
-        <v>-4.60836E-6</v>
+        <v>-2.7641469E-5</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
         <v>10</v>
       </c>
       <c r="B63" t="s">
         <v>11</v>
       </c>
       <c r="C63" t="s">
+        <v>193</v>
+      </c>
+      <c r="D63" t="s">
         <v>194</v>
       </c>
-      <c r="D63" t="s">
+      <c r="E63" t="s">
         <v>195</v>
       </c>
-      <c r="E63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F63" s="1">
-        <v>-118</v>
+        <v>-45</v>
       </c>
       <c r="G63" s="2">
-        <v>0.65</v>
+        <v>0.8</v>
       </c>
       <c r="H63" s="3">
-        <v>-7670</v>
+        <v>-3600</v>
       </c>
       <c r="I63" s="4">
-        <v>-3.1006975E-5</v>
+        <v>-1.4591029E-5</v>
       </c>
       <c r="J63" s="5">
-        <v>-3.1005368E-5</v>
+        <v>-1.4590805E-5</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
         <v>10</v>
       </c>
       <c r="B64" t="s">
         <v>11</v>
       </c>
       <c r="C64" t="s">
+        <v>196</v>
+      </c>
+      <c r="D64" t="s">
         <v>197</v>
       </c>
-      <c r="D64" t="s">
+      <c r="E64" t="s">
         <v>198</v>
       </c>
-      <c r="E64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F64" s="1">
-        <v>-406</v>
+        <v>-102</v>
       </c>
       <c r="G64" s="2">
-        <v>0.25</v>
+        <v>0.95</v>
       </c>
       <c r="H64" s="3">
-        <v>-10150</v>
+        <v>-9690</v>
       </c>
       <c r="I64" s="4">
-        <v>-4.1032698E-5</v>
+        <v>-3.9274186E-5</v>
       </c>
       <c r="J64" s="5">
-        <v>-4.1030572E-5</v>
+        <v>-3.9273583E-5</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
         <v>10</v>
       </c>
       <c r="B65" t="s">
         <v>11</v>
       </c>
       <c r="C65" t="s">
+        <v>199</v>
+      </c>
+      <c r="D65" t="s">
         <v>200</v>
       </c>
-      <c r="D65" t="s">
+      <c r="E65" t="s">
         <v>201</v>
       </c>
-      <c r="E65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F65" s="1">
-        <v>-122</v>
+        <v>-317</v>
       </c>
       <c r="G65" s="2">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="H65" s="3">
-        <v>-3050</v>
+        <v>-10461</v>
       </c>
       <c r="I65" s="4">
-        <v>-1.2330023E-5</v>
+        <v>-4.2399098E-5</v>
       </c>
       <c r="J65" s="5">
-        <v>-1.2329384E-5</v>
+        <v>-4.2398447E-5</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
         <v>10</v>
       </c>
       <c r="B66" t="s">
         <v>11</v>
       </c>
       <c r="C66" t="s">
+        <v>202</v>
+      </c>
+      <c r="D66" t="s">
         <v>203</v>
       </c>
-      <c r="D66" t="s">
+      <c r="E66" t="s">
         <v>204</v>
       </c>
-      <c r="E66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" s="1">
-        <v>-85</v>
+        <v>-214</v>
       </c>
       <c r="G66" s="2">
-        <v>1.075</v>
+        <v>0.475</v>
       </c>
       <c r="H66" s="3">
-        <v>-9137.5</v>
+        <v>-10165</v>
       </c>
       <c r="I66" s="4">
-        <v>-3.6939535E-5</v>
+        <v>-4.1199391E-5</v>
       </c>
       <c r="J66" s="5">
-        <v>-3.6937621E-5</v>
+        <v>-4.1198759E-5</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
         <v>10</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
+        <v>205</v>
+      </c>
+      <c r="D67" t="s">
         <v>206</v>
       </c>
-      <c r="D67" t="s">
+      <c r="E67" t="s">
         <v>207</v>
       </c>
-      <c r="E67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F67" s="1">
-        <v>-31</v>
+        <v>-33</v>
       </c>
       <c r="G67" s="2">
-        <v>0.54</v>
+        <v>2.2</v>
       </c>
       <c r="H67" s="3">
-        <v>-1674</v>
+        <v>-7260</v>
       </c>
       <c r="I67" s="4">
-        <v>-6.767363E-6</v>
+        <v>-2.9425241E-5</v>
       </c>
       <c r="J67" s="5">
-        <v>-6.767013E-6</v>
+        <v>-2.942479E-5</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
         <v>10</v>
       </c>
       <c r="B68" t="s">
         <v>11</v>
       </c>
       <c r="C68" t="s">
+        <v>208</v>
+      </c>
+      <c r="D68" t="s">
         <v>209</v>
       </c>
-      <c r="D68" t="s">
+      <c r="E68" t="s">
         <v>210</v>
       </c>
-      <c r="E68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F68" s="1">
-        <v>-48</v>
+        <v>-144</v>
       </c>
       <c r="G68" s="2">
-        <v>1.55</v>
+        <v>0.7</v>
       </c>
       <c r="H68" s="3">
-        <v>-7440</v>
+        <v>-10080</v>
       </c>
       <c r="I68" s="4">
-        <v>-3.007717E-5</v>
+        <v>-4.085488E-5</v>
       </c>
       <c r="J68" s="5">
-        <v>-3.0075612E-5</v>
+        <v>-4.0854254E-5</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
         <v>10</v>
       </c>
       <c r="B69" t="s">
         <v>11</v>
       </c>
       <c r="C69" t="s">
+        <v>211</v>
+      </c>
+      <c r="D69" t="s">
         <v>212</v>
       </c>
-      <c r="D69" t="s">
+      <c r="E69" t="s">
         <v>213</v>
       </c>
-      <c r="E69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F69" s="1">
-        <v>-100</v>
+        <v>-29</v>
       </c>
       <c r="G69" s="2">
-        <v>0.05</v>
+        <v>1.775</v>
       </c>
       <c r="H69" s="3">
-        <v>-500</v>
+        <v>-5147.5</v>
       </c>
       <c r="I69" s="4">
-        <v>-2.021315E-6</v>
+        <v>-2.0863145E-5</v>
       </c>
       <c r="J69" s="5">
-        <v>-2.02121E-6</v>
+        <v>-2.0862824E-5</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
         <v>10</v>
       </c>
       <c r="B70" t="s">
         <v>11</v>
       </c>
       <c r="C70" t="s">
+        <v>214</v>
+      </c>
+      <c r="D70" t="s">
         <v>215</v>
       </c>
-      <c r="D70" t="s">
+      <c r="E70" t="s">
         <v>216</v>
       </c>
-      <c r="E70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="1">
-        <v>-36</v>
+        <v>-14</v>
       </c>
       <c r="G70" s="2">
-        <v>1.125</v>
+        <v>6.35</v>
       </c>
       <c r="H70" s="3">
-        <v>-4050</v>
+        <v>-8890</v>
       </c>
       <c r="I70" s="4">
-        <v>-1.6372653E-5</v>
+        <v>-3.6031735E-5</v>
       </c>
       <c r="J70" s="5">
-        <v>-1.6371805E-5</v>
+        <v>-3.6031182E-5</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
         <v>10</v>
       </c>
       <c r="B71" t="s">
         <v>11</v>
       </c>
       <c r="C71" t="s">
+        <v>217</v>
+      </c>
+      <c r="D71" t="s">
         <v>218</v>
       </c>
-      <c r="D71" t="s">
+      <c r="E71" t="s">
         <v>219</v>
       </c>
-      <c r="E71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="1">
-        <v>-11</v>
+        <v>-124</v>
       </c>
       <c r="G71" s="2">
-        <v>0.475</v>
+        <v>0.03</v>
       </c>
       <c r="H71" s="3">
-        <v>-522.5</v>
+        <v>-372</v>
       </c>
       <c r="I71" s="4">
-        <v>-2.112274E-6</v>
+        <v>-1.50774E-6</v>
       </c>
       <c r="J71" s="5">
-        <v>-2.112165E-6</v>
+        <v>-1.507717E-6</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
         <v>10</v>
       </c>
       <c r="B72" t="s">
         <v>11</v>
       </c>
       <c r="C72" t="s">
+        <v>220</v>
+      </c>
+      <c r="D72" t="s">
         <v>221</v>
       </c>
-      <c r="D72" t="s">
+      <c r="E72" t="s">
         <v>222</v>
       </c>
-      <c r="E72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="1">
-        <v>-80</v>
+        <v>-133</v>
       </c>
       <c r="G72" s="2">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="H72" s="3">
-        <v>-480</v>
+        <v>-2394</v>
       </c>
       <c r="I72" s="4">
-        <v>-1.940463E-6</v>
+        <v>-9.703034E-6</v>
       </c>
       <c r="J72" s="5">
-        <v>-1.940362E-6</v>
+        <v>-9.702885000000001E-6</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
         <v>10</v>
       </c>
       <c r="B73" t="s">
         <v>11</v>
       </c>
       <c r="C73" t="s">
+        <v>223</v>
+      </c>
+      <c r="D73" t="s">
         <v>224</v>
       </c>
-      <c r="D73" t="s">
+      <c r="E73" t="s">
         <v>225</v>
       </c>
-      <c r="E73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F73" s="1">
-        <v>-210</v>
+        <v>-56</v>
       </c>
       <c r="G73" s="2">
-        <v>0.025</v>
+        <v>2.2</v>
       </c>
       <c r="H73" s="3">
-        <v>-525</v>
+        <v>-12320</v>
       </c>
       <c r="I73" s="4">
-        <v>-2.122381E-6</v>
+        <v>-4.9933743E-5</v>
       </c>
       <c r="J73" s="5">
-        <v>-2.122271E-6</v>
+        <v>-4.9932977E-5</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
         <v>10</v>
       </c>
       <c r="B74" t="s">
         <v>11</v>
       </c>
       <c r="C74" t="s">
+        <v>226</v>
+      </c>
+      <c r="D74" t="s">
         <v>227</v>
       </c>
-      <c r="D74" t="s">
+      <c r="E74" t="s">
         <v>228</v>
       </c>
-      <c r="E74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F74" s="1">
-        <v>-142</v>
+        <v>-90</v>
       </c>
       <c r="G74" s="2">
-        <v>0.075</v>
+        <v>1.31</v>
       </c>
       <c r="H74" s="3">
-        <v>-1065</v>
+        <v>-11790</v>
       </c>
       <c r="I74" s="4">
-        <v>-4.305401E-6</v>
+        <v>-4.7785619E-5</v>
       </c>
       <c r="J74" s="5">
-        <v>-4.305178E-6</v>
+        <v>-4.7784886E-5</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
         <v>10</v>
       </c>
       <c r="B75" t="s">
         <v>11</v>
       </c>
       <c r="C75" t="s">
+        <v>229</v>
+      </c>
+      <c r="D75" t="s">
         <v>230</v>
       </c>
-      <c r="D75" t="s">
+      <c r="E75" t="s">
         <v>231</v>
       </c>
-      <c r="E75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F75" s="1">
-        <v>-113</v>
+        <v>-69</v>
       </c>
       <c r="G75" s="2">
-        <v>0.435</v>
+        <v>0.675</v>
       </c>
       <c r="H75" s="3">
-        <v>-4915.5</v>
+        <v>-4657.5</v>
       </c>
       <c r="I75" s="4">
-        <v>-1.9871549E-5</v>
+        <v>-1.8877143E-5</v>
       </c>
       <c r="J75" s="5">
-        <v>-1.987052E-5</v>
+        <v>-1.8876854E-5</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
         <v>10</v>
       </c>
       <c r="B76" t="s">
         <v>11</v>
       </c>
       <c r="C76" t="s">
+        <v>232</v>
+      </c>
+      <c r="D76" t="s">
         <v>233</v>
       </c>
-      <c r="D76" t="s">
+      <c r="E76" t="s">
         <v>234</v>
       </c>
-      <c r="E76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="1">
-        <v>-203</v>
+        <v>-121</v>
       </c>
       <c r="G76" s="2">
-        <v>0.1</v>
+        <v>0.375</v>
       </c>
       <c r="H76" s="3">
-        <v>-2030</v>
+        <v>-4537.5</v>
       </c>
       <c r="I76" s="4">
-        <v>-8.20654E-6</v>
+        <v>-1.8390776E-5</v>
       </c>
       <c r="J76" s="5">
-        <v>-8.206113999999999E-6</v>
+        <v>-1.8390494E-5</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
         <v>10</v>
       </c>
       <c r="B77" t="s">
         <v>11</v>
       </c>
       <c r="C77" t="s">
+        <v>235</v>
+      </c>
+      <c r="D77" t="s">
         <v>236</v>
       </c>
-      <c r="D77" t="s">
+      <c r="E77" t="s">
         <v>237</v>
       </c>
-      <c r="E77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="1">
-        <v>-28</v>
+        <v>-109</v>
       </c>
       <c r="G77" s="2">
-        <v>2.775</v>
+        <v>1.12</v>
       </c>
       <c r="H77" s="3">
-        <v>-7770</v>
+        <v>-12208</v>
       </c>
       <c r="I77" s="4">
-        <v>-3.1411238E-5</v>
+        <v>-4.94798E-5</v>
       </c>
       <c r="J77" s="5">
-        <v>-3.140961E-5</v>
+        <v>-4.9479041E-5</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
         <v>10</v>
       </c>
       <c r="B78" t="s">
         <v>11</v>
       </c>
       <c r="C78" t="s">
+        <v>238</v>
+      </c>
+      <c r="D78" t="s">
         <v>239</v>
       </c>
-      <c r="D78" t="s">
+      <c r="E78" t="s">
         <v>240</v>
       </c>
-      <c r="E78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F78" s="1">
-        <v>-28</v>
+        <v>-112</v>
       </c>
       <c r="G78" s="2">
-        <v>1.75</v>
+        <v>1.04</v>
       </c>
       <c r="H78" s="3">
-        <v>-4900</v>
+        <v>-11648</v>
       </c>
       <c r="I78" s="4">
-        <v>-1.9808889E-5</v>
+        <v>-4.7210084E-5</v>
       </c>
       <c r="J78" s="5">
-        <v>-1.9807862E-5</v>
+        <v>-4.720936E-5</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
         <v>10</v>
       </c>
       <c r="B79" t="s">
         <v>11</v>
       </c>
       <c r="C79" t="s">
+        <v>241</v>
+      </c>
+      <c r="D79" t="s">
         <v>242</v>
       </c>
-      <c r="D79" t="s">
+      <c r="E79" t="s">
         <v>243</v>
       </c>
-      <c r="E79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="1">
-        <v>-73</v>
+        <v>-155</v>
       </c>
       <c r="G79" s="2">
-        <v>0.02</v>
+        <v>2</v>
       </c>
       <c r="H79" s="3">
-        <v>-146</v>
+        <v>-31000</v>
       </c>
       <c r="I79" s="4">
-        <v>-5.90224E-7</v>
+        <v>-0.00012564497</v>
       </c>
       <c r="J79" s="5">
-        <v>-5.90193E-7</v>
+        <v>-0.000125643042</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
         <v>10</v>
       </c>
       <c r="B80" t="s">
         <v>11</v>
       </c>
       <c r="C80" t="s">
+        <v>244</v>
+      </c>
+      <c r="D80" t="s">
         <v>245</v>
       </c>
-      <c r="D80" t="s">
+      <c r="E80" t="s">
         <v>246</v>
       </c>
-      <c r="E80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="1">
-        <v>-51</v>
+        <v>-276</v>
       </c>
       <c r="G80" s="2">
-        <v>1.225</v>
+        <v>0.8</v>
       </c>
       <c r="H80" s="3">
-        <v>-6247.5</v>
+        <v>-22080</v>
       </c>
       <c r="I80" s="4">
-        <v>-2.5256333E-5</v>
+        <v>-8.949164300000001E-5</v>
       </c>
       <c r="J80" s="5">
-        <v>-2.5255025E-5</v>
+        <v>-8.949027E-5</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
         <v>10</v>
       </c>
       <c r="B81" t="s">
         <v>11</v>
       </c>
       <c r="C81" t="s">
+        <v>247</v>
+      </c>
+      <c r="D81" t="s">
         <v>248</v>
       </c>
-      <c r="D81" t="s">
+      <c r="E81" t="s">
         <v>249</v>
       </c>
-      <c r="E81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F81" s="1">
-        <v>-26</v>
+        <v>-57</v>
       </c>
       <c r="G81" s="2">
-        <v>1.7</v>
+        <v>5.625</v>
       </c>
       <c r="H81" s="3">
-        <v>-4420</v>
+        <v>-32062.5</v>
       </c>
       <c r="I81" s="4">
-        <v>-1.7868426E-5</v>
+        <v>-0.00012995135</v>
       </c>
       <c r="J81" s="5">
-        <v>-1.78675E-5</v>
+        <v>-0.000129949356</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
         <v>10</v>
       </c>
       <c r="B82" t="s">
         <v>11</v>
       </c>
       <c r="C82" t="s">
+        <v>250</v>
+      </c>
+      <c r="D82" t="s">
         <v>251</v>
       </c>
-      <c r="D82" t="s">
+      <c r="E82" t="s">
         <v>252</v>
       </c>
-      <c r="E82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F82" s="1">
-        <v>-265</v>
+        <v>-414</v>
       </c>
       <c r="G82" s="2">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="H82" s="3">
-        <v>-2650</v>
+        <v>-12420</v>
       </c>
       <c r="I82" s="4">
-        <v>-1.071297E-5</v>
+        <v>-5.0339049E-5</v>
       </c>
       <c r="J82" s="5">
-        <v>-1.0712415E-5</v>
+        <v>-5.0338277E-5</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" t="s">
         <v>10</v>
       </c>
       <c r="B83" t="s">
         <v>11</v>
       </c>
       <c r="C83" t="s">
+        <v>253</v>
+      </c>
+      <c r="D83" t="s">
         <v>254</v>
       </c>
-      <c r="D83" t="s">
+      <c r="E83" t="s">
         <v>255</v>
       </c>
-      <c r="E83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="1">
-        <v>-122</v>
+        <v>-87</v>
       </c>
       <c r="G83" s="2">
-        <v>0.12</v>
+        <v>1.5</v>
       </c>
       <c r="H83" s="3">
-        <v>-1464</v>
+        <v>-13050</v>
       </c>
       <c r="I83" s="4">
-        <v>-5.918411E-6</v>
+        <v>-5.2892479E-5</v>
       </c>
       <c r="J83" s="5">
-        <v>-5.918104E-6</v>
+        <v>-5.2891668E-5</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
         <v>10</v>
       </c>
       <c r="B84" t="s">
         <v>11</v>
       </c>
       <c r="C84" t="s">
+        <v>256</v>
+      </c>
+      <c r="D84" t="s">
         <v>257</v>
       </c>
-      <c r="D84" t="s">
+      <c r="E84" t="s">
         <v>258</v>
       </c>
-      <c r="E84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F84" s="1">
-        <v>-131</v>
+        <v>-54</v>
       </c>
       <c r="G84" s="2">
-        <v>0.43</v>
+        <v>3.9</v>
       </c>
       <c r="H84" s="3">
-        <v>-5633</v>
+        <v>-21060</v>
       </c>
       <c r="I84" s="4">
-        <v>-2.2772137E-5</v>
+        <v>-8.535751800000001E-5</v>
       </c>
       <c r="J84" s="5">
-        <v>-2.2770957E-5</v>
+        <v>-8.5356208E-5</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" t="s">
         <v>10</v>
       </c>
       <c r="B85" t="s">
         <v>11</v>
       </c>
       <c r="C85" t="s">
+        <v>259</v>
+      </c>
+      <c r="D85" t="s">
         <v>260</v>
       </c>
-      <c r="D85" t="s">
+      <c r="E85" t="s">
         <v>261</v>
       </c>
-      <c r="E85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F85" s="1">
-        <v>-88</v>
+        <v>-49</v>
       </c>
       <c r="G85" s="2">
-        <v>0.05</v>
+        <v>3.675</v>
       </c>
       <c r="H85" s="3">
-        <v>-440</v>
+        <v>-18007.5</v>
       </c>
       <c r="I85" s="4">
-        <v>-1.778757E-6</v>
+        <v>-7.2985542E-5</v>
       </c>
       <c r="J85" s="5">
-        <v>-1.778665E-6</v>
+        <v>-7.2984422E-5</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
         <v>10</v>
       </c>
       <c r="B86" t="s">
         <v>11</v>
       </c>
       <c r="C86" t="s">
+        <v>262</v>
+      </c>
+      <c r="D86" t="s">
         <v>263</v>
       </c>
-      <c r="D86" t="s">
+      <c r="E86" t="s">
         <v>264</v>
       </c>
-      <c r="E86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="1">
-        <v>-68</v>
+        <v>-95</v>
       </c>
       <c r="G86" s="2">
-        <v>0.33</v>
+        <v>1.675</v>
       </c>
       <c r="H86" s="3">
-        <v>-2244</v>
+        <v>-15912.5</v>
       </c>
       <c r="I86" s="4">
-        <v>-9.071661999999999E-6</v>
+        <v>-6.4494373E-5</v>
       </c>
       <c r="J86" s="5">
-        <v>-9.071193E-6</v>
+        <v>-6.4493384E-5</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
         <v>10</v>
       </c>
       <c r="B87" t="s">
         <v>11</v>
       </c>
       <c r="C87" t="s">
+        <v>265</v>
+      </c>
+      <c r="D87" t="s">
         <v>266</v>
       </c>
-      <c r="D87" t="s">
+      <c r="E87" t="s">
         <v>267</v>
       </c>
-      <c r="E87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F87" s="1">
-        <v>-119</v>
+        <v>-11</v>
       </c>
       <c r="G87" s="2">
-        <v>0.5</v>
+        <v>16.05</v>
       </c>
       <c r="H87" s="3">
-        <v>-5950</v>
+        <v>-17655</v>
       </c>
       <c r="I87" s="4">
-        <v>-2.4053651E-5</v>
+        <v>-7.155683699999999E-5</v>
       </c>
       <c r="J87" s="5">
-        <v>-2.4052404E-5</v>
+        <v>-7.1555739E-5</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
         <v>10</v>
       </c>
       <c r="B88" t="s">
         <v>11</v>
       </c>
       <c r="C88" t="s">
+        <v>268</v>
+      </c>
+      <c r="D88" t="s">
         <v>269</v>
       </c>
-      <c r="D88" t="s">
+      <c r="E88" t="s">
         <v>270</v>
       </c>
-      <c r="E88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="1">
-        <v>-65</v>
+        <v>-82</v>
       </c>
       <c r="G88" s="2">
-        <v>0.31</v>
+        <v>2.7</v>
       </c>
       <c r="H88" s="3">
-        <v>-2015</v>
+        <v>-22140</v>
       </c>
       <c r="I88" s="4">
-        <v>-8.145899999999999E-6</v>
+        <v>-8.973482699999999E-5</v>
       </c>
       <c r="J88" s="5">
-        <v>-8.145478E-6</v>
+        <v>-8.973344999999999E-5</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
         <v>10</v>
       </c>
       <c r="B89" t="s">
         <v>11</v>
       </c>
       <c r="C89" t="s">
+        <v>271</v>
+      </c>
+      <c r="D89" t="s">
         <v>272</v>
       </c>
-      <c r="D89" t="s">
+      <c r="E89" t="s">
         <v>273</v>
       </c>
-      <c r="E89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="1">
-        <v>-86</v>
+        <v>-115</v>
       </c>
       <c r="G89" s="2">
-        <v>0.03</v>
+        <v>2.28</v>
       </c>
       <c r="H89" s="3">
-        <v>-258</v>
+        <v>-26220</v>
       </c>
       <c r="I89" s="4">
-        <v>-1.042999E-6</v>
+        <v>-0.000106271326</v>
       </c>
       <c r="J89" s="5">
-        <v>-1.042945E-6</v>
+        <v>-0.000106269695</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
         <v>10</v>
       </c>
       <c r="B90" t="s">
         <v>11</v>
       </c>
       <c r="C90" t="s">
+        <v>274</v>
+      </c>
+      <c r="D90" t="s">
         <v>275</v>
       </c>
-      <c r="D90" t="s">
+      <c r="E90" t="s">
         <v>276</v>
       </c>
-      <c r="E90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="1">
-        <v>-173</v>
+        <v>-74</v>
       </c>
       <c r="G90" s="2">
-        <v>0.28</v>
+        <v>2.67</v>
       </c>
       <c r="H90" s="3">
-        <v>-4844</v>
+        <v>-19758</v>
       </c>
       <c r="I90" s="4">
-        <v>-1.9582501E-5</v>
+        <v>-8.0080429E-5</v>
       </c>
       <c r="J90" s="5">
-        <v>-1.9581487E-5</v>
+        <v>-8.0079201E-5</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
         <v>10</v>
       </c>
       <c r="B91" t="s">
         <v>11</v>
       </c>
       <c r="C91" t="s">
+        <v>277</v>
+      </c>
+      <c r="D91" t="s">
         <v>278</v>
       </c>
-      <c r="D91" t="s">
+      <c r="E91" t="s">
         <v>279</v>
       </c>
-      <c r="E91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F91" s="1">
-        <v>-152</v>
+        <v>-75</v>
       </c>
       <c r="G91" s="2">
-        <v>1.7</v>
+        <v>2.1</v>
       </c>
       <c r="H91" s="3">
-        <v>-25840</v>
+        <v>-15750</v>
       </c>
       <c r="I91" s="4">
-        <v>-0.000104461568</v>
+        <v>-6.3835751E-5</v>
       </c>
       <c r="J91" s="5">
-        <v>-0.000104456156</v>
+        <v>-6.383477099999999E-5</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
         <v>10</v>
       </c>
       <c r="B92" t="s">
         <v>11</v>
       </c>
       <c r="C92" t="s">
+        <v>280</v>
+      </c>
+      <c r="D92" t="s">
         <v>281</v>
       </c>
-      <c r="D92" t="s">
+      <c r="E92" t="s">
         <v>282</v>
       </c>
-      <c r="E92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="1">
-        <v>-88</v>
+        <v>-177</v>
       </c>
       <c r="G92" s="2">
-        <v>4.04</v>
+        <v>1.32</v>
       </c>
       <c r="H92" s="3">
-        <v>-35552</v>
+        <v>-23364</v>
       </c>
       <c r="I92" s="4">
-        <v>-0.000143723594</v>
+        <v>-9.4695776E-5</v>
       </c>
       <c r="J92" s="5">
-        <v>-0.000143716148</v>
+        <v>-9.4694324E-5</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
         <v>10</v>
       </c>
       <c r="B93" t="s">
         <v>11</v>
       </c>
       <c r="C93" t="s">
+        <v>283</v>
+      </c>
+      <c r="D93" t="s">
         <v>284</v>
       </c>
-      <c r="D93" t="s">
+      <c r="E93" t="s">
         <v>285</v>
       </c>
-      <c r="E93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F93" s="1">
-        <v>-272</v>
+        <v>-26</v>
       </c>
       <c r="G93" s="2">
-        <v>0.475</v>
+        <v>9.26</v>
       </c>
       <c r="H93" s="3">
-        <v>-12920</v>
+        <v>-24076</v>
       </c>
       <c r="I93" s="4">
-        <v>-5.2230784E-5</v>
+        <v>-9.758155800000001E-5</v>
       </c>
       <c r="J93" s="5">
-        <v>-5.2228078E-5</v>
+        <v>-9.7580061E-5</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
         <v>10</v>
       </c>
       <c r="B94" t="s">
         <v>11</v>
       </c>
       <c r="C94" t="s">
+        <v>286</v>
+      </c>
+      <c r="D94" t="s">
         <v>287</v>
       </c>
-      <c r="D94" t="s">
+      <c r="E94" t="s">
         <v>288</v>
       </c>
-      <c r="E94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="1">
-        <v>-70</v>
+        <v>-55</v>
       </c>
       <c r="G94" s="2">
-        <v>5</v>
+        <v>2.68</v>
       </c>
       <c r="H94" s="3">
-        <v>-35000</v>
+        <v>-14740</v>
       </c>
       <c r="I94" s="4">
-        <v>-0.000141492062</v>
+        <v>-5.9742156E-5</v>
       </c>
       <c r="J94" s="5">
-        <v>-0.000141484732</v>
+        <v>-5.974124E-5</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" t="s">
         <v>10</v>
       </c>
       <c r="B95" t="s">
         <v>11</v>
       </c>
       <c r="C95" t="s">
+        <v>289</v>
+      </c>
+      <c r="D95" t="s">
         <v>290</v>
       </c>
-      <c r="D95" t="s">
+      <c r="E95" t="s">
         <v>291</v>
       </c>
-      <c r="E95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="1">
-        <v>-57</v>
+        <v>-126</v>
       </c>
       <c r="G95" s="2">
-        <v>3.4</v>
+        <v>1.66</v>
       </c>
       <c r="H95" s="3">
-        <v>-19380</v>
+        <v>-20916</v>
       </c>
       <c r="I95" s="4">
-        <v>-7.8346176E-5</v>
+        <v>-8.4773877E-5</v>
       </c>
       <c r="J95" s="5">
-        <v>-7.8342117E-5</v>
+        <v>-8.4772576E-5</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" t="s">
         <v>10</v>
       </c>
       <c r="B96" t="s">
         <v>11</v>
       </c>
       <c r="C96" t="s">
+        <v>292</v>
+      </c>
+      <c r="D96" t="s">
+        <v>292</v>
+      </c>
+      <c r="E96" t="s">
         <v>293</v>
       </c>
-      <c r="D96" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F96" s="1">
-        <v>-367</v>
+        <v>-15148.67</v>
       </c>
       <c r="G96" s="2">
-        <v>0.48</v>
+        <v>1</v>
       </c>
       <c r="H96" s="3">
-        <v>-17616</v>
+        <v>-15148.67</v>
       </c>
       <c r="I96" s="4">
-        <v>-7.1214976E-5</v>
+        <v>-6.1398522E-5</v>
       </c>
       <c r="J96" s="5">
-        <v>-7.1211287E-5</v>
+        <v>-6.139758E-5</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" t="s">
         <v>10</v>
       </c>
       <c r="B97" t="s">
         <v>11</v>
       </c>
       <c r="C97" t="s">
+        <v>294</v>
+      </c>
+      <c r="D97" t="s">
+        <v>295</v>
+      </c>
+      <c r="E97" t="s">
         <v>296</v>
       </c>
-      <c r="D97" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F97" s="1">
-        <v>-276</v>
+        <v>-788</v>
       </c>
       <c r="G97" s="2">
-        <v>0.49</v>
+        <v>0.24</v>
       </c>
       <c r="H97" s="3">
-        <v>-13524</v>
+        <v>-18912</v>
       </c>
       <c r="I97" s="4">
-        <v>-5.4672533E-5</v>
+        <v>-7.6651538E-5</v>
       </c>
       <c r="J97" s="5">
-        <v>-5.46697E-5</v>
+        <v>-7.6650362E-5</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" t="s">
         <v>10</v>
       </c>
       <c r="B98" t="s">
         <v>11</v>
       </c>
       <c r="C98" t="s">
+        <v>297</v>
+      </c>
+      <c r="D98" t="s">
+        <v>298</v>
+      </c>
+      <c r="E98" t="s">
         <v>299</v>
       </c>
-      <c r="D98" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F98" s="1">
-        <v>-95</v>
+        <v>-87</v>
       </c>
       <c r="G98" s="2">
-        <v>1.85</v>
+        <v>1.51</v>
       </c>
       <c r="H98" s="3">
-        <v>-17575</v>
+        <v>-13137</v>
       </c>
       <c r="I98" s="4">
-        <v>-7.1049228E-5</v>
+        <v>-5.3245096E-5</v>
       </c>
       <c r="J98" s="5">
-        <v>-7.1045547E-5</v>
+        <v>-5.3244279E-5</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" t="s">
         <v>10</v>
       </c>
       <c r="B99" t="s">
         <v>11</v>
       </c>
       <c r="C99" t="s">
+        <v>300</v>
+      </c>
+      <c r="D99" t="s">
+        <v>301</v>
+      </c>
+      <c r="E99" t="s">
         <v>302</v>
       </c>
-      <c r="D99" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F99" s="1">
-        <v>-313</v>
+        <v>-176</v>
       </c>
       <c r="G99" s="2">
-        <v>0.48</v>
+        <v>1.05</v>
       </c>
       <c r="H99" s="3">
-        <v>-15024</v>
+        <v>-18480</v>
       </c>
       <c r="I99" s="4">
-        <v>-6.0736478E-5</v>
+        <v>-7.4900614E-5</v>
       </c>
       <c r="J99" s="5">
-        <v>-6.0733332E-5</v>
+        <v>-7.4899465E-5</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" t="s">
         <v>10</v>
       </c>
       <c r="B100" t="s">
         <v>11</v>
       </c>
       <c r="C100" t="s">
+        <v>303</v>
+      </c>
+      <c r="D100" t="s">
+        <v>304</v>
+      </c>
+      <c r="E100" t="s">
         <v>305</v>
       </c>
-      <c r="D100" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F100" s="1">
-        <v>-33</v>
+        <v>-374</v>
       </c>
       <c r="G100" s="2">
-        <v>5.71</v>
+        <v>1.35</v>
       </c>
       <c r="H100" s="3">
-        <v>-18843</v>
+        <v>-50490</v>
       </c>
       <c r="I100" s="4">
-        <v>-7.6175284E-5</v>
+        <v>-0.000204639178</v>
       </c>
       <c r="J100" s="5">
-        <v>-7.617133699999999E-5</v>
+        <v>-0.000204636038</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" t="s">
         <v>10</v>
       </c>
       <c r="B101" t="s">
         <v>11</v>
       </c>
       <c r="C101" t="s">
+        <v>306</v>
+      </c>
+      <c r="D101" t="s">
+        <v>307</v>
+      </c>
+      <c r="E101" t="s">
         <v>308</v>
       </c>
-      <c r="D101" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F101" s="1">
-        <v>-74</v>
+        <v>-373</v>
       </c>
       <c r="G101" s="2">
-        <v>2.72</v>
+        <v>1.34</v>
       </c>
       <c r="H101" s="3">
-        <v>-20128</v>
+        <v>-49982</v>
       </c>
       <c r="I101" s="4">
-        <v>-8.1370064E-5</v>
+        <v>-0.000202580221</v>
       </c>
       <c r="J101" s="5">
-        <v>-8.1365848E-5</v>
+        <v>-0.000202577114</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
         <v>10</v>
       </c>
       <c r="B102" t="s">
         <v>11</v>
       </c>
       <c r="C102" t="s">
+        <v>309</v>
+      </c>
+      <c r="D102" t="s">
+        <v>310</v>
+      </c>
+      <c r="E102" t="s">
         <v>311</v>
       </c>
-      <c r="D102" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F102" s="1">
-        <v>-13</v>
+        <v>-120</v>
       </c>
       <c r="G102" s="2">
-        <v>13.8</v>
+        <v>3.1</v>
       </c>
       <c r="H102" s="3">
-        <v>-17940</v>
+        <v>-37200</v>
       </c>
       <c r="I102" s="4">
-        <v>-7.252478799999999E-5</v>
+        <v>-0.000150773963</v>
       </c>
       <c r="J102" s="5">
-        <v>-7.2521031E-5</v>
+        <v>-0.00015077165</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
         <v>10</v>
       </c>
       <c r="B103" t="s">
         <v>11</v>
       </c>
       <c r="C103" t="s">
+        <v>312</v>
+      </c>
+      <c r="D103" t="s">
+        <v>313</v>
+      </c>
+      <c r="E103" t="s">
         <v>314</v>
       </c>
-      <c r="D103" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F103" s="1">
-        <v>-54</v>
+        <v>-37</v>
       </c>
       <c r="G103" s="2">
-        <v>3</v>
+        <v>11.78</v>
       </c>
       <c r="H103" s="3">
-        <v>-16200</v>
+        <v>-43586</v>
       </c>
       <c r="I103" s="4">
-        <v>-6.549061200000001E-5</v>
+        <v>-0.000176656827</v>
       </c>
       <c r="J103" s="5">
-        <v>-6.5487219E-5</v>
+        <v>-0.000176654117</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
         <v>10</v>
       </c>
       <c r="B104" t="s">
         <v>11</v>
       </c>
       <c r="C104" t="s">
+        <v>315</v>
+      </c>
+      <c r="D104" t="s">
+        <v>316</v>
+      </c>
+      <c r="E104" t="s">
         <v>317</v>
       </c>
-      <c r="D104" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F104" s="1">
-        <v>-55</v>
+        <v>-206</v>
       </c>
       <c r="G104" s="2">
-        <v>2.45</v>
+        <v>2.39</v>
       </c>
       <c r="H104" s="3">
-        <v>-13475</v>
+        <v>-49234</v>
       </c>
       <c r="I104" s="4">
-        <v>-5.4474444E-5</v>
+        <v>-0.00019954853</v>
       </c>
       <c r="J104" s="5">
-        <v>-5.4471622E-5</v>
+        <v>-0.000199545469</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
         <v>10</v>
       </c>
       <c r="B105" t="s">
         <v>11</v>
       </c>
       <c r="C105" t="s">
+        <v>318</v>
+      </c>
+      <c r="D105" t="s">
+        <v>319</v>
+      </c>
+      <c r="E105" t="s">
         <v>320</v>
       </c>
-      <c r="D105" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F105" s="1">
-        <v>-786</v>
+        <v>-131</v>
       </c>
       <c r="G105" s="2">
-        <v>0.31</v>
+        <v>4.3</v>
       </c>
       <c r="H105" s="3">
-        <v>-24366</v>
+        <v>-56330</v>
       </c>
       <c r="I105" s="4">
-        <v>-9.850273100000001E-5</v>
+        <v>-0.000228309069</v>
       </c>
       <c r="J105" s="5">
-        <v>-9.8497628E-5</v>
+        <v>-0.000228305566</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
         <v>10</v>
       </c>
       <c r="B106" t="s">
         <v>11</v>
       </c>
       <c r="C106" t="s">
+        <v>321</v>
+      </c>
+      <c r="D106" t="s">
+        <v>322</v>
+      </c>
+      <c r="E106" t="s">
         <v>323</v>
       </c>
-      <c r="D106" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F106" s="1">
-        <v>-50</v>
+        <v>-541</v>
       </c>
       <c r="G106" s="2">
-        <v>2.85</v>
+        <v>0.8</v>
       </c>
       <c r="H106" s="3">
-        <v>-14250</v>
+        <v>-43280</v>
       </c>
       <c r="I106" s="4">
-        <v>-5.7607482E-5</v>
+        <v>-0.00017541659</v>
       </c>
       <c r="J106" s="5">
-        <v>-5.7604498E-5</v>
+        <v>-0.000175413899</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" t="s">
         <v>10</v>
       </c>
       <c r="B107" t="s">
         <v>11</v>
       </c>
       <c r="C107" t="s">
+        <v>324</v>
+      </c>
+      <c r="D107" t="s">
+        <v>325</v>
+      </c>
+      <c r="E107" t="s">
         <v>326</v>
       </c>
-      <c r="D107" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F107" s="1">
-        <v>-107</v>
+        <v>-549</v>
       </c>
       <c r="G107" s="2">
-        <v>2.62</v>
+        <v>0.9</v>
       </c>
       <c r="H107" s="3">
-        <v>-28034</v>
+        <v>-49410</v>
       </c>
       <c r="I107" s="4">
-        <v>-0.000113331099</v>
+        <v>-0.000200261869</v>
       </c>
       <c r="J107" s="5">
-        <v>-0.000113325228</v>
+        <v>-0.000200258797</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
         <v>10</v>
       </c>
       <c r="B108" t="s">
         <v>11</v>
       </c>
       <c r="C108" t="s">
+        <v>327</v>
+      </c>
+      <c r="D108" t="s">
+        <v>328</v>
+      </c>
+      <c r="E108" t="s">
         <v>329</v>
       </c>
-      <c r="D108" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F108" s="1">
-        <v>-540</v>
+        <v>-71</v>
       </c>
       <c r="G108" s="2">
-        <v>0.275</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="H108" s="3">
-        <v>-14850</v>
+        <v>-68941</v>
       </c>
       <c r="I108" s="4">
-        <v>-6.0033061E-5</v>
+        <v>-0.000279422253</v>
       </c>
       <c r="J108" s="5">
-        <v>-6.002995E-5</v>
+        <v>-0.000279417966</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" t="s">
         <v>10</v>
       </c>
       <c r="B109" t="s">
         <v>11</v>
       </c>
       <c r="C109" t="s">
+        <v>330</v>
+      </c>
+      <c r="D109" t="s">
+        <v>331</v>
+      </c>
+      <c r="E109" t="s">
         <v>332</v>
       </c>
-      <c r="D109" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F109" s="1">
-        <v>-114</v>
+        <v>-282</v>
       </c>
       <c r="G109" s="2">
-        <v>4.22</v>
+        <v>2.9</v>
       </c>
       <c r="H109" s="3">
-        <v>-48108</v>
+        <v>-81780</v>
       </c>
       <c r="I109" s="4">
-        <v>-0.00019448286</v>
+        <v>-0.000331459536</v>
       </c>
       <c r="J109" s="5">
-        <v>-0.000194472785</v>
+        <v>-0.000331454451</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
         <v>10</v>
       </c>
       <c r="B110" t="s">
         <v>11</v>
       </c>
       <c r="C110" t="s">
+        <v>333</v>
+      </c>
+      <c r="D110" t="s">
+        <v>334</v>
+      </c>
+      <c r="E110" t="s">
         <v>335</v>
       </c>
-      <c r="D110" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F110" s="1">
-        <v>-533</v>
+        <v>-34</v>
       </c>
       <c r="G110" s="2">
-        <v>0.77</v>
+        <v>21.27</v>
       </c>
       <c r="H110" s="3">
-        <v>-41041</v>
+        <v>-72318</v>
       </c>
       <c r="I110" s="4">
-        <v>-0.000165913592</v>
+        <v>-0.000293109449</v>
       </c>
       <c r="J110" s="5">
-        <v>-0.000165904996</v>
+        <v>-0.000293104952</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" t="s">
         <v>10</v>
       </c>
       <c r="B111" t="s">
         <v>11</v>
       </c>
       <c r="C111" t="s">
+        <v>336</v>
+      </c>
+      <c r="D111" t="s">
+        <v>337</v>
+      </c>
+      <c r="E111" t="s">
         <v>338</v>
       </c>
-      <c r="D111" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F111" s="1">
-        <v>-124</v>
+        <v>-66</v>
       </c>
       <c r="G111" s="2">
-        <v>4.37</v>
+        <v>11.95</v>
       </c>
       <c r="H111" s="3">
-        <v>-54188</v>
+        <v>-78870</v>
       </c>
       <c r="I111" s="4">
-        <v>-0.000219062053</v>
+        <v>-0.000319665121</v>
       </c>
       <c r="J111" s="5">
-        <v>-0.000219050704</v>
+        <v>-0.000319660217</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" t="s">
         <v>10</v>
       </c>
       <c r="B112" t="s">
         <v>11</v>
       </c>
       <c r="C112" t="s">
+        <v>339</v>
+      </c>
+      <c r="D112" t="s">
+        <v>340</v>
+      </c>
+      <c r="E112" t="s">
         <v>341</v>
       </c>
-      <c r="D112" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F112" s="1">
-        <v>-38237.84</v>
+        <v>-89</v>
       </c>
       <c r="G112" s="2">
-        <v>1</v>
+        <v>11.2</v>
       </c>
       <c r="H112" s="3">
-        <v>-38237.84</v>
+        <v>-99680</v>
       </c>
       <c r="I112" s="4">
-        <v>-0.000154581452</v>
+        <v>-0.000404009373</v>
       </c>
       <c r="J112" s="5">
-        <v>-0.000154573444</v>
+        <v>-0.000404003175</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" t="s">
         <v>10</v>
       </c>
       <c r="B113" t="s">
         <v>11</v>
       </c>
       <c r="C113" t="s">
+        <v>342</v>
+      </c>
+      <c r="D113" t="s">
         <v>343</v>
       </c>
-      <c r="D113" t="s">
+      <c r="E113" t="s">
         <v>344</v>
       </c>
-      <c r="E113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F113" s="1">
-        <v>-110</v>
+        <v>-788</v>
       </c>
       <c r="G113" s="2">
-        <v>4.4</v>
+        <v>1.52</v>
       </c>
       <c r="H113" s="3">
-        <v>-48400</v>
+        <v>-119776</v>
       </c>
       <c r="I113" s="4">
-        <v>-0.000195663309</v>
+        <v>-0.000485459738</v>
       </c>
       <c r="J113" s="5">
-        <v>-0.000195653172</v>
+        <v>-0.00048545229</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" t="s">
         <v>10</v>
       </c>
       <c r="B114" t="s">
         <v>11</v>
       </c>
       <c r="C114" t="s">
+        <v>345</v>
+      </c>
+      <c r="D114" t="s">
         <v>346</v>
       </c>
-      <c r="D114" t="s">
+      <c r="E114" t="s">
         <v>347</v>
       </c>
-      <c r="E114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F114" s="1">
-        <v>-175</v>
+        <v>-788</v>
       </c>
       <c r="G114" s="2">
-        <v>7.7</v>
+        <v>4.1</v>
       </c>
       <c r="H114" s="3">
-        <v>-134750</v>
+        <v>-323080</v>
       </c>
       <c r="I114" s="4">
-        <v>-0.000544744438</v>
+        <v>-0.001309463766</v>
       </c>
       <c r="J114" s="5">
-        <v>-0.000544716217</v>
+        <v>-0.001309443677</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" t="s">
         <v>10</v>
       </c>
       <c r="B115" t="s">
         <v>11</v>
       </c>
       <c r="C115" t="s">
+        <v>348</v>
+      </c>
+      <c r="D115" t="s">
         <v>349</v>
       </c>
-      <c r="D115" t="s">
+      <c r="E115" t="s">
         <v>350</v>
       </c>
-      <c r="E115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F115" s="1">
-        <v>-786</v>
+        <v>-788</v>
       </c>
       <c r="G115" s="2">
-        <v>1.42</v>
+        <v>6.17</v>
       </c>
       <c r="H115" s="3">
-        <v>-111612</v>
+        <v>-486196</v>
       </c>
       <c r="I115" s="4">
-        <v>-0.000451206058</v>
+        <v>-0.001970583277</v>
       </c>
       <c r="J115" s="5">
-        <v>-0.000451182682</v>
-[...95 lines deleted...]
-        <v>-0.001888930312</v>
+        <v>-0.001970553046</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>361</v>
+        <v>351</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -5348,32 +5222,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Hedged Equity Premium Income ETF Holdings as of 10.09.2026</dc:title>
+  <dc:title>Sterling Capital Hedged Equity Premium Income ETF (SCEP) Holdings as of 10.29.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>