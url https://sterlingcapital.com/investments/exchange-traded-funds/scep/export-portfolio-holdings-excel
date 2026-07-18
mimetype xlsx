--- v0 (2026-06-24)
+++ v1 (2026-07-18)
@@ -14,1112 +14,1130 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="361">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="367">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-06-23</t>
+    <t>2026-07-16</t>
   </si>
   <si>
     <t>SCEP</t>
   </si>
   <si>
     <t>AAPL US</t>
   </si>
   <si>
     <t>037833100</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>GOOGL US</t>
   </si>
   <si>
     <t>02079K305</t>
   </si>
   <si>
     <t>ALPHABET INC-A</t>
   </si>
   <si>
     <t>NVDA US</t>
   </si>
   <si>
     <t>67066G104</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>AVGO US</t>
   </si>
   <si>
     <t>11135F101</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>AMZN US</t>
   </si>
   <si>
     <t>023135106</t>
   </si>
   <si>
     <t>AMAZON.COM INC</t>
   </si>
   <si>
+    <t>MSFT US</t>
+  </si>
+  <si>
+    <t>594918104</t>
+  </si>
+  <si>
+    <t>MICROSOFT CORP</t>
+  </si>
+  <si>
     <t>JPM US</t>
   </si>
   <si>
     <t>46625H100</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
-    <t>MSFT US</t>
-[...5 lines deleted...]
-    <t>MICROSOFT CORP</t>
+    <t>META US</t>
+  </si>
+  <si>
+    <t>30303M102</t>
+  </si>
+  <si>
+    <t>META PLATFORMS-A</t>
   </si>
   <si>
     <t>PH US</t>
   </si>
   <si>
     <t>701094104</t>
   </si>
   <si>
     <t>PARKER HANNIFIN</t>
   </si>
   <si>
     <t>COST US</t>
   </si>
   <si>
     <t>22160K105</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE</t>
   </si>
   <si>
+    <t>ITW US</t>
+  </si>
+  <si>
+    <t>452308109</t>
+  </si>
+  <si>
+    <t>ILLINOIS TOOL WO</t>
+  </si>
+  <si>
+    <t>WMB US</t>
+  </si>
+  <si>
+    <t>969457100</t>
+  </si>
+  <si>
+    <t>WILLIAMS COS INC</t>
+  </si>
+  <si>
+    <t>V US</t>
+  </si>
+  <si>
+    <t>92826C839</t>
+  </si>
+  <si>
+    <t>VISA INC-CLASS A</t>
+  </si>
+  <si>
+    <t>EQIX US</t>
+  </si>
+  <si>
+    <t>29444U700</t>
+  </si>
+  <si>
+    <t>EQUINIX INC</t>
+  </si>
+  <si>
     <t>LRCX US</t>
   </si>
   <si>
     <t>512807306</t>
   </si>
   <si>
     <t>LAM RESEARCH</t>
   </si>
   <si>
-    <t>META US</t>
-[...32 lines deleted...]
-    <t>ILLINOIS TOOL WO</t>
+    <t>APD US</t>
+  </si>
+  <si>
+    <t>009158106</t>
+  </si>
+  <si>
+    <t>AIR PRODS &amp; CHEM</t>
   </si>
   <si>
     <t>AMD US</t>
   </si>
   <si>
     <t>007903107</t>
   </si>
   <si>
     <t>ADV MICRO DEVICE</t>
   </si>
   <si>
+    <t>AFL US</t>
+  </si>
+  <si>
+    <t>001055102</t>
+  </si>
+  <si>
+    <t>AFLAC INC</t>
+  </si>
+  <si>
+    <t>ADI US</t>
+  </si>
+  <si>
+    <t>032654105</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES</t>
+  </si>
+  <si>
     <t>MPWR US</t>
   </si>
   <si>
     <t>609839105</t>
   </si>
   <si>
     <t>MONOLITHIC POWER</t>
   </si>
   <si>
-    <t>ADI US</t>
-[...25 lines deleted...]
-  <si>
     <t>APH US</t>
   </si>
   <si>
     <t>032095101</t>
   </si>
   <si>
     <t>AMPHENOL CORP-A</t>
   </si>
   <si>
-    <t>AFL US</t>
-[...5 lines deleted...]
-    <t>AFLAC INC</t>
+    <t>ABBV US</t>
+  </si>
+  <si>
+    <t>00287Y109</t>
+  </si>
+  <si>
+    <t>ABBVIE INC</t>
   </si>
   <si>
     <t>VRT US</t>
   </si>
   <si>
     <t>92537N108</t>
   </si>
   <si>
     <t>VERTIV HOLDING-A</t>
   </si>
   <si>
     <t>CB US</t>
   </si>
   <si>
     <t>H1467J104</t>
   </si>
   <si>
     <t>CHUBB LTD</t>
   </si>
   <si>
-    <t>ABBV US</t>
-[...7 lines deleted...]
-  <si>
     <t>HIG US</t>
   </si>
   <si>
     <t>416515104</t>
   </si>
   <si>
     <t>HARTFORD INSURAN</t>
   </si>
   <si>
     <t>JNJ US</t>
   </si>
   <si>
     <t>478160104</t>
   </si>
   <si>
     <t>JOHNSON&amp;JOHNSON</t>
   </si>
   <si>
+    <t>HD US</t>
+  </si>
+  <si>
+    <t>437076102</t>
+  </si>
+  <si>
+    <t>HOME DEPOT INC</t>
+  </si>
+  <si>
     <t>WEC US</t>
   </si>
   <si>
     <t>92939U106</t>
   </si>
   <si>
     <t>WEC ENERGY GROUP</t>
   </si>
   <si>
-    <t>HD US</t>
-[...7 lines deleted...]
-  <si>
     <t>SHW US</t>
   </si>
   <si>
     <t>824348106</t>
   </si>
   <si>
     <t>SHERWIN-WILLIAMS</t>
   </si>
   <si>
+    <t>LLY US</t>
+  </si>
+  <si>
+    <t>532457108</t>
+  </si>
+  <si>
+    <t>ELI LILLY &amp; CO</t>
+  </si>
+  <si>
+    <t>BKNG US</t>
+  </si>
+  <si>
+    <t>09857L108</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS</t>
+  </si>
+  <si>
+    <t>AMGN US</t>
+  </si>
+  <si>
+    <t>031162100</t>
+  </si>
+  <si>
+    <t>AMGEN INC</t>
+  </si>
+  <si>
+    <t>WM US</t>
+  </si>
+  <si>
+    <t>94106L109</t>
+  </si>
+  <si>
+    <t>WASTE MANAGEMENT</t>
+  </si>
+  <si>
+    <t>DRI US</t>
+  </si>
+  <si>
+    <t>237194105</t>
+  </si>
+  <si>
+    <t>DARDEN RESTAURAN</t>
+  </si>
+  <si>
+    <t>RSG US</t>
+  </si>
+  <si>
+    <t>760759100</t>
+  </si>
+  <si>
+    <t>REPUBLIC SVCS</t>
+  </si>
+  <si>
+    <t>PG US</t>
+  </si>
+  <si>
+    <t>742718109</t>
+  </si>
+  <si>
+    <t>PROCTER &amp; GAMBLE</t>
+  </si>
+  <si>
+    <t>WMT US</t>
+  </si>
+  <si>
+    <t>931142103</t>
+  </si>
+  <si>
+    <t>WALMART INC</t>
+  </si>
+  <si>
+    <t>NFLX US</t>
+  </si>
+  <si>
+    <t>64110L106</t>
+  </si>
+  <si>
+    <t>NETFLIX INC</t>
+  </si>
+  <si>
+    <t>CDNS US</t>
+  </si>
+  <si>
+    <t>127387108</t>
+  </si>
+  <si>
+    <t>CADENCE DESIGN</t>
+  </si>
+  <si>
+    <t>31423R500</t>
+  </si>
+  <si>
+    <t>FEDERATED HERMES MM TREAS</t>
+  </si>
+  <si>
+    <t>PANW US</t>
+  </si>
+  <si>
+    <t>697435105</t>
+  </si>
+  <si>
+    <t>PALO ALTO NETWOR</t>
+  </si>
+  <si>
+    <t>TJX US</t>
+  </si>
+  <si>
+    <t>872540109</t>
+  </si>
+  <si>
+    <t>TJX COS INC</t>
+  </si>
+  <si>
+    <t>MKSI US</t>
+  </si>
+  <si>
+    <t>55306N104</t>
+  </si>
+  <si>
+    <t>MKS INC</t>
+  </si>
+  <si>
+    <t>VST US</t>
+  </si>
+  <si>
+    <t>92840M102</t>
+  </si>
+  <si>
+    <t>VISTRA CORP</t>
+  </si>
+  <si>
+    <t>PLTR US</t>
+  </si>
+  <si>
+    <t>69608A108</t>
+  </si>
+  <si>
+    <t>PALANTIR TECHN-A</t>
+  </si>
+  <si>
     <t>ORCL US</t>
   </si>
   <si>
     <t>68389X105</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
-    <t>LLY US</t>
-[...14 lines deleted...]
-    <t>DARDEN RESTAURAN</t>
+    <t>MCD US</t>
+  </si>
+  <si>
+    <t>580135101</t>
+  </si>
+  <si>
+    <t>MCDONALDS CORP</t>
   </si>
   <si>
     <t>TER US</t>
   </si>
   <si>
     <t>880770102</t>
   </si>
   <si>
     <t>TERADYNE INC</t>
   </si>
   <si>
-    <t>BKNG US</t>
-[...101 lines deleted...]
-    <t>VISTRA CORP</t>
+    <t>GWW US</t>
+  </si>
+  <si>
+    <t>384802104</t>
+  </si>
+  <si>
+    <t>WW GRAINGER INC</t>
+  </si>
+  <si>
+    <t>MA US</t>
+  </si>
+  <si>
+    <t>57636Q104</t>
+  </si>
+  <si>
+    <t>MASTERCARD INC-A</t>
   </si>
   <si>
     <t>SPY   270617P00680000</t>
   </si>
   <si>
     <t>SPY P680  06/17/2027</t>
   </si>
   <si>
     <t>SPY US 06/17/27 P680</t>
   </si>
   <si>
-    <t>MCD US</t>
-[...32 lines deleted...]
-    <t>PALANTIR TECHN-A</t>
+    <t>AME US</t>
+  </si>
+  <si>
+    <t>031100100</t>
+  </si>
+  <si>
+    <t>AMETEK INC</t>
   </si>
   <si>
     <t>EMR US</t>
   </si>
   <si>
     <t>291011104</t>
   </si>
   <si>
     <t>EMERSON ELEC CO</t>
   </si>
   <si>
-    <t>MA US</t>
-[...16 lines deleted...]
-  <si>
     <t>ISRG US</t>
   </si>
   <si>
     <t>46120E602</t>
   </si>
   <si>
     <t>INTUITIVE SURGIC</t>
   </si>
   <si>
     <t>NOW US</t>
   </si>
   <si>
     <t>81762P102</t>
   </si>
   <si>
     <t>SERVICENOW INC</t>
   </si>
   <si>
+    <t>COHR US</t>
+  </si>
+  <si>
+    <t>19247G107</t>
+  </si>
+  <si>
+    <t>COHERENT CORP</t>
+  </si>
+  <si>
+    <t>MU US</t>
+  </si>
+  <si>
+    <t>595112103</t>
+  </si>
+  <si>
+    <t>MICRON TECH</t>
+  </si>
+  <si>
     <t>SPY   270319P00615000</t>
   </si>
   <si>
     <t>SPY P615  03/19/2027</t>
   </si>
   <si>
     <t>SPY US 03/19/27 P615</t>
   </si>
   <si>
     <t>SPY   261218P00620000</t>
   </si>
   <si>
     <t>SPY P620  12/18/2026</t>
   </si>
   <si>
     <t>SPY US 12/18/26 P620</t>
   </si>
   <si>
     <t>SPY   260918P00620000</t>
   </si>
   <si>
     <t>SPY P620  09/18/2026</t>
   </si>
   <si>
     <t>SPY US 09/18/26 P620</t>
   </si>
   <si>
     <t>USDB</t>
   </si>
   <si>
     <t>US DOLLAR BROKER</t>
   </si>
   <si>
+    <t>AMD   260717C00700000</t>
+  </si>
+  <si>
+    <t>AMD C700  07/17/2026</t>
+  </si>
+  <si>
+    <t>AMD US 07/17/26 C700</t>
+  </si>
+  <si>
+    <t>AME   260717C00260000</t>
+  </si>
+  <si>
+    <t>AME C260  07/17/2026</t>
+  </si>
+  <si>
+    <t>AME US 07/17/26 C260</t>
+  </si>
+  <si>
+    <t>APD   260717C00310000</t>
+  </si>
+  <si>
+    <t>APD C310  07/17/2026</t>
+  </si>
+  <si>
+    <t>APD US 07/17/26 C310</t>
+  </si>
+  <si>
+    <t>APH   260717C00185000</t>
+  </si>
+  <si>
+    <t>APH C185  07/17/2026</t>
+  </si>
+  <si>
+    <t>APH US 07/17/26 C185</t>
+  </si>
+  <si>
+    <t>CB    260717C00350000</t>
+  </si>
+  <si>
+    <t>CB C350   07/17/2026</t>
+  </si>
+  <si>
+    <t>CB US 07/17/26 C350</t>
+  </si>
+  <si>
+    <t>CDNS  260814C00475000</t>
+  </si>
+  <si>
+    <t>CDNS C475 08/14/2026</t>
+  </si>
+  <si>
+    <t>CDNS US 08/14/26 C475</t>
+  </si>
+  <si>
+    <t>DRI   260717C00240000</t>
+  </si>
+  <si>
+    <t>DRI C240  07/17/2026</t>
+  </si>
+  <si>
+    <t>DRI US 07/17/26 C240</t>
+  </si>
+  <si>
+    <t>EQIX  260717C01210000</t>
+  </si>
+  <si>
+    <t>EQIXC1210 07/17/2026</t>
+  </si>
+  <si>
+    <t>EQIX US 07/17/26 C1210</t>
+  </si>
+  <si>
+    <t>GWW   260717C01420000</t>
+  </si>
+  <si>
+    <t>GWW C1420 07/17/2026</t>
+  </si>
+  <si>
+    <t>GWW US 07/17/26 C1420</t>
+  </si>
+  <si>
+    <t>HIG   260717C00140000</t>
+  </si>
+  <si>
+    <t>HIG C140  07/17/2026</t>
+  </si>
+  <si>
+    <t>HIG US 07/17/26 C140</t>
+  </si>
+  <si>
+    <t>ISRG  260814C00475000</t>
+  </si>
+  <si>
+    <t>ISRG C475 08/14/2026</t>
+  </si>
+  <si>
+    <t>ISRG US 08/14/26 C475</t>
+  </si>
+  <si>
+    <t>JNJ   260814C00285000</t>
+  </si>
+  <si>
+    <t>JNJ C285  08/14/2026</t>
+  </si>
+  <si>
+    <t>JNJ US 08/14/26 C285</t>
+  </si>
+  <si>
+    <t>MCD   260814C00305000</t>
+  </si>
+  <si>
+    <t>MCD C305  08/14/2026</t>
+  </si>
+  <si>
+    <t>MCD US 08/14/26 C305</t>
+  </si>
+  <si>
+    <t>MKSI  260717C00460000</t>
+  </si>
+  <si>
+    <t>MKSI C460 07/17/2026</t>
+  </si>
+  <si>
+    <t>MKSI US 07/17/26 C460</t>
+  </si>
+  <si>
+    <t>MPWR  260717C02060000</t>
+  </si>
+  <si>
+    <t>MPWRC2060 07/17/2026</t>
+  </si>
+  <si>
+    <t>MPWR US 07/17/26 C2060</t>
+  </si>
+  <si>
+    <t>NOW   260814C00145000</t>
+  </si>
+  <si>
+    <t>NOW C145  08/14/2026</t>
+  </si>
+  <si>
+    <t>NOW US 08/14/26 C145</t>
+  </si>
+  <si>
+    <t>ORCL  260814C00185000</t>
+  </si>
+  <si>
+    <t>ORCL C185 08/14/2026</t>
+  </si>
+  <si>
+    <t>ORCL US 08/14/26 C185</t>
+  </si>
+  <si>
+    <t>RSG   260717C00230000</t>
+  </si>
+  <si>
+    <t>RSG C230  07/17/2026</t>
+  </si>
+  <si>
+    <t>RSG US 07/17/26 C230</t>
+  </si>
+  <si>
     <t>RECPAY</t>
   </si>
   <si>
     <t>Receivables/Payables</t>
   </si>
   <si>
-    <t>AAPL  260710C00340000</t>
-[...293 lines deleted...]
-    <t>VST US 07/10/26 C190</t>
+    <t>SHW   260717C00350000</t>
+  </si>
+  <si>
+    <t>SHW C350  07/17/2026</t>
+  </si>
+  <si>
+    <t>SHW US 07/17/26 C350</t>
+  </si>
+  <si>
+    <t>TER   260717C00600000</t>
+  </si>
+  <si>
+    <t>TER C600  07/17/2026</t>
+  </si>
+  <si>
+    <t>TER US 07/17/26 C600</t>
+  </si>
+  <si>
+    <t>TJX   260814C00165000</t>
+  </si>
+  <si>
+    <t>TJX C165  08/14/2026</t>
+  </si>
+  <si>
+    <t>TJX US 08/14/26 C165</t>
+  </si>
+  <si>
+    <t>VST   260814C00200000</t>
+  </si>
+  <si>
+    <t>VST C200  08/14/2026</t>
+  </si>
+  <si>
+    <t>VST US 08/14/26 C200</t>
+  </si>
+  <si>
+    <t>WMT   260814C00125000</t>
+  </si>
+  <si>
+    <t>WMT C125  08/14/2026</t>
+  </si>
+  <si>
+    <t>WMT US 08/14/26 C125</t>
+  </si>
+  <si>
+    <t>ADI   260814C00490000</t>
+  </si>
+  <si>
+    <t>ADI C490  08/14/2026</t>
+  </si>
+  <si>
+    <t>ADI US 08/14/26 C490</t>
+  </si>
+  <si>
+    <t>AFL   260814C00129000</t>
+  </si>
+  <si>
+    <t>AFL C129  08/14/2026</t>
+  </si>
+  <si>
+    <t>AFL US 08/14/26 C129</t>
+  </si>
+  <si>
+    <t>AMGN  260814C00400000</t>
+  </si>
+  <si>
+    <t>AMGN C400 08/14/2026</t>
+  </si>
+  <si>
+    <t>AMGN US 08/14/26 C400</t>
+  </si>
+  <si>
+    <t>AVGO  260814C00500000</t>
+  </si>
+  <si>
+    <t>AVGO C500 08/14/2026</t>
+  </si>
+  <si>
+    <t>AVGO US 08/14/26 C500</t>
+  </si>
+  <si>
+    <t>COST  260814C01015000</t>
+  </si>
+  <si>
+    <t>COSTC1015 08/14/2026</t>
+  </si>
+  <si>
+    <t>COST US 08/14/26 C1015</t>
+  </si>
+  <si>
+    <t>EMR   260814C00155000</t>
+  </si>
+  <si>
+    <t>EMR C155  08/14/2026</t>
+  </si>
+  <si>
+    <t>EMR US 08/14/26 C155</t>
+  </si>
+  <si>
+    <t>HD    260814C00370000</t>
+  </si>
+  <si>
+    <t>HD C370   08/14/2026</t>
+  </si>
+  <si>
+    <t>HD US 08/14/26 C370</t>
+  </si>
+  <si>
+    <t>LLY   260814C01400000</t>
+  </si>
+  <si>
+    <t>LLY C1400 08/14/2026</t>
+  </si>
+  <si>
+    <t>LLY US 08/14/26 C1400</t>
+  </si>
+  <si>
+    <t>LRCX  260814C00510000</t>
+  </si>
+  <si>
+    <t>LRCX C510 08/14/2026</t>
+  </si>
+  <si>
+    <t>LRCX US 08/14/26 C510</t>
+  </si>
+  <si>
+    <t>MA    260814C00580000</t>
+  </si>
+  <si>
+    <t>MA C580   08/14/2026</t>
+  </si>
+  <si>
+    <t>MA US 08/14/26 C580</t>
+  </si>
+  <si>
+    <t>NFLX  260814C00090000</t>
+  </si>
+  <si>
+    <t>NFLX C90  08/14/2026</t>
+  </si>
+  <si>
+    <t>NFLX US 08/14/26 C90</t>
+  </si>
+  <si>
+    <t>PANW  260814C00410000</t>
+  </si>
+  <si>
+    <t>PANW C410 08/14/2026</t>
+  </si>
+  <si>
+    <t>PANW US 08/14/26 C410</t>
+  </si>
+  <si>
+    <t>PG    260814C00160000</t>
+  </si>
+  <si>
+    <t>PG C160   08/14/2026</t>
+  </si>
+  <si>
+    <t>PG US 08/14/26 C160</t>
+  </si>
+  <si>
+    <t>PH    260717C01040000</t>
+  </si>
+  <si>
+    <t>PH C1040  07/17/2026</t>
+  </si>
+  <si>
+    <t>PH US 07/17/26 C1040</t>
+  </si>
+  <si>
+    <t>PLTR  260814C00165000</t>
+  </si>
+  <si>
+    <t>PLTR C165 08/14/2026</t>
+  </si>
+  <si>
+    <t>PLTR US 08/14/26 C165</t>
+  </si>
+  <si>
+    <t>SPY   260918P00480000</t>
+  </si>
+  <si>
+    <t>SPY P480  09/18/2026</t>
+  </si>
+  <si>
+    <t>SPY US 09/18/26 P480</t>
+  </si>
+  <si>
+    <t>VRT   260814C00450000</t>
+  </si>
+  <si>
+    <t>VRT C450  08/14/2026</t>
+  </si>
+  <si>
+    <t>VRT US 08/14/26 C450</t>
   </si>
   <si>
     <t>WEC   260717C00125000</t>
   </si>
   <si>
     <t>WEC C125  07/17/2026</t>
   </si>
   <si>
     <t>WEC US 07/17/26 C125</t>
   </si>
   <si>
+    <t>WMB   260814C00085000</t>
+  </si>
+  <si>
+    <t>WMB C85   08/14/2026</t>
+  </si>
+  <si>
+    <t>WMB US 08/14/26 C85</t>
+  </si>
+  <si>
+    <t>ABBV  260814C00270000</t>
+  </si>
+  <si>
+    <t>ABBV C270 08/14/2026</t>
+  </si>
+  <si>
+    <t>ABBV US 08/14/26 C270</t>
+  </si>
+  <si>
+    <t>BKNG  260814C00205000</t>
+  </si>
+  <si>
+    <t>BKNG C205 08/14/2026</t>
+  </si>
+  <si>
+    <t>BKNG US 08/14/26 C205</t>
+  </si>
+  <si>
+    <t>ITW   260717C00280000</t>
+  </si>
+  <si>
+    <t>ITW C280  07/17/2026</t>
+  </si>
+  <si>
+    <t>ITW US 07/17/26 C280</t>
+  </si>
+  <si>
+    <t>JPM   260814C00365000</t>
+  </si>
+  <si>
+    <t>JPM C365  08/14/2026</t>
+  </si>
+  <si>
+    <t>JPM US 08/14/26 C365</t>
+  </si>
+  <si>
+    <t>NVDA  260814C00245000</t>
+  </si>
+  <si>
+    <t>NVDA C245 08/14/2026</t>
+  </si>
+  <si>
+    <t>NVDA US 08/14/26 C245</t>
+  </si>
+  <si>
+    <t>V     260814C00380000</t>
+  </si>
+  <si>
+    <t>V C380    08/14/2026</t>
+  </si>
+  <si>
+    <t>V US 08/14/26 C380</t>
+  </si>
+  <si>
+    <t>AMZN  260814C00290000</t>
+  </si>
+  <si>
+    <t>AMZN C290 08/14/2026</t>
+  </si>
+  <si>
+    <t>AMZN US 08/14/26 C290</t>
+  </si>
+  <si>
+    <t>GOOGL 260814C00415000</t>
+  </si>
+  <si>
+    <t>GOOGLC415 08/14/2026</t>
+  </si>
+  <si>
+    <t>GOOGL US 08/14/26 C415</t>
+  </si>
+  <si>
+    <t>META  260814C00810000</t>
+  </si>
+  <si>
+    <t>META C810 08/14/2026</t>
+  </si>
+  <si>
+    <t>META US 08/14/26 C810</t>
+  </si>
+  <si>
     <t>WM    260717C00230000</t>
   </si>
   <si>
     <t>WM C230   07/17/2026</t>
   </si>
   <si>
     <t>WM US 07/17/26 C230</t>
   </si>
   <si>
-    <t>WMT   260710C00133000</t>
-[...167 lines deleted...]
-    <t>SPY US 09/18/26 P480</t>
+    <t>MSFT  260814C00450000</t>
+  </si>
+  <si>
+    <t>MSFT C450 08/14/2026</t>
+  </si>
+  <si>
+    <t>MSFT US 08/14/26 C450</t>
   </si>
   <si>
     <t>SPY   261218P00480000</t>
   </si>
   <si>
     <t>SPY P480  12/18/2026</t>
   </si>
   <si>
     <t>SPY US 12/18/26 P480</t>
+  </si>
+  <si>
+    <t>AAPL  260814C00345000</t>
+  </si>
+  <si>
+    <t>AAPL C345 08/14/2026</t>
+  </si>
+  <si>
+    <t>AAPL US 08/14/26 C345</t>
   </si>
   <si>
     <t>SPY   270319P00480000</t>
   </si>
   <si>
     <t>SPY P480  03/19/2027</t>
   </si>
   <si>
     <t>SPY US 03/19/27 P480</t>
   </si>
   <si>
     <t>SPY   270617P00530000</t>
   </si>
   <si>
     <t>SPY P530  06/17/2027</t>
   </si>
   <si>
     <t>SPY US 06/17/27 P530</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
@@ -1465,51 +1483,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J118"/>
+  <dimension ref="A1:J120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J1" sqref="J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="11.711426" bestFit="true" customWidth="true" style="2"/>
     <col min="8" max="8" width="17.567139" bestFit="true" customWidth="true" style="3"/>
     <col min="9" max="9" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1534,3807 +1552,3871 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1">
-        <v>45639</v>
+        <v>45153</v>
       </c>
       <c r="G2" s="2">
-        <v>294.3</v>
+        <v>333.26</v>
       </c>
       <c r="H2" s="3">
-        <v>13431557.7</v>
+        <v>15047688.78</v>
       </c>
       <c r="I2" s="4">
-        <v>0.057832922519</v>
+        <v>0.064097718984</v>
       </c>
       <c r="J2" s="5">
-        <v>0.057831978917</v>
+        <v>0.064096633216</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="1">
-        <v>38708</v>
+        <v>38296</v>
       </c>
       <c r="G3" s="2">
-        <v>346.13</v>
+        <v>354.46</v>
       </c>
       <c r="H3" s="3">
-        <v>13398000.04</v>
+        <v>13574400.16</v>
       </c>
       <c r="I3" s="4">
-        <v>0.057688431643</v>
+        <v>0.057822041614</v>
       </c>
       <c r="J3" s="5">
-        <v>0.057687490397</v>
+        <v>0.057821062151</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" s="1">
-        <v>65934</v>
+        <v>65232</v>
       </c>
       <c r="G4" s="2">
-        <v>200.04</v>
+        <v>207.4</v>
       </c>
       <c r="H4" s="3">
-        <v>13189437.36</v>
+        <v>13529116.8</v>
       </c>
       <c r="I4" s="4">
-        <v>0.056790412993</v>
+        <v>0.057629150857</v>
       </c>
       <c r="J4" s="5">
-        <v>0.056789486399</v>
+        <v>0.057628174661</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="1">
-        <v>34348</v>
+        <v>33983</v>
       </c>
       <c r="G5" s="2">
-        <v>380.15</v>
+        <v>374.45</v>
       </c>
       <c r="H5" s="3">
-        <v>13057392.2</v>
+        <v>12724934.35</v>
       </c>
       <c r="I5" s="4">
-        <v>0.056221859614</v>
+        <v>0.05420362409</v>
       </c>
       <c r="J5" s="5">
-        <v>0.056220942297</v>
+        <v>0.054202705921</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="1">
-        <v>45436</v>
+        <v>44952</v>
       </c>
       <c r="G6" s="2">
-        <v>234.11</v>
+        <v>249.89</v>
       </c>
       <c r="H6" s="3">
-        <v>10637021.96</v>
+        <v>11233055.28</v>
       </c>
       <c r="I6" s="4">
-        <v>0.045800351723</v>
+        <v>0.047848758118</v>
       </c>
       <c r="J6" s="5">
-        <v>0.045799604444</v>
+        <v>0.047847947595</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="1">
-        <v>25123</v>
+        <v>21416</v>
       </c>
       <c r="G7" s="2">
-        <v>334.14</v>
+        <v>401.1</v>
       </c>
       <c r="H7" s="3">
-        <v>8394599.220000001</v>
+        <v>8589957.6</v>
       </c>
       <c r="I7" s="4">
-        <v>0.036145041187</v>
+        <v>0.036590116687</v>
       </c>
       <c r="J7" s="5">
-        <v>0.036144451444</v>
+        <v>0.036589496877</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="1">
-        <v>21646</v>
+        <v>24855</v>
       </c>
       <c r="G8" s="2">
-        <v>373.94</v>
+        <v>343.15</v>
       </c>
       <c r="H8" s="3">
-        <v>8094305.24</v>
+        <v>8528993.25</v>
       </c>
       <c r="I8" s="4">
-        <v>0.03485205054</v>
+        <v>0.036330430576</v>
       </c>
       <c r="J8" s="5">
-        <v>0.034851481894</v>
+        <v>0.036329815166</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>10</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="1">
-        <v>6222</v>
+        <v>9070</v>
       </c>
       <c r="G9" s="2">
-        <v>947.58</v>
+        <v>664.54</v>
       </c>
       <c r="H9" s="3">
-        <v>5895842.76</v>
+        <v>6027377.8</v>
       </c>
       <c r="I9" s="4">
-        <v>0.02538602187</v>
+        <v>0.025674452342</v>
       </c>
       <c r="J9" s="5">
-        <v>0.025385607672</v>
+        <v>0.025674017435</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10" t="s">
         <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="1">
-        <v>5941</v>
+        <v>6156</v>
       </c>
       <c r="G10" s="2">
-        <v>957.6799999999999</v>
+        <v>958.34</v>
       </c>
       <c r="H10" s="3">
-        <v>5689576.88</v>
+        <v>5899541.04</v>
       </c>
       <c r="I10" s="4">
-        <v>0.024497892666</v>
+        <v>0.025129913919</v>
       </c>
       <c r="J10" s="5">
-        <v>0.024497492958</v>
+        <v>0.025129488236</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
       <c r="D11" t="s">
         <v>40</v>
       </c>
       <c r="E11" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="1">
-        <v>14109</v>
+        <v>5878</v>
       </c>
       <c r="G11" s="2">
-        <v>371.33</v>
+        <v>945.5700000000001</v>
       </c>
       <c r="H11" s="3">
-        <v>5239094.97</v>
+        <v>5558060.46</v>
       </c>
       <c r="I11" s="4">
-        <v>0.022558230418</v>
+        <v>0.023675329991</v>
       </c>
       <c r="J11" s="5">
-        <v>0.022557862358</v>
+        <v>0.023674928948</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" t="s">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12" t="s">
         <v>43</v>
       </c>
       <c r="E12" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="1">
-        <v>9167</v>
+        <v>17524</v>
       </c>
       <c r="G12" s="2">
-        <v>562.2</v>
+        <v>282.97</v>
       </c>
       <c r="H12" s="3">
-        <v>5153687.4</v>
+        <v>4958766.28</v>
       </c>
       <c r="I12" s="4">
-        <v>0.022190486819</v>
+        <v>0.021122553249</v>
       </c>
       <c r="J12" s="5">
-        <v>0.022190124758</v>
+        <v>0.021122195448</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>11</v>
       </c>
       <c r="C13" t="s">
         <v>45</v>
       </c>
       <c r="D13" t="s">
         <v>46</v>
       </c>
       <c r="E13" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="1">
-        <v>4547</v>
+        <v>66179</v>
       </c>
       <c r="G13" s="2">
-        <v>1115.93</v>
+        <v>74.73</v>
       </c>
       <c r="H13" s="3">
-        <v>5074133.71</v>
+        <v>4945556.67</v>
       </c>
       <c r="I13" s="4">
-        <v>0.02184794856</v>
+        <v>0.021066285081</v>
       </c>
       <c r="J13" s="5">
-        <v>0.021847592088</v>
+        <v>0.021065928234</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>10</v>
       </c>
       <c r="B14" t="s">
         <v>11</v>
       </c>
       <c r="C14" t="s">
         <v>48</v>
       </c>
       <c r="D14" t="s">
         <v>49</v>
       </c>
       <c r="E14" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="1">
-        <v>66890</v>
+        <v>13180</v>
       </c>
       <c r="G14" s="2">
-        <v>75.79000000000001</v>
+        <v>365.14</v>
       </c>
       <c r="H14" s="3">
-        <v>5069593.1</v>
+        <v>4812545.2</v>
       </c>
       <c r="I14" s="4">
-        <v>0.02182839783</v>
+        <v>0.020499704263</v>
       </c>
       <c r="J14" s="5">
-        <v>0.021828041678</v>
+        <v>0.020499357013</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>10</v>
       </c>
       <c r="B15" t="s">
         <v>11</v>
       </c>
       <c r="C15" t="s">
         <v>51</v>
       </c>
       <c r="D15" t="s">
         <v>52</v>
       </c>
       <c r="E15" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="1">
-        <v>17713</v>
+        <v>4499</v>
       </c>
       <c r="G15" s="2">
-        <v>261.64</v>
+        <v>1009.14</v>
       </c>
       <c r="H15" s="3">
-        <v>4634429.32</v>
+        <v>4540120.86</v>
       </c>
       <c r="I15" s="4">
-        <v>0.019954691613</v>
+        <v>0.019339274974</v>
       </c>
       <c r="J15" s="5">
-        <v>0.019954366032</v>
+        <v>0.019338947381</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>10</v>
       </c>
       <c r="B16" t="s">
         <v>11</v>
       </c>
       <c r="C16" t="s">
         <v>54</v>
       </c>
       <c r="D16" t="s">
         <v>55</v>
       </c>
       <c r="E16" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="1">
-        <v>8732</v>
+        <v>13958</v>
       </c>
       <c r="G16" s="2">
-        <v>519.85</v>
+        <v>320.96</v>
       </c>
       <c r="H16" s="3">
-        <v>4539330.2</v>
+        <v>4479959.68</v>
       </c>
       <c r="I16" s="4">
-        <v>0.019545218627</v>
+        <v>0.019083010077</v>
       </c>
       <c r="J16" s="5">
-        <v>0.019544899727</v>
+        <v>0.019082686825</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>10</v>
       </c>
       <c r="B17" t="s">
         <v>11</v>
       </c>
       <c r="C17" t="s">
         <v>57</v>
       </c>
       <c r="D17" t="s">
         <v>58</v>
       </c>
       <c r="E17" t="s">
         <v>59</v>
       </c>
       <c r="F17" s="1">
-        <v>3168</v>
+        <v>14607</v>
       </c>
       <c r="G17" s="2">
-        <v>1423.76</v>
+        <v>297.29</v>
       </c>
       <c r="H17" s="3">
-        <v>4510471.68</v>
+        <v>4342515.03</v>
       </c>
       <c r="I17" s="4">
-        <v>0.01942096107</v>
+        <v>0.018497545513</v>
       </c>
       <c r="J17" s="5">
-        <v>0.019420644197</v>
+        <v>0.018497232178</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>10</v>
       </c>
       <c r="B18" t="s">
         <v>11</v>
       </c>
       <c r="C18" t="s">
         <v>60</v>
       </c>
       <c r="D18" t="s">
         <v>61</v>
       </c>
       <c r="E18" t="s">
         <v>62</v>
       </c>
       <c r="F18" s="1">
-        <v>10915</v>
+        <v>8640</v>
       </c>
       <c r="G18" s="2">
-        <v>407.26</v>
+        <v>500.94</v>
       </c>
       <c r="H18" s="3">
-        <v>4445242.9</v>
+        <v>4328121.6</v>
       </c>
       <c r="I18" s="4">
-        <v>0.019140102284</v>
+        <v>0.0184362347</v>
       </c>
       <c r="J18" s="5">
-        <v>0.019139789994</v>
+        <v>0.018435922404</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>10</v>
       </c>
       <c r="B19" t="s">
         <v>11</v>
       </c>
       <c r="C19" t="s">
         <v>63</v>
       </c>
       <c r="D19" t="s">
         <v>64</v>
       </c>
       <c r="E19" t="s">
         <v>65</v>
       </c>
       <c r="F19" s="1">
-        <v>13322</v>
+        <v>33347</v>
       </c>
       <c r="G19" s="2">
-        <v>328.48</v>
+        <v>123.02</v>
       </c>
       <c r="H19" s="3">
-        <v>4376010.56</v>
+        <v>4102347.94</v>
       </c>
       <c r="I19" s="4">
-        <v>0.018842005173</v>
+        <v>0.017474520458</v>
       </c>
       <c r="J19" s="5">
-        <v>0.018841697746</v>
+        <v>0.017474224453</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>10</v>
       </c>
       <c r="B20" t="s">
         <v>11</v>
       </c>
       <c r="C20" t="s">
         <v>66</v>
       </c>
       <c r="D20" t="s">
         <v>67</v>
       </c>
       <c r="E20" t="s">
         <v>68</v>
       </c>
       <c r="F20" s="1">
-        <v>14765</v>
+        <v>10799</v>
       </c>
       <c r="G20" s="2">
-        <v>282.45</v>
+        <v>380.53</v>
       </c>
       <c r="H20" s="3">
-        <v>4170374.25</v>
+        <v>4109343.47</v>
       </c>
       <c r="I20" s="4">
-        <v>0.017956586739</v>
+        <v>0.017504318889</v>
       </c>
       <c r="J20" s="5">
-        <v>0.017956293759</v>
+        <v>0.017504022379</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>10</v>
       </c>
       <c r="B21" t="s">
         <v>11</v>
       </c>
       <c r="C21" t="s">
         <v>69</v>
       </c>
       <c r="D21" t="s">
         <v>70</v>
       </c>
       <c r="E21" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="1">
-        <v>25405</v>
+        <v>3135</v>
       </c>
       <c r="G21" s="2">
-        <v>158.7</v>
+        <v>1305.65</v>
       </c>
       <c r="H21" s="3">
-        <v>4031773.5</v>
+        <v>4093212.75</v>
       </c>
       <c r="I21" s="4">
-        <v>0.017359806632</v>
+        <v>0.017435607848</v>
       </c>
       <c r="J21" s="5">
-        <v>0.017359523389</v>
+        <v>0.017435312502</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>10</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
       <c r="C22" t="s">
         <v>72</v>
       </c>
       <c r="D22" t="s">
         <v>73</v>
       </c>
       <c r="E22" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="1">
-        <v>33706</v>
+        <v>25134</v>
       </c>
       <c r="G22" s="2">
-        <v>118.79</v>
+        <v>153.14</v>
       </c>
       <c r="H22" s="3">
-        <v>4003935.74</v>
+        <v>3849020.76</v>
       </c>
       <c r="I22" s="4">
-        <v>0.017239944212</v>
+        <v>0.016395438173</v>
       </c>
       <c r="J22" s="5">
-        <v>0.017239662925</v>
+        <v>0.016395160446</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>10</v>
       </c>
       <c r="B23" t="s">
         <v>11</v>
       </c>
       <c r="C23" t="s">
         <v>75</v>
       </c>
       <c r="D23" t="s">
         <v>76</v>
       </c>
       <c r="E23" t="s">
         <v>77</v>
       </c>
       <c r="F23" s="1">
-        <v>12553</v>
+        <v>14775</v>
       </c>
       <c r="G23" s="2">
-        <v>318.32</v>
+        <v>254.39</v>
       </c>
       <c r="H23" s="3">
-        <v>3995870.96</v>
+        <v>3758612.25</v>
       </c>
       <c r="I23" s="4">
-        <v>0.017205219289</v>
+        <v>0.016010330576</v>
       </c>
       <c r="J23" s="5">
-        <v>0.017204938569</v>
+        <v>0.016010059373</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>10</v>
       </c>
       <c r="B24" t="s">
         <v>11</v>
       </c>
       <c r="C24" t="s">
         <v>78</v>
       </c>
       <c r="D24" t="s">
         <v>79</v>
       </c>
       <c r="E24" t="s">
         <v>80</v>
       </c>
       <c r="F24" s="1">
-        <v>10630</v>
+        <v>12419</v>
       </c>
       <c r="G24" s="2">
-        <v>332.11</v>
+        <v>294.11</v>
       </c>
       <c r="H24" s="3">
-        <v>3530329.3</v>
+        <v>3652552.09</v>
       </c>
       <c r="I24" s="4">
-        <v>0.015200713531</v>
+        <v>0.015558552603</v>
       </c>
       <c r="J24" s="5">
-        <v>0.015200465516</v>
+        <v>0.015558289053</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" t="s">
         <v>11</v>
       </c>
       <c r="C25" t="s">
         <v>81</v>
       </c>
       <c r="D25" t="s">
         <v>82</v>
       </c>
       <c r="E25" t="s">
         <v>83</v>
       </c>
       <c r="F25" s="1">
-        <v>14934</v>
+        <v>10516</v>
       </c>
       <c r="G25" s="2">
-        <v>234.76</v>
+        <v>343.7</v>
       </c>
       <c r="H25" s="3">
-        <v>3505905.84</v>
+        <v>3614349.2</v>
       </c>
       <c r="I25" s="4">
-        <v>0.015095552231</v>
+        <v>0.015395822091</v>
       </c>
       <c r="J25" s="5">
-        <v>0.015095305932</v>
+        <v>0.015395561297</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" t="s">
         <v>11</v>
       </c>
       <c r="C26" t="s">
         <v>84</v>
       </c>
       <c r="D26" t="s">
         <v>85</v>
       </c>
       <c r="E26" t="s">
         <v>86</v>
       </c>
       <c r="F26" s="1">
-        <v>26231</v>
+        <v>25951</v>
       </c>
       <c r="G26" s="2">
-        <v>131.33</v>
+        <v>136.65</v>
       </c>
       <c r="H26" s="3">
-        <v>3444917.23</v>
+        <v>3546204.15</v>
       </c>
       <c r="I26" s="4">
-        <v>0.014832950556</v>
+        <v>0.015105548792</v>
       </c>
       <c r="J26" s="5">
-        <v>0.014832708541</v>
+        <v>0.015105292915</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>10</v>
       </c>
       <c r="B27" t="s">
         <v>11</v>
       </c>
       <c r="C27" t="s">
         <v>87</v>
       </c>
       <c r="D27" t="s">
         <v>88</v>
       </c>
       <c r="E27" t="s">
         <v>89</v>
       </c>
       <c r="F27" s="1">
-        <v>14037</v>
+        <v>13887</v>
       </c>
       <c r="G27" s="2">
-        <v>239.08</v>
+        <v>249.97</v>
       </c>
       <c r="H27" s="3">
-        <v>3355965.96</v>
+        <v>3471333.39</v>
       </c>
       <c r="I27" s="4">
-        <v>0.014449948671</v>
+        <v>0.014786626397</v>
       </c>
       <c r="J27" s="5">
-        <v>0.014449712906</v>
+        <v>0.014786375923</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>10</v>
       </c>
       <c r="B28" t="s">
         <v>11</v>
       </c>
       <c r="C28" t="s">
         <v>90</v>
       </c>
       <c r="D28" t="s">
         <v>91</v>
       </c>
       <c r="E28" t="s">
         <v>92</v>
       </c>
       <c r="F28" s="1">
-        <v>28807</v>
+        <v>9853</v>
       </c>
       <c r="G28" s="2">
-        <v>114.14</v>
+        <v>348.02</v>
       </c>
       <c r="H28" s="3">
-        <v>3288030.98</v>
+        <v>3429041.06</v>
       </c>
       <c r="I28" s="4">
-        <v>0.014157437667</v>
+        <v>0.014606476347</v>
       </c>
       <c r="J28" s="5">
-        <v>0.014157206674</v>
+        <v>0.014606228924</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>10</v>
       </c>
       <c r="B29" t="s">
         <v>11</v>
       </c>
       <c r="C29" t="s">
         <v>93</v>
       </c>
       <c r="D29" t="s">
         <v>94</v>
       </c>
       <c r="E29" t="s">
         <v>95</v>
       </c>
       <c r="F29" s="1">
-        <v>9959</v>
+        <v>28500</v>
       </c>
       <c r="G29" s="2">
-        <v>324.45</v>
+        <v>114.49</v>
       </c>
       <c r="H29" s="3">
-        <v>3231197.55</v>
+        <v>3262965</v>
       </c>
       <c r="I29" s="4">
-        <v>0.013912727156</v>
+        <v>0.013899052318</v>
       </c>
       <c r="J29" s="5">
-        <v>0.013912500155</v>
+        <v>0.013898816879</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>10</v>
       </c>
       <c r="B30" t="s">
         <v>11</v>
       </c>
       <c r="C30" t="s">
         <v>96</v>
       </c>
       <c r="D30" t="s">
         <v>97</v>
       </c>
       <c r="E30" t="s">
         <v>98</v>
       </c>
       <c r="F30" s="1">
-        <v>8488</v>
+        <v>8397</v>
       </c>
       <c r="G30" s="2">
-        <v>322.9</v>
+        <v>338.14</v>
       </c>
       <c r="H30" s="3">
-        <v>2740775.2</v>
+        <v>2839361.58</v>
       </c>
       <c r="I30" s="4">
-        <v>0.011801091379</v>
+        <v>0.012094654755</v>
       </c>
       <c r="J30" s="5">
-        <v>0.011800898833</v>
+        <v>0.01209444988</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>10</v>
       </c>
       <c r="B31" t="s">
         <v>11</v>
       </c>
       <c r="C31" t="s">
         <v>99</v>
       </c>
       <c r="D31" t="s">
         <v>100</v>
       </c>
       <c r="E31" t="s">
         <v>101</v>
       </c>
       <c r="F31" s="1">
-        <v>16455</v>
+        <v>2381</v>
       </c>
       <c r="G31" s="2">
-        <v>165.16</v>
+        <v>1169.17</v>
       </c>
       <c r="H31" s="3">
-        <v>2717707.8</v>
+        <v>2783793.77</v>
       </c>
       <c r="I31" s="4">
-        <v>0.011701768934</v>
+        <v>0.011857955955</v>
       </c>
       <c r="J31" s="5">
-        <v>0.011701578008</v>
+        <v>0.01185775509</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>10</v>
       </c>
       <c r="B32" t="s">
         <v>11</v>
       </c>
       <c r="C32" t="s">
         <v>102</v>
       </c>
       <c r="D32" t="s">
         <v>103</v>
       </c>
       <c r="E32" t="s">
         <v>104</v>
       </c>
       <c r="F32" s="1">
-        <v>2406</v>
+        <v>14931</v>
       </c>
       <c r="G32" s="2">
-        <v>1107.08</v>
+        <v>184.61</v>
       </c>
       <c r="H32" s="3">
-        <v>2663634.48</v>
+        <v>2756411.91</v>
       </c>
       <c r="I32" s="4">
-        <v>0.011468942765</v>
+        <v>0.011741319122</v>
       </c>
       <c r="J32" s="5">
-        <v>0.011468755637</v>
+        <v>0.011741120233</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>10</v>
       </c>
       <c r="B33" t="s">
         <v>11</v>
       </c>
       <c r="C33" t="s">
         <v>105</v>
       </c>
       <c r="D33" t="s">
         <v>106</v>
       </c>
       <c r="E33" t="s">
         <v>107</v>
       </c>
       <c r="F33" s="1">
-        <v>12561</v>
+        <v>6940</v>
       </c>
       <c r="G33" s="2">
-        <v>210.59</v>
+        <v>371.58</v>
       </c>
       <c r="H33" s="3">
-        <v>2645220.99</v>
+        <v>2578765.2</v>
       </c>
       <c r="I33" s="4">
-        <v>0.01138965889</v>
+        <v>0.010984608303</v>
       </c>
       <c r="J33" s="5">
-        <v>0.011389473056</v>
+        <v>0.010984422232</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>10</v>
       </c>
       <c r="B34" t="s">
         <v>11</v>
       </c>
       <c r="C34" t="s">
         <v>108</v>
       </c>
       <c r="D34" t="s">
         <v>109</v>
       </c>
       <c r="E34" t="s">
         <v>110</v>
       </c>
       <c r="F34" s="1">
-        <v>6259</v>
+        <v>10598</v>
       </c>
       <c r="G34" s="2">
-        <v>420.12</v>
+        <v>242.25</v>
       </c>
       <c r="H34" s="3">
-        <v>2629531.08</v>
+        <v>2567365.5</v>
       </c>
       <c r="I34" s="4">
-        <v>0.011322102068</v>
+        <v>0.010936049699</v>
       </c>
       <c r="J34" s="5">
-        <v>0.011321917336</v>
+        <v>0.01093586445</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>10</v>
       </c>
       <c r="B35" t="s">
         <v>11</v>
       </c>
       <c r="C35" t="s">
         <v>111</v>
       </c>
       <c r="D35" t="s">
         <v>112</v>
       </c>
       <c r="E35" t="s">
         <v>113</v>
       </c>
       <c r="F35" s="1">
-        <v>15092</v>
+        <v>12427</v>
       </c>
       <c r="G35" s="2">
-        <v>168.94</v>
+        <v>201.21</v>
       </c>
       <c r="H35" s="3">
-        <v>2549642.48</v>
+        <v>2500436.67</v>
       </c>
       <c r="I35" s="4">
-        <v>0.010978121771</v>
+        <v>0.010650957058</v>
       </c>
       <c r="J35" s="5">
-        <v>0.010977942651</v>
+        <v>0.010650776638</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>10</v>
       </c>
       <c r="B36" t="s">
         <v>11</v>
       </c>
       <c r="C36" t="s">
         <v>114</v>
       </c>
       <c r="D36" t="s">
         <v>115</v>
       </c>
       <c r="E36" t="s">
         <v>116</v>
       </c>
       <c r="F36" s="1">
-        <v>21414</v>
+        <v>10952</v>
       </c>
       <c r="G36" s="2">
-        <v>119.42</v>
+        <v>224.51</v>
       </c>
       <c r="H36" s="3">
-        <v>2557259.88</v>
+        <v>2458833.52</v>
       </c>
       <c r="I36" s="4">
-        <v>0.011010920387</v>
+        <v>0.010473742666</v>
       </c>
       <c r="J36" s="5">
-        <v>0.011010740732</v>
+        <v>0.010473565248</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>10</v>
       </c>
       <c r="B37" t="s">
         <v>11</v>
       </c>
-      <c r="C37"/>
+      <c r="C37" t="s">
+        <v>117</v>
+      </c>
       <c r="D37" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E37" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F37" s="1">
-        <v>2530461.29</v>
+        <v>16082</v>
       </c>
       <c r="G37" s="2">
-        <v>100</v>
+        <v>151.5</v>
       </c>
       <c r="H37" s="3">
-        <v>2530461.29</v>
+        <v>2436423</v>
       </c>
       <c r="I37" s="4">
-        <v>0.010895532372</v>
+        <v>0.010378281945</v>
       </c>
       <c r="J37" s="5">
-        <v>0.0108953546</v>
+        <v>0.010378106145</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>10</v>
       </c>
       <c r="B38" t="s">
         <v>11</v>
       </c>
       <c r="C38" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D38" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E38" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F38" s="1">
-        <v>6641</v>
+        <v>21186</v>
       </c>
       <c r="G38" s="2">
-        <v>379.06</v>
+        <v>114.95</v>
       </c>
       <c r="H38" s="3">
-        <v>2517337.46</v>
+        <v>2435330.7</v>
       </c>
       <c r="I38" s="4">
-        <v>0.010839024448</v>
+        <v>0.010373629142</v>
       </c>
       <c r="J38" s="5">
-        <v>0.010838847598</v>
+        <v>0.01037345342</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>10</v>
       </c>
       <c r="B39" t="s">
         <v>11</v>
       </c>
       <c r="C39" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D39" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E39" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F39" s="1">
-        <v>6336</v>
+        <v>32525</v>
       </c>
       <c r="G39" s="2">
-        <v>389.17</v>
+        <v>74.34999999999999</v>
       </c>
       <c r="H39" s="3">
-        <v>2465781.12</v>
+        <v>2418233.75</v>
       </c>
       <c r="I39" s="4">
-        <v>0.010617035764</v>
+        <v>0.01030080231</v>
       </c>
       <c r="J39" s="5">
-        <v>0.010616862536</v>
+        <v>0.010300627822</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>10</v>
       </c>
       <c r="B40" t="s">
         <v>11</v>
       </c>
       <c r="C40" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D40" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E40" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F40" s="1">
-        <v>16255</v>
+        <v>6571</v>
       </c>
       <c r="G40" s="2">
-        <v>150.86</v>
+        <v>364.65</v>
       </c>
       <c r="H40" s="3">
-        <v>2452229.3</v>
+        <v>2396115.15</v>
       </c>
       <c r="I40" s="4">
-        <v>0.010558685022</v>
+        <v>0.010206585063</v>
       </c>
       <c r="J40" s="5">
-        <v>0.010558512746</v>
+        <v>0.010206412171</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
         <v>10</v>
       </c>
       <c r="B41" t="s">
         <v>11</v>
       </c>
-      <c r="C41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C41"/>
       <c r="D41" t="s">
         <v>129</v>
       </c>
       <c r="E41" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="1">
-        <v>7015</v>
+        <v>2393831.2</v>
       </c>
       <c r="G41" s="2">
-        <v>347.01</v>
+        <v>100</v>
       </c>
       <c r="H41" s="3">
-        <v>2434275.15</v>
+        <v>2393831.2</v>
       </c>
       <c r="I41" s="4">
-        <v>0.01048137895</v>
+        <v>0.010196856261</v>
       </c>
       <c r="J41" s="5">
-        <v>0.010481207936</v>
+        <v>0.010196683534</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>10</v>
       </c>
       <c r="B42" t="s">
         <v>11</v>
       </c>
       <c r="C42" t="s">
         <v>131</v>
       </c>
       <c r="D42" t="s">
         <v>132</v>
       </c>
       <c r="E42" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="1">
-        <v>14766</v>
+        <v>6636</v>
       </c>
       <c r="G42" s="2">
-        <v>164.35</v>
+        <v>353.99</v>
       </c>
       <c r="H42" s="3">
-        <v>2426792.1</v>
+        <v>2349077.64</v>
       </c>
       <c r="I42" s="4">
-        <v>0.010449158811</v>
+        <v>0.010006222261</v>
       </c>
       <c r="J42" s="5">
-        <v>0.010448988323</v>
+        <v>0.010006052763</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>10</v>
       </c>
       <c r="B43" t="s">
         <v>11</v>
       </c>
       <c r="C43" t="s">
         <v>134</v>
       </c>
       <c r="D43" t="s">
         <v>135</v>
       </c>
       <c r="E43" t="s">
         <v>136</v>
       </c>
       <c r="F43" s="1">
-        <v>32875</v>
+        <v>14608</v>
       </c>
       <c r="G43" s="2">
-        <v>72.81999999999999</v>
+        <v>154.79</v>
       </c>
       <c r="H43" s="3">
-        <v>2393957.5</v>
+        <v>2261172.32</v>
       </c>
       <c r="I43" s="4">
-        <v>0.01030778125</v>
+        <v>0.009631777349</v>
       </c>
       <c r="J43" s="5">
-        <v>0.010307613068</v>
+        <v>0.009631614194</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>10</v>
       </c>
       <c r="B44" t="s">
         <v>11</v>
       </c>
       <c r="C44" t="s">
         <v>137</v>
       </c>
       <c r="D44" t="s">
         <v>138</v>
       </c>
       <c r="E44" t="s">
         <v>139</v>
       </c>
       <c r="F44" s="1">
-        <v>10712</v>
+        <v>6268</v>
       </c>
       <c r="G44" s="2">
-        <v>218.84</v>
+        <v>332</v>
       </c>
       <c r="H44" s="3">
-        <v>2344214.08</v>
+        <v>2080976</v>
       </c>
       <c r="I44" s="4">
-        <v>0.010093598545</v>
+        <v>0.008864206112000001</v>
       </c>
       <c r="J44" s="5">
-        <v>0.010093433858</v>
+        <v>0.008864055959</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>10</v>
       </c>
       <c r="B45" t="s">
         <v>11</v>
       </c>
       <c r="C45" t="s">
         <v>140</v>
       </c>
       <c r="D45" t="s">
         <v>141</v>
       </c>
       <c r="E45" t="s">
         <v>142</v>
       </c>
       <c r="F45" s="1">
-        <v>11070</v>
+        <v>13524</v>
       </c>
       <c r="G45" s="2">
-        <v>209.1</v>
+        <v>152.56</v>
       </c>
       <c r="H45" s="3">
-        <v>2314737</v>
+        <v>2063221.44</v>
       </c>
       <c r="I45" s="4">
-        <v>0.009966677623000001</v>
+        <v>0.0087885781</v>
       </c>
       <c r="J45" s="5">
-        <v>0.009966515007</v>
+        <v>0.008788429227999999</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>10</v>
       </c>
       <c r="B46" t="s">
         <v>11</v>
       </c>
       <c r="C46" t="s">
         <v>143</v>
       </c>
       <c r="D46" t="s">
         <v>144</v>
       </c>
       <c r="E46" t="s">
         <v>145</v>
       </c>
       <c r="F46" s="1">
-        <v>13670</v>
+        <v>15198</v>
       </c>
       <c r="G46" s="2">
-        <v>162.39</v>
+        <v>134.44</v>
       </c>
       <c r="H46" s="3">
-        <v>2219871.3</v>
+        <v>2043219.12</v>
       </c>
       <c r="I46" s="4">
-        <v>0.009558209684999999</v>
+        <v>0.008703375441</v>
       </c>
       <c r="J46" s="5">
-        <v>0.009558053733</v>
+        <v>0.008703228013000001</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
         <v>10</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
         <v>146</v>
       </c>
       <c r="D47" t="s">
         <v>147</v>
       </c>
       <c r="E47" t="s">
         <v>148</v>
       </c>
       <c r="F47" s="1">
-        <v>774</v>
+        <v>16279</v>
       </c>
       <c r="G47" s="2">
-        <v>28.55</v>
+        <v>124.21</v>
       </c>
       <c r="H47" s="3">
-        <v>2209770</v>
+        <v>2022014.59</v>
       </c>
       <c r="I47" s="4">
-        <v>0.009514716018</v>
+        <v>0.008613051803</v>
       </c>
       <c r="J47" s="5">
-        <v>0.009514560776</v>
+        <v>0.008612905904</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
         <v>10</v>
       </c>
       <c r="B48" t="s">
         <v>11</v>
       </c>
       <c r="C48" t="s">
         <v>149</v>
       </c>
       <c r="D48" t="s">
         <v>150</v>
       </c>
       <c r="E48" t="s">
         <v>151</v>
       </c>
       <c r="F48" s="1">
-        <v>7375</v>
+        <v>7296</v>
       </c>
       <c r="G48" s="2">
-        <v>271.66</v>
+        <v>273.46</v>
       </c>
       <c r="H48" s="3">
-        <v>2003492.5</v>
+        <v>1995164.16</v>
       </c>
       <c r="I48" s="4">
-        <v>0.008626536781</v>
+        <v>0.008498678669</v>
       </c>
       <c r="J48" s="5">
-        <v>0.00862639603</v>
+        <v>0.008498534707999999</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
         <v>10</v>
       </c>
       <c r="B49" t="s">
         <v>11</v>
       </c>
       <c r="C49" t="s">
         <v>152</v>
       </c>
       <c r="D49" t="s">
         <v>153</v>
       </c>
       <c r="E49" t="s">
         <v>154</v>
       </c>
       <c r="F49" s="1">
-        <v>6708</v>
+        <v>6192</v>
       </c>
       <c r="G49" s="2">
-        <v>290.915001</v>
+        <v>322.3</v>
       </c>
       <c r="H49" s="3">
-        <v>1951457.83</v>
+        <v>1995681.6</v>
       </c>
       <c r="I49" s="4">
-        <v>0.008402488513</v>
+        <v>0.008500882777</v>
       </c>
       <c r="J49" s="5">
-        <v>0.008402351418</v>
+        <v>0.008500738778</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
         <v>10</v>
       </c>
       <c r="B50" t="s">
         <v>11</v>
       </c>
       <c r="C50" t="s">
         <v>155</v>
       </c>
       <c r="D50" t="s">
         <v>156</v>
       </c>
       <c r="E50" t="s">
         <v>157</v>
       </c>
       <c r="F50" s="1">
-        <v>1422</v>
+        <v>1407</v>
       </c>
       <c r="G50" s="2">
-        <v>1320.48</v>
+        <v>1402.03</v>
       </c>
       <c r="H50" s="3">
-        <v>1877722.56</v>
+        <v>1972656.21</v>
       </c>
       <c r="I50" s="4">
-        <v>0.008085002928000001</v>
+        <v>0.008402802932000001</v>
       </c>
       <c r="J50" s="5">
-        <v>0.008084871012</v>
+        <v>0.008402660595</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>10</v>
       </c>
       <c r="B51" t="s">
         <v>11</v>
       </c>
       <c r="C51" t="s">
         <v>158</v>
       </c>
       <c r="D51" t="s">
         <v>159</v>
       </c>
       <c r="E51" t="s">
         <v>160</v>
       </c>
       <c r="F51" s="1">
-        <v>15362</v>
+        <v>3457</v>
       </c>
       <c r="G51" s="2">
-        <v>116.7</v>
+        <v>551.54</v>
       </c>
       <c r="H51" s="3">
-        <v>1792745.4</v>
+        <v>1906673.78</v>
       </c>
       <c r="I51" s="4">
-        <v>0.007719112565</v>
+        <v>0.008121741613</v>
       </c>
       <c r="J51" s="5">
-        <v>0.00771898662</v>
+        <v>0.008121604037</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>10</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
         <v>161</v>
       </c>
       <c r="D52" t="s">
         <v>162</v>
       </c>
       <c r="E52" t="s">
         <v>163</v>
       </c>
       <c r="F52" s="1">
-        <v>11826</v>
+        <v>774</v>
       </c>
       <c r="G52" s="2">
-        <v>143.14</v>
+        <v>23.66</v>
       </c>
       <c r="H52" s="3">
-        <v>1692773.64</v>
+        <v>1831284</v>
       </c>
       <c r="I52" s="4">
-        <v>0.007288659212</v>
+        <v>0.007800608381</v>
       </c>
       <c r="J52" s="5">
-        <v>0.00728854029</v>
+        <v>0.007800476244</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
         <v>10</v>
       </c>
       <c r="B53" t="s">
         <v>11</v>
       </c>
       <c r="C53" t="s">
         <v>164</v>
       </c>
       <c r="D53" t="s">
         <v>165</v>
       </c>
       <c r="E53" t="s">
         <v>166</v>
       </c>
       <c r="F53" s="1">
-        <v>3494</v>
+        <v>7004</v>
       </c>
       <c r="G53" s="2">
-        <v>488.07</v>
+        <v>237.3</v>
       </c>
       <c r="H53" s="3">
-        <v>1705316.58</v>
+        <v>1662049.2</v>
       </c>
       <c r="I53" s="4">
-        <v>0.00734266597</v>
+        <v>0.007079729261</v>
       </c>
       <c r="J53" s="5">
-        <v>0.007342546167</v>
+        <v>0.007079609335</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
         <v>10</v>
       </c>
       <c r="B54" t="s">
         <v>11</v>
       </c>
       <c r="C54" t="s">
         <v>167</v>
       </c>
       <c r="D54" t="s">
         <v>168</v>
       </c>
       <c r="E54" t="s">
         <v>169</v>
       </c>
       <c r="F54" s="1">
-        <v>7080</v>
+        <v>11700</v>
       </c>
       <c r="G54" s="2">
-        <v>234.08</v>
+        <v>139.08</v>
       </c>
       <c r="H54" s="3">
-        <v>1657286.4</v>
+        <v>1627236</v>
       </c>
       <c r="I54" s="4">
-        <v>0.007135860047</v>
+        <v>0.006931437603</v>
       </c>
       <c r="J54" s="5">
-        <v>0.007135743618</v>
+        <v>0.00693132019</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>10</v>
       </c>
       <c r="B55" t="s">
         <v>11</v>
       </c>
       <c r="C55" t="s">
         <v>170</v>
       </c>
       <c r="D55" t="s">
         <v>171</v>
       </c>
       <c r="E55" t="s">
         <v>172</v>
       </c>
       <c r="F55" s="1">
-        <v>4051</v>
+        <v>4008</v>
       </c>
       <c r="G55" s="2">
-        <v>403.18</v>
+        <v>402.33</v>
       </c>
       <c r="H55" s="3">
-        <v>1633282.18</v>
+        <v>1612538.64</v>
       </c>
       <c r="I55" s="4">
-        <v>0.00703250389</v>
+        <v>0.006868832158</v>
       </c>
       <c r="J55" s="5">
-        <v>0.007032389147</v>
+        <v>0.006868715805</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
         <v>10</v>
       </c>
       <c r="B56" t="s">
         <v>11</v>
       </c>
       <c r="C56" t="s">
         <v>173</v>
       </c>
       <c r="D56" t="s">
         <v>174</v>
       </c>
       <c r="E56" t="s">
         <v>175</v>
       </c>
       <c r="F56" s="1">
-        <v>15149</v>
+        <v>14987</v>
       </c>
       <c r="G56" s="2">
-        <v>95.94</v>
+        <v>104.01</v>
       </c>
       <c r="H56" s="3">
-        <v>1453395.06</v>
+        <v>1558797.87</v>
       </c>
       <c r="I56" s="4">
-        <v>0.006257955017</v>
+        <v>0.006639915889</v>
       </c>
       <c r="J56" s="5">
-        <v>0.006257852912</v>
+        <v>0.006639803414</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
         <v>10</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
         <v>176</v>
       </c>
       <c r="D57" t="s">
         <v>177</v>
       </c>
       <c r="E57" t="s">
         <v>178</v>
       </c>
       <c r="F57" s="1">
-        <v>774</v>
+        <v>3784</v>
       </c>
       <c r="G57" s="2">
-        <v>13.22</v>
+        <v>276.96</v>
       </c>
       <c r="H57" s="3">
-        <v>1023228</v>
+        <v>1048016.64</v>
       </c>
       <c r="I57" s="4">
-        <v>0.004405763424</v>
+        <v>0.004464172343</v>
       </c>
       <c r="J57" s="5">
-        <v>0.00440569154</v>
+        <v>0.004464096723</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
         <v>10</v>
       </c>
       <c r="B58" t="s">
         <v>11</v>
       </c>
       <c r="C58" t="s">
         <v>179</v>
       </c>
       <c r="D58" t="s">
         <v>180</v>
       </c>
       <c r="E58" t="s">
         <v>181</v>
       </c>
       <c r="F58" s="1">
-        <v>774</v>
+        <v>1196</v>
       </c>
       <c r="G58" s="2">
-        <v>9.289999999999999</v>
+        <v>853.2</v>
       </c>
       <c r="H58" s="3">
-        <v>719046</v>
+        <v>1020427.2</v>
       </c>
       <c r="I58" s="4">
-        <v>0.003096031937</v>
+        <v>0.004346651294</v>
       </c>
       <c r="J58" s="5">
-        <v>0.003095981422</v>
+        <v>0.004346577665</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
         <v>10</v>
       </c>
       <c r="B59" t="s">
         <v>11</v>
       </c>
       <c r="C59" t="s">
         <v>182</v>
       </c>
       <c r="D59" t="s">
         <v>183</v>
       </c>
       <c r="E59" t="s">
         <v>184</v>
       </c>
       <c r="F59" s="1">
         <v>774</v>
       </c>
       <c r="G59" s="2">
-        <v>3.93</v>
+        <v>10.22</v>
       </c>
       <c r="H59" s="3">
-        <v>304182</v>
+        <v>791028</v>
       </c>
       <c r="I59" s="4">
-        <v>0.001309731487</v>
+        <v>0.003369493561</v>
       </c>
       <c r="J59" s="5">
-        <v>0.001309710117</v>
+        <v>0.003369436484</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
         <v>10</v>
       </c>
       <c r="B60" t="s">
         <v>11</v>
       </c>
       <c r="C60" t="s">
         <v>185</v>
       </c>
       <c r="D60" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E60" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F60" s="1">
-        <v>156341.92</v>
+        <v>774</v>
       </c>
       <c r="G60" s="2">
-        <v>1</v>
+        <v>6.34</v>
       </c>
       <c r="H60" s="3">
-        <v>156341.92</v>
+        <v>490716</v>
       </c>
       <c r="I60" s="4">
-        <v>0.00067316914</v>
+        <v>0.002090272914</v>
       </c>
       <c r="J60" s="5">
-        <v>0.000673158157</v>
+        <v>0.002090237506</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
         <v>10</v>
       </c>
       <c r="B61" t="s">
         <v>11</v>
       </c>
       <c r="C61" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D61" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E61" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="F61" s="1">
-        <v>11862.43</v>
+        <v>774</v>
       </c>
       <c r="G61" s="2">
-        <v>1</v>
+        <v>1.72</v>
       </c>
       <c r="H61" s="3">
-        <v>11862.43</v>
+        <v>133128</v>
       </c>
       <c r="I61" s="4">
-        <v>5.1076652E-5</v>
+        <v>0.000567077194</v>
       </c>
       <c r="J61" s="5">
-        <v>5.1075818E-5</v>
+        <v>0.000567067588</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
         <v>10</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D62" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E62" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F62" s="1">
-        <v>-363</v>
+        <v>112468.44</v>
       </c>
       <c r="G62" s="2">
-        <v>0.05</v>
+        <v>1</v>
       </c>
       <c r="H62" s="3">
-        <v>-1815</v>
+        <v>112468.44</v>
       </c>
       <c r="I62" s="4">
-        <v>-7.814934999999999E-6</v>
+        <v>0.000479074931</v>
       </c>
       <c r="J62" s="5">
-        <v>-7.814808E-6</v>
+        <v>0.000479066816</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
         <v>10</v>
       </c>
       <c r="B63" t="s">
         <v>11</v>
       </c>
       <c r="C63" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D63" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E63" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F63" s="1">
-        <v>-87</v>
+        <v>-69</v>
       </c>
       <c r="G63" s="2">
-        <v>1.325</v>
+        <v>0.01</v>
       </c>
       <c r="H63" s="3">
-        <v>-11527.5</v>
+        <v>-69</v>
       </c>
       <c r="I63" s="4">
-        <v>-4.9634527E-5</v>
+        <v>-2.93915E-7</v>
       </c>
       <c r="J63" s="5">
-        <v>-4.9633717E-5</v>
+        <v>-2.9391E-7</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
         <v>10</v>
       </c>
       <c r="B64" t="s">
         <v>11</v>
       </c>
       <c r="C64" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D64" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E64" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F64" s="1">
-        <v>-268</v>
+        <v>-56</v>
       </c>
       <c r="G64" s="2">
-        <v>0.4</v>
+        <v>0.8</v>
       </c>
       <c r="H64" s="3">
-        <v>-10720</v>
+        <v>-4480</v>
       </c>
       <c r="I64" s="4">
-        <v>-4.6157634E-5</v>
+        <v>-1.9083182E-5</v>
       </c>
       <c r="J64" s="5">
-        <v>-4.6156881E-5</v>
+        <v>-1.9082859E-5</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
         <v>10</v>
       </c>
       <c r="B65" t="s">
         <v>11</v>
       </c>
       <c r="C65" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D65" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E65" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F65" s="1">
-        <v>-56</v>
+        <v>-117</v>
       </c>
       <c r="G65" s="2">
-        <v>1</v>
+        <v>0.175</v>
       </c>
       <c r="H65" s="3">
-        <v>-5600</v>
+        <v>-2047.5</v>
       </c>
       <c r="I65" s="4">
-        <v>-2.4112197E-5</v>
+        <v>-8.72161E-6</v>
       </c>
       <c r="J65" s="5">
-        <v>-2.4111804E-5</v>
+        <v>-8.721463E-6</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
         <v>10</v>
       </c>
       <c r="B66" t="s">
         <v>11</v>
       </c>
       <c r="C66" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D66" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E66" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F66" s="1">
-        <v>-56</v>
+        <v>-201</v>
       </c>
       <c r="G66" s="2">
-        <v>1.075</v>
+        <v>0.475</v>
       </c>
       <c r="H66" s="3">
-        <v>-6020</v>
+        <v>-9547.5</v>
       </c>
       <c r="I66" s="4">
-        <v>-2.5920612E-5</v>
+        <v>-4.0668901E-5</v>
       </c>
       <c r="J66" s="5">
-        <v>-2.5920189E-5</v>
+        <v>-4.0668213E-5</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
         <v>10</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D67" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E67" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F67" s="1">
-        <v>-362</v>
+        <v>-84</v>
       </c>
       <c r="G67" s="2">
-        <v>0.13</v>
+        <v>0.44</v>
       </c>
       <c r="H67" s="3">
-        <v>-4706</v>
+        <v>-3696</v>
       </c>
       <c r="I67" s="4">
-        <v>-2.0262857E-5</v>
+        <v>-1.5743625E-5</v>
       </c>
       <c r="J67" s="5">
-        <v>-2.0262526E-5</v>
+        <v>-1.5743358E-5</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
         <v>10</v>
       </c>
       <c r="B68" t="s">
         <v>11</v>
       </c>
       <c r="C68" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D68" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E68" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F68" s="1">
-        <v>-117</v>
+        <v>-53</v>
       </c>
       <c r="G68" s="2">
-        <v>0.65</v>
+        <v>1.6</v>
       </c>
       <c r="H68" s="3">
-        <v>-7605</v>
+        <v>-8480</v>
       </c>
       <c r="I68" s="4">
-        <v>-3.2745225E-5</v>
+        <v>-3.6121737E-5</v>
       </c>
       <c r="J68" s="5">
-        <v>-3.274469E-5</v>
+        <v>-3.6121125E-5</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
         <v>10</v>
       </c>
       <c r="B69" t="s">
         <v>11</v>
       </c>
       <c r="C69" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D69" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E69" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F69" s="1">
-        <v>-274</v>
+        <v>-99</v>
       </c>
       <c r="G69" s="2">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
       <c r="H69" s="3">
-        <v>-7672</v>
+        <v>-1584</v>
       </c>
       <c r="I69" s="4">
-        <v>-3.303371E-5</v>
+        <v>-6.747268E-6</v>
       </c>
       <c r="J69" s="5">
-        <v>-3.3033171E-5</v>
+        <v>-6.747154E-6</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
         <v>10</v>
       </c>
       <c r="B70" t="s">
         <v>11</v>
       </c>
       <c r="C70" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D70" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E70" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F70" s="1">
-        <v>-120</v>
+        <v>-36</v>
       </c>
       <c r="G70" s="2">
-        <v>0.2</v>
+        <v>2.4</v>
       </c>
       <c r="H70" s="3">
-        <v>-2400</v>
+        <v>-8640</v>
       </c>
       <c r="I70" s="4">
-        <v>-1.0333799E-5</v>
+        <v>-3.6803279E-5</v>
       </c>
       <c r="J70" s="5">
-        <v>-1.033363E-5</v>
+        <v>-3.6802656E-5</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
         <v>10</v>
       </c>
       <c r="B71" t="s">
         <v>11</v>
       </c>
       <c r="C71" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D71" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E71" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F71" s="1">
-        <v>-84</v>
+        <v>-11</v>
       </c>
       <c r="G71" s="2">
-        <v>1.2</v>
+        <v>4.78</v>
       </c>
       <c r="H71" s="3">
-        <v>-10080</v>
+        <v>-5258</v>
       </c>
       <c r="I71" s="4">
-        <v>-4.3401955E-5</v>
+        <v>-2.2397181E-5</v>
       </c>
       <c r="J71" s="5">
-        <v>-4.3401247E-5</v>
+        <v>-2.2396801E-5</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
         <v>10</v>
       </c>
       <c r="B72" t="s">
         <v>11</v>
       </c>
       <c r="C72" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D72" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E72" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F72" s="1">
-        <v>-53</v>
+        <v>-207</v>
       </c>
       <c r="G72" s="2">
-        <v>1.2</v>
+        <v>0.04</v>
       </c>
       <c r="H72" s="3">
-        <v>-6360</v>
+        <v>-828</v>
       </c>
       <c r="I72" s="4">
-        <v>-2.7384567E-5</v>
+        <v>-3.526981E-6</v>
       </c>
       <c r="J72" s="5">
-        <v>-2.738412E-5</v>
+        <v>-3.526921E-6</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
         <v>10</v>
       </c>
       <c r="B73" t="s">
         <v>11</v>
       </c>
       <c r="C73" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D73" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E73" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F73" s="1">
-        <v>-47</v>
+        <v>-32</v>
       </c>
       <c r="G73" s="2">
-        <v>0.28</v>
+        <v>3.5</v>
       </c>
       <c r="H73" s="3">
-        <v>-1316</v>
+        <v>-11200</v>
       </c>
       <c r="I73" s="4">
-        <v>-5.666366E-6</v>
+        <v>-4.7707955E-5</v>
       </c>
       <c r="J73" s="5">
-        <v>-5.666274E-6</v>
+        <v>-4.7707146E-5</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
         <v>10</v>
       </c>
       <c r="B74" t="s">
         <v>11</v>
       </c>
       <c r="C74" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D74" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E74" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F74" s="1">
-        <v>-99</v>
+        <v>-112</v>
       </c>
       <c r="G74" s="2">
-        <v>1</v>
+        <v>0.88</v>
       </c>
       <c r="H74" s="3">
-        <v>-9900</v>
+        <v>-9856</v>
       </c>
       <c r="I74" s="4">
-        <v>-4.262692E-5</v>
+        <v>-4.1983E-5</v>
       </c>
       <c r="J74" s="5">
-        <v>-4.2626224E-5</v>
+        <v>-4.1982289E-5</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
         <v>10</v>
       </c>
       <c r="B75" t="s">
         <v>11</v>
       </c>
       <c r="C75" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D75" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E75" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F75" s="1">
-        <v>-93</v>
+        <v>-59</v>
       </c>
       <c r="G75" s="2">
-        <v>0.675</v>
+        <v>0.6</v>
       </c>
       <c r="H75" s="3">
-        <v>-6277.5</v>
+        <v>-3540</v>
       </c>
       <c r="I75" s="4">
-        <v>-2.7029342E-5</v>
+        <v>-1.5079121E-5</v>
       </c>
       <c r="J75" s="5">
-        <v>-2.7028901E-5</v>
+        <v>-1.5078866E-5</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
         <v>10</v>
       </c>
       <c r="B76" t="s">
         <v>11</v>
       </c>
       <c r="C76" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D76" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E76" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F76" s="1">
-        <v>-308</v>
+        <v>-50</v>
       </c>
       <c r="G76" s="2">
-        <v>0.11</v>
+        <v>1.075</v>
       </c>
       <c r="H76" s="3">
-        <v>-3388</v>
+        <v>-5375</v>
       </c>
       <c r="I76" s="4">
-        <v>-1.4587879E-5</v>
+        <v>-2.2895559E-5</v>
       </c>
       <c r="J76" s="5">
-        <v>-1.4587641E-5</v>
+        <v>-2.2895171E-5</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
         <v>10</v>
       </c>
       <c r="B77" t="s">
         <v>11</v>
       </c>
       <c r="C77" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D77" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="1">
-        <v>-11</v>
+        <v>-25</v>
       </c>
       <c r="G77" s="2">
-        <v>5.85</v>
+        <v>2.4</v>
       </c>
       <c r="H77" s="3">
-        <v>-6435</v>
+        <v>-6000</v>
       </c>
       <c r="I77" s="4">
-        <v>-2.7707498E-5</v>
+        <v>-2.5557833E-5</v>
       </c>
       <c r="J77" s="5">
-        <v>-2.7707046E-5</v>
+        <v>-2.55574E-5</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
         <v>10</v>
       </c>
       <c r="B78" t="s">
         <v>11</v>
       </c>
       <c r="C78" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D78" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="1">
-        <v>-207</v>
+        <v>-121</v>
       </c>
       <c r="G78" s="2">
-        <v>0.25</v>
+        <v>0.76</v>
       </c>
       <c r="H78" s="3">
-        <v>-5175</v>
+        <v>-9196</v>
       </c>
       <c r="I78" s="4">
-        <v>-2.2282254E-5</v>
+        <v>-3.9171638E-5</v>
       </c>
       <c r="J78" s="5">
-        <v>-2.228189E-5</v>
+        <v>-3.9170975E-5</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
         <v>10</v>
       </c>
       <c r="B79" t="s">
         <v>11</v>
       </c>
       <c r="C79" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D79" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="1">
-        <v>-32</v>
+        <v>-131</v>
       </c>
       <c r="G79" s="2">
-        <v>0.475</v>
+        <v>0.31</v>
       </c>
       <c r="H79" s="3">
-        <v>-1520</v>
+        <v>-4061</v>
       </c>
       <c r="I79" s="4">
-        <v>-6.544739E-6</v>
+        <v>-1.7298393E-5</v>
       </c>
       <c r="J79" s="5">
-        <v>-6.544632E-6</v>
+        <v>-1.72981E-5</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
         <v>10</v>
       </c>
       <c r="B80" t="s">
         <v>11</v>
       </c>
       <c r="C80" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D80" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E80" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F80" s="1">
-        <v>-19</v>
+        <v>-87</v>
       </c>
       <c r="G80" s="2">
-        <v>2.605</v>
+        <v>0.4</v>
       </c>
       <c r="H80" s="3">
-        <v>-4949.5</v>
+        <v>-3480</v>
       </c>
       <c r="I80" s="4">
-        <v>-2.1311307E-5</v>
+        <v>-1.4823543E-5</v>
       </c>
       <c r="J80" s="5">
-        <v>-2.1310959E-5</v>
+        <v>-1.4823292E-5</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
         <v>10</v>
       </c>
       <c r="B81" t="s">
         <v>11</v>
       </c>
       <c r="C81" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D81" t="s">
         <v>247</v>
       </c>
       <c r="E81" t="s">
         <v>248</v>
       </c>
       <c r="F81" s="1">
-        <v>-27</v>
+        <v>378.96</v>
       </c>
       <c r="G81" s="2">
-        <v>2.4</v>
+        <v>1</v>
       </c>
       <c r="H81" s="3">
-        <v>-6480</v>
+        <v>378.96</v>
       </c>
       <c r="I81" s="4">
-        <v>-2.7901257E-5</v>
+        <v>1.614233E-6</v>
       </c>
       <c r="J81" s="5">
-        <v>-2.7900801E-5</v>
+        <v>1.614205E-6</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
         <v>10</v>
       </c>
       <c r="B82" t="s">
         <v>11</v>
       </c>
       <c r="C82" t="s">
         <v>249</v>
       </c>
       <c r="D82" t="s">
         <v>250</v>
       </c>
       <c r="E82" t="s">
         <v>251</v>
       </c>
       <c r="F82" s="1">
-        <v>-58</v>
+        <v>-67</v>
       </c>
       <c r="G82" s="2">
-        <v>0.26</v>
+        <v>0.05</v>
       </c>
       <c r="H82" s="3">
-        <v>-1508</v>
+        <v>-335</v>
       </c>
       <c r="I82" s="4">
-        <v>-6.49307E-6</v>
+        <v>-1.426979E-6</v>
       </c>
       <c r="J82" s="5">
-        <v>-6.492964E-6</v>
+        <v>-1.426955E-6</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" t="s">
         <v>10</v>
       </c>
       <c r="B83" t="s">
         <v>11</v>
       </c>
       <c r="C83" t="s">
         <v>252</v>
       </c>
       <c r="D83" t="s">
         <v>253</v>
       </c>
       <c r="E83" t="s">
         <v>254</v>
       </c>
       <c r="F83" s="1">
-        <v>-72</v>
+        <v>-50</v>
       </c>
       <c r="G83" s="2">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="H83" s="3">
-        <v>-1728</v>
+        <v>-1250</v>
       </c>
       <c r="I83" s="4">
-        <v>-7.440335E-6</v>
+        <v>-5.324549E-6</v>
       </c>
       <c r="J83" s="5">
-        <v>-7.440214E-6</v>
+        <v>-5.324458E-6</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
         <v>10</v>
       </c>
       <c r="B84" t="s">
         <v>11</v>
       </c>
       <c r="C84" t="s">
         <v>255</v>
       </c>
       <c r="D84" t="s">
         <v>256</v>
       </c>
       <c r="E84" t="s">
         <v>257</v>
       </c>
       <c r="F84" s="1">
-        <v>-171</v>
+        <v>-118</v>
       </c>
       <c r="G84" s="2">
-        <v>0.17</v>
+        <v>0.98</v>
       </c>
       <c r="H84" s="3">
-        <v>-2907</v>
+        <v>-11564</v>
       </c>
       <c r="I84" s="4">
-        <v>-1.2516814E-5</v>
+        <v>-4.9258463E-5</v>
       </c>
       <c r="J84" s="5">
-        <v>-1.251661E-5</v>
+        <v>-4.9257629E-5</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" t="s">
         <v>10</v>
       </c>
       <c r="B85" t="s">
         <v>11</v>
       </c>
       <c r="C85" t="s">
         <v>258</v>
       </c>
       <c r="D85" t="s">
         <v>259</v>
       </c>
       <c r="E85" t="s">
         <v>260</v>
       </c>
       <c r="F85" s="1">
-        <v>-260</v>
+        <v>-109</v>
       </c>
       <c r="G85" s="2">
-        <v>0.05</v>
+        <v>0.705</v>
       </c>
       <c r="H85" s="3">
-        <v>-1300</v>
+        <v>-7684.5</v>
       </c>
       <c r="I85" s="4">
-        <v>-5.597474E-6</v>
+        <v>-3.2733194E-5</v>
       </c>
       <c r="J85" s="5">
-        <v>-5.597383E-6</v>
+        <v>-3.273264E-5</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
         <v>10</v>
       </c>
       <c r="B86" t="s">
         <v>11</v>
       </c>
       <c r="C86" t="s">
         <v>261</v>
       </c>
       <c r="D86" t="s">
         <v>262</v>
       </c>
       <c r="E86" t="s">
         <v>263</v>
       </c>
       <c r="F86" s="1">
-        <v>-120</v>
+        <v>-171</v>
       </c>
       <c r="G86" s="2">
-        <v>0.775</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="H86" s="3">
-        <v>-9300</v>
+        <v>-9576</v>
       </c>
       <c r="I86" s="4">
-        <v>-4.004347E-5</v>
+        <v>-4.0790301E-5</v>
       </c>
       <c r="J86" s="5">
-        <v>-4.0042817E-5</v>
+        <v>-4.078961E-5</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
         <v>10</v>
       </c>
       <c r="B87" t="s">
         <v>11</v>
       </c>
       <c r="C87" t="s">
         <v>264</v>
       </c>
       <c r="D87" t="s">
         <v>265</v>
       </c>
       <c r="E87" t="s">
         <v>266</v>
       </c>
       <c r="F87" s="1">
-        <v>-525</v>
+        <v>-87</v>
       </c>
       <c r="G87" s="2">
-        <v>0.07000000000000001</v>
+        <v>1.8</v>
       </c>
       <c r="H87" s="3">
-        <v>-3675</v>
+        <v>-15660</v>
       </c>
       <c r="I87" s="4">
-        <v>-1.5823629E-5</v>
+        <v>-6.6705944E-5</v>
       </c>
       <c r="J87" s="5">
-        <v>-1.5823371E-5</v>
+        <v>-6.6704814E-5</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
         <v>10</v>
       </c>
       <c r="B88" t="s">
         <v>11</v>
       </c>
       <c r="C88" t="s">
         <v>267</v>
       </c>
       <c r="D88" t="s">
         <v>268</v>
       </c>
       <c r="E88" t="s">
         <v>269</v>
       </c>
       <c r="F88" s="1">
-        <v>-130</v>
+        <v>-270</v>
       </c>
       <c r="G88" s="2">
-        <v>0.13</v>
+        <v>1.075</v>
       </c>
       <c r="H88" s="3">
-        <v>-1690</v>
+        <v>-29025</v>
       </c>
       <c r="I88" s="4">
-        <v>-7.276717E-6</v>
+        <v>-0.000123636016</v>
       </c>
       <c r="J88" s="5">
-        <v>-7.276598E-6</v>
+        <v>-0.000123633922</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
         <v>10</v>
       </c>
       <c r="B89" t="s">
         <v>11</v>
       </c>
       <c r="C89" t="s">
         <v>270</v>
       </c>
       <c r="D89" t="s">
         <v>271</v>
       </c>
       <c r="E89" t="s">
         <v>272</v>
       </c>
       <c r="F89" s="1">
-        <v>-43</v>
+        <v>-56</v>
       </c>
       <c r="G89" s="2">
-        <v>1.01</v>
+        <v>3.13</v>
       </c>
       <c r="H89" s="3">
-        <v>-4343</v>
+        <v>-17528</v>
       </c>
       <c r="I89" s="4">
-        <v>-1.869987E-5</v>
+        <v>-7.4662949E-5</v>
       </c>
       <c r="J89" s="5">
-        <v>-1.8699565E-5</v>
+        <v>-7.4661684E-5</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
         <v>10</v>
       </c>
       <c r="B90" t="s">
         <v>11</v>
       </c>
       <c r="C90" t="s">
         <v>273</v>
       </c>
       <c r="D90" t="s">
         <v>274</v>
       </c>
       <c r="E90" t="s">
         <v>275</v>
       </c>
       <c r="F90" s="1">
-        <v>-96</v>
+        <v>-275</v>
       </c>
       <c r="G90" s="2">
-        <v>0.045</v>
+        <v>0.68</v>
       </c>
       <c r="H90" s="3">
-        <v>-432</v>
+        <v>-18700</v>
       </c>
       <c r="I90" s="4">
-        <v>-1.860084E-6</v>
+        <v>-7.9655246E-5</v>
       </c>
       <c r="J90" s="5">
-        <v>-1.860053E-6</v>
+        <v>-7.9653896E-5</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
         <v>10</v>
       </c>
       <c r="B91" t="s">
         <v>11</v>
       </c>
       <c r="C91" t="s">
         <v>276</v>
       </c>
       <c r="D91" t="s">
         <v>277</v>
       </c>
       <c r="E91" t="s">
         <v>278</v>
       </c>
       <c r="F91" s="1">
-        <v>-87</v>
+        <v>-47</v>
       </c>
       <c r="G91" s="2">
-        <v>0.22</v>
+        <v>4.665</v>
       </c>
       <c r="H91" s="3">
-        <v>-1914</v>
+        <v>-21925.5</v>
       </c>
       <c r="I91" s="4">
-        <v>-8.241203999999999E-6</v>
+        <v>-9.3394711E-5</v>
       </c>
       <c r="J91" s="5">
-        <v>-8.241069999999999E-6</v>
+        <v>-9.3393128E-5</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
         <v>10</v>
       </c>
       <c r="B92" t="s">
         <v>11</v>
       </c>
       <c r="C92" t="s">
         <v>279</v>
       </c>
       <c r="D92" t="s">
         <v>280</v>
       </c>
       <c r="E92" t="s">
         <v>281</v>
       </c>
       <c r="F92" s="1">
-        <v>-117</v>
+        <v>-94</v>
       </c>
       <c r="G92" s="2">
-        <v>0.5</v>
+        <v>1.375</v>
       </c>
       <c r="H92" s="3">
-        <v>-5850</v>
+        <v>-12925</v>
       </c>
       <c r="I92" s="4">
-        <v>-2.5188634E-5</v>
+        <v>-5.5055831E-5</v>
       </c>
       <c r="J92" s="5">
-        <v>-2.5188223E-5</v>
+        <v>-5.5054899E-5</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
         <v>10</v>
       </c>
       <c r="B93" t="s">
         <v>11</v>
       </c>
       <c r="C93" t="s">
         <v>282</v>
       </c>
       <c r="D93" t="s">
         <v>283</v>
       </c>
       <c r="E93" t="s">
         <v>284</v>
       </c>
       <c r="F93" s="1">
-        <v>-105</v>
+        <v>-80</v>
       </c>
       <c r="G93" s="2">
-        <v>0.33</v>
+        <v>2.62</v>
       </c>
       <c r="H93" s="3">
-        <v>-3465</v>
+        <v>-20960</v>
       </c>
       <c r="I93" s="4">
-        <v>-1.4919422E-5</v>
+        <v>-8.9282029E-5</v>
       </c>
       <c r="J93" s="5">
-        <v>-1.4919179E-5</v>
+        <v>-8.928051700000001E-5</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
         <v>10</v>
       </c>
       <c r="B94" t="s">
         <v>11</v>
       </c>
       <c r="C94" t="s">
         <v>285</v>
       </c>
       <c r="D94" t="s">
         <v>286</v>
       </c>
       <c r="E94" t="s">
         <v>287</v>
       </c>
       <c r="F94" s="1">
-        <v>-108</v>
+        <v>-19</v>
       </c>
       <c r="G94" s="2">
-        <v>0.93</v>
+        <v>6.5</v>
       </c>
       <c r="H94" s="3">
-        <v>-10044</v>
+        <v>-12350</v>
       </c>
       <c r="I94" s="4">
-        <v>-4.3246948E-5</v>
+        <v>-5.2606539E-5</v>
       </c>
       <c r="J94" s="5">
-        <v>-4.3246242E-5</v>
+        <v>-5.2605648E-5</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" t="s">
         <v>10</v>
       </c>
       <c r="B95" t="s">
         <v>11</v>
       </c>
       <c r="C95" t="s">
         <v>288</v>
       </c>
       <c r="D95" t="s">
         <v>289</v>
       </c>
       <c r="E95" t="s">
         <v>290</v>
       </c>
       <c r="F95" s="1">
-        <v>-227</v>
+        <v>-113</v>
       </c>
       <c r="G95" s="2">
-        <v>0.375</v>
+        <v>2.055</v>
       </c>
       <c r="H95" s="3">
-        <v>-8512.5</v>
+        <v>-23221.5</v>
       </c>
       <c r="I95" s="4">
-        <v>-3.6652692E-5</v>
+        <v>-9.8915202E-5</v>
       </c>
       <c r="J95" s="5">
-        <v>-3.6652094E-5</v>
+        <v>-9.8913527E-5</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" t="s">
         <v>10</v>
       </c>
       <c r="B96" t="s">
         <v>11</v>
       </c>
       <c r="C96" t="s">
         <v>291</v>
       </c>
       <c r="D96" t="s">
         <v>292</v>
       </c>
       <c r="E96" t="s">
         <v>293</v>
       </c>
       <c r="F96" s="1">
-        <v>-85</v>
+        <v>-28</v>
       </c>
       <c r="G96" s="2">
-        <v>1.01</v>
+        <v>7.4</v>
       </c>
       <c r="H96" s="3">
-        <v>-8585</v>
+        <v>-20720</v>
       </c>
       <c r="I96" s="4">
-        <v>-3.6964859E-5</v>
+        <v>-8.8259716E-5</v>
       </c>
       <c r="J96" s="5">
-        <v>-3.6964256E-5</v>
+        <v>-8.825822100000001E-5</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" t="s">
         <v>10</v>
       </c>
       <c r="B97" t="s">
         <v>11</v>
       </c>
       <c r="C97" t="s">
         <v>294</v>
       </c>
       <c r="D97" t="s">
         <v>295</v>
       </c>
       <c r="E97" t="s">
         <v>296</v>
       </c>
       <c r="F97" s="1">
-        <v>-170</v>
+        <v>-263</v>
       </c>
       <c r="G97" s="2">
-        <v>0.25</v>
+        <v>0.67</v>
       </c>
       <c r="H97" s="3">
-        <v>-4250</v>
+        <v>-17621</v>
       </c>
       <c r="I97" s="4">
-        <v>-1.8299435E-5</v>
+        <v>-7.5059095E-5</v>
       </c>
       <c r="J97" s="5">
-        <v>-1.8299137E-5</v>
+        <v>-7.5057824E-5</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" t="s">
         <v>10</v>
       </c>
       <c r="B98" t="s">
         <v>11</v>
       </c>
       <c r="C98" t="s">
         <v>297</v>
       </c>
       <c r="D98" t="s">
         <v>298</v>
       </c>
       <c r="E98" t="s">
         <v>299</v>
       </c>
       <c r="F98" s="1">
-        <v>-119</v>
+        <v>-53</v>
       </c>
       <c r="G98" s="2">
-        <v>2.71</v>
+        <v>6</v>
       </c>
       <c r="H98" s="3">
-        <v>-32249</v>
+        <v>-31800</v>
       </c>
       <c r="I98" s="4">
-        <v>-0.000138856115</v>
+        <v>-0.000135456514</v>
       </c>
       <c r="J98" s="5">
-        <v>-0.000138853849</v>
+        <v>-0.000135454219</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" t="s">
         <v>10</v>
       </c>
       <c r="B99" t="s">
         <v>11</v>
       </c>
       <c r="C99" t="s">
         <v>300</v>
       </c>
       <c r="D99" t="s">
         <v>301</v>
       </c>
       <c r="E99" t="s">
         <v>302</v>
       </c>
       <c r="F99" s="1">
-        <v>-69</v>
+        <v>-130</v>
       </c>
       <c r="G99" s="2">
-        <v>3.5</v>
+        <v>1.3</v>
       </c>
       <c r="H99" s="3">
-        <v>-24150</v>
+        <v>-16900</v>
       </c>
       <c r="I99" s="4">
-        <v>-0.00010398385</v>
+        <v>-7.1987896E-5</v>
       </c>
       <c r="J99" s="5">
-        <v>-0.000103982153</v>
+        <v>-7.198667599999999E-5</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" t="s">
         <v>10</v>
       </c>
       <c r="B100" t="s">
         <v>11</v>
       </c>
       <c r="C100" t="s">
         <v>303</v>
       </c>
       <c r="D100" t="s">
         <v>304</v>
       </c>
       <c r="E100" t="s">
         <v>305</v>
       </c>
       <c r="F100" s="1">
-        <v>-36</v>
+        <v>-49</v>
       </c>
       <c r="G100" s="2">
-        <v>5.7</v>
+        <v>2.4</v>
       </c>
       <c r="H100" s="3">
-        <v>-20520</v>
+        <v>-11760</v>
       </c>
       <c r="I100" s="4">
-        <v>-8.8353979E-5</v>
+        <v>-5.0093352E-5</v>
       </c>
       <c r="J100" s="5">
-        <v>-8.8352538E-5</v>
+        <v>-5.0092504E-5</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" t="s">
         <v>10</v>
       </c>
       <c r="B101" t="s">
         <v>11</v>
       </c>
       <c r="C101" t="s">
         <v>306</v>
       </c>
       <c r="D101" t="s">
         <v>307</v>
       </c>
       <c r="E101" t="s">
         <v>308</v>
       </c>
       <c r="F101" s="1">
-        <v>-79</v>
+        <v>-123</v>
       </c>
       <c r="G101" s="2">
-        <v>2.06</v>
+        <v>1.94</v>
       </c>
       <c r="H101" s="3">
-        <v>-16274</v>
+        <v>-23862</v>
       </c>
       <c r="I101" s="4">
-        <v>-7.0071767E-5</v>
+        <v>-0.000101643501</v>
       </c>
       <c r="J101" s="5">
-        <v>-7.0070624E-5</v>
+        <v>-0.000101641779</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
         <v>10</v>
       </c>
       <c r="B102" t="s">
         <v>11</v>
       </c>
       <c r="C102" t="s">
         <v>309</v>
       </c>
       <c r="D102" t="s">
         <v>310</v>
       </c>
       <c r="E102" t="s">
         <v>311</v>
       </c>
       <c r="F102" s="1">
-        <v>-140</v>
+        <v>-774</v>
       </c>
       <c r="G102" s="2">
-        <v>0.925</v>
+        <v>0.35</v>
       </c>
       <c r="H102" s="3">
-        <v>-12950</v>
+        <v>-27090</v>
       </c>
       <c r="I102" s="4">
-        <v>-5.5759456E-5</v>
+        <v>-0.000115393615</v>
       </c>
       <c r="J102" s="5">
-        <v>-5.5758546E-5</v>
+        <v>-0.00011539166</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
         <v>10</v>
       </c>
       <c r="B103" t="s">
         <v>11</v>
       </c>
       <c r="C103" t="s">
         <v>312</v>
       </c>
       <c r="D103" t="s">
         <v>313</v>
       </c>
       <c r="E103" t="s">
         <v>314</v>
       </c>
       <c r="F103" s="1">
-        <v>-111</v>
+        <v>-99</v>
       </c>
       <c r="G103" s="2">
-        <v>1.15</v>
+        <v>1.7</v>
       </c>
       <c r="H103" s="3">
-        <v>-12765</v>
+        <v>-16830</v>
       </c>
       <c r="I103" s="4">
-        <v>-5.4962892E-5</v>
+        <v>-7.1689721E-5</v>
       </c>
       <c r="J103" s="5">
-        <v>-5.4961995E-5</v>
+        <v>-7.1688507E-5</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
         <v>10</v>
       </c>
       <c r="B104" t="s">
         <v>11</v>
       </c>
       <c r="C104" t="s">
         <v>315</v>
       </c>
       <c r="D104" t="s">
         <v>316</v>
       </c>
       <c r="E104" t="s">
         <v>317</v>
       </c>
       <c r="F104" s="1">
-        <v>-25</v>
+        <v>-227</v>
       </c>
       <c r="G104" s="2">
-        <v>7.3</v>
+        <v>1.075</v>
       </c>
       <c r="H104" s="3">
-        <v>-18250</v>
+        <v>-24402.5</v>
       </c>
       <c r="I104" s="4">
-        <v>-7.8579928E-5</v>
+        <v>-0.000103945836</v>
       </c>
       <c r="J104" s="5">
-        <v>-7.8578646E-5</v>
+        <v>-0.000103944075</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
         <v>10</v>
       </c>
       <c r="B105" t="s">
         <v>11</v>
       </c>
       <c r="C105" t="s">
         <v>318</v>
       </c>
       <c r="D105" t="s">
         <v>319</v>
       </c>
       <c r="E105" t="s">
         <v>320</v>
       </c>
       <c r="F105" s="1">
-        <v>-128</v>
+        <v>-535</v>
       </c>
       <c r="G105" s="2">
-        <v>1.5</v>
+        <v>0.325</v>
       </c>
       <c r="H105" s="3">
-        <v>-19200</v>
+        <v>-17387.5</v>
       </c>
       <c r="I105" s="4">
-        <v>-8.267039000000001E-5</v>
+        <v>-7.406446999999999E-5</v>
       </c>
       <c r="J105" s="5">
-        <v>-8.2669041E-5</v>
+        <v>-7.406321499999999E-5</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
         <v>10</v>
       </c>
       <c r="B106" t="s">
         <v>11</v>
       </c>
       <c r="C106" t="s">
         <v>321</v>
       </c>
       <c r="D106" t="s">
         <v>322</v>
       </c>
       <c r="E106" t="s">
         <v>323</v>
       </c>
       <c r="F106" s="1">
-        <v>-49</v>
+        <v>-120</v>
       </c>
       <c r="G106" s="2">
-        <v>4.1</v>
+        <v>3.3</v>
       </c>
       <c r="H106" s="3">
-        <v>-20090</v>
+        <v>-39600</v>
       </c>
       <c r="I106" s="4">
-        <v>-8.6502507E-5</v>
+        <v>-0.000168681696</v>
       </c>
       <c r="J106" s="5">
-        <v>-8.6501096E-5</v>
+        <v>-0.000168678839</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" t="s">
         <v>10</v>
       </c>
       <c r="B107" t="s">
         <v>11</v>
       </c>
       <c r="C107" t="s">
         <v>324</v>
       </c>
       <c r="D107" t="s">
         <v>325</v>
       </c>
       <c r="E107" t="s">
         <v>326</v>
       </c>
       <c r="F107" s="1">
-        <v>-67</v>
+        <v>-120</v>
       </c>
       <c r="G107" s="2">
-        <v>1.83</v>
+        <v>3.4</v>
       </c>
       <c r="H107" s="3">
-        <v>-12261</v>
+        <v>-40800</v>
       </c>
       <c r="I107" s="4">
-        <v>-5.2792794E-5</v>
+        <v>-0.000173793263</v>
       </c>
       <c r="J107" s="5">
-        <v>-5.2791933E-5</v>
+        <v>-0.000173790319</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
         <v>10</v>
       </c>
       <c r="B108" t="s">
         <v>11</v>
       </c>
       <c r="C108" t="s">
         <v>327</v>
       </c>
       <c r="D108" t="s">
         <v>328</v>
       </c>
       <c r="E108" t="s">
         <v>329</v>
       </c>
       <c r="F108" s="1">
-        <v>-50</v>
+        <v>-140</v>
       </c>
       <c r="G108" s="2">
-        <v>2.475</v>
+        <v>3.2</v>
       </c>
       <c r="H108" s="3">
-        <v>-12375</v>
+        <v>-44800</v>
       </c>
       <c r="I108" s="4">
-        <v>-5.328365E-5</v>
+        <v>-0.000190831818</v>
       </c>
       <c r="J108" s="5">
-        <v>-5.328278E-5</v>
+        <v>-0.000190828586</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" t="s">
         <v>10</v>
       </c>
       <c r="B109" t="s">
         <v>11</v>
       </c>
       <c r="C109" t="s">
         <v>330</v>
       </c>
       <c r="D109" t="s">
         <v>331</v>
       </c>
       <c r="E109" t="s">
         <v>332</v>
       </c>
       <c r="F109" s="1">
-        <v>-99</v>
+        <v>-200</v>
       </c>
       <c r="G109" s="2">
-        <v>1.31</v>
+        <v>1.85</v>
       </c>
       <c r="H109" s="3">
-        <v>-12969</v>
+        <v>-37000</v>
       </c>
       <c r="I109" s="4">
-        <v>-5.5841265E-5</v>
+        <v>-0.000157606636</v>
       </c>
       <c r="J109" s="5">
-        <v>-5.5840354E-5</v>
+        <v>-0.000157603966</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
         <v>10</v>
       </c>
       <c r="B110" t="s">
         <v>11</v>
       </c>
       <c r="C110" t="s">
         <v>333</v>
       </c>
       <c r="D110" t="s">
         <v>334</v>
       </c>
       <c r="E110" t="s">
         <v>335</v>
       </c>
       <c r="F110" s="1">
-        <v>-530</v>
+        <v>-527</v>
       </c>
       <c r="G110" s="2">
-        <v>0.325</v>
+        <v>0.82</v>
       </c>
       <c r="H110" s="3">
-        <v>-17225</v>
+        <v>-43214</v>
       </c>
       <c r="I110" s="4">
-        <v>-7.4166535E-5</v>
+        <v>-0.000184076031</v>
       </c>
       <c r="J110" s="5">
-        <v>-7.416532499999999E-5</v>
+        <v>-0.000184072913</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" t="s">
         <v>10</v>
       </c>
       <c r="B111" t="s">
         <v>11</v>
       </c>
       <c r="C111" t="s">
         <v>336</v>
       </c>
       <c r="D111" t="s">
         <v>337</v>
       </c>
       <c r="E111" t="s">
         <v>338</v>
       </c>
       <c r="F111" s="1">
-        <v>-201</v>
+        <v>-106</v>
       </c>
       <c r="G111" s="2">
-        <v>1.74</v>
+        <v>4.4</v>
       </c>
       <c r="H111" s="3">
-        <v>-34974</v>
+        <v>-46640</v>
       </c>
       <c r="I111" s="4">
-        <v>-0.000150589282</v>
+        <v>-0.000198669554</v>
       </c>
       <c r="J111" s="5">
-        <v>-0.000150586825</v>
+        <v>-0.000198666188</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" t="s">
         <v>10</v>
       </c>
       <c r="B112" t="s">
         <v>11</v>
       </c>
       <c r="C112" t="s">
         <v>339</v>
       </c>
       <c r="D112" t="s">
         <v>340</v>
       </c>
       <c r="E112" t="s">
         <v>341</v>
       </c>
       <c r="F112" s="1">
-        <v>-50</v>
+        <v>-363</v>
       </c>
       <c r="G112" s="2">
-        <v>7.4</v>
+        <v>1.99</v>
       </c>
       <c r="H112" s="3">
-        <v>-37000</v>
+        <v>-72237</v>
       </c>
       <c r="I112" s="4">
-        <v>-0.000159312731</v>
+        <v>-0.000307703528</v>
       </c>
       <c r="J112" s="5">
-        <v>-0.000159310131</v>
+        <v>-0.000307698316</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" t="s">
         <v>10</v>
       </c>
       <c r="B113" t="s">
         <v>11</v>
       </c>
       <c r="C113" t="s">
         <v>342</v>
       </c>
       <c r="D113" t="s">
         <v>343</v>
       </c>
       <c r="E113" t="s">
         <v>344</v>
       </c>
       <c r="F113" s="1">
-        <v>-199</v>
+        <v>-310</v>
       </c>
       <c r="G113" s="2">
-        <v>3.55</v>
+        <v>2.17</v>
       </c>
       <c r="H113" s="3">
-        <v>-70645</v>
+        <v>-67270</v>
       </c>
       <c r="I113" s="4">
-        <v>-0.000304179672</v>
+        <v>-0.000286545902</v>
       </c>
       <c r="J113" s="5">
-        <v>-0.000304174709</v>
+        <v>-0.000286541048</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" t="s">
         <v>10</v>
       </c>
       <c r="B114" t="s">
         <v>11</v>
       </c>
       <c r="C114" t="s">
         <v>345</v>
       </c>
       <c r="D114" t="s">
         <v>346</v>
       </c>
       <c r="E114" t="s">
         <v>347</v>
       </c>
       <c r="F114" s="1">
-        <v>-113</v>
+        <v>-73</v>
       </c>
       <c r="G114" s="2">
-        <v>5.9</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="H114" s="3">
-        <v>-66670</v>
+        <v>-68985</v>
       </c>
       <c r="I114" s="4">
-        <v>-0.000287064318</v>
+        <v>-0.000293851183</v>
       </c>
       <c r="J114" s="5">
-        <v>-0.000287059634</v>
+        <v>-0.000293846205</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" t="s">
         <v>10</v>
       </c>
       <c r="B115" t="s">
         <v>11</v>
       </c>
       <c r="C115" t="s">
         <v>348</v>
       </c>
       <c r="D115" t="s">
         <v>349</v>
       </c>
       <c r="E115" t="s">
         <v>350</v>
       </c>
       <c r="F115" s="1">
-        <v>-774</v>
+        <v>-85</v>
       </c>
       <c r="G115" s="2">
-        <v>0.9</v>
+        <v>11.52</v>
       </c>
       <c r="H115" s="3">
-        <v>-69660</v>
+        <v>-97920</v>
       </c>
       <c r="I115" s="4">
-        <v>-0.000299938508</v>
+        <v>-0.000417103831</v>
       </c>
       <c r="J115" s="5">
-        <v>-0.000299933615</v>
+        <v>-0.000417096766</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
         <v>10</v>
       </c>
       <c r="B116" t="s">
         <v>11</v>
       </c>
       <c r="C116" t="s">
         <v>351</v>
       </c>
       <c r="D116" t="s">
         <v>352</v>
       </c>
       <c r="E116" t="s">
         <v>353</v>
       </c>
       <c r="F116" s="1">
-        <v>-774</v>
+        <v>-172</v>
       </c>
       <c r="G116" s="2">
-        <v>2.63</v>
+        <v>6.2</v>
       </c>
       <c r="H116" s="3">
-        <v>-203562</v>
+        <v>-106640</v>
       </c>
       <c r="I116" s="4">
-        <v>-0.000876486975</v>
+        <v>-0.000454247882</v>
       </c>
       <c r="J116" s="5">
-        <v>-0.000876472674</v>
+        <v>-0.000454240187</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
         <v>10</v>
       </c>
       <c r="B117" t="s">
         <v>11</v>
       </c>
       <c r="C117" t="s">
         <v>354</v>
       </c>
       <c r="D117" t="s">
         <v>355</v>
       </c>
       <c r="E117" t="s">
         <v>356</v>
       </c>
       <c r="F117" s="1">
         <v>-774</v>
       </c>
       <c r="G117" s="2">
-        <v>4.39</v>
+        <v>1.84</v>
       </c>
       <c r="H117" s="3">
-        <v>-339786</v>
+        <v>-142416</v>
       </c>
       <c r="I117" s="4">
-        <v>-0.001463033391</v>
+        <v>-0.000606640719</v>
       </c>
       <c r="J117" s="5">
-        <v>-0.00146300952</v>
+        <v>-0.000606630443</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
         <v>10</v>
       </c>
       <c r="B118" t="s">
         <v>11</v>
       </c>
       <c r="C118" t="s">
         <v>357</v>
       </c>
       <c r="D118" t="s">
         <v>358</v>
       </c>
       <c r="E118" t="s">
         <v>359</v>
       </c>
       <c r="F118" s="1">
+        <v>-365</v>
+      </c>
+      <c r="G118" s="2">
+        <v>6.42</v>
+      </c>
+      <c r="H118" s="3">
+        <v>-234330</v>
+      </c>
+      <c r="I118" s="4">
+        <v>-0.00099816116</v>
+      </c>
+      <c r="J118" s="5">
+        <v>-0.0009981442519999999</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119" t="s">
+        <v>10</v>
+      </c>
+      <c r="B119" t="s">
+        <v>11</v>
+      </c>
+      <c r="C119" t="s">
+        <v>360</v>
+      </c>
+      <c r="D119" t="s">
+        <v>361</v>
+      </c>
+      <c r="E119" t="s">
+        <v>362</v>
+      </c>
+      <c r="F119" s="1">
         <v>-774</v>
       </c>
-      <c r="G118" s="2">
-[...9 lines deleted...]
-        <v>-0.002982673168</v>
+      <c r="G119" s="2">
+        <v>3.5</v>
+      </c>
+      <c r="H119" s="3">
+        <v>-270900</v>
+      </c>
+      <c r="I119" s="4">
+        <v>-0.001153936151</v>
+      </c>
+      <c r="J119" s="5">
+        <v>-0.001153916604</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" t="s">
+        <v>10</v>
+      </c>
+      <c r="B120" t="s">
+        <v>11</v>
+      </c>
+      <c r="C120" t="s">
+        <v>363</v>
+      </c>
+      <c r="D120" t="s">
+        <v>364</v>
+      </c>
+      <c r="E120" t="s">
+        <v>365</v>
+      </c>
+      <c r="F120" s="1">
+        <v>-774</v>
+      </c>
+      <c r="G120" s="2">
+        <v>7.36</v>
+      </c>
+      <c r="H120" s="3">
+        <v>-569664</v>
+      </c>
+      <c r="I120" s="4">
+        <v>-0.002426562878</v>
+      </c>
+      <c r="J120" s="5">
+        <v>-0.002426521773</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -5345,32 +5427,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Hedged Equity Premium Income ETF Holdings as of 06.23.2026</dc:title>
+  <dc:title>Sterling Capital Hedged Equity Premium Income ETF Holdings as of 07.16.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>