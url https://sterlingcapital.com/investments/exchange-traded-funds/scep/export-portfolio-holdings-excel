--- v1 (2026-07-18)
+++ v2 (2026-08-30)
@@ -46,1116 +46,1116 @@
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-07-16</t>
+    <t>2026-08-28</t>
   </si>
   <si>
     <t>SCEP</t>
   </si>
   <si>
     <t>AAPL US</t>
   </si>
   <si>
     <t>037833100</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
+    <t>NVDA US</t>
+  </si>
+  <si>
+    <t>67066G104</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP</t>
+  </si>
+  <si>
     <t>GOOGL US</t>
   </si>
   <si>
     <t>02079K305</t>
   </si>
   <si>
     <t>ALPHABET INC-A</t>
   </si>
   <si>
-    <t>NVDA US</t>
-[...7 lines deleted...]
-  <si>
     <t>AVGO US</t>
   </si>
   <si>
     <t>11135F101</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>AMZN US</t>
   </si>
   <si>
     <t>023135106</t>
   </si>
   <si>
     <t>AMAZON.COM INC</t>
   </si>
   <si>
     <t>MSFT US</t>
   </si>
   <si>
     <t>594918104</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>JPM US</t>
   </si>
   <si>
     <t>46625H100</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
+    <t>PH US</t>
+  </si>
+  <si>
+    <t>701094104</t>
+  </si>
+  <si>
+    <t>PARKER HANNIFIN</t>
+  </si>
+  <si>
+    <t>COST US</t>
+  </si>
+  <si>
+    <t>22160K105</t>
+  </si>
+  <si>
+    <t>COSTCO WHOLESALE</t>
+  </si>
+  <si>
     <t>META US</t>
   </si>
   <si>
     <t>30303M102</t>
   </si>
   <si>
     <t>META PLATFORMS-A</t>
   </si>
   <si>
-    <t>PH US</t>
-[...14 lines deleted...]
-    <t>COSTCO WHOLESALE</t>
+    <t>V US</t>
+  </si>
+  <si>
+    <t>92826C839</t>
+  </si>
+  <si>
+    <t>VISA INC-CLASS A</t>
   </si>
   <si>
     <t>ITW US</t>
   </si>
   <si>
     <t>452308109</t>
   </si>
   <si>
     <t>ILLINOIS TOOL WO</t>
   </si>
   <si>
     <t>WMB US</t>
   </si>
   <si>
     <t>969457100</t>
   </si>
   <si>
     <t>WILLIAMS COS INC</t>
   </si>
   <si>
-    <t>V US</t>
-[...5 lines deleted...]
-    <t>VISA INC-CLASS A</t>
+    <t>ABBV US</t>
+  </si>
+  <si>
+    <t>00287Y109</t>
+  </si>
+  <si>
+    <t>ABBVIE INC</t>
   </si>
   <si>
     <t>EQIX US</t>
   </si>
   <si>
     <t>29444U700</t>
   </si>
   <si>
     <t>EQUINIX INC</t>
   </si>
   <si>
+    <t>APD US</t>
+  </si>
+  <si>
+    <t>009158106</t>
+  </si>
+  <si>
+    <t>AIR PRODS &amp; CHEM</t>
+  </si>
+  <si>
     <t>LRCX US</t>
   </si>
   <si>
     <t>512807306</t>
   </si>
   <si>
     <t>LAM RESEARCH</t>
   </si>
   <si>
-    <t>APD US</t>
-[...7 lines deleted...]
-  <si>
     <t>AMD US</t>
   </si>
   <si>
     <t>007903107</t>
   </si>
   <si>
     <t>ADV MICRO DEVICE</t>
   </si>
   <si>
+    <t>APH US</t>
+  </si>
+  <si>
+    <t>032095101</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORP-A</t>
+  </si>
+  <si>
+    <t>MPWR US</t>
+  </si>
+  <si>
+    <t>609839105</t>
+  </si>
+  <si>
+    <t>MONOLITHIC POWER</t>
+  </si>
+  <si>
+    <t>ADI US</t>
+  </si>
+  <si>
+    <t>032654105</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES</t>
+  </si>
+  <si>
     <t>AFL US</t>
   </si>
   <si>
     <t>001055102</t>
   </si>
   <si>
     <t>AFLAC INC</t>
   </si>
   <si>
-    <t>ADI US</t>
-[...32 lines deleted...]
-    <t>ABBVIE INC</t>
+    <t>JNJ US</t>
+  </si>
+  <si>
+    <t>478160104</t>
+  </si>
+  <si>
+    <t>JOHNSON&amp;JOHNSON</t>
+  </si>
+  <si>
+    <t>HIG US</t>
+  </si>
+  <si>
+    <t>416515104</t>
+  </si>
+  <si>
+    <t>HARTFORD INSURAN</t>
+  </si>
+  <si>
+    <t>CB US</t>
+  </si>
+  <si>
+    <t>H1467J104</t>
+  </si>
+  <si>
+    <t>CHUBB LTD</t>
+  </si>
+  <si>
+    <t>HD US</t>
+  </si>
+  <si>
+    <t>437076102</t>
+  </si>
+  <si>
+    <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>VRT US</t>
   </si>
   <si>
     <t>92537N108</t>
   </si>
   <si>
     <t>VERTIV HOLDING-A</t>
   </si>
   <si>
-    <t>CB US</t>
-[...32 lines deleted...]
-    <t>HOME DEPOT INC</t>
+    <t>BKNG US</t>
+  </si>
+  <si>
+    <t>09857L108</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS</t>
   </si>
   <si>
     <t>WEC US</t>
   </si>
   <si>
     <t>92939U106</t>
   </si>
   <si>
     <t>WEC ENERGY GROUP</t>
   </si>
   <si>
+    <t>AMGN US</t>
+  </si>
+  <si>
+    <t>031162100</t>
+  </si>
+  <si>
+    <t>AMGEN INC</t>
+  </si>
+  <si>
     <t>SHW US</t>
   </si>
   <si>
     <t>824348106</t>
   </si>
   <si>
     <t>SHERWIN-WILLIAMS</t>
   </si>
   <si>
+    <t>PLTR US</t>
+  </si>
+  <si>
+    <t>69608A108</t>
+  </si>
+  <si>
+    <t>PALANTIR TECHN-A</t>
+  </si>
+  <si>
     <t>LLY US</t>
   </si>
   <si>
     <t>532457108</t>
   </si>
   <si>
     <t>ELI LILLY &amp; CO</t>
   </si>
   <si>
-    <t>BKNG US</t>
-[...14 lines deleted...]
-    <t>AMGEN INC</t>
+    <t>DRI US</t>
+  </si>
+  <si>
+    <t>237194105</t>
+  </si>
+  <si>
+    <t>DARDEN RESTAURAN</t>
+  </si>
+  <si>
+    <t>NFLX US</t>
+  </si>
+  <si>
+    <t>64110L106</t>
+  </si>
+  <si>
+    <t>NETFLIX INC</t>
+  </si>
+  <si>
+    <t>PANW US</t>
+  </si>
+  <si>
+    <t>697435105</t>
+  </si>
+  <si>
+    <t>PALO ALTO NETWOR</t>
+  </si>
+  <si>
+    <t>RSG US</t>
+  </si>
+  <si>
+    <t>760759100</t>
+  </si>
+  <si>
+    <t>REPUBLIC SVCS</t>
+  </si>
+  <si>
+    <t>MCD US</t>
+  </si>
+  <si>
+    <t>580135101</t>
+  </si>
+  <si>
+    <t>MCDONALDS CORP</t>
   </si>
   <si>
     <t>WM US</t>
   </si>
   <si>
     <t>94106L109</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT</t>
   </si>
   <si>
-    <t>DRI US</t>
-[...16 lines deleted...]
-  <si>
     <t>PG US</t>
   </si>
   <si>
     <t>742718109</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
+    <t>CDNS US</t>
+  </si>
+  <si>
+    <t>127387108</t>
+  </si>
+  <si>
+    <t>CADENCE DESIGN</t>
+  </si>
+  <si>
+    <t>TER US</t>
+  </si>
+  <si>
+    <t>880770102</t>
+  </si>
+  <si>
+    <t>TERADYNE INC</t>
+  </si>
+  <si>
     <t>WMT US</t>
   </si>
   <si>
     <t>931142103</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
-    <t>NFLX US</t>
-[...14 lines deleted...]
-    <t>CADENCE DESIGN</t>
+    <t>NOW US</t>
+  </si>
+  <si>
+    <t>81762P102</t>
+  </si>
+  <si>
+    <t>SERVICENOW INC</t>
+  </si>
+  <si>
+    <t>MA US</t>
+  </si>
+  <si>
+    <t>57636Q104</t>
+  </si>
+  <si>
+    <t>MASTERCARD INC-A</t>
+  </si>
+  <si>
+    <t>TJX US</t>
+  </si>
+  <si>
+    <t>872540109</t>
+  </si>
+  <si>
+    <t>TJX COS INC</t>
+  </si>
+  <si>
+    <t>VST US</t>
+  </si>
+  <si>
+    <t>92840M102</t>
+  </si>
+  <si>
+    <t>VISTRA CORP</t>
+  </si>
+  <si>
+    <t>GWW US</t>
+  </si>
+  <si>
+    <t>384802104</t>
+  </si>
+  <si>
+    <t>WW GRAINGER INC</t>
+  </si>
+  <si>
+    <t>EMR US</t>
+  </si>
+  <si>
+    <t>291011104</t>
+  </si>
+  <si>
+    <t>EMERSON ELEC CO</t>
+  </si>
+  <si>
+    <t>SPY   270917P00690000</t>
+  </si>
+  <si>
+    <t>SPY P690  09/17/2027</t>
+  </si>
+  <si>
+    <t>SPY US 09/17/27 P690</t>
+  </si>
+  <si>
+    <t>AME US</t>
+  </si>
+  <si>
+    <t>031100100</t>
+  </si>
+  <si>
+    <t>AMETEK INC</t>
+  </si>
+  <si>
+    <t>MKSI US</t>
+  </si>
+  <si>
+    <t>55306N104</t>
+  </si>
+  <si>
+    <t>MKS INC</t>
+  </si>
+  <si>
+    <t>ISRG US</t>
+  </si>
+  <si>
+    <t>46120E602</t>
+  </si>
+  <si>
+    <t>INTUITIVE SURGIC</t>
+  </si>
+  <si>
+    <t>SPY   270617P00680000</t>
+  </si>
+  <si>
+    <t>SPY P680  06/17/2027</t>
+  </si>
+  <si>
+    <t>SPY US 06/17/27 P680</t>
+  </si>
+  <si>
+    <t>MU US</t>
+  </si>
+  <si>
+    <t>595112103</t>
+  </si>
+  <si>
+    <t>MICRON TECH</t>
+  </si>
+  <si>
+    <t>COHR US</t>
+  </si>
+  <si>
+    <t>19247G107</t>
+  </si>
+  <si>
+    <t>COHERENT CORP</t>
+  </si>
+  <si>
+    <t>USDB</t>
+  </si>
+  <si>
+    <t>US DOLLAR BROKER</t>
   </si>
   <si>
     <t>31423R500</t>
   </si>
   <si>
     <t>FEDERATED HERMES MM TREAS</t>
   </si>
   <si>
-    <t>PANW US</t>
-[...151 lines deleted...]
-  <si>
     <t>SPY   270319P00615000</t>
   </si>
   <si>
     <t>SPY P615  03/19/2027</t>
   </si>
   <si>
     <t>SPY US 03/19/27 P615</t>
   </si>
   <si>
     <t>SPY   261218P00620000</t>
   </si>
   <si>
     <t>SPY P620  12/18/2026</t>
   </si>
   <si>
     <t>SPY US 12/18/26 P620</t>
   </si>
   <si>
-    <t>SPY   260918P00620000</t>
-[...173 lines deleted...]
-    <t>RSG US 07/17/26 C230</t>
+    <t>ABBV  260918C00280000</t>
+  </si>
+  <si>
+    <t>ABBV C280 09/18/2026</t>
+  </si>
+  <si>
+    <t>ABBV US 09/18/26 C280</t>
+  </si>
+  <si>
+    <t>ADI   260918C00460000</t>
+  </si>
+  <si>
+    <t>ADI C460  09/18/2026</t>
+  </si>
+  <si>
+    <t>ADI US 09/18/26 C460</t>
+  </si>
+  <si>
+    <t>AFL   260918C00130000</t>
+  </si>
+  <si>
+    <t>AFL C130  09/18/2026</t>
+  </si>
+  <si>
+    <t>AFL US 09/18/26 C130</t>
+  </si>
+  <si>
+    <t>AMD   260918C00620000</t>
+  </si>
+  <si>
+    <t>AMD C620  09/18/2026</t>
+  </si>
+  <si>
+    <t>AMD US 09/18/26 C620</t>
+  </si>
+  <si>
+    <t>AME   260918C00270000</t>
+  </si>
+  <si>
+    <t>AME C270  09/18/2026</t>
+  </si>
+  <si>
+    <t>AME US 09/18/26 C270</t>
+  </si>
+  <si>
+    <t>APD   260918C00330000</t>
+  </si>
+  <si>
+    <t>APD C330  09/18/2026</t>
+  </si>
+  <si>
+    <t>APD US 09/18/26 C330</t>
+  </si>
+  <si>
+    <t>APH   260918C00185000</t>
+  </si>
+  <si>
+    <t>APH C185  09/18/2026</t>
+  </si>
+  <si>
+    <t>APH US 09/18/26 C185</t>
+  </si>
+  <si>
+    <t>BKNG  260918C00230000</t>
+  </si>
+  <si>
+    <t>BKNG C230 09/18/2026</t>
+  </si>
+  <si>
+    <t>BKNG US 09/18/26 C230</t>
+  </si>
+  <si>
+    <t>CB    260918C00375000</t>
+  </si>
+  <si>
+    <t>CB C375   09/18/2026</t>
+  </si>
+  <si>
+    <t>CB US 09/18/26 C375</t>
+  </si>
+  <si>
+    <t>CDNS  260918C00380000</t>
+  </si>
+  <si>
+    <t>CDNS C380 09/18/2026</t>
+  </si>
+  <si>
+    <t>CDNS US 09/18/26 C380</t>
+  </si>
+  <si>
+    <t>COHR  260918C00430000</t>
+  </si>
+  <si>
+    <t>COHR C430 09/18/2026</t>
+  </si>
+  <si>
+    <t>COHR US 09/18/26 C430</t>
+  </si>
+  <si>
+    <t>COST  260918C01040000</t>
+  </si>
+  <si>
+    <t>COSTC1040 09/18/2026</t>
+  </si>
+  <si>
+    <t>COST US 09/18/26 C1040</t>
+  </si>
+  <si>
+    <t>DRI   260918C00240000</t>
+  </si>
+  <si>
+    <t>DRI C240  09/18/2026</t>
+  </si>
+  <si>
+    <t>DRI US 09/18/26 C240</t>
+  </si>
+  <si>
+    <t>EMR   260918C00180000</t>
+  </si>
+  <si>
+    <t>EMR C180  09/18/2026</t>
+  </si>
+  <si>
+    <t>EMR US 09/18/26 C180</t>
+  </si>
+  <si>
+    <t>EQIX  260918C01180000</t>
+  </si>
+  <si>
+    <t>EQIXC1180 09/18/2026</t>
+  </si>
+  <si>
+    <t>EQIX US 09/18/26 C1180</t>
+  </si>
+  <si>
+    <t>GWW   260918C01430000</t>
+  </si>
+  <si>
+    <t>GWW C1430 09/18/2026</t>
+  </si>
+  <si>
+    <t>GWW US 09/18/26 C1430</t>
+  </si>
+  <si>
+    <t>HD    260918C00375000</t>
+  </si>
+  <si>
+    <t>HD C375   09/18/2026</t>
+  </si>
+  <si>
+    <t>HD US 09/18/26 C375</t>
+  </si>
+  <si>
+    <t>HIG   260918C00145000</t>
+  </si>
+  <si>
+    <t>HIG C145  09/18/2026</t>
+  </si>
+  <si>
+    <t>HIG US 09/18/26 C145</t>
+  </si>
+  <si>
+    <t>ISRG  260918C00450000</t>
+  </si>
+  <si>
+    <t>ISRG C450 09/18/2026</t>
+  </si>
+  <si>
+    <t>ISRG US 09/18/26 C450</t>
+  </si>
+  <si>
+    <t>ITW   260918C00310000</t>
+  </si>
+  <si>
+    <t>ITW C310  09/18/2026</t>
+  </si>
+  <si>
+    <t>ITW US 09/18/26 C310</t>
+  </si>
+  <si>
+    <t>JPM   260918C00390000</t>
+  </si>
+  <si>
+    <t>JPM C390  09/18/2026</t>
+  </si>
+  <si>
+    <t>JPM US 09/18/26 C390</t>
+  </si>
+  <si>
+    <t>LLY   260918C01320000</t>
+  </si>
+  <si>
+    <t>LLY C1320 09/18/2026</t>
+  </si>
+  <si>
+    <t>LLY US 09/18/26 C1320</t>
+  </si>
+  <si>
+    <t>LRCX  260918C00430000</t>
+  </si>
+  <si>
+    <t>LRCX C430 09/18/2026</t>
+  </si>
+  <si>
+    <t>LRCX US 09/18/26 C430</t>
+  </si>
+  <si>
+    <t>MCD   260918C00295000</t>
+  </si>
+  <si>
+    <t>MCD C295  09/18/2026</t>
+  </si>
+  <si>
+    <t>MCD US 09/18/26 C295</t>
+  </si>
+  <si>
+    <t>META  260918C00690000</t>
+  </si>
+  <si>
+    <t>META C690 09/18/2026</t>
+  </si>
+  <si>
+    <t>META US 09/18/26 C690</t>
+  </si>
+  <si>
+    <t>MKSI  260918C00390000</t>
+  </si>
+  <si>
+    <t>MKSI C390 09/18/2026</t>
+  </si>
+  <si>
+    <t>MKSI US 09/18/26 C390</t>
+  </si>
+  <si>
+    <t>MPWR  260918C01640000</t>
+  </si>
+  <si>
+    <t>MPWRC1640 09/18/2026</t>
+  </si>
+  <si>
+    <t>MPWR US 09/18/26 C1640</t>
+  </si>
+  <si>
+    <t>MU    260918C01300000</t>
+  </si>
+  <si>
+    <t>MU C1300  09/18/2026</t>
+  </si>
+  <si>
+    <t>MU US 09/18/26 C1300</t>
+  </si>
+  <si>
+    <t>NVDA  260918C00260000</t>
+  </si>
+  <si>
+    <t>NVDA C260 09/18/2026</t>
+  </si>
+  <si>
+    <t>NVDA US 09/18/26 C260</t>
+  </si>
+  <si>
+    <t>PANW  260918C00500000</t>
+  </si>
+  <si>
+    <t>PANW C500 09/18/2026</t>
+  </si>
+  <si>
+    <t>PANW US 09/18/26 C500</t>
+  </si>
+  <si>
+    <t>PG    260918C00155000</t>
+  </si>
+  <si>
+    <t>PG C155   09/18/2026</t>
+  </si>
+  <si>
+    <t>PG US 09/18/26 C155</t>
+  </si>
+  <si>
+    <t>RSG   260918C00230000</t>
+  </si>
+  <si>
+    <t>RSG C230  09/18/2026</t>
+  </si>
+  <si>
+    <t>RSG US 09/18/26 C230</t>
+  </si>
+  <si>
+    <t>SHW   260918C00380000</t>
+  </si>
+  <si>
+    <t>SHW C380  09/18/2026</t>
+  </si>
+  <si>
+    <t>SHW US 09/18/26 C380</t>
+  </si>
+  <si>
+    <t>TER   260918C00540000</t>
+  </si>
+  <si>
+    <t>TER C540  09/18/2026</t>
+  </si>
+  <si>
+    <t>TER US 09/18/26 C540</t>
+  </si>
+  <si>
+    <t>TJX   260918C00165000</t>
+  </si>
+  <si>
+    <t>TJX C165  09/18/2026</t>
+  </si>
+  <si>
+    <t>TJX US 09/18/26 C165</t>
+  </si>
+  <si>
+    <t>VRT   260918C00370000</t>
+  </si>
+  <si>
+    <t>VRT C370  09/18/2026</t>
+  </si>
+  <si>
+    <t>VRT US 09/18/26 C370</t>
+  </si>
+  <si>
+    <t>VST   260918C00180000</t>
+  </si>
+  <si>
+    <t>VST C180  09/18/2026</t>
+  </si>
+  <si>
+    <t>VST US 09/18/26 C180</t>
+  </si>
+  <si>
+    <t>WEC   260918C00120000</t>
+  </si>
+  <si>
+    <t>WEC C120  09/18/2026</t>
+  </si>
+  <si>
+    <t>WEC US 09/18/26 C120</t>
+  </si>
+  <si>
+    <t>WM    260918C00250000</t>
+  </si>
+  <si>
+    <t>WM C250   09/18/2026</t>
+  </si>
+  <si>
+    <t>WM US 09/18/26 C250</t>
+  </si>
+  <si>
+    <t>WMB   260918C00085000</t>
+  </si>
+  <si>
+    <t>WMB C85   09/18/2026</t>
+  </si>
+  <si>
+    <t>WMB US 09/18/26 C85</t>
+  </si>
+  <si>
+    <t>WMT   260918C00130000</t>
+  </si>
+  <si>
+    <t>WMT C130  09/18/2026</t>
+  </si>
+  <si>
+    <t>WMT US 09/18/26 C130</t>
+  </si>
+  <si>
+    <t>AVGO  260918C00480000</t>
+  </si>
+  <si>
+    <t>AVGO C480 09/18/2026</t>
+  </si>
+  <si>
+    <t>AVGO US 09/18/26 C480</t>
+  </si>
+  <si>
+    <t>GOOGL 260918C00385000</t>
+  </si>
+  <si>
+    <t>GOOGLC385 09/18/2026</t>
+  </si>
+  <si>
+    <t>GOOGL US 09/18/26 C385</t>
+  </si>
+  <si>
+    <t>JNJ   260918C00280000</t>
+  </si>
+  <si>
+    <t>JNJ C280  09/18/2026</t>
+  </si>
+  <si>
+    <t>JNJ US 09/18/26 C280</t>
+  </si>
+  <si>
+    <t>MA    260918C00610000</t>
+  </si>
+  <si>
+    <t>MA C610   09/18/2026</t>
+  </si>
+  <si>
+    <t>MA US 09/18/26 C610</t>
+  </si>
+  <si>
+    <t>NFLX  260918C00088000</t>
+  </si>
+  <si>
+    <t>NFLX C88  09/18/2026</t>
+  </si>
+  <si>
+    <t>NFLX US 09/18/26 C88</t>
+  </si>
+  <si>
+    <t>NOW   260918C00158000</t>
+  </si>
+  <si>
+    <t>NOW C158  09/18/2026</t>
+  </si>
+  <si>
+    <t>NOW US 09/18/26 C158</t>
+  </si>
+  <si>
+    <t>PH    260918C01120000</t>
+  </si>
+  <si>
+    <t>PH C1120  09/18/2026</t>
+  </si>
+  <si>
+    <t>PH US 09/18/26 C1120</t>
+  </si>
+  <si>
+    <t>PLTR  260918C00210000</t>
+  </si>
+  <si>
+    <t>PLTR C210 09/18/2026</t>
+  </si>
+  <si>
+    <t>PLTR US 09/18/26 C210</t>
   </si>
   <si>
     <t>RECPAY</t>
   </si>
   <si>
     <t>Receivables/Payables</t>
   </si>
   <si>
-    <t>SHW   260717C00350000</t>
-[...311 lines deleted...]
-    <t>MSFT US 08/14/26 C450</t>
+    <t>V     260918C00390000</t>
+  </si>
+  <si>
+    <t>V C390    09/18/2026</t>
+  </si>
+  <si>
+    <t>V US 09/18/26 C390</t>
+  </si>
+  <si>
+    <t>AAPL  260918C00340000</t>
+  </si>
+  <si>
+    <t>AAPL C340 09/18/2026</t>
+  </si>
+  <si>
+    <t>AAPL US 09/18/26 C340</t>
+  </si>
+  <si>
+    <t>AMGN  260918C00445000</t>
+  </si>
+  <si>
+    <t>AMGN C445 09/18/2026</t>
+  </si>
+  <si>
+    <t>AMGN US 09/18/26 C445</t>
+  </si>
+  <si>
+    <t>AMZN  260918C00290000</t>
+  </si>
+  <si>
+    <t>AMZN C290 09/18/2026</t>
+  </si>
+  <si>
+    <t>AMZN US 09/18/26 C290</t>
+  </si>
+  <si>
+    <t>MSFT  260918C00545000</t>
+  </si>
+  <si>
+    <t>MSFT C545 09/18/2026</t>
+  </si>
+  <si>
+    <t>MSFT US 09/18/26 C545</t>
   </si>
   <si>
     <t>SPY   261218P00480000</t>
   </si>
   <si>
     <t>SPY P480  12/18/2026</t>
   </si>
   <si>
     <t>SPY US 12/18/26 P480</t>
   </si>
   <si>
-    <t>AAPL  260814C00345000</t>
-[...7 lines deleted...]
-  <si>
     <t>SPY   270319P00480000</t>
   </si>
   <si>
     <t>SPY P480  03/19/2027</t>
   </si>
   <si>
     <t>SPY US 03/19/27 P480</t>
   </si>
   <si>
     <t>SPY   270617P00530000</t>
   </si>
   <si>
     <t>SPY P530  06/17/2027</t>
   </si>
   <si>
     <t>SPY US 06/17/27 P530</t>
+  </si>
+  <si>
+    <t>SPY   270917P00535000</t>
+  </si>
+  <si>
+    <t>SPY P535  09/17/2027</t>
+  </si>
+  <si>
+    <t>SPY US 09/17/27 P535</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1552,3837 +1552,3837 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1">
-        <v>45153</v>
+        <v>45732</v>
       </c>
       <c r="G2" s="2">
-        <v>333.26</v>
+        <v>319.7</v>
       </c>
       <c r="H2" s="3">
-        <v>15047688.78</v>
+        <v>14620520.4</v>
       </c>
       <c r="I2" s="4">
-        <v>0.064097718984</v>
+        <v>0.060728006859</v>
       </c>
       <c r="J2" s="5">
-        <v>0.064096633216</v>
+        <v>0.060724813295</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="1">
-        <v>38296</v>
+        <v>66075</v>
       </c>
       <c r="G3" s="2">
-        <v>354.46</v>
+        <v>217.55</v>
       </c>
       <c r="H3" s="3">
-        <v>13574400.16</v>
+        <v>14374616.25</v>
       </c>
       <c r="I3" s="4">
-        <v>0.057822041614</v>
+        <v>0.059706615793</v>
       </c>
       <c r="J3" s="5">
-        <v>0.057821062151</v>
+        <v>0.059703475942</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" s="1">
-        <v>65232</v>
+        <v>38788</v>
       </c>
       <c r="G4" s="2">
-        <v>207.4</v>
+        <v>346.59</v>
       </c>
       <c r="H4" s="3">
-        <v>13529116.8</v>
+        <v>13443532.92</v>
       </c>
       <c r="I4" s="4">
-        <v>0.057629150857</v>
+        <v>0.055839254489</v>
       </c>
       <c r="J4" s="5">
-        <v>0.057628174661</v>
+        <v>0.055836318014</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="1">
-        <v>33983</v>
+        <v>34421</v>
       </c>
       <c r="G5" s="2">
-        <v>374.45</v>
+        <v>368.79</v>
       </c>
       <c r="H5" s="3">
-        <v>12724934.35</v>
+        <v>12694120.59</v>
       </c>
       <c r="I5" s="4">
-        <v>0.05420362409</v>
+        <v>0.0527264845</v>
       </c>
       <c r="J5" s="5">
-        <v>0.054202705921</v>
+        <v>0.05272371172</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="1">
-        <v>44952</v>
+        <v>45531</v>
       </c>
       <c r="G6" s="2">
-        <v>249.89</v>
+        <v>266.43</v>
       </c>
       <c r="H6" s="3">
-        <v>11233055.28</v>
+        <v>12130824.33</v>
       </c>
       <c r="I6" s="4">
-        <v>0.047848758118</v>
+        <v>0.050386768936</v>
       </c>
       <c r="J6" s="5">
-        <v>0.047847947595</v>
+        <v>0.050384119197</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="1">
-        <v>21416</v>
+        <v>21687</v>
       </c>
       <c r="G7" s="2">
-        <v>401.1</v>
+        <v>513.53</v>
       </c>
       <c r="H7" s="3">
-        <v>8589957.6</v>
+        <v>11136925.11</v>
       </c>
       <c r="I7" s="4">
-        <v>0.036590116687</v>
+        <v>0.046258494634</v>
       </c>
       <c r="J7" s="5">
-        <v>0.036589496877</v>
+        <v>0.046256061992</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="1">
-        <v>24855</v>
+        <v>25170</v>
       </c>
       <c r="G8" s="2">
-        <v>343.15</v>
+        <v>357.62</v>
       </c>
       <c r="H8" s="3">
-        <v>8528993.25</v>
+        <v>9001295.4</v>
       </c>
       <c r="I8" s="4">
-        <v>0.036330430576</v>
+        <v>0.03738791191</v>
       </c>
       <c r="J8" s="5">
-        <v>0.036329815166</v>
+        <v>0.037385945754</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>10</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="1">
-        <v>9070</v>
+        <v>6843</v>
       </c>
       <c r="G9" s="2">
-        <v>664.54</v>
+        <v>995.02</v>
       </c>
       <c r="H9" s="3">
-        <v>6027377.8</v>
+        <v>6808921.86</v>
       </c>
       <c r="I9" s="4">
-        <v>0.025674452342</v>
+        <v>0.028281637185</v>
       </c>
       <c r="J9" s="5">
-        <v>0.025674017435</v>
+        <v>0.028280149911</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10" t="s">
         <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="1">
-        <v>6156</v>
+        <v>5951</v>
       </c>
       <c r="G10" s="2">
-        <v>958.34</v>
+        <v>945.47</v>
       </c>
       <c r="H10" s="3">
-        <v>5899541.04</v>
+        <v>5626491.97</v>
       </c>
       <c r="I10" s="4">
-        <v>0.025129913919</v>
+        <v>0.023370279142</v>
       </c>
       <c r="J10" s="5">
-        <v>0.025129488236</v>
+        <v>0.023369050146</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
       <c r="D11" t="s">
         <v>40</v>
       </c>
       <c r="E11" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="1">
-        <v>5878</v>
+        <v>9186</v>
       </c>
       <c r="G11" s="2">
-        <v>945.5700000000001</v>
+        <v>578.02</v>
       </c>
       <c r="H11" s="3">
-        <v>5558060.46</v>
+        <v>5309691.72</v>
       </c>
       <c r="I11" s="4">
-        <v>0.023675329991</v>
+        <v>0.022054413001</v>
       </c>
       <c r="J11" s="5">
-        <v>0.023674928948</v>
+        <v>0.022053253204</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" t="s">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12" t="s">
         <v>43</v>
       </c>
       <c r="E12" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="1">
-        <v>17524</v>
+        <v>13344</v>
       </c>
       <c r="G12" s="2">
-        <v>282.97</v>
+        <v>381.6</v>
       </c>
       <c r="H12" s="3">
-        <v>4958766.28</v>
+        <v>5092070.4</v>
       </c>
       <c r="I12" s="4">
-        <v>0.021122553249</v>
+        <v>0.021150497911</v>
       </c>
       <c r="J12" s="5">
-        <v>0.021122195448</v>
+        <v>0.021149385649</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>11</v>
       </c>
       <c r="C13" t="s">
         <v>45</v>
       </c>
       <c r="D13" t="s">
         <v>46</v>
       </c>
       <c r="E13" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="1">
-        <v>66179</v>
+        <v>17747</v>
       </c>
       <c r="G13" s="2">
-        <v>74.73</v>
+        <v>280.1</v>
       </c>
       <c r="H13" s="3">
-        <v>4945556.67</v>
+        <v>4970934.7</v>
       </c>
       <c r="I13" s="4">
-        <v>0.021066285081</v>
+        <v>0.0206473469</v>
       </c>
       <c r="J13" s="5">
-        <v>0.021065928234</v>
+        <v>0.020646261097</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>10</v>
       </c>
       <c r="B14" t="s">
         <v>11</v>
       </c>
       <c r="C14" t="s">
         <v>48</v>
       </c>
       <c r="D14" t="s">
         <v>49</v>
       </c>
       <c r="E14" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="1">
-        <v>13180</v>
+        <v>67031</v>
       </c>
       <c r="G14" s="2">
-        <v>365.14</v>
+        <v>73.73</v>
       </c>
       <c r="H14" s="3">
-        <v>4812545.2</v>
+        <v>4942195.63</v>
       </c>
       <c r="I14" s="4">
-        <v>0.020499704263</v>
+        <v>0.020527975879</v>
       </c>
       <c r="J14" s="5">
-        <v>0.020499357013</v>
+        <v>0.020526896354</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>10</v>
       </c>
       <c r="B15" t="s">
         <v>11</v>
       </c>
       <c r="C15" t="s">
         <v>51</v>
       </c>
       <c r="D15" t="s">
         <v>52</v>
       </c>
       <c r="E15" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="1">
-        <v>4499</v>
+        <v>18914</v>
       </c>
       <c r="G15" s="2">
-        <v>1009.14</v>
+        <v>255.48</v>
       </c>
       <c r="H15" s="3">
-        <v>4540120.86</v>
+        <v>4832148.72</v>
       </c>
       <c r="I15" s="4">
-        <v>0.019339274974</v>
+        <v>0.020070883428</v>
       </c>
       <c r="J15" s="5">
-        <v>0.019338947381</v>
+        <v>0.020069827941</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>10</v>
       </c>
       <c r="B16" t="s">
         <v>11</v>
       </c>
       <c r="C16" t="s">
         <v>54</v>
       </c>
       <c r="D16" t="s">
         <v>55</v>
       </c>
       <c r="E16" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="1">
-        <v>13958</v>
+        <v>4551</v>
       </c>
       <c r="G16" s="2">
-        <v>320.96</v>
+        <v>1044.41</v>
       </c>
       <c r="H16" s="3">
-        <v>4479959.68</v>
+        <v>4753109.91</v>
       </c>
       <c r="I16" s="4">
-        <v>0.019083010077</v>
+        <v>0.019742586674</v>
       </c>
       <c r="J16" s="5">
-        <v>0.019082686825</v>
+        <v>0.019741548451</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>10</v>
       </c>
       <c r="B17" t="s">
         <v>11</v>
       </c>
       <c r="C17" t="s">
         <v>57</v>
       </c>
       <c r="D17" t="s">
         <v>58</v>
       </c>
       <c r="E17" t="s">
         <v>59</v>
       </c>
       <c r="F17" s="1">
-        <v>14607</v>
+        <v>14791</v>
       </c>
       <c r="G17" s="2">
-        <v>297.29</v>
+        <v>308.09</v>
       </c>
       <c r="H17" s="3">
-        <v>4342515.03</v>
+        <v>4556959.19</v>
       </c>
       <c r="I17" s="4">
-        <v>0.018497545513</v>
+        <v>0.018927852181</v>
       </c>
       <c r="J17" s="5">
-        <v>0.018497232178</v>
+        <v>0.018926856804</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>10</v>
       </c>
       <c r="B18" t="s">
         <v>11</v>
       </c>
       <c r="C18" t="s">
         <v>60</v>
       </c>
       <c r="D18" t="s">
         <v>61</v>
       </c>
       <c r="E18" t="s">
         <v>62</v>
       </c>
       <c r="F18" s="1">
-        <v>8640</v>
+        <v>14137</v>
       </c>
       <c r="G18" s="2">
-        <v>500.94</v>
+        <v>301.9</v>
       </c>
       <c r="H18" s="3">
-        <v>4328121.6</v>
+        <v>4267960.3</v>
       </c>
       <c r="I18" s="4">
-        <v>0.0184362347</v>
+        <v>0.017727462175</v>
       </c>
       <c r="J18" s="5">
-        <v>0.018435922404</v>
+        <v>0.017726529923</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>10</v>
       </c>
       <c r="B19" t="s">
         <v>11</v>
       </c>
       <c r="C19" t="s">
         <v>63</v>
       </c>
       <c r="D19" t="s">
         <v>64</v>
       </c>
       <c r="E19" t="s">
         <v>65</v>
       </c>
       <c r="F19" s="1">
-        <v>33347</v>
+        <v>8745</v>
       </c>
       <c r="G19" s="2">
-        <v>123.02</v>
+        <v>465.58</v>
       </c>
       <c r="H19" s="3">
-        <v>4102347.94</v>
+        <v>4071497.1</v>
       </c>
       <c r="I19" s="4">
-        <v>0.017474520458</v>
+        <v>0.016911429761</v>
       </c>
       <c r="J19" s="5">
-        <v>0.017474224453</v>
+        <v>0.016910540423</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>10</v>
       </c>
       <c r="B20" t="s">
         <v>11</v>
       </c>
       <c r="C20" t="s">
         <v>66</v>
       </c>
       <c r="D20" t="s">
         <v>67</v>
       </c>
       <c r="E20" t="s">
         <v>68</v>
       </c>
       <c r="F20" s="1">
-        <v>10799</v>
+        <v>25454</v>
       </c>
       <c r="G20" s="2">
-        <v>380.53</v>
+        <v>157.74</v>
       </c>
       <c r="H20" s="3">
-        <v>4109343.47</v>
+        <v>4015113.96</v>
       </c>
       <c r="I20" s="4">
-        <v>0.017504318889</v>
+        <v>0.016677235928</v>
       </c>
       <c r="J20" s="5">
-        <v>0.017504022379</v>
+        <v>0.016676358906</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>10</v>
       </c>
       <c r="B21" t="s">
         <v>11</v>
       </c>
       <c r="C21" t="s">
         <v>69</v>
       </c>
       <c r="D21" t="s">
         <v>70</v>
       </c>
       <c r="E21" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="1">
-        <v>3135</v>
+        <v>3174</v>
       </c>
       <c r="G21" s="2">
-        <v>1305.65</v>
+        <v>1256.26</v>
       </c>
       <c r="H21" s="3">
-        <v>4093212.75</v>
+        <v>3987369.24</v>
       </c>
       <c r="I21" s="4">
-        <v>0.017435607848</v>
+        <v>0.016561995054</v>
       </c>
       <c r="J21" s="5">
-        <v>0.017435312502</v>
+        <v>0.016561124092</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>10</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
       <c r="C22" t="s">
         <v>72</v>
       </c>
       <c r="D22" t="s">
         <v>73</v>
       </c>
       <c r="E22" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="1">
-        <v>25134</v>
+        <v>10934</v>
       </c>
       <c r="G22" s="2">
-        <v>153.14</v>
+        <v>361.78</v>
       </c>
       <c r="H22" s="3">
-        <v>3849020.76</v>
+        <v>3955702.52</v>
       </c>
       <c r="I22" s="4">
-        <v>0.016395438173</v>
+        <v>0.016430463704</v>
       </c>
       <c r="J22" s="5">
-        <v>0.016395160446</v>
+        <v>0.016429599659</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>10</v>
       </c>
       <c r="B23" t="s">
         <v>11</v>
       </c>
       <c r="C23" t="s">
         <v>75</v>
       </c>
       <c r="D23" t="s">
         <v>76</v>
       </c>
       <c r="E23" t="s">
         <v>77</v>
       </c>
       <c r="F23" s="1">
-        <v>14775</v>
+        <v>33774</v>
       </c>
       <c r="G23" s="2">
-        <v>254.39</v>
+        <v>116.52</v>
       </c>
       <c r="H23" s="3">
-        <v>3758612.25</v>
+        <v>3935346.48</v>
       </c>
       <c r="I23" s="4">
-        <v>0.016010330576</v>
+        <v>0.016345912559</v>
       </c>
       <c r="J23" s="5">
-        <v>0.016010059373</v>
+        <v>0.016345052961</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>10</v>
       </c>
       <c r="B24" t="s">
         <v>11</v>
       </c>
       <c r="C24" t="s">
         <v>78</v>
       </c>
       <c r="D24" t="s">
         <v>79</v>
       </c>
       <c r="E24" t="s">
         <v>80</v>
       </c>
       <c r="F24" s="1">
-        <v>12419</v>
+        <v>14061</v>
       </c>
       <c r="G24" s="2">
-        <v>294.11</v>
+        <v>268.04</v>
       </c>
       <c r="H24" s="3">
-        <v>3652552.09</v>
+        <v>3768910.44</v>
       </c>
       <c r="I24" s="4">
-        <v>0.015558552603</v>
+        <v>0.015654601395</v>
       </c>
       <c r="J24" s="5">
-        <v>0.015558289053</v>
+        <v>0.015653778151</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" t="s">
         <v>11</v>
       </c>
       <c r="C25" t="s">
         <v>81</v>
       </c>
       <c r="D25" t="s">
         <v>82</v>
       </c>
       <c r="E25" t="s">
         <v>83</v>
       </c>
       <c r="F25" s="1">
-        <v>10516</v>
+        <v>26281</v>
       </c>
       <c r="G25" s="2">
-        <v>343.7</v>
+        <v>138.55</v>
       </c>
       <c r="H25" s="3">
-        <v>3614349.2</v>
+        <v>3641232.55</v>
       </c>
       <c r="I25" s="4">
-        <v>0.015395822091</v>
+        <v>0.015124276648</v>
       </c>
       <c r="J25" s="5">
-        <v>0.015395561297</v>
+        <v>0.015123481293</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" t="s">
         <v>11</v>
       </c>
       <c r="C26" t="s">
         <v>84</v>
       </c>
       <c r="D26" t="s">
         <v>85</v>
       </c>
       <c r="E26" t="s">
         <v>86</v>
       </c>
       <c r="F26" s="1">
-        <v>25951</v>
+        <v>10646</v>
       </c>
       <c r="G26" s="2">
-        <v>136.65</v>
+        <v>339.92</v>
       </c>
       <c r="H26" s="3">
-        <v>3546204.15</v>
+        <v>3618788.32</v>
       </c>
       <c r="I26" s="4">
-        <v>0.015105548792</v>
+        <v>0.015031051967</v>
       </c>
       <c r="J26" s="5">
-        <v>0.015105292915</v>
+        <v>0.015030261514</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>10</v>
       </c>
       <c r="B27" t="s">
         <v>11</v>
       </c>
       <c r="C27" t="s">
         <v>87</v>
       </c>
       <c r="D27" t="s">
         <v>88</v>
       </c>
       <c r="E27" t="s">
         <v>89</v>
       </c>
       <c r="F27" s="1">
-        <v>13887</v>
+        <v>9978</v>
       </c>
       <c r="G27" s="2">
-        <v>249.97</v>
+        <v>330.19</v>
       </c>
       <c r="H27" s="3">
-        <v>3471333.39</v>
+        <v>3294635.82</v>
       </c>
       <c r="I27" s="4">
-        <v>0.014786626397</v>
+        <v>0.013684647413</v>
       </c>
       <c r="J27" s="5">
-        <v>0.014786375923</v>
+        <v>0.013683927765</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>10</v>
       </c>
       <c r="B28" t="s">
         <v>11</v>
       </c>
       <c r="C28" t="s">
         <v>90</v>
       </c>
       <c r="D28" t="s">
         <v>91</v>
       </c>
       <c r="E28" t="s">
         <v>92</v>
       </c>
       <c r="F28" s="1">
-        <v>9853</v>
+        <v>12573</v>
       </c>
       <c r="G28" s="2">
-        <v>348.02</v>
+        <v>257.08</v>
       </c>
       <c r="H28" s="3">
-        <v>3429041.06</v>
+        <v>3232266.84</v>
       </c>
       <c r="I28" s="4">
-        <v>0.014606476347</v>
+        <v>0.013425590708</v>
       </c>
       <c r="J28" s="5">
-        <v>0.014606228924</v>
+        <v>0.013424884683</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>10</v>
       </c>
       <c r="B29" t="s">
         <v>11</v>
       </c>
       <c r="C29" t="s">
         <v>93</v>
       </c>
       <c r="D29" t="s">
         <v>94</v>
       </c>
       <c r="E29" t="s">
         <v>95</v>
       </c>
       <c r="F29" s="1">
-        <v>28500</v>
+        <v>15120</v>
       </c>
       <c r="G29" s="2">
-        <v>114.49</v>
+        <v>205.63</v>
       </c>
       <c r="H29" s="3">
-        <v>3262965</v>
+        <v>3109125.6</v>
       </c>
       <c r="I29" s="4">
-        <v>0.013899052318</v>
+        <v>0.012914109457</v>
       </c>
       <c r="J29" s="5">
-        <v>0.013898816879</v>
+        <v>0.01291343033</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>10</v>
       </c>
       <c r="B30" t="s">
         <v>11</v>
       </c>
       <c r="C30" t="s">
         <v>96</v>
       </c>
       <c r="D30" t="s">
         <v>97</v>
       </c>
       <c r="E30" t="s">
         <v>98</v>
       </c>
       <c r="F30" s="1">
-        <v>8397</v>
+        <v>28865</v>
       </c>
       <c r="G30" s="2">
-        <v>338.14</v>
+        <v>106.22</v>
       </c>
       <c r="H30" s="3">
-        <v>2839361.58</v>
+        <v>3066040.3</v>
       </c>
       <c r="I30" s="4">
-        <v>0.012094654755</v>
+        <v>0.012735149726</v>
       </c>
       <c r="J30" s="5">
-        <v>0.01209444988</v>
+        <v>0.01273448001</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>10</v>
       </c>
       <c r="B31" t="s">
         <v>11</v>
       </c>
       <c r="C31" t="s">
         <v>99</v>
       </c>
       <c r="D31" t="s">
         <v>100</v>
       </c>
       <c r="E31" t="s">
         <v>101</v>
       </c>
       <c r="F31" s="1">
-        <v>2381</v>
+        <v>7027</v>
       </c>
       <c r="G31" s="2">
-        <v>1169.17</v>
+        <v>432.42</v>
       </c>
       <c r="H31" s="3">
-        <v>2783793.77</v>
+        <v>3038615.34</v>
       </c>
       <c r="I31" s="4">
-        <v>0.011857955955</v>
+        <v>0.012621237012</v>
       </c>
       <c r="J31" s="5">
-        <v>0.01185775509</v>
+        <v>0.012620573287</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>10</v>
       </c>
       <c r="B32" t="s">
         <v>11</v>
       </c>
       <c r="C32" t="s">
         <v>102</v>
       </c>
       <c r="D32" t="s">
         <v>103</v>
       </c>
       <c r="E32" t="s">
         <v>104</v>
       </c>
       <c r="F32" s="1">
-        <v>14931</v>
+        <v>8503</v>
       </c>
       <c r="G32" s="2">
-        <v>184.61</v>
+        <v>344.86</v>
       </c>
       <c r="H32" s="3">
-        <v>2756411.91</v>
+        <v>2932344.58</v>
       </c>
       <c r="I32" s="4">
-        <v>0.011741319122</v>
+        <v>0.012179829233</v>
       </c>
       <c r="J32" s="5">
-        <v>0.011741120233</v>
+        <v>0.01217918872</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>10</v>
       </c>
       <c r="B33" t="s">
         <v>11</v>
       </c>
       <c r="C33" t="s">
         <v>105</v>
       </c>
       <c r="D33" t="s">
         <v>106</v>
       </c>
       <c r="E33" t="s">
         <v>107</v>
       </c>
       <c r="F33" s="1">
-        <v>6940</v>
+        <v>15392</v>
       </c>
       <c r="G33" s="2">
-        <v>371.58</v>
+        <v>186.29</v>
       </c>
       <c r="H33" s="3">
-        <v>2578765.2</v>
+        <v>2867375.68</v>
       </c>
       <c r="I33" s="4">
-        <v>0.010984608303</v>
+        <v>0.011909973462</v>
       </c>
       <c r="J33" s="5">
-        <v>0.010984422232</v>
+        <v>0.01190934714</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>10</v>
       </c>
       <c r="B34" t="s">
         <v>11</v>
       </c>
       <c r="C34" t="s">
         <v>108</v>
       </c>
       <c r="D34" t="s">
         <v>109</v>
       </c>
       <c r="E34" t="s">
         <v>110</v>
       </c>
       <c r="F34" s="1">
-        <v>10598</v>
+        <v>2410</v>
       </c>
       <c r="G34" s="2">
-        <v>242.25</v>
+        <v>1174.61</v>
       </c>
       <c r="H34" s="3">
-        <v>2567365.5</v>
+        <v>2830810.1</v>
       </c>
       <c r="I34" s="4">
-        <v>0.010936049699</v>
+        <v>0.011758094135</v>
       </c>
       <c r="J34" s="5">
-        <v>0.01093586445</v>
+        <v>0.011757475801</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>10</v>
       </c>
       <c r="B35" t="s">
         <v>11</v>
       </c>
       <c r="C35" t="s">
         <v>111</v>
       </c>
       <c r="D35" t="s">
         <v>112</v>
       </c>
       <c r="E35" t="s">
         <v>113</v>
       </c>
       <c r="F35" s="1">
-        <v>12427</v>
+        <v>12581</v>
       </c>
       <c r="G35" s="2">
-        <v>201.21</v>
+        <v>215.63</v>
       </c>
       <c r="H35" s="3">
-        <v>2500436.67</v>
+        <v>2712841.03</v>
       </c>
       <c r="I35" s="4">
-        <v>0.010650957058</v>
+        <v>0.011268096085</v>
       </c>
       <c r="J35" s="5">
-        <v>0.010650776638</v>
+        <v>0.011267503518</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>10</v>
       </c>
       <c r="B36" t="s">
         <v>11</v>
       </c>
       <c r="C36" t="s">
         <v>114</v>
       </c>
       <c r="D36" t="s">
         <v>115</v>
       </c>
       <c r="E36" t="s">
         <v>116</v>
       </c>
       <c r="F36" s="1">
-        <v>10952</v>
+        <v>32943</v>
       </c>
       <c r="G36" s="2">
-        <v>224.51</v>
+        <v>81.72</v>
       </c>
       <c r="H36" s="3">
-        <v>2458833.52</v>
+        <v>2692101.96</v>
       </c>
       <c r="I36" s="4">
-        <v>0.010473742666</v>
+        <v>0.011181953981</v>
       </c>
       <c r="J36" s="5">
-        <v>0.010473565248</v>
+        <v>0.011181365945</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>10</v>
       </c>
       <c r="B37" t="s">
         <v>11</v>
       </c>
       <c r="C37" t="s">
         <v>117</v>
       </c>
       <c r="D37" t="s">
         <v>118</v>
       </c>
       <c r="E37" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="1">
-        <v>16082</v>
+        <v>6717</v>
       </c>
       <c r="G37" s="2">
-        <v>151.5</v>
+        <v>371.59</v>
       </c>
       <c r="H37" s="3">
-        <v>2436423</v>
+        <v>2495970.03</v>
       </c>
       <c r="I37" s="4">
-        <v>0.010378281945</v>
+        <v>0.010367297535</v>
       </c>
       <c r="J37" s="5">
-        <v>0.010378106145</v>
+        <v>0.010366752339</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>10</v>
       </c>
       <c r="B38" t="s">
         <v>11</v>
       </c>
       <c r="C38" t="s">
         <v>120</v>
       </c>
       <c r="D38" t="s">
         <v>121</v>
       </c>
       <c r="E38" t="s">
         <v>122</v>
       </c>
       <c r="F38" s="1">
-        <v>21186</v>
+        <v>11092</v>
       </c>
       <c r="G38" s="2">
-        <v>114.95</v>
+        <v>222.11</v>
       </c>
       <c r="H38" s="3">
-        <v>2435330.7</v>
+        <v>2463644.12</v>
       </c>
       <c r="I38" s="4">
-        <v>0.010373629142</v>
+        <v>0.010233028163</v>
       </c>
       <c r="J38" s="5">
-        <v>0.01037345342</v>
+        <v>0.010232490029</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>10</v>
       </c>
       <c r="B39" t="s">
         <v>11</v>
       </c>
       <c r="C39" t="s">
         <v>123</v>
       </c>
       <c r="D39" t="s">
         <v>124</v>
       </c>
       <c r="E39" t="s">
         <v>125</v>
       </c>
       <c r="F39" s="1">
-        <v>32525</v>
+        <v>9041</v>
       </c>
       <c r="G39" s="2">
-        <v>74.34999999999999</v>
+        <v>265</v>
       </c>
       <c r="H39" s="3">
-        <v>2418233.75</v>
+        <v>2395865</v>
       </c>
       <c r="I39" s="4">
-        <v>0.01030080231</v>
+        <v>0.009951499822</v>
       </c>
       <c r="J39" s="5">
-        <v>0.010300627822</v>
+        <v>0.009950976492</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>10</v>
       </c>
       <c r="B40" t="s">
         <v>11</v>
       </c>
       <c r="C40" t="s">
         <v>126</v>
       </c>
       <c r="D40" t="s">
         <v>127</v>
       </c>
       <c r="E40" t="s">
         <v>128</v>
       </c>
       <c r="F40" s="1">
-        <v>6571</v>
+        <v>10734</v>
       </c>
       <c r="G40" s="2">
-        <v>364.65</v>
+        <v>219.66</v>
       </c>
       <c r="H40" s="3">
-        <v>2396115.15</v>
+        <v>2357830.44</v>
       </c>
       <c r="I40" s="4">
-        <v>0.010206585063</v>
+        <v>0.009793518918</v>
       </c>
       <c r="J40" s="5">
-        <v>0.010206412171</v>
+        <v>0.009793003897</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
         <v>10</v>
       </c>
       <c r="B41" t="s">
         <v>11</v>
       </c>
-      <c r="C41"/>
+      <c r="C41" t="s">
+        <v>129</v>
+      </c>
       <c r="D41" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E41" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F41" s="1">
-        <v>2393831.2</v>
+        <v>16285</v>
       </c>
       <c r="G41" s="2">
-        <v>100</v>
+        <v>143.78</v>
       </c>
       <c r="H41" s="3">
-        <v>2393831.2</v>
+        <v>2341457.3</v>
       </c>
       <c r="I41" s="4">
-        <v>0.010196856261</v>
+        <v>0.009725511205000001</v>
       </c>
       <c r="J41" s="5">
-        <v>0.010196683534</v>
+        <v>0.00972499976</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>10</v>
       </c>
       <c r="B42" t="s">
         <v>11</v>
       </c>
       <c r="C42" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D42" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E42" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F42" s="1">
-        <v>6636</v>
+        <v>6653</v>
       </c>
       <c r="G42" s="2">
-        <v>353.99</v>
+        <v>340.39</v>
       </c>
       <c r="H42" s="3">
-        <v>2349077.64</v>
+        <v>2264614.67</v>
       </c>
       <c r="I42" s="4">
-        <v>0.010006222261</v>
+        <v>0.009406336536000001</v>
       </c>
       <c r="J42" s="5">
-        <v>0.010006052763</v>
+        <v>0.009405841876</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>10</v>
       </c>
       <c r="B43" t="s">
         <v>11</v>
       </c>
       <c r="C43" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D43" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E43" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F43" s="1">
-        <v>14608</v>
+        <v>6269</v>
       </c>
       <c r="G43" s="2">
-        <v>154.79</v>
+        <v>354.97</v>
       </c>
       <c r="H43" s="3">
-        <v>2261172.32</v>
+        <v>2225306.93</v>
       </c>
       <c r="I43" s="4">
-        <v>0.009631777349</v>
+        <v>0.009243067333</v>
       </c>
       <c r="J43" s="5">
-        <v>0.009631614194</v>
+        <v>0.009242581259</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>10</v>
       </c>
       <c r="B44" t="s">
         <v>11</v>
       </c>
       <c r="C44" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D44" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E44" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F44" s="1">
-        <v>6268</v>
+        <v>21458</v>
       </c>
       <c r="G44" s="2">
-        <v>332</v>
+        <v>103.09</v>
       </c>
       <c r="H44" s="3">
-        <v>2080976</v>
+        <v>2212105.22</v>
       </c>
       <c r="I44" s="4">
-        <v>0.008864206112000001</v>
+        <v>0.009188232518</v>
       </c>
       <c r="J44" s="5">
-        <v>0.008864055959</v>
+        <v>0.009187749328000001</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>10</v>
       </c>
       <c r="B45" t="s">
         <v>11</v>
       </c>
       <c r="C45" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D45" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E45" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F45" s="1">
-        <v>13524</v>
+        <v>15175</v>
       </c>
       <c r="G45" s="2">
-        <v>152.56</v>
+        <v>144.71</v>
       </c>
       <c r="H45" s="3">
-        <v>2063221.44</v>
+        <v>2195974.25</v>
       </c>
       <c r="I45" s="4">
-        <v>0.0087885781</v>
+        <v>0.009121230686000001</v>
       </c>
       <c r="J45" s="5">
-        <v>0.008788429227999999</v>
+        <v>0.009120751018999999</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>10</v>
       </c>
       <c r="B46" t="s">
         <v>11</v>
       </c>
       <c r="C46" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D46" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E46" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F46" s="1">
-        <v>15198</v>
+        <v>3501</v>
       </c>
       <c r="G46" s="2">
-        <v>134.44</v>
+        <v>595.3</v>
       </c>
       <c r="H46" s="3">
-        <v>2043219.12</v>
+        <v>2084145.3</v>
       </c>
       <c r="I46" s="4">
-        <v>0.008703375441</v>
+        <v>0.008656736327</v>
       </c>
       <c r="J46" s="5">
-        <v>0.008703228013000001</v>
+        <v>0.008656281086999999</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
         <v>10</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D47" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E47" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F47" s="1">
-        <v>16279</v>
+        <v>14792</v>
       </c>
       <c r="G47" s="2">
-        <v>124.21</v>
+        <v>135.12</v>
       </c>
       <c r="H47" s="3">
-        <v>2022014.59</v>
+        <v>1998695.04</v>
       </c>
       <c r="I47" s="4">
-        <v>0.008613051803</v>
+        <v>0.008301808880999999</v>
       </c>
       <c r="J47" s="5">
-        <v>0.008612905904</v>
+        <v>0.008301372305000001</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
         <v>10</v>
       </c>
       <c r="B48" t="s">
         <v>11</v>
       </c>
       <c r="C48" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D48" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E48" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F48" s="1">
-        <v>7296</v>
+        <v>13693</v>
       </c>
       <c r="G48" s="2">
-        <v>273.46</v>
+        <v>137.09</v>
       </c>
       <c r="H48" s="3">
-        <v>1995164.16</v>
+        <v>1877173.37</v>
       </c>
       <c r="I48" s="4">
-        <v>0.008498678669</v>
+        <v>0.007797054699</v>
       </c>
       <c r="J48" s="5">
-        <v>0.008498534707999999</v>
+        <v>0.007796644668</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
         <v>10</v>
       </c>
       <c r="B49" t="s">
         <v>11</v>
       </c>
       <c r="C49" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D49" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E49" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F49" s="1">
-        <v>6192</v>
+        <v>1421</v>
       </c>
       <c r="G49" s="2">
-        <v>322.3</v>
+        <v>1306.3</v>
       </c>
       <c r="H49" s="3">
-        <v>1995681.6</v>
+        <v>1856252.3</v>
       </c>
       <c r="I49" s="4">
-        <v>0.008500882777</v>
+        <v>0.007710156638</v>
       </c>
       <c r="J49" s="5">
-        <v>0.008500738778</v>
+        <v>0.007709751176</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
         <v>10</v>
       </c>
       <c r="B50" t="s">
         <v>11</v>
       </c>
       <c r="C50" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D50" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E50" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F50" s="1">
-        <v>1407</v>
+        <v>11850</v>
       </c>
       <c r="G50" s="2">
-        <v>1402.03</v>
+        <v>155.18</v>
       </c>
       <c r="H50" s="3">
-        <v>1972656.21</v>
+        <v>1838883</v>
       </c>
       <c r="I50" s="4">
-        <v>0.008402802932000001</v>
+        <v>0.00763801126</v>
       </c>
       <c r="J50" s="5">
-        <v>0.008402660595</v>
+        <v>0.007637609592</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>10</v>
       </c>
       <c r="B51" t="s">
         <v>11</v>
       </c>
       <c r="C51" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D51" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E51" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="1">
-        <v>3457</v>
+        <v>782</v>
       </c>
       <c r="G51" s="2">
-        <v>551.54</v>
+        <v>23.02</v>
       </c>
       <c r="H51" s="3">
-        <v>1906673.78</v>
+        <v>1800164</v>
       </c>
       <c r="I51" s="4">
-        <v>0.008121741613</v>
+        <v>0.007477187456</v>
       </c>
       <c r="J51" s="5">
-        <v>0.008121604037</v>
+        <v>0.007476794246</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>10</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D52" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E52" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="1">
-        <v>774</v>
+        <v>7090</v>
       </c>
       <c r="G52" s="2">
-        <v>23.66</v>
+        <v>236.25</v>
       </c>
       <c r="H52" s="3">
-        <v>1831284</v>
+        <v>1675012.5</v>
       </c>
       <c r="I52" s="4">
-        <v>0.007800608381</v>
+        <v>0.00695735636</v>
       </c>
       <c r="J52" s="5">
-        <v>0.007800476244</v>
+        <v>0.006956990486</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
         <v>10</v>
       </c>
       <c r="B53" t="s">
         <v>11</v>
       </c>
       <c r="C53" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D53" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E53" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F53" s="1">
-        <v>7004</v>
+        <v>6344</v>
       </c>
       <c r="G53" s="2">
-        <v>237.3</v>
+        <v>255.76</v>
       </c>
       <c r="H53" s="3">
-        <v>1662049.2</v>
+        <v>1622541.44</v>
       </c>
       <c r="I53" s="4">
-        <v>0.007079729261</v>
+        <v>0.006739411799</v>
       </c>
       <c r="J53" s="5">
-        <v>0.007079609335</v>
+        <v>0.006739057387</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
         <v>10</v>
       </c>
       <c r="B54" t="s">
         <v>11</v>
       </c>
       <c r="C54" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D54" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E54" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F54" s="1">
-        <v>11700</v>
+        <v>4055</v>
       </c>
       <c r="G54" s="2">
-        <v>139.08</v>
+        <v>372.6</v>
       </c>
       <c r="H54" s="3">
-        <v>1627236</v>
+        <v>1510893</v>
       </c>
       <c r="I54" s="4">
-        <v>0.006931437603</v>
+        <v>0.00627566721</v>
       </c>
       <c r="J54" s="5">
-        <v>0.00693132019</v>
+        <v>0.006275337185</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>10</v>
       </c>
       <c r="B55" t="s">
         <v>11</v>
       </c>
       <c r="C55" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D55" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E55" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F55" s="1">
-        <v>4008</v>
+        <v>782</v>
       </c>
       <c r="G55" s="2">
-        <v>402.33</v>
+        <v>17.02</v>
       </c>
       <c r="H55" s="3">
-        <v>1612538.64</v>
+        <v>1330964</v>
       </c>
       <c r="I55" s="4">
-        <v>0.006868832158</v>
+        <v>0.00552831149</v>
       </c>
       <c r="J55" s="5">
-        <v>0.006868715805</v>
+        <v>0.005528020767</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
         <v>10</v>
       </c>
       <c r="B56" t="s">
         <v>11</v>
       </c>
       <c r="C56" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D56" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E56" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F56" s="1">
-        <v>14987</v>
+        <v>1211</v>
       </c>
       <c r="G56" s="2">
-        <v>104.01</v>
+        <v>932.86</v>
       </c>
       <c r="H56" s="3">
-        <v>1558797.87</v>
+        <v>1129693.46</v>
       </c>
       <c r="I56" s="4">
-        <v>0.006639915889</v>
+        <v>0.004692311239</v>
       </c>
       <c r="J56" s="5">
-        <v>0.006639803414</v>
+        <v>0.004692064479</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
         <v>10</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D57" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E57" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F57" s="1">
-        <v>3784</v>
+        <v>3831</v>
       </c>
       <c r="G57" s="2">
-        <v>276.96</v>
+        <v>279.2</v>
       </c>
       <c r="H57" s="3">
-        <v>1048016.64</v>
+        <v>1069615.2</v>
       </c>
       <c r="I57" s="4">
-        <v>0.004464172343</v>
+        <v>0.004442769301</v>
       </c>
       <c r="J57" s="5">
-        <v>0.004464096723</v>
+        <v>0.004442535665</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
         <v>10</v>
       </c>
       <c r="B58" t="s">
         <v>11</v>
       </c>
       <c r="C58" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D58" t="s">
         <v>180</v>
       </c>
       <c r="E58" t="s">
         <v>181</v>
       </c>
       <c r="F58" s="1">
-        <v>1196</v>
+        <v>892668.91</v>
       </c>
       <c r="G58" s="2">
-        <v>853.2</v>
+        <v>1</v>
       </c>
       <c r="H58" s="3">
-        <v>1020427.2</v>
+        <v>892668.91</v>
       </c>
       <c r="I58" s="4">
-        <v>0.004346651294</v>
+        <v>0.003707802609</v>
       </c>
       <c r="J58" s="5">
-        <v>0.004346577665</v>
+        <v>0.003707607623</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
         <v>10</v>
       </c>
       <c r="B59" t="s">
         <v>11</v>
       </c>
-      <c r="C59" t="s">
+      <c r="C59"/>
+      <c r="D59" t="s">
         <v>182</v>
       </c>
-      <c r="D59" t="s">
+      <c r="E59" t="s">
         <v>183</v>
       </c>
-      <c r="E59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="1">
-        <v>774</v>
+        <v>815969.59</v>
       </c>
       <c r="G59" s="2">
-        <v>10.22</v>
+        <v>100</v>
       </c>
       <c r="H59" s="3">
-        <v>791028</v>
+        <v>815969.59</v>
       </c>
       <c r="I59" s="4">
-        <v>0.003369493561</v>
+        <v>0.003389223195</v>
       </c>
       <c r="J59" s="5">
-        <v>0.003369436484</v>
+        <v>0.003389044962</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
         <v>10</v>
       </c>
       <c r="B60" t="s">
         <v>11</v>
       </c>
       <c r="C60" t="s">
+        <v>184</v>
+      </c>
+      <c r="D60" t="s">
         <v>185</v>
       </c>
-      <c r="D60" t="s">
+      <c r="E60" t="s">
         <v>186</v>
       </c>
-      <c r="E60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="1">
-        <v>774</v>
+        <v>782</v>
       </c>
       <c r="G60" s="2">
-        <v>6.34</v>
+        <v>6.31</v>
       </c>
       <c r="H60" s="3">
-        <v>490716</v>
+        <v>493442</v>
       </c>
       <c r="I60" s="4">
-        <v>0.002090272914</v>
+        <v>0.002049567891</v>
       </c>
       <c r="J60" s="5">
-        <v>0.002090237506</v>
+        <v>0.002049460108</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
         <v>10</v>
       </c>
       <c r="B61" t="s">
         <v>11</v>
       </c>
       <c r="C61" t="s">
+        <v>187</v>
+      </c>
+      <c r="D61" t="s">
         <v>188</v>
       </c>
-      <c r="D61" t="s">
+      <c r="E61" t="s">
         <v>189</v>
       </c>
-      <c r="E61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="1">
-        <v>774</v>
+        <v>782</v>
       </c>
       <c r="G61" s="2">
-        <v>1.72</v>
+        <v>2.98</v>
       </c>
       <c r="H61" s="3">
-        <v>133128</v>
+        <v>233036</v>
       </c>
       <c r="I61" s="4">
-        <v>0.000567077194</v>
+        <v>0.00096794173</v>
       </c>
       <c r="J61" s="5">
-        <v>0.000567067588</v>
+        <v>0.0009678908279999999</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
         <v>10</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D62" t="s">
         <v>191</v>
       </c>
       <c r="E62" t="s">
         <v>192</v>
       </c>
       <c r="F62" s="1">
-        <v>112468.44</v>
+        <v>-150</v>
       </c>
       <c r="G62" s="2">
-        <v>1</v>
+        <v>0.35</v>
       </c>
       <c r="H62" s="3">
-        <v>112468.44</v>
+        <v>-5250</v>
       </c>
       <c r="I62" s="4">
-        <v>0.000479074931</v>
+        <v>-2.1806477E-5</v>
       </c>
       <c r="J62" s="5">
-        <v>0.000479066816</v>
+        <v>-2.180533E-5</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
         <v>10</v>
       </c>
       <c r="B63" t="s">
         <v>11</v>
       </c>
       <c r="C63" t="s">
         <v>193</v>
       </c>
       <c r="D63" t="s">
         <v>194</v>
       </c>
       <c r="E63" t="s">
         <v>195</v>
       </c>
       <c r="F63" s="1">
-        <v>-69</v>
+        <v>-87</v>
       </c>
       <c r="G63" s="2">
-        <v>0.01</v>
+        <v>0.26</v>
       </c>
       <c r="H63" s="3">
-        <v>-69</v>
+        <v>-2262</v>
       </c>
       <c r="I63" s="4">
-        <v>-2.93915E-7</v>
+        <v>-9.395475999999999E-6</v>
       </c>
       <c r="J63" s="5">
-        <v>-2.9391E-7</v>
+        <v>-9.394982E-6</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
         <v>10</v>
       </c>
       <c r="B64" t="s">
         <v>11</v>
       </c>
       <c r="C64" t="s">
         <v>196</v>
       </c>
       <c r="D64" t="s">
         <v>197</v>
       </c>
       <c r="E64" t="s">
         <v>198</v>
       </c>
       <c r="F64" s="1">
-        <v>-56</v>
+        <v>-270</v>
       </c>
       <c r="G64" s="2">
-        <v>0.8</v>
+        <v>0.09</v>
       </c>
       <c r="H64" s="3">
-        <v>-4480</v>
+        <v>-2430</v>
       </c>
       <c r="I64" s="4">
-        <v>-1.9083182E-5</v>
+        <v>-1.0093283E-5</v>
       </c>
       <c r="J64" s="5">
-        <v>-1.9082859E-5</v>
+        <v>-1.0092753E-5</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
         <v>10</v>
       </c>
       <c r="B65" t="s">
         <v>11</v>
       </c>
       <c r="C65" t="s">
         <v>199</v>
       </c>
       <c r="D65" t="s">
         <v>200</v>
       </c>
       <c r="E65" t="s">
         <v>201</v>
       </c>
       <c r="F65" s="1">
-        <v>-117</v>
+        <v>-70</v>
       </c>
       <c r="G65" s="2">
-        <v>0.175</v>
+        <v>0.47</v>
       </c>
       <c r="H65" s="3">
-        <v>-2047.5</v>
+        <v>-3290</v>
       </c>
       <c r="I65" s="4">
-        <v>-8.72161E-6</v>
+        <v>-1.3665392E-5</v>
       </c>
       <c r="J65" s="5">
-        <v>-8.721463E-6</v>
+        <v>-1.3664673E-5</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
         <v>10</v>
       </c>
       <c r="B66" t="s">
         <v>11</v>
       </c>
       <c r="C66" t="s">
         <v>202</v>
       </c>
       <c r="D66" t="s">
         <v>203</v>
       </c>
       <c r="E66" t="s">
         <v>204</v>
       </c>
       <c r="F66" s="1">
-        <v>-201</v>
+        <v>-57</v>
       </c>
       <c r="G66" s="2">
-        <v>0.475</v>
+        <v>0.19</v>
       </c>
       <c r="H66" s="3">
-        <v>-9547.5</v>
+        <v>-1083</v>
       </c>
       <c r="I66" s="4">
-        <v>-4.0668901E-5</v>
+        <v>-4.498365E-6</v>
       </c>
       <c r="J66" s="5">
-        <v>-4.0668213E-5</v>
+        <v>-4.498128E-6</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
         <v>10</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
         <v>205</v>
       </c>
       <c r="D67" t="s">
         <v>206</v>
       </c>
       <c r="E67" t="s">
         <v>207</v>
       </c>
       <c r="F67" s="1">
-        <v>-84</v>
+        <v>-118</v>
       </c>
       <c r="G67" s="2">
-        <v>0.44</v>
+        <v>0.65</v>
       </c>
       <c r="H67" s="3">
-        <v>-3696</v>
+        <v>-7670</v>
       </c>
       <c r="I67" s="4">
-        <v>-1.5743625E-5</v>
+        <v>-3.1858224E-5</v>
       </c>
       <c r="J67" s="5">
-        <v>-1.5743358E-5</v>
+        <v>-3.1856549E-5</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
         <v>10</v>
       </c>
       <c r="B68" t="s">
         <v>11</v>
       </c>
       <c r="C68" t="s">
         <v>208</v>
       </c>
       <c r="D68" t="s">
         <v>209</v>
       </c>
       <c r="E68" t="s">
         <v>210</v>
       </c>
       <c r="F68" s="1">
-        <v>-53</v>
+        <v>-204</v>
       </c>
       <c r="G68" s="2">
-        <v>1.6</v>
+        <v>0.4</v>
       </c>
       <c r="H68" s="3">
-        <v>-8480</v>
+        <v>-8160</v>
       </c>
       <c r="I68" s="4">
-        <v>-3.6121737E-5</v>
+        <v>-3.3893495E-5</v>
       </c>
       <c r="J68" s="5">
-        <v>-3.6121125E-5</v>
+        <v>-3.3891713E-5</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
         <v>10</v>
       </c>
       <c r="B69" t="s">
         <v>11</v>
       </c>
       <c r="C69" t="s">
         <v>211</v>
       </c>
       <c r="D69" t="s">
         <v>212</v>
       </c>
       <c r="E69" t="s">
         <v>213</v>
       </c>
       <c r="F69" s="1">
-        <v>-99</v>
+        <v>-120</v>
       </c>
       <c r="G69" s="2">
-        <v>0.16</v>
+        <v>0.6</v>
       </c>
       <c r="H69" s="3">
-        <v>-1584</v>
+        <v>-7200</v>
       </c>
       <c r="I69" s="4">
-        <v>-6.747268E-6</v>
+        <v>-2.9906025E-5</v>
       </c>
       <c r="J69" s="5">
-        <v>-6.747154E-6</v>
+        <v>-2.9904452E-5</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
         <v>10</v>
       </c>
       <c r="B70" t="s">
         <v>11</v>
       </c>
       <c r="C70" t="s">
         <v>214</v>
       </c>
       <c r="D70" t="s">
         <v>215</v>
       </c>
       <c r="E70" t="s">
         <v>216</v>
       </c>
       <c r="F70" s="1">
-        <v>-36</v>
+        <v>-85</v>
       </c>
       <c r="G70" s="2">
-        <v>2.4</v>
+        <v>1.16</v>
       </c>
       <c r="H70" s="3">
-        <v>-8640</v>
+        <v>-9860</v>
       </c>
       <c r="I70" s="4">
-        <v>-3.6803279E-5</v>
+        <v>-4.095464E-5</v>
       </c>
       <c r="J70" s="5">
-        <v>-3.6802656E-5</v>
+        <v>-4.0952486E-5</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
         <v>10</v>
       </c>
       <c r="B71" t="s">
         <v>11</v>
       </c>
       <c r="C71" t="s">
         <v>217</v>
       </c>
       <c r="D71" t="s">
         <v>218</v>
       </c>
       <c r="E71" t="s">
         <v>219</v>
       </c>
       <c r="F71" s="1">
-        <v>-11</v>
+        <v>-53</v>
       </c>
       <c r="G71" s="2">
-        <v>4.78</v>
+        <v>1.7</v>
       </c>
       <c r="H71" s="3">
-        <v>-5258</v>
+        <v>-9010</v>
       </c>
       <c r="I71" s="4">
-        <v>-2.2397181E-5</v>
+        <v>-3.7424067E-5</v>
       </c>
       <c r="J71" s="5">
-        <v>-2.2396801E-5</v>
+        <v>-3.7422099E-5</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
         <v>10</v>
       </c>
       <c r="B72" t="s">
         <v>11</v>
       </c>
       <c r="C72" t="s">
         <v>220</v>
       </c>
       <c r="D72" t="s">
         <v>221</v>
       </c>
       <c r="E72" t="s">
         <v>222</v>
       </c>
       <c r="F72" s="1">
-        <v>-207</v>
+        <v>-31</v>
       </c>
       <c r="G72" s="2">
-        <v>0.04</v>
+        <v>1.05</v>
       </c>
       <c r="H72" s="3">
-        <v>-828</v>
+        <v>-3255</v>
       </c>
       <c r="I72" s="4">
-        <v>-3.526981E-6</v>
+        <v>-1.3520015E-5</v>
       </c>
       <c r="J72" s="5">
-        <v>-3.526921E-6</v>
+        <v>-1.3519305E-5</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
         <v>10</v>
       </c>
       <c r="B73" t="s">
         <v>11</v>
       </c>
       <c r="C73" t="s">
         <v>223</v>
       </c>
       <c r="D73" t="s">
         <v>224</v>
       </c>
       <c r="E73" t="s">
         <v>225</v>
       </c>
       <c r="F73" s="1">
-        <v>-32</v>
+        <v>-47</v>
       </c>
       <c r="G73" s="2">
-        <v>3.5</v>
+        <v>0.71</v>
       </c>
       <c r="H73" s="3">
-        <v>-11200</v>
+        <v>-3337</v>
       </c>
       <c r="I73" s="4">
-        <v>-4.7707955E-5</v>
+        <v>-1.3860612E-5</v>
       </c>
       <c r="J73" s="5">
-        <v>-4.7707146E-5</v>
+        <v>-1.3859883E-5</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
         <v>10</v>
       </c>
       <c r="B74" t="s">
         <v>11</v>
       </c>
       <c r="C74" t="s">
         <v>226</v>
       </c>
       <c r="D74" t="s">
         <v>227</v>
       </c>
       <c r="E74" t="s">
         <v>228</v>
       </c>
       <c r="F74" s="1">
-        <v>-112</v>
+        <v>-101</v>
       </c>
       <c r="G74" s="2">
-        <v>0.88</v>
+        <v>0.25</v>
       </c>
       <c r="H74" s="3">
-        <v>-9856</v>
+        <v>-2525</v>
       </c>
       <c r="I74" s="4">
-        <v>-4.1983E-5</v>
+        <v>-1.0487877E-5</v>
       </c>
       <c r="J74" s="5">
-        <v>-4.1982289E-5</v>
+        <v>-1.0487325E-5</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
         <v>10</v>
       </c>
       <c r="B75" t="s">
         <v>11</v>
       </c>
       <c r="C75" t="s">
         <v>229</v>
       </c>
       <c r="D75" t="s">
         <v>230</v>
       </c>
       <c r="E75" t="s">
         <v>231</v>
       </c>
       <c r="F75" s="1">
-        <v>-59</v>
+        <v>-95</v>
       </c>
       <c r="G75" s="2">
-        <v>0.6</v>
+        <v>0.15</v>
       </c>
       <c r="H75" s="3">
-        <v>-3540</v>
+        <v>-1425</v>
       </c>
       <c r="I75" s="4">
-        <v>-1.5079121E-5</v>
+        <v>-5.918901E-6</v>
       </c>
       <c r="J75" s="5">
-        <v>-1.5078866E-5</v>
+        <v>-5.91859E-6</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
         <v>10</v>
       </c>
       <c r="B76" t="s">
         <v>11</v>
       </c>
       <c r="C76" t="s">
         <v>232</v>
       </c>
       <c r="D76" t="s">
         <v>233</v>
       </c>
       <c r="E76" t="s">
         <v>234</v>
       </c>
       <c r="F76" s="1">
-        <v>-50</v>
+        <v>-36</v>
       </c>
       <c r="G76" s="2">
-        <v>1.075</v>
+        <v>2.24</v>
       </c>
       <c r="H76" s="3">
-        <v>-5375</v>
+        <v>-8064</v>
       </c>
       <c r="I76" s="4">
-        <v>-2.2895559E-5</v>
+        <v>-3.3494748E-5</v>
       </c>
       <c r="J76" s="5">
-        <v>-2.2895171E-5</v>
+        <v>-3.3492987E-5</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
         <v>10</v>
       </c>
       <c r="B77" t="s">
         <v>11</v>
       </c>
       <c r="C77" t="s">
         <v>235</v>
       </c>
       <c r="D77" t="s">
         <v>236</v>
       </c>
       <c r="E77" t="s">
         <v>237</v>
       </c>
       <c r="F77" s="1">
-        <v>-25</v>
+        <v>-11</v>
       </c>
       <c r="G77" s="2">
-        <v>2.4</v>
+        <v>5.25</v>
       </c>
       <c r="H77" s="3">
-        <v>-6000</v>
+        <v>-5775</v>
       </c>
       <c r="I77" s="4">
-        <v>-2.5557833E-5</v>
+        <v>-2.3987124E-5</v>
       </c>
       <c r="J77" s="5">
-        <v>-2.55574E-5</v>
+        <v>-2.3985863E-5</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
         <v>10</v>
       </c>
       <c r="B78" t="s">
         <v>11</v>
       </c>
       <c r="C78" t="s">
         <v>238</v>
       </c>
       <c r="D78" t="s">
         <v>239</v>
       </c>
       <c r="E78" t="s">
         <v>240</v>
       </c>
       <c r="F78" s="1">
-        <v>-121</v>
+        <v>-80</v>
       </c>
       <c r="G78" s="2">
-        <v>0.76</v>
+        <v>0.14</v>
       </c>
       <c r="H78" s="3">
-        <v>-9196</v>
+        <v>-1120</v>
       </c>
       <c r="I78" s="4">
-        <v>-3.9171638E-5</v>
+        <v>-4.652048E-6</v>
       </c>
       <c r="J78" s="5">
-        <v>-3.9170975E-5</v>
+        <v>-4.651804E-6</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
         <v>10</v>
       </c>
       <c r="B79" t="s">
         <v>11</v>
       </c>
       <c r="C79" t="s">
         <v>241</v>
       </c>
       <c r="D79" t="s">
         <v>242</v>
       </c>
       <c r="E79" t="s">
         <v>243</v>
       </c>
       <c r="F79" s="1">
-        <v>-131</v>
+        <v>-210</v>
       </c>
       <c r="G79" s="2">
-        <v>0.31</v>
+        <v>0.46</v>
       </c>
       <c r="H79" s="3">
-        <v>-4061</v>
+        <v>-9660</v>
       </c>
       <c r="I79" s="4">
-        <v>-1.7298393E-5</v>
+        <v>-4.0123917E-5</v>
       </c>
       <c r="J79" s="5">
-        <v>-1.72981E-5</v>
+        <v>-4.0121807E-5</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
         <v>10</v>
       </c>
       <c r="B80" t="s">
         <v>11</v>
       </c>
       <c r="C80" t="s">
         <v>244</v>
       </c>
       <c r="D80" t="s">
         <v>245</v>
       </c>
       <c r="E80" t="s">
         <v>246</v>
       </c>
       <c r="F80" s="1">
-        <v>-87</v>
+        <v>-32</v>
       </c>
       <c r="G80" s="2">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="H80" s="3">
-        <v>-3480</v>
+        <v>-1152</v>
       </c>
       <c r="I80" s="4">
-        <v>-1.4823543E-5</v>
+        <v>-4.784964E-6</v>
       </c>
       <c r="J80" s="5">
-        <v>-1.4823292E-5</v>
+        <v>-4.784712E-6</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
         <v>10</v>
       </c>
       <c r="B81" t="s">
         <v>11</v>
       </c>
       <c r="C81" t="s">
         <v>247</v>
       </c>
       <c r="D81" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E81" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F81" s="1">
-        <v>378.96</v>
+        <v>-142</v>
       </c>
       <c r="G81" s="2">
-        <v>1</v>
+        <v>0.475</v>
       </c>
       <c r="H81" s="3">
-        <v>378.96</v>
+        <v>-6745</v>
       </c>
       <c r="I81" s="4">
-        <v>1.614233E-6</v>
+        <v>-2.801613E-5</v>
       </c>
       <c r="J81" s="5">
-        <v>1.614205E-6</v>
+        <v>-2.8014657E-5</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
         <v>10</v>
       </c>
       <c r="B82" t="s">
         <v>11</v>
       </c>
       <c r="C82" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D82" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E82" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F82" s="1">
-        <v>-67</v>
+        <v>-200</v>
       </c>
       <c r="G82" s="2">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="H82" s="3">
-        <v>-335</v>
+        <v>-3400</v>
       </c>
       <c r="I82" s="4">
-        <v>-1.426979E-6</v>
+        <v>-1.412229E-5</v>
       </c>
       <c r="J82" s="5">
-        <v>-1.426955E-6</v>
+        <v>-1.4121547E-5</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" t="s">
         <v>10</v>
       </c>
       <c r="B83" t="s">
         <v>11</v>
       </c>
       <c r="C83" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D83" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E83" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F83" s="1">
-        <v>-50</v>
+        <v>-19</v>
       </c>
       <c r="G83" s="2">
-        <v>0.25</v>
+        <v>2.16</v>
       </c>
       <c r="H83" s="3">
-        <v>-1250</v>
+        <v>-4104</v>
       </c>
       <c r="I83" s="4">
-        <v>-5.324549E-6</v>
+        <v>-1.7046434E-5</v>
       </c>
       <c r="J83" s="5">
-        <v>-5.324458E-6</v>
+        <v>-1.7045538E-5</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
         <v>10</v>
       </c>
       <c r="B84" t="s">
         <v>11</v>
       </c>
       <c r="C84" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D84" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E84" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F84" s="1">
-        <v>-118</v>
+        <v>-113</v>
       </c>
       <c r="G84" s="2">
-        <v>0.98</v>
+        <v>0.4</v>
       </c>
       <c r="H84" s="3">
-        <v>-11564</v>
+        <v>-4520</v>
       </c>
       <c r="I84" s="4">
-        <v>-4.9258463E-5</v>
+        <v>-1.8774338E-5</v>
       </c>
       <c r="J84" s="5">
-        <v>-4.9257629E-5</v>
+        <v>-1.8773351E-5</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" t="s">
         <v>10</v>
       </c>
       <c r="B85" t="s">
         <v>11</v>
       </c>
       <c r="C85" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D85" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E85" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F85" s="1">
-        <v>-109</v>
+        <v>-72</v>
       </c>
       <c r="G85" s="2">
-        <v>0.705</v>
+        <v>0.1</v>
       </c>
       <c r="H85" s="3">
-        <v>-7684.5</v>
+        <v>-720</v>
       </c>
       <c r="I85" s="4">
-        <v>-3.2733194E-5</v>
+        <v>-2.990603E-6</v>
       </c>
       <c r="J85" s="5">
-        <v>-3.273264E-5</v>
+        <v>-2.990445E-6</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
         <v>10</v>
       </c>
       <c r="B86" t="s">
         <v>11</v>
       </c>
       <c r="C86" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D86" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E86" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F86" s="1">
-        <v>-171</v>
+        <v>-73</v>
       </c>
       <c r="G86" s="2">
-        <v>0.5600000000000001</v>
+        <v>0.7</v>
       </c>
       <c r="H86" s="3">
-        <v>-9576</v>
+        <v>-5110</v>
       </c>
       <c r="I86" s="4">
-        <v>-4.0790301E-5</v>
+        <v>-2.1224971E-5</v>
       </c>
       <c r="J86" s="5">
-        <v>-4.078961E-5</v>
+        <v>-2.1223854E-5</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
         <v>10</v>
       </c>
       <c r="B87" t="s">
         <v>11</v>
       </c>
       <c r="C87" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D87" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E87" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F87" s="1">
-        <v>-87</v>
+        <v>-51</v>
       </c>
       <c r="G87" s="2">
-        <v>1.8</v>
+        <v>1.15</v>
       </c>
       <c r="H87" s="3">
-        <v>-15660</v>
+        <v>-5865</v>
       </c>
       <c r="I87" s="4">
-        <v>-6.6705944E-5</v>
+        <v>-2.436095E-5</v>
       </c>
       <c r="J87" s="5">
-        <v>-6.6704814E-5</v>
+        <v>-2.4359668E-5</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
         <v>10</v>
       </c>
       <c r="B88" t="s">
         <v>11</v>
       </c>
       <c r="C88" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D88" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E88" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F88" s="1">
-        <v>-270</v>
+        <v>-25</v>
       </c>
       <c r="G88" s="2">
-        <v>1.075</v>
+        <v>1.76</v>
       </c>
       <c r="H88" s="3">
-        <v>-29025</v>
+        <v>-4400</v>
       </c>
       <c r="I88" s="4">
-        <v>-0.000123636016</v>
+        <v>-1.8275904E-5</v>
       </c>
       <c r="J88" s="5">
-        <v>-0.000123633922</v>
+        <v>-1.8274943E-5</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
         <v>10</v>
       </c>
       <c r="B89" t="s">
         <v>11</v>
       </c>
       <c r="C89" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D89" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E89" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="F89" s="1">
-        <v>-56</v>
+        <v>-10</v>
       </c>
       <c r="G89" s="2">
-        <v>3.13</v>
+        <v>0.9</v>
       </c>
       <c r="H89" s="3">
-        <v>-17528</v>
+        <v>-900</v>
       </c>
       <c r="I89" s="4">
-        <v>-7.4662949E-5</v>
+        <v>-3.738253E-6</v>
       </c>
       <c r="J89" s="5">
-        <v>-7.4661684E-5</v>
+        <v>-3.738057E-6</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
         <v>10</v>
       </c>
       <c r="B90" t="s">
         <v>11</v>
       </c>
       <c r="C90" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D90" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E90" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F90" s="1">
-        <v>-275</v>
+        <v>-527</v>
       </c>
       <c r="G90" s="2">
-        <v>0.68</v>
+        <v>0.21</v>
       </c>
       <c r="H90" s="3">
-        <v>-18700</v>
+        <v>-11067</v>
       </c>
       <c r="I90" s="4">
-        <v>-7.9655246E-5</v>
+        <v>-4.5968053E-5</v>
       </c>
       <c r="J90" s="5">
-        <v>-7.9653896E-5</v>
+        <v>-4.5965635E-5</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
         <v>10</v>
       </c>
       <c r="B91" t="s">
         <v>11</v>
       </c>
       <c r="C91" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D91" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E91" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F91" s="1">
-        <v>-47</v>
+        <v>-53</v>
       </c>
       <c r="G91" s="2">
-        <v>4.665</v>
+        <v>0.85</v>
       </c>
       <c r="H91" s="3">
-        <v>-21925.5</v>
+        <v>-4505</v>
       </c>
       <c r="I91" s="4">
-        <v>-9.3394711E-5</v>
+        <v>-1.8712034E-5</v>
       </c>
       <c r="J91" s="5">
-        <v>-9.3393128E-5</v>
+        <v>-1.871105E-5</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
         <v>10</v>
       </c>
       <c r="B92" t="s">
         <v>11</v>
       </c>
       <c r="C92" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D92" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E92" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F92" s="1">
-        <v>-94</v>
+        <v>-130</v>
       </c>
       <c r="G92" s="2">
-        <v>1.375</v>
+        <v>0.06</v>
       </c>
       <c r="H92" s="3">
-        <v>-12925</v>
+        <v>-780</v>
       </c>
       <c r="I92" s="4">
-        <v>-5.5055831E-5</v>
+        <v>-3.239819E-6</v>
       </c>
       <c r="J92" s="5">
-        <v>-5.5054899E-5</v>
+        <v>-3.239649E-6</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
         <v>10</v>
       </c>
       <c r="B93" t="s">
         <v>11</v>
       </c>
       <c r="C93" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D93" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E93" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F93" s="1">
-        <v>-80</v>
+        <v>-89</v>
       </c>
       <c r="G93" s="2">
-        <v>2.62</v>
+        <v>1.04</v>
       </c>
       <c r="H93" s="3">
-        <v>-20960</v>
+        <v>-9256</v>
       </c>
       <c r="I93" s="4">
-        <v>-8.9282029E-5</v>
+        <v>-3.8445857E-5</v>
       </c>
       <c r="J93" s="5">
-        <v>-8.928051700000001E-5</v>
+        <v>-3.8443835E-5</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
         <v>10</v>
       </c>
       <c r="B94" t="s">
         <v>11</v>
       </c>
       <c r="C94" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D94" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E94" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F94" s="1">
-        <v>-19</v>
+        <v>-68</v>
       </c>
       <c r="G94" s="2">
-        <v>6.5</v>
+        <v>0.74</v>
       </c>
       <c r="H94" s="3">
-        <v>-12350</v>
+        <v>-5032</v>
       </c>
       <c r="I94" s="4">
-        <v>-5.2606539E-5</v>
+        <v>-2.0900989E-5</v>
       </c>
       <c r="J94" s="5">
-        <v>-5.2605648E-5</v>
+        <v>-2.0899889E-5</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" t="s">
         <v>10</v>
       </c>
       <c r="B95" t="s">
         <v>11</v>
       </c>
       <c r="C95" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D95" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E95" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F95" s="1">
-        <v>-113</v>
+        <v>-50</v>
       </c>
       <c r="G95" s="2">
-        <v>2.055</v>
+        <v>0.95</v>
       </c>
       <c r="H95" s="3">
-        <v>-23221.5</v>
+        <v>-4750</v>
       </c>
       <c r="I95" s="4">
-        <v>-9.8915202E-5</v>
+        <v>-1.9729669E-5</v>
       </c>
       <c r="J95" s="5">
-        <v>-9.8913527E-5</v>
+        <v>-1.9728632E-5</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" t="s">
         <v>10</v>
       </c>
       <c r="B96" t="s">
         <v>11</v>
       </c>
       <c r="C96" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D96" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E96" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F96" s="1">
-        <v>-28</v>
+        <v>-118</v>
       </c>
       <c r="G96" s="2">
-        <v>7.4</v>
+        <v>0.025</v>
       </c>
       <c r="H96" s="3">
-        <v>-20720</v>
+        <v>-295</v>
       </c>
       <c r="I96" s="4">
-        <v>-8.8259716E-5</v>
+        <v>-1.225316E-6</v>
       </c>
       <c r="J96" s="5">
-        <v>-8.825822100000001E-5</v>
+        <v>-1.225252E-6</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" t="s">
         <v>10</v>
       </c>
       <c r="B97" t="s">
         <v>11</v>
       </c>
       <c r="C97" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D97" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E97" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="F97" s="1">
-        <v>-263</v>
+        <v>-100</v>
       </c>
       <c r="G97" s="2">
-        <v>0.67</v>
+        <v>0.06</v>
       </c>
       <c r="H97" s="3">
-        <v>-17621</v>
+        <v>-600</v>
       </c>
       <c r="I97" s="4">
-        <v>-7.5059095E-5</v>
+        <v>-2.492169E-6</v>
       </c>
       <c r="J97" s="5">
-        <v>-7.5057824E-5</v>
+        <v>-2.492038E-6</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" t="s">
         <v>10</v>
       </c>
       <c r="B98" t="s">
         <v>11</v>
       </c>
       <c r="C98" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D98" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E98" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F98" s="1">
-        <v>-53</v>
+        <v>-109</v>
       </c>
       <c r="G98" s="2">
-        <v>6</v>
+        <v>0.08</v>
       </c>
       <c r="H98" s="3">
-        <v>-31800</v>
+        <v>-872</v>
       </c>
       <c r="I98" s="4">
-        <v>-0.000135456514</v>
+        <v>-3.621952E-6</v>
       </c>
       <c r="J98" s="5">
-        <v>-0.000135454219</v>
+        <v>-3.621761E-6</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" t="s">
         <v>10</v>
       </c>
       <c r="B99" t="s">
         <v>11</v>
       </c>
       <c r="C99" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D99" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E99" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F99" s="1">
-        <v>-130</v>
+        <v>-231</v>
       </c>
       <c r="G99" s="2">
-        <v>1.3</v>
+        <v>0.05</v>
       </c>
       <c r="H99" s="3">
-        <v>-16900</v>
+        <v>-1155</v>
       </c>
       <c r="I99" s="4">
-        <v>-7.1987896E-5</v>
+        <v>-4.797425E-6</v>
       </c>
       <c r="J99" s="5">
-        <v>-7.198667599999999E-5</v>
+        <v>-4.797173E-6</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" t="s">
         <v>10</v>
       </c>
       <c r="B100" t="s">
         <v>11</v>
       </c>
       <c r="C100" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D100" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E100" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F100" s="1">
-        <v>-49</v>
+        <v>-86</v>
       </c>
       <c r="G100" s="2">
-        <v>2.4</v>
+        <v>0.1</v>
       </c>
       <c r="H100" s="3">
-        <v>-11760</v>
+        <v>-860</v>
       </c>
       <c r="I100" s="4">
-        <v>-5.0093352E-5</v>
+        <v>-3.572109E-6</v>
       </c>
       <c r="J100" s="5">
-        <v>-5.0092504E-5</v>
+        <v>-3.571921E-6</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" t="s">
         <v>10</v>
       </c>
       <c r="B101" t="s">
         <v>11</v>
       </c>
       <c r="C101" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D101" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E101" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F101" s="1">
-        <v>-123</v>
+        <v>-535</v>
       </c>
       <c r="G101" s="2">
-        <v>1.94</v>
+        <v>0.05</v>
       </c>
       <c r="H101" s="3">
-        <v>-23862</v>
+        <v>-2675</v>
       </c>
       <c r="I101" s="4">
-        <v>-0.000101643501</v>
+        <v>-1.1110919E-5</v>
       </c>
       <c r="J101" s="5">
-        <v>-0.000101641779</v>
+        <v>-1.1110335E-5</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
         <v>10</v>
       </c>
       <c r="B102" t="s">
         <v>11</v>
       </c>
       <c r="C102" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D102" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E102" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F102" s="1">
-        <v>-774</v>
+        <v>-171</v>
       </c>
       <c r="G102" s="2">
-        <v>0.35</v>
+        <v>0.04</v>
       </c>
       <c r="H102" s="3">
-        <v>-27090</v>
+        <v>-684</v>
       </c>
       <c r="I102" s="4">
-        <v>-0.000115393615</v>
+        <v>-2.841072E-6</v>
       </c>
       <c r="J102" s="5">
-        <v>-0.00011539166</v>
+        <v>-2.840923E-6</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
         <v>10</v>
       </c>
       <c r="B103" t="s">
         <v>11</v>
       </c>
       <c r="C103" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D103" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E103" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="F103" s="1">
-        <v>-99</v>
+        <v>-275</v>
       </c>
       <c r="G103" s="2">
-        <v>1.7</v>
+        <v>0.7</v>
       </c>
       <c r="H103" s="3">
-        <v>-16830</v>
+        <v>-19250</v>
       </c>
       <c r="I103" s="4">
-        <v>-7.1689721E-5</v>
+        <v>-7.9957081E-5</v>
       </c>
       <c r="J103" s="5">
-        <v>-7.1688507E-5</v>
+        <v>-7.995287600000001E-5</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
         <v>10</v>
       </c>
       <c r="B104" t="s">
         <v>11</v>
       </c>
       <c r="C104" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D104" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E104" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="F104" s="1">
-        <v>-227</v>
+        <v>-310</v>
       </c>
       <c r="G104" s="2">
-        <v>1.075</v>
+        <v>0.74</v>
       </c>
       <c r="H104" s="3">
-        <v>-24402.5</v>
+        <v>-22940</v>
       </c>
       <c r="I104" s="4">
-        <v>-0.000103945836</v>
+        <v>-9.5283919E-5</v>
       </c>
       <c r="J104" s="5">
-        <v>-0.000103944075</v>
+        <v>-9.5278908E-5</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
         <v>10</v>
       </c>
       <c r="B105" t="s">
         <v>11</v>
       </c>
       <c r="C105" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D105" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E105" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F105" s="1">
-        <v>-535</v>
+        <v>-112</v>
       </c>
       <c r="G105" s="2">
-        <v>0.325</v>
+        <v>1.59</v>
       </c>
       <c r="H105" s="3">
-        <v>-17387.5</v>
+        <v>-17808</v>
       </c>
       <c r="I105" s="4">
-        <v>-7.406446999999999E-5</v>
+        <v>-7.396756899999999E-5</v>
       </c>
       <c r="J105" s="5">
-        <v>-7.406321499999999E-5</v>
+        <v>-7.396367899999999E-5</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
         <v>10</v>
       </c>
       <c r="B106" t="s">
         <v>11</v>
       </c>
       <c r="C106" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D106" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E106" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F106" s="1">
-        <v>-120</v>
+        <v>-28</v>
       </c>
       <c r="G106" s="2">
-        <v>3.3</v>
+        <v>5.79</v>
       </c>
       <c r="H106" s="3">
-        <v>-39600</v>
+        <v>-16212</v>
       </c>
       <c r="I106" s="4">
-        <v>-0.000168681696</v>
+        <v>-6.73384E-5</v>
       </c>
       <c r="J106" s="5">
-        <v>-0.000168678839</v>
+        <v>-6.7334859E-5</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" t="s">
         <v>10</v>
       </c>
       <c r="B107" t="s">
         <v>11</v>
       </c>
       <c r="C107" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D107" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E107" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="F107" s="1">
-        <v>-120</v>
+        <v>-263</v>
       </c>
       <c r="G107" s="2">
-        <v>3.4</v>
+        <v>0.5</v>
       </c>
       <c r="H107" s="3">
-        <v>-40800</v>
+        <v>-13150</v>
       </c>
       <c r="I107" s="4">
-        <v>-0.000173793263</v>
+        <v>-5.4620032E-5</v>
       </c>
       <c r="J107" s="5">
-        <v>-0.000173790319</v>
+        <v>-5.461716E-5</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
         <v>10</v>
       </c>
       <c r="B108" t="s">
         <v>11</v>
       </c>
       <c r="C108" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D108" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E108" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F108" s="1">
-        <v>-140</v>
+        <v>-121</v>
       </c>
       <c r="G108" s="2">
-        <v>3.2</v>
+        <v>2.42</v>
       </c>
       <c r="H108" s="3">
-        <v>-44800</v>
+        <v>-29282</v>
       </c>
       <c r="I108" s="4">
-        <v>-0.000190831818</v>
+        <v>-0.000121626142</v>
       </c>
       <c r="J108" s="5">
-        <v>-0.000190828586</v>
+        <v>-0.000121619746</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" t="s">
         <v>10</v>
       </c>
       <c r="B109" t="s">
         <v>11</v>
       </c>
       <c r="C109" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D109" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E109" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="F109" s="1">
-        <v>-200</v>
+        <v>-55</v>
       </c>
       <c r="G109" s="2">
-        <v>1.85</v>
+        <v>3.95</v>
       </c>
       <c r="H109" s="3">
-        <v>-37000</v>
+        <v>-21725</v>
       </c>
       <c r="I109" s="4">
-        <v>-0.000157606636</v>
+        <v>-9.0237277E-5</v>
       </c>
       <c r="J109" s="5">
-        <v>-0.000157603966</v>
+        <v>-9.0232532E-5</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
         <v>10</v>
       </c>
       <c r="B110" t="s">
         <v>11</v>
       </c>
       <c r="C110" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D110" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="E110" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="F110" s="1">
-        <v>-527</v>
+        <v>-123</v>
       </c>
       <c r="G110" s="2">
-        <v>0.82</v>
+        <v>1.33</v>
       </c>
       <c r="H110" s="3">
-        <v>-43214</v>
+        <v>-16359</v>
       </c>
       <c r="I110" s="4">
-        <v>-0.000184076031</v>
+        <v>-6.7948981E-5</v>
       </c>
       <c r="J110" s="5">
-        <v>-0.000184072913</v>
+        <v>-6.7945408E-5</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" t="s">
         <v>10</v>
       </c>
       <c r="B111" t="s">
         <v>11</v>
       </c>
       <c r="C111" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D111" t="s">
         <v>337</v>
       </c>
       <c r="E111" t="s">
         <v>338</v>
       </c>
       <c r="F111" s="1">
-        <v>-106</v>
+        <v>-27300.35</v>
       </c>
       <c r="G111" s="2">
-        <v>4.4</v>
+        <v>1</v>
       </c>
       <c r="H111" s="3">
-        <v>-46640</v>
+        <v>-27300.35</v>
       </c>
       <c r="I111" s="4">
-        <v>-0.000198669554</v>
+        <v>-0.000113395132</v>
       </c>
       <c r="J111" s="5">
-        <v>-0.000198666188</v>
+        <v>-0.000113389169</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" t="s">
         <v>10</v>
       </c>
       <c r="B112" t="s">
         <v>11</v>
       </c>
       <c r="C112" t="s">
         <v>339</v>
       </c>
       <c r="D112" t="s">
         <v>340</v>
       </c>
       <c r="E112" t="s">
         <v>341</v>
       </c>
       <c r="F112" s="1">
-        <v>-363</v>
+        <v>-106</v>
       </c>
       <c r="G112" s="2">
-        <v>1.99</v>
+        <v>3.1</v>
       </c>
       <c r="H112" s="3">
-        <v>-72237</v>
+        <v>-32860</v>
       </c>
       <c r="I112" s="4">
-        <v>-0.000307703528</v>
+        <v>-0.000136487775</v>
       </c>
       <c r="J112" s="5">
-        <v>-0.000307698316</v>
+        <v>-0.000136480598</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" t="s">
         <v>10</v>
       </c>
       <c r="B113" t="s">
         <v>11</v>
       </c>
       <c r="C113" t="s">
         <v>342</v>
       </c>
       <c r="D113" t="s">
         <v>343</v>
       </c>
       <c r="E113" t="s">
         <v>344</v>
       </c>
       <c r="F113" s="1">
-        <v>-310</v>
+        <v>-365</v>
       </c>
       <c r="G113" s="2">
-        <v>2.17</v>
+        <v>1.4</v>
       </c>
       <c r="H113" s="3">
-        <v>-67270</v>
+        <v>-51100</v>
       </c>
       <c r="I113" s="4">
-        <v>-0.000286545902</v>
+        <v>-0.000212249706</v>
       </c>
       <c r="J113" s="5">
-        <v>-0.000286541048</v>
+        <v>-0.000212238544</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" t="s">
         <v>10</v>
       </c>
       <c r="B114" t="s">
         <v>11</v>
       </c>
       <c r="C114" t="s">
         <v>345</v>
       </c>
       <c r="D114" t="s">
         <v>346</v>
       </c>
       <c r="E114" t="s">
         <v>347</v>
       </c>
       <c r="F114" s="1">
-        <v>-73</v>
+        <v>-56</v>
       </c>
       <c r="G114" s="2">
-        <v>9.449999999999999</v>
+        <v>8.275</v>
       </c>
       <c r="H114" s="3">
-        <v>-68985</v>
+        <v>-46340</v>
       </c>
       <c r="I114" s="4">
-        <v>-0.000293851183</v>
+        <v>-0.0001924785</v>
       </c>
       <c r="J114" s="5">
-        <v>-0.000293846205</v>
+        <v>-0.000192468378</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" t="s">
         <v>10</v>
       </c>
       <c r="B115" t="s">
         <v>11</v>
       </c>
       <c r="C115" t="s">
         <v>348</v>
       </c>
       <c r="D115" t="s">
         <v>349</v>
       </c>
       <c r="E115" t="s">
         <v>350</v>
       </c>
       <c r="F115" s="1">
-        <v>-85</v>
+        <v>-363</v>
       </c>
       <c r="G115" s="2">
-        <v>11.52</v>
+        <v>1.05</v>
       </c>
       <c r="H115" s="3">
-        <v>-97920</v>
+        <v>-38115</v>
       </c>
       <c r="I115" s="4">
-        <v>-0.000417103831</v>
+        <v>-0.00015831502</v>
       </c>
       <c r="J115" s="5">
-        <v>-0.000417096766</v>
+        <v>-0.000158306695</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
         <v>10</v>
       </c>
       <c r="B116" t="s">
         <v>11</v>
       </c>
       <c r="C116" t="s">
         <v>351</v>
       </c>
       <c r="D116" t="s">
         <v>352</v>
       </c>
       <c r="E116" t="s">
         <v>353</v>
       </c>
       <c r="F116" s="1">
-        <v>-172</v>
+        <v>-173</v>
       </c>
       <c r="G116" s="2">
-        <v>6.2</v>
+        <v>2.52</v>
       </c>
       <c r="H116" s="3">
-        <v>-106640</v>
+        <v>-43596</v>
       </c>
       <c r="I116" s="4">
-        <v>-0.000454247882</v>
+        <v>-0.000181080982</v>
       </c>
       <c r="J116" s="5">
-        <v>-0.000454240187</v>
+        <v>-0.000181071459</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
         <v>10</v>
       </c>
       <c r="B117" t="s">
         <v>11</v>
       </c>
       <c r="C117" t="s">
         <v>354</v>
       </c>
       <c r="D117" t="s">
         <v>355</v>
       </c>
       <c r="E117" t="s">
         <v>356</v>
       </c>
       <c r="F117" s="1">
-        <v>-774</v>
+        <v>-782</v>
       </c>
       <c r="G117" s="2">
-        <v>1.84</v>
+        <v>0.8100000000000001</v>
       </c>
       <c r="H117" s="3">
-        <v>-142416</v>
+        <v>-63342</v>
       </c>
       <c r="I117" s="4">
-        <v>-0.000606640719</v>
+        <v>-0.000263098255</v>
       </c>
       <c r="J117" s="5">
-        <v>-0.000606630443</v>
+        <v>-0.00026308442</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
         <v>10</v>
       </c>
       <c r="B118" t="s">
         <v>11</v>
       </c>
       <c r="C118" t="s">
         <v>357</v>
       </c>
       <c r="D118" t="s">
         <v>358</v>
       </c>
       <c r="E118" t="s">
         <v>359</v>
       </c>
       <c r="F118" s="1">
-        <v>-365</v>
+        <v>-782</v>
       </c>
       <c r="G118" s="2">
-        <v>6.42</v>
+        <v>2.12</v>
       </c>
       <c r="H118" s="3">
-        <v>-234330</v>
+        <v>-165784</v>
       </c>
       <c r="I118" s="4">
-        <v>-0.00099816116</v>
+        <v>-0.000688602841</v>
       </c>
       <c r="J118" s="5">
-        <v>-0.0009981442519999999</v>
+        <v>-0.000688566629</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
         <v>10</v>
       </c>
       <c r="B119" t="s">
         <v>11</v>
       </c>
       <c r="C119" t="s">
         <v>360</v>
       </c>
       <c r="D119" t="s">
         <v>361</v>
       </c>
       <c r="E119" t="s">
         <v>362</v>
       </c>
       <c r="F119" s="1">
-        <v>-774</v>
+        <v>-782</v>
       </c>
       <c r="G119" s="2">
-        <v>3.5</v>
+        <v>5.11</v>
       </c>
       <c r="H119" s="3">
-        <v>-270900</v>
+        <v>-399602</v>
       </c>
       <c r="I119" s="4">
-        <v>-0.001153936151</v>
+        <v>-0.001659792698</v>
       </c>
       <c r="J119" s="5">
-        <v>-0.001153916604</v>
+        <v>-0.001659705413</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
         <v>10</v>
       </c>
       <c r="B120" t="s">
         <v>11</v>
       </c>
       <c r="C120" t="s">
         <v>363</v>
       </c>
       <c r="D120" t="s">
         <v>364</v>
       </c>
       <c r="E120" t="s">
         <v>365</v>
       </c>
       <c r="F120" s="1">
-        <v>-774</v>
+        <v>-782</v>
       </c>
       <c r="G120" s="2">
-        <v>7.36</v>
+        <v>7.22</v>
       </c>
       <c r="H120" s="3">
-        <v>-569664</v>
+        <v>-564604</v>
       </c>
       <c r="I120" s="4">
-        <v>-0.002426562878</v>
+        <v>-0.002345147412</v>
       </c>
       <c r="J120" s="5">
-        <v>-0.002426521773</v>
+        <v>-0.002345024086</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
@@ -5427,32 +5427,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Hedged Equity Premium Income ETF Holdings as of 07.16.2026</dc:title>
+  <dc:title>Sterling Capital Hedged Equity Premium Income ETF Holdings as of 08.28.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>