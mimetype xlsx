--- v0 (2026-06-24)
+++ v1 (2026-07-14)
@@ -14,1151 +14,1169 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="372">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="378">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-06-22</t>
+    <t>2026-07-13</t>
   </si>
   <si>
     <t>SCMC</t>
   </si>
   <si>
+    <t>31427M3S8</t>
+  </si>
+  <si>
+    <t>FR SL0808</t>
+  </si>
+  <si>
+    <t>3140XP3R8</t>
+  </si>
+  <si>
+    <t>FN FS8007</t>
+  </si>
+  <si>
+    <t>38381UEX6</t>
+  </si>
+  <si>
+    <t>GNR 2025-134 VE</t>
+  </si>
+  <si>
+    <t>RECPAY</t>
+  </si>
+  <si>
+    <t>Receivables/Payables</t>
+  </si>
+  <si>
+    <t>50190KAQ3</t>
+  </si>
+  <si>
+    <t>LCM 40A A2R</t>
+  </si>
+  <si>
+    <t>64033XAE4</t>
+  </si>
+  <si>
+    <t>NSLT 2025-AA A1B</t>
+  </si>
+  <si>
+    <t>37959GAG2</t>
+  </si>
+  <si>
+    <t>GBLATL 7.95 10/15/54</t>
+  </si>
+  <si>
+    <t>92212KAH9</t>
+  </si>
+  <si>
+    <t>VDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>682691AE0</t>
+  </si>
+  <si>
+    <t>OMF 7 7/8 03/15/30</t>
+  </si>
+  <si>
+    <t>78397DAC2</t>
+  </si>
+  <si>
+    <t>SECBEN 6 1/2 PERP</t>
+  </si>
+  <si>
+    <t>855170AA4</t>
+  </si>
+  <si>
+    <t>SYNH 9 10/01/30</t>
+  </si>
+  <si>
+    <t>00253XAB7</t>
+  </si>
+  <si>
+    <t>AAL 5 3/4 04/20/29</t>
+  </si>
+  <si>
+    <t>03958CAA7</t>
+  </si>
+  <si>
+    <t>AROC 6 02/01/34</t>
+  </si>
+  <si>
+    <t>21871XAU3</t>
+  </si>
+  <si>
+    <t>CRBG 6 7/8 PERP</t>
+  </si>
+  <si>
+    <t>37185LAS1</t>
+  </si>
+  <si>
+    <t>GEL 6 3/4 03/15/34</t>
+  </si>
+  <si>
+    <t>69701RBN6</t>
+  </si>
+  <si>
+    <t>PLMRS 2020-3A BR3</t>
+  </si>
+  <si>
+    <t>86177CAA7</t>
+  </si>
+  <si>
+    <t>STONEB 8 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>78489CAA7</t>
+  </si>
+  <si>
+    <t>SWCH 2025-DATA A</t>
+  </si>
+  <si>
+    <t>172967QJ3</t>
+  </si>
+  <si>
+    <t>C 6 5/8 PERP</t>
+  </si>
+  <si>
+    <t>42704LAG9</t>
+  </si>
+  <si>
+    <t>HRI 7 1/4 06/15/33</t>
+  </si>
+  <si>
+    <t>00687YAD7</t>
+  </si>
+  <si>
+    <t>ADNT 7 1/2 02/15/33</t>
+  </si>
+  <si>
+    <t>02406PBB5</t>
+  </si>
+  <si>
+    <t>AXL 5 10/01/29</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
+  </si>
+  <si>
+    <t>46285MAA8</t>
+  </si>
+  <si>
+    <t>IRM 5 07/15/32</t>
+  </si>
+  <si>
+    <t>69867RAA5</t>
+  </si>
+  <si>
+    <t>TIHLLC 7 1/8 06/01/31</t>
+  </si>
+  <si>
+    <t>03168LAA3</t>
+  </si>
+  <si>
+    <t>AMNPHA 6 7/8 08/01/32</t>
+  </si>
+  <si>
+    <t>3140W4UW5</t>
+  </si>
+  <si>
+    <t>FN FA4196</t>
+  </si>
+  <si>
+    <t>31418FSK4</t>
+  </si>
+  <si>
+    <t>FN MA5921</t>
+  </si>
+  <si>
+    <t>645370AF4</t>
+  </si>
+  <si>
+    <t>NWHM 9 1/4 10/01/29</t>
+  </si>
+  <si>
+    <t>76134KAH7</t>
+  </si>
+  <si>
+    <t>VDCR 2024-1A A2</t>
+  </si>
+  <si>
+    <t>02073LAC5</t>
+  </si>
+  <si>
+    <t>ALPGEN 6 1/4 01/15/34</t>
+  </si>
+  <si>
+    <t>025676AR8</t>
+  </si>
+  <si>
+    <t>ANGINC 7 12/01/55</t>
+  </si>
+  <si>
+    <t>201723AS2</t>
+  </si>
+  <si>
+    <t>CMC 5 3/4 11/15/33</t>
+  </si>
+  <si>
     <t>31423R500</t>
   </si>
   <si>
     <t>FEDERATED HERMES MM TREAS</t>
   </si>
   <si>
-    <t>31427M3S8</t>
-[...44 lines deleted...]
-    <t>SYNH 9 10/01/30</t>
+    <t>70932MAC1</t>
+  </si>
+  <si>
+    <t>PFSI 5 3/4 09/15/31</t>
+  </si>
+  <si>
+    <t>85236KAP7</t>
+  </si>
+  <si>
+    <t>SIDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>85571BBE4</t>
+  </si>
+  <si>
+    <t>STWD 6 1/2 10/15/30</t>
+  </si>
+  <si>
+    <t>34966EAN0</t>
+  </si>
+  <si>
+    <t>FCBSL 2024-1A AR</t>
+  </si>
+  <si>
+    <t>3140W4E78</t>
+  </si>
+  <si>
+    <t>FN FA3757</t>
+  </si>
+  <si>
+    <t>69702EAN5</t>
+  </si>
+  <si>
+    <t>PLMRS 2021-4A A2R</t>
+  </si>
+  <si>
+    <t>74165HAC2</t>
+  </si>
+  <si>
+    <t>PRIHEA 9 3/8 09/01/29</t>
+  </si>
+  <si>
+    <t>831943AA3</t>
+  </si>
+  <si>
+    <t>SMB 2024-A A1A</t>
+  </si>
+  <si>
+    <t>95004XAC7</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C7 A3</t>
+  </si>
+  <si>
+    <t>89616UAA0</t>
+  </si>
+  <si>
+    <t>TCN 2024-SFR1 A</t>
+  </si>
+  <si>
+    <t>00202DAA5</t>
+  </si>
+  <si>
+    <t>APLD 9 1/4 12/15/30</t>
+  </si>
+  <si>
+    <t>90276VAH2</t>
+  </si>
+  <si>
+    <t>UBSCM 2018-C8 AS</t>
+  </si>
+  <si>
+    <t>12548RAK0</t>
+  </si>
+  <si>
+    <t>CIFC 2014-2RA BR</t>
+  </si>
+  <si>
+    <t>34966VAE2</t>
+  </si>
+  <si>
+    <t>FCBSL 2024-4A B</t>
+  </si>
+  <si>
+    <t>39154GAT3</t>
+  </si>
+  <si>
+    <t>GALC 2026-1 C</t>
+  </si>
+  <si>
+    <t>64134MAN6</t>
+  </si>
+  <si>
+    <t>NEUB 2021-45A CR</t>
+  </si>
+  <si>
+    <t>67570FAE5</t>
+  </si>
+  <si>
+    <t>OCP 2025-40A C</t>
+  </si>
+  <si>
+    <t>72132YBC8</t>
+  </si>
+  <si>
+    <t>PIPK 2020-6A CRR</t>
+  </si>
+  <si>
+    <t>75620TBM9</t>
+  </si>
+  <si>
+    <t>RCTTE 2015-1A CR3</t>
+  </si>
+  <si>
+    <t>80013TAQ6</t>
+  </si>
+  <si>
+    <t>SAND 2023-1A BR</t>
+  </si>
+  <si>
+    <t>86765KAE9</t>
+  </si>
+  <si>
+    <t>SUN 7 7/8 PERP</t>
+  </si>
+  <si>
+    <t>61776EAA1</t>
+  </si>
+  <si>
+    <t>MSC 2024-BPR2 A</t>
+  </si>
+  <si>
+    <t>74690FAS5</t>
+  </si>
+  <si>
+    <t>QTSII 2026-1A B</t>
+  </si>
+  <si>
+    <t>759351AV1</t>
+  </si>
+  <si>
+    <t>RGA 6 3/8 09/15/56</t>
+  </si>
+  <si>
+    <t>96812HAA6</t>
+  </si>
+  <si>
+    <t>WILDFI 7 1/2 10/15/29</t>
+  </si>
+  <si>
+    <t>982911AA7</t>
+  </si>
+  <si>
+    <t>WULF 7 3/4 10/15/30</t>
+  </si>
+  <si>
+    <t>03770DAB9</t>
+  </si>
+  <si>
+    <t>APODS 6.9 04/13/29</t>
+  </si>
+  <si>
+    <t>651229BG0</t>
+  </si>
+  <si>
+    <t>NWL 8 1/2 06/01/28</t>
+  </si>
+  <si>
+    <t>922966AE6</t>
+  </si>
+  <si>
+    <t>VEGLPL 6 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>55617LAR3</t>
+  </si>
+  <si>
+    <t>M 6 1/8 03/15/32</t>
+  </si>
+  <si>
+    <t>71880KAB7</t>
+  </si>
+  <si>
+    <t>PHIN 6 5/8 10/15/32</t>
+  </si>
+  <si>
+    <t>893647BW6</t>
+  </si>
+  <si>
+    <t>TDG 6 01/15/33</t>
+  </si>
+  <si>
+    <t>880779BB8</t>
+  </si>
+  <si>
+    <t>TEX 6 1/4 10/15/32</t>
+  </si>
+  <si>
+    <t>92840VAP7</t>
+  </si>
+  <si>
+    <t>VST 7 3/4 10/15/31</t>
+  </si>
+  <si>
+    <t>03690AAM8</t>
+  </si>
+  <si>
+    <t>AM 5 3/4 10/15/33</t>
+  </si>
+  <si>
+    <t>04364VAX1</t>
+  </si>
+  <si>
+    <t>ASCRES 6 5/8 10/15/32</t>
+  </si>
+  <si>
+    <t>861932AA9</t>
+  </si>
+  <si>
+    <t>ATSG 7 1/4 03/15/32</t>
+  </si>
+  <si>
+    <t>44148HAA1</t>
+  </si>
+  <si>
+    <t>HWIRE 2023-1A A2</t>
+  </si>
+  <si>
+    <t>62886HBP5</t>
+  </si>
+  <si>
+    <t>NCLH 6 1/4 03/01/30</t>
+  </si>
+  <si>
+    <t>74843PAA8</t>
+  </si>
+  <si>
+    <t>QUIKHO 6 3/8 03/01/32</t>
+  </si>
+  <si>
+    <t>01309QAB4</t>
+  </si>
+  <si>
+    <t>ACI 6 1/4 03/15/33</t>
+  </si>
+  <si>
+    <t>185899AR2</t>
+  </si>
+  <si>
+    <t>CLF 7 3/8 05/01/33</t>
+  </si>
+  <si>
+    <t>127190AE6</t>
+  </si>
+  <si>
+    <t>CACI 6 3/8 06/15/33</t>
+  </si>
+  <si>
+    <t>67740QAH9</t>
+  </si>
+  <si>
+    <t>OHNAT 5.55 01/24/30</t>
+  </si>
+  <si>
+    <t>1248EPCT8</t>
+  </si>
+  <si>
+    <t>CHTR 7 3/8 03/03/31</t>
+  </si>
+  <si>
+    <t>55820BAU1</t>
+  </si>
+  <si>
+    <t>MDPK 2020-45A BRR</t>
+  </si>
+  <si>
+    <t>055986AC7</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 A3</t>
+  </si>
+  <si>
+    <t>02531FAE0</t>
+  </si>
+  <si>
+    <t>ACAR 2026-1 C</t>
+  </si>
+  <si>
+    <t>92332YAF8</t>
+  </si>
+  <si>
+    <t>VENLNG 9 PERP</t>
+  </si>
+  <si>
+    <t>42806MDQ9</t>
+  </si>
+  <si>
+    <t>HERTZ 2025-6A A</t>
+  </si>
+  <si>
+    <t>03328QCC3</t>
+  </si>
+  <si>
+    <t>ANCHC 2015-6A DR4</t>
+  </si>
+  <si>
+    <t>67124CAA1</t>
+  </si>
+  <si>
+    <t>EA 7 1/4 07/01/33</t>
+  </si>
+  <si>
+    <t>29273VAX8</t>
+  </si>
+  <si>
+    <t>ET 8 05/15/54</t>
+  </si>
+  <si>
+    <t>69318FAM0</t>
+  </si>
+  <si>
+    <t>PBFENE 9 7/8 03/15/30</t>
+  </si>
+  <si>
+    <t>04010LBL6</t>
+  </si>
+  <si>
+    <t>ARCC 5.1 01/15/31</t>
+  </si>
+  <si>
+    <t>097751CD1</t>
+  </si>
+  <si>
+    <t>BBDBCN 6 3/4 06/15/33</t>
+  </si>
+  <si>
+    <t>05608BAA8</t>
+  </si>
+  <si>
+    <t>BX 2019-IMC A</t>
+  </si>
+  <si>
+    <t>55400XAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2026-1A A</t>
+  </si>
+  <si>
+    <t>675232AE2</t>
+  </si>
+  <si>
+    <t>OII 6 7/8 07/15/34</t>
+  </si>
+  <si>
+    <t>77311WAF8</t>
+  </si>
+  <si>
+    <t>RKT 6 1/2 06/15/34</t>
+  </si>
+  <si>
+    <t>33853QAA9</t>
+  </si>
+  <si>
+    <t>FLASHC 7 1/4 12/31/30</t>
+  </si>
+  <si>
+    <t>78438PAA0</t>
+  </si>
+  <si>
+    <t>SECMOS 8 7/8 05/01/31</t>
+  </si>
+  <si>
+    <t>69393LAA1</t>
+  </si>
+  <si>
+    <t>TRACTD 6 1/2 05/01/31</t>
+  </si>
+  <si>
+    <t>05618UAA4</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT9 A</t>
+  </si>
+  <si>
+    <t>20047UAA4</t>
+  </si>
+  <si>
+    <t>COMM 2025-SBX A</t>
+  </si>
+  <si>
+    <t>12637SAG9</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 D</t>
+  </si>
+  <si>
+    <t>20681AAJ0</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 E</t>
+  </si>
+  <si>
+    <t>32010YAA4</t>
+  </si>
+  <si>
+    <t>FRSEAG 7 1/4 08/15/32</t>
+  </si>
+  <si>
+    <t>40390MAA3</t>
+  </si>
+  <si>
+    <t>HONO 2021-LULU A</t>
+  </si>
+  <si>
+    <t>55820FAQ1</t>
+  </si>
+  <si>
+    <t>MDPK 2020-47A CR</t>
+  </si>
+  <si>
+    <t>69335PGG4</t>
+  </si>
+  <si>
+    <t>PFSFC 2026-A B</t>
+  </si>
+  <si>
+    <t>81124TAQ0</t>
+  </si>
+  <si>
+    <t>SCUL 26A BR</t>
+  </si>
+  <si>
+    <t>08162PAZ4</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B1 AM</t>
+  </si>
+  <si>
+    <t>05614JAE5</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 C</t>
+  </si>
+  <si>
+    <t>05620TAJ4</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 E</t>
+  </si>
+  <si>
+    <t>14316MAQ4</t>
+  </si>
+  <si>
+    <t>CGMS 2021-1A BR</t>
+  </si>
+  <si>
+    <t>21873SAG3</t>
+  </si>
+  <si>
+    <t>CRWV 9 3/4 10/01/31</t>
+  </si>
+  <si>
+    <t>43283DAA7</t>
+  </si>
+  <si>
+    <t>HGVT 2025-3EXT A</t>
+  </si>
+  <si>
+    <t>47077WAE8</t>
+  </si>
+  <si>
+    <t>JANEST 6 3/4 05/01/33</t>
+  </si>
+  <si>
+    <t>G05384170</t>
+  </si>
+  <si>
+    <t>AHL 7 PERP</t>
+  </si>
+  <si>
+    <t>01741RAP7</t>
+  </si>
+  <si>
+    <t>ATI 5 7/8 06/15/33</t>
+  </si>
+  <si>
+    <t>06541XAJ9</t>
+  </si>
+  <si>
+    <t>BANK 2017-BNK7 AS</t>
+  </si>
+  <si>
+    <t>08161CAJ0</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B2 AS</t>
+  </si>
+  <si>
+    <t>28002AAA4</t>
+  </si>
+  <si>
+    <t>EDGCOM 7 1/2 04/30/31</t>
+  </si>
+  <si>
+    <t>00109LAB9</t>
+  </si>
+  <si>
+    <t>ADT 5 7/8 10/15/33</t>
   </si>
   <si>
     <t>68622TAB7</t>
   </si>
   <si>
     <t>OGN 5 1/8 04/30/31</t>
   </si>
   <si>
-    <t>682691AE0</t>
-[...650 lines deleted...]
-    <t>ADT 5 7/8 10/15/33</t>
+    <t>00775V104</t>
+  </si>
+  <si>
+    <t>AEGON FUNDING CORP II</t>
+  </si>
+  <si>
+    <t>04686J861</t>
+  </si>
+  <si>
+    <t>ATH 6.35 PERP</t>
+  </si>
+  <si>
+    <t>05493XAE0</t>
+  </si>
+  <si>
+    <t>BAHA 2024-MAR B</t>
+  </si>
+  <si>
+    <t>09061GAL5</t>
+  </si>
+  <si>
+    <t>BMRN 5 1/2 02/15/34</t>
+  </si>
+  <si>
+    <t>14315RAN1</t>
+  </si>
+  <si>
+    <t>CGMS 2018-4A A2R</t>
+  </si>
+  <si>
+    <t>29359UAF6</t>
+  </si>
+  <si>
+    <t>ESGR 6.693 07/15/37</t>
+  </si>
+  <si>
+    <t>69335PFK6</t>
+  </si>
+  <si>
+    <t>PFSFC 2024-D B</t>
+  </si>
+  <si>
+    <t>74331VAA4</t>
+  </si>
+  <si>
+    <t>PROG 2024-SFR3 A</t>
+  </si>
+  <si>
+    <t>10807HAE6</t>
+  </si>
+  <si>
+    <t>BLAST 2025-2 C</t>
+  </si>
+  <si>
+    <t>91825CAE5</t>
+  </si>
+  <si>
+    <t>VDCM 2025-AZ C</t>
+  </si>
+  <si>
+    <t>42806MCL1</t>
+  </si>
+  <si>
+    <t>HERTZ 2024-2A A</t>
+  </si>
+  <si>
+    <t>64133RAY2</t>
+  </si>
+  <si>
+    <t>NEUB 2020-38A CR2</t>
+  </si>
+  <si>
+    <t>96043BAF9</t>
+  </si>
+  <si>
+    <t>WLAKE 2026-1A C</t>
+  </si>
+  <si>
+    <t>95000YBB0</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 AS</t>
+  </si>
+  <si>
+    <t>912797SA6</t>
+  </si>
+  <si>
+    <t>B 10/01/26</t>
+  </si>
+  <si>
+    <t>482606AJ9</t>
+  </si>
+  <si>
+    <t>KNDR 2021-KIND B</t>
+  </si>
+  <si>
+    <t>43285HAA6</t>
+  </si>
+  <si>
+    <t>HGVT 2020-AA A</t>
+  </si>
+  <si>
+    <t>36272GAE9</t>
+  </si>
+  <si>
+    <t>GSAR 2025-3A B</t>
+  </si>
+  <si>
+    <t>78449YAA8</t>
+  </si>
+  <si>
+    <t>SMB 2021-B A</t>
+  </si>
+  <si>
+    <t>06644VBM1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR9 AS</t>
+  </si>
+  <si>
+    <t>08163TAD4</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 AS</t>
+  </si>
+  <si>
+    <t>75888HBA8</t>
+  </si>
+  <si>
+    <t>REG12 2019-1A CRR</t>
+  </si>
+  <si>
+    <t>74970WAG5</t>
+  </si>
+  <si>
+    <t>ROCC 2024-CNTR D</t>
+  </si>
+  <si>
+    <t>46647TAX6</t>
+  </si>
+  <si>
+    <t>JPMCC 2017-JP5 AS</t>
+  </si>
+  <si>
+    <t>91835XAG2</t>
+  </si>
+  <si>
+    <t>VRTX 2025-HQ D</t>
+  </si>
+  <si>
+    <t>06541QBK0</t>
+  </si>
+  <si>
+    <t>BANK 2022-BNK43 B</t>
+  </si>
+  <si>
+    <t>80287LAF6</t>
+  </si>
+  <si>
+    <t>SDART 2024-3 D</t>
+  </si>
+  <si>
+    <t>85236KAH5</t>
+  </si>
+  <si>
+    <t>SIDC 2023-2A A2</t>
+  </si>
+  <si>
+    <t>09216NAA8</t>
+  </si>
+  <si>
+    <t>BLKPRL 6 1/8 02/15/31</t>
+  </si>
+  <si>
+    <t>17253NAA5</t>
+  </si>
+  <si>
+    <t>CIFR 7 1/8 11/15/30</t>
+  </si>
+  <si>
+    <t>HYG P80   09/18/2026</t>
+  </si>
+  <si>
+    <t>HYG US 09/18/26 P80</t>
+  </si>
+  <si>
+    <t>67400EBJ2</t>
+  </si>
+  <si>
+    <t>OAKCL 2019-3A BR2</t>
+  </si>
+  <si>
+    <t>123911AA7</t>
+  </si>
+  <si>
+    <t>BX 2025-BIO3 A</t>
+  </si>
+  <si>
+    <t>USDC</t>
+  </si>
+  <si>
+    <t>US DOLLAR COLLATERAL</t>
+  </si>
+  <si>
+    <t>83206EAA5</t>
+  </si>
+  <si>
+    <t>SMB 2024-C A1A</t>
+  </si>
+  <si>
+    <t>USDF</t>
+  </si>
+  <si>
+    <t>US DOLLAR FUTURE</t>
+  </si>
+  <si>
+    <t>80286PAD3</t>
+  </si>
+  <si>
+    <t>SDART 2023-5 B</t>
+  </si>
+  <si>
+    <t>05610WAA8</t>
+  </si>
+  <si>
+    <t>BPR 2023-BRK2 A</t>
+  </si>
+  <si>
+    <t>05612TAE5</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT4 C</t>
+  </si>
+  <si>
+    <t>55817EBA3</t>
+  </si>
+  <si>
+    <t>MDPK 2019-37A CR2</t>
+  </si>
+  <si>
+    <t>64131QAS9</t>
+  </si>
+  <si>
+    <t>NEUB 2017-26A CR</t>
+  </si>
+  <si>
+    <t>67401QAU0</t>
+  </si>
+  <si>
+    <t>OAKCL 2023-2A D1R</t>
+  </si>
+  <si>
+    <t>83406YAB7</t>
+  </si>
+  <si>
+    <t>SCLP 2025-1 B</t>
+  </si>
+  <si>
+    <t>066043AG5</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR6 AS</t>
+  </si>
+  <si>
+    <t>30165BAG8</t>
+  </si>
+  <si>
+    <t>EART 2024-5A D</t>
+  </si>
+  <si>
+    <t>3140W0Q99</t>
+  </si>
+  <si>
+    <t>FN FA0479</t>
+  </si>
+  <si>
+    <t>31418FSJ7</t>
+  </si>
+  <si>
+    <t>FN MA5920</t>
+  </si>
+  <si>
+    <t>31427MPK1</t>
+  </si>
+  <si>
+    <t>FR SL0425</t>
+  </si>
+  <si>
+    <t>43284KAA0</t>
+  </si>
+  <si>
+    <t>HGVT 2026-1A A</t>
+  </si>
+  <si>
+    <t>3140XMA55</t>
+  </si>
+  <si>
+    <t>FN FS5427</t>
+  </si>
+  <si>
+    <t>081927AE5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 AS</t>
+  </si>
+  <si>
+    <t>12595XAX1</t>
+  </si>
+  <si>
+    <t>CSAIL 2018-CX12 AS</t>
   </si>
   <si>
     <t>68269MAA2</t>
   </si>
   <si>
     <t>OMFIT 2021-1A A1</t>
   </si>
   <si>
-    <t>00775V104</t>
-[...298 lines deleted...]
-  <si>
     <t>05609RAL8</t>
   </si>
   <si>
     <t>BX 2021-BXMF D</t>
   </si>
   <si>
     <t>05610FAF4</t>
   </si>
   <si>
     <t>BX 2022-AHP E</t>
   </si>
   <si>
     <t>85236WCJ3</t>
   </si>
   <si>
     <t>SREIT 2021-MFP2 C</t>
   </si>
   <si>
     <t>826935AA6</t>
   </si>
   <si>
     <t>SRFC 2024-1A A</t>
   </si>
   <si>
+    <t>HYG C81   09/18/2026</t>
+  </si>
+  <si>
+    <t>HYG US 09/18/26 C81</t>
+  </si>
+  <si>
     <t>HYG C82   09/18/2026</t>
   </si>
   <si>
     <t>HYG US 09/18/26 C82</t>
   </si>
   <si>
+    <t>TYQ6C 111 07/24/2026</t>
+  </si>
+  <si>
+    <t>US 10YR FUT OPTN  AUG26C</t>
+  </si>
+  <si>
     <t>TYU6 COM</t>
   </si>
   <si>
     <t>US 10YR NOTE (CBT)SEP26</t>
-  </si>
-[...10 lines deleted...]
-    <t>HYG US 09/18/26 C81</t>
   </si>
   <si>
     <t>HYG P78   09/18/2026</t>
   </si>
   <si>
     <t>HYG US 09/18/26 P78</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US DOLLARS</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
@@ -1498,61 +1516,61 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I181"/>
+  <dimension ref="A1:I184"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
-    <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="3"/>
+    <col min="7" max="7" width="16.424561" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -1560,5288 +1578,5375 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>2935328.03</v>
+        <v>2573704.98</v>
       </c>
       <c r="F2" s="2">
-        <v>100</v>
+        <v>101.793504</v>
       </c>
       <c r="G2" s="3">
-        <v>2935328.03</v>
+        <v>2619864.48</v>
       </c>
       <c r="H2" s="4">
-        <v>0.014609675286</v>
+        <v>0.012879517996</v>
       </c>
       <c r="I2" s="5">
-        <v>0.014611814751</v>
+        <v>0.012880536303</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
-        <v>2605580.49</v>
+        <v>2364738.27</v>
       </c>
       <c r="F3" s="2">
-        <v>102.242571</v>
+        <v>100.132167</v>
       </c>
       <c r="G3" s="3">
-        <v>2664012.48</v>
+        <v>2367863.67</v>
       </c>
       <c r="H3" s="4">
-        <v>0.013259287183</v>
+        <v>0.01164065661</v>
       </c>
       <c r="I3" s="5">
-        <v>0.013261228895</v>
+        <v>0.011641576967</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>2401923.6</v>
+        <v>2354055.9335</v>
       </c>
       <c r="F4" s="2">
-        <v>100.71053</v>
+        <v>99.32304000000001</v>
       </c>
       <c r="G4" s="3">
-        <v>2418989.99</v>
+        <v>2338119.92</v>
       </c>
       <c r="H4" s="4">
-        <v>0.01203976451</v>
+        <v>0.0114944333</v>
       </c>
       <c r="I4" s="5">
-        <v>0.012041527633</v>
+        <v>0.011495342096</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>2368924.9335</v>
+        <v>2280306.29</v>
       </c>
       <c r="F5" s="2">
-        <v>99.44817</v>
+        <v>1</v>
       </c>
       <c r="G5" s="3">
-        <v>2355852.5</v>
+        <v>2280306.29</v>
       </c>
       <c r="H5" s="4">
-        <v>0.011725517428</v>
+        <v>0.011210215682</v>
       </c>
       <c r="I5" s="5">
-        <v>0.011727234533</v>
+        <v>0.011211102007</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
         <v>2100000</v>
       </c>
       <c r="F6" s="2">
-        <v>100.0827</v>
+        <v>100.0848</v>
       </c>
       <c r="G6" s="3">
-        <v>2101736.7</v>
+        <v>2101780.8</v>
       </c>
       <c r="H6" s="4">
-        <v>0.010460735703</v>
+        <v>0.01033256637</v>
       </c>
       <c r="I6" s="5">
-        <v>0.010462267591</v>
+        <v>0.010333383304</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>2135000</v>
+        <v>2098365.2958</v>
       </c>
       <c r="F7" s="2">
-        <v>97.84401</v>
+        <v>99.53328</v>
       </c>
       <c r="G7" s="3">
-        <v>2088969.61</v>
+        <v>2088571.81</v>
       </c>
       <c r="H7" s="4">
-        <v>0.010397191531</v>
+        <v>0.01026762962</v>
       </c>
       <c r="I7" s="5">
-        <v>0.010398714113</v>
+        <v>0.01026844142</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>2026000</v>
+        <v>2056000</v>
       </c>
       <c r="F8" s="2">
-        <v>100.8397</v>
+        <v>100.6753</v>
       </c>
       <c r="G8" s="3">
-        <v>2043012.32</v>
+        <v>2069884.17</v>
       </c>
       <c r="H8" s="4">
-        <v>0.010168453517</v>
+        <v>0.01017575931</v>
       </c>
       <c r="I8" s="5">
-        <v>0.010169942602</v>
+        <v>0.010176563847</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>2000000</v>
+        <v>2135000</v>
       </c>
       <c r="F9" s="2">
-        <v>100.0843</v>
+        <v>97.63153</v>
       </c>
       <c r="G9" s="3">
-        <v>2001686</v>
+        <v>2084433.17</v>
       </c>
       <c r="H9" s="4">
-        <v>0.009962764701</v>
+        <v>0.010247283649</v>
       </c>
       <c r="I9" s="5">
-        <v>0.009964223665000001</v>
+        <v>0.010248093841</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>1905000</v>
+        <v>1949000</v>
       </c>
       <c r="F10" s="2">
-        <v>105.0495</v>
+        <v>103.97</v>
       </c>
       <c r="G10" s="3">
-        <v>2001192.98</v>
+        <v>2026375.3</v>
       </c>
       <c r="H10" s="4">
-        <v>0.009960310824</v>
+        <v>0.009961865327</v>
       </c>
       <c r="I10" s="5">
-        <v>0.009961769428999999</v>
+        <v>0.009962652953000001</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>2012000</v>
+        <v>2240000</v>
       </c>
       <c r="F11" s="2">
-        <v>98.86288999999999</v>
+        <v>90.58876100000001</v>
       </c>
       <c r="G11" s="3">
-        <v>1989121.35</v>
+        <v>2029188.25</v>
       </c>
       <c r="H11" s="4">
-        <v>0.009900228077999999</v>
+        <v>0.009975694056</v>
       </c>
       <c r="I11" s="5">
-        <v>0.009901677883999999</v>
+        <v>0.009976482774</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>1919000</v>
+        <v>1935000</v>
       </c>
       <c r="F12" s="2">
-        <v>103.9989</v>
+        <v>104.5675</v>
       </c>
       <c r="G12" s="3">
-        <v>1995738.89</v>
+        <v>2023381.13</v>
       </c>
       <c r="H12" s="4">
-        <v>0.009933164830000001</v>
+        <v>0.009947145661000001</v>
       </c>
       <c r="I12" s="5">
-        <v>0.00993461946</v>
+        <v>0.009947932123</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>2210000</v>
+        <v>1994967</v>
       </c>
       <c r="F13" s="2">
-        <v>89.983323</v>
+        <v>99.85465000000001</v>
       </c>
       <c r="G13" s="3">
-        <v>1988631.44</v>
+        <v>1992067.32</v>
       </c>
       <c r="H13" s="4">
-        <v>0.009897789711999999</v>
+        <v>0.009793203816000001</v>
       </c>
       <c r="I13" s="5">
-        <v>0.009899239161</v>
+        <v>0.009793978106000001</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
-        <v>2000000</v>
+        <v>2004000</v>
       </c>
       <c r="F14" s="2">
-        <v>99.4375</v>
+        <v>99.190484</v>
       </c>
       <c r="G14" s="3">
-        <v>1988750</v>
+        <v>1987777.3</v>
       </c>
       <c r="H14" s="4">
-        <v>0.009898379816000001</v>
+        <v>0.009772113664</v>
       </c>
       <c r="I14" s="5">
-        <v>0.009899829351000001</v>
+        <v>0.009772886287</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>1964967</v>
+        <v>1921000</v>
       </c>
       <c r="F15" s="2">
-        <v>100.0525</v>
+        <v>104.2103</v>
       </c>
       <c r="G15" s="3">
-        <v>1965998.61</v>
+        <v>2001879.86</v>
       </c>
       <c r="H15" s="4">
-        <v>0.009785141891</v>
+        <v>0.009841443288999999</v>
       </c>
       <c r="I15" s="5">
-        <v>0.009786574843999999</v>
+        <v>0.009842221393000001</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>1974000</v>
+        <v>2006000</v>
       </c>
       <c r="F16" s="2">
-        <v>99.28239000000001</v>
+        <v>99.65338</v>
       </c>
       <c r="G16" s="3">
-        <v>1959834.38</v>
+        <v>1999046.8</v>
       </c>
       <c r="H16" s="4">
-        <v>0.009754461373</v>
+        <v>0.009827515679000001</v>
       </c>
       <c r="I16" s="5">
-        <v>0.009755889833000001</v>
+        <v>0.009828292682000001</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
         <v>2000000</v>
       </c>
       <c r="F17" s="2">
-        <v>98.41588</v>
+        <v>100.0826</v>
       </c>
       <c r="G17" s="3">
-        <v>1968317.6</v>
+        <v>2001652</v>
       </c>
       <c r="H17" s="4">
-        <v>0.009796683949000001</v>
+        <v>0.009840323091000001</v>
       </c>
       <c r="I17" s="5">
-        <v>0.009798118591</v>
+        <v>0.009841101107000001</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>1996711.68</v>
+        <v>1919000</v>
       </c>
       <c r="F18" s="2">
-        <v>98.260113</v>
+        <v>104.2497</v>
       </c>
       <c r="G18" s="3">
-        <v>1961971.15</v>
+        <v>2000551.74</v>
       </c>
       <c r="H18" s="4">
-        <v>0.009765096498</v>
+        <v>0.009834914117</v>
       </c>
       <c r="I18" s="5">
-        <v>0.009766526515</v>
+        <v>0.009835691705</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>1944638.4975</v>
+        <v>2000000</v>
       </c>
       <c r="F19" s="2">
-        <v>100.888797</v>
+        <v>99.4375</v>
       </c>
       <c r="G19" s="3">
-        <v>1961922.39</v>
+        <v>1988750</v>
       </c>
       <c r="H19" s="4">
-        <v>0.009764853776000001</v>
+        <v>0.009776895557999999</v>
       </c>
       <c r="I19" s="5">
-        <v>0.009766283757</v>
+        <v>0.009777668559000001</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>1976000</v>
+        <v>1954000</v>
       </c>
       <c r="F20" s="2">
-        <v>99.697352</v>
+        <v>101.0973</v>
       </c>
       <c r="G20" s="3">
-        <v>1970019.68</v>
+        <v>1975441.24</v>
       </c>
       <c r="H20" s="4">
-        <v>0.009805155495999999</v>
+        <v>0.009711468362</v>
       </c>
       <c r="I20" s="5">
-        <v>0.009806591379</v>
+        <v>0.009712236189999999</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>1882000</v>
+        <v>1912000</v>
       </c>
       <c r="F21" s="2">
-        <v>104.2081</v>
+        <v>103.6831</v>
       </c>
       <c r="G21" s="3">
-        <v>1961196.44</v>
+        <v>1982420.87</v>
       </c>
       <c r="H21" s="4">
-        <v>0.009761240617000001</v>
+        <v>0.009745780927</v>
       </c>
       <c r="I21" s="5">
-        <v>0.009762670068999999</v>
+        <v>0.009746551467</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>1889000</v>
+        <v>1886000</v>
       </c>
       <c r="F22" s="2">
-        <v>104.2921</v>
+        <v>103.2097</v>
       </c>
       <c r="G22" s="3">
-        <v>1970077.77</v>
+        <v>1946534.94</v>
       </c>
       <c r="H22" s="4">
-        <v>0.009805444638</v>
+        <v>0.009569362075999999</v>
       </c>
       <c r="I22" s="5">
-        <v>0.009806880564</v>
+        <v>0.009570118668</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>1924000</v>
+        <v>2010000</v>
       </c>
       <c r="F23" s="2">
-        <v>101.4811</v>
+        <v>96.90807</v>
       </c>
       <c r="G23" s="3">
-        <v>1952496.36</v>
+        <v>1947852.21</v>
       </c>
       <c r="H23" s="4">
-        <v>0.009717938705</v>
+        <v>0.009575837883</v>
       </c>
       <c r="I23" s="5">
-        <v>0.009719361815999999</v>
+        <v>0.009576594988</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>1891000</v>
+        <v>2000000</v>
       </c>
       <c r="F24" s="2">
-        <v>103.0448</v>
+        <v>98.0802</v>
       </c>
       <c r="G24" s="3">
-        <v>1948577.17</v>
+        <v>1961604</v>
       </c>
       <c r="H24" s="4">
-        <v>0.009698432135000001</v>
+        <v>0.009643443085</v>
       </c>
       <c r="I24" s="5">
-        <v>0.009699852389999999</v>
+        <v>0.009644205534</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>1856000</v>
+        <v>2041000</v>
       </c>
       <c r="F25" s="2">
-        <v>103.4802</v>
+        <v>95.34755</v>
       </c>
       <c r="G25" s="3">
-        <v>1920592.51</v>
+        <v>1946043.5</v>
       </c>
       <c r="H25" s="4">
-        <v>0.009559147281</v>
+        <v>0.009566946075000001</v>
       </c>
       <c r="I25" s="5">
-        <v>0.009560547139</v>
+        <v>0.009567702476999999</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>1980000</v>
+        <v>1961000</v>
       </c>
       <c r="F26" s="2">
-        <v>97.370085</v>
+        <v>99.12909000000001</v>
       </c>
       <c r="G26" s="3">
-        <v>1927927.68</v>
+        <v>1943921.45</v>
       </c>
       <c r="H26" s="4">
-        <v>0.009595655796</v>
+        <v>0.00955651391</v>
       </c>
       <c r="I26" s="5">
-        <v>0.009597061</v>
+        <v>0.009557269486000001</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>2011000</v>
+        <v>1865000</v>
       </c>
       <c r="F27" s="2">
-        <v>95.89032</v>
+        <v>103.667</v>
       </c>
       <c r="G27" s="3">
-        <v>1928354.34</v>
+        <v>1933389.55</v>
       </c>
       <c r="H27" s="4">
-        <v>0.009597779323000001</v>
+        <v>0.009504738003</v>
       </c>
       <c r="I27" s="5">
-        <v>0.009599184837999999</v>
+        <v>0.009505489486</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>1931000</v>
+        <v>1964767.94</v>
       </c>
       <c r="F28" s="2">
-        <v>100.1733</v>
+        <v>97.911551</v>
       </c>
       <c r="G28" s="3">
-        <v>1934346.42</v>
+        <v>1923734.76</v>
       </c>
       <c r="H28" s="4">
-        <v>0.009627603062000001</v>
+        <v>0.009457274099999999</v>
       </c>
       <c r="I28" s="5">
-        <v>0.009629012944999999</v>
+        <v>0.00945802183</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>1975000</v>
+        <v>1922271.0175</v>
       </c>
       <c r="F29" s="2">
-        <v>97.73099000000001</v>
+        <v>100.450548</v>
       </c>
       <c r="G29" s="3">
-        <v>1930187.05</v>
+        <v>1930931.77</v>
       </c>
       <c r="H29" s="4">
-        <v>0.009606901099</v>
+        <v>0.009492655314</v>
       </c>
       <c r="I29" s="5">
-        <v>0.00960830795</v>
+        <v>0.009493405841999999</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>1835000</v>
+        <v>1876000</v>
       </c>
       <c r="F30" s="2">
-        <v>103.7054</v>
+        <v>103.0028</v>
       </c>
       <c r="G30" s="3">
-        <v>1902994.09</v>
+        <v>1932332.53</v>
       </c>
       <c r="H30" s="4">
-        <v>0.009471556650999999</v>
+        <v>0.009499541576</v>
       </c>
       <c r="I30" s="5">
-        <v>0.009472943681999999</v>
+        <v>0.009500292648</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>1916000</v>
+        <v>1975000</v>
       </c>
       <c r="F31" s="2">
-        <v>99.78351000000001</v>
+        <v>97.84846</v>
       </c>
       <c r="G31" s="3">
-        <v>1911852.05</v>
+        <v>1932507.09</v>
       </c>
       <c r="H31" s="4">
-        <v>0.009515644379</v>
+        <v>0.009500399716</v>
       </c>
       <c r="I31" s="5">
-        <v>0.009517037866</v>
+        <v>0.009501150856</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>1846000</v>
+        <v>1940000</v>
       </c>
       <c r="F32" s="2">
-        <v>103.3511</v>
+        <v>98.17485000000001</v>
       </c>
       <c r="G32" s="3">
-        <v>1907861.31</v>
+        <v>1904592.09</v>
       </c>
       <c r="H32" s="4">
-        <v>0.009495781692999999</v>
+        <v>0.009363166786</v>
       </c>
       <c r="I32" s="5">
-        <v>0.009497172271</v>
+        <v>0.009363907075</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>1910000</v>
+        <v>1968000</v>
       </c>
       <c r="F33" s="2">
-        <v>98.61197</v>
+        <v>97.47714000000001</v>
       </c>
       <c r="G33" s="3">
-        <v>1883488.63</v>
+        <v>1918350.12</v>
       </c>
       <c r="H33" s="4">
-        <v>0.009374474322</v>
+        <v>0.009430802625</v>
       </c>
       <c r="I33" s="5">
-        <v>0.009375847136000001</v>
+        <v>0.009431548261999999</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>1938000</v>
+        <v>1946000</v>
       </c>
       <c r="F34" s="2">
-        <v>97.51741</v>
+        <v>98.73813</v>
       </c>
       <c r="G34" s="3">
-        <v>1889887.41</v>
+        <v>1921444.01</v>
       </c>
       <c r="H34" s="4">
-        <v>0.009406322238</v>
+        <v>0.009446012522999999</v>
       </c>
       <c r="I34" s="5">
-        <v>0.009407699715999999</v>
+        <v>0.009446759363000001</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
-        <v>1870488.87</v>
+        <v>1907999.75</v>
       </c>
       <c r="F35" s="2">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="G35" s="3">
-        <v>1870488.87</v>
+        <v>1907999.75</v>
       </c>
       <c r="H35" s="4">
-        <v>0.009309772106</v>
+        <v>0.009379919186000001</v>
       </c>
       <c r="I35" s="5">
-        <v>0.009311135445</v>
+        <v>0.009380660799999999</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>1974000</v>
+        <v>2004000</v>
       </c>
       <c r="F36" s="2">
-        <v>93.503068</v>
+        <v>94.478814</v>
       </c>
       <c r="G36" s="3">
-        <v>1845750.56</v>
+        <v>1893355.43</v>
       </c>
       <c r="H36" s="4">
-        <v>0.009186644932999999</v>
+        <v>0.009307926245000001</v>
       </c>
       <c r="I36" s="5">
-        <v>0.009187990241</v>
+        <v>0.009308662166999999</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
         <v>1850000</v>
       </c>
       <c r="F37" s="2">
-        <v>96.87076</v>
+        <v>96.77602</v>
       </c>
       <c r="G37" s="3">
-        <v>1792109.06</v>
+        <v>1790356.37</v>
       </c>
       <c r="H37" s="4">
-        <v>0.008919661168</v>
+        <v>0.008801572466</v>
       </c>
       <c r="I37" s="5">
-        <v>0.008920967377999999</v>
+        <v>0.008802268354</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
-        <v>1731000</v>
+        <v>1761000</v>
       </c>
       <c r="F38" s="2">
-        <v>102.258</v>
+        <v>101.8868</v>
       </c>
       <c r="G38" s="3">
-        <v>1770085.98</v>
+        <v>1794226.55</v>
       </c>
       <c r="H38" s="4">
-        <v>0.008810048189000001</v>
+        <v>0.008820598650999999</v>
       </c>
       <c r="I38" s="5">
-        <v>0.008811338348000001</v>
+        <v>0.008821296043</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
         <v>1750000</v>
       </c>
       <c r="F39" s="2">
-        <v>100.222</v>
+        <v>100.17</v>
       </c>
       <c r="G39" s="3">
-        <v>1753885</v>
+        <v>1752975</v>
       </c>
       <c r="H39" s="4">
-        <v>0.008729412888999999</v>
+        <v>0.008617801881</v>
       </c>
       <c r="I39" s="5">
-        <v>0.008730691239000001</v>
+        <v>0.008618483239</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
-        <v>1745899.8194</v>
+        <v>1743753.7294</v>
       </c>
       <c r="F40" s="2">
-        <v>100.628982</v>
+        <v>100.056794</v>
       </c>
       <c r="G40" s="3">
-        <v>1756881.22</v>
+        <v>1744744.08</v>
       </c>
       <c r="H40" s="4">
-        <v>0.008744325609999999</v>
+        <v>0.008577337833</v>
       </c>
       <c r="I40" s="5">
-        <v>0.008745606144000001</v>
+        <v>0.008578015992000001</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
         <v>1750000</v>
       </c>
       <c r="F41" s="2">
-        <v>100.1885</v>
+        <v>100.3059</v>
       </c>
       <c r="G41" s="3">
-        <v>1753298.75</v>
+        <v>1755353.25</v>
       </c>
       <c r="H41" s="4">
-        <v>0.008726495012999999</v>
+        <v>0.008629493598</v>
       </c>
       <c r="I41" s="5">
-        <v>0.008727772936</v>
+        <v>0.008630175881000001</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
-        <v>1753550.137</v>
+        <v>1676000</v>
       </c>
       <c r="F42" s="2">
-        <v>100.06661</v>
+        <v>104.7623</v>
       </c>
       <c r="G42" s="3">
-        <v>1754718.18</v>
+        <v>1755816.15</v>
       </c>
       <c r="H42" s="4">
-        <v>0.008733559764999999</v>
+        <v>0.008631769251</v>
       </c>
       <c r="I42" s="5">
-        <v>0.008734838722</v>
+        <v>0.008632451714000001</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
-        <v>1646000</v>
+        <v>1753550.137</v>
       </c>
       <c r="F43" s="2">
-        <v>104.6075</v>
+        <v>99.78851</v>
       </c>
       <c r="G43" s="3">
-        <v>1721839.45</v>
+        <v>1749841.55</v>
       </c>
       <c r="H43" s="4">
-        <v>0.008569916208</v>
+        <v>0.008602397544000001</v>
       </c>
       <c r="I43" s="5">
-        <v>0.0085711712</v>
+        <v>0.008603077684</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
         <v>1700000</v>
       </c>
       <c r="F44" s="2">
-        <v>100.47004</v>
+        <v>100.3223</v>
       </c>
       <c r="G44" s="3">
-        <v>1707990.68</v>
+        <v>1705479.1</v>
       </c>
       <c r="H44" s="4">
-        <v>0.008500988294999999</v>
+        <v>0.008384307246999999</v>
       </c>
       <c r="I44" s="5">
-        <v>0.008502233194</v>
+        <v>0.008384970144</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
         <v>1618710.2316</v>
       </c>
       <c r="F45" s="2">
-        <v>98.81478</v>
+        <v>98.72268</v>
       </c>
       <c r="G45" s="3">
-        <v>1599524.95</v>
+        <v>1598034.12</v>
       </c>
       <c r="H45" s="4">
-        <v>0.007961134139999999</v>
+        <v>0.0078560969</v>
       </c>
       <c r="I45" s="5">
-        <v>0.007962299981999999</v>
+        <v>0.007856718035</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>1600000</v>
+        <v>1429000</v>
       </c>
       <c r="F46" s="2">
-        <v>96.68754</v>
+        <v>107.551226</v>
       </c>
       <c r="G46" s="3">
-        <v>1547000.64</v>
+        <v>1536907.02</v>
       </c>
       <c r="H46" s="4">
-        <v>0.007699710828</v>
+        <v>0.0075555899</v>
       </c>
       <c r="I46" s="5">
-        <v>0.007700838387</v>
+        <v>0.007556187275</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
-        <v>1409000</v>
+        <v>1600000</v>
       </c>
       <c r="F47" s="2">
-        <v>108.133135</v>
+        <v>96.709</v>
       </c>
       <c r="G47" s="3">
-        <v>1523595.87</v>
+        <v>1547344</v>
       </c>
       <c r="H47" s="4">
-        <v>0.007583220932</v>
+        <v>0.007606899148</v>
       </c>
       <c r="I47" s="5">
-        <v>0.007584331431</v>
+        <v>0.00760750058</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
         <v>1500000</v>
       </c>
       <c r="F48" s="2">
-        <v>100.2272</v>
+        <v>100.2278</v>
       </c>
       <c r="G48" s="3">
-        <v>1503408</v>
+        <v>1503417</v>
       </c>
       <c r="H48" s="4">
-        <v>0.007482742125</v>
+        <v>0.007390949586</v>
       </c>
       <c r="I48" s="5">
-        <v>0.007483837911</v>
+        <v>0.007391533944</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
         <v>1500000</v>
       </c>
       <c r="F49" s="2">
-        <v>100.3096</v>
+        <v>100.2759</v>
       </c>
       <c r="G49" s="3">
-        <v>1504644</v>
+        <v>1504138.5</v>
       </c>
       <c r="H49" s="4">
-        <v>0.007488893928</v>
+        <v>0.007394496553</v>
       </c>
       <c r="I49" s="5">
-        <v>0.007489990614</v>
+        <v>0.007395081192</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
         <v>1500000</v>
       </c>
       <c r="F50" s="2">
-        <v>100.09228</v>
+        <v>99.8593</v>
       </c>
       <c r="G50" s="3">
-        <v>1501384.2</v>
+        <v>1497889.5</v>
       </c>
       <c r="H50" s="4">
-        <v>0.007472669295</v>
+        <v>0.007363775839</v>
       </c>
       <c r="I50" s="5">
-        <v>0.007473763605</v>
+        <v>0.007364358049</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
         <v>1500000</v>
       </c>
       <c r="F51" s="2">
-        <v>100.1316</v>
+        <v>100.1319</v>
       </c>
       <c r="G51" s="3">
-        <v>1501974</v>
+        <v>1501978.5</v>
       </c>
       <c r="H51" s="4">
-        <v>0.00747560484</v>
+        <v>0.007383877775</v>
       </c>
       <c r="I51" s="5">
-        <v>0.00747669958</v>
+        <v>0.007384461574</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
         <v>1500000</v>
       </c>
       <c r="F52" s="2">
-        <v>100.1198</v>
+        <v>100.1203</v>
       </c>
       <c r="G52" s="3">
-        <v>1501797</v>
+        <v>1501804.5</v>
       </c>
       <c r="H52" s="4">
-        <v>0.007474723878</v>
+        <v>0.007383022374</v>
       </c>
       <c r="I52" s="5">
-        <v>0.007475818489</v>
+        <v>0.007383606105</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
         <v>1500000</v>
       </c>
       <c r="F53" s="2">
-        <v>99.8707</v>
+        <v>99.8708</v>
       </c>
       <c r="G53" s="3">
-        <v>1498060.5</v>
+        <v>1498062</v>
       </c>
       <c r="H53" s="4">
-        <v>0.00745612662</v>
+        <v>0.007364623866</v>
       </c>
       <c r="I53" s="5">
-        <v>0.007457218508</v>
+        <v>0.007365206143</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
         <v>1500000</v>
       </c>
       <c r="F54" s="2">
-        <v>100.05</v>
+        <v>100.048</v>
       </c>
       <c r="G54" s="3">
-        <v>1500750</v>
+        <v>1500720</v>
       </c>
       <c r="H54" s="4">
-        <v>0.007469512764</v>
+        <v>0.007377690862</v>
       </c>
       <c r="I54" s="5">
-        <v>0.007470606611</v>
+        <v>0.007378274172</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
         <v>1510000</v>
       </c>
       <c r="F55" s="2">
-        <v>100.2424</v>
+        <v>100.2426</v>
       </c>
       <c r="G55" s="3">
-        <v>1513660.24</v>
+        <v>1513663.26</v>
       </c>
       <c r="H55" s="4">
-        <v>0.007533769437</v>
+        <v>0.007441321234</v>
       </c>
       <c r="I55" s="5">
-        <v>0.007534872695</v>
+        <v>0.007441909575</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>1434445.5026</v>
+        <v>1454000</v>
       </c>
       <c r="F56" s="2">
-        <v>103.70248</v>
+        <v>103.7356</v>
       </c>
       <c r="G56" s="3">
-        <v>1487555.56</v>
+        <v>1508315.62</v>
       </c>
       <c r="H56" s="4">
-        <v>0.007403841576</v>
+        <v>0.007415031716</v>
       </c>
       <c r="I56" s="5">
-        <v>0.007404925807</v>
+        <v>0.007415617978</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>1500000</v>
+        <v>1432474.1726</v>
       </c>
       <c r="F57" s="2">
-        <v>99.77893</v>
+        <v>103.47303</v>
       </c>
       <c r="G57" s="3">
-        <v>1496683.95</v>
+        <v>1482224.43</v>
       </c>
       <c r="H57" s="4">
-        <v>0.007449275274</v>
+        <v>0.007286764777</v>
       </c>
       <c r="I57" s="5">
-        <v>0.007450366158</v>
+        <v>0.007287340898</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>1489000</v>
+        <v>1500000</v>
       </c>
       <c r="F58" s="2">
-        <v>99.23783</v>
+        <v>99.44803</v>
       </c>
       <c r="G58" s="3">
-        <v>1477651.29</v>
+        <v>1491720.45</v>
       </c>
       <c r="H58" s="4">
-        <v>0.007354546168</v>
+        <v>0.007333448167</v>
       </c>
       <c r="I58" s="5">
-        <v>0.00735562318</v>
+        <v>0.007334027979</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>1429000</v>
+        <v>1509000</v>
       </c>
       <c r="F59" s="2">
-        <v>104.3898</v>
+        <v>98.728696</v>
       </c>
       <c r="G59" s="3">
-        <v>1491730.24</v>
+        <v>1489816.02</v>
       </c>
       <c r="H59" s="4">
-        <v>0.007424619745</v>
+        <v>0.00732408581</v>
       </c>
       <c r="I59" s="5">
-        <v>0.007425707019</v>
+        <v>0.007324664882</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>1378000</v>
+        <v>1422000</v>
       </c>
       <c r="F60" s="2">
-        <v>105.336547</v>
+        <v>102.7871</v>
       </c>
       <c r="G60" s="3">
-        <v>1451537.62</v>
+        <v>1461632.56</v>
       </c>
       <c r="H60" s="4">
-        <v>0.007224573554</v>
+        <v>0.007185533075</v>
       </c>
       <c r="I60" s="5">
-        <v>0.007225631533</v>
+        <v>0.007186101192</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>1400000</v>
+        <v>1398000</v>
       </c>
       <c r="F61" s="2">
-        <v>101.4721</v>
+        <v>104.590992</v>
       </c>
       <c r="G61" s="3">
-        <v>1420609.4</v>
+        <v>1462182.07</v>
       </c>
       <c r="H61" s="4">
-        <v>0.007070638044</v>
+        <v>0.007188234503</v>
       </c>
       <c r="I61" s="5">
-        <v>0.007071673481</v>
+        <v>0.007188802834</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>1369000</v>
+        <v>1404000</v>
       </c>
       <c r="F62" s="2">
-        <v>104.6048</v>
+        <v>102.216146</v>
       </c>
       <c r="G62" s="3">
-        <v>1432039.71</v>
+        <v>1435114.69</v>
       </c>
       <c r="H62" s="4">
-        <v>0.00712752884</v>
+        <v>0.007055168541</v>
       </c>
       <c r="I62" s="5">
-        <v>0.007128572607</v>
+        <v>0.007055726351</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>1396000</v>
+        <v>1389000</v>
       </c>
       <c r="F63" s="2">
-        <v>102.3983</v>
+        <v>104.508773</v>
       </c>
       <c r="G63" s="3">
-        <v>1429480.27</v>
+        <v>1451626.86</v>
       </c>
       <c r="H63" s="4">
-        <v>0.00711479001</v>
+        <v>0.00713634402</v>
       </c>
       <c r="I63" s="5">
-        <v>0.007115831911</v>
+        <v>0.007136908248</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>1402000</v>
+        <v>1416000</v>
       </c>
       <c r="F64" s="2">
-        <v>102.1353</v>
+        <v>102.402555</v>
       </c>
       <c r="G64" s="3">
-        <v>1431936.91</v>
+        <v>1450020.18</v>
       </c>
       <c r="H64" s="4">
-        <v>0.007127017155</v>
+        <v>0.007128445428</v>
       </c>
       <c r="I64" s="5">
-        <v>0.007128060848</v>
+        <v>0.007129009032</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>1384000</v>
+        <v>1417000</v>
       </c>
       <c r="F65" s="2">
-        <v>102.249742</v>
+        <v>100.6222</v>
       </c>
       <c r="G65" s="3">
-        <v>1415136.43</v>
+        <v>1425816.57</v>
       </c>
       <c r="H65" s="4">
-        <v>0.007043398048</v>
+        <v>0.007009458066</v>
       </c>
       <c r="I65" s="5">
-        <v>0.007044429495</v>
+        <v>0.007010012262</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>1348000</v>
+        <v>1394000</v>
       </c>
       <c r="F66" s="2">
-        <v>103.8762</v>
+        <v>101.593</v>
       </c>
       <c r="G66" s="3">
-        <v>1400251.18</v>
+        <v>1416206.42</v>
       </c>
       <c r="H66" s="4">
-        <v>0.006969311365</v>
+        <v>0.00696221358</v>
       </c>
       <c r="I66" s="5">
-        <v>0.006970331963</v>
+        <v>0.006962764041</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
-        <v>1373000</v>
+        <v>1408000</v>
       </c>
       <c r="F67" s="2">
-        <v>101.8763</v>
+        <v>100.5691</v>
       </c>
       <c r="G67" s="3">
-        <v>1398761.6</v>
+        <v>1416012.93</v>
       </c>
       <c r="H67" s="4">
-        <v>0.006961897463</v>
+        <v>0.006961262354</v>
       </c>
       <c r="I67" s="5">
-        <v>0.006962916974</v>
+        <v>0.006961812739</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>1395000</v>
+        <v>1405000</v>
       </c>
       <c r="F68" s="2">
-        <v>100.39726</v>
+        <v>101.179</v>
       </c>
       <c r="G68" s="3">
-        <v>1400541.78</v>
+        <v>1421564.95</v>
       </c>
       <c r="H68" s="4">
-        <v>0.006970757741</v>
+        <v>0.006988556654</v>
       </c>
       <c r="I68" s="5">
-        <v>0.00697177855</v>
+        <v>0.006989109197</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>1397000</v>
+        <v>1372000</v>
       </c>
       <c r="F69" s="2">
-        <v>101.207</v>
+        <v>104.2888</v>
       </c>
       <c r="G69" s="3">
-        <v>1413861.79</v>
+        <v>1430842.34</v>
       </c>
       <c r="H69" s="4">
-        <v>0.007037053931</v>
+        <v>0.007034165219</v>
       </c>
       <c r="I69" s="5">
-        <v>0.007038084449</v>
+        <v>0.007034721369</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>1374000</v>
+        <v>1428000</v>
       </c>
       <c r="F70" s="2">
-        <v>101.9752</v>
+        <v>98.94834</v>
       </c>
       <c r="G70" s="3">
-        <v>1401139.25</v>
+        <v>1412982.3</v>
       </c>
       <c r="H70" s="4">
-        <v>0.006973731465</v>
+        <v>0.006946363457</v>
       </c>
       <c r="I70" s="5">
-        <v>0.00697475271</v>
+        <v>0.006946912665</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>1388000</v>
+        <v>1396000</v>
       </c>
       <c r="F71" s="2">
-        <v>100.7726</v>
+        <v>101.1692</v>
       </c>
       <c r="G71" s="3">
-        <v>1398723.69</v>
+        <v>1412322.03</v>
       </c>
       <c r="H71" s="4">
-        <v>0.006961708772</v>
+        <v>0.006943117537</v>
       </c>
       <c r="I71" s="5">
-        <v>0.006962728257</v>
+        <v>0.006943666488</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
-        <v>1385000</v>
+        <v>1368000</v>
       </c>
       <c r="F72" s="2">
-        <v>101.135011</v>
+        <v>103.2765</v>
       </c>
       <c r="G72" s="3">
-        <v>1400719.9</v>
+        <v>1412822.52</v>
       </c>
       <c r="H72" s="4">
-        <v>0.006971644304</v>
+        <v>0.006945577986</v>
       </c>
       <c r="I72" s="5">
-        <v>0.006972665243</v>
+        <v>0.006946127132</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
-        <v>1352000</v>
+        <v>1395000</v>
       </c>
       <c r="F73" s="2">
-        <v>104.6565</v>
+        <v>100.33574</v>
       </c>
       <c r="G73" s="3">
-        <v>1414955.88</v>
+        <v>1399683.57</v>
       </c>
       <c r="H73" s="4">
-        <v>0.007042499421</v>
+        <v>0.006880985598</v>
       </c>
       <c r="I73" s="5">
-        <v>0.007043530736</v>
+        <v>0.006881529636</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
         <v>1408000</v>
       </c>
       <c r="F74" s="2">
-        <v>98.86514</v>
+        <v>99.49133999999999</v>
       </c>
       <c r="G74" s="3">
-        <v>1392021.17</v>
+        <v>1400838.07</v>
       </c>
       <c r="H74" s="4">
-        <v>0.006928349096</v>
+        <v>0.006886661208</v>
       </c>
       <c r="I74" s="5">
-        <v>0.006929363695</v>
+        <v>0.006887205695</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>1376000</v>
+        <v>1386000</v>
       </c>
       <c r="F75" s="2">
-        <v>101.2142</v>
+        <v>101.8598</v>
       </c>
       <c r="G75" s="3">
-        <v>1392707.39</v>
+        <v>1411776.83</v>
       </c>
       <c r="H75" s="4">
-        <v>0.006931764545</v>
+        <v>0.006940437259</v>
       </c>
       <c r="I75" s="5">
-        <v>0.006932779644</v>
+        <v>0.006940985998</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
-        <v>1388000</v>
+        <v>1405000</v>
       </c>
       <c r="F76" s="2">
-        <v>99.32135</v>
+        <v>99.01222</v>
       </c>
       <c r="G76" s="3">
-        <v>1378580.34</v>
+        <v>1391121.69</v>
       </c>
       <c r="H76" s="4">
-        <v>0.006861451561</v>
+        <v>0.006838894523</v>
       </c>
       <c r="I76" s="5">
-        <v>0.006862456364</v>
+        <v>0.006839435233</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>1366000</v>
+        <v>1393000</v>
       </c>
       <c r="F77" s="2">
-        <v>101.4529</v>
+        <v>99.9619</v>
       </c>
       <c r="G77" s="3">
-        <v>1385846.61</v>
+        <v>1392469.27</v>
       </c>
       <c r="H77" s="4">
-        <v>0.006897617172</v>
+        <v>0.006845519342</v>
       </c>
       <c r="I77" s="5">
-        <v>0.006898627271</v>
+        <v>0.006846060576</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
-        <v>1385000</v>
+        <v>1347000</v>
       </c>
       <c r="F78" s="2">
-        <v>98.95148</v>
+        <v>101.3354</v>
       </c>
       <c r="G78" s="3">
-        <v>1370478</v>
+        <v>1364987.84</v>
       </c>
       <c r="H78" s="4">
-        <v>0.006821124703</v>
+        <v>0.006710417866</v>
       </c>
       <c r="I78" s="5">
-        <v>0.0068221236</v>
+        <v>0.006710948418</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
-        <v>1327000</v>
+        <v>1340000</v>
       </c>
       <c r="F79" s="2">
-        <v>101.4801</v>
+        <v>99.891471</v>
       </c>
       <c r="G79" s="3">
-        <v>1346640.93</v>
+        <v>1338545.71</v>
       </c>
       <c r="H79" s="4">
-        <v>0.006702483153</v>
+        <v>0.006580425705</v>
       </c>
       <c r="I79" s="5">
-        <v>0.006703464676</v>
+        <v>0.00658094598</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
-        <v>1340000</v>
+        <v>1323000</v>
       </c>
       <c r="F80" s="2">
-        <v>99.62829499999999</v>
+        <v>100.1039</v>
       </c>
       <c r="G80" s="3">
-        <v>1335019.15</v>
+        <v>1324374.6</v>
       </c>
       <c r="H80" s="4">
-        <v>0.006644639416</v>
+        <v>0.006510759077</v>
       </c>
       <c r="I80" s="5">
-        <v>0.006645612468</v>
+        <v>0.006511273844</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
-        <v>1250000</v>
+        <v>1315000</v>
       </c>
       <c r="F81" s="2">
-        <v>102.45138</v>
+        <v>100.0249</v>
       </c>
       <c r="G81" s="3">
-        <v>1280642.25</v>
+        <v>1315327.44</v>
       </c>
       <c r="H81" s="4">
-        <v>0.006373995424</v>
+        <v>0.006466282316</v>
       </c>
       <c r="I81" s="5">
-        <v>0.006374928842</v>
+        <v>0.006466793567</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
-        <v>1303000</v>
+        <v>1250000</v>
       </c>
       <c r="F82" s="2">
-        <v>99.423423</v>
+        <v>102.36589</v>
       </c>
       <c r="G82" s="3">
-        <v>1295487.2</v>
+        <v>1279573.63</v>
       </c>
       <c r="H82" s="4">
-        <v>0.006447881518</v>
+        <v>0.006290512981</v>
       </c>
       <c r="I82" s="5">
-        <v>0.006448825756</v>
+        <v>0.006291010334</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
         <v>1269000</v>
       </c>
       <c r="F83" s="2">
-        <v>99.10222</v>
+        <v>98.998</v>
       </c>
       <c r="G83" s="3">
-        <v>1257607.17</v>
+        <v>1256284.62</v>
       </c>
       <c r="H83" s="4">
-        <v>0.006259345541</v>
+        <v>0.006176021884</v>
       </c>
       <c r="I83" s="5">
-        <v>0.00626026217</v>
+        <v>0.006176510185</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>1200000</v>
+        <v>1190000</v>
       </c>
       <c r="F84" s="2">
-        <v>98.63630000000001</v>
+        <v>99.999955</v>
       </c>
       <c r="G84" s="3">
-        <v>1183635.6</v>
+        <v>1189999.46</v>
       </c>
       <c r="H84" s="4">
-        <v>0.005891175227</v>
+        <v>0.005850157375</v>
       </c>
       <c r="I84" s="5">
-        <v>0.00589203794</v>
+        <v>0.005850619912</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
-        <v>1170000</v>
+        <v>1200000</v>
       </c>
       <c r="F85" s="2">
-        <v>98.08616000000001</v>
+        <v>98.31497</v>
       </c>
       <c r="G85" s="3">
-        <v>1147608.07</v>
+        <v>1179779.64</v>
       </c>
       <c r="H85" s="4">
-        <v>0.005711859498</v>
+        <v>0.005799915687</v>
       </c>
       <c r="I85" s="5">
-        <v>0.005712695952</v>
+        <v>0.005800374251</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
         <v>1100000</v>
       </c>
       <c r="F86" s="2">
-        <v>100.1979</v>
+        <v>100.1991</v>
       </c>
       <c r="G86" s="3">
-        <v>1102176.9</v>
+        <v>1102190.1</v>
       </c>
       <c r="H86" s="4">
-        <v>0.005485740078</v>
+        <v>0.005418477684</v>
       </c>
       <c r="I86" s="5">
-        <v>0.005486543419</v>
+        <v>0.00541890609</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
-        <v>1059703.7486</v>
+        <v>1031000</v>
       </c>
       <c r="F87" s="2">
-        <v>99.83081</v>
+        <v>104.268</v>
       </c>
       <c r="G87" s="3">
-        <v>1057910.84</v>
+        <v>1075003.08</v>
       </c>
       <c r="H87" s="4">
-        <v>0.005265419617</v>
+        <v>0.005284823551</v>
       </c>
       <c r="I87" s="5">
-        <v>0.005266190694</v>
+        <v>0.005285241391</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>1011000</v>
+        <v>1018000</v>
       </c>
       <c r="F88" s="2">
-        <v>104.649307</v>
+        <v>105.8615</v>
       </c>
       <c r="G88" s="3">
-        <v>1058004.49</v>
+        <v>1077670.07</v>
       </c>
       <c r="H88" s="4">
-        <v>0.00526588577</v>
+        <v>0.005297934743</v>
       </c>
       <c r="I88" s="5">
-        <v>0.005266656916</v>
+        <v>0.005298353619</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
         <v>998000</v>
       </c>
       <c r="F89" s="2">
-        <v>105.877402</v>
+        <v>107.245905</v>
       </c>
       <c r="G89" s="3">
-        <v>1056656.47</v>
+        <v>1070314.13</v>
       </c>
       <c r="H89" s="4">
-        <v>0.005259176414</v>
+        <v>0.00526177221</v>
       </c>
       <c r="I89" s="5">
-        <v>0.005259946577</v>
+        <v>0.005262188227</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>1065230.88</v>
+        <v>1090000</v>
       </c>
       <c r="F90" s="2">
-        <v>99.01646</v>
+        <v>96.259486</v>
       </c>
       <c r="G90" s="3">
-        <v>1054753.91</v>
+        <v>1049228.4</v>
       </c>
       <c r="H90" s="4">
-        <v>0.005249707</v>
+        <v>0.005158112613</v>
       </c>
       <c r="I90" s="5">
-        <v>0.005250475776</v>
+        <v>0.005158520434</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>978000</v>
+        <v>1016000</v>
       </c>
       <c r="F91" s="2">
-        <v>106.7454</v>
+        <v>103.3183</v>
       </c>
       <c r="G91" s="3">
-        <v>1043970.01</v>
+        <v>1049713.93</v>
       </c>
       <c r="H91" s="4">
-        <v>0.005196033536</v>
+        <v>0.00516049953</v>
       </c>
       <c r="I91" s="5">
-        <v>0.005196794452</v>
+        <v>0.00516090754</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>1070000</v>
+        <v>1059703.7486</v>
       </c>
       <c r="F92" s="2">
-        <v>96.658528</v>
+        <v>99.55072</v>
       </c>
       <c r="G92" s="3">
-        <v>1034246.25</v>
+        <v>1054942.71</v>
       </c>
       <c r="H92" s="4">
-        <v>0.005147636556</v>
+        <v>0.005186204757</v>
       </c>
       <c r="I92" s="5">
-        <v>0.005148390385</v>
+        <v>0.0051866148</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
-        <v>996000</v>
+        <v>1044480.53</v>
       </c>
       <c r="F93" s="2">
-        <v>103.8362</v>
+        <v>98.94132</v>
       </c>
       <c r="G93" s="3">
-        <v>1034208.55</v>
+        <v>1033422.82</v>
       </c>
       <c r="H93" s="4">
-        <v>0.005147448928</v>
+        <v>0.005080410817</v>
       </c>
       <c r="I93" s="5">
-        <v>0.005148202729</v>
+        <v>0.005080812495</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>1035322.1</v>
+        <v>1020000</v>
       </c>
       <c r="F94" s="2">
-        <v>98.91645</v>
+        <v>102.4325</v>
       </c>
       <c r="G94" s="3">
-        <v>1024103.87</v>
+        <v>1044811.5</v>
       </c>
       <c r="H94" s="4">
-        <v>0.005097156028</v>
+        <v>0.005136398699</v>
       </c>
       <c r="I94" s="5">
-        <v>0.005097902464</v>
+        <v>0.005136804804</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>998000</v>
+        <v>1018000</v>
       </c>
       <c r="F95" s="2">
-        <v>101.78344</v>
+        <v>102.122213</v>
       </c>
       <c r="G95" s="3">
-        <v>1015798.73</v>
+        <v>1039604.13</v>
       </c>
       <c r="H95" s="4">
-        <v>0.005055819815</v>
+        <v>0.005110798735</v>
       </c>
       <c r="I95" s="5">
-        <v>0.005056560198</v>
+        <v>0.005111202816</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>987000</v>
+        <v>995000</v>
       </c>
       <c r="F96" s="2">
-        <v>103.8516</v>
+        <v>102.4322</v>
       </c>
       <c r="G96" s="3">
-        <v>1025015.29</v>
+        <v>1019200.39</v>
       </c>
       <c r="H96" s="4">
-        <v>0.005101692358</v>
+        <v>0.0050104919</v>
       </c>
       <c r="I96" s="5">
-        <v>0.005102439458</v>
+        <v>0.00501088805</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>1000000</v>
+        <v>1007000</v>
       </c>
       <c r="F97" s="2">
-        <v>100.06222</v>
+        <v>101.4056</v>
       </c>
       <c r="G97" s="3">
-        <v>1000622.2</v>
+        <v>1021154.39</v>
       </c>
       <c r="H97" s="4">
-        <v>0.004980283388</v>
+        <v>0.005020097971</v>
       </c>
       <c r="I97" s="5">
-        <v>0.004981012709</v>
+        <v>0.00502049488</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
-        <v>1000000</v>
+        <v>1032000</v>
       </c>
       <c r="F98" s="2">
-        <v>101.03145</v>
+        <v>98.799995</v>
       </c>
       <c r="G98" s="3">
-        <v>1010314.5</v>
+        <v>1019615.95</v>
       </c>
       <c r="H98" s="4">
-        <v>0.005028523773</v>
+        <v>0.005012534827</v>
       </c>
       <c r="I98" s="5">
-        <v>0.005029260159</v>
+        <v>0.005012931138</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>984000</v>
+        <v>1000000</v>
       </c>
       <c r="F99" s="2">
-        <v>101.5894</v>
+        <v>99.96875</v>
       </c>
       <c r="G99" s="3">
-        <v>999639.7</v>
+        <v>999687.5</v>
       </c>
       <c r="H99" s="4">
-        <v>0.004975393282</v>
+        <v>0.004914564565</v>
       </c>
       <c r="I99" s="5">
-        <v>0.004976121887</v>
+        <v>0.00491495313</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>975000</v>
+        <v>1000000</v>
       </c>
       <c r="F100" s="2">
-        <v>103.251501</v>
+        <v>98.97811</v>
       </c>
       <c r="G100" s="3">
-        <v>1006702.13</v>
+        <v>989781.1</v>
       </c>
       <c r="H100" s="4">
-        <v>0.005010544358</v>
+        <v>0.004865863703</v>
       </c>
       <c r="I100" s="5">
-        <v>0.00501127811</v>
+        <v>0.004866248418</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
         <v>1000000</v>
       </c>
       <c r="F101" s="2">
-        <v>100.0227</v>
+        <v>99.63308000000001</v>
       </c>
       <c r="G101" s="3">
-        <v>1000227</v>
+        <v>996330.8</v>
       </c>
       <c r="H101" s="4">
-        <v>0.004978316404</v>
+        <v>0.004898062689</v>
       </c>
       <c r="I101" s="5">
-        <v>0.004979045437</v>
+        <v>0.00489844995</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
         <v>1000000</v>
       </c>
       <c r="F102" s="2">
-        <v>99.99970999999999</v>
+        <v>100.06725</v>
       </c>
       <c r="G102" s="3">
-        <v>999997.1</v>
+        <v>1000672.5</v>
       </c>
       <c r="H102" s="4">
-        <v>0.004977172149</v>
+        <v>0.004919406924</v>
       </c>
       <c r="I102" s="5">
-        <v>0.004977901014</v>
+        <v>0.004919795872</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
-        <v>1000000</v>
+        <v>987000</v>
       </c>
       <c r="F103" s="2">
-        <v>100.2445</v>
+        <v>100.260901</v>
       </c>
       <c r="G103" s="3">
-        <v>1002445</v>
+        <v>989575.09</v>
       </c>
       <c r="H103" s="4">
-        <v>0.004989355804</v>
+        <v>0.004864850952</v>
       </c>
       <c r="I103" s="5">
-        <v>0.004990086453</v>
+        <v>0.004865235586</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>1012000</v>
+        <v>1000000</v>
       </c>
       <c r="F104" s="2">
-        <v>100.175866</v>
+        <v>99.12087</v>
       </c>
       <c r="G104" s="3">
-        <v>1013779.76</v>
+        <v>991208.7</v>
       </c>
       <c r="H104" s="4">
-        <v>0.005045771038</v>
+        <v>0.004872881929</v>
       </c>
       <c r="I104" s="5">
-        <v>0.00504650995</v>
+        <v>0.004873267199</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>1000000</v>
+        <v>990000</v>
       </c>
       <c r="F105" s="2">
-        <v>98.98838000000001</v>
+        <v>99.88339999999999</v>
       </c>
       <c r="G105" s="3">
-        <v>989883.8</v>
+        <v>988845.66</v>
       </c>
       <c r="H105" s="4">
-        <v>0.004926836367</v>
+        <v>0.004861264986</v>
       </c>
       <c r="I105" s="5">
-        <v>0.004927557862</v>
+        <v>0.004861649337</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>975000</v>
+        <v>1000000</v>
       </c>
       <c r="F106" s="2">
-        <v>100.049901</v>
+        <v>99.99995</v>
       </c>
       <c r="G106" s="3">
-        <v>975486.53</v>
+        <v>999999.5</v>
       </c>
       <c r="H106" s="4">
-        <v>0.004855178492</v>
+        <v>0.004916098388</v>
       </c>
       <c r="I106" s="5">
-        <v>0.004855889493</v>
+        <v>0.004916487075</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
         <v>1000000</v>
       </c>
       <c r="F107" s="2">
-        <v>99.30456</v>
+        <v>100.213</v>
       </c>
       <c r="G107" s="3">
-        <v>993045.6</v>
+        <v>1002130</v>
       </c>
       <c r="H107" s="4">
-        <v>0.004942573236</v>
+        <v>0.004926572141</v>
       </c>
       <c r="I107" s="5">
-        <v>0.004943297035</v>
+        <v>0.004926961656</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>967000</v>
+        <v>1000000</v>
       </c>
       <c r="F108" s="2">
-        <v>100.8588</v>
+        <v>96.75266000000001</v>
       </c>
       <c r="G108" s="3">
-        <v>975304.6</v>
+        <v>967526.6</v>
       </c>
       <c r="H108" s="4">
-        <v>0.004854272949</v>
+        <v>0.004756458337</v>
       </c>
       <c r="I108" s="5">
-        <v>0.004854983817</v>
+        <v>0.004756834402</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
         <v>1000000</v>
       </c>
       <c r="F109" s="2">
-        <v>99.03288999999999</v>
+        <v>98.09829000000001</v>
       </c>
       <c r="G109" s="3">
-        <v>990328.9</v>
+        <v>980982.9</v>
       </c>
       <c r="H109" s="4">
-        <v>0.004929051713</v>
+        <v>0.004822610865</v>
       </c>
       <c r="I109" s="5">
-        <v>0.004929773532</v>
+        <v>0.00482299216</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
-        <v>953000</v>
+        <v>1000000</v>
       </c>
       <c r="F110" s="2">
-        <v>102.349</v>
+        <v>97.568472</v>
       </c>
       <c r="G110" s="3">
-        <v>975385.97</v>
+        <v>975684.72</v>
       </c>
       <c r="H110" s="4">
-        <v>0.004854677963</v>
+        <v>0.004796564478</v>
       </c>
       <c r="I110" s="5">
-        <v>0.00485538889</v>
+        <v>0.004796943714</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
-        <v>990000</v>
+        <v>975000</v>
       </c>
       <c r="F111" s="2">
-        <v>99.91970000000001</v>
+        <v>100.052</v>
       </c>
       <c r="G111" s="3">
-        <v>989205.03</v>
+        <v>975507</v>
       </c>
       <c r="H111" s="4">
-        <v>0.004923458003</v>
+        <v>0.004795690788</v>
       </c>
       <c r="I111" s="5">
-        <v>0.004924179002</v>
+        <v>0.004796069955</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
-        <v>1000000</v>
+        <v>1004000</v>
       </c>
       <c r="F112" s="2">
-        <v>96.81364000000001</v>
+        <v>97.103348</v>
       </c>
       <c r="G112" s="3">
-        <v>968136.4</v>
+        <v>974917.61</v>
       </c>
       <c r="H112" s="4">
-        <v>0.0048185955</v>
+        <v>0.004792793307</v>
       </c>
       <c r="I112" s="5">
-        <v>0.004819301143</v>
+        <v>0.004793172245</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
-        <v>1000000</v>
+        <v>990521.67</v>
       </c>
       <c r="F113" s="2">
-        <v>96.884895</v>
+        <v>98.79092</v>
       </c>
       <c r="G113" s="3">
-        <v>968848.95</v>
+        <v>978545.47</v>
       </c>
       <c r="H113" s="4">
-        <v>0.004822141994</v>
+        <v>0.004810628216</v>
       </c>
       <c r="I113" s="5">
-        <v>0.004822848157</v>
+        <v>0.004811008564</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
-        <v>934000</v>
+        <v>953000</v>
       </c>
       <c r="F114" s="2">
-        <v>100.36284</v>
+        <v>102.3848</v>
       </c>
       <c r="G114" s="3">
-        <v>937388.9300000001</v>
+        <v>975727.14</v>
       </c>
       <c r="H114" s="4">
-        <v>0.004665559583</v>
+        <v>0.004796773038</v>
       </c>
       <c r="I114" s="5">
-        <v>0.004666242815</v>
+        <v>0.004797152291</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
-        <v>975000</v>
+        <v>40000</v>
       </c>
       <c r="F115" s="2">
-        <v>96.92263</v>
+        <v>23.3</v>
       </c>
       <c r="G115" s="3">
-        <v>944995.64</v>
+        <v>932000</v>
       </c>
       <c r="H115" s="4">
-        <v>0.004703419632</v>
+        <v>0.004581805989</v>
       </c>
       <c r="I115" s="5">
-        <v>0.004704108409</v>
+        <v>0.004582168245</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>1000000</v>
+        <v>925000</v>
       </c>
       <c r="F116" s="2">
-        <v>95.0528</v>
+        <v>101.474501</v>
       </c>
       <c r="G116" s="3">
-        <v>950528</v>
+        <v>938639.13</v>
       </c>
       <c r="H116" s="4">
-        <v>0.004730955208</v>
+        <v>0.004614444642</v>
       </c>
       <c r="I116" s="5">
-        <v>0.004731648017</v>
+        <v>0.004614809479</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>947000</v>
+        <v>975000</v>
       </c>
       <c r="F117" s="2">
-        <v>99.89173</v>
+        <v>96.97153</v>
       </c>
       <c r="G117" s="3">
-        <v>945974.6800000001</v>
+        <v>945472.42</v>
       </c>
       <c r="H117" s="4">
-        <v>0.0047082925</v>
+        <v>0.004648037752</v>
       </c>
       <c r="I117" s="5">
-        <v>0.00470898199</v>
+        <v>0.004648405245</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>40000</v>
+        <v>1000000</v>
       </c>
       <c r="F118" s="2">
-        <v>23.11</v>
+        <v>93.50642000000001</v>
       </c>
       <c r="G118" s="3">
-        <v>924400</v>
+        <v>935064.2</v>
       </c>
       <c r="H118" s="4">
-        <v>0.004600911277</v>
+        <v>0.004596869905</v>
       </c>
       <c r="I118" s="5">
-        <v>0.004601585042</v>
+        <v>0.004597233352</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
-        <v>915000</v>
+        <v>957000</v>
       </c>
       <c r="F119" s="2">
-        <v>101.315501</v>
+        <v>96.62893</v>
       </c>
       <c r="G119" s="3">
-        <v>927036.83</v>
+        <v>924738.86</v>
       </c>
       <c r="H119" s="4">
-        <v>0.004614035292</v>
+        <v>0.004546109493</v>
       </c>
       <c r="I119" s="5">
-        <v>0.004614710979</v>
+        <v>0.004546468927</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
-        <v>901000</v>
+        <v>911000</v>
       </c>
       <c r="F120" s="2">
-        <v>97.94016000000001</v>
+        <v>97.253101</v>
       </c>
       <c r="G120" s="3">
-        <v>882440.84</v>
+        <v>885975.75</v>
       </c>
       <c r="H120" s="4">
-        <v>0.004392072717</v>
+        <v>0.004355546135</v>
       </c>
       <c r="I120" s="5">
-        <v>0.004392715899</v>
+        <v>0.004355890502</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>835107.12</v>
+        <v>912000</v>
       </c>
       <c r="F121" s="2">
-        <v>97.97109</v>
+        <v>98.97293999999999</v>
       </c>
       <c r="G121" s="3">
-        <v>818163.55</v>
+        <v>902633.21</v>
       </c>
       <c r="H121" s="4">
-        <v>0.004072152634</v>
+        <v>0.004437435901</v>
       </c>
       <c r="I121" s="5">
-        <v>0.004072748967</v>
+        <v>0.004437786743</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
         <v>43000</v>
       </c>
       <c r="F122" s="2">
-        <v>18.89</v>
+        <v>18.53</v>
       </c>
       <c r="G122" s="3">
-        <v>812270</v>
+        <v>796790</v>
       </c>
       <c r="H122" s="4">
-        <v>0.004042819345</v>
+        <v>0.003917099993</v>
       </c>
       <c r="I122" s="5">
-        <v>0.004043411383</v>
+        <v>0.003917409695</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="1">
         <v>33000</v>
       </c>
       <c r="F123" s="2">
-        <v>23.78</v>
+        <v>24.175</v>
       </c>
       <c r="G123" s="3">
-        <v>784740</v>
+        <v>797775</v>
       </c>
       <c r="H123" s="4">
-        <v>0.003905797399</v>
+        <v>0.003921942353</v>
       </c>
       <c r="I123" s="5">
-        <v>0.00390636937</v>
+        <v>0.003922252437</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>255</v>
       </c>
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="1">
         <v>750000</v>
       </c>
       <c r="F124" s="2">
-        <v>102.745091</v>
+        <v>102.624691</v>
       </c>
       <c r="G124" s="3">
-        <v>770588.1800000001</v>
+        <v>769685.1800000001</v>
       </c>
       <c r="H124" s="4">
-        <v>0.003835361162</v>
+        <v>0.003783849977</v>
       </c>
       <c r="I124" s="5">
-        <v>0.003835922819</v>
+        <v>0.003784149144</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>257</v>
       </c>
       <c r="D125" t="s">
         <v>258</v>
       </c>
       <c r="E125" s="1">
         <v>782000</v>
       </c>
       <c r="F125" s="2">
-        <v>97.97385</v>
+        <v>98.20551</v>
       </c>
       <c r="G125" s="3">
-        <v>766155.51</v>
+        <v>767967.09</v>
       </c>
       <c r="H125" s="4">
-        <v>0.003813298909</v>
+        <v>0.003775403652</v>
       </c>
       <c r="I125" s="5">
-        <v>0.003813857335</v>
+        <v>0.003775702151</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>259</v>
       </c>
       <c r="D126" t="s">
         <v>260</v>
       </c>
       <c r="E126" s="1">
         <v>769000</v>
       </c>
       <c r="F126" s="2">
-        <v>100.024401</v>
+        <v>100.0269</v>
       </c>
       <c r="G126" s="3">
-        <v>769187.64</v>
+        <v>769206.86</v>
       </c>
       <c r="H126" s="4">
-        <v>0.00382839042</v>
+        <v>0.0037814985</v>
       </c>
       <c r="I126" s="5">
-        <v>0.003828951055</v>
+        <v>0.003781797481</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
         <v>261</v>
       </c>
       <c r="D127" t="s">
         <v>262</v>
       </c>
       <c r="E127" s="1">
-        <v>749000</v>
+        <v>759000</v>
       </c>
       <c r="F127" s="2">
-        <v>100.66072</v>
+        <v>98.659448</v>
       </c>
       <c r="G127" s="3">
-        <v>753948.79</v>
+        <v>748825.21</v>
       </c>
       <c r="H127" s="4">
-        <v>0.003752543815</v>
+        <v>0.00368130025</v>
       </c>
       <c r="I127" s="5">
-        <v>0.003753093344</v>
+        <v>0.003681591309</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>263</v>
       </c>
       <c r="D128" t="s">
         <v>264</v>
       </c>
       <c r="E128" s="1">
-        <v>787503.4636</v>
+        <v>749000</v>
       </c>
       <c r="F128" s="2">
-        <v>94.49296</v>
+        <v>100.58324</v>
       </c>
       <c r="G128" s="3">
-        <v>744135.33</v>
+        <v>753368.47</v>
       </c>
       <c r="H128" s="4">
-        <v>0.003703700394</v>
+        <v>0.003703635361</v>
       </c>
       <c r="I128" s="5">
-        <v>0.00370424277</v>
+        <v>0.003703928186</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>265</v>
       </c>
       <c r="D129" t="s">
         <v>266</v>
       </c>
       <c r="E129" s="1">
-        <v>750000</v>
+        <v>787503.4636</v>
       </c>
       <c r="F129" s="2">
-        <v>98.543611</v>
+        <v>94.59409100000001</v>
       </c>
       <c r="G129" s="3">
-        <v>739077.08</v>
+        <v>744931.74</v>
       </c>
       <c r="H129" s="4">
-        <v>0.003678524538</v>
+        <v>0.003662159572</v>
       </c>
       <c r="I129" s="5">
-        <v>0.003679063228</v>
+        <v>0.003662449117</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>10</v>
       </c>
       <c r="C130" t="s">
         <v>267</v>
       </c>
       <c r="D130" t="s">
         <v>268</v>
       </c>
       <c r="E130" s="1">
-        <v>700000</v>
+        <v>730000</v>
       </c>
       <c r="F130" s="2">
-        <v>100.33638</v>
+        <v>100.28488</v>
       </c>
       <c r="G130" s="3">
-        <v>702354.66</v>
+        <v>732079.62</v>
       </c>
       <c r="H130" s="4">
-        <v>0.00349575019</v>
+        <v>0.003598977259</v>
       </c>
       <c r="I130" s="5">
-        <v>0.003496262113</v>
+        <v>0.003599261809</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>10</v>
       </c>
       <c r="C131" t="s">
         <v>269</v>
       </c>
       <c r="D131" t="s">
         <v>270</v>
       </c>
       <c r="E131" s="1">
-        <v>700000</v>
+        <v>750000</v>
       </c>
       <c r="F131" s="2">
-        <v>101.01996</v>
+        <v>98.378411</v>
       </c>
       <c r="G131" s="3">
-        <v>707139.72</v>
+        <v>737838.08</v>
       </c>
       <c r="H131" s="4">
-        <v>0.003519566326</v>
+        <v>0.003627286422</v>
       </c>
       <c r="I131" s="5">
-        <v>0.003520081737</v>
+        <v>0.00362757321</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>10</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="1">
         <v>700000</v>
       </c>
       <c r="F132" s="2">
-        <v>100.0431</v>
+        <v>100.74793</v>
       </c>
       <c r="G132" s="3">
-        <v>700301.7</v>
+        <v>705235.51</v>
       </c>
       <c r="H132" s="4">
-        <v>0.003485532225</v>
+        <v>0.003467008888</v>
       </c>
       <c r="I132" s="5">
-        <v>0.003486042652</v>
+        <v>0.003467283003</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>10</v>
       </c>
       <c r="C133" t="s">
         <v>273</v>
       </c>
       <c r="D133" t="s">
         <v>274</v>
       </c>
       <c r="E133" s="1">
-        <v>666562.13</v>
+        <v>700000</v>
       </c>
       <c r="F133" s="2">
-        <v>100.006149</v>
+        <v>100.045</v>
       </c>
       <c r="G133" s="3">
-        <v>666603.12</v>
+        <v>700315</v>
       </c>
       <c r="H133" s="4">
-        <v>0.003317808089</v>
+        <v>0.003442819164</v>
       </c>
       <c r="I133" s="5">
-        <v>0.003318293955</v>
+        <v>0.003443091367</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>10</v>
       </c>
       <c r="C134" t="s">
         <v>275</v>
       </c>
       <c r="D134" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="1">
         <v>680000</v>
       </c>
       <c r="F134" s="2">
-        <v>98.80091</v>
+        <v>98.8379</v>
       </c>
       <c r="G134" s="3">
-        <v>671846.1899999999</v>
+        <v>672097.72</v>
       </c>
       <c r="H134" s="4">
-        <v>0.003343903832</v>
+        <v>0.00330410017</v>
       </c>
       <c r="I134" s="5">
-        <v>0.003344393519</v>
+        <v>0.003304361406</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>10</v>
       </c>
       <c r="C135" t="s">
         <v>277</v>
       </c>
       <c r="D135" t="s">
         <v>278</v>
       </c>
       <c r="E135" s="1">
         <v>650000</v>
       </c>
       <c r="F135" s="2">
-        <v>97.58447099999999</v>
+        <v>97.58082</v>
       </c>
       <c r="G135" s="3">
-        <v>634299.0600000001</v>
+        <v>634275.33</v>
       </c>
       <c r="H135" s="4">
-        <v>0.003157024778</v>
+        <v>0.003118161487</v>
       </c>
       <c r="I135" s="5">
-        <v>0.003157487098</v>
+        <v>0.003118408021</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>279</v>
       </c>
       <c r="D136" t="s">
         <v>280</v>
       </c>
       <c r="E136" s="1">
-        <v>594656.3595</v>
+        <v>600000</v>
       </c>
       <c r="F136" s="2">
-        <v>98.869201</v>
+        <v>99.187727</v>
       </c>
       <c r="G136" s="3">
-        <v>587931.99</v>
+        <v>595126.36</v>
       </c>
       <c r="H136" s="4">
-        <v>0.002926247219</v>
+        <v>0.002925701212</v>
       </c>
       <c r="I136" s="5">
-        <v>0.002926675743</v>
+        <v>0.00292593253</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>281</v>
       </c>
       <c r="D137" t="s">
         <v>282</v>
       </c>
       <c r="E137" s="1">
         <v>595112.8602999999</v>
       </c>
       <c r="F137" s="2">
-        <v>99.548349</v>
+        <v>99.72172</v>
       </c>
       <c r="G137" s="3">
-        <v>592425.03</v>
+        <v>593456.78</v>
       </c>
       <c r="H137" s="4">
-        <v>0.002948609896</v>
+        <v>0.00291749338</v>
       </c>
       <c r="I137" s="5">
-        <v>0.002949041695</v>
+        <v>0.002917724048</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>10</v>
       </c>
       <c r="C138" t="s">
         <v>283</v>
       </c>
       <c r="D138" t="s">
         <v>284</v>
       </c>
       <c r="E138" s="1">
-        <v>545000</v>
+        <v>578403.8695</v>
       </c>
       <c r="F138" s="2">
-        <v>99.61973</v>
+        <v>98.938489</v>
       </c>
       <c r="G138" s="3">
-        <v>542927.53</v>
+        <v>572264.05</v>
       </c>
       <c r="H138" s="4">
-        <v>0.00270225161</v>
+        <v>0.002813307775</v>
       </c>
       <c r="I138" s="5">
-        <v>0.002702647332</v>
+        <v>0.002813530206</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>10</v>
       </c>
       <c r="C139" t="s">
         <v>285</v>
       </c>
       <c r="D139" t="s">
         <v>286</v>
       </c>
       <c r="E139" s="1">
-        <v>500000</v>
+        <v>545000</v>
       </c>
       <c r="F139" s="2">
-        <v>103.33998</v>
+        <v>99.83580000000001</v>
       </c>
       <c r="G139" s="3">
-        <v>516699.9</v>
+        <v>544105.11</v>
       </c>
       <c r="H139" s="4">
-        <v>0.002571711809</v>
+        <v>0.002674875592</v>
       </c>
       <c r="I139" s="5">
-        <v>0.002572088415</v>
+        <v>0.002675087078</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>287</v>
       </c>
       <c r="D140" t="s">
         <v>288</v>
       </c>
       <c r="E140" s="1">
-        <v>500000</v>
+        <v>582226.796</v>
       </c>
       <c r="F140" s="2">
-        <v>102.13199</v>
+        <v>94.47139</v>
       </c>
       <c r="G140" s="3">
-        <v>510659.95</v>
+        <v>550037.75</v>
       </c>
       <c r="H140" s="4">
-        <v>0.002541649851</v>
+        <v>0.002704041034</v>
       </c>
       <c r="I140" s="5">
-        <v>0.002542022055</v>
+        <v>0.002704254827</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>10</v>
       </c>
       <c r="C141" t="s">
         <v>289</v>
       </c>
       <c r="D141" t="s">
         <v>290</v>
       </c>
       <c r="E141" s="1">
         <v>500000</v>
       </c>
       <c r="F141" s="2">
-        <v>101.93338</v>
+        <v>101.92267</v>
       </c>
       <c r="G141" s="3">
-        <v>509666.9</v>
+        <v>509613.35</v>
       </c>
       <c r="H141" s="4">
-        <v>0.002536707256</v>
+        <v>0.002505310621</v>
       </c>
       <c r="I141" s="5">
-        <v>0.002537078736</v>
+        <v>0.002505508701</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>10</v>
       </c>
       <c r="C142" t="s">
         <v>291</v>
       </c>
       <c r="D142" t="s">
         <v>292</v>
       </c>
       <c r="E142" s="1">
         <v>500000</v>
       </c>
       <c r="F142" s="2">
-        <v>99.9705</v>
+        <v>101.80625</v>
       </c>
       <c r="G142" s="3">
-        <v>499852.5</v>
+        <v>509031.25</v>
       </c>
       <c r="H142" s="4">
-        <v>0.002487859156</v>
+        <v>0.002502448959</v>
       </c>
       <c r="I142" s="5">
-        <v>0.002488223482</v>
+        <v>0.002502646813</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
         <v>10</v>
       </c>
       <c r="C143" t="s">
         <v>293</v>
       </c>
       <c r="D143" t="s">
         <v>294</v>
       </c>
       <c r="E143" s="1">
         <v>500000</v>
       </c>
       <c r="F143" s="2">
-        <v>98.75806</v>
+        <v>99.95569999999999</v>
       </c>
       <c r="G143" s="3">
-        <v>493790.3</v>
+        <v>499778.5</v>
       </c>
       <c r="H143" s="4">
-        <v>0.002457686456</v>
+        <v>0.002456961507</v>
       </c>
       <c r="I143" s="5">
-        <v>0.002458046363</v>
+        <v>0.002457155764</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>10</v>
       </c>
       <c r="C144" t="s">
         <v>295</v>
       </c>
       <c r="D144" t="s">
         <v>296</v>
       </c>
       <c r="E144" s="1">
         <v>500000</v>
       </c>
       <c r="F144" s="2">
-        <v>94.55377</v>
+        <v>103.18403</v>
       </c>
       <c r="G144" s="3">
-        <v>472768.85</v>
+        <v>515920.15</v>
       </c>
       <c r="H144" s="4">
-        <v>0.002353058777</v>
+        <v>0.002536315486</v>
       </c>
       <c r="I144" s="5">
-        <v>0.002353403363</v>
+        <v>0.002536516017</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
         <v>9</v>
       </c>
       <c r="B145" t="s">
         <v>10</v>
       </c>
       <c r="C145" t="s">
         <v>297</v>
       </c>
       <c r="D145" t="s">
         <v>298</v>
       </c>
       <c r="E145" s="1">
         <v>500000</v>
       </c>
       <c r="F145" s="2">
-        <v>97.33110000000001</v>
+        <v>97.37194</v>
       </c>
       <c r="G145" s="3">
-        <v>486655.5</v>
+        <v>486859.7</v>
       </c>
       <c r="H145" s="4">
-        <v>0.002422175225</v>
+        <v>0.002393451383</v>
       </c>
       <c r="I145" s="5">
-        <v>0.002422529932</v>
+        <v>0.002393640619</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>9</v>
       </c>
       <c r="B146" t="s">
         <v>10</v>
       </c>
       <c r="C146" t="s">
         <v>299</v>
       </c>
       <c r="D146" t="s">
         <v>300</v>
       </c>
       <c r="E146" s="1">
-        <v>470000</v>
+        <v>500000</v>
       </c>
       <c r="F146" s="2">
-        <v>101.396881</v>
+        <v>98.03073000000001</v>
       </c>
       <c r="G146" s="3">
-        <v>476565.34</v>
+        <v>490153.65</v>
       </c>
       <c r="H146" s="4">
-        <v>0.002371954619</v>
+        <v>0.002409644774</v>
       </c>
       <c r="I146" s="5">
-        <v>0.002372301972</v>
+        <v>0.00240983529</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
         <v>9</v>
       </c>
       <c r="B147" t="s">
         <v>10</v>
       </c>
       <c r="C147" t="s">
         <v>301</v>
       </c>
       <c r="D147" t="s">
         <v>302</v>
       </c>
       <c r="E147" s="1">
-        <v>3740</v>
+        <v>500000</v>
       </c>
       <c r="F147" s="2">
-        <v>1.165</v>
+        <v>94.1999</v>
       </c>
       <c r="G147" s="3">
-        <v>435710</v>
+        <v>470999.5</v>
       </c>
       <c r="H147" s="4">
-        <v>0.002168609966</v>
+        <v>0.002315481041</v>
       </c>
       <c r="I147" s="5">
-        <v>0.002168927541</v>
+        <v>0.002315664112</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
         <v>9</v>
       </c>
       <c r="B148" t="s">
         <v>10</v>
       </c>
       <c r="C148" t="s">
         <v>303</v>
       </c>
       <c r="D148" t="s">
         <v>304</v>
       </c>
       <c r="E148" s="1">
-        <v>435000</v>
+        <v>470000</v>
       </c>
       <c r="F148" s="2">
-        <v>100.058021</v>
+        <v>101.32</v>
       </c>
       <c r="G148" s="3">
-        <v>435252.39</v>
+        <v>476204</v>
       </c>
       <c r="H148" s="4">
-        <v>0.002166332362</v>
+        <v>0.002341066887</v>
       </c>
       <c r="I148" s="5">
-        <v>0.002166649604</v>
+        <v>0.002341251982</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
         <v>9</v>
       </c>
       <c r="B149" t="s">
         <v>10</v>
       </c>
       <c r="C149" t="s">
         <v>305</v>
       </c>
       <c r="D149" t="s">
         <v>306</v>
       </c>
       <c r="E149" s="1">
-        <v>389000</v>
+        <v>435000</v>
       </c>
       <c r="F149" s="2">
-        <v>101.3891</v>
+        <v>100.020761</v>
       </c>
       <c r="G149" s="3">
-        <v>394403.6</v>
+        <v>435090.31</v>
       </c>
       <c r="H149" s="4">
-        <v>0.001963020301</v>
+        <v>0.002138947843</v>
       </c>
       <c r="I149" s="5">
-        <v>0.001963307769</v>
+        <v>0.002139116957</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
         <v>9</v>
       </c>
       <c r="B150" t="s">
         <v>10</v>
       </c>
       <c r="C150" t="s">
         <v>307</v>
       </c>
       <c r="D150" t="s">
         <v>308</v>
       </c>
       <c r="E150" s="1">
-        <v>389000</v>
+        <v>399000</v>
       </c>
       <c r="F150" s="2">
-        <v>104.0259</v>
+        <v>100.9697</v>
       </c>
       <c r="G150" s="3">
-        <v>404660.75</v>
+        <v>402869.1</v>
       </c>
       <c r="H150" s="4">
-        <v>0.00201407206</v>
+        <v>0.001980545138</v>
       </c>
       <c r="I150" s="5">
-        <v>0.002014367004</v>
+        <v>0.001980701728</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
         <v>9</v>
       </c>
       <c r="B151" t="s">
         <v>10</v>
       </c>
       <c r="C151" t="s">
         <v>309</v>
       </c>
       <c r="D151" t="s">
         <v>310</v>
       </c>
       <c r="E151" s="1">
-        <v>400000</v>
+        <v>399000</v>
       </c>
       <c r="F151" s="2">
-        <v>100.3</v>
+        <v>103.390422</v>
       </c>
       <c r="G151" s="3">
-        <v>401200</v>
+        <v>412527.78</v>
       </c>
       <c r="H151" s="4">
-        <v>0.001996847257</v>
+        <v>0.002028028187</v>
       </c>
       <c r="I151" s="5">
-        <v>0.001997139679</v>
+        <v>0.002028188531</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
         <v>9</v>
       </c>
       <c r="B152" t="s">
         <v>10</v>
       </c>
       <c r="C152" t="s">
         <v>311</v>
       </c>
       <c r="D152" t="s">
         <v>312</v>
       </c>
       <c r="E152" s="1">
-        <v>373998.33</v>
+        <v>3740</v>
       </c>
       <c r="F152" s="2">
-        <v>1</v>
+        <v>1.08</v>
       </c>
       <c r="G152" s="3">
-        <v>373998.33</v>
+        <v>403920</v>
       </c>
       <c r="H152" s="4">
-        <v>0.00186145947</v>
+        <v>0.001985711454</v>
       </c>
       <c r="I152" s="5">
-        <v>0.001861732065</v>
+        <v>0.001985868452</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
         <v>9</v>
       </c>
       <c r="B153" t="s">
         <v>10</v>
       </c>
       <c r="C153" t="s">
         <v>313</v>
       </c>
       <c r="D153" t="s">
         <v>314</v>
       </c>
       <c r="E153" s="1">
-        <v>379916.34</v>
+        <v>400000</v>
       </c>
       <c r="F153" s="2">
-        <v>1</v>
+        <v>100.25</v>
       </c>
       <c r="G153" s="3">
-        <v>379916.34</v>
+        <v>401000</v>
       </c>
       <c r="H153" s="4">
-        <v>0.00189091451</v>
+        <v>0.001971356439</v>
       </c>
       <c r="I153" s="5">
-        <v>0.001891191419</v>
+        <v>0.001971512303</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
         <v>9</v>
       </c>
       <c r="B154" t="s">
         <v>10</v>
       </c>
       <c r="C154" t="s">
         <v>315</v>
       </c>
       <c r="D154" t="s">
         <v>316</v>
       </c>
       <c r="E154" s="1">
-        <v>331179.48</v>
+        <v>400000</v>
       </c>
       <c r="F154" s="2">
-        <v>100.68606</v>
+        <v>99.054688</v>
       </c>
       <c r="G154" s="3">
-        <v>333451.57</v>
+        <v>396218.75</v>
       </c>
       <c r="H154" s="4">
-        <v>0.00165965068</v>
+        <v>0.001947851342</v>
       </c>
       <c r="I154" s="5">
-        <v>0.001659893722</v>
+        <v>0.001948005347</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
         <v>9</v>
       </c>
       <c r="B155" t="s">
         <v>10</v>
       </c>
       <c r="C155" t="s">
         <v>317</v>
       </c>
       <c r="D155" t="s">
         <v>318</v>
       </c>
       <c r="E155" s="1">
-        <v>347332.3795</v>
+        <v>373998.33</v>
       </c>
       <c r="F155" s="2">
-        <v>100.79975</v>
+        <v>1</v>
       </c>
       <c r="G155" s="3">
-        <v>350110.17</v>
+        <v>373998.33</v>
       </c>
       <c r="H155" s="4">
-        <v>0.001742563642</v>
+        <v>0.001838613507</v>
       </c>
       <c r="I155" s="5">
-        <v>0.001742818825</v>
+        <v>0.001838758875</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>9</v>
       </c>
       <c r="B156" t="s">
         <v>10</v>
       </c>
       <c r="C156" t="s">
         <v>319</v>
       </c>
       <c r="D156" t="s">
         <v>320</v>
       </c>
       <c r="E156" s="1">
-        <v>260000</v>
+        <v>347332.3795</v>
       </c>
       <c r="F156" s="2">
-        <v>101.926531</v>
+        <v>100.377981</v>
       </c>
       <c r="G156" s="3">
-        <v>265008.98</v>
+        <v>348645.23</v>
       </c>
       <c r="H156" s="4">
-        <v>0.001318999142</v>
+        <v>0.00171397511</v>
       </c>
       <c r="I156" s="5">
-        <v>0.001319192299</v>
+        <v>0.001714110624</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
         <v>9</v>
       </c>
       <c r="B157" t="s">
         <v>10</v>
       </c>
       <c r="C157" t="s">
         <v>321</v>
       </c>
       <c r="D157" t="s">
         <v>322</v>
       </c>
       <c r="E157" s="1">
-        <v>263862.5</v>
+        <v>352729.41</v>
       </c>
       <c r="F157" s="2">
-        <v>100.062498</v>
+        <v>1</v>
       </c>
       <c r="G157" s="3">
-        <v>264027.41</v>
+        <v>352729.41</v>
       </c>
       <c r="H157" s="4">
-        <v>0.001314113676</v>
+        <v>0.001734053351</v>
       </c>
       <c r="I157" s="5">
-        <v>0.001314306117</v>
+        <v>0.001734190452</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
         <v>9</v>
       </c>
       <c r="B158" t="s">
         <v>10</v>
       </c>
       <c r="C158" t="s">
         <v>323</v>
       </c>
       <c r="D158" t="s">
         <v>324</v>
       </c>
       <c r="E158" s="1">
-        <v>250000</v>
+        <v>331179.48</v>
       </c>
       <c r="F158" s="2">
-        <v>100.6506</v>
+        <v>100.591139</v>
       </c>
       <c r="G158" s="3">
-        <v>251626.5</v>
+        <v>333137.21</v>
       </c>
       <c r="H158" s="4">
-        <v>0.00125239204</v>
+        <v>0.001637736125</v>
       </c>
       <c r="I158" s="5">
-        <v>0.001252575442</v>
+        <v>0.001637865611</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
         <v>9</v>
       </c>
       <c r="B159" t="s">
         <v>10</v>
       </c>
       <c r="C159" t="s">
         <v>325</v>
       </c>
       <c r="D159" t="s">
         <v>326</v>
       </c>
       <c r="E159" s="1">
-        <v>224000</v>
+        <v>260000</v>
       </c>
       <c r="F159" s="2">
-        <v>103.47492</v>
+        <v>101.804181</v>
       </c>
       <c r="G159" s="3">
-        <v>231783.82</v>
+        <v>264690.87</v>
       </c>
       <c r="H159" s="4">
-        <v>0.001153631323</v>
+        <v>0.001301247013</v>
       </c>
       <c r="I159" s="5">
-        <v>0.001153800263</v>
+        <v>0.001301349895</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
         <v>9</v>
       </c>
       <c r="B160" t="s">
         <v>10</v>
       </c>
       <c r="C160" t="s">
         <v>327</v>
       </c>
       <c r="D160" t="s">
         <v>328</v>
       </c>
       <c r="E160" s="1">
-        <v>229530.6488</v>
+        <v>263862.5</v>
       </c>
       <c r="F160" s="2">
-        <v>100.76291</v>
+        <v>100.031251</v>
       </c>
       <c r="G160" s="3">
-        <v>231281.76</v>
+        <v>263944.96</v>
       </c>
       <c r="H160" s="4">
-        <v>0.001151132478</v>
+        <v>0.00129758004</v>
       </c>
       <c r="I160" s="5">
-        <v>0.001151301052</v>
+        <v>0.001297682632</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
         <v>9</v>
       </c>
       <c r="B161" t="s">
         <v>10</v>
       </c>
       <c r="C161" t="s">
         <v>329</v>
       </c>
       <c r="D161" t="s">
         <v>330</v>
       </c>
       <c r="E161" s="1">
-        <v>233814.1125</v>
+        <v>250000</v>
       </c>
       <c r="F161" s="2">
-        <v>98.914812</v>
+        <v>99.876</v>
       </c>
       <c r="G161" s="3">
-        <v>231276.79</v>
+        <v>249690</v>
       </c>
       <c r="H161" s="4">
-        <v>0.001151107735</v>
+        <v>0.00122750122</v>
       </c>
       <c r="I161" s="5">
-        <v>0.001151276305</v>
+        <v>0.001227598272</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
         <v>9</v>
       </c>
       <c r="B162" t="s">
         <v>10</v>
       </c>
       <c r="C162" t="s">
         <v>331</v>
       </c>
       <c r="D162" t="s">
         <v>332</v>
       </c>
       <c r="E162" s="1">
-        <v>232964.3</v>
+        <v>250000</v>
       </c>
       <c r="F162" s="2">
-        <v>99.417078</v>
+        <v>100.0489</v>
       </c>
       <c r="G162" s="3">
-        <v>231606.3</v>
+        <v>250122.25</v>
       </c>
       <c r="H162" s="4">
-        <v>0.001152747768</v>
+        <v>0.001229626205</v>
       </c>
       <c r="I162" s="5">
-        <v>0.001152916578</v>
+        <v>0.001229723424</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>9</v>
       </c>
       <c r="B163" t="s">
         <v>10</v>
       </c>
       <c r="C163" t="s">
         <v>333</v>
       </c>
       <c r="D163" t="s">
         <v>334</v>
       </c>
       <c r="E163" s="1">
         <v>250000</v>
       </c>
       <c r="F163" s="2">
-        <v>99.92230000000001</v>
+        <v>100.6482</v>
       </c>
       <c r="G163" s="3">
-        <v>249805.75</v>
+        <v>251620.5</v>
       </c>
       <c r="H163" s="4">
-        <v>0.001243329827</v>
+        <v>0.001236991753</v>
       </c>
       <c r="I163" s="5">
-        <v>0.001243511902</v>
+        <v>0.001237089555</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
         <v>9</v>
       </c>
       <c r="B164" t="s">
         <v>10</v>
       </c>
       <c r="C164" t="s">
         <v>335</v>
       </c>
       <c r="D164" t="s">
         <v>336</v>
       </c>
       <c r="E164" s="1">
         <v>250000</v>
       </c>
       <c r="F164" s="2">
-        <v>100.0473</v>
+        <v>100.26486</v>
       </c>
       <c r="G164" s="3">
-        <v>250118.25</v>
+        <v>250662.15</v>
       </c>
       <c r="H164" s="4">
-        <v>0.001244885198</v>
+        <v>0.001232280408</v>
       </c>
       <c r="I164" s="5">
-        <v>0.001245067501</v>
+        <v>0.001232377837</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
         <v>9</v>
       </c>
       <c r="B165" t="s">
         <v>10</v>
       </c>
       <c r="C165" t="s">
         <v>337</v>
       </c>
       <c r="D165" t="s">
         <v>338</v>
       </c>
       <c r="E165" s="1">
-        <v>250000</v>
+        <v>224000</v>
       </c>
       <c r="F165" s="2">
-        <v>100.4</v>
+        <v>103.265</v>
       </c>
       <c r="G165" s="3">
-        <v>251000</v>
+        <v>231313.6</v>
       </c>
       <c r="H165" s="4">
-        <v>0.001249273832</v>
+        <v>0.001137160985</v>
       </c>
       <c r="I165" s="5">
-        <v>0.001249456778</v>
+        <v>0.001137250893</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
         <v>9</v>
       </c>
       <c r="B166" t="s">
         <v>10</v>
       </c>
       <c r="C166" t="s">
         <v>339</v>
       </c>
       <c r="D166" t="s">
         <v>340</v>
       </c>
       <c r="E166" s="1">
         <v>225000</v>
       </c>
       <c r="F166" s="2">
-        <v>100.060951</v>
+        <v>100.018911</v>
       </c>
       <c r="G166" s="3">
-        <v>225137.14</v>
+        <v>225042.55</v>
       </c>
       <c r="H166" s="4">
-        <v>0.001120549551</v>
+        <v>0.001106331869</v>
       </c>
       <c r="I166" s="5">
-        <v>0.001120713646</v>
+        <v>0.00110641934</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
         <v>9</v>
       </c>
       <c r="B167" t="s">
         <v>10</v>
       </c>
       <c r="C167" t="s">
         <v>341</v>
       </c>
       <c r="D167" t="s">
         <v>342</v>
       </c>
       <c r="E167" s="1">
-        <v>220706.4512</v>
+        <v>226710.8588</v>
       </c>
       <c r="F167" s="2">
-        <v>103.889378</v>
+        <v>100.214895</v>
       </c>
       <c r="G167" s="3">
-        <v>229290.56</v>
+        <v>227198.05</v>
       </c>
       <c r="H167" s="4">
-        <v>0.001141221896</v>
+        <v>0.001116928521</v>
       </c>
       <c r="I167" s="5">
-        <v>0.001141389018</v>
+        <v>0.00111701683</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
         <v>9</v>
       </c>
       <c r="B168" t="s">
         <v>10</v>
       </c>
       <c r="C168" t="s">
         <v>343</v>
       </c>
       <c r="D168" t="s">
         <v>344</v>
       </c>
       <c r="E168" s="1">
-        <v>208880.1882</v>
+        <v>231417.9825</v>
       </c>
       <c r="F168" s="2">
-        <v>100.307751</v>
+        <v>98.268863</v>
       </c>
       <c r="G168" s="3">
-        <v>209523.02</v>
+        <v>227411.82</v>
       </c>
       <c r="H168" s="4">
-        <v>0.001042835159</v>
+        <v>0.001117979442</v>
       </c>
       <c r="I168" s="5">
-        <v>0.001042987874</v>
+        <v>0.001118067834</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
         <v>9</v>
       </c>
       <c r="B169" t="s">
         <v>10</v>
       </c>
       <c r="C169" t="s">
         <v>345</v>
       </c>
       <c r="D169" t="s">
         <v>346</v>
       </c>
       <c r="E169" s="1">
-        <v>155000</v>
+        <v>218822.9712</v>
       </c>
       <c r="F169" s="2">
-        <v>100.297819</v>
+        <v>103.189943</v>
       </c>
       <c r="G169" s="3">
-        <v>155461.62</v>
+        <v>225803.3</v>
       </c>
       <c r="H169" s="4">
-        <v>0.000773761486</v>
+        <v>0.001110071791</v>
       </c>
       <c r="I169" s="5">
-        <v>0.000773874797</v>
+        <v>0.001110159557</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
         <v>9</v>
       </c>
       <c r="B170" t="s">
         <v>10</v>
       </c>
       <c r="C170" t="s">
         <v>347</v>
       </c>
       <c r="D170" t="s">
         <v>348</v>
       </c>
       <c r="E170" s="1">
-        <v>140000</v>
+        <v>223747.25</v>
       </c>
       <c r="F170" s="2">
-        <v>102.438271</v>
+        <v>99.48979</v>
       </c>
       <c r="G170" s="3">
-        <v>143413.58</v>
+        <v>222605.67</v>
       </c>
       <c r="H170" s="4">
-        <v>0.000713796143</v>
+        <v>0.001094351919</v>
       </c>
       <c r="I170" s="5">
-        <v>0.000713900673</v>
+        <v>0.001094438442</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
         <v>9</v>
       </c>
       <c r="B171" t="s">
         <v>10</v>
       </c>
       <c r="C171" t="s">
         <v>349</v>
       </c>
       <c r="D171" t="s">
         <v>350</v>
       </c>
       <c r="E171" s="1">
-        <v>122000</v>
+        <v>204417.5982</v>
       </c>
       <c r="F171" s="2">
-        <v>97.920762</v>
+        <v>99.729877</v>
       </c>
       <c r="G171" s="3">
-        <v>119463.33</v>
+        <v>203865.42</v>
       </c>
       <c r="H171" s="4">
-        <v>0.000594591281</v>
+        <v>0.00100222296</v>
       </c>
       <c r="I171" s="5">
-        <v>0.000594678354</v>
+        <v>0.0010023022</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
         <v>9</v>
       </c>
       <c r="B172" t="s">
         <v>10</v>
       </c>
       <c r="C172" t="s">
         <v>351</v>
       </c>
       <c r="D172" t="s">
         <v>352</v>
       </c>
       <c r="E172" s="1">
-        <v>107433.8613</v>
+        <v>140000</v>
       </c>
       <c r="F172" s="2">
-        <v>99.96875199999999</v>
+        <v>102.280057</v>
       </c>
       <c r="G172" s="3">
-        <v>107400.29</v>
+        <v>143192.08</v>
       </c>
       <c r="H172" s="4">
-        <v>0.000534551284</v>
+        <v>0.000703946705</v>
       </c>
       <c r="I172" s="5">
-        <v>0.000534629565</v>
+        <v>0.000704002362</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
         <v>9</v>
       </c>
       <c r="B173" t="s">
         <v>10</v>
       </c>
       <c r="C173" t="s">
         <v>353</v>
       </c>
       <c r="D173" t="s">
         <v>354</v>
       </c>
       <c r="E173" s="1">
-        <v>105000.0005</v>
+        <v>122000</v>
       </c>
       <c r="F173" s="2">
-        <v>99.645219</v>
+        <v>97.913877</v>
       </c>
       <c r="G173" s="3">
-        <v>104627.48</v>
+        <v>119454.93</v>
       </c>
       <c r="H173" s="4">
-        <v>0.000520750492</v>
+        <v>0.000587252482</v>
       </c>
       <c r="I173" s="5">
-        <v>0.000520826751</v>
+        <v>0.000587298913</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
         <v>9</v>
       </c>
       <c r="B174" t="s">
         <v>10</v>
       </c>
       <c r="C174" t="s">
         <v>355</v>
       </c>
       <c r="D174" t="s">
         <v>356</v>
       </c>
       <c r="E174" s="1">
-        <v>100000</v>
+        <v>133312.4242</v>
       </c>
       <c r="F174" s="2">
-        <v>99.96875</v>
+        <v>98.15716</v>
       </c>
       <c r="G174" s="3">
-        <v>99968.75</v>
+        <v>130855.69</v>
       </c>
       <c r="H174" s="4">
-        <v>0.000497563121</v>
+        <v>0.000643299766</v>
       </c>
       <c r="I174" s="5">
-        <v>0.000497635985</v>
+        <v>0.000643350628</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>9</v>
       </c>
       <c r="B175" t="s">
         <v>10</v>
       </c>
       <c r="C175" t="s">
         <v>357</v>
       </c>
       <c r="D175" t="s">
         <v>358</v>
       </c>
       <c r="E175" s="1">
-        <v>90380.47960000001</v>
+        <v>107433.8613</v>
       </c>
       <c r="F175" s="2">
-        <v>100.357157</v>
+        <v>99.96875199999999</v>
       </c>
       <c r="G175" s="3">
-        <v>90703.28</v>
+        <v>107400.29</v>
       </c>
       <c r="H175" s="4">
-        <v>0.000451447147</v>
+        <v>0.000527990658</v>
       </c>
       <c r="I175" s="5">
-        <v>0.000451513258</v>
+        <v>0.000528032403</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
         <v>9</v>
       </c>
       <c r="B176" t="s">
         <v>10</v>
       </c>
       <c r="C176" t="s">
         <v>359</v>
       </c>
       <c r="D176" t="s">
         <v>360</v>
       </c>
       <c r="E176" s="1">
-        <v>3740</v>
+        <v>105000.0005</v>
       </c>
       <c r="F176" s="2">
-        <v>0.02</v>
+        <v>99.614771</v>
       </c>
       <c r="G176" s="3">
-        <v>7480</v>
+        <v>104595.51</v>
       </c>
       <c r="H176" s="4">
-        <v>3.7229356E-5</v>
+        <v>0.000514202075</v>
       </c>
       <c r="I176" s="5">
-        <v>3.7234808E-5</v>
+        <v>0.0005142427300000001</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
         <v>9</v>
       </c>
       <c r="B177" t="s">
         <v>10</v>
       </c>
       <c r="C177" t="s">
         <v>361</v>
       </c>
       <c r="D177" t="s">
         <v>362</v>
       </c>
       <c r="E177" s="1">
-        <v>90</v>
+        <v>100000</v>
       </c>
       <c r="F177" s="2">
-        <v>109.234375</v>
+        <v>99.96875</v>
       </c>
       <c r="G177" s="3">
-        <v>0</v>
+        <v>99968.75</v>
       </c>
       <c r="H177" s="4">
-        <v>0</v>
+        <v>0.0004914564560000001</v>
       </c>
       <c r="I177" s="5">
-        <v>0</v>
+        <v>0.000491495313</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
         <v>9</v>
       </c>
       <c r="B178" t="s">
         <v>10</v>
       </c>
       <c r="C178" t="s">
         <v>363</v>
       </c>
       <c r="D178" t="s">
         <v>364</v>
       </c>
       <c r="E178" s="1">
-        <v>-3360.32</v>
+        <v>87210.7096</v>
       </c>
       <c r="F178" s="2">
-        <v>1</v>
+        <v>100.282305</v>
       </c>
       <c r="G178" s="3">
-        <v>-3360.32</v>
+        <v>87456.91</v>
       </c>
       <c r="H178" s="4">
-        <v>-1.672494E-5</v>
+        <v>0.000429946988</v>
       </c>
       <c r="I178" s="5">
-        <v>-1.6727389E-5</v>
+        <v>0.000429980982</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
         <v>9</v>
       </c>
       <c r="B179" t="s">
         <v>10</v>
       </c>
       <c r="C179" t="s">
         <v>365</v>
       </c>
       <c r="D179" t="s">
         <v>366</v>
       </c>
       <c r="E179" s="1">
         <v>-3740</v>
       </c>
       <c r="F179" s="2">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="G179" s="3">
-        <v>-37400</v>
+        <v>-7480</v>
       </c>
       <c r="H179" s="4">
-        <v>-0.000186146778</v>
+        <v>-3.6772434E-5</v>
       </c>
       <c r="I179" s="5">
-        <v>-0.000186174038</v>
+        <v>-3.6775342E-5</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
         <v>9</v>
       </c>
       <c r="B180" t="s">
         <v>10</v>
       </c>
       <c r="C180" t="s">
         <v>367</v>
       </c>
       <c r="D180" t="s">
         <v>368</v>
       </c>
       <c r="E180" s="1">
-        <v>-3740</v>
+        <v>3740</v>
       </c>
       <c r="F180" s="2">
-        <v>0.46</v>
+        <v>0.01</v>
       </c>
       <c r="G180" s="3">
-        <v>-172040</v>
+        <v>3740</v>
       </c>
       <c r="H180" s="4">
-        <v>-0.00085627518</v>
+        <v>1.8386217E-5</v>
       </c>
       <c r="I180" s="5">
-        <v>-0.000856400574</v>
+        <v>1.8387671E-5</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
         <v>9</v>
       </c>
       <c r="B181" t="s">
         <v>10</v>
       </c>
       <c r="C181" t="s">
         <v>369</v>
       </c>
       <c r="D181" t="s">
         <v>370</v>
       </c>
       <c r="E181" s="1">
-        <v>-1222268.56</v>
+        <v>-90</v>
       </c>
       <c r="F181" s="2">
+        <v>0.015625</v>
+      </c>
+      <c r="G181" s="3">
+        <v>-1406.25</v>
+      </c>
+      <c r="H181" s="4">
+        <v>-6.913267E-6</v>
+      </c>
+      <c r="I181" s="5">
+        <v>-6.913813E-6</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9">
+      <c r="A182" t="s">
+        <v>9</v>
+      </c>
+      <c r="B182" t="s">
+        <v>10</v>
+      </c>
+      <c r="C182" t="s">
+        <v>371</v>
+      </c>
+      <c r="D182" t="s">
+        <v>372</v>
+      </c>
+      <c r="E182" s="1">
+        <v>90</v>
+      </c>
+      <c r="F182" s="2">
+        <v>108.703125</v>
+      </c>
+      <c r="G182" s="3">
+        <v>0</v>
+      </c>
+      <c r="H182" s="4">
+        <v>0</v>
+      </c>
+      <c r="I182" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9">
+      <c r="A183" t="s">
+        <v>9</v>
+      </c>
+      <c r="B183" t="s">
+        <v>10</v>
+      </c>
+      <c r="C183" t="s">
+        <v>373</v>
+      </c>
+      <c r="D183" t="s">
+        <v>374</v>
+      </c>
+      <c r="E183" s="1">
+        <v>-3740</v>
+      </c>
+      <c r="F183" s="2">
+        <v>0.37</v>
+      </c>
+      <c r="G183" s="3">
+        <v>-138380</v>
+      </c>
+      <c r="H183" s="4">
+        <v>-0.000680290035</v>
+      </c>
+      <c r="I183" s="5">
+        <v>-0.000680343822</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9">
+      <c r="A184" t="s">
+        <v>9</v>
+      </c>
+      <c r="B184" t="s">
+        <v>10</v>
+      </c>
+      <c r="C184" t="s">
+        <v>375</v>
+      </c>
+      <c r="D184" t="s">
+        <v>376</v>
+      </c>
+      <c r="E184" s="1">
+        <v>-725408.9399999999</v>
+      </c>
+      <c r="F184" s="2">
         <v>1</v>
       </c>
-      <c r="G181" s="3">
-[...6 lines deleted...]
-        <v>-0.006084349549</v>
+      <c r="G184" s="3">
+        <v>-725408.9399999999</v>
+      </c>
+      <c r="H184" s="4">
+        <v>-0.003566183504</v>
+      </c>
+      <c r="I184" s="5">
+        <v>-0.003566465461</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -6852,32 +6957,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Multi-Strategy Income ETF Holdings as of 06.22.2026</dc:title>
+  <dc:title>Sterling Capital Multi-Strategy Income ETF Holdings as of 07.13.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>