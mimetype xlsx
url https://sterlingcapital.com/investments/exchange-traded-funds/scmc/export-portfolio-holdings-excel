--- v1 (2026-07-14)
+++ v2 (2026-08-04)
@@ -14,1181 +14,1259 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="378">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-07-13</t>
+    <t>2026-08-03</t>
   </si>
   <si>
     <t>SCMC</t>
   </si>
   <si>
     <t>31427M3S8</t>
   </si>
   <si>
     <t>FR SL0808</t>
   </si>
   <si>
     <t>3140XP3R8</t>
   </si>
   <si>
     <t>FN FS8007</t>
   </si>
   <si>
     <t>38381UEX6</t>
   </si>
   <si>
     <t>GNR 2025-134 VE</t>
   </si>
   <si>
+    <t>37959GAG2</t>
+  </si>
+  <si>
+    <t>GBLATL 7.95 10/15/54</t>
+  </si>
+  <si>
+    <t>855170AA4</t>
+  </si>
+  <si>
+    <t>SYNH 9 10/01/30</t>
+  </si>
+  <si>
+    <t>912797SA6</t>
+  </si>
+  <si>
+    <t>B 10/01/26</t>
+  </si>
+  <si>
+    <t>682691AE0</t>
+  </si>
+  <si>
+    <t>OMF 7 7/8 03/15/30</t>
+  </si>
+  <si>
+    <t>86177CAA7</t>
+  </si>
+  <si>
+    <t>STONEB 8 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>37185LAS1</t>
+  </si>
+  <si>
+    <t>GEL 6 3/4 03/15/34</t>
+  </si>
+  <si>
+    <t>78397DAC2</t>
+  </si>
+  <si>
+    <t>SECBEN 6 1/2 PERP</t>
+  </si>
+  <si>
+    <t>172967QJ3</t>
+  </si>
+  <si>
+    <t>C 6 5/8 PERP</t>
+  </si>
+  <si>
+    <t>00687YAD7</t>
+  </si>
+  <si>
+    <t>ADNT 7 1/2 02/15/33</t>
+  </si>
+  <si>
+    <t>03958CAA7</t>
+  </si>
+  <si>
+    <t>AROC 6 02/01/34</t>
+  </si>
+  <si>
+    <t>21871XAU3</t>
+  </si>
+  <si>
+    <t>CRBG 6 7/8 PERP</t>
+  </si>
+  <si>
+    <t>69867RAA5</t>
+  </si>
+  <si>
+    <t>TIHLLC 7 1/8 06/01/31</t>
+  </si>
+  <si>
+    <t>02406PBB5</t>
+  </si>
+  <si>
+    <t>AXL 5 10/01/29</t>
+  </si>
+  <si>
+    <t>46285MAA8</t>
+  </si>
+  <si>
+    <t>IRM 5 07/15/32</t>
+  </si>
+  <si>
+    <t>03168LAA3</t>
+  </si>
+  <si>
+    <t>AMNPHA 6 7/8 08/01/32</t>
+  </si>
+  <si>
+    <t>201723AS2</t>
+  </si>
+  <si>
+    <t>CMC 5 3/4 11/15/33</t>
+  </si>
+  <si>
+    <t>645370AF4</t>
+  </si>
+  <si>
+    <t>NWHM 9 1/4 10/01/29</t>
+  </si>
+  <si>
+    <t>02073LAC5</t>
+  </si>
+  <si>
+    <t>ALPGEN 6 1/4 01/15/34</t>
+  </si>
+  <si>
+    <t>025676AR8</t>
+  </si>
+  <si>
+    <t>ANGINC 7 12/01/55</t>
+  </si>
+  <si>
+    <t>50190KAQ3</t>
+  </si>
+  <si>
+    <t>LCM 40A A2R</t>
+  </si>
+  <si>
+    <t>70932MAC1</t>
+  </si>
+  <si>
+    <t>PFSI 5 3/4 09/15/31</t>
+  </si>
+  <si>
+    <t>92212KAH9</t>
+  </si>
+  <si>
+    <t>VDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>00253XAB7</t>
+  </si>
+  <si>
+    <t>AAL 5 3/4 04/20/29</t>
+  </si>
+  <si>
+    <t>64033XAE4</t>
+  </si>
+  <si>
+    <t>NSLT 2025-AA A1B</t>
+  </si>
+  <si>
+    <t>48255VAS1</t>
+  </si>
+  <si>
+    <t>KKR 2023-46A BR</t>
+  </si>
+  <si>
+    <t>85571BBE4</t>
+  </si>
+  <si>
+    <t>STWD 6 1/2 10/15/30</t>
+  </si>
+  <si>
+    <t>69701RBN6</t>
+  </si>
+  <si>
+    <t>PLMRS 2020-3A BR3</t>
+  </si>
+  <si>
+    <t>74165HAC2</t>
+  </si>
+  <si>
+    <t>PRIHEA 9 3/8 09/01/29</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
+  </si>
+  <si>
+    <t>78489CAA7</t>
+  </si>
+  <si>
+    <t>SWCH 2025-DATA A</t>
+  </si>
+  <si>
+    <t>3140W4UW5</t>
+  </si>
+  <si>
+    <t>FN FA4196</t>
+  </si>
+  <si>
+    <t>31418FSK4</t>
+  </si>
+  <si>
+    <t>FN MA5921</t>
+  </si>
+  <si>
+    <t>76134KAH7</t>
+  </si>
+  <si>
+    <t>VDCR 2024-1A A2</t>
+  </si>
+  <si>
+    <t>85236KAP7</t>
+  </si>
+  <si>
+    <t>SIDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>69702EAN5</t>
+  </si>
+  <si>
+    <t>PLMRS 2021-4A A2R</t>
+  </si>
+  <si>
+    <t>34966EAN0</t>
+  </si>
+  <si>
+    <t>FCBSL 2024-1A AR</t>
+  </si>
+  <si>
+    <t>3140W4E78</t>
+  </si>
+  <si>
+    <t>FN FA3757</t>
+  </si>
+  <si>
+    <t>831943AA3</t>
+  </si>
+  <si>
+    <t>SMB 2024-A A1A</t>
+  </si>
+  <si>
+    <t>36274NAA0</t>
+  </si>
+  <si>
+    <t>HNOR 2026-A A</t>
+  </si>
+  <si>
+    <t>675232AE2</t>
+  </si>
+  <si>
+    <t>OII 6 7/8 07/15/34</t>
+  </si>
+  <si>
+    <t>86765KAE9</t>
+  </si>
+  <si>
+    <t>SUN 7 7/8 PERP</t>
+  </si>
+  <si>
+    <t>95004XAC7</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C7 A3</t>
+  </si>
+  <si>
+    <t>00202DAA5</t>
+  </si>
+  <si>
+    <t>APLD 9 1/4 12/15/30</t>
+  </si>
+  <si>
+    <t>759351AV1</t>
+  </si>
+  <si>
+    <t>RGA 6 3/8 09/15/56</t>
+  </si>
+  <si>
+    <t>96812HAA6</t>
+  </si>
+  <si>
+    <t>WILDFI 7 1/2 10/15/29</t>
+  </si>
+  <si>
+    <t>651229BG0</t>
+  </si>
+  <si>
+    <t>NWL 8 1/2 06/01/28</t>
+  </si>
+  <si>
+    <t>89616UAA0</t>
+  </si>
+  <si>
+    <t>TCN 2024-SFR1 A</t>
+  </si>
+  <si>
+    <t>982911AA7</t>
+  </si>
+  <si>
+    <t>WULF 7 3/4 10/15/30</t>
+  </si>
+  <si>
+    <t>03770DAB9</t>
+  </si>
+  <si>
+    <t>APODS 6.9 04/13/29</t>
+  </si>
+  <si>
+    <t>55617LAR3</t>
+  </si>
+  <si>
+    <t>M 6 1/8 03/15/32</t>
+  </si>
+  <si>
+    <t>922966AE6</t>
+  </si>
+  <si>
+    <t>VEGLPL 6 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>92840VAP7</t>
+  </si>
+  <si>
+    <t>VST 7 3/4 10/15/31</t>
+  </si>
+  <si>
+    <t>03690AAM8</t>
+  </si>
+  <si>
+    <t>AM 5 3/4 10/15/33</t>
+  </si>
+  <si>
+    <t>04364VAX1</t>
+  </si>
+  <si>
+    <t>ASCRES 6 5/8 10/15/32</t>
+  </si>
+  <si>
+    <t>861932AA9</t>
+  </si>
+  <si>
+    <t>ATSG 7 1/4 03/15/32</t>
+  </si>
+  <si>
+    <t>185899AR2</t>
+  </si>
+  <si>
+    <t>CLF 7 3/8 05/01/33</t>
+  </si>
+  <si>
+    <t>62886HBP5</t>
+  </si>
+  <si>
+    <t>NCLH 6 1/4 03/01/30</t>
+  </si>
+  <si>
+    <t>71880KAB7</t>
+  </si>
+  <si>
+    <t>PHIN 6 5/8 10/15/32</t>
+  </si>
+  <si>
+    <t>74843PAA8</t>
+  </si>
+  <si>
+    <t>QUIKHO 6 3/8 03/01/32</t>
+  </si>
+  <si>
+    <t>893647BW6</t>
+  </si>
+  <si>
+    <t>TDG 6 01/15/33</t>
+  </si>
+  <si>
+    <t>880779BB8</t>
+  </si>
+  <si>
+    <t>TEX 6 1/4 10/15/32</t>
+  </si>
+  <si>
+    <t>90276VAH2</t>
+  </si>
+  <si>
+    <t>UBSCM 2018-C8 AS</t>
+  </si>
+  <si>
+    <t>01309QAB4</t>
+  </si>
+  <si>
+    <t>ACI 6 1/4 03/15/33</t>
+  </si>
+  <si>
+    <t>127190AE6</t>
+  </si>
+  <si>
+    <t>CACI 6 3/8 06/15/33</t>
+  </si>
+  <si>
+    <t>80013TAQ6</t>
+  </si>
+  <si>
+    <t>SAND 2023-1A BR</t>
+  </si>
+  <si>
+    <t>12548RAK0</t>
+  </si>
+  <si>
+    <t>CIFC 2014-2RA BR</t>
+  </si>
+  <si>
+    <t>34966VAE2</t>
+  </si>
+  <si>
+    <t>FCBSL 2024-4A B</t>
+  </si>
+  <si>
+    <t>39154GAT3</t>
+  </si>
+  <si>
+    <t>GALC 2026-1 C</t>
+  </si>
+  <si>
+    <t>559916AG6</t>
+  </si>
+  <si>
+    <t>MAGNE 2024-47A C</t>
+  </si>
+  <si>
+    <t>61776EAA1</t>
+  </si>
+  <si>
+    <t>MSC 2024-BPR2 A</t>
+  </si>
+  <si>
+    <t>64134MAN6</t>
+  </si>
+  <si>
+    <t>NEUB 2021-45A CR</t>
+  </si>
+  <si>
+    <t>67570FAE5</t>
+  </si>
+  <si>
+    <t>OCP 2025-40A C</t>
+  </si>
+  <si>
+    <t>72132YBC8</t>
+  </si>
+  <si>
+    <t>PIPK 2020-6A CRR</t>
+  </si>
+  <si>
+    <t>75620TBM9</t>
+  </si>
+  <si>
+    <t>RCTTE 2015-1A CR3</t>
+  </si>
+  <si>
+    <t>1248EPCT8</t>
+  </si>
+  <si>
+    <t>CHTR 7 3/8 03/03/31</t>
+  </si>
+  <si>
+    <t>74690FAS5</t>
+  </si>
+  <si>
+    <t>QTSII 2026-1A B</t>
+  </si>
+  <si>
+    <t>44148HAA1</t>
+  </si>
+  <si>
+    <t>HWIRE 2023-1A A2</t>
+  </si>
+  <si>
+    <t>92332YAF8</t>
+  </si>
+  <si>
+    <t>VENLNG 9 PERP</t>
+  </si>
+  <si>
+    <t>03330YAN0</t>
+  </si>
+  <si>
+    <t>ANCHC 2021-20A BR</t>
+  </si>
+  <si>
+    <t>31423R500</t>
+  </si>
+  <si>
+    <t>FEDERATED HERMES MM TREAS</t>
+  </si>
+  <si>
+    <t>55820BAU1</t>
+  </si>
+  <si>
+    <t>MDPK 2020-45A BRR</t>
+  </si>
+  <si>
+    <t>055986AC7</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 A3</t>
+  </si>
+  <si>
+    <t>42806MCL1</t>
+  </si>
+  <si>
+    <t>HERTZ 2024-2A A</t>
+  </si>
+  <si>
+    <t>67740QAH9</t>
+  </si>
+  <si>
+    <t>OHNAT 5.55 01/24/30</t>
+  </si>
+  <si>
+    <t>02531FAE0</t>
+  </si>
+  <si>
+    <t>ACAR 2026-1 C</t>
+  </si>
+  <si>
+    <t>039524AF0</t>
+  </si>
+  <si>
+    <t>ACOM 9 08/15/31</t>
+  </si>
+  <si>
+    <t>69318FAM0</t>
+  </si>
+  <si>
+    <t>PBFENE 9 7/8 03/15/30</t>
+  </si>
+  <si>
+    <t>67124CAA1</t>
+  </si>
+  <si>
+    <t>EA 7 1/4 07/01/33</t>
+  </si>
+  <si>
+    <t>29273VAX8</t>
+  </si>
+  <si>
+    <t>ET 8 05/15/54</t>
+  </si>
+  <si>
+    <t>04010LBL6</t>
+  </si>
+  <si>
+    <t>ARCC 5.1 01/15/31</t>
+  </si>
+  <si>
+    <t>097751CD1</t>
+  </si>
+  <si>
+    <t>BBDBCN 6 3/4 06/15/33</t>
+  </si>
+  <si>
+    <t>42806MDQ9</t>
+  </si>
+  <si>
+    <t>HERTZ 2025-6A A</t>
+  </si>
+  <si>
+    <t>33853QAA9</t>
+  </si>
+  <si>
+    <t>FLASHC 7 1/4 12/31/30</t>
+  </si>
+  <si>
+    <t>32010YAA4</t>
+  </si>
+  <si>
+    <t>FRSEAG 7 1/4 08/15/32</t>
+  </si>
+  <si>
+    <t>78438PAA0</t>
+  </si>
+  <si>
+    <t>SECMOS 8 7/8 05/01/31</t>
+  </si>
+  <si>
+    <t>45344LAE3</t>
+  </si>
+  <si>
+    <t>CRGYFN 7 3/8 01/15/33</t>
+  </si>
+  <si>
+    <t>03328QCC3</t>
+  </si>
+  <si>
+    <t>ANCHC 2015-6A DR4</t>
+  </si>
+  <si>
+    <t>69393LAA1</t>
+  </si>
+  <si>
+    <t>TRACTD 6 1/2 05/01/31</t>
+  </si>
+  <si>
+    <t>05608BAA8</t>
+  </si>
+  <si>
+    <t>BX 2019-IMC A</t>
+  </si>
+  <si>
+    <t>21873SAG3</t>
+  </si>
+  <si>
+    <t>CRWV 9 3/4 10/01/31</t>
+  </si>
+  <si>
+    <t>01741RAP7</t>
+  </si>
+  <si>
+    <t>ATI 5 7/8 06/15/33</t>
+  </si>
+  <si>
+    <t>096933AH9</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C9 B</t>
+  </si>
+  <si>
+    <t>55400XAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2026-1A A</t>
+  </si>
+  <si>
+    <t>77311WAF8</t>
+  </si>
+  <si>
+    <t>RKT 6 1/2 06/15/34</t>
+  </si>
+  <si>
+    <t>05494UAA3</t>
+  </si>
+  <si>
+    <t>BAY1 2026-MDWS A</t>
+  </si>
+  <si>
+    <t>12433KAG2</t>
+  </si>
+  <si>
+    <t>BX 2025-VLT6 D</t>
+  </si>
+  <si>
+    <t>05618UAA4</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT9 A</t>
+  </si>
+  <si>
+    <t>20047UAA4</t>
+  </si>
+  <si>
+    <t>COMM 2025-SBX A</t>
+  </si>
+  <si>
+    <t>12637SAG9</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 D</t>
+  </si>
+  <si>
+    <t>20681AAJ0</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 E</t>
+  </si>
+  <si>
+    <t>40390MAA3</t>
+  </si>
+  <si>
+    <t>HONO 2021-LULU A</t>
+  </si>
+  <si>
+    <t>55820FAQ1</t>
+  </si>
+  <si>
+    <t>MDPK 2020-47A CR</t>
+  </si>
+  <si>
+    <t>63943JBA3</t>
+  </si>
+  <si>
+    <t>NAVS 2025-3AR CR</t>
+  </si>
+  <si>
+    <t>63942BAA2</t>
+  </si>
+  <si>
+    <t>NAVSL 2021-A A</t>
+  </si>
+  <si>
+    <t>69335PGG4</t>
+  </si>
+  <si>
+    <t>PFSFC 2026-A B</t>
+  </si>
+  <si>
+    <t>81124TAQ0</t>
+  </si>
+  <si>
+    <t>SCUL 26A BR</t>
+  </si>
+  <si>
+    <t>00109LAB9</t>
+  </si>
+  <si>
+    <t>ADT 5 7/8 10/15/33</t>
+  </si>
+  <si>
+    <t>08162PAZ4</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B1 AM</t>
+  </si>
+  <si>
+    <t>05614JAE5</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 C</t>
+  </si>
+  <si>
+    <t>14316MAQ4</t>
+  </si>
+  <si>
+    <t>CGMS 2021-1A BR</t>
+  </si>
+  <si>
+    <t>28002AAA4</t>
+  </si>
+  <si>
+    <t>EDGCOM 7 1/2 04/30/31</t>
+  </si>
+  <si>
+    <t>47077WAE8</t>
+  </si>
+  <si>
+    <t>JANEST 6 3/4 05/01/33</t>
+  </si>
+  <si>
+    <t>G05384170</t>
+  </si>
+  <si>
+    <t>AHL 7 PERP</t>
+  </si>
+  <si>
+    <t>06541XAJ9</t>
+  </si>
+  <si>
+    <t>BANK 2017-BNK7 AS</t>
+  </si>
+  <si>
+    <t>05620TAJ4</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 E</t>
+  </si>
+  <si>
+    <t>08161CAJ0</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B2 AS</t>
+  </si>
+  <si>
+    <t>43283DAA7</t>
+  </si>
+  <si>
+    <t>HGVT 2025-3EXT A</t>
+  </si>
+  <si>
+    <t>29359UAF6</t>
+  </si>
+  <si>
+    <t>ESGR 6.693 07/15/37</t>
+  </si>
+  <si>
+    <t>00775V104</t>
+  </si>
+  <si>
+    <t>AEGON FUNDING CORP II</t>
+  </si>
+  <si>
+    <t>04686J861</t>
+  </si>
+  <si>
+    <t>ATH 6.35 PERP</t>
+  </si>
+  <si>
+    <t>05493XAE0</t>
+  </si>
+  <si>
+    <t>BAHA 2024-MAR B</t>
+  </si>
+  <si>
+    <t>09061GAL5</t>
+  </si>
+  <si>
+    <t>BMRN 5 1/2 02/15/34</t>
+  </si>
+  <si>
+    <t>14315RAN1</t>
+  </si>
+  <si>
+    <t>CGMS 2018-4A A2R</t>
+  </si>
+  <si>
+    <t>69335PFK6</t>
+  </si>
+  <si>
+    <t>PFSFC 2024-D B</t>
+  </si>
+  <si>
+    <t>74331VAA4</t>
+  </si>
+  <si>
+    <t>PROG 2024-SFR3 A</t>
+  </si>
+  <si>
+    <t>91825CAE5</t>
+  </si>
+  <si>
+    <t>VDCM 2025-AZ C</t>
+  </si>
+  <si>
+    <t>10807HAE6</t>
+  </si>
+  <si>
+    <t>BLAST 2025-2 C</t>
+  </si>
+  <si>
+    <t>64133RAY2</t>
+  </si>
+  <si>
+    <t>NEUB 2020-38A CR2</t>
+  </si>
+  <si>
+    <t>96043BAF9</t>
+  </si>
+  <si>
+    <t>WLAKE 2026-1A C</t>
+  </si>
+  <si>
+    <t>95000YBB0</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 AS</t>
+  </si>
+  <si>
+    <t>482606AJ9</t>
+  </si>
+  <si>
+    <t>KNDR 2021-KIND B</t>
+  </si>
+  <si>
+    <t>06541QBE4</t>
+  </si>
+  <si>
+    <t>BANK 2022-BNK43 AS</t>
+  </si>
+  <si>
+    <t>43285HAA6</t>
+  </si>
+  <si>
+    <t>HGVT 2020-AA A</t>
+  </si>
+  <si>
+    <t>78454LAY6</t>
+  </si>
+  <si>
+    <t>SM 7 08/01/32</t>
+  </si>
+  <si>
+    <t>36272GAE9</t>
+  </si>
+  <si>
+    <t>GSAR 2025-3A B</t>
+  </si>
+  <si>
+    <t>78449YAA8</t>
+  </si>
+  <si>
+    <t>SMB 2021-B A</t>
+  </si>
+  <si>
+    <t>06644VBM1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR9 AS</t>
+  </si>
+  <si>
+    <t>08163TAD4</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 AS</t>
+  </si>
+  <si>
+    <t>74970WAG5</t>
+  </si>
+  <si>
+    <t>ROCC 2024-CNTR D</t>
+  </si>
+  <si>
+    <t>46647TAX6</t>
+  </si>
+  <si>
+    <t>JPMCC 2017-JP5 AS</t>
+  </si>
+  <si>
+    <t>75888HBA8</t>
+  </si>
+  <si>
+    <t>REG12 2019-1A CRR</t>
+  </si>
+  <si>
+    <t>91835XAG2</t>
+  </si>
+  <si>
+    <t>VRTX 2025-HQ D</t>
+  </si>
+  <si>
+    <t>06541QBK0</t>
+  </si>
+  <si>
+    <t>BANK 2022-BNK43 B</t>
+  </si>
+  <si>
+    <t>09216NAA8</t>
+  </si>
+  <si>
+    <t>BLKPRL 6 1/8 02/15/31</t>
+  </si>
+  <si>
+    <t>17253NAA5</t>
+  </si>
+  <si>
+    <t>CIFR 7 1/8 11/15/30</t>
+  </si>
+  <si>
+    <t>80287LAF6</t>
+  </si>
+  <si>
+    <t>SDART 2024-3 D</t>
+  </si>
+  <si>
+    <t>85236KAH5</t>
+  </si>
+  <si>
+    <t>SIDC 2023-2A A2</t>
+  </si>
+  <si>
+    <t>HYG P80   09/18/2026</t>
+  </si>
+  <si>
+    <t>HYG US 09/18/26 P80</t>
+  </si>
+  <si>
+    <t>67400EBJ2</t>
+  </si>
+  <si>
+    <t>OAKCL 2019-3A BR2</t>
+  </si>
+  <si>
+    <t>123911AA7</t>
+  </si>
+  <si>
+    <t>BX 2025-BIO3 A</t>
+  </si>
+  <si>
+    <t>USDC</t>
+  </si>
+  <si>
+    <t>US DOLLAR COLLATERAL</t>
+  </si>
+  <si>
+    <t>83206EAA5</t>
+  </si>
+  <si>
+    <t>SMB 2024-C A1A</t>
+  </si>
+  <si>
+    <t>USDF</t>
+  </si>
+  <si>
+    <t>US DOLLAR FUTURE</t>
+  </si>
+  <si>
+    <t>80286PAD3</t>
+  </si>
+  <si>
+    <t>SDART 2023-5 B</t>
+  </si>
+  <si>
+    <t>05610WAA8</t>
+  </si>
+  <si>
+    <t>BPR 2023-BRK2 A</t>
+  </si>
+  <si>
+    <t>05612TAE5</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT4 C</t>
+  </si>
+  <si>
+    <t>55817EBA3</t>
+  </si>
+  <si>
+    <t>MDPK 2019-37A CR2</t>
+  </si>
+  <si>
+    <t>64131QAS9</t>
+  </si>
+  <si>
+    <t>NEUB 2017-26A CR</t>
+  </si>
+  <si>
+    <t>67401QAU0</t>
+  </si>
+  <si>
+    <t>OAKCL 2023-2A D1R</t>
+  </si>
+  <si>
     <t>RECPAY</t>
   </si>
   <si>
     <t>Receivables/Payables</t>
   </si>
   <si>
-    <t>50190KAQ3</t>
-[...946 lines deleted...]
-  <si>
     <t>83406YAB7</t>
   </si>
   <si>
     <t>SCLP 2025-1 B</t>
   </si>
   <si>
     <t>066043AG5</t>
   </si>
   <si>
     <t>BANK5 2024-5YR6 AS</t>
   </si>
   <si>
     <t>30165BAG8</t>
   </si>
   <si>
     <t>EART 2024-5A D</t>
   </si>
   <si>
     <t>3140W0Q99</t>
   </si>
   <si>
     <t>FN FA0479</t>
   </si>
   <si>
     <t>31418FSJ7</t>
   </si>
   <si>
     <t>FN MA5920</t>
   </si>
   <si>
     <t>31427MPK1</t>
   </si>
   <si>
     <t>FR SL0425</t>
   </si>
   <si>
+    <t>3140XMA55</t>
+  </si>
+  <si>
+    <t>FN FS5427</t>
+  </si>
+  <si>
     <t>43284KAA0</t>
   </si>
   <si>
     <t>HGVT 2026-1A A</t>
   </si>
   <si>
-    <t>3140XMA55</t>
-[...4 lines deleted...]
-  <si>
     <t>081927AE5</t>
   </si>
   <si>
     <t>BMARK 2024-V6 AS</t>
   </si>
   <si>
+    <t>05609RAL8</t>
+  </si>
+  <si>
+    <t>BX 2021-BXMF D</t>
+  </si>
+  <si>
+    <t>05610FAF4</t>
+  </si>
+  <si>
+    <t>BX 2022-AHP E</t>
+  </si>
+  <si>
     <t>12595XAX1</t>
   </si>
   <si>
     <t>CSAIL 2018-CX12 AS</t>
   </si>
   <si>
     <t>68269MAA2</t>
   </si>
   <si>
     <t>OMFIT 2021-1A A1</t>
   </si>
   <si>
-    <t>05609RAL8</t>
-[...8 lines deleted...]
-    <t>BX 2022-AHP E</t>
+    <t>HYG P79   09/18/2026</t>
+  </si>
+  <si>
+    <t>HYG US 09/18/26 P79</t>
   </si>
   <si>
     <t>85236WCJ3</t>
   </si>
   <si>
     <t>SREIT 2021-MFP2 C</t>
   </si>
   <si>
     <t>826935AA6</t>
   </si>
   <si>
     <t>SRFC 2024-1A A</t>
   </si>
   <si>
     <t>HYG C81   09/18/2026</t>
   </si>
   <si>
     <t>HYG US 09/18/26 C81</t>
   </si>
   <si>
     <t>HYG C82   09/18/2026</t>
   </si>
   <si>
     <t>HYG US 09/18/26 C82</t>
   </si>
   <si>
-    <t>TYQ6C 111 07/24/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>TYU6 COM</t>
   </si>
   <si>
     <t>US 10YR NOTE (CBT)SEP26</t>
   </si>
   <si>
+    <t>2MQ6P107+ 08/14/2026</t>
+  </si>
+  <si>
+    <t>US 6-7 NOTE FRI W2AUG26P</t>
+  </si>
+  <si>
+    <t>USDB</t>
+  </si>
+  <si>
+    <t>US DOLLAR BROKER</t>
+  </si>
+  <si>
+    <t>HYG P77   09/18/2026</t>
+  </si>
+  <si>
+    <t>HYG US 09/18/26 P77</t>
+  </si>
+  <si>
     <t>HYG P78   09/18/2026</t>
   </si>
   <si>
     <t>HYG US 09/18/26 P78</t>
-  </si>
-[...4 lines deleted...]
-    <t>US DOLLARS</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1516,51 +1594,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I184"/>
+  <dimension ref="A1:I197"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="16.424561" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1581,5372 +1659,5749 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
         <v>2573704.98</v>
       </c>
       <c r="F2" s="2">
-        <v>101.793504</v>
+        <v>101.341051</v>
       </c>
       <c r="G2" s="3">
-        <v>2619864.48</v>
+        <v>2608219.68</v>
       </c>
       <c r="H2" s="4">
-        <v>0.012879517996</v>
+        <v>0.011530951676</v>
       </c>
       <c r="I2" s="5">
-        <v>0.012880536303</v>
+        <v>0.011532652653</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
         <v>2364738.27</v>
       </c>
       <c r="F3" s="2">
-        <v>100.132167</v>
+        <v>99.735857</v>
       </c>
       <c r="G3" s="3">
-        <v>2367863.67</v>
+        <v>2358491.98</v>
       </c>
       <c r="H3" s="4">
-        <v>0.01164065661</v>
+        <v>0.010426904332</v>
       </c>
       <c r="I3" s="5">
-        <v>0.011641576967</v>
+        <v>0.010428442446</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>2354055.9335</v>
+        <v>2339124.9835</v>
       </c>
       <c r="F4" s="2">
-        <v>99.32304000000001</v>
+        <v>99.19618</v>
       </c>
       <c r="G4" s="3">
-        <v>2338119.92</v>
+        <v>2320322.63</v>
       </c>
       <c r="H4" s="4">
-        <v>0.0114944333</v>
+        <v>0.010258157451</v>
       </c>
       <c r="I4" s="5">
-        <v>0.011495342096</v>
+        <v>0.010259670673</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>2280306.29</v>
+        <v>2284000</v>
       </c>
       <c r="F5" s="2">
-        <v>1</v>
+        <v>100.3303</v>
       </c>
       <c r="G5" s="3">
-        <v>2280306.29</v>
+        <v>2291544.05</v>
       </c>
       <c r="H5" s="4">
-        <v>0.011210215682</v>
+        <v>0.010130927224</v>
       </c>
       <c r="I5" s="5">
-        <v>0.011211102007</v>
+        <v>0.010132421678</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>2100000</v>
+        <v>2163000</v>
       </c>
       <c r="F6" s="2">
-        <v>100.0848</v>
+        <v>105.1167</v>
       </c>
       <c r="G6" s="3">
-        <v>2101780.8</v>
+        <v>2273674.22</v>
       </c>
       <c r="H6" s="4">
-        <v>0.01033256637</v>
+        <v>0.010051924616</v>
       </c>
       <c r="I6" s="5">
-        <v>0.010333383304</v>
+        <v>0.010053407416</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>2098365.2958</v>
+        <v>2280100</v>
       </c>
       <c r="F7" s="2">
-        <v>99.53328</v>
+        <v>99.405151</v>
       </c>
       <c r="G7" s="3">
-        <v>2088571.81</v>
+        <v>2266536.85</v>
       </c>
       <c r="H7" s="4">
-        <v>0.01026762962</v>
+        <v>0.010020370256</v>
       </c>
       <c r="I7" s="5">
-        <v>0.01026844142</v>
+        <v>0.0100218484</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>2056000</v>
+        <v>2177000</v>
       </c>
       <c r="F8" s="2">
-        <v>100.6753</v>
+        <v>104.0126</v>
       </c>
       <c r="G8" s="3">
-        <v>2069884.17</v>
+        <v>2264354.3</v>
       </c>
       <c r="H8" s="4">
-        <v>0.01017575931</v>
+        <v>0.010010721209</v>
       </c>
       <c r="I8" s="5">
-        <v>0.010176563847</v>
+        <v>0.010012197931</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>2135000</v>
+        <v>2147000</v>
       </c>
       <c r="F9" s="2">
-        <v>97.63153</v>
+        <v>104.8812</v>
       </c>
       <c r="G9" s="3">
-        <v>2084433.17</v>
+        <v>2251799.36</v>
       </c>
       <c r="H9" s="4">
-        <v>0.010247283649</v>
+        <v>0.009955215768</v>
       </c>
       <c r="I9" s="5">
-        <v>0.010248093841</v>
+        <v>0.009956684302</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>1949000</v>
+        <v>2234000</v>
       </c>
       <c r="F10" s="2">
-        <v>103.97</v>
+        <v>100.0954</v>
       </c>
       <c r="G10" s="3">
-        <v>2026375.3</v>
+        <v>2236131.24</v>
       </c>
       <c r="H10" s="4">
-        <v>0.009961865327</v>
+        <v>0.009885946899999999</v>
       </c>
       <c r="I10" s="5">
-        <v>0.009962652953000001</v>
+        <v>0.009887405215000001</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>2240000</v>
+        <v>2468000</v>
       </c>
       <c r="F11" s="2">
-        <v>90.58876100000001</v>
+        <v>90.37016</v>
       </c>
       <c r="G11" s="3">
-        <v>2029188.25</v>
+        <v>2230335.55</v>
       </c>
       <c r="H11" s="4">
-        <v>0.009975694056</v>
+        <v>0.009860324138999999</v>
       </c>
       <c r="I11" s="5">
-        <v>0.009976482774</v>
+        <v>0.009861778675</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>1935000</v>
+        <v>2182000</v>
       </c>
       <c r="F12" s="2">
-        <v>104.5675</v>
+        <v>101.289</v>
       </c>
       <c r="G12" s="3">
-        <v>2023381.13</v>
+        <v>2210125.98</v>
       </c>
       <c r="H12" s="4">
-        <v>0.009947145661000001</v>
+        <v>0.009770977538000001</v>
       </c>
       <c r="I12" s="5">
-        <v>0.009947932123</v>
+        <v>0.009772418894</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>1994967</v>
+        <v>2114000</v>
       </c>
       <c r="F13" s="2">
-        <v>99.85465000000001</v>
+        <v>103.4383</v>
       </c>
       <c r="G13" s="3">
-        <v>1992067.32</v>
+        <v>2186685.66</v>
       </c>
       <c r="H13" s="4">
-        <v>0.009793203816000001</v>
+        <v>0.00966734778</v>
       </c>
       <c r="I13" s="5">
-        <v>0.009793978106000001</v>
+        <v>0.009668773849000001</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
-        <v>2004000</v>
+        <v>2232000</v>
       </c>
       <c r="F14" s="2">
-        <v>99.190484</v>
+        <v>98.35991</v>
       </c>
       <c r="G14" s="3">
-        <v>1987777.3</v>
+        <v>2195393.19</v>
       </c>
       <c r="H14" s="4">
-        <v>0.009772113664</v>
+        <v>0.009705843808000001</v>
       </c>
       <c r="I14" s="5">
-        <v>0.009772886287</v>
+        <v>0.009707275556000001</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>1921000</v>
+        <v>2149000</v>
       </c>
       <c r="F15" s="2">
-        <v>104.2103</v>
+        <v>102.5034</v>
       </c>
       <c r="G15" s="3">
-        <v>2001879.86</v>
+        <v>2202798.07</v>
       </c>
       <c r="H15" s="4">
-        <v>0.009841443288999999</v>
+        <v>0.009738580795</v>
       </c>
       <c r="I15" s="5">
-        <v>0.009842221393000001</v>
+        <v>0.009740017372</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>2006000</v>
+        <v>2189000</v>
       </c>
       <c r="F16" s="2">
-        <v>99.65338</v>
+        <v>100.1277</v>
       </c>
       <c r="G16" s="3">
-        <v>1999046.8</v>
+        <v>2191795.35</v>
       </c>
       <c r="H16" s="4">
-        <v>0.009827515679000001</v>
+        <v>0.009689937749</v>
       </c>
       <c r="I16" s="5">
-        <v>0.009828292682000001</v>
+        <v>0.00969136715</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>2000000</v>
+        <v>2238000</v>
       </c>
       <c r="F17" s="2">
-        <v>100.0826</v>
+        <v>96.83121</v>
       </c>
       <c r="G17" s="3">
-        <v>2001652</v>
+        <v>2167082.48</v>
       </c>
       <c r="H17" s="4">
-        <v>0.009840323091000001</v>
+        <v>0.009580682017999999</v>
       </c>
       <c r="I17" s="5">
-        <v>0.009841101107000001</v>
+        <v>0.009582095303000001</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>1919000</v>
+        <v>2269000</v>
       </c>
       <c r="F18" s="2">
-        <v>104.2497</v>
+        <v>95.36847899999999</v>
       </c>
       <c r="G18" s="3">
-        <v>2000551.74</v>
+        <v>2163910.79</v>
       </c>
       <c r="H18" s="4">
-        <v>0.009834914117</v>
+        <v>0.009566659954999999</v>
       </c>
       <c r="I18" s="5">
-        <v>0.009835691705</v>
+        <v>0.009568071172</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>2000000</v>
+        <v>2093000</v>
       </c>
       <c r="F19" s="2">
-        <v>99.4375</v>
+        <v>103.068033</v>
       </c>
       <c r="G19" s="3">
-        <v>1988750</v>
+        <v>2157213.93</v>
       </c>
       <c r="H19" s="4">
-        <v>0.009776895557999999</v>
+        <v>0.009537053114999999</v>
       </c>
       <c r="I19" s="5">
-        <v>0.009777668559000001</v>
+        <v>0.009538459964</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>1954000</v>
+        <v>2174000</v>
       </c>
       <c r="F20" s="2">
-        <v>101.0973</v>
+        <v>98.32711</v>
       </c>
       <c r="G20" s="3">
-        <v>1975441.24</v>
+        <v>2137631.37</v>
       </c>
       <c r="H20" s="4">
-        <v>0.009711468362</v>
+        <v>0.009450478526999999</v>
       </c>
       <c r="I20" s="5">
-        <v>0.009712236189999999</v>
+        <v>0.009451872605</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>1912000</v>
+        <v>2104000</v>
       </c>
       <c r="F21" s="2">
-        <v>103.6831</v>
+        <v>101.7098</v>
       </c>
       <c r="G21" s="3">
-        <v>1982420.87</v>
+        <v>2139974.19</v>
       </c>
       <c r="H21" s="4">
-        <v>0.009745780927</v>
+        <v>0.009460836148</v>
       </c>
       <c r="I21" s="5">
-        <v>0.009746551467</v>
+        <v>0.009462231753000001</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>1886000</v>
+        <v>2168000</v>
       </c>
       <c r="F22" s="2">
-        <v>103.2097</v>
+        <v>98.10328</v>
       </c>
       <c r="G22" s="3">
-        <v>1946534.94</v>
+        <v>2126879.11</v>
       </c>
       <c r="H22" s="4">
-        <v>0.009569362075999999</v>
+        <v>0.009402942729</v>
       </c>
       <c r="I22" s="5">
-        <v>0.009570118668</v>
+        <v>0.009404329794999999</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>2010000</v>
+        <v>2196000</v>
       </c>
       <c r="F23" s="2">
-        <v>96.90807</v>
+        <v>96.52263000000001</v>
       </c>
       <c r="G23" s="3">
-        <v>1947852.21</v>
+        <v>2119636.95</v>
       </c>
       <c r="H23" s="4">
-        <v>0.009575837883</v>
+        <v>0.009370925125</v>
       </c>
       <c r="I23" s="5">
-        <v>0.009576594988</v>
+        <v>0.009372307466999999</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>2000000</v>
+        <v>2100000</v>
       </c>
       <c r="F24" s="2">
-        <v>98.0802</v>
+        <v>100.0802</v>
       </c>
       <c r="G24" s="3">
-        <v>1961604</v>
+        <v>2101684.2</v>
       </c>
       <c r="H24" s="4">
-        <v>0.009643443085</v>
+        <v>0.009291555910000001</v>
       </c>
       <c r="I24" s="5">
-        <v>0.009644205534</v>
+        <v>0.009292926544</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>2041000</v>
+        <v>2232000</v>
       </c>
       <c r="F25" s="2">
-        <v>95.34755</v>
+        <v>93.03004</v>
       </c>
       <c r="G25" s="3">
-        <v>1946043.5</v>
+        <v>2076430.49</v>
       </c>
       <c r="H25" s="4">
-        <v>0.009566946075000001</v>
+        <v>0.009179909149</v>
       </c>
       <c r="I25" s="5">
-        <v>0.009567702476999999</v>
+        <v>0.009181263314</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>1961000</v>
+        <v>2135000</v>
       </c>
       <c r="F26" s="2">
-        <v>99.12909000000001</v>
+        <v>97.57859000000001</v>
       </c>
       <c r="G26" s="3">
-        <v>1943921.45</v>
+        <v>2083302.9</v>
       </c>
       <c r="H26" s="4">
-        <v>0.00955651391</v>
+        <v>0.009210292078999999</v>
       </c>
       <c r="I26" s="5">
-        <v>0.009557269486000001</v>
+        <v>0.009211650726</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>1865000</v>
+        <v>2037719.75</v>
       </c>
       <c r="F27" s="2">
-        <v>103.667</v>
+        <v>99.882462</v>
       </c>
       <c r="G27" s="3">
-        <v>1933389.55</v>
+        <v>2035324.65</v>
       </c>
       <c r="H27" s="4">
-        <v>0.009504738003</v>
+        <v>0.008998180043000001</v>
       </c>
       <c r="I27" s="5">
-        <v>0.009505489486</v>
+        <v>0.008999507400999999</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>1964767.94</v>
+        <v>2053971.3158</v>
       </c>
       <c r="F28" s="2">
-        <v>97.911551</v>
+        <v>99.53400000000001</v>
       </c>
       <c r="G28" s="3">
-        <v>1923734.76</v>
+        <v>2044399.81</v>
       </c>
       <c r="H28" s="4">
-        <v>0.009457274099999999</v>
+        <v>0.009038301344999999</v>
       </c>
       <c r="I28" s="5">
-        <v>0.00945802183</v>
+        <v>0.009039634620999999</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>1922271.0175</v>
+        <v>2000000</v>
       </c>
       <c r="F29" s="2">
-        <v>100.450548</v>
+        <v>100.1643</v>
       </c>
       <c r="G29" s="3">
-        <v>1930931.77</v>
+        <v>2003286</v>
       </c>
       <c r="H29" s="4">
-        <v>0.009492655314</v>
+        <v>0.008856536995999999</v>
       </c>
       <c r="I29" s="5">
-        <v>0.009493405841999999</v>
+        <v>0.008857843460000001</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>1876000</v>
+        <v>1989000</v>
       </c>
       <c r="F30" s="2">
-        <v>103.0028</v>
+        <v>101.5432</v>
       </c>
       <c r="G30" s="3">
-        <v>1932332.53</v>
+        <v>2019694.25</v>
       </c>
       <c r="H30" s="4">
-        <v>0.009499541576</v>
+        <v>0.008929077939</v>
       </c>
       <c r="I30" s="5">
-        <v>0.009500292648</v>
+        <v>0.008930395103</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>1975000</v>
+        <v>2000000</v>
       </c>
       <c r="F31" s="2">
-        <v>97.84846</v>
+        <v>100.0837</v>
       </c>
       <c r="G31" s="3">
-        <v>1932507.09</v>
+        <v>2001674</v>
       </c>
       <c r="H31" s="4">
-        <v>0.009500399716</v>
+        <v>0.008849410336999999</v>
       </c>
       <c r="I31" s="5">
-        <v>0.009501150856</v>
+        <v>0.008850715748999999</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>1940000</v>
+        <v>1904000</v>
       </c>
       <c r="F32" s="2">
-        <v>98.17485000000001</v>
+        <v>104.4895</v>
       </c>
       <c r="G32" s="3">
-        <v>1904592.09</v>
+        <v>1989480.08</v>
       </c>
       <c r="H32" s="4">
-        <v>0.009363166786</v>
+        <v>0.008795500958</v>
       </c>
       <c r="I32" s="5">
-        <v>0.009363907075</v>
+        <v>0.008796798418000001</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>1968000</v>
+        <v>2000000</v>
       </c>
       <c r="F33" s="2">
-        <v>97.47714000000001</v>
+        <v>98.12532</v>
       </c>
       <c r="G33" s="3">
-        <v>1918350.12</v>
+        <v>1962506.4</v>
       </c>
       <c r="H33" s="4">
-        <v>0.009430802625</v>
+        <v>0.00867625019</v>
       </c>
       <c r="I33" s="5">
-        <v>0.009431548261999999</v>
+        <v>0.008677530058</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>1946000</v>
+        <v>2000000</v>
       </c>
       <c r="F34" s="2">
-        <v>98.73813</v>
+        <v>98.94233</v>
       </c>
       <c r="G34" s="3">
-        <v>1921444.01</v>
+        <v>1978846.6</v>
       </c>
       <c r="H34" s="4">
-        <v>0.009446012522999999</v>
+        <v>0.008748490292</v>
       </c>
       <c r="I34" s="5">
-        <v>0.009446759363000001</v>
+        <v>0.008749780816999999</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
-        <v>1907999.75</v>
+        <v>1964767.94</v>
       </c>
       <c r="F35" s="2">
-        <v>100</v>
+        <v>97.634528</v>
       </c>
       <c r="G35" s="3">
-        <v>1907999.75</v>
+        <v>1918291.9</v>
       </c>
       <c r="H35" s="4">
-        <v>0.009379919186000001</v>
+        <v>0.008480777693</v>
       </c>
       <c r="I35" s="5">
-        <v>0.009380660799999999</v>
+        <v>0.008482028726999999</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>2004000</v>
+        <v>1922271.0175</v>
       </c>
       <c r="F36" s="2">
-        <v>94.478814</v>
+        <v>100.058127</v>
       </c>
       <c r="G36" s="3">
-        <v>1893355.43</v>
+        <v>1923388.38</v>
       </c>
       <c r="H36" s="4">
-        <v>0.009307926245000001</v>
+        <v>0.008503309218000001</v>
       </c>
       <c r="I36" s="5">
-        <v>0.009308662166999999</v>
+        <v>0.008504563575</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
-        <v>1850000</v>
+        <v>1975000</v>
       </c>
       <c r="F37" s="2">
-        <v>96.77602</v>
+        <v>97.84641999999999</v>
       </c>
       <c r="G37" s="3">
-        <v>1790356.37</v>
+        <v>1932466.8</v>
       </c>
       <c r="H37" s="4">
-        <v>0.008801572466</v>
+        <v>0.008543444952</v>
       </c>
       <c r="I37" s="5">
-        <v>0.008802268354</v>
+        <v>0.00854470523</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
-        <v>1761000</v>
+        <v>1850000</v>
       </c>
       <c r="F38" s="2">
-        <v>101.8868</v>
+        <v>96.52006</v>
       </c>
       <c r="G38" s="3">
-        <v>1794226.55</v>
+        <v>1785621.11</v>
       </c>
       <c r="H38" s="4">
-        <v>0.008820598650999999</v>
+        <v>0.007894239476000001</v>
       </c>
       <c r="I38" s="5">
-        <v>0.008821296043</v>
+        <v>0.007895403987</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
         <v>1750000</v>
       </c>
       <c r="F39" s="2">
-        <v>100.17</v>
+        <v>100.2898</v>
       </c>
       <c r="G39" s="3">
-        <v>1752975</v>
+        <v>1755071.5</v>
       </c>
       <c r="H39" s="4">
-        <v>0.008617801881</v>
+        <v>0.007759179504</v>
       </c>
       <c r="I39" s="5">
-        <v>0.008618483239</v>
+        <v>0.007760324091</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
-        <v>1743753.7294</v>
+        <v>1750000</v>
       </c>
       <c r="F40" s="2">
-        <v>100.056794</v>
+        <v>100.1257</v>
       </c>
       <c r="G40" s="3">
-        <v>1744744.08</v>
+        <v>1752199.75</v>
       </c>
       <c r="H40" s="4">
-        <v>0.008577337833</v>
+        <v>0.007746483483</v>
       </c>
       <c r="I40" s="5">
-        <v>0.008578015992000001</v>
+        <v>0.007747626198</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
-        <v>1750000</v>
+        <v>1743753.7294</v>
       </c>
       <c r="F41" s="2">
-        <v>100.3059</v>
+        <v>99.596315</v>
       </c>
       <c r="G41" s="3">
-        <v>1755353.25</v>
+        <v>1736714.46</v>
       </c>
       <c r="H41" s="4">
-        <v>0.008629493598</v>
+        <v>0.007678022929</v>
       </c>
       <c r="I41" s="5">
-        <v>0.008630175881000001</v>
+        <v>0.007679155545</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
-        <v>1676000</v>
+        <v>1721102.717</v>
       </c>
       <c r="F42" s="2">
-        <v>104.7623</v>
+        <v>100.2441</v>
       </c>
       <c r="G42" s="3">
-        <v>1755816.15</v>
+        <v>1725303.93</v>
       </c>
       <c r="H42" s="4">
-        <v>0.008631769251</v>
+        <v>0.007627576929</v>
       </c>
       <c r="I42" s="5">
-        <v>0.008632451714000001</v>
+        <v>0.007628702103</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
-        <v>1753550.137</v>
+        <v>1700000</v>
       </c>
       <c r="F43" s="2">
-        <v>99.78851</v>
+        <v>100.1602</v>
       </c>
       <c r="G43" s="3">
-        <v>1749841.55</v>
+        <v>1702723.4</v>
       </c>
       <c r="H43" s="4">
-        <v>0.008602397544000001</v>
+        <v>0.007527748303</v>
       </c>
       <c r="I43" s="5">
-        <v>0.008603077684</v>
+        <v>0.007528858751</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>1700000</v>
+        <v>1657000</v>
       </c>
       <c r="F44" s="2">
-        <v>100.3223</v>
+        <v>102.5351</v>
       </c>
       <c r="G44" s="3">
-        <v>1705479.1</v>
+        <v>1699006.61</v>
       </c>
       <c r="H44" s="4">
-        <v>0.008384307246999999</v>
+        <v>0.007511316343</v>
       </c>
       <c r="I44" s="5">
-        <v>0.008384970144</v>
+        <v>0.007512424368</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
-        <v>1618710.2316</v>
+        <v>1644000</v>
       </c>
       <c r="F45" s="2">
-        <v>98.72268</v>
+        <v>102.8496</v>
       </c>
       <c r="G45" s="3">
-        <v>1598034.12</v>
+        <v>1690847.42</v>
       </c>
       <c r="H45" s="4">
-        <v>0.0078560969</v>
+        <v>0.007475244556</v>
       </c>
       <c r="I45" s="5">
-        <v>0.007856718035</v>
+        <v>0.007476347259</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>1429000</v>
+        <v>1700000</v>
       </c>
       <c r="F46" s="2">
-        <v>107.551226</v>
+        <v>100.25706</v>
       </c>
       <c r="G46" s="3">
-        <v>1536907.02</v>
+        <v>1704370.02</v>
       </c>
       <c r="H46" s="4">
-        <v>0.0075555899</v>
+        <v>0.007535028018</v>
       </c>
       <c r="I46" s="5">
-        <v>0.007556187275</v>
+        <v>0.00753613954</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
-        <v>1600000</v>
+        <v>1581000</v>
       </c>
       <c r="F47" s="2">
-        <v>96.709</v>
+        <v>106.4815</v>
       </c>
       <c r="G47" s="3">
-        <v>1547344</v>
+        <v>1683472.52</v>
       </c>
       <c r="H47" s="4">
-        <v>0.007606899148</v>
+        <v>0.007442640048</v>
       </c>
       <c r="I47" s="5">
-        <v>0.00760750058</v>
+        <v>0.007443737942</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
-        <v>1500000</v>
+        <v>1661000</v>
       </c>
       <c r="F48" s="2">
-        <v>100.2278</v>
+        <v>97.69826999999999</v>
       </c>
       <c r="G48" s="3">
-        <v>1503417</v>
+        <v>1622768.26</v>
       </c>
       <c r="H48" s="4">
-        <v>0.007390949586</v>
+        <v>0.007174266267</v>
       </c>
       <c r="I48" s="5">
-        <v>0.007391533944</v>
+        <v>0.007175324572</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>1500000</v>
+        <v>1574000</v>
       </c>
       <c r="F49" s="2">
-        <v>100.2759</v>
+        <v>103.1454</v>
       </c>
       <c r="G49" s="3">
-        <v>1504138.5</v>
+        <v>1623508.6</v>
       </c>
       <c r="H49" s="4">
-        <v>0.007394496553</v>
+        <v>0.007177539275</v>
       </c>
       <c r="I49" s="5">
-        <v>0.007395081192</v>
+        <v>0.007178598063</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>1500000</v>
+        <v>1541000</v>
       </c>
       <c r="F50" s="2">
-        <v>99.8593</v>
+        <v>104.607643</v>
       </c>
       <c r="G50" s="3">
-        <v>1497889.5</v>
+        <v>1612003.78</v>
       </c>
       <c r="H50" s="4">
-        <v>0.007363775839</v>
+        <v>0.007126676423</v>
       </c>
       <c r="I50" s="5">
-        <v>0.007364358049</v>
+        <v>0.007127727707</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>1500000</v>
+        <v>1618710.2316</v>
       </c>
       <c r="F51" s="2">
-        <v>100.1319</v>
+        <v>98.72923</v>
       </c>
       <c r="G51" s="3">
-        <v>1501978.5</v>
+        <v>1598140.15</v>
       </c>
       <c r="H51" s="4">
-        <v>0.007383877775</v>
+        <v>0.007065385243</v>
       </c>
       <c r="I51" s="5">
-        <v>0.007384461574</v>
+        <v>0.007066427487</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>1500000</v>
+        <v>1550000</v>
       </c>
       <c r="F52" s="2">
-        <v>100.1203</v>
+        <v>104.0328</v>
       </c>
       <c r="G52" s="3">
-        <v>1501804.5</v>
+        <v>1612508.4</v>
       </c>
       <c r="H52" s="4">
-        <v>0.007383022374</v>
+        <v>0.007128907356</v>
       </c>
       <c r="I52" s="5">
-        <v>0.007383606105</v>
+        <v>0.00712995897</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>1500000</v>
+        <v>1556000</v>
       </c>
       <c r="F53" s="2">
-        <v>99.8708</v>
+        <v>102.329553</v>
       </c>
       <c r="G53" s="3">
-        <v>1498062</v>
+        <v>1592247.84</v>
       </c>
       <c r="H53" s="4">
-        <v>0.007364623866</v>
+        <v>0.007039335344</v>
       </c>
       <c r="I53" s="5">
-        <v>0.007365206143</v>
+        <v>0.007040373745</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
-        <v>1500000</v>
+        <v>1569000</v>
       </c>
       <c r="F54" s="2">
-        <v>100.048</v>
+        <v>100.278</v>
       </c>
       <c r="G54" s="3">
-        <v>1500720</v>
+        <v>1573361.82</v>
       </c>
       <c r="H54" s="4">
-        <v>0.007377690862</v>
+        <v>0.006955840138</v>
       </c>
       <c r="I54" s="5">
-        <v>0.007378274172</v>
+        <v>0.006956866222</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>1510000</v>
+        <v>1568000</v>
       </c>
       <c r="F55" s="2">
-        <v>100.2426</v>
+        <v>101.6548</v>
       </c>
       <c r="G55" s="3">
-        <v>1513663.26</v>
+        <v>1593947.26</v>
       </c>
       <c r="H55" s="4">
-        <v>0.007441321234</v>
+        <v>0.007046848485</v>
       </c>
       <c r="I55" s="5">
-        <v>0.007441909575</v>
+        <v>0.007047887994</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>1454000</v>
+        <v>1524000</v>
       </c>
       <c r="F56" s="2">
-        <v>103.7356</v>
+        <v>104.2058</v>
       </c>
       <c r="G56" s="3">
-        <v>1508315.62</v>
+        <v>1588096.39</v>
       </c>
       <c r="H56" s="4">
-        <v>0.007415031716</v>
+        <v>0.007020981752</v>
       </c>
       <c r="I56" s="5">
-        <v>0.007415617978</v>
+        <v>0.007022017445</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>1432474.1726</v>
+        <v>1580000</v>
       </c>
       <c r="F57" s="2">
-        <v>103.47303</v>
+        <v>98.43107999999999</v>
       </c>
       <c r="G57" s="3">
-        <v>1482224.43</v>
+        <v>1555211.06</v>
       </c>
       <c r="H57" s="4">
-        <v>0.007286764777</v>
+        <v>0.006875595559</v>
       </c>
       <c r="I57" s="5">
-        <v>0.007287340898</v>
+        <v>0.006876609806</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>1500000</v>
+        <v>1548000</v>
       </c>
       <c r="F58" s="2">
-        <v>99.44803</v>
+        <v>100.7159</v>
       </c>
       <c r="G58" s="3">
-        <v>1491720.45</v>
+        <v>1559082.13</v>
       </c>
       <c r="H58" s="4">
-        <v>0.007333448167</v>
+        <v>0.006892709569</v>
       </c>
       <c r="I58" s="5">
-        <v>0.007334027979</v>
+        <v>0.006893726341</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>1509000</v>
+        <v>1520000</v>
       </c>
       <c r="F59" s="2">
-        <v>98.728696</v>
+        <v>103.2022</v>
       </c>
       <c r="G59" s="3">
-        <v>1489816.02</v>
+        <v>1568673.44</v>
       </c>
       <c r="H59" s="4">
-        <v>0.00732408581</v>
+        <v>0.006935112788</v>
       </c>
       <c r="I59" s="5">
-        <v>0.007324664882</v>
+        <v>0.006936135814</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>1422000</v>
+        <v>1545000</v>
       </c>
       <c r="F60" s="2">
-        <v>102.7871</v>
+        <v>101.2759</v>
       </c>
       <c r="G60" s="3">
-        <v>1461632.56</v>
+        <v>1564712.66</v>
       </c>
       <c r="H60" s="4">
-        <v>0.007185533075</v>
+        <v>0.006917602139</v>
       </c>
       <c r="I60" s="5">
-        <v>0.007186101192</v>
+        <v>0.006918622582</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>1398000</v>
+        <v>1560000</v>
       </c>
       <c r="F61" s="2">
-        <v>104.590992</v>
+        <v>99.53025</v>
       </c>
       <c r="G61" s="3">
-        <v>1462182.07</v>
+        <v>1552671.9</v>
       </c>
       <c r="H61" s="4">
-        <v>0.007188234503</v>
+        <v>0.006864369903</v>
       </c>
       <c r="I61" s="5">
-        <v>0.007188802834</v>
+        <v>0.006865382494</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>1404000</v>
+        <v>1546000</v>
       </c>
       <c r="F62" s="2">
-        <v>102.216146</v>
+        <v>101.3683</v>
       </c>
       <c r="G62" s="3">
-        <v>1435114.69</v>
+        <v>1567153.92</v>
       </c>
       <c r="H62" s="4">
-        <v>0.007055168541</v>
+        <v>0.006928394974</v>
       </c>
       <c r="I62" s="5">
-        <v>0.007055726351</v>
+        <v>0.006929417009</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>1389000</v>
+        <v>1538000</v>
       </c>
       <c r="F63" s="2">
-        <v>104.508773</v>
+        <v>101.542868</v>
       </c>
       <c r="G63" s="3">
-        <v>1451626.86</v>
+        <v>1561729.31</v>
       </c>
       <c r="H63" s="4">
-        <v>0.00713634402</v>
+        <v>0.006904412755</v>
       </c>
       <c r="I63" s="5">
-        <v>0.007136908248</v>
+        <v>0.006905431253</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>1416000</v>
+        <v>1560000</v>
       </c>
       <c r="F64" s="2">
-        <v>102.402555</v>
+        <v>100.1796</v>
       </c>
       <c r="G64" s="3">
-        <v>1450020.18</v>
+        <v>1562801.76</v>
       </c>
       <c r="H64" s="4">
-        <v>0.007128445428</v>
+        <v>0.006909154063</v>
       </c>
       <c r="I64" s="5">
-        <v>0.007129009032</v>
+        <v>0.00691017326</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>1417000</v>
+        <v>1557000</v>
       </c>
       <c r="F65" s="2">
-        <v>100.6222</v>
+        <v>100.5326</v>
       </c>
       <c r="G65" s="3">
-        <v>1425816.57</v>
+        <v>1565292.58</v>
       </c>
       <c r="H65" s="4">
-        <v>0.007009458066</v>
+        <v>0.006920165999</v>
       </c>
       <c r="I65" s="5">
-        <v>0.007010012262</v>
+        <v>0.00692118682</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>1394000</v>
+        <v>1600000</v>
       </c>
       <c r="F66" s="2">
-        <v>101.593</v>
+        <v>97.13384000000001</v>
       </c>
       <c r="G66" s="3">
-        <v>1416206.42</v>
+        <v>1554141.44</v>
       </c>
       <c r="H66" s="4">
-        <v>0.00696221358</v>
+        <v>0.006870866746</v>
       </c>
       <c r="I66" s="5">
-        <v>0.006962764041</v>
+        <v>0.006871880296</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
-        <v>1408000</v>
+        <v>1557000</v>
       </c>
       <c r="F67" s="2">
-        <v>100.5691</v>
+        <v>97.254307</v>
       </c>
       <c r="G67" s="3">
-        <v>1416012.93</v>
+        <v>1514249.56</v>
       </c>
       <c r="H67" s="4">
-        <v>0.006961262354</v>
+        <v>0.006694504554</v>
       </c>
       <c r="I67" s="5">
-        <v>0.006961812739</v>
+        <v>0.006695492087</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>1405000</v>
+        <v>1499000</v>
       </c>
       <c r="F68" s="2">
-        <v>101.179</v>
+        <v>101.0591</v>
       </c>
       <c r="G68" s="3">
-        <v>1421564.95</v>
+        <v>1514875.91</v>
       </c>
       <c r="H68" s="4">
-        <v>0.006988556654</v>
+        <v>0.006697273646</v>
       </c>
       <c r="I68" s="5">
-        <v>0.006989109197</v>
+        <v>0.006698261588</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>1372000</v>
+        <v>1510000</v>
       </c>
       <c r="F69" s="2">
-        <v>104.2888</v>
+        <v>100.2375</v>
       </c>
       <c r="G69" s="3">
-        <v>1430842.34</v>
+        <v>1513586.25</v>
       </c>
       <c r="H69" s="4">
-        <v>0.007034165219</v>
+        <v>0.006691572057</v>
       </c>
       <c r="I69" s="5">
-        <v>0.007034721369</v>
+        <v>0.006692559158</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>1428000</v>
+        <v>1500000</v>
       </c>
       <c r="F70" s="2">
-        <v>98.94834</v>
+        <v>100.2232</v>
       </c>
       <c r="G70" s="3">
-        <v>1412982.3</v>
+        <v>1503348</v>
       </c>
       <c r="H70" s="4">
-        <v>0.006946363457</v>
+        <v>0.006646308705</v>
       </c>
       <c r="I70" s="5">
-        <v>0.006946912665</v>
+        <v>0.006647289129</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>1396000</v>
+        <v>1500000</v>
       </c>
       <c r="F71" s="2">
-        <v>101.1692</v>
+        <v>100.236</v>
       </c>
       <c r="G71" s="3">
-        <v>1412322.03</v>
+        <v>1503540</v>
       </c>
       <c r="H71" s="4">
-        <v>0.006943117537</v>
+        <v>0.006647157538</v>
       </c>
       <c r="I71" s="5">
-        <v>0.006943666488</v>
+        <v>0.006648138087</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
-        <v>1368000</v>
+        <v>1500000</v>
       </c>
       <c r="F72" s="2">
-        <v>103.2765</v>
+        <v>99.76047</v>
       </c>
       <c r="G72" s="3">
-        <v>1412822.52</v>
+        <v>1496407.05</v>
       </c>
       <c r="H72" s="4">
-        <v>0.006945577986</v>
+        <v>0.006615622732</v>
       </c>
       <c r="I72" s="5">
-        <v>0.006946127132</v>
+        <v>0.006616598629</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
-        <v>1395000</v>
+        <v>1500000</v>
       </c>
       <c r="F73" s="2">
-        <v>100.33574</v>
+        <v>100.2228</v>
       </c>
       <c r="G73" s="3">
-        <v>1399683.57</v>
+        <v>1503342</v>
       </c>
       <c r="H73" s="4">
-        <v>0.006880985598</v>
+        <v>0.006646282179</v>
       </c>
       <c r="I73" s="5">
-        <v>0.006881529636</v>
+        <v>0.006647262599</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
-        <v>1408000</v>
+        <v>1432474.1726</v>
       </c>
       <c r="F74" s="2">
-        <v>99.49133999999999</v>
+        <v>103.61934</v>
       </c>
       <c r="G74" s="3">
-        <v>1400838.07</v>
+        <v>1484320.28</v>
       </c>
       <c r="H74" s="4">
-        <v>0.006886661208</v>
+        <v>0.006562187079</v>
       </c>
       <c r="I74" s="5">
-        <v>0.006887205695</v>
+        <v>0.006563155093</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>1386000</v>
+        <v>1500000</v>
       </c>
       <c r="F75" s="2">
-        <v>101.8598</v>
+        <v>100.1274</v>
       </c>
       <c r="G75" s="3">
-        <v>1411776.83</v>
+        <v>1501911</v>
       </c>
       <c r="H75" s="4">
-        <v>0.006940437259</v>
+        <v>0.006639955721</v>
       </c>
       <c r="I75" s="5">
-        <v>0.006940985998</v>
+        <v>0.006640935208</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
-        <v>1405000</v>
+        <v>1500000</v>
       </c>
       <c r="F76" s="2">
-        <v>99.01222</v>
+        <v>100.1143</v>
       </c>
       <c r="G76" s="3">
-        <v>1391121.69</v>
+        <v>1501714.5</v>
       </c>
       <c r="H76" s="4">
-        <v>0.006838894523</v>
+        <v>0.006639086994</v>
       </c>
       <c r="I76" s="5">
-        <v>0.006839435233</v>
+        <v>0.006640066352</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>1393000</v>
+        <v>1500000</v>
       </c>
       <c r="F77" s="2">
-        <v>99.9619</v>
+        <v>99.8728</v>
       </c>
       <c r="G77" s="3">
-        <v>1392469.27</v>
+        <v>1498092</v>
       </c>
       <c r="H77" s="4">
-        <v>0.006845519342</v>
+        <v>0.006623071904</v>
       </c>
       <c r="I77" s="5">
-        <v>0.006846060576</v>
+        <v>0.0066240489</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
-        <v>1347000</v>
+        <v>1500000</v>
       </c>
       <c r="F78" s="2">
-        <v>101.3354</v>
+        <v>100.0817</v>
       </c>
       <c r="G78" s="3">
-        <v>1364987.84</v>
+        <v>1501225.5</v>
       </c>
       <c r="H78" s="4">
-        <v>0.006710417866</v>
+        <v>0.006636925122</v>
       </c>
       <c r="I78" s="5">
-        <v>0.006710948418</v>
+        <v>0.006637904162</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
-        <v>1340000</v>
+        <v>1475000</v>
       </c>
       <c r="F79" s="2">
-        <v>99.891471</v>
+        <v>100.2513</v>
       </c>
       <c r="G79" s="3">
-        <v>1338545.71</v>
+        <v>1478706.68</v>
       </c>
       <c r="H79" s="4">
-        <v>0.006580425705</v>
+        <v>0.006537369289</v>
       </c>
       <c r="I79" s="5">
-        <v>0.00658094598</v>
+        <v>0.006538333643</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
-        <v>1323000</v>
+        <v>1500000</v>
       </c>
       <c r="F80" s="2">
-        <v>100.1039</v>
+        <v>98.72362</v>
       </c>
       <c r="G80" s="3">
-        <v>1324374.6</v>
+        <v>1480854.3</v>
       </c>
       <c r="H80" s="4">
-        <v>0.006510759077</v>
+        <v>0.00654686395</v>
       </c>
       <c r="I80" s="5">
-        <v>0.006511273844</v>
+        <v>0.006547829704</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
-        <v>1315000</v>
+        <v>1395000</v>
       </c>
       <c r="F81" s="2">
-        <v>100.0249</v>
+        <v>100.30048</v>
       </c>
       <c r="G81" s="3">
-        <v>1315327.44</v>
+        <v>1399191.7</v>
       </c>
       <c r="H81" s="4">
-        <v>0.006466282316</v>
+        <v>0.006185833186</v>
       </c>
       <c r="I81" s="5">
-        <v>0.006466793567</v>
+        <v>0.006186745683</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
-        <v>1250000</v>
+        <v>1342000</v>
       </c>
       <c r="F82" s="2">
-        <v>102.36589</v>
+        <v>99.28075</v>
       </c>
       <c r="G82" s="3">
-        <v>1279573.63</v>
+        <v>1332347.67</v>
       </c>
       <c r="H82" s="4">
-        <v>0.006290512981</v>
+        <v>0.005890315405</v>
       </c>
       <c r="I82" s="5">
-        <v>0.006291010334</v>
+        <v>0.005891184309</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
-        <v>1269000</v>
+        <v>1300000</v>
       </c>
       <c r="F83" s="2">
-        <v>98.998</v>
+        <v>100.1102</v>
       </c>
       <c r="G83" s="3">
-        <v>1256284.62</v>
+        <v>1301432.6</v>
       </c>
       <c r="H83" s="4">
-        <v>0.006176021884</v>
+        <v>0.005753639755</v>
       </c>
       <c r="I83" s="5">
-        <v>0.006176510185</v>
+        <v>0.005754488497</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>1190000</v>
+        <v>1306473.26</v>
       </c>
       <c r="F84" s="2">
-        <v>99.999955</v>
+        <v>100</v>
       </c>
       <c r="G84" s="3">
-        <v>1189999.46</v>
+        <v>1306473.26</v>
       </c>
       <c r="H84" s="4">
-        <v>0.005850157375</v>
+        <v>0.005775924537</v>
       </c>
       <c r="I84" s="5">
-        <v>0.005850619912</v>
+        <v>0.005776776567</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
-        <v>1200000</v>
+        <v>1315000</v>
       </c>
       <c r="F85" s="2">
-        <v>98.31497</v>
+        <v>100.0195</v>
       </c>
       <c r="G85" s="3">
-        <v>1179779.64</v>
+        <v>1315256.43</v>
       </c>
       <c r="H85" s="4">
-        <v>0.005799915687</v>
+        <v>0.005814754952</v>
       </c>
       <c r="I85" s="5">
-        <v>0.005800374251</v>
+        <v>0.005815612709</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
-        <v>1100000</v>
+        <v>1250000</v>
       </c>
       <c r="F86" s="2">
-        <v>100.1991</v>
+        <v>102.31639</v>
       </c>
       <c r="G86" s="3">
-        <v>1102190.1</v>
+        <v>1278954.88</v>
       </c>
       <c r="H86" s="4">
-        <v>0.005418477684</v>
+        <v>0.005654265625</v>
       </c>
       <c r="I86" s="5">
-        <v>0.00541890609</v>
+        <v>0.005655099709</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
-        <v>1031000</v>
+        <v>1280000</v>
       </c>
       <c r="F87" s="2">
-        <v>104.268</v>
+        <v>100.81145</v>
       </c>
       <c r="G87" s="3">
-        <v>1075003.08</v>
+        <v>1290386.56</v>
       </c>
       <c r="H87" s="4">
-        <v>0.005284823551</v>
+        <v>0.005704805159</v>
       </c>
       <c r="I87" s="5">
-        <v>0.005285241391</v>
+        <v>0.005705646698</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>1018000</v>
+        <v>1340000</v>
       </c>
       <c r="F88" s="2">
-        <v>105.8615</v>
+        <v>96.809389</v>
       </c>
       <c r="G88" s="3">
-        <v>1077670.07</v>
+        <v>1297245.81</v>
       </c>
       <c r="H88" s="4">
-        <v>0.005297934743</v>
+        <v>0.005735129948</v>
       </c>
       <c r="I88" s="5">
-        <v>0.005298353619</v>
+        <v>0.00573597596</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
-        <v>998000</v>
+        <v>1269000</v>
       </c>
       <c r="F89" s="2">
-        <v>107.245905</v>
+        <v>99.23126000000001</v>
       </c>
       <c r="G89" s="3">
-        <v>1070314.13</v>
+        <v>1259244.69</v>
       </c>
       <c r="H89" s="4">
-        <v>0.00526177221</v>
+        <v>0.0055671268</v>
       </c>
       <c r="I89" s="5">
-        <v>0.005262188227</v>
+        <v>0.005567948029</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>1090000</v>
+        <v>1242000</v>
       </c>
       <c r="F90" s="2">
-        <v>96.259486</v>
+        <v>100.583268</v>
       </c>
       <c r="G90" s="3">
-        <v>1049228.4</v>
+        <v>1249244.19</v>
       </c>
       <c r="H90" s="4">
-        <v>0.005158112613</v>
+        <v>0.005522914538</v>
       </c>
       <c r="I90" s="5">
-        <v>0.005158520434</v>
+        <v>0.005523729245</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>1016000</v>
+        <v>1150000</v>
       </c>
       <c r="F91" s="2">
-        <v>103.3183</v>
+        <v>107.2788</v>
       </c>
       <c r="G91" s="3">
-        <v>1049713.93</v>
+        <v>1233706.2</v>
       </c>
       <c r="H91" s="4">
-        <v>0.00516049953</v>
+        <v>0.005454221016</v>
       </c>
       <c r="I91" s="5">
-        <v>0.00516090754</v>
+        <v>0.00545502559</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>1059703.7486</v>
+        <v>1183000</v>
       </c>
       <c r="F92" s="2">
-        <v>99.55072</v>
+        <v>103.9367</v>
       </c>
       <c r="G92" s="3">
-        <v>1054942.71</v>
+        <v>1229571.16</v>
       </c>
       <c r="H92" s="4">
-        <v>0.005186204757</v>
+        <v>0.005435939989</v>
       </c>
       <c r="I92" s="5">
-        <v>0.0051866148</v>
+        <v>0.005436741866</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
-        <v>1044480.53</v>
+        <v>1170000</v>
       </c>
       <c r="F93" s="2">
-        <v>98.94132</v>
+        <v>105.0112</v>
       </c>
       <c r="G93" s="3">
-        <v>1033422.82</v>
+        <v>1228631.04</v>
       </c>
       <c r="H93" s="4">
-        <v>0.005080410817</v>
+        <v>0.00543178371</v>
       </c>
       <c r="I93" s="5">
-        <v>0.005080812495</v>
+        <v>0.005432584974</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>1020000</v>
+        <v>1242000</v>
       </c>
       <c r="F94" s="2">
-        <v>102.4325</v>
+        <v>96.317915</v>
       </c>
       <c r="G94" s="3">
-        <v>1044811.5</v>
+        <v>1196268.5</v>
       </c>
       <c r="H94" s="4">
-        <v>0.005136398699</v>
+        <v>0.005288708784</v>
       </c>
       <c r="I94" s="5">
-        <v>0.005136804804</v>
+        <v>0.005289488943</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>1018000</v>
+        <v>1168000</v>
       </c>
       <c r="F95" s="2">
-        <v>102.122213</v>
+        <v>103.1847</v>
       </c>
       <c r="G95" s="3">
-        <v>1039604.13</v>
+        <v>1205197.3</v>
       </c>
       <c r="H95" s="4">
-        <v>0.005110798735</v>
+        <v>0.005328183015</v>
       </c>
       <c r="I95" s="5">
-        <v>0.005111202816</v>
+        <v>0.005328968997</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>995000</v>
+        <v>1200000</v>
       </c>
       <c r="F96" s="2">
-        <v>102.4322</v>
+        <v>97.86809</v>
       </c>
       <c r="G96" s="3">
-        <v>1019200.39</v>
+        <v>1174417.08</v>
       </c>
       <c r="H96" s="4">
-        <v>0.0050104919</v>
+        <v>0.005192103533</v>
       </c>
       <c r="I96" s="5">
-        <v>0.00501088805</v>
+        <v>0.005192869441</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>1007000</v>
+        <v>1147000</v>
       </c>
       <c r="F97" s="2">
-        <v>101.4056</v>
+        <v>101.2257</v>
       </c>
       <c r="G97" s="3">
-        <v>1021154.39</v>
+        <v>1161058.78</v>
       </c>
       <c r="H97" s="4">
-        <v>0.005020097971</v>
+        <v>0.00513304642</v>
       </c>
       <c r="I97" s="5">
-        <v>0.00502049488</v>
+        <v>0.005133803617</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
-        <v>1032000</v>
+        <v>1139000</v>
       </c>
       <c r="F98" s="2">
-        <v>98.799995</v>
+        <v>101.5761</v>
       </c>
       <c r="G98" s="3">
-        <v>1019615.95</v>
+        <v>1156951.78</v>
       </c>
       <c r="H98" s="4">
-        <v>0.005012534827</v>
+        <v>0.005114889354</v>
       </c>
       <c r="I98" s="5">
-        <v>0.005012931138</v>
+        <v>0.005115643872</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>1000000</v>
+        <v>1159000</v>
       </c>
       <c r="F99" s="2">
-        <v>99.96875</v>
+        <v>98.85816</v>
       </c>
       <c r="G99" s="3">
-        <v>999687.5</v>
+        <v>1145766.07</v>
       </c>
       <c r="H99" s="4">
-        <v>0.004914564565</v>
+        <v>0.0050654373</v>
       </c>
       <c r="I99" s="5">
-        <v>0.00491495313</v>
+        <v>0.005066184523</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>1000000</v>
+        <v>1125000</v>
       </c>
       <c r="F100" s="2">
-        <v>98.97811</v>
+        <v>100.3928</v>
       </c>
       <c r="G100" s="3">
-        <v>989781.1</v>
+        <v>1129419</v>
       </c>
       <c r="H100" s="4">
-        <v>0.004865863703</v>
+        <v>0.004993166806</v>
       </c>
       <c r="I100" s="5">
-        <v>0.004866248418</v>
+        <v>0.004993903368</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>1000000</v>
+        <v>1100000</v>
       </c>
       <c r="F101" s="2">
-        <v>99.63308000000001</v>
+        <v>100.193</v>
       </c>
       <c r="G101" s="3">
-        <v>996330.8</v>
+        <v>1102123</v>
       </c>
       <c r="H101" s="4">
-        <v>0.004898062689</v>
+        <v>0.004872491059</v>
       </c>
       <c r="I101" s="5">
-        <v>0.00489844995</v>
+        <v>0.00487320982</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
-        <v>1000000</v>
+        <v>1184000</v>
       </c>
       <c r="F102" s="2">
-        <v>100.06725</v>
+        <v>94.37764199999999</v>
       </c>
       <c r="G102" s="3">
-        <v>1000672.5</v>
+        <v>1117431.28</v>
       </c>
       <c r="H102" s="4">
-        <v>0.004919406924</v>
+        <v>0.004940169044</v>
       </c>
       <c r="I102" s="5">
-        <v>0.004919795872</v>
+        <v>0.004940897788</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
-        <v>987000</v>
+        <v>1059703.7486</v>
       </c>
       <c r="F103" s="2">
-        <v>100.260901</v>
+        <v>99.52837</v>
       </c>
       <c r="G103" s="3">
-        <v>989575.09</v>
+        <v>1054705.87</v>
       </c>
       <c r="H103" s="4">
-        <v>0.004864850952</v>
+        <v>0.004662859691</v>
       </c>
       <c r="I103" s="5">
-        <v>0.004865235586</v>
+        <v>0.004663547528</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>1000000</v>
+        <v>1156000</v>
       </c>
       <c r="F104" s="2">
-        <v>99.12087</v>
+        <v>91.968654</v>
       </c>
       <c r="G104" s="3">
-        <v>991208.7</v>
+        <v>1063157.64</v>
       </c>
       <c r="H104" s="4">
-        <v>0.004872881929</v>
+        <v>0.004700225017</v>
       </c>
       <c r="I104" s="5">
-        <v>0.004873267199</v>
+        <v>0.004700918366</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>990000</v>
+        <v>1001000</v>
       </c>
       <c r="F105" s="2">
-        <v>99.88339999999999</v>
+        <v>100.8854</v>
       </c>
       <c r="G105" s="3">
-        <v>988845.66</v>
+        <v>1009862.85</v>
       </c>
       <c r="H105" s="4">
-        <v>0.004861264986</v>
+        <v>0.004464608512</v>
       </c>
       <c r="I105" s="5">
-        <v>0.004861649337</v>
+        <v>0.004465267104</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
         <v>1000000</v>
       </c>
       <c r="F106" s="2">
-        <v>99.99995</v>
+        <v>102.33562</v>
       </c>
       <c r="G106" s="3">
-        <v>999999.5</v>
+        <v>1023356.2</v>
       </c>
       <c r="H106" s="4">
-        <v>0.004916098388</v>
+        <v>0.004524262659</v>
       </c>
       <c r="I106" s="5">
-        <v>0.004916487075</v>
+        <v>0.004524930051</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>1000000</v>
+        <v>1020822.25</v>
       </c>
       <c r="F107" s="2">
-        <v>100.213</v>
+        <v>98.80195999999999</v>
       </c>
       <c r="G107" s="3">
-        <v>1002130</v>
+        <v>1008592.39</v>
       </c>
       <c r="H107" s="4">
-        <v>0.004926572141</v>
+        <v>0.00445899179</v>
       </c>
       <c r="I107" s="5">
-        <v>0.004926961656</v>
+        <v>0.004459649553</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>1000000</v>
+        <v>1010000</v>
       </c>
       <c r="F108" s="2">
-        <v>96.75266000000001</v>
+        <v>101.1252</v>
       </c>
       <c r="G108" s="3">
-        <v>967526.6</v>
+        <v>1021364.52</v>
       </c>
       <c r="H108" s="4">
-        <v>0.004756458337</v>
+        <v>0.004515457433</v>
       </c>
       <c r="I108" s="5">
-        <v>0.004756834402</v>
+        <v>0.004516123526</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
         <v>1000000</v>
       </c>
       <c r="F109" s="2">
-        <v>98.09829000000001</v>
+        <v>99.68911</v>
       </c>
       <c r="G109" s="3">
-        <v>980982.9</v>
+        <v>996891.1</v>
       </c>
       <c r="H109" s="4">
-        <v>0.004822610865</v>
+        <v>0.004407260326</v>
       </c>
       <c r="I109" s="5">
-        <v>0.00482299216</v>
+        <v>0.004407910458</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
         <v>1000000</v>
       </c>
       <c r="F110" s="2">
-        <v>97.568472</v>
+        <v>99.42192</v>
       </c>
       <c r="G110" s="3">
-        <v>975684.72</v>
+        <v>994219.2</v>
       </c>
       <c r="H110" s="4">
-        <v>0.004796564478</v>
+        <v>0.004395447843</v>
       </c>
       <c r="I110" s="5">
-        <v>0.004796943714</v>
+        <v>0.004396096233</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
-        <v>975000</v>
+        <v>1000000</v>
       </c>
       <c r="F111" s="2">
-        <v>100.052</v>
+        <v>99.75</v>
       </c>
       <c r="G111" s="3">
-        <v>975507</v>
+        <v>997500</v>
       </c>
       <c r="H111" s="4">
-        <v>0.004795690788</v>
+        <v>0.004409952275</v>
       </c>
       <c r="I111" s="5">
-        <v>0.004796069955</v>
+        <v>0.004410602805</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
-        <v>1004000</v>
+        <v>1000000</v>
       </c>
       <c r="F112" s="2">
-        <v>97.103348</v>
+        <v>98.91865</v>
       </c>
       <c r="G112" s="3">
-        <v>974917.61</v>
+        <v>989186.5</v>
       </c>
       <c r="H112" s="4">
-        <v>0.004792793307</v>
+        <v>0.004373198252</v>
       </c>
       <c r="I112" s="5">
-        <v>0.004793172245</v>
+        <v>0.00437384336</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
-        <v>990521.67</v>
+        <v>1000000</v>
       </c>
       <c r="F113" s="2">
-        <v>98.79092</v>
+        <v>98.51515000000001</v>
       </c>
       <c r="G113" s="3">
-        <v>978545.47</v>
+        <v>985151.5</v>
       </c>
       <c r="H113" s="4">
-        <v>0.004810628216</v>
+        <v>0.004355359498</v>
       </c>
       <c r="I113" s="5">
-        <v>0.004811008564</v>
+        <v>0.004356001974</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
-        <v>953000</v>
+        <v>1000000</v>
       </c>
       <c r="F114" s="2">
-        <v>102.3848</v>
+        <v>99.50024000000001</v>
       </c>
       <c r="G114" s="3">
-        <v>975727.14</v>
+        <v>995002.4</v>
       </c>
       <c r="H114" s="4">
-        <v>0.004796773038</v>
+        <v>0.004398910374</v>
       </c>
       <c r="I114" s="5">
-        <v>0.004797152291</v>
+        <v>0.004399559275</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
-        <v>40000</v>
+        <v>1000000</v>
       </c>
       <c r="F115" s="2">
-        <v>23.3</v>
+        <v>99.2011</v>
       </c>
       <c r="G115" s="3">
-        <v>932000</v>
+        <v>992011</v>
       </c>
       <c r="H115" s="4">
-        <v>0.004581805989</v>
+        <v>0.00438568538</v>
       </c>
       <c r="I115" s="5">
-        <v>0.004582168245</v>
+        <v>0.00438633233</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>925000</v>
+        <v>990000</v>
       </c>
       <c r="F116" s="2">
-        <v>101.474501</v>
+        <v>100.014</v>
       </c>
       <c r="G116" s="3">
-        <v>938639.13</v>
+        <v>990138.6</v>
       </c>
       <c r="H116" s="4">
-        <v>0.004614444642</v>
+        <v>0.004377407491</v>
       </c>
       <c r="I116" s="5">
-        <v>0.004614809479</v>
+        <v>0.00437805322</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>975000</v>
+        <v>1000000</v>
       </c>
       <c r="F117" s="2">
-        <v>96.97153</v>
+        <v>100</v>
       </c>
       <c r="G117" s="3">
-        <v>945472.42</v>
+        <v>1000000</v>
       </c>
       <c r="H117" s="4">
-        <v>0.004648037752</v>
+        <v>0.004421004787</v>
       </c>
       <c r="I117" s="5">
-        <v>0.004648405245</v>
+        <v>0.004421656947</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>1000000</v>
+        <v>1076639.1341</v>
       </c>
       <c r="F118" s="2">
-        <v>93.50642000000001</v>
+        <v>91.73356</v>
       </c>
       <c r="G118" s="3">
-        <v>935064.2</v>
+        <v>987639.41</v>
       </c>
       <c r="H118" s="4">
-        <v>0.004596869905</v>
+        <v>0.004366358542</v>
       </c>
       <c r="I118" s="5">
-        <v>0.004597233352</v>
+        <v>0.004367002641</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
-        <v>957000</v>
+        <v>1000000</v>
       </c>
       <c r="F119" s="2">
-        <v>96.62893</v>
+        <v>99.99957999999999</v>
       </c>
       <c r="G119" s="3">
-        <v>924738.86</v>
+        <v>999995.8</v>
       </c>
       <c r="H119" s="4">
-        <v>0.004546109493</v>
+        <v>0.004420986219</v>
       </c>
       <c r="I119" s="5">
-        <v>0.004546468927</v>
+        <v>0.004421638377</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
-        <v>911000</v>
+        <v>1000000</v>
       </c>
       <c r="F120" s="2">
-        <v>97.253101</v>
+        <v>100.1773</v>
       </c>
       <c r="G120" s="3">
-        <v>885975.75</v>
+        <v>1001773</v>
       </c>
       <c r="H120" s="4">
-        <v>0.004355546135</v>
+        <v>0.004428843229</v>
       </c>
       <c r="I120" s="5">
-        <v>0.004355890502</v>
+        <v>0.004429496545</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>912000</v>
+        <v>987000</v>
       </c>
       <c r="F121" s="2">
-        <v>98.97293999999999</v>
+        <v>97.46812</v>
       </c>
       <c r="G121" s="3">
-        <v>902633.21</v>
+        <v>962010.34</v>
       </c>
       <c r="H121" s="4">
-        <v>0.004437435901</v>
+        <v>0.004253052338</v>
       </c>
       <c r="I121" s="5">
-        <v>0.004437786743</v>
+        <v>0.004253679723</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
-        <v>43000</v>
+        <v>1000000</v>
       </c>
       <c r="F122" s="2">
-        <v>18.53</v>
+        <v>96.59272</v>
       </c>
       <c r="G122" s="3">
-        <v>796790</v>
+        <v>965927.2</v>
       </c>
       <c r="H122" s="4">
-        <v>0.003917099993</v>
+        <v>0.004270368775</v>
       </c>
       <c r="I122" s="5">
-        <v>0.003917409695</v>
+        <v>0.004270998715</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="1">
-        <v>33000</v>
+        <v>1000000</v>
       </c>
       <c r="F123" s="2">
-        <v>24.175</v>
+        <v>96.50509</v>
       </c>
       <c r="G123" s="3">
-        <v>797775</v>
+        <v>965050.9</v>
       </c>
       <c r="H123" s="4">
-        <v>0.003921942353</v>
+        <v>0.004266494649</v>
       </c>
       <c r="I123" s="5">
-        <v>0.003922252437</v>
+        <v>0.004267124017</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>255</v>
       </c>
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="1">
-        <v>750000</v>
+        <v>975000</v>
       </c>
       <c r="F124" s="2">
-        <v>102.624691</v>
+        <v>100.045701</v>
       </c>
       <c r="G124" s="3">
-        <v>769685.1800000001</v>
+        <v>975445.58</v>
       </c>
       <c r="H124" s="4">
-        <v>0.003783849977</v>
+        <v>0.0043124496</v>
       </c>
       <c r="I124" s="5">
-        <v>0.003784149144</v>
+        <v>0.004313085747</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>257</v>
       </c>
       <c r="D125" t="s">
         <v>258</v>
       </c>
       <c r="E125" s="1">
-        <v>782000</v>
+        <v>1033000</v>
       </c>
       <c r="F125" s="2">
-        <v>98.20551</v>
+        <v>94.8218</v>
       </c>
       <c r="G125" s="3">
-        <v>767967.09</v>
+        <v>979509.1899999999</v>
       </c>
       <c r="H125" s="4">
-        <v>0.003775403652</v>
+        <v>0.004330414836</v>
       </c>
       <c r="I125" s="5">
-        <v>0.003775702151</v>
+        <v>0.004331053633</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>259</v>
       </c>
       <c r="D126" t="s">
         <v>260</v>
       </c>
       <c r="E126" s="1">
-        <v>769000</v>
+        <v>953000</v>
       </c>
       <c r="F126" s="2">
-        <v>100.0269</v>
+        <v>102.0403</v>
       </c>
       <c r="G126" s="3">
-        <v>769206.86</v>
+        <v>972444.0600000001</v>
       </c>
       <c r="H126" s="4">
-        <v>0.0037814985</v>
+        <v>0.00429917984</v>
       </c>
       <c r="I126" s="5">
-        <v>0.003781797481</v>
+        <v>0.00429981403</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
         <v>261</v>
       </c>
       <c r="D127" t="s">
         <v>262</v>
       </c>
       <c r="E127" s="1">
-        <v>759000</v>
+        <v>40000</v>
       </c>
       <c r="F127" s="2">
-        <v>98.659448</v>
+        <v>23.73</v>
       </c>
       <c r="G127" s="3">
-        <v>748825.21</v>
+        <v>949200</v>
       </c>
       <c r="H127" s="4">
-        <v>0.00368130025</v>
+        <v>0.004196417744</v>
       </c>
       <c r="I127" s="5">
-        <v>0.003681591309</v>
+        <v>0.004197036775</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>263</v>
       </c>
       <c r="D128" t="s">
         <v>264</v>
       </c>
       <c r="E128" s="1">
-        <v>749000</v>
+        <v>975000</v>
       </c>
       <c r="F128" s="2">
-        <v>100.58324</v>
+        <v>97.216821</v>
       </c>
       <c r="G128" s="3">
-        <v>753368.47</v>
+        <v>947864</v>
       </c>
       <c r="H128" s="4">
-        <v>0.003703635361</v>
+        <v>0.004190511303</v>
       </c>
       <c r="I128" s="5">
-        <v>0.003703928186</v>
+        <v>0.004191129462</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>265</v>
       </c>
       <c r="D129" t="s">
         <v>266</v>
       </c>
       <c r="E129" s="1">
-        <v>787503.4636</v>
+        <v>1000000</v>
       </c>
       <c r="F129" s="2">
-        <v>94.59409100000001</v>
+        <v>95.61057599999999</v>
       </c>
       <c r="G129" s="3">
-        <v>744931.74</v>
+        <v>956105.76</v>
       </c>
       <c r="H129" s="4">
-        <v>0.003662159572</v>
+        <v>0.004226948142</v>
       </c>
       <c r="I129" s="5">
-        <v>0.003662449117</v>
+        <v>0.004227571676</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>10</v>
       </c>
       <c r="C130" t="s">
         <v>267</v>
       </c>
       <c r="D130" t="s">
         <v>268</v>
       </c>
       <c r="E130" s="1">
-        <v>730000</v>
+        <v>1000000</v>
       </c>
       <c r="F130" s="2">
-        <v>100.28488</v>
+        <v>93.51439000000001</v>
       </c>
       <c r="G130" s="3">
-        <v>732079.62</v>
+        <v>935143.9</v>
       </c>
       <c r="H130" s="4">
-        <v>0.003598977259</v>
+        <v>0.004134275659</v>
       </c>
       <c r="I130" s="5">
-        <v>0.003599261809</v>
+        <v>0.004134885522</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>10</v>
       </c>
       <c r="C131" t="s">
         <v>269</v>
       </c>
       <c r="D131" t="s">
         <v>270</v>
       </c>
       <c r="E131" s="1">
-        <v>750000</v>
+        <v>942755.16</v>
       </c>
       <c r="F131" s="2">
-        <v>98.378411</v>
+        <v>98.75020000000001</v>
       </c>
       <c r="G131" s="3">
-        <v>737838.08</v>
+        <v>930972.61</v>
       </c>
       <c r="H131" s="4">
-        <v>0.003627286422</v>
+        <v>0.004115834348</v>
       </c>
       <c r="I131" s="5">
-        <v>0.00362757321</v>
+        <v>0.004116441491</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>10</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="1">
-        <v>700000</v>
+        <v>835000</v>
       </c>
       <c r="F132" s="2">
-        <v>100.74793</v>
+        <v>97.920152</v>
       </c>
       <c r="G132" s="3">
-        <v>705235.51</v>
+        <v>817633.27</v>
       </c>
       <c r="H132" s="4">
-        <v>0.003467008888</v>
+        <v>0.003614760597</v>
       </c>
       <c r="I132" s="5">
-        <v>0.003467283003</v>
+        <v>0.003615293825</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>10</v>
       </c>
       <c r="C133" t="s">
         <v>273</v>
       </c>
       <c r="D133" t="s">
         <v>274</v>
       </c>
       <c r="E133" s="1">
-        <v>700000</v>
+        <v>43000</v>
       </c>
       <c r="F133" s="2">
-        <v>100.045</v>
+        <v>18.24</v>
       </c>
       <c r="G133" s="3">
-        <v>700315</v>
+        <v>784320</v>
       </c>
       <c r="H133" s="4">
-        <v>0.003442819164</v>
+        <v>0.003467482475</v>
       </c>
       <c r="I133" s="5">
-        <v>0.003443091367</v>
+        <v>0.003467993977</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>10</v>
       </c>
       <c r="C134" t="s">
         <v>275</v>
       </c>
       <c r="D134" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="1">
-        <v>680000</v>
+        <v>33000</v>
       </c>
       <c r="F134" s="2">
-        <v>98.8379</v>
+        <v>23.95</v>
       </c>
       <c r="G134" s="3">
-        <v>672097.72</v>
+        <v>790350</v>
       </c>
       <c r="H134" s="4">
-        <v>0.00330410017</v>
+        <v>0.003494141134</v>
       </c>
       <c r="I134" s="5">
-        <v>0.003304361406</v>
+        <v>0.003494656568</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>10</v>
       </c>
       <c r="C135" t="s">
         <v>277</v>
       </c>
       <c r="D135" t="s">
         <v>278</v>
       </c>
       <c r="E135" s="1">
-        <v>650000</v>
+        <v>750000</v>
       </c>
       <c r="F135" s="2">
-        <v>97.58082</v>
+        <v>102.799791</v>
       </c>
       <c r="G135" s="3">
-        <v>634275.33</v>
+        <v>770998.4300000001</v>
       </c>
       <c r="H135" s="4">
-        <v>0.003118161487</v>
+        <v>0.003408587761</v>
       </c>
       <c r="I135" s="5">
-        <v>0.003118408021</v>
+        <v>0.003409090576</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>279</v>
       </c>
       <c r="D136" t="s">
         <v>280</v>
       </c>
       <c r="E136" s="1">
-        <v>600000</v>
+        <v>782000</v>
       </c>
       <c r="F136" s="2">
-        <v>99.187727</v>
+        <v>97.75393</v>
       </c>
       <c r="G136" s="3">
-        <v>595126.36</v>
+        <v>764435.73</v>
       </c>
       <c r="H136" s="4">
-        <v>0.002925701212</v>
+        <v>0.003379574033</v>
       </c>
       <c r="I136" s="5">
-        <v>0.00292593253</v>
+        <v>0.003380072568</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>281</v>
       </c>
       <c r="D137" t="s">
         <v>282</v>
       </c>
       <c r="E137" s="1">
-        <v>595112.8602999999</v>
+        <v>769000</v>
       </c>
       <c r="F137" s="2">
-        <v>99.72172</v>
+        <v>100.023501</v>
       </c>
       <c r="G137" s="3">
-        <v>593456.78</v>
+        <v>769180.72</v>
       </c>
       <c r="H137" s="4">
-        <v>0.00291749338</v>
+        <v>0.003400551657</v>
       </c>
       <c r="I137" s="5">
-        <v>0.002917724048</v>
+        <v>0.003401053286</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>10</v>
       </c>
       <c r="C138" t="s">
         <v>283</v>
       </c>
       <c r="D138" t="s">
         <v>284</v>
       </c>
       <c r="E138" s="1">
-        <v>578403.8695</v>
+        <v>749000</v>
       </c>
       <c r="F138" s="2">
-        <v>98.938489</v>
+        <v>100.57208</v>
       </c>
       <c r="G138" s="3">
-        <v>572264.05</v>
+        <v>753284.88</v>
       </c>
       <c r="H138" s="4">
-        <v>0.002813307775</v>
+        <v>0.003330276057</v>
       </c>
       <c r="I138" s="5">
-        <v>0.002813530206</v>
+        <v>0.00333076732</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>10</v>
       </c>
       <c r="C139" t="s">
         <v>285</v>
       </c>
       <c r="D139" t="s">
         <v>286</v>
       </c>
       <c r="E139" s="1">
-        <v>545000</v>
+        <v>787503.4636</v>
       </c>
       <c r="F139" s="2">
-        <v>99.83580000000001</v>
+        <v>94.64606999999999</v>
       </c>
       <c r="G139" s="3">
-        <v>544105.11</v>
+        <v>745341.08</v>
       </c>
       <c r="H139" s="4">
-        <v>0.002674875592</v>
+        <v>0.00329515648</v>
       </c>
       <c r="I139" s="5">
-        <v>0.002675087078</v>
+        <v>0.003295642562</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>287</v>
       </c>
       <c r="D140" t="s">
         <v>288</v>
       </c>
       <c r="E140" s="1">
-        <v>582226.796</v>
+        <v>750000</v>
       </c>
       <c r="F140" s="2">
-        <v>94.47139</v>
+        <v>98.24735099999999</v>
       </c>
       <c r="G140" s="3">
-        <v>550037.75</v>
+        <v>736855.13</v>
       </c>
       <c r="H140" s="4">
-        <v>0.002704041034</v>
+        <v>0.003257640068</v>
       </c>
       <c r="I140" s="5">
-        <v>0.002704254827</v>
+        <v>0.003258120616</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>10</v>
       </c>
       <c r="C141" t="s">
         <v>289</v>
       </c>
       <c r="D141" t="s">
         <v>290</v>
       </c>
       <c r="E141" s="1">
-        <v>500000</v>
+        <v>730000</v>
       </c>
       <c r="F141" s="2">
-        <v>101.92267</v>
+        <v>100.47001</v>
       </c>
       <c r="G141" s="3">
-        <v>509613.35</v>
+        <v>733431.0699999999</v>
       </c>
       <c r="H141" s="4">
-        <v>0.002505310621</v>
+        <v>0.003242502285</v>
       </c>
       <c r="I141" s="5">
-        <v>0.002505508701</v>
+        <v>0.003242980599</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>10</v>
       </c>
       <c r="C142" t="s">
         <v>291</v>
       </c>
       <c r="D142" t="s">
         <v>292</v>
       </c>
       <c r="E142" s="1">
-        <v>500000</v>
+        <v>700000</v>
       </c>
       <c r="F142" s="2">
-        <v>101.80625</v>
+        <v>100.0412</v>
       </c>
       <c r="G142" s="3">
-        <v>509031.25</v>
+        <v>700288.4</v>
       </c>
       <c r="H142" s="4">
-        <v>0.002502448959</v>
+        <v>0.003095978369</v>
       </c>
       <c r="I142" s="5">
-        <v>0.002502646813</v>
+        <v>0.003096435069</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
         <v>10</v>
       </c>
       <c r="C143" t="s">
         <v>293</v>
       </c>
       <c r="D143" t="s">
         <v>294</v>
       </c>
       <c r="E143" s="1">
-        <v>500000</v>
+        <v>680000</v>
       </c>
       <c r="F143" s="2">
-        <v>99.95569999999999</v>
+        <v>99.044571</v>
       </c>
       <c r="G143" s="3">
-        <v>499778.5</v>
+        <v>673503.08</v>
       </c>
       <c r="H143" s="4">
-        <v>0.002456961507</v>
+        <v>0.002977560353</v>
       </c>
       <c r="I143" s="5">
-        <v>0.002457155764</v>
+        <v>0.002977999585</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>10</v>
       </c>
       <c r="C144" t="s">
         <v>295</v>
       </c>
       <c r="D144" t="s">
         <v>296</v>
       </c>
       <c r="E144" s="1">
-        <v>500000</v>
+        <v>650000</v>
       </c>
       <c r="F144" s="2">
-        <v>103.18403</v>
+        <v>97.690411</v>
       </c>
       <c r="G144" s="3">
-        <v>515920.15</v>
+        <v>634987.67</v>
       </c>
       <c r="H144" s="4">
-        <v>0.002536315486</v>
+        <v>0.002807283536</v>
       </c>
       <c r="I144" s="5">
-        <v>0.002536516017</v>
+        <v>0.002807697649</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
         <v>9</v>
       </c>
       <c r="B145" t="s">
         <v>10</v>
       </c>
       <c r="C145" t="s">
         <v>297</v>
       </c>
       <c r="D145" t="s">
         <v>298</v>
       </c>
       <c r="E145" s="1">
-        <v>500000</v>
+        <v>595112.8602999999</v>
       </c>
       <c r="F145" s="2">
-        <v>97.37194</v>
+        <v>99.89769</v>
       </c>
       <c r="G145" s="3">
-        <v>486859.7</v>
+        <v>594504</v>
       </c>
       <c r="H145" s="4">
-        <v>0.002393451383</v>
+        <v>0.002628305032</v>
       </c>
       <c r="I145" s="5">
-        <v>0.002393640619</v>
+        <v>0.002628692743</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>9</v>
       </c>
       <c r="B146" t="s">
         <v>10</v>
       </c>
       <c r="C146" t="s">
         <v>299</v>
       </c>
       <c r="D146" t="s">
         <v>300</v>
       </c>
       <c r="E146" s="1">
-        <v>500000</v>
+        <v>600000</v>
       </c>
       <c r="F146" s="2">
-        <v>98.03073000000001</v>
+        <v>95.66916000000001</v>
       </c>
       <c r="G146" s="3">
-        <v>490153.65</v>
+        <v>574014.96</v>
       </c>
       <c r="H146" s="4">
-        <v>0.002409644774</v>
+        <v>0.002537722886</v>
       </c>
       <c r="I146" s="5">
-        <v>0.00240983529</v>
+        <v>0.002538097236</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
         <v>9</v>
       </c>
       <c r="B147" t="s">
         <v>10</v>
       </c>
       <c r="C147" t="s">
         <v>301</v>
       </c>
       <c r="D147" t="s">
         <v>302</v>
       </c>
       <c r="E147" s="1">
-        <v>500000</v>
+        <v>561983.3795</v>
       </c>
       <c r="F147" s="2">
-        <v>94.1999</v>
+        <v>99.12226099999999</v>
       </c>
       <c r="G147" s="3">
-        <v>470999.5</v>
+        <v>557050.63</v>
       </c>
       <c r="H147" s="4">
-        <v>0.002315481041</v>
+        <v>0.002462723512</v>
       </c>
       <c r="I147" s="5">
-        <v>0.002315664112</v>
+        <v>0.002463086798</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
         <v>9</v>
       </c>
       <c r="B148" t="s">
         <v>10</v>
       </c>
       <c r="C148" t="s">
         <v>303</v>
       </c>
       <c r="D148" t="s">
         <v>304</v>
       </c>
       <c r="E148" s="1">
-        <v>470000</v>
+        <v>553000</v>
       </c>
       <c r="F148" s="2">
-        <v>101.32</v>
+        <v>101.6613</v>
       </c>
       <c r="G148" s="3">
-        <v>476204</v>
+        <v>562186.99</v>
       </c>
       <c r="H148" s="4">
-        <v>0.002341066887</v>
+        <v>0.00248543137</v>
       </c>
       <c r="I148" s="5">
-        <v>0.002341251982</v>
+        <v>0.002485798006</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
         <v>9</v>
       </c>
       <c r="B149" t="s">
         <v>10</v>
       </c>
       <c r="C149" t="s">
         <v>305</v>
       </c>
       <c r="D149" t="s">
         <v>306</v>
       </c>
       <c r="E149" s="1">
-        <v>435000</v>
+        <v>545000</v>
       </c>
       <c r="F149" s="2">
-        <v>100.020761</v>
+        <v>99.84087</v>
       </c>
       <c r="G149" s="3">
-        <v>435090.31</v>
+        <v>544132.74</v>
       </c>
       <c r="H149" s="4">
-        <v>0.002138947843</v>
+        <v>0.002405613455</v>
       </c>
       <c r="I149" s="5">
-        <v>0.002139116957</v>
+        <v>0.002405968317</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
         <v>9</v>
       </c>
       <c r="B150" t="s">
         <v>10</v>
       </c>
       <c r="C150" t="s">
         <v>307</v>
       </c>
       <c r="D150" t="s">
         <v>308</v>
       </c>
       <c r="E150" s="1">
-        <v>399000</v>
+        <v>562376.456</v>
       </c>
       <c r="F150" s="2">
-        <v>100.9697</v>
+        <v>94.54048</v>
       </c>
       <c r="G150" s="3">
-        <v>402869.1</v>
+        <v>531673.4</v>
       </c>
       <c r="H150" s="4">
-        <v>0.001980545138</v>
+        <v>0.002350530651</v>
       </c>
       <c r="I150" s="5">
-        <v>0.001980701728</v>
+        <v>0.002350877387</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
         <v>9</v>
       </c>
       <c r="B151" t="s">
         <v>10</v>
       </c>
       <c r="C151" t="s">
         <v>309</v>
       </c>
       <c r="D151" t="s">
         <v>310</v>
       </c>
       <c r="E151" s="1">
-        <v>399000</v>
+        <v>500000</v>
       </c>
       <c r="F151" s="2">
-        <v>103.390422</v>
+        <v>101.9088</v>
       </c>
       <c r="G151" s="3">
-        <v>412527.78</v>
+        <v>509544</v>
       </c>
       <c r="H151" s="4">
-        <v>0.002028028187</v>
+        <v>0.002252696463</v>
       </c>
       <c r="I151" s="5">
-        <v>0.002028188531</v>
+        <v>0.002253028768</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
         <v>9</v>
       </c>
       <c r="B152" t="s">
         <v>10</v>
       </c>
       <c r="C152" t="s">
         <v>311</v>
       </c>
       <c r="D152" t="s">
         <v>312</v>
       </c>
       <c r="E152" s="1">
-        <v>3740</v>
+        <v>500000</v>
       </c>
       <c r="F152" s="2">
-        <v>1.08</v>
+        <v>101.82463</v>
       </c>
       <c r="G152" s="3">
-        <v>403920</v>
+        <v>509123.15</v>
       </c>
       <c r="H152" s="4">
-        <v>0.001985711454</v>
+        <v>0.002250835884</v>
       </c>
       <c r="I152" s="5">
-        <v>0.001985868452</v>
+        <v>0.002251167913</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
         <v>9</v>
       </c>
       <c r="B153" t="s">
         <v>10</v>
       </c>
       <c r="C153" t="s">
         <v>313</v>
       </c>
       <c r="D153" t="s">
         <v>314</v>
       </c>
       <c r="E153" s="1">
-        <v>400000</v>
+        <v>500000</v>
       </c>
       <c r="F153" s="2">
-        <v>100.25</v>
+        <v>103.26587</v>
       </c>
       <c r="G153" s="3">
-        <v>401000</v>
+        <v>516329.35</v>
       </c>
       <c r="H153" s="4">
-        <v>0.001971356439</v>
+        <v>0.002282694528</v>
       </c>
       <c r="I153" s="5">
-        <v>0.001971512303</v>
+        <v>0.002283031258</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
         <v>9</v>
       </c>
       <c r="B154" t="s">
         <v>10</v>
       </c>
       <c r="C154" t="s">
         <v>315</v>
       </c>
       <c r="D154" t="s">
         <v>316</v>
       </c>
       <c r="E154" s="1">
-        <v>400000</v>
+        <v>500000</v>
       </c>
       <c r="F154" s="2">
-        <v>99.054688</v>
+        <v>97.47452</v>
       </c>
       <c r="G154" s="3">
-        <v>396218.75</v>
+        <v>487372.6</v>
       </c>
       <c r="H154" s="4">
-        <v>0.001947851342</v>
+        <v>0.002154676598</v>
       </c>
       <c r="I154" s="5">
-        <v>0.001948005347</v>
+        <v>0.002154994443</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
         <v>9</v>
       </c>
       <c r="B155" t="s">
         <v>10</v>
       </c>
       <c r="C155" t="s">
         <v>317</v>
       </c>
       <c r="D155" t="s">
         <v>318</v>
       </c>
       <c r="E155" s="1">
-        <v>373998.33</v>
+        <v>500000</v>
       </c>
       <c r="F155" s="2">
-        <v>1</v>
+        <v>99.93380000000001</v>
       </c>
       <c r="G155" s="3">
-        <v>373998.33</v>
+        <v>499669</v>
       </c>
       <c r="H155" s="4">
-        <v>0.001838613507</v>
+        <v>0.002209039041</v>
       </c>
       <c r="I155" s="5">
-        <v>0.001838758875</v>
+        <v>0.002209364905</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>9</v>
       </c>
       <c r="B156" t="s">
         <v>10</v>
       </c>
       <c r="C156" t="s">
         <v>319</v>
       </c>
       <c r="D156" t="s">
         <v>320</v>
       </c>
       <c r="E156" s="1">
-        <v>347332.3795</v>
+        <v>500000</v>
       </c>
       <c r="F156" s="2">
-        <v>100.377981</v>
+        <v>97.62653</v>
       </c>
       <c r="G156" s="3">
-        <v>348645.23</v>
+        <v>488132.65</v>
       </c>
       <c r="H156" s="4">
-        <v>0.00171397511</v>
+        <v>0.002158036783</v>
       </c>
       <c r="I156" s="5">
-        <v>0.001714110624</v>
+        <v>0.002158355123</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
         <v>9</v>
       </c>
       <c r="B157" t="s">
         <v>10</v>
       </c>
       <c r="C157" t="s">
         <v>321</v>
       </c>
       <c r="D157" t="s">
         <v>322</v>
       </c>
       <c r="E157" s="1">
-        <v>352729.41</v>
+        <v>500000</v>
       </c>
       <c r="F157" s="2">
-        <v>1</v>
+        <v>93.89194999999999</v>
       </c>
       <c r="G157" s="3">
-        <v>352729.41</v>
+        <v>469459.75</v>
       </c>
       <c r="H157" s="4">
-        <v>0.001734053351</v>
+        <v>0.002075483802</v>
       </c>
       <c r="I157" s="5">
-        <v>0.001734190452</v>
+        <v>0.002075789965</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
         <v>9</v>
       </c>
       <c r="B158" t="s">
         <v>10</v>
       </c>
       <c r="C158" t="s">
         <v>323</v>
       </c>
       <c r="D158" t="s">
         <v>324</v>
       </c>
       <c r="E158" s="1">
-        <v>331179.48</v>
+        <v>475000</v>
       </c>
       <c r="F158" s="2">
-        <v>100.591139</v>
+        <v>99.93628</v>
       </c>
       <c r="G158" s="3">
-        <v>333137.21</v>
+        <v>474697.33</v>
       </c>
       <c r="H158" s="4">
-        <v>0.001637736125</v>
+        <v>0.002098639168</v>
       </c>
       <c r="I158" s="5">
-        <v>0.001637865611</v>
+        <v>0.002098948747</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
         <v>9</v>
       </c>
       <c r="B159" t="s">
         <v>10</v>
       </c>
       <c r="C159" t="s">
         <v>325</v>
       </c>
       <c r="D159" t="s">
         <v>326</v>
       </c>
       <c r="E159" s="1">
-        <v>260000</v>
+        <v>475000</v>
       </c>
       <c r="F159" s="2">
-        <v>101.804181</v>
+        <v>102.2564</v>
       </c>
       <c r="G159" s="3">
-        <v>264690.87</v>
+        <v>485717.9</v>
       </c>
       <c r="H159" s="4">
-        <v>0.001301247013</v>
+        <v>0.002147361161</v>
       </c>
       <c r="I159" s="5">
-        <v>0.001301349895</v>
+        <v>0.002147677927</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
         <v>9</v>
       </c>
       <c r="B160" t="s">
         <v>10</v>
       </c>
       <c r="C160" t="s">
         <v>327</v>
       </c>
       <c r="D160" t="s">
         <v>328</v>
       </c>
       <c r="E160" s="1">
-        <v>263862.5</v>
+        <v>470000</v>
       </c>
       <c r="F160" s="2">
-        <v>100.031251</v>
+        <v>101.326711</v>
       </c>
       <c r="G160" s="3">
-        <v>263944.96</v>
+        <v>476235.54</v>
       </c>
       <c r="H160" s="4">
-        <v>0.00129758004</v>
+        <v>0.00210543961</v>
       </c>
       <c r="I160" s="5">
-        <v>0.001297682632</v>
+        <v>0.002105750192</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
         <v>9</v>
       </c>
       <c r="B161" t="s">
         <v>10</v>
       </c>
       <c r="C161" t="s">
         <v>329</v>
       </c>
       <c r="D161" t="s">
         <v>330</v>
       </c>
       <c r="E161" s="1">
-        <v>250000</v>
+        <v>435000</v>
       </c>
       <c r="F161" s="2">
-        <v>99.876</v>
+        <v>100.03328</v>
       </c>
       <c r="G161" s="3">
-        <v>249690</v>
+        <v>435144.77</v>
       </c>
       <c r="H161" s="4">
-        <v>0.00122750122</v>
+        <v>0.001923777103</v>
       </c>
       <c r="I161" s="5">
-        <v>0.001227598272</v>
+        <v>0.001924060887</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
         <v>9</v>
       </c>
       <c r="B162" t="s">
         <v>10</v>
       </c>
       <c r="C162" t="s">
         <v>331</v>
       </c>
       <c r="D162" t="s">
         <v>332</v>
       </c>
       <c r="E162" s="1">
-        <v>250000</v>
+        <v>3740</v>
       </c>
       <c r="F162" s="2">
-        <v>100.0489</v>
+        <v>1.08</v>
       </c>
       <c r="G162" s="3">
-        <v>250122.25</v>
+        <v>403920</v>
       </c>
       <c r="H162" s="4">
-        <v>0.001229626205</v>
+        <v>0.001785732254</v>
       </c>
       <c r="I162" s="5">
-        <v>0.001229723424</v>
+        <v>0.001785995674</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>9</v>
       </c>
       <c r="B163" t="s">
         <v>10</v>
       </c>
       <c r="C163" t="s">
         <v>333</v>
       </c>
       <c r="D163" t="s">
         <v>334</v>
       </c>
       <c r="E163" s="1">
-        <v>250000</v>
+        <v>400000</v>
       </c>
       <c r="F163" s="2">
-        <v>100.6482</v>
+        <v>100.2289</v>
       </c>
       <c r="G163" s="3">
-        <v>251620.5</v>
+        <v>400915.6</v>
       </c>
       <c r="H163" s="4">
-        <v>0.001236991753</v>
+        <v>0.001772449787</v>
       </c>
       <c r="I163" s="5">
-        <v>0.001237089555</v>
+        <v>0.001772711248</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
         <v>9</v>
       </c>
       <c r="B164" t="s">
         <v>10</v>
       </c>
       <c r="C164" t="s">
         <v>335</v>
       </c>
       <c r="D164" t="s">
         <v>336</v>
       </c>
       <c r="E164" s="1">
-        <v>250000</v>
+        <v>400000</v>
       </c>
       <c r="F164" s="2">
-        <v>100.26486</v>
+        <v>98.41924</v>
       </c>
       <c r="G164" s="3">
-        <v>250662.15</v>
+        <v>393676.96</v>
       </c>
       <c r="H164" s="4">
-        <v>0.001232280408</v>
+        <v>0.001740447725</v>
       </c>
       <c r="I164" s="5">
-        <v>0.001232377837</v>
+        <v>0.001740704465</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
         <v>9</v>
       </c>
       <c r="B165" t="s">
         <v>10</v>
       </c>
       <c r="C165" t="s">
         <v>337</v>
       </c>
       <c r="D165" t="s">
         <v>338</v>
       </c>
       <c r="E165" s="1">
-        <v>224000</v>
+        <v>373998.33</v>
       </c>
       <c r="F165" s="2">
-        <v>103.265</v>
+        <v>1</v>
       </c>
       <c r="G165" s="3">
-        <v>231313.6</v>
+        <v>373998.33</v>
       </c>
       <c r="H165" s="4">
-        <v>0.001137160985</v>
+        <v>0.001653448407</v>
       </c>
       <c r="I165" s="5">
-        <v>0.001137250893</v>
+        <v>0.001653692314</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
         <v>9</v>
       </c>
       <c r="B166" t="s">
         <v>10</v>
       </c>
       <c r="C166" t="s">
         <v>339</v>
       </c>
       <c r="D166" t="s">
         <v>340</v>
       </c>
       <c r="E166" s="1">
-        <v>225000</v>
+        <v>340790.5895</v>
       </c>
       <c r="F166" s="2">
-        <v>100.018911</v>
+        <v>100.689289</v>
       </c>
       <c r="G166" s="3">
-        <v>225042.55</v>
+        <v>343139.62</v>
       </c>
       <c r="H166" s="4">
-        <v>0.001106331869</v>
+        <v>0.00151702191</v>
       </c>
       <c r="I166" s="5">
-        <v>0.00110641934</v>
+        <v>0.001517245692</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
         <v>9</v>
       </c>
       <c r="B167" t="s">
         <v>10</v>
       </c>
       <c r="C167" t="s">
         <v>341</v>
       </c>
       <c r="D167" t="s">
         <v>342</v>
       </c>
       <c r="E167" s="1">
-        <v>226710.8588</v>
+        <v>332582.98</v>
       </c>
       <c r="F167" s="2">
-        <v>100.214895</v>
+        <v>1</v>
       </c>
       <c r="G167" s="3">
-        <v>227198.05</v>
+        <v>332582.98</v>
       </c>
       <c r="H167" s="4">
-        <v>0.001116928521</v>
+        <v>0.001470350947</v>
       </c>
       <c r="I167" s="5">
-        <v>0.00111701683</v>
+        <v>0.001470567844</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
         <v>9</v>
       </c>
       <c r="B168" t="s">
         <v>10</v>
       </c>
       <c r="C168" t="s">
         <v>343</v>
       </c>
       <c r="D168" t="s">
         <v>344</v>
       </c>
       <c r="E168" s="1">
-        <v>231417.9825</v>
+        <v>294859.59</v>
       </c>
       <c r="F168" s="2">
-        <v>98.268863</v>
+        <v>100.587059</v>
       </c>
       <c r="G168" s="3">
-        <v>227411.82</v>
+        <v>296590.59</v>
       </c>
       <c r="H168" s="4">
-        <v>0.001117979442</v>
+        <v>0.001311228417</v>
       </c>
       <c r="I168" s="5">
-        <v>0.001118067834</v>
+        <v>0.001311421842</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
         <v>9</v>
       </c>
       <c r="B169" t="s">
         <v>10</v>
       </c>
       <c r="C169" t="s">
         <v>345</v>
       </c>
       <c r="D169" t="s">
         <v>346</v>
       </c>
       <c r="E169" s="1">
-        <v>218822.9712</v>
+        <v>260000</v>
       </c>
       <c r="F169" s="2">
-        <v>103.189943</v>
+        <v>101.555869</v>
       </c>
       <c r="G169" s="3">
-        <v>225803.3</v>
+        <v>264045.26</v>
       </c>
       <c r="H169" s="4">
-        <v>0.001110071791</v>
+        <v>0.001167345356</v>
       </c>
       <c r="I169" s="5">
-        <v>0.001110159557</v>
+        <v>0.001167517556</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
         <v>9</v>
       </c>
       <c r="B170" t="s">
         <v>10</v>
       </c>
       <c r="C170" t="s">
         <v>347</v>
       </c>
       <c r="D170" t="s">
         <v>348</v>
       </c>
       <c r="E170" s="1">
-        <v>223747.25</v>
+        <v>263862.5</v>
       </c>
       <c r="F170" s="2">
-        <v>99.48979</v>
+        <v>99.968828</v>
       </c>
       <c r="G170" s="3">
-        <v>222605.67</v>
+        <v>263780.25</v>
       </c>
       <c r="H170" s="4">
-        <v>0.001094351919</v>
+        <v>0.001166173743</v>
       </c>
       <c r="I170" s="5">
-        <v>0.001094438442</v>
+        <v>0.00116634577</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
         <v>9</v>
       </c>
       <c r="B171" t="s">
         <v>10</v>
       </c>
       <c r="C171" t="s">
         <v>349</v>
       </c>
       <c r="D171" t="s">
         <v>350</v>
       </c>
       <c r="E171" s="1">
-        <v>204417.5982</v>
+        <v>250000</v>
       </c>
       <c r="F171" s="2">
-        <v>99.729877</v>
+        <v>100.0427</v>
       </c>
       <c r="G171" s="3">
-        <v>203865.42</v>
+        <v>250106.75</v>
       </c>
       <c r="H171" s="4">
-        <v>0.00100222296</v>
+        <v>0.001105723139</v>
       </c>
       <c r="I171" s="5">
-        <v>0.0010023022</v>
+        <v>0.001105886249</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
         <v>9</v>
       </c>
       <c r="B172" t="s">
         <v>10</v>
       </c>
       <c r="C172" t="s">
         <v>351</v>
       </c>
       <c r="D172" t="s">
         <v>352</v>
       </c>
       <c r="E172" s="1">
-        <v>140000</v>
+        <v>250000</v>
       </c>
       <c r="F172" s="2">
-        <v>102.280057</v>
+        <v>100.0447</v>
       </c>
       <c r="G172" s="3">
-        <v>143192.08</v>
+        <v>250111.75</v>
       </c>
       <c r="H172" s="4">
-        <v>0.000703946705</v>
+        <v>0.001105745244</v>
       </c>
       <c r="I172" s="5">
-        <v>0.000704002362</v>
+        <v>0.001105908357</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
         <v>9</v>
       </c>
       <c r="B173" t="s">
         <v>10</v>
       </c>
       <c r="C173" t="s">
         <v>353</v>
       </c>
       <c r="D173" t="s">
         <v>354</v>
       </c>
       <c r="E173" s="1">
-        <v>122000</v>
+        <v>250000</v>
       </c>
       <c r="F173" s="2">
-        <v>97.913877</v>
+        <v>100.6363</v>
       </c>
       <c r="G173" s="3">
-        <v>119454.93</v>
+        <v>251590.75</v>
       </c>
       <c r="H173" s="4">
-        <v>0.000587252482</v>
+        <v>0.00111228391</v>
       </c>
       <c r="I173" s="5">
-        <v>0.000587298913</v>
+        <v>0.001112447988</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
         <v>9</v>
       </c>
       <c r="B174" t="s">
         <v>10</v>
       </c>
       <c r="C174" t="s">
         <v>355</v>
       </c>
       <c r="D174" t="s">
         <v>356</v>
       </c>
       <c r="E174" s="1">
-        <v>133312.4242</v>
+        <v>252415.93</v>
       </c>
       <c r="F174" s="2">
-        <v>98.15716</v>
+        <v>1</v>
       </c>
       <c r="G174" s="3">
-        <v>130855.69</v>
+        <v>252415.93</v>
       </c>
       <c r="H174" s="4">
-        <v>0.000643299766</v>
+        <v>0.001115932035</v>
       </c>
       <c r="I174" s="5">
-        <v>0.000643350628</v>
+        <v>0.001116096651</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>9</v>
       </c>
       <c r="B175" t="s">
         <v>10</v>
       </c>
       <c r="C175" t="s">
         <v>357</v>
       </c>
       <c r="D175" t="s">
         <v>358</v>
       </c>
       <c r="E175" s="1">
-        <v>107433.8613</v>
+        <v>250000</v>
       </c>
       <c r="F175" s="2">
-        <v>99.96875199999999</v>
+        <v>100.39128</v>
       </c>
       <c r="G175" s="3">
-        <v>107400.29</v>
+        <v>250978.2</v>
       </c>
       <c r="H175" s="4">
-        <v>0.000527990658</v>
+        <v>0.001109575824</v>
       </c>
       <c r="I175" s="5">
-        <v>0.000528032403</v>
+        <v>0.001109739502</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
         <v>9</v>
       </c>
       <c r="B176" t="s">
         <v>10</v>
       </c>
       <c r="C176" t="s">
         <v>359</v>
       </c>
       <c r="D176" t="s">
         <v>360</v>
       </c>
       <c r="E176" s="1">
-        <v>105000.0005</v>
+        <v>224000</v>
       </c>
       <c r="F176" s="2">
-        <v>99.614771</v>
+        <v>103.23554</v>
       </c>
       <c r="G176" s="3">
-        <v>104595.51</v>
+        <v>231247.61</v>
       </c>
       <c r="H176" s="4">
-        <v>0.000514202075</v>
+        <v>0.001022346789</v>
       </c>
       <c r="I176" s="5">
-        <v>0.0005142427300000001</v>
+        <v>0.0010224976</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
         <v>9</v>
       </c>
       <c r="B177" t="s">
         <v>10</v>
       </c>
       <c r="C177" t="s">
         <v>361</v>
       </c>
       <c r="D177" t="s">
         <v>362</v>
       </c>
       <c r="E177" s="1">
-        <v>100000</v>
+        <v>225000</v>
       </c>
       <c r="F177" s="2">
-        <v>99.96875</v>
+        <v>100.065102</v>
       </c>
       <c r="G177" s="3">
-        <v>99968.75</v>
+        <v>225146.48</v>
       </c>
       <c r="H177" s="4">
-        <v>0.0004914564560000001</v>
+        <v>0.0009953736640000001</v>
       </c>
       <c r="I177" s="5">
-        <v>0.000491495313</v>
+        <v>0.0009955204949999999</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
         <v>9</v>
       </c>
       <c r="B178" t="s">
         <v>10</v>
       </c>
       <c r="C178" t="s">
         <v>363</v>
       </c>
       <c r="D178" t="s">
         <v>364</v>
       </c>
       <c r="E178" s="1">
-        <v>87210.7096</v>
+        <v>226710.8588</v>
       </c>
       <c r="F178" s="2">
-        <v>100.282305</v>
+        <v>99.818214</v>
       </c>
       <c r="G178" s="3">
-        <v>87456.91</v>
+        <v>226298.73</v>
       </c>
       <c r="H178" s="4">
-        <v>0.000429946988</v>
+        <v>0.00100046777</v>
       </c>
       <c r="I178" s="5">
-        <v>0.000429980982</v>
+        <v>0.001000615353</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
         <v>9</v>
       </c>
       <c r="B179" t="s">
         <v>10</v>
       </c>
       <c r="C179" t="s">
         <v>365</v>
       </c>
       <c r="D179" t="s">
         <v>366</v>
       </c>
       <c r="E179" s="1">
-        <v>-3740</v>
+        <v>231417.9825</v>
       </c>
       <c r="F179" s="2">
-        <v>0.02</v>
+        <v>97.799029</v>
       </c>
       <c r="G179" s="3">
-        <v>-7480</v>
+        <v>226324.54</v>
       </c>
       <c r="H179" s="4">
-        <v>-3.6772434E-5</v>
+        <v>0.001000581874</v>
       </c>
       <c r="I179" s="5">
-        <v>-3.6775342E-5</v>
+        <v>0.001000729474</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
         <v>9</v>
       </c>
       <c r="B180" t="s">
         <v>10</v>
       </c>
       <c r="C180" t="s">
         <v>367</v>
       </c>
       <c r="D180" t="s">
         <v>368</v>
       </c>
       <c r="E180" s="1">
-        <v>3740</v>
+        <v>218822.9712</v>
       </c>
       <c r="F180" s="2">
-        <v>0.01</v>
+        <v>102.988717</v>
       </c>
       <c r="G180" s="3">
-        <v>3740</v>
+        <v>225362.97</v>
       </c>
       <c r="H180" s="4">
-        <v>1.8386217E-5</v>
+        <v>0.0009963307720000001</v>
       </c>
       <c r="I180" s="5">
-        <v>1.8387671E-5</v>
+        <v>0.000996477744</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
         <v>9</v>
       </c>
       <c r="B181" t="s">
         <v>10</v>
       </c>
       <c r="C181" t="s">
         <v>369</v>
       </c>
       <c r="D181" t="s">
         <v>370</v>
       </c>
       <c r="E181" s="1">
-        <v>-90</v>
+        <v>204417.5982</v>
       </c>
       <c r="F181" s="2">
-        <v>0.015625</v>
+        <v>99.409479</v>
       </c>
       <c r="G181" s="3">
-        <v>-1406.25</v>
+        <v>203210.47</v>
       </c>
       <c r="H181" s="4">
-        <v>-6.913267E-6</v>
+        <v>0.000898394458</v>
       </c>
       <c r="I181" s="5">
-        <v>-6.913813E-6</v>
+        <v>0.000898526984</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
         <v>9</v>
       </c>
       <c r="B182" t="s">
         <v>10</v>
       </c>
       <c r="C182" t="s">
         <v>371</v>
       </c>
       <c r="D182" t="s">
         <v>372</v>
       </c>
       <c r="E182" s="1">
-        <v>90</v>
+        <v>215547.48</v>
       </c>
       <c r="F182" s="2">
-        <v>108.703125</v>
+        <v>99.51078099999999</v>
       </c>
       <c r="G182" s="3">
-        <v>0</v>
+        <v>214492.98</v>
       </c>
       <c r="H182" s="4">
-        <v>0</v>
+        <v>0.000948274495</v>
       </c>
       <c r="I182" s="5">
-        <v>0</v>
+        <v>0.000948414379</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
         <v>9</v>
       </c>
       <c r="B183" t="s">
         <v>10</v>
       </c>
       <c r="C183" t="s">
         <v>373</v>
       </c>
       <c r="D183" t="s">
         <v>374</v>
       </c>
       <c r="E183" s="1">
-        <v>-3740</v>
+        <v>140000</v>
       </c>
       <c r="F183" s="2">
-        <v>0.37</v>
+        <v>102.222279</v>
       </c>
       <c r="G183" s="3">
-        <v>-138380</v>
+        <v>143111.19</v>
       </c>
       <c r="H183" s="4">
-        <v>-0.000680290035</v>
+        <v>0.000632695259</v>
       </c>
       <c r="I183" s="5">
-        <v>-0.000680343822</v>
+        <v>0.00063278859</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
         <v>9</v>
       </c>
       <c r="B184" t="s">
         <v>10</v>
       </c>
       <c r="C184" t="s">
         <v>375</v>
       </c>
       <c r="D184" t="s">
         <v>376</v>
       </c>
       <c r="E184" s="1">
-        <v>-725408.9399999999</v>
+        <v>105000.0013</v>
       </c>
       <c r="F184" s="2">
+        <v>99.968751</v>
+      </c>
+      <c r="G184" s="3">
+        <v>104967.19</v>
+      </c>
+      <c r="H184" s="4">
+        <v>0.000464060449</v>
+      </c>
+      <c r="I184" s="5">
+        <v>0.000464128904</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9">
+      <c r="A185" t="s">
+        <v>9</v>
+      </c>
+      <c r="B185" t="s">
+        <v>10</v>
+      </c>
+      <c r="C185" t="s">
+        <v>377</v>
+      </c>
+      <c r="D185" t="s">
+        <v>378</v>
+      </c>
+      <c r="E185" s="1">
+        <v>105000.0005</v>
+      </c>
+      <c r="F185" s="2">
+        <v>99.61418999999999</v>
+      </c>
+      <c r="G185" s="3">
+        <v>104594.9</v>
+      </c>
+      <c r="H185" s="4">
+        <v>0.000462414554</v>
+      </c>
+      <c r="I185" s="5">
+        <v>0.000462482766</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9">
+      <c r="A186" t="s">
+        <v>9</v>
+      </c>
+      <c r="B186" t="s">
+        <v>10</v>
+      </c>
+      <c r="C186" t="s">
+        <v>379</v>
+      </c>
+      <c r="D186" t="s">
+        <v>380</v>
+      </c>
+      <c r="E186" s="1">
+        <v>122000</v>
+      </c>
+      <c r="F186" s="2">
+        <v>97.981033</v>
+      </c>
+      <c r="G186" s="3">
+        <v>119536.86</v>
+      </c>
+      <c r="H186" s="4">
+        <v>0.000528473031</v>
+      </c>
+      <c r="I186" s="5">
+        <v>0.000528550989</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9">
+      <c r="A187" t="s">
+        <v>9</v>
+      </c>
+      <c r="B187" t="s">
+        <v>10</v>
+      </c>
+      <c r="C187" t="s">
+        <v>381</v>
+      </c>
+      <c r="D187" t="s">
+        <v>382</v>
+      </c>
+      <c r="E187" s="1">
+        <v>122324.9842</v>
+      </c>
+      <c r="F187" s="2">
+        <v>98.205482</v>
+      </c>
+      <c r="G187" s="3">
+        <v>120129.84</v>
+      </c>
+      <c r="H187" s="4">
+        <v>0.000531094599</v>
+      </c>
+      <c r="I187" s="5">
+        <v>0.000531172943</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9">
+      <c r="A188" t="s">
+        <v>9</v>
+      </c>
+      <c r="B188" t="s">
+        <v>10</v>
+      </c>
+      <c r="C188" t="s">
+        <v>383</v>
+      </c>
+      <c r="D188" t="s">
+        <v>384</v>
+      </c>
+      <c r="E188" s="1">
+        <v>1900</v>
+      </c>
+      <c r="F188" s="2">
+        <v>0.47</v>
+      </c>
+      <c r="G188" s="3">
+        <v>89300</v>
+      </c>
+      <c r="H188" s="4">
+        <v>0.000394795728</v>
+      </c>
+      <c r="I188" s="5">
+        <v>0.000394853965</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9">
+      <c r="A189" t="s">
+        <v>9</v>
+      </c>
+      <c r="B189" t="s">
+        <v>10</v>
+      </c>
+      <c r="C189" t="s">
+        <v>385</v>
+      </c>
+      <c r="D189" t="s">
+        <v>386</v>
+      </c>
+      <c r="E189" s="1">
+        <v>100000</v>
+      </c>
+      <c r="F189" s="2">
+        <v>99.96875</v>
+      </c>
+      <c r="G189" s="3">
+        <v>99968.75</v>
+      </c>
+      <c r="H189" s="4">
+        <v>0.000441962322</v>
+      </c>
+      <c r="I189" s="5">
+        <v>0.000442027518</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9">
+      <c r="A190" t="s">
+        <v>9</v>
+      </c>
+      <c r="B190" t="s">
+        <v>10</v>
+      </c>
+      <c r="C190" t="s">
+        <v>387</v>
+      </c>
+      <c r="D190" t="s">
+        <v>388</v>
+      </c>
+      <c r="E190" s="1">
+        <v>83465.9896</v>
+      </c>
+      <c r="F190" s="2">
+        <v>100.339732</v>
+      </c>
+      <c r="G190" s="3">
+        <v>83749.55</v>
+      </c>
+      <c r="H190" s="4">
+        <v>0.000370257163</v>
+      </c>
+      <c r="I190" s="5">
+        <v>0.000370311781</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9">
+      <c r="A191" t="s">
+        <v>9</v>
+      </c>
+      <c r="B191" t="s">
+        <v>10</v>
+      </c>
+      <c r="C191" t="s">
+        <v>389</v>
+      </c>
+      <c r="D191" t="s">
+        <v>390</v>
+      </c>
+      <c r="E191" s="1">
+        <v>-3740</v>
+      </c>
+      <c r="F191" s="2">
+        <v>0.01</v>
+      </c>
+      <c r="G191" s="3">
+        <v>-3740</v>
+      </c>
+      <c r="H191" s="4">
+        <v>-1.6534558E-5</v>
+      </c>
+      <c r="I191" s="5">
+        <v>-1.6536997E-5</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9">
+      <c r="A192" t="s">
+        <v>9</v>
+      </c>
+      <c r="B192" t="s">
+        <v>10</v>
+      </c>
+      <c r="C192" t="s">
+        <v>391</v>
+      </c>
+      <c r="D192" t="s">
+        <v>392</v>
+      </c>
+      <c r="E192" s="1">
+        <v>3740</v>
+      </c>
+      <c r="F192" s="2">
+        <v>0.005</v>
+      </c>
+      <c r="G192" s="3">
+        <v>1870</v>
+      </c>
+      <c r="H192" s="4">
+        <v>8.267279000000001E-6</v>
+      </c>
+      <c r="I192" s="5">
+        <v>8.268498E-6</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9">
+      <c r="A193" t="s">
+        <v>9</v>
+      </c>
+      <c r="B193" t="s">
+        <v>10</v>
+      </c>
+      <c r="C193" t="s">
+        <v>393</v>
+      </c>
+      <c r="D193" t="s">
+        <v>394</v>
+      </c>
+      <c r="E193" s="1">
+        <v>90</v>
+      </c>
+      <c r="F193" s="2">
+        <v>108.421875</v>
+      </c>
+      <c r="G193" s="3">
+        <v>0</v>
+      </c>
+      <c r="H193" s="4">
+        <v>0</v>
+      </c>
+      <c r="I193" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9">
+      <c r="A194" t="s">
+        <v>9</v>
+      </c>
+      <c r="B194" t="s">
+        <v>10</v>
+      </c>
+      <c r="C194" t="s">
+        <v>395</v>
+      </c>
+      <c r="D194" t="s">
+        <v>396</v>
+      </c>
+      <c r="E194" s="1">
+        <v>-13</v>
+      </c>
+      <c r="F194" s="2">
+        <v>0.15625</v>
+      </c>
+      <c r="G194" s="3">
+        <v>-2031.25</v>
+      </c>
+      <c r="H194" s="4">
+        <v>-8.980165999999999E-6</v>
+      </c>
+      <c r="I194" s="5">
+        <v>-8.981491000000001E-6</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9">
+      <c r="A195" t="s">
+        <v>9</v>
+      </c>
+      <c r="B195" t="s">
+        <v>10</v>
+      </c>
+      <c r="C195" t="s">
+        <v>397</v>
+      </c>
+      <c r="D195" t="s">
+        <v>398</v>
+      </c>
+      <c r="E195" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="F195" s="2">
         <v>1</v>
       </c>
-      <c r="G184" s="3">
-[...6 lines deleted...]
-        <v>-0.003566465461</v>
+      <c r="G195" s="3">
+        <v>1.67</v>
+      </c>
+      <c r="H195" s="4">
+        <v>7.383E-9</v>
+      </c>
+      <c r="I195" s="5">
+        <v>7.384E-9</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9">
+      <c r="A196" t="s">
+        <v>9</v>
+      </c>
+      <c r="B196" t="s">
+        <v>10</v>
+      </c>
+      <c r="C196" t="s">
+        <v>399</v>
+      </c>
+      <c r="D196" t="s">
+        <v>400</v>
+      </c>
+      <c r="E196" s="1">
+        <v>-1900</v>
+      </c>
+      <c r="F196" s="2">
+        <v>0.15</v>
+      </c>
+      <c r="G196" s="3">
+        <v>-28500</v>
+      </c>
+      <c r="H196" s="4">
+        <v>-0.000125998636</v>
+      </c>
+      <c r="I196" s="5">
+        <v>-0.000126017223</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9">
+      <c r="A197" t="s">
+        <v>9</v>
+      </c>
+      <c r="B197" t="s">
+        <v>10</v>
+      </c>
+      <c r="C197" t="s">
+        <v>401</v>
+      </c>
+      <c r="D197" t="s">
+        <v>402</v>
+      </c>
+      <c r="E197" s="1">
+        <v>-3740</v>
+      </c>
+      <c r="F197" s="2">
+        <v>0.27</v>
+      </c>
+      <c r="G197" s="3">
+        <v>-100980</v>
+      </c>
+      <c r="H197" s="4">
+        <v>-0.000446433063</v>
+      </c>
+      <c r="I197" s="5">
+        <v>-0.000446498919</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>377</v>
+        <v>403</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -6957,32 +7412,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Multi-Strategy Income ETF Holdings as of 07.13.2026</dc:title>
+  <dc:title>Sterling Capital Multi-Strategy Income ETF Holdings as of 08.03.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>