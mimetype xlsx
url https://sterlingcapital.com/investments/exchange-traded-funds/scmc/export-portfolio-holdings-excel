--- v2 (2026-08-04)
+++ v3 (2026-08-24)
@@ -14,853 +14,871 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="396">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-08-03</t>
+    <t>2026-08-21</t>
   </si>
   <si>
     <t>SCMC</t>
   </si>
   <si>
     <t>31427M3S8</t>
   </si>
   <si>
     <t>FR SL0808</t>
   </si>
   <si>
+    <t>RECPAY</t>
+  </si>
+  <si>
+    <t>Receivables/Payables</t>
+  </si>
+  <si>
     <t>3140XP3R8</t>
   </si>
   <si>
     <t>FN FS8007</t>
   </si>
   <si>
     <t>38381UEX6</t>
   </si>
   <si>
     <t>GNR 2025-134 VE</t>
   </si>
   <si>
     <t>37959GAG2</t>
   </si>
   <si>
     <t>GBLATL 7.95 10/15/54</t>
   </si>
   <si>
-    <t>855170AA4</t>
-[...2 lines deleted...]
-    <t>SYNH 9 10/01/30</t>
+    <t>682691AE0</t>
+  </si>
+  <si>
+    <t>OMF 7 7/8 03/15/30</t>
+  </si>
+  <si>
+    <t>37185LAS1</t>
+  </si>
+  <si>
+    <t>GEL 6 3/4 03/15/34</t>
+  </si>
+  <si>
+    <t>675232AE2</t>
+  </si>
+  <si>
+    <t>OII 6 7/8 07/15/34</t>
+  </si>
+  <si>
+    <t>00687YAD7</t>
+  </si>
+  <si>
+    <t>ADNT 7 1/2 02/15/33</t>
+  </si>
+  <si>
+    <t>03958CAA7</t>
+  </si>
+  <si>
+    <t>AROC 6 02/01/34</t>
+  </si>
+  <si>
+    <t>172967QJ3</t>
+  </si>
+  <si>
+    <t>C 6 5/8 PERP</t>
+  </si>
+  <si>
+    <t>21871XAU3</t>
+  </si>
+  <si>
+    <t>CRBG 6 7/8 PERP</t>
+  </si>
+  <si>
+    <t>46285MAA8</t>
+  </si>
+  <si>
+    <t>IRM 5 07/15/32</t>
+  </si>
+  <si>
+    <t>86177CAA7</t>
+  </si>
+  <si>
+    <t>STONEB 8 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>69867RAA5</t>
+  </si>
+  <si>
+    <t>TIHLLC 7 1/8 06/01/31</t>
+  </si>
+  <si>
+    <t>201723AS2</t>
+  </si>
+  <si>
+    <t>CMC 5 3/4 11/15/33</t>
+  </si>
+  <si>
+    <t>02073LAC5</t>
+  </si>
+  <si>
+    <t>ALPGEN 6 1/4 01/15/34</t>
   </si>
   <si>
     <t>912797SA6</t>
   </si>
   <si>
     <t>B 10/01/26</t>
   </si>
   <si>
-    <t>682691AE0</t>
-[...16 lines deleted...]
-  <si>
     <t>78397DAC2</t>
   </si>
   <si>
     <t>SECBEN 6 1/2 PERP</t>
   </si>
   <si>
-    <t>172967QJ3</t>
-[...26 lines deleted...]
-    <t>TIHLLC 7 1/8 06/01/31</t>
+    <t>025676AR8</t>
+  </si>
+  <si>
+    <t>ANGINC 7 12/01/55</t>
+  </si>
+  <si>
+    <t>50190KAQ3</t>
+  </si>
+  <si>
+    <t>LCM 40A A2R</t>
+  </si>
+  <si>
+    <t>70932MAC1</t>
+  </si>
+  <si>
+    <t>PFSI 5 3/4 09/15/31</t>
+  </si>
+  <si>
+    <t>92212KAH9</t>
+  </si>
+  <si>
+    <t>VDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>00253XAB7</t>
+  </si>
+  <si>
+    <t>AAL 5 3/4 04/20/29</t>
+  </si>
+  <si>
+    <t>85571BBE4</t>
+  </si>
+  <si>
+    <t>STWD 6 1/2 10/15/30</t>
+  </si>
+  <si>
+    <t>48255VAS1</t>
+  </si>
+  <si>
+    <t>KKR 2023-46A BR</t>
+  </si>
+  <si>
+    <t>64033XAE4</t>
+  </si>
+  <si>
+    <t>NSLT 2025-AA A1B</t>
+  </si>
+  <si>
+    <t>69701RBN6</t>
+  </si>
+  <si>
+    <t>PLMRS 2020-3A BR3</t>
+  </si>
+  <si>
+    <t>74165HAC2</t>
+  </si>
+  <si>
+    <t>PRIHEA 9 3/8 09/01/29</t>
+  </si>
+  <si>
+    <t>78489CAA7</t>
+  </si>
+  <si>
+    <t>SWCH 2025-DATA A</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
+  </si>
+  <si>
+    <t>76134KAH7</t>
+  </si>
+  <si>
+    <t>VDCR 2024-1A A2</t>
+  </si>
+  <si>
+    <t>3140W4UW5</t>
+  </si>
+  <si>
+    <t>FN FA4196</t>
+  </si>
+  <si>
+    <t>31418FSK4</t>
+  </si>
+  <si>
+    <t>FN MA5921</t>
+  </si>
+  <si>
+    <t>85236KAP7</t>
+  </si>
+  <si>
+    <t>SIDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>34966EAN0</t>
+  </si>
+  <si>
+    <t>FCBSL 2024-1A AR</t>
+  </si>
+  <si>
+    <t>69702EAN5</t>
+  </si>
+  <si>
+    <t>PLMRS 2021-4A A2R</t>
+  </si>
+  <si>
+    <t>039524AF0</t>
+  </si>
+  <si>
+    <t>ACOM 9 08/15/31</t>
+  </si>
+  <si>
+    <t>45344LAE3</t>
+  </si>
+  <si>
+    <t>CRGYFN 7 3/8 01/15/33</t>
+  </si>
+  <si>
+    <t>3140W4E78</t>
+  </si>
+  <si>
+    <t>FN FA3757</t>
+  </si>
+  <si>
+    <t>36274NAA0</t>
+  </si>
+  <si>
+    <t>HNOR 2026-A A</t>
+  </si>
+  <si>
+    <t>81124TAQ0</t>
+  </si>
+  <si>
+    <t>SCUL 26A BR</t>
+  </si>
+  <si>
+    <t>86765KAE9</t>
+  </si>
+  <si>
+    <t>SUN 7 7/8 PERP</t>
+  </si>
+  <si>
+    <t>95004XAC7</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C7 A3</t>
+  </si>
+  <si>
+    <t>00202DAA5</t>
+  </si>
+  <si>
+    <t>APLD 9 1/4 12/15/30</t>
+  </si>
+  <si>
+    <t>645370AF4</t>
+  </si>
+  <si>
+    <t>NWHM 9 1/4 10/01/29</t>
+  </si>
+  <si>
+    <t>831943AA3</t>
+  </si>
+  <si>
+    <t>SMB 2024-A A1A</t>
+  </si>
+  <si>
+    <t>96812HAA6</t>
+  </si>
+  <si>
+    <t>WILDFI 7 1/2 10/15/29</t>
+  </si>
+  <si>
+    <t>31423R500</t>
+  </si>
+  <si>
+    <t>FEDERATED HERMES MM TREAS</t>
+  </si>
+  <si>
+    <t>651229BG0</t>
+  </si>
+  <si>
+    <t>NWL 8 1/2 06/01/28</t>
+  </si>
+  <si>
+    <t>759351AV1</t>
+  </si>
+  <si>
+    <t>RGA 6 3/8 09/15/56</t>
+  </si>
+  <si>
+    <t>922966AE6</t>
+  </si>
+  <si>
+    <t>VEGLPL 6 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>982911AA7</t>
+  </si>
+  <si>
+    <t>WULF 7 3/4 10/15/30</t>
+  </si>
+  <si>
+    <t>03770DAB9</t>
+  </si>
+  <si>
+    <t>APODS 6.9 04/13/29</t>
+  </si>
+  <si>
+    <t>55617LAR3</t>
+  </si>
+  <si>
+    <t>M 6 1/8 03/15/32</t>
+  </si>
+  <si>
+    <t>89616UAA0</t>
+  </si>
+  <si>
+    <t>TCN 2024-SFR1 A</t>
+  </si>
+  <si>
+    <t>92840VAP7</t>
+  </si>
+  <si>
+    <t>VST 7 3/4 10/15/31</t>
+  </si>
+  <si>
+    <t>03690AAM8</t>
+  </si>
+  <si>
+    <t>AM 5 3/4 10/15/33</t>
+  </si>
+  <si>
+    <t>04364VAX1</t>
+  </si>
+  <si>
+    <t>ASCRES 6 5/8 10/15/32</t>
+  </si>
+  <si>
+    <t>861932AA9</t>
+  </si>
+  <si>
+    <t>ATSG 7 1/4 03/15/32</t>
+  </si>
+  <si>
+    <t>185899AR2</t>
+  </si>
+  <si>
+    <t>CLF 7 3/8 05/01/33</t>
+  </si>
+  <si>
+    <t>62886HBP5</t>
+  </si>
+  <si>
+    <t>NCLH 6 1/4 03/01/30</t>
+  </si>
+  <si>
+    <t>71880KAB7</t>
+  </si>
+  <si>
+    <t>PHIN 6 5/8 10/15/32</t>
+  </si>
+  <si>
+    <t>74843PAA8</t>
+  </si>
+  <si>
+    <t>QUIKHO 6 3/8 03/01/32</t>
+  </si>
+  <si>
+    <t>893647BW6</t>
+  </si>
+  <si>
+    <t>TDG 6 01/15/33</t>
+  </si>
+  <si>
+    <t>880779BB8</t>
+  </si>
+  <si>
+    <t>TEX 6 1/4 10/15/32</t>
+  </si>
+  <si>
+    <t>90276VAH2</t>
+  </si>
+  <si>
+    <t>UBSCM 2018-C8 AS</t>
+  </si>
+  <si>
+    <t>01309QAB4</t>
+  </si>
+  <si>
+    <t>ACI 6 1/4 03/15/33</t>
+  </si>
+  <si>
+    <t>127190AE6</t>
+  </si>
+  <si>
+    <t>CACI 6 3/8 06/15/33</t>
+  </si>
+  <si>
+    <t>1248EPCT8</t>
+  </si>
+  <si>
+    <t>CHTR 7 3/8 03/03/31</t>
+  </si>
+  <si>
+    <t>12548RAK0</t>
+  </si>
+  <si>
+    <t>CIFC 2014-2RA BR</t>
+  </si>
+  <si>
+    <t>34966VAE2</t>
+  </si>
+  <si>
+    <t>FCBSL 2024-4A B</t>
+  </si>
+  <si>
+    <t>39154GAT3</t>
+  </si>
+  <si>
+    <t>GALC 2026-1 C</t>
+  </si>
+  <si>
+    <t>559916AG6</t>
+  </si>
+  <si>
+    <t>MAGNE 2024-47A C</t>
+  </si>
+  <si>
+    <t>64134MAN6</t>
+  </si>
+  <si>
+    <t>NEUB 2021-45A CR</t>
+  </si>
+  <si>
+    <t>67570FAE5</t>
+  </si>
+  <si>
+    <t>OCP 2025-40A C</t>
+  </si>
+  <si>
+    <t>72132YBC8</t>
+  </si>
+  <si>
+    <t>PIPK 2020-6A CRR</t>
+  </si>
+  <si>
+    <t>75620TBM9</t>
+  </si>
+  <si>
+    <t>RCTTE 2015-1A CR3</t>
+  </si>
+  <si>
+    <t>80013TAQ6</t>
+  </si>
+  <si>
+    <t>SAND 2023-1A BR</t>
+  </si>
+  <si>
+    <t>61776EAA1</t>
+  </si>
+  <si>
+    <t>MSC 2024-BPR2 A</t>
+  </si>
+  <si>
+    <t>74690FAS5</t>
+  </si>
+  <si>
+    <t>QTSII 2026-1A B</t>
+  </si>
+  <si>
+    <t>44148HAA1</t>
+  </si>
+  <si>
+    <t>HWIRE 2023-1A A2</t>
+  </si>
+  <si>
+    <t>92332YAF8</t>
+  </si>
+  <si>
+    <t>VENLNG 9 PERP</t>
+  </si>
+  <si>
+    <t>55820BAU1</t>
+  </si>
+  <si>
+    <t>MDPK 2020-45A BRR</t>
+  </si>
+  <si>
+    <t>67740QAH9</t>
+  </si>
+  <si>
+    <t>OHNAT 5.55 01/24/30</t>
+  </si>
+  <si>
+    <t>03330YAN0</t>
+  </si>
+  <si>
+    <t>ANCHC 2021-20A BR</t>
+  </si>
+  <si>
+    <t>42806MCL1</t>
+  </si>
+  <si>
+    <t>HERTZ 2024-2A A</t>
+  </si>
+  <si>
+    <t>055986AC7</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 A3</t>
+  </si>
+  <si>
+    <t>02531FAE0</t>
+  </si>
+  <si>
+    <t>ACAR 2026-1 C</t>
+  </si>
+  <si>
+    <t>67124CAA1</t>
+  </si>
+  <si>
+    <t>EA 7 1/4 07/01/33</t>
+  </si>
+  <si>
+    <t>29273VAX8</t>
+  </si>
+  <si>
+    <t>ET 8 05/15/54</t>
+  </si>
+  <si>
+    <t>69318FAM0</t>
+  </si>
+  <si>
+    <t>PBFENE 9 7/8 03/15/30</t>
+  </si>
+  <si>
+    <t>04010LBL6</t>
+  </si>
+  <si>
+    <t>ARCC 5.1 01/15/31</t>
+  </si>
+  <si>
+    <t>097751CD1</t>
+  </si>
+  <si>
+    <t>BBDBCN 6 3/4 06/15/33</t>
+  </si>
+  <si>
+    <t>42806MDQ9</t>
+  </si>
+  <si>
+    <t>HERTZ 2025-6A A</t>
+  </si>
+  <si>
+    <t>33853QAA9</t>
+  </si>
+  <si>
+    <t>FLASHC 7 1/4 12/31/30</t>
+  </si>
+  <si>
+    <t>32010YAA4</t>
+  </si>
+  <si>
+    <t>FRSEAG 7 1/4 08/15/32</t>
+  </si>
+  <si>
+    <t>78438PAA0</t>
+  </si>
+  <si>
+    <t>SECMOS 8 7/8 05/01/31</t>
+  </si>
+  <si>
+    <t>03168LAA3</t>
+  </si>
+  <si>
+    <t>AMNPHA 6 7/8 08/01/32</t>
+  </si>
+  <si>
+    <t>78454LAY6</t>
+  </si>
+  <si>
+    <t>SM 7 08/01/32</t>
   </si>
   <si>
     <t>02406PBB5</t>
   </si>
   <si>
     <t>AXL 5 10/01/29</t>
   </si>
   <si>
-    <t>46285MAA8</t>
-[...494 lines deleted...]
-    <t>CRGYFN 7 3/8 01/15/33</t>
+    <t>69393LAA1</t>
+  </si>
+  <si>
+    <t>TRACTD 6 1/2 05/01/31</t>
   </si>
   <si>
     <t>03328QCC3</t>
   </si>
   <si>
     <t>ANCHC 2015-6A DR4</t>
   </si>
   <si>
-    <t>69393LAA1</t>
-[...4 lines deleted...]
-  <si>
     <t>05608BAA8</t>
   </si>
   <si>
     <t>BX 2019-IMC A</t>
   </si>
   <si>
     <t>21873SAG3</t>
   </si>
   <si>
     <t>CRWV 9 3/4 10/01/31</t>
   </si>
   <si>
     <t>01741RAP7</t>
   </si>
   <si>
     <t>ATI 5 7/8 06/15/33</t>
   </si>
   <si>
     <t>096933AH9</t>
   </si>
   <si>
     <t>BMO 2025-5C9 B</t>
   </si>
   <si>
+    <t>77311WAF8</t>
+  </si>
+  <si>
+    <t>RKT 6 1/2 06/15/34</t>
+  </si>
+  <si>
+    <t>02005NCB4</t>
+  </si>
+  <si>
+    <t>ALLY 7.1 PERP</t>
+  </si>
+  <si>
+    <t>02406PBD1</t>
+  </si>
+  <si>
+    <t>AXL 7 3/4 10/15/33</t>
+  </si>
+  <si>
+    <t>05494UAA3</t>
+  </si>
+  <si>
+    <t>BAY1 2026-MDWS A</t>
+  </si>
+  <si>
+    <t>05618UAA4</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT9 A</t>
+  </si>
+  <si>
+    <t>362989AE5</t>
+  </si>
+  <si>
+    <t>GCAR 2026-3A C</t>
+  </si>
+  <si>
+    <t>40390MAA3</t>
+  </si>
+  <si>
+    <t>HONO 2021-LULU A</t>
+  </si>
+  <si>
+    <t>47077WAE8</t>
+  </si>
+  <si>
+    <t>JANEST 6 3/4 05/01/33</t>
+  </si>
+  <si>
     <t>55400XAA5</t>
   </si>
   <si>
     <t>MVWOT 2026-1A A</t>
   </si>
   <si>
-    <t>77311WAF8</t>
-[...8 lines deleted...]
-    <t>BAY1 2026-MDWS A</t>
+    <t>63943JBA3</t>
+  </si>
+  <si>
+    <t>NAVS 2025-3AR CR</t>
+  </si>
+  <si>
+    <t>69335PGG4</t>
+  </si>
+  <si>
+    <t>PFSFC 2026-A B</t>
+  </si>
+  <si>
+    <t>00109LAB9</t>
+  </si>
+  <si>
+    <t>ADT 5 7/8 10/15/33</t>
+  </si>
+  <si>
+    <t>08162PAZ4</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B1 AM</t>
   </si>
   <si>
     <t>12433KAG2</t>
   </si>
   <si>
     <t>BX 2025-VLT6 D</t>
   </si>
   <si>
-    <t>05618UAA4</t>
-[...2 lines deleted...]
-    <t>BX 2026-VLT9 A</t>
+    <t>14316MAQ4</t>
+  </si>
+  <si>
+    <t>CGMS 2021-1A BR</t>
   </si>
   <si>
     <t>20047UAA4</t>
   </si>
   <si>
     <t>COMM 2025-SBX A</t>
   </si>
   <si>
     <t>12637SAG9</t>
   </si>
   <si>
     <t>CONE 2026-ACD6 D</t>
   </si>
   <si>
     <t>20681AAJ0</t>
   </si>
   <si>
     <t>CONE 2026-DFW3 E</t>
   </si>
   <si>
-    <t>40390MAA3</t>
-[...14 lines deleted...]
-    <t>NAVS 2025-3AR CR</t>
+    <t>28002AAA4</t>
+  </si>
+  <si>
+    <t>EDGCOM 7 1/2 04/30/31</t>
+  </si>
+  <si>
+    <t>06541XAJ9</t>
+  </si>
+  <si>
+    <t>BANK 2017-BNK7 AS</t>
+  </si>
+  <si>
+    <t>05614JAE5</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 C</t>
+  </si>
+  <si>
+    <t>05620TAJ4</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 E</t>
   </si>
   <si>
     <t>63942BAA2</t>
   </si>
   <si>
     <t>NAVSL 2021-A A</t>
   </si>
   <si>
-    <t>69335PGG4</t>
-[...46 lines deleted...]
-  <si>
     <t>G05384170</t>
   </si>
   <si>
     <t>AHL 7 PERP</t>
   </si>
   <si>
-    <t>06541XAJ9</t>
-[...10 lines deleted...]
-  <si>
     <t>08161CAJ0</t>
   </si>
   <si>
     <t>BMARK 2018-B2 AS</t>
   </si>
   <si>
     <t>43283DAA7</t>
   </si>
   <si>
     <t>HGVT 2025-3EXT A</t>
   </si>
   <si>
     <t>29359UAF6</t>
   </si>
   <si>
     <t>ESGR 6.693 07/15/37</t>
   </si>
   <si>
     <t>00775V104</t>
   </si>
   <si>
     <t>AEGON FUNDING CORP II</t>
   </si>
   <si>
     <t>04686J861</t>
@@ -877,396 +895,354 @@
   <si>
     <t>09061GAL5</t>
   </si>
   <si>
     <t>BMRN 5 1/2 02/15/34</t>
   </si>
   <si>
     <t>14315RAN1</t>
   </si>
   <si>
     <t>CGMS 2018-4A A2R</t>
   </si>
   <si>
     <t>69335PFK6</t>
   </si>
   <si>
     <t>PFSFC 2024-D B</t>
   </si>
   <si>
     <t>74331VAA4</t>
   </si>
   <si>
     <t>PROG 2024-SFR3 A</t>
   </si>
   <si>
+    <t>10807HAE6</t>
+  </si>
+  <si>
+    <t>BLAST 2025-2 C</t>
+  </si>
+  <si>
     <t>91825CAE5</t>
   </si>
   <si>
     <t>VDCM 2025-AZ C</t>
   </si>
   <si>
-    <t>10807HAE6</t>
-[...4 lines deleted...]
-  <si>
     <t>64133RAY2</t>
   </si>
   <si>
     <t>NEUB 2020-38A CR2</t>
   </si>
   <si>
     <t>96043BAF9</t>
   </si>
   <si>
     <t>WLAKE 2026-1A C</t>
   </si>
   <si>
     <t>95000YBB0</t>
   </si>
   <si>
     <t>WFCM 2017-C40 AS</t>
   </si>
   <si>
-    <t>482606AJ9</t>
-[...4 lines deleted...]
-  <si>
     <t>06541QBE4</t>
   </si>
   <si>
     <t>BANK 2022-BNK43 AS</t>
   </si>
   <si>
+    <t>36272GAE9</t>
+  </si>
+  <si>
+    <t>GSAR 2025-3A B</t>
+  </si>
+  <si>
     <t>43285HAA6</t>
   </si>
   <si>
     <t>HGVT 2020-AA A</t>
   </si>
   <si>
-    <t>78454LAY6</t>
-[...8 lines deleted...]
-    <t>GSAR 2025-3A B</t>
+    <t>74970WAG5</t>
+  </si>
+  <si>
+    <t>ROCC 2024-CNTR D</t>
+  </si>
+  <si>
+    <t>06644VBM1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR9 AS</t>
+  </si>
+  <si>
+    <t>08163TAD4</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 AS</t>
+  </si>
+  <si>
+    <t>75888HBA8</t>
+  </si>
+  <si>
+    <t>REG12 2019-1A CRR</t>
   </si>
   <si>
     <t>78449YAA8</t>
   </si>
   <si>
     <t>SMB 2021-B A</t>
   </si>
   <si>
-    <t>06644VBM1</t>
-[...14 lines deleted...]
-    <t>ROCC 2024-CNTR D</t>
+    <t>06541QBK0</t>
+  </si>
+  <si>
+    <t>BANK 2022-BNK43 B</t>
+  </si>
+  <si>
+    <t>09216NAA8</t>
+  </si>
+  <si>
+    <t>BLKPRL 6 1/8 02/15/31</t>
+  </si>
+  <si>
+    <t>17253NAA5</t>
+  </si>
+  <si>
+    <t>CIFR 7 1/8 11/15/30</t>
   </si>
   <si>
     <t>46647TAX6</t>
   </si>
   <si>
     <t>JPMCC 2017-JP5 AS</t>
   </si>
   <si>
-    <t>75888HBA8</t>
-[...2 lines deleted...]
-    <t>REG12 2019-1A CRR</t>
+    <t>80287LAF6</t>
+  </si>
+  <si>
+    <t>SDART 2024-3 D</t>
   </si>
   <si>
     <t>91835XAG2</t>
   </si>
   <si>
     <t>VRTX 2025-HQ D</t>
   </si>
   <si>
-    <t>06541QBK0</t>
-[...22 lines deleted...]
-  <si>
     <t>85236KAH5</t>
   </si>
   <si>
     <t>SIDC 2023-2A A2</t>
   </si>
   <si>
-    <t>HYG P80   09/18/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>67400EBJ2</t>
   </si>
   <si>
     <t>OAKCL 2019-3A BR2</t>
   </si>
   <si>
     <t>123911AA7</t>
   </si>
   <si>
     <t>BX 2025-BIO3 A</t>
   </si>
   <si>
     <t>USDC</t>
   </si>
   <si>
     <t>US DOLLAR COLLATERAL</t>
   </si>
   <si>
     <t>83206EAA5</t>
   </si>
   <si>
     <t>SMB 2024-C A1A</t>
   </si>
   <si>
+    <t>HYG P79   11/20/2026</t>
+  </si>
+  <si>
+    <t>HYG US 11/20/26 P79</t>
+  </si>
+  <si>
     <t>USDF</t>
   </si>
   <si>
     <t>US DOLLAR FUTURE</t>
   </si>
   <si>
+    <t>05610WAA8</t>
+  </si>
+  <si>
+    <t>BPR 2023-BRK2 A</t>
+  </si>
+  <si>
+    <t>05612TAE5</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT4 C</t>
+  </si>
+  <si>
+    <t>55817EBA3</t>
+  </si>
+  <si>
+    <t>MDPK 2019-37A CR2</t>
+  </si>
+  <si>
+    <t>64131QAS9</t>
+  </si>
+  <si>
+    <t>NEUB 2017-26A CR</t>
+  </si>
+  <si>
+    <t>67401QAU0</t>
+  </si>
+  <si>
+    <t>OAKCL 2023-2A D1R</t>
+  </si>
+  <si>
+    <t>83406YAB7</t>
+  </si>
+  <si>
+    <t>SCLP 2025-1 B</t>
+  </si>
+  <si>
     <t>80286PAD3</t>
   </si>
   <si>
     <t>SDART 2023-5 B</t>
   </si>
   <si>
-    <t>05610WAA8</t>
-[...40 lines deleted...]
-  <si>
     <t>066043AG5</t>
   </si>
   <si>
     <t>BANK5 2024-5YR6 AS</t>
   </si>
   <si>
     <t>30165BAG8</t>
   </si>
   <si>
     <t>EART 2024-5A D</t>
   </si>
   <si>
     <t>3140W0Q99</t>
   </si>
   <si>
     <t>FN FA0479</t>
   </si>
   <si>
     <t>31418FSJ7</t>
   </si>
   <si>
     <t>FN MA5920</t>
   </si>
   <si>
     <t>31427MPK1</t>
   </si>
   <si>
     <t>FR SL0425</t>
   </si>
   <si>
     <t>3140XMA55</t>
   </si>
   <si>
     <t>FN FS5427</t>
   </si>
   <si>
     <t>43284KAA0</t>
   </si>
   <si>
     <t>HGVT 2026-1A A</t>
   </si>
   <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>US DOLLARS</t>
+  </si>
+  <si>
     <t>081927AE5</t>
   </si>
   <si>
     <t>BMARK 2024-V6 AS</t>
   </si>
   <si>
-    <t>05609RAL8</t>
-[...4 lines deleted...]
-  <si>
     <t>05610FAF4</t>
   </si>
   <si>
     <t>BX 2022-AHP E</t>
   </si>
   <si>
     <t>12595XAX1</t>
   </si>
   <si>
     <t>CSAIL 2018-CX12 AS</t>
   </si>
   <si>
     <t>68269MAA2</t>
   </si>
   <si>
     <t>OMFIT 2021-1A A1</t>
   </si>
   <si>
-    <t>HYG P79   09/18/2026</t>
-[...8 lines deleted...]
-    <t>SREIT 2021-MFP2 C</t>
+    <t>USDB</t>
+  </si>
+  <si>
+    <t>US DOLLAR BROKER</t>
   </si>
   <si>
     <t>826935AA6</t>
   </si>
   <si>
     <t>SRFC 2024-1A A</t>
   </si>
   <si>
     <t>HYG C81   09/18/2026</t>
   </si>
   <si>
     <t>HYG US 09/18/26 C81</t>
   </si>
   <si>
     <t>HYG C82   09/18/2026</t>
   </si>
   <si>
     <t>HYG US 09/18/26 C82</t>
   </si>
   <si>
     <t>TYU6 COM</t>
   </si>
   <si>
     <t>US 10YR NOTE (CBT)SEP26</t>
   </si>
   <si>
-    <t>2MQ6P107+ 08/14/2026</t>
-[...20 lines deleted...]
-    <t>HYG US 09/18/26 P78</t>
+    <t>HYG P77   11/20/2026</t>
+  </si>
+  <si>
+    <t>HYG US 11/20/26 P77</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1594,51 +1570,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I197"/>
+  <dimension ref="A1:I193"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="16.424561" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1656,5752 +1632,5636 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>2573704.98</v>
+        <v>2550819.87</v>
       </c>
       <c r="F2" s="2">
-        <v>101.341051</v>
+        <v>101.394222</v>
       </c>
       <c r="G2" s="3">
-        <v>2608219.68</v>
+        <v>2586383.96</v>
       </c>
       <c r="H2" s="4">
-        <v>0.011530951676</v>
+        <v>0.011352621322</v>
       </c>
       <c r="I2" s="5">
-        <v>0.011532652653</v>
+        <v>0.011357618074</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
-        <v>2364738.27</v>
+        <v>2386168.35</v>
       </c>
       <c r="F3" s="2">
-        <v>99.735857</v>
+        <v>1</v>
       </c>
       <c r="G3" s="3">
-        <v>2358491.98</v>
+        <v>2386168.35</v>
       </c>
       <c r="H3" s="4">
-        <v>0.010426904332</v>
+        <v>0.010473798975</v>
       </c>
       <c r="I3" s="5">
-        <v>0.010428442446</v>
+        <v>0.010478408921</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>2339124.9835</v>
+        <v>2332592.52</v>
       </c>
       <c r="F4" s="2">
-        <v>99.19618</v>
+        <v>99.80328</v>
       </c>
       <c r="G4" s="3">
-        <v>2320322.63</v>
+        <v>2328003.84</v>
       </c>
       <c r="H4" s="4">
-        <v>0.010258157451</v>
+        <v>0.010218492872</v>
       </c>
       <c r="I4" s="5">
-        <v>0.010259670673</v>
+        <v>0.010222990447</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>2284000</v>
+        <v>2324131.8235</v>
       </c>
       <c r="F5" s="2">
-        <v>100.3303</v>
+        <v>99.12924</v>
       </c>
       <c r="G5" s="3">
-        <v>2291544.05</v>
+        <v>2303894.21</v>
       </c>
       <c r="H5" s="4">
-        <v>0.010130927224</v>
+        <v>0.010112666548</v>
       </c>
       <c r="I5" s="5">
-        <v>0.010132421678</v>
+        <v>0.010117117545</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>2163000</v>
+        <v>2296000</v>
       </c>
       <c r="F6" s="2">
-        <v>105.1167</v>
+        <v>99.46932</v>
       </c>
       <c r="G6" s="3">
-        <v>2273674.22</v>
+        <v>2283815.59</v>
       </c>
       <c r="H6" s="4">
-        <v>0.010051924616</v>
+        <v>0.010024533834</v>
       </c>
       <c r="I6" s="5">
-        <v>0.010053407416</v>
+        <v>0.01002894604</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>2280100</v>
+        <v>2189000</v>
       </c>
       <c r="F7" s="2">
-        <v>99.405151</v>
+        <v>103.8062</v>
       </c>
       <c r="G7" s="3">
-        <v>2266536.85</v>
+        <v>2272317.72</v>
       </c>
       <c r="H7" s="4">
-        <v>0.010020370256</v>
+        <v>0.009974065319999999</v>
       </c>
       <c r="I7" s="5">
-        <v>0.0100218484</v>
+        <v>0.009978455313</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>2177000</v>
+        <v>2246000</v>
       </c>
       <c r="F8" s="2">
-        <v>104.0126</v>
+        <v>100.5032</v>
       </c>
       <c r="G8" s="3">
-        <v>2264354.3</v>
+        <v>2257301.87</v>
       </c>
       <c r="H8" s="4">
-        <v>0.010010721209</v>
+        <v>0.009908155070000001</v>
       </c>
       <c r="I8" s="5">
-        <v>0.010012197931</v>
+        <v>0.009912516053</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>2147000</v>
+        <v>2186000</v>
       </c>
       <c r="F9" s="2">
-        <v>104.8812</v>
+        <v>103.253014</v>
       </c>
       <c r="G9" s="3">
-        <v>2251799.36</v>
+        <v>2257110.89</v>
       </c>
       <c r="H9" s="4">
-        <v>0.009955215768</v>
+        <v>0.00990731676</v>
       </c>
       <c r="I9" s="5">
-        <v>0.009956684302</v>
+        <v>0.009911677374</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>2234000</v>
+        <v>2126000</v>
       </c>
       <c r="F10" s="2">
-        <v>100.0954</v>
+        <v>103.4202</v>
       </c>
       <c r="G10" s="3">
-        <v>2236131.24</v>
+        <v>2198713.45</v>
       </c>
       <c r="H10" s="4">
-        <v>0.009885946899999999</v>
+        <v>0.009650988247</v>
       </c>
       <c r="I10" s="5">
-        <v>0.009887405215000001</v>
+        <v>0.009655236039999999</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>2468000</v>
+        <v>2244000</v>
       </c>
       <c r="F11" s="2">
-        <v>90.37016</v>
+        <v>98.36396999999999</v>
       </c>
       <c r="G11" s="3">
-        <v>2230335.55</v>
+        <v>2207287.49</v>
       </c>
       <c r="H11" s="4">
-        <v>0.009860324138999999</v>
+        <v>0.009688622940999999</v>
       </c>
       <c r="I11" s="5">
-        <v>0.009861778675</v>
+        <v>0.009692887299000001</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>2182000</v>
+        <v>2194000</v>
       </c>
       <c r="F12" s="2">
-        <v>101.289</v>
+        <v>101.2126</v>
       </c>
       <c r="G12" s="3">
-        <v>2210125.98</v>
+        <v>2220604.44</v>
       </c>
       <c r="H12" s="4">
-        <v>0.009770977538000001</v>
+        <v>0.009747076122999999</v>
       </c>
       <c r="I12" s="5">
-        <v>0.009772418894</v>
+        <v>0.009751366209</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>2114000</v>
+        <v>2161000</v>
       </c>
       <c r="F13" s="2">
-        <v>103.4383</v>
+        <v>102.7098</v>
       </c>
       <c r="G13" s="3">
-        <v>2186685.66</v>
+        <v>2219558.78</v>
       </c>
       <c r="H13" s="4">
-        <v>0.00966734778</v>
+        <v>0.009742486298</v>
       </c>
       <c r="I13" s="5">
-        <v>0.009668773849000001</v>
+        <v>0.009746774364</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
-        <v>2232000</v>
+        <v>2281000</v>
       </c>
       <c r="F14" s="2">
-        <v>98.35991</v>
+        <v>95.69428000000001</v>
       </c>
       <c r="G14" s="3">
-        <v>2195393.19</v>
+        <v>2182786.53</v>
       </c>
       <c r="H14" s="4">
-        <v>0.009705843808000001</v>
+        <v>0.009581078924</v>
       </c>
       <c r="I14" s="5">
-        <v>0.009707275556000001</v>
+        <v>0.009585295948</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>2149000</v>
+        <v>2159000</v>
       </c>
       <c r="F15" s="2">
-        <v>102.5034</v>
+        <v>101.50484</v>
       </c>
       <c r="G15" s="3">
-        <v>2202798.07</v>
+        <v>2191489.5</v>
       </c>
       <c r="H15" s="4">
-        <v>0.009738580795</v>
+        <v>0.009619279559</v>
       </c>
       <c r="I15" s="5">
-        <v>0.009740017372</v>
+        <v>0.009623513396</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>2189000</v>
+        <v>2201000</v>
       </c>
       <c r="F16" s="2">
-        <v>100.1277</v>
+        <v>98.9461</v>
       </c>
       <c r="G16" s="3">
-        <v>2191795.35</v>
+        <v>2177803.66</v>
       </c>
       <c r="H16" s="4">
-        <v>0.009689937749</v>
+        <v>0.009559207234</v>
       </c>
       <c r="I16" s="5">
-        <v>0.00969136715</v>
+        <v>0.009563414631</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>2238000</v>
+        <v>2184000</v>
       </c>
       <c r="F17" s="2">
-        <v>96.83121</v>
+        <v>98.62904</v>
       </c>
       <c r="G17" s="3">
-        <v>2167082.48</v>
+        <v>2154058.23</v>
       </c>
       <c r="H17" s="4">
-        <v>0.009580682017999999</v>
+        <v>0.009454979537000001</v>
       </c>
       <c r="I17" s="5">
-        <v>0.009582095303000001</v>
+        <v>0.009459141059</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>2269000</v>
+        <v>2178000</v>
       </c>
       <c r="F18" s="2">
-        <v>95.36847899999999</v>
+        <v>98.38199</v>
       </c>
       <c r="G18" s="3">
-        <v>2163910.79</v>
+        <v>2142759.74</v>
       </c>
       <c r="H18" s="4">
-        <v>0.009566659954999999</v>
+        <v>0.009405386167000001</v>
       </c>
       <c r="I18" s="5">
-        <v>0.009568071172</v>
+        <v>0.009409525861000001</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>2093000</v>
+        <v>2154500</v>
       </c>
       <c r="F19" s="2">
-        <v>103.068033</v>
+        <v>99.61525</v>
       </c>
       <c r="G19" s="3">
-        <v>2157213.93</v>
+        <v>2146210.56</v>
       </c>
       <c r="H19" s="4">
-        <v>0.009537053114999999</v>
+        <v>0.009420533123000001</v>
       </c>
       <c r="I19" s="5">
-        <v>0.009538459964</v>
+        <v>0.009424679482999999</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>2174000</v>
+        <v>2480000</v>
       </c>
       <c r="F20" s="2">
-        <v>98.32711</v>
+        <v>85.36048700000001</v>
       </c>
       <c r="G20" s="3">
-        <v>2137631.37</v>
+        <v>2116940.08</v>
       </c>
       <c r="H20" s="4">
-        <v>0.009450478526999999</v>
+        <v>0.009292053854999999</v>
       </c>
       <c r="I20" s="5">
-        <v>0.009451872605</v>
+        <v>0.009296143667</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>2104000</v>
+        <v>2206000</v>
       </c>
       <c r="F21" s="2">
-        <v>101.7098</v>
+        <v>95.14113999999999</v>
       </c>
       <c r="G21" s="3">
-        <v>2139974.19</v>
+        <v>2098813.55</v>
       </c>
       <c r="H21" s="4">
-        <v>0.009460836148</v>
+        <v>0.009212489635</v>
       </c>
       <c r="I21" s="5">
-        <v>0.009462231753000001</v>
+        <v>0.009216544428</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>2168000</v>
+        <v>2100000</v>
       </c>
       <c r="F22" s="2">
-        <v>98.10328</v>
+        <v>100.0783</v>
       </c>
       <c r="G22" s="3">
-        <v>2126879.11</v>
+        <v>2101644.3</v>
       </c>
       <c r="H22" s="4">
-        <v>0.009402942729</v>
+        <v>0.009224914879</v>
       </c>
       <c r="I22" s="5">
-        <v>0.009404329794999999</v>
+        <v>0.00922897514</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>2196000</v>
+        <v>2242000</v>
       </c>
       <c r="F23" s="2">
-        <v>96.52263000000001</v>
+        <v>93.31005999999999</v>
       </c>
       <c r="G23" s="3">
-        <v>2119636.95</v>
+        <v>2092011.55</v>
       </c>
       <c r="H23" s="4">
-        <v>0.009370925125</v>
+        <v>0.009182633060000001</v>
       </c>
       <c r="I23" s="5">
-        <v>0.009372307466999999</v>
+        <v>0.009186674711999999</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>2100000</v>
+        <v>2135000</v>
       </c>
       <c r="F24" s="2">
-        <v>100.0802</v>
+        <v>97.41336</v>
       </c>
       <c r="G24" s="3">
-        <v>2101684.2</v>
+        <v>2079775.24</v>
       </c>
       <c r="H24" s="4">
-        <v>0.009291555910000001</v>
+        <v>0.009128923253</v>
       </c>
       <c r="I24" s="5">
-        <v>0.009292926544</v>
+        <v>0.009132941263999999</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>2232000</v>
+        <v>2047719.75</v>
       </c>
       <c r="F25" s="2">
-        <v>93.03004</v>
+        <v>99.74670999999999</v>
       </c>
       <c r="G25" s="3">
-        <v>2076430.49</v>
+        <v>2042533.08</v>
       </c>
       <c r="H25" s="4">
-        <v>0.009179909149</v>
+        <v>0.008965453291</v>
       </c>
       <c r="I25" s="5">
-        <v>0.009181263314</v>
+        <v>0.008969399353</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>2135000</v>
+        <v>1999000</v>
       </c>
       <c r="F26" s="2">
-        <v>97.57859000000001</v>
+        <v>101.9123</v>
       </c>
       <c r="G26" s="3">
-        <v>2083302.9</v>
+        <v>2037226.88</v>
       </c>
       <c r="H26" s="4">
-        <v>0.009210292078999999</v>
+        <v>0.008942162349000001</v>
       </c>
       <c r="I26" s="5">
-        <v>0.009211650726</v>
+        <v>0.008946098159</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>2037719.75</v>
+        <v>2000000</v>
       </c>
       <c r="F27" s="2">
-        <v>99.882462</v>
+        <v>100.1614</v>
       </c>
       <c r="G27" s="3">
-        <v>2035324.65</v>
+        <v>2003228</v>
       </c>
       <c r="H27" s="4">
-        <v>0.008998180043000001</v>
+        <v>0.008792928367</v>
       </c>
       <c r="I27" s="5">
-        <v>0.008999507400999999</v>
+        <v>0.008796798494</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>2053971.3158</v>
+        <v>2007810.9158</v>
       </c>
       <c r="F28" s="2">
-        <v>99.53400000000001</v>
+        <v>99.53189999999999</v>
       </c>
       <c r="G28" s="3">
-        <v>2044399.81</v>
+        <v>1998412.35</v>
       </c>
       <c r="H28" s="4">
-        <v>0.009038301344999999</v>
+        <v>0.008771790664000001</v>
       </c>
       <c r="I28" s="5">
-        <v>0.009039634620999999</v>
+        <v>0.008775651486</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
         <v>2000000</v>
       </c>
       <c r="F29" s="2">
-        <v>100.1643</v>
+        <v>100.0835</v>
       </c>
       <c r="G29" s="3">
-        <v>2003286</v>
+        <v>2001670</v>
       </c>
       <c r="H29" s="4">
-        <v>0.008856536995999999</v>
+        <v>0.008786089714</v>
       </c>
       <c r="I29" s="5">
-        <v>0.008857843460000001</v>
+        <v>0.008789956830000001</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>1989000</v>
+        <v>1914000</v>
       </c>
       <c r="F30" s="2">
-        <v>101.5432</v>
+        <v>103.492091</v>
       </c>
       <c r="G30" s="3">
-        <v>2019694.25</v>
+        <v>1980838.62</v>
       </c>
       <c r="H30" s="4">
-        <v>0.008929077939</v>
+        <v>0.008694652884000001</v>
       </c>
       <c r="I30" s="5">
-        <v>0.008930395103</v>
+        <v>0.008698479756000001</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
         <v>2000000</v>
       </c>
       <c r="F31" s="2">
-        <v>100.0837</v>
+        <v>99.125</v>
       </c>
       <c r="G31" s="3">
-        <v>2001674</v>
+        <v>1982500</v>
       </c>
       <c r="H31" s="4">
-        <v>0.008849410336999999</v>
+        <v>0.008701945304</v>
       </c>
       <c r="I31" s="5">
-        <v>0.008850715748999999</v>
+        <v>0.008705775385</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>1904000</v>
+        <v>2000000</v>
       </c>
       <c r="F32" s="2">
-        <v>104.4895</v>
+        <v>98.18389000000001</v>
       </c>
       <c r="G32" s="3">
-        <v>1989480.08</v>
+        <v>1963677.8</v>
       </c>
       <c r="H32" s="4">
-        <v>0.008795500958</v>
+        <v>0.008619327521</v>
       </c>
       <c r="I32" s="5">
-        <v>0.008796798418000001</v>
+        <v>0.008623121239</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>2000000</v>
+        <v>1975000</v>
       </c>
       <c r="F33" s="2">
-        <v>98.12532</v>
+        <v>97.90000000000001</v>
       </c>
       <c r="G33" s="3">
-        <v>1962506.4</v>
+        <v>1933525</v>
       </c>
       <c r="H33" s="4">
-        <v>0.00867625019</v>
+        <v>0.008486975432000001</v>
       </c>
       <c r="I33" s="5">
-        <v>0.008677530058</v>
+        <v>0.008490710896</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>2000000</v>
+        <v>1936958.47</v>
       </c>
       <c r="F34" s="2">
-        <v>98.94233</v>
+        <v>98.76793000000001</v>
       </c>
       <c r="G34" s="3">
-        <v>1978846.6</v>
+        <v>1913093.79</v>
       </c>
       <c r="H34" s="4">
-        <v>0.008748490292</v>
+        <v>0.008397295075</v>
       </c>
       <c r="I34" s="5">
-        <v>0.008749780816999999</v>
+        <v>0.008400991066999999</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
-        <v>1964767.94</v>
+        <v>1903433.9075</v>
       </c>
       <c r="F35" s="2">
-        <v>97.634528</v>
+        <v>100.122761</v>
       </c>
       <c r="G35" s="3">
-        <v>1918291.9</v>
+        <v>1905770.58</v>
       </c>
       <c r="H35" s="4">
-        <v>0.008480777693</v>
+        <v>0.008365150752999999</v>
       </c>
       <c r="I35" s="5">
-        <v>0.008482028726999999</v>
+        <v>0.008368832596999999</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>1922271.0175</v>
+        <v>1850000</v>
       </c>
       <c r="F36" s="2">
-        <v>100.058127</v>
+        <v>96.54412000000001</v>
       </c>
       <c r="G36" s="3">
-        <v>1923388.38</v>
+        <v>1786066.22</v>
       </c>
       <c r="H36" s="4">
-        <v>0.008503309218000001</v>
+        <v>0.007839722853000001</v>
       </c>
       <c r="I36" s="5">
-        <v>0.008504563575</v>
+        <v>0.007843173435</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
-        <v>1975000</v>
+        <v>1750000</v>
       </c>
       <c r="F37" s="2">
-        <v>97.84641999999999</v>
+        <v>100.2212</v>
       </c>
       <c r="G37" s="3">
-        <v>1932466.8</v>
+        <v>1753871</v>
       </c>
       <c r="H37" s="4">
-        <v>0.008543444952</v>
+        <v>0.007698405807</v>
       </c>
       <c r="I37" s="5">
-        <v>0.00854470523</v>
+        <v>0.00770179419</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
-        <v>1850000</v>
+        <v>1750000</v>
       </c>
       <c r="F38" s="2">
-        <v>96.52006</v>
+        <v>100.277</v>
       </c>
       <c r="G38" s="3">
-        <v>1785621.11</v>
+        <v>1754847.5</v>
       </c>
       <c r="H38" s="4">
-        <v>0.007894239476000001</v>
+        <v>0.007702692037</v>
       </c>
       <c r="I38" s="5">
-        <v>0.007895403987</v>
+        <v>0.007706082305</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
-        <v>1750000</v>
+        <v>1678000</v>
       </c>
       <c r="F39" s="2">
-        <v>100.2898</v>
+        <v>103.5002</v>
       </c>
       <c r="G39" s="3">
-        <v>1755071.5</v>
+        <v>1736733.36</v>
       </c>
       <c r="H39" s="4">
-        <v>0.007759179504</v>
+        <v>0.00762318218</v>
       </c>
       <c r="I39" s="5">
-        <v>0.007760324091</v>
+        <v>0.007626537454</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
-        <v>1750000</v>
+        <v>1671000</v>
       </c>
       <c r="F40" s="2">
-        <v>100.1257</v>
+        <v>102.188</v>
       </c>
       <c r="G40" s="3">
-        <v>1752199.75</v>
+        <v>1707561.48</v>
       </c>
       <c r="H40" s="4">
-        <v>0.007746483483</v>
+        <v>0.007495135739</v>
       </c>
       <c r="I40" s="5">
-        <v>0.007747626198</v>
+        <v>0.007498434654</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
-        <v>1743753.7294</v>
+        <v>1725642.8394</v>
       </c>
       <c r="F41" s="2">
-        <v>99.596315</v>
+        <v>99.538034</v>
       </c>
       <c r="G41" s="3">
-        <v>1736714.46</v>
+        <v>1717670.96</v>
       </c>
       <c r="H41" s="4">
-        <v>0.007678022929</v>
+        <v>0.007539510069</v>
       </c>
       <c r="I41" s="5">
-        <v>0.007679155545</v>
+        <v>0.007542828515</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
-        <v>1721102.717</v>
+        <v>1700000</v>
       </c>
       <c r="F42" s="2">
-        <v>100.2441</v>
+        <v>100.2809</v>
       </c>
       <c r="G42" s="3">
-        <v>1725303.93</v>
+        <v>1704775.3</v>
       </c>
       <c r="H42" s="4">
-        <v>0.007627576929</v>
+        <v>0.007482906137</v>
       </c>
       <c r="I42" s="5">
-        <v>0.007628702103</v>
+        <v>0.007486199669</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
         <v>1700000</v>
       </c>
       <c r="F43" s="2">
-        <v>100.1602</v>
+        <v>100.2292</v>
       </c>
       <c r="G43" s="3">
-        <v>1702723.4</v>
+        <v>1703896.4</v>
       </c>
       <c r="H43" s="4">
-        <v>0.007527748303</v>
+        <v>0.007479048311</v>
       </c>
       <c r="I43" s="5">
-        <v>0.007528858751</v>
+        <v>0.007482340145</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>1657000</v>
+        <v>1652000</v>
       </c>
       <c r="F44" s="2">
-        <v>102.5351</v>
+        <v>102.801</v>
       </c>
       <c r="G44" s="3">
-        <v>1699006.61</v>
+        <v>1698272.52</v>
       </c>
       <c r="H44" s="4">
-        <v>0.007511316343</v>
+        <v>0.007454362966</v>
       </c>
       <c r="I44" s="5">
-        <v>0.007512424368</v>
+        <v>0.007457643936</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
-        <v>1644000</v>
+        <v>1700000</v>
       </c>
       <c r="F45" s="2">
-        <v>102.8496</v>
+        <v>100.24725</v>
       </c>
       <c r="G45" s="3">
-        <v>1690847.42</v>
+        <v>1704203.25</v>
       </c>
       <c r="H45" s="4">
-        <v>0.007475244556</v>
+        <v>0.007480395192</v>
       </c>
       <c r="I45" s="5">
-        <v>0.007476347259</v>
+        <v>0.007483687619</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>1700000</v>
+        <v>1589000</v>
       </c>
       <c r="F46" s="2">
-        <v>100.25706</v>
+        <v>105.4708</v>
       </c>
       <c r="G46" s="3">
-        <v>1704370.02</v>
+        <v>1675931.01</v>
       </c>
       <c r="H46" s="4">
-        <v>0.007535028018</v>
+        <v>0.007356297604</v>
       </c>
       <c r="I46" s="5">
-        <v>0.00753613954</v>
+        <v>0.007359535411</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
-        <v>1581000</v>
+        <v>1638000</v>
       </c>
       <c r="F47" s="2">
-        <v>106.4815</v>
+        <v>102.4716</v>
       </c>
       <c r="G47" s="3">
-        <v>1683472.52</v>
+        <v>1678484.81</v>
       </c>
       <c r="H47" s="4">
-        <v>0.007442640048</v>
+        <v>0.007367507185</v>
       </c>
       <c r="I47" s="5">
-        <v>0.007443737942</v>
+        <v>0.007370749925</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
-        <v>1661000</v>
+        <v>1683780.387</v>
       </c>
       <c r="F48" s="2">
-        <v>97.69826999999999</v>
+        <v>99.89944</v>
       </c>
       <c r="G48" s="3">
-        <v>1622768.26</v>
+        <v>1682087.18</v>
       </c>
       <c r="H48" s="4">
-        <v>0.007174266267</v>
+        <v>0.007383319352</v>
       </c>
       <c r="I48" s="5">
-        <v>0.007175324572</v>
+        <v>0.007386569052</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>1574000</v>
+        <v>1582000</v>
       </c>
       <c r="F49" s="2">
-        <v>103.1454</v>
+        <v>103.552103</v>
       </c>
       <c r="G49" s="3">
-        <v>1623508.6</v>
+        <v>1638194.27</v>
       </c>
       <c r="H49" s="4">
-        <v>0.007177539275</v>
+        <v>0.007190656712</v>
       </c>
       <c r="I49" s="5">
-        <v>0.007178598063</v>
+        <v>0.007193821613</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>1541000</v>
+        <v>1616752.75</v>
       </c>
       <c r="F50" s="2">
-        <v>104.607643</v>
+        <v>100</v>
       </c>
       <c r="G50" s="3">
-        <v>1612003.78</v>
+        <v>1616752.75</v>
       </c>
       <c r="H50" s="4">
-        <v>0.007126676423</v>
+        <v>0.007096541741</v>
       </c>
       <c r="I50" s="5">
-        <v>0.007127727707</v>
+        <v>0.007099665218</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>1618710.2316</v>
+        <v>1549000</v>
       </c>
       <c r="F51" s="2">
-        <v>98.72923</v>
+        <v>104.2784</v>
       </c>
       <c r="G51" s="3">
-        <v>1598140.15</v>
+        <v>1615272.42</v>
       </c>
       <c r="H51" s="4">
-        <v>0.007065385243</v>
+        <v>0.007090043993</v>
       </c>
       <c r="I51" s="5">
-        <v>0.007066427487</v>
+        <v>0.00709316461</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>1550000</v>
+        <v>1669000</v>
       </c>
       <c r="F52" s="2">
-        <v>104.0328</v>
+        <v>96.66728000000001</v>
       </c>
       <c r="G52" s="3">
-        <v>1612508.4</v>
+        <v>1613376.9</v>
       </c>
       <c r="H52" s="4">
-        <v>0.007128907356</v>
+        <v>0.007081723867</v>
       </c>
       <c r="I52" s="5">
-        <v>0.00712995897</v>
+        <v>0.007084840823</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>1556000</v>
+        <v>1576000</v>
       </c>
       <c r="F53" s="2">
-        <v>102.329553</v>
+        <v>102.0708</v>
       </c>
       <c r="G53" s="3">
-        <v>1592247.84</v>
+        <v>1608635.81</v>
       </c>
       <c r="H53" s="4">
-        <v>0.007039335344</v>
+        <v>0.0070609134</v>
       </c>
       <c r="I53" s="5">
-        <v>0.007040373745</v>
+        <v>0.007064021196</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
-        <v>1569000</v>
+        <v>1558000</v>
       </c>
       <c r="F54" s="2">
-        <v>100.278</v>
+        <v>103.8587</v>
       </c>
       <c r="G54" s="3">
-        <v>1573361.82</v>
+        <v>1618118.55</v>
       </c>
       <c r="H54" s="4">
-        <v>0.006955840138</v>
+        <v>0.007102536738</v>
       </c>
       <c r="I54" s="5">
-        <v>0.006956866222</v>
+        <v>0.007105662854</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>1568000</v>
+        <v>1564000</v>
       </c>
       <c r="F55" s="2">
-        <v>101.6548</v>
+        <v>102.322346</v>
       </c>
       <c r="G55" s="3">
-        <v>1593947.26</v>
+        <v>1600321.49</v>
       </c>
       <c r="H55" s="4">
-        <v>0.007046848485</v>
+        <v>0.007024418708</v>
       </c>
       <c r="I55" s="5">
-        <v>0.007047887994</v>
+        <v>0.007027510441</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>1524000</v>
+        <v>1577000</v>
       </c>
       <c r="F56" s="2">
-        <v>104.2058</v>
+        <v>100.5273</v>
       </c>
       <c r="G56" s="3">
-        <v>1588096.39</v>
+        <v>1585315.52</v>
       </c>
       <c r="H56" s="4">
-        <v>0.007020981752</v>
+        <v>0.006958551805</v>
       </c>
       <c r="I56" s="5">
-        <v>0.007022017445</v>
+        <v>0.006961614548</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>1580000</v>
+        <v>1618710.2316</v>
       </c>
       <c r="F57" s="2">
-        <v>98.43107999999999</v>
+        <v>98.63308000000001</v>
       </c>
       <c r="G57" s="3">
-        <v>1555211.06</v>
+        <v>1596583.76</v>
       </c>
       <c r="H57" s="4">
-        <v>0.006875595559</v>
+        <v>0.007008012375</v>
       </c>
       <c r="I57" s="5">
-        <v>0.006876609806</v>
+        <v>0.007011096887</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>1548000</v>
+        <v>1532000</v>
       </c>
       <c r="F58" s="2">
-        <v>100.7159</v>
+        <v>104.072</v>
       </c>
       <c r="G58" s="3">
-        <v>1559082.13</v>
+        <v>1594383.04</v>
       </c>
       <c r="H58" s="4">
-        <v>0.006892709569</v>
+        <v>0.006998352589</v>
       </c>
       <c r="I58" s="5">
-        <v>0.006893726341</v>
+        <v>0.00700143285</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>1520000</v>
+        <v>1588000</v>
       </c>
       <c r="F59" s="2">
-        <v>103.2022</v>
+        <v>98.6981</v>
       </c>
       <c r="G59" s="3">
-        <v>1568673.44</v>
+        <v>1567325.83</v>
       </c>
       <c r="H59" s="4">
-        <v>0.006935112788</v>
+        <v>0.006879588212</v>
       </c>
       <c r="I59" s="5">
-        <v>0.006936135814</v>
+        <v>0.006882616199</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>1545000</v>
+        <v>1556000</v>
       </c>
       <c r="F60" s="2">
-        <v>101.2759</v>
+        <v>100.9277</v>
       </c>
       <c r="G60" s="3">
-        <v>1564712.66</v>
+        <v>1570435.01</v>
       </c>
       <c r="H60" s="4">
-        <v>0.006917602139</v>
+        <v>0.006893235601</v>
       </c>
       <c r="I60" s="5">
-        <v>0.006918622582</v>
+        <v>0.006896269595</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>1560000</v>
+        <v>1528000</v>
       </c>
       <c r="F61" s="2">
-        <v>99.53025</v>
+        <v>103.2164</v>
       </c>
       <c r="G61" s="3">
-        <v>1552671.9</v>
+        <v>1577146.59</v>
       </c>
       <c r="H61" s="4">
-        <v>0.006864369903</v>
+        <v>0.006922695274</v>
       </c>
       <c r="I61" s="5">
-        <v>0.006865382494</v>
+        <v>0.006925742234</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>1546000</v>
+        <v>1553000</v>
       </c>
       <c r="F62" s="2">
-        <v>101.3683</v>
+        <v>101.5504</v>
       </c>
       <c r="G62" s="3">
-        <v>1567153.92</v>
+        <v>1577077.71</v>
       </c>
       <c r="H62" s="4">
-        <v>0.006928394974</v>
+        <v>0.006922392933</v>
       </c>
       <c r="I62" s="5">
-        <v>0.006929417009</v>
+        <v>0.006925439761</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>1538000</v>
+        <v>1568000</v>
       </c>
       <c r="F63" s="2">
-        <v>101.542868</v>
+        <v>99.66683</v>
       </c>
       <c r="G63" s="3">
-        <v>1561729.31</v>
+        <v>1562775.89</v>
       </c>
       <c r="H63" s="4">
-        <v>0.006904412755</v>
+        <v>0.006859616825</v>
       </c>
       <c r="I63" s="5">
-        <v>0.006905431253</v>
+        <v>0.006862636022</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>1560000</v>
+        <v>1554000</v>
       </c>
       <c r="F64" s="2">
-        <v>100.1796</v>
+        <v>101.8392</v>
       </c>
       <c r="G64" s="3">
-        <v>1562801.76</v>
+        <v>1582581.17</v>
       </c>
       <c r="H64" s="4">
-        <v>0.006909154063</v>
+        <v>0.006946549692</v>
       </c>
       <c r="I64" s="5">
-        <v>0.00691017326</v>
+        <v>0.006949607151</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>1557000</v>
+        <v>1546000</v>
       </c>
       <c r="F65" s="2">
-        <v>100.5326</v>
+        <v>101.2726</v>
       </c>
       <c r="G65" s="3">
-        <v>1565292.58</v>
+        <v>1565674.4</v>
       </c>
       <c r="H65" s="4">
-        <v>0.006920165999</v>
+        <v>0.006872339449</v>
       </c>
       <c r="I65" s="5">
-        <v>0.00692118682</v>
+        <v>0.006875364246</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>1600000</v>
+        <v>1568000</v>
       </c>
       <c r="F66" s="2">
-        <v>97.13384000000001</v>
+        <v>100.2984</v>
       </c>
       <c r="G66" s="3">
-        <v>1554141.44</v>
+        <v>1572678.91</v>
       </c>
       <c r="H66" s="4">
-        <v>0.006870866746</v>
+        <v>0.00690308493</v>
       </c>
       <c r="I66" s="5">
-        <v>0.006871880296</v>
+        <v>0.006906123259</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
-        <v>1557000</v>
+        <v>1565000</v>
       </c>
       <c r="F67" s="2">
-        <v>97.254307</v>
+        <v>101.001854</v>
       </c>
       <c r="G67" s="3">
-        <v>1514249.56</v>
+        <v>1580679.02</v>
       </c>
       <c r="H67" s="4">
-        <v>0.006694504554</v>
+        <v>0.00693820042</v>
       </c>
       <c r="I67" s="5">
-        <v>0.006695492087</v>
+        <v>0.006941254205</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>1499000</v>
+        <v>1600000</v>
       </c>
       <c r="F68" s="2">
-        <v>101.0591</v>
+        <v>97.27122</v>
       </c>
       <c r="G68" s="3">
-        <v>1514875.91</v>
+        <v>1556339.52</v>
       </c>
       <c r="H68" s="4">
-        <v>0.006697273646</v>
+        <v>0.006831365134</v>
       </c>
       <c r="I68" s="5">
-        <v>0.006698261588</v>
+        <v>0.006834371896</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>1510000</v>
+        <v>1565000</v>
       </c>
       <c r="F69" s="2">
-        <v>100.2375</v>
+        <v>97.81269</v>
       </c>
       <c r="G69" s="3">
-        <v>1513586.25</v>
+        <v>1530768.6</v>
       </c>
       <c r="H69" s="4">
-        <v>0.006691572057</v>
+        <v>0.00671912465</v>
       </c>
       <c r="I69" s="5">
-        <v>0.006692559158</v>
+        <v>0.00672208201</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>1500000</v>
+        <v>1507000</v>
       </c>
       <c r="F70" s="2">
-        <v>100.2232</v>
+        <v>101.1633</v>
       </c>
       <c r="G70" s="3">
-        <v>1503348</v>
+        <v>1524530.93</v>
       </c>
       <c r="H70" s="4">
-        <v>0.006646308705</v>
+        <v>0.006691745158</v>
       </c>
       <c r="I70" s="5">
-        <v>0.006647289129</v>
+        <v>0.006694690468</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>1500000</v>
+        <v>1483000</v>
       </c>
       <c r="F71" s="2">
-        <v>100.236</v>
+        <v>100.999036</v>
       </c>
       <c r="G71" s="3">
-        <v>1503540</v>
+        <v>1497815.7</v>
       </c>
       <c r="H71" s="4">
-        <v>0.006647157538</v>
+        <v>0.006574481882</v>
       </c>
       <c r="I71" s="5">
-        <v>0.006648138087</v>
+        <v>0.00657737558</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
         <v>1500000</v>
       </c>
       <c r="F72" s="2">
-        <v>99.76047</v>
+        <v>100.2195</v>
       </c>
       <c r="G72" s="3">
-        <v>1496407.05</v>
+        <v>1503292.5</v>
       </c>
       <c r="H72" s="4">
-        <v>0.006615622732</v>
+        <v>0.00659852162</v>
       </c>
       <c r="I72" s="5">
-        <v>0.006616598629</v>
+        <v>0.006601425898</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
         <v>1500000</v>
       </c>
       <c r="F73" s="2">
-        <v>100.2228</v>
+        <v>100.1997</v>
       </c>
       <c r="G73" s="3">
-        <v>1503342</v>
+        <v>1502995.5</v>
       </c>
       <c r="H73" s="4">
-        <v>0.006646282179</v>
+        <v>0.006597217974</v>
       </c>
       <c r="I73" s="5">
-        <v>0.006647262599</v>
+        <v>0.006600121679</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
-        <v>1432474.1726</v>
+        <v>1500000</v>
       </c>
       <c r="F74" s="2">
-        <v>103.61934</v>
+        <v>99.91157</v>
       </c>
       <c r="G74" s="3">
-        <v>1484320.28</v>
+        <v>1498673.55</v>
       </c>
       <c r="H74" s="4">
-        <v>0.006562187079</v>
+        <v>0.006578247294</v>
       </c>
       <c r="I74" s="5">
-        <v>0.006563155093</v>
+        <v>0.006581142649</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
         <v>1500000</v>
       </c>
       <c r="F75" s="2">
-        <v>100.1274</v>
+        <v>100.2188</v>
       </c>
       <c r="G75" s="3">
-        <v>1501911</v>
+        <v>1503282</v>
       </c>
       <c r="H75" s="4">
-        <v>0.006639955721</v>
+        <v>0.006598475531</v>
       </c>
       <c r="I75" s="5">
-        <v>0.006640935208</v>
+        <v>0.00660137979</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
         <v>1500000</v>
       </c>
       <c r="F76" s="2">
-        <v>100.1143</v>
+        <v>100.123</v>
       </c>
       <c r="G76" s="3">
-        <v>1501714.5</v>
+        <v>1501845</v>
       </c>
       <c r="H76" s="4">
-        <v>0.006639086994</v>
+        <v>0.006592167993</v>
       </c>
       <c r="I76" s="5">
-        <v>0.006640066352</v>
+        <v>0.006595069475</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
         <v>1500000</v>
       </c>
       <c r="F77" s="2">
-        <v>99.8728</v>
+        <v>100.1112</v>
       </c>
       <c r="G77" s="3">
-        <v>1498092</v>
+        <v>1501668</v>
       </c>
       <c r="H77" s="4">
-        <v>0.006623071904</v>
+        <v>0.006591391073</v>
       </c>
       <c r="I77" s="5">
-        <v>0.0066240489</v>
+        <v>0.006594292213</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
         <v>1500000</v>
       </c>
       <c r="F78" s="2">
-        <v>100.0817</v>
+        <v>99.8737</v>
       </c>
       <c r="G78" s="3">
-        <v>1501225.5</v>
+        <v>1498105.5</v>
       </c>
       <c r="H78" s="4">
-        <v>0.006636925122</v>
+        <v>0.006575753907</v>
       </c>
       <c r="I78" s="5">
-        <v>0.006637904162</v>
+        <v>0.006578648165</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
-        <v>1475000</v>
+        <v>1500000</v>
       </c>
       <c r="F79" s="2">
-        <v>100.2513</v>
+        <v>100.0711</v>
       </c>
       <c r="G79" s="3">
-        <v>1478706.68</v>
+        <v>1501066.5</v>
       </c>
       <c r="H79" s="4">
-        <v>0.006537369289</v>
+        <v>0.006588750861</v>
       </c>
       <c r="I79" s="5">
-        <v>0.006538333643</v>
+        <v>0.006591650839</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
-        <v>1500000</v>
+        <v>1510000</v>
       </c>
       <c r="F80" s="2">
-        <v>98.72362</v>
+        <v>100.2352</v>
       </c>
       <c r="G80" s="3">
-        <v>1480854.3</v>
+        <v>1513551.52</v>
       </c>
       <c r="H80" s="4">
-        <v>0.00654686395</v>
+        <v>0.006643552354</v>
       </c>
       <c r="I80" s="5">
-        <v>0.006547829704</v>
+        <v>0.006646476453</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
-        <v>1395000</v>
+        <v>1431106.4526</v>
       </c>
       <c r="F81" s="2">
-        <v>100.30048</v>
+        <v>103.53813</v>
       </c>
       <c r="G81" s="3">
-        <v>1399191.7</v>
+        <v>1481740.86</v>
       </c>
       <c r="H81" s="4">
-        <v>0.006185833186</v>
+        <v>0.006503923285</v>
       </c>
       <c r="I81" s="5">
-        <v>0.006186745683</v>
+        <v>0.006506785927</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
-        <v>1342000</v>
+        <v>1500000</v>
       </c>
       <c r="F82" s="2">
-        <v>99.28075</v>
+        <v>98.34392</v>
       </c>
       <c r="G82" s="3">
-        <v>1332347.67</v>
+        <v>1475158.8</v>
       </c>
       <c r="H82" s="4">
-        <v>0.005890315405</v>
+        <v>0.006475032128</v>
       </c>
       <c r="I82" s="5">
-        <v>0.005891184309</v>
+        <v>0.006477882053</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
-        <v>1300000</v>
+        <v>1395000</v>
       </c>
       <c r="F83" s="2">
-        <v>100.1102</v>
+        <v>100.25713</v>
       </c>
       <c r="G83" s="3">
-        <v>1301432.6</v>
+        <v>1398586.96</v>
       </c>
       <c r="H83" s="4">
-        <v>0.005753639755</v>
+        <v>0.006138929261</v>
       </c>
       <c r="I83" s="5">
-        <v>0.005754488497</v>
+        <v>0.006141631254</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>1306473.26</v>
+        <v>1348000</v>
       </c>
       <c r="F84" s="2">
-        <v>100</v>
+        <v>101.125759</v>
       </c>
       <c r="G84" s="3">
-        <v>1306473.26</v>
+        <v>1363175.23</v>
       </c>
       <c r="H84" s="4">
-        <v>0.005775924537</v>
+        <v>0.005983493722</v>
       </c>
       <c r="I84" s="5">
-        <v>0.005776776567</v>
+        <v>0.005986127301</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
         <v>1315000</v>
       </c>
       <c r="F85" s="2">
         <v>100.0195</v>
       </c>
       <c r="G85" s="3">
         <v>1315256.43</v>
       </c>
       <c r="H85" s="4">
-        <v>0.005814754952</v>
+        <v>0.005773159885</v>
       </c>
       <c r="I85" s="5">
-        <v>0.005815612709</v>
+        <v>0.005775700888</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
-        <v>1250000</v>
+        <v>1340000</v>
       </c>
       <c r="F86" s="2">
-        <v>102.31639</v>
+        <v>98.973783</v>
       </c>
       <c r="G86" s="3">
-        <v>1278954.88</v>
+        <v>1326248.69</v>
       </c>
       <c r="H86" s="4">
-        <v>0.005654265625</v>
+        <v>0.00582140912</v>
       </c>
       <c r="I86" s="5">
-        <v>0.005655099709</v>
+        <v>0.005823971359</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
-        <v>1280000</v>
+        <v>1300000</v>
       </c>
       <c r="F87" s="2">
-        <v>100.81145</v>
+        <v>100.107</v>
       </c>
       <c r="G87" s="3">
-        <v>1290386.56</v>
+        <v>1301391</v>
       </c>
       <c r="H87" s="4">
-        <v>0.005704805159</v>
+        <v>0.005712299269</v>
       </c>
       <c r="I87" s="5">
-        <v>0.005705646698</v>
+        <v>0.005714813485</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>1340000</v>
+        <v>1280000</v>
       </c>
       <c r="F88" s="2">
-        <v>96.809389</v>
+        <v>100.80989</v>
       </c>
       <c r="G88" s="3">
-        <v>1297245.81</v>
+        <v>1290366.59</v>
       </c>
       <c r="H88" s="4">
-        <v>0.005735129948</v>
+        <v>0.005663908956</v>
       </c>
       <c r="I88" s="5">
-        <v>0.00573597596</v>
+        <v>0.005666401874</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
-        <v>1269000</v>
+        <v>1250000</v>
       </c>
       <c r="F89" s="2">
-        <v>99.23126000000001</v>
+        <v>102.32467</v>
       </c>
       <c r="G89" s="3">
-        <v>1259244.69</v>
+        <v>1279058.38</v>
       </c>
       <c r="H89" s="4">
-        <v>0.0055671268</v>
+        <v>0.005614272898</v>
       </c>
       <c r="I89" s="5">
-        <v>0.005567948029</v>
+        <v>0.005616743968</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>1242000</v>
+        <v>1269000</v>
       </c>
       <c r="F90" s="2">
-        <v>100.583268</v>
+        <v>99.3087</v>
       </c>
       <c r="G90" s="3">
-        <v>1249244.19</v>
+        <v>1260227.4</v>
       </c>
       <c r="H90" s="4">
-        <v>0.005522914538</v>
+        <v>0.005531616611</v>
       </c>
       <c r="I90" s="5">
-        <v>0.005523729245</v>
+        <v>0.005534051301</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>1150000</v>
+        <v>1189000</v>
       </c>
       <c r="F91" s="2">
-        <v>107.2788</v>
+        <v>104.1055</v>
       </c>
       <c r="G91" s="3">
-        <v>1233706.2</v>
+        <v>1237814.4</v>
       </c>
       <c r="H91" s="4">
-        <v>0.005454221016</v>
+        <v>0.005433237408</v>
       </c>
       <c r="I91" s="5">
-        <v>0.00545502559</v>
+        <v>0.005435628798</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>1183000</v>
+        <v>1176000</v>
       </c>
       <c r="F92" s="2">
-        <v>103.9367</v>
+        <v>104.892</v>
       </c>
       <c r="G92" s="3">
-        <v>1229571.16</v>
+        <v>1233529.92</v>
       </c>
       <c r="H92" s="4">
-        <v>0.005435939989</v>
+        <v>0.005414431221</v>
       </c>
       <c r="I92" s="5">
-        <v>0.005436741866</v>
+        <v>0.005416814333</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
-        <v>1170000</v>
+        <v>1156000</v>
       </c>
       <c r="F93" s="2">
-        <v>105.0112</v>
+        <v>107.0629</v>
       </c>
       <c r="G93" s="3">
-        <v>1228631.04</v>
+        <v>1237647.12</v>
       </c>
       <c r="H93" s="4">
-        <v>0.00543178371</v>
+        <v>0.005432503193</v>
       </c>
       <c r="I93" s="5">
-        <v>0.005432584974</v>
+        <v>0.005434894259</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>1242000</v>
+        <v>1248000</v>
       </c>
       <c r="F94" s="2">
-        <v>96.317915</v>
+        <v>96.343237</v>
       </c>
       <c r="G94" s="3">
-        <v>1196268.5</v>
+        <v>1202363.6</v>
       </c>
       <c r="H94" s="4">
-        <v>0.005288708784</v>
+        <v>0.005277630398</v>
       </c>
       <c r="I94" s="5">
-        <v>0.005289488943</v>
+        <v>0.005279953298</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>1168000</v>
+        <v>1174000</v>
       </c>
       <c r="F95" s="2">
-        <v>103.1847</v>
+        <v>103.2633</v>
       </c>
       <c r="G95" s="3">
-        <v>1205197.3</v>
+        <v>1212311.14</v>
       </c>
       <c r="H95" s="4">
-        <v>0.005328183015</v>
+        <v>0.005321293947</v>
       </c>
       <c r="I95" s="5">
-        <v>0.005328968997</v>
+        <v>0.005323636065</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
         <v>1200000</v>
       </c>
       <c r="F96" s="2">
-        <v>97.86809</v>
+        <v>98.01385999999999</v>
       </c>
       <c r="G96" s="3">
-        <v>1174417.08</v>
+        <v>1176166.32</v>
       </c>
       <c r="H96" s="4">
-        <v>0.005192103533</v>
+        <v>0.005162640598</v>
       </c>
       <c r="I96" s="5">
-        <v>0.005192869441</v>
+        <v>0.005164912887</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>1147000</v>
+        <v>1153000</v>
       </c>
       <c r="F97" s="2">
-        <v>101.2257</v>
+        <v>100.6366</v>
       </c>
       <c r="G97" s="3">
-        <v>1161058.78</v>
+        <v>1160340</v>
       </c>
       <c r="H97" s="4">
-        <v>0.00513304642</v>
+        <v>0.005093172861</v>
       </c>
       <c r="I97" s="5">
-        <v>0.005133803617</v>
+        <v>0.005095414574</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
-        <v>1139000</v>
+        <v>1145000</v>
       </c>
       <c r="F98" s="2">
-        <v>101.5761</v>
+        <v>101.1145</v>
       </c>
       <c r="G98" s="3">
-        <v>1156951.78</v>
+        <v>1157761.03</v>
       </c>
       <c r="H98" s="4">
-        <v>0.005114889354</v>
+        <v>0.005081852769</v>
       </c>
       <c r="I98" s="5">
-        <v>0.005115643872</v>
+        <v>0.0050840895</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>1159000</v>
+        <v>1165000</v>
       </c>
       <c r="F99" s="2">
-        <v>98.85816</v>
+        <v>99.20287999999999</v>
       </c>
       <c r="G99" s="3">
-        <v>1145766.07</v>
+        <v>1155713.55</v>
       </c>
       <c r="H99" s="4">
-        <v>0.0050654373</v>
+        <v>0.005072865633</v>
       </c>
       <c r="I99" s="5">
-        <v>0.005066184523</v>
+        <v>0.005075098408</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>1125000</v>
+        <v>1097000</v>
       </c>
       <c r="F100" s="2">
-        <v>100.3928</v>
+        <v>103.4962</v>
       </c>
       <c r="G100" s="3">
-        <v>1129419</v>
+        <v>1135353.31</v>
       </c>
       <c r="H100" s="4">
-        <v>0.004993166806</v>
+        <v>0.004983496817</v>
       </c>
       <c r="I100" s="5">
-        <v>0.004993903368</v>
+        <v>0.004985690257</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>1100000</v>
+        <v>1105000</v>
       </c>
       <c r="F101" s="2">
-        <v>100.193</v>
+        <v>102.2606</v>
       </c>
       <c r="G101" s="3">
-        <v>1102123</v>
+        <v>1129979.63</v>
       </c>
       <c r="H101" s="4">
-        <v>0.004872491059</v>
+        <v>0.004959909677</v>
       </c>
       <c r="I101" s="5">
-        <v>0.00487320982</v>
+        <v>0.004962092736</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
-        <v>1184000</v>
+        <v>1150000</v>
       </c>
       <c r="F102" s="2">
-        <v>94.37764199999999</v>
+        <v>97.50230999999999</v>
       </c>
       <c r="G102" s="3">
-        <v>1117431.28</v>
+        <v>1121276.57</v>
       </c>
       <c r="H102" s="4">
-        <v>0.004940169044</v>
+        <v>0.00492170862</v>
       </c>
       <c r="I102" s="5">
-        <v>0.004940897788</v>
+        <v>0.004923874865</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
-        <v>1059703.7486</v>
+        <v>1190000</v>
       </c>
       <c r="F103" s="2">
-        <v>99.52837</v>
+        <v>93.03515</v>
       </c>
       <c r="G103" s="3">
-        <v>1054705.87</v>
+        <v>1107118.29</v>
       </c>
       <c r="H103" s="4">
-        <v>0.004662859691</v>
+        <v>0.004859562553</v>
       </c>
       <c r="I103" s="5">
-        <v>0.004663547528</v>
+        <v>0.004861701445</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>1156000</v>
+        <v>1100000</v>
       </c>
       <c r="F104" s="2">
-        <v>91.968654</v>
+        <v>100.1888</v>
       </c>
       <c r="G104" s="3">
-        <v>1063157.64</v>
+        <v>1102076.8</v>
       </c>
       <c r="H104" s="4">
-        <v>0.004700225017</v>
+        <v>0.004837433561</v>
       </c>
       <c r="I104" s="5">
-        <v>0.004700918366</v>
+        <v>0.004839562713</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>1001000</v>
+        <v>1059703.7486</v>
       </c>
       <c r="F105" s="2">
-        <v>100.8854</v>
+        <v>99.49154</v>
       </c>
       <c r="G105" s="3">
-        <v>1009862.85</v>
+        <v>1054315.58</v>
       </c>
       <c r="H105" s="4">
-        <v>0.004464608512</v>
+        <v>0.004627791426</v>
       </c>
       <c r="I105" s="5">
-        <v>0.004465267104</v>
+        <v>0.004629828305</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>1000000</v>
+        <v>1162000</v>
       </c>
       <c r="F106" s="2">
-        <v>102.33562</v>
+        <v>90.73108000000001</v>
       </c>
       <c r="G106" s="3">
-        <v>1023356.2</v>
+        <v>1054295.15</v>
       </c>
       <c r="H106" s="4">
-        <v>0.004524262659</v>
+        <v>0.004627701754</v>
       </c>
       <c r="I106" s="5">
-        <v>0.004524930051</v>
+        <v>0.004629738594</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>1020822.25</v>
+        <v>1005000</v>
       </c>
       <c r="F107" s="2">
-        <v>98.80195999999999</v>
+        <v>101.4572</v>
       </c>
       <c r="G107" s="3">
-        <v>1008592.39</v>
+        <v>1019644.86</v>
       </c>
       <c r="H107" s="4">
-        <v>0.00445899179</v>
+        <v>0.004475608475</v>
       </c>
       <c r="I107" s="5">
-        <v>0.004459649553</v>
+        <v>0.004477578373</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>1010000</v>
+        <v>1000000</v>
       </c>
       <c r="F108" s="2">
-        <v>101.1252</v>
+        <v>102.29053</v>
       </c>
       <c r="G108" s="3">
-        <v>1021364.52</v>
+        <v>1022905.3</v>
       </c>
       <c r="H108" s="4">
-        <v>0.004515457433</v>
+        <v>0.004489919784</v>
       </c>
       <c r="I108" s="5">
-        <v>0.004516123526</v>
+        <v>0.004491895981</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>1000000</v>
+        <v>1014000</v>
       </c>
       <c r="F109" s="2">
-        <v>99.68911</v>
+        <v>101.726</v>
       </c>
       <c r="G109" s="3">
-        <v>996891.1</v>
+        <v>1031501.64</v>
       </c>
       <c r="H109" s="4">
-        <v>0.004407260326</v>
+        <v>0.004527652385</v>
       </c>
       <c r="I109" s="5">
-        <v>0.004407910458</v>
+        <v>0.004529645189</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
         <v>1000000</v>
       </c>
       <c r="F110" s="2">
-        <v>99.42192</v>
+        <v>100.4081</v>
       </c>
       <c r="G110" s="3">
-        <v>994219.2</v>
+        <v>1004081</v>
       </c>
       <c r="H110" s="4">
-        <v>0.004395447843</v>
+        <v>0.004407292783</v>
       </c>
       <c r="I110" s="5">
-        <v>0.004396096233</v>
+        <v>0.004409232613</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
         <v>1000000</v>
       </c>
       <c r="F111" s="2">
-        <v>99.75</v>
+        <v>100.394954</v>
       </c>
       <c r="G111" s="3">
-        <v>997500</v>
+        <v>1003949.54</v>
       </c>
       <c r="H111" s="4">
-        <v>0.004409952275</v>
+        <v>0.004406715756</v>
       </c>
       <c r="I111" s="5">
-        <v>0.004410602805</v>
+        <v>0.004408655331</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
         <v>1000000</v>
       </c>
       <c r="F112" s="2">
-        <v>98.91865</v>
+        <v>99.625</v>
       </c>
       <c r="G112" s="3">
-        <v>989186.5</v>
+        <v>996250</v>
       </c>
       <c r="H112" s="4">
-        <v>0.004373198252</v>
+        <v>0.004372919551</v>
       </c>
       <c r="I112" s="5">
-        <v>0.00437384336</v>
+        <v>0.004374844251</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
         <v>1000000</v>
       </c>
       <c r="F113" s="2">
-        <v>98.51515000000001</v>
+        <v>99.65665</v>
       </c>
       <c r="G113" s="3">
-        <v>985151.5</v>
+        <v>996566.5</v>
       </c>
       <c r="H113" s="4">
-        <v>0.004355359498</v>
+        <v>0.004374308789</v>
       </c>
       <c r="I113" s="5">
-        <v>0.004356001974</v>
+        <v>0.004376234101</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
         <v>1000000</v>
       </c>
       <c r="F114" s="2">
-        <v>99.50024000000001</v>
+        <v>99.95399999999999</v>
       </c>
       <c r="G114" s="3">
-        <v>995002.4</v>
+        <v>999540</v>
       </c>
       <c r="H114" s="4">
-        <v>0.004398910374</v>
+        <v>0.00438736061</v>
       </c>
       <c r="I114" s="5">
-        <v>0.004399559275</v>
+        <v>0.004389291666</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
         <v>1000000</v>
       </c>
       <c r="F115" s="2">
-        <v>99.2011</v>
+        <v>99.5</v>
       </c>
       <c r="G115" s="3">
-        <v>992011</v>
+        <v>995000</v>
       </c>
       <c r="H115" s="4">
-        <v>0.00438568538</v>
+        <v>0.004367432826</v>
       </c>
       <c r="I115" s="5">
-        <v>0.00438633233</v>
+        <v>0.004369355111</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>990000</v>
+        <v>953000</v>
       </c>
       <c r="F116" s="2">
-        <v>100.014</v>
+        <v>106.236558</v>
       </c>
       <c r="G116" s="3">
-        <v>990138.6</v>
+        <v>1012434.4</v>
       </c>
       <c r="H116" s="4">
-        <v>0.004377407491</v>
+        <v>0.004443959018</v>
       </c>
       <c r="I116" s="5">
-        <v>0.00437805322</v>
+        <v>0.004445914986</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>1000000</v>
+        <v>1020822.25</v>
       </c>
       <c r="F117" s="2">
-        <v>100</v>
+        <v>98.81891</v>
       </c>
       <c r="G117" s="3">
-        <v>1000000</v>
+        <v>1008765.42</v>
       </c>
       <c r="H117" s="4">
-        <v>0.004421004787</v>
+        <v>0.004427854484</v>
       </c>
       <c r="I117" s="5">
-        <v>0.004421656947</v>
+        <v>0.004429803363</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>1076639.1341</v>
+        <v>1000000</v>
       </c>
       <c r="F118" s="2">
-        <v>91.73356</v>
+        <v>100.0066</v>
       </c>
       <c r="G118" s="3">
-        <v>987639.41</v>
+        <v>1000066</v>
       </c>
       <c r="H118" s="4">
-        <v>0.004366358542</v>
+        <v>0.004389669424</v>
       </c>
       <c r="I118" s="5">
-        <v>0.004367002641</v>
+        <v>0.004391601496</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
         <v>1000000</v>
       </c>
       <c r="F119" s="2">
-        <v>99.99957999999999</v>
+        <v>99.99975000000001</v>
       </c>
       <c r="G119" s="3">
-        <v>999995.8</v>
+        <v>999997.5</v>
       </c>
       <c r="H119" s="4">
-        <v>0.004420986219</v>
+        <v>0.004389368751</v>
       </c>
       <c r="I119" s="5">
-        <v>0.004421638377</v>
+        <v>0.004391300692</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
-        <v>1000000</v>
+        <v>991000</v>
       </c>
       <c r="F120" s="2">
-        <v>100.1773</v>
+        <v>97.83156</v>
       </c>
       <c r="G120" s="3">
-        <v>1001773</v>
+        <v>969510.76</v>
       </c>
       <c r="H120" s="4">
-        <v>0.004428843229</v>
+        <v>0.004255550871</v>
       </c>
       <c r="I120" s="5">
-        <v>0.004429496545</v>
+        <v>0.004257423913</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>987000</v>
+        <v>1000000</v>
       </c>
       <c r="F121" s="2">
-        <v>97.46812</v>
+        <v>96.91228</v>
       </c>
       <c r="G121" s="3">
-        <v>962010.34</v>
+        <v>969122.8</v>
       </c>
       <c r="H121" s="4">
-        <v>0.004253052338</v>
+        <v>0.004253847969</v>
       </c>
       <c r="I121" s="5">
-        <v>0.004253679723</v>
+        <v>0.004255720261</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
         <v>1000000</v>
       </c>
       <c r="F122" s="2">
-        <v>96.59272</v>
+        <v>98.8125</v>
       </c>
       <c r="G122" s="3">
-        <v>965927.2</v>
+        <v>988125</v>
       </c>
       <c r="H122" s="4">
-        <v>0.004270368775</v>
+        <v>0.004337255841</v>
       </c>
       <c r="I122" s="5">
-        <v>0.004270998715</v>
+        <v>0.004339164844</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="1">
-        <v>1000000</v>
+        <v>975000</v>
       </c>
       <c r="F123" s="2">
-        <v>96.50509</v>
+        <v>100.0434</v>
       </c>
       <c r="G123" s="3">
-        <v>965050.9</v>
+        <v>975423.15</v>
       </c>
       <c r="H123" s="4">
-        <v>0.004266494649</v>
+        <v>0.004281502598</v>
       </c>
       <c r="I123" s="5">
-        <v>0.004267124017</v>
+        <v>0.004283387062</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>255</v>
       </c>
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="1">
-        <v>975000</v>
+        <v>1000000</v>
       </c>
       <c r="F124" s="2">
-        <v>100.045701</v>
+        <v>98.92155</v>
       </c>
       <c r="G124" s="3">
-        <v>975445.58</v>
+        <v>989215.5</v>
       </c>
       <c r="H124" s="4">
-        <v>0.0043124496</v>
+        <v>0.004342042459</v>
       </c>
       <c r="I124" s="5">
-        <v>0.004313085747</v>
+        <v>0.004343953569</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>257</v>
       </c>
       <c r="D125" t="s">
         <v>258</v>
       </c>
       <c r="E125" s="1">
-        <v>1033000</v>
+        <v>1000000</v>
       </c>
       <c r="F125" s="2">
-        <v>94.8218</v>
+        <v>97.85847</v>
       </c>
       <c r="G125" s="3">
-        <v>979509.1899999999</v>
+        <v>978584.7</v>
       </c>
       <c r="H125" s="4">
-        <v>0.004330414836</v>
+        <v>0.004295379841</v>
       </c>
       <c r="I125" s="5">
-        <v>0.004331053633</v>
+        <v>0.004297270413</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>259</v>
       </c>
       <c r="D126" t="s">
         <v>260</v>
       </c>
       <c r="E126" s="1">
-        <v>953000</v>
+        <v>1000000</v>
       </c>
       <c r="F126" s="2">
-        <v>102.0403</v>
+        <v>99.00691999999999</v>
       </c>
       <c r="G126" s="3">
-        <v>972444.0600000001</v>
+        <v>990069.2</v>
       </c>
       <c r="H126" s="4">
-        <v>0.00429917984</v>
+        <v>0.004345789673</v>
       </c>
       <c r="I126" s="5">
-        <v>0.00429981403</v>
+        <v>0.004347702432</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
         <v>261</v>
       </c>
       <c r="D127" t="s">
         <v>262</v>
       </c>
       <c r="E127" s="1">
-        <v>40000</v>
+        <v>1037000</v>
       </c>
       <c r="F127" s="2">
-        <v>23.73</v>
+        <v>93.45249</v>
       </c>
       <c r="G127" s="3">
-        <v>949200</v>
+        <v>969102.3199999999</v>
       </c>
       <c r="H127" s="4">
-        <v>0.004196417744</v>
+        <v>0.00425375808</v>
       </c>
       <c r="I127" s="5">
-        <v>0.004197036775</v>
+        <v>0.004255630333</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>263</v>
       </c>
       <c r="D128" t="s">
         <v>264</v>
       </c>
       <c r="E128" s="1">
         <v>975000</v>
       </c>
       <c r="F128" s="2">
-        <v>97.216821</v>
+        <v>97.37609</v>
       </c>
       <c r="G128" s="3">
-        <v>947864</v>
+        <v>949416.88</v>
       </c>
       <c r="H128" s="4">
-        <v>0.004190511303</v>
+        <v>0.004167351192</v>
       </c>
       <c r="I128" s="5">
-        <v>0.004191129462</v>
+        <v>0.004169185414</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>265</v>
       </c>
       <c r="D129" t="s">
         <v>266</v>
       </c>
       <c r="E129" s="1">
         <v>1000000</v>
       </c>
       <c r="F129" s="2">
-        <v>95.61057599999999</v>
+        <v>96.29385000000001</v>
       </c>
       <c r="G129" s="3">
-        <v>956105.76</v>
+        <v>962938.5</v>
       </c>
       <c r="H129" s="4">
-        <v>0.004226948142</v>
+        <v>0.004226702728</v>
       </c>
       <c r="I129" s="5">
-        <v>0.004227571676</v>
+        <v>0.004228563072</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>10</v>
       </c>
       <c r="C130" t="s">
         <v>267</v>
       </c>
       <c r="D130" t="s">
         <v>268</v>
       </c>
       <c r="E130" s="1">
         <v>1000000</v>
       </c>
       <c r="F130" s="2">
-        <v>93.51439000000001</v>
+        <v>94.63697000000001</v>
       </c>
       <c r="G130" s="3">
-        <v>935143.9</v>
+        <v>946369.7</v>
       </c>
       <c r="H130" s="4">
-        <v>0.004134275659</v>
+        <v>0.004153975973</v>
       </c>
       <c r="I130" s="5">
-        <v>0.004134885522</v>
+        <v>0.004155804308</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>10</v>
       </c>
       <c r="C131" t="s">
         <v>269</v>
       </c>
       <c r="D131" t="s">
         <v>270</v>
       </c>
       <c r="E131" s="1">
-        <v>942755.16</v>
+        <v>1041823.8341</v>
       </c>
       <c r="F131" s="2">
-        <v>98.75020000000001</v>
+        <v>91.67854</v>
       </c>
       <c r="G131" s="3">
-        <v>930972.61</v>
+        <v>955128.88</v>
       </c>
       <c r="H131" s="4">
-        <v>0.004115834348</v>
+        <v>0.004192423343</v>
       </c>
       <c r="I131" s="5">
-        <v>0.004116441491</v>
+        <v>0.004194268599</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>10</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="1">
-        <v>835000</v>
+        <v>40000</v>
       </c>
       <c r="F132" s="2">
-        <v>97.920152</v>
+        <v>23.43</v>
       </c>
       <c r="G132" s="3">
-        <v>817633.27</v>
+        <v>937200</v>
       </c>
       <c r="H132" s="4">
-        <v>0.003614760597</v>
+        <v>0.004113726678</v>
       </c>
       <c r="I132" s="5">
-        <v>0.003615293825</v>
+        <v>0.004115537297</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>10</v>
       </c>
       <c r="C133" t="s">
         <v>273</v>
       </c>
       <c r="D133" t="s">
         <v>274</v>
       </c>
       <c r="E133" s="1">
-        <v>43000</v>
+        <v>1000000</v>
       </c>
       <c r="F133" s="2">
-        <v>18.24</v>
+        <v>93.6593</v>
       </c>
       <c r="G133" s="3">
-        <v>784320</v>
+        <v>936593</v>
       </c>
       <c r="H133" s="4">
-        <v>0.003467482475</v>
+        <v>0.004111062325</v>
       </c>
       <c r="I133" s="5">
-        <v>0.003467993977</v>
+        <v>0.004112871771</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>10</v>
       </c>
       <c r="C134" t="s">
         <v>275</v>
       </c>
       <c r="D134" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="1">
-        <v>33000</v>
+        <v>942755.16</v>
       </c>
       <c r="F134" s="2">
-        <v>23.95</v>
+        <v>98.84829999999999</v>
       </c>
       <c r="G134" s="3">
-        <v>790350</v>
+        <v>931897.45</v>
       </c>
       <c r="H134" s="4">
-        <v>0.003494141134</v>
+        <v>0.004090451767</v>
       </c>
       <c r="I134" s="5">
-        <v>0.003494656568</v>
+        <v>0.004092252142</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>10</v>
       </c>
       <c r="C135" t="s">
         <v>277</v>
       </c>
       <c r="D135" t="s">
         <v>278</v>
       </c>
       <c r="E135" s="1">
-        <v>750000</v>
+        <v>839000</v>
       </c>
       <c r="F135" s="2">
-        <v>102.799791</v>
+        <v>97.405826</v>
       </c>
       <c r="G135" s="3">
-        <v>770998.4300000001</v>
+        <v>817234.88</v>
       </c>
       <c r="H135" s="4">
-        <v>0.003408587761</v>
+        <v>0.003587154213</v>
       </c>
       <c r="I135" s="5">
-        <v>0.003409090576</v>
+        <v>0.003588733066</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>279</v>
       </c>
       <c r="D136" t="s">
         <v>280</v>
       </c>
       <c r="E136" s="1">
-        <v>782000</v>
+        <v>43000</v>
       </c>
       <c r="F136" s="2">
-        <v>97.75393</v>
+        <v>18.06</v>
       </c>
       <c r="G136" s="3">
-        <v>764435.73</v>
+        <v>776580</v>
       </c>
       <c r="H136" s="4">
-        <v>0.003379574033</v>
+        <v>0.003408704507</v>
       </c>
       <c r="I136" s="5">
-        <v>0.003380072568</v>
+        <v>0.003410204817</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>281</v>
       </c>
       <c r="D137" t="s">
         <v>282</v>
       </c>
       <c r="E137" s="1">
-        <v>769000</v>
+        <v>33000</v>
       </c>
       <c r="F137" s="2">
-        <v>100.023501</v>
+        <v>23.62</v>
       </c>
       <c r="G137" s="3">
-        <v>769180.72</v>
+        <v>779460</v>
       </c>
       <c r="H137" s="4">
-        <v>0.003400551657</v>
+        <v>0.00342134592</v>
       </c>
       <c r="I137" s="5">
-        <v>0.003401053286</v>
+        <v>0.003422851794</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>10</v>
       </c>
       <c r="C138" t="s">
         <v>283</v>
       </c>
       <c r="D138" t="s">
         <v>284</v>
       </c>
       <c r="E138" s="1">
-        <v>749000</v>
+        <v>750000</v>
       </c>
       <c r="F138" s="2">
-        <v>100.57208</v>
+        <v>102.75694</v>
       </c>
       <c r="G138" s="3">
-        <v>753284.88</v>
+        <v>770677.05</v>
       </c>
       <c r="H138" s="4">
-        <v>0.003330276057</v>
+        <v>0.003382794218</v>
       </c>
       <c r="I138" s="5">
-        <v>0.00333076732</v>
+        <v>0.003384283123</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>10</v>
       </c>
       <c r="C139" t="s">
         <v>285</v>
       </c>
       <c r="D139" t="s">
         <v>286</v>
       </c>
       <c r="E139" s="1">
-        <v>787503.4636</v>
+        <v>782000</v>
       </c>
       <c r="F139" s="2">
-        <v>94.64606999999999</v>
+        <v>98.000529</v>
       </c>
       <c r="G139" s="3">
-        <v>745341.08</v>
+        <v>766364.14</v>
       </c>
       <c r="H139" s="4">
-        <v>0.00329515648</v>
+        <v>0.003363863204</v>
       </c>
       <c r="I139" s="5">
-        <v>0.003295642562</v>
+        <v>0.003365343777</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>287</v>
       </c>
       <c r="D140" t="s">
         <v>288</v>
       </c>
       <c r="E140" s="1">
-        <v>750000</v>
+        <v>769000</v>
       </c>
       <c r="F140" s="2">
-        <v>98.24735099999999</v>
+        <v>100.0217</v>
       </c>
       <c r="G140" s="3">
-        <v>736855.13</v>
+        <v>769166.87</v>
       </c>
       <c r="H140" s="4">
-        <v>0.003257640068</v>
+        <v>0.003376165477</v>
       </c>
       <c r="I140" s="5">
-        <v>0.003258120616</v>
+        <v>0.003377651465</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>10</v>
       </c>
       <c r="C141" t="s">
         <v>289</v>
       </c>
       <c r="D141" t="s">
         <v>290</v>
       </c>
       <c r="E141" s="1">
-        <v>730000</v>
+        <v>749000</v>
       </c>
       <c r="F141" s="2">
-        <v>100.47001</v>
+        <v>100.56357</v>
       </c>
       <c r="G141" s="3">
-        <v>733431.0699999999</v>
+        <v>753221.14</v>
       </c>
       <c r="H141" s="4">
-        <v>0.003242502285</v>
+        <v>0.003306173597</v>
       </c>
       <c r="I141" s="5">
-        <v>0.003242980599</v>
+        <v>0.003307628779</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>10</v>
       </c>
       <c r="C142" t="s">
         <v>291</v>
       </c>
       <c r="D142" t="s">
         <v>292</v>
       </c>
       <c r="E142" s="1">
-        <v>700000</v>
+        <v>787503.4636</v>
       </c>
       <c r="F142" s="2">
-        <v>100.0412</v>
+        <v>94.754611</v>
       </c>
       <c r="G142" s="3">
-        <v>700288.4</v>
+        <v>746195.84</v>
       </c>
       <c r="H142" s="4">
-        <v>0.003095978369</v>
+        <v>0.003275336906</v>
       </c>
       <c r="I142" s="5">
-        <v>0.003096435069</v>
+        <v>0.003276778516</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
         <v>10</v>
       </c>
       <c r="C143" t="s">
         <v>293</v>
       </c>
       <c r="D143" t="s">
         <v>294</v>
       </c>
       <c r="E143" s="1">
-        <v>680000</v>
+        <v>730000</v>
       </c>
       <c r="F143" s="2">
-        <v>99.044571</v>
+        <v>100.604051</v>
       </c>
       <c r="G143" s="3">
-        <v>673503.08</v>
+        <v>734409.5699999999</v>
       </c>
       <c r="H143" s="4">
-        <v>0.002977560353</v>
+        <v>0.003223602486</v>
       </c>
       <c r="I143" s="5">
-        <v>0.002977999585</v>
+        <v>0.003225021325</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>10</v>
       </c>
       <c r="C144" t="s">
         <v>295</v>
       </c>
       <c r="D144" t="s">
         <v>296</v>
       </c>
       <c r="E144" s="1">
-        <v>650000</v>
+        <v>750000</v>
       </c>
       <c r="F144" s="2">
-        <v>97.690411</v>
+        <v>97.44216</v>
       </c>
       <c r="G144" s="3">
-        <v>634987.67</v>
+        <v>730816.2</v>
       </c>
       <c r="H144" s="4">
-        <v>0.002807283536</v>
+        <v>0.003207829811</v>
       </c>
       <c r="I144" s="5">
-        <v>0.002807697649</v>
+        <v>0.003209241708</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
         <v>9</v>
       </c>
       <c r="B145" t="s">
         <v>10</v>
       </c>
       <c r="C145" t="s">
         <v>297</v>
       </c>
       <c r="D145" t="s">
         <v>298</v>
       </c>
       <c r="E145" s="1">
-        <v>595112.8602999999</v>
+        <v>700000</v>
       </c>
       <c r="F145" s="2">
-        <v>99.89769</v>
+        <v>100.0377</v>
       </c>
       <c r="G145" s="3">
-        <v>594504</v>
+        <v>700263.9</v>
       </c>
       <c r="H145" s="4">
-        <v>0.002628305032</v>
+        <v>0.003073724165</v>
       </c>
       <c r="I145" s="5">
-        <v>0.002628692743</v>
+        <v>0.003075077036</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>9</v>
       </c>
       <c r="B146" t="s">
         <v>10</v>
       </c>
       <c r="C146" t="s">
         <v>299</v>
       </c>
       <c r="D146" t="s">
         <v>300</v>
       </c>
       <c r="E146" s="1">
-        <v>600000</v>
+        <v>680000</v>
       </c>
       <c r="F146" s="2">
-        <v>95.66916000000001</v>
+        <v>99.194729</v>
       </c>
       <c r="G146" s="3">
-        <v>574014.96</v>
+        <v>674524.16</v>
       </c>
       <c r="H146" s="4">
-        <v>0.002537722886</v>
+        <v>0.002960742659</v>
       </c>
       <c r="I146" s="5">
-        <v>0.002538097236</v>
+        <v>0.002962045803</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
         <v>9</v>
       </c>
       <c r="B147" t="s">
         <v>10</v>
       </c>
       <c r="C147" t="s">
         <v>301</v>
       </c>
       <c r="D147" t="s">
         <v>302</v>
       </c>
       <c r="E147" s="1">
-        <v>561983.3795</v>
+        <v>650000</v>
       </c>
       <c r="F147" s="2">
-        <v>99.12226099999999</v>
+        <v>97.84875099999999</v>
       </c>
       <c r="G147" s="3">
-        <v>557050.63</v>
+        <v>636016.88</v>
       </c>
       <c r="H147" s="4">
-        <v>0.002462723512</v>
+        <v>0.002791719604</v>
       </c>
       <c r="I147" s="5">
-        <v>0.002463086798</v>
+        <v>0.002792948354</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
         <v>9</v>
       </c>
       <c r="B148" t="s">
         <v>10</v>
       </c>
       <c r="C148" t="s">
         <v>303</v>
       </c>
       <c r="D148" t="s">
         <v>304</v>
       </c>
       <c r="E148" s="1">
-        <v>553000</v>
+        <v>600000</v>
       </c>
       <c r="F148" s="2">
-        <v>101.6613</v>
+        <v>95.68011</v>
       </c>
       <c r="G148" s="3">
-        <v>562186.99</v>
+        <v>574080.66</v>
       </c>
       <c r="H148" s="4">
-        <v>0.00248543137</v>
+        <v>0.002519858009</v>
       </c>
       <c r="I148" s="5">
-        <v>0.002485798006</v>
+        <v>0.002520967102</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
         <v>9</v>
       </c>
       <c r="B149" t="s">
         <v>10</v>
       </c>
       <c r="C149" t="s">
         <v>305</v>
       </c>
       <c r="D149" t="s">
         <v>306</v>
       </c>
       <c r="E149" s="1">
         <v>545000</v>
       </c>
       <c r="F149" s="2">
-        <v>99.84087</v>
+        <v>99.881829</v>
       </c>
       <c r="G149" s="3">
-        <v>544132.74</v>
+        <v>544355.97</v>
       </c>
       <c r="H149" s="4">
-        <v>0.002405613455</v>
+        <v>0.002389385049</v>
       </c>
       <c r="I149" s="5">
-        <v>0.002405968317</v>
+        <v>0.002390436715</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
         <v>9</v>
       </c>
       <c r="B150" t="s">
         <v>10</v>
       </c>
       <c r="C150" t="s">
         <v>307</v>
       </c>
       <c r="D150" t="s">
         <v>308</v>
       </c>
       <c r="E150" s="1">
-        <v>562376.456</v>
+        <v>561983.3795</v>
       </c>
       <c r="F150" s="2">
-        <v>94.54048</v>
+        <v>99.23223</v>
       </c>
       <c r="G150" s="3">
-        <v>531673.4</v>
+        <v>557668.64</v>
       </c>
       <c r="H150" s="4">
-        <v>0.002350530651</v>
+        <v>0.00244781942</v>
       </c>
       <c r="I150" s="5">
-        <v>0.002350877387</v>
+        <v>0.002448896805</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
         <v>9</v>
       </c>
       <c r="B151" t="s">
         <v>10</v>
       </c>
       <c r="C151" t="s">
         <v>309</v>
       </c>
       <c r="D151" t="s">
         <v>310</v>
       </c>
       <c r="E151" s="1">
         <v>500000</v>
       </c>
       <c r="F151" s="2">
-        <v>101.9088</v>
+        <v>103.22376</v>
       </c>
       <c r="G151" s="3">
-        <v>509544</v>
+        <v>516118.8</v>
       </c>
       <c r="H151" s="4">
-        <v>0.002252696463</v>
+        <v>0.002265441396</v>
       </c>
       <c r="I151" s="5">
-        <v>0.002253028768</v>
+        <v>0.002266438509</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
         <v>9</v>
       </c>
       <c r="B152" t="s">
         <v>10</v>
       </c>
       <c r="C152" t="s">
         <v>311</v>
       </c>
       <c r="D152" t="s">
         <v>312</v>
       </c>
       <c r="E152" s="1">
         <v>500000</v>
       </c>
       <c r="F152" s="2">
-        <v>101.82463</v>
+        <v>102.0284</v>
       </c>
       <c r="G152" s="3">
-        <v>509123.15</v>
+        <v>510142</v>
       </c>
       <c r="H152" s="4">
-        <v>0.002250835884</v>
+        <v>0.002239206952</v>
       </c>
       <c r="I152" s="5">
-        <v>0.002251167913</v>
+        <v>0.002240192518</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
         <v>9</v>
       </c>
       <c r="B153" t="s">
         <v>10</v>
       </c>
       <c r="C153" t="s">
         <v>313</v>
       </c>
       <c r="D153" t="s">
         <v>314</v>
       </c>
       <c r="E153" s="1">
         <v>500000</v>
       </c>
       <c r="F153" s="2">
-        <v>103.26587</v>
+        <v>101.90876</v>
       </c>
       <c r="G153" s="3">
-        <v>516329.35</v>
+        <v>509543.8</v>
       </c>
       <c r="H153" s="4">
-        <v>0.002282694528</v>
+        <v>0.002236581225</v>
       </c>
       <c r="I153" s="5">
-        <v>0.002283031258</v>
+        <v>0.002237565635</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
         <v>9</v>
       </c>
       <c r="B154" t="s">
         <v>10</v>
       </c>
       <c r="C154" t="s">
         <v>315</v>
       </c>
       <c r="D154" t="s">
         <v>316</v>
       </c>
       <c r="E154" s="1">
         <v>500000</v>
       </c>
       <c r="F154" s="2">
-        <v>97.47452</v>
+        <v>99.9149</v>
       </c>
       <c r="G154" s="3">
-        <v>487372.6</v>
+        <v>499574.5</v>
       </c>
       <c r="H154" s="4">
-        <v>0.002154676598</v>
+        <v>0.002192822181</v>
       </c>
       <c r="I154" s="5">
-        <v>0.002154994443</v>
+        <v>0.002193787332</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
         <v>9</v>
       </c>
       <c r="B155" t="s">
         <v>10</v>
       </c>
       <c r="C155" t="s">
         <v>317</v>
       </c>
       <c r="D155" t="s">
         <v>318</v>
       </c>
       <c r="E155" s="1">
-        <v>500000</v>
+        <v>539259.306</v>
       </c>
       <c r="F155" s="2">
-        <v>99.93380000000001</v>
+        <v>94.55282</v>
       </c>
       <c r="G155" s="3">
-        <v>499669</v>
+        <v>509884.88</v>
       </c>
       <c r="H155" s="4">
-        <v>0.002209039041</v>
+        <v>0.002238078358</v>
       </c>
       <c r="I155" s="5">
-        <v>0.002209364905</v>
+        <v>0.002239063428</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>9</v>
       </c>
       <c r="B156" t="s">
         <v>10</v>
       </c>
       <c r="C156" t="s">
         <v>319</v>
       </c>
       <c r="D156" t="s">
         <v>320</v>
       </c>
       <c r="E156" s="1">
         <v>500000</v>
       </c>
       <c r="F156" s="2">
-        <v>97.62653</v>
+        <v>93.81535</v>
       </c>
       <c r="G156" s="3">
-        <v>488132.65</v>
+        <v>469076.75</v>
       </c>
       <c r="H156" s="4">
-        <v>0.002158036783</v>
+        <v>0.002058955976</v>
       </c>
       <c r="I156" s="5">
-        <v>0.002158355123</v>
+        <v>0.002059862206</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
         <v>9</v>
       </c>
       <c r="B157" t="s">
         <v>10</v>
       </c>
       <c r="C157" t="s">
         <v>321</v>
       </c>
       <c r="D157" t="s">
         <v>322</v>
       </c>
       <c r="E157" s="1">
-        <v>500000</v>
+        <v>475000</v>
       </c>
       <c r="F157" s="2">
-        <v>93.89194999999999</v>
+        <v>100.349</v>
       </c>
       <c r="G157" s="3">
-        <v>469459.75</v>
+        <v>476657.75</v>
       </c>
       <c r="H157" s="4">
-        <v>0.002075483802</v>
+        <v>0.002092231864</v>
       </c>
       <c r="I157" s="5">
-        <v>0.002075789965</v>
+        <v>0.00209315274</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
         <v>9</v>
       </c>
       <c r="B158" t="s">
         <v>10</v>
       </c>
       <c r="C158" t="s">
         <v>323</v>
       </c>
       <c r="D158" t="s">
         <v>324</v>
       </c>
       <c r="E158" s="1">
         <v>475000</v>
       </c>
       <c r="F158" s="2">
-        <v>99.93628</v>
+        <v>101.437549</v>
       </c>
       <c r="G158" s="3">
-        <v>474697.33</v>
+        <v>481828.36</v>
       </c>
       <c r="H158" s="4">
-        <v>0.002098639168</v>
+        <v>0.002114927624</v>
       </c>
       <c r="I158" s="5">
-        <v>0.002098948747</v>
+        <v>0.00211585849</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
         <v>9</v>
       </c>
       <c r="B159" t="s">
         <v>10</v>
       </c>
       <c r="C159" t="s">
         <v>325</v>
       </c>
       <c r="D159" t="s">
         <v>326</v>
       </c>
       <c r="E159" s="1">
-        <v>475000</v>
+        <v>500000</v>
       </c>
       <c r="F159" s="2">
-        <v>102.2564</v>
+        <v>97.56532</v>
       </c>
       <c r="G159" s="3">
-        <v>485717.9</v>
+        <v>487826.6</v>
       </c>
       <c r="H159" s="4">
-        <v>0.002147361161</v>
+        <v>0.002141256187</v>
       </c>
       <c r="I159" s="5">
-        <v>0.002147677927</v>
+        <v>0.002142198641</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
         <v>9</v>
       </c>
       <c r="B160" t="s">
         <v>10</v>
       </c>
       <c r="C160" t="s">
         <v>327</v>
       </c>
       <c r="D160" t="s">
         <v>328</v>
       </c>
       <c r="E160" s="1">
         <v>470000</v>
       </c>
       <c r="F160" s="2">
-        <v>101.326711</v>
+        <v>101.846</v>
       </c>
       <c r="G160" s="3">
-        <v>476235.54</v>
+        <v>478676.2</v>
       </c>
       <c r="H160" s="4">
-        <v>0.00210543961</v>
+        <v>0.002101091607</v>
       </c>
       <c r="I160" s="5">
-        <v>0.002105750192</v>
+        <v>0.002102016383</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
         <v>9</v>
       </c>
       <c r="B161" t="s">
         <v>10</v>
       </c>
       <c r="C161" t="s">
         <v>329</v>
       </c>
       <c r="D161" t="s">
         <v>330</v>
       </c>
       <c r="E161" s="1">
-        <v>435000</v>
+        <v>500000</v>
       </c>
       <c r="F161" s="2">
-        <v>100.03328</v>
+        <v>97.61424</v>
       </c>
       <c r="G161" s="3">
-        <v>435144.77</v>
+        <v>488071.2</v>
       </c>
       <c r="H161" s="4">
-        <v>0.001923777103</v>
+        <v>0.00214232983</v>
       </c>
       <c r="I161" s="5">
-        <v>0.001924060887</v>
+        <v>0.002143272756</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
         <v>9</v>
       </c>
       <c r="B162" t="s">
         <v>10</v>
       </c>
       <c r="C162" t="s">
         <v>331</v>
       </c>
       <c r="D162" t="s">
         <v>332</v>
       </c>
       <c r="E162" s="1">
-        <v>3740</v>
+        <v>435000</v>
       </c>
       <c r="F162" s="2">
-        <v>1.08</v>
+        <v>100.00597</v>
       </c>
       <c r="G162" s="3">
-        <v>403920</v>
+        <v>435025.97</v>
       </c>
       <c r="H162" s="4">
-        <v>0.001785732254</v>
+        <v>0.00190949417</v>
       </c>
       <c r="I162" s="5">
-        <v>0.001785995674</v>
+        <v>0.001910334617</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>9</v>
       </c>
       <c r="B163" t="s">
         <v>10</v>
       </c>
       <c r="C163" t="s">
         <v>333</v>
       </c>
       <c r="D163" t="s">
         <v>334</v>
       </c>
       <c r="E163" s="1">
         <v>400000</v>
       </c>
       <c r="F163" s="2">
-        <v>100.2289</v>
+        <v>100.2261</v>
       </c>
       <c r="G163" s="3">
-        <v>400915.6</v>
+        <v>400904.4</v>
       </c>
       <c r="H163" s="4">
-        <v>0.001772449787</v>
+        <v>0.001759721645</v>
       </c>
       <c r="I163" s="5">
-        <v>0.001772711248</v>
+        <v>0.00176049617</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
         <v>9</v>
       </c>
       <c r="B164" t="s">
         <v>10</v>
       </c>
       <c r="C164" t="s">
         <v>335</v>
       </c>
       <c r="D164" t="s">
         <v>336</v>
       </c>
       <c r="E164" s="1">
         <v>400000</v>
       </c>
       <c r="F164" s="2">
-        <v>98.41924</v>
+        <v>98.43387</v>
       </c>
       <c r="G164" s="3">
-        <v>393676.96</v>
+        <v>393735.48</v>
       </c>
       <c r="H164" s="4">
-        <v>0.001740447725</v>
+        <v>0.001728254533</v>
       </c>
       <c r="I164" s="5">
-        <v>0.001740704465</v>
+        <v>0.001729015208</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
         <v>9</v>
       </c>
       <c r="B165" t="s">
         <v>10</v>
       </c>
       <c r="C165" t="s">
         <v>337</v>
       </c>
       <c r="D165" t="s">
         <v>338</v>
       </c>
       <c r="E165" s="1">
         <v>373998.33</v>
       </c>
       <c r="F165" s="2">
         <v>1</v>
       </c>
       <c r="G165" s="3">
         <v>373998.33</v>
       </c>
       <c r="H165" s="4">
-        <v>0.001653448407</v>
+        <v>0.001641620687</v>
       </c>
       <c r="I165" s="5">
-        <v>0.001653692314</v>
+        <v>0.001642343231</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
         <v>9</v>
       </c>
       <c r="B166" t="s">
         <v>10</v>
       </c>
       <c r="C166" t="s">
         <v>339</v>
       </c>
       <c r="D166" t="s">
         <v>340</v>
       </c>
       <c r="E166" s="1">
-        <v>340790.5895</v>
+        <v>333472.8595</v>
       </c>
       <c r="F166" s="2">
-        <v>100.689289</v>
+        <v>100.6715</v>
       </c>
       <c r="G166" s="3">
-        <v>343139.62</v>
+        <v>335712.13</v>
       </c>
       <c r="H166" s="4">
-        <v>0.00151702191</v>
+        <v>0.001473568016</v>
       </c>
       <c r="I166" s="5">
-        <v>0.001517245692</v>
+        <v>0.001474216593</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
         <v>9</v>
       </c>
       <c r="B167" t="s">
         <v>10</v>
       </c>
       <c r="C167" t="s">
         <v>341</v>
       </c>
       <c r="D167" t="s">
         <v>342</v>
       </c>
       <c r="E167" s="1">
-        <v>332582.98</v>
+        <v>4270</v>
       </c>
       <c r="F167" s="2">
-        <v>1</v>
+        <v>0.76</v>
       </c>
       <c r="G167" s="3">
-        <v>332582.98</v>
+        <v>324520</v>
       </c>
       <c r="H167" s="4">
-        <v>0.001470350947</v>
+        <v>0.001424441508</v>
       </c>
       <c r="I167" s="5">
-        <v>0.001470567844</v>
+        <v>0.001425068463</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
         <v>9</v>
       </c>
       <c r="B168" t="s">
         <v>10</v>
       </c>
       <c r="C168" t="s">
         <v>343</v>
       </c>
       <c r="D168" t="s">
         <v>344</v>
       </c>
       <c r="E168" s="1">
-        <v>294859.59</v>
+        <v>318520.48</v>
       </c>
       <c r="F168" s="2">
-        <v>100.587059</v>
+        <v>1</v>
       </c>
       <c r="G168" s="3">
-        <v>296590.59</v>
+        <v>318520.48</v>
       </c>
       <c r="H168" s="4">
-        <v>0.001311228417</v>
+        <v>0.001398107337</v>
       </c>
       <c r="I168" s="5">
-        <v>0.001311421842</v>
+        <v>0.001398722701</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
         <v>9</v>
       </c>
       <c r="B169" t="s">
         <v>10</v>
       </c>
       <c r="C169" t="s">
         <v>345</v>
       </c>
       <c r="D169" t="s">
         <v>346</v>
       </c>
       <c r="E169" s="1">
         <v>260000</v>
       </c>
       <c r="F169" s="2">
-        <v>101.555869</v>
+        <v>101.659112</v>
       </c>
       <c r="G169" s="3">
-        <v>264045.26</v>
+        <v>264313.69</v>
       </c>
       <c r="H169" s="4">
-        <v>0.001167345356</v>
+        <v>0.001160173157</v>
       </c>
       <c r="I169" s="5">
-        <v>0.001167517556</v>
+        <v>0.001160683797</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
         <v>9</v>
       </c>
       <c r="B170" t="s">
         <v>10</v>
       </c>
       <c r="C170" t="s">
         <v>347</v>
       </c>
       <c r="D170" t="s">
         <v>348</v>
       </c>
       <c r="E170" s="1">
         <v>263862.5</v>
       </c>
       <c r="F170" s="2">
-        <v>99.968828</v>
+        <v>99.500001</v>
       </c>
       <c r="G170" s="3">
-        <v>263780.25</v>
+        <v>262543.19</v>
       </c>
       <c r="H170" s="4">
-        <v>0.001166173743</v>
+        <v>0.001152401756</v>
       </c>
       <c r="I170" s="5">
-        <v>0.00116634577</v>
+        <v>0.001152908975</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
         <v>9</v>
       </c>
       <c r="B171" t="s">
         <v>10</v>
       </c>
       <c r="C171" t="s">
         <v>349</v>
       </c>
       <c r="D171" t="s">
         <v>350</v>
       </c>
       <c r="E171" s="1">
         <v>250000</v>
       </c>
       <c r="F171" s="2">
-        <v>100.0427</v>
+        <v>99.9931</v>
       </c>
       <c r="G171" s="3">
-        <v>250106.75</v>
+        <v>249982.75</v>
       </c>
       <c r="H171" s="4">
-        <v>0.001105723139</v>
+        <v>0.001097269214</v>
       </c>
       <c r="I171" s="5">
-        <v>0.001105886249</v>
+        <v>0.001097752167</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
         <v>9</v>
       </c>
       <c r="B172" t="s">
         <v>10</v>
       </c>
       <c r="C172" t="s">
         <v>351</v>
       </c>
       <c r="D172" t="s">
         <v>352</v>
       </c>
       <c r="E172" s="1">
         <v>250000</v>
       </c>
       <c r="F172" s="2">
-        <v>100.0447</v>
+        <v>100.0423</v>
       </c>
       <c r="G172" s="3">
-        <v>250111.75</v>
+        <v>250105.75</v>
       </c>
       <c r="H172" s="4">
-        <v>0.001105745244</v>
+        <v>0.001097809108</v>
       </c>
       <c r="I172" s="5">
-        <v>0.001105908357</v>
+        <v>0.001098292299</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
         <v>9</v>
       </c>
       <c r="B173" t="s">
         <v>10</v>
       </c>
       <c r="C173" t="s">
         <v>353</v>
       </c>
       <c r="D173" t="s">
         <v>354</v>
       </c>
       <c r="E173" s="1">
         <v>250000</v>
       </c>
       <c r="F173" s="2">
-        <v>100.6363</v>
+        <v>100.6315</v>
       </c>
       <c r="G173" s="3">
-        <v>251590.75</v>
+        <v>251578.75</v>
       </c>
       <c r="H173" s="4">
-        <v>0.00111228391</v>
+        <v>0.001104274664</v>
       </c>
       <c r="I173" s="5">
-        <v>0.001112447988</v>
+        <v>0.001104760701</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
         <v>9</v>
       </c>
       <c r="B174" t="s">
         <v>10</v>
       </c>
       <c r="C174" t="s">
         <v>355</v>
       </c>
       <c r="D174" t="s">
         <v>356</v>
       </c>
       <c r="E174" s="1">
-        <v>252415.93</v>
+        <v>250000</v>
       </c>
       <c r="F174" s="2">
-        <v>1</v>
+        <v>100.281432</v>
       </c>
       <c r="G174" s="3">
-        <v>252415.93</v>
+        <v>250703.58</v>
       </c>
       <c r="H174" s="4">
-        <v>0.001115932035</v>
+        <v>0.001100433211</v>
       </c>
       <c r="I174" s="5">
-        <v>0.001116096651</v>
+        <v>0.001100917557</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>9</v>
       </c>
       <c r="B175" t="s">
         <v>10</v>
       </c>
       <c r="C175" t="s">
         <v>357</v>
       </c>
       <c r="D175" t="s">
         <v>358</v>
       </c>
       <c r="E175" s="1">
-        <v>250000</v>
+        <v>255847.5</v>
       </c>
       <c r="F175" s="2">
-        <v>100.39128</v>
+        <v>100.582069</v>
       </c>
       <c r="G175" s="3">
-        <v>250978.2</v>
+        <v>257336.71</v>
       </c>
       <c r="H175" s="4">
-        <v>0.001109575824</v>
+        <v>0.001129548533</v>
       </c>
       <c r="I175" s="5">
-        <v>0.001109739502</v>
+        <v>0.001130045693</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
         <v>9</v>
       </c>
       <c r="B176" t="s">
         <v>10</v>
       </c>
       <c r="C176" t="s">
         <v>359</v>
       </c>
       <c r="D176" t="s">
         <v>360</v>
       </c>
       <c r="E176" s="1">
         <v>224000</v>
       </c>
       <c r="F176" s="2">
-        <v>103.23554</v>
+        <v>103.328862</v>
       </c>
       <c r="G176" s="3">
-        <v>231247.61</v>
+        <v>231456.65</v>
       </c>
       <c r="H176" s="4">
-        <v>0.001022346789</v>
+        <v>0.001015951131</v>
       </c>
       <c r="I176" s="5">
-        <v>0.0010224976</v>
+        <v>0.001016398292</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
         <v>9</v>
       </c>
       <c r="B177" t="s">
         <v>10</v>
       </c>
       <c r="C177" t="s">
         <v>361</v>
       </c>
       <c r="D177" t="s">
         <v>362</v>
       </c>
       <c r="E177" s="1">
         <v>225000</v>
       </c>
       <c r="F177" s="2">
-        <v>100.065102</v>
+        <v>100.11052</v>
       </c>
       <c r="G177" s="3">
-        <v>225146.48</v>
+        <v>225248.67</v>
       </c>
       <c r="H177" s="4">
-        <v>0.0009953736640000001</v>
+        <v>0.0009887019449999999</v>
       </c>
       <c r="I177" s="5">
-        <v>0.0009955204949999999</v>
+        <v>0.0009891371129999999</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
         <v>9</v>
       </c>
       <c r="B178" t="s">
         <v>10</v>
       </c>
       <c r="C178" t="s">
         <v>363</v>
       </c>
       <c r="D178" t="s">
         <v>364</v>
       </c>
       <c r="E178" s="1">
-        <v>226710.8588</v>
+        <v>224359.1088</v>
       </c>
       <c r="F178" s="2">
-        <v>99.818214</v>
+        <v>99.866491</v>
       </c>
       <c r="G178" s="3">
-        <v>226298.73</v>
+        <v>224059.57</v>
       </c>
       <c r="H178" s="4">
-        <v>0.00100046777</v>
+        <v>0.00098348253</v>
       </c>
       <c r="I178" s="5">
-        <v>0.001000615353</v>
+        <v>0.0009839154010000001</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
         <v>9</v>
       </c>
       <c r="B179" t="s">
         <v>10</v>
       </c>
       <c r="C179" t="s">
         <v>365</v>
       </c>
       <c r="D179" t="s">
         <v>366</v>
       </c>
       <c r="E179" s="1">
-        <v>231417.9825</v>
+        <v>229482.9825</v>
       </c>
       <c r="F179" s="2">
-        <v>97.799029</v>
+        <v>98.080484</v>
       </c>
       <c r="G179" s="3">
-        <v>226324.54</v>
+        <v>225078.02</v>
       </c>
       <c r="H179" s="4">
-        <v>0.001000581874</v>
+        <v>0.0009879528969999999</v>
       </c>
       <c r="I179" s="5">
-        <v>0.001000729474</v>
+        <v>0.000988387736</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
         <v>9</v>
       </c>
       <c r="B180" t="s">
         <v>10</v>
       </c>
       <c r="C180" t="s">
         <v>367</v>
       </c>
       <c r="D180" t="s">
         <v>368</v>
       </c>
       <c r="E180" s="1">
-        <v>218822.9712</v>
+        <v>216175.0312</v>
       </c>
       <c r="F180" s="2">
-        <v>102.988717</v>
+        <v>102.999555</v>
       </c>
       <c r="G180" s="3">
-        <v>225362.97</v>
+        <v>222659.32</v>
       </c>
       <c r="H180" s="4">
-        <v>0.0009963307720000001</v>
+        <v>0.000977336305</v>
       </c>
       <c r="I180" s="5">
-        <v>0.000996477744</v>
+        <v>0.000977766471</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
         <v>9</v>
       </c>
       <c r="B181" t="s">
         <v>10</v>
       </c>
       <c r="C181" t="s">
         <v>369</v>
       </c>
       <c r="D181" t="s">
         <v>370</v>
       </c>
       <c r="E181" s="1">
-        <v>204417.5982</v>
+        <v>203264.1882</v>
       </c>
       <c r="F181" s="2">
-        <v>99.409479</v>
+        <v>99.400717</v>
       </c>
       <c r="G181" s="3">
-        <v>203210.47</v>
+        <v>202046.06</v>
       </c>
       <c r="H181" s="4">
-        <v>0.000898394458</v>
+        <v>0.0008868568810000001</v>
       </c>
       <c r="I181" s="5">
-        <v>0.000898526984</v>
+        <v>0.0008872472229999999</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
         <v>9</v>
       </c>
       <c r="B182" t="s">
         <v>10</v>
       </c>
       <c r="C182" t="s">
         <v>371</v>
       </c>
       <c r="D182" t="s">
         <v>372</v>
       </c>
       <c r="E182" s="1">
         <v>215547.48</v>
       </c>
       <c r="F182" s="2">
-        <v>99.51078099999999</v>
+        <v>99.66498799999999</v>
       </c>
       <c r="G182" s="3">
-        <v>214492.98</v>
+        <v>214825.37</v>
       </c>
       <c r="H182" s="4">
-        <v>0.000948274495</v>
+        <v>0.000942950124</v>
       </c>
       <c r="I182" s="5">
-        <v>0.000948414379</v>
+        <v>0.000943365155</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
         <v>9</v>
       </c>
       <c r="B183" t="s">
         <v>10</v>
       </c>
       <c r="C183" t="s">
         <v>373</v>
       </c>
       <c r="D183" t="s">
         <v>374</v>
       </c>
       <c r="E183" s="1">
-        <v>140000</v>
+        <v>180606.82</v>
       </c>
       <c r="F183" s="2">
-        <v>102.222279</v>
+        <v>1</v>
       </c>
       <c r="G183" s="3">
-        <v>143111.19</v>
+        <v>180606.82</v>
       </c>
       <c r="H183" s="4">
-        <v>0.000632695259</v>
+        <v>0.000792751914</v>
       </c>
       <c r="I183" s="5">
-        <v>0.00063278859</v>
+        <v>0.0007931008360000001</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
         <v>9</v>
       </c>
       <c r="B184" t="s">
         <v>10</v>
       </c>
       <c r="C184" t="s">
         <v>375</v>
       </c>
       <c r="D184" t="s">
         <v>376</v>
       </c>
       <c r="E184" s="1">
-        <v>105000.0013</v>
+        <v>140000</v>
       </c>
       <c r="F184" s="2">
-        <v>99.968751</v>
+        <v>102.211671</v>
       </c>
       <c r="G184" s="3">
-        <v>104967.19</v>
+        <v>143096.34</v>
       </c>
       <c r="H184" s="4">
-        <v>0.000464060449</v>
+        <v>0.000628104171</v>
       </c>
       <c r="I184" s="5">
-        <v>0.000464128904</v>
+        <v>0.000628380625</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
         <v>9</v>
       </c>
       <c r="B185" t="s">
         <v>10</v>
       </c>
       <c r="C185" t="s">
         <v>377</v>
       </c>
       <c r="D185" t="s">
         <v>378</v>
       </c>
       <c r="E185" s="1">
         <v>105000.0005</v>
       </c>
       <c r="F185" s="2">
-        <v>99.61418999999999</v>
+        <v>99.62658999999999</v>
       </c>
       <c r="G185" s="3">
-        <v>104594.9</v>
+        <v>104607.92</v>
       </c>
       <c r="H185" s="4">
-        <v>0.000462414554</v>
+        <v>0.000459163883</v>
       </c>
       <c r="I185" s="5">
-        <v>0.000462482766</v>
+        <v>0.00045936598</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
         <v>9</v>
       </c>
       <c r="B186" t="s">
         <v>10</v>
       </c>
       <c r="C186" t="s">
         <v>379</v>
       </c>
       <c r="D186" t="s">
         <v>380</v>
       </c>
       <c r="E186" s="1">
         <v>122000</v>
       </c>
       <c r="F186" s="2">
-        <v>97.981033</v>
+        <v>98.136664</v>
       </c>
       <c r="G186" s="3">
-        <v>119536.86</v>
+        <v>119726.73</v>
       </c>
       <c r="H186" s="4">
-        <v>0.000528473031</v>
+        <v>0.000525526082</v>
       </c>
       <c r="I186" s="5">
-        <v>0.000528550989</v>
+        <v>0.000525757387</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
         <v>9</v>
       </c>
       <c r="B187" t="s">
         <v>10</v>
       </c>
       <c r="C187" t="s">
         <v>381</v>
       </c>
       <c r="D187" t="s">
         <v>382</v>
       </c>
       <c r="E187" s="1">
-        <v>122324.9842</v>
+        <v>111584.9042</v>
       </c>
       <c r="F187" s="2">
-        <v>98.205482</v>
+        <v>98.219827</v>
       </c>
       <c r="G187" s="3">
-        <v>120129.84</v>
+        <v>109598.5</v>
       </c>
       <c r="H187" s="4">
-        <v>0.000531094599</v>
+        <v>0.000481069433</v>
       </c>
       <c r="I187" s="5">
-        <v>0.000531172943</v>
+        <v>0.000481281171</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
         <v>9</v>
       </c>
       <c r="B188" t="s">
         <v>10</v>
       </c>
       <c r="C188" t="s">
         <v>383</v>
       </c>
       <c r="D188" t="s">
         <v>384</v>
       </c>
       <c r="E188" s="1">
-        <v>1900</v>
+        <v>106947.41</v>
       </c>
       <c r="F188" s="2">
-        <v>0.47</v>
+        <v>1</v>
       </c>
       <c r="G188" s="3">
-        <v>89300</v>
+        <v>106947.41</v>
       </c>
       <c r="H188" s="4">
-        <v>0.000394795728</v>
+        <v>0.000469432793</v>
       </c>
       <c r="I188" s="5">
-        <v>0.000394853965</v>
+        <v>0.00046963941</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
         <v>9</v>
       </c>
       <c r="B189" t="s">
         <v>10</v>
       </c>
       <c r="C189" t="s">
         <v>385</v>
       </c>
       <c r="D189" t="s">
         <v>386</v>
       </c>
       <c r="E189" s="1">
-        <v>100000</v>
+        <v>80395.0396</v>
       </c>
       <c r="F189" s="2">
-        <v>99.96875</v>
+        <v>100.37929</v>
       </c>
       <c r="G189" s="3">
-        <v>99968.75</v>
+        <v>80699.97</v>
       </c>
       <c r="H189" s="4">
-        <v>0.000441962322</v>
+        <v>0.000354222812</v>
       </c>
       <c r="I189" s="5">
-        <v>0.000442027518</v>
+        <v>0.00035437872</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
         <v>9</v>
       </c>
       <c r="B190" t="s">
         <v>10</v>
       </c>
       <c r="C190" t="s">
         <v>387</v>
       </c>
       <c r="D190" t="s">
         <v>388</v>
       </c>
       <c r="E190" s="1">
-        <v>83465.9896</v>
+        <v>-3740</v>
       </c>
       <c r="F190" s="2">
-        <v>100.339732</v>
+        <v>0.005</v>
       </c>
       <c r="G190" s="3">
-        <v>83749.55</v>
+        <v>-1870</v>
       </c>
       <c r="H190" s="4">
-        <v>0.000370257163</v>
+        <v>-8.20814E-6</v>
       </c>
       <c r="I190" s="5">
-        <v>0.000370311781</v>
+        <v>-8.211753E-6</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
         <v>9</v>
       </c>
       <c r="B191" t="s">
         <v>10</v>
       </c>
       <c r="C191" t="s">
         <v>389</v>
       </c>
       <c r="D191" t="s">
         <v>390</v>
       </c>
       <c r="E191" s="1">
-        <v>-3740</v>
+        <v>3740</v>
       </c>
       <c r="F191" s="2">
-        <v>0.01</v>
+        <v>0.005</v>
       </c>
       <c r="G191" s="3">
-        <v>-3740</v>
+        <v>1870</v>
       </c>
       <c r="H191" s="4">
-        <v>-1.6534558E-5</v>
+        <v>8.20814E-6</v>
       </c>
       <c r="I191" s="5">
-        <v>-1.6536997E-5</v>
+        <v>8.211753E-6</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
         <v>9</v>
       </c>
       <c r="B192" t="s">
         <v>10</v>
       </c>
       <c r="C192" t="s">
         <v>391</v>
       </c>
       <c r="D192" t="s">
         <v>392</v>
       </c>
       <c r="E192" s="1">
-        <v>3740</v>
+        <v>90</v>
       </c>
       <c r="F192" s="2">
-        <v>0.005</v>
+        <v>108.265625</v>
       </c>
       <c r="G192" s="3">
-        <v>1870</v>
+        <v>0</v>
       </c>
       <c r="H192" s="4">
-        <v>8.267279000000001E-6</v>
+        <v>0</v>
       </c>
       <c r="I192" s="5">
-        <v>8.268498E-6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
         <v>9</v>
       </c>
       <c r="B193" t="s">
         <v>10</v>
       </c>
       <c r="C193" t="s">
         <v>393</v>
       </c>
       <c r="D193" t="s">
         <v>394</v>
       </c>
       <c r="E193" s="1">
-        <v>90</v>
+        <v>-4270</v>
       </c>
       <c r="F193" s="2">
-        <v>108.421875</v>
+        <v>0.36</v>
       </c>
       <c r="G193" s="3">
-        <v>0</v>
+        <v>-153720</v>
       </c>
       <c r="H193" s="4">
-        <v>0</v>
+        <v>-0.000674735451</v>
       </c>
       <c r="I193" s="5">
-        <v>0</v>
-[...115 lines deleted...]
-        <v>-0.000446498919</v>
+        <v>-0.00067503243</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -7412,32 +7272,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Multi-Strategy Income ETF Holdings as of 08.03.2026</dc:title>
+  <dc:title>Sterling Capital Multi-Strategy Income ETF Holdings as of 08.21.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>