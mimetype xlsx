--- v3 (2026-08-24)
+++ v4 (2026-09-13)
@@ -14,1229 +14,1265 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="396">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-08-21</t>
+    <t>2026-09-11</t>
   </si>
   <si>
     <t>SCMC</t>
   </si>
   <si>
+    <t>912797SA6</t>
+  </si>
+  <si>
+    <t>B 10/01/26</t>
+  </si>
+  <si>
     <t>31427M3S8</t>
   </si>
   <si>
     <t>FR SL0808</t>
   </si>
   <si>
+    <t>78397DAC2</t>
+  </si>
+  <si>
+    <t>SECBEN 6 1/2 PERP</t>
+  </si>
+  <si>
+    <t>37959GAG2</t>
+  </si>
+  <si>
+    <t>GBLATL 7.95 10/15/54</t>
+  </si>
+  <si>
+    <t>38381UEX6</t>
+  </si>
+  <si>
+    <t>GNR 2025-134 VE</t>
+  </si>
+  <si>
+    <t>682691AE0</t>
+  </si>
+  <si>
+    <t>OMF 7 7/8 03/15/30</t>
+  </si>
+  <si>
+    <t>3140XP3R8</t>
+  </si>
+  <si>
+    <t>FN FS8007</t>
+  </si>
+  <si>
+    <t>37185LAS1</t>
+  </si>
+  <si>
+    <t>GEL 6 3/4 03/15/34</t>
+  </si>
+  <si>
+    <t>675232AE2</t>
+  </si>
+  <si>
+    <t>OII 6 7/8 07/15/34</t>
+  </si>
+  <si>
+    <t>21871XAU3</t>
+  </si>
+  <si>
+    <t>CRBG 6 7/8 PERP</t>
+  </si>
+  <si>
+    <t>172967QJ3</t>
+  </si>
+  <si>
+    <t>C 6 5/8 PERP</t>
+  </si>
+  <si>
+    <t>00687YAD7</t>
+  </si>
+  <si>
+    <t>ADNT 7 1/2 02/15/33</t>
+  </si>
+  <si>
+    <t>03958CAA7</t>
+  </si>
+  <si>
+    <t>AROC 6 02/01/34</t>
+  </si>
+  <si>
+    <t>69867RAA5</t>
+  </si>
+  <si>
+    <t>TIHLLC 7 1/8 06/01/31</t>
+  </si>
+  <si>
+    <t>46285MAA8</t>
+  </si>
+  <si>
+    <t>IRM 5 07/15/32</t>
+  </si>
+  <si>
+    <t>86177CAA7</t>
+  </si>
+  <si>
+    <t>STONEB 8 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>201723AS2</t>
+  </si>
+  <si>
+    <t>CMC 5 3/4 11/15/33</t>
+  </si>
+  <si>
+    <t>02073LAC5</t>
+  </si>
+  <si>
+    <t>ALPGEN 6 1/4 01/15/34</t>
+  </si>
+  <si>
+    <t>025676AR8</t>
+  </si>
+  <si>
+    <t>ANGINC 7 12/01/55</t>
+  </si>
+  <si>
+    <t>50190KAQ3</t>
+  </si>
+  <si>
+    <t>LCM 40A A2R</t>
+  </si>
+  <si>
+    <t>70932MAC1</t>
+  </si>
+  <si>
+    <t>PFSI 5 3/4 09/15/31</t>
+  </si>
+  <si>
+    <t>00253XAB7</t>
+  </si>
+  <si>
+    <t>AAL 5 3/4 04/20/29</t>
+  </si>
+  <si>
+    <t>92212KAH9</t>
+  </si>
+  <si>
+    <t>VDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>85571BBE4</t>
+  </si>
+  <si>
+    <t>STWD 6 1/2 10/15/30</t>
+  </si>
+  <si>
+    <t>912797UG0</t>
+  </si>
+  <si>
+    <t>B 09/17/26</t>
+  </si>
+  <si>
+    <t>48255VAS1</t>
+  </si>
+  <si>
+    <t>KKR 2023-46A BR</t>
+  </si>
+  <si>
+    <t>64033XAE4</t>
+  </si>
+  <si>
+    <t>NSLT 2025-AA A1B</t>
+  </si>
+  <si>
+    <t>69701RBN6</t>
+  </si>
+  <si>
+    <t>PLMRS 2020-3A BR3</t>
+  </si>
+  <si>
+    <t>74165HAC2</t>
+  </si>
+  <si>
+    <t>PRIHEA 9 3/8 09/01/29</t>
+  </si>
+  <si>
+    <t>78489CAA7</t>
+  </si>
+  <si>
+    <t>SWCH 2025-DATA A</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
+  </si>
+  <si>
+    <t>76134KAH7</t>
+  </si>
+  <si>
+    <t>VDCR 2024-1A A2</t>
+  </si>
+  <si>
+    <t>31418FSK4</t>
+  </si>
+  <si>
+    <t>FN MA5921</t>
+  </si>
+  <si>
+    <t>3140W4UW5</t>
+  </si>
+  <si>
+    <t>FN FA4196</t>
+  </si>
+  <si>
+    <t>34966EAN0</t>
+  </si>
+  <si>
+    <t>FCBSL 2024-1A AR</t>
+  </si>
+  <si>
+    <t>69702EAN5</t>
+  </si>
+  <si>
+    <t>PLMRS 2021-4A A2R</t>
+  </si>
+  <si>
+    <t>85236KAP7</t>
+  </si>
+  <si>
+    <t>SIDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>039524AF0</t>
+  </si>
+  <si>
+    <t>ACOM 9 08/15/31</t>
+  </si>
+  <si>
+    <t>45344LAE3</t>
+  </si>
+  <si>
+    <t>CRGYFN 7 3/8 01/15/33</t>
+  </si>
+  <si>
+    <t>81124TAQ0</t>
+  </si>
+  <si>
+    <t>SCUL 26A BR</t>
+  </si>
+  <si>
+    <t>86765KAE9</t>
+  </si>
+  <si>
+    <t>SUN 7 7/8 PERP</t>
+  </si>
+  <si>
+    <t>00202DAA5</t>
+  </si>
+  <si>
+    <t>APLD 9 1/4 12/15/30</t>
+  </si>
+  <si>
+    <t>03770DAL7</t>
+  </si>
+  <si>
+    <t>APODS 5.7 01/23/31</t>
+  </si>
+  <si>
+    <t>3140W4E78</t>
+  </si>
+  <si>
+    <t>FN FA3757</t>
+  </si>
+  <si>
+    <t>36274NAA0</t>
+  </si>
+  <si>
+    <t>HNOR 2026-A A</t>
+  </si>
+  <si>
+    <t>645370AF4</t>
+  </si>
+  <si>
+    <t>NWHM 9 1/4 10/01/29</t>
+  </si>
+  <si>
+    <t>651229BH8</t>
+  </si>
+  <si>
+    <t>NWL 6 1/4 08/15/31</t>
+  </si>
+  <si>
+    <t>95004XAC7</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C7 A3</t>
+  </si>
+  <si>
+    <t>831943AA3</t>
+  </si>
+  <si>
+    <t>SMB 2024-A A1A</t>
+  </si>
+  <si>
+    <t>96812HAA6</t>
+  </si>
+  <si>
+    <t>WILDFI 7 1/2 10/15/29</t>
+  </si>
+  <si>
+    <t>759351AV1</t>
+  </si>
+  <si>
+    <t>RGA 6 3/8 09/15/56</t>
+  </si>
+  <si>
+    <t>982911AA7</t>
+  </si>
+  <si>
+    <t>WULF 7 3/4 10/15/30</t>
+  </si>
+  <si>
+    <t>922966AE6</t>
+  </si>
+  <si>
+    <t>VEGLPL 6 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>92840VAP7</t>
+  </si>
+  <si>
+    <t>VST 7 3/4 10/15/31</t>
+  </si>
+  <si>
+    <t>04364VAX1</t>
+  </si>
+  <si>
+    <t>ASCRES 6 5/8 10/15/32</t>
+  </si>
+  <si>
+    <t>861932AA9</t>
+  </si>
+  <si>
+    <t>ATSG 7 1/4 03/15/32</t>
+  </si>
+  <si>
+    <t>185899AR2</t>
+  </si>
+  <si>
+    <t>CLF 7 3/8 05/01/33</t>
+  </si>
+  <si>
+    <t>55617LAR3</t>
+  </si>
+  <si>
+    <t>M 6 1/8 03/15/32</t>
+  </si>
+  <si>
+    <t>89616UAA0</t>
+  </si>
+  <si>
+    <t>TCN 2024-SFR1 A</t>
+  </si>
+  <si>
+    <t>893647BW6</t>
+  </si>
+  <si>
+    <t>TDG 6 01/15/33</t>
+  </si>
+  <si>
+    <t>880779BB8</t>
+  </si>
+  <si>
+    <t>TEX 6 1/4 10/15/32</t>
+  </si>
+  <si>
+    <t>03690AAM8</t>
+  </si>
+  <si>
+    <t>AM 5 3/4 10/15/33</t>
+  </si>
+  <si>
+    <t>62886HBP5</t>
+  </si>
+  <si>
+    <t>NCLH 6 1/4 03/01/30</t>
+  </si>
+  <si>
+    <t>74843PAA8</t>
+  </si>
+  <si>
+    <t>QUIKHO 6 3/8 03/01/32</t>
+  </si>
+  <si>
+    <t>90276VAH2</t>
+  </si>
+  <si>
+    <t>UBSCM 2018-C8 AS</t>
+  </si>
+  <si>
+    <t>01309QAB4</t>
+  </si>
+  <si>
+    <t>ACI 6 1/4 03/15/33</t>
+  </si>
+  <si>
+    <t>12548RAK0</t>
+  </si>
+  <si>
+    <t>CIFC 2014-2RA BR</t>
+  </si>
+  <si>
+    <t>34966VAE2</t>
+  </si>
+  <si>
+    <t>FCBSL 2024-4A B</t>
+  </si>
+  <si>
+    <t>559916AG6</t>
+  </si>
+  <si>
+    <t>MAGNE 2024-47A C</t>
+  </si>
+  <si>
+    <t>64134MAN6</t>
+  </si>
+  <si>
+    <t>NEUB 2021-45A CR</t>
+  </si>
+  <si>
+    <t>67570FAE5</t>
+  </si>
+  <si>
+    <t>OCP 2025-40A C</t>
+  </si>
+  <si>
+    <t>72132YBC8</t>
+  </si>
+  <si>
+    <t>PIPK 2020-6A CRR</t>
+  </si>
+  <si>
+    <t>75620TBM9</t>
+  </si>
+  <si>
+    <t>RCTTE 2015-1A CR3</t>
+  </si>
+  <si>
+    <t>80013TAQ6</t>
+  </si>
+  <si>
+    <t>SAND 2023-1A BR</t>
+  </si>
+  <si>
+    <t>39154GAT3</t>
+  </si>
+  <si>
+    <t>GALC 2026-1 C</t>
+  </si>
+  <si>
+    <t>61776EAA1</t>
+  </si>
+  <si>
+    <t>MSC 2024-BPR2 A</t>
+  </si>
+  <si>
+    <t>74690FAS5</t>
+  </si>
+  <si>
+    <t>QTSII 2026-1A B</t>
+  </si>
+  <si>
+    <t>44148HAA1</t>
+  </si>
+  <si>
+    <t>HWIRE 2023-1A A2</t>
+  </si>
+  <si>
+    <t>92332YAF8</t>
+  </si>
+  <si>
+    <t>VENLNG 9 PERP</t>
+  </si>
+  <si>
+    <t>55820BAU1</t>
+  </si>
+  <si>
+    <t>MDPK 2020-45A BRR</t>
+  </si>
+  <si>
     <t>RECPAY</t>
   </si>
   <si>
     <t>Receivables/Payables</t>
   </si>
   <si>
-    <t>3140XP3R8</t>
-[...272 lines deleted...]
-    <t>WILDFI 7 1/2 10/15/29</t>
+    <t>03330YAN0</t>
+  </si>
+  <si>
+    <t>ANCHC 2021-20A BR</t>
+  </si>
+  <si>
+    <t>03769M205</t>
+  </si>
+  <si>
+    <t>APO 7 5/8</t>
+  </si>
+  <si>
+    <t>055986AC7</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 A3</t>
+  </si>
+  <si>
+    <t>42806MCL1</t>
+  </si>
+  <si>
+    <t>HERTZ 2024-2A A</t>
+  </si>
+  <si>
+    <t>67740QAH9</t>
+  </si>
+  <si>
+    <t>OHNAT 5.55 01/24/30</t>
+  </si>
+  <si>
+    <t>02531FAE0</t>
+  </si>
+  <si>
+    <t>ACAR 2026-1 C</t>
+  </si>
+  <si>
+    <t>67124CAA1</t>
+  </si>
+  <si>
+    <t>EA 7 1/4 07/01/33</t>
+  </si>
+  <si>
+    <t>29273VAX8</t>
+  </si>
+  <si>
+    <t>ET 8 05/15/54</t>
+  </si>
+  <si>
+    <t>69318FAM0</t>
+  </si>
+  <si>
+    <t>PBFENE 9 7/8 03/15/30</t>
+  </si>
+  <si>
+    <t>04010LBL6</t>
+  </si>
+  <si>
+    <t>ARCC 5.1 01/15/31</t>
+  </si>
+  <si>
+    <t>34963QAN6</t>
+  </si>
+  <si>
+    <t>FCBSL 2021-3AR B1R</t>
+  </si>
+  <si>
+    <t>33853QAA9</t>
+  </si>
+  <si>
+    <t>FLASHC 7 1/4 12/31/30</t>
+  </si>
+  <si>
+    <t>32010YAA4</t>
+  </si>
+  <si>
+    <t>FRSEAG 7 1/4 08/15/32</t>
+  </si>
+  <si>
+    <t>42806MDQ9</t>
+  </si>
+  <si>
+    <t>HERTZ 2025-6A A</t>
+  </si>
+  <si>
+    <t>78438PAA0</t>
+  </si>
+  <si>
+    <t>SECMOS 8 7/8 05/01/31</t>
+  </si>
+  <si>
+    <t>78454LAY6</t>
+  </si>
+  <si>
+    <t>SM 7 08/01/32</t>
+  </si>
+  <si>
+    <t>02406PBB5</t>
+  </si>
+  <si>
+    <t>AXL 5 10/01/29</t>
+  </si>
+  <si>
+    <t>03328QCC3</t>
+  </si>
+  <si>
+    <t>ANCHC 2015-6A DR4</t>
+  </si>
+  <si>
+    <t>69393LAA1</t>
+  </si>
+  <si>
+    <t>TRACTD 6 1/2 05/01/31</t>
+  </si>
+  <si>
+    <t>05608BAA8</t>
+  </si>
+  <si>
+    <t>BX 2019-IMC A</t>
+  </si>
+  <si>
+    <t>21873SAG3</t>
+  </si>
+  <si>
+    <t>CRWV 9 3/4 10/01/31</t>
+  </si>
+  <si>
+    <t>G05384170</t>
+  </si>
+  <si>
+    <t>AHL 7 PERP</t>
+  </si>
+  <si>
+    <t>37954FAL8</t>
+  </si>
+  <si>
+    <t>GLP 7 1/8 07/01/33</t>
+  </si>
+  <si>
+    <t>77311WAF8</t>
+  </si>
+  <si>
+    <t>RKT 6 1/2 06/15/34</t>
+  </si>
+  <si>
+    <t>02005NCB4</t>
+  </si>
+  <si>
+    <t>ALLY 7.1 PERP</t>
+  </si>
+  <si>
+    <t>02406PBD1</t>
+  </si>
+  <si>
+    <t>AXL 7 3/4 10/15/33</t>
+  </si>
+  <si>
+    <t>05494UAA3</t>
+  </si>
+  <si>
+    <t>BAY1 2026-MDWS A</t>
+  </si>
+  <si>
+    <t>096933AH9</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C9 B</t>
+  </si>
+  <si>
+    <t>05618UAA4</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT9 A</t>
+  </si>
+  <si>
+    <t>23803AAC2</t>
+  </si>
+  <si>
+    <t>DATA 2026-800D B</t>
+  </si>
+  <si>
+    <t>40390MAA3</t>
+  </si>
+  <si>
+    <t>HONO 2021-LULU A</t>
+  </si>
+  <si>
+    <t>44148JAH2</t>
+  </si>
+  <si>
+    <t>HWIRE 2024-1A A2</t>
+  </si>
+  <si>
+    <t>63943JBA3</t>
+  </si>
+  <si>
+    <t>NAVS 2025-3AR CR</t>
+  </si>
+  <si>
+    <t>69335PGG4</t>
+  </si>
+  <si>
+    <t>PFSFC 2026-A B</t>
+  </si>
+  <si>
+    <t>12433KAG2</t>
+  </si>
+  <si>
+    <t>BX 2025-VLT6 D</t>
+  </si>
+  <si>
+    <t>14316MAQ4</t>
+  </si>
+  <si>
+    <t>CGMS 2021-1A BR</t>
+  </si>
+  <si>
+    <t>20047UAA4</t>
+  </si>
+  <si>
+    <t>COMM 2025-SBX A</t>
+  </si>
+  <si>
+    <t>20681AAJ0</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 E</t>
+  </si>
+  <si>
+    <t>28002AAA4</t>
+  </si>
+  <si>
+    <t>EDGCOM 7 1/2 04/30/31</t>
+  </si>
+  <si>
+    <t>362989AE5</t>
+  </si>
+  <si>
+    <t>GCAR 2026-3A C</t>
+  </si>
+  <si>
+    <t>55400XAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2026-1A A</t>
+  </si>
+  <si>
+    <t>00109LAB9</t>
+  </si>
+  <si>
+    <t>ADT 5 7/8 10/15/33</t>
+  </si>
+  <si>
+    <t>06541XAJ9</t>
+  </si>
+  <si>
+    <t>BANK 2017-BNK7 AS</t>
+  </si>
+  <si>
+    <t>08162PAZ4</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B1 AM</t>
+  </si>
+  <si>
+    <t>05614JAE5</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 C</t>
+  </si>
+  <si>
+    <t>05620TAJ4</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 E</t>
+  </si>
+  <si>
+    <t>12637SAG9</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 D</t>
+  </si>
+  <si>
+    <t>08161CAJ0</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B2 AS</t>
+  </si>
+  <si>
+    <t>63942BAA2</t>
+  </si>
+  <si>
+    <t>NAVSL 2021-A A</t>
+  </si>
+  <si>
+    <t>04686J861</t>
+  </si>
+  <si>
+    <t>ATH 6.35 PERP</t>
+  </si>
+  <si>
+    <t>43283DAA7</t>
+  </si>
+  <si>
+    <t>HGVT 2025-3EXT A</t>
+  </si>
+  <si>
+    <t>00775V104</t>
+  </si>
+  <si>
+    <t>AEGON FUNDING CORP II</t>
+  </si>
+  <si>
+    <t>29359UAF6</t>
+  </si>
+  <si>
+    <t>ESGR 6.693 07/15/37</t>
+  </si>
+  <si>
+    <t>63941FAB2</t>
+  </si>
+  <si>
+    <t>NAVSL 2020-A A2A</t>
+  </si>
+  <si>
+    <t>USDC</t>
+  </si>
+  <si>
+    <t>US DOLLAR COLLATERAL</t>
+  </si>
+  <si>
+    <t>14315RAN1</t>
+  </si>
+  <si>
+    <t>CGMS 2018-4A A2R</t>
+  </si>
+  <si>
+    <t>05493XAE0</t>
+  </si>
+  <si>
+    <t>BAHA 2024-MAR B</t>
+  </si>
+  <si>
+    <t>09061GAL5</t>
+  </si>
+  <si>
+    <t>BMRN 5 1/2 02/15/34</t>
+  </si>
+  <si>
+    <t>69335PFK6</t>
+  </si>
+  <si>
+    <t>PFSFC 2024-D B</t>
+  </si>
+  <si>
+    <t>10807HAE6</t>
+  </si>
+  <si>
+    <t>BLAST 2025-2 C</t>
+  </si>
+  <si>
+    <t>74331VAA4</t>
+  </si>
+  <si>
+    <t>PROG 2024-SFR3 A</t>
+  </si>
+  <si>
+    <t>91825CAE5</t>
+  </si>
+  <si>
+    <t>VDCM 2025-AZ C</t>
+  </si>
+  <si>
+    <t>64133RAY2</t>
+  </si>
+  <si>
+    <t>NEUB 2020-38A CR2</t>
+  </si>
+  <si>
+    <t>96043BAF9</t>
+  </si>
+  <si>
+    <t>WLAKE 2026-1A C</t>
+  </si>
+  <si>
+    <t>63942KAA2</t>
+  </si>
+  <si>
+    <t>NAVSL 2021-GA A</t>
+  </si>
+  <si>
+    <t>95000YBB0</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 AS</t>
+  </si>
+  <si>
+    <t>06541QBE4</t>
+  </si>
+  <si>
+    <t>BANK 2022-BNK43 AS</t>
+  </si>
+  <si>
+    <t>29450YAB5</t>
+  </si>
+  <si>
+    <t>EQMSRM 8 5/8 05/15/32</t>
+  </si>
+  <si>
+    <t>36272GAE9</t>
+  </si>
+  <si>
+    <t>GSAR 2025-3A B</t>
+  </si>
+  <si>
+    <t>43285HAA6</t>
+  </si>
+  <si>
+    <t>HGVT 2020-AA A</t>
+  </si>
+  <si>
+    <t>06644VBM1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR9 AS</t>
+  </si>
+  <si>
+    <t>05682EBC6</t>
+  </si>
+  <si>
+    <t>BCC 2021-5AR BR2</t>
+  </si>
+  <si>
+    <t>08163TAD4</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 AS</t>
+  </si>
+  <si>
+    <t>75888HBA8</t>
+  </si>
+  <si>
+    <t>REG12 2019-1A CRR</t>
+  </si>
+  <si>
+    <t>74970WAG5</t>
+  </si>
+  <si>
+    <t>ROCC 2024-CNTR D</t>
+  </si>
+  <si>
+    <t>78449YAA8</t>
+  </si>
+  <si>
+    <t>SMB 2021-B A</t>
+  </si>
+  <si>
+    <t>09216NAA8</t>
+  </si>
+  <si>
+    <t>BLKPRL 6 1/8 02/15/31</t>
+  </si>
+  <si>
+    <t>17253NAA5</t>
+  </si>
+  <si>
+    <t>CIFR 7 1/8 11/15/30</t>
+  </si>
+  <si>
+    <t>46647TAX6</t>
+  </si>
+  <si>
+    <t>JPMCC 2017-JP5 AS</t>
+  </si>
+  <si>
+    <t>80287LAF6</t>
+  </si>
+  <si>
+    <t>SDART 2024-3 D</t>
+  </si>
+  <si>
+    <t>91835XAG2</t>
+  </si>
+  <si>
+    <t>VRTX 2025-HQ D</t>
+  </si>
+  <si>
+    <t>06541QBK0</t>
+  </si>
+  <si>
+    <t>BANK 2022-BNK43 B</t>
+  </si>
+  <si>
+    <t>HYG P79   11/20/2026</t>
+  </si>
+  <si>
+    <t>HYG US 11/20/26 P79</t>
+  </si>
+  <si>
+    <t>85236KAH5</t>
+  </si>
+  <si>
+    <t>SIDC 2023-2A A2</t>
+  </si>
+  <si>
+    <t>67400EBJ2</t>
+  </si>
+  <si>
+    <t>OAKCL 2019-3A BR2</t>
+  </si>
+  <si>
+    <t>123911AA7</t>
+  </si>
+  <si>
+    <t>BX 2025-BIO3 A</t>
+  </si>
+  <si>
+    <t>83206EAA5</t>
+  </si>
+  <si>
+    <t>SMB 2024-C A1A</t>
+  </si>
+  <si>
+    <t>05612TAE5</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT4 C</t>
+  </si>
+  <si>
+    <t>05610WAA8</t>
+  </si>
+  <si>
+    <t>BPR 2023-BRK2 A</t>
   </si>
   <si>
     <t>31423R500</t>
   </si>
   <si>
     <t>FEDERATED HERMES MM TREAS</t>
   </si>
   <si>
-    <t>651229BG0</t>
-[...74 lines deleted...]
-    <t>NCLH 6 1/4 03/01/30</t>
+    <t>55817EBA3</t>
+  </si>
+  <si>
+    <t>MDPK 2019-37A CR2</t>
+  </si>
+  <si>
+    <t>64131QAS9</t>
+  </si>
+  <si>
+    <t>NEUB 2017-26A CR</t>
+  </si>
+  <si>
+    <t>67401QAU0</t>
+  </si>
+  <si>
+    <t>OAKCL 2023-2A D1R</t>
+  </si>
+  <si>
+    <t>83406YAB7</t>
+  </si>
+  <si>
+    <t>SCLP 2025-1 B</t>
+  </si>
+  <si>
+    <t>80286PAD3</t>
+  </si>
+  <si>
+    <t>SDART 2023-5 B</t>
+  </si>
+  <si>
+    <t>066043AG5</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR6 AS</t>
+  </si>
+  <si>
+    <t>30165BAG8</t>
+  </si>
+  <si>
+    <t>EART 2024-5A D</t>
+  </si>
+  <si>
+    <t>31418FSJ7</t>
+  </si>
+  <si>
+    <t>FN MA5920</t>
+  </si>
+  <si>
+    <t>3140W0Q99</t>
+  </si>
+  <si>
+    <t>FN FA0479</t>
+  </si>
+  <si>
+    <t>3140XMA55</t>
+  </si>
+  <si>
+    <t>FN FS5427</t>
+  </si>
+  <si>
+    <t>31427MPK1</t>
+  </si>
+  <si>
+    <t>FR SL0425</t>
+  </si>
+  <si>
+    <t>43284KAA0</t>
+  </si>
+  <si>
+    <t>HGVT 2026-1A A</t>
+  </si>
+  <si>
+    <t>081927AE5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 AS</t>
+  </si>
+  <si>
+    <t>USDF</t>
+  </si>
+  <si>
+    <t>US DOLLAR FUTURE</t>
+  </si>
+  <si>
+    <t>05610FAF4</t>
+  </si>
+  <si>
+    <t>BX 2022-AHP E</t>
+  </si>
+  <si>
+    <t>12595XAX1</t>
+  </si>
+  <si>
+    <t>CSAIL 2018-CX12 AS</t>
+  </si>
+  <si>
+    <t>68269MAA2</t>
+  </si>
+  <si>
+    <t>OMFIT 2021-1A A1</t>
+  </si>
+  <si>
+    <t>826935AA6</t>
+  </si>
+  <si>
+    <t>SRFC 2024-1A A</t>
+  </si>
+  <si>
+    <t>HYG C81   11/20/2026</t>
+  </si>
+  <si>
+    <t>HYG US 11/20/26 C81</t>
   </si>
   <si>
     <t>71880KAB7</t>
   </si>
   <si>
     <t>PHIN 6 5/8 10/15/32</t>
   </si>
   <si>
-    <t>74843PAA8</t>
-[...706 lines deleted...]
-  <si>
     <t>USD</t>
   </si>
   <si>
     <t>US DOLLARS</t>
   </si>
   <si>
-    <t>081927AE5</t>
-[...20 lines deleted...]
-    <t>OMFIT 2021-1A A1</t>
+    <t>HYG C81   09/18/2026</t>
+  </si>
+  <si>
+    <t>HYG US 09/18/26 C81</t>
+  </si>
+  <si>
+    <t>HYG C82   09/18/2026</t>
+  </si>
+  <si>
+    <t>HYG US 09/18/26 C82</t>
+  </si>
+  <si>
+    <t>TYZ6 COM</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE (CBT)DEC26</t>
   </si>
   <si>
     <t>USDB</t>
   </si>
   <si>
     <t>US DOLLAR BROKER</t>
   </si>
   <si>
-    <t>826935AA6</t>
-[...20 lines deleted...]
-    <t>US 10YR NOTE (CBT)SEP26</t>
+    <t>HYG C80   11/20/2026</t>
+  </si>
+  <si>
+    <t>HYG US 11/20/26 C80</t>
   </si>
   <si>
     <t>HYG P77   11/20/2026</t>
   </si>
   <si>
     <t>HYG US 11/20/26 P77</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1570,51 +1606,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I193"/>
+  <dimension ref="A1:I199"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="16.424561" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1632,5636 +1668,5810 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>2550819.87</v>
+        <v>4099500</v>
       </c>
       <c r="F2" s="2">
-        <v>101.394222</v>
+        <v>99.82266199999999</v>
       </c>
       <c r="G2" s="3">
-        <v>2586383.96</v>
+        <v>4092230.03</v>
       </c>
       <c r="H2" s="4">
-        <v>0.011352621322</v>
+        <v>0.017938759714</v>
       </c>
       <c r="I2" s="5">
-        <v>0.011357618074</v>
+        <v>0.017946466814</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
-        <v>2386168.35</v>
+        <v>2546521.62</v>
       </c>
       <c r="F3" s="2">
-        <v>1</v>
+        <v>100.017174</v>
       </c>
       <c r="G3" s="3">
-        <v>2386168.35</v>
+        <v>2546958.96</v>
       </c>
       <c r="H3" s="4">
-        <v>0.010473798975</v>
+        <v>0.011164886739</v>
       </c>
       <c r="I3" s="5">
-        <v>0.010478408921</v>
+        <v>0.011169683552</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>2332592.52</v>
+        <v>2498000</v>
       </c>
       <c r="F4" s="2">
-        <v>99.80328</v>
+        <v>93.538121</v>
       </c>
       <c r="G4" s="3">
-        <v>2328003.84</v>
+        <v>2336582.26</v>
       </c>
       <c r="H4" s="4">
-        <v>0.010218492872</v>
+        <v>0.010242676357</v>
       </c>
       <c r="I4" s="5">
-        <v>0.010222990447</v>
+        <v>0.010247076958</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>2324131.8235</v>
+        <v>2314000</v>
       </c>
       <c r="F5" s="2">
-        <v>99.12924</v>
+        <v>99.40778</v>
       </c>
       <c r="G5" s="3">
-        <v>2303894.21</v>
+        <v>2300296.03</v>
       </c>
       <c r="H5" s="4">
-        <v>0.010112666548</v>
+        <v>0.010083611491</v>
       </c>
       <c r="I5" s="5">
-        <v>0.010117117545</v>
+        <v>0.010087943752</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>2296000</v>
+        <v>2324131.8235</v>
       </c>
       <c r="F6" s="2">
-        <v>99.46932</v>
+        <v>97.68912</v>
       </c>
       <c r="G6" s="3">
-        <v>2283815.59</v>
+        <v>2270423.93</v>
       </c>
       <c r="H6" s="4">
-        <v>0.010024533834</v>
+        <v>0.009952663699999999</v>
       </c>
       <c r="I6" s="5">
-        <v>0.01002894604</v>
+        <v>0.009956939702</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>2189000</v>
+        <v>2207000</v>
       </c>
       <c r="F7" s="2">
-        <v>103.8062</v>
+        <v>103.2799</v>
       </c>
       <c r="G7" s="3">
-        <v>2272317.72</v>
+        <v>2279387.39</v>
       </c>
       <c r="H7" s="4">
-        <v>0.009974065319999999</v>
+        <v>0.009991956086</v>
       </c>
       <c r="I7" s="5">
-        <v>0.009978455313</v>
+        <v>0.009996248968999999</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>2246000</v>
+        <v>2307596.04</v>
       </c>
       <c r="F8" s="2">
-        <v>100.5032</v>
+        <v>97.904842</v>
       </c>
       <c r="G8" s="3">
-        <v>2257301.87</v>
+        <v>2259248.26</v>
       </c>
       <c r="H8" s="4">
-        <v>0.009908155070000001</v>
+        <v>0.009903673873</v>
       </c>
       <c r="I8" s="5">
-        <v>0.009912516053</v>
+        <v>0.009907928827</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>2186000</v>
+        <v>2264000</v>
       </c>
       <c r="F9" s="2">
-        <v>103.253014</v>
+        <v>99.86439</v>
       </c>
       <c r="G9" s="3">
-        <v>2257110.89</v>
+        <v>2260929.79</v>
       </c>
       <c r="H9" s="4">
-        <v>0.00990731676</v>
+        <v>0.009911045064</v>
       </c>
       <c r="I9" s="5">
-        <v>0.009911677374</v>
+        <v>0.009915303185</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>2126000</v>
+        <v>2202000</v>
       </c>
       <c r="F10" s="2">
-        <v>103.4202</v>
+        <v>102.0645</v>
       </c>
       <c r="G10" s="3">
-        <v>2198713.45</v>
+        <v>2247460.29</v>
       </c>
       <c r="H10" s="4">
-        <v>0.009650988247</v>
+        <v>0.009851999966999999</v>
       </c>
       <c r="I10" s="5">
-        <v>0.009655236039999999</v>
+        <v>0.009856232721000001</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>2244000</v>
+        <v>2179000</v>
       </c>
       <c r="F11" s="2">
-        <v>98.36396999999999</v>
+        <v>102.441</v>
       </c>
       <c r="G11" s="3">
-        <v>2207287.49</v>
+        <v>2232189.39</v>
       </c>
       <c r="H11" s="4">
-        <v>0.009688622940999999</v>
+        <v>0.009785058225999999</v>
       </c>
       <c r="I11" s="5">
-        <v>0.009692887299000001</v>
+        <v>0.009789262218</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>2194000</v>
+        <v>2212000</v>
       </c>
       <c r="F12" s="2">
-        <v>101.2126</v>
+        <v>100.405</v>
       </c>
       <c r="G12" s="3">
-        <v>2220604.44</v>
+        <v>2220958.6</v>
       </c>
       <c r="H12" s="4">
-        <v>0.009747076122999999</v>
+        <v>0.009735826770000001</v>
       </c>
       <c r="I12" s="5">
-        <v>0.009751366209</v>
+        <v>0.009740009611</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>2161000</v>
+        <v>2144000</v>
       </c>
       <c r="F13" s="2">
-        <v>102.7098</v>
+        <v>102.3653</v>
       </c>
       <c r="G13" s="3">
-        <v>2219558.78</v>
+        <v>2194712.03</v>
       </c>
       <c r="H13" s="4">
-        <v>0.009742486298</v>
+        <v>0.009620771928</v>
       </c>
       <c r="I13" s="5">
-        <v>0.009746774364</v>
+        <v>0.009624905338000001</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
-        <v>2281000</v>
+        <v>2262000</v>
       </c>
       <c r="F14" s="2">
-        <v>95.69428000000001</v>
+        <v>97.15946</v>
       </c>
       <c r="G14" s="3">
-        <v>2182786.53</v>
+        <v>2197746.99</v>
       </c>
       <c r="H14" s="4">
-        <v>0.009581078924</v>
+        <v>0.009634075993999999</v>
       </c>
       <c r="I14" s="5">
-        <v>0.009585295948</v>
+        <v>0.009638215118999999</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>2159000</v>
+        <v>2219000</v>
       </c>
       <c r="F15" s="2">
-        <v>101.50484</v>
+        <v>98.90692</v>
       </c>
       <c r="G15" s="3">
-        <v>2191489.5</v>
+        <v>2194744.55</v>
       </c>
       <c r="H15" s="4">
-        <v>0.009619279559</v>
+        <v>0.009620914495999999</v>
       </c>
       <c r="I15" s="5">
-        <v>0.009623513396</v>
+        <v>0.009625047967</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>2201000</v>
+        <v>2299000</v>
       </c>
       <c r="F16" s="2">
-        <v>98.9461</v>
+        <v>94.043052</v>
       </c>
       <c r="G16" s="3">
-        <v>2177803.66</v>
+        <v>2162049.77</v>
       </c>
       <c r="H16" s="4">
-        <v>0.009559207234</v>
+        <v>0.009477593136999999</v>
       </c>
       <c r="I16" s="5">
-        <v>0.009563414631</v>
+        <v>0.009481665032</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>2184000</v>
+        <v>2177000</v>
       </c>
       <c r="F17" s="2">
-        <v>98.62904</v>
+        <v>99.98871</v>
       </c>
       <c r="G17" s="3">
-        <v>2154058.23</v>
+        <v>2176754.22</v>
       </c>
       <c r="H17" s="4">
-        <v>0.009454979537000001</v>
+        <v>0.009542051785</v>
       </c>
       <c r="I17" s="5">
-        <v>0.009459141059</v>
+        <v>0.009546151374</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>2178000</v>
+        <v>2199000</v>
       </c>
       <c r="F18" s="2">
-        <v>98.38199</v>
+        <v>97.03516999999999</v>
       </c>
       <c r="G18" s="3">
-        <v>2142759.74</v>
+        <v>2133803.39</v>
       </c>
       <c r="H18" s="4">
-        <v>0.009405386167000001</v>
+        <v>0.009353771901999999</v>
       </c>
       <c r="I18" s="5">
-        <v>0.009409525861000001</v>
+        <v>0.009357790600000001</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>2154500</v>
+        <v>2193000</v>
       </c>
       <c r="F19" s="2">
-        <v>99.61525</v>
+        <v>96.36293000000001</v>
       </c>
       <c r="G19" s="3">
-        <v>2146210.56</v>
+        <v>2113239.05</v>
       </c>
       <c r="H19" s="4">
-        <v>0.009420533123000001</v>
+        <v>0.009263625788</v>
       </c>
       <c r="I19" s="5">
-        <v>0.009424679482999999</v>
+        <v>0.009267605756</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>2480000</v>
+        <v>2221000</v>
       </c>
       <c r="F20" s="2">
-        <v>85.36048700000001</v>
+        <v>94.260869</v>
       </c>
       <c r="G20" s="3">
-        <v>2116940.08</v>
+        <v>2093533.9</v>
       </c>
       <c r="H20" s="4">
-        <v>0.009292053854999999</v>
+        <v>0.009177245984</v>
       </c>
       <c r="I20" s="5">
-        <v>0.009296143667</v>
+        <v>0.00918118884</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>2206000</v>
+        <v>2100000</v>
       </c>
       <c r="F21" s="2">
-        <v>95.14113999999999</v>
+        <v>100.077</v>
       </c>
       <c r="G21" s="3">
-        <v>2098813.55</v>
+        <v>2101617</v>
       </c>
       <c r="H21" s="4">
-        <v>0.009212489635</v>
+        <v>0.009212679176999999</v>
       </c>
       <c r="I21" s="5">
-        <v>0.009216544428</v>
+        <v>0.009216637256999999</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>2100000</v>
+        <v>2257000</v>
       </c>
       <c r="F22" s="2">
-        <v>100.0783</v>
+        <v>92.54863</v>
       </c>
       <c r="G22" s="3">
-        <v>2101644.3</v>
+        <v>2088822.58</v>
       </c>
       <c r="H22" s="4">
-        <v>0.009224914879</v>
+        <v>0.009156593366</v>
       </c>
       <c r="I22" s="5">
-        <v>0.00922897514</v>
+        <v>0.009160527349000001</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>2242000</v>
+        <v>2056053.084</v>
       </c>
       <c r="F23" s="2">
-        <v>93.31005999999999</v>
+        <v>99.68208</v>
       </c>
       <c r="G23" s="3">
-        <v>2092011.55</v>
+        <v>2049516.48</v>
       </c>
       <c r="H23" s="4">
-        <v>0.009182633060000001</v>
+        <v>0.008984290572</v>
       </c>
       <c r="I23" s="5">
-        <v>0.009186674711999999</v>
+        <v>0.008988150528</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
         <v>2135000</v>
       </c>
       <c r="F24" s="2">
-        <v>97.41336</v>
+        <v>96.13175</v>
       </c>
       <c r="G24" s="3">
-        <v>2079775.24</v>
+        <v>2052412.86</v>
       </c>
       <c r="H24" s="4">
-        <v>0.009128923253</v>
+        <v>0.008996987196999999</v>
       </c>
       <c r="I24" s="5">
-        <v>0.009132941263999999</v>
+        <v>0.009000852607999999</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>2047719.75</v>
+        <v>2014000</v>
       </c>
       <c r="F25" s="2">
-        <v>99.74670999999999</v>
+        <v>100.3643</v>
       </c>
       <c r="G25" s="3">
-        <v>2042533.08</v>
+        <v>2021337</v>
       </c>
       <c r="H25" s="4">
-        <v>0.008965453291</v>
+        <v>0.008860762598</v>
       </c>
       <c r="I25" s="5">
-        <v>0.008969399353</v>
+        <v>0.008864569482</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>1999000</v>
+        <v>2000000</v>
       </c>
       <c r="F26" s="2">
-        <v>101.9123</v>
+        <v>99.970108</v>
       </c>
       <c r="G26" s="3">
-        <v>2037226.88</v>
+        <v>1999402.16</v>
       </c>
       <c r="H26" s="4">
-        <v>0.008942162349000001</v>
+        <v>0.008764608702</v>
       </c>
       <c r="I26" s="5">
-        <v>0.008946098159</v>
+        <v>0.008768374275000001</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
         <v>2000000</v>
       </c>
       <c r="F27" s="2">
-        <v>100.1614</v>
+        <v>100.1578</v>
       </c>
       <c r="G27" s="3">
-        <v>2003228</v>
+        <v>2003156</v>
       </c>
       <c r="H27" s="4">
-        <v>0.008792928367</v>
+        <v>0.00878106409</v>
       </c>
       <c r="I27" s="5">
-        <v>0.008796798494</v>
+        <v>0.008784836733</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
         <v>2007810.9158</v>
       </c>
       <c r="F28" s="2">
-        <v>99.53189999999999</v>
+        <v>99.53691999999999</v>
       </c>
       <c r="G28" s="3">
-        <v>1998412.35</v>
+        <v>1998513.15</v>
       </c>
       <c r="H28" s="4">
-        <v>0.008771790664000001</v>
+        <v>0.008760711603</v>
       </c>
       <c r="I28" s="5">
-        <v>0.008775651486</v>
+        <v>0.008764475502</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
         <v>2000000</v>
       </c>
       <c r="F29" s="2">
-        <v>100.0835</v>
+        <v>100.0772</v>
       </c>
       <c r="G29" s="3">
-        <v>2001670</v>
+        <v>2001544</v>
       </c>
       <c r="H29" s="4">
-        <v>0.008786089714</v>
+        <v>0.008773997703000001</v>
       </c>
       <c r="I29" s="5">
-        <v>0.008789956830000001</v>
+        <v>0.00877776731</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>1914000</v>
+        <v>1929000</v>
       </c>
       <c r="F30" s="2">
-        <v>103.492091</v>
+        <v>103.4317</v>
       </c>
       <c r="G30" s="3">
-        <v>1980838.62</v>
+        <v>1995197.49</v>
       </c>
       <c r="H30" s="4">
-        <v>0.008694652884000001</v>
+        <v>0.008746177062</v>
       </c>
       <c r="I30" s="5">
-        <v>0.008698479756000001</v>
+        <v>0.008749934716</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
         <v>2000000</v>
       </c>
       <c r="F31" s="2">
         <v>99.125</v>
       </c>
       <c r="G31" s="3">
         <v>1982500</v>
       </c>
       <c r="H31" s="4">
-        <v>0.008701945304</v>
+        <v>0.008690516145</v>
       </c>
       <c r="I31" s="5">
-        <v>0.008705775385</v>
+        <v>0.008694249885</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
         <v>2000000</v>
       </c>
       <c r="F32" s="2">
-        <v>98.18389000000001</v>
+        <v>98.21092</v>
       </c>
       <c r="G32" s="3">
-        <v>1963677.8</v>
+        <v>1964218.4</v>
       </c>
       <c r="H32" s="4">
-        <v>0.008619327521</v>
+        <v>0.008610376653999999</v>
       </c>
       <c r="I32" s="5">
-        <v>0.008623121239</v>
+        <v>0.008614075964</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
         <v>1975000</v>
       </c>
       <c r="F33" s="2">
-        <v>97.90000000000001</v>
+        <v>96.48764</v>
       </c>
       <c r="G33" s="3">
-        <v>1933525</v>
+        <v>1905630.89</v>
       </c>
       <c r="H33" s="4">
-        <v>0.008486975432000001</v>
+        <v>0.008353551584</v>
       </c>
       <c r="I33" s="5">
-        <v>0.008490710896</v>
+        <v>0.008357140553000001</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>1936958.47</v>
+        <v>1895295.6375</v>
       </c>
       <c r="F34" s="2">
-        <v>98.76793000000001</v>
+        <v>98.476221</v>
       </c>
       <c r="G34" s="3">
-        <v>1913093.79</v>
+        <v>1866415.52</v>
       </c>
       <c r="H34" s="4">
-        <v>0.008397295075</v>
+        <v>0.008181646514</v>
       </c>
       <c r="I34" s="5">
-        <v>0.008400991066999999</v>
+        <v>0.008185161627</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
-        <v>1903433.9075</v>
+        <v>1899875.07</v>
       </c>
       <c r="F35" s="2">
-        <v>100.122761</v>
+        <v>97.289288</v>
       </c>
       <c r="G35" s="3">
-        <v>1905770.58</v>
+        <v>1848374.93</v>
       </c>
       <c r="H35" s="4">
-        <v>0.008365150752999999</v>
+        <v>0.008102563510000001</v>
       </c>
       <c r="I35" s="5">
-        <v>0.008368832596999999</v>
+        <v>0.008106044646</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>1850000</v>
+        <v>1750000</v>
       </c>
       <c r="F36" s="2">
-        <v>96.54412000000001</v>
+        <v>100.1994</v>
       </c>
       <c r="G36" s="3">
-        <v>1786066.22</v>
+        <v>1753489.5</v>
       </c>
       <c r="H36" s="4">
-        <v>0.007839722853000001</v>
+        <v>0.00768662235</v>
       </c>
       <c r="I36" s="5">
-        <v>0.007843173435</v>
+        <v>0.007689924784</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
         <v>1750000</v>
       </c>
       <c r="F37" s="2">
-        <v>100.2212</v>
+        <v>100.263</v>
       </c>
       <c r="G37" s="3">
-        <v>1753871</v>
+        <v>1754602.5</v>
       </c>
       <c r="H37" s="4">
-        <v>0.007698405807</v>
+        <v>0.007691501314</v>
       </c>
       <c r="I37" s="5">
-        <v>0.00770179419</v>
+        <v>0.007694805843</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
-        <v>1750000</v>
+        <v>1850000</v>
       </c>
       <c r="F38" s="2">
-        <v>100.277</v>
+        <v>94.58432000000001</v>
       </c>
       <c r="G38" s="3">
-        <v>1754847.5</v>
+        <v>1749809.92</v>
       </c>
       <c r="H38" s="4">
-        <v>0.007702692037</v>
+        <v>0.007670492489</v>
       </c>
       <c r="I38" s="5">
-        <v>0.007706082305</v>
+        <v>0.007673787993</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
-        <v>1678000</v>
+        <v>1689000</v>
       </c>
       <c r="F39" s="2">
-        <v>103.5002</v>
+        <v>102.8514</v>
       </c>
       <c r="G39" s="3">
-        <v>1736733.36</v>
+        <v>1737160.15</v>
       </c>
       <c r="H39" s="4">
-        <v>0.00762318218</v>
+        <v>0.007615040754</v>
       </c>
       <c r="I39" s="5">
-        <v>0.007626537454</v>
+        <v>0.007618312434</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
-        <v>1671000</v>
+        <v>1682000</v>
       </c>
       <c r="F40" s="2">
-        <v>102.188</v>
+        <v>101.993891</v>
       </c>
       <c r="G40" s="3">
-        <v>1707561.48</v>
+        <v>1715537.25</v>
       </c>
       <c r="H40" s="4">
-        <v>0.007495135739</v>
+        <v>0.007520254295</v>
       </c>
       <c r="I40" s="5">
-        <v>0.007498434654</v>
+        <v>0.007523485251</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
-        <v>1725642.8394</v>
+        <v>1700000</v>
       </c>
       <c r="F41" s="2">
-        <v>99.538034</v>
+        <v>100.18</v>
       </c>
       <c r="G41" s="3">
-        <v>1717670.96</v>
+        <v>1703060</v>
       </c>
       <c r="H41" s="4">
-        <v>0.007539510069</v>
+        <v>0.007465558853</v>
       </c>
       <c r="I41" s="5">
-        <v>0.007542828515</v>
+        <v>0.00746876631</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
-        <v>1700000</v>
+        <v>1664000</v>
       </c>
       <c r="F42" s="2">
-        <v>100.2809</v>
+        <v>102.2381</v>
       </c>
       <c r="G42" s="3">
-        <v>1704775.3</v>
+        <v>1701241.98</v>
       </c>
       <c r="H42" s="4">
-        <v>0.007482906137</v>
+        <v>0.007457589371</v>
       </c>
       <c r="I42" s="5">
-        <v>0.007486199669</v>
+        <v>0.007460793404</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
-        <v>1700000</v>
+        <v>1601000</v>
       </c>
       <c r="F43" s="2">
-        <v>100.2292</v>
+        <v>105.4317</v>
       </c>
       <c r="G43" s="3">
-        <v>1703896.4</v>
+        <v>1687961.52</v>
       </c>
       <c r="H43" s="4">
-        <v>0.007479048311</v>
+        <v>0.007399372921</v>
       </c>
       <c r="I43" s="5">
-        <v>0.007482340145</v>
+        <v>0.007402551942</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>1652000</v>
+        <v>1742000</v>
       </c>
       <c r="F44" s="2">
-        <v>102.801</v>
+        <v>96.567176</v>
       </c>
       <c r="G44" s="3">
-        <v>1698272.52</v>
+        <v>1682200.21</v>
       </c>
       <c r="H44" s="4">
-        <v>0.007454362966</v>
+        <v>0.007374117553</v>
       </c>
       <c r="I44" s="5">
-        <v>0.007457643936</v>
+        <v>0.007377285724</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
-        <v>1700000</v>
+        <v>1716802.5594</v>
       </c>
       <c r="F45" s="2">
-        <v>100.24725</v>
+        <v>97.84701099999999</v>
       </c>
       <c r="G45" s="3">
-        <v>1704203.25</v>
+        <v>1679839.99</v>
       </c>
       <c r="H45" s="4">
-        <v>0.007480395192</v>
+        <v>0.007363771272</v>
       </c>
       <c r="I45" s="5">
-        <v>0.007483687619</v>
+        <v>0.007366934998</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>1589000</v>
+        <v>1700000</v>
       </c>
       <c r="F46" s="2">
-        <v>105.4708</v>
+        <v>99.51541</v>
       </c>
       <c r="G46" s="3">
-        <v>1675931.01</v>
+        <v>1691761.97</v>
       </c>
       <c r="H46" s="4">
-        <v>0.007356297604</v>
+        <v>0.007416032643</v>
       </c>
       <c r="I46" s="5">
-        <v>0.007359535411</v>
+        <v>0.007419218822</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
-        <v>1638000</v>
+        <v>1652000</v>
       </c>
       <c r="F47" s="2">
-        <v>102.4716</v>
+        <v>101.6438</v>
       </c>
       <c r="G47" s="3">
-        <v>1678484.81</v>
+        <v>1679155.58</v>
       </c>
       <c r="H47" s="4">
-        <v>0.007367507185</v>
+        <v>0.007360771068</v>
       </c>
       <c r="I47" s="5">
-        <v>0.007370749925</v>
+        <v>0.007363933505</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
-        <v>1683780.387</v>
+        <v>1699000</v>
       </c>
       <c r="F48" s="2">
-        <v>99.89944</v>
+        <v>99.198156</v>
       </c>
       <c r="G48" s="3">
-        <v>1682087.18</v>
+        <v>1685376.67</v>
       </c>
       <c r="H48" s="4">
-        <v>0.007383319352</v>
+        <v>0.007388041949</v>
       </c>
       <c r="I48" s="5">
-        <v>0.007386569052</v>
+        <v>0.007391216103</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>1582000</v>
+        <v>1700000</v>
       </c>
       <c r="F49" s="2">
-        <v>103.552103</v>
+        <v>98.83727</v>
       </c>
       <c r="G49" s="3">
-        <v>1638194.27</v>
+        <v>1680233.59</v>
       </c>
       <c r="H49" s="4">
-        <v>0.007190656712</v>
+        <v>0.007365496666</v>
       </c>
       <c r="I49" s="5">
-        <v>0.007193821613</v>
+        <v>0.007368661134</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>1616752.75</v>
+        <v>1683780.387</v>
       </c>
       <c r="F50" s="2">
-        <v>100</v>
+        <v>98.57106</v>
       </c>
       <c r="G50" s="3">
-        <v>1616752.75</v>
+        <v>1659720.18</v>
       </c>
       <c r="H50" s="4">
-        <v>0.007096541741</v>
+        <v>0.007275573761</v>
       </c>
       <c r="I50" s="5">
-        <v>0.007099665218</v>
+        <v>0.007278699594</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>1549000</v>
+        <v>1594000</v>
       </c>
       <c r="F51" s="2">
-        <v>104.2784</v>
+        <v>103.2759</v>
       </c>
       <c r="G51" s="3">
-        <v>1615272.42</v>
+        <v>1646217.85</v>
       </c>
       <c r="H51" s="4">
-        <v>0.007090043993</v>
+        <v>0.007216384751</v>
       </c>
       <c r="I51" s="5">
-        <v>0.00709316461</v>
+        <v>0.007219485155</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>1669000</v>
+        <v>1681000</v>
       </c>
       <c r="F52" s="2">
-        <v>96.66728000000001</v>
+        <v>96.9971</v>
       </c>
       <c r="G52" s="3">
-        <v>1613376.9</v>
+        <v>1630521.25</v>
       </c>
       <c r="H52" s="4">
-        <v>0.007081723867</v>
+        <v>0.007147576926</v>
       </c>
       <c r="I52" s="5">
-        <v>0.007084840823</v>
+        <v>0.007150647768</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>1576000</v>
+        <v>1570000</v>
       </c>
       <c r="F53" s="2">
-        <v>102.0708</v>
+        <v>103.874212</v>
       </c>
       <c r="G53" s="3">
-        <v>1608635.81</v>
+        <v>1630825.13</v>
       </c>
       <c r="H53" s="4">
-        <v>0.0070609134</v>
+        <v>0.007148909008</v>
       </c>
       <c r="I53" s="5">
-        <v>0.007064021196</v>
+        <v>0.007151980422</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
-        <v>1558000</v>
+        <v>1588000</v>
       </c>
       <c r="F54" s="2">
-        <v>103.8587</v>
+        <v>100.9446</v>
       </c>
       <c r="G54" s="3">
-        <v>1618118.55</v>
+        <v>1603000.25</v>
       </c>
       <c r="H54" s="4">
-        <v>0.007102536738</v>
+        <v>0.007026935453</v>
       </c>
       <c r="I54" s="5">
-        <v>0.007105662854</v>
+        <v>0.007029954463</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>1564000</v>
+        <v>1544000</v>
       </c>
       <c r="F55" s="2">
-        <v>102.322346</v>
+        <v>104.000366</v>
       </c>
       <c r="G55" s="3">
-        <v>1600321.49</v>
+        <v>1605765.65</v>
       </c>
       <c r="H55" s="4">
-        <v>0.007024418708</v>
+        <v>0.007039057914</v>
       </c>
       <c r="I55" s="5">
-        <v>0.007027510441</v>
+        <v>0.007042082132</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>1577000</v>
+        <v>1568000</v>
       </c>
       <c r="F56" s="2">
-        <v>100.5273</v>
+        <v>100.0367</v>
       </c>
       <c r="G56" s="3">
-        <v>1585315.52</v>
+        <v>1568575.46</v>
       </c>
       <c r="H56" s="4">
-        <v>0.006958551805</v>
+        <v>0.006876030429</v>
       </c>
       <c r="I56" s="5">
-        <v>0.006961614548</v>
+        <v>0.006878984605</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>1618710.2316</v>
+        <v>1540000</v>
       </c>
       <c r="F57" s="2">
-        <v>98.63308000000001</v>
+        <v>102.3367</v>
       </c>
       <c r="G57" s="3">
-        <v>1596583.76</v>
+        <v>1575985.18</v>
       </c>
       <c r="H57" s="4">
-        <v>0.007008012375</v>
+        <v>0.006908511804</v>
       </c>
       <c r="I57" s="5">
-        <v>0.007011096887</v>
+        <v>0.006911479935</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>1532000</v>
+        <v>1565000</v>
       </c>
       <c r="F58" s="2">
-        <v>104.072</v>
+        <v>101.1737</v>
       </c>
       <c r="G58" s="3">
-        <v>1594383.04</v>
+        <v>1583368.41</v>
       </c>
       <c r="H58" s="4">
-        <v>0.006998352589</v>
+        <v>0.006940877017</v>
       </c>
       <c r="I58" s="5">
-        <v>0.00700143285</v>
+        <v>0.006943859054</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>1588000</v>
+        <v>1589000</v>
       </c>
       <c r="F59" s="2">
-        <v>98.6981</v>
+        <v>99.19729</v>
       </c>
       <c r="G59" s="3">
-        <v>1567325.83</v>
+        <v>1576244.94</v>
       </c>
       <c r="H59" s="4">
-        <v>0.006879588212</v>
+        <v>0.006909650483</v>
       </c>
       <c r="I59" s="5">
-        <v>0.006882616199</v>
+        <v>0.006912619103</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>1556000</v>
+        <v>1618710.2316</v>
       </c>
       <c r="F60" s="2">
-        <v>100.9277</v>
+        <v>97.68525</v>
       </c>
       <c r="G60" s="3">
-        <v>1570435.01</v>
+        <v>1581241.14</v>
       </c>
       <c r="H60" s="4">
-        <v>0.006893235601</v>
+        <v>0.006931551892</v>
       </c>
       <c r="I60" s="5">
-        <v>0.006896269595</v>
+        <v>0.006934529922</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>1528000</v>
+        <v>1580000</v>
       </c>
       <c r="F61" s="2">
-        <v>103.2164</v>
+        <v>99.05421</v>
       </c>
       <c r="G61" s="3">
-        <v>1577146.59</v>
+        <v>1565056.52</v>
       </c>
       <c r="H61" s="4">
-        <v>0.006922695274</v>
+        <v>0.00686060476</v>
       </c>
       <c r="I61" s="5">
-        <v>0.006925742234</v>
+        <v>0.006863552309</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>1553000</v>
+        <v>1577000</v>
       </c>
       <c r="F62" s="2">
-        <v>101.5504</v>
+        <v>99.80005300000001</v>
       </c>
       <c r="G62" s="3">
-        <v>1577077.71</v>
+        <v>1573846.84</v>
       </c>
       <c r="H62" s="4">
-        <v>0.006922392933</v>
+        <v>0.006899138127</v>
       </c>
       <c r="I62" s="5">
-        <v>0.006925439761</v>
+        <v>0.00690210223</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>1568000</v>
+        <v>1600000</v>
       </c>
       <c r="F63" s="2">
-        <v>99.66683</v>
+        <v>97.56004</v>
       </c>
       <c r="G63" s="3">
-        <v>1562775.89</v>
+        <v>1560960.64</v>
       </c>
       <c r="H63" s="4">
-        <v>0.006859616825</v>
+        <v>0.006842650009</v>
       </c>
       <c r="I63" s="5">
-        <v>0.006862636022</v>
+        <v>0.006845589844</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>1554000</v>
+        <v>1580000</v>
       </c>
       <c r="F64" s="2">
-        <v>101.8392</v>
+        <v>98.85138999999999</v>
       </c>
       <c r="G64" s="3">
-        <v>1582581.17</v>
+        <v>1561851.96</v>
       </c>
       <c r="H64" s="4">
-        <v>0.006946549692</v>
+        <v>0.006846557222</v>
       </c>
       <c r="I64" s="5">
-        <v>0.006949607151</v>
+        <v>0.006849498735</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>1546000</v>
+        <v>1558000</v>
       </c>
       <c r="F65" s="2">
-        <v>101.2726</v>
+        <v>99.84555</v>
       </c>
       <c r="G65" s="3">
-        <v>1565674.4</v>
+        <v>1555593.67</v>
       </c>
       <c r="H65" s="4">
-        <v>0.006872339449</v>
+        <v>0.006819123276</v>
       </c>
       <c r="I65" s="5">
-        <v>0.006875364246</v>
+        <v>0.006822053003</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>1568000</v>
+        <v>1600000</v>
       </c>
       <c r="F66" s="2">
-        <v>100.2984</v>
+        <v>96.9101</v>
       </c>
       <c r="G66" s="3">
-        <v>1572678.91</v>
+        <v>1550561.6</v>
       </c>
       <c r="H66" s="4">
-        <v>0.00690308493</v>
+        <v>0.006797064625</v>
       </c>
       <c r="I66" s="5">
-        <v>0.006906123259</v>
+        <v>0.006799984874</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
-        <v>1565000</v>
+        <v>1577000</v>
       </c>
       <c r="F67" s="2">
-        <v>101.001854</v>
+        <v>96.25175</v>
       </c>
       <c r="G67" s="3">
-        <v>1580679.02</v>
+        <v>1517890.1</v>
       </c>
       <c r="H67" s="4">
-        <v>0.00693820042</v>
+        <v>0.006653845346</v>
       </c>
       <c r="I67" s="5">
-        <v>0.006941254205</v>
+        <v>0.006656704064</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>1600000</v>
+        <v>1500000</v>
       </c>
       <c r="F68" s="2">
-        <v>97.27122</v>
+        <v>100.2148</v>
       </c>
       <c r="G68" s="3">
-        <v>1556339.52</v>
+        <v>1503222</v>
       </c>
       <c r="H68" s="4">
-        <v>0.006831365134</v>
+        <v>0.006589546058</v>
       </c>
       <c r="I68" s="5">
-        <v>0.006834371896</v>
+        <v>0.006592377151</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>1565000</v>
+        <v>1500000</v>
       </c>
       <c r="F69" s="2">
-        <v>97.81269</v>
+        <v>100.1631</v>
       </c>
       <c r="G69" s="3">
-        <v>1530768.6</v>
+        <v>1502446.5</v>
       </c>
       <c r="H69" s="4">
-        <v>0.00671912465</v>
+        <v>0.006586146565</v>
       </c>
       <c r="I69" s="5">
-        <v>0.00672208201</v>
+        <v>0.006588976197</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>1507000</v>
+        <v>1500000</v>
       </c>
       <c r="F70" s="2">
-        <v>101.1633</v>
+        <v>100.2121</v>
       </c>
       <c r="G70" s="3">
-        <v>1524530.93</v>
+        <v>1503181.5</v>
       </c>
       <c r="H70" s="4">
-        <v>0.006691745158</v>
+        <v>0.006589368522</v>
       </c>
       <c r="I70" s="5">
-        <v>0.006694690468</v>
+        <v>0.006592199538</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>1483000</v>
+        <v>1500000</v>
       </c>
       <c r="F71" s="2">
-        <v>100.999036</v>
+        <v>100.1191</v>
       </c>
       <c r="G71" s="3">
-        <v>1497815.7</v>
+        <v>1501786.5</v>
       </c>
       <c r="H71" s="4">
-        <v>0.006574481882</v>
+        <v>0.006583253379</v>
       </c>
       <c r="I71" s="5">
-        <v>0.00657737558</v>
+        <v>0.006586081768</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
         <v>1500000</v>
       </c>
       <c r="F72" s="2">
-        <v>100.2195</v>
+        <v>100.1075</v>
       </c>
       <c r="G72" s="3">
-        <v>1503292.5</v>
+        <v>1501612.5</v>
       </c>
       <c r="H72" s="4">
-        <v>0.00659852162</v>
+        <v>0.00658249063</v>
       </c>
       <c r="I72" s="5">
-        <v>0.006601425898</v>
+        <v>0.006585318692</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
         <v>1500000</v>
       </c>
       <c r="F73" s="2">
-        <v>100.1997</v>
+        <v>99.8711</v>
       </c>
       <c r="G73" s="3">
-        <v>1502995.5</v>
+        <v>1498066.5</v>
       </c>
       <c r="H73" s="4">
-        <v>0.006597217974</v>
+        <v>0.006566946333</v>
       </c>
       <c r="I73" s="5">
-        <v>0.006600121679</v>
+        <v>0.006569767715</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
         <v>1500000</v>
       </c>
       <c r="F74" s="2">
-        <v>99.91157</v>
+        <v>100.0604</v>
       </c>
       <c r="G74" s="3">
-        <v>1498673.55</v>
+        <v>1500906</v>
       </c>
       <c r="H74" s="4">
-        <v>0.006578247294</v>
+        <v>0.006579393607</v>
       </c>
       <c r="I74" s="5">
-        <v>0.006581142649</v>
+        <v>0.006582220337</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>1500000</v>
+        <v>1510000</v>
       </c>
       <c r="F75" s="2">
-        <v>100.2188</v>
+        <v>100.2303</v>
       </c>
       <c r="G75" s="3">
-        <v>1503282</v>
+        <v>1513477.53</v>
       </c>
       <c r="H75" s="4">
-        <v>0.006598475531</v>
+        <v>0.00663450235</v>
       </c>
       <c r="I75" s="5">
-        <v>0.00660137979</v>
+        <v>0.006637352757</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
         <v>1500000</v>
       </c>
       <c r="F76" s="2">
-        <v>100.123</v>
+        <v>99.1027</v>
       </c>
       <c r="G76" s="3">
-        <v>1501845</v>
+        <v>1486540.5</v>
       </c>
       <c r="H76" s="4">
-        <v>0.006592167993</v>
+        <v>0.00651642079</v>
       </c>
       <c r="I76" s="5">
-        <v>0.006595069475</v>
+        <v>0.006519220465</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>1500000</v>
+        <v>1429728.4126</v>
       </c>
       <c r="F77" s="2">
-        <v>100.1112</v>
+        <v>102.48941</v>
       </c>
       <c r="G77" s="3">
-        <v>1501668</v>
+        <v>1465320.21</v>
       </c>
       <c r="H77" s="4">
-        <v>0.006591391073</v>
+        <v>0.006423399235</v>
       </c>
       <c r="I77" s="5">
-        <v>0.006594292213</v>
+        <v>0.006426158945</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
         <v>1500000</v>
       </c>
       <c r="F78" s="2">
-        <v>99.8737</v>
+        <v>96.83638999999999</v>
       </c>
       <c r="G78" s="3">
-        <v>1498105.5</v>
+        <v>1452545.85</v>
       </c>
       <c r="H78" s="4">
-        <v>0.006575753907</v>
+        <v>0.006367401342</v>
       </c>
       <c r="I78" s="5">
-        <v>0.006578648165</v>
+        <v>0.006370136994</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
-        <v>1500000</v>
+        <v>1395000</v>
       </c>
       <c r="F79" s="2">
-        <v>100.0711</v>
+        <v>100.16624</v>
       </c>
       <c r="G79" s="3">
-        <v>1501066.5</v>
+        <v>1397319.05</v>
       </c>
       <c r="H79" s="4">
-        <v>0.006588750861</v>
+        <v>0.006125308321</v>
       </c>
       <c r="I79" s="5">
-        <v>0.006591650839</v>
+        <v>0.006127939961</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
-        <v>1510000</v>
+        <v>1357000</v>
       </c>
       <c r="F80" s="2">
-        <v>100.2352</v>
+        <v>102.4872</v>
       </c>
       <c r="G80" s="3">
-        <v>1513551.52</v>
+        <v>1390751.3</v>
       </c>
       <c r="H80" s="4">
-        <v>0.006643552354</v>
+        <v>0.006096517862</v>
       </c>
       <c r="I80" s="5">
-        <v>0.006646476453</v>
+        <v>0.006099137133</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
-        <v>1431106.4526</v>
+        <v>1315000</v>
       </c>
       <c r="F81" s="2">
-        <v>103.53813</v>
+        <v>100.0185</v>
       </c>
       <c r="G81" s="3">
-        <v>1481740.86</v>
+        <v>1315243.28</v>
       </c>
       <c r="H81" s="4">
-        <v>0.006503923285</v>
+        <v>0.005765519756</v>
       </c>
       <c r="I81" s="5">
-        <v>0.006506785927</v>
+        <v>0.005767996819</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
-        <v>1500000</v>
+        <v>1331203.79</v>
       </c>
       <c r="F82" s="2">
-        <v>98.34392</v>
+        <v>1</v>
       </c>
       <c r="G82" s="3">
-        <v>1475158.8</v>
+        <v>1331203.79</v>
       </c>
       <c r="H82" s="4">
-        <v>0.006475032128</v>
+        <v>0.005835484504</v>
       </c>
       <c r="I82" s="5">
-        <v>0.006477882053</v>
+        <v>0.005837991626</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
-        <v>1395000</v>
+        <v>1300000</v>
       </c>
       <c r="F83" s="2">
-        <v>100.25713</v>
+        <v>100.1049</v>
       </c>
       <c r="G83" s="3">
-        <v>1398586.96</v>
+        <v>1301363.7</v>
       </c>
       <c r="H83" s="4">
-        <v>0.006138929261</v>
+        <v>0.005704677047</v>
       </c>
       <c r="I83" s="5">
-        <v>0.006141631254</v>
+        <v>0.00570712797</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>1348000</v>
+        <v>50250</v>
       </c>
       <c r="F84" s="2">
-        <v>101.125759</v>
+        <v>25.42</v>
       </c>
       <c r="G84" s="3">
-        <v>1363175.23</v>
+        <v>1277355</v>
       </c>
       <c r="H84" s="4">
-        <v>0.005983493722</v>
+        <v>0.005599432157</v>
       </c>
       <c r="I84" s="5">
-        <v>0.005986127301</v>
+        <v>0.005601837862</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
-        <v>1315000</v>
+        <v>1250000</v>
       </c>
       <c r="F85" s="2">
-        <v>100.0195</v>
+        <v>101.65712</v>
       </c>
       <c r="G85" s="3">
-        <v>1315256.43</v>
+        <v>1270714</v>
       </c>
       <c r="H85" s="4">
-        <v>0.005773159885</v>
+        <v>0.005570320571</v>
       </c>
       <c r="I85" s="5">
-        <v>0.005775700888</v>
+        <v>0.00557271377</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
-        <v>1340000</v>
+        <v>1280000</v>
       </c>
       <c r="F86" s="2">
-        <v>98.973783</v>
+        <v>99.37992</v>
       </c>
       <c r="G86" s="3">
-        <v>1326248.69</v>
+        <v>1272062.98</v>
       </c>
       <c r="H86" s="4">
-        <v>0.00582140912</v>
+        <v>0.005576233962</v>
       </c>
       <c r="I86" s="5">
-        <v>0.005823971359</v>
+        <v>0.005578629702</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
-        <v>1300000</v>
+        <v>1340000</v>
       </c>
       <c r="F87" s="2">
-        <v>100.107</v>
+        <v>96.173998</v>
       </c>
       <c r="G87" s="3">
-        <v>1301391</v>
+        <v>1288731.57</v>
       </c>
       <c r="H87" s="4">
-        <v>0.005712299269</v>
+        <v>0.00564930267</v>
       </c>
       <c r="I87" s="5">
-        <v>0.005714813485</v>
+        <v>0.005651729802</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>1280000</v>
+        <v>1269000</v>
       </c>
       <c r="F88" s="2">
-        <v>100.80989</v>
+        <v>98.71966999999999</v>
       </c>
       <c r="G88" s="3">
-        <v>1290366.59</v>
+        <v>1252752.61</v>
       </c>
       <c r="H88" s="4">
-        <v>0.005663908956</v>
+        <v>0.005491584768</v>
       </c>
       <c r="I88" s="5">
-        <v>0.005666401874</v>
+        <v>0.005493944139</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
-        <v>1250000</v>
+        <v>1198000</v>
       </c>
       <c r="F89" s="2">
-        <v>102.32467</v>
+        <v>102.88057</v>
       </c>
       <c r="G89" s="3">
-        <v>1279058.38</v>
+        <v>1232509.23</v>
       </c>
       <c r="H89" s="4">
-        <v>0.005614272898</v>
+        <v>0.005402845574</v>
       </c>
       <c r="I89" s="5">
-        <v>0.005616743968</v>
+        <v>0.005405166819</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>1269000</v>
+        <v>1185000</v>
       </c>
       <c r="F90" s="2">
-        <v>99.3087</v>
+        <v>104.2221</v>
       </c>
       <c r="G90" s="3">
-        <v>1260227.4</v>
+        <v>1235031.89</v>
       </c>
       <c r="H90" s="4">
-        <v>0.005531616611</v>
+        <v>0.005413903927</v>
       </c>
       <c r="I90" s="5">
-        <v>0.005534051301</v>
+        <v>0.005416229924</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>1189000</v>
+        <v>1165000</v>
       </c>
       <c r="F91" s="2">
-        <v>104.1055</v>
+        <v>106.7067</v>
       </c>
       <c r="G91" s="3">
-        <v>1237814.4</v>
+        <v>1243133.06</v>
       </c>
       <c r="H91" s="4">
-        <v>0.005433237408</v>
+        <v>0.005449416335</v>
       </c>
       <c r="I91" s="5">
-        <v>0.005435628798</v>
+        <v>0.005451757589</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>1176000</v>
+        <v>1257000</v>
       </c>
       <c r="F92" s="2">
-        <v>104.892</v>
+        <v>95.343744</v>
       </c>
       <c r="G92" s="3">
-        <v>1233529.92</v>
+        <v>1198470.86</v>
       </c>
       <c r="H92" s="4">
-        <v>0.005414431221</v>
+        <v>0.00525363449</v>
       </c>
       <c r="I92" s="5">
-        <v>0.005416814333</v>
+        <v>0.005255891629</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
-        <v>1156000</v>
+        <v>1175000</v>
       </c>
       <c r="F93" s="2">
-        <v>107.0629</v>
+        <v>99.99979999999999</v>
       </c>
       <c r="G93" s="3">
-        <v>1237647.12</v>
+        <v>1174997.65</v>
       </c>
       <c r="H93" s="4">
-        <v>0.005432503193</v>
+        <v>0.005150736972</v>
       </c>
       <c r="I93" s="5">
-        <v>0.005434894259</v>
+        <v>0.005152949904</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>1248000</v>
+        <v>1162000</v>
       </c>
       <c r="F94" s="2">
-        <v>96.343237</v>
+        <v>100.0851</v>
       </c>
       <c r="G94" s="3">
-        <v>1202363.6</v>
+        <v>1162988.86</v>
       </c>
       <c r="H94" s="4">
-        <v>0.005277630398</v>
+        <v>0.005098095073</v>
       </c>
       <c r="I94" s="5">
-        <v>0.005279953298</v>
+        <v>0.005100285387</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>1174000</v>
+        <v>1154000</v>
       </c>
       <c r="F95" s="2">
-        <v>103.2633</v>
+        <v>101.627408</v>
       </c>
       <c r="G95" s="3">
-        <v>1212311.14</v>
+        <v>1172780.29</v>
       </c>
       <c r="H95" s="4">
-        <v>0.005321293947</v>
+        <v>0.005141016913</v>
       </c>
       <c r="I95" s="5">
-        <v>0.005323636065</v>
+        <v>0.005143225668</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
         <v>1200000</v>
       </c>
       <c r="F96" s="2">
-        <v>98.01385999999999</v>
+        <v>95.43438</v>
       </c>
       <c r="G96" s="3">
-        <v>1176166.32</v>
+        <v>1145212.56</v>
       </c>
       <c r="H96" s="4">
-        <v>0.005162640598</v>
+        <v>0.005020170614</v>
       </c>
       <c r="I96" s="5">
-        <v>0.005164912887</v>
+        <v>0.005022327449</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>1153000</v>
+        <v>1174000</v>
       </c>
       <c r="F97" s="2">
-        <v>100.6366</v>
+        <v>97.37050000000001</v>
       </c>
       <c r="G97" s="3">
-        <v>1160340</v>
+        <v>1143129.67</v>
       </c>
       <c r="H97" s="4">
-        <v>0.005093172861</v>
+        <v>0.005011040027</v>
       </c>
       <c r="I97" s="5">
-        <v>0.005095414574</v>
+        <v>0.005013192939</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
-        <v>1145000</v>
+        <v>1111000</v>
       </c>
       <c r="F98" s="2">
-        <v>101.1145</v>
+        <v>102.1468</v>
       </c>
       <c r="G98" s="3">
-        <v>1157761.03</v>
+        <v>1134850.95</v>
       </c>
       <c r="H98" s="4">
-        <v>0.005081852769</v>
+        <v>0.004974749299</v>
       </c>
       <c r="I98" s="5">
-        <v>0.0050840895</v>
+        <v>0.00497688662</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>1165000</v>
+        <v>1162000</v>
       </c>
       <c r="F99" s="2">
-        <v>99.20287999999999</v>
+        <v>96.67213</v>
       </c>
       <c r="G99" s="3">
-        <v>1155713.55</v>
+        <v>1123330.15</v>
       </c>
       <c r="H99" s="4">
-        <v>0.005072865633</v>
+        <v>0.004924246562</v>
       </c>
       <c r="I99" s="5">
-        <v>0.005075098408</v>
+        <v>0.004926362186</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>1097000</v>
+        <v>1100000</v>
       </c>
       <c r="F100" s="2">
-        <v>103.4962</v>
+        <v>100.1846</v>
       </c>
       <c r="G100" s="3">
-        <v>1135353.31</v>
+        <v>1102030.6</v>
       </c>
       <c r="H100" s="4">
-        <v>0.004983496817</v>
+        <v>0.004830877539</v>
       </c>
       <c r="I100" s="5">
-        <v>0.004985690257</v>
+        <v>0.004832953048</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>1105000</v>
+        <v>1199000</v>
       </c>
       <c r="F101" s="2">
-        <v>102.2606</v>
+        <v>91.6203</v>
       </c>
       <c r="G101" s="3">
-        <v>1129979.63</v>
+        <v>1098527.4</v>
       </c>
       <c r="H101" s="4">
-        <v>0.004959909677</v>
+        <v>0.004815520847</v>
       </c>
       <c r="I101" s="5">
-        <v>0.004962092736</v>
+        <v>0.004817589758</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
-        <v>1150000</v>
+        <v>1059703.7486</v>
       </c>
       <c r="F102" s="2">
-        <v>97.50230999999999</v>
+        <v>99.50915000000001</v>
       </c>
       <c r="G102" s="3">
-        <v>1121276.57</v>
+        <v>1054502.19</v>
       </c>
       <c r="H102" s="4">
-        <v>0.00492170862</v>
+        <v>0.004622531315</v>
       </c>
       <c r="I102" s="5">
-        <v>0.004923874865</v>
+        <v>0.004624517311</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
-        <v>1190000</v>
+        <v>1169000</v>
       </c>
       <c r="F103" s="2">
-        <v>93.03515</v>
+        <v>90.62917</v>
       </c>
       <c r="G103" s="3">
-        <v>1107118.29</v>
+        <v>1059455</v>
       </c>
       <c r="H103" s="4">
-        <v>0.004859562553</v>
+        <v>0.004644242501</v>
       </c>
       <c r="I103" s="5">
-        <v>0.004861701445</v>
+        <v>0.004646237825</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>1100000</v>
+        <v>44000</v>
       </c>
       <c r="F104" s="2">
-        <v>100.1888</v>
+        <v>23.495</v>
       </c>
       <c r="G104" s="3">
-        <v>1102076.8</v>
+        <v>1033780</v>
       </c>
       <c r="H104" s="4">
-        <v>0.004837433561</v>
+        <v>0.004531693206</v>
       </c>
       <c r="I104" s="5">
-        <v>0.004839562713</v>
+        <v>0.004533640175</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>1059703.7486</v>
+        <v>1004000</v>
       </c>
       <c r="F105" s="2">
-        <v>99.49154</v>
+        <v>102.377</v>
       </c>
       <c r="G105" s="3">
-        <v>1054315.58</v>
+        <v>1027865.08</v>
       </c>
       <c r="H105" s="4">
-        <v>0.004627791426</v>
+        <v>0.004505764475</v>
       </c>
       <c r="I105" s="5">
-        <v>0.004629828305</v>
+        <v>0.004507700305</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>1162000</v>
+        <v>1020000</v>
       </c>
       <c r="F106" s="2">
-        <v>90.73108000000001</v>
+        <v>100.196</v>
       </c>
       <c r="G106" s="3">
-        <v>1054295.15</v>
+        <v>1021999.2</v>
       </c>
       <c r="H106" s="4">
-        <v>0.004627701754</v>
+        <v>0.004480050718</v>
       </c>
       <c r="I106" s="5">
-        <v>0.004629738594</v>
+        <v>0.004481975499</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>1005000</v>
+        <v>1004000</v>
       </c>
       <c r="F107" s="2">
-        <v>101.4572</v>
+        <v>100.0891</v>
       </c>
       <c r="G107" s="3">
-        <v>1019644.86</v>
+        <v>1004894.56</v>
       </c>
       <c r="H107" s="4">
-        <v>0.004475608475</v>
+        <v>0.004405070584</v>
       </c>
       <c r="I107" s="5">
-        <v>0.004477578373</v>
+        <v>0.004406963152</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>1000000</v>
+        <v>1004000</v>
       </c>
       <c r="F108" s="2">
-        <v>102.29053</v>
+        <v>99.694592</v>
       </c>
       <c r="G108" s="3">
-        <v>1022905.3</v>
+        <v>1000933.7</v>
       </c>
       <c r="H108" s="4">
-        <v>0.004489919784</v>
+        <v>0.004387707698</v>
       </c>
       <c r="I108" s="5">
-        <v>0.004491895981</v>
+        <v>0.004389592806</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>1014000</v>
+        <v>1000000</v>
       </c>
       <c r="F109" s="2">
-        <v>101.726</v>
+        <v>99.625</v>
       </c>
       <c r="G109" s="3">
-        <v>1031501.64</v>
+        <v>996250</v>
       </c>
       <c r="H109" s="4">
-        <v>0.004527652385</v>
+        <v>0.004367176146</v>
       </c>
       <c r="I109" s="5">
-        <v>0.004529645189</v>
+        <v>0.004369052433</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
         <v>1000000</v>
       </c>
       <c r="F110" s="2">
-        <v>100.4081</v>
+        <v>100.99524</v>
       </c>
       <c r="G110" s="3">
-        <v>1004081</v>
+        <v>1009952.4</v>
       </c>
       <c r="H110" s="4">
-        <v>0.004407292783</v>
+        <v>0.004427242188</v>
       </c>
       <c r="I110" s="5">
-        <v>0.004409232613</v>
+        <v>0.004429144281</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
         <v>1000000</v>
       </c>
       <c r="F111" s="2">
-        <v>100.394954</v>
+        <v>99.81442</v>
       </c>
       <c r="G111" s="3">
-        <v>1003949.54</v>
+        <v>998144.2</v>
       </c>
       <c r="H111" s="4">
-        <v>0.004406715756</v>
+        <v>0.004375479589</v>
       </c>
       <c r="I111" s="5">
-        <v>0.004408655331</v>
+        <v>0.004377359443</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
         <v>1000000</v>
       </c>
       <c r="F112" s="2">
-        <v>99.625</v>
+        <v>100</v>
       </c>
       <c r="G112" s="3">
-        <v>996250</v>
+        <v>1000000</v>
       </c>
       <c r="H112" s="4">
-        <v>0.004372919551</v>
+        <v>0.004383614701</v>
       </c>
       <c r="I112" s="5">
-        <v>0.004374844251</v>
+        <v>0.004385498051</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
         <v>1000000</v>
       </c>
       <c r="F113" s="2">
-        <v>99.65665</v>
+        <v>99.25</v>
       </c>
       <c r="G113" s="3">
-        <v>996566.5</v>
+        <v>992500</v>
       </c>
       <c r="H113" s="4">
-        <v>0.004374308789</v>
+        <v>0.004350737591</v>
       </c>
       <c r="I113" s="5">
-        <v>0.004376234101</v>
+        <v>0.004352606815</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
         <v>1000000</v>
       </c>
       <c r="F114" s="2">
-        <v>99.95399999999999</v>
+        <v>100.54724</v>
       </c>
       <c r="G114" s="3">
-        <v>999540</v>
+        <v>1005472.4</v>
       </c>
       <c r="H114" s="4">
-        <v>0.00438736061</v>
+        <v>0.004407603594</v>
       </c>
       <c r="I114" s="5">
-        <v>0.004389291666</v>
+        <v>0.00440949725</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
         <v>1000000</v>
       </c>
       <c r="F115" s="2">
-        <v>99.5</v>
+        <v>100.0048</v>
       </c>
       <c r="G115" s="3">
-        <v>995000</v>
+        <v>1000048</v>
       </c>
       <c r="H115" s="4">
-        <v>0.004367432826</v>
+        <v>0.004383825115</v>
       </c>
       <c r="I115" s="5">
-        <v>0.004369355111</v>
+        <v>0.004385708555</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>953000</v>
+        <v>1000000</v>
       </c>
       <c r="F116" s="2">
-        <v>106.236558</v>
+        <v>99.99995</v>
       </c>
       <c r="G116" s="3">
-        <v>1012434.4</v>
+        <v>999999.5</v>
       </c>
       <c r="H116" s="4">
-        <v>0.004443959018</v>
+        <v>0.004383612509</v>
       </c>
       <c r="I116" s="5">
-        <v>0.004445914986</v>
+        <v>0.004385495858</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>1020822.25</v>
+        <v>1000000</v>
       </c>
       <c r="F117" s="2">
-        <v>98.81891</v>
+        <v>98.875</v>
       </c>
       <c r="G117" s="3">
-        <v>1008765.42</v>
+        <v>988750</v>
       </c>
       <c r="H117" s="4">
-        <v>0.004427854484</v>
+        <v>0.004334299036</v>
       </c>
       <c r="I117" s="5">
-        <v>0.004429803363</v>
+        <v>0.004336161198</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>1000000</v>
+        <v>975000</v>
       </c>
       <c r="F118" s="2">
-        <v>100.0066</v>
+        <v>100.041</v>
       </c>
       <c r="G118" s="3">
-        <v>1000066</v>
+        <v>975399.75</v>
       </c>
       <c r="H118" s="4">
-        <v>0.004389669424</v>
+        <v>0.004275776684</v>
       </c>
       <c r="I118" s="5">
-        <v>0.004391601496</v>
+        <v>0.004277613702</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
         <v>1000000</v>
       </c>
       <c r="F119" s="2">
-        <v>99.99975000000001</v>
+        <v>98.38119</v>
       </c>
       <c r="G119" s="3">
-        <v>999997.5</v>
+        <v>983811.9</v>
       </c>
       <c r="H119" s="4">
-        <v>0.004389368751</v>
+        <v>0.004312652308</v>
       </c>
       <c r="I119" s="5">
-        <v>0.004391300692</v>
+        <v>0.00431450517</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
-        <v>991000</v>
+        <v>1000000</v>
       </c>
       <c r="F120" s="2">
-        <v>97.83156</v>
+        <v>97.21469</v>
       </c>
       <c r="G120" s="3">
-        <v>969510.76</v>
+        <v>972146.9</v>
       </c>
       <c r="H120" s="4">
-        <v>0.004255550871</v>
+        <v>0.004261517442</v>
       </c>
       <c r="I120" s="5">
-        <v>0.004257423913</v>
+        <v>0.004263348335</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>1000000</v>
+        <v>1043000</v>
       </c>
       <c r="F121" s="2">
-        <v>96.91228</v>
+        <v>94.03662</v>
       </c>
       <c r="G121" s="3">
-        <v>969122.8</v>
+        <v>980801.95</v>
       </c>
       <c r="H121" s="4">
-        <v>0.004253847969</v>
+        <v>0.004299457832</v>
       </c>
       <c r="I121" s="5">
-        <v>0.004255720261</v>
+        <v>0.004301305025</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
         <v>1000000</v>
       </c>
       <c r="F122" s="2">
-        <v>98.8125</v>
+        <v>99.17554</v>
       </c>
       <c r="G122" s="3">
-        <v>988125</v>
+        <v>991755.4</v>
       </c>
       <c r="H122" s="4">
-        <v>0.004337255841</v>
+        <v>0.004347473551</v>
       </c>
       <c r="I122" s="5">
-        <v>0.004339164844</v>
+        <v>0.004349341373</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="1">
-        <v>975000</v>
+        <v>990942.51</v>
       </c>
       <c r="F123" s="2">
-        <v>100.0434</v>
+        <v>97.90552</v>
       </c>
       <c r="G123" s="3">
-        <v>975423.15</v>
+        <v>970187.42</v>
       </c>
       <c r="H123" s="4">
-        <v>0.004281502598</v>
+        <v>0.004252927825</v>
       </c>
       <c r="I123" s="5">
-        <v>0.004283387062</v>
+        <v>0.004254755027</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>255</v>
       </c>
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="1">
-        <v>1000000</v>
+        <v>997000</v>
       </c>
       <c r="F124" s="2">
-        <v>98.92155</v>
+        <v>96.20931</v>
       </c>
       <c r="G124" s="3">
-        <v>989215.5</v>
+        <v>959206.8199999999</v>
       </c>
       <c r="H124" s="4">
-        <v>0.004342042459</v>
+        <v>0.004204793121</v>
       </c>
       <c r="I124" s="5">
-        <v>0.004343953569</v>
+        <v>0.004206599642</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>257</v>
       </c>
       <c r="D125" t="s">
         <v>258</v>
       </c>
       <c r="E125" s="1">
-        <v>1000000</v>
+        <v>975000</v>
       </c>
       <c r="F125" s="2">
-        <v>97.85847</v>
+        <v>97.21187999999999</v>
       </c>
       <c r="G125" s="3">
-        <v>978584.7</v>
+        <v>947815.83</v>
       </c>
       <c r="H125" s="4">
-        <v>0.004295379841</v>
+        <v>0.004154859406</v>
       </c>
       <c r="I125" s="5">
-        <v>0.004297270413</v>
+        <v>0.004156644475</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>259</v>
       </c>
       <c r="D126" t="s">
         <v>260</v>
       </c>
       <c r="E126" s="1">
         <v>1000000</v>
       </c>
       <c r="F126" s="2">
-        <v>99.00691999999999</v>
+        <v>96.32311</v>
       </c>
       <c r="G126" s="3">
-        <v>990069.2</v>
+        <v>963231.1</v>
       </c>
       <c r="H126" s="4">
-        <v>0.004345789673</v>
+        <v>0.004222434011</v>
       </c>
       <c r="I126" s="5">
-        <v>0.004347702432</v>
+        <v>0.004224248111</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
         <v>261</v>
       </c>
       <c r="D127" t="s">
         <v>262</v>
       </c>
       <c r="E127" s="1">
-        <v>1037000</v>
+        <v>1000000</v>
       </c>
       <c r="F127" s="2">
-        <v>93.45249</v>
+        <v>95.26318999999999</v>
       </c>
       <c r="G127" s="3">
-        <v>969102.3199999999</v>
+        <v>952631.9</v>
       </c>
       <c r="H127" s="4">
-        <v>0.00425375808</v>
+        <v>0.004175971202</v>
       </c>
       <c r="I127" s="5">
-        <v>0.004255630333</v>
+        <v>0.00417776534</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>263</v>
       </c>
       <c r="D128" t="s">
         <v>264</v>
       </c>
       <c r="E128" s="1">
-        <v>975000</v>
+        <v>1000000</v>
       </c>
       <c r="F128" s="2">
-        <v>97.37609</v>
+        <v>95.44731400000001</v>
       </c>
       <c r="G128" s="3">
-        <v>949416.88</v>
+        <v>954473.14</v>
       </c>
       <c r="H128" s="4">
-        <v>0.004167351192</v>
+        <v>0.004184042488</v>
       </c>
       <c r="I128" s="5">
-        <v>0.004169185414</v>
+        <v>0.004185840095</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>265</v>
       </c>
       <c r="D129" t="s">
         <v>266</v>
       </c>
       <c r="E129" s="1">
         <v>1000000</v>
       </c>
       <c r="F129" s="2">
-        <v>96.29385000000001</v>
+        <v>96.67862</v>
       </c>
       <c r="G129" s="3">
-        <v>962938.5</v>
+        <v>966786.2</v>
       </c>
       <c r="H129" s="4">
-        <v>0.004226702728</v>
+        <v>0.004238018199</v>
       </c>
       <c r="I129" s="5">
-        <v>0.004228563072</v>
+        <v>0.004239838995</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>10</v>
       </c>
       <c r="C130" t="s">
         <v>267</v>
       </c>
       <c r="D130" t="s">
         <v>268</v>
       </c>
       <c r="E130" s="1">
         <v>1000000</v>
       </c>
       <c r="F130" s="2">
-        <v>94.63697000000001</v>
+        <v>93.31695999999999</v>
       </c>
       <c r="G130" s="3">
-        <v>946369.7</v>
+        <v>933169.6</v>
       </c>
       <c r="H130" s="4">
-        <v>0.004153975973</v>
+        <v>0.004090655977</v>
       </c>
       <c r="I130" s="5">
-        <v>0.004155804308</v>
+        <v>0.004092413462</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>10</v>
       </c>
       <c r="C131" t="s">
         <v>269</v>
       </c>
       <c r="D131" t="s">
         <v>270</v>
       </c>
       <c r="E131" s="1">
         <v>1041823.8341</v>
       </c>
       <c r="F131" s="2">
-        <v>91.67854</v>
+        <v>90.86828</v>
       </c>
       <c r="G131" s="3">
-        <v>955128.88</v>
+        <v>946687.4</v>
       </c>
       <c r="H131" s="4">
-        <v>0.004192423343</v>
+        <v>0.004149912798</v>
       </c>
       <c r="I131" s="5">
-        <v>0.004194268599</v>
+        <v>0.004151695741</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>10</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="1">
-        <v>40000</v>
+        <v>37000</v>
       </c>
       <c r="F132" s="2">
-        <v>23.43</v>
+        <v>23.76</v>
       </c>
       <c r="G132" s="3">
-        <v>937200</v>
+        <v>879120</v>
       </c>
       <c r="H132" s="4">
-        <v>0.004113726678</v>
+        <v>0.003853723356</v>
       </c>
       <c r="I132" s="5">
-        <v>0.004115537297</v>
+        <v>0.003855379046</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>10</v>
       </c>
       <c r="C133" t="s">
         <v>273</v>
       </c>
       <c r="D133" t="s">
         <v>274</v>
       </c>
       <c r="E133" s="1">
-        <v>1000000</v>
+        <v>893885.77</v>
       </c>
       <c r="F133" s="2">
-        <v>93.6593</v>
+        <v>97.66703</v>
       </c>
       <c r="G133" s="3">
-        <v>936593</v>
+        <v>873031.6800000001</v>
       </c>
       <c r="H133" s="4">
-        <v>0.004111062325</v>
+        <v>0.003827034521</v>
       </c>
       <c r="I133" s="5">
-        <v>0.004112871771</v>
+        <v>0.003828678745</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>10</v>
       </c>
       <c r="C134" t="s">
         <v>275</v>
       </c>
       <c r="D134" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="1">
-        <v>942755.16</v>
+        <v>47000</v>
       </c>
       <c r="F134" s="2">
-        <v>98.84829999999999</v>
+        <v>17.9</v>
       </c>
       <c r="G134" s="3">
-        <v>931897.45</v>
+        <v>841300</v>
       </c>
       <c r="H134" s="4">
-        <v>0.004090451767</v>
+        <v>0.003687935048</v>
       </c>
       <c r="I134" s="5">
-        <v>0.004092252142</v>
+        <v>0.00368951951</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>10</v>
       </c>
       <c r="C135" t="s">
         <v>277</v>
       </c>
       <c r="D135" t="s">
         <v>278</v>
       </c>
       <c r="E135" s="1">
-        <v>839000</v>
+        <v>845000</v>
       </c>
       <c r="F135" s="2">
-        <v>97.405826</v>
+        <v>96.241466</v>
       </c>
       <c r="G135" s="3">
-        <v>817234.88</v>
+        <v>813240.39</v>
       </c>
       <c r="H135" s="4">
-        <v>0.003587154213</v>
+        <v>0.003564932519</v>
       </c>
       <c r="I135" s="5">
-        <v>0.003588733066</v>
+        <v>0.003566464135</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>279</v>
       </c>
       <c r="D136" t="s">
         <v>280</v>
       </c>
       <c r="E136" s="1">
-        <v>43000</v>
+        <v>818666.1318</v>
       </c>
       <c r="F136" s="2">
-        <v>18.06</v>
+        <v>96.88858999999999</v>
       </c>
       <c r="G136" s="3">
-        <v>776580</v>
+        <v>793194.0699999999</v>
       </c>
       <c r="H136" s="4">
-        <v>0.003408704507</v>
+        <v>0.003477057194</v>
       </c>
       <c r="I136" s="5">
-        <v>0.003410204817</v>
+        <v>0.003478551056</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>281</v>
       </c>
       <c r="D137" t="s">
         <v>282</v>
       </c>
       <c r="E137" s="1">
-        <v>33000</v>
+        <v>801598.33</v>
       </c>
       <c r="F137" s="2">
-        <v>23.62</v>
+        <v>1</v>
       </c>
       <c r="G137" s="3">
-        <v>779460</v>
+        <v>801598.33</v>
       </c>
       <c r="H137" s="4">
-        <v>0.00342134592</v>
+        <v>0.003513898224</v>
       </c>
       <c r="I137" s="5">
-        <v>0.003422851794</v>
+        <v>0.003515407914</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>10</v>
       </c>
       <c r="C138" t="s">
         <v>283</v>
       </c>
       <c r="D138" t="s">
         <v>284</v>
       </c>
       <c r="E138" s="1">
-        <v>750000</v>
+        <v>769000</v>
       </c>
       <c r="F138" s="2">
-        <v>102.75694</v>
+        <v>100.021</v>
       </c>
       <c r="G138" s="3">
-        <v>770677.05</v>
+        <v>769161.49</v>
       </c>
       <c r="H138" s="4">
-        <v>0.003382794218</v>
+        <v>0.003371707615</v>
       </c>
       <c r="I138" s="5">
-        <v>0.003384283123</v>
+        <v>0.003373156215</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>10</v>
       </c>
       <c r="C139" t="s">
         <v>285</v>
       </c>
       <c r="D139" t="s">
         <v>286</v>
       </c>
       <c r="E139" s="1">
-        <v>782000</v>
+        <v>750000</v>
       </c>
       <c r="F139" s="2">
-        <v>98.000529</v>
+        <v>101.002091</v>
       </c>
       <c r="G139" s="3">
-        <v>766364.14</v>
+        <v>757515.6800000001</v>
       </c>
       <c r="H139" s="4">
-        <v>0.003363863204</v>
+        <v>0.003320656882</v>
       </c>
       <c r="I139" s="5">
-        <v>0.003365343777</v>
+        <v>0.003322083549</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>287</v>
       </c>
       <c r="D140" t="s">
         <v>288</v>
       </c>
       <c r="E140" s="1">
-        <v>769000</v>
+        <v>782000</v>
       </c>
       <c r="F140" s="2">
-        <v>100.0217</v>
+        <v>96.74796000000001</v>
       </c>
       <c r="G140" s="3">
-        <v>769166.87</v>
+        <v>756569.05</v>
       </c>
       <c r="H140" s="4">
-        <v>0.003376165477</v>
+        <v>0.003316507198</v>
       </c>
       <c r="I140" s="5">
-        <v>0.003377651465</v>
+        <v>0.003317932082</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>10</v>
       </c>
       <c r="C141" t="s">
         <v>289</v>
       </c>
       <c r="D141" t="s">
         <v>290</v>
       </c>
       <c r="E141" s="1">
         <v>749000</v>
       </c>
       <c r="F141" s="2">
-        <v>100.56357</v>
+        <v>100.37739</v>
       </c>
       <c r="G141" s="3">
-        <v>753221.14</v>
+        <v>751826.65</v>
       </c>
       <c r="H141" s="4">
-        <v>0.003306173597</v>
+        <v>0.00329571836</v>
       </c>
       <c r="I141" s="5">
-        <v>0.003307628779</v>
+        <v>0.003297134313</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>10</v>
       </c>
       <c r="C142" t="s">
         <v>291</v>
       </c>
       <c r="D142" t="s">
         <v>292</v>
       </c>
       <c r="E142" s="1">
-        <v>787503.4636</v>
+        <v>730000</v>
       </c>
       <c r="F142" s="2">
-        <v>94.754611</v>
+        <v>100.26207</v>
       </c>
       <c r="G142" s="3">
-        <v>746195.84</v>
+        <v>731913.11</v>
       </c>
       <c r="H142" s="4">
-        <v>0.003275336906</v>
+        <v>0.003208425073</v>
       </c>
       <c r="I142" s="5">
-        <v>0.003276778516</v>
+        <v>0.003209803522</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
         <v>10</v>
       </c>
       <c r="C143" t="s">
         <v>293</v>
       </c>
       <c r="D143" t="s">
         <v>294</v>
       </c>
       <c r="E143" s="1">
-        <v>730000</v>
+        <v>787503.4636</v>
       </c>
       <c r="F143" s="2">
-        <v>100.604051</v>
+        <v>93.83423000000001</v>
       </c>
       <c r="G143" s="3">
-        <v>734409.5699999999</v>
+        <v>738947.8100000001</v>
       </c>
       <c r="H143" s="4">
-        <v>0.003223602486</v>
+        <v>0.003239262489</v>
       </c>
       <c r="I143" s="5">
-        <v>0.003225021325</v>
+        <v>0.003240654186</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>10</v>
       </c>
       <c r="C144" t="s">
         <v>295</v>
       </c>
       <c r="D144" t="s">
         <v>296</v>
       </c>
       <c r="E144" s="1">
         <v>750000</v>
       </c>
       <c r="F144" s="2">
-        <v>97.44216</v>
+        <v>96.32438</v>
       </c>
       <c r="G144" s="3">
-        <v>730816.2</v>
+        <v>722432.85</v>
       </c>
       <c r="H144" s="4">
-        <v>0.003207829811</v>
+        <v>0.003166867262</v>
       </c>
       <c r="I144" s="5">
-        <v>0.003209241708</v>
+        <v>0.003168227855</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
         <v>9</v>
       </c>
       <c r="B145" t="s">
         <v>10</v>
       </c>
       <c r="C145" t="s">
         <v>297</v>
       </c>
       <c r="D145" t="s">
         <v>298</v>
       </c>
       <c r="E145" s="1">
         <v>700000</v>
       </c>
       <c r="F145" s="2">
-        <v>100.0377</v>
+        <v>100.0347</v>
       </c>
       <c r="G145" s="3">
-        <v>700263.9</v>
+        <v>700242.9</v>
       </c>
       <c r="H145" s="4">
-        <v>0.003073724165</v>
+        <v>0.003069595071</v>
       </c>
       <c r="I145" s="5">
-        <v>0.003075077036</v>
+        <v>0.003070913873</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>9</v>
       </c>
       <c r="B146" t="s">
         <v>10</v>
       </c>
       <c r="C146" t="s">
         <v>299</v>
       </c>
       <c r="D146" t="s">
         <v>300</v>
       </c>
       <c r="E146" s="1">
         <v>680000</v>
       </c>
       <c r="F146" s="2">
-        <v>99.194729</v>
+        <v>98.63045</v>
       </c>
       <c r="G146" s="3">
-        <v>674524.16</v>
+        <v>670687.0600000001</v>
       </c>
       <c r="H146" s="4">
-        <v>0.002960742659</v>
+        <v>0.002940033656</v>
       </c>
       <c r="I146" s="5">
-        <v>0.002962045803</v>
+        <v>0.002941296794</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
         <v>9</v>
       </c>
       <c r="B147" t="s">
         <v>10</v>
       </c>
       <c r="C147" t="s">
         <v>301</v>
       </c>
       <c r="D147" t="s">
         <v>302</v>
       </c>
       <c r="E147" s="1">
-        <v>650000</v>
+        <v>717681.7344</v>
       </c>
       <c r="F147" s="2">
-        <v>97.84875099999999</v>
+        <v>88.65843</v>
       </c>
       <c r="G147" s="3">
-        <v>636016.88</v>
+        <v>636285.36</v>
       </c>
       <c r="H147" s="4">
-        <v>0.002791719604</v>
+        <v>0.00278922985</v>
       </c>
       <c r="I147" s="5">
-        <v>0.002792948354</v>
+        <v>0.002790428198</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
         <v>9</v>
       </c>
       <c r="B148" t="s">
         <v>10</v>
       </c>
       <c r="C148" t="s">
         <v>303</v>
       </c>
       <c r="D148" t="s">
         <v>304</v>
       </c>
       <c r="E148" s="1">
-        <v>600000</v>
+        <v>650000</v>
       </c>
       <c r="F148" s="2">
-        <v>95.68011</v>
+        <v>97.64972</v>
       </c>
       <c r="G148" s="3">
-        <v>574080.66</v>
+        <v>634723.1800000001</v>
       </c>
       <c r="H148" s="4">
-        <v>0.002519858009</v>
+        <v>0.002782381863</v>
       </c>
       <c r="I148" s="5">
-        <v>0.002520967102</v>
+        <v>0.002783577269</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
         <v>9</v>
       </c>
       <c r="B149" t="s">
         <v>10</v>
       </c>
       <c r="C149" t="s">
         <v>305</v>
       </c>
       <c r="D149" t="s">
         <v>306</v>
       </c>
       <c r="E149" s="1">
-        <v>545000</v>
+        <v>600000</v>
       </c>
       <c r="F149" s="2">
-        <v>99.881829</v>
+        <v>94.21742999999999</v>
       </c>
       <c r="G149" s="3">
-        <v>544355.97</v>
+        <v>565304.58</v>
       </c>
       <c r="H149" s="4">
-        <v>0.002389385049</v>
+        <v>0.002478077468</v>
       </c>
       <c r="I149" s="5">
-        <v>0.002390436715</v>
+        <v>0.002479142134</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
         <v>9</v>
       </c>
       <c r="B150" t="s">
         <v>10</v>
       </c>
       <c r="C150" t="s">
         <v>307</v>
       </c>
       <c r="D150" t="s">
         <v>308</v>
       </c>
       <c r="E150" s="1">
-        <v>561983.3795</v>
+        <v>550000</v>
       </c>
       <c r="F150" s="2">
-        <v>99.23223</v>
+        <v>103.6729</v>
       </c>
       <c r="G150" s="3">
-        <v>557668.64</v>
+        <v>570200.95</v>
       </c>
       <c r="H150" s="4">
-        <v>0.00244781942</v>
+        <v>0.002499541267</v>
       </c>
       <c r="I150" s="5">
-        <v>0.002448896805</v>
+        <v>0.002500615155</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
         <v>9</v>
       </c>
       <c r="B151" t="s">
         <v>10</v>
       </c>
       <c r="C151" t="s">
         <v>309</v>
       </c>
       <c r="D151" t="s">
         <v>310</v>
       </c>
       <c r="E151" s="1">
-        <v>500000</v>
+        <v>545000</v>
       </c>
       <c r="F151" s="2">
-        <v>103.22376</v>
+        <v>99.02448099999999</v>
       </c>
       <c r="G151" s="3">
-        <v>516118.8</v>
+        <v>539683.42</v>
       </c>
       <c r="H151" s="4">
-        <v>0.002265441396</v>
+        <v>0.00236576418</v>
       </c>
       <c r="I151" s="5">
-        <v>0.002266438509</v>
+        <v>0.002366780593</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
         <v>9</v>
       </c>
       <c r="B152" t="s">
         <v>10</v>
       </c>
       <c r="C152" t="s">
         <v>311</v>
       </c>
       <c r="D152" t="s">
         <v>312</v>
       </c>
       <c r="E152" s="1">
-        <v>500000</v>
+        <v>543884.2395</v>
       </c>
       <c r="F152" s="2">
-        <v>102.0284</v>
+        <v>99.21737</v>
       </c>
       <c r="G152" s="3">
-        <v>510142</v>
+        <v>539627.64</v>
       </c>
       <c r="H152" s="4">
-        <v>0.002239206952</v>
+        <v>0.002365519648</v>
       </c>
       <c r="I152" s="5">
-        <v>0.002240192518</v>
+        <v>0.002366535956</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
         <v>9</v>
       </c>
       <c r="B153" t="s">
         <v>10</v>
       </c>
       <c r="C153" t="s">
         <v>313</v>
       </c>
       <c r="D153" t="s">
         <v>314</v>
       </c>
       <c r="E153" s="1">
         <v>500000</v>
       </c>
       <c r="F153" s="2">
-        <v>101.90876</v>
+        <v>100.88152</v>
       </c>
       <c r="G153" s="3">
-        <v>509543.8</v>
+        <v>504407.6</v>
       </c>
       <c r="H153" s="4">
-        <v>0.002236581225</v>
+        <v>0.002211128571</v>
       </c>
       <c r="I153" s="5">
-        <v>0.002237565635</v>
+        <v>0.002212078547</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
         <v>9</v>
       </c>
       <c r="B154" t="s">
         <v>10</v>
       </c>
       <c r="C154" t="s">
         <v>315</v>
       </c>
       <c r="D154" t="s">
         <v>316</v>
       </c>
       <c r="E154" s="1">
         <v>500000</v>
       </c>
       <c r="F154" s="2">
-        <v>99.9149</v>
+        <v>100</v>
       </c>
       <c r="G154" s="3">
-        <v>499574.5</v>
+        <v>500000</v>
       </c>
       <c r="H154" s="4">
-        <v>0.002192822181</v>
+        <v>0.002191807351</v>
       </c>
       <c r="I154" s="5">
-        <v>0.002193787332</v>
+        <v>0.002192749025</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
         <v>9</v>
       </c>
       <c r="B155" t="s">
         <v>10</v>
       </c>
       <c r="C155" t="s">
         <v>317</v>
       </c>
       <c r="D155" t="s">
         <v>318</v>
       </c>
       <c r="E155" s="1">
-        <v>539259.306</v>
+        <v>500000</v>
       </c>
       <c r="F155" s="2">
-        <v>94.55282</v>
+        <v>101.02358</v>
       </c>
       <c r="G155" s="3">
-        <v>509884.88</v>
+        <v>505117.9</v>
       </c>
       <c r="H155" s="4">
-        <v>0.002238078358</v>
+        <v>0.002214242252</v>
       </c>
       <c r="I155" s="5">
-        <v>0.002239063428</v>
+        <v>0.002215193566</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>9</v>
       </c>
       <c r="B156" t="s">
         <v>10</v>
       </c>
       <c r="C156" t="s">
         <v>319</v>
       </c>
       <c r="D156" t="s">
         <v>320</v>
       </c>
       <c r="E156" s="1">
         <v>500000</v>
       </c>
       <c r="F156" s="2">
-        <v>93.81535</v>
+        <v>99.89700000000001</v>
       </c>
       <c r="G156" s="3">
-        <v>469076.75</v>
+        <v>499485</v>
       </c>
       <c r="H156" s="4">
-        <v>0.002058955976</v>
+        <v>0.002189549789</v>
       </c>
       <c r="I156" s="5">
-        <v>0.002059862206</v>
+        <v>0.002190490494</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
         <v>9</v>
       </c>
       <c r="B157" t="s">
         <v>10</v>
       </c>
       <c r="C157" t="s">
         <v>321</v>
       </c>
       <c r="D157" t="s">
         <v>322</v>
       </c>
       <c r="E157" s="1">
-        <v>475000</v>
+        <v>500000</v>
       </c>
       <c r="F157" s="2">
-        <v>100.349</v>
+        <v>101.79395</v>
       </c>
       <c r="G157" s="3">
-        <v>476657.75</v>
+        <v>508969.75</v>
       </c>
       <c r="H157" s="4">
-        <v>0.002092231864</v>
+        <v>0.002231127279</v>
       </c>
       <c r="I157" s="5">
-        <v>0.00209315274</v>
+        <v>0.002232085846</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
         <v>9</v>
       </c>
       <c r="B158" t="s">
         <v>10</v>
       </c>
       <c r="C158" t="s">
         <v>323</v>
       </c>
       <c r="D158" t="s">
         <v>324</v>
       </c>
       <c r="E158" s="1">
-        <v>475000</v>
+        <v>539259.306</v>
       </c>
       <c r="F158" s="2">
-        <v>101.437549</v>
+        <v>94.18631000000001</v>
       </c>
       <c r="G158" s="3">
-        <v>481828.36</v>
+        <v>507908.44</v>
       </c>
       <c r="H158" s="4">
-        <v>0.002114927624</v>
+        <v>0.002226474912</v>
       </c>
       <c r="I158" s="5">
-        <v>0.00211585849</v>
+        <v>0.002227431481</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
         <v>9</v>
       </c>
       <c r="B159" t="s">
         <v>10</v>
       </c>
       <c r="C159" t="s">
         <v>325</v>
       </c>
       <c r="D159" t="s">
         <v>326</v>
       </c>
       <c r="E159" s="1">
-        <v>500000</v>
+        <v>475000</v>
       </c>
       <c r="F159" s="2">
-        <v>97.56532</v>
+        <v>99.789371</v>
       </c>
       <c r="G159" s="3">
-        <v>487826.6</v>
+        <v>473999.51</v>
       </c>
       <c r="H159" s="4">
-        <v>0.002141256187</v>
+        <v>0.00207783123</v>
       </c>
       <c r="I159" s="5">
-        <v>0.002142198641</v>
+        <v>0.002078723937</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
         <v>9</v>
       </c>
       <c r="B160" t="s">
         <v>10</v>
       </c>
       <c r="C160" t="s">
         <v>327</v>
       </c>
       <c r="D160" t="s">
         <v>328</v>
       </c>
       <c r="E160" s="1">
-        <v>470000</v>
+        <v>475000</v>
       </c>
       <c r="F160" s="2">
-        <v>101.846</v>
+        <v>101.243053</v>
       </c>
       <c r="G160" s="3">
-        <v>478676.2</v>
+        <v>480904.5</v>
       </c>
       <c r="H160" s="4">
-        <v>0.002101091607</v>
+        <v>0.002108100044</v>
       </c>
       <c r="I160" s="5">
-        <v>0.002102016383</v>
+        <v>0.002109005755</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
         <v>9</v>
       </c>
       <c r="B161" t="s">
         <v>10</v>
       </c>
       <c r="C161" t="s">
         <v>329</v>
       </c>
       <c r="D161" t="s">
         <v>330</v>
       </c>
       <c r="E161" s="1">
         <v>500000</v>
       </c>
       <c r="F161" s="2">
-        <v>97.61424</v>
+        <v>97.59833999999999</v>
       </c>
       <c r="G161" s="3">
-        <v>488071.2</v>
+        <v>487991.7</v>
       </c>
       <c r="H161" s="4">
-        <v>0.00214232983</v>
+        <v>0.00213916759</v>
       </c>
       <c r="I161" s="5">
-        <v>0.002143272756</v>
+        <v>0.002140086649</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
         <v>9</v>
       </c>
       <c r="B162" t="s">
         <v>10</v>
       </c>
       <c r="C162" t="s">
         <v>331</v>
       </c>
       <c r="D162" t="s">
         <v>332</v>
       </c>
       <c r="E162" s="1">
-        <v>435000</v>
+        <v>470000</v>
       </c>
       <c r="F162" s="2">
-        <v>100.00597</v>
+        <v>101.21576</v>
       </c>
       <c r="G162" s="3">
-        <v>435025.97</v>
+        <v>475714.07</v>
       </c>
       <c r="H162" s="4">
-        <v>0.00190949417</v>
+        <v>0.0020853472</v>
       </c>
       <c r="I162" s="5">
-        <v>0.001910334617</v>
+        <v>0.002086243135</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>9</v>
       </c>
       <c r="B163" t="s">
         <v>10</v>
       </c>
       <c r="C163" t="s">
         <v>333</v>
       </c>
       <c r="D163" t="s">
         <v>334</v>
       </c>
       <c r="E163" s="1">
-        <v>400000</v>
+        <v>500000</v>
       </c>
       <c r="F163" s="2">
-        <v>100.2261</v>
+        <v>96.29495</v>
       </c>
       <c r="G163" s="3">
-        <v>400904.4</v>
+        <v>481474.75</v>
       </c>
       <c r="H163" s="4">
-        <v>0.001759721645</v>
+        <v>0.002110599792</v>
       </c>
       <c r="I163" s="5">
-        <v>0.00176049617</v>
+        <v>0.002111506578</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
         <v>9</v>
       </c>
       <c r="B164" t="s">
         <v>10</v>
       </c>
       <c r="C164" t="s">
         <v>335</v>
       </c>
       <c r="D164" t="s">
         <v>336</v>
       </c>
       <c r="E164" s="1">
-        <v>400000</v>
+        <v>500000</v>
       </c>
       <c r="F164" s="2">
-        <v>98.43387</v>
+        <v>92.32241999999999</v>
       </c>
       <c r="G164" s="3">
-        <v>393735.48</v>
+        <v>461612.1</v>
       </c>
       <c r="H164" s="4">
-        <v>0.001728254533</v>
+        <v>0.002023529588</v>
       </c>
       <c r="I164" s="5">
-        <v>0.001729015208</v>
+        <v>0.002024398965</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
         <v>9</v>
       </c>
       <c r="B165" t="s">
         <v>10</v>
       </c>
       <c r="C165" t="s">
         <v>337</v>
       </c>
       <c r="D165" t="s">
         <v>338</v>
       </c>
       <c r="E165" s="1">
-        <v>373998.33</v>
+        <v>4350</v>
       </c>
       <c r="F165" s="2">
         <v>1</v>
       </c>
       <c r="G165" s="3">
-        <v>373998.33</v>
+        <v>435000</v>
       </c>
       <c r="H165" s="4">
-        <v>0.001641620687</v>
+        <v>0.001906872395</v>
       </c>
       <c r="I165" s="5">
-        <v>0.001642343231</v>
+        <v>0.001907691652</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
         <v>9</v>
       </c>
       <c r="B166" t="s">
         <v>10</v>
       </c>
       <c r="C166" t="s">
         <v>339</v>
       </c>
       <c r="D166" t="s">
         <v>340</v>
       </c>
       <c r="E166" s="1">
-        <v>333472.8595</v>
+        <v>435000</v>
       </c>
       <c r="F166" s="2">
-        <v>100.6715</v>
+        <v>100.014949</v>
       </c>
       <c r="G166" s="3">
-        <v>335712.13</v>
+        <v>435065.03</v>
       </c>
       <c r="H166" s="4">
-        <v>0.001473568016</v>
+        <v>0.001907157453</v>
       </c>
       <c r="I166" s="5">
-        <v>0.001474216593</v>
+        <v>0.001907976833</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
         <v>9</v>
       </c>
       <c r="B167" t="s">
         <v>10</v>
       </c>
       <c r="C167" t="s">
         <v>341</v>
       </c>
       <c r="D167" t="s">
         <v>342</v>
       </c>
       <c r="E167" s="1">
-        <v>4270</v>
+        <v>400000</v>
       </c>
       <c r="F167" s="2">
-        <v>0.76</v>
+        <v>100.2213</v>
       </c>
       <c r="G167" s="3">
-        <v>324520</v>
+        <v>400885.2</v>
       </c>
       <c r="H167" s="4">
-        <v>0.001424441508</v>
+        <v>0.001757326256</v>
       </c>
       <c r="I167" s="5">
-        <v>0.001425068463</v>
+        <v>0.001758081263</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
         <v>9</v>
       </c>
       <c r="B168" t="s">
         <v>10</v>
       </c>
       <c r="C168" t="s">
         <v>343</v>
       </c>
       <c r="D168" t="s">
         <v>344</v>
       </c>
       <c r="E168" s="1">
-        <v>318520.48</v>
+        <v>400000</v>
       </c>
       <c r="F168" s="2">
-        <v>1</v>
+        <v>97.4092</v>
       </c>
       <c r="G168" s="3">
-        <v>318520.48</v>
+        <v>389636.8</v>
       </c>
       <c r="H168" s="4">
-        <v>0.001398107337</v>
+        <v>0.001708017605</v>
       </c>
       <c r="I168" s="5">
-        <v>0.001398722701</v>
+        <v>0.001708751427</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
         <v>9</v>
       </c>
       <c r="B169" t="s">
         <v>10</v>
       </c>
       <c r="C169" t="s">
         <v>345</v>
       </c>
       <c r="D169" t="s">
         <v>346</v>
       </c>
       <c r="E169" s="1">
-        <v>260000</v>
+        <v>333472.8595</v>
       </c>
       <c r="F169" s="2">
-        <v>101.659112</v>
+        <v>99.434629</v>
       </c>
       <c r="G169" s="3">
-        <v>264313.69</v>
+        <v>331587.5</v>
       </c>
       <c r="H169" s="4">
-        <v>0.001160173157</v>
+        <v>0.001453551843</v>
       </c>
       <c r="I169" s="5">
-        <v>0.001160683797</v>
+        <v>0.001454176338</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
         <v>9</v>
       </c>
       <c r="B170" t="s">
         <v>10</v>
       </c>
       <c r="C170" t="s">
         <v>347</v>
       </c>
       <c r="D170" t="s">
         <v>348</v>
       </c>
       <c r="E170" s="1">
         <v>263862.5</v>
       </c>
       <c r="F170" s="2">
-        <v>99.500001</v>
+        <v>99.62500199999999</v>
       </c>
       <c r="G170" s="3">
-        <v>262543.19</v>
+        <v>262873.02</v>
       </c>
       <c r="H170" s="4">
-        <v>0.001152401756</v>
+        <v>0.001152334039</v>
       </c>
       <c r="I170" s="5">
-        <v>0.001152908975</v>
+        <v>0.001152829121</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
         <v>9</v>
       </c>
       <c r="B171" t="s">
         <v>10</v>
       </c>
       <c r="C171" t="s">
         <v>349</v>
       </c>
       <c r="D171" t="s">
         <v>350</v>
       </c>
       <c r="E171" s="1">
-        <v>250000</v>
+        <v>260000</v>
       </c>
       <c r="F171" s="2">
-        <v>99.9931</v>
+        <v>100.815312</v>
       </c>
       <c r="G171" s="3">
-        <v>249982.75</v>
+        <v>262119.81</v>
       </c>
       <c r="H171" s="4">
-        <v>0.001097269214</v>
+        <v>0.001149032258</v>
       </c>
       <c r="I171" s="5">
-        <v>0.001097752167</v>
+        <v>0.001149525921</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
         <v>9</v>
       </c>
       <c r="B172" t="s">
         <v>10</v>
       </c>
       <c r="C172" t="s">
         <v>351</v>
       </c>
       <c r="D172" t="s">
         <v>352</v>
       </c>
       <c r="E172" s="1">
-        <v>250000</v>
+        <v>260632.38</v>
       </c>
       <c r="F172" s="2">
-        <v>100.0423</v>
+        <v>100</v>
       </c>
       <c r="G172" s="3">
-        <v>250105.75</v>
+        <v>260632.38</v>
       </c>
       <c r="H172" s="4">
-        <v>0.001097809108</v>
+        <v>0.001142511933</v>
       </c>
       <c r="I172" s="5">
-        <v>0.001098292299</v>
+        <v>0.001143002794</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
         <v>9</v>
       </c>
       <c r="B173" t="s">
         <v>10</v>
       </c>
       <c r="C173" t="s">
         <v>353</v>
       </c>
       <c r="D173" t="s">
         <v>354</v>
       </c>
       <c r="E173" s="1">
         <v>250000</v>
       </c>
       <c r="F173" s="2">
-        <v>100.6315</v>
+        <v>99.875</v>
       </c>
       <c r="G173" s="3">
-        <v>251578.75</v>
+        <v>249687.5</v>
       </c>
       <c r="H173" s="4">
-        <v>0.001104274664</v>
+        <v>0.001094533796</v>
       </c>
       <c r="I173" s="5">
-        <v>0.001104760701</v>
+        <v>0.001095004045</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
         <v>9</v>
       </c>
       <c r="B174" t="s">
         <v>10</v>
       </c>
       <c r="C174" t="s">
         <v>355</v>
       </c>
       <c r="D174" t="s">
         <v>356</v>
       </c>
       <c r="E174" s="1">
         <v>250000</v>
       </c>
       <c r="F174" s="2">
-        <v>100.281432</v>
+        <v>100.0395</v>
       </c>
       <c r="G174" s="3">
-        <v>250703.58</v>
+        <v>250098.75</v>
       </c>
       <c r="H174" s="4">
-        <v>0.001100433211</v>
+        <v>0.001096336557</v>
       </c>
       <c r="I174" s="5">
-        <v>0.001100917557</v>
+        <v>0.001096807581</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>9</v>
       </c>
       <c r="B175" t="s">
         <v>10</v>
       </c>
       <c r="C175" t="s">
         <v>357</v>
       </c>
       <c r="D175" t="s">
         <v>358</v>
       </c>
       <c r="E175" s="1">
-        <v>255847.5</v>
+        <v>250000</v>
       </c>
       <c r="F175" s="2">
-        <v>100.582069</v>
+        <v>100.6181</v>
       </c>
       <c r="G175" s="3">
-        <v>257336.71</v>
+        <v>251545.25</v>
       </c>
       <c r="H175" s="4">
-        <v>0.001129548533</v>
+        <v>0.001102677456</v>
       </c>
       <c r="I175" s="5">
-        <v>0.001130045693</v>
+        <v>0.001103151204</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
         <v>9</v>
       </c>
       <c r="B176" t="s">
         <v>10</v>
       </c>
       <c r="C176" t="s">
         <v>359</v>
       </c>
       <c r="D176" t="s">
         <v>360</v>
       </c>
       <c r="E176" s="1">
-        <v>224000</v>
+        <v>250000</v>
       </c>
       <c r="F176" s="2">
-        <v>103.328862</v>
+        <v>99.92075199999999</v>
       </c>
       <c r="G176" s="3">
-        <v>231456.65</v>
+        <v>249801.88</v>
       </c>
       <c r="H176" s="4">
-        <v>0.001015951131</v>
+        <v>0.001095035194</v>
       </c>
       <c r="I176" s="5">
-        <v>0.001016398292</v>
+        <v>0.001095505658</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
         <v>9</v>
       </c>
       <c r="B177" t="s">
         <v>10</v>
       </c>
       <c r="C177" t="s">
         <v>361</v>
       </c>
       <c r="D177" t="s">
         <v>362</v>
       </c>
       <c r="E177" s="1">
-        <v>225000</v>
+        <v>255847.5</v>
       </c>
       <c r="F177" s="2">
-        <v>100.11052</v>
+        <v>100.43003</v>
       </c>
       <c r="G177" s="3">
-        <v>225248.67</v>
+        <v>256947.72</v>
       </c>
       <c r="H177" s="4">
-        <v>0.0009887019449999999</v>
+        <v>0.001126359807</v>
       </c>
       <c r="I177" s="5">
-        <v>0.0009891371129999999</v>
+        <v>0.00112684373</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
         <v>9</v>
       </c>
       <c r="B178" t="s">
         <v>10</v>
       </c>
       <c r="C178" t="s">
         <v>363</v>
       </c>
       <c r="D178" t="s">
         <v>364</v>
       </c>
       <c r="E178" s="1">
-        <v>224359.1088</v>
+        <v>224000</v>
       </c>
       <c r="F178" s="2">
-        <v>99.866491</v>
+        <v>102.245598</v>
       </c>
       <c r="G178" s="3">
-        <v>224059.57</v>
+        <v>229030.14</v>
       </c>
       <c r="H178" s="4">
-        <v>0.00098348253</v>
+        <v>0.001003979887</v>
       </c>
       <c r="I178" s="5">
-        <v>0.0009839154010000001</v>
+        <v>0.00100441123</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
         <v>9</v>
       </c>
       <c r="B179" t="s">
         <v>10</v>
       </c>
       <c r="C179" t="s">
         <v>365</v>
       </c>
       <c r="D179" t="s">
         <v>366</v>
       </c>
       <c r="E179" s="1">
-        <v>229482.9825</v>
+        <v>225000</v>
       </c>
       <c r="F179" s="2">
-        <v>98.080484</v>
+        <v>99.523702</v>
       </c>
       <c r="G179" s="3">
-        <v>225078.02</v>
+        <v>223928.33</v>
       </c>
       <c r="H179" s="4">
-        <v>0.0009879528969999999</v>
+        <v>0.000981615517</v>
       </c>
       <c r="I179" s="5">
-        <v>0.000988387736</v>
+        <v>0.0009820372529999999</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
         <v>9</v>
       </c>
       <c r="B180" t="s">
         <v>10</v>
       </c>
       <c r="C180" t="s">
         <v>367</v>
       </c>
       <c r="D180" t="s">
         <v>368</v>
       </c>
       <c r="E180" s="1">
-        <v>216175.0312</v>
+        <v>227355.7125</v>
       </c>
       <c r="F180" s="2">
-        <v>102.999555</v>
+        <v>96.260194</v>
       </c>
       <c r="G180" s="3">
-        <v>222659.32</v>
+        <v>218853.05</v>
       </c>
       <c r="H180" s="4">
-        <v>0.000977336305</v>
+        <v>0.000959367447</v>
       </c>
       <c r="I180" s="5">
-        <v>0.000977766471</v>
+        <v>0.000959779624</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
         <v>9</v>
       </c>
       <c r="B181" t="s">
         <v>10</v>
       </c>
       <c r="C181" t="s">
         <v>369</v>
       </c>
       <c r="D181" t="s">
         <v>370</v>
       </c>
       <c r="E181" s="1">
-        <v>203264.1882</v>
+        <v>221388.2188</v>
       </c>
       <c r="F181" s="2">
-        <v>99.400717</v>
+        <v>97.86586699999999</v>
       </c>
       <c r="G181" s="3">
-        <v>202046.06</v>
+        <v>216663.5</v>
       </c>
       <c r="H181" s="4">
-        <v>0.0008868568810000001</v>
+        <v>0.000949769303</v>
       </c>
       <c r="I181" s="5">
-        <v>0.0008872472229999999</v>
+        <v>0.000950177356</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
         <v>9</v>
       </c>
       <c r="B182" t="s">
         <v>10</v>
       </c>
       <c r="C182" t="s">
         <v>371</v>
       </c>
       <c r="D182" t="s">
         <v>372</v>
       </c>
       <c r="E182" s="1">
-        <v>215547.48</v>
+        <v>202745.2582</v>
       </c>
       <c r="F182" s="2">
-        <v>99.66498799999999</v>
+        <v>97.543223</v>
       </c>
       <c r="G182" s="3">
-        <v>214825.37</v>
+        <v>197764.26</v>
       </c>
       <c r="H182" s="4">
-        <v>0.000942950124</v>
+        <v>0.000866922315</v>
       </c>
       <c r="I182" s="5">
-        <v>0.000943365155</v>
+        <v>0.000867294774</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
         <v>9</v>
       </c>
       <c r="B183" t="s">
         <v>10</v>
       </c>
       <c r="C183" t="s">
         <v>373</v>
       </c>
       <c r="D183" t="s">
         <v>374</v>
       </c>
       <c r="E183" s="1">
-        <v>180606.82</v>
+        <v>213788.0812</v>
       </c>
       <c r="F183" s="2">
-        <v>1</v>
+        <v>101.357615</v>
       </c>
       <c r="G183" s="3">
-        <v>180606.82</v>
+        <v>216690.5</v>
       </c>
       <c r="H183" s="4">
-        <v>0.000792751914</v>
+        <v>0.000949887663</v>
       </c>
       <c r="I183" s="5">
-        <v>0.0007931008360000001</v>
+        <v>0.000950295766</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
         <v>9</v>
       </c>
       <c r="B184" t="s">
         <v>10</v>
       </c>
       <c r="C184" t="s">
         <v>375</v>
       </c>
       <c r="D184" t="s">
         <v>376</v>
       </c>
       <c r="E184" s="1">
-        <v>140000</v>
+        <v>206597.09</v>
       </c>
       <c r="F184" s="2">
-        <v>102.211671</v>
+        <v>98.722712</v>
       </c>
       <c r="G184" s="3">
-        <v>143096.34</v>
+        <v>203958.25</v>
       </c>
       <c r="H184" s="4">
-        <v>0.000628104171</v>
+        <v>0.000894074384</v>
       </c>
       <c r="I184" s="5">
-        <v>0.000628380625</v>
+        <v>0.000894458508</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
         <v>9</v>
       </c>
       <c r="B185" t="s">
         <v>10</v>
       </c>
       <c r="C185" t="s">
         <v>377</v>
       </c>
       <c r="D185" t="s">
         <v>378</v>
       </c>
       <c r="E185" s="1">
-        <v>105000.0005</v>
+        <v>140000</v>
       </c>
       <c r="F185" s="2">
-        <v>99.62658999999999</v>
+        <v>101.417271</v>
       </c>
       <c r="G185" s="3">
-        <v>104607.92</v>
+        <v>141984.18</v>
       </c>
       <c r="H185" s="4">
-        <v>0.000459163883</v>
+        <v>0.0006224039360000001</v>
       </c>
       <c r="I185" s="5">
-        <v>0.00045936598</v>
+        <v>0.000622671342</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
         <v>9</v>
       </c>
       <c r="B186" t="s">
         <v>10</v>
       </c>
       <c r="C186" t="s">
         <v>379</v>
       </c>
       <c r="D186" t="s">
         <v>380</v>
       </c>
       <c r="E186" s="1">
-        <v>122000</v>
+        <v>146136.48</v>
       </c>
       <c r="F186" s="2">
-        <v>98.136664</v>
+        <v>1</v>
       </c>
       <c r="G186" s="3">
-        <v>119726.73</v>
+        <v>146136.48</v>
       </c>
       <c r="H186" s="4">
-        <v>0.000525526082</v>
+        <v>0.000640606022</v>
       </c>
       <c r="I186" s="5">
-        <v>0.000525757387</v>
+        <v>0.000640881248</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
         <v>9</v>
       </c>
       <c r="B187" t="s">
         <v>10</v>
       </c>
       <c r="C187" t="s">
         <v>381</v>
       </c>
       <c r="D187" t="s">
         <v>382</v>
       </c>
       <c r="E187" s="1">
-        <v>111584.9042</v>
+        <v>105000.0005</v>
       </c>
       <c r="F187" s="2">
-        <v>98.219827</v>
+        <v>99.616361</v>
       </c>
       <c r="G187" s="3">
-        <v>109598.5</v>
+        <v>104597.18</v>
       </c>
       <c r="H187" s="4">
-        <v>0.000481069433</v>
+        <v>0.000458513734</v>
       </c>
       <c r="I187" s="5">
-        <v>0.000481281171</v>
+        <v>0.000458710727</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
         <v>9</v>
       </c>
       <c r="B188" t="s">
         <v>10</v>
       </c>
       <c r="C188" t="s">
         <v>383</v>
       </c>
       <c r="D188" t="s">
         <v>384</v>
       </c>
       <c r="E188" s="1">
-        <v>106947.41</v>
+        <v>122000</v>
       </c>
       <c r="F188" s="2">
-        <v>1</v>
+        <v>97.425254</v>
       </c>
       <c r="G188" s="3">
-        <v>106947.41</v>
+        <v>118858.81</v>
       </c>
       <c r="H188" s="4">
-        <v>0.000469432793</v>
+        <v>0.000521031226</v>
       </c>
       <c r="I188" s="5">
-        <v>0.00046963941</v>
+        <v>0.000521255079</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
         <v>9</v>
       </c>
       <c r="B189" t="s">
         <v>10</v>
       </c>
       <c r="C189" t="s">
         <v>385</v>
       </c>
       <c r="D189" t="s">
         <v>386</v>
       </c>
       <c r="E189" s="1">
-        <v>80395.0396</v>
+        <v>111584.9042</v>
       </c>
       <c r="F189" s="2">
-        <v>100.37929</v>
+        <v>98.25398</v>
       </c>
       <c r="G189" s="3">
-        <v>80699.97</v>
+        <v>109636.61</v>
       </c>
       <c r="H189" s="4">
-        <v>0.000354222812</v>
+        <v>0.000480604653</v>
       </c>
       <c r="I189" s="5">
-        <v>0.00035437872</v>
+        <v>0.000480811137</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
         <v>9</v>
       </c>
       <c r="B190" t="s">
         <v>10</v>
       </c>
       <c r="C190" t="s">
         <v>387</v>
       </c>
       <c r="D190" t="s">
         <v>388</v>
       </c>
       <c r="E190" s="1">
-        <v>-3740</v>
+        <v>80395.0396</v>
       </c>
       <c r="F190" s="2">
-        <v>0.005</v>
+        <v>100.012526</v>
       </c>
       <c r="G190" s="3">
-        <v>-1870</v>
+        <v>80405.11</v>
       </c>
       <c r="H190" s="4">
-        <v>-8.20814E-6</v>
+        <v>0.000352465022</v>
       </c>
       <c r="I190" s="5">
-        <v>-8.211753E-6</v>
+        <v>0.000352616453</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
         <v>9</v>
       </c>
       <c r="B191" t="s">
         <v>10</v>
       </c>
       <c r="C191" t="s">
         <v>389</v>
       </c>
       <c r="D191" t="s">
         <v>390</v>
       </c>
       <c r="E191" s="1">
-        <v>3740</v>
+        <v>4276</v>
       </c>
       <c r="F191" s="2">
-        <v>0.005</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="G191" s="3">
-        <v>1870</v>
+        <v>29932</v>
       </c>
       <c r="H191" s="4">
-        <v>8.20814E-6</v>
+        <v>0.000131210355</v>
       </c>
       <c r="I191" s="5">
-        <v>8.211753E-6</v>
+        <v>0.000131266728</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
         <v>9</v>
       </c>
       <c r="B192" t="s">
         <v>10</v>
       </c>
       <c r="C192" t="s">
         <v>391</v>
       </c>
       <c r="D192" t="s">
         <v>392</v>
       </c>
       <c r="E192" s="1">
-        <v>90</v>
+        <v>12000</v>
       </c>
       <c r="F192" s="2">
-        <v>108.265625</v>
+        <v>100.601333</v>
       </c>
       <c r="G192" s="3">
-        <v>0</v>
+        <v>12072.16</v>
       </c>
       <c r="H192" s="4">
-        <v>0</v>
+        <v>5.2919698E-5</v>
       </c>
       <c r="I192" s="5">
-        <v>0</v>
+        <v>5.2942434E-5</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
         <v>9</v>
       </c>
       <c r="B193" t="s">
         <v>10</v>
       </c>
       <c r="C193" t="s">
         <v>393</v>
       </c>
       <c r="D193" t="s">
         <v>394</v>
       </c>
       <c r="E193" s="1">
-        <v>-4270</v>
+        <v>23539.87</v>
       </c>
       <c r="F193" s="2">
-        <v>0.36</v>
+        <v>1</v>
       </c>
       <c r="G193" s="3">
-        <v>-153720</v>
+        <v>23539.87</v>
       </c>
       <c r="H193" s="4">
-        <v>-0.000674735451</v>
+        <v>0.00010318972</v>
       </c>
       <c r="I193" s="5">
-        <v>-0.00067503243</v>
+        <v>0.000103234054</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9">
+      <c r="A194" t="s">
+        <v>9</v>
+      </c>
+      <c r="B194" t="s">
+        <v>10</v>
+      </c>
+      <c r="C194" t="s">
+        <v>395</v>
+      </c>
+      <c r="D194" t="s">
+        <v>396</v>
+      </c>
+      <c r="E194" s="1">
+        <v>-3740</v>
+      </c>
+      <c r="F194" s="2">
+        <v>0.01</v>
+      </c>
+      <c r="G194" s="3">
+        <v>-3740</v>
+      </c>
+      <c r="H194" s="4">
+        <v>-1.6394719E-5</v>
+      </c>
+      <c r="I194" s="5">
+        <v>-1.6401763E-5</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9">
+      <c r="A195" t="s">
+        <v>9</v>
+      </c>
+      <c r="B195" t="s">
+        <v>10</v>
+      </c>
+      <c r="C195" t="s">
+        <v>397</v>
+      </c>
+      <c r="D195" t="s">
+        <v>398</v>
+      </c>
+      <c r="E195" s="1">
+        <v>3740</v>
+      </c>
+      <c r="F195" s="2">
+        <v>0.005</v>
+      </c>
+      <c r="G195" s="3">
+        <v>1870</v>
+      </c>
+      <c r="H195" s="4">
+        <v>8.197359E-6</v>
+      </c>
+      <c r="I195" s="5">
+        <v>8.200880999999999E-6</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9">
+      <c r="A196" t="s">
+        <v>9</v>
+      </c>
+      <c r="B196" t="s">
+        <v>10</v>
+      </c>
+      <c r="C196" t="s">
+        <v>399</v>
+      </c>
+      <c r="D196" t="s">
+        <v>400</v>
+      </c>
+      <c r="E196" s="1">
+        <v>90</v>
+      </c>
+      <c r="F196" s="2">
+        <v>106.109375</v>
+      </c>
+      <c r="G196" s="3">
+        <v>0</v>
+      </c>
+      <c r="H196" s="4">
+        <v>0</v>
+      </c>
+      <c r="I196" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9">
+      <c r="A197" t="s">
+        <v>9</v>
+      </c>
+      <c r="B197" t="s">
+        <v>10</v>
+      </c>
+      <c r="C197" t="s">
+        <v>401</v>
+      </c>
+      <c r="D197" t="s">
+        <v>402</v>
+      </c>
+      <c r="E197" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="F197" s="2">
+        <v>1</v>
+      </c>
+      <c r="G197" s="3">
+        <v>1.67</v>
+      </c>
+      <c r="H197" s="4">
+        <v>7.321E-9</v>
+      </c>
+      <c r="I197" s="5">
+        <v>7.324E-9</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9">
+      <c r="A198" t="s">
+        <v>9</v>
+      </c>
+      <c r="B198" t="s">
+        <v>10</v>
+      </c>
+      <c r="C198" t="s">
+        <v>403</v>
+      </c>
+      <c r="D198" t="s">
+        <v>404</v>
+      </c>
+      <c r="E198" s="1">
+        <v>-4276</v>
+      </c>
+      <c r="F198" s="2">
+        <v>0.03</v>
+      </c>
+      <c r="G198" s="3">
+        <v>-12828</v>
+      </c>
+      <c r="H198" s="4">
+        <v>-5.6233009E-5</v>
+      </c>
+      <c r="I198" s="5">
+        <v>-5.6257169E-5</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9">
+      <c r="A199" t="s">
+        <v>9</v>
+      </c>
+      <c r="B199" t="s">
+        <v>10</v>
+      </c>
+      <c r="C199" t="s">
+        <v>405</v>
+      </c>
+      <c r="D199" t="s">
+        <v>406</v>
+      </c>
+      <c r="E199" s="1">
+        <v>-4350</v>
+      </c>
+      <c r="F199" s="2">
+        <v>0.4</v>
+      </c>
+      <c r="G199" s="3">
+        <v>-174000</v>
+      </c>
+      <c r="H199" s="4">
+        <v>-0.000762748958</v>
+      </c>
+      <c r="I199" s="5">
+        <v>-0.000763076661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>395</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -7272,32 +7482,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Multi-Strategy Income ETF Holdings as of 08.21.2026</dc:title>
+  <dc:title>Sterling Capital Multi-Strategy Income ETF Holdings as of 09.11.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>