--- v4 (2026-09-13)
+++ v5 (2026-10-05)
@@ -14,1271 +14,1277 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="410">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-09-11</t>
+    <t>2026-10-02</t>
   </si>
   <si>
     <t>SCMC</t>
   </si>
   <si>
-    <t>912797SA6</t>
-[...4 lines deleted...]
-  <si>
     <t>31427M3S8</t>
   </si>
   <si>
     <t>FR SL0808</t>
   </si>
   <si>
     <t>78397DAC2</t>
   </si>
   <si>
     <t>SECBEN 6 1/2 PERP</t>
   </si>
   <si>
     <t>37959GAG2</t>
   </si>
   <si>
     <t>GBLATL 7.95 10/15/54</t>
   </si>
   <si>
+    <t>682691AE0</t>
+  </si>
+  <si>
+    <t>OMF 7 7/8 03/15/30</t>
+  </si>
+  <si>
+    <t>21871XAU3</t>
+  </si>
+  <si>
+    <t>CRBG 6 7/8 PERP</t>
+  </si>
+  <si>
     <t>38381UEX6</t>
   </si>
   <si>
     <t>GNR 2025-134 VE</t>
   </si>
   <si>
-    <t>682691AE0</t>
-[...2 lines deleted...]
-    <t>OMF 7 7/8 03/15/30</t>
+    <t>172967QJ3</t>
+  </si>
+  <si>
+    <t>C 6 5/8 PERP</t>
   </si>
   <si>
     <t>3140XP3R8</t>
   </si>
   <si>
     <t>FN FS8007</t>
   </si>
   <si>
     <t>37185LAS1</t>
   </si>
   <si>
     <t>GEL 6 3/4 03/15/34</t>
   </si>
   <si>
     <t>675232AE2</t>
   </si>
   <si>
     <t>OII 6 7/8 07/15/34</t>
   </si>
   <si>
-    <t>21871XAU3</t>
-[...8 lines deleted...]
-    <t>C 6 5/8 PERP</t>
+    <t>86177CAA7</t>
+  </si>
+  <si>
+    <t>STONEB 8 1/8 12/15/30</t>
   </si>
   <si>
     <t>00687YAD7</t>
   </si>
   <si>
     <t>ADNT 7 1/2 02/15/33</t>
   </si>
   <si>
     <t>03958CAA7</t>
   </si>
   <si>
     <t>AROC 6 02/01/34</t>
   </si>
   <si>
+    <t>46285MAA8</t>
+  </si>
+  <si>
+    <t>IRM 5 07/15/32</t>
+  </si>
+  <si>
     <t>69867RAA5</t>
   </si>
   <si>
     <t>TIHLLC 7 1/8 06/01/31</t>
   </si>
   <si>
-    <t>46285MAA8</t>
-[...10 lines deleted...]
-  <si>
     <t>201723AS2</t>
   </si>
   <si>
     <t>CMC 5 3/4 11/15/33</t>
   </si>
   <si>
+    <t>50190KAQ3</t>
+  </si>
+  <si>
+    <t>LCM 40A A2R</t>
+  </si>
+  <si>
     <t>02073LAC5</t>
   </si>
   <si>
     <t>ALPGEN 6 1/4 01/15/34</t>
   </si>
   <si>
     <t>025676AR8</t>
   </si>
   <si>
     <t>ANGINC 7 12/01/55</t>
   </si>
   <si>
-    <t>50190KAQ3</t>
-[...2 lines deleted...]
-    <t>LCM 40A A2R</t>
+    <t>00253XAB7</t>
+  </si>
+  <si>
+    <t>AAL 5 3/4 04/20/29</t>
+  </si>
+  <si>
+    <t>92212KAH9</t>
+  </si>
+  <si>
+    <t>VDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>03333CAE5</t>
+  </si>
+  <si>
+    <t>ANCHC 2024-30A B</t>
+  </si>
+  <si>
+    <t>04016NCB7</t>
+  </si>
+  <si>
+    <t>ARES 2017-44AR BR3</t>
+  </si>
+  <si>
+    <t>48255VAS1</t>
+  </si>
+  <si>
+    <t>KKR 2023-46A BR</t>
   </si>
   <si>
     <t>70932MAC1</t>
   </si>
   <si>
     <t>PFSI 5 3/4 09/15/31</t>
   </si>
   <si>
-    <t>00253XAB7</t>
-[...8 lines deleted...]
-    <t>VDC 2025-1A A2</t>
+    <t>69701RBN6</t>
+  </si>
+  <si>
+    <t>PLMRS 2020-3A BR3</t>
+  </si>
+  <si>
+    <t>74165HAC2</t>
+  </si>
+  <si>
+    <t>PRIHEA 9 3/8 09/01/29</t>
+  </si>
+  <si>
+    <t>912797VW4</t>
+  </si>
+  <si>
+    <t>B 11/10/26</t>
   </si>
   <si>
     <t>85571BBE4</t>
   </si>
   <si>
     <t>STWD 6 1/2 10/15/30</t>
   </si>
   <si>
-    <t>912797UG0</t>
-[...8 lines deleted...]
-    <t>KKR 2023-46A BR</t>
+    <t>78489CAA7</t>
+  </si>
+  <si>
+    <t>SWCH 2025-DATA A</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
   </si>
   <si>
     <t>64033XAE4</t>
   </si>
   <si>
     <t>NSLT 2025-AA A1B</t>
   </si>
   <si>
-    <t>69701RBN6</t>
-[...22 lines deleted...]
-  <si>
     <t>76134KAH7</t>
   </si>
   <si>
     <t>VDCR 2024-1A A2</t>
   </si>
   <si>
+    <t>3140W4UW5</t>
+  </si>
+  <si>
+    <t>FN FA4196</t>
+  </si>
+  <si>
     <t>31418FSK4</t>
   </si>
   <si>
     <t>FN MA5921</t>
   </si>
   <si>
-    <t>3140W4UW5</t>
-[...4 lines deleted...]
-  <si>
     <t>34966EAN0</t>
   </si>
   <si>
     <t>FCBSL 2024-1A AR</t>
   </si>
   <si>
     <t>69702EAN5</t>
   </si>
   <si>
     <t>PLMRS 2021-4A A2R</t>
   </si>
   <si>
+    <t>039524AF0</t>
+  </si>
+  <si>
+    <t>ACOM 9 08/15/31</t>
+  </si>
+  <si>
     <t>85236KAP7</t>
   </si>
   <si>
     <t>SIDC 2025-1A A2</t>
   </si>
   <si>
-    <t>039524AF0</t>
-[...4 lines deleted...]
-  <si>
     <t>45344LAE3</t>
   </si>
   <si>
     <t>CRGYFN 7 3/8 01/15/33</t>
   </si>
   <si>
     <t>81124TAQ0</t>
   </si>
   <si>
     <t>SCUL 26A BR</t>
   </si>
   <si>
+    <t>00202DAA5</t>
+  </si>
+  <si>
+    <t>APLD 9 1/4 12/15/30</t>
+  </si>
+  <si>
+    <t>36274NAA0</t>
+  </si>
+  <si>
+    <t>HNOR 2026-A A</t>
+  </si>
+  <si>
     <t>86765KAE9</t>
   </si>
   <si>
     <t>SUN 7 7/8 PERP</t>
   </si>
   <si>
-    <t>00202DAA5</t>
-[...2 lines deleted...]
-    <t>APLD 9 1/4 12/15/30</t>
+    <t>03769M205</t>
+  </si>
+  <si>
+    <t>APO 7 5/8</t>
   </si>
   <si>
     <t>03770DAL7</t>
   </si>
   <si>
     <t>APODS 5.7 01/23/31</t>
   </si>
   <si>
+    <t>645370AF4</t>
+  </si>
+  <si>
+    <t>NWHM 9 1/4 10/01/29</t>
+  </si>
+  <si>
+    <t>651229BH8</t>
+  </si>
+  <si>
+    <t>NWL 6 1/4 08/15/31</t>
+  </si>
+  <si>
+    <t>95004XAC7</t>
+  </si>
+  <si>
+    <t>WFCM 2025-5C7 A3</t>
+  </si>
+  <si>
     <t>3140W4E78</t>
   </si>
   <si>
     <t>FN FA3757</t>
   </si>
   <si>
-    <t>36274NAA0</t>
-[...20 lines deleted...]
-    <t>WFCM 2025-5C7 A3</t>
+    <t>44148HAA1</t>
+  </si>
+  <si>
+    <t>HWIRE 2023-1A A2</t>
+  </si>
+  <si>
+    <t>96812HAA6</t>
+  </si>
+  <si>
+    <t>WILDFI 7 1/2 10/15/29</t>
+  </si>
+  <si>
+    <t>982911AA7</t>
+  </si>
+  <si>
+    <t>WULF 7 3/4 10/15/30</t>
   </si>
   <si>
     <t>831943AA3</t>
   </si>
   <si>
     <t>SMB 2024-A A1A</t>
   </si>
   <si>
-    <t>96812HAA6</t>
-[...2 lines deleted...]
-    <t>WILDFI 7 1/2 10/15/29</t>
+    <t>92840VAP7</t>
+  </si>
+  <si>
+    <t>VST 7 3/4 10/15/31</t>
   </si>
   <si>
     <t>759351AV1</t>
   </si>
   <si>
     <t>RGA 6 3/8 09/15/56</t>
   </si>
   <si>
-    <t>982911AA7</t>
-[...4 lines deleted...]
-  <si>
     <t>922966AE6</t>
   </si>
   <si>
     <t>VEGLPL 6 1/8 12/15/30</t>
   </si>
   <si>
-    <t>92840VAP7</t>
-[...2 lines deleted...]
-    <t>VST 7 3/4 10/15/31</t>
+    <t>55617LAR3</t>
+  </si>
+  <si>
+    <t>M 6 1/8 03/15/32</t>
+  </si>
+  <si>
+    <t>89616UAA0</t>
+  </si>
+  <si>
+    <t>TCN 2024-SFR1 A</t>
   </si>
   <si>
     <t>04364VAX1</t>
   </si>
   <si>
     <t>ASCRES 6 5/8 10/15/32</t>
   </si>
   <si>
+    <t>185899AR2</t>
+  </si>
+  <si>
+    <t>CLF 7 3/8 05/01/33</t>
+  </si>
+  <si>
+    <t>74843PAA8</t>
+  </si>
+  <si>
+    <t>QUIKHO 6 3/8 03/01/32</t>
+  </si>
+  <si>
+    <t>893647BW6</t>
+  </si>
+  <si>
+    <t>TDG 6 01/15/33</t>
+  </si>
+  <si>
+    <t>880779BB8</t>
+  </si>
+  <si>
+    <t>TEX 6 1/4 10/15/32</t>
+  </si>
+  <si>
+    <t>90276VAH2</t>
+  </si>
+  <si>
+    <t>UBSCM 2018-C8 AS</t>
+  </si>
+  <si>
+    <t>03690AAM8</t>
+  </si>
+  <si>
+    <t>AM 5 3/4 10/15/33</t>
+  </si>
+  <si>
+    <t>62886HBP5</t>
+  </si>
+  <si>
+    <t>NCLH 6 1/4 03/01/30</t>
+  </si>
+  <si>
+    <t>01309QAB4</t>
+  </si>
+  <si>
+    <t>ACI 6 1/4 03/15/33</t>
+  </si>
+  <si>
+    <t>12548RAK0</t>
+  </si>
+  <si>
+    <t>CIFC 2014-2RA BR</t>
+  </si>
+  <si>
+    <t>34966VAE2</t>
+  </si>
+  <si>
+    <t>FCBSL 2024-4A B</t>
+  </si>
+  <si>
+    <t>559916AG6</t>
+  </si>
+  <si>
+    <t>MAGNE 2024-47A C</t>
+  </si>
+  <si>
+    <t>64134MAN6</t>
+  </si>
+  <si>
+    <t>NEUB 2021-45A CR</t>
+  </si>
+  <si>
+    <t>67570FAE5</t>
+  </si>
+  <si>
+    <t>OCP 2025-40A C</t>
+  </si>
+  <si>
+    <t>72132YBC8</t>
+  </si>
+  <si>
+    <t>PIPK 2020-6A CRR</t>
+  </si>
+  <si>
+    <t>75620TBM9</t>
+  </si>
+  <si>
+    <t>RCTTE 2015-1A CR3</t>
+  </si>
+  <si>
+    <t>80013TAQ6</t>
+  </si>
+  <si>
+    <t>SAND 2023-1A BR</t>
+  </si>
+  <si>
+    <t>39154GAT3</t>
+  </si>
+  <si>
+    <t>GALC 2026-1 C</t>
+  </si>
+  <si>
+    <t>61776EAA1</t>
+  </si>
+  <si>
+    <t>MSC 2024-BPR2 A</t>
+  </si>
+  <si>
+    <t>74690FAS5</t>
+  </si>
+  <si>
+    <t>QTSII 2026-1A B</t>
+  </si>
+  <si>
+    <t>92332YAF8</t>
+  </si>
+  <si>
+    <t>VENLNG 9 PERP</t>
+  </si>
+  <si>
+    <t>55820BAU1</t>
+  </si>
+  <si>
+    <t>MDPK 2020-45A BRR</t>
+  </si>
+  <si>
+    <t>03330YAN0</t>
+  </si>
+  <si>
+    <t>ANCHC 2021-20A BR</t>
+  </si>
+  <si>
+    <t>67740QAH9</t>
+  </si>
+  <si>
+    <t>OHNAT 5.55 01/24/30</t>
+  </si>
+  <si>
+    <t>02531FAE0</t>
+  </si>
+  <si>
+    <t>ACAR 2026-1 C</t>
+  </si>
+  <si>
+    <t>055986AC7</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 A3</t>
+  </si>
+  <si>
+    <t>42806MCL1</t>
+  </si>
+  <si>
+    <t>HERTZ 2024-2A A</t>
+  </si>
+  <si>
+    <t>69318FAM0</t>
+  </si>
+  <si>
+    <t>PBFENE 9 7/8 03/15/30</t>
+  </si>
+  <si>
+    <t>67124CAA1</t>
+  </si>
+  <si>
+    <t>EA 7 1/4 07/01/33</t>
+  </si>
+  <si>
+    <t>29273VAX8</t>
+  </si>
+  <si>
+    <t>ET 8 05/15/54</t>
+  </si>
+  <si>
+    <t>G05384170</t>
+  </si>
+  <si>
+    <t>AHL 7 PERP</t>
+  </si>
+  <si>
+    <t>04010LBL6</t>
+  </si>
+  <si>
+    <t>ARCC 5.1 01/15/31</t>
+  </si>
+  <si>
+    <t>34963QAN6</t>
+  </si>
+  <si>
+    <t>FCBSL 2021-3AR B1R</t>
+  </si>
+  <si>
+    <t>31423R500</t>
+  </si>
+  <si>
+    <t>FEDERATED HERMES MM TREAS</t>
+  </si>
+  <si>
+    <t>33853QAA9</t>
+  </si>
+  <si>
+    <t>FLASHC 7 1/4 12/31/30</t>
+  </si>
+  <si>
+    <t>32010YAA4</t>
+  </si>
+  <si>
+    <t>FRSEAG 7 1/4 08/15/32</t>
+  </si>
+  <si>
+    <t>42806MDQ9</t>
+  </si>
+  <si>
+    <t>HERTZ 2025-6A A</t>
+  </si>
+  <si>
+    <t>78438PAA0</t>
+  </si>
+  <si>
+    <t>SECMOS 8 7/8 05/01/31</t>
+  </si>
+  <si>
+    <t>02406PBB5</t>
+  </si>
+  <si>
+    <t>AXL 5 10/01/29</t>
+  </si>
+  <si>
+    <t>78454LAY6</t>
+  </si>
+  <si>
+    <t>SM 7 08/01/32</t>
+  </si>
+  <si>
+    <t>03328QCC3</t>
+  </si>
+  <si>
+    <t>ANCHC 2015-6A DR4</t>
+  </si>
+  <si>
+    <t>04686J861</t>
+  </si>
+  <si>
+    <t>ATH 6.35 PERP</t>
+  </si>
+  <si>
+    <t>44148JAH2</t>
+  </si>
+  <si>
+    <t>HWIRE 2024-1A A2</t>
+  </si>
+  <si>
+    <t>69393LAA1</t>
+  </si>
+  <si>
+    <t>TRACTD 6 1/2 05/01/31</t>
+  </si>
+  <si>
+    <t>05608BAA8</t>
+  </si>
+  <si>
+    <t>BX 2019-IMC A</t>
+  </si>
+  <si>
+    <t>21873SAG3</t>
+  </si>
+  <si>
+    <t>CRWV 9 3/4 10/01/31</t>
+  </si>
+  <si>
+    <t>00775V104</t>
+  </si>
+  <si>
+    <t>AEGON FUNDING CORP II</t>
+  </si>
+  <si>
+    <t>02005NCB4</t>
+  </si>
+  <si>
+    <t>ALLY 7.1 PERP</t>
+  </si>
+  <si>
+    <t>05494UAA3</t>
+  </si>
+  <si>
+    <t>BAY1 2026-MDWS A</t>
+  </si>
+  <si>
+    <t>096933AH9</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C9 B</t>
+  </si>
+  <si>
+    <t>123925AA7</t>
+  </si>
+  <si>
+    <t>BX 2026-1CULV A</t>
+  </si>
+  <si>
+    <t>05618UAA4</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT9 A</t>
+  </si>
+  <si>
+    <t>37954FAL8</t>
+  </si>
+  <si>
+    <t>GLP 7 1/8 07/01/33</t>
+  </si>
+  <si>
+    <t>63943JBA3</t>
+  </si>
+  <si>
+    <t>NAVS 2025-3AR CR</t>
+  </si>
+  <si>
+    <t>69335PGG4</t>
+  </si>
+  <si>
+    <t>PFSFC 2026-A B</t>
+  </si>
+  <si>
+    <t>02406PBD1</t>
+  </si>
+  <si>
+    <t>AXL 7 3/4 10/15/33</t>
+  </si>
+  <si>
+    <t>12433KAG2</t>
+  </si>
+  <si>
+    <t>BX 2025-VLT6 D</t>
+  </si>
+  <si>
+    <t>14316MAQ4</t>
+  </si>
+  <si>
+    <t>CGMS 2021-1A BR</t>
+  </si>
+  <si>
+    <t>20047UAA4</t>
+  </si>
+  <si>
+    <t>COMM 2025-SBX A</t>
+  </si>
+  <si>
+    <t>23302YAA0</t>
+  </si>
+  <si>
+    <t>DAL 2026-TCC A</t>
+  </si>
+  <si>
+    <t>23803AAC2</t>
+  </si>
+  <si>
+    <t>DATA 2026-800D B</t>
+  </si>
+  <si>
+    <t>362989AE5</t>
+  </si>
+  <si>
+    <t>GCAR 2026-3A C</t>
+  </si>
+  <si>
+    <t>40390MAA3</t>
+  </si>
+  <si>
+    <t>HONO 2021-LULU A</t>
+  </si>
+  <si>
+    <t>77311WAF8</t>
+  </si>
+  <si>
+    <t>RKT 6 1/2 06/15/34</t>
+  </si>
+  <si>
+    <t>08162PAZ4</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B1 AM</t>
+  </si>
+  <si>
+    <t>12637SAG9</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 D</t>
+  </si>
+  <si>
+    <t>20681AAJ0</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 E</t>
+  </si>
+  <si>
+    <t>28002AAA4</t>
+  </si>
+  <si>
+    <t>EDGCOM 7 1/2 04/30/31</t>
+  </si>
+  <si>
+    <t>00109LAB9</t>
+  </si>
+  <si>
+    <t>ADT 5 7/8 10/15/33</t>
+  </si>
+  <si>
+    <t>06541XAJ9</t>
+  </si>
+  <si>
+    <t>BANK 2017-BNK7 AS</t>
+  </si>
+  <si>
+    <t>08161CAJ0</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B2 AS</t>
+  </si>
+  <si>
+    <t>55400XAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2026-1A A</t>
+  </si>
+  <si>
+    <t>05614JAE5</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 C</t>
+  </si>
+  <si>
+    <t>05620TAJ4</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 E</t>
+  </si>
+  <si>
+    <t>63942BAA2</t>
+  </si>
+  <si>
+    <t>NAVSL 2021-A A</t>
+  </si>
+  <si>
+    <t>HYG P78   11/20/2026</t>
+  </si>
+  <si>
+    <t>HYG US 11/20/26 P78</t>
+  </si>
+  <si>
+    <t>26254MAG4</t>
+  </si>
+  <si>
+    <t>DS2 2026-1A C1</t>
+  </si>
+  <si>
+    <t>43283DAA7</t>
+  </si>
+  <si>
+    <t>HGVT 2025-3EXT A</t>
+  </si>
+  <si>
+    <t>29359UAF6</t>
+  </si>
+  <si>
+    <t>ESGR 6.693 07/15/37</t>
+  </si>
+  <si>
+    <t>USDC</t>
+  </si>
+  <si>
+    <t>US DOLLAR COLLATERAL</t>
+  </si>
+  <si>
+    <t>14315RAN1</t>
+  </si>
+  <si>
+    <t>CGMS 2018-4A A2R</t>
+  </si>
+  <si>
+    <t>63941FAB2</t>
+  </si>
+  <si>
+    <t>NAVSL 2020-A A2A</t>
+  </si>
+  <si>
+    <t>05493XAE0</t>
+  </si>
+  <si>
+    <t>BAHA 2024-MAR B</t>
+  </si>
+  <si>
+    <t>69335PFK6</t>
+  </si>
+  <si>
+    <t>PFSFC 2024-D B</t>
+  </si>
+  <si>
+    <t>10807HAE6</t>
+  </si>
+  <si>
+    <t>BLAST 2025-2 C</t>
+  </si>
+  <si>
+    <t>09061GAL5</t>
+  </si>
+  <si>
+    <t>BMRN 5 1/2 02/15/34</t>
+  </si>
+  <si>
+    <t>74331VAA4</t>
+  </si>
+  <si>
+    <t>PROG 2024-SFR3 A</t>
+  </si>
+  <si>
+    <t>64133RAY2</t>
+  </si>
+  <si>
+    <t>NEUB 2020-38A CR2</t>
+  </si>
+  <si>
+    <t>91825CAE5</t>
+  </si>
+  <si>
+    <t>VDCM 2025-AZ C</t>
+  </si>
+  <si>
+    <t>96043BAF9</t>
+  </si>
+  <si>
+    <t>WLAKE 2026-1A C</t>
+  </si>
+  <si>
+    <t>95000YBB0</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 AS</t>
+  </si>
+  <si>
+    <t>63942KAA2</t>
+  </si>
+  <si>
+    <t>NAVSL 2021-GA A</t>
+  </si>
+  <si>
+    <t>06541QBE4</t>
+  </si>
+  <si>
+    <t>BANK 2022-BNK43 AS</t>
+  </si>
+  <si>
+    <t>29450YAB5</t>
+  </si>
+  <si>
+    <t>EQMSRM 8 5/8 05/15/32</t>
+  </si>
+  <si>
+    <t>36272GAE9</t>
+  </si>
+  <si>
+    <t>GSAR 2025-3A B</t>
+  </si>
+  <si>
+    <t>43285HAA6</t>
+  </si>
+  <si>
+    <t>HGVT 2020-AA A</t>
+  </si>
+  <si>
+    <t>06644VBM1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR9 AS</t>
+  </si>
+  <si>
+    <t>05682EBC6</t>
+  </si>
+  <si>
+    <t>BCC 2021-5AR BR2</t>
+  </si>
+  <si>
+    <t>08163TAD4</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 AS</t>
+  </si>
+  <si>
+    <t>75888HBA8</t>
+  </si>
+  <si>
+    <t>REG12 2019-1A CRR</t>
+  </si>
+  <si>
+    <t>74970WAG5</t>
+  </si>
+  <si>
+    <t>ROCC 2024-CNTR D</t>
+  </si>
+  <si>
+    <t>78449YAA8</t>
+  </si>
+  <si>
+    <t>SMB 2021-B A</t>
+  </si>
+  <si>
+    <t>17253NAA5</t>
+  </si>
+  <si>
+    <t>CIFR 7 1/8 11/15/30</t>
+  </si>
+  <si>
+    <t>46647TAX6</t>
+  </si>
+  <si>
+    <t>JPMCC 2017-JP5 AS</t>
+  </si>
+  <si>
+    <t>80287LAF6</t>
+  </si>
+  <si>
+    <t>SDART 2024-3 D</t>
+  </si>
+  <si>
+    <t>91835XAG2</t>
+  </si>
+  <si>
+    <t>VRTX 2025-HQ D</t>
+  </si>
+  <si>
+    <t>06541QBK0</t>
+  </si>
+  <si>
+    <t>BANK 2022-BNK43 B</t>
+  </si>
+  <si>
+    <t>09216NAA8</t>
+  </si>
+  <si>
+    <t>BLKPRL 6 1/8 02/15/31</t>
+  </si>
+  <si>
+    <t>RECPAY</t>
+  </si>
+  <si>
+    <t>Receivables/Payables</t>
+  </si>
+  <si>
     <t>861932AA9</t>
   </si>
   <si>
     <t>ATSG 7 1/4 03/15/32</t>
   </si>
   <si>
-    <t>185899AR2</t>
-[...646 lines deleted...]
-  <si>
     <t>85236KAH5</t>
   </si>
   <si>
     <t>SIDC 2023-2A A2</t>
   </si>
   <si>
     <t>67400EBJ2</t>
   </si>
   <si>
     <t>OAKCL 2019-3A BR2</t>
   </si>
   <si>
     <t>123911AA7</t>
   </si>
   <si>
     <t>BX 2025-BIO3 A</t>
   </si>
   <si>
     <t>83206EAA5</t>
   </si>
   <si>
     <t>SMB 2024-C A1A</t>
   </si>
   <si>
+    <t>05610WAA8</t>
+  </si>
+  <si>
+    <t>BPR 2023-BRK2 A</t>
+  </si>
+  <si>
     <t>05612TAE5</t>
   </si>
   <si>
     <t>BX 2024-VLT4 C</t>
   </si>
   <si>
-    <t>05610WAA8</t>
-[...16 lines deleted...]
-  <si>
     <t>64131QAS9</t>
   </si>
   <si>
     <t>NEUB 2017-26A CR</t>
   </si>
   <si>
     <t>67401QAU0</t>
   </si>
   <si>
     <t>OAKCL 2023-2A D1R</t>
   </si>
   <si>
     <t>83406YAB7</t>
   </si>
   <si>
     <t>SCLP 2025-1 B</t>
   </si>
   <si>
+    <t>066043AG5</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR6 AS</t>
+  </si>
+  <si>
+    <t>30165BAG8</t>
+  </si>
+  <si>
+    <t>EART 2024-5A D</t>
+  </si>
+  <si>
     <t>80286PAD3</t>
   </si>
   <si>
     <t>SDART 2023-5 B</t>
   </si>
   <si>
-    <t>066043AG5</t>
-[...8 lines deleted...]
-    <t>EART 2024-5A D</t>
+    <t>3140W0Q99</t>
+  </si>
+  <si>
+    <t>FN FA0479</t>
   </si>
   <si>
     <t>31418FSJ7</t>
   </si>
   <si>
     <t>FN MA5920</t>
   </si>
   <si>
-    <t>3140W0Q99</t>
-[...2 lines deleted...]
-    <t>FN FA0479</t>
+    <t>31427MPK1</t>
+  </si>
+  <si>
+    <t>FR SL0425</t>
+  </si>
+  <si>
+    <t>43284KAA0</t>
+  </si>
+  <si>
+    <t>HGVT 2026-1A A</t>
   </si>
   <si>
     <t>3140XMA55</t>
   </si>
   <si>
     <t>FN FS5427</t>
   </si>
   <si>
-    <t>31427MPK1</t>
-[...8 lines deleted...]
-    <t>HGVT 2026-1A A</t>
+    <t>50202CAJ3</t>
+  </si>
+  <si>
+    <t>LCM 33A AR</t>
+  </si>
+  <si>
+    <t>USDF</t>
+  </si>
+  <si>
+    <t>US DOLLAR FUTURE</t>
   </si>
   <si>
     <t>081927AE5</t>
   </si>
   <si>
     <t>BMARK 2024-V6 AS</t>
   </si>
   <si>
-    <t>USDF</t>
-[...10 lines deleted...]
-  <si>
     <t>12595XAX1</t>
   </si>
   <si>
     <t>CSAIL 2018-CX12 AS</t>
   </si>
   <si>
     <t>68269MAA2</t>
   </si>
   <si>
     <t>OMFIT 2021-1A A1</t>
   </si>
   <si>
     <t>826935AA6</t>
   </si>
   <si>
     <t>SRFC 2024-1A A</t>
   </si>
   <si>
+    <t>71880KAB7</t>
+  </si>
+  <si>
+    <t>PHIN 6 5/8 10/15/32</t>
+  </si>
+  <si>
+    <t>HYG C80   11/20/2026</t>
+  </si>
+  <si>
+    <t>HYG US 11/20/26 C80</t>
+  </si>
+  <si>
     <t>HYG C81   11/20/2026</t>
   </si>
   <si>
     <t>HYG US 11/20/26 C81</t>
   </si>
   <si>
-    <t>71880KAB7</t>
-[...2 lines deleted...]
-    <t>PHIN 6 5/8 10/15/32</t>
+    <t>TYZ6 COM</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE (CBT)DEC26</t>
+  </si>
+  <si>
+    <t>USDB</t>
+  </si>
+  <si>
+    <t>US DOLLAR BROKER</t>
+  </si>
+  <si>
+    <t>HYG P76   11/20/2026</t>
+  </si>
+  <si>
+    <t>HYG US 11/20/26 P76</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US DOLLARS</t>
-  </si>
-[...34 lines deleted...]
-    <t>HYG US 11/20/26 P77</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1606,61 +1612,61 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I199"/>
+  <dimension ref="A1:I200"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
-    <col min="7" max="7" width="16.424561" bestFit="true" customWidth="true" style="3"/>
+    <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -1668,5810 +1674,5839 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>4099500</v>
+        <v>2546521.62</v>
       </c>
       <c r="F2" s="2">
-        <v>99.82266199999999</v>
+        <v>98.11808499999999</v>
       </c>
       <c r="G2" s="3">
-        <v>4092230.03</v>
+        <v>2498598.25</v>
       </c>
       <c r="H2" s="4">
-        <v>0.017938759714</v>
+        <v>0.010953911177</v>
       </c>
       <c r="I2" s="5">
-        <v>0.017946466814</v>
+        <v>0.010958783156</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
-        <v>2546521.62</v>
+        <v>2528000</v>
       </c>
       <c r="F3" s="2">
-        <v>100.017174</v>
+        <v>94.02827000000001</v>
       </c>
       <c r="G3" s="3">
-        <v>2546958.96</v>
+        <v>2377034.67</v>
       </c>
       <c r="H3" s="4">
-        <v>0.011164886739</v>
+        <v>0.010420973686</v>
       </c>
       <c r="I3" s="5">
-        <v>0.011169683552</v>
+        <v>0.01042560863</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>2498000</v>
+        <v>2344000</v>
       </c>
       <c r="F4" s="2">
-        <v>93.538121</v>
+        <v>98.14089</v>
       </c>
       <c r="G4" s="3">
-        <v>2336582.26</v>
+        <v>2300422.46</v>
       </c>
       <c r="H4" s="4">
-        <v>0.010242676357</v>
+        <v>0.010085104053</v>
       </c>
       <c r="I4" s="5">
-        <v>0.010247076958</v>
+        <v>0.010089589612</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>2314000</v>
+        <v>2237000</v>
       </c>
       <c r="F5" s="2">
-        <v>99.40778</v>
+        <v>101.5522</v>
       </c>
       <c r="G5" s="3">
-        <v>2300296.03</v>
+        <v>2271722.71</v>
       </c>
       <c r="H5" s="4">
-        <v>0.010083611491</v>
+        <v>0.009959283711</v>
       </c>
       <c r="I5" s="5">
-        <v>0.010087943752</v>
+        <v>0.009963713309</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>2324131.8235</v>
+        <v>2209000</v>
       </c>
       <c r="F6" s="2">
-        <v>97.68912</v>
+        <v>100.9005</v>
       </c>
       <c r="G6" s="3">
-        <v>2270423.93</v>
+        <v>2228892.05</v>
       </c>
       <c r="H6" s="4">
-        <v>0.009952663699999999</v>
+        <v>0.00977151309</v>
       </c>
       <c r="I6" s="5">
-        <v>0.009956939702</v>
+        <v>0.009775859172999999</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>2207000</v>
+        <v>2309076.1935</v>
       </c>
       <c r="F7" s="2">
-        <v>103.2799</v>
+        <v>96.34442</v>
       </c>
       <c r="G7" s="3">
-        <v>2279387.39</v>
+        <v>2224666.07</v>
       </c>
       <c r="H7" s="4">
-        <v>0.009991956086</v>
+        <v>0.009752986303</v>
       </c>
       <c r="I7" s="5">
-        <v>0.009996248968999999</v>
+        <v>0.009757324146</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>2307596.04</v>
+        <v>2242000</v>
       </c>
       <c r="F8" s="2">
-        <v>97.904842</v>
+        <v>98.76214</v>
       </c>
       <c r="G8" s="3">
-        <v>2259248.26</v>
+        <v>2214247.18</v>
       </c>
       <c r="H8" s="4">
-        <v>0.009903673873</v>
+        <v>0.009707309666000001</v>
       </c>
       <c r="I8" s="5">
-        <v>0.009907928827</v>
+        <v>0.009711627193</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>2264000</v>
+        <v>2307596.04</v>
       </c>
       <c r="F9" s="2">
-        <v>99.86439</v>
+        <v>95.842045</v>
       </c>
       <c r="G9" s="3">
-        <v>2260929.79</v>
+        <v>2211647.24</v>
       </c>
       <c r="H9" s="4">
-        <v>0.009911045064</v>
+        <v>0.009695911454000001</v>
       </c>
       <c r="I9" s="5">
-        <v>0.009915303185</v>
+        <v>0.009700223911</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>2202000</v>
+        <v>2294000</v>
       </c>
       <c r="F10" s="2">
-        <v>102.0645</v>
+        <v>95.47857999999999</v>
       </c>
       <c r="G10" s="3">
-        <v>2247460.29</v>
+        <v>2190278.63</v>
       </c>
       <c r="H10" s="4">
-        <v>0.009851999966999999</v>
+        <v>0.009602230985</v>
       </c>
       <c r="I10" s="5">
-        <v>0.009856232721000001</v>
+        <v>0.009606501777000001</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>2179000</v>
+        <v>2232000</v>
       </c>
       <c r="F11" s="2">
-        <v>102.441</v>
+        <v>98.51806999999999</v>
       </c>
       <c r="G11" s="3">
-        <v>2232189.39</v>
+        <v>2198923.32</v>
       </c>
       <c r="H11" s="4">
-        <v>0.009785058225999999</v>
+        <v>0.009640129533000001</v>
       </c>
       <c r="I11" s="5">
-        <v>0.009789262218</v>
+        <v>0.009644417181</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>2212000</v>
+        <v>2207000</v>
       </c>
       <c r="F12" s="2">
-        <v>100.405</v>
+        <v>98.73567</v>
       </c>
       <c r="G12" s="3">
-        <v>2220958.6</v>
+        <v>2179096.24</v>
       </c>
       <c r="H12" s="4">
-        <v>0.009735826770000001</v>
+        <v>0.009553207142</v>
       </c>
       <c r="I12" s="5">
-        <v>0.009740009611</v>
+        <v>0.009557456129000001</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>2144000</v>
+        <v>2174000</v>
       </c>
       <c r="F13" s="2">
-        <v>102.3653</v>
+        <v>99.96527</v>
       </c>
       <c r="G13" s="3">
-        <v>2194712.03</v>
+        <v>2173244.97</v>
       </c>
       <c r="H13" s="4">
-        <v>0.009620771928</v>
+        <v>0.009527555054999999</v>
       </c>
       <c r="I13" s="5">
-        <v>0.009624905338000001</v>
+        <v>0.009531792633</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
-        <v>2262000</v>
+        <v>2292000</v>
       </c>
       <c r="F14" s="2">
-        <v>97.15946</v>
+        <v>94.42144999999999</v>
       </c>
       <c r="G14" s="3">
-        <v>2197746.99</v>
+        <v>2164139.63</v>
       </c>
       <c r="H14" s="4">
-        <v>0.009634075993999999</v>
+        <v>0.009487637057</v>
       </c>
       <c r="I14" s="5">
-        <v>0.009638215118999999</v>
+        <v>0.00949185688</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>2219000</v>
+        <v>2329000</v>
       </c>
       <c r="F15" s="2">
-        <v>98.90692</v>
+        <v>92.05637</v>
       </c>
       <c r="G15" s="3">
-        <v>2194744.55</v>
+        <v>2143992.86</v>
       </c>
       <c r="H15" s="4">
-        <v>0.009620914495999999</v>
+        <v>0.009399313132999999</v>
       </c>
       <c r="I15" s="5">
-        <v>0.009625047967</v>
+        <v>0.009403493672</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>2299000</v>
+        <v>2249000</v>
       </c>
       <c r="F16" s="2">
-        <v>94.043052</v>
+        <v>94.92377999999999</v>
       </c>
       <c r="G16" s="3">
-        <v>2162049.77</v>
+        <v>2134835.81</v>
       </c>
       <c r="H16" s="4">
-        <v>0.009477593136999999</v>
+        <v>0.009359168439999999</v>
       </c>
       <c r="I16" s="5">
-        <v>0.009481665032</v>
+        <v>0.009363331124</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>2177000</v>
+        <v>2224000</v>
       </c>
       <c r="F17" s="2">
-        <v>99.98871</v>
+        <v>94.75620000000001</v>
       </c>
       <c r="G17" s="3">
-        <v>2176754.22</v>
+        <v>2107377.89</v>
       </c>
       <c r="H17" s="4">
-        <v>0.009542051785</v>
+        <v>0.00923879228</v>
       </c>
       <c r="I17" s="5">
-        <v>0.009546151374</v>
+        <v>0.009242901425</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>2199000</v>
+        <v>2100000</v>
       </c>
       <c r="F18" s="2">
-        <v>97.03516999999999</v>
+        <v>100.0777</v>
       </c>
       <c r="G18" s="3">
-        <v>2133803.39</v>
+        <v>2101631.7</v>
       </c>
       <c r="H18" s="4">
-        <v>0.009353771901999999</v>
+        <v>0.009213600862</v>
       </c>
       <c r="I18" s="5">
-        <v>0.009357790600000001</v>
+        <v>0.009217698801999999</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>2193000</v>
+        <v>2218000</v>
       </c>
       <c r="F19" s="2">
-        <v>96.36293000000001</v>
+        <v>93.92171</v>
       </c>
       <c r="G19" s="3">
-        <v>2113239.05</v>
+        <v>2083183.53</v>
       </c>
       <c r="H19" s="4">
-        <v>0.009263625788</v>
+        <v>0.009132723658000001</v>
       </c>
       <c r="I19" s="5">
-        <v>0.009267605756</v>
+        <v>0.009136785626</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>2221000</v>
+        <v>2246000</v>
       </c>
       <c r="F20" s="2">
-        <v>94.260869</v>
+        <v>92.51703000000001</v>
       </c>
       <c r="G20" s="3">
-        <v>2093533.9</v>
+        <v>2077932.49</v>
       </c>
       <c r="H20" s="4">
-        <v>0.009177245984</v>
+        <v>0.009109703007</v>
       </c>
       <c r="I20" s="5">
-        <v>0.00918118884</v>
+        <v>0.009113754736</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>2100000</v>
+        <v>2056053.084</v>
       </c>
       <c r="F21" s="2">
-        <v>100.077</v>
+        <v>98.92843999999999</v>
       </c>
       <c r="G21" s="3">
-        <v>2101617</v>
+        <v>2034021.24</v>
       </c>
       <c r="H21" s="4">
-        <v>0.009212679176999999</v>
+        <v>0.008917195084999999</v>
       </c>
       <c r="I21" s="5">
-        <v>0.009216637256999999</v>
+        <v>0.008921161192</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>2257000</v>
+        <v>2135000</v>
       </c>
       <c r="F22" s="2">
-        <v>92.54863</v>
+        <v>95.39876</v>
       </c>
       <c r="G22" s="3">
-        <v>2088822.58</v>
+        <v>2036763.53</v>
       </c>
       <c r="H22" s="4">
-        <v>0.009156593366</v>
+        <v>0.008929217321000001</v>
       </c>
       <c r="I22" s="5">
-        <v>0.009160527349000001</v>
+        <v>0.008933188776</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>2056053.084</v>
+        <v>2000000</v>
       </c>
       <c r="F23" s="2">
-        <v>99.68208</v>
+        <v>100.1241</v>
       </c>
       <c r="G23" s="3">
-        <v>2049516.48</v>
+        <v>2002482</v>
       </c>
       <c r="H23" s="4">
-        <v>0.008984290572</v>
+        <v>0.008778926337</v>
       </c>
       <c r="I23" s="5">
-        <v>0.008988150528</v>
+        <v>0.008782830946000001</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>2135000</v>
+        <v>2000000</v>
       </c>
       <c r="F24" s="2">
-        <v>96.13175</v>
+        <v>100</v>
       </c>
       <c r="G24" s="3">
-        <v>2052412.86</v>
+        <v>2000000</v>
       </c>
       <c r="H24" s="4">
-        <v>0.008996987196999999</v>
+        <v>0.008768045193</v>
       </c>
       <c r="I24" s="5">
-        <v>0.009000852607999999</v>
+        <v>0.008771944962999999</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>2014000</v>
+        <v>2000000</v>
       </c>
       <c r="F25" s="2">
-        <v>100.3643</v>
+        <v>99.95</v>
       </c>
       <c r="G25" s="3">
-        <v>2021337</v>
+        <v>1999000</v>
       </c>
       <c r="H25" s="4">
-        <v>0.008860762598</v>
+        <v>0.008763661169999999</v>
       </c>
       <c r="I25" s="5">
-        <v>0.008864569482</v>
+        <v>0.00876755899</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>2000000</v>
+        <v>2282000</v>
       </c>
       <c r="F26" s="2">
-        <v>99.970108</v>
+        <v>87.90821</v>
       </c>
       <c r="G26" s="3">
-        <v>1999402.16</v>
+        <v>2006065.35</v>
       </c>
       <c r="H26" s="4">
-        <v>0.008764608702</v>
+        <v>0.008794635834</v>
       </c>
       <c r="I26" s="5">
-        <v>0.008768374275000001</v>
+        <v>0.008798547429999999</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
         <v>2000000</v>
       </c>
       <c r="F27" s="2">
-        <v>100.1578</v>
+        <v>100.072</v>
       </c>
       <c r="G27" s="3">
-        <v>2003156</v>
+        <v>2001440</v>
       </c>
       <c r="H27" s="4">
-        <v>0.00878106409</v>
+        <v>0.008774358184999999</v>
       </c>
       <c r="I27" s="5">
-        <v>0.008784836733</v>
+        <v>0.008778260763</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>2007810.9158</v>
+        <v>1954000</v>
       </c>
       <c r="F28" s="2">
-        <v>99.53691999999999</v>
+        <v>102.152045</v>
       </c>
       <c r="G28" s="3">
-        <v>1998513.15</v>
+        <v>1996050.96</v>
       </c>
       <c r="H28" s="4">
-        <v>0.008760711603</v>
+        <v>0.008750732509000001</v>
       </c>
       <c r="I28" s="5">
-        <v>0.008764475502</v>
+        <v>0.008754624579</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
         <v>2000000</v>
       </c>
       <c r="F29" s="2">
-        <v>100.0772</v>
+        <v>99.6125</v>
       </c>
       <c r="G29" s="3">
-        <v>2001544</v>
+        <v>1992250</v>
       </c>
       <c r="H29" s="4">
-        <v>0.008773997703000001</v>
+        <v>0.008734069018</v>
       </c>
       <c r="I29" s="5">
-        <v>0.00877776731</v>
+        <v>0.008737953676</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>1929000</v>
+        <v>2039000</v>
       </c>
       <c r="F30" s="2">
-        <v>103.4317</v>
+        <v>97.49876999999999</v>
       </c>
       <c r="G30" s="3">
-        <v>1995197.49</v>
+        <v>1987999.92</v>
       </c>
       <c r="H30" s="4">
-        <v>0.008746177062</v>
+        <v>0.008715436571999999</v>
       </c>
       <c r="I30" s="5">
-        <v>0.008749934716</v>
+        <v>0.008719312942999999</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
         <v>2000000</v>
       </c>
       <c r="F31" s="2">
-        <v>99.125</v>
+        <v>98.9375</v>
       </c>
       <c r="G31" s="3">
-        <v>1982500</v>
+        <v>1978750</v>
       </c>
       <c r="H31" s="4">
-        <v>0.008690516145</v>
+        <v>0.008674884713</v>
       </c>
       <c r="I31" s="5">
-        <v>0.008694249885</v>
+        <v>0.008678743047</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
         <v>2000000</v>
       </c>
       <c r="F32" s="2">
-        <v>98.21092</v>
+        <v>98.03464</v>
       </c>
       <c r="G32" s="3">
-        <v>1964218.4</v>
+        <v>1960692.8</v>
       </c>
       <c r="H32" s="4">
-        <v>0.008610376653999999</v>
+        <v>0.00859572154</v>
       </c>
       <c r="I32" s="5">
-        <v>0.008614075964</v>
+        <v>0.008599544665</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>1975000</v>
+        <v>1971224.1958</v>
       </c>
       <c r="F33" s="2">
-        <v>96.48764</v>
+        <v>99.66036</v>
       </c>
       <c r="G33" s="3">
-        <v>1905630.89</v>
+        <v>1964529.13</v>
       </c>
       <c r="H33" s="4">
-        <v>0.008353551584</v>
+        <v>0.008612540097</v>
       </c>
       <c r="I33" s="5">
-        <v>0.008357140553000001</v>
+        <v>0.008616370703</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>1895295.6375</v>
+        <v>1975000</v>
       </c>
       <c r="F34" s="2">
-        <v>98.476221</v>
+        <v>95.31923</v>
       </c>
       <c r="G34" s="3">
-        <v>1866415.52</v>
+        <v>1882554.79</v>
       </c>
       <c r="H34" s="4">
-        <v>0.008181646514</v>
+        <v>0.008253162749000001</v>
       </c>
       <c r="I34" s="5">
-        <v>0.008185161627</v>
+        <v>0.008256833514</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
         <v>1899875.07</v>
       </c>
       <c r="F35" s="2">
-        <v>97.289288</v>
+        <v>95.698588</v>
       </c>
       <c r="G35" s="3">
-        <v>1848374.93</v>
+        <v>1818153.62</v>
       </c>
       <c r="H35" s="4">
-        <v>0.008102563510000001</v>
+        <v>0.007970826534999999</v>
       </c>
       <c r="I35" s="5">
-        <v>0.008106044646</v>
+        <v>0.007974371726000001</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>1750000</v>
+        <v>1895295.6375</v>
       </c>
       <c r="F36" s="2">
-        <v>100.1994</v>
+        <v>96.75470900000001</v>
       </c>
       <c r="G36" s="3">
-        <v>1753489.5</v>
+        <v>1833787.78</v>
       </c>
       <c r="H36" s="4">
-        <v>0.00768662235</v>
+        <v>0.008039367059</v>
       </c>
       <c r="I36" s="5">
-        <v>0.007689924784</v>
+        <v>0.008042942734000001</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
         <v>1750000</v>
       </c>
       <c r="F37" s="2">
-        <v>100.263</v>
+        <v>100.1792</v>
       </c>
       <c r="G37" s="3">
-        <v>1754602.5</v>
+        <v>1753136</v>
       </c>
       <c r="H37" s="4">
-        <v>0.007691501314</v>
+        <v>0.007685787839</v>
       </c>
       <c r="I37" s="5">
-        <v>0.007694805843</v>
+        <v>0.007689206252</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
-        <v>1850000</v>
+        <v>1750000</v>
       </c>
       <c r="F38" s="2">
-        <v>94.58432000000001</v>
+        <v>100.2612</v>
       </c>
       <c r="G38" s="3">
-        <v>1749809.92</v>
+        <v>1754571</v>
       </c>
       <c r="H38" s="4">
-        <v>0.007670492489</v>
+        <v>0.007692078911</v>
       </c>
       <c r="I38" s="5">
-        <v>0.007673787993</v>
+        <v>0.007695500123</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
-        <v>1689000</v>
+        <v>1709000</v>
       </c>
       <c r="F39" s="2">
-        <v>102.8514</v>
+        <v>100.9324</v>
       </c>
       <c r="G39" s="3">
-        <v>1737160.15</v>
+        <v>1724934.72</v>
       </c>
       <c r="H39" s="4">
-        <v>0.007615040754</v>
+        <v>0.007562152772</v>
       </c>
       <c r="I39" s="5">
-        <v>0.007618312434</v>
+        <v>0.007565516196</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
-        <v>1682000</v>
+        <v>1850000</v>
       </c>
       <c r="F40" s="2">
-        <v>101.993891</v>
+        <v>93.87917</v>
       </c>
       <c r="G40" s="3">
-        <v>1715537.25</v>
+        <v>1736764.65</v>
       </c>
       <c r="H40" s="4">
-        <v>0.007520254295</v>
+        <v>0.007614015448</v>
       </c>
       <c r="I40" s="5">
-        <v>0.007523485251</v>
+        <v>0.00761740194</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
-        <v>1700000</v>
+        <v>1702000</v>
       </c>
       <c r="F41" s="2">
-        <v>100.18</v>
+        <v>99.86256</v>
       </c>
       <c r="G41" s="3">
-        <v>1703060</v>
+        <v>1699660.77</v>
       </c>
       <c r="H41" s="4">
-        <v>0.007465558853</v>
+        <v>0.007451351227</v>
       </c>
       <c r="I41" s="5">
-        <v>0.00746876631</v>
+        <v>0.00745466537</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
-        <v>1664000</v>
+        <v>1700000</v>
       </c>
       <c r="F42" s="2">
-        <v>102.2381</v>
+        <v>100.1324</v>
       </c>
       <c r="G42" s="3">
-        <v>1701241.98</v>
+        <v>1702250.8</v>
       </c>
       <c r="H42" s="4">
-        <v>0.007457589371</v>
+        <v>0.007462705972</v>
       </c>
       <c r="I42" s="5">
-        <v>0.007460793404</v>
+        <v>0.007466025165</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
-        <v>1601000</v>
+        <v>1621000</v>
       </c>
       <c r="F43" s="2">
-        <v>105.4317</v>
+        <v>104.746926</v>
       </c>
       <c r="G43" s="3">
-        <v>1687961.52</v>
+        <v>1697947.67</v>
       </c>
       <c r="H43" s="4">
-        <v>0.007399372921</v>
+        <v>0.007443840955</v>
       </c>
       <c r="I43" s="5">
-        <v>0.007402551942</v>
+        <v>0.007447151757</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>1742000</v>
+        <v>1700000</v>
       </c>
       <c r="F44" s="2">
-        <v>96.567176</v>
+        <v>99.28552999999999</v>
       </c>
       <c r="G44" s="3">
-        <v>1682200.21</v>
+        <v>1687854.01</v>
       </c>
       <c r="H44" s="4">
-        <v>0.007374117553</v>
+        <v>0.007399590119</v>
       </c>
       <c r="I44" s="5">
-        <v>0.007377285724</v>
+        <v>0.00740288124</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
-        <v>1716802.5594</v>
+        <v>1684000</v>
       </c>
       <c r="F45" s="2">
-        <v>97.84701099999999</v>
+        <v>100.492</v>
       </c>
       <c r="G45" s="3">
-        <v>1679839.99</v>
+        <v>1692285.28</v>
       </c>
       <c r="H45" s="4">
-        <v>0.007363771272</v>
+        <v>0.007419016907</v>
       </c>
       <c r="I45" s="5">
-        <v>0.007366934998</v>
+        <v>0.007422316669</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>1700000</v>
+        <v>65250</v>
       </c>
       <c r="F46" s="2">
-        <v>99.51541</v>
+        <v>25.59</v>
       </c>
       <c r="G46" s="3">
-        <v>1691761.97</v>
+        <v>1669747.5</v>
       </c>
       <c r="H46" s="4">
-        <v>0.007416032643</v>
+        <v>0.00732021077</v>
       </c>
       <c r="I46" s="5">
-        <v>0.007419218822</v>
+        <v>0.007323466586</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
-        <v>1652000</v>
+        <v>1762000</v>
       </c>
       <c r="F47" s="2">
-        <v>101.6438</v>
+        <v>95.00328</v>
       </c>
       <c r="G47" s="3">
-        <v>1679155.58</v>
+        <v>1673957.79</v>
       </c>
       <c r="H47" s="4">
-        <v>0.007360771068</v>
+        <v>0.007338668793</v>
       </c>
       <c r="I47" s="5">
-        <v>0.007363933505</v>
+        <v>0.007341932818</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
-        <v>1699000</v>
+        <v>1672000</v>
       </c>
       <c r="F48" s="2">
-        <v>99.198156</v>
+        <v>98.98052</v>
       </c>
       <c r="G48" s="3">
-        <v>1685376.67</v>
+        <v>1654954.29</v>
       </c>
       <c r="H48" s="4">
-        <v>0.007388041949</v>
+        <v>0.007255357023</v>
       </c>
       <c r="I48" s="5">
-        <v>0.007391216103</v>
+        <v>0.007258583993</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>1700000</v>
+        <v>1719000</v>
       </c>
       <c r="F49" s="2">
-        <v>98.83727</v>
+        <v>96.59963</v>
       </c>
       <c r="G49" s="3">
-        <v>1680233.59</v>
+        <v>1660547.64</v>
       </c>
       <c r="H49" s="4">
-        <v>0.007365496666</v>
+        <v>0.007279878375</v>
       </c>
       <c r="I49" s="5">
-        <v>0.007368661134</v>
+        <v>0.007283116252</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>1683780.387</v>
+        <v>1700000</v>
       </c>
       <c r="F50" s="2">
-        <v>98.57106</v>
+        <v>97.7393</v>
       </c>
       <c r="G50" s="3">
-        <v>1659720.18</v>
+        <v>1661568.1</v>
       </c>
       <c r="H50" s="4">
-        <v>0.007275573761</v>
+        <v>0.007284352096</v>
       </c>
       <c r="I50" s="5">
-        <v>0.007278699594</v>
+        <v>0.007287591962</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>1594000</v>
+        <v>1716802.5594</v>
       </c>
       <c r="F51" s="2">
-        <v>103.2759</v>
+        <v>95.99904600000001</v>
       </c>
       <c r="G51" s="3">
-        <v>1646217.85</v>
+        <v>1648114.08</v>
       </c>
       <c r="H51" s="4">
-        <v>0.007216384751</v>
+        <v>0.007225369363</v>
       </c>
       <c r="I51" s="5">
-        <v>0.007219485155</v>
+        <v>0.007228582995</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>1681000</v>
+        <v>1645000</v>
       </c>
       <c r="F52" s="2">
-        <v>96.9971</v>
+        <v>100.04574</v>
       </c>
       <c r="G52" s="3">
-        <v>1630521.25</v>
+        <v>1645752.42</v>
       </c>
       <c r="H52" s="4">
-        <v>0.007147576926</v>
+        <v>0.00721501581</v>
       </c>
       <c r="I52" s="5">
-        <v>0.007150647768</v>
+        <v>0.007218224838</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>1570000</v>
+        <v>1614000</v>
       </c>
       <c r="F53" s="2">
-        <v>103.874212</v>
+        <v>102.3731</v>
       </c>
       <c r="G53" s="3">
-        <v>1630825.13</v>
+        <v>1652301.83</v>
       </c>
       <c r="H53" s="4">
-        <v>0.007148909008</v>
+        <v>0.007243728576</v>
       </c>
       <c r="I53" s="5">
-        <v>0.007151980422</v>
+        <v>0.007246950375</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
-        <v>1588000</v>
+        <v>1590000</v>
       </c>
       <c r="F54" s="2">
-        <v>100.9446</v>
+        <v>102.7064</v>
       </c>
       <c r="G54" s="3">
-        <v>1603000.25</v>
+        <v>1633031.76</v>
       </c>
       <c r="H54" s="4">
-        <v>0.007026935453</v>
+        <v>0.007159248136</v>
       </c>
       <c r="I54" s="5">
-        <v>0.007029954463</v>
+        <v>0.00716243236</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>1544000</v>
+        <v>1649961.647</v>
       </c>
       <c r="F55" s="2">
-        <v>104.000366</v>
+        <v>97.71212</v>
       </c>
       <c r="G55" s="3">
-        <v>1605765.65</v>
+        <v>1612212.5</v>
       </c>
       <c r="H55" s="4">
-        <v>0.007039057914</v>
+        <v>0.00706797605</v>
       </c>
       <c r="I55" s="5">
-        <v>0.007042082132</v>
+        <v>0.007071119679</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>1568000</v>
+        <v>1564000</v>
       </c>
       <c r="F56" s="2">
-        <v>100.0367</v>
+        <v>103.204025</v>
       </c>
       <c r="G56" s="3">
-        <v>1568575.46</v>
+        <v>1614110.95</v>
       </c>
       <c r="H56" s="4">
-        <v>0.006876030429</v>
+        <v>0.007076298882</v>
       </c>
       <c r="I56" s="5">
-        <v>0.006878984605</v>
+        <v>0.007079446213</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>1540000</v>
+        <v>1701000</v>
       </c>
       <c r="F57" s="2">
-        <v>102.3367</v>
+        <v>93.61015999999999</v>
       </c>
       <c r="G57" s="3">
-        <v>1575985.18</v>
+        <v>1592308.82</v>
       </c>
       <c r="H57" s="4">
-        <v>0.006908511804</v>
+        <v>0.006980717854</v>
       </c>
       <c r="I57" s="5">
-        <v>0.006911479935</v>
+        <v>0.006983822673</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>1565000</v>
+        <v>1608000</v>
       </c>
       <c r="F58" s="2">
-        <v>101.1737</v>
+        <v>99.130571</v>
       </c>
       <c r="G58" s="3">
-        <v>1583368.41</v>
+        <v>1594019.58</v>
       </c>
       <c r="H58" s="4">
-        <v>0.006940877017</v>
+        <v>0.006988217865</v>
       </c>
       <c r="I58" s="5">
-        <v>0.006943859054</v>
+        <v>0.00699132602</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>1589000</v>
+        <v>1609000</v>
       </c>
       <c r="F59" s="2">
-        <v>99.19729</v>
+        <v>97.35111999999999</v>
       </c>
       <c r="G59" s="3">
-        <v>1576244.94</v>
+        <v>1566379.52</v>
       </c>
       <c r="H59" s="4">
-        <v>0.006909650483</v>
+        <v>0.006867043214</v>
       </c>
       <c r="I59" s="5">
-        <v>0.006912619103</v>
+        <v>0.006870097474</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
         <v>1618710.2316</v>
       </c>
       <c r="F60" s="2">
-        <v>97.68525</v>
+        <v>96.91114</v>
       </c>
       <c r="G60" s="3">
-        <v>1581241.14</v>
+        <v>1568710.54</v>
       </c>
       <c r="H60" s="4">
-        <v>0.006931551892</v>
+        <v>0.006877262449</v>
       </c>
       <c r="I60" s="5">
-        <v>0.006934529922</v>
+        <v>0.006880321254</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>1580000</v>
+        <v>1588000</v>
       </c>
       <c r="F61" s="2">
-        <v>99.05421</v>
+        <v>98.18559</v>
       </c>
       <c r="G61" s="3">
-        <v>1565056.52</v>
+        <v>1559187.17</v>
       </c>
       <c r="H61" s="4">
-        <v>0.00686060476</v>
+        <v>0.006835511782</v>
       </c>
       <c r="I61" s="5">
-        <v>0.006863552309</v>
+        <v>0.006838552017</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>1577000</v>
+        <v>1585000</v>
       </c>
       <c r="F62" s="2">
-        <v>99.80005300000001</v>
+        <v>98.50472000000001</v>
       </c>
       <c r="G62" s="3">
-        <v>1573846.84</v>
+        <v>1561299.81</v>
       </c>
       <c r="H62" s="4">
-        <v>0.006899138127</v>
+        <v>0.006844773656</v>
       </c>
       <c r="I62" s="5">
-        <v>0.00690210223</v>
+        <v>0.006847818011</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>1600000</v>
+        <v>1578000</v>
       </c>
       <c r="F63" s="2">
-        <v>97.56004</v>
+        <v>97.59550400000001</v>
       </c>
       <c r="G63" s="3">
-        <v>1560960.64</v>
+        <v>1540057.05</v>
       </c>
       <c r="H63" s="4">
-        <v>0.006842650009</v>
+        <v>0.006751644921</v>
       </c>
       <c r="I63" s="5">
-        <v>0.006845589844</v>
+        <v>0.006754647855</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>1580000</v>
+        <v>1600000</v>
       </c>
       <c r="F64" s="2">
-        <v>98.85138999999999</v>
+        <v>96.28591</v>
       </c>
       <c r="G64" s="3">
-        <v>1561851.96</v>
+        <v>1540574.56</v>
       </c>
       <c r="H64" s="4">
-        <v>0.006846557222</v>
+        <v>0.006753913682</v>
       </c>
       <c r="I64" s="5">
-        <v>0.006849498735</v>
+        <v>0.006756917626</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>1558000</v>
+        <v>1597000</v>
       </c>
       <c r="F65" s="2">
-        <v>99.84555</v>
+        <v>97.22579</v>
       </c>
       <c r="G65" s="3">
-        <v>1555593.67</v>
+        <v>1552695.87</v>
       </c>
       <c r="H65" s="4">
-        <v>0.006819123276</v>
+        <v>0.006807053763</v>
       </c>
       <c r="I65" s="5">
-        <v>0.006822053003</v>
+        <v>0.006810081341</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
         <v>1600000</v>
       </c>
       <c r="F66" s="2">
-        <v>96.9101</v>
+        <v>96.77967</v>
       </c>
       <c r="G66" s="3">
-        <v>1550561.6</v>
+        <v>1548474.72</v>
       </c>
       <c r="H66" s="4">
-        <v>0.006797064625</v>
+        <v>0.006788548162</v>
       </c>
       <c r="I66" s="5">
-        <v>0.006799984874</v>
+        <v>0.00679156751</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
-        <v>1577000</v>
+        <v>1620000</v>
       </c>
       <c r="F67" s="2">
-        <v>96.25175</v>
+        <v>94.58721</v>
       </c>
       <c r="G67" s="3">
-        <v>1517890.1</v>
+        <v>1532312.8</v>
       </c>
       <c r="H67" s="4">
-        <v>0.006653845346</v>
+        <v>0.006717693949</v>
       </c>
       <c r="I67" s="5">
-        <v>0.006656704064</v>
+        <v>0.006720681782</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>1500000</v>
+        <v>1600000</v>
       </c>
       <c r="F68" s="2">
-        <v>100.2148</v>
+        <v>96.20175</v>
       </c>
       <c r="G68" s="3">
-        <v>1503222</v>
+        <v>1539228</v>
       </c>
       <c r="H68" s="4">
-        <v>0.006589546058</v>
+        <v>0.006748010333</v>
       </c>
       <c r="I68" s="5">
-        <v>0.006592377151</v>
+        <v>0.00675101165</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>1500000</v>
+        <v>1597000</v>
       </c>
       <c r="F69" s="2">
-        <v>100.1631</v>
+        <v>93.58851</v>
       </c>
       <c r="G69" s="3">
-        <v>1502446.5</v>
+        <v>1494608.5</v>
       </c>
       <c r="H69" s="4">
-        <v>0.006586146565</v>
+        <v>0.006552397457</v>
       </c>
       <c r="I69" s="5">
-        <v>0.006588976197</v>
+        <v>0.006555311772</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
         <v>1500000</v>
       </c>
       <c r="F70" s="2">
-        <v>100.2121</v>
+        <v>100.2136</v>
       </c>
       <c r="G70" s="3">
-        <v>1503181.5</v>
+        <v>1503204</v>
       </c>
       <c r="H70" s="4">
-        <v>0.006589368522</v>
+        <v>0.006590080303</v>
       </c>
       <c r="I70" s="5">
-        <v>0.006592199538</v>
+        <v>0.006593011378</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
         <v>1500000</v>
       </c>
       <c r="F71" s="2">
-        <v>100.1191</v>
+        <v>100.1283</v>
       </c>
       <c r="G71" s="3">
-        <v>1501786.5</v>
+        <v>1501924.5</v>
       </c>
       <c r="H71" s="4">
-        <v>0.006583253379</v>
+        <v>0.006584470946</v>
       </c>
       <c r="I71" s="5">
-        <v>0.006586081768</v>
+        <v>0.006587399526</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
         <v>1500000</v>
       </c>
       <c r="F72" s="2">
-        <v>100.1075</v>
+        <v>100.2075</v>
       </c>
       <c r="G72" s="3">
-        <v>1501612.5</v>
+        <v>1503112.5</v>
       </c>
       <c r="H72" s="4">
-        <v>0.00658249063</v>
+        <v>0.006589679165</v>
       </c>
       <c r="I72" s="5">
-        <v>0.006585318692</v>
+        <v>0.006592610061</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
         <v>1500000</v>
       </c>
       <c r="F73" s="2">
-        <v>99.8711</v>
+        <v>100.1188</v>
       </c>
       <c r="G73" s="3">
-        <v>1498066.5</v>
+        <v>1501782</v>
       </c>
       <c r="H73" s="4">
-        <v>0.006566946333</v>
+        <v>0.006583846223</v>
       </c>
       <c r="I73" s="5">
-        <v>0.006569767715</v>
+        <v>0.006586774525</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
         <v>1500000</v>
       </c>
       <c r="F74" s="2">
-        <v>100.0604</v>
+        <v>100.1057</v>
       </c>
       <c r="G74" s="3">
-        <v>1500906</v>
+        <v>1501585.5</v>
       </c>
       <c r="H74" s="4">
-        <v>0.006579393607</v>
+        <v>0.006582984762</v>
       </c>
       <c r="I74" s="5">
-        <v>0.006582220337</v>
+        <v>0.006585912681</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>1510000</v>
+        <v>1500000</v>
       </c>
       <c r="F75" s="2">
-        <v>100.2303</v>
+        <v>99.8704</v>
       </c>
       <c r="G75" s="3">
-        <v>1513477.53</v>
+        <v>1498056</v>
       </c>
       <c r="H75" s="4">
-        <v>0.00663450235</v>
+        <v>0.006567511355</v>
       </c>
       <c r="I75" s="5">
-        <v>0.006637352757</v>
+        <v>0.006570432391</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
         <v>1500000</v>
       </c>
       <c r="F76" s="2">
-        <v>99.1027</v>
+        <v>100.0517</v>
       </c>
       <c r="G76" s="3">
-        <v>1486540.5</v>
+        <v>1500775.5</v>
       </c>
       <c r="H76" s="4">
-        <v>0.00651642079</v>
+        <v>0.006579433704</v>
       </c>
       <c r="I76" s="5">
-        <v>0.006519220465</v>
+        <v>0.006582360044</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>1429728.4126</v>
+        <v>1510000</v>
       </c>
       <c r="F77" s="2">
-        <v>102.48941</v>
+        <v>100.2278</v>
       </c>
       <c r="G77" s="3">
-        <v>1465320.21</v>
+        <v>1513439.78</v>
       </c>
       <c r="H77" s="4">
-        <v>0.006423399235</v>
+        <v>0.006634954194</v>
       </c>
       <c r="I77" s="5">
-        <v>0.006426158945</v>
+        <v>0.006637905227</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
         <v>1500000</v>
       </c>
       <c r="F78" s="2">
-        <v>96.83638999999999</v>
+        <v>98.26661</v>
       </c>
       <c r="G78" s="3">
-        <v>1452545.85</v>
+        <v>1473999.15</v>
       </c>
       <c r="H78" s="4">
-        <v>0.006367401342</v>
+        <v>0.006462045581</v>
       </c>
       <c r="I78" s="5">
-        <v>0.006370136994</v>
+        <v>0.006464919709</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
-        <v>1395000</v>
+        <v>1429728.4126</v>
       </c>
       <c r="F79" s="2">
-        <v>100.16624</v>
+        <v>101.72542</v>
       </c>
       <c r="G79" s="3">
-        <v>1397319.05</v>
+        <v>1454397.23</v>
       </c>
       <c r="H79" s="4">
-        <v>0.006125308321</v>
+        <v>0.006376110332</v>
       </c>
       <c r="I79" s="5">
-        <v>0.006127939961</v>
+        <v>0.006378946239</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
-        <v>1357000</v>
+        <v>1500000</v>
       </c>
       <c r="F80" s="2">
-        <v>102.4872</v>
+        <v>95.67907</v>
       </c>
       <c r="G80" s="3">
-        <v>1390751.3</v>
+        <v>1435186.05</v>
       </c>
       <c r="H80" s="4">
-        <v>0.006096517862</v>
+        <v>0.006291888073</v>
       </c>
       <c r="I80" s="5">
-        <v>0.006099137133</v>
+        <v>0.006294686521</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
-        <v>1315000</v>
+        <v>1372000</v>
       </c>
       <c r="F81" s="2">
-        <v>100.0185</v>
+        <v>100.966695</v>
       </c>
       <c r="G81" s="3">
-        <v>1315243.28</v>
+        <v>1385263.06</v>
       </c>
       <c r="H81" s="4">
-        <v>0.005765519756</v>
+        <v>0.006073024537</v>
       </c>
       <c r="I81" s="5">
-        <v>0.005767996819</v>
+        <v>0.00607572564</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
-        <v>1331203.79</v>
+        <v>1315000</v>
       </c>
       <c r="F82" s="2">
-        <v>1</v>
+        <v>100.0207</v>
       </c>
       <c r="G82" s="3">
-        <v>1331203.79</v>
+        <v>1315272.21</v>
       </c>
       <c r="H82" s="4">
-        <v>0.005835484504</v>
+        <v>0.005766183067</v>
       </c>
       <c r="I82" s="5">
-        <v>0.005837991626</v>
+        <v>0.005768747697</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
         <v>1300000</v>
       </c>
       <c r="F83" s="2">
-        <v>100.1049</v>
+        <v>100.1052</v>
       </c>
       <c r="G83" s="3">
-        <v>1301363.7</v>
+        <v>1301367.6</v>
       </c>
       <c r="H83" s="4">
-        <v>0.005704677047</v>
+        <v>0.005705224965</v>
       </c>
       <c r="I83" s="5">
-        <v>0.00570712797</v>
+        <v>0.005707762482</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>50250</v>
+        <v>1340000</v>
       </c>
       <c r="F84" s="2">
-        <v>25.42</v>
+        <v>96.597399</v>
       </c>
       <c r="G84" s="3">
-        <v>1277355</v>
+        <v>1294405.15</v>
       </c>
       <c r="H84" s="4">
-        <v>0.005599432157</v>
+        <v>0.005674701412</v>
       </c>
       <c r="I84" s="5">
-        <v>0.005601837862</v>
+        <v>0.005677225353</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
-        <v>1250000</v>
+        <v>1269000</v>
       </c>
       <c r="F85" s="2">
-        <v>101.65712</v>
+        <v>98.48307</v>
       </c>
       <c r="G85" s="3">
-        <v>1270714</v>
+        <v>1249750.16</v>
       </c>
       <c r="H85" s="4">
-        <v>0.005570320571</v>
+        <v>0.005478932934</v>
       </c>
       <c r="I85" s="5">
-        <v>0.00557271377</v>
+        <v>0.005481369803</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
-        <v>1280000</v>
+        <v>1237710.43</v>
       </c>
       <c r="F86" s="2">
-        <v>99.37992</v>
+        <v>101.37564</v>
       </c>
       <c r="G86" s="3">
-        <v>1272062.98</v>
+        <v>1254736.87</v>
       </c>
       <c r="H86" s="4">
-        <v>0.005576233962</v>
+        <v>0.00550079479</v>
       </c>
       <c r="I86" s="5">
-        <v>0.005578629702</v>
+        <v>0.005503241382</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
-        <v>1340000</v>
+        <v>1280000</v>
       </c>
       <c r="F87" s="2">
-        <v>96.173998</v>
+        <v>98.83926</v>
       </c>
       <c r="G87" s="3">
-        <v>1288731.57</v>
+        <v>1265142.53</v>
       </c>
       <c r="H87" s="4">
-        <v>0.00564930267</v>
+        <v>0.00554641343</v>
       </c>
       <c r="I87" s="5">
-        <v>0.005651729802</v>
+        <v>0.005548880313</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>1269000</v>
+        <v>1180000</v>
       </c>
       <c r="F88" s="2">
-        <v>98.71966999999999</v>
+        <v>106.092185</v>
       </c>
       <c r="G88" s="3">
-        <v>1252752.61</v>
+        <v>1251887.78</v>
       </c>
       <c r="H88" s="4">
-        <v>0.005491584768</v>
+        <v>0.005488304329</v>
       </c>
       <c r="I88" s="5">
-        <v>0.005493944139</v>
+        <v>0.005490745366</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
-        <v>1198000</v>
+        <v>1213000</v>
       </c>
       <c r="F89" s="2">
-        <v>102.88057</v>
+        <v>101.0275</v>
       </c>
       <c r="G89" s="3">
-        <v>1232509.23</v>
+        <v>1225463.58</v>
       </c>
       <c r="H89" s="4">
-        <v>0.005402845574</v>
+        <v>0.005372460004</v>
       </c>
       <c r="I89" s="5">
-        <v>0.005405166819</v>
+        <v>0.005374849517</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>1185000</v>
+        <v>1200000</v>
       </c>
       <c r="F90" s="2">
-        <v>104.2221</v>
+        <v>102.7827</v>
       </c>
       <c r="G90" s="3">
-        <v>1235031.89</v>
+        <v>1233392.4</v>
       </c>
       <c r="H90" s="4">
-        <v>0.005413903927</v>
+        <v>0.005407220152</v>
       </c>
       <c r="I90" s="5">
-        <v>0.005416229924</v>
+        <v>0.005409625125</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>1165000</v>
+        <v>54000</v>
       </c>
       <c r="F91" s="2">
-        <v>106.7067</v>
+        <v>22.49</v>
       </c>
       <c r="G91" s="3">
-        <v>1243133.06</v>
+        <v>1214460</v>
       </c>
       <c r="H91" s="4">
-        <v>0.005449416335</v>
+        <v>0.005324220082</v>
       </c>
       <c r="I91" s="5">
-        <v>0.005451757589</v>
+        <v>0.00532658814</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>1257000</v>
+        <v>1272000</v>
       </c>
       <c r="F92" s="2">
-        <v>95.343744</v>
+        <v>94.003747</v>
       </c>
       <c r="G92" s="3">
-        <v>1198470.86</v>
+        <v>1195727.66</v>
       </c>
       <c r="H92" s="4">
-        <v>0.00525363449</v>
+        <v>0.005242097089</v>
       </c>
       <c r="I92" s="5">
-        <v>0.005255891629</v>
+        <v>0.00524442862</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
         <v>1175000</v>
       </c>
       <c r="F93" s="2">
-        <v>99.99979999999999</v>
+        <v>99.99930000000001</v>
       </c>
       <c r="G93" s="3">
-        <v>1174997.65</v>
+        <v>1174991.78</v>
       </c>
       <c r="H93" s="4">
-        <v>0.005150736972</v>
+        <v>0.005151190492</v>
       </c>
       <c r="I93" s="5">
-        <v>0.005152949904</v>
+        <v>0.005153481591</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>1162000</v>
+        <v>1163889.42</v>
       </c>
       <c r="F94" s="2">
-        <v>100.0851</v>
+        <v>100</v>
       </c>
       <c r="G94" s="3">
-        <v>1162988.86</v>
+        <v>1163889.42</v>
       </c>
       <c r="H94" s="4">
-        <v>0.005098095073</v>
+        <v>0.005102517517</v>
       </c>
       <c r="I94" s="5">
-        <v>0.005100285387</v>
+        <v>0.005104786967</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>1154000</v>
+        <v>1177000</v>
       </c>
       <c r="F95" s="2">
-        <v>101.627408</v>
+        <v>99.3502</v>
       </c>
       <c r="G95" s="3">
-        <v>1172780.29</v>
+        <v>1169351.85</v>
       </c>
       <c r="H95" s="4">
-        <v>0.005141016913</v>
+        <v>0.005126464951</v>
       </c>
       <c r="I95" s="5">
-        <v>0.005143225668</v>
+        <v>0.005128745053</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>1200000</v>
+        <v>1169000</v>
       </c>
       <c r="F96" s="2">
-        <v>95.43438</v>
+        <v>97.961</v>
       </c>
       <c r="G96" s="3">
-        <v>1145212.56</v>
+        <v>1145164.09</v>
       </c>
       <c r="H96" s="4">
-        <v>0.005020170614</v>
+        <v>0.005020425247</v>
       </c>
       <c r="I96" s="5">
-        <v>0.005022327449</v>
+        <v>0.005022658185</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>1174000</v>
+        <v>1200000</v>
       </c>
       <c r="F97" s="2">
-        <v>97.37050000000001</v>
+        <v>94.56147</v>
       </c>
       <c r="G97" s="3">
-        <v>1143129.67</v>
+        <v>1134737.64</v>
       </c>
       <c r="H97" s="4">
-        <v>0.005011040027</v>
+        <v>0.004974715455</v>
       </c>
       <c r="I97" s="5">
-        <v>0.005013192939</v>
+        <v>0.004976928063</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
-        <v>1111000</v>
+        <v>1189000</v>
       </c>
       <c r="F98" s="2">
-        <v>102.1468</v>
+        <v>96.60142999999999</v>
       </c>
       <c r="G98" s="3">
-        <v>1134850.95</v>
+        <v>1148591</v>
       </c>
       <c r="H98" s="4">
-        <v>0.004974749299</v>
+        <v>0.00503544891</v>
       </c>
       <c r="I98" s="5">
-        <v>0.00497688662</v>
+        <v>0.00503768853</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>1162000</v>
+        <v>1177000</v>
       </c>
       <c r="F99" s="2">
-        <v>96.67213</v>
+        <v>94.91288</v>
       </c>
       <c r="G99" s="3">
-        <v>1123330.15</v>
+        <v>1117124.6</v>
       </c>
       <c r="H99" s="4">
-        <v>0.004924246562</v>
+        <v>0.004897499479</v>
       </c>
       <c r="I99" s="5">
-        <v>0.004926362186</v>
+        <v>0.004899677743</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>1100000</v>
+        <v>1126000</v>
       </c>
       <c r="F100" s="2">
-        <v>100.1846</v>
+        <v>99.61627900000001</v>
       </c>
       <c r="G100" s="3">
-        <v>1102030.6</v>
+        <v>1121679.3</v>
       </c>
       <c r="H100" s="4">
-        <v>0.004830877539</v>
+        <v>0.004917467404</v>
       </c>
       <c r="I100" s="5">
-        <v>0.004832953048</v>
+        <v>0.004919654549</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>1199000</v>
+        <v>1100000</v>
       </c>
       <c r="F101" s="2">
-        <v>91.6203</v>
+        <v>100.1823</v>
       </c>
       <c r="G101" s="3">
-        <v>1098527.4</v>
+        <v>1102005.3</v>
       </c>
       <c r="H101" s="4">
-        <v>0.004815520847</v>
+        <v>0.004831216137</v>
       </c>
       <c r="I101" s="5">
-        <v>0.004817589758</v>
+        <v>0.00483336492</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
-        <v>1059703.7486</v>
+        <v>47000</v>
       </c>
       <c r="F102" s="2">
-        <v>99.50915000000001</v>
+        <v>23.07</v>
       </c>
       <c r="G102" s="3">
-        <v>1054502.19</v>
+        <v>1084290</v>
       </c>
       <c r="H102" s="4">
-        <v>0.004622531315</v>
+        <v>0.004753551861</v>
       </c>
       <c r="I102" s="5">
-        <v>0.004624517311</v>
+        <v>0.004755666102</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
-        <v>1169000</v>
+        <v>1100000</v>
       </c>
       <c r="F103" s="2">
-        <v>90.62917</v>
+        <v>100.51763</v>
       </c>
       <c r="G103" s="3">
-        <v>1059455</v>
+        <v>1105693.93</v>
       </c>
       <c r="H103" s="4">
-        <v>0.004644242501</v>
+        <v>0.004847387174</v>
       </c>
       <c r="I103" s="5">
-        <v>0.004646237825</v>
+        <v>0.00484954315</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>44000</v>
+        <v>1214000</v>
       </c>
       <c r="F104" s="2">
-        <v>23.495</v>
+        <v>90.54616</v>
       </c>
       <c r="G104" s="3">
-        <v>1033780</v>
+        <v>1099230.38</v>
       </c>
       <c r="H104" s="4">
-        <v>0.004531693206</v>
+        <v>0.004819050835</v>
       </c>
       <c r="I104" s="5">
-        <v>0.004533640175</v>
+        <v>0.004821194208</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>1004000</v>
+        <v>1059703.7486</v>
       </c>
       <c r="F105" s="2">
-        <v>102.377</v>
+        <v>98.75126</v>
       </c>
       <c r="G105" s="3">
-        <v>1027865.08</v>
+        <v>1046470.8</v>
       </c>
       <c r="H105" s="4">
-        <v>0.004505764475</v>
+        <v>0.004587751651</v>
       </c>
       <c r="I105" s="5">
-        <v>0.004507700305</v>
+        <v>0.004589792149</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>1020000</v>
+        <v>1179000</v>
       </c>
       <c r="F106" s="2">
-        <v>100.196</v>
+        <v>87.30850100000001</v>
       </c>
       <c r="G106" s="3">
-        <v>1021999.2</v>
+        <v>1029367.23</v>
       </c>
       <c r="H106" s="4">
-        <v>0.004480050718</v>
+        <v>0.004512769182</v>
       </c>
       <c r="I106" s="5">
-        <v>0.004481975499</v>
+        <v>0.00451477633</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>1004000</v>
+        <v>57000</v>
       </c>
       <c r="F107" s="2">
-        <v>100.0891</v>
+        <v>17.8</v>
       </c>
       <c r="G107" s="3">
-        <v>1004894.56</v>
+        <v>1014600</v>
       </c>
       <c r="H107" s="4">
-        <v>0.004405070584</v>
+        <v>0.004448029326</v>
       </c>
       <c r="I107" s="5">
-        <v>0.004406963152</v>
+        <v>0.00445000768</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>1004000</v>
+        <v>1014000</v>
       </c>
       <c r="F108" s="2">
-        <v>99.694592</v>
+        <v>97.98334</v>
       </c>
       <c r="G108" s="3">
-        <v>1000933.7</v>
+        <v>993551.0699999999</v>
       </c>
       <c r="H108" s="4">
-        <v>0.004387707698</v>
+        <v>0.004355750331</v>
       </c>
       <c r="I108" s="5">
-        <v>0.004389592806</v>
+        <v>0.004357687641</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
         <v>1000000</v>
       </c>
       <c r="F109" s="2">
-        <v>99.625</v>
+        <v>99.375</v>
       </c>
       <c r="G109" s="3">
-        <v>996250</v>
+        <v>993750</v>
       </c>
       <c r="H109" s="4">
-        <v>0.004367176146</v>
+        <v>0.004356622455</v>
       </c>
       <c r="I109" s="5">
-        <v>0.004369052433</v>
+        <v>0.004358560153</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
         <v>1000000</v>
       </c>
       <c r="F110" s="2">
-        <v>100.99524</v>
+        <v>99.91648000000001</v>
       </c>
       <c r="G110" s="3">
-        <v>1009952.4</v>
+        <v>999164.8</v>
       </c>
       <c r="H110" s="4">
-        <v>0.004427242188</v>
+        <v>0.004380361061</v>
       </c>
       <c r="I110" s="5">
-        <v>0.004429144281</v>
+        <v>0.004382309317</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
         <v>1000000</v>
       </c>
       <c r="F111" s="2">
-        <v>99.81442</v>
+        <v>100</v>
       </c>
       <c r="G111" s="3">
-        <v>998144.2</v>
+        <v>1000000</v>
       </c>
       <c r="H111" s="4">
-        <v>0.004375479589</v>
+        <v>0.004384022596</v>
       </c>
       <c r="I111" s="5">
-        <v>0.004377359443</v>
+        <v>0.004385972481</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
         <v>1000000</v>
       </c>
       <c r="F112" s="2">
-        <v>100</v>
+        <v>99.46843</v>
       </c>
       <c r="G112" s="3">
-        <v>1000000</v>
+        <v>994684.3</v>
       </c>
       <c r="H112" s="4">
-        <v>0.004383614701</v>
+        <v>0.004360718447</v>
       </c>
       <c r="I112" s="5">
-        <v>0.004385498051</v>
+        <v>0.004362657967</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
-        <v>1000000</v>
+        <v>1014000</v>
       </c>
       <c r="F113" s="2">
-        <v>99.25</v>
+        <v>99.43277</v>
       </c>
       <c r="G113" s="3">
-        <v>992500</v>
+        <v>1008248.29</v>
       </c>
       <c r="H113" s="4">
-        <v>0.004350737591</v>
+        <v>0.004420183276</v>
       </c>
       <c r="I113" s="5">
-        <v>0.004352606815</v>
+        <v>0.004422149245</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
         <v>1000000</v>
       </c>
       <c r="F114" s="2">
-        <v>100.54724</v>
+        <v>100.005</v>
       </c>
       <c r="G114" s="3">
-        <v>1005472.4</v>
+        <v>1000050</v>
       </c>
       <c r="H114" s="4">
-        <v>0.004407603594</v>
+        <v>0.004384241798</v>
       </c>
       <c r="I114" s="5">
-        <v>0.00440949725</v>
+        <v>0.00438619178</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
         <v>1000000</v>
       </c>
       <c r="F115" s="2">
-        <v>100.0048</v>
+        <v>99.99966999999999</v>
       </c>
       <c r="G115" s="3">
-        <v>1000048</v>
+        <v>999996.7</v>
       </c>
       <c r="H115" s="4">
-        <v>0.004383825115</v>
+        <v>0.004384008129</v>
       </c>
       <c r="I115" s="5">
-        <v>0.004385708555</v>
+        <v>0.004385958008</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>1000000</v>
+        <v>1014000</v>
       </c>
       <c r="F116" s="2">
-        <v>99.99995</v>
+        <v>95.8424</v>
       </c>
       <c r="G116" s="3">
-        <v>999999.5</v>
+        <v>971841.9399999999</v>
       </c>
       <c r="H116" s="4">
-        <v>0.004383612509</v>
+        <v>0.004260577008</v>
       </c>
       <c r="I116" s="5">
-        <v>0.004385495858</v>
+        <v>0.004262471987</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
         <v>1000000</v>
       </c>
       <c r="F117" s="2">
-        <v>98.875</v>
+        <v>98.5</v>
       </c>
       <c r="G117" s="3">
-        <v>988750</v>
+        <v>985000</v>
       </c>
       <c r="H117" s="4">
-        <v>0.004334299036</v>
+        <v>0.004318262257</v>
       </c>
       <c r="I117" s="5">
-        <v>0.004336161198</v>
+        <v>0.004320182894</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
         <v>975000</v>
       </c>
       <c r="F118" s="2">
-        <v>100.041</v>
+        <v>100.040701</v>
       </c>
       <c r="G118" s="3">
-        <v>975399.75</v>
+        <v>975396.83</v>
       </c>
       <c r="H118" s="4">
-        <v>0.004275776684</v>
+        <v>0.004276161764</v>
       </c>
       <c r="I118" s="5">
-        <v>0.004277613702</v>
+        <v>0.004278063676</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
         <v>1000000</v>
       </c>
       <c r="F119" s="2">
-        <v>98.38119</v>
+        <v>98.33587</v>
       </c>
       <c r="G119" s="3">
-        <v>983811.9</v>
+        <v>983358.7</v>
       </c>
       <c r="H119" s="4">
-        <v>0.004312652308</v>
+        <v>0.004311066761</v>
       </c>
       <c r="I119" s="5">
-        <v>0.00431450517</v>
+        <v>0.004312984197</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
         <v>1000000</v>
       </c>
       <c r="F120" s="2">
-        <v>97.21469</v>
+        <v>99.118881</v>
       </c>
       <c r="G120" s="3">
-        <v>972146.9</v>
+        <v>991188.8100000001</v>
       </c>
       <c r="H120" s="4">
-        <v>0.004261517442</v>
+        <v>0.00434539414</v>
       </c>
       <c r="I120" s="5">
-        <v>0.004263348335</v>
+        <v>0.004347326844</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>1043000</v>
+        <v>1000000</v>
       </c>
       <c r="F121" s="2">
-        <v>94.03662</v>
+        <v>98.14263699999999</v>
       </c>
       <c r="G121" s="3">
-        <v>980801.95</v>
+        <v>981426.37</v>
       </c>
       <c r="H121" s="4">
-        <v>0.004299457832</v>
+        <v>0.004302595383</v>
       </c>
       <c r="I121" s="5">
-        <v>0.004301305025</v>
+        <v>0.004304509051</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
         <v>1000000</v>
       </c>
       <c r="F122" s="2">
-        <v>99.17554</v>
+        <v>98.67677</v>
       </c>
       <c r="G122" s="3">
-        <v>991755.4</v>
+        <v>986767.7</v>
       </c>
       <c r="H122" s="4">
-        <v>0.004347473551</v>
+        <v>0.004326011894</v>
       </c>
       <c r="I122" s="5">
-        <v>0.004349341373</v>
+        <v>0.004327935978</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="1">
-        <v>990942.51</v>
+        <v>1000000</v>
       </c>
       <c r="F123" s="2">
-        <v>97.90552</v>
+        <v>98.5</v>
       </c>
       <c r="G123" s="3">
-        <v>970187.42</v>
+        <v>985000</v>
       </c>
       <c r="H123" s="4">
-        <v>0.004252927825</v>
+        <v>0.004318262257</v>
       </c>
       <c r="I123" s="5">
-        <v>0.004254755027</v>
+        <v>0.004320182894</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>255</v>
       </c>
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="1">
-        <v>997000</v>
+        <v>1030000</v>
       </c>
       <c r="F124" s="2">
-        <v>96.20931</v>
+        <v>95.79915</v>
       </c>
       <c r="G124" s="3">
-        <v>959206.8199999999</v>
+        <v>986731.25</v>
       </c>
       <c r="H124" s="4">
-        <v>0.004204793121</v>
+        <v>0.004325852075</v>
       </c>
       <c r="I124" s="5">
-        <v>0.004206599642</v>
+        <v>0.004327776087</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>257</v>
       </c>
       <c r="D125" t="s">
         <v>258</v>
       </c>
       <c r="E125" s="1">
-        <v>975000</v>
+        <v>1000000</v>
       </c>
       <c r="F125" s="2">
-        <v>97.21187999999999</v>
+        <v>96.29225</v>
       </c>
       <c r="G125" s="3">
-        <v>947815.83</v>
+        <v>962922.5</v>
       </c>
       <c r="H125" s="4">
-        <v>0.004154859406</v>
+        <v>0.004221473999</v>
       </c>
       <c r="I125" s="5">
-        <v>0.004156644475</v>
+        <v>0.004223351587</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>259</v>
       </c>
       <c r="D126" t="s">
         <v>260</v>
       </c>
       <c r="E126" s="1">
         <v>1000000</v>
       </c>
       <c r="F126" s="2">
-        <v>96.32311</v>
+        <v>95.58298000000001</v>
       </c>
       <c r="G126" s="3">
-        <v>963231.1</v>
+        <v>955829.8</v>
       </c>
       <c r="H126" s="4">
-        <v>0.004222434011</v>
+        <v>0.004190379441</v>
       </c>
       <c r="I126" s="5">
-        <v>0.004224248111</v>
+        <v>0.0041922432</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
         <v>261</v>
       </c>
       <c r="D127" t="s">
         <v>262</v>
       </c>
       <c r="E127" s="1">
         <v>1000000</v>
       </c>
       <c r="F127" s="2">
-        <v>95.26318999999999</v>
+        <v>96.22167</v>
       </c>
       <c r="G127" s="3">
-        <v>952631.9</v>
+        <v>962216.7</v>
       </c>
       <c r="H127" s="4">
-        <v>0.004175971202</v>
+        <v>0.004218379755</v>
       </c>
       <c r="I127" s="5">
-        <v>0.00417776534</v>
+        <v>0.004220255967</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>263</v>
       </c>
       <c r="D128" t="s">
         <v>264</v>
       </c>
       <c r="E128" s="1">
-        <v>1000000</v>
+        <v>1053000</v>
       </c>
       <c r="F128" s="2">
-        <v>95.44731400000001</v>
+        <v>91.80535</v>
       </c>
       <c r="G128" s="3">
-        <v>954473.14</v>
+        <v>966710.34</v>
       </c>
       <c r="H128" s="4">
-        <v>0.004184042488</v>
+        <v>0.004238079955</v>
       </c>
       <c r="I128" s="5">
-        <v>0.004185840095</v>
+        <v>0.004239964929</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>265</v>
       </c>
       <c r="D129" t="s">
         <v>266</v>
       </c>
       <c r="E129" s="1">
-        <v>1000000</v>
+        <v>1007000</v>
       </c>
       <c r="F129" s="2">
-        <v>96.67862</v>
+        <v>93.94655</v>
       </c>
       <c r="G129" s="3">
-        <v>966786.2</v>
+        <v>946041.76</v>
       </c>
       <c r="H129" s="4">
-        <v>0.004238018199</v>
+        <v>0.004147468446</v>
       </c>
       <c r="I129" s="5">
-        <v>0.004239838995</v>
+        <v>0.004149313119</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>10</v>
       </c>
       <c r="C130" t="s">
         <v>267</v>
       </c>
       <c r="D130" t="s">
         <v>268</v>
       </c>
       <c r="E130" s="1">
-        <v>1000000</v>
+        <v>975000</v>
       </c>
       <c r="F130" s="2">
-        <v>93.31695999999999</v>
+        <v>96.69129</v>
       </c>
       <c r="G130" s="3">
-        <v>933169.6</v>
+        <v>942740.08</v>
       </c>
       <c r="H130" s="4">
-        <v>0.004090655977</v>
+        <v>0.004132993802</v>
       </c>
       <c r="I130" s="5">
-        <v>0.004092413462</v>
+        <v>0.004134832037</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>10</v>
       </c>
       <c r="C131" t="s">
         <v>269</v>
       </c>
       <c r="D131" t="s">
         <v>270</v>
       </c>
       <c r="E131" s="1">
-        <v>1041823.8341</v>
+        <v>1000000</v>
       </c>
       <c r="F131" s="2">
-        <v>90.86828</v>
+        <v>92.49447000000001</v>
       </c>
       <c r="G131" s="3">
-        <v>946687.4</v>
+        <v>924944.7</v>
       </c>
       <c r="H131" s="4">
-        <v>0.004149912798</v>
+        <v>0.004054978465</v>
       </c>
       <c r="I131" s="5">
-        <v>0.004151695741</v>
+        <v>0.004056782001</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>10</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="1">
-        <v>37000</v>
+        <v>961888.34</v>
       </c>
       <c r="F132" s="2">
-        <v>23.76</v>
+        <v>97.59854</v>
       </c>
       <c r="G132" s="3">
-        <v>879120</v>
+        <v>938788.98</v>
       </c>
       <c r="H132" s="4">
-        <v>0.003853723356</v>
+        <v>0.004115672085</v>
       </c>
       <c r="I132" s="5">
-        <v>0.003855379046</v>
+        <v>0.004117502616</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>10</v>
       </c>
       <c r="C133" t="s">
         <v>273</v>
       </c>
       <c r="D133" t="s">
         <v>274</v>
       </c>
       <c r="E133" s="1">
-        <v>893885.77</v>
+        <v>1000000</v>
       </c>
       <c r="F133" s="2">
-        <v>97.66703</v>
+        <v>91.35598</v>
       </c>
       <c r="G133" s="3">
-        <v>873031.6800000001</v>
+        <v>913559.8</v>
       </c>
       <c r="H133" s="4">
-        <v>0.003827034521</v>
+        <v>0.004005066806</v>
       </c>
       <c r="I133" s="5">
-        <v>0.003828678745</v>
+        <v>0.004006848143</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>10</v>
       </c>
       <c r="C134" t="s">
         <v>275</v>
       </c>
       <c r="D134" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="1">
-        <v>47000</v>
+        <v>1000000</v>
       </c>
       <c r="F134" s="2">
-        <v>17.9</v>
+        <v>91.483886</v>
       </c>
       <c r="G134" s="3">
-        <v>841300</v>
+        <v>914838.86</v>
       </c>
       <c r="H134" s="4">
-        <v>0.003687935048</v>
+        <v>0.004010674234</v>
       </c>
       <c r="I134" s="5">
-        <v>0.00368951951</v>
+        <v>0.004012458065</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>10</v>
       </c>
       <c r="C135" t="s">
         <v>277</v>
       </c>
       <c r="D135" t="s">
         <v>278</v>
       </c>
       <c r="E135" s="1">
-        <v>845000</v>
+        <v>1018794.5541</v>
       </c>
       <c r="F135" s="2">
-        <v>96.241466</v>
+        <v>89.92327</v>
       </c>
       <c r="G135" s="3">
-        <v>813240.39</v>
+        <v>916133.38</v>
       </c>
       <c r="H135" s="4">
-        <v>0.003564932519</v>
+        <v>0.004016349429</v>
       </c>
       <c r="I135" s="5">
-        <v>0.003566464135</v>
+        <v>0.004018135784</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>279</v>
       </c>
       <c r="D136" t="s">
         <v>280</v>
       </c>
       <c r="E136" s="1">
-        <v>818666.1318</v>
+        <v>5850</v>
       </c>
       <c r="F136" s="2">
-        <v>96.88858999999999</v>
+        <v>1.48</v>
       </c>
       <c r="G136" s="3">
-        <v>793194.0699999999</v>
+        <v>865800</v>
       </c>
       <c r="H136" s="4">
-        <v>0.003477057194</v>
+        <v>0.003795686764</v>
       </c>
       <c r="I136" s="5">
-        <v>0.003478551056</v>
+        <v>0.003797374974</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>281</v>
       </c>
       <c r="D137" t="s">
         <v>282</v>
       </c>
       <c r="E137" s="1">
-        <v>801598.33</v>
+        <v>850000</v>
       </c>
       <c r="F137" s="2">
-        <v>1</v>
+        <v>100.0014</v>
       </c>
       <c r="G137" s="3">
-        <v>801598.33</v>
+        <v>850011.9</v>
       </c>
       <c r="H137" s="4">
-        <v>0.003513898224</v>
+        <v>0.003726471377</v>
       </c>
       <c r="I137" s="5">
-        <v>0.003515407914</v>
+        <v>0.003728128802</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>10</v>
       </c>
       <c r="C138" t="s">
         <v>283</v>
       </c>
       <c r="D138" t="s">
         <v>284</v>
       </c>
       <c r="E138" s="1">
-        <v>769000</v>
+        <v>851868.53</v>
       </c>
       <c r="F138" s="2">
-        <v>100.021</v>
+        <v>97.06923</v>
       </c>
       <c r="G138" s="3">
-        <v>769161.49</v>
+        <v>826902.22</v>
       </c>
       <c r="H138" s="4">
-        <v>0.003371707615</v>
+        <v>0.003625158029</v>
       </c>
       <c r="I138" s="5">
-        <v>0.003373156215</v>
+        <v>0.003626770393</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>10</v>
       </c>
       <c r="C139" t="s">
         <v>285</v>
       </c>
       <c r="D139" t="s">
         <v>286</v>
       </c>
       <c r="E139" s="1">
-        <v>750000</v>
+        <v>855000</v>
       </c>
       <c r="F139" s="2">
-        <v>101.002091</v>
+        <v>94.177318</v>
       </c>
       <c r="G139" s="3">
-        <v>757515.6800000001</v>
+        <v>805216.0699999999</v>
       </c>
       <c r="H139" s="4">
-        <v>0.003320656882</v>
+        <v>0.003530085441</v>
       </c>
       <c r="I139" s="5">
-        <v>0.003322083549</v>
+        <v>0.00353165552</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>287</v>
       </c>
       <c r="D140" t="s">
         <v>288</v>
       </c>
       <c r="E140" s="1">
-        <v>782000</v>
+        <v>801598.33</v>
       </c>
       <c r="F140" s="2">
-        <v>96.74796000000001</v>
+        <v>1</v>
       </c>
       <c r="G140" s="3">
-        <v>756569.05</v>
+        <v>801598.33</v>
       </c>
       <c r="H140" s="4">
-        <v>0.003316507198</v>
+        <v>0.003514225192</v>
       </c>
       <c r="I140" s="5">
-        <v>0.003317932082</v>
+        <v>0.003515788216</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>10</v>
       </c>
       <c r="C141" t="s">
         <v>289</v>
       </c>
       <c r="D141" t="s">
         <v>290</v>
       </c>
       <c r="E141" s="1">
-        <v>749000</v>
+        <v>769000</v>
       </c>
       <c r="F141" s="2">
-        <v>100.37739</v>
+        <v>99.97499999999999</v>
       </c>
       <c r="G141" s="3">
-        <v>751826.65</v>
+        <v>768807.75</v>
       </c>
       <c r="H141" s="4">
-        <v>0.00329571836</v>
+        <v>0.003370470548</v>
       </c>
       <c r="I141" s="5">
-        <v>0.003297134313</v>
+        <v>0.003371969635</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>10</v>
       </c>
       <c r="C142" t="s">
         <v>291</v>
       </c>
       <c r="D142" t="s">
         <v>292</v>
       </c>
       <c r="E142" s="1">
-        <v>730000</v>
+        <v>789361.3318</v>
       </c>
       <c r="F142" s="2">
-        <v>100.26207</v>
+        <v>96.90228</v>
       </c>
       <c r="G142" s="3">
-        <v>731913.11</v>
+        <v>764909.13</v>
       </c>
       <c r="H142" s="4">
-        <v>0.003208425073</v>
+        <v>0.003353378901</v>
       </c>
       <c r="I142" s="5">
-        <v>0.003209803522</v>
+        <v>0.003354870386</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
         <v>10</v>
       </c>
       <c r="C143" t="s">
         <v>293</v>
       </c>
       <c r="D143" t="s">
         <v>294</v>
       </c>
       <c r="E143" s="1">
-        <v>787503.4636</v>
+        <v>750000</v>
       </c>
       <c r="F143" s="2">
-        <v>93.83423000000001</v>
+        <v>100.044851</v>
       </c>
       <c r="G143" s="3">
-        <v>738947.8100000001</v>
+        <v>750336.38</v>
       </c>
       <c r="H143" s="4">
-        <v>0.003239262489</v>
+        <v>0.003289491656</v>
       </c>
       <c r="I143" s="5">
-        <v>0.003240654186</v>
+        <v>0.003290954725</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>10</v>
       </c>
       <c r="C144" t="s">
         <v>295</v>
       </c>
       <c r="D144" t="s">
         <v>296</v>
       </c>
       <c r="E144" s="1">
-        <v>750000</v>
+        <v>749000</v>
       </c>
       <c r="F144" s="2">
-        <v>96.32438</v>
+        <v>100.28478</v>
       </c>
       <c r="G144" s="3">
-        <v>722432.85</v>
+        <v>751133</v>
       </c>
       <c r="H144" s="4">
-        <v>0.003166867262</v>
+        <v>0.003292984055</v>
       </c>
       <c r="I144" s="5">
-        <v>0.003168227855</v>
+        <v>0.003294448677</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
         <v>9</v>
       </c>
       <c r="B145" t="s">
         <v>10</v>
       </c>
       <c r="C145" t="s">
         <v>297</v>
       </c>
       <c r="D145" t="s">
         <v>298</v>
       </c>
       <c r="E145" s="1">
-        <v>700000</v>
+        <v>730000</v>
       </c>
       <c r="F145" s="2">
-        <v>100.0347</v>
+        <v>100.156521</v>
       </c>
       <c r="G145" s="3">
-        <v>700242.9</v>
+        <v>731142.6</v>
       </c>
       <c r="H145" s="4">
-        <v>0.003069595071</v>
+        <v>0.003205345694</v>
       </c>
       <c r="I145" s="5">
-        <v>0.003070913873</v>
+        <v>0.003206771338</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>9</v>
       </c>
       <c r="B146" t="s">
         <v>10</v>
       </c>
       <c r="C146" t="s">
         <v>299</v>
       </c>
       <c r="D146" t="s">
         <v>300</v>
       </c>
       <c r="E146" s="1">
-        <v>680000</v>
+        <v>782000</v>
       </c>
       <c r="F146" s="2">
-        <v>98.63045</v>
+        <v>93.36319899999999</v>
       </c>
       <c r="G146" s="3">
-        <v>670687.0600000001</v>
+        <v>730100.22</v>
       </c>
       <c r="H146" s="4">
-        <v>0.002940033656</v>
+        <v>0.003200775845</v>
       </c>
       <c r="I146" s="5">
-        <v>0.002941296794</v>
+        <v>0.003202199457</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
         <v>9</v>
       </c>
       <c r="B147" t="s">
         <v>10</v>
       </c>
       <c r="C147" t="s">
         <v>301</v>
       </c>
       <c r="D147" t="s">
         <v>302</v>
       </c>
       <c r="E147" s="1">
-        <v>717681.7344</v>
+        <v>787503.4636</v>
       </c>
       <c r="F147" s="2">
-        <v>88.65843</v>
+        <v>93.2824</v>
       </c>
       <c r="G147" s="3">
-        <v>636285.36</v>
+        <v>734602.13</v>
       </c>
       <c r="H147" s="4">
-        <v>0.00278922985</v>
+        <v>0.003220512341</v>
       </c>
       <c r="I147" s="5">
-        <v>0.002790428198</v>
+        <v>0.003221944731</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
         <v>9</v>
       </c>
       <c r="B148" t="s">
         <v>10</v>
       </c>
       <c r="C148" t="s">
         <v>303</v>
       </c>
       <c r="D148" t="s">
         <v>304</v>
       </c>
       <c r="E148" s="1">
-        <v>650000</v>
+        <v>700000</v>
       </c>
       <c r="F148" s="2">
-        <v>97.64972</v>
+        <v>100.0345</v>
       </c>
       <c r="G148" s="3">
-        <v>634723.1800000001</v>
+        <v>700241.5</v>
       </c>
       <c r="H148" s="4">
-        <v>0.002782381863</v>
+        <v>0.003069874559</v>
       </c>
       <c r="I148" s="5">
-        <v>0.002783577269</v>
+        <v>0.003071239949</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
         <v>9</v>
       </c>
       <c r="B149" t="s">
         <v>10</v>
       </c>
       <c r="C149" t="s">
         <v>305</v>
       </c>
       <c r="D149" t="s">
         <v>306</v>
       </c>
       <c r="E149" s="1">
-        <v>600000</v>
+        <v>750000</v>
       </c>
       <c r="F149" s="2">
-        <v>94.21742999999999</v>
+        <v>94.84508</v>
       </c>
       <c r="G149" s="3">
-        <v>565304.58</v>
+        <v>711338.1</v>
       </c>
       <c r="H149" s="4">
-        <v>0.002478077468</v>
+        <v>0.003118522304</v>
       </c>
       <c r="I149" s="5">
-        <v>0.002479142134</v>
+        <v>0.003119909332</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
         <v>9</v>
       </c>
       <c r="B150" t="s">
         <v>10</v>
       </c>
       <c r="C150" t="s">
         <v>307</v>
       </c>
       <c r="D150" t="s">
         <v>308</v>
       </c>
       <c r="E150" s="1">
-        <v>550000</v>
+        <v>680000</v>
       </c>
       <c r="F150" s="2">
-        <v>103.6729</v>
+        <v>98.22790000000001</v>
       </c>
       <c r="G150" s="3">
-        <v>570200.95</v>
+        <v>667949.72</v>
       </c>
       <c r="H150" s="4">
-        <v>0.002499541267</v>
+        <v>0.002928306666</v>
       </c>
       <c r="I150" s="5">
-        <v>0.002500615155</v>
+        <v>0.002929609091</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
         <v>9</v>
       </c>
       <c r="B151" t="s">
         <v>10</v>
       </c>
       <c r="C151" t="s">
         <v>309</v>
       </c>
       <c r="D151" t="s">
         <v>310</v>
       </c>
       <c r="E151" s="1">
-        <v>545000</v>
+        <v>650000</v>
       </c>
       <c r="F151" s="2">
-        <v>99.02448099999999</v>
+        <v>97.545391</v>
       </c>
       <c r="G151" s="3">
-        <v>539683.42</v>
+        <v>634045.04</v>
       </c>
       <c r="H151" s="4">
-        <v>0.00236576418</v>
+        <v>0.002779667789</v>
       </c>
       <c r="I151" s="5">
-        <v>0.002366780593</v>
+        <v>0.002780904104</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
         <v>9</v>
       </c>
       <c r="B152" t="s">
         <v>10</v>
       </c>
       <c r="C152" t="s">
         <v>311</v>
       </c>
       <c r="D152" t="s">
         <v>312</v>
       </c>
       <c r="E152" s="1">
-        <v>543884.2395</v>
+        <v>705387.9144</v>
       </c>
       <c r="F152" s="2">
-        <v>99.21737</v>
+        <v>88.02676</v>
       </c>
       <c r="G152" s="3">
-        <v>539627.64</v>
+        <v>620930.13</v>
       </c>
       <c r="H152" s="4">
-        <v>0.002365519648</v>
+        <v>0.002722171705</v>
       </c>
       <c r="I152" s="5">
-        <v>0.002366535956</v>
+        <v>0.002723382448</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
         <v>9</v>
       </c>
       <c r="B153" t="s">
         <v>10</v>
       </c>
       <c r="C153" t="s">
         <v>313</v>
       </c>
       <c r="D153" t="s">
         <v>314</v>
       </c>
       <c r="E153" s="1">
-        <v>500000</v>
+        <v>600000</v>
       </c>
       <c r="F153" s="2">
-        <v>100.88152</v>
+        <v>93.10693000000001</v>
       </c>
       <c r="G153" s="3">
-        <v>504407.6</v>
+        <v>558641.58</v>
       </c>
       <c r="H153" s="4">
-        <v>0.002211128571</v>
+        <v>0.00244909731</v>
       </c>
       <c r="I153" s="5">
-        <v>0.002212078547</v>
+        <v>0.002450186597</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
         <v>9</v>
       </c>
       <c r="B154" t="s">
         <v>10</v>
       </c>
       <c r="C154" t="s">
         <v>315</v>
       </c>
       <c r="D154" t="s">
         <v>316</v>
       </c>
       <c r="E154" s="1">
-        <v>500000</v>
+        <v>550000</v>
       </c>
       <c r="F154" s="2">
-        <v>100</v>
+        <v>100.9131</v>
       </c>
       <c r="G154" s="3">
-        <v>500000</v>
+        <v>555022.05</v>
       </c>
       <c r="H154" s="4">
-        <v>0.002191807351</v>
+        <v>0.002433229209</v>
       </c>
       <c r="I154" s="5">
-        <v>0.002192749025</v>
+        <v>0.002434311438</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
         <v>9</v>
       </c>
       <c r="B155" t="s">
         <v>10</v>
       </c>
       <c r="C155" t="s">
         <v>317</v>
       </c>
       <c r="D155" t="s">
         <v>318</v>
       </c>
       <c r="E155" s="1">
-        <v>500000</v>
+        <v>545000</v>
       </c>
       <c r="F155" s="2">
-        <v>101.02358</v>
+        <v>98.79402899999999</v>
       </c>
       <c r="G155" s="3">
-        <v>505117.9</v>
+        <v>538427.46</v>
       </c>
       <c r="H155" s="4">
-        <v>0.002214242252</v>
+        <v>0.002360478143</v>
       </c>
       <c r="I155" s="5">
-        <v>0.002215193566</v>
+        <v>0.002361528014</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>9</v>
       </c>
       <c r="B156" t="s">
         <v>10</v>
       </c>
       <c r="C156" t="s">
         <v>319</v>
       </c>
       <c r="D156" t="s">
         <v>320</v>
       </c>
       <c r="E156" s="1">
-        <v>500000</v>
+        <v>524386.7295</v>
       </c>
       <c r="F156" s="2">
-        <v>99.89700000000001</v>
+        <v>99.326261</v>
       </c>
       <c r="G156" s="3">
-        <v>499485</v>
+        <v>520853.73</v>
       </c>
       <c r="H156" s="4">
-        <v>0.002189549789</v>
+        <v>0.002283434529</v>
       </c>
       <c r="I156" s="5">
-        <v>0.002190490494</v>
+        <v>0.002284450134</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
         <v>9</v>
       </c>
       <c r="B157" t="s">
         <v>10</v>
       </c>
       <c r="C157" t="s">
         <v>321</v>
       </c>
       <c r="D157" t="s">
         <v>322</v>
       </c>
       <c r="E157" s="1">
         <v>500000</v>
       </c>
       <c r="F157" s="2">
-        <v>101.79395</v>
+        <v>99.92158999999999</v>
       </c>
       <c r="G157" s="3">
-        <v>508969.75</v>
+        <v>499607.95</v>
       </c>
       <c r="H157" s="4">
-        <v>0.002231127279</v>
+        <v>0.002190292542</v>
       </c>
       <c r="I157" s="5">
-        <v>0.002232085846</v>
+        <v>0.00219126672</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
         <v>9</v>
       </c>
       <c r="B158" t="s">
         <v>10</v>
       </c>
       <c r="C158" t="s">
         <v>323</v>
       </c>
       <c r="D158" t="s">
         <v>324</v>
       </c>
       <c r="E158" s="1">
-        <v>539259.306</v>
+        <v>500000</v>
       </c>
       <c r="F158" s="2">
-        <v>94.18631000000001</v>
+        <v>99.8746</v>
       </c>
       <c r="G158" s="3">
-        <v>507908.44</v>
+        <v>499373</v>
       </c>
       <c r="H158" s="4">
-        <v>0.002226474912</v>
+        <v>0.002189262516</v>
       </c>
       <c r="I158" s="5">
-        <v>0.002227431481</v>
+        <v>0.002190236236</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
         <v>9</v>
       </c>
       <c r="B159" t="s">
         <v>10</v>
       </c>
       <c r="C159" t="s">
         <v>325</v>
       </c>
       <c r="D159" t="s">
         <v>326</v>
       </c>
       <c r="E159" s="1">
-        <v>475000</v>
+        <v>500000</v>
       </c>
       <c r="F159" s="2">
-        <v>99.789371</v>
+        <v>100.68084</v>
       </c>
       <c r="G159" s="3">
-        <v>473999.51</v>
+        <v>503404.2</v>
       </c>
       <c r="H159" s="4">
-        <v>0.00207783123</v>
+        <v>0.002206935388</v>
       </c>
       <c r="I159" s="5">
-        <v>0.002078723937</v>
+        <v>0.002207916968</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
         <v>9</v>
       </c>
       <c r="B160" t="s">
         <v>10</v>
       </c>
       <c r="C160" t="s">
         <v>327</v>
       </c>
       <c r="D160" t="s">
         <v>328</v>
       </c>
       <c r="E160" s="1">
-        <v>475000</v>
+        <v>500000</v>
       </c>
       <c r="F160" s="2">
-        <v>101.243053</v>
+        <v>99.875</v>
       </c>
       <c r="G160" s="3">
-        <v>480904.5</v>
+        <v>499375</v>
       </c>
       <c r="H160" s="4">
-        <v>0.002108100044</v>
+        <v>0.002189271284</v>
       </c>
       <c r="I160" s="5">
-        <v>0.002109005755</v>
+        <v>0.002190245008</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
         <v>9</v>
       </c>
       <c r="B161" t="s">
         <v>10</v>
       </c>
       <c r="C161" t="s">
         <v>329</v>
       </c>
       <c r="D161" t="s">
         <v>330</v>
       </c>
       <c r="E161" s="1">
         <v>500000</v>
       </c>
       <c r="F161" s="2">
-        <v>97.59833999999999</v>
+        <v>101.38411</v>
       </c>
       <c r="G161" s="3">
-        <v>487991.7</v>
+        <v>506920.55</v>
       </c>
       <c r="H161" s="4">
-        <v>0.00213916759</v>
+        <v>0.002222351146</v>
       </c>
       <c r="I161" s="5">
-        <v>0.002140086649</v>
+        <v>0.002223339583</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
         <v>9</v>
       </c>
       <c r="B162" t="s">
         <v>10</v>
       </c>
       <c r="C162" t="s">
         <v>331</v>
       </c>
       <c r="D162" t="s">
         <v>332</v>
       </c>
       <c r="E162" s="1">
-        <v>470000</v>
+        <v>522818.866</v>
       </c>
       <c r="F162" s="2">
-        <v>101.21576</v>
+        <v>94.25592899999999</v>
       </c>
       <c r="G162" s="3">
-        <v>475714.07</v>
+        <v>492787.78</v>
       </c>
       <c r="H162" s="4">
-        <v>0.0020853472</v>
+        <v>0.002160392759</v>
       </c>
       <c r="I162" s="5">
-        <v>0.002086243135</v>
+        <v>0.002161353638</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>9</v>
       </c>
       <c r="B163" t="s">
         <v>10</v>
       </c>
       <c r="C163" t="s">
         <v>333</v>
       </c>
       <c r="D163" t="s">
         <v>334</v>
       </c>
       <c r="E163" s="1">
-        <v>500000</v>
+        <v>475000</v>
       </c>
       <c r="F163" s="2">
-        <v>96.29495</v>
+        <v>100.400901</v>
       </c>
       <c r="G163" s="3">
-        <v>481474.75</v>
+        <v>476904.28</v>
       </c>
       <c r="H163" s="4">
-        <v>0.002110599792</v>
+        <v>0.002090759139</v>
       </c>
       <c r="I163" s="5">
-        <v>0.002111506578</v>
+        <v>0.002091689047</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
         <v>9</v>
       </c>
       <c r="B164" t="s">
         <v>10</v>
       </c>
       <c r="C164" t="s">
         <v>335</v>
       </c>
       <c r="D164" t="s">
         <v>336</v>
       </c>
       <c r="E164" s="1">
         <v>500000</v>
       </c>
       <c r="F164" s="2">
-        <v>92.32241999999999</v>
+        <v>96.89846</v>
       </c>
       <c r="G164" s="3">
-        <v>461612.1</v>
+        <v>484492.3</v>
       </c>
       <c r="H164" s="4">
-        <v>0.002023529588</v>
+        <v>0.002124025191</v>
       </c>
       <c r="I164" s="5">
-        <v>0.002024398965</v>
+        <v>0.002124969895</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
         <v>9</v>
       </c>
       <c r="B165" t="s">
         <v>10</v>
       </c>
       <c r="C165" t="s">
         <v>337</v>
       </c>
       <c r="D165" t="s">
         <v>338</v>
       </c>
       <c r="E165" s="1">
-        <v>4350</v>
+        <v>470000</v>
       </c>
       <c r="F165" s="2">
-        <v>1</v>
+        <v>100.90383</v>
       </c>
       <c r="G165" s="3">
-        <v>435000</v>
+        <v>474248</v>
       </c>
       <c r="H165" s="4">
-        <v>0.001906872395</v>
+        <v>0.002079113953</v>
       </c>
       <c r="I165" s="5">
-        <v>0.001907691652</v>
+        <v>0.002080038682</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
         <v>9</v>
       </c>
       <c r="B166" t="s">
         <v>10</v>
       </c>
       <c r="C166" t="s">
         <v>339</v>
       </c>
       <c r="D166" t="s">
         <v>340</v>
       </c>
       <c r="E166" s="1">
-        <v>435000</v>
+        <v>500000</v>
       </c>
       <c r="F166" s="2">
-        <v>100.014949</v>
+        <v>95.63890000000001</v>
       </c>
       <c r="G166" s="3">
-        <v>435065.03</v>
+        <v>478194.5</v>
       </c>
       <c r="H166" s="4">
-        <v>0.001907157453</v>
+        <v>0.002096415493</v>
       </c>
       <c r="I166" s="5">
-        <v>0.001907976833</v>
+        <v>0.002097347918</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
         <v>9</v>
       </c>
       <c r="B167" t="s">
         <v>10</v>
       </c>
       <c r="C167" t="s">
         <v>341</v>
       </c>
       <c r="D167" t="s">
         <v>342</v>
       </c>
       <c r="E167" s="1">
-        <v>400000</v>
+        <v>500000</v>
       </c>
       <c r="F167" s="2">
-        <v>100.2213</v>
+        <v>90.63824</v>
       </c>
       <c r="G167" s="3">
-        <v>400885.2</v>
+        <v>453191.2</v>
       </c>
       <c r="H167" s="4">
-        <v>0.001757326256</v>
+        <v>0.001986800461</v>
       </c>
       <c r="I167" s="5">
-        <v>0.001758081263</v>
+        <v>0.001987684132</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
         <v>9</v>
       </c>
       <c r="B168" t="s">
         <v>10</v>
       </c>
       <c r="C168" t="s">
         <v>343</v>
       </c>
       <c r="D168" t="s">
         <v>344</v>
       </c>
       <c r="E168" s="1">
-        <v>400000</v>
+        <v>475000</v>
       </c>
       <c r="F168" s="2">
-        <v>97.4092</v>
+        <v>98.21562900000001</v>
       </c>
       <c r="G168" s="3">
-        <v>389636.8</v>
+        <v>466524.24</v>
       </c>
       <c r="H168" s="4">
-        <v>0.001708017605</v>
+        <v>0.0020452528</v>
       </c>
       <c r="I168" s="5">
-        <v>0.001708751427</v>
+        <v>0.002046162469</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
         <v>9</v>
       </c>
       <c r="B169" t="s">
         <v>10</v>
       </c>
       <c r="C169" t="s">
         <v>345</v>
       </c>
       <c r="D169" t="s">
         <v>346</v>
       </c>
       <c r="E169" s="1">
-        <v>333472.8595</v>
+        <v>453179.27</v>
       </c>
       <c r="F169" s="2">
-        <v>99.434629</v>
+        <v>1</v>
       </c>
       <c r="G169" s="3">
-        <v>331587.5</v>
+        <v>453179.27</v>
       </c>
       <c r="H169" s="4">
-        <v>0.001453551843</v>
+        <v>0.00198674816</v>
       </c>
       <c r="I169" s="5">
-        <v>0.001454176338</v>
+        <v>0.001987631807</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
         <v>9</v>
       </c>
       <c r="B170" t="s">
         <v>10</v>
       </c>
       <c r="C170" t="s">
         <v>347</v>
       </c>
       <c r="D170" t="s">
         <v>348</v>
       </c>
       <c r="E170" s="1">
-        <v>263862.5</v>
+        <v>435000</v>
       </c>
       <c r="F170" s="2">
-        <v>99.62500199999999</v>
+        <v>99.6182</v>
       </c>
       <c r="G170" s="3">
-        <v>262873.02</v>
+        <v>433339.17</v>
       </c>
       <c r="H170" s="4">
-        <v>0.001152334039</v>
+        <v>0.001899768713</v>
       </c>
       <c r="I170" s="5">
-        <v>0.001152829121</v>
+        <v>0.001900613675</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
         <v>9</v>
       </c>
       <c r="B171" t="s">
         <v>10</v>
       </c>
       <c r="C171" t="s">
         <v>349</v>
       </c>
       <c r="D171" t="s">
         <v>350</v>
       </c>
       <c r="E171" s="1">
-        <v>260000</v>
+        <v>435000</v>
       </c>
       <c r="F171" s="2">
-        <v>100.815312</v>
+        <v>99.610131</v>
       </c>
       <c r="G171" s="3">
-        <v>262119.81</v>
+        <v>433304.07</v>
       </c>
       <c r="H171" s="4">
-        <v>0.001149032258</v>
+        <v>0.001899614833</v>
       </c>
       <c r="I171" s="5">
-        <v>0.001149525921</v>
+        <v>0.001900459726</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
         <v>9</v>
       </c>
       <c r="B172" t="s">
         <v>10</v>
       </c>
       <c r="C172" t="s">
         <v>351</v>
       </c>
       <c r="D172" t="s">
         <v>352</v>
       </c>
       <c r="E172" s="1">
-        <v>260632.38</v>
+        <v>400000</v>
       </c>
       <c r="F172" s="2">
-        <v>100</v>
+        <v>100.2193</v>
       </c>
       <c r="G172" s="3">
-        <v>260632.38</v>
+        <v>400877.2</v>
       </c>
       <c r="H172" s="4">
-        <v>0.001142511933</v>
+        <v>0.001757454703</v>
       </c>
       <c r="I172" s="5">
-        <v>0.001143002794</v>
+        <v>0.001758236368</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
         <v>9</v>
       </c>
       <c r="B173" t="s">
         <v>10</v>
       </c>
       <c r="C173" t="s">
         <v>353</v>
       </c>
       <c r="D173" t="s">
         <v>354</v>
       </c>
       <c r="E173" s="1">
-        <v>250000</v>
+        <v>400000</v>
       </c>
       <c r="F173" s="2">
-        <v>99.875</v>
+        <v>96.81707</v>
       </c>
       <c r="G173" s="3">
-        <v>249687.5</v>
+        <v>387268.28</v>
       </c>
       <c r="H173" s="4">
-        <v>0.001094533796</v>
+        <v>0.00169779289</v>
       </c>
       <c r="I173" s="5">
-        <v>0.001095004045</v>
+        <v>0.001698548019</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
         <v>9</v>
       </c>
       <c r="B174" t="s">
         <v>10</v>
       </c>
       <c r="C174" t="s">
         <v>355</v>
       </c>
       <c r="D174" t="s">
         <v>356</v>
       </c>
       <c r="E174" s="1">
-        <v>250000</v>
+        <v>326249.2195</v>
       </c>
       <c r="F174" s="2">
-        <v>100.0395</v>
+        <v>98.707261</v>
       </c>
       <c r="G174" s="3">
-        <v>250098.75</v>
+        <v>322031.67</v>
       </c>
       <c r="H174" s="4">
-        <v>0.001096336557</v>
+        <v>0.001411794112</v>
       </c>
       <c r="I174" s="5">
-        <v>0.001096807581</v>
+        <v>0.001412422037</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>9</v>
       </c>
       <c r="B175" t="s">
         <v>10</v>
       </c>
       <c r="C175" t="s">
         <v>357</v>
       </c>
       <c r="D175" t="s">
         <v>358</v>
       </c>
       <c r="E175" s="1">
-        <v>250000</v>
+        <v>260000</v>
       </c>
       <c r="F175" s="2">
-        <v>100.6181</v>
+        <v>100.457938</v>
       </c>
       <c r="G175" s="3">
-        <v>251545.25</v>
+        <v>261190.64</v>
       </c>
       <c r="H175" s="4">
-        <v>0.001102677456</v>
+        <v>0.001145065662</v>
       </c>
       <c r="I175" s="5">
-        <v>0.001103151204</v>
+        <v>0.001145574954</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
         <v>9</v>
       </c>
       <c r="B176" t="s">
         <v>10</v>
       </c>
       <c r="C176" t="s">
         <v>359</v>
       </c>
       <c r="D176" t="s">
         <v>360</v>
       </c>
       <c r="E176" s="1">
-        <v>250000</v>
+        <v>263862.5</v>
       </c>
       <c r="F176" s="2">
-        <v>99.92075199999999</v>
+        <v>99.375</v>
       </c>
       <c r="G176" s="3">
-        <v>249801.88</v>
+        <v>262213.36</v>
       </c>
       <c r="H176" s="4">
-        <v>0.001095035194</v>
+        <v>0.001149549293</v>
       </c>
       <c r="I176" s="5">
-        <v>0.001095505658</v>
+        <v>0.001150060578</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
         <v>9</v>
       </c>
       <c r="B177" t="s">
         <v>10</v>
       </c>
       <c r="C177" t="s">
         <v>361</v>
       </c>
       <c r="D177" t="s">
         <v>362</v>
       </c>
       <c r="E177" s="1">
-        <v>255847.5</v>
+        <v>250000</v>
       </c>
       <c r="F177" s="2">
-        <v>100.43003</v>
+        <v>99.8724</v>
       </c>
       <c r="G177" s="3">
-        <v>256947.72</v>
+        <v>249681</v>
       </c>
       <c r="H177" s="4">
-        <v>0.001126359807</v>
+        <v>0.001094607146</v>
       </c>
       <c r="I177" s="5">
-        <v>0.00112684373</v>
+        <v>0.001095093995</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
         <v>9</v>
       </c>
       <c r="B178" t="s">
         <v>10</v>
       </c>
       <c r="C178" t="s">
         <v>363</v>
       </c>
       <c r="D178" t="s">
         <v>364</v>
       </c>
       <c r="E178" s="1">
-        <v>224000</v>
+        <v>250000</v>
       </c>
       <c r="F178" s="2">
-        <v>102.245598</v>
+        <v>100.6085</v>
       </c>
       <c r="G178" s="3">
-        <v>229030.14</v>
+        <v>251521.25</v>
       </c>
       <c r="H178" s="4">
-        <v>0.001003979887</v>
+        <v>0.001102674843</v>
       </c>
       <c r="I178" s="5">
-        <v>0.00100441123</v>
+        <v>0.001103165281</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
         <v>9</v>
       </c>
       <c r="B179" t="s">
         <v>10</v>
       </c>
       <c r="C179" t="s">
         <v>365</v>
       </c>
       <c r="D179" t="s">
         <v>366</v>
       </c>
       <c r="E179" s="1">
-        <v>225000</v>
+        <v>250000</v>
       </c>
       <c r="F179" s="2">
-        <v>99.523702</v>
+        <v>99.82996</v>
       </c>
       <c r="G179" s="3">
-        <v>223928.33</v>
+        <v>249574.9</v>
       </c>
       <c r="H179" s="4">
-        <v>0.000981615517</v>
+        <v>0.001094142001</v>
       </c>
       <c r="I179" s="5">
-        <v>0.0009820372529999999</v>
+        <v>0.001094628643</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
         <v>9</v>
       </c>
       <c r="B180" t="s">
         <v>10</v>
       </c>
       <c r="C180" t="s">
         <v>367</v>
       </c>
       <c r="D180" t="s">
         <v>368</v>
       </c>
       <c r="E180" s="1">
-        <v>227355.7125</v>
+        <v>224000</v>
       </c>
       <c r="F180" s="2">
-        <v>96.260194</v>
+        <v>101.383451</v>
       </c>
       <c r="G180" s="3">
-        <v>218853.05</v>
+        <v>227098.93</v>
       </c>
       <c r="H180" s="4">
-        <v>0.000959367447</v>
+        <v>0.0009956068419999999</v>
       </c>
       <c r="I180" s="5">
-        <v>0.000959779624</v>
+        <v>0.0009960496589999999</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
         <v>9</v>
       </c>
       <c r="B181" t="s">
         <v>10</v>
       </c>
       <c r="C181" t="s">
         <v>369</v>
       </c>
       <c r="D181" t="s">
         <v>370</v>
       </c>
       <c r="E181" s="1">
-        <v>221388.2188</v>
+        <v>225000</v>
       </c>
       <c r="F181" s="2">
-        <v>97.86586699999999</v>
+        <v>99.428102</v>
       </c>
       <c r="G181" s="3">
-        <v>216663.5</v>
+        <v>223713.23</v>
       </c>
       <c r="H181" s="4">
-        <v>0.000949769303</v>
+        <v>0.000980763853</v>
       </c>
       <c r="I181" s="5">
-        <v>0.000950177356</v>
+        <v>0.0009812000679999999</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
         <v>9</v>
       </c>
       <c r="B182" t="s">
         <v>10</v>
       </c>
       <c r="C182" t="s">
         <v>371</v>
       </c>
       <c r="D182" t="s">
         <v>372</v>
       </c>
       <c r="E182" s="1">
-        <v>202745.2582</v>
+        <v>219896.5</v>
       </c>
       <c r="F182" s="2">
-        <v>97.543223</v>
+        <v>100.426501</v>
       </c>
       <c r="G182" s="3">
-        <v>197764.26</v>
+        <v>220834.36</v>
       </c>
       <c r="H182" s="4">
-        <v>0.000866922315</v>
+        <v>0.000968142828</v>
       </c>
       <c r="I182" s="5">
-        <v>0.000867294774</v>
+        <v>0.000968573429</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
         <v>9</v>
       </c>
       <c r="B183" t="s">
         <v>10</v>
       </c>
       <c r="C183" t="s">
         <v>373</v>
       </c>
       <c r="D183" t="s">
         <v>374</v>
       </c>
       <c r="E183" s="1">
-        <v>213788.0812</v>
+        <v>221388.2188</v>
       </c>
       <c r="F183" s="2">
-        <v>101.357615</v>
+        <v>95.762083</v>
       </c>
       <c r="G183" s="3">
-        <v>216690.5</v>
+        <v>212005.97</v>
       </c>
       <c r="H183" s="4">
-        <v>0.000949887663</v>
+        <v>0.000929438962</v>
       </c>
       <c r="I183" s="5">
-        <v>0.000950295766</v>
+        <v>0.00092985235</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
         <v>9</v>
       </c>
       <c r="B184" t="s">
         <v>10</v>
       </c>
       <c r="C184" t="s">
         <v>375</v>
       </c>
       <c r="D184" t="s">
         <v>376</v>
       </c>
       <c r="E184" s="1">
-        <v>206597.09</v>
+        <v>227355.7125</v>
       </c>
       <c r="F184" s="2">
-        <v>98.722712</v>
+        <v>94.449151</v>
       </c>
       <c r="G184" s="3">
-        <v>203958.25</v>
+        <v>214735.54</v>
       </c>
       <c r="H184" s="4">
-        <v>0.000894074384</v>
+        <v>0.000941405461</v>
       </c>
       <c r="I184" s="5">
-        <v>0.000894458508</v>
+        <v>0.00094182417</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
         <v>9</v>
       </c>
       <c r="B185" t="s">
         <v>10</v>
       </c>
       <c r="C185" t="s">
         <v>377</v>
       </c>
       <c r="D185" t="s">
         <v>378</v>
       </c>
       <c r="E185" s="1">
-        <v>140000</v>
+        <v>213788.0812</v>
       </c>
       <c r="F185" s="2">
-        <v>101.417271</v>
+        <v>99.38003999999999</v>
       </c>
       <c r="G185" s="3">
-        <v>141984.18</v>
+        <v>212462.68</v>
       </c>
       <c r="H185" s="4">
-        <v>0.0006224039360000001</v>
+        <v>0.000931441193</v>
       </c>
       <c r="I185" s="5">
-        <v>0.000622671342</v>
+        <v>0.00093185547</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
         <v>9</v>
       </c>
       <c r="B186" t="s">
         <v>10</v>
       </c>
       <c r="C186" t="s">
         <v>379</v>
       </c>
       <c r="D186" t="s">
         <v>380</v>
       </c>
       <c r="E186" s="1">
-        <v>146136.48</v>
+        <v>198075.1</v>
       </c>
       <c r="F186" s="2">
-        <v>1</v>
+        <v>98.271908</v>
       </c>
       <c r="G186" s="3">
-        <v>146136.48</v>
+        <v>194652.18</v>
       </c>
       <c r="H186" s="4">
-        <v>0.000640606022</v>
+        <v>0.000853359556</v>
       </c>
       <c r="I186" s="5">
-        <v>0.000640881248</v>
+        <v>0.000853739105</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
         <v>9</v>
       </c>
       <c r="B187" t="s">
         <v>10</v>
       </c>
       <c r="C187" t="s">
         <v>381</v>
       </c>
       <c r="D187" t="s">
         <v>382</v>
       </c>
       <c r="E187" s="1">
-        <v>105000.0005</v>
+        <v>202745.2582</v>
       </c>
       <c r="F187" s="2">
-        <v>99.616361</v>
+        <v>95.616688</v>
       </c>
       <c r="G187" s="3">
-        <v>104597.18</v>
+        <v>193858.3</v>
       </c>
       <c r="H187" s="4">
-        <v>0.000458513734</v>
+        <v>0.000849879172</v>
       </c>
       <c r="I187" s="5">
-        <v>0.000458710727</v>
+        <v>0.0008502571729999999</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
         <v>9</v>
       </c>
       <c r="B188" t="s">
         <v>10</v>
       </c>
       <c r="C188" t="s">
         <v>383</v>
       </c>
       <c r="D188" t="s">
         <v>384</v>
       </c>
       <c r="E188" s="1">
-        <v>122000</v>
+        <v>188000</v>
       </c>
       <c r="F188" s="2">
-        <v>97.425254</v>
+        <v>100.001101</v>
       </c>
       <c r="G188" s="3">
-        <v>118858.81</v>
+        <v>188002.07</v>
       </c>
       <c r="H188" s="4">
-        <v>0.000521031226</v>
+        <v>0.000824205323</v>
       </c>
       <c r="I188" s="5">
-        <v>0.000521255079</v>
+        <v>0.000824571905</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
         <v>9</v>
       </c>
       <c r="B189" t="s">
         <v>10</v>
       </c>
       <c r="C189" t="s">
         <v>385</v>
       </c>
       <c r="D189" t="s">
         <v>386</v>
       </c>
       <c r="E189" s="1">
-        <v>111584.9042</v>
+        <v>193636.48</v>
       </c>
       <c r="F189" s="2">
-        <v>98.25398</v>
+        <v>1</v>
       </c>
       <c r="G189" s="3">
-        <v>109636.61</v>
+        <v>193636.48</v>
       </c>
       <c r="H189" s="4">
-        <v>0.000480604653</v>
+        <v>0.000848906704</v>
       </c>
       <c r="I189" s="5">
-        <v>0.000480811137</v>
+        <v>0.0008492842729999999</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
         <v>9</v>
       </c>
       <c r="B190" t="s">
         <v>10</v>
       </c>
       <c r="C190" t="s">
         <v>387</v>
       </c>
       <c r="D190" t="s">
         <v>388</v>
       </c>
       <c r="E190" s="1">
-        <v>80395.0396</v>
+        <v>140000</v>
       </c>
       <c r="F190" s="2">
-        <v>100.012526</v>
+        <v>100.785629</v>
       </c>
       <c r="G190" s="3">
-        <v>80405.11</v>
+        <v>141099.88</v>
       </c>
       <c r="H190" s="4">
-        <v>0.000352465022</v>
+        <v>0.000618585065</v>
       </c>
       <c r="I190" s="5">
-        <v>0.000352616453</v>
+        <v>0.000618860193</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
         <v>9</v>
       </c>
       <c r="B191" t="s">
         <v>10</v>
       </c>
       <c r="C191" t="s">
         <v>389</v>
       </c>
       <c r="D191" t="s">
         <v>390</v>
       </c>
       <c r="E191" s="1">
-        <v>4276</v>
+        <v>122000</v>
       </c>
       <c r="F191" s="2">
-        <v>0.07000000000000001</v>
+        <v>97.110041</v>
       </c>
       <c r="G191" s="3">
-        <v>29932</v>
+        <v>118474.25</v>
       </c>
       <c r="H191" s="4">
-        <v>0.000131210355</v>
+        <v>0.000519393789</v>
       </c>
       <c r="I191" s="5">
-        <v>0.000131266728</v>
+        <v>0.0005196248000000001</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
         <v>9</v>
       </c>
       <c r="B192" t="s">
         <v>10</v>
       </c>
       <c r="C192" t="s">
         <v>391</v>
       </c>
       <c r="D192" t="s">
         <v>392</v>
       </c>
       <c r="E192" s="1">
-        <v>12000</v>
+        <v>101960.1942</v>
       </c>
       <c r="F192" s="2">
-        <v>100.601333</v>
+        <v>98.24077</v>
       </c>
       <c r="G192" s="3">
-        <v>12072.16</v>
+        <v>100166.48</v>
       </c>
       <c r="H192" s="4">
-        <v>5.2919698E-5</v>
+        <v>0.000439132111</v>
       </c>
       <c r="I192" s="5">
-        <v>5.2942434E-5</v>
+        <v>0.000439327424</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
         <v>9</v>
       </c>
       <c r="B193" t="s">
         <v>10</v>
       </c>
       <c r="C193" t="s">
         <v>393</v>
       </c>
       <c r="D193" t="s">
         <v>394</v>
       </c>
       <c r="E193" s="1">
-        <v>23539.87</v>
+        <v>77712.9696</v>
       </c>
       <c r="F193" s="2">
-        <v>1</v>
+        <v>99.93711500000001</v>
       </c>
       <c r="G193" s="3">
-        <v>23539.87</v>
+        <v>77664.10000000001</v>
       </c>
       <c r="H193" s="4">
-        <v>0.00010318972</v>
+        <v>0.000340481168</v>
       </c>
       <c r="I193" s="5">
-        <v>0.000103234054</v>
+        <v>0.000340632605</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
         <v>9</v>
       </c>
       <c r="B194" t="s">
         <v>10</v>
       </c>
       <c r="C194" t="s">
         <v>395</v>
       </c>
       <c r="D194" t="s">
         <v>396</v>
       </c>
       <c r="E194" s="1">
-        <v>-3740</v>
+        <v>12000</v>
       </c>
       <c r="F194" s="2">
-        <v>0.01</v>
+        <v>98.130917</v>
       </c>
       <c r="G194" s="3">
-        <v>-3740</v>
+        <v>11775.71</v>
       </c>
       <c r="H194" s="4">
-        <v>-1.6394719E-5</v>
+        <v>5.1624979E-5</v>
       </c>
       <c r="I194" s="5">
-        <v>-1.6401763E-5</v>
+        <v>5.164794E-5</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
         <v>9</v>
       </c>
       <c r="B195" t="s">
         <v>10</v>
       </c>
       <c r="C195" t="s">
         <v>397</v>
       </c>
       <c r="D195" t="s">
         <v>398</v>
       </c>
       <c r="E195" s="1">
-        <v>3740</v>
+        <v>-4276</v>
       </c>
       <c r="F195" s="2">
-        <v>0.005</v>
+        <v>0.02</v>
       </c>
       <c r="G195" s="3">
-        <v>1870</v>
+        <v>-8552</v>
       </c>
       <c r="H195" s="4">
-        <v>8.197359E-6</v>
+        <v>-3.7492161E-5</v>
       </c>
       <c r="I195" s="5">
-        <v>8.200880999999999E-6</v>
+        <v>-3.7508837E-5</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
         <v>9</v>
       </c>
       <c r="B196" t="s">
         <v>10</v>
       </c>
       <c r="C196" t="s">
         <v>399</v>
       </c>
       <c r="D196" t="s">
         <v>400</v>
       </c>
       <c r="E196" s="1">
-        <v>90</v>
+        <v>4276</v>
       </c>
       <c r="F196" s="2">
-        <v>106.109375</v>
+        <v>0.01</v>
       </c>
       <c r="G196" s="3">
-        <v>0</v>
+        <v>4276</v>
       </c>
       <c r="H196" s="4">
-        <v>0</v>
+        <v>1.8746081E-5</v>
       </c>
       <c r="I196" s="5">
-        <v>0</v>
+        <v>1.8754418E-5</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
         <v>9</v>
       </c>
       <c r="B197" t="s">
         <v>10</v>
       </c>
       <c r="C197" t="s">
         <v>401</v>
       </c>
       <c r="D197" t="s">
         <v>402</v>
       </c>
       <c r="E197" s="1">
-        <v>1.67</v>
+        <v>90</v>
       </c>
       <c r="F197" s="2">
-        <v>1</v>
+        <v>104.359375</v>
       </c>
       <c r="G197" s="3">
-        <v>1.67</v>
+        <v>0</v>
       </c>
       <c r="H197" s="4">
-        <v>7.321E-9</v>
+        <v>0</v>
       </c>
       <c r="I197" s="5">
-        <v>7.324E-9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
         <v>9</v>
       </c>
       <c r="B198" t="s">
         <v>10</v>
       </c>
       <c r="C198" t="s">
         <v>403</v>
       </c>
       <c r="D198" t="s">
         <v>404</v>
       </c>
       <c r="E198" s="1">
-        <v>-4276</v>
+        <v>1.67</v>
       </c>
       <c r="F198" s="2">
-        <v>0.03</v>
+        <v>1</v>
       </c>
       <c r="G198" s="3">
-        <v>-12828</v>
+        <v>1.67</v>
       </c>
       <c r="H198" s="4">
-        <v>-5.6233009E-5</v>
+        <v>7.321E-9</v>
       </c>
       <c r="I198" s="5">
-        <v>-5.6257169E-5</v>
+        <v>7.325E-9</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
         <v>9</v>
       </c>
       <c r="B199" t="s">
         <v>10</v>
       </c>
       <c r="C199" t="s">
         <v>405</v>
       </c>
       <c r="D199" t="s">
         <v>406</v>
       </c>
       <c r="E199" s="1">
-        <v>-4350</v>
+        <v>-5850</v>
       </c>
       <c r="F199" s="2">
-        <v>0.4</v>
+        <v>0.59</v>
       </c>
       <c r="G199" s="3">
-        <v>-174000</v>
+        <v>-345150</v>
       </c>
       <c r="H199" s="4">
-        <v>-0.000762748958</v>
+        <v>-0.001513145399</v>
       </c>
       <c r="I199" s="5">
-        <v>-0.000763076661</v>
+        <v>-0.001513818402</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9">
+      <c r="A200" t="s">
+        <v>9</v>
+      </c>
+      <c r="B200" t="s">
+        <v>10</v>
+      </c>
+      <c r="C200" t="s">
+        <v>407</v>
+      </c>
+      <c r="D200" t="s">
+        <v>408</v>
+      </c>
+      <c r="E200" s="1">
+        <v>-1061326.27</v>
+      </c>
+      <c r="F200" s="2">
+        <v>1</v>
+      </c>
+      <c r="G200" s="3">
+        <v>-1061326.27</v>
+      </c>
+      <c r="H200" s="4">
+        <v>-0.00465287835</v>
+      </c>
+      <c r="I200" s="5">
+        <v>-0.004654947814</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -7482,32 +7517,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Multi-Strategy Income ETF Holdings as of 09.11.2026</dc:title>
+  <dc:title>Sterling Capital Multi-Strategy Income ETF Holdings as of 10.02.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>