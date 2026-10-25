--- v5 (2026-10-05)
+++ v6 (2026-10-25)
@@ -14,1241 +14,1271 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="410">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="420">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-10-02</t>
+    <t>2026-10-23</t>
   </si>
   <si>
     <t>SCMC</t>
   </si>
   <si>
+    <t>912797VW4</t>
+  </si>
+  <si>
+    <t>B 11/10/26</t>
+  </si>
+  <si>
+    <t>03769M205</t>
+  </si>
+  <si>
+    <t>APO 7 5/8</t>
+  </si>
+  <si>
+    <t>G05384170</t>
+  </si>
+  <si>
+    <t>AHL 7 PERP</t>
+  </si>
+  <si>
+    <t>37959GAG2</t>
+  </si>
+  <si>
+    <t>GBLATL 7.95 10/15/54</t>
+  </si>
+  <si>
+    <t>682691AE0</t>
+  </si>
+  <si>
+    <t>OMF 7 7/8 03/15/30</t>
+  </si>
+  <si>
+    <t>78397DAC2</t>
+  </si>
+  <si>
+    <t>SECBEN 6 1/2 PERP</t>
+  </si>
+  <si>
+    <t>37185LAS1</t>
+  </si>
+  <si>
+    <t>GEL 6 3/4 03/15/34</t>
+  </si>
+  <si>
+    <t>675232AE2</t>
+  </si>
+  <si>
+    <t>OII 6 7/8 07/15/34</t>
+  </si>
+  <si>
+    <t>21871XAU3</t>
+  </si>
+  <si>
+    <t>CRBG 6 7/8 PERP</t>
+  </si>
+  <si>
     <t>31427M3S8</t>
   </si>
   <si>
     <t>FR SL0808</t>
   </si>
   <si>
-    <t>78397DAC2</t>
-[...20 lines deleted...]
-    <t>CRBG 6 7/8 PERP</t>
+    <t>74165HAC2</t>
+  </si>
+  <si>
+    <t>PRIHEA 9 3/8 09/01/29</t>
+  </si>
+  <si>
+    <t>00687YAD7</t>
+  </si>
+  <si>
+    <t>ADNT 7 1/2 02/15/33</t>
+  </si>
+  <si>
+    <t>03958CAA7</t>
+  </si>
+  <si>
+    <t>AROC 6 02/01/34</t>
+  </si>
+  <si>
+    <t>172967QJ3</t>
+  </si>
+  <si>
+    <t>C 6 5/8 PERP</t>
+  </si>
+  <si>
+    <t>86177CAA7</t>
+  </si>
+  <si>
+    <t>STONEB 8 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>48253YBQ0</t>
+  </si>
+  <si>
+    <t>KKR 27A BR2</t>
+  </si>
+  <si>
+    <t>55954NAU3</t>
+  </si>
+  <si>
+    <t>MAGNE 2019-23A BR2</t>
+  </si>
+  <si>
+    <t>85571BBE4</t>
+  </si>
+  <si>
+    <t>STWD 6 1/2 10/15/30</t>
+  </si>
+  <si>
+    <t>46285MAA8</t>
+  </si>
+  <si>
+    <t>IRM 5 07/15/32</t>
+  </si>
+  <si>
+    <t>69867RAA5</t>
+  </si>
+  <si>
+    <t>TIHLLC 7 1/8 06/01/31</t>
+  </si>
+  <si>
+    <t>201723AS2</t>
+  </si>
+  <si>
+    <t>CMC 5 3/4 11/15/33</t>
+  </si>
+  <si>
+    <t>02073LAC5</t>
+  </si>
+  <si>
+    <t>ALPGEN 6 1/4 01/15/34</t>
+  </si>
+  <si>
+    <t>025676AR8</t>
+  </si>
+  <si>
+    <t>ANGINC 7 12/01/55</t>
+  </si>
+  <si>
+    <t>3140XP3R8</t>
+  </si>
+  <si>
+    <t>FN FS8007</t>
   </si>
   <si>
     <t>38381UEX6</t>
   </si>
   <si>
     <t>GNR 2025-134 VE</t>
   </si>
   <si>
-    <t>172967QJ3</t>
-[...56 lines deleted...]
-    <t>CMC 5 3/4 11/15/33</t>
+    <t>62886HBP5</t>
+  </si>
+  <si>
+    <t>NCLH 6 1/4 03/01/30</t>
+  </si>
+  <si>
+    <t>70932MAC1</t>
+  </si>
+  <si>
+    <t>PFSI 5 3/4 09/15/31</t>
+  </si>
+  <si>
+    <t>31423R500</t>
+  </si>
+  <si>
+    <t>FEDERATED HERMES MM TREAS</t>
   </si>
   <si>
     <t>50190KAQ3</t>
   </si>
   <si>
     <t>LCM 40A A2R</t>
   </si>
   <si>
-    <t>02073LAC5</t>
-[...8 lines deleted...]
-    <t>ANGINC 7 12/01/55</t>
+    <t>24702WAJ9</t>
+  </si>
+  <si>
+    <t>DEFT 2026-2A C</t>
+  </si>
+  <si>
+    <t>92212KAH9</t>
+  </si>
+  <si>
+    <t>VDC 2025-1A A2</t>
+  </si>
+  <si>
+    <t>03333CAE5</t>
+  </si>
+  <si>
+    <t>ANCHC 2024-30A B</t>
+  </si>
+  <si>
+    <t>04016NCB7</t>
+  </si>
+  <si>
+    <t>ARES 2017-44AR BR3</t>
+  </si>
+  <si>
+    <t>10806HAF4</t>
+  </si>
+  <si>
+    <t>BLAST 2025-1 D</t>
+  </si>
+  <si>
+    <t>69701RBN6</t>
+  </si>
+  <si>
+    <t>PLMRS 2020-3A BR3</t>
+  </si>
+  <si>
+    <t>82808MAG8</t>
+  </si>
+  <si>
+    <t>SPCLO 2024-6A C</t>
+  </si>
+  <si>
+    <t>871044AE3</t>
+  </si>
+  <si>
+    <t>SWTCH 2024-2A A2</t>
+  </si>
+  <si>
+    <t>039524AF0</t>
+  </si>
+  <si>
+    <t>ACOM 9 08/15/31</t>
+  </si>
+  <si>
+    <t>78489CAA7</t>
+  </si>
+  <si>
+    <t>SWCH 2025-DATA A</t>
+  </si>
+  <si>
+    <t>45344LAE3</t>
+  </si>
+  <si>
+    <t>CRGYFN 7 3/8 01/15/33</t>
+  </si>
+  <si>
+    <t>64033XAE4</t>
+  </si>
+  <si>
+    <t>NSLT 2025-AA A1B</t>
+  </si>
+  <si>
+    <t>86765KAE9</t>
+  </si>
+  <si>
+    <t>SUN 7 7/8 PERP</t>
+  </si>
+  <si>
+    <t>00202DAA5</t>
+  </si>
+  <si>
+    <t>APLD 9 1/4 12/15/30</t>
+  </si>
+  <si>
+    <t>03770DAL7</t>
+  </si>
+  <si>
+    <t>APODS 5.7 01/23/31</t>
+  </si>
+  <si>
+    <t>76134KAH7</t>
+  </si>
+  <si>
+    <t>VDCR 2024-1A A2</t>
+  </si>
+  <si>
+    <t>96812HAA6</t>
+  </si>
+  <si>
+    <t>WILDFI 7 1/2 10/15/29</t>
+  </si>
+  <si>
+    <t>651229BH8</t>
+  </si>
+  <si>
+    <t>NWL 6 1/4 08/15/31</t>
   </si>
   <si>
     <t>00253XAB7</t>
   </si>
   <si>
     <t>AAL 5 3/4 04/20/29</t>
   </si>
   <si>
-    <t>92212KAH9</t>
-[...56 lines deleted...]
-    <t>SWCH 2025-DATA A</t>
+    <t>31418FSK4</t>
+  </si>
+  <si>
+    <t>FN MA5921</t>
+  </si>
+  <si>
+    <t>922966AE6</t>
+  </si>
+  <si>
+    <t>VEGLPL 6 1/8 12/15/30</t>
+  </si>
+  <si>
+    <t>92840VAP7</t>
+  </si>
+  <si>
+    <t>VST 7 3/4 10/15/31</t>
+  </si>
+  <si>
+    <t>982911AA7</t>
+  </si>
+  <si>
+    <t>WULF 7 3/4 10/15/30</t>
+  </si>
+  <si>
+    <t>04364VAX1</t>
+  </si>
+  <si>
+    <t>ASCRES 6 5/8 10/15/32</t>
+  </si>
+  <si>
+    <t>185899AR2</t>
+  </si>
+  <si>
+    <t>CLF 7 3/8 05/01/33</t>
+  </si>
+  <si>
+    <t>3140W4UW5</t>
+  </si>
+  <si>
+    <t>FN FA4196</t>
+  </si>
+  <si>
+    <t>55617LAR3</t>
+  </si>
+  <si>
+    <t>M 6 1/8 03/15/32</t>
+  </si>
+  <si>
+    <t>759351AV1</t>
+  </si>
+  <si>
+    <t>RGA 6 3/8 09/15/56</t>
+  </si>
+  <si>
+    <t>74843PAA8</t>
+  </si>
+  <si>
+    <t>QUIKHO 6 3/8 03/01/32</t>
+  </si>
+  <si>
+    <t>893647BW6</t>
+  </si>
+  <si>
+    <t>TDG 6 01/15/33</t>
+  </si>
+  <si>
+    <t>880779BB8</t>
+  </si>
+  <si>
+    <t>TEX 6 1/4 10/15/32</t>
+  </si>
+  <si>
+    <t>03690AAM8</t>
+  </si>
+  <si>
+    <t>AM 5 3/4 10/15/33</t>
   </si>
   <si>
     <t>12515GAD9</t>
   </si>
   <si>
     <t>CD 2017-CD3 A4</t>
   </si>
   <si>
-    <t>64033XAE4</t>
-[...22 lines deleted...]
-  <si>
     <t>34966EAN0</t>
   </si>
   <si>
     <t>FCBSL 2024-1A AR</t>
   </si>
   <si>
     <t>69702EAN5</t>
   </si>
   <si>
     <t>PLMRS 2021-4A A2R</t>
   </si>
   <si>
-    <t>039524AF0</t>
-[...2 lines deleted...]
-    <t>ACOM 9 08/15/31</t>
+    <t>01309QAB4</t>
+  </si>
+  <si>
+    <t>ACI 6 1/4 03/15/33</t>
+  </si>
+  <si>
+    <t>645370AF4</t>
+  </si>
+  <si>
+    <t>NWHM 9 1/4 10/01/29</t>
   </si>
   <si>
     <t>85236KAP7</t>
   </si>
   <si>
     <t>SIDC 2025-1A A2</t>
   </si>
   <si>
-    <t>45344LAE3</t>
-[...2 lines deleted...]
-    <t>CRGYFN 7 3/8 01/15/33</t>
+    <t>36274NAA0</t>
+  </si>
+  <si>
+    <t>HNOR 2026-A A</t>
   </si>
   <si>
     <t>81124TAQ0</t>
   </si>
   <si>
     <t>SCUL 26A BR</t>
   </si>
   <si>
-    <t>00202DAA5</t>
-[...40 lines deleted...]
-  <si>
     <t>95004XAC7</t>
   </si>
   <si>
     <t>WFCM 2025-5C7 A3</t>
   </si>
   <si>
     <t>3140W4E78</t>
   </si>
   <si>
     <t>FN FA3757</t>
   </si>
   <si>
     <t>44148HAA1</t>
   </si>
   <si>
     <t>HWIRE 2023-1A A2</t>
   </si>
   <si>
-    <t>96812HAA6</t>
-[...10 lines deleted...]
-  <si>
     <t>831943AA3</t>
   </si>
   <si>
     <t>SMB 2024-A A1A</t>
   </si>
   <si>
-    <t>92840VAP7</t>
-[...22 lines deleted...]
-  <si>
     <t>89616UAA0</t>
   </si>
   <si>
     <t>TCN 2024-SFR1 A</t>
   </si>
   <si>
-    <t>04364VAX1</t>
-[...28 lines deleted...]
-  <si>
     <t>90276VAH2</t>
   </si>
   <si>
     <t>UBSCM 2018-C8 AS</t>
   </si>
   <si>
-    <t>03690AAM8</t>
-[...14 lines deleted...]
-    <t>ACI 6 1/4 03/15/33</t>
+    <t>80013TAQ6</t>
+  </si>
+  <si>
+    <t>SAND 2023-1A BR</t>
   </si>
   <si>
     <t>12548RAK0</t>
   </si>
   <si>
     <t>CIFC 2014-2RA BR</t>
   </si>
   <si>
     <t>34966VAE2</t>
   </si>
   <si>
     <t>FCBSL 2024-4A B</t>
   </si>
   <si>
-    <t>559916AG6</t>
-[...2 lines deleted...]
-    <t>MAGNE 2024-47A C</t>
+    <t>39154GAT3</t>
+  </si>
+  <si>
+    <t>GALC 2026-1 C</t>
   </si>
   <si>
     <t>64134MAN6</t>
   </si>
   <si>
     <t>NEUB 2021-45A CR</t>
   </si>
   <si>
     <t>67570FAE5</t>
   </si>
   <si>
     <t>OCP 2025-40A C</t>
   </si>
   <si>
     <t>72132YBC8</t>
   </si>
   <si>
     <t>PIPK 2020-6A CRR</t>
   </si>
   <si>
     <t>75620TBM9</t>
   </si>
   <si>
     <t>RCTTE 2015-1A CR3</t>
   </si>
   <si>
-    <t>80013TAQ6</t>
-[...8 lines deleted...]
-    <t>GALC 2026-1 C</t>
+    <t>92332YAF8</t>
+  </si>
+  <si>
+    <t>VENLNG 9 PERP</t>
   </si>
   <si>
     <t>61776EAA1</t>
   </si>
   <si>
     <t>MSC 2024-BPR2 A</t>
   </si>
   <si>
+    <t>69318FAM0</t>
+  </si>
+  <si>
+    <t>PBFENE 9 7/8 03/15/30</t>
+  </si>
+  <si>
     <t>74690FAS5</t>
   </si>
   <si>
     <t>QTSII 2026-1A B</t>
   </si>
   <si>
-    <t>92332YAF8</t>
-[...2 lines deleted...]
-    <t>VENLNG 9 PERP</t>
+    <t>67124CAA1</t>
+  </si>
+  <si>
+    <t>EA 7 1/4 07/01/33</t>
+  </si>
+  <si>
+    <t>29273VAX8</t>
+  </si>
+  <si>
+    <t>ET 8 05/15/54</t>
+  </si>
+  <si>
+    <t>04010LBL6</t>
+  </si>
+  <si>
+    <t>ARCC 5.1 01/15/31</t>
+  </si>
+  <si>
+    <t>03330YAN0</t>
+  </si>
+  <si>
+    <t>ANCHC 2021-20A BR</t>
+  </si>
+  <si>
+    <t>33853QAA9</t>
+  </si>
+  <si>
+    <t>FLASHC 7 1/4 12/31/30</t>
+  </si>
+  <si>
+    <t>32010YAA4</t>
+  </si>
+  <si>
+    <t>FRSEAG 7 1/4 08/15/32</t>
   </si>
   <si>
     <t>55820BAU1</t>
   </si>
   <si>
     <t>MDPK 2020-45A BRR</t>
   </si>
   <si>
-    <t>03330YAN0</t>
-[...2 lines deleted...]
-    <t>ANCHC 2021-20A BR</t>
+    <t>78454LAY6</t>
+  </si>
+  <si>
+    <t>SM 7 08/01/32</t>
+  </si>
+  <si>
+    <t>00775V104</t>
+  </si>
+  <si>
+    <t>AEGON FUNDING CORP II</t>
+  </si>
+  <si>
+    <t>02406PBB5</t>
+  </si>
+  <si>
+    <t>AXL 5 10/01/29</t>
+  </si>
+  <si>
+    <t>29450YAB5</t>
+  </si>
+  <si>
+    <t>EQMSRM 8 5/8 05/15/32</t>
+  </si>
+  <si>
+    <t>78438PAA0</t>
+  </si>
+  <si>
+    <t>SECMOS 8 7/8 05/01/31</t>
+  </si>
+  <si>
+    <t>02531FAE0</t>
+  </si>
+  <si>
+    <t>ACAR 2026-1 C</t>
+  </si>
+  <si>
+    <t>055986AC7</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 A3</t>
   </si>
   <si>
     <t>67740QAH9</t>
   </si>
   <si>
     <t>OHNAT 5.55 01/24/30</t>
   </si>
   <si>
-    <t>02531FAE0</t>
-[...8 lines deleted...]
-    <t>BMO 2023-5C1 A3</t>
+    <t>04686J861</t>
+  </si>
+  <si>
+    <t>ATH 6.35 PERP</t>
+  </si>
+  <si>
+    <t>34963QAN6</t>
+  </si>
+  <si>
+    <t>FCBSL 2021-3AR B1R</t>
+  </si>
+  <si>
+    <t>69393LAA1</t>
+  </si>
+  <si>
+    <t>TRACTD 6 1/2 05/01/31</t>
+  </si>
+  <si>
+    <t>37954FAL8</t>
+  </si>
+  <si>
+    <t>GLP 7 1/8 07/01/33</t>
+  </si>
+  <si>
+    <t>77311WAF8</t>
+  </si>
+  <si>
+    <t>RKT 6 1/2 06/15/34</t>
+  </si>
+  <si>
+    <t>02005NCB4</t>
+  </si>
+  <si>
+    <t>ALLY 7.1 PERP</t>
+  </si>
+  <si>
+    <t>03328QCC3</t>
+  </si>
+  <si>
+    <t>ANCHC 2015-6A DR4</t>
+  </si>
+  <si>
+    <t>44148JAH2</t>
+  </si>
+  <si>
+    <t>HWIRE 2024-1A A2</t>
+  </si>
+  <si>
+    <t>02406PBD1</t>
+  </si>
+  <si>
+    <t>AXL 7 3/4 10/15/33</t>
+  </si>
+  <si>
+    <t>RECPAY</t>
+  </si>
+  <si>
+    <t>Receivables/Payables</t>
+  </si>
+  <si>
+    <t>00109LAB9</t>
+  </si>
+  <si>
+    <t>ADT 5 7/8 10/15/33</t>
+  </si>
+  <si>
+    <t>05608BAA8</t>
+  </si>
+  <si>
+    <t>BX 2019-IMC A</t>
+  </si>
+  <si>
+    <t>21873SAG3</t>
+  </si>
+  <si>
+    <t>CRWV 9 3/4 10/01/31</t>
+  </si>
+  <si>
+    <t>05494UAA3</t>
+  </si>
+  <si>
+    <t>BAY1 2026-MDWS A</t>
+  </si>
+  <si>
+    <t>096933AH9</t>
+  </si>
+  <si>
+    <t>BMO 2025-5C9 B</t>
+  </si>
+  <si>
+    <t>123925AA7</t>
+  </si>
+  <si>
+    <t>BX 2026-1CULV A</t>
+  </si>
+  <si>
+    <t>05618UAA4</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT9 A</t>
+  </si>
+  <si>
+    <t>23302YAA0</t>
+  </si>
+  <si>
+    <t>DAL 2026-TCC A</t>
+  </si>
+  <si>
+    <t>28002AAA4</t>
+  </si>
+  <si>
+    <t>EDGCOM 7 1/2 04/30/31</t>
+  </si>
+  <si>
+    <t>40390MAA3</t>
+  </si>
+  <si>
+    <t>HONO 2021-LULU A</t>
+  </si>
+  <si>
+    <t>46595GAA6</t>
+  </si>
+  <si>
+    <t>JPMCC 2026-ARLO A</t>
+  </si>
+  <si>
+    <t>63943JBA3</t>
+  </si>
+  <si>
+    <t>NAVS 2025-3AR CR</t>
+  </si>
+  <si>
+    <t>69335PGG4</t>
+  </si>
+  <si>
+    <t>PFSFC 2026-A B</t>
+  </si>
+  <si>
+    <t>71880KAB7</t>
+  </si>
+  <si>
+    <t>PHIN 6 5/8 10/15/32</t>
+  </si>
+  <si>
+    <t>08162PAZ4</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B1 AM</t>
+  </si>
+  <si>
+    <t>12433KAG2</t>
+  </si>
+  <si>
+    <t>BX 2025-VLT6 D</t>
+  </si>
+  <si>
+    <t>14316MAQ4</t>
+  </si>
+  <si>
+    <t>CGMS 2021-1A BR</t>
+  </si>
+  <si>
+    <t>20047UAA4</t>
+  </si>
+  <si>
+    <t>COMM 2025-SBX A</t>
+  </si>
+  <si>
+    <t>23803AAC2</t>
+  </si>
+  <si>
+    <t>DATA 2026-800D B</t>
+  </si>
+  <si>
+    <t>362989AE5</t>
+  </si>
+  <si>
+    <t>GCAR 2026-3A C</t>
+  </si>
+  <si>
+    <t>06541XAJ9</t>
+  </si>
+  <si>
+    <t>BANK 2017-BNK7 AS</t>
+  </si>
+  <si>
+    <t>12637SAG9</t>
+  </si>
+  <si>
+    <t>CONE 2026-ACD6 D</t>
+  </si>
+  <si>
+    <t>20681AAJ0</t>
+  </si>
+  <si>
+    <t>CONE 2026-DFW3 E</t>
+  </si>
+  <si>
+    <t>08161CAJ0</t>
+  </si>
+  <si>
+    <t>BMARK 2018-B2 AS</t>
+  </si>
+  <si>
+    <t>05614JAE5</t>
+  </si>
+  <si>
+    <t>BX 2024-VLT5 C</t>
+  </si>
+  <si>
+    <t>05620TAJ4</t>
+  </si>
+  <si>
+    <t>BX 2026-VLT10 E</t>
+  </si>
+  <si>
+    <t>29359UAF6</t>
+  </si>
+  <si>
+    <t>ESGR 6.693 07/15/37</t>
+  </si>
+  <si>
+    <t>55400XAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2026-1A A</t>
+  </si>
+  <si>
+    <t>63942BAA2</t>
+  </si>
+  <si>
+    <t>NAVSL 2021-A A</t>
   </si>
   <si>
     <t>42806MCL1</t>
   </si>
   <si>
     <t>HERTZ 2024-2A A</t>
   </si>
   <si>
-    <t>69318FAM0</t>
-[...284 lines deleted...]
-    <t>NAVSL 2021-A A</t>
+    <t>26254MAG4</t>
+  </si>
+  <si>
+    <t>DS2 2026-1A C1</t>
+  </si>
+  <si>
+    <t>43283DAA7</t>
+  </si>
+  <si>
+    <t>HGVT 2025-3EXT A</t>
+  </si>
+  <si>
+    <t>493267702</t>
+  </si>
+  <si>
+    <t>KEY 6 1/8 PERP</t>
+  </si>
+  <si>
+    <t>USDC</t>
+  </si>
+  <si>
+    <t>US DOLLAR COLLATERAL</t>
   </si>
   <si>
     <t>HYG P78   11/20/2026</t>
   </si>
   <si>
     <t>HYG US 11/20/26 P78</t>
   </si>
   <si>
-    <t>26254MAG4</t>
-[...26 lines deleted...]
-    <t>CGMS 2018-4A A2R</t>
+    <t>05493XAE0</t>
+  </si>
+  <si>
+    <t>BAHA 2024-MAR B</t>
+  </si>
+  <si>
+    <t>69335PFK6</t>
+  </si>
+  <si>
+    <t>PFSFC 2024-D B</t>
+  </si>
+  <si>
+    <t>10807HAE6</t>
+  </si>
+  <si>
+    <t>BLAST 2025-2 C</t>
+  </si>
+  <si>
+    <t>09061GAL5</t>
+  </si>
+  <si>
+    <t>BMRN 5 1/2 02/15/34</t>
   </si>
   <si>
     <t>63941FAB2</t>
   </si>
   <si>
     <t>NAVSL 2020-A A2A</t>
   </si>
   <si>
-    <t>05493XAE0</t>
-[...22 lines deleted...]
-  <si>
     <t>74331VAA4</t>
   </si>
   <si>
     <t>PROG 2024-SFR3 A</t>
   </si>
   <si>
     <t>64133RAY2</t>
   </si>
   <si>
     <t>NEUB 2020-38A CR2</t>
   </si>
   <si>
     <t>91825CAE5</t>
   </si>
   <si>
     <t>VDCM 2025-AZ C</t>
   </si>
   <si>
     <t>96043BAF9</t>
   </si>
   <si>
     <t>WLAKE 2026-1A C</t>
   </si>
   <si>
+    <t>861932AA9</t>
+  </si>
+  <si>
+    <t>ATSG 7 1/4 03/15/32</t>
+  </si>
+  <si>
     <t>95000YBB0</t>
   </si>
   <si>
     <t>WFCM 2017-C40 AS</t>
   </si>
   <si>
     <t>63942KAA2</t>
   </si>
   <si>
     <t>NAVSL 2021-GA A</t>
   </si>
   <si>
+    <t>24022FAA8</t>
+  </si>
+  <si>
+    <t>DC 2024-HLTN A</t>
+  </si>
+  <si>
     <t>06541QBE4</t>
   </si>
   <si>
     <t>BANK 2022-BNK43 AS</t>
   </si>
   <si>
-    <t>29450YAB5</t>
-[...4 lines deleted...]
-  <si>
     <t>36272GAE9</t>
   </si>
   <si>
     <t>GSAR 2025-3A B</t>
   </si>
   <si>
     <t>43285HAA6</t>
   </si>
   <si>
     <t>HGVT 2020-AA A</t>
   </si>
   <si>
     <t>06644VBM1</t>
   </si>
   <si>
     <t>BANK5 2024-5YR9 AS</t>
   </si>
   <si>
     <t>05682EBC6</t>
   </si>
   <si>
     <t>BCC 2021-5AR BR2</t>
   </si>
   <si>
     <t>08163TAD4</t>
   </si>
   <si>
     <t>BMARK 2023-V2 AS</t>
   </si>
   <si>
-    <t>75888HBA8</t>
-[...2 lines deleted...]
-    <t>REG12 2019-1A CRR</t>
+    <t>46647TAX6</t>
+  </si>
+  <si>
+    <t>JPMCC 2017-JP5 AS</t>
   </si>
   <si>
     <t>74970WAG5</t>
   </si>
   <si>
     <t>ROCC 2024-CNTR D</t>
   </si>
   <si>
+    <t>09216NAA8</t>
+  </si>
+  <si>
+    <t>BLKPRL 6 1/8 02/15/31</t>
+  </si>
+  <si>
+    <t>17253NAA5</t>
+  </si>
+  <si>
+    <t>CIFR 7 1/8 11/15/30</t>
+  </si>
+  <si>
+    <t>80287LAF6</t>
+  </si>
+  <si>
+    <t>SDART 2024-3 D</t>
+  </si>
+  <si>
     <t>78449YAA8</t>
   </si>
   <si>
     <t>SMB 2021-B A</t>
   </si>
   <si>
-    <t>17253NAA5</t>
-[...16 lines deleted...]
-  <si>
     <t>91835XAG2</t>
   </si>
   <si>
     <t>VRTX 2025-HQ D</t>
   </si>
   <si>
     <t>06541QBK0</t>
   </si>
   <si>
     <t>BANK 2022-BNK43 B</t>
   </si>
   <si>
-    <t>09216NAA8</t>
-[...16 lines deleted...]
-  <si>
     <t>85236KAH5</t>
   </si>
   <si>
     <t>SIDC 2023-2A A2</t>
   </si>
   <si>
+    <t>USDF</t>
+  </si>
+  <si>
+    <t>US DOLLAR FUTURE</t>
+  </si>
+  <si>
+    <t>123911AA7</t>
+  </si>
+  <si>
+    <t>BX 2025-BIO3 A</t>
+  </si>
+  <si>
     <t>67400EBJ2</t>
   </si>
   <si>
     <t>OAKCL 2019-3A BR2</t>
   </si>
   <si>
-    <t>123911AA7</t>
-[...4 lines deleted...]
-  <si>
     <t>83206EAA5</t>
   </si>
   <si>
     <t>SMB 2024-C A1A</t>
   </si>
   <si>
-    <t>05610WAA8</t>
-[...2 lines deleted...]
-    <t>BPR 2023-BRK2 A</t>
+    <t>89148WAA3</t>
+  </si>
+  <si>
+    <t>TORY 2026-HGTS A</t>
   </si>
   <si>
     <t>05612TAE5</t>
   </si>
   <si>
     <t>BX 2024-VLT4 C</t>
   </si>
   <si>
     <t>64131QAS9</t>
   </si>
   <si>
     <t>NEUB 2017-26A CR</t>
   </si>
   <si>
     <t>67401QAU0</t>
   </si>
   <si>
     <t>OAKCL 2023-2A D1R</t>
   </si>
   <si>
     <t>83406YAB7</t>
   </si>
   <si>
     <t>SCLP 2025-1 B</t>
   </si>
   <si>
     <t>066043AG5</t>
   </si>
   <si>
     <t>BANK5 2024-5YR6 AS</t>
   </si>
   <si>
     <t>30165BAG8</t>
   </si>
   <si>
     <t>EART 2024-5A D</t>
   </si>
   <si>
+    <t>3140W0Q99</t>
+  </si>
+  <si>
+    <t>FN FA0479</t>
+  </si>
+  <si>
+    <t>31418FSJ7</t>
+  </si>
+  <si>
+    <t>FN MA5920</t>
+  </si>
+  <si>
+    <t>31427MPK1</t>
+  </si>
+  <si>
+    <t>FR SL0425</t>
+  </si>
+  <si>
+    <t>3140XMA55</t>
+  </si>
+  <si>
+    <t>FN FS5427</t>
+  </si>
+  <si>
+    <t>43284KAA0</t>
+  </si>
+  <si>
+    <t>HGVT 2026-1A A</t>
+  </si>
+  <si>
+    <t>50202CAJ3</t>
+  </si>
+  <si>
+    <t>LCM 33A AR</t>
+  </si>
+  <si>
     <t>80286PAD3</t>
   </si>
   <si>
     <t>SDART 2023-5 B</t>
   </si>
   <si>
-    <t>3140W0Q99</t>
-[...40 lines deleted...]
-  <si>
     <t>081927AE5</t>
   </si>
   <si>
     <t>BMARK 2024-V6 AS</t>
   </si>
   <si>
     <t>12595XAX1</t>
   </si>
   <si>
     <t>CSAIL 2018-CX12 AS</t>
   </si>
   <si>
+    <t>118230AX9</t>
+  </si>
+  <si>
+    <t>BPL 6 7/8 11/01/31</t>
+  </si>
+  <si>
     <t>68269MAA2</t>
   </si>
   <si>
     <t>OMFIT 2021-1A A1</t>
   </si>
   <si>
     <t>826935AA6</t>
   </si>
   <si>
     <t>SRFC 2024-1A A</t>
-  </si>
-[...4 lines deleted...]
-    <t>PHIN 6 5/8 10/15/32</t>
   </si>
   <si>
     <t>HYG C80   11/20/2026</t>
   </si>
   <si>
     <t>HYG US 11/20/26 C80</t>
   </si>
   <si>
     <t>HYG C81   11/20/2026</t>
   </si>
   <si>
     <t>HYG US 11/20/26 C81</t>
   </si>
   <si>
     <t>TYZ6 COM</t>
   </si>
   <si>
     <t>US 10YR NOTE (CBT)DEC26</t>
   </si>
   <si>
     <t>USDB</t>
   </si>
   <si>
     <t>US DOLLAR BROKER</t>
   </si>
@@ -1612,51 +1642,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I200"/>
+  <dimension ref="A1:I205"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1674,5839 +1704,5984 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>2546521.62</v>
+        <v>5881300</v>
       </c>
       <c r="F2" s="2">
-        <v>98.11808499999999</v>
+        <v>99.83841700000001</v>
       </c>
       <c r="G2" s="3">
-        <v>2498598.25</v>
+        <v>5871796.82</v>
       </c>
       <c r="H2" s="4">
-        <v>0.010953911177</v>
+        <v>0.022418698034</v>
       </c>
       <c r="I2" s="5">
-        <v>0.010958783156</v>
+        <v>0.022428410578</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
-        <v>2528000</v>
+        <v>158642</v>
       </c>
       <c r="F3" s="2">
-        <v>94.02827000000001</v>
+        <v>25.13</v>
       </c>
       <c r="G3" s="3">
-        <v>2377034.67</v>
+        <v>3986673.46</v>
       </c>
       <c r="H3" s="4">
-        <v>0.010420973686</v>
+        <v>0.015221239974</v>
       </c>
       <c r="I3" s="5">
-        <v>0.01042560863</v>
+        <v>0.015227834334</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>2344000</v>
+        <v>135860</v>
       </c>
       <c r="F4" s="2">
-        <v>98.14089</v>
+        <v>21.3434</v>
       </c>
       <c r="G4" s="3">
-        <v>2300422.46</v>
+        <v>2899714.32</v>
       </c>
       <c r="H4" s="4">
-        <v>0.010085104053</v>
+        <v>0.011071197083</v>
       </c>
       <c r="I4" s="5">
-        <v>0.010089589612</v>
+        <v>0.011075993503</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>2237000</v>
+        <v>2668000</v>
       </c>
       <c r="F5" s="2">
-        <v>101.5522</v>
+        <v>98.22794</v>
       </c>
       <c r="G5" s="3">
-        <v>2271722.71</v>
+        <v>2620721.44</v>
       </c>
       <c r="H5" s="4">
-        <v>0.009959283711</v>
+        <v>0.010005993802</v>
       </c>
       <c r="I5" s="5">
-        <v>0.009963713309</v>
+        <v>0.010010328739</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>2209000</v>
+        <v>2561000</v>
       </c>
       <c r="F6" s="2">
-        <v>100.9005</v>
+        <v>102.0576</v>
       </c>
       <c r="G6" s="3">
-        <v>2228892.05</v>
+        <v>2613695.14</v>
       </c>
       <c r="H6" s="4">
-        <v>0.00977151309</v>
+        <v>0.009979167163</v>
       </c>
       <c r="I6" s="5">
-        <v>0.009775859172999999</v>
+        <v>0.009983490479000001</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>2309076.1935</v>
+        <v>2852000</v>
       </c>
       <c r="F7" s="2">
-        <v>96.34442</v>
+        <v>90.973089</v>
       </c>
       <c r="G7" s="3">
-        <v>2224666.07</v>
+        <v>2594552.5</v>
       </c>
       <c r="H7" s="4">
-        <v>0.009752986303</v>
+        <v>0.009906079993</v>
       </c>
       <c r="I7" s="5">
-        <v>0.009757324146</v>
+        <v>0.009910371645000001</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>2242000</v>
+        <v>2618000</v>
       </c>
       <c r="F8" s="2">
-        <v>98.76214</v>
+        <v>97.586707</v>
       </c>
       <c r="G8" s="3">
-        <v>2214247.18</v>
+        <v>2554819.99</v>
       </c>
       <c r="H8" s="4">
-        <v>0.009707309666000001</v>
+        <v>0.009754380070999999</v>
       </c>
       <c r="I8" s="5">
-        <v>0.009711627193</v>
+        <v>0.009758606001</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>2307596.04</v>
+        <v>2556000</v>
       </c>
       <c r="F9" s="2">
-        <v>95.842045</v>
+        <v>100.109</v>
       </c>
       <c r="G9" s="3">
-        <v>2211647.24</v>
+        <v>2558786.04</v>
       </c>
       <c r="H9" s="4">
-        <v>0.009695911454000001</v>
+        <v>0.009769522572</v>
       </c>
       <c r="I9" s="5">
-        <v>0.009700223911</v>
+        <v>0.009773755063</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>2294000</v>
+        <v>2533000</v>
       </c>
       <c r="F10" s="2">
-        <v>95.47857999999999</v>
+        <v>100.0645</v>
       </c>
       <c r="G10" s="3">
-        <v>2190278.63</v>
+        <v>2534633.79</v>
       </c>
       <c r="H10" s="4">
-        <v>0.009602230985</v>
+        <v>0.009677308532</v>
       </c>
       <c r="I10" s="5">
-        <v>0.009606501777000001</v>
+        <v>0.009681501071</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>2232000</v>
+        <v>2542580.13</v>
       </c>
       <c r="F11" s="2">
-        <v>98.51806999999999</v>
+        <v>99.596035</v>
       </c>
       <c r="G11" s="3">
-        <v>2198923.32</v>
+        <v>2532309</v>
       </c>
       <c r="H11" s="4">
-        <v>0.009640129533000001</v>
+        <v>0.009668432417</v>
       </c>
       <c r="I11" s="5">
-        <v>0.009644417181</v>
+        <v>0.009672621112000001</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>2207000</v>
+        <v>2475000</v>
       </c>
       <c r="F12" s="2">
-        <v>98.73567</v>
+        <v>102.58</v>
       </c>
       <c r="G12" s="3">
-        <v>2179096.24</v>
+        <v>2538855</v>
       </c>
       <c r="H12" s="4">
-        <v>0.009553207142</v>
+        <v>0.009693425258</v>
       </c>
       <c r="I12" s="5">
-        <v>0.009557456129000001</v>
+        <v>0.009697624780000001</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>2174000</v>
+        <v>2497000</v>
       </c>
       <c r="F13" s="2">
-        <v>99.96527</v>
+        <v>100.870251</v>
       </c>
       <c r="G13" s="3">
-        <v>2173244.97</v>
+        <v>2518730.17</v>
       </c>
       <c r="H13" s="4">
-        <v>0.009527555054999999</v>
+        <v>0.009616588038</v>
       </c>
       <c r="I13" s="5">
-        <v>0.009531792633</v>
+        <v>0.009620754271999999</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
-        <v>2292000</v>
+        <v>2615000</v>
       </c>
       <c r="F14" s="2">
-        <v>94.42144999999999</v>
+        <v>96.03642000000001</v>
       </c>
       <c r="G14" s="3">
-        <v>2164139.63</v>
+        <v>2511352.38</v>
       </c>
       <c r="H14" s="4">
-        <v>0.009487637057</v>
+        <v>0.009588419434</v>
       </c>
       <c r="I14" s="5">
-        <v>0.00949185688</v>
+        <v>0.009592573464</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>2329000</v>
+        <v>2566000</v>
       </c>
       <c r="F15" s="2">
-        <v>92.05637</v>
+        <v>98.43670299999999</v>
       </c>
       <c r="G15" s="3">
-        <v>2143992.86</v>
+        <v>2525885.8</v>
       </c>
       <c r="H15" s="4">
-        <v>0.009399313132999999</v>
+        <v>0.009643908456</v>
       </c>
       <c r="I15" s="5">
-        <v>0.009403493672</v>
+        <v>0.009648086526000001</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>2249000</v>
+        <v>2530000</v>
       </c>
       <c r="F16" s="2">
-        <v>94.92377999999999</v>
+        <v>99.8325</v>
       </c>
       <c r="G16" s="3">
-        <v>2134835.81</v>
+        <v>2525762.25</v>
       </c>
       <c r="H16" s="4">
-        <v>0.009359168439999999</v>
+        <v>0.009643436742</v>
       </c>
       <c r="I16" s="5">
-        <v>0.009363331124</v>
+        <v>0.009647614608</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>2224000</v>
+        <v>2500000</v>
       </c>
       <c r="F17" s="2">
-        <v>94.75620000000001</v>
+        <v>99.9789</v>
       </c>
       <c r="G17" s="3">
-        <v>2107377.89</v>
+        <v>2499472.5</v>
       </c>
       <c r="H17" s="4">
-        <v>0.00923879228</v>
+        <v>0.009543061681</v>
       </c>
       <c r="I17" s="5">
-        <v>0.009242901425</v>
+        <v>0.009547196060000001</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>2100000</v>
+        <v>2500000</v>
       </c>
       <c r="F18" s="2">
-        <v>100.0777</v>
+        <v>99.9509</v>
       </c>
       <c r="G18" s="3">
-        <v>2101631.7</v>
+        <v>2498772.5</v>
       </c>
       <c r="H18" s="4">
-        <v>0.009213600862</v>
+        <v>0.00954038906</v>
       </c>
       <c r="I18" s="5">
-        <v>0.009217698801999999</v>
+        <v>0.009544522281000001</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>2218000</v>
+        <v>2534000</v>
       </c>
       <c r="F19" s="2">
-        <v>93.92171</v>
+        <v>98.58978999999999</v>
       </c>
       <c r="G19" s="3">
-        <v>2083183.53</v>
+        <v>2498265.28</v>
       </c>
       <c r="H19" s="4">
-        <v>0.009132723658000001</v>
+        <v>0.009538452473</v>
       </c>
       <c r="I19" s="5">
-        <v>0.009136785626</v>
+        <v>0.009542584856</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>2246000</v>
+        <v>2652000</v>
       </c>
       <c r="F20" s="2">
-        <v>92.51703000000001</v>
+        <v>92.63708</v>
       </c>
       <c r="G20" s="3">
-        <v>2077932.49</v>
+        <v>2456735.36</v>
       </c>
       <c r="H20" s="4">
-        <v>0.009109703007</v>
+        <v>0.009379889992</v>
       </c>
       <c r="I20" s="5">
-        <v>0.009113754736</v>
+        <v>0.009383953681</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>2056053.084</v>
+        <v>2572000</v>
       </c>
       <c r="F21" s="2">
-        <v>98.92843999999999</v>
+        <v>94.606703</v>
       </c>
       <c r="G21" s="3">
-        <v>2034021.24</v>
+        <v>2433284.4</v>
       </c>
       <c r="H21" s="4">
-        <v>0.008917195084999999</v>
+        <v>0.009290353515</v>
       </c>
       <c r="I21" s="5">
-        <v>0.008921161192</v>
+        <v>0.009294378412999999</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>2135000</v>
+        <v>2494000</v>
       </c>
       <c r="F22" s="2">
-        <v>95.39876</v>
+        <v>95.99903999999999</v>
       </c>
       <c r="G22" s="3">
-        <v>2036763.53</v>
+        <v>2394216.06</v>
       </c>
       <c r="H22" s="4">
-        <v>0.008929217321000001</v>
+        <v>0.009141189397</v>
       </c>
       <c r="I22" s="5">
-        <v>0.008933188776</v>
+        <v>0.009145149672000001</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>2000000</v>
+        <v>2488000</v>
       </c>
       <c r="F23" s="2">
-        <v>100.1241</v>
+        <v>95.216779</v>
       </c>
       <c r="G23" s="3">
-        <v>2002482</v>
+        <v>2368993.46</v>
       </c>
       <c r="H23" s="4">
-        <v>0.008778926337</v>
+        <v>0.009044888761</v>
       </c>
       <c r="I23" s="5">
-        <v>0.008782830946000001</v>
+        <v>0.009048807315999999</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>2000000</v>
+        <v>2516000</v>
       </c>
       <c r="F24" s="2">
-        <v>100</v>
+        <v>94.15600000000001</v>
       </c>
       <c r="G24" s="3">
-        <v>2000000</v>
+        <v>2368964.96</v>
       </c>
       <c r="H24" s="4">
-        <v>0.008768045193</v>
+        <v>0.009044779942</v>
       </c>
       <c r="I24" s="5">
-        <v>0.008771944962999999</v>
+        <v>0.009048698448999999</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>2000000</v>
+        <v>2304062.85</v>
       </c>
       <c r="F25" s="2">
-        <v>99.95</v>
+        <v>97.54738399999999</v>
       </c>
       <c r="G25" s="3">
-        <v>1999000</v>
+        <v>2247553.04</v>
       </c>
       <c r="H25" s="4">
-        <v>0.008763661169999999</v>
+        <v>0.008581225539999999</v>
       </c>
       <c r="I25" s="5">
-        <v>0.00876755899</v>
+        <v>0.008584943219</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>2282000</v>
+        <v>2293957.8335</v>
       </c>
       <c r="F26" s="2">
-        <v>87.90821</v>
+        <v>97.32293</v>
       </c>
       <c r="G26" s="3">
-        <v>2006065.35</v>
+        <v>2232546.98</v>
       </c>
       <c r="H26" s="4">
-        <v>0.008794635834</v>
+        <v>0.008523931950999999</v>
       </c>
       <c r="I26" s="5">
-        <v>0.008798547429999999</v>
+        <v>0.008527624808</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>2000000</v>
+        <v>2317000</v>
       </c>
       <c r="F27" s="2">
-        <v>100.072</v>
+        <v>96.32684999999999</v>
       </c>
       <c r="G27" s="3">
-        <v>2001440</v>
+        <v>2231893.11</v>
       </c>
       <c r="H27" s="4">
-        <v>0.008774358184999999</v>
+        <v>0.008521435486</v>
       </c>
       <c r="I27" s="5">
-        <v>0.008778260763</v>
+        <v>0.008525127262</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>1954000</v>
+        <v>2552000</v>
       </c>
       <c r="F28" s="2">
-        <v>102.152045</v>
+        <v>86.76608</v>
       </c>
       <c r="G28" s="3">
-        <v>1996050.96</v>
+        <v>2214270.36</v>
       </c>
       <c r="H28" s="4">
-        <v>0.008750732509000001</v>
+        <v>0.008454151280999999</v>
       </c>
       <c r="I28" s="5">
-        <v>0.008754624579</v>
+        <v>0.008457813908</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>2000000</v>
+        <v>2099261.98</v>
       </c>
       <c r="F29" s="2">
-        <v>99.6125</v>
+        <v>100</v>
       </c>
       <c r="G29" s="3">
-        <v>1992250</v>
+        <v>2099261.98</v>
       </c>
       <c r="H29" s="4">
-        <v>0.008734069018</v>
+        <v>0.008015045798</v>
       </c>
       <c r="I29" s="5">
-        <v>0.008737953676</v>
+        <v>0.008018518189</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>2039000</v>
+        <v>2100000</v>
       </c>
       <c r="F30" s="2">
-        <v>97.49876999999999</v>
+        <v>100.0768</v>
       </c>
       <c r="G30" s="3">
-        <v>1987999.92</v>
+        <v>2101612.8</v>
       </c>
       <c r="H30" s="4">
-        <v>0.008715436571999999</v>
+        <v>0.0080240213</v>
       </c>
       <c r="I30" s="5">
-        <v>0.008719312942999999</v>
+        <v>0.008027497579999999</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
         <v>2000000</v>
       </c>
       <c r="F31" s="2">
-        <v>98.9375</v>
+        <v>100.38741</v>
       </c>
       <c r="G31" s="3">
-        <v>1978750</v>
+        <v>2007748.2</v>
       </c>
       <c r="H31" s="4">
-        <v>0.008674884713</v>
+        <v>0.007665643416</v>
       </c>
       <c r="I31" s="5">
-        <v>0.008678743047</v>
+        <v>0.007668964434</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>2000000</v>
+        <v>2135000</v>
       </c>
       <c r="F32" s="2">
-        <v>98.03464</v>
+        <v>94.80811</v>
       </c>
       <c r="G32" s="3">
-        <v>1960692.8</v>
+        <v>2024153.15</v>
       </c>
       <c r="H32" s="4">
-        <v>0.00859572154</v>
+        <v>0.007728278006</v>
       </c>
       <c r="I32" s="5">
-        <v>0.008599544665</v>
+        <v>0.007731626159</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>1971224.1958</v>
+        <v>2000000</v>
       </c>
       <c r="F33" s="2">
-        <v>99.66036</v>
+        <v>100.1243</v>
       </c>
       <c r="G33" s="3">
-        <v>1964529.13</v>
+        <v>2002486</v>
       </c>
       <c r="H33" s="4">
-        <v>0.008612540097</v>
+        <v>0.007645552177</v>
       </c>
       <c r="I33" s="5">
-        <v>0.008616370703</v>
+        <v>0.007648864491</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>1975000</v>
+        <v>2000000</v>
       </c>
       <c r="F34" s="2">
-        <v>95.31923</v>
+        <v>100</v>
       </c>
       <c r="G34" s="3">
-        <v>1882554.79</v>
+        <v>2000000</v>
       </c>
       <c r="H34" s="4">
-        <v>0.008253162749000001</v>
+        <v>0.007636060553</v>
       </c>
       <c r="I34" s="5">
-        <v>0.008256833514</v>
+        <v>0.007639368755</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
-        <v>1899875.07</v>
+        <v>2000000</v>
       </c>
       <c r="F35" s="2">
-        <v>95.698588</v>
+        <v>99.88357999999999</v>
       </c>
       <c r="G35" s="3">
-        <v>1818153.62</v>
+        <v>1997671.6</v>
       </c>
       <c r="H35" s="4">
-        <v>0.007970826534999999</v>
+        <v>0.007627170652</v>
       </c>
       <c r="I35" s="5">
-        <v>0.007974371726000001</v>
+        <v>0.007630475002</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>1895295.6375</v>
+        <v>2000000</v>
       </c>
       <c r="F36" s="2">
-        <v>96.75470900000001</v>
+        <v>100.0736</v>
       </c>
       <c r="G36" s="3">
-        <v>1833787.78</v>
+        <v>2001472</v>
       </c>
       <c r="H36" s="4">
-        <v>0.008039367059</v>
+        <v>0.007641680694</v>
       </c>
       <c r="I36" s="5">
-        <v>0.008042942734000001</v>
+        <v>0.007644991331</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
-        <v>1750000</v>
+        <v>2000000</v>
       </c>
       <c r="F37" s="2">
-        <v>100.1792</v>
+        <v>100.0484</v>
       </c>
       <c r="G37" s="3">
-        <v>1753136</v>
+        <v>2000968</v>
       </c>
       <c r="H37" s="4">
-        <v>0.007685787839</v>
+        <v>0.007639756407</v>
       </c>
       <c r="I37" s="5">
-        <v>0.007689206252</v>
+        <v>0.00764306621</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
-        <v>1750000</v>
+        <v>2065000</v>
       </c>
       <c r="F38" s="2">
-        <v>100.2612</v>
+        <v>96.36712</v>
       </c>
       <c r="G38" s="3">
-        <v>1754571</v>
+        <v>1989981.03</v>
       </c>
       <c r="H38" s="4">
-        <v>0.007692078911</v>
+        <v>0.007597807815</v>
       </c>
       <c r="I38" s="5">
-        <v>0.007695500123</v>
+        <v>0.007601099444</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
-        <v>1709000</v>
+        <v>1925000</v>
       </c>
       <c r="F39" s="2">
-        <v>100.9324</v>
+        <v>101.509</v>
       </c>
       <c r="G39" s="3">
-        <v>1724934.72</v>
+        <v>1954048.25</v>
       </c>
       <c r="H39" s="4">
-        <v>0.007562152772</v>
+        <v>0.007460615381</v>
       </c>
       <c r="I39" s="5">
-        <v>0.007565516196</v>
+        <v>0.007463847574</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
-        <v>1850000</v>
+        <v>2000000</v>
       </c>
       <c r="F40" s="2">
-        <v>93.87917</v>
+        <v>98.12378</v>
       </c>
       <c r="G40" s="3">
-        <v>1736764.65</v>
+        <v>1962475.6</v>
       </c>
       <c r="H40" s="4">
-        <v>0.007614015448</v>
+        <v>0.007492791258</v>
       </c>
       <c r="I40" s="5">
-        <v>0.00761740194</v>
+        <v>0.007496037391</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
-        <v>1702000</v>
+        <v>1918000</v>
       </c>
       <c r="F41" s="2">
-        <v>99.86256</v>
+        <v>100.7732</v>
       </c>
       <c r="G41" s="3">
-        <v>1699660.77</v>
+        <v>1932829.98</v>
       </c>
       <c r="H41" s="4">
-        <v>0.007451351227</v>
+        <v>0.007379603368</v>
       </c>
       <c r="I41" s="5">
-        <v>0.00745466537</v>
+        <v>0.007382800464</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
-        <v>1700000</v>
+        <v>1933672.8858</v>
       </c>
       <c r="F42" s="2">
-        <v>100.1324</v>
+        <v>99.65613999999999</v>
       </c>
       <c r="G42" s="3">
-        <v>1702250.8</v>
+        <v>1927023.76</v>
       </c>
       <c r="H42" s="4">
-        <v>0.007462705972</v>
+        <v>0.007357435053</v>
       </c>
       <c r="I42" s="5">
-        <v>0.007466025165</v>
+        <v>0.007360622545</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
-        <v>1621000</v>
+        <v>1900000</v>
       </c>
       <c r="F43" s="2">
-        <v>104.746926</v>
+        <v>101.8932</v>
       </c>
       <c r="G43" s="3">
-        <v>1697947.67</v>
+        <v>1935970.8</v>
       </c>
       <c r="H43" s="4">
-        <v>0.007443840955</v>
+        <v>0.007391595129</v>
       </c>
       <c r="I43" s="5">
-        <v>0.007447151757</v>
+        <v>0.00739479742</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>1700000</v>
+        <v>1837000</v>
       </c>
       <c r="F44" s="2">
-        <v>99.28552999999999</v>
+        <v>102.228467</v>
       </c>
       <c r="G44" s="3">
-        <v>1687854.01</v>
+        <v>1877936.94</v>
       </c>
       <c r="H44" s="4">
-        <v>0.007399590119</v>
+        <v>0.00717002009</v>
       </c>
       <c r="I44" s="5">
-        <v>0.00740288124</v>
+        <v>0.007173126387</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
-        <v>1684000</v>
+        <v>1978000</v>
       </c>
       <c r="F45" s="2">
-        <v>100.492</v>
+        <v>95.260879</v>
       </c>
       <c r="G45" s="3">
-        <v>1692285.28</v>
+        <v>1884260.19</v>
       </c>
       <c r="H45" s="4">
-        <v>0.007419016907</v>
+        <v>0.007194162442</v>
       </c>
       <c r="I45" s="5">
-        <v>0.007422316669</v>
+        <v>0.007197279198</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>65250</v>
+        <v>1975000</v>
       </c>
       <c r="F46" s="2">
-        <v>25.59</v>
+        <v>95.39870999999999</v>
       </c>
       <c r="G46" s="3">
-        <v>1669747.5</v>
+        <v>1884124.52</v>
       </c>
       <c r="H46" s="4">
-        <v>0.00732021077</v>
+        <v>0.007193644472</v>
       </c>
       <c r="I46" s="5">
-        <v>0.007323466586</v>
+        <v>0.007196761004</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
-        <v>1762000</v>
+        <v>1830000</v>
       </c>
       <c r="F47" s="2">
-        <v>95.00328</v>
+        <v>102.632</v>
       </c>
       <c r="G47" s="3">
-        <v>1673957.79</v>
+        <v>1878165.6</v>
       </c>
       <c r="H47" s="4">
-        <v>0.007338668793</v>
+        <v>0.007170893125</v>
       </c>
       <c r="I47" s="5">
-        <v>0.007341932818</v>
+        <v>0.007173999801</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
-        <v>1672000</v>
+        <v>1935000</v>
       </c>
       <c r="F48" s="2">
-        <v>98.98052</v>
+        <v>96.67</v>
       </c>
       <c r="G48" s="3">
-        <v>1654954.29</v>
+        <v>1870564.5</v>
       </c>
       <c r="H48" s="4">
-        <v>0.007255357023</v>
+        <v>0.007141871896</v>
       </c>
       <c r="I48" s="5">
-        <v>0.007258583993</v>
+        <v>0.007144965998</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>1719000</v>
+        <v>1869139.164</v>
       </c>
       <c r="F49" s="2">
-        <v>96.59963</v>
+        <v>98.56748</v>
       </c>
       <c r="G49" s="3">
-        <v>1660547.64</v>
+        <v>1842363.37</v>
       </c>
       <c r="H49" s="4">
-        <v>0.007279878375</v>
+        <v>0.007034199134</v>
       </c>
       <c r="I49" s="5">
-        <v>0.007283116252</v>
+        <v>0.007037246589</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>1700000</v>
+        <v>1873751.0575</v>
       </c>
       <c r="F50" s="2">
-        <v>97.7393</v>
+        <v>98.449634</v>
       </c>
       <c r="G50" s="3">
-        <v>1661568.1</v>
+        <v>1844701.06</v>
       </c>
       <c r="H50" s="4">
-        <v>0.007284352096</v>
+        <v>0.007043124492</v>
       </c>
       <c r="I50" s="5">
-        <v>0.007287591962</v>
+        <v>0.007046175813</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>1716802.5594</v>
+        <v>1824000</v>
       </c>
       <c r="F51" s="2">
-        <v>95.99904600000001</v>
+        <v>99.815465</v>
       </c>
       <c r="G51" s="3">
-        <v>1648114.08</v>
+        <v>1820634.08</v>
       </c>
       <c r="H51" s="4">
-        <v>0.007225369363</v>
+        <v>0.006951236046</v>
       </c>
       <c r="I51" s="5">
-        <v>0.007228582995</v>
+        <v>0.006954247559</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>1645000</v>
+        <v>1780000</v>
       </c>
       <c r="F52" s="2">
-        <v>100.04574</v>
+        <v>103.2973</v>
       </c>
       <c r="G52" s="3">
-        <v>1645752.42</v>
+        <v>1838691.94</v>
       </c>
       <c r="H52" s="4">
-        <v>0.00721501581</v>
+        <v>0.007020181496</v>
       </c>
       <c r="I52" s="5">
-        <v>0.007218224838</v>
+        <v>0.007023222878</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>1614000</v>
+        <v>1800000</v>
       </c>
       <c r="F53" s="2">
-        <v>102.3731</v>
+        <v>102.03578</v>
       </c>
       <c r="G53" s="3">
-        <v>1652301.83</v>
+        <v>1836644.04</v>
       </c>
       <c r="H53" s="4">
-        <v>0.007243728576</v>
+        <v>0.007012362552</v>
       </c>
       <c r="I53" s="5">
-        <v>0.007246950375</v>
+        <v>0.007015400547</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
-        <v>1590000</v>
+        <v>1804000</v>
       </c>
       <c r="F54" s="2">
-        <v>102.7064</v>
+        <v>99.48591</v>
       </c>
       <c r="G54" s="3">
-        <v>1633031.76</v>
+        <v>1794725.82</v>
       </c>
       <c r="H54" s="4">
-        <v>0.007159248136</v>
+        <v>0.006852317505</v>
       </c>
       <c r="I54" s="5">
-        <v>0.00716243236</v>
+        <v>0.006855286163</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>1649961.647</v>
+        <v>1801000</v>
       </c>
       <c r="F55" s="2">
-        <v>97.71212</v>
+        <v>100.2592</v>
       </c>
       <c r="G55" s="3">
-        <v>1612212.5</v>
+        <v>1805668.19</v>
       </c>
       <c r="H55" s="4">
-        <v>0.00706797605</v>
+        <v>0.006894095827</v>
       </c>
       <c r="I55" s="5">
-        <v>0.007071119679</v>
+        <v>0.006897082584</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>1564000</v>
+        <v>1874539.78</v>
       </c>
       <c r="F56" s="2">
-        <v>103.204025</v>
+        <v>96.62499800000001</v>
       </c>
       <c r="G56" s="3">
-        <v>1614110.95</v>
+        <v>1811274.02</v>
       </c>
       <c r="H56" s="4">
-        <v>0.007076298882</v>
+        <v>0.006915499067</v>
       </c>
       <c r="I56" s="5">
-        <v>0.007079446213</v>
+        <v>0.006918495097</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>1701000</v>
+        <v>1825000</v>
       </c>
       <c r="F57" s="2">
-        <v>93.61015999999999</v>
+        <v>98.49744</v>
       </c>
       <c r="G57" s="3">
-        <v>1592308.82</v>
+        <v>1797578.28</v>
       </c>
       <c r="H57" s="4">
-        <v>0.006980717854</v>
+        <v>0.006863208298</v>
       </c>
       <c r="I57" s="5">
-        <v>0.006983822673</v>
+        <v>0.006866181674</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>1608000</v>
+        <v>1917000</v>
       </c>
       <c r="F58" s="2">
-        <v>99.130571</v>
+        <v>93.75870999999999</v>
       </c>
       <c r="G58" s="3">
-        <v>1594019.58</v>
+        <v>1797354.47</v>
       </c>
       <c r="H58" s="4">
-        <v>0.006988217865</v>
+        <v>0.006862353787</v>
       </c>
       <c r="I58" s="5">
-        <v>0.00699132602</v>
+        <v>0.006865326793</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>1609000</v>
+        <v>1794000</v>
       </c>
       <c r="F59" s="2">
-        <v>97.35111999999999</v>
+        <v>98.68434999999999</v>
       </c>
       <c r="G59" s="3">
-        <v>1566379.52</v>
+        <v>1770397.24</v>
       </c>
       <c r="H59" s="4">
-        <v>0.006867043214</v>
+        <v>0.00675943026</v>
       </c>
       <c r="I59" s="5">
-        <v>0.006870097474</v>
+        <v>0.006762358676</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>1618710.2316</v>
+        <v>1816000</v>
       </c>
       <c r="F60" s="2">
-        <v>96.91114</v>
+        <v>97.57984999999999</v>
       </c>
       <c r="G60" s="3">
-        <v>1568710.54</v>
+        <v>1772050.08</v>
       </c>
       <c r="H60" s="4">
-        <v>0.006877262449</v>
+        <v>0.006765740842</v>
       </c>
       <c r="I60" s="5">
-        <v>0.006880321254</v>
+        <v>0.006768671992</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>1588000</v>
+        <v>1813000</v>
       </c>
       <c r="F61" s="2">
-        <v>98.18559</v>
+        <v>98.18259999999999</v>
       </c>
       <c r="G61" s="3">
-        <v>1559187.17</v>
+        <v>1780050.54</v>
       </c>
       <c r="H61" s="4">
-        <v>0.006835511782</v>
+        <v>0.006796286848</v>
       </c>
       <c r="I61" s="5">
-        <v>0.006838552017</v>
+        <v>0.006799231231</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>1585000</v>
+        <v>1836000</v>
       </c>
       <c r="F62" s="2">
-        <v>98.50472000000001</v>
+        <v>95.357563</v>
       </c>
       <c r="G62" s="3">
-        <v>1561299.81</v>
+        <v>1750764.86</v>
       </c>
       <c r="H62" s="4">
-        <v>0.006844773656</v>
+        <v>0.00668447323</v>
       </c>
       <c r="I62" s="5">
-        <v>0.006847818011</v>
+        <v>0.006687369172</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>1578000</v>
+        <v>1785282.65</v>
       </c>
       <c r="F63" s="2">
-        <v>97.59550400000001</v>
+        <v>98.151</v>
       </c>
       <c r="G63" s="3">
-        <v>1540057.05</v>
+        <v>1752272.77</v>
       </c>
       <c r="H63" s="4">
-        <v>0.006751644921</v>
+        <v>0.006690230503</v>
       </c>
       <c r="I63" s="5">
-        <v>0.006754647855</v>
+        <v>0.006693128939</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>1600000</v>
+        <v>1750000</v>
       </c>
       <c r="F64" s="2">
-        <v>96.28591</v>
+        <v>100.1602</v>
       </c>
       <c r="G64" s="3">
-        <v>1540574.56</v>
+        <v>1752803.5</v>
       </c>
       <c r="H64" s="4">
-        <v>0.006753913682</v>
+        <v>0.006692256832</v>
       </c>
       <c r="I64" s="5">
-        <v>0.006756917626</v>
+        <v>0.006695156146</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>1597000</v>
+        <v>1750000</v>
       </c>
       <c r="F65" s="2">
-        <v>97.22579</v>
+        <v>100.238</v>
       </c>
       <c r="G65" s="3">
-        <v>1552695.87</v>
+        <v>1754165</v>
       </c>
       <c r="H65" s="4">
-        <v>0.006807053763</v>
+        <v>0.00669745508</v>
       </c>
       <c r="I65" s="5">
-        <v>0.006810081341</v>
+        <v>0.006700356646</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>1600000</v>
+        <v>1813000</v>
       </c>
       <c r="F66" s="2">
-        <v>96.77967</v>
+        <v>95.39978000000001</v>
       </c>
       <c r="G66" s="3">
-        <v>1548474.72</v>
+        <v>1729598.01</v>
       </c>
       <c r="H66" s="4">
-        <v>0.006788548162</v>
+        <v>0.006603657574</v>
       </c>
       <c r="I66" s="5">
-        <v>0.00679156751</v>
+        <v>0.006606518504</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
-        <v>1620000</v>
+        <v>1888000</v>
       </c>
       <c r="F67" s="2">
-        <v>94.58721</v>
+        <v>92.11704</v>
       </c>
       <c r="G67" s="3">
-        <v>1532312.8</v>
+        <v>1739169.72</v>
       </c>
       <c r="H67" s="4">
-        <v>0.006717693949</v>
+        <v>0.006640202629</v>
       </c>
       <c r="I67" s="5">
-        <v>0.006720681782</v>
+        <v>0.006643079391</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>1600000</v>
+        <v>1850000</v>
       </c>
       <c r="F68" s="2">
-        <v>96.20175</v>
+        <v>94.00362</v>
       </c>
       <c r="G68" s="3">
-        <v>1539228</v>
+        <v>1739066.97</v>
       </c>
       <c r="H68" s="4">
-        <v>0.006748010333</v>
+        <v>0.006639810345</v>
       </c>
       <c r="I68" s="5">
-        <v>0.00675101165</v>
+        <v>0.006642686937</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>1597000</v>
+        <v>1700000</v>
       </c>
       <c r="F69" s="2">
-        <v>93.58851</v>
+        <v>99.518</v>
       </c>
       <c r="G69" s="3">
-        <v>1494608.5</v>
+        <v>1691806</v>
       </c>
       <c r="H69" s="4">
-        <v>0.006552397457</v>
+        <v>0.00645936653</v>
       </c>
       <c r="I69" s="5">
-        <v>0.006555311772</v>
+        <v>0.006462164948</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>1500000</v>
+        <v>1700000</v>
       </c>
       <c r="F70" s="2">
-        <v>100.2136</v>
+        <v>100.0842</v>
       </c>
       <c r="G70" s="3">
-        <v>1503204</v>
+        <v>1701431.4</v>
       </c>
       <c r="H70" s="4">
-        <v>0.006590080303</v>
+        <v>0.006496116599</v>
       </c>
       <c r="I70" s="5">
-        <v>0.006593011378</v>
+        <v>0.006498930938</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>1500000</v>
+        <v>1700000</v>
       </c>
       <c r="F71" s="2">
-        <v>100.1283</v>
+        <v>98.43009000000001</v>
       </c>
       <c r="G71" s="3">
-        <v>1501924.5</v>
+        <v>1673311.53</v>
       </c>
       <c r="H71" s="4">
-        <v>0.006584470946</v>
+        <v>0.006388754084</v>
       </c>
       <c r="I71" s="5">
-        <v>0.006587399526</v>
+        <v>0.00639152191</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
-        <v>1500000</v>
+        <v>1699798.6594</v>
       </c>
       <c r="F72" s="2">
-        <v>100.2075</v>
+        <v>97.558953</v>
       </c>
       <c r="G72" s="3">
-        <v>1503112.5</v>
+        <v>1658305.78</v>
       </c>
       <c r="H72" s="4">
-        <v>0.006589679165</v>
+        <v>0.006331461658</v>
       </c>
       <c r="I72" s="5">
-        <v>0.006592610061</v>
+        <v>0.006334204663</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
-        <v>1500000</v>
+        <v>1645000</v>
       </c>
       <c r="F73" s="2">
-        <v>100.1188</v>
+        <v>99.96517</v>
       </c>
       <c r="G73" s="3">
-        <v>1501782</v>
+        <v>1644427.05</v>
       </c>
       <c r="H73" s="4">
-        <v>0.006583846223</v>
+        <v>0.006278472251</v>
       </c>
       <c r="I73" s="5">
-        <v>0.006586774525</v>
+        <v>0.0062811923</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
-        <v>1500000</v>
+        <v>1616367.017</v>
       </c>
       <c r="F74" s="2">
-        <v>100.1057</v>
+        <v>97.96154</v>
       </c>
       <c r="G74" s="3">
-        <v>1501585.5</v>
+        <v>1583418.02</v>
       </c>
       <c r="H74" s="4">
-        <v>0.006582984762</v>
+        <v>0.006045537948</v>
       </c>
       <c r="I74" s="5">
-        <v>0.006585912681</v>
+        <v>0.006048157081</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>1500000</v>
+        <v>1618710.2316</v>
       </c>
       <c r="F75" s="2">
-        <v>99.8704</v>
+        <v>97.37584</v>
       </c>
       <c r="G75" s="3">
-        <v>1498056</v>
+        <v>1576232.69</v>
       </c>
       <c r="H75" s="4">
-        <v>0.006567511355</v>
+        <v>0.006018104115</v>
       </c>
       <c r="I75" s="5">
-        <v>0.006570432391</v>
+        <v>0.006020711363</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
-        <v>1500000</v>
+        <v>1600000</v>
       </c>
       <c r="F76" s="2">
-        <v>100.0517</v>
+        <v>96.97721</v>
       </c>
       <c r="G76" s="3">
-        <v>1500775.5</v>
+        <v>1551635.36</v>
       </c>
       <c r="H76" s="4">
-        <v>0.006579433704</v>
+        <v>0.005924190783</v>
       </c>
       <c r="I76" s="5">
-        <v>0.006582360044</v>
+        <v>0.005926757344</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
         <v>1510000</v>
       </c>
       <c r="F77" s="2">
-        <v>100.2278</v>
+        <v>100.2293</v>
       </c>
       <c r="G77" s="3">
-        <v>1513439.78</v>
+        <v>1513462.43</v>
       </c>
       <c r="H77" s="4">
-        <v>0.006634954194</v>
+        <v>0.00577844538</v>
       </c>
       <c r="I77" s="5">
-        <v>0.006637905227</v>
+        <v>0.0057809488</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
         <v>1500000</v>
       </c>
       <c r="F78" s="2">
-        <v>98.26661</v>
+        <v>99.95</v>
       </c>
       <c r="G78" s="3">
-        <v>1473999.15</v>
+        <v>1499250</v>
       </c>
       <c r="H78" s="4">
-        <v>0.006462045581</v>
+        <v>0.005724181892</v>
       </c>
       <c r="I78" s="5">
-        <v>0.006464919709</v>
+        <v>0.005726661803</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
-        <v>1429728.4126</v>
+        <v>1500000</v>
       </c>
       <c r="F79" s="2">
-        <v>101.72542</v>
+        <v>100.0905</v>
       </c>
       <c r="G79" s="3">
-        <v>1454397.23</v>
+        <v>1501357.5</v>
       </c>
       <c r="H79" s="4">
-        <v>0.006376110332</v>
+        <v>0.005732228391</v>
       </c>
       <c r="I79" s="5">
-        <v>0.006378946239</v>
+        <v>0.005734711788</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
         <v>1500000</v>
       </c>
       <c r="F80" s="2">
-        <v>95.67907</v>
+        <v>99.06909</v>
       </c>
       <c r="G80" s="3">
-        <v>1435186.05</v>
+        <v>1486036.35</v>
       </c>
       <c r="H80" s="4">
-        <v>0.006291888073</v>
+        <v>0.005673731777</v>
       </c>
       <c r="I80" s="5">
-        <v>0.006294686521</v>
+        <v>0.005676189831</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
-        <v>1372000</v>
+        <v>1500000</v>
       </c>
       <c r="F81" s="2">
-        <v>100.966695</v>
+        <v>100.1164</v>
       </c>
       <c r="G81" s="3">
-        <v>1385263.06</v>
+        <v>1501746</v>
       </c>
       <c r="H81" s="4">
-        <v>0.006073024537</v>
+        <v>0.005733711696</v>
       </c>
       <c r="I81" s="5">
-        <v>0.00607572564</v>
+        <v>0.005736195735</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
-        <v>1315000</v>
+        <v>1500000</v>
       </c>
       <c r="F82" s="2">
-        <v>100.0207</v>
+        <v>100.105</v>
       </c>
       <c r="G82" s="3">
-        <v>1315272.21</v>
+        <v>1501575</v>
       </c>
       <c r="H82" s="4">
-        <v>0.005766183067</v>
+        <v>0.005733058813</v>
       </c>
       <c r="I82" s="5">
-        <v>0.005768747697</v>
+        <v>0.005735542569</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
-        <v>1300000</v>
+        <v>1500000</v>
       </c>
       <c r="F83" s="2">
-        <v>100.1052</v>
+        <v>99.8716</v>
       </c>
       <c r="G83" s="3">
-        <v>1301367.6</v>
+        <v>1498074</v>
       </c>
       <c r="H83" s="4">
-        <v>0.005705224965</v>
+        <v>0.005719691889</v>
       </c>
       <c r="I83" s="5">
-        <v>0.005707762482</v>
+        <v>0.005722169854</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>1340000</v>
+        <v>1500000</v>
       </c>
       <c r="F84" s="2">
-        <v>96.597399</v>
+        <v>100.0564</v>
       </c>
       <c r="G84" s="3">
-        <v>1294405.15</v>
+        <v>1500846</v>
       </c>
       <c r="H84" s="4">
-        <v>0.005674701412</v>
+        <v>0.005730275469</v>
       </c>
       <c r="I84" s="5">
-        <v>0.005677225353</v>
+        <v>0.005732758019</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
-        <v>1269000</v>
+        <v>1534000</v>
       </c>
       <c r="F85" s="2">
-        <v>98.48307</v>
+        <v>96.55631</v>
       </c>
       <c r="G85" s="3">
-        <v>1249750.16</v>
+        <v>1481173.8</v>
       </c>
       <c r="H85" s="4">
-        <v>0.005478932934</v>
+        <v>0.005655166396</v>
       </c>
       <c r="I85" s="5">
-        <v>0.005481369803</v>
+        <v>0.005657616407</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
-        <v>1237710.43</v>
+        <v>1427722.6126</v>
       </c>
       <c r="F86" s="2">
-        <v>101.37564</v>
+        <v>101.85928</v>
       </c>
       <c r="G86" s="3">
-        <v>1254736.87</v>
+        <v>1454267.97</v>
       </c>
       <c r="H86" s="4">
-        <v>0.00550079479</v>
+        <v>0.005552439154</v>
       </c>
       <c r="I86" s="5">
-        <v>0.005503241382</v>
+        <v>0.00555484466</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
-        <v>1280000</v>
+        <v>1342000</v>
       </c>
       <c r="F87" s="2">
-        <v>98.83926</v>
+        <v>106.744</v>
       </c>
       <c r="G87" s="3">
-        <v>1265142.53</v>
+        <v>1432504.48</v>
       </c>
       <c r="H87" s="4">
-        <v>0.00554641343</v>
+        <v>0.005469345476</v>
       </c>
       <c r="I87" s="5">
-        <v>0.005548880313</v>
+        <v>0.005471714983</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>1180000</v>
+        <v>1500000</v>
       </c>
       <c r="F88" s="2">
-        <v>106.092185</v>
+        <v>95.84712</v>
       </c>
       <c r="G88" s="3">
-        <v>1251887.78</v>
+        <v>1437706.8</v>
       </c>
       <c r="H88" s="4">
-        <v>0.005488304329</v>
+        <v>0.005489208091</v>
       </c>
       <c r="I88" s="5">
-        <v>0.005490745366</v>
+        <v>0.005491586204</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
-        <v>1213000</v>
+        <v>1375000</v>
       </c>
       <c r="F89" s="2">
-        <v>101.0275</v>
+        <v>100.37768</v>
       </c>
       <c r="G89" s="3">
-        <v>1225463.58</v>
+        <v>1380193.1</v>
       </c>
       <c r="H89" s="4">
-        <v>0.005372460004</v>
+        <v>0.005269619044</v>
       </c>
       <c r="I89" s="5">
-        <v>0.005374849517</v>
+        <v>0.005271902022</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>1200000</v>
+        <v>1362000</v>
       </c>
       <c r="F90" s="2">
-        <v>102.7827</v>
+        <v>102.7961</v>
       </c>
       <c r="G90" s="3">
-        <v>1233392.4</v>
+        <v>1400082.88</v>
       </c>
       <c r="H90" s="4">
-        <v>0.005407220152</v>
+        <v>0.005345558833</v>
       </c>
       <c r="I90" s="5">
-        <v>0.005409625125</v>
+        <v>0.005347874712</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>54000</v>
+        <v>1434000</v>
       </c>
       <c r="F91" s="2">
-        <v>22.49</v>
+        <v>94.283708</v>
       </c>
       <c r="G91" s="3">
-        <v>1214460</v>
+        <v>1352028.37</v>
       </c>
       <c r="H91" s="4">
-        <v>0.005324220082</v>
+        <v>0.005162085262</v>
       </c>
       <c r="I91" s="5">
-        <v>0.00532658814</v>
+        <v>0.005164321653</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>1272000</v>
+        <v>1300000</v>
       </c>
       <c r="F92" s="2">
-        <v>94.003747</v>
+        <v>100.1049</v>
       </c>
       <c r="G92" s="3">
-        <v>1195727.66</v>
+        <v>1301363.7</v>
       </c>
       <c r="H92" s="4">
-        <v>0.005242097089</v>
+        <v>0.004968646008</v>
       </c>
       <c r="I92" s="5">
-        <v>0.00524442862</v>
+        <v>0.004970798594</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
-        <v>1175000</v>
+        <v>1339000</v>
       </c>
       <c r="F93" s="2">
-        <v>99.99930000000001</v>
+        <v>98.69633</v>
       </c>
       <c r="G93" s="3">
-        <v>1174991.78</v>
+        <v>1321543.86</v>
       </c>
       <c r="H93" s="4">
-        <v>0.005151190492</v>
+        <v>0.005045694465</v>
       </c>
       <c r="I93" s="5">
-        <v>0.005153481591</v>
+        <v>0.005047880431</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>1163889.42</v>
+        <v>1331000</v>
       </c>
       <c r="F94" s="2">
-        <v>100</v>
+        <v>97.87291999999999</v>
       </c>
       <c r="G94" s="3">
-        <v>1163889.42</v>
+        <v>1302688.57</v>
       </c>
       <c r="H94" s="4">
-        <v>0.005102517517</v>
+        <v>0.004973704383</v>
       </c>
       <c r="I94" s="5">
-        <v>0.005104786967</v>
+        <v>0.004975859161</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>1177000</v>
+        <v>1315000</v>
       </c>
       <c r="F95" s="2">
-        <v>99.3502</v>
+        <v>100.0211</v>
       </c>
       <c r="G95" s="3">
-        <v>1169351.85</v>
+        <v>1315277.47</v>
       </c>
       <c r="H95" s="4">
-        <v>0.005126464951</v>
+        <v>0.005021769184</v>
       </c>
       <c r="I95" s="5">
-        <v>0.005128745053</v>
+        <v>0.005023944785</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>1169000</v>
+        <v>1288000</v>
       </c>
       <c r="F96" s="2">
-        <v>97.961</v>
+        <v>100.8364</v>
       </c>
       <c r="G96" s="3">
-        <v>1145164.09</v>
+        <v>1298772.83</v>
       </c>
       <c r="H96" s="4">
-        <v>0.005020425247</v>
+        <v>0.004958753995</v>
       </c>
       <c r="I96" s="5">
-        <v>0.005022658185</v>
+        <v>0.004960902296</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>1200000</v>
+        <v>73000</v>
       </c>
       <c r="F97" s="2">
-        <v>94.56147</v>
+        <v>17.49</v>
       </c>
       <c r="G97" s="3">
-        <v>1134737.64</v>
+        <v>1276770</v>
       </c>
       <c r="H97" s="4">
-        <v>0.004974715455</v>
+        <v>0.004874746516</v>
       </c>
       <c r="I97" s="5">
-        <v>0.004976928063</v>
+        <v>0.004876858423</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
-        <v>1189000</v>
+        <v>1339000</v>
       </c>
       <c r="F98" s="2">
-        <v>96.60142999999999</v>
+        <v>95.80265</v>
       </c>
       <c r="G98" s="3">
-        <v>1148591</v>
+        <v>1282797.48</v>
       </c>
       <c r="H98" s="4">
-        <v>0.00503544891</v>
+        <v>0.004897759631</v>
       </c>
       <c r="I98" s="5">
-        <v>0.00503768853</v>
+        <v>0.004899881507</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>1177000</v>
+        <v>1327000</v>
       </c>
       <c r="F99" s="2">
-        <v>94.91288</v>
+        <v>95.9081</v>
       </c>
       <c r="G99" s="3">
-        <v>1117124.6</v>
+        <v>1272700.49</v>
       </c>
       <c r="H99" s="4">
-        <v>0.004897499479</v>
+        <v>0.004859208993</v>
       </c>
       <c r="I99" s="5">
-        <v>0.004899677743</v>
+        <v>0.004861314168</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>1126000</v>
+        <v>1351000</v>
       </c>
       <c r="F100" s="2">
-        <v>99.61627900000001</v>
+        <v>95.94083000000001</v>
       </c>
       <c r="G100" s="3">
-        <v>1121679.3</v>
+        <v>1296160.61</v>
       </c>
       <c r="H100" s="4">
-        <v>0.004917467404</v>
+        <v>0.004948780465</v>
       </c>
       <c r="I100" s="5">
-        <v>0.004919654549</v>
+        <v>0.004950924445</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>1100000</v>
+        <v>1269000</v>
       </c>
       <c r="F101" s="2">
-        <v>100.1823</v>
+        <v>98.61266999999999</v>
       </c>
       <c r="G101" s="3">
-        <v>1102005.3</v>
+        <v>1251394.78</v>
       </c>
       <c r="H101" s="4">
-        <v>0.004831216137</v>
+        <v>0.004777863167</v>
       </c>
       <c r="I101" s="5">
-        <v>0.00483336492</v>
+        <v>0.0047799331</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
-        <v>47000</v>
+        <v>1237671.88</v>
       </c>
       <c r="F102" s="2">
-        <v>23.07</v>
+        <v>101.4642</v>
       </c>
       <c r="G102" s="3">
-        <v>1084290</v>
+        <v>1255793.87</v>
       </c>
       <c r="H102" s="4">
-        <v>0.004753551861</v>
+        <v>0.004794659023</v>
       </c>
       <c r="I102" s="5">
-        <v>0.004755666102</v>
+        <v>0.004796736233</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
-        <v>1100000</v>
+        <v>1340000</v>
       </c>
       <c r="F103" s="2">
-        <v>100.51763</v>
+        <v>94.25955399999999</v>
       </c>
       <c r="G103" s="3">
-        <v>1105693.93</v>
+        <v>1263078.02</v>
       </c>
       <c r="H103" s="4">
-        <v>0.004847387174</v>
+        <v>0.004822470136</v>
       </c>
       <c r="I103" s="5">
-        <v>0.00484954315</v>
+        <v>0.004824559394</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>1214000</v>
+        <v>53000</v>
       </c>
       <c r="F104" s="2">
-        <v>90.54616</v>
+        <v>22.43</v>
       </c>
       <c r="G104" s="3">
-        <v>1099230.38</v>
+        <v>1188790</v>
       </c>
       <c r="H104" s="4">
-        <v>0.004819050835</v>
+        <v>0.004538836213</v>
       </c>
       <c r="I104" s="5">
-        <v>0.004821194208</v>
+        <v>0.004540802591</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>1059703.7486</v>
+        <v>1175000</v>
       </c>
       <c r="F105" s="2">
-        <v>98.75126</v>
+        <v>99.9066</v>
       </c>
       <c r="G105" s="3">
-        <v>1046470.8</v>
+        <v>1173902.55</v>
       </c>
       <c r="H105" s="4">
-        <v>0.004587751651</v>
+        <v>0.004481995478</v>
       </c>
       <c r="I105" s="5">
-        <v>0.004589792149</v>
+        <v>0.004483937231</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>1179000</v>
+        <v>1375000</v>
       </c>
       <c r="F106" s="2">
-        <v>87.30850100000001</v>
+        <v>86.54665</v>
       </c>
       <c r="G106" s="3">
-        <v>1029367.23</v>
+        <v>1190016.44</v>
       </c>
       <c r="H106" s="4">
-        <v>0.004512769182</v>
+        <v>0.004543518788</v>
       </c>
       <c r="I106" s="5">
-        <v>0.00451477633</v>
+        <v>0.004545487195</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>57000</v>
+        <v>1122000</v>
       </c>
       <c r="F107" s="2">
-        <v>17.8</v>
+        <v>100.5363</v>
       </c>
       <c r="G107" s="3">
-        <v>1014600</v>
+        <v>1128017.29</v>
       </c>
       <c r="H107" s="4">
-        <v>0.004448029326</v>
+        <v>0.004306804151</v>
       </c>
       <c r="I107" s="5">
-        <v>0.00445000768</v>
+        <v>0.004308670005</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>1014000</v>
+        <v>1138000</v>
       </c>
       <c r="F108" s="2">
-        <v>97.98334</v>
+        <v>98.22004</v>
       </c>
       <c r="G108" s="3">
-        <v>993551.0699999999</v>
+        <v>1117744.06</v>
       </c>
       <c r="H108" s="4">
-        <v>0.004355750331</v>
+        <v>0.004267580644</v>
       </c>
       <c r="I108" s="5">
-        <v>0.004357687641</v>
+        <v>0.004269429506</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>1000000</v>
+        <v>1122000</v>
       </c>
       <c r="F109" s="2">
-        <v>99.375</v>
+        <v>97.37924</v>
       </c>
       <c r="G109" s="3">
-        <v>993750</v>
+        <v>1092595.07</v>
       </c>
       <c r="H109" s="4">
-        <v>0.004356622455</v>
+        <v>0.004171561068</v>
       </c>
       <c r="I109" s="5">
-        <v>0.004358560153</v>
+        <v>0.004173368331</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
-        <v>1000000</v>
+        <v>1100000</v>
       </c>
       <c r="F110" s="2">
-        <v>99.91648000000001</v>
+        <v>100.1858</v>
       </c>
       <c r="G110" s="3">
-        <v>999164.8</v>
+        <v>1102043.8</v>
       </c>
       <c r="H110" s="4">
-        <v>0.004380361061</v>
+        <v>0.004207636595</v>
       </c>
       <c r="I110" s="5">
-        <v>0.004382309317</v>
+        <v>0.004209459486</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
-        <v>1000000</v>
+        <v>1100000</v>
       </c>
       <c r="F111" s="2">
-        <v>100</v>
+        <v>99.98045999999999</v>
       </c>
       <c r="G111" s="3">
-        <v>1000000</v>
+        <v>1099785.06</v>
       </c>
       <c r="H111" s="4">
-        <v>0.004384022596</v>
+        <v>0.004199012657</v>
       </c>
       <c r="I111" s="5">
-        <v>0.004385972481</v>
+        <v>0.004200831812</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
-        <v>1000000</v>
+        <v>1122000</v>
       </c>
       <c r="F112" s="2">
-        <v>99.46843</v>
+        <v>94.54643</v>
       </c>
       <c r="G112" s="3">
-        <v>994684.3</v>
+        <v>1060810.94</v>
       </c>
       <c r="H112" s="4">
-        <v>0.004360718447</v>
+        <v>0.004050208304</v>
       </c>
       <c r="I112" s="5">
-        <v>0.004362657967</v>
+        <v>0.004051962993</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
-        <v>1014000</v>
+        <v>1079061</v>
       </c>
       <c r="F113" s="2">
-        <v>99.43277</v>
+        <v>1</v>
       </c>
       <c r="G113" s="3">
-        <v>1008248.29</v>
+        <v>1079061</v>
       </c>
       <c r="H113" s="4">
-        <v>0.004420183276</v>
+        <v>0.004119887568</v>
       </c>
       <c r="I113" s="5">
-        <v>0.004422149245</v>
+        <v>0.004121672444</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
-        <v>1000000</v>
+        <v>1115000</v>
       </c>
       <c r="F114" s="2">
-        <v>100.005</v>
+        <v>95.12285</v>
       </c>
       <c r="G114" s="3">
-        <v>1000050</v>
+        <v>1060619.78</v>
       </c>
       <c r="H114" s="4">
-        <v>0.004384241798</v>
+        <v>0.004049478423</v>
       </c>
       <c r="I114" s="5">
-        <v>0.00438619178</v>
+        <v>0.004051232795</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
-        <v>1000000</v>
+        <v>1059703.7486</v>
       </c>
       <c r="F115" s="2">
-        <v>99.99966999999999</v>
+        <v>98.79515000000001</v>
       </c>
       <c r="G115" s="3">
-        <v>999996.7</v>
+        <v>1046935.91</v>
       </c>
       <c r="H115" s="4">
-        <v>0.004384008129</v>
+        <v>0.003997232994</v>
       </c>
       <c r="I115" s="5">
-        <v>0.004385958008</v>
+        <v>0.003998964732</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>1014000</v>
+        <v>1287000</v>
       </c>
       <c r="F116" s="2">
-        <v>95.8424</v>
+        <v>80.440921</v>
       </c>
       <c r="G116" s="3">
-        <v>971841.9399999999</v>
+        <v>1035274.65</v>
       </c>
       <c r="H116" s="4">
-        <v>0.004260577008</v>
+        <v>0.003952709971</v>
       </c>
       <c r="I116" s="5">
-        <v>0.004262471987</v>
+        <v>0.00395442242</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
         <v>1000000</v>
       </c>
       <c r="F117" s="2">
-        <v>98.5</v>
+        <v>99</v>
       </c>
       <c r="G117" s="3">
-        <v>985000</v>
+        <v>990000</v>
       </c>
       <c r="H117" s="4">
-        <v>0.004318262257</v>
+        <v>0.003779849974</v>
       </c>
       <c r="I117" s="5">
-        <v>0.004320182894</v>
+        <v>0.003781487534</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>975000</v>
+        <v>1000000</v>
       </c>
       <c r="F118" s="2">
-        <v>100.040701</v>
+        <v>100.29653</v>
       </c>
       <c r="G118" s="3">
-        <v>975396.83</v>
+        <v>1002965.3</v>
       </c>
       <c r="H118" s="4">
-        <v>0.004276161764</v>
+        <v>0.003829351882</v>
       </c>
       <c r="I118" s="5">
-        <v>0.004278063676</v>
+        <v>0.003831010888</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
         <v>1000000</v>
       </c>
       <c r="F119" s="2">
-        <v>98.33587</v>
+        <v>99.90608</v>
       </c>
       <c r="G119" s="3">
-        <v>983358.7</v>
+        <v>999060.8</v>
       </c>
       <c r="H119" s="4">
-        <v>0.004311066761</v>
+        <v>0.003814444383</v>
       </c>
       <c r="I119" s="5">
-        <v>0.004312984197</v>
+        <v>0.00381609693</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
         <v>1000000</v>
       </c>
       <c r="F120" s="2">
-        <v>99.118881</v>
+        <v>98.62241</v>
       </c>
       <c r="G120" s="3">
-        <v>991188.8100000001</v>
+        <v>986224.1</v>
       </c>
       <c r="H120" s="4">
-        <v>0.00434539414</v>
+        <v>0.003765433473</v>
       </c>
       <c r="I120" s="5">
-        <v>0.004347326844</v>
+        <v>0.003767064788</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
         <v>1000000</v>
       </c>
       <c r="F121" s="2">
-        <v>98.14263699999999</v>
+        <v>99.76777300000001</v>
       </c>
       <c r="G121" s="3">
-        <v>981426.37</v>
+        <v>997677.73</v>
       </c>
       <c r="H121" s="4">
-        <v>0.004302595383</v>
+        <v>0.00380916378</v>
       </c>
       <c r="I121" s="5">
-        <v>0.004304509051</v>
+        <v>0.003810814039</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
-        <v>1000000</v>
+        <v>1161000</v>
       </c>
       <c r="F122" s="2">
-        <v>98.67677</v>
+        <v>84.8051</v>
       </c>
       <c r="G122" s="3">
-        <v>986767.7</v>
+        <v>984587.21</v>
       </c>
       <c r="H122" s="4">
-        <v>0.004326011894</v>
+        <v>0.003759183782</v>
       </c>
       <c r="I122" s="5">
-        <v>0.004327935978</v>
+        <v>0.003760812388</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="1">
         <v>1000000</v>
       </c>
       <c r="F123" s="2">
-        <v>98.5</v>
+        <v>98.25</v>
       </c>
       <c r="G123" s="3">
-        <v>985000</v>
+        <v>982500</v>
       </c>
       <c r="H123" s="4">
-        <v>0.004318262257</v>
+        <v>0.003751214747</v>
       </c>
       <c r="I123" s="5">
-        <v>0.004320182894</v>
+        <v>0.003752839901</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>255</v>
       </c>
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="1">
-        <v>1030000</v>
+        <v>1000000</v>
       </c>
       <c r="F124" s="2">
-        <v>95.79915</v>
+        <v>99.4375</v>
       </c>
       <c r="G124" s="3">
-        <v>986731.25</v>
+        <v>994375</v>
       </c>
       <c r="H124" s="4">
-        <v>0.004325852075</v>
+        <v>0.003796553856</v>
       </c>
       <c r="I124" s="5">
-        <v>0.004327776087</v>
+        <v>0.003798198653</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>257</v>
       </c>
       <c r="D125" t="s">
         <v>258</v>
       </c>
       <c r="E125" s="1">
         <v>1000000</v>
       </c>
       <c r="F125" s="2">
-        <v>96.29225</v>
+        <v>99.94759999999999</v>
       </c>
       <c r="G125" s="3">
-        <v>962922.5</v>
+        <v>999476</v>
       </c>
       <c r="H125" s="4">
-        <v>0.004221473999</v>
+        <v>0.003816029629</v>
       </c>
       <c r="I125" s="5">
-        <v>0.004223351587</v>
+        <v>0.003817682863</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>259</v>
       </c>
       <c r="D126" t="s">
         <v>260</v>
       </c>
       <c r="E126" s="1">
         <v>1000000</v>
       </c>
       <c r="F126" s="2">
-        <v>95.58298000000001</v>
+        <v>99.99959</v>
       </c>
       <c r="G126" s="3">
-        <v>955829.8</v>
+        <v>999995.9</v>
       </c>
       <c r="H126" s="4">
-        <v>0.004190379441</v>
+        <v>0.003818014623</v>
       </c>
       <c r="I126" s="5">
-        <v>0.0041922432</v>
+        <v>0.003819668717</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
         <v>261</v>
       </c>
       <c r="D127" t="s">
         <v>262</v>
       </c>
       <c r="E127" s="1">
-        <v>1000000</v>
+        <v>1014000</v>
       </c>
       <c r="F127" s="2">
-        <v>96.22167</v>
+        <v>98.60736</v>
       </c>
       <c r="G127" s="3">
-        <v>962216.7</v>
+        <v>999878.63</v>
       </c>
       <c r="H127" s="4">
-        <v>0.004218379755</v>
+        <v>0.003817566884</v>
       </c>
       <c r="I127" s="5">
-        <v>0.004220255967</v>
+        <v>0.003819220784</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>263</v>
       </c>
       <c r="D128" t="s">
         <v>264</v>
       </c>
       <c r="E128" s="1">
-        <v>1053000</v>
+        <v>1000000</v>
       </c>
       <c r="F128" s="2">
-        <v>91.80535</v>
+        <v>96.38096</v>
       </c>
       <c r="G128" s="3">
-        <v>966710.34</v>
+        <v>963809.6</v>
       </c>
       <c r="H128" s="4">
-        <v>0.004238079955</v>
+        <v>0.003679854234</v>
       </c>
       <c r="I128" s="5">
-        <v>0.004239964929</v>
+        <v>0.003681448472</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>265</v>
       </c>
       <c r="D129" t="s">
         <v>266</v>
       </c>
       <c r="E129" s="1">
-        <v>1007000</v>
+        <v>1000000</v>
       </c>
       <c r="F129" s="2">
-        <v>93.94655</v>
+        <v>96.99451000000001</v>
       </c>
       <c r="G129" s="3">
-        <v>946041.76</v>
+        <v>969945.1</v>
       </c>
       <c r="H129" s="4">
-        <v>0.004147468446</v>
+        <v>0.003703279759</v>
       </c>
       <c r="I129" s="5">
-        <v>0.004149313119</v>
+        <v>0.003704884146</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>10</v>
       </c>
       <c r="C130" t="s">
         <v>267</v>
       </c>
       <c r="D130" t="s">
         <v>268</v>
       </c>
       <c r="E130" s="1">
         <v>975000</v>
       </c>
       <c r="F130" s="2">
-        <v>96.69129</v>
+        <v>100.04</v>
       </c>
       <c r="G130" s="3">
-        <v>942740.08</v>
+        <v>975390</v>
       </c>
       <c r="H130" s="4">
-        <v>0.004132993802</v>
+        <v>0.003724068552</v>
       </c>
       <c r="I130" s="5">
-        <v>0.004134832037</v>
+        <v>0.003725681945</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>10</v>
       </c>
       <c r="C131" t="s">
         <v>269</v>
       </c>
       <c r="D131" t="s">
         <v>270</v>
       </c>
       <c r="E131" s="1">
         <v>1000000</v>
       </c>
       <c r="F131" s="2">
-        <v>92.49447000000001</v>
+        <v>98.18009000000001</v>
       </c>
       <c r="G131" s="3">
-        <v>924944.7</v>
+        <v>981800.9</v>
       </c>
       <c r="H131" s="4">
-        <v>0.004054978465</v>
+        <v>0.003748545562</v>
       </c>
       <c r="I131" s="5">
-        <v>0.004056782001</v>
+        <v>0.00375016956</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>10</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="1">
-        <v>961888.34</v>
+        <v>1000000</v>
       </c>
       <c r="F132" s="2">
-        <v>97.59854</v>
+        <v>98.189859</v>
       </c>
       <c r="G132" s="3">
-        <v>938788.98</v>
+        <v>981898.59</v>
       </c>
       <c r="H132" s="4">
-        <v>0.004115672085</v>
+        <v>0.003748918545</v>
       </c>
       <c r="I132" s="5">
-        <v>0.004117502616</v>
+        <v>0.003750542705</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>10</v>
       </c>
       <c r="C133" t="s">
         <v>273</v>
       </c>
       <c r="D133" t="s">
         <v>274</v>
       </c>
       <c r="E133" s="1">
         <v>1000000</v>
       </c>
       <c r="F133" s="2">
-        <v>91.35598</v>
+        <v>98.20053</v>
       </c>
       <c r="G133" s="3">
-        <v>913559.8</v>
+        <v>982005.3</v>
       </c>
       <c r="H133" s="4">
-        <v>0.004005066806</v>
+        <v>0.003749325967</v>
       </c>
       <c r="I133" s="5">
-        <v>0.004006848143</v>
+        <v>0.003750950303</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>10</v>
       </c>
       <c r="C134" t="s">
         <v>275</v>
       </c>
       <c r="D134" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="1">
-        <v>1000000</v>
+        <v>975000</v>
       </c>
       <c r="F134" s="2">
-        <v>91.483886</v>
+        <v>96.75765</v>
       </c>
       <c r="G134" s="3">
-        <v>914838.86</v>
+        <v>943387.09</v>
       </c>
       <c r="H134" s="4">
-        <v>0.004010674234</v>
+        <v>0.003601880463</v>
       </c>
       <c r="I134" s="5">
-        <v>0.004012458065</v>
+        <v>0.00360344092</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>10</v>
       </c>
       <c r="C135" t="s">
         <v>277</v>
       </c>
       <c r="D135" t="s">
         <v>278</v>
       </c>
       <c r="E135" s="1">
-        <v>1018794.5541</v>
+        <v>1000000</v>
       </c>
       <c r="F135" s="2">
-        <v>89.92327</v>
+        <v>93.63891</v>
       </c>
       <c r="G135" s="3">
-        <v>916133.38</v>
+        <v>936389.1</v>
       </c>
       <c r="H135" s="4">
-        <v>0.004016349429</v>
+        <v>0.003575161935</v>
       </c>
       <c r="I135" s="5">
-        <v>0.004018135784</v>
+        <v>0.003576710817</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>279</v>
       </c>
       <c r="D136" t="s">
         <v>280</v>
       </c>
       <c r="E136" s="1">
-        <v>5850</v>
+        <v>1000000</v>
       </c>
       <c r="F136" s="2">
-        <v>1.48</v>
+        <v>95.45817</v>
       </c>
       <c r="G136" s="3">
-        <v>865800</v>
+        <v>954581.7</v>
       </c>
       <c r="H136" s="4">
-        <v>0.003795686764</v>
+        <v>0.003644621832</v>
       </c>
       <c r="I136" s="5">
-        <v>0.003797374974</v>
+        <v>0.003646200807</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>281</v>
       </c>
       <c r="D137" t="s">
         <v>282</v>
       </c>
       <c r="E137" s="1">
-        <v>850000</v>
+        <v>1000000</v>
       </c>
       <c r="F137" s="2">
-        <v>100.0014</v>
+        <v>92.35689000000001</v>
       </c>
       <c r="G137" s="3">
-        <v>850011.9</v>
+        <v>923568.9</v>
       </c>
       <c r="H137" s="4">
-        <v>0.003726471377</v>
+        <v>0.003526214023</v>
       </c>
       <c r="I137" s="5">
-        <v>0.003728128802</v>
+        <v>0.003527741699</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>10</v>
       </c>
       <c r="C138" t="s">
         <v>283</v>
       </c>
       <c r="D138" t="s">
         <v>284</v>
       </c>
       <c r="E138" s="1">
-        <v>851868.53</v>
+        <v>1000000</v>
       </c>
       <c r="F138" s="2">
-        <v>97.06923</v>
+        <v>90.75355</v>
       </c>
       <c r="G138" s="3">
-        <v>826902.22</v>
+        <v>907535.5</v>
       </c>
       <c r="H138" s="4">
-        <v>0.003625158029</v>
+        <v>0.003464998016</v>
       </c>
       <c r="I138" s="5">
-        <v>0.003626770393</v>
+        <v>0.003466499171</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>10</v>
       </c>
       <c r="C139" t="s">
         <v>285</v>
       </c>
       <c r="D139" t="s">
         <v>286</v>
       </c>
       <c r="E139" s="1">
-        <v>855000</v>
+        <v>1000000</v>
       </c>
       <c r="F139" s="2">
-        <v>94.177318</v>
+        <v>91.522019</v>
       </c>
       <c r="G139" s="3">
-        <v>805216.0699999999</v>
+        <v>915220.1899999999</v>
       </c>
       <c r="H139" s="4">
-        <v>0.003530085441</v>
+        <v>0.003494338395</v>
       </c>
       <c r="I139" s="5">
-        <v>0.00353165552</v>
+        <v>0.003495852262</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>287</v>
       </c>
       <c r="D140" t="s">
         <v>288</v>
       </c>
       <c r="E140" s="1">
-        <v>801598.33</v>
+        <v>963000</v>
       </c>
       <c r="F140" s="2">
-        <v>1</v>
+        <v>95.331614</v>
       </c>
       <c r="G140" s="3">
-        <v>801598.33</v>
+        <v>918043.4399999999</v>
       </c>
       <c r="H140" s="4">
-        <v>0.003514225192</v>
+        <v>0.00350511766</v>
       </c>
       <c r="I140" s="5">
-        <v>0.003515788216</v>
+        <v>0.003506636196</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>10</v>
       </c>
       <c r="C141" t="s">
         <v>289</v>
       </c>
       <c r="D141" t="s">
         <v>290</v>
       </c>
       <c r="E141" s="1">
-        <v>769000</v>
+        <v>933543.75</v>
       </c>
       <c r="F141" s="2">
-        <v>99.97499999999999</v>
+        <v>97.92412</v>
       </c>
       <c r="G141" s="3">
-        <v>768807.75</v>
+        <v>914164.5</v>
       </c>
       <c r="H141" s="4">
-        <v>0.003370470548</v>
+        <v>0.003490307747</v>
       </c>
       <c r="I141" s="5">
-        <v>0.003371969635</v>
+        <v>0.003491819867</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>10</v>
       </c>
       <c r="C142" t="s">
         <v>291</v>
       </c>
       <c r="D142" t="s">
         <v>292</v>
       </c>
       <c r="E142" s="1">
-        <v>789361.3318</v>
+        <v>992029.9841</v>
       </c>
       <c r="F142" s="2">
-        <v>96.90228</v>
+        <v>90.21725000000001</v>
       </c>
       <c r="G142" s="3">
-        <v>764909.13</v>
+        <v>894982.17</v>
       </c>
       <c r="H142" s="4">
-        <v>0.003353378901</v>
+        <v>0.003417069025</v>
       </c>
       <c r="I142" s="5">
-        <v>0.003354870386</v>
+        <v>0.003418549416</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
         <v>10</v>
       </c>
       <c r="C143" t="s">
         <v>293</v>
       </c>
       <c r="D143" t="s">
         <v>294</v>
       </c>
       <c r="E143" s="1">
-        <v>750000</v>
+        <v>885000</v>
       </c>
       <c r="F143" s="2">
-        <v>100.044851</v>
+        <v>98.48667</v>
       </c>
       <c r="G143" s="3">
-        <v>750336.38</v>
+        <v>871607.03</v>
       </c>
       <c r="H143" s="4">
-        <v>0.003289491656</v>
+        <v>0.003327822028</v>
       </c>
       <c r="I143" s="5">
-        <v>0.003290954725</v>
+        <v>0.003329263754</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>10</v>
       </c>
       <c r="C144" t="s">
         <v>295</v>
       </c>
       <c r="D144" t="s">
         <v>296</v>
       </c>
       <c r="E144" s="1">
-        <v>749000</v>
+        <v>850000</v>
       </c>
       <c r="F144" s="2">
-        <v>100.28478</v>
+        <v>99.9965</v>
       </c>
       <c r="G144" s="3">
-        <v>751133</v>
+        <v>849970.25</v>
       </c>
       <c r="H144" s="4">
-        <v>0.003292984055</v>
+        <v>0.003245212149</v>
       </c>
       <c r="I144" s="5">
-        <v>0.003294448677</v>
+        <v>0.003246618085</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
         <v>9</v>
       </c>
       <c r="B145" t="s">
         <v>10</v>
       </c>
       <c r="C145" t="s">
         <v>297</v>
       </c>
       <c r="D145" t="s">
         <v>298</v>
       </c>
       <c r="E145" s="1">
-        <v>730000</v>
+        <v>851868.53</v>
       </c>
       <c r="F145" s="2">
-        <v>100.156521</v>
+        <v>97.745581</v>
       </c>
       <c r="G145" s="3">
-        <v>731142.6</v>
+        <v>832663.84</v>
       </c>
       <c r="H145" s="4">
-        <v>0.003205345694</v>
+        <v>0.003179135767</v>
       </c>
       <c r="I145" s="5">
-        <v>0.003206771338</v>
+        <v>0.003180513077</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>9</v>
       </c>
       <c r="B146" t="s">
         <v>10</v>
       </c>
       <c r="C146" t="s">
         <v>299</v>
       </c>
       <c r="D146" t="s">
         <v>300</v>
       </c>
       <c r="E146" s="1">
-        <v>782000</v>
+        <v>32000</v>
       </c>
       <c r="F146" s="2">
-        <v>93.36319899999999</v>
+        <v>25.18</v>
       </c>
       <c r="G146" s="3">
-        <v>730100.22</v>
+        <v>805760</v>
       </c>
       <c r="H146" s="4">
-        <v>0.003200775845</v>
+        <v>0.003076416076</v>
       </c>
       <c r="I146" s="5">
-        <v>0.003202199457</v>
+        <v>0.003077748884</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
         <v>9</v>
       </c>
       <c r="B147" t="s">
         <v>10</v>
       </c>
       <c r="C147" t="s">
         <v>301</v>
       </c>
       <c r="D147" t="s">
         <v>302</v>
       </c>
       <c r="E147" s="1">
-        <v>787503.4636</v>
+        <v>801598.33</v>
       </c>
       <c r="F147" s="2">
-        <v>93.2824</v>
+        <v>1</v>
       </c>
       <c r="G147" s="3">
-        <v>734602.13</v>
+        <v>801598.33</v>
       </c>
       <c r="H147" s="4">
-        <v>0.003220512341</v>
+        <v>0.003060526694</v>
       </c>
       <c r="I147" s="5">
-        <v>0.003221944731</v>
+        <v>0.003061852618</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
         <v>9</v>
       </c>
       <c r="B148" t="s">
         <v>10</v>
       </c>
       <c r="C148" t="s">
         <v>303</v>
       </c>
       <c r="D148" t="s">
         <v>304</v>
       </c>
       <c r="E148" s="1">
-        <v>700000</v>
+        <v>5850</v>
       </c>
       <c r="F148" s="2">
-        <v>100.0345</v>
+        <v>1.34</v>
       </c>
       <c r="G148" s="3">
-        <v>700241.5</v>
+        <v>783900</v>
       </c>
       <c r="H148" s="4">
-        <v>0.003069874559</v>
+        <v>0.002992953934</v>
       </c>
       <c r="I148" s="5">
-        <v>0.003071239949</v>
+        <v>0.002994250584</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
         <v>9</v>
       </c>
       <c r="B149" t="s">
         <v>10</v>
       </c>
       <c r="C149" t="s">
         <v>305</v>
       </c>
       <c r="D149" t="s">
         <v>306</v>
       </c>
       <c r="E149" s="1">
         <v>750000</v>
       </c>
       <c r="F149" s="2">
-        <v>94.84508</v>
+        <v>100.866271</v>
       </c>
       <c r="G149" s="3">
-        <v>711338.1</v>
+        <v>756497.03</v>
       </c>
       <c r="H149" s="4">
-        <v>0.003118522304</v>
+        <v>0.002888328574</v>
       </c>
       <c r="I149" s="5">
-        <v>0.003119909332</v>
+        <v>0.002889579897</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
         <v>9</v>
       </c>
       <c r="B150" t="s">
         <v>10</v>
       </c>
       <c r="C150" t="s">
         <v>307</v>
       </c>
       <c r="D150" t="s">
         <v>308</v>
       </c>
       <c r="E150" s="1">
-        <v>680000</v>
+        <v>749000</v>
       </c>
       <c r="F150" s="2">
-        <v>98.22790000000001</v>
+        <v>100.25304</v>
       </c>
       <c r="G150" s="3">
-        <v>667949.72</v>
+        <v>750895.27</v>
       </c>
       <c r="H150" s="4">
-        <v>0.002928306666</v>
+        <v>0.002866940874</v>
       </c>
       <c r="I150" s="5">
-        <v>0.002929609091</v>
+        <v>0.002868182931</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
         <v>9</v>
       </c>
       <c r="B151" t="s">
         <v>10</v>
       </c>
       <c r="C151" t="s">
         <v>309</v>
       </c>
       <c r="D151" t="s">
         <v>310</v>
       </c>
       <c r="E151" s="1">
-        <v>650000</v>
+        <v>730000</v>
       </c>
       <c r="F151" s="2">
-        <v>97.545391</v>
+        <v>99.96031000000001</v>
       </c>
       <c r="G151" s="3">
-        <v>634045.04</v>
+        <v>729710.26</v>
       </c>
       <c r="H151" s="4">
-        <v>0.002779667789</v>
+        <v>0.002786055877</v>
       </c>
       <c r="I151" s="5">
-        <v>0.002780904104</v>
+        <v>0.002787262892</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
         <v>9</v>
       </c>
       <c r="B152" t="s">
         <v>10</v>
       </c>
       <c r="C152" t="s">
         <v>311</v>
       </c>
       <c r="D152" t="s">
         <v>312</v>
       </c>
       <c r="E152" s="1">
-        <v>705387.9144</v>
+        <v>782000</v>
       </c>
       <c r="F152" s="2">
-        <v>88.02676</v>
+        <v>95.25721</v>
       </c>
       <c r="G152" s="3">
-        <v>620930.13</v>
+        <v>744911.38</v>
       </c>
       <c r="H152" s="4">
-        <v>0.002722171705</v>
+        <v>0.002844094211</v>
       </c>
       <c r="I152" s="5">
-        <v>0.002723382448</v>
+        <v>0.002845326369</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
         <v>9</v>
       </c>
       <c r="B153" t="s">
         <v>10</v>
       </c>
       <c r="C153" t="s">
         <v>313</v>
       </c>
       <c r="D153" t="s">
         <v>314</v>
       </c>
       <c r="E153" s="1">
-        <v>600000</v>
+        <v>764683.2718</v>
       </c>
       <c r="F153" s="2">
-        <v>93.10693000000001</v>
+        <v>96.968029</v>
       </c>
       <c r="G153" s="3">
-        <v>558641.58</v>
+        <v>741498.3</v>
       </c>
       <c r="H153" s="4">
-        <v>0.00244909731</v>
+        <v>0.002831062947</v>
       </c>
       <c r="I153" s="5">
-        <v>0.002450186597</v>
+        <v>0.00283228946</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
         <v>9</v>
       </c>
       <c r="B154" t="s">
         <v>10</v>
       </c>
       <c r="C154" t="s">
         <v>315</v>
       </c>
       <c r="D154" t="s">
         <v>316</v>
       </c>
       <c r="E154" s="1">
-        <v>550000</v>
+        <v>787503.4636</v>
       </c>
       <c r="F154" s="2">
-        <v>100.9131</v>
+        <v>93.570761</v>
       </c>
       <c r="G154" s="3">
-        <v>555022.05</v>
+        <v>736872.98</v>
       </c>
       <c r="H154" s="4">
-        <v>0.002433229209</v>
+        <v>0.002813403362</v>
       </c>
       <c r="I154" s="5">
-        <v>0.002434311438</v>
+        <v>0.002814622224</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
         <v>9</v>
       </c>
       <c r="B155" t="s">
         <v>10</v>
       </c>
       <c r="C155" t="s">
         <v>317</v>
       </c>
       <c r="D155" t="s">
         <v>318</v>
       </c>
       <c r="E155" s="1">
-        <v>545000</v>
+        <v>700000</v>
       </c>
       <c r="F155" s="2">
-        <v>98.79402899999999</v>
+        <v>100.0345</v>
       </c>
       <c r="G155" s="3">
-        <v>538427.46</v>
+        <v>700241.5</v>
       </c>
       <c r="H155" s="4">
-        <v>0.002360478143</v>
+        <v>0.002673543248</v>
       </c>
       <c r="I155" s="5">
-        <v>0.002361528014</v>
+        <v>0.002674701518</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>9</v>
       </c>
       <c r="B156" t="s">
         <v>10</v>
       </c>
       <c r="C156" t="s">
         <v>319</v>
       </c>
       <c r="D156" t="s">
         <v>320</v>
       </c>
       <c r="E156" s="1">
-        <v>524386.7295</v>
+        <v>750000</v>
       </c>
       <c r="F156" s="2">
-        <v>99.326261</v>
+        <v>94.068371</v>
       </c>
       <c r="G156" s="3">
-        <v>520853.73</v>
+        <v>705512.78</v>
       </c>
       <c r="H156" s="4">
-        <v>0.002283434529</v>
+        <v>0.002693669164</v>
       </c>
       <c r="I156" s="5">
-        <v>0.002284450134</v>
+        <v>0.002694836154</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
         <v>9</v>
       </c>
       <c r="B157" t="s">
         <v>10</v>
       </c>
       <c r="C157" t="s">
         <v>321</v>
       </c>
       <c r="D157" t="s">
         <v>322</v>
       </c>
       <c r="E157" s="1">
-        <v>500000</v>
+        <v>680000</v>
       </c>
       <c r="F157" s="2">
-        <v>99.92158999999999</v>
+        <v>98.33802900000001</v>
       </c>
       <c r="G157" s="3">
-        <v>499607.95</v>
+        <v>668698.6</v>
       </c>
       <c r="H157" s="4">
-        <v>0.002190292542</v>
+        <v>0.00255311149</v>
       </c>
       <c r="I157" s="5">
-        <v>0.00219126672</v>
+        <v>0.002554217585</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
         <v>9</v>
       </c>
       <c r="B158" t="s">
         <v>10</v>
       </c>
       <c r="C158" t="s">
         <v>323</v>
       </c>
       <c r="D158" t="s">
         <v>324</v>
       </c>
       <c r="E158" s="1">
-        <v>500000</v>
+        <v>647000</v>
       </c>
       <c r="F158" s="2">
-        <v>99.8746</v>
+        <v>101.071862</v>
       </c>
       <c r="G158" s="3">
-        <v>499373</v>
+        <v>653934.95</v>
       </c>
       <c r="H158" s="4">
-        <v>0.002189262516</v>
+        <v>0.002496743427</v>
       </c>
       <c r="I158" s="5">
-        <v>0.002190236236</v>
+        <v>0.002497825102</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
         <v>9</v>
       </c>
       <c r="B159" t="s">
         <v>10</v>
       </c>
       <c r="C159" t="s">
         <v>325</v>
       </c>
       <c r="D159" t="s">
         <v>326</v>
       </c>
       <c r="E159" s="1">
-        <v>500000</v>
+        <v>650000</v>
       </c>
       <c r="F159" s="2">
-        <v>100.68084</v>
+        <v>97.69263100000001</v>
       </c>
       <c r="G159" s="3">
-        <v>503404.2</v>
+        <v>635002.1</v>
       </c>
       <c r="H159" s="4">
-        <v>0.002206935388</v>
+        <v>0.002424457249</v>
       </c>
       <c r="I159" s="5">
-        <v>0.002207916968</v>
+        <v>0.002425507607</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
         <v>9</v>
       </c>
       <c r="B160" t="s">
         <v>10</v>
       </c>
       <c r="C160" t="s">
         <v>327</v>
       </c>
       <c r="D160" t="s">
         <v>328</v>
       </c>
       <c r="E160" s="1">
-        <v>500000</v>
+        <v>694043.3344000001</v>
       </c>
       <c r="F160" s="2">
-        <v>99.875</v>
+        <v>88.544759</v>
       </c>
       <c r="G160" s="3">
-        <v>499375</v>
+        <v>614539</v>
       </c>
       <c r="H160" s="4">
-        <v>0.002189271284</v>
+        <v>0.0023463285</v>
       </c>
       <c r="I160" s="5">
-        <v>0.002190245008</v>
+        <v>0.002347345009</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
         <v>9</v>
       </c>
       <c r="B161" t="s">
         <v>10</v>
       </c>
       <c r="C161" t="s">
         <v>329</v>
       </c>
       <c r="D161" t="s">
         <v>330</v>
       </c>
       <c r="E161" s="1">
-        <v>500000</v>
+        <v>590000</v>
       </c>
       <c r="F161" s="2">
-        <v>101.38411</v>
+        <v>99.05943000000001</v>
       </c>
       <c r="G161" s="3">
-        <v>506920.55</v>
+        <v>584450.64</v>
       </c>
       <c r="H161" s="4">
-        <v>0.002222351146</v>
+        <v>0.002231450227</v>
       </c>
       <c r="I161" s="5">
-        <v>0.002223339583</v>
+        <v>0.002232416968</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
         <v>9</v>
       </c>
       <c r="B162" t="s">
         <v>10</v>
       </c>
       <c r="C162" t="s">
         <v>331</v>
       </c>
       <c r="D162" t="s">
         <v>332</v>
       </c>
       <c r="E162" s="1">
-        <v>522818.866</v>
+        <v>600000</v>
       </c>
       <c r="F162" s="2">
-        <v>94.25592899999999</v>
+        <v>93.67349</v>
       </c>
       <c r="G162" s="3">
-        <v>492787.78</v>
+        <v>562040.9399999999</v>
       </c>
       <c r="H162" s="4">
-        <v>0.002160392759</v>
+        <v>0.002145889326</v>
       </c>
       <c r="I162" s="5">
-        <v>0.002161353638</v>
+        <v>0.002146818998</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>9</v>
       </c>
       <c r="B163" t="s">
         <v>10</v>
       </c>
       <c r="C163" t="s">
         <v>333</v>
       </c>
       <c r="D163" t="s">
         <v>334</v>
       </c>
       <c r="E163" s="1">
-        <v>475000</v>
+        <v>545000</v>
       </c>
       <c r="F163" s="2">
-        <v>100.400901</v>
+        <v>99.06485000000001</v>
       </c>
       <c r="G163" s="3">
-        <v>476904.28</v>
+        <v>539903.4300000001</v>
       </c>
       <c r="H163" s="4">
-        <v>0.002090759139</v>
+        <v>0.002061367652</v>
       </c>
       <c r="I163" s="5">
-        <v>0.002091689047</v>
+        <v>0.002062260707</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
         <v>9</v>
       </c>
       <c r="B164" t="s">
         <v>10</v>
       </c>
       <c r="C164" t="s">
         <v>335</v>
       </c>
       <c r="D164" t="s">
         <v>336</v>
       </c>
       <c r="E164" s="1">
-        <v>500000</v>
+        <v>524386.7295</v>
       </c>
       <c r="F164" s="2">
-        <v>96.89846</v>
+        <v>99.43435100000001</v>
       </c>
       <c r="G164" s="3">
-        <v>484492.3</v>
+        <v>521420.54</v>
       </c>
       <c r="H164" s="4">
-        <v>0.002124025191</v>
+        <v>0.001990799413</v>
       </c>
       <c r="I164" s="5">
-        <v>0.002124969895</v>
+        <v>0.001991661895</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
         <v>9</v>
       </c>
       <c r="B165" t="s">
         <v>10</v>
       </c>
       <c r="C165" t="s">
         <v>337</v>
       </c>
       <c r="D165" t="s">
         <v>338</v>
       </c>
       <c r="E165" s="1">
-        <v>470000</v>
+        <v>500000</v>
       </c>
       <c r="F165" s="2">
-        <v>100.90383</v>
+        <v>100.20245</v>
       </c>
       <c r="G165" s="3">
-        <v>474248</v>
+        <v>501012.25</v>
       </c>
       <c r="H165" s="4">
-        <v>0.002079113953</v>
+        <v>0.00191287994</v>
       </c>
       <c r="I165" s="5">
-        <v>0.002080038682</v>
+        <v>0.001913708664</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
         <v>9</v>
       </c>
       <c r="B166" t="s">
         <v>10</v>
       </c>
       <c r="C166" t="s">
         <v>339</v>
       </c>
       <c r="D166" t="s">
         <v>340</v>
       </c>
       <c r="E166" s="1">
         <v>500000</v>
       </c>
       <c r="F166" s="2">
-        <v>95.63890000000001</v>
+        <v>99.7268</v>
       </c>
       <c r="G166" s="3">
-        <v>478194.5</v>
+        <v>498634</v>
       </c>
       <c r="H166" s="4">
-        <v>0.002096415493</v>
+        <v>0.001903799709</v>
       </c>
       <c r="I166" s="5">
-        <v>0.002097347918</v>
+        <v>0.0019046245</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
         <v>9</v>
       </c>
       <c r="B167" t="s">
         <v>10</v>
       </c>
       <c r="C167" t="s">
         <v>341</v>
       </c>
       <c r="D167" t="s">
         <v>342</v>
       </c>
       <c r="E167" s="1">
         <v>500000</v>
       </c>
       <c r="F167" s="2">
-        <v>90.63824</v>
+        <v>100.76655</v>
       </c>
       <c r="G167" s="3">
-        <v>453191.2</v>
+        <v>503832.75</v>
       </c>
       <c r="H167" s="4">
-        <v>0.001986800461</v>
+        <v>0.001923648694</v>
       </c>
       <c r="I167" s="5">
-        <v>0.001987684132</v>
+        <v>0.001924482084</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
         <v>9</v>
       </c>
       <c r="B168" t="s">
         <v>10</v>
       </c>
       <c r="C168" t="s">
         <v>343</v>
       </c>
       <c r="D168" t="s">
         <v>344</v>
       </c>
       <c r="E168" s="1">
-        <v>475000</v>
+        <v>500000</v>
       </c>
       <c r="F168" s="2">
-        <v>98.21562900000001</v>
+        <v>97.03927</v>
       </c>
       <c r="G168" s="3">
-        <v>466524.24</v>
+        <v>485196.35</v>
       </c>
       <c r="H168" s="4">
-        <v>0.0020452528</v>
+        <v>0.001852494354</v>
       </c>
       <c r="I168" s="5">
-        <v>0.002046162469</v>
+        <v>0.001853296918</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
         <v>9</v>
       </c>
       <c r="B169" t="s">
         <v>10</v>
       </c>
       <c r="C169" t="s">
         <v>345</v>
       </c>
       <c r="D169" t="s">
         <v>346</v>
       </c>
       <c r="E169" s="1">
-        <v>453179.27</v>
+        <v>500000</v>
       </c>
       <c r="F169" s="2">
-        <v>1</v>
+        <v>101.0082</v>
       </c>
       <c r="G169" s="3">
-        <v>453179.27</v>
+        <v>505041</v>
       </c>
       <c r="H169" s="4">
-        <v>0.00198674816</v>
+        <v>0.001928261829</v>
       </c>
       <c r="I169" s="5">
-        <v>0.001987631807</v>
+        <v>0.001929097218</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
         <v>9</v>
       </c>
       <c r="B170" t="s">
         <v>10</v>
       </c>
       <c r="C170" t="s">
         <v>347</v>
       </c>
       <c r="D170" t="s">
         <v>348</v>
       </c>
       <c r="E170" s="1">
-        <v>435000</v>
+        <v>475000</v>
       </c>
       <c r="F170" s="2">
-        <v>99.6182</v>
+        <v>97.48586899999999</v>
       </c>
       <c r="G170" s="3">
-        <v>433339.17</v>
+        <v>463057.88</v>
       </c>
       <c r="H170" s="4">
-        <v>0.001899768713</v>
+        <v>0.001767968997</v>
       </c>
       <c r="I170" s="5">
-        <v>0.001900613675</v>
+        <v>0.001768734942</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
         <v>9</v>
       </c>
       <c r="B171" t="s">
         <v>10</v>
       </c>
       <c r="C171" t="s">
         <v>349</v>
       </c>
       <c r="D171" t="s">
         <v>350</v>
       </c>
       <c r="E171" s="1">
-        <v>435000</v>
+        <v>475000</v>
       </c>
       <c r="F171" s="2">
-        <v>99.610131</v>
+        <v>99.06632</v>
       </c>
       <c r="G171" s="3">
-        <v>433304.07</v>
+        <v>470565.02</v>
       </c>
       <c r="H171" s="4">
-        <v>0.001899614833</v>
+        <v>0.001796631494</v>
       </c>
       <c r="I171" s="5">
-        <v>0.001900459726</v>
+        <v>0.001797409856</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
         <v>9</v>
       </c>
       <c r="B172" t="s">
         <v>10</v>
       </c>
       <c r="C172" t="s">
         <v>351</v>
       </c>
       <c r="D172" t="s">
         <v>352</v>
       </c>
       <c r="E172" s="1">
-        <v>400000</v>
+        <v>470000</v>
       </c>
       <c r="F172" s="2">
-        <v>100.2193</v>
+        <v>100.63006</v>
       </c>
       <c r="G172" s="3">
-        <v>400877.2</v>
+        <v>472961.28</v>
       </c>
       <c r="H172" s="4">
-        <v>0.001757454703</v>
+        <v>0.001805780494</v>
       </c>
       <c r="I172" s="5">
-        <v>0.001758236368</v>
+        <v>0.00180656282</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
         <v>9</v>
       </c>
       <c r="B173" t="s">
         <v>10</v>
       </c>
       <c r="C173" t="s">
         <v>353</v>
       </c>
       <c r="D173" t="s">
         <v>354</v>
       </c>
       <c r="E173" s="1">
-        <v>400000</v>
+        <v>503657.316</v>
       </c>
       <c r="F173" s="2">
-        <v>96.81707</v>
+        <v>94.447779</v>
       </c>
       <c r="G173" s="3">
-        <v>387268.28</v>
+        <v>475693.15</v>
       </c>
       <c r="H173" s="4">
-        <v>0.00169779289</v>
+        <v>0.001816210844</v>
       </c>
       <c r="I173" s="5">
-        <v>0.001698548019</v>
+        <v>0.001816997689</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
         <v>9</v>
       </c>
       <c r="B174" t="s">
         <v>10</v>
       </c>
       <c r="C174" t="s">
         <v>355</v>
       </c>
       <c r="D174" t="s">
         <v>356</v>
       </c>
       <c r="E174" s="1">
-        <v>326249.2195</v>
+        <v>500000</v>
       </c>
       <c r="F174" s="2">
-        <v>98.707261</v>
+        <v>96.27808</v>
       </c>
       <c r="G174" s="3">
-        <v>322031.67</v>
+        <v>481390.4</v>
       </c>
       <c r="H174" s="4">
-        <v>0.001411794112</v>
+        <v>0.001837963122</v>
       </c>
       <c r="I174" s="5">
-        <v>0.001412422037</v>
+        <v>0.00183875939</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>9</v>
       </c>
       <c r="B175" t="s">
         <v>10</v>
       </c>
       <c r="C175" t="s">
         <v>357</v>
       </c>
       <c r="D175" t="s">
         <v>358</v>
       </c>
       <c r="E175" s="1">
-        <v>260000</v>
+        <v>500000</v>
       </c>
       <c r="F175" s="2">
-        <v>100.457938</v>
+        <v>90.98376</v>
       </c>
       <c r="G175" s="3">
-        <v>261190.64</v>
+        <v>454918.8</v>
       </c>
       <c r="H175" s="4">
-        <v>0.001145065662</v>
+        <v>0.001736893752</v>
       </c>
       <c r="I175" s="5">
-        <v>0.001145574954</v>
+        <v>0.001737646233</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
         <v>9</v>
       </c>
       <c r="B176" t="s">
         <v>10</v>
       </c>
       <c r="C176" t="s">
         <v>359</v>
       </c>
       <c r="D176" t="s">
         <v>360</v>
       </c>
       <c r="E176" s="1">
-        <v>263862.5</v>
+        <v>435000</v>
       </c>
       <c r="F176" s="2">
-        <v>99.375</v>
+        <v>98.890209</v>
       </c>
       <c r="G176" s="3">
-        <v>262213.36</v>
+        <v>430172.41</v>
       </c>
       <c r="H176" s="4">
-        <v>0.001149549293</v>
+        <v>0.001642411282</v>
       </c>
       <c r="I176" s="5">
-        <v>0.001150060578</v>
+        <v>0.001643122831</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
         <v>9</v>
       </c>
       <c r="B177" t="s">
         <v>10</v>
       </c>
       <c r="C177" t="s">
         <v>361</v>
       </c>
       <c r="D177" t="s">
         <v>362</v>
       </c>
       <c r="E177" s="1">
-        <v>250000</v>
+        <v>430105.63</v>
       </c>
       <c r="F177" s="2">
-        <v>99.8724</v>
+        <v>1</v>
       </c>
       <c r="G177" s="3">
-        <v>249681</v>
+        <v>430105.63</v>
       </c>
       <c r="H177" s="4">
-        <v>0.001094607146</v>
+        <v>0.001642156318</v>
       </c>
       <c r="I177" s="5">
-        <v>0.001095093995</v>
+        <v>0.001642867756</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
         <v>9</v>
       </c>
       <c r="B178" t="s">
         <v>10</v>
       </c>
       <c r="C178" t="s">
         <v>363</v>
       </c>
       <c r="D178" t="s">
         <v>364</v>
       </c>
       <c r="E178" s="1">
-        <v>250000</v>
+        <v>400000</v>
       </c>
       <c r="F178" s="2">
-        <v>100.6085</v>
+        <v>97.17578</v>
       </c>
       <c r="G178" s="3">
-        <v>251521.25</v>
+        <v>388703.12</v>
       </c>
       <c r="H178" s="4">
-        <v>0.001102674843</v>
+        <v>0.001484080281</v>
       </c>
       <c r="I178" s="5">
-        <v>0.001103165281</v>
+        <v>0.001484723235</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
         <v>9</v>
       </c>
       <c r="B179" t="s">
         <v>10</v>
       </c>
       <c r="C179" t="s">
         <v>365</v>
       </c>
       <c r="D179" t="s">
         <v>366</v>
       </c>
       <c r="E179" s="1">
-        <v>250000</v>
+        <v>400000</v>
       </c>
       <c r="F179" s="2">
-        <v>99.82996</v>
+        <v>100.221</v>
       </c>
       <c r="G179" s="3">
-        <v>249574.9</v>
+        <v>400884</v>
       </c>
       <c r="H179" s="4">
-        <v>0.001094142001</v>
+        <v>0.001530587249</v>
       </c>
       <c r="I179" s="5">
-        <v>0.001094628643</v>
+        <v>0.001531250352</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
         <v>9</v>
       </c>
       <c r="B180" t="s">
         <v>10</v>
       </c>
       <c r="C180" t="s">
         <v>367</v>
       </c>
       <c r="D180" t="s">
         <v>368</v>
       </c>
       <c r="E180" s="1">
-        <v>224000</v>
+        <v>319738.6095</v>
       </c>
       <c r="F180" s="2">
-        <v>101.383451</v>
+        <v>99.526341</v>
       </c>
       <c r="G180" s="3">
-        <v>227098.93</v>
+        <v>318224.14</v>
       </c>
       <c r="H180" s="4">
-        <v>0.0009956068419999999</v>
+        <v>0.001214989397</v>
       </c>
       <c r="I180" s="5">
-        <v>0.0009960496589999999</v>
+        <v>0.001215515772</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
         <v>9</v>
       </c>
       <c r="B181" t="s">
         <v>10</v>
       </c>
       <c r="C181" t="s">
         <v>369</v>
       </c>
       <c r="D181" t="s">
         <v>370</v>
       </c>
       <c r="E181" s="1">
-        <v>225000</v>
+        <v>300000</v>
       </c>
       <c r="F181" s="2">
-        <v>99.428102</v>
+        <v>94.69896</v>
       </c>
       <c r="G181" s="3">
-        <v>223713.23</v>
+        <v>284096.88</v>
       </c>
       <c r="H181" s="4">
-        <v>0.000980763853</v>
+        <v>0.001084690489</v>
       </c>
       <c r="I181" s="5">
-        <v>0.0009812000679999999</v>
+        <v>0.001085160414</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
         <v>9</v>
       </c>
       <c r="B182" t="s">
         <v>10</v>
       </c>
       <c r="C182" t="s">
         <v>371</v>
       </c>
       <c r="D182" t="s">
         <v>372</v>
       </c>
       <c r="E182" s="1">
-        <v>219896.5</v>
+        <v>263862.5</v>
       </c>
       <c r="F182" s="2">
-        <v>100.426501</v>
+        <v>98.72012100000001</v>
       </c>
       <c r="G182" s="3">
-        <v>220834.36</v>
+        <v>260485.38</v>
       </c>
       <c r="H182" s="4">
-        <v>0.000968142828</v>
+        <v>0.000994541065</v>
       </c>
       <c r="I182" s="5">
-        <v>0.000968573429</v>
+        <v>0.000994971934</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
         <v>9</v>
       </c>
       <c r="B183" t="s">
         <v>10</v>
       </c>
       <c r="C183" t="s">
         <v>373</v>
       </c>
       <c r="D183" t="s">
         <v>374</v>
       </c>
       <c r="E183" s="1">
-        <v>221388.2188</v>
+        <v>250000</v>
       </c>
       <c r="F183" s="2">
-        <v>95.762083</v>
+        <v>99.87309999999999</v>
       </c>
       <c r="G183" s="3">
-        <v>212005.97</v>
+        <v>249682.75</v>
       </c>
       <c r="H183" s="4">
-        <v>0.000929438962</v>
+        <v>0.000953296299</v>
       </c>
       <c r="I183" s="5">
-        <v>0.00092985235</v>
+        <v>0.0009537093</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
         <v>9</v>
       </c>
       <c r="B184" t="s">
         <v>10</v>
       </c>
       <c r="C184" t="s">
         <v>375</v>
       </c>
       <c r="D184" t="s">
         <v>376</v>
       </c>
       <c r="E184" s="1">
-        <v>227355.7125</v>
+        <v>250000</v>
       </c>
       <c r="F184" s="2">
-        <v>94.449151</v>
+        <v>100.6127</v>
       </c>
       <c r="G184" s="3">
-        <v>214735.54</v>
+        <v>251531.75</v>
       </c>
       <c r="H184" s="4">
-        <v>0.000941405461</v>
+        <v>0.000960355837</v>
       </c>
       <c r="I184" s="5">
-        <v>0.00094182417</v>
+        <v>0.000960771896</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
         <v>9</v>
       </c>
       <c r="B185" t="s">
         <v>10</v>
       </c>
       <c r="C185" t="s">
         <v>377</v>
       </c>
       <c r="D185" t="s">
         <v>378</v>
       </c>
       <c r="E185" s="1">
-        <v>213788.0812</v>
+        <v>250000</v>
       </c>
       <c r="F185" s="2">
-        <v>99.38003999999999</v>
+        <v>100.104552</v>
       </c>
       <c r="G185" s="3">
-        <v>212462.68</v>
+        <v>250261.38</v>
       </c>
       <c r="H185" s="4">
-        <v>0.000931441193</v>
+        <v>0.000955505526</v>
       </c>
       <c r="I185" s="5">
-        <v>0.00093185547</v>
+        <v>0.000955919484</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
         <v>9</v>
       </c>
       <c r="B186" t="s">
         <v>10</v>
       </c>
       <c r="C186" t="s">
         <v>379</v>
       </c>
       <c r="D186" t="s">
         <v>380</v>
       </c>
       <c r="E186" s="1">
-        <v>198075.1</v>
+        <v>224000</v>
       </c>
       <c r="F186" s="2">
-        <v>98.271908</v>
+        <v>101.55408</v>
       </c>
       <c r="G186" s="3">
-        <v>194652.18</v>
+        <v>227481.14</v>
       </c>
       <c r="H186" s="4">
-        <v>0.000853359556</v>
+        <v>0.000868529877</v>
       </c>
       <c r="I186" s="5">
-        <v>0.000853739105</v>
+        <v>0.0008689061540000001</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
         <v>9</v>
       </c>
       <c r="B187" t="s">
         <v>10</v>
       </c>
       <c r="C187" t="s">
         <v>381</v>
       </c>
       <c r="D187" t="s">
         <v>382</v>
       </c>
       <c r="E187" s="1">
-        <v>202745.2582</v>
+        <v>225000</v>
       </c>
       <c r="F187" s="2">
-        <v>95.616688</v>
+        <v>99.59336</v>
       </c>
       <c r="G187" s="3">
-        <v>193858.3</v>
+        <v>224085.06</v>
       </c>
       <c r="H187" s="4">
-        <v>0.000849879172</v>
+        <v>0.000855563544</v>
       </c>
       <c r="I187" s="5">
-        <v>0.0008502571729999999</v>
+        <v>0.000855934203</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
         <v>9</v>
       </c>
       <c r="B188" t="s">
         <v>10</v>
       </c>
       <c r="C188" t="s">
         <v>383</v>
       </c>
       <c r="D188" t="s">
         <v>384</v>
       </c>
       <c r="E188" s="1">
-        <v>188000</v>
+        <v>220906.4988</v>
       </c>
       <c r="F188" s="2">
-        <v>100.001101</v>
+        <v>97.596839</v>
       </c>
       <c r="G188" s="3">
-        <v>188002.07</v>
+        <v>215597.76</v>
       </c>
       <c r="H188" s="4">
-        <v>0.000824205323</v>
+        <v>0.000823158775</v>
       </c>
       <c r="I188" s="5">
-        <v>0.000824571905</v>
+        <v>0.000823515396</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
         <v>9</v>
       </c>
       <c r="B189" t="s">
         <v>10</v>
       </c>
       <c r="C189" t="s">
         <v>385</v>
       </c>
       <c r="D189" t="s">
         <v>386</v>
       </c>
       <c r="E189" s="1">
-        <v>193636.48</v>
+        <v>225655.4825</v>
       </c>
       <c r="F189" s="2">
-        <v>1</v>
+        <v>96.346735</v>
       </c>
       <c r="G189" s="3">
-        <v>193636.48</v>
+        <v>217411.69</v>
       </c>
       <c r="H189" s="4">
-        <v>0.000848906704</v>
+        <v>0.000830084414</v>
       </c>
       <c r="I189" s="5">
-        <v>0.0008492842729999999</v>
+        <v>0.000830444035</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
         <v>9</v>
       </c>
       <c r="B190" t="s">
         <v>10</v>
       </c>
       <c r="C190" t="s">
         <v>387</v>
       </c>
       <c r="D190" t="s">
         <v>388</v>
       </c>
       <c r="E190" s="1">
-        <v>140000</v>
+        <v>211002.3512</v>
       </c>
       <c r="F190" s="2">
-        <v>100.785629</v>
+        <v>100.570676</v>
       </c>
       <c r="G190" s="3">
-        <v>141099.88</v>
+        <v>212206.49</v>
       </c>
       <c r="H190" s="4">
-        <v>0.000618585065</v>
+        <v>0.000810210807</v>
       </c>
       <c r="I190" s="5">
-        <v>0.000618860193</v>
+        <v>0.000810561818</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
         <v>9</v>
       </c>
       <c r="B191" t="s">
         <v>10</v>
       </c>
       <c r="C191" t="s">
         <v>389</v>
       </c>
       <c r="D191" t="s">
         <v>390</v>
       </c>
       <c r="E191" s="1">
-        <v>122000</v>
+        <v>199512.2782</v>
       </c>
       <c r="F191" s="2">
-        <v>97.110041</v>
+        <v>97.305691</v>
       </c>
       <c r="G191" s="3">
-        <v>118474.25</v>
+        <v>194136.8</v>
       </c>
       <c r="H191" s="4">
-        <v>0.000519393789</v>
+        <v>0.000741220184</v>
       </c>
       <c r="I191" s="5">
-        <v>0.0005196248000000001</v>
+        <v>0.000741541306</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
         <v>9</v>
       </c>
       <c r="B192" t="s">
         <v>10</v>
       </c>
       <c r="C192" t="s">
         <v>391</v>
       </c>
       <c r="D192" t="s">
         <v>392</v>
       </c>
       <c r="E192" s="1">
-        <v>101960.1942</v>
+        <v>198075.1</v>
       </c>
       <c r="F192" s="2">
-        <v>98.24077</v>
+        <v>98.51911200000001</v>
       </c>
       <c r="G192" s="3">
-        <v>100166.48</v>
+        <v>195141.83</v>
       </c>
       <c r="H192" s="4">
-        <v>0.000439132111</v>
+        <v>0.000745057414</v>
       </c>
       <c r="I192" s="5">
-        <v>0.000439327424</v>
+        <v>0.000745380198</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
         <v>9</v>
       </c>
       <c r="B193" t="s">
         <v>10</v>
       </c>
       <c r="C193" t="s">
         <v>393</v>
       </c>
       <c r="D193" t="s">
         <v>394</v>
       </c>
       <c r="E193" s="1">
-        <v>77712.9696</v>
+        <v>176561.47</v>
       </c>
       <c r="F193" s="2">
-        <v>99.93711500000001</v>
+        <v>100.0035</v>
       </c>
       <c r="G193" s="3">
-        <v>77664.10000000001</v>
+        <v>176567.65</v>
       </c>
       <c r="H193" s="4">
-        <v>0.000340481168</v>
+        <v>0.000674140632</v>
       </c>
       <c r="I193" s="5">
-        <v>0.000340632605</v>
+        <v>0.000674432693</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
         <v>9</v>
       </c>
       <c r="B194" t="s">
         <v>10</v>
       </c>
       <c r="C194" t="s">
         <v>395</v>
       </c>
       <c r="D194" t="s">
         <v>396</v>
       </c>
       <c r="E194" s="1">
-        <v>12000</v>
+        <v>186266.49</v>
       </c>
       <c r="F194" s="2">
-        <v>98.130917</v>
+        <v>100.385351</v>
       </c>
       <c r="G194" s="3">
-        <v>11775.71</v>
+        <v>186984.27</v>
       </c>
       <c r="H194" s="4">
-        <v>5.1624979E-5</v>
+        <v>0.000713911603</v>
       </c>
       <c r="I194" s="5">
-        <v>5.164794E-5</v>
+        <v>0.000714220894</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
         <v>9</v>
       </c>
       <c r="B195" t="s">
         <v>10</v>
       </c>
       <c r="C195" t="s">
         <v>397</v>
       </c>
       <c r="D195" t="s">
         <v>398</v>
       </c>
       <c r="E195" s="1">
-        <v>-4276</v>
+        <v>140000</v>
       </c>
       <c r="F195" s="2">
-        <v>0.02</v>
+        <v>101.015893</v>
       </c>
       <c r="G195" s="3">
-        <v>-8552</v>
+        <v>141422.25</v>
       </c>
       <c r="H195" s="4">
-        <v>-3.7492161E-5</v>
+        <v>0.000539954433</v>
       </c>
       <c r="I195" s="5">
-        <v>-3.7508837E-5</v>
+        <v>0.00054018836</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
         <v>9</v>
       </c>
       <c r="B196" t="s">
         <v>10</v>
       </c>
       <c r="C196" t="s">
         <v>399</v>
       </c>
       <c r="D196" t="s">
         <v>400</v>
       </c>
       <c r="E196" s="1">
-        <v>4276</v>
+        <v>122000</v>
       </c>
       <c r="F196" s="2">
-        <v>0.01</v>
+        <v>97.354484</v>
       </c>
       <c r="G196" s="3">
-        <v>4276</v>
+        <v>118772.47</v>
       </c>
       <c r="H196" s="4">
-        <v>1.8746081E-5</v>
+        <v>0.000453476888</v>
       </c>
       <c r="I196" s="5">
-        <v>1.8754418E-5</v>
+        <v>0.00045367335</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
         <v>9</v>
       </c>
       <c r="B197" t="s">
         <v>10</v>
       </c>
       <c r="C197" t="s">
         <v>401</v>
       </c>
       <c r="D197" t="s">
         <v>402</v>
       </c>
       <c r="E197" s="1">
-        <v>90</v>
+        <v>100000</v>
       </c>
       <c r="F197" s="2">
-        <v>104.359375</v>
+        <v>101.427</v>
       </c>
       <c r="G197" s="3">
-        <v>0</v>
+        <v>101427</v>
       </c>
       <c r="H197" s="4">
-        <v>0</v>
+        <v>0.000387251357</v>
       </c>
       <c r="I197" s="5">
-        <v>0</v>
+        <v>0.000387419127</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
         <v>9</v>
       </c>
       <c r="B198" t="s">
         <v>10</v>
       </c>
       <c r="C198" t="s">
         <v>403</v>
       </c>
       <c r="D198" t="s">
         <v>404</v>
       </c>
       <c r="E198" s="1">
-        <v>1.67</v>
+        <v>93033.78419999999</v>
       </c>
       <c r="F198" s="2">
-        <v>1</v>
+        <v>98.252211</v>
       </c>
       <c r="G198" s="3">
-        <v>1.67</v>
+        <v>91407.75</v>
       </c>
       <c r="H198" s="4">
-        <v>7.321E-9</v>
+        <v>0.000348997557</v>
       </c>
       <c r="I198" s="5">
-        <v>7.325E-9</v>
+        <v>0.000349148754</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
         <v>9</v>
       </c>
       <c r="B199" t="s">
         <v>10</v>
       </c>
       <c r="C199" t="s">
         <v>405</v>
       </c>
       <c r="D199" t="s">
         <v>406</v>
       </c>
       <c r="E199" s="1">
-        <v>-5850</v>
+        <v>74856.7096</v>
       </c>
       <c r="F199" s="2">
-        <v>0.59</v>
+        <v>100.08161</v>
       </c>
       <c r="G199" s="3">
-        <v>-345150</v>
+        <v>74917.8</v>
       </c>
       <c r="H199" s="4">
-        <v>-0.001513145399</v>
+        <v>0.000286038429</v>
       </c>
       <c r="I199" s="5">
-        <v>-0.001513818402</v>
+        <v>0.000286162351</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
         <v>9</v>
       </c>
       <c r="B200" t="s">
         <v>10</v>
       </c>
       <c r="C200" t="s">
         <v>407</v>
       </c>
       <c r="D200" t="s">
         <v>408</v>
       </c>
       <c r="E200" s="1">
-        <v>-1061326.27</v>
+        <v>-4276</v>
       </c>
       <c r="F200" s="2">
+        <v>0.01</v>
+      </c>
+      <c r="G200" s="3">
+        <v>-4276</v>
+      </c>
+      <c r="H200" s="4">
+        <v>-1.6325897E-5</v>
+      </c>
+      <c r="I200" s="5">
+        <v>-1.633297E-5</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9">
+      <c r="A201" t="s">
+        <v>9</v>
+      </c>
+      <c r="B201" t="s">
+        <v>10</v>
+      </c>
+      <c r="C201" t="s">
+        <v>409</v>
+      </c>
+      <c r="D201" t="s">
+        <v>410</v>
+      </c>
+      <c r="E201" s="1">
+        <v>4276</v>
+      </c>
+      <c r="F201" s="2">
+        <v>0.005</v>
+      </c>
+      <c r="G201" s="3">
+        <v>2138</v>
+      </c>
+      <c r="H201" s="4">
+        <v>8.162949E-6</v>
+      </c>
+      <c r="I201" s="5">
+        <v>8.166484999999999E-6</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9">
+      <c r="A202" t="s">
+        <v>9</v>
+      </c>
+      <c r="B202" t="s">
+        <v>10</v>
+      </c>
+      <c r="C202" t="s">
+        <v>411</v>
+      </c>
+      <c r="D202" t="s">
+        <v>412</v>
+      </c>
+      <c r="E202" s="1">
+        <v>125</v>
+      </c>
+      <c r="F202" s="2">
+        <v>106.15625</v>
+      </c>
+      <c r="G202" s="3">
+        <v>0</v>
+      </c>
+      <c r="H202" s="4">
+        <v>0</v>
+      </c>
+      <c r="I202" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9">
+      <c r="A203" t="s">
+        <v>9</v>
+      </c>
+      <c r="B203" t="s">
+        <v>10</v>
+      </c>
+      <c r="C203" t="s">
+        <v>413</v>
+      </c>
+      <c r="D203" t="s">
+        <v>414</v>
+      </c>
+      <c r="E203" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="F203" s="2">
         <v>1</v>
       </c>
-      <c r="G200" s="3">
-[...6 lines deleted...]
-        <v>-0.004654947814</v>
+      <c r="G203" s="3">
+        <v>1.67</v>
+      </c>
+      <c r="H203" s="4">
+        <v>6.376E-9</v>
+      </c>
+      <c r="I203" s="5">
+        <v>6.379E-9</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9">
+      <c r="A204" t="s">
+        <v>9</v>
+      </c>
+      <c r="B204" t="s">
+        <v>10</v>
+      </c>
+      <c r="C204" t="s">
+        <v>415</v>
+      </c>
+      <c r="D204" t="s">
+        <v>416</v>
+      </c>
+      <c r="E204" s="1">
+        <v>-5850</v>
+      </c>
+      <c r="F204" s="2">
+        <v>0.36</v>
+      </c>
+      <c r="G204" s="3">
+        <v>-210600</v>
+      </c>
+      <c r="H204" s="4">
+        <v>-0.000804077176</v>
+      </c>
+      <c r="I204" s="5">
+        <v>-0.00080442553</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9">
+      <c r="A205" t="s">
+        <v>9</v>
+      </c>
+      <c r="B205" t="s">
+        <v>10</v>
+      </c>
+      <c r="C205" t="s">
+        <v>417</v>
+      </c>
+      <c r="D205" t="s">
+        <v>418</v>
+      </c>
+      <c r="E205" s="1">
+        <v>-1248004.36</v>
+      </c>
+      <c r="F205" s="2">
+        <v>1</v>
+      </c>
+      <c r="G205" s="3">
+        <v>-1248004.36</v>
+      </c>
+      <c r="H205" s="4">
+        <v>-0.004764918432</v>
+      </c>
+      <c r="I205" s="5">
+        <v>-0.004766982757</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>409</v>
+        <v>419</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -7517,32 +7692,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Multi-Strategy Income ETF Holdings as of 10.02.2026</dc:title>
+  <dc:title>Sterling Capital Multi-Strategy Income ETF Holdings as of 10.23.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>