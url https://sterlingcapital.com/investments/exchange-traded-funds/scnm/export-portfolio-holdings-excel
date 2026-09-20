--- v3 (2026-08-31)
+++ v4 (2026-09-20)
@@ -14,659 +14,653 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-08-28</t>
+    <t>2026-09-18</t>
   </si>
   <si>
     <t>SCNM</t>
   </si>
   <si>
     <t>31423R500</t>
   </si>
   <si>
     <t>FEDERATED HERMES MM TREAS</t>
   </si>
   <si>
     <t>647207BL2</t>
   </si>
   <si>
     <t>NMSPWR 5 06/1/2054</t>
   </si>
   <si>
     <t>56035DJJ2</t>
   </si>
   <si>
     <t>MAIUTL 5 05/1/2055</t>
   </si>
   <si>
     <t>13013JFW1</t>
   </si>
   <si>
     <t>CCEDEV 5 01/1/2056</t>
   </si>
   <si>
-    <t>763262DL3</t>
-[...4 lines deleted...]
-  <si>
     <t>09182THJ9</t>
   </si>
   <si>
     <t>BBEUTL 5 07/1/2033</t>
   </si>
   <si>
     <t>57582TFG2</t>
   </si>
   <si>
     <t>MAS 5 08/1/2050</t>
   </si>
   <si>
     <t>292723BN2</t>
   </si>
   <si>
     <t>ESDPWR 5.25 07/1/2054</t>
   </si>
   <si>
     <t>84247PND9</t>
   </si>
   <si>
     <t>STNPWR 5 04/1/2055</t>
   </si>
   <si>
     <t>13013JFR2</t>
   </si>
   <si>
     <t>CCEDEV 5 02/1/2055</t>
   </si>
   <si>
+    <t>650116CY0</t>
+  </si>
+  <si>
+    <t>NYTTRN 5 10/1/2035</t>
+  </si>
+  <si>
+    <t>158862CB6</t>
+  </si>
+  <si>
+    <t>CHADEV 5 09/1/2052</t>
+  </si>
+  <si>
+    <t>57584XJZ5</t>
+  </si>
+  <si>
+    <t>MASDEV 5 07/1/2036</t>
+  </si>
+  <si>
+    <t>57584YJU4</t>
+  </si>
+  <si>
+    <t>MASDEV 5 07/1/2043</t>
+  </si>
+  <si>
+    <t>837032CT6</t>
+  </si>
+  <si>
+    <t>SCSMED 5.25 11/1/2054</t>
+  </si>
+  <si>
     <t>37353PPV5</t>
   </si>
   <si>
     <t>GASHSG 4.7 12/1/2055</t>
   </si>
   <si>
-    <t>650116CY0</t>
-[...28 lines deleted...]
-  <si>
     <t>592647PD7</t>
   </si>
   <si>
     <t>METAPT 5 10/1/2050</t>
   </si>
   <si>
+    <t>914455SB7</t>
+  </si>
+  <si>
+    <t>UNVHGR 5 04/1/2048</t>
+  </si>
+  <si>
     <t>796242VK8</t>
   </si>
   <si>
     <t>SANAPT 5 07/1/2032</t>
   </si>
   <si>
-    <t>914455SB7</t>
-[...2 lines deleted...]
-    <t>UNVHGR 5 04/1/2048</t>
+    <t>392275EN9</t>
+  </si>
+  <si>
+    <t>GREAPT 5.25 10/1/2049</t>
   </si>
   <si>
     <t>349426NW2</t>
   </si>
   <si>
     <t>FTW 5 03/1/2039</t>
   </si>
   <si>
-    <t>392275FK4</t>
-[...2 lines deleted...]
-    <t>GREAPT 5.25 10/1/2051</t>
+    <t>442349KB1</t>
+  </si>
+  <si>
+    <t>HOUAPT 5.25 07/15/2030</t>
   </si>
   <si>
     <t>57421CLS1</t>
   </si>
   <si>
     <t>MDSMED 5.25 05/15/2055</t>
   </si>
   <si>
     <t>59334DQP2</t>
   </si>
   <si>
     <t>MIAUTL 5 10/1/2055</t>
   </si>
   <si>
-    <t>442349KB1</t>
-[...2 lines deleted...]
-    <t>HOUAPT 5.25 07/15/2030</t>
+    <t>93974E2U9</t>
+  </si>
+  <si>
+    <t>WAS 5 08/1/2039</t>
+  </si>
+  <si>
+    <t>452153KV0</t>
+  </si>
+  <si>
+    <t>ILS 5 02/1/2036</t>
   </si>
   <si>
     <t>821622QJ9</t>
   </si>
   <si>
     <t>SHEEDU 4 08/1/2038</t>
   </si>
   <si>
-    <t>452153KV0</t>
-[...10 lines deleted...]
-  <si>
     <t>64990KHA4</t>
   </si>
   <si>
     <t>NYSGEN 5 03/15/2053</t>
   </si>
   <si>
+    <t>64966SHD1</t>
+  </si>
+  <si>
+    <t>NYC 5 09/1/2044</t>
+  </si>
+  <si>
     <t>167486Z93</t>
   </si>
   <si>
     <t>CHI 5 01/1/2044</t>
   </si>
   <si>
-    <t>64966SHD1</t>
-[...2 lines deleted...]
-    <t>NYC 5 09/1/2044</t>
+    <t>115065C44</t>
+  </si>
+  <si>
+    <t>BROEDU 5 07/1/2032</t>
   </si>
   <si>
     <t>96634RAZ5</t>
   </si>
   <si>
     <t>WHGFAC 4.2 06/1/2044</t>
   </si>
   <si>
-    <t>115065C44</t>
-[...4 lines deleted...]
-  <si>
     <t>575896TG0</t>
   </si>
   <si>
     <t>MASTRN 5 07/1/2034</t>
   </si>
   <si>
     <t>64988YF44</t>
   </si>
   <si>
     <t>NYSHSG 4.65 10/1/2050</t>
   </si>
   <si>
+    <t>70556CAJ3</t>
+  </si>
+  <si>
+    <t>PEFUTL 5 04/1/2033</t>
+  </si>
+  <si>
+    <t>850001CN6</t>
+  </si>
+  <si>
+    <t>SPGSCD 5.25 08/15/2055</t>
+  </si>
+  <si>
     <t>79467BKG9</t>
   </si>
   <si>
     <t>STSGEN 5 01/1/2042</t>
   </si>
   <si>
-    <t>850001CN6</t>
-[...4 lines deleted...]
-  <si>
     <t>04780MX95</t>
   </si>
   <si>
     <t>ATLAPT 5.25 07/1/2054</t>
   </si>
   <si>
     <t>560354AF9</t>
   </si>
   <si>
     <t>MSEPWR 5 10/1/2033</t>
   </si>
   <si>
+    <t>763262DK5</t>
+  </si>
+  <si>
+    <t>RCNSCD 5 02/15/2045</t>
+  </si>
+  <si>
     <t>88256RAK2</t>
   </si>
   <si>
     <t>TXSUTL 5 01/1/2055</t>
   </si>
   <si>
     <t>65830RDA4</t>
   </si>
   <si>
     <t>NCSTRN 5 01/1/2058</t>
   </si>
   <si>
     <t>84136HBC6</t>
   </si>
   <si>
     <t>SEEPWR 5 01/1/2056</t>
   </si>
   <si>
     <t>442349JV9</t>
   </si>
   <si>
     <t>HOUAPT 5.5 07/1/2055</t>
   </si>
   <si>
     <t>64577B5G5</t>
   </si>
   <si>
     <t>NJSDEV 5 06/15/2048</t>
   </si>
   <si>
+    <t>13013JHN9</t>
+  </si>
+  <si>
+    <t>CCEDEV 5 02/1/2031</t>
+  </si>
+  <si>
     <t>46613P3W4</t>
   </si>
   <si>
     <t>JACUTL 4 10/1/2039</t>
   </si>
   <si>
     <t>44237NMG4</t>
   </si>
   <si>
     <t>HOUFAC 5 09/1/2037</t>
   </si>
   <si>
     <t>45470YFK2</t>
   </si>
   <si>
     <t>INSMED 5 10/1/2053</t>
   </si>
   <si>
     <t>73358XJR4</t>
   </si>
   <si>
     <t>PORTRN 5 07/15/2053</t>
   </si>
   <si>
     <t>7353892S6</t>
   </si>
   <si>
     <t>PTSGEN 5.25 07/1/2049</t>
   </si>
   <si>
     <t>19648FWR1</t>
   </si>
   <si>
     <t>COSMED 5 11/1/2041</t>
   </si>
   <si>
+    <t>882725EQ3</t>
+  </si>
+  <si>
+    <t>TXS 5 08/1/2033</t>
+  </si>
+  <si>
     <t>472682ZS5</t>
   </si>
   <si>
     <t>JEFUTL 5.5 10/1/2053</t>
   </si>
   <si>
     <t>544532JL9</t>
   </si>
   <si>
     <t>LOSUTL 5 07/1/2040</t>
   </si>
   <si>
-    <t>882725EQ3</t>
-[...2 lines deleted...]
-    <t>TXS 5 08/1/2033</t>
+    <t>88256PAG5</t>
+  </si>
+  <si>
+    <t>TMGUTL 5.5 01/1/2054</t>
   </si>
   <si>
     <t>59261AG43</t>
   </si>
   <si>
     <t>MTATRN 5 11/15/2050</t>
   </si>
   <si>
     <t>55123TCT7</t>
   </si>
   <si>
     <t>LNCMED 5 01/1/2039</t>
   </si>
   <si>
-    <t>70556CAL8</t>
-[...8 lines deleted...]
-    <t>TMGUTL 5.5 01/1/2054</t>
+    <t>09182TDL8</t>
+  </si>
+  <si>
+    <t>BBEUTL 5.25 05/1/2055</t>
   </si>
   <si>
     <t>249182SR8</t>
   </si>
   <si>
     <t>DENAPT 5.25 11/15/2053</t>
   </si>
   <si>
     <t>837032BS9</t>
   </si>
   <si>
     <t>SCSMED 5 11/1/2039</t>
   </si>
   <si>
-    <t>09182TDL8</t>
-[...2 lines deleted...]
-    <t>BBEUTL 5.25 05/1/2055</t>
+    <t>54811BTA9</t>
+  </si>
+  <si>
+    <t>LWCGEN 5 05/15/2044</t>
   </si>
   <si>
     <t>717893W72</t>
   </si>
   <si>
     <t>PHIUTL 5 10/1/2046</t>
   </si>
   <si>
-    <t>54811BTA9</t>
-[...4 lines deleted...]
-  <si>
     <t>79467BEW1</t>
   </si>
   <si>
     <t>STSGEN 5 01/1/2033</t>
   </si>
   <si>
     <t>882724RX7</t>
   </si>
   <si>
     <t>TXS 4 08/1/2033</t>
   </si>
   <si>
+    <t>59259N3N1</t>
+  </si>
+  <si>
+    <t>MTATRN 5 11/15/2056</t>
+  </si>
+  <si>
+    <t>42605XAB4</t>
+  </si>
+  <si>
+    <t>HENMED 5 11/1/2048</t>
+  </si>
+  <si>
+    <t>5444456H7</t>
+  </si>
+  <si>
+    <t>LOSAPT 5 05/15/2048</t>
+  </si>
+  <si>
     <t>882750R95</t>
   </si>
   <si>
     <t>TXSSFH 3.65 01/1/2037</t>
   </si>
   <si>
-    <t>42605XAB4</t>
-[...10 lines deleted...]
-  <si>
     <t>795576FY8</t>
   </si>
   <si>
     <t>SALAPT 5 07/1/2047</t>
   </si>
   <si>
-    <t>5444456H7</t>
-[...4 lines deleted...]
-  <si>
     <t>593340AD4</t>
   </si>
   <si>
     <t>MIATRN 5.25 10/1/2055</t>
   </si>
   <si>
+    <t>544532AR5</t>
+  </si>
+  <si>
+    <t>LOSUTL 5 07/1/2049</t>
+  </si>
+  <si>
+    <t>646080ZT1</t>
+  </si>
+  <si>
+    <t>NJSHGR 5 12/1/2036</t>
+  </si>
+  <si>
+    <t>64613AJN3</t>
+  </si>
+  <si>
+    <t>NJSHSG 4.7 10/1/2050</t>
+  </si>
+  <si>
+    <t>1675934T6</t>
+  </si>
+  <si>
+    <t>CHITRN 5.5 01/1/2059</t>
+  </si>
+  <si>
     <t>46615SDM7</t>
   </si>
   <si>
-    <t>646080ZT1</t>
-[...16 lines deleted...]
-  <si>
     <t>64972KJH9</t>
   </si>
   <si>
     <t>NYCHSG 4.8 11/1/2055</t>
   </si>
   <si>
-    <t>1675934T6</t>
-[...4 lines deleted...]
-  <si>
     <t>19648GJ94</t>
   </si>
   <si>
     <t>COSHSG 5.15 05/1/2040</t>
   </si>
   <si>
     <t>544446AH0</t>
   </si>
   <si>
     <t>LOSAPT 5 05/15/2034</t>
   </si>
   <si>
     <t>79766DWK1</t>
   </si>
   <si>
     <t>SFOAPT 5 05/1/2032</t>
   </si>
   <si>
+    <t>15569DAA0</t>
+  </si>
+  <si>
+    <t>CTVPWR 5 12/1/2055</t>
+  </si>
+  <si>
     <t>1676155C3</t>
   </si>
   <si>
     <t>CHIFAC 5 01/1/2040</t>
   </si>
   <si>
-    <t>15569DAA0</t>
-[...2 lines deleted...]
-    <t>CTVPWR 5 12/1/2055</t>
+    <t>80136PCP6</t>
+  </si>
+  <si>
+    <t>SBBCTF 5 12/1/2030</t>
+  </si>
+  <si>
+    <t>414006DA1</t>
+  </si>
+  <si>
+    <t>HAR 5 09/15/2049</t>
   </si>
   <si>
     <t>57585BA32</t>
   </si>
   <si>
     <t>MASDEV 5 10/1/2043</t>
   </si>
   <si>
-    <t>80136PCP6</t>
-[...4 lines deleted...]
-  <si>
     <t>956622Y81</t>
   </si>
   <si>
     <t>WVSMED 5.5 06/1/2050</t>
   </si>
   <si>
-    <t>414006DA1</t>
-[...4 lines deleted...]
-  <si>
     <t>736742K71</t>
   </si>
   <si>
     <t>PORUTL 5 10/1/2054</t>
   </si>
   <si>
     <t>052398LQ5</t>
   </si>
   <si>
     <t>AUSAPT 5.25 11/15/2051</t>
   </si>
   <si>
     <t>650116DT0</t>
   </si>
   <si>
     <t>NYTTRN 4 12/1/2038</t>
   </si>
   <si>
     <t>54714CBV8</t>
   </si>
   <si>
     <t>LFLTRN 5 11/1/2029</t>
   </si>
   <si>
     <t>432308X25</t>
   </si>
   <si>
     <t>HILTRN 5.5 10/1/2054</t>
   </si>
   <si>
     <t>717883E24</t>
   </si>
   <si>
     <t>PHISCD 5 09/1/2031</t>
   </si>
   <si>
     <t>052398KX1</t>
   </si>
   <si>
     <t>AUSAPT 5 11/15/2032</t>
   </si>
   <si>
     <t>57585BA24</t>
   </si>
   <si>
     <t>MASDEV 5 10/1/2042</t>
   </si>
   <si>
-    <t>70556CAJ3</t>
-[...8 lines deleted...]
-    <t>SEEPWR 5 10/1/2030</t>
+    <t>765433PA9</t>
+  </si>
+  <si>
+    <t>RICUTL 5 01/15/2048</t>
+  </si>
+  <si>
+    <t>963270JW4</t>
+  </si>
+  <si>
+    <t>WHEUTL 5.25 06/1/2050</t>
   </si>
   <si>
     <t>414006BZ8</t>
-  </si>
-[...10 lines deleted...]
-    <t>WHEUTL 5.25 06/1/2050</t>
   </si>
   <si>
     <t>631163BQ4</t>
   </si>
   <si>
     <t>NASMED 5.25 02/1/2055</t>
   </si>
   <si>
     <t>RECPAY</t>
   </si>
   <si>
     <t>Receivables/Payables</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
@@ -1006,61 +1000,61 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I100"/>
+  <dimension ref="A1:I99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
-    <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="3"/>
+    <col min="7" max="7" width="16.424561" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -1068,2939 +1062,2910 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>5688227.88</v>
+        <v>6574453.41</v>
       </c>
       <c r="F2" s="2">
         <v>100</v>
       </c>
       <c r="G2" s="3">
-        <v>5688227.88</v>
+        <v>6574453.41</v>
       </c>
       <c r="H2" s="4">
-        <v>0.023615430231</v>
+        <v>0.027708811476</v>
       </c>
       <c r="I2" s="5">
-        <v>0.023623928243</v>
+        <v>0.027719025104</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
         <v>4750000</v>
       </c>
       <c r="F3" s="2">
-        <v>104.98955</v>
+        <v>103.32901</v>
       </c>
       <c r="G3" s="3">
-        <v>4987003.63</v>
+        <v>4908127.98</v>
       </c>
       <c r="H3" s="4">
-        <v>0.020704205009</v>
+        <v>0.020685885849</v>
       </c>
       <c r="I3" s="5">
-        <v>0.020711655417</v>
+        <v>0.020693510786</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
         <v>4600000</v>
       </c>
       <c r="F4" s="2">
-        <v>104.50357</v>
+        <v>102.65007</v>
       </c>
       <c r="G4" s="3">
-        <v>4807164.22</v>
+        <v>4721903.22</v>
       </c>
       <c r="H4" s="4">
-        <v>0.019957577938</v>
+        <v>0.019901019594</v>
       </c>
       <c r="I4" s="5">
-        <v>0.019964759672</v>
+        <v>0.019908355225</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
         <v>4265000</v>
       </c>
       <c r="F5" s="2">
-        <v>106.63249</v>
+        <v>104.29422</v>
       </c>
       <c r="G5" s="3">
-        <v>4547875.7</v>
+        <v>4448148.48</v>
       </c>
       <c r="H5" s="4">
-        <v>0.018881107354</v>
+        <v>0.018747247877</v>
       </c>
       <c r="I5" s="5">
-        <v>0.01888790172</v>
+        <v>0.018754158221</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>4330000</v>
+        <v>4000000</v>
       </c>
       <c r="F6" s="2">
-        <v>103.80308</v>
+        <v>102.17838</v>
       </c>
       <c r="G6" s="3">
-        <v>4494673.36</v>
+        <v>4087135.2</v>
       </c>
       <c r="H6" s="4">
-        <v>0.018660230827</v>
+        <v>0.017225714697</v>
       </c>
       <c r="I6" s="5">
-        <v>0.018666945711</v>
+        <v>0.017232064196</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
         <v>4000000</v>
       </c>
       <c r="F7" s="2">
-        <v>104.04922</v>
+        <v>100.41027</v>
       </c>
       <c r="G7" s="3">
-        <v>4161968.8</v>
+        <v>4016410.8</v>
       </c>
       <c r="H7" s="4">
-        <v>0.017278963834</v>
+        <v>0.016927638349</v>
       </c>
       <c r="I7" s="5">
-        <v>0.017285181669</v>
+        <v>0.016933877975</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>4000000</v>
+        <v>3750000</v>
       </c>
       <c r="F8" s="2">
-        <v>102.73239</v>
+        <v>103.92522</v>
       </c>
       <c r="G8" s="3">
-        <v>4109295.6</v>
+        <v>3897195.75</v>
       </c>
       <c r="H8" s="4">
-        <v>0.017060284079</v>
+        <v>0.016425192421</v>
       </c>
       <c r="I8" s="5">
-        <v>0.017066423222</v>
+        <v>0.016431246842</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>3750000</v>
+        <v>3755000</v>
       </c>
       <c r="F9" s="2">
-        <v>104.95775</v>
+        <v>102.42581</v>
       </c>
       <c r="G9" s="3">
-        <v>3935915.63</v>
+        <v>3846089.17</v>
       </c>
       <c r="H9" s="4">
-        <v>0.016340474186</v>
+        <v>0.016209797676</v>
       </c>
       <c r="I9" s="5">
-        <v>0.016346354305</v>
+        <v>0.016215772701</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>3755000</v>
+        <v>3500000</v>
       </c>
       <c r="F10" s="2">
-        <v>103.92766</v>
+        <v>103.70206</v>
       </c>
       <c r="G10" s="3">
-        <v>3902483.63</v>
+        <v>3629572.1</v>
       </c>
       <c r="H10" s="4">
-        <v>0.01620167685</v>
+        <v>0.015297260895</v>
       </c>
       <c r="I10" s="5">
-        <v>0.016207507023</v>
+        <v>0.015302899554</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
         <v>3500000</v>
       </c>
       <c r="F11" s="2">
-        <v>105.34059</v>
+        <v>102.25073</v>
       </c>
       <c r="G11" s="3">
-        <v>3686920.65</v>
+        <v>3578775.55</v>
       </c>
       <c r="H11" s="4">
-        <v>0.015306738621</v>
+        <v>0.015083172827</v>
       </c>
       <c r="I11" s="5">
-        <v>0.015312246751</v>
+        <v>0.015088732572</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>3810000</v>
+        <v>3500000</v>
       </c>
       <c r="F12" s="2">
-        <v>95.37891999999999</v>
+        <v>100.64787</v>
       </c>
       <c r="G12" s="3">
-        <v>3633936.85</v>
+        <v>3522675.45</v>
       </c>
       <c r="H12" s="4">
-        <v>0.015086769378</v>
+        <v>0.014846732321</v>
       </c>
       <c r="I12" s="5">
-        <v>0.015092198351</v>
+        <v>0.014852204913</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
         <v>3500000</v>
       </c>
       <c r="F13" s="2">
-        <v>103.72261</v>
+        <v>100.01573</v>
       </c>
       <c r="G13" s="3">
-        <v>3630291.35</v>
+        <v>3500550.55</v>
       </c>
       <c r="H13" s="4">
-        <v>0.015071634594</v>
+        <v>0.014753484313</v>
       </c>
       <c r="I13" s="5">
-        <v>0.015077058121</v>
+        <v>0.014758922533</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
         <v>3500000</v>
       </c>
       <c r="F14" s="2">
-        <v>102.05262</v>
+        <v>99.843</v>
       </c>
       <c r="G14" s="3">
-        <v>3571841.7</v>
+        <v>3494505</v>
       </c>
       <c r="H14" s="4">
-        <v>0.014828973143</v>
+        <v>0.014728004628</v>
       </c>
       <c r="I14" s="5">
-        <v>0.014834309348</v>
+        <v>0.014733433455</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
         <v>3500000</v>
       </c>
       <c r="F15" s="2">
-        <v>100.97648</v>
+        <v>99.44499999999999</v>
       </c>
       <c r="G15" s="3">
-        <v>3534176.8</v>
+        <v>3480575</v>
       </c>
       <c r="H15" s="4">
-        <v>0.01467260233</v>
+        <v>0.014669294995</v>
       </c>
       <c r="I15" s="5">
-        <v>0.014677882265</v>
+        <v>0.014674702182</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>3500000</v>
+        <v>3810000</v>
       </c>
       <c r="F16" s="2">
-        <v>100.81015</v>
+        <v>91.23084</v>
       </c>
       <c r="G16" s="3">
-        <v>3528355.25</v>
+        <v>3475895</v>
       </c>
       <c r="H16" s="4">
-        <v>0.014648433395</v>
+        <v>0.014649570598</v>
       </c>
       <c r="I16" s="5">
-        <v>0.014653704633</v>
+        <v>0.014654970515</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
         <v>3500000</v>
       </c>
       <c r="F17" s="2">
-        <v>100.03964</v>
+        <v>97.26703999999999</v>
       </c>
       <c r="G17" s="3">
-        <v>3501387.4</v>
+        <v>3404346.4</v>
       </c>
       <c r="H17" s="4">
-        <v>0.0145364728</v>
+        <v>0.014348020544</v>
       </c>
       <c r="I17" s="5">
-        <v>0.014541703749</v>
+        <v>0.014353309308</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>3500000</v>
+        <v>3330000</v>
       </c>
       <c r="F18" s="2">
-        <v>100.05308</v>
+        <v>101.02195</v>
       </c>
       <c r="G18" s="3">
-        <v>3501857.8</v>
+        <v>3364030.94</v>
       </c>
       <c r="H18" s="4">
-        <v>0.014538425728</v>
+        <v>0.014178106249</v>
       </c>
       <c r="I18" s="5">
-        <v>0.01454365738</v>
+        <v>0.014183332381</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
         <v>3175000</v>
       </c>
       <c r="F19" s="2">
-        <v>107.58348</v>
+        <v>105.26135</v>
       </c>
       <c r="G19" s="3">
-        <v>3415775.49</v>
+        <v>3342047.86</v>
       </c>
       <c r="H19" s="4">
-        <v>0.014181043634</v>
+        <v>0.01408545599</v>
       </c>
       <c r="I19" s="5">
-        <v>0.014186146682</v>
+        <v>0.014090647971</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>3330000</v>
+        <v>3300000</v>
       </c>
       <c r="F20" s="2">
-        <v>101.49154</v>
+        <v>100.00416</v>
       </c>
       <c r="G20" s="3">
-        <v>3379668.28</v>
+        <v>3300137.28</v>
       </c>
       <c r="H20" s="4">
-        <v>0.014031139786</v>
+        <v>0.013908818883</v>
       </c>
       <c r="I20" s="5">
-        <v>0.014036188891</v>
+        <v>0.013913945754</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
         <v>3110000</v>
       </c>
       <c r="F21" s="2">
-        <v>107.793</v>
+        <v>105.15381</v>
       </c>
       <c r="G21" s="3">
-        <v>3352362.3</v>
+        <v>3270283.49</v>
       </c>
       <c r="H21" s="4">
-        <v>0.013917775391</v>
+        <v>0.013782996559</v>
       </c>
       <c r="I21" s="5">
-        <v>0.013922783702</v>
+        <v>0.013788077051</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>3300000</v>
+        <v>3200000</v>
       </c>
       <c r="F22" s="2">
-        <v>101.49134</v>
+        <v>102.45961</v>
       </c>
       <c r="G22" s="3">
-        <v>3349214.22</v>
+        <v>3278707.52</v>
       </c>
       <c r="H22" s="4">
-        <v>0.01390470572</v>
+        <v>0.013818500625</v>
       </c>
       <c r="I22" s="5">
-        <v>0.013909709328</v>
+        <v>0.013823594205</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
         <v>3200000</v>
       </c>
       <c r="F23" s="2">
-        <v>104.35474</v>
+        <v>102.18361</v>
       </c>
       <c r="G23" s="3">
-        <v>3339351.68</v>
+        <v>3269875.52</v>
       </c>
       <c r="H23" s="4">
-        <v>0.013863760081</v>
+        <v>0.013781277116</v>
       </c>
       <c r="I23" s="5">
-        <v>0.013868748955</v>
+        <v>0.013786356975</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
         <v>3300000</v>
       </c>
       <c r="F24" s="2">
-        <v>101.28017</v>
+        <v>98.40822</v>
       </c>
       <c r="G24" s="3">
-        <v>3342245.61</v>
+        <v>3247471.26</v>
       </c>
       <c r="H24" s="4">
-        <v>0.013875774614</v>
+        <v>0.013686851713</v>
       </c>
       <c r="I24" s="5">
-        <v>0.013880767811</v>
+        <v>0.013691896766</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>3200000</v>
+        <v>3000000</v>
       </c>
       <c r="F25" s="2">
-        <v>104.13434</v>
+        <v>104.8572</v>
       </c>
       <c r="G25" s="3">
-        <v>3332298.88</v>
+        <v>3145716</v>
       </c>
       <c r="H25" s="4">
-        <v>0.013834479449</v>
+        <v>0.013257992135</v>
       </c>
       <c r="I25" s="5">
-        <v>0.013839457786</v>
+        <v>0.013262879108</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>3465000</v>
+        <v>3000000</v>
       </c>
       <c r="F26" s="2">
-        <v>93.75440999999999</v>
+        <v>104.6577</v>
       </c>
       <c r="G26" s="3">
-        <v>3248590.31</v>
+        <v>3139731</v>
       </c>
       <c r="H26" s="4">
-        <v>0.013486952237</v>
+        <v>0.013232767644</v>
       </c>
       <c r="I26" s="5">
-        <v>0.013491805517</v>
+        <v>0.013237645319</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>3000000</v>
+        <v>3465000</v>
       </c>
       <c r="F27" s="2">
-        <v>107.78428</v>
+        <v>90.18862</v>
       </c>
       <c r="G27" s="3">
-        <v>3233528.4</v>
+        <v>3125035.68</v>
       </c>
       <c r="H27" s="4">
-        <v>0.013424420741</v>
+        <v>0.013170832493</v>
       </c>
       <c r="I27" s="5">
-        <v>0.013429251518</v>
+        <v>0.013175687338</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>3000000</v>
+        <v>3145000</v>
       </c>
       <c r="F28" s="2">
-        <v>107.24184</v>
+        <v>99.11574</v>
       </c>
       <c r="G28" s="3">
-        <v>3217255.2</v>
+        <v>3117190.02</v>
       </c>
       <c r="H28" s="4">
-        <v>0.013356860399</v>
+        <v>0.013137766031</v>
       </c>
       <c r="I28" s="5">
-        <v>0.013361666865</v>
+        <v>0.013142608688</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>3145000</v>
+        <v>2935000</v>
       </c>
       <c r="F29" s="2">
-        <v>100.98771</v>
+        <v>101.04311</v>
       </c>
       <c r="G29" s="3">
-        <v>3176063.48</v>
+        <v>2965615.28</v>
       </c>
       <c r="H29" s="4">
-        <v>0.013185847524</v>
+        <v>0.012498936343</v>
       </c>
       <c r="I29" s="5">
-        <v>0.013190592451</v>
+        <v>0.012503543523</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
         <v>3000000</v>
       </c>
       <c r="F30" s="2">
-        <v>100.92987</v>
+        <v>97.80445</v>
       </c>
       <c r="G30" s="3">
-        <v>3027896.1</v>
+        <v>2934133.5</v>
       </c>
       <c r="H30" s="4">
-        <v>0.012570711055</v>
+        <v>0.012366252664</v>
       </c>
       <c r="I30" s="5">
-        <v>0.012575234625</v>
+        <v>0.012370810937</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>2935000</v>
+        <v>2800000</v>
       </c>
       <c r="F31" s="2">
-        <v>103.38551</v>
+        <v>104.34007</v>
       </c>
       <c r="G31" s="3">
-        <v>3034364.72</v>
+        <v>2921521.96</v>
       </c>
       <c r="H31" s="4">
-        <v>0.01259756638</v>
+        <v>0.012313099837</v>
       </c>
       <c r="I31" s="5">
-        <v>0.012602099614</v>
+        <v>0.012317638517</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
         <v>3000000</v>
       </c>
       <c r="F32" s="2">
-        <v>100.15869</v>
+        <v>97.37777</v>
       </c>
       <c r="G32" s="3">
-        <v>3004760.7</v>
+        <v>2921333.1</v>
       </c>
       <c r="H32" s="4">
-        <v>0.012474661383</v>
+        <v>0.012312303864</v>
       </c>
       <c r="I32" s="5">
-        <v>0.012479150389</v>
+        <v>0.012316842251</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>2800000</v>
+        <v>2830000</v>
       </c>
       <c r="F33" s="2">
-        <v>105.91495</v>
+        <v>102.63738</v>
       </c>
       <c r="G33" s="3">
-        <v>2965618.6</v>
+        <v>2904637.85</v>
       </c>
       <c r="H33" s="4">
-        <v>0.012312157779</v>
+        <v>0.012241939775</v>
       </c>
       <c r="I33" s="5">
-        <v>0.012316588308</v>
+        <v>0.012246452225</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>2830000</v>
+        <v>2965000</v>
       </c>
       <c r="F34" s="2">
-        <v>103.80114</v>
+        <v>92.5202</v>
       </c>
       <c r="G34" s="3">
-        <v>2937572.26</v>
+        <v>2743223.93</v>
       </c>
       <c r="H34" s="4">
-        <v>0.012195719698</v>
+        <v>0.011561641702</v>
       </c>
       <c r="I34" s="5">
-        <v>0.012200108327</v>
+        <v>0.01156590339</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
-        <v>2965000</v>
+        <v>2600000</v>
       </c>
       <c r="F35" s="2">
-        <v>96.02722</v>
+        <v>102.50771</v>
       </c>
       <c r="G35" s="3">
-        <v>2847207.07</v>
+        <v>2665200.46</v>
       </c>
       <c r="H35" s="4">
-        <v>0.011820556666</v>
+        <v>0.011232802559</v>
       </c>
       <c r="I35" s="5">
-        <v>0.011824810293</v>
+        <v>0.011236943036</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>2645000</v>
+        <v>2620000</v>
       </c>
       <c r="F36" s="2">
-        <v>103.60839</v>
+        <v>101.46105</v>
       </c>
       <c r="G36" s="3">
-        <v>2740441.92</v>
+        <v>2658279.51</v>
       </c>
       <c r="H36" s="4">
-        <v>0.011377306997</v>
+        <v>0.011203633397</v>
       </c>
       <c r="I36" s="5">
-        <v>0.01138140112</v>
+        <v>0.011207763121</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
-        <v>2620000</v>
+        <v>2645000</v>
       </c>
       <c r="F37" s="2">
-        <v>103.4953</v>
+        <v>99.41840000000001</v>
       </c>
       <c r="G37" s="3">
-        <v>2711576.86</v>
+        <v>2629616.68</v>
       </c>
       <c r="H37" s="4">
-        <v>0.011257469902</v>
+        <v>0.01108283051</v>
       </c>
       <c r="I37" s="5">
-        <v>0.011261520902</v>
+        <v>0.011086915706</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
         <v>2630000</v>
       </c>
       <c r="F38" s="2">
-        <v>101.4726</v>
+        <v>99.68133</v>
       </c>
       <c r="G38" s="3">
-        <v>2668729.38</v>
+        <v>2621618.98</v>
       </c>
       <c r="H38" s="4">
-        <v>0.011079582923</v>
+        <v>0.011049123253</v>
       </c>
       <c r="I38" s="5">
-        <v>0.01108356991</v>
+        <v>0.011053196024</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
         <v>2545000</v>
       </c>
       <c r="F39" s="2">
-        <v>104.9113</v>
+        <v>102.97749</v>
       </c>
       <c r="G39" s="3">
-        <v>2669992.59</v>
+        <v>2620777.12</v>
       </c>
       <c r="H39" s="4">
-        <v>0.011084827285</v>
+        <v>0.011045575141</v>
       </c>
       <c r="I39" s="5">
-        <v>0.01108881616</v>
+        <v>0.011049646604</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
         <v>2500000</v>
       </c>
       <c r="F40" s="2">
-        <v>104.44555</v>
+        <v>102.08532</v>
       </c>
       <c r="G40" s="3">
-        <v>2611138.75</v>
+        <v>2552133</v>
       </c>
       <c r="H40" s="4">
-        <v>0.010840487807</v>
+        <v>0.010756266376</v>
       </c>
       <c r="I40" s="5">
-        <v>0.010844388756</v>
+        <v>0.010760231199</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
-        <v>2540000</v>
+        <v>2500000</v>
       </c>
       <c r="F41" s="2">
-        <v>100.3988</v>
+        <v>102.57056</v>
       </c>
       <c r="G41" s="3">
-        <v>2550129.52</v>
+        <v>2564264</v>
       </c>
       <c r="H41" s="4">
-        <v>0.010587199921</v>
+        <v>0.010807393911</v>
       </c>
       <c r="I41" s="5">
-        <v>0.010591009724</v>
+        <v>0.010811377579</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
-        <v>2500000</v>
+        <v>2540000</v>
       </c>
       <c r="F42" s="2">
-        <v>101.00724</v>
+        <v>97.70093</v>
       </c>
       <c r="G42" s="3">
-        <v>2525181</v>
+        <v>2481603.62</v>
       </c>
       <c r="H42" s="4">
-        <v>0.010483622841</v>
+        <v>0.010459011971</v>
       </c>
       <c r="I42" s="5">
-        <v>0.010487395372</v>
+        <v>0.010462867224</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
-        <v>2410000</v>
+        <v>2500000</v>
       </c>
       <c r="F43" s="2">
-        <v>103.59389</v>
+        <v>99.52451000000001</v>
       </c>
       <c r="G43" s="3">
-        <v>2496612.75</v>
+        <v>2488112.75</v>
       </c>
       <c r="H43" s="4">
-        <v>0.010365017969</v>
+        <v>0.010486445461</v>
       </c>
       <c r="I43" s="5">
-        <v>0.01036874782</v>
+        <v>0.010490310826</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>2430000</v>
+        <v>2410000</v>
       </c>
       <c r="F44" s="2">
-        <v>101.38633</v>
+        <v>101.69865</v>
       </c>
       <c r="G44" s="3">
-        <v>2463687.82</v>
+        <v>2450937.47</v>
       </c>
       <c r="H44" s="4">
-        <v>0.010228325768</v>
+        <v>0.010329765826</v>
       </c>
       <c r="I44" s="5">
-        <v>0.010232006431</v>
+        <v>0.010333573437</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
-        <v>2500000</v>
+        <v>2430000</v>
       </c>
       <c r="F45" s="2">
-        <v>97.05343000000001</v>
+        <v>98.70477</v>
       </c>
       <c r="G45" s="3">
-        <v>2426335.75</v>
+        <v>2398525.91</v>
       </c>
       <c r="H45" s="4">
-        <v>0.010073253714</v>
+        <v>0.010108871132</v>
       </c>
       <c r="I45" s="5">
-        <v>0.010076878574</v>
+        <v>0.010112597321</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>2165000</v>
+        <v>2225000</v>
       </c>
       <c r="F46" s="2">
-        <v>108.03255</v>
+        <v>103.64111</v>
       </c>
       <c r="G46" s="3">
-        <v>2338904.71</v>
+        <v>2306014.7</v>
       </c>
       <c r="H46" s="4">
-        <v>0.00971027218</v>
+        <v>0.009718971682</v>
       </c>
       <c r="I46" s="5">
-        <v>0.009713766420999999</v>
+        <v>0.009722554151</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
-        <v>2300000</v>
+        <v>2500000</v>
       </c>
       <c r="F47" s="2">
-        <v>100.43126</v>
+        <v>92.15613</v>
       </c>
       <c r="G47" s="3">
-        <v>2309918.98</v>
+        <v>2303903.25</v>
       </c>
       <c r="H47" s="4">
-        <v>0.009589934099000001</v>
+        <v>0.009710072736000001</v>
       </c>
       <c r="I47" s="5">
-        <v>0.009593385037</v>
+        <v>0.009713651925</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
-        <v>2235000</v>
+        <v>2165000</v>
       </c>
       <c r="F48" s="2">
-        <v>102.61562</v>
+        <v>105.48591</v>
       </c>
       <c r="G48" s="3">
-        <v>2293459.11</v>
+        <v>2283769.95</v>
       </c>
       <c r="H48" s="4">
-        <v>0.00952159876</v>
+        <v>0.009625218569</v>
       </c>
       <c r="I48" s="5">
-        <v>0.009525025107</v>
+        <v>0.00962876648</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>2250000</v>
+        <v>2300000</v>
       </c>
       <c r="F49" s="2">
-        <v>101.84061</v>
+        <v>97.81213</v>
       </c>
       <c r="G49" s="3">
-        <v>2291413.73</v>
+        <v>2249678.99</v>
       </c>
       <c r="H49" s="4">
-        <v>0.009513107086</v>
+        <v>0.009481538179</v>
       </c>
       <c r="I49" s="5">
-        <v>0.009516530376999999</v>
+        <v>0.009485033129</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>2150000</v>
+        <v>2235000</v>
       </c>
       <c r="F50" s="2">
-        <v>102.81349</v>
+        <v>100.09039</v>
       </c>
       <c r="G50" s="3">
-        <v>2210490.04</v>
+        <v>2237020.22</v>
       </c>
       <c r="H50" s="4">
-        <v>0.009177141686</v>
+        <v>0.009428186280999999</v>
       </c>
       <c r="I50" s="5">
-        <v>0.009180444080000001</v>
+        <v>0.009431661565000001</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>2100000</v>
+        <v>2250000</v>
       </c>
       <c r="F51" s="2">
-        <v>103.32435</v>
+        <v>99.31796</v>
       </c>
       <c r="G51" s="3">
-        <v>2169811.35</v>
+        <v>2234654.1</v>
       </c>
       <c r="H51" s="4">
-        <v>0.009008258746</v>
+        <v>0.009418214003000001</v>
       </c>
       <c r="I51" s="5">
-        <v>0.009011500368000001</v>
+        <v>0.009421685612</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>2070000</v>
+        <v>2150000</v>
       </c>
       <c r="F52" s="2">
-        <v>104.44988</v>
+        <v>99.60221</v>
       </c>
       <c r="G52" s="3">
-        <v>2162112.52</v>
+        <v>2141447.52</v>
       </c>
       <c r="H52" s="4">
-        <v>0.008976296018999999</v>
+        <v>0.009025383826999999</v>
       </c>
       <c r="I52" s="5">
-        <v>0.008979526139000001</v>
+        <v>0.009028710636</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
         <v>2000000</v>
       </c>
       <c r="F53" s="2">
-        <v>108.93684</v>
+        <v>106.26912</v>
       </c>
       <c r="G53" s="3">
-        <v>2178736.8</v>
+        <v>2125382.4</v>
       </c>
       <c r="H53" s="4">
-        <v>0.009045313932000001</v>
+        <v>0.0089576755</v>
       </c>
       <c r="I53" s="5">
-        <v>0.009048568888</v>
+        <v>0.008960977351</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
-        <v>2135000</v>
+        <v>2100000</v>
       </c>
       <c r="F54" s="2">
-        <v>100.3175</v>
+        <v>100.4339</v>
       </c>
       <c r="G54" s="3">
-        <v>2141778.63</v>
+        <v>2109111.9</v>
       </c>
       <c r="H54" s="4">
-        <v>0.008891877181000001</v>
+        <v>0.008889101553</v>
       </c>
       <c r="I54" s="5">
-        <v>0.008895076922999999</v>
+        <v>0.008892378128000001</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>2000000</v>
+        <v>2070000</v>
       </c>
       <c r="F55" s="2">
-        <v>105.92863</v>
+        <v>102.1972</v>
       </c>
       <c r="G55" s="3">
-        <v>2118572.6</v>
+        <v>2115482.04</v>
       </c>
       <c r="H55" s="4">
-        <v>0.008795534299999999</v>
+        <v>0.008915949261999999</v>
       </c>
       <c r="I55" s="5">
-        <v>0.008798699373000001</v>
+        <v>0.008919235732</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
         <v>2000000</v>
       </c>
       <c r="F56" s="2">
-        <v>104.6654</v>
+        <v>104.08576</v>
       </c>
       <c r="G56" s="3">
-        <v>2093308</v>
+        <v>2081715.2</v>
       </c>
       <c r="H56" s="4">
-        <v>0.008690644972</v>
+        <v>0.008773634921000001</v>
       </c>
       <c r="I56" s="5">
-        <v>0.008693772299999999</v>
+        <v>0.008776868933</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>2000000</v>
+        <v>2135000</v>
       </c>
       <c r="F57" s="2">
-        <v>104.57185</v>
+        <v>97.08096999999999</v>
       </c>
       <c r="G57" s="3">
-        <v>2091437</v>
+        <v>2072678.71</v>
       </c>
       <c r="H57" s="4">
-        <v>0.008682877267999999</v>
+        <v>0.008735549562999999</v>
       </c>
       <c r="I57" s="5">
-        <v>0.008686001800999999</v>
+        <v>0.008738769537</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
         <v>2000000</v>
       </c>
       <c r="F58" s="2">
-        <v>103.43956</v>
+        <v>102.583</v>
       </c>
       <c r="G58" s="3">
-        <v>2068791.2</v>
+        <v>2051660</v>
       </c>
       <c r="H58" s="4">
-        <v>0.008588860235000001</v>
+        <v>0.008646963726</v>
       </c>
       <c r="I58" s="5">
-        <v>0.008591950936000001</v>
+        <v>0.008650151046999999</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>1975000</v>
+        <v>2000000</v>
       </c>
       <c r="F59" s="2">
-        <v>104.7803</v>
+        <v>101.0449</v>
       </c>
       <c r="G59" s="3">
-        <v>2069410.93</v>
+        <v>2020898</v>
       </c>
       <c r="H59" s="4">
-        <v>0.008591433105000001</v>
+        <v>0.008517313638</v>
       </c>
       <c r="I59" s="5">
-        <v>0.008594524732</v>
+        <v>0.008520453169999999</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
         <v>2000000</v>
       </c>
       <c r="F60" s="2">
-        <v>102.88481</v>
+        <v>101.37992</v>
       </c>
       <c r="G60" s="3">
-        <v>2057696.2</v>
+        <v>2027598.4</v>
       </c>
       <c r="H60" s="4">
-        <v>0.008542797875000001</v>
+        <v>0.008545553266999999</v>
       </c>
       <c r="I60" s="5">
-        <v>0.008545872001</v>
+        <v>0.008548703207</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>2000000</v>
+        <v>1975000</v>
       </c>
       <c r="F61" s="2">
-        <v>102.28031</v>
+        <v>101.63986</v>
       </c>
       <c r="G61" s="3">
-        <v>2045606.2</v>
+        <v>2007387.24</v>
       </c>
       <c r="H61" s="4">
-        <v>0.008492604642000001</v>
+        <v>0.008460370921</v>
       </c>
       <c r="I61" s="5">
-        <v>0.008495660705</v>
+        <v>0.008463489463000001</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
         <v>2000000</v>
       </c>
       <c r="F62" s="2">
-        <v>100.57965</v>
+        <v>100.23068</v>
       </c>
       <c r="G62" s="3">
-        <v>2011593</v>
+        <v>2004613.6</v>
       </c>
       <c r="H62" s="4">
-        <v>0.008351394344</v>
+        <v>0.008448681109</v>
       </c>
       <c r="I62" s="5">
-        <v>0.008354399593</v>
+        <v>0.008451795341000001</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>1925000</v>
+        <v>2000000</v>
       </c>
       <c r="F63" s="2">
-        <v>105.1587</v>
+        <v>99.27782000000001</v>
       </c>
       <c r="G63" s="3">
-        <v>2024304.98</v>
+        <v>1985556.4</v>
       </c>
       <c r="H63" s="4">
-        <v>0.008404169789</v>
+        <v>0.008368362285</v>
       </c>
       <c r="I63" s="5">
-        <v>0.008407194029</v>
+        <v>0.008371446911999999</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>2000000</v>
+        <v>1925000</v>
       </c>
       <c r="F64" s="2">
-        <v>101.13832</v>
+        <v>103.24557</v>
       </c>
       <c r="G64" s="3">
-        <v>2022766.4</v>
+        <v>1987477.22</v>
       </c>
       <c r="H64" s="4">
-        <v>0.008397782192</v>
+        <v>0.008376457819</v>
       </c>
       <c r="I64" s="5">
-        <v>0.008400804132999999</v>
+        <v>0.00837954543</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>2115000</v>
+        <v>2000000</v>
       </c>
       <c r="F65" s="2">
-        <v>95.70569999999999</v>
+        <v>99.59702</v>
       </c>
       <c r="G65" s="3">
-        <v>2024175.56</v>
+        <v>1991940.4</v>
       </c>
       <c r="H65" s="4">
-        <v>0.008403632485</v>
+        <v>0.008395268407999999</v>
       </c>
       <c r="I65" s="5">
-        <v>0.008406656532</v>
+        <v>0.008398362953</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>1990000</v>
+        <v>2000000</v>
       </c>
       <c r="F66" s="2">
-        <v>101.02142</v>
+        <v>98.74999</v>
       </c>
       <c r="G66" s="3">
-        <v>2010326.26</v>
+        <v>1974999.8</v>
       </c>
       <c r="H66" s="4">
-        <v>0.008346135297</v>
+        <v>0.008323870246</v>
       </c>
       <c r="I66" s="5">
-        <v>0.008349138654000001</v>
+        <v>0.008326938472999999</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
-        <v>2000000</v>
+        <v>1990000</v>
       </c>
       <c r="F67" s="2">
-        <v>100.02729</v>
+        <v>97.4387</v>
       </c>
       <c r="G67" s="3">
-        <v>2000545.8</v>
+        <v>1939030.13</v>
       </c>
       <c r="H67" s="4">
-        <v>0.008305530432</v>
+        <v>0.008172271817000001</v>
       </c>
       <c r="I67" s="5">
-        <v>0.008308519177</v>
+        <v>0.008175284164000001</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>2000000</v>
+        <v>1905000</v>
       </c>
       <c r="F68" s="2">
-        <v>100.13235</v>
+        <v>102.51638</v>
       </c>
       <c r="G68" s="3">
-        <v>2002647</v>
+        <v>1952937.04</v>
       </c>
       <c r="H68" s="4">
-        <v>0.008314253842</v>
+        <v>0.008230884129999999</v>
       </c>
       <c r="I68" s="5">
-        <v>0.008317245726000001</v>
+        <v>0.008233918082</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>1905000</v>
+        <v>2115000</v>
       </c>
       <c r="F69" s="2">
-        <v>104.27913</v>
+        <v>91.76090000000001</v>
       </c>
       <c r="G69" s="3">
-        <v>1986517.43</v>
+        <v>1940743.04</v>
       </c>
       <c r="H69" s="4">
-        <v>0.008247289785</v>
+        <v>0.008179491057999999</v>
       </c>
       <c r="I69" s="5">
-        <v>0.008250257572</v>
+        <v>0.008182506066</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>1825000</v>
+        <v>2000000</v>
       </c>
       <c r="F70" s="2">
-        <v>102.57134</v>
+        <v>96.24293</v>
       </c>
       <c r="G70" s="3">
-        <v>1871926.96</v>
+        <v>1924858.6</v>
       </c>
       <c r="H70" s="4">
-        <v>0.007771552289</v>
+        <v>0.008112544228</v>
       </c>
       <c r="I70" s="5">
-        <v>0.007774348882</v>
+        <v>0.008115534559</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
-        <v>98</v>
+        <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>1810000</v>
+        <v>1825000</v>
       </c>
       <c r="F71" s="2">
-        <v>97.151</v>
+        <v>99.63348999999999</v>
       </c>
       <c r="G71" s="3">
-        <v>1758433.1</v>
+        <v>1818311.19</v>
       </c>
       <c r="H71" s="4">
-        <v>0.007300367542</v>
+        <v>0.007663487578</v>
       </c>
       <c r="I71" s="5">
-        <v>0.007302994579</v>
+        <v>0.007666312384</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D72" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E72" s="1">
-        <v>1650000</v>
+        <v>1700000</v>
       </c>
       <c r="F72" s="2">
-        <v>106.30858</v>
+        <v>99.88330000000001</v>
       </c>
       <c r="G72" s="3">
-        <v>1754091.57</v>
+        <v>1698016.1</v>
       </c>
       <c r="H72" s="4">
-        <v>0.007282343106</v>
+        <v>0.007156489683</v>
       </c>
       <c r="I72" s="5">
-        <v>0.007284963657</v>
+        <v>0.007159127606</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D73" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E73" s="1">
-        <v>1785000</v>
+        <v>1650000</v>
       </c>
       <c r="F73" s="2">
-        <v>97.55318</v>
+        <v>102.93718</v>
       </c>
       <c r="G73" s="3">
-        <v>1741324.26</v>
+        <v>1698463.47</v>
       </c>
       <c r="H73" s="4">
-        <v>0.007229337943</v>
+        <v>0.007158375176</v>
       </c>
       <c r="I73" s="5">
-        <v>0.00723193942</v>
+        <v>0.007161013795</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D74" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E74" s="1">
-        <v>1700000</v>
+        <v>1785000</v>
       </c>
       <c r="F74" s="2">
-        <v>100.91271</v>
+        <v>94.35974</v>
       </c>
       <c r="G74" s="3">
-        <v>1715516.07</v>
+        <v>1684321.36</v>
       </c>
       <c r="H74" s="4">
-        <v>0.007122191817</v>
+        <v>0.007098771577</v>
       </c>
       <c r="I74" s="5">
-        <v>0.007124754738</v>
+        <v>0.007101388225</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D75" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>1795000</v>
+        <v>1655000</v>
       </c>
       <c r="F75" s="2">
-        <v>94.87273999999999</v>
+        <v>100.3584</v>
       </c>
       <c r="G75" s="3">
-        <v>1702965.68</v>
+        <v>1660931.52</v>
       </c>
       <c r="H75" s="4">
-        <v>0.007070087226</v>
+        <v>0.007000192334</v>
       </c>
       <c r="I75" s="5">
-        <v>0.007072631397</v>
+        <v>0.007002772646</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D76" t="s">
-        <v>159</v>
+        <v>102</v>
       </c>
       <c r="E76" s="1">
-        <v>1655000</v>
+        <v>1810000</v>
       </c>
       <c r="F76" s="2">
-        <v>102.32597</v>
+        <v>92.26912</v>
       </c>
       <c r="G76" s="3">
-        <v>1693494.8</v>
+        <v>1670071.07</v>
       </c>
       <c r="H76" s="4">
-        <v>0.007030767617</v>
+        <v>0.007038712057</v>
       </c>
       <c r="I76" s="5">
-        <v>0.007033297639</v>
+        <v>0.007041306567</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>160</v>
       </c>
       <c r="D77" t="s">
         <v>161</v>
       </c>
       <c r="E77" s="1">
-        <v>1625000</v>
+        <v>1795000</v>
       </c>
       <c r="F77" s="2">
-        <v>101.66444</v>
+        <v>91.18301</v>
       </c>
       <c r="G77" s="3">
-        <v>1652047.15</v>
+        <v>1636735.03</v>
       </c>
       <c r="H77" s="4">
-        <v>0.006858692203</v>
+        <v>0.006898213363</v>
       </c>
       <c r="I77" s="5">
-        <v>0.006861160303</v>
+        <v>0.006900756085</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>162</v>
       </c>
       <c r="D78" t="s">
         <v>163</v>
       </c>
       <c r="E78" s="1">
-        <v>1500000</v>
+        <v>1625000</v>
       </c>
       <c r="F78" s="2">
-        <v>109.06377</v>
+        <v>99.5093</v>
       </c>
       <c r="G78" s="3">
-        <v>1635956.55</v>
+        <v>1617026.13</v>
       </c>
       <c r="H78" s="4">
-        <v>0.006791889949</v>
+        <v>0.006815147854</v>
       </c>
       <c r="I78" s="5">
-        <v>0.006794334011</v>
+        <v>0.006817659957</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>164</v>
       </c>
       <c r="D79" t="s">
         <v>165</v>
       </c>
       <c r="E79" s="1">
-        <v>1490000</v>
+        <v>1500000</v>
       </c>
       <c r="F79" s="2">
-        <v>108.37904</v>
+        <v>107.05978</v>
       </c>
       <c r="G79" s="3">
-        <v>1614847.7</v>
+        <v>1605896.7</v>
       </c>
       <c r="H79" s="4">
-        <v>0.006704253751</v>
+        <v>0.006768241576</v>
       </c>
       <c r="I79" s="5">
-        <v>0.006706666276</v>
+        <v>0.006770736389</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>166</v>
       </c>
       <c r="D80" t="s">
         <v>167</v>
       </c>
       <c r="E80" s="1">
-        <v>1500000</v>
+        <v>1490000</v>
       </c>
       <c r="F80" s="2">
-        <v>105.46543</v>
+        <v>106.13747</v>
       </c>
       <c r="G80" s="3">
-        <v>1581981.45</v>
+        <v>1581448.3</v>
       </c>
       <c r="H80" s="4">
-        <v>0.006567805184</v>
+        <v>0.006665200915</v>
       </c>
       <c r="I80" s="5">
-        <v>0.006570168609</v>
+        <v>0.006667657747</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>168</v>
       </c>
       <c r="D81" t="s">
         <v>169</v>
       </c>
       <c r="E81" s="1">
         <v>1515000</v>
       </c>
       <c r="F81" s="2">
-        <v>105.71532</v>
+        <v>103.14496</v>
       </c>
       <c r="G81" s="3">
-        <v>1601587.1</v>
+        <v>1562646.14</v>
       </c>
       <c r="H81" s="4">
-        <v>0.006649200624</v>
+        <v>0.006585956992</v>
       </c>
       <c r="I81" s="5">
-        <v>0.006651593339</v>
+        <v>0.006588384614</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>170</v>
       </c>
       <c r="D82" t="s">
         <v>171</v>
       </c>
       <c r="E82" s="1">
-        <v>1490000</v>
+        <v>1500000</v>
       </c>
       <c r="F82" s="2">
-        <v>105.83032</v>
+        <v>102.28257</v>
       </c>
       <c r="G82" s="3">
-        <v>1576871.77</v>
+        <v>1534238.55</v>
       </c>
       <c r="H82" s="4">
-        <v>0.006546591664</v>
+        <v>0.006466229828</v>
       </c>
       <c r="I82" s="5">
-        <v>0.006548947454</v>
+        <v>0.006468613318</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>172</v>
       </c>
       <c r="D83" t="s">
         <v>173</v>
       </c>
       <c r="E83" s="1">
         <v>1500000</v>
       </c>
       <c r="F83" s="2">
-        <v>103.67458</v>
+        <v>102.66636</v>
       </c>
       <c r="G83" s="3">
-        <v>1555118.7</v>
+        <v>1539995.4</v>
       </c>
       <c r="H83" s="4">
-        <v>0.006456280925</v>
+        <v>0.006490492753</v>
       </c>
       <c r="I83" s="5">
-        <v>0.006458604218</v>
+        <v>0.006492885186</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>174</v>
       </c>
       <c r="D84" t="s">
         <v>175</v>
       </c>
       <c r="E84" s="1">
         <v>1500000</v>
       </c>
       <c r="F84" s="2">
-        <v>104.47083</v>
+        <v>100.4999</v>
       </c>
       <c r="G84" s="3">
-        <v>1567062.45</v>
+        <v>1507498.5</v>
       </c>
       <c r="H84" s="4">
-        <v>0.006505866983</v>
+        <v>0.006353530724</v>
       </c>
       <c r="I84" s="5">
-        <v>0.006508208119</v>
+        <v>0.006355872673</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>176</v>
       </c>
       <c r="D85" t="s">
         <v>177</v>
       </c>
       <c r="E85" s="1">
-        <v>1500000</v>
+        <v>1490000</v>
       </c>
       <c r="F85" s="2">
-        <v>102.70959</v>
+        <v>101.80428</v>
       </c>
       <c r="G85" s="3">
-        <v>1540643.85</v>
+        <v>1516883.77</v>
       </c>
       <c r="H85" s="4">
-        <v>0.006396186671</v>
+        <v>0.006393086063</v>
       </c>
       <c r="I85" s="5">
-        <v>0.006398488339</v>
+        <v>0.006395442592</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>178</v>
       </c>
       <c r="D86" t="s">
         <v>179</v>
       </c>
       <c r="E86" s="1">
-        <v>1490000</v>
+        <v>1500000</v>
       </c>
       <c r="F86" s="2">
-        <v>101.44426</v>
+        <v>101.41169</v>
       </c>
       <c r="G86" s="3">
-        <v>1511519.47</v>
+        <v>1521175.35</v>
       </c>
       <c r="H86" s="4">
-        <v>0.006275272973</v>
+        <v>0.006411173426</v>
       </c>
       <c r="I86" s="5">
-        <v>0.00627753113</v>
+        <v>0.006413536622</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>180</v>
       </c>
       <c r="D87" t="s">
         <v>181</v>
       </c>
       <c r="E87" s="1">
-        <v>1370000</v>
+        <v>1490000</v>
       </c>
       <c r="F87" s="2">
-        <v>102.24414</v>
+        <v>98.50857000000001</v>
       </c>
       <c r="G87" s="3">
-        <v>1400744.72</v>
+        <v>1467777.69</v>
       </c>
       <c r="H87" s="4">
-        <v>0.005815376925</v>
+        <v>0.006186122685</v>
       </c>
       <c r="I87" s="5">
-        <v>0.005817469589</v>
+        <v>0.006188402926</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>182</v>
       </c>
       <c r="D88" t="s">
         <v>183</v>
       </c>
       <c r="E88" s="1">
-        <v>1500000</v>
+        <v>1370000</v>
       </c>
       <c r="F88" s="2">
-        <v>93.3579</v>
+        <v>100.08802</v>
       </c>
       <c r="G88" s="3">
-        <v>1400368.5</v>
+        <v>1371205.87</v>
       </c>
       <c r="H88" s="4">
-        <v>0.005813815007</v>
+        <v>0.005779109332</v>
       </c>
       <c r="I88" s="5">
-        <v>0.005815907108</v>
+        <v>0.005781239546</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>184</v>
       </c>
       <c r="D89" t="s">
         <v>185</v>
       </c>
       <c r="E89" s="1">
-        <v>1270000</v>
+        <v>1500000</v>
       </c>
       <c r="F89" s="2">
-        <v>105.18022</v>
+        <v>90.1484</v>
       </c>
       <c r="G89" s="3">
-        <v>1335788.79</v>
+        <v>1352226</v>
       </c>
       <c r="H89" s="4">
-        <v>0.005545703817</v>
+        <v>0.005699116409</v>
       </c>
       <c r="I89" s="5">
-        <v>0.005547699439</v>
+        <v>0.005701217136</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>186</v>
       </c>
       <c r="D90" t="s">
         <v>187</v>
       </c>
       <c r="E90" s="1">
-        <v>1180000</v>
+        <v>1270000</v>
       </c>
       <c r="F90" s="2">
-        <v>104.03378</v>
+        <v>103.75261</v>
       </c>
       <c r="G90" s="3">
-        <v>1227598.6</v>
+        <v>1317658.15</v>
       </c>
       <c r="H90" s="4">
-        <v>0.005096537937</v>
+        <v>0.005553426104</v>
       </c>
       <c r="I90" s="5">
-        <v>0.005098371926</v>
+        <v>0.005555473129</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>188</v>
       </c>
       <c r="D91" t="s">
         <v>189</v>
       </c>
       <c r="E91" s="1">
-        <v>1120000</v>
+        <v>1180000</v>
       </c>
       <c r="F91" s="2">
-        <v>108.47241</v>
+        <v>102.06902</v>
       </c>
       <c r="G91" s="3">
-        <v>1214890.99</v>
+        <v>1204414.44</v>
       </c>
       <c r="H91" s="4">
-        <v>0.005043780605</v>
+        <v>0.00507614709</v>
       </c>
       <c r="I91" s="5">
-        <v>0.00504559561</v>
+        <v>0.005078018187</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>190</v>
       </c>
       <c r="D92" t="s">
         <v>191</v>
       </c>
       <c r="E92" s="1">
-        <v>1000000</v>
+        <v>1120000</v>
       </c>
       <c r="F92" s="2">
-        <v>108.18321</v>
+        <v>106.41791</v>
       </c>
       <c r="G92" s="3">
-        <v>1081832.1</v>
+        <v>1191880.59</v>
       </c>
       <c r="H92" s="4">
-        <v>0.00449136902</v>
+        <v>0.005023321722</v>
       </c>
       <c r="I92" s="5">
-        <v>0.004492985239</v>
+        <v>0.005025173348</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>192</v>
       </c>
       <c r="D93" t="s">
         <v>193</v>
       </c>
       <c r="E93" s="1">
         <v>1000000</v>
       </c>
       <c r="F93" s="2">
-        <v>106.14333</v>
+        <v>105.66013</v>
       </c>
       <c r="G93" s="3">
-        <v>1061433.3</v>
+        <v>1056601.3</v>
       </c>
       <c r="H93" s="4">
-        <v>0.004406680704</v>
+        <v>0.004453171146</v>
       </c>
       <c r="I93" s="5">
-        <v>0.004408266448</v>
+        <v>0.004454812611</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>194</v>
       </c>
       <c r="D94" t="s">
         <v>195</v>
       </c>
       <c r="E94" s="1">
         <v>1000000</v>
       </c>
       <c r="F94" s="2">
-        <v>105.14459</v>
+        <v>102.39742</v>
       </c>
       <c r="G94" s="3">
-        <v>1051445.9</v>
+        <v>1023974.2</v>
       </c>
       <c r="H94" s="4">
-        <v>0.004365216693</v>
+        <v>0.004315660374</v>
       </c>
       <c r="I94" s="5">
-        <v>0.004366787516</v>
+        <v>0.004317251152</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>196</v>
       </c>
       <c r="D95" t="s">
         <v>197</v>
       </c>
       <c r="E95" s="1">
         <v>1000000</v>
       </c>
       <c r="F95" s="2">
-        <v>106.17645</v>
+        <v>101.07988</v>
       </c>
       <c r="G95" s="3">
-        <v>1061764.5</v>
+        <v>1010798.8</v>
       </c>
       <c r="H95" s="4">
-        <v>0.004408055725</v>
+        <v>0.004260131093</v>
       </c>
       <c r="I95" s="5">
-        <v>0.004409641964</v>
+        <v>0.004261701402</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>198</v>
       </c>
       <c r="D96" t="s">
-        <v>177</v>
+        <v>199</v>
       </c>
       <c r="E96" s="1">
         <v>1000000</v>
       </c>
       <c r="F96" s="2">
-        <v>102.70959</v>
+        <v>100.8598</v>
       </c>
       <c r="G96" s="3">
-        <v>1027095.9</v>
+        <v>1008598</v>
       </c>
       <c r="H96" s="4">
-        <v>0.004264124448</v>
+        <v>0.004250855561</v>
       </c>
       <c r="I96" s="5">
-        <v>0.004265658893</v>
+        <v>0.004252422451</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D97" t="s">
-        <v>200</v>
+        <v>175</v>
       </c>
       <c r="E97" s="1">
         <v>1000000</v>
       </c>
       <c r="F97" s="2">
-        <v>103.97767</v>
+        <v>100.4999</v>
       </c>
       <c r="G97" s="3">
-        <v>1039776.7</v>
+        <v>1004999</v>
       </c>
       <c r="H97" s="4">
-        <v>0.004316770466</v>
+        <v>0.00423568715</v>
       </c>
       <c r="I97" s="5">
-        <v>0.004318323855</v>
+        <v>0.004237248448</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>201</v>
       </c>
       <c r="D98" t="s">
         <v>202</v>
       </c>
       <c r="E98" s="1">
         <v>1000000</v>
       </c>
       <c r="F98" s="2">
-        <v>103.06931</v>
+        <v>97.90369</v>
       </c>
       <c r="G98" s="3">
-        <v>1030693.1</v>
+        <v>979036.9</v>
       </c>
       <c r="H98" s="4">
-        <v>0.004279058699</v>
+        <v>0.004126266809</v>
       </c>
       <c r="I98" s="5">
-        <v>0.004280598518</v>
+        <v>0.004127787774</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>203</v>
       </c>
       <c r="D99" t="s">
         <v>204</v>
       </c>
       <c r="E99" s="1">
-        <v>1000000</v>
+        <v>-352096.97</v>
       </c>
       <c r="F99" s="2">
-        <v>100.71418</v>
+        <v>1</v>
       </c>
       <c r="G99" s="3">
-        <v>1007141.8</v>
+        <v>-352096.97</v>
       </c>
       <c r="H99" s="4">
-        <v>0.004181282363</v>
+        <v>-0.001483954324</v>
       </c>
       <c r="I99" s="5">
-        <v>0.004182786997</v>
-[...28 lines deleted...]
-        <v>-0.008979659262999999</v>
+        <v>-0.001484501318</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -4011,32 +3976,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital National Municipal Bond ETF Holdings as of 08.28.2026</dc:title>
+  <dc:title>Sterling Capital National Municipal Bond ETF Holdings as of 09.18.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>