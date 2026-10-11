--- v4 (2026-09-20)
+++ v5 (2026-10-11)
@@ -43,624 +43,624 @@
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-09-18</t>
+    <t>2026-10-09</t>
   </si>
   <si>
     <t>SCNM</t>
   </si>
   <si>
     <t>31423R500</t>
   </si>
   <si>
     <t>FEDERATED HERMES MM TREAS</t>
   </si>
   <si>
     <t>647207BL2</t>
   </si>
   <si>
     <t>NMSPWR 5 06/1/2054</t>
   </si>
   <si>
+    <t>64966SC20</t>
+  </si>
+  <si>
+    <t>NYC 5.5 08/1/2044</t>
+  </si>
+  <si>
     <t>56035DJJ2</t>
   </si>
   <si>
     <t>MAIUTL 5 05/1/2055</t>
   </si>
   <si>
-    <t>13013JFW1</t>
-[...4 lines deleted...]
-  <si>
     <t>09182THJ9</t>
   </si>
   <si>
     <t>BBEUTL 5 07/1/2033</t>
   </si>
   <si>
     <t>57582TFG2</t>
   </si>
   <si>
     <t>MAS 5 08/1/2050</t>
   </si>
   <si>
     <t>292723BN2</t>
   </si>
   <si>
     <t>ESDPWR 5.25 07/1/2054</t>
   </si>
   <si>
     <t>84247PND9</t>
   </si>
   <si>
     <t>STNPWR 5 04/1/2055</t>
   </si>
   <si>
+    <t>592250FX7</t>
+  </si>
+  <si>
+    <t>MPNFAC 5 12/15/2035</t>
+  </si>
+  <si>
     <t>13013JFR2</t>
   </si>
   <si>
     <t>CCEDEV 5 02/1/2055</t>
   </si>
   <si>
+    <t>158862CB6</t>
+  </si>
+  <si>
+    <t>CHADEV 5 09/1/2052</t>
+  </si>
+  <si>
+    <t>57584XJZ5</t>
+  </si>
+  <si>
+    <t>MASDEV 5 07/1/2036</t>
+  </si>
+  <si>
     <t>650116CY0</t>
   </si>
   <si>
     <t>NYTTRN 5 10/1/2035</t>
   </si>
   <si>
-    <t>158862CB6</t>
-[...8 lines deleted...]
-    <t>MASDEV 5 07/1/2036</t>
+    <t>37353PPV5</t>
+  </si>
+  <si>
+    <t>GASHSG 4.7 12/1/2055</t>
+  </si>
+  <si>
+    <t>837032CT6</t>
+  </si>
+  <si>
+    <t>SCSMED 5.25 11/1/2054</t>
   </si>
   <si>
     <t>57584YJU4</t>
   </si>
   <si>
     <t>MASDEV 5 07/1/2043</t>
   </si>
   <si>
-    <t>837032CT6</t>
-[...8 lines deleted...]
-    <t>GASHSG 4.7 12/1/2055</t>
+    <t>796242VK8</t>
+  </si>
+  <si>
+    <t>SANAPT 5 07/1/2032</t>
+  </si>
+  <si>
+    <t>914455SB7</t>
+  </si>
+  <si>
+    <t>UNVHGR 5 04/1/2048</t>
   </si>
   <si>
     <t>592647PD7</t>
   </si>
   <si>
     <t>METAPT 5 10/1/2050</t>
   </si>
   <si>
-    <t>914455SB7</t>
-[...8 lines deleted...]
-    <t>SANAPT 5 07/1/2032</t>
+    <t>442349KB1</t>
+  </si>
+  <si>
+    <t>HOUAPT 5.25 07/15/2030</t>
+  </si>
+  <si>
+    <t>349426NW2</t>
+  </si>
+  <si>
+    <t>FTW 5 03/1/2039</t>
   </si>
   <si>
     <t>392275EN9</t>
   </si>
   <si>
     <t>GREAPT 5.25 10/1/2049</t>
   </si>
   <si>
-    <t>349426NW2</t>
-[...10 lines deleted...]
-  <si>
     <t>57421CLS1</t>
   </si>
   <si>
     <t>MDSMED 5.25 05/15/2055</t>
   </si>
   <si>
     <t>59334DQP2</t>
   </si>
   <si>
     <t>MIAUTL 5 10/1/2055</t>
   </si>
   <si>
     <t>93974E2U9</t>
   </si>
   <si>
     <t>WAS 5 08/1/2039</t>
   </si>
   <si>
-    <t>452153KV0</t>
-[...2 lines deleted...]
-    <t>ILS 5 02/1/2036</t>
+    <t>452153RY7</t>
+  </si>
+  <si>
+    <t>ILS 5 10/1/2037</t>
   </si>
   <si>
     <t>821622QJ9</t>
   </si>
   <si>
     <t>SHEEDU 4 08/1/2038</t>
   </si>
   <si>
     <t>64990KHA4</t>
   </si>
   <si>
     <t>NYSGEN 5 03/15/2053</t>
   </si>
   <si>
-    <t>64966SHD1</t>
-[...2 lines deleted...]
-    <t>NYC 5 09/1/2044</t>
+    <t>115065C44</t>
+  </si>
+  <si>
+    <t>BROEDU 5 07/1/2032</t>
+  </si>
+  <si>
+    <t>575896TG0</t>
+  </si>
+  <si>
+    <t>MASTRN 5 07/1/2034</t>
+  </si>
+  <si>
+    <t>96634RAZ5</t>
+  </si>
+  <si>
+    <t>WHGFAC 4.2 06/1/2044</t>
   </si>
   <si>
     <t>167486Z93</t>
   </si>
   <si>
     <t>CHI 5 01/1/2044</t>
   </si>
   <si>
-    <t>115065C44</t>
-[...16 lines deleted...]
-  <si>
     <t>64988YF44</t>
   </si>
   <si>
     <t>NYSHSG 4.65 10/1/2050</t>
   </si>
   <si>
     <t>70556CAJ3</t>
   </si>
   <si>
     <t>PEFUTL 5 04/1/2033</t>
   </si>
   <si>
+    <t>560354AF9</t>
+  </si>
+  <si>
+    <t>MSEPWR 5 10/1/2033</t>
+  </si>
+  <si>
     <t>850001CN6</t>
   </si>
   <si>
     <t>SPGSCD 5.25 08/15/2055</t>
   </si>
   <si>
+    <t>04780MX95</t>
+  </si>
+  <si>
+    <t>ATLAPT 5.25 07/1/2054</t>
+  </si>
+  <si>
     <t>79467BKG9</t>
   </si>
   <si>
     <t>STSGEN 5 01/1/2042</t>
   </si>
   <si>
-    <t>04780MX95</t>
-[...8 lines deleted...]
-    <t>MSEPWR 5 10/1/2033</t>
+    <t>88256RAK2</t>
+  </si>
+  <si>
+    <t>TXSUTL 5 01/1/2055</t>
+  </si>
+  <si>
+    <t>544445F46</t>
+  </si>
+  <si>
+    <t>LOSAPT 5.5 05/15/2047</t>
   </si>
   <si>
     <t>763262DK5</t>
   </si>
   <si>
     <t>RCNSCD 5 02/15/2045</t>
   </si>
   <si>
-    <t>88256RAK2</t>
-[...2 lines deleted...]
-    <t>TXSUTL 5 01/1/2055</t>
+    <t>84136HBC6</t>
+  </si>
+  <si>
+    <t>SEEPWR 5 01/1/2056</t>
   </si>
   <si>
     <t>65830RDA4</t>
   </si>
   <si>
     <t>NCSTRN 5 01/1/2058</t>
   </si>
   <si>
-    <t>84136HBC6</t>
-[...2 lines deleted...]
-    <t>SEEPWR 5 01/1/2056</t>
+    <t>592125CA4</t>
+  </si>
+  <si>
+    <t>METFAC 6 12/1/2051</t>
+  </si>
+  <si>
+    <t>64577B5G5</t>
+  </si>
+  <si>
+    <t>NJSDEV 5 06/15/2048</t>
   </si>
   <si>
     <t>442349JV9</t>
   </si>
   <si>
     <t>HOUAPT 5.5 07/1/2055</t>
   </si>
   <si>
-    <t>64577B5G5</t>
-[...4 lines deleted...]
-  <si>
     <t>13013JHN9</t>
   </si>
   <si>
     <t>CCEDEV 5 02/1/2031</t>
   </si>
   <si>
+    <t>44237NMG4</t>
+  </si>
+  <si>
+    <t>HOUFAC 5 09/1/2037</t>
+  </si>
+  <si>
     <t>46613P3W4</t>
   </si>
   <si>
     <t>JACUTL 4 10/1/2039</t>
   </si>
   <si>
-    <t>44237NMG4</t>
-[...4 lines deleted...]
-  <si>
     <t>45470YFK2</t>
   </si>
   <si>
     <t>INSMED 5 10/1/2053</t>
   </si>
   <si>
     <t>73358XJR4</t>
   </si>
   <si>
     <t>PORTRN 5 07/15/2053</t>
   </si>
   <si>
     <t>7353892S6</t>
   </si>
   <si>
     <t>PTSGEN 5.25 07/1/2049</t>
   </si>
   <si>
-    <t>19648FWR1</t>
-[...4 lines deleted...]
-  <si>
     <t>882725EQ3</t>
   </si>
   <si>
     <t>TXS 5 08/1/2033</t>
   </si>
   <si>
+    <t>544532JL9</t>
+  </si>
+  <si>
+    <t>LOSUTL 5 07/1/2040</t>
+  </si>
+  <si>
+    <t>88256PAG5</t>
+  </si>
+  <si>
+    <t>TMGUTL 5.5 01/1/2054</t>
+  </si>
+  <si>
     <t>472682ZS5</t>
   </si>
   <si>
     <t>JEFUTL 5.5 10/1/2053</t>
   </si>
   <si>
-    <t>544532JL9</t>
-[...8 lines deleted...]
-    <t>TMGUTL 5.5 01/1/2054</t>
+    <t>70917TRN3</t>
+  </si>
+  <si>
+    <t>PASHGR 5.25 11/1/2039</t>
+  </si>
+  <si>
+    <t>09182TDL8</t>
+  </si>
+  <si>
+    <t>BBEUTL 5.25 05/1/2055</t>
+  </si>
+  <si>
+    <t>55123TCT7</t>
+  </si>
+  <si>
+    <t>LNCMED 5 01/1/2039</t>
+  </si>
+  <si>
+    <t>837032BS9</t>
+  </si>
+  <si>
+    <t>SCSMED 5 11/1/2039</t>
+  </si>
+  <si>
+    <t>54811BTA9</t>
+  </si>
+  <si>
+    <t>LWCGEN 5 05/15/2044</t>
   </si>
   <si>
     <t>59261AG43</t>
   </si>
   <si>
     <t>MTATRN 5 11/15/2050</t>
   </si>
   <si>
-    <t>55123TCT7</t>
-[...26 lines deleted...]
-    <t>LWCGEN 5 05/15/2044</t>
+    <t>882724RX7</t>
+  </si>
+  <si>
+    <t>TXS 4 08/1/2033</t>
   </si>
   <si>
     <t>717893W72</t>
   </si>
   <si>
     <t>PHIUTL 5 10/1/2046</t>
   </si>
   <si>
-    <t>79467BEW1</t>
-[...8 lines deleted...]
-    <t>TXS 4 08/1/2033</t>
+    <t>882750R95</t>
+  </si>
+  <si>
+    <t>TXSSFH 3.65 01/1/2037</t>
+  </si>
+  <si>
+    <t>42605XAB4</t>
+  </si>
+  <si>
+    <t>HENMED 5 11/1/2048</t>
   </si>
   <si>
     <t>59259N3N1</t>
   </si>
   <si>
     <t>MTATRN 5 11/15/2056</t>
   </si>
   <si>
-    <t>42605XAB4</t>
-[...16 lines deleted...]
-  <si>
     <t>795576FY8</t>
   </si>
   <si>
     <t>SALAPT 5 07/1/2047</t>
   </si>
   <si>
     <t>593340AD4</t>
   </si>
   <si>
     <t>MIATRN 5.25 10/1/2055</t>
   </si>
   <si>
+    <t>646080ZT1</t>
+  </si>
+  <si>
+    <t>NJSHGR 5 12/1/2036</t>
+  </si>
+  <si>
+    <t>46615SDM7</t>
+  </si>
+  <si>
+    <t>1675934T6</t>
+  </si>
+  <si>
+    <t>CHITRN 5.5 01/1/2059</t>
+  </si>
+  <si>
+    <t>19648GJ94</t>
+  </si>
+  <si>
+    <t>COSHSG 5.15 05/1/2040</t>
+  </si>
+  <si>
+    <t>544446AH0</t>
+  </si>
+  <si>
+    <t>LOSAPT 5 05/15/2034</t>
+  </si>
+  <si>
     <t>544532AR5</t>
   </si>
   <si>
     <t>LOSUTL 5 07/1/2049</t>
   </si>
   <si>
-    <t>646080ZT1</t>
-[...4 lines deleted...]
-  <si>
     <t>64613AJN3</t>
   </si>
   <si>
     <t>NJSHSG 4.7 10/1/2050</t>
   </si>
   <si>
-    <t>1675934T6</t>
-[...7 lines deleted...]
-  <si>
     <t>64972KJH9</t>
   </si>
   <si>
     <t>NYCHSG 4.8 11/1/2055</t>
   </si>
   <si>
-    <t>19648GJ94</t>
-[...14 lines deleted...]
-    <t>SFOAPT 5 05/1/2032</t>
+    <t>80136PCP6</t>
+  </si>
+  <si>
+    <t>SBBCTF 5 12/1/2030</t>
+  </si>
+  <si>
+    <t>1676155C3</t>
+  </si>
+  <si>
+    <t>CHIFAC 5 01/1/2040</t>
   </si>
   <si>
     <t>15569DAA0</t>
   </si>
   <si>
     <t>CTVPWR 5 12/1/2055</t>
   </si>
   <si>
-    <t>1676155C3</t>
-[...8 lines deleted...]
-    <t>SBBCTF 5 12/1/2030</t>
+    <t>956622Y81</t>
+  </si>
+  <si>
+    <t>WVSMED 5.5 06/1/2050</t>
   </si>
   <si>
     <t>414006DA1</t>
   </si>
   <si>
     <t>HAR 5 09/15/2049</t>
   </si>
   <si>
     <t>57585BA32</t>
   </si>
   <si>
     <t>MASDEV 5 10/1/2043</t>
   </si>
   <si>
-    <t>956622Y81</t>
-[...8 lines deleted...]
-    <t>PORUTL 5 10/1/2054</t>
+    <t>650116DT0</t>
+  </si>
+  <si>
+    <t>NYTTRN 4 12/1/2038</t>
   </si>
   <si>
     <t>052398LQ5</t>
   </si>
   <si>
     <t>AUSAPT 5.25 11/15/2051</t>
   </si>
   <si>
-    <t>650116DT0</t>
-[...4 lines deleted...]
-  <si>
     <t>54714CBV8</t>
   </si>
   <si>
     <t>LFLTRN 5 11/1/2029</t>
   </si>
   <si>
+    <t>544445QS1</t>
+  </si>
+  <si>
+    <t>LOSAPT 5 05/15/2028</t>
+  </si>
+  <si>
     <t>432308X25</t>
   </si>
   <si>
     <t>HILTRN 5.5 10/1/2054</t>
   </si>
   <si>
     <t>717883E24</t>
   </si>
   <si>
     <t>PHISCD 5 09/1/2031</t>
   </si>
   <si>
     <t>052398KX1</t>
   </si>
   <si>
     <t>AUSAPT 5 11/15/2032</t>
   </si>
   <si>
+    <t>592125BN7</t>
+  </si>
+  <si>
+    <t>METFAC 5 12/1/2035</t>
+  </si>
+  <si>
+    <t>79467BKZ7</t>
+  </si>
+  <si>
+    <t>STSGEN 5.25 01/1/2035</t>
+  </si>
+  <si>
     <t>57585BA24</t>
   </si>
   <si>
     <t>MASDEV 5 10/1/2042</t>
   </si>
   <si>
     <t>765433PA9</t>
   </si>
   <si>
     <t>RICUTL 5 01/15/2048</t>
   </si>
   <si>
+    <t>414006BZ8</t>
+  </si>
+  <si>
     <t>963270JW4</t>
   </si>
   <si>
     <t>WHEUTL 5.25 06/1/2050</t>
-  </si>
-[...1 lines deleted...]
-    <t>414006BZ8</t>
   </si>
   <si>
     <t>631163BQ4</t>
   </si>
   <si>
     <t>NASMED 5.25 02/1/2055</t>
   </si>
   <si>
     <t>RECPAY</t>
   </si>
   <si>
     <t>Receivables/Payables</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
@@ -1010,51 +1010,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
-    <col min="7" max="7" width="16.424561" bestFit="true" customWidth="true" style="3"/>
+    <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -1062,2876 +1062,2876 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>6574453.41</v>
+        <v>16862251.65</v>
       </c>
       <c r="F2" s="2">
         <v>100</v>
       </c>
       <c r="G2" s="3">
-        <v>6574453.41</v>
+        <v>16862251.65</v>
       </c>
       <c r="H2" s="4">
-        <v>0.027708811476</v>
+        <v>0.072373770465</v>
       </c>
       <c r="I2" s="5">
-        <v>0.027719025104</v>
+        <v>0.07240098579900001</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
         <v>4750000</v>
       </c>
       <c r="F3" s="2">
-        <v>103.32901</v>
+        <v>101.79255</v>
       </c>
       <c r="G3" s="3">
-        <v>4908127.98</v>
+        <v>4835146.13</v>
       </c>
       <c r="H3" s="4">
-        <v>0.020685885849</v>
+        <v>0.020752730008</v>
       </c>
       <c r="I3" s="5">
-        <v>0.020693510786</v>
+        <v>0.020760533836</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>4600000</v>
+        <v>4500000</v>
       </c>
       <c r="F4" s="2">
-        <v>102.65007</v>
+        <v>103.78355</v>
       </c>
       <c r="G4" s="3">
-        <v>4721903.22</v>
+        <v>4670259.75</v>
       </c>
       <c r="H4" s="4">
-        <v>0.019901019594</v>
+        <v>0.020045028041</v>
       </c>
       <c r="I4" s="5">
-        <v>0.019908355225</v>
+        <v>0.020052565746</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>4265000</v>
+        <v>4600000</v>
       </c>
       <c r="F5" s="2">
-        <v>104.29422</v>
+        <v>100.70058</v>
       </c>
       <c r="G5" s="3">
-        <v>4448148.48</v>
+        <v>4632226.68</v>
       </c>
       <c r="H5" s="4">
-        <v>0.018747247877</v>
+        <v>0.01988178788</v>
       </c>
       <c r="I5" s="5">
-        <v>0.018754158221</v>
+        <v>0.0198892642</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
         <v>4000000</v>
       </c>
       <c r="F6" s="2">
-        <v>102.17838</v>
+        <v>100.68759</v>
       </c>
       <c r="G6" s="3">
-        <v>4087135.2</v>
+        <v>4027503.6</v>
       </c>
       <c r="H6" s="4">
-        <v>0.017225714697</v>
+        <v>0.017286281046</v>
       </c>
       <c r="I6" s="5">
-        <v>0.017232064196</v>
+        <v>0.017292781356</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
         <v>4000000</v>
       </c>
       <c r="F7" s="2">
-        <v>100.41027</v>
+        <v>97.40904</v>
       </c>
       <c r="G7" s="3">
-        <v>4016410.8</v>
+        <v>3896361.6</v>
       </c>
       <c r="H7" s="4">
-        <v>0.016927638349</v>
+        <v>0.016723411911</v>
       </c>
       <c r="I7" s="5">
-        <v>0.016933877975</v>
+        <v>0.01672970056</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
         <v>3750000</v>
       </c>
       <c r="F8" s="2">
-        <v>103.92522</v>
+        <v>102.04564</v>
       </c>
       <c r="G8" s="3">
-        <v>3897195.75</v>
+        <v>3826711.5</v>
       </c>
       <c r="H8" s="4">
-        <v>0.016425192421</v>
+        <v>0.016424469607</v>
       </c>
       <c r="I8" s="5">
-        <v>0.016431246842</v>
+        <v>0.016430645843</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
         <v>3755000</v>
       </c>
       <c r="F9" s="2">
-        <v>102.42581</v>
+        <v>101.29247</v>
       </c>
       <c r="G9" s="3">
-        <v>3846089.17</v>
+        <v>3803532.25</v>
       </c>
       <c r="H9" s="4">
-        <v>0.016209797676</v>
+        <v>0.016324982904</v>
       </c>
       <c r="I9" s="5">
-        <v>0.016215772701</v>
+        <v>0.016331121728</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>3500000</v>
+        <v>3700000</v>
       </c>
       <c r="F10" s="2">
-        <v>103.70206</v>
+        <v>102.0366</v>
       </c>
       <c r="G10" s="3">
-        <v>3629572.1</v>
+        <v>3775354.2</v>
       </c>
       <c r="H10" s="4">
-        <v>0.015297260895</v>
+        <v>0.016204041072</v>
       </c>
       <c r="I10" s="5">
-        <v>0.015302899554</v>
+        <v>0.016210134417</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
         <v>3500000</v>
       </c>
       <c r="F11" s="2">
-        <v>102.25073</v>
+        <v>101.15043</v>
       </c>
       <c r="G11" s="3">
-        <v>3578775.55</v>
+        <v>3540265.05</v>
       </c>
       <c r="H11" s="4">
-        <v>0.015083172827</v>
+        <v>0.015195024688</v>
       </c>
       <c r="I11" s="5">
-        <v>0.015088732572</v>
+        <v>0.015200738604</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
         <v>3500000</v>
       </c>
       <c r="F12" s="2">
-        <v>100.64787</v>
+        <v>100.1838</v>
       </c>
       <c r="G12" s="3">
-        <v>3522675.45</v>
+        <v>3506433</v>
       </c>
       <c r="H12" s="4">
-        <v>0.014846732321</v>
+        <v>0.01504981555</v>
       </c>
       <c r="I12" s="5">
-        <v>0.014852204913</v>
+        <v>0.015055474862</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
         <v>3500000</v>
       </c>
       <c r="F13" s="2">
-        <v>100.01573</v>
+        <v>99.99627</v>
       </c>
       <c r="G13" s="3">
-        <v>3500550.55</v>
+        <v>3499869.45</v>
       </c>
       <c r="H13" s="4">
-        <v>0.014753484313</v>
+        <v>0.01502164441</v>
       </c>
       <c r="I13" s="5">
-        <v>0.014758922533</v>
+        <v>0.015027293128</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
         <v>3500000</v>
       </c>
       <c r="F14" s="2">
-        <v>99.843</v>
+        <v>99.84984</v>
       </c>
       <c r="G14" s="3">
-        <v>3494505</v>
+        <v>3494744.4</v>
       </c>
       <c r="H14" s="4">
-        <v>0.014728004628</v>
+        <v>0.014999647395</v>
       </c>
       <c r="I14" s="5">
-        <v>0.014733433455</v>
+        <v>0.015005287842</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>3500000</v>
+        <v>3810000</v>
       </c>
       <c r="F15" s="2">
-        <v>99.44499999999999</v>
+        <v>88.87985999999999</v>
       </c>
       <c r="G15" s="3">
-        <v>3480575</v>
+        <v>3386322.67</v>
       </c>
       <c r="H15" s="4">
-        <v>0.014669294995</v>
+        <v>0.014534294971</v>
       </c>
       <c r="I15" s="5">
-        <v>0.014674702182</v>
+        <v>0.014539760427</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>3810000</v>
+        <v>3500000</v>
       </c>
       <c r="F16" s="2">
-        <v>91.23084</v>
+        <v>96.64059</v>
       </c>
       <c r="G16" s="3">
-        <v>3475895</v>
+        <v>3382420.65</v>
       </c>
       <c r="H16" s="4">
-        <v>0.014649570598</v>
+        <v>0.01451754729</v>
       </c>
       <c r="I16" s="5">
-        <v>0.014654970515</v>
+        <v>0.014523006448</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
         <v>3500000</v>
       </c>
       <c r="F17" s="2">
-        <v>97.26703999999999</v>
+        <v>95.51802000000001</v>
       </c>
       <c r="G17" s="3">
-        <v>3404346.4</v>
+        <v>3343130.7</v>
       </c>
       <c r="H17" s="4">
-        <v>0.014348020544</v>
+        <v>0.014348912526</v>
       </c>
       <c r="I17" s="5">
-        <v>0.014353309308</v>
+        <v>0.014354308272</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>3330000</v>
+        <v>3175000</v>
       </c>
       <c r="F18" s="2">
-        <v>101.02195</v>
+        <v>103.90485</v>
       </c>
       <c r="G18" s="3">
-        <v>3364030.94</v>
+        <v>3298978.99</v>
       </c>
       <c r="H18" s="4">
-        <v>0.014178106249</v>
+        <v>0.014159410793</v>
       </c>
       <c r="I18" s="5">
-        <v>0.014183332381</v>
+        <v>0.014164735279</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>3175000</v>
+        <v>3330000</v>
       </c>
       <c r="F19" s="2">
-        <v>105.26135</v>
+        <v>99.06941999999999</v>
       </c>
       <c r="G19" s="3">
-        <v>3342047.86</v>
+        <v>3299011.69</v>
       </c>
       <c r="H19" s="4">
-        <v>0.01408545599</v>
+        <v>0.014159551137</v>
       </c>
       <c r="I19" s="5">
-        <v>0.014090647971</v>
+        <v>0.014164875675</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>3300000</v>
+        <v>3500000</v>
       </c>
       <c r="F20" s="2">
-        <v>100.00416</v>
+        <v>93.16616999999999</v>
       </c>
       <c r="G20" s="3">
-        <v>3300137.28</v>
+        <v>3260815.95</v>
       </c>
       <c r="H20" s="4">
-        <v>0.013908818883</v>
+        <v>0.013995612804</v>
       </c>
       <c r="I20" s="5">
-        <v>0.013913945754</v>
+        <v>0.014000875695</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>3110000</v>
+        <v>3200000</v>
       </c>
       <c r="F21" s="2">
-        <v>105.15381</v>
+        <v>101.23192</v>
       </c>
       <c r="G21" s="3">
-        <v>3270283.49</v>
+        <v>3239421.44</v>
       </c>
       <c r="H21" s="4">
-        <v>0.013782996559</v>
+        <v>0.013903786315</v>
       </c>
       <c r="I21" s="5">
-        <v>0.013788077051</v>
+        <v>0.013909014676</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>3200000</v>
+        <v>3110000</v>
       </c>
       <c r="F22" s="2">
-        <v>102.45961</v>
+        <v>102.8046</v>
       </c>
       <c r="G22" s="3">
-        <v>3278707.52</v>
+        <v>3197223.06</v>
       </c>
       <c r="H22" s="4">
-        <v>0.013818500625</v>
+        <v>0.0137226684</v>
       </c>
       <c r="I22" s="5">
-        <v>0.013823594205</v>
+        <v>0.013727828654</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>3200000</v>
+        <v>3300000</v>
       </c>
       <c r="F23" s="2">
-        <v>102.18361</v>
+        <v>96.89685</v>
       </c>
       <c r="G23" s="3">
-        <v>3269875.52</v>
+        <v>3197596.05</v>
       </c>
       <c r="H23" s="4">
-        <v>0.013781277116</v>
+        <v>0.013724269295</v>
       </c>
       <c r="I23" s="5">
-        <v>0.013786356975</v>
+        <v>0.01372943015</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>3300000</v>
+        <v>3200000</v>
       </c>
       <c r="F24" s="2">
-        <v>98.40822</v>
+        <v>97.71697</v>
       </c>
       <c r="G24" s="3">
-        <v>3247471.26</v>
+        <v>3126943.04</v>
       </c>
       <c r="H24" s="4">
-        <v>0.013686851713</v>
+        <v>0.013421022443</v>
       </c>
       <c r="I24" s="5">
-        <v>0.013691896766</v>
+        <v>0.013426069266</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>3000000</v>
+        <v>3300000</v>
       </c>
       <c r="F25" s="2">
-        <v>104.8572</v>
+        <v>94.61506</v>
       </c>
       <c r="G25" s="3">
-        <v>3145716</v>
+        <v>3122296.98</v>
       </c>
       <c r="H25" s="4">
-        <v>0.013257992135</v>
+        <v>0.013401081282</v>
       </c>
       <c r="I25" s="5">
-        <v>0.013262879108</v>
+        <v>0.013406120606</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
         <v>3000000</v>
       </c>
       <c r="F26" s="2">
-        <v>104.6577</v>
+        <v>103.56437</v>
       </c>
       <c r="G26" s="3">
-        <v>3139731</v>
+        <v>3106931.1</v>
       </c>
       <c r="H26" s="4">
-        <v>0.013232767644</v>
+        <v>0.013335130026</v>
       </c>
       <c r="I26" s="5">
-        <v>0.013237645319</v>
+        <v>0.01334014455</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>3465000</v>
+        <v>3000000</v>
       </c>
       <c r="F27" s="2">
-        <v>90.18862</v>
+        <v>101.86735</v>
       </c>
       <c r="G27" s="3">
-        <v>3125035.68</v>
+        <v>3056020.5</v>
       </c>
       <c r="H27" s="4">
-        <v>0.013170832493</v>
+        <v>0.013116618753</v>
       </c>
       <c r="I27" s="5">
-        <v>0.013175687338</v>
+        <v>0.013121551108</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>3145000</v>
+        <v>3465000</v>
       </c>
       <c r="F28" s="2">
-        <v>99.11574</v>
+        <v>88.25655</v>
       </c>
       <c r="G28" s="3">
-        <v>3117190.02</v>
+        <v>3058089.46</v>
       </c>
       <c r="H28" s="4">
-        <v>0.013137766031</v>
+        <v>0.013125498839</v>
       </c>
       <c r="I28" s="5">
-        <v>0.013142608688</v>
+        <v>0.013130434534</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>2935000</v>
+        <v>3145000</v>
       </c>
       <c r="F29" s="2">
-        <v>101.04311</v>
+        <v>96.24639999999999</v>
       </c>
       <c r="G29" s="3">
-        <v>2965615.28</v>
+        <v>3026949.28</v>
       </c>
       <c r="H29" s="4">
-        <v>0.012498936343</v>
+        <v>0.012991843376</v>
       </c>
       <c r="I29" s="5">
-        <v>0.012503543523</v>
+        <v>0.012996728811</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>3000000</v>
+        <v>2800000</v>
       </c>
       <c r="F30" s="2">
-        <v>97.80445</v>
+        <v>103.61416</v>
       </c>
       <c r="G30" s="3">
-        <v>2934133.5</v>
+        <v>2901196.48</v>
       </c>
       <c r="H30" s="4">
-        <v>0.012366252664</v>
+        <v>0.012452105002</v>
       </c>
       <c r="I30" s="5">
-        <v>0.012370810937</v>
+        <v>0.012456787475</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>2800000</v>
+        <v>2830000</v>
       </c>
       <c r="F31" s="2">
-        <v>104.34007</v>
+        <v>101.79813</v>
       </c>
       <c r="G31" s="3">
-        <v>2921521.96</v>
+        <v>2880887.08</v>
       </c>
       <c r="H31" s="4">
-        <v>0.012313099837</v>
+        <v>0.012364935865</v>
       </c>
       <c r="I31" s="5">
-        <v>0.012317638517</v>
+        <v>0.012369585559</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
         <v>3000000</v>
       </c>
       <c r="F32" s="2">
-        <v>97.37777</v>
+        <v>95.14094</v>
       </c>
       <c r="G32" s="3">
-        <v>2921333.1</v>
+        <v>2854228.2</v>
       </c>
       <c r="H32" s="4">
-        <v>0.012312303864</v>
+        <v>0.012250514397</v>
       </c>
       <c r="I32" s="5">
-        <v>0.012316842251</v>
+        <v>0.012255121064</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>2830000</v>
+        <v>3000000</v>
       </c>
       <c r="F33" s="2">
-        <v>102.63738</v>
+        <v>95.00539000000001</v>
       </c>
       <c r="G33" s="3">
-        <v>2904637.85</v>
+        <v>2850161.7</v>
       </c>
       <c r="H33" s="4">
-        <v>0.012241939775</v>
+        <v>0.012233060741</v>
       </c>
       <c r="I33" s="5">
-        <v>0.012246452225</v>
+        <v>0.012237660845</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
         <v>2965000</v>
       </c>
       <c r="F34" s="2">
-        <v>92.5202</v>
+        <v>88.5408</v>
       </c>
       <c r="G34" s="3">
-        <v>2743223.93</v>
+        <v>2625234.72</v>
       </c>
       <c r="H34" s="4">
-        <v>0.011561641702</v>
+        <v>0.011267660985</v>
       </c>
       <c r="I34" s="5">
-        <v>0.01156590339</v>
+        <v>0.011271898061</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
         <v>2600000</v>
       </c>
       <c r="F35" s="2">
-        <v>102.50771</v>
+        <v>101.36267</v>
       </c>
       <c r="G35" s="3">
-        <v>2665200.46</v>
+        <v>2635429.42</v>
       </c>
       <c r="H35" s="4">
-        <v>0.011232802559</v>
+        <v>0.011311417234</v>
       </c>
       <c r="I35" s="5">
-        <v>0.011236943036</v>
+        <v>0.011315670764</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>2620000</v>
+        <v>2545000</v>
       </c>
       <c r="F36" s="2">
-        <v>101.46105</v>
+        <v>101.92685</v>
       </c>
       <c r="G36" s="3">
-        <v>2658279.51</v>
+        <v>2594038.33</v>
       </c>
       <c r="H36" s="4">
-        <v>0.011203633397</v>
+        <v>0.011133764265</v>
       </c>
       <c r="I36" s="5">
-        <v>0.011207763121</v>
+        <v>0.011137950991</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
-        <v>2645000</v>
+        <v>2620000</v>
       </c>
       <c r="F37" s="2">
-        <v>99.41840000000001</v>
+        <v>98.32149</v>
       </c>
       <c r="G37" s="3">
-        <v>2629616.68</v>
+        <v>2576023.04</v>
       </c>
       <c r="H37" s="4">
-        <v>0.01108283051</v>
+        <v>0.011056441568</v>
       </c>
       <c r="I37" s="5">
-        <v>0.011086915706</v>
+        <v>0.011060599217</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
         <v>2630000</v>
       </c>
       <c r="F38" s="2">
-        <v>99.68133</v>
+        <v>95.46316</v>
       </c>
       <c r="G38" s="3">
-        <v>2621618.98</v>
+        <v>2510681.11</v>
       </c>
       <c r="H38" s="4">
-        <v>0.011049123253</v>
+        <v>0.010775990182</v>
       </c>
       <c r="I38" s="5">
-        <v>0.011053196024</v>
+        <v>0.01078004237</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
-        <v>2545000</v>
+        <v>2645000</v>
       </c>
       <c r="F39" s="2">
-        <v>102.97749</v>
+        <v>95.09829999999999</v>
       </c>
       <c r="G39" s="3">
-        <v>2620777.12</v>
+        <v>2515350.04</v>
       </c>
       <c r="H39" s="4">
-        <v>0.011045575141</v>
+        <v>0.010796029489</v>
       </c>
       <c r="I39" s="5">
-        <v>0.011049646604</v>
+        <v>0.010800089214</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
         <v>2500000</v>
       </c>
       <c r="F40" s="2">
-        <v>102.08532</v>
+        <v>100.27436</v>
       </c>
       <c r="G40" s="3">
-        <v>2552133</v>
+        <v>2506859</v>
       </c>
       <c r="H40" s="4">
-        <v>0.010756266376</v>
+        <v>0.010759585471</v>
       </c>
       <c r="I40" s="5">
-        <v>0.010760231199</v>
+        <v>0.01076363149</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
-        <v>2500000</v>
+        <v>2465000</v>
       </c>
       <c r="F41" s="2">
-        <v>102.57056</v>
+        <v>100.73686</v>
       </c>
       <c r="G41" s="3">
-        <v>2564264</v>
+        <v>2483163.6</v>
       </c>
       <c r="H41" s="4">
-        <v>0.010807393911</v>
+        <v>0.010657883423</v>
       </c>
       <c r="I41" s="5">
-        <v>0.010811377579</v>
+        <v>0.010661891199</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
-        <v>2540000</v>
+        <v>2500000</v>
       </c>
       <c r="F42" s="2">
-        <v>97.70093</v>
+        <v>99.00021</v>
       </c>
       <c r="G42" s="3">
-        <v>2481603.62</v>
+        <v>2475005.25</v>
       </c>
       <c r="H42" s="4">
-        <v>0.010459011971</v>
+        <v>0.010622867312</v>
       </c>
       <c r="I42" s="5">
-        <v>0.010462867224</v>
+        <v>0.010626861921</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
         <v>2500000</v>
       </c>
       <c r="F43" s="2">
-        <v>99.52451000000001</v>
+        <v>97.14304</v>
       </c>
       <c r="G43" s="3">
-        <v>2488112.75</v>
+        <v>2428576</v>
       </c>
       <c r="H43" s="4">
-        <v>0.010486445461</v>
+        <v>0.010423590255</v>
       </c>
       <c r="I43" s="5">
-        <v>0.010490310826</v>
+        <v>0.010427509928</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>2410000</v>
+        <v>2540000</v>
       </c>
       <c r="F44" s="2">
-        <v>101.69865</v>
+        <v>94.04407</v>
       </c>
       <c r="G44" s="3">
-        <v>2450937.47</v>
+        <v>2388719.38</v>
       </c>
       <c r="H44" s="4">
-        <v>0.010329765826</v>
+        <v>0.010252523302</v>
       </c>
       <c r="I44" s="5">
-        <v>0.010333573437</v>
+        <v>0.010256378647</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
-        <v>2430000</v>
+        <v>2250000</v>
       </c>
       <c r="F45" s="2">
-        <v>98.70477</v>
+        <v>104.81137</v>
       </c>
       <c r="G45" s="3">
-        <v>2398525.91</v>
+        <v>2358255.83</v>
       </c>
       <c r="H45" s="4">
-        <v>0.010108871132</v>
+        <v>0.010121771951</v>
       </c>
       <c r="I45" s="5">
-        <v>0.010112597321</v>
+        <v>0.010125578128</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>2225000</v>
+        <v>2430000</v>
       </c>
       <c r="F46" s="2">
-        <v>103.64111</v>
+        <v>96.61125</v>
       </c>
       <c r="G46" s="3">
-        <v>2306014.7</v>
+        <v>2347653.38</v>
       </c>
       <c r="H46" s="4">
-        <v>0.009718971682</v>
+        <v>0.010076265615</v>
       </c>
       <c r="I46" s="5">
-        <v>0.009722554151</v>
+        <v>0.01008005468</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
-        <v>2500000</v>
+        <v>2410000</v>
       </c>
       <c r="F47" s="2">
-        <v>92.15613</v>
+        <v>96.56350999999999</v>
       </c>
       <c r="G47" s="3">
-        <v>2303903.25</v>
+        <v>2327180.59</v>
       </c>
       <c r="H47" s="4">
-        <v>0.009710072736000001</v>
+        <v>0.009988395229</v>
       </c>
       <c r="I47" s="5">
-        <v>0.009713651925</v>
+        <v>0.009992151251</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
-        <v>2165000</v>
+        <v>2225000</v>
       </c>
       <c r="F48" s="2">
-        <v>105.48591</v>
+        <v>102.03963</v>
       </c>
       <c r="G48" s="3">
-        <v>2283769.95</v>
+        <v>2270381.77</v>
       </c>
       <c r="H48" s="4">
-        <v>0.009625218569</v>
+        <v>0.009744611356000001</v>
       </c>
       <c r="I48" s="5">
-        <v>0.00962876648</v>
+        <v>0.009748275706</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>2300000</v>
+        <v>2165000</v>
       </c>
       <c r="F49" s="2">
-        <v>97.81213</v>
+        <v>104.30512</v>
       </c>
       <c r="G49" s="3">
-        <v>2249678.99</v>
+        <v>2258205.85</v>
       </c>
       <c r="H49" s="4">
-        <v>0.009481538179</v>
+        <v>0.009692351597</v>
       </c>
       <c r="I49" s="5">
-        <v>0.009485033129</v>
+        <v>0.009695996296000001</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>2235000</v>
+        <v>2500000</v>
       </c>
       <c r="F50" s="2">
-        <v>100.09039</v>
+        <v>90.01734999999999</v>
       </c>
       <c r="G50" s="3">
-        <v>2237020.22</v>
+        <v>2250433.75</v>
       </c>
       <c r="H50" s="4">
-        <v>0.009428186280999999</v>
+        <v>0.009658993298000001</v>
       </c>
       <c r="I50" s="5">
-        <v>0.009431661565000001</v>
+        <v>0.009662625451999999</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>2250000</v>
+        <v>2300000</v>
       </c>
       <c r="F51" s="2">
-        <v>99.31796</v>
+        <v>93.8099</v>
       </c>
       <c r="G51" s="3">
-        <v>2234654.1</v>
+        <v>2157627.7</v>
       </c>
       <c r="H51" s="4">
-        <v>0.009418214003000001</v>
+        <v>0.009260664302</v>
       </c>
       <c r="I51" s="5">
-        <v>0.009421685612</v>
+        <v>0.009264146670000001</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>2150000</v>
+        <v>2235000</v>
       </c>
       <c r="F52" s="2">
-        <v>99.60221</v>
+        <v>97.10921999999999</v>
       </c>
       <c r="G52" s="3">
-        <v>2141447.52</v>
+        <v>2170391.07</v>
       </c>
       <c r="H52" s="4">
-        <v>0.009025383826999999</v>
+        <v>0.00931544542</v>
       </c>
       <c r="I52" s="5">
-        <v>0.009028710636</v>
+        <v>0.009318948387</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>2000000</v>
+        <v>2250000</v>
       </c>
       <c r="F53" s="2">
-        <v>106.26912</v>
+        <v>96.72713</v>
       </c>
       <c r="G53" s="3">
-        <v>2125382.4</v>
+        <v>2176360.43</v>
       </c>
       <c r="H53" s="4">
-        <v>0.0089576755</v>
+        <v>0.009341066254</v>
       </c>
       <c r="I53" s="5">
-        <v>0.008960977351</v>
+        <v>0.009344578855000001</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
-        <v>2100000</v>
+        <v>2000000</v>
       </c>
       <c r="F54" s="2">
-        <v>100.4339</v>
+        <v>104.99847</v>
       </c>
       <c r="G54" s="3">
-        <v>2109111.9</v>
+        <v>2099969.4</v>
       </c>
       <c r="H54" s="4">
-        <v>0.008889101553</v>
+        <v>0.009013191506000001</v>
       </c>
       <c r="I54" s="5">
-        <v>0.008892378128000001</v>
+        <v>0.009016580814000001</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
         <v>2070000</v>
       </c>
       <c r="F55" s="2">
-        <v>102.1972</v>
+        <v>100.42749</v>
       </c>
       <c r="G55" s="3">
-        <v>2115482.04</v>
+        <v>2078849.04</v>
       </c>
       <c r="H55" s="4">
-        <v>0.008915949261999999</v>
+        <v>0.008922541698000001</v>
       </c>
       <c r="I55" s="5">
-        <v>0.008919235732</v>
+        <v>0.008925896918</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
         <v>2000000</v>
       </c>
       <c r="F56" s="2">
-        <v>104.08576</v>
+        <v>102.38317</v>
       </c>
       <c r="G56" s="3">
-        <v>2081715.2</v>
+        <v>2047663.4</v>
       </c>
       <c r="H56" s="4">
-        <v>0.008773634921000001</v>
+        <v>0.008788691094</v>
       </c>
       <c r="I56" s="5">
-        <v>0.008776868933</v>
+        <v>0.008791995981</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>2135000</v>
+        <v>2100000</v>
       </c>
       <c r="F57" s="2">
-        <v>97.08096999999999</v>
+        <v>96.38755999999999</v>
       </c>
       <c r="G57" s="3">
-        <v>2072678.71</v>
+        <v>2024138.76</v>
       </c>
       <c r="H57" s="4">
-        <v>0.008735549562999999</v>
+        <v>0.008687721963</v>
       </c>
       <c r="I57" s="5">
-        <v>0.008738769537</v>
+        <v>0.008690988881999999</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
         <v>2000000</v>
       </c>
       <c r="F58" s="2">
-        <v>102.583</v>
+        <v>101.15739</v>
       </c>
       <c r="G58" s="3">
-        <v>2051660</v>
+        <v>2023147.8</v>
       </c>
       <c r="H58" s="4">
-        <v>0.008646963726</v>
+        <v>0.008683468705000001</v>
       </c>
       <c r="I58" s="5">
-        <v>0.008650151046999999</v>
+        <v>0.008686734024</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
         <v>2000000</v>
       </c>
       <c r="F59" s="2">
-        <v>101.0449</v>
+        <v>99.71635999999999</v>
       </c>
       <c r="G59" s="3">
-        <v>2020898</v>
+        <v>1994327.2</v>
       </c>
       <c r="H59" s="4">
-        <v>0.008517313638</v>
+        <v>0.008559769004</v>
       </c>
       <c r="I59" s="5">
-        <v>0.008520453169999999</v>
+        <v>0.008562987808</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
         <v>2000000</v>
       </c>
       <c r="F60" s="2">
-        <v>101.37992</v>
+        <v>100.60078</v>
       </c>
       <c r="G60" s="3">
-        <v>2027598.4</v>
+        <v>2012015.6</v>
       </c>
       <c r="H60" s="4">
-        <v>0.008545553266999999</v>
+        <v>0.008635688650999999</v>
       </c>
       <c r="I60" s="5">
-        <v>0.008548703207</v>
+        <v>0.008638936004</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
         <v>1975000</v>
       </c>
       <c r="F61" s="2">
-        <v>101.63986</v>
+        <v>99.80822999999999</v>
       </c>
       <c r="G61" s="3">
-        <v>2007387.24</v>
+        <v>1971212.54</v>
       </c>
       <c r="H61" s="4">
-        <v>0.008460370921</v>
+        <v>0.008460559542</v>
       </c>
       <c r="I61" s="5">
-        <v>0.008463489463000001</v>
+        <v>0.008463741039</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
         <v>2000000</v>
       </c>
       <c r="F62" s="2">
-        <v>100.23068</v>
+        <v>98.41128999999999</v>
       </c>
       <c r="G62" s="3">
-        <v>2004613.6</v>
+        <v>1968225.8</v>
       </c>
       <c r="H62" s="4">
-        <v>0.008448681109</v>
+        <v>0.008447740267999999</v>
       </c>
       <c r="I62" s="5">
-        <v>0.008451795341000001</v>
+        <v>0.008450916944999999</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>2000000</v>
+        <v>2135000</v>
       </c>
       <c r="F63" s="2">
-        <v>99.27782000000001</v>
+        <v>91.39686</v>
       </c>
       <c r="G63" s="3">
-        <v>1985556.4</v>
+        <v>1951322.96</v>
       </c>
       <c r="H63" s="4">
-        <v>0.008368362285</v>
+        <v>0.008375192294</v>
       </c>
       <c r="I63" s="5">
-        <v>0.008371446911999999</v>
+        <v>0.008378341690000001</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>1925000</v>
+        <v>2000000</v>
       </c>
       <c r="F64" s="2">
-        <v>103.24557</v>
+        <v>98.15018000000001</v>
       </c>
       <c r="G64" s="3">
-        <v>1987477.22</v>
+        <v>1963003.6</v>
       </c>
       <c r="H64" s="4">
-        <v>0.008376457819</v>
+        <v>0.008425326279999999</v>
       </c>
       <c r="I64" s="5">
-        <v>0.00837954543</v>
+        <v>0.008428494528</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
         <v>2000000</v>
       </c>
       <c r="F65" s="2">
-        <v>99.59702</v>
+        <v>96.18095</v>
       </c>
       <c r="G65" s="3">
-        <v>1991940.4</v>
+        <v>1923619</v>
       </c>
       <c r="H65" s="4">
-        <v>0.008395268407999999</v>
+        <v>0.008256285273</v>
       </c>
       <c r="I65" s="5">
-        <v>0.008398362953</v>
+        <v>0.008259389955</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>2000000</v>
+        <v>2115000</v>
       </c>
       <c r="F66" s="2">
-        <v>98.74999</v>
+        <v>90.06386000000001</v>
       </c>
       <c r="G66" s="3">
-        <v>1974999.8</v>
+        <v>1904850.64</v>
       </c>
       <c r="H66" s="4">
-        <v>0.008323870246</v>
+        <v>0.00817573037</v>
       </c>
       <c r="I66" s="5">
-        <v>0.008326938472999999</v>
+        <v>0.00817880476</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
         <v>1990000</v>
       </c>
       <c r="F67" s="2">
-        <v>97.4387</v>
+        <v>94.48423</v>
       </c>
       <c r="G67" s="3">
-        <v>1939030.13</v>
+        <v>1880236.18</v>
       </c>
       <c r="H67" s="4">
-        <v>0.008172271817000001</v>
+        <v>0.008070083659000001</v>
       </c>
       <c r="I67" s="5">
-        <v>0.008175284164000001</v>
+        <v>0.008073118322</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>1905000</v>
+        <v>2000000</v>
       </c>
       <c r="F68" s="2">
-        <v>102.51638</v>
+        <v>94.52535</v>
       </c>
       <c r="G68" s="3">
-        <v>1952937.04</v>
+        <v>1890507</v>
       </c>
       <c r="H68" s="4">
-        <v>0.008230884129999999</v>
+        <v>0.008114166632</v>
       </c>
       <c r="I68" s="5">
-        <v>0.008233918082</v>
+        <v>0.008117217871999999</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>2115000</v>
+        <v>2000000</v>
       </c>
       <c r="F69" s="2">
-        <v>91.76090000000001</v>
+        <v>91.29939</v>
       </c>
       <c r="G69" s="3">
-        <v>1940743.04</v>
+        <v>1825987.8</v>
       </c>
       <c r="H69" s="4">
-        <v>0.008179491057999999</v>
+        <v>0.007837246452000001</v>
       </c>
       <c r="I69" s="5">
-        <v>0.008182506066</v>
+        <v>0.007840193559</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>2000000</v>
+        <v>1825000</v>
       </c>
       <c r="F70" s="2">
-        <v>96.24293</v>
+        <v>95.76761999999999</v>
       </c>
       <c r="G70" s="3">
-        <v>1924858.6</v>
+        <v>1747759.07</v>
       </c>
       <c r="H70" s="4">
-        <v>0.008112544228</v>
+        <v>0.007501484145</v>
       </c>
       <c r="I70" s="5">
-        <v>0.008115534559</v>
+        <v>0.007504304993</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>1825000</v>
+        <v>1650000</v>
       </c>
       <c r="F71" s="2">
-        <v>99.63348999999999</v>
+        <v>101.50881</v>
       </c>
       <c r="G71" s="3">
-        <v>1818311.19</v>
+        <v>1674895.37</v>
       </c>
       <c r="H71" s="4">
-        <v>0.007663487578</v>
+        <v>0.007188748882</v>
       </c>
       <c r="I71" s="5">
-        <v>0.007666312384</v>
+        <v>0.00719145213</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
-        <v>152</v>
+        <v>108</v>
       </c>
       <c r="E72" s="1">
-        <v>1700000</v>
+        <v>1810000</v>
       </c>
       <c r="F72" s="2">
-        <v>99.88330000000001</v>
+        <v>90.01734999999999</v>
       </c>
       <c r="G72" s="3">
-        <v>1698016.1</v>
+        <v>1629314.04</v>
       </c>
       <c r="H72" s="4">
-        <v>0.007156489683</v>
+        <v>0.006993111147</v>
       </c>
       <c r="I72" s="5">
-        <v>0.007159127606</v>
+        <v>0.006995740827</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
+        <v>152</v>
+      </c>
+      <c r="D73" t="s">
         <v>153</v>
       </c>
-      <c r="D73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E73" s="1">
-        <v>1650000</v>
+        <v>1655000</v>
       </c>
       <c r="F73" s="2">
-        <v>102.93718</v>
+        <v>95.91511</v>
       </c>
       <c r="G73" s="3">
-        <v>1698463.47</v>
+        <v>1587395.07</v>
       </c>
       <c r="H73" s="4">
-        <v>0.007158375176</v>
+        <v>0.0068131925</v>
       </c>
       <c r="I73" s="5">
-        <v>0.007161013795</v>
+        <v>0.006815754523</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
+        <v>154</v>
+      </c>
+      <c r="D74" t="s">
         <v>155</v>
       </c>
-      <c r="D74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E74" s="1">
-        <v>1785000</v>
+        <v>1625000</v>
       </c>
       <c r="F74" s="2">
-        <v>94.35974</v>
+        <v>97.65236</v>
       </c>
       <c r="G74" s="3">
-        <v>1684321.36</v>
+        <v>1586850.85</v>
       </c>
       <c r="H74" s="4">
-        <v>0.007098771577</v>
+        <v>0.006810856673</v>
       </c>
       <c r="I74" s="5">
-        <v>0.007101388225</v>
+        <v>0.006813417819</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
+        <v>156</v>
+      </c>
+      <c r="D75" t="s">
         <v>157</v>
       </c>
-      <c r="D75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75" s="1">
-        <v>1655000</v>
+        <v>1500000</v>
       </c>
       <c r="F75" s="2">
-        <v>100.3584</v>
+        <v>105.71972</v>
       </c>
       <c r="G75" s="3">
-        <v>1660931.52</v>
+        <v>1585795.8</v>
       </c>
       <c r="H75" s="4">
-        <v>0.007000192334</v>
+        <v>0.006806328337</v>
       </c>
       <c r="I75" s="5">
-        <v>0.007002772646</v>
+        <v>0.00680888778</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
+        <v>158</v>
+      </c>
+      <c r="D76" t="s">
         <v>159</v>
       </c>
-      <c r="D76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E76" s="1">
-        <v>1810000</v>
+        <v>1700000</v>
       </c>
       <c r="F76" s="2">
-        <v>92.26912</v>
+        <v>93.77685</v>
       </c>
       <c r="G76" s="3">
-        <v>1670071.07</v>
+        <v>1594206.45</v>
       </c>
       <c r="H76" s="4">
-        <v>0.007038712057</v>
+        <v>0.006842427339</v>
       </c>
       <c r="I76" s="5">
-        <v>0.007041306567</v>
+        <v>0.006845000356</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>160</v>
       </c>
       <c r="D77" t="s">
         <v>161</v>
       </c>
       <c r="E77" s="1">
-        <v>1795000</v>
+        <v>1785000</v>
       </c>
       <c r="F77" s="2">
-        <v>91.18301</v>
+        <v>89.07845</v>
       </c>
       <c r="G77" s="3">
-        <v>1636735.03</v>
+        <v>1590050.33</v>
       </c>
       <c r="H77" s="4">
-        <v>0.006898213363</v>
+        <v>0.00682458904</v>
       </c>
       <c r="I77" s="5">
-        <v>0.006900756085</v>
+        <v>0.006827155349</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>162</v>
       </c>
       <c r="D78" t="s">
         <v>163</v>
       </c>
       <c r="E78" s="1">
-        <v>1625000</v>
+        <v>1795000</v>
       </c>
       <c r="F78" s="2">
-        <v>99.5093</v>
+        <v>88.4774</v>
       </c>
       <c r="G78" s="3">
-        <v>1617026.13</v>
+        <v>1588169.33</v>
       </c>
       <c r="H78" s="4">
-        <v>0.006815147854</v>
+        <v>0.006816515667</v>
       </c>
       <c r="I78" s="5">
-        <v>0.006817659957</v>
+        <v>0.00681907894</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>164</v>
       </c>
       <c r="D79" t="s">
         <v>165</v>
       </c>
       <c r="E79" s="1">
         <v>1500000</v>
       </c>
       <c r="F79" s="2">
-        <v>107.05978</v>
+        <v>102.18611</v>
       </c>
       <c r="G79" s="3">
-        <v>1605896.7</v>
+        <v>1532791.65</v>
       </c>
       <c r="H79" s="4">
-        <v>0.006768241576</v>
+        <v>0.006578831425</v>
       </c>
       <c r="I79" s="5">
-        <v>0.006770736389</v>
+        <v>0.00658130532</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>166</v>
       </c>
       <c r="D80" t="s">
         <v>167</v>
       </c>
       <c r="E80" s="1">
-        <v>1490000</v>
+        <v>1500000</v>
       </c>
       <c r="F80" s="2">
-        <v>106.13747</v>
+        <v>100.47434</v>
       </c>
       <c r="G80" s="3">
-        <v>1581448.3</v>
+        <v>1507115.1</v>
       </c>
       <c r="H80" s="4">
-        <v>0.006665200915</v>
+        <v>0.00646862617</v>
       </c>
       <c r="I80" s="5">
-        <v>0.006667657747</v>
+        <v>0.006471058624</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>168</v>
       </c>
       <c r="D81" t="s">
         <v>169</v>
       </c>
       <c r="E81" s="1">
         <v>1515000</v>
       </c>
       <c r="F81" s="2">
-        <v>103.14496</v>
+        <v>100.04296</v>
       </c>
       <c r="G81" s="3">
-        <v>1562646.14</v>
+        <v>1515650.84</v>
       </c>
       <c r="H81" s="4">
-        <v>0.006585956992</v>
+        <v>0.006505262083</v>
       </c>
       <c r="I81" s="5">
-        <v>0.006588384614</v>
+        <v>0.006507708313</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>170</v>
       </c>
       <c r="D82" t="s">
         <v>171</v>
       </c>
       <c r="E82" s="1">
         <v>1500000</v>
       </c>
       <c r="F82" s="2">
-        <v>102.28257</v>
+        <v>98.92570000000001</v>
       </c>
       <c r="G82" s="3">
-        <v>1534238.55</v>
+        <v>1483885.5</v>
       </c>
       <c r="H82" s="4">
-        <v>0.006466229828</v>
+        <v>0.006368923368</v>
       </c>
       <c r="I82" s="5">
-        <v>0.006468613318</v>
+        <v>0.006371318329</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>172</v>
       </c>
       <c r="D83" t="s">
         <v>173</v>
       </c>
       <c r="E83" s="1">
         <v>1500000</v>
       </c>
       <c r="F83" s="2">
-        <v>102.66636</v>
+        <v>97.08801</v>
       </c>
       <c r="G83" s="3">
-        <v>1539995.4</v>
+        <v>1456320.15</v>
       </c>
       <c r="H83" s="4">
-        <v>0.006490492753</v>
+        <v>0.006250611273</v>
       </c>
       <c r="I83" s="5">
-        <v>0.006492885186</v>
+        <v>0.006252961745</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>174</v>
       </c>
       <c r="D84" t="s">
         <v>175</v>
       </c>
       <c r="E84" s="1">
-        <v>1500000</v>
+        <v>1490000</v>
       </c>
       <c r="F84" s="2">
-        <v>100.4999</v>
+        <v>98.81738</v>
       </c>
       <c r="G84" s="3">
-        <v>1507498.5</v>
+        <v>1472378.96</v>
       </c>
       <c r="H84" s="4">
-        <v>0.006353530724</v>
+        <v>0.006319536634</v>
       </c>
       <c r="I84" s="5">
-        <v>0.006355872673</v>
+        <v>0.006321913024</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>176</v>
       </c>
       <c r="D85" t="s">
         <v>177</v>
       </c>
       <c r="E85" s="1">
-        <v>1490000</v>
+        <v>1500000</v>
       </c>
       <c r="F85" s="2">
-        <v>101.80428</v>
+        <v>88.57980999999999</v>
       </c>
       <c r="G85" s="3">
-        <v>1516883.77</v>
+        <v>1328697.15</v>
       </c>
       <c r="H85" s="4">
-        <v>0.006393086063</v>
+        <v>0.005702845892</v>
       </c>
       <c r="I85" s="5">
-        <v>0.006395442592</v>
+        <v>0.005704990382</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>178</v>
       </c>
       <c r="D86" t="s">
         <v>179</v>
       </c>
       <c r="E86" s="1">
-        <v>1500000</v>
+        <v>1370000</v>
       </c>
       <c r="F86" s="2">
-        <v>101.41169</v>
+        <v>95.03371</v>
       </c>
       <c r="G86" s="3">
-        <v>1521175.35</v>
+        <v>1301961.83</v>
       </c>
       <c r="H86" s="4">
-        <v>0.006411173426</v>
+        <v>0.005588096322</v>
       </c>
       <c r="I86" s="5">
-        <v>0.006413536622</v>
+        <v>0.005590197662</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>180</v>
       </c>
       <c r="D87" t="s">
         <v>181</v>
       </c>
       <c r="E87" s="1">
-        <v>1490000</v>
+        <v>1270000</v>
       </c>
       <c r="F87" s="2">
-        <v>98.50857000000001</v>
+        <v>102.78908</v>
       </c>
       <c r="G87" s="3">
-        <v>1467777.69</v>
+        <v>1305421.32</v>
       </c>
       <c r="H87" s="4">
-        <v>0.006186122685</v>
+        <v>0.005602944651</v>
       </c>
       <c r="I87" s="5">
-        <v>0.006188402926</v>
+        <v>0.005605051575</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>182</v>
       </c>
       <c r="D88" t="s">
         <v>183</v>
       </c>
       <c r="E88" s="1">
-        <v>1370000</v>
+        <v>1245000</v>
       </c>
       <c r="F88" s="2">
-        <v>100.08802</v>
+        <v>101.88739</v>
       </c>
       <c r="G88" s="3">
-        <v>1371205.87</v>
+        <v>1268498.01</v>
       </c>
       <c r="H88" s="4">
-        <v>0.005779109332</v>
+        <v>0.005444467642</v>
       </c>
       <c r="I88" s="5">
-        <v>0.005781239546</v>
+        <v>0.005446514973</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>184</v>
       </c>
       <c r="D89" t="s">
         <v>185</v>
       </c>
       <c r="E89" s="1">
-        <v>1500000</v>
+        <v>1180000</v>
       </c>
       <c r="F89" s="2">
-        <v>90.1484</v>
+        <v>98.0026</v>
       </c>
       <c r="G89" s="3">
-        <v>1352226</v>
+        <v>1156430.68</v>
       </c>
       <c r="H89" s="4">
-        <v>0.005699116409</v>
+        <v>0.004963468126</v>
       </c>
       <c r="I89" s="5">
-        <v>0.005701217136</v>
+        <v>0.004965334582</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>186</v>
       </c>
       <c r="D90" t="s">
         <v>187</v>
       </c>
       <c r="E90" s="1">
-        <v>1270000</v>
+        <v>1120000</v>
       </c>
       <c r="F90" s="2">
-        <v>103.75261</v>
+        <v>105.03501</v>
       </c>
       <c r="G90" s="3">
-        <v>1317658.15</v>
+        <v>1176392.11</v>
       </c>
       <c r="H90" s="4">
-        <v>0.005553426104</v>
+        <v>0.00504914376</v>
       </c>
       <c r="I90" s="5">
-        <v>0.005555473129</v>
+        <v>0.005051042433</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>188</v>
       </c>
       <c r="D91" t="s">
         <v>189</v>
       </c>
       <c r="E91" s="1">
-        <v>1180000</v>
+        <v>1000000</v>
       </c>
       <c r="F91" s="2">
-        <v>102.06902</v>
+        <v>103.95922</v>
       </c>
       <c r="G91" s="3">
-        <v>1204414.44</v>
+        <v>1039592.2</v>
       </c>
       <c r="H91" s="4">
-        <v>0.00507614709</v>
+        <v>0.004461990535</v>
       </c>
       <c r="I91" s="5">
-        <v>0.005078018187</v>
+        <v>0.004463668416</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>190</v>
       </c>
       <c r="D92" t="s">
         <v>191</v>
       </c>
       <c r="E92" s="1">
-        <v>1120000</v>
+        <v>1000000</v>
       </c>
       <c r="F92" s="2">
-        <v>106.41791</v>
+        <v>105.06064</v>
       </c>
       <c r="G92" s="3">
-        <v>1191880.59</v>
+        <v>1050606.4</v>
       </c>
       <c r="H92" s="4">
-        <v>0.005023321722</v>
+        <v>0.004509264126</v>
       </c>
       <c r="I92" s="5">
-        <v>0.005025173348</v>
+        <v>0.004510959783</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>192</v>
       </c>
       <c r="D93" t="s">
         <v>193</v>
       </c>
       <c r="E93" s="1">
         <v>1000000</v>
       </c>
       <c r="F93" s="2">
-        <v>105.66013</v>
+        <v>103.07403</v>
       </c>
       <c r="G93" s="3">
-        <v>1056601.3</v>
+        <v>1030740.3</v>
       </c>
       <c r="H93" s="4">
-        <v>0.004453171146</v>
+        <v>0.004423997662</v>
       </c>
       <c r="I93" s="5">
-        <v>0.004454812611</v>
+        <v>0.004425661256</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>194</v>
       </c>
       <c r="D94" t="s">
         <v>195</v>
       </c>
       <c r="E94" s="1">
         <v>1000000</v>
       </c>
       <c r="F94" s="2">
-        <v>102.39742</v>
+        <v>99.81819</v>
       </c>
       <c r="G94" s="3">
-        <v>1023974.2</v>
+        <v>998181.9</v>
       </c>
       <c r="H94" s="4">
-        <v>0.004315660374</v>
+        <v>0.004284255105</v>
       </c>
       <c r="I94" s="5">
-        <v>0.004317251152</v>
+        <v>0.00428586615</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>196</v>
       </c>
       <c r="D95" t="s">
         <v>197</v>
       </c>
       <c r="E95" s="1">
         <v>1000000</v>
       </c>
       <c r="F95" s="2">
-        <v>101.07988</v>
+        <v>99.50870999999999</v>
       </c>
       <c r="G95" s="3">
-        <v>1010798.8</v>
+        <v>995087.1</v>
       </c>
       <c r="H95" s="4">
-        <v>0.004260131093</v>
+        <v>0.004270972042</v>
       </c>
       <c r="I95" s="5">
-        <v>0.004261701402</v>
+        <v>0.004272578093</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>198</v>
       </c>
       <c r="D96" t="s">
-        <v>199</v>
+        <v>173</v>
       </c>
       <c r="E96" s="1">
         <v>1000000</v>
       </c>
       <c r="F96" s="2">
-        <v>100.8598</v>
+        <v>97.08801</v>
       </c>
       <c r="G96" s="3">
-        <v>1008598</v>
+        <v>970880.1</v>
       </c>
       <c r="H96" s="4">
-        <v>0.004250855561</v>
+        <v>0.004167074182</v>
       </c>
       <c r="I96" s="5">
-        <v>0.004252422451</v>
+        <v>0.004168641163</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
+        <v>199</v>
+      </c>
+      <c r="D97" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="E97" s="1">
         <v>1000000</v>
       </c>
       <c r="F97" s="2">
-        <v>100.4999</v>
+        <v>97.46602</v>
       </c>
       <c r="G97" s="3">
-        <v>1004999</v>
+        <v>974660.2</v>
       </c>
       <c r="H97" s="4">
-        <v>0.00423568715</v>
+        <v>0.004183298593</v>
       </c>
       <c r="I97" s="5">
-        <v>0.004237248448</v>
+        <v>0.004184871675</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>201</v>
       </c>
       <c r="D98" t="s">
         <v>202</v>
       </c>
       <c r="E98" s="1">
         <v>1000000</v>
       </c>
       <c r="F98" s="2">
-        <v>97.90369</v>
+        <v>94.11503</v>
       </c>
       <c r="G98" s="3">
-        <v>979036.9</v>
+        <v>941150.3</v>
       </c>
       <c r="H98" s="4">
-        <v>0.004126266809</v>
+        <v>0.004039472142</v>
       </c>
       <c r="I98" s="5">
-        <v>0.004127787774</v>
+        <v>0.004040991139</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>203</v>
       </c>
       <c r="D99" t="s">
         <v>204</v>
       </c>
       <c r="E99" s="1">
-        <v>-352096.97</v>
+        <v>-9676372.449999999</v>
       </c>
       <c r="F99" s="2">
         <v>1</v>
       </c>
       <c r="G99" s="3">
-        <v>-352096.97</v>
+        <v>-9676372.449999999</v>
       </c>
       <c r="H99" s="4">
-        <v>-0.001483954324</v>
+        <v>-0.04153155659</v>
       </c>
       <c r="I99" s="5">
-        <v>-0.001484501318</v>
+        <v>-0.04154717406</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
@@ -3976,32 +3976,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital National Municipal Bond ETF Holdings as of 09.18.2026</dc:title>
+  <dc:title>Sterling Capital National Municipal Bond ETF Holdings as of 10.09.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>