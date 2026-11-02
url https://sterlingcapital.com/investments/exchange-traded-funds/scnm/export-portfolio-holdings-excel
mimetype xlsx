--- v5 (2026-10-11)
+++ v6 (2026-11-02)
@@ -14,665 +14,677 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-10-09</t>
+    <t>2026-10-30</t>
   </si>
   <si>
     <t>SCNM</t>
   </si>
   <si>
     <t>31423R500</t>
   </si>
   <si>
     <t>FEDERATED HERMES MM TREAS</t>
   </si>
   <si>
-    <t>647207BL2</t>
-[...4 lines deleted...]
-  <si>
     <t>64966SC20</t>
   </si>
   <si>
     <t>NYC 5.5 08/1/2044</t>
   </si>
   <si>
+    <t>70342PAR5</t>
+  </si>
+  <si>
+    <t>PEGUTL 5.25 02/1/2054</t>
+  </si>
+  <si>
+    <t>09182THJ9</t>
+  </si>
+  <si>
+    <t>BBEUTL 5 07/1/2033</t>
+  </si>
+  <si>
+    <t>57582TFG2</t>
+  </si>
+  <si>
+    <t>MAS 5 08/1/2050</t>
+  </si>
+  <si>
+    <t>592250FX7</t>
+  </si>
+  <si>
+    <t>MPNFAC 5 12/15/2035</t>
+  </si>
+  <si>
+    <t>74440DEC4</t>
+  </si>
+  <si>
+    <t>KYSPWR 5.25 04/1/2054</t>
+  </si>
+  <si>
+    <t>84247PND9</t>
+  </si>
+  <si>
+    <t>STNPWR 5 04/1/2055</t>
+  </si>
+  <si>
+    <t>13013JFR2</t>
+  </si>
+  <si>
+    <t>CCEDEV 5 02/1/2055</t>
+  </si>
+  <si>
+    <t>650116CY0</t>
+  </si>
+  <si>
+    <t>NYTTRN 5 10/1/2035</t>
+  </si>
+  <si>
+    <t>158862CB6</t>
+  </si>
+  <si>
+    <t>CHADEV 5 09/1/2052</t>
+  </si>
+  <si>
+    <t>37353PPV5</t>
+  </si>
+  <si>
+    <t>GASHSG 4.7 12/1/2055</t>
+  </si>
+  <si>
+    <t>57584XJZ5</t>
+  </si>
+  <si>
+    <t>MASDEV 5 07/1/2036</t>
+  </si>
+  <si>
+    <t>837032CT6</t>
+  </si>
+  <si>
+    <t>SCSMED 5.25 11/1/2054</t>
+  </si>
+  <si>
+    <t>57584YJU4</t>
+  </si>
+  <si>
+    <t>MASDEV 5 07/1/2043</t>
+  </si>
+  <si>
+    <t>592647PD7</t>
+  </si>
+  <si>
+    <t>METAPT 5 10/1/2050</t>
+  </si>
+  <si>
+    <t>796242VK8</t>
+  </si>
+  <si>
+    <t>SANAPT 5 07/1/2032</t>
+  </si>
+  <si>
+    <t>914455SB7</t>
+  </si>
+  <si>
+    <t>UNVHGR 5 04/1/2048</t>
+  </si>
+  <si>
+    <t>349426NW2</t>
+  </si>
+  <si>
+    <t>FTW 5 03/1/2039</t>
+  </si>
+  <si>
+    <t>392275EN9</t>
+  </si>
+  <si>
+    <t>GREAPT 5.25 10/1/2049</t>
+  </si>
+  <si>
+    <t>442349KB1</t>
+  </si>
+  <si>
+    <t>HOUAPT 5.25 07/15/2030</t>
+  </si>
+  <si>
+    <t>59334DQP2</t>
+  </si>
+  <si>
+    <t>MIAUTL 5 10/1/2055</t>
+  </si>
+  <si>
+    <t>57421CLS1</t>
+  </si>
+  <si>
+    <t>MDSMED 5.25 05/15/2055</t>
+  </si>
+  <si>
+    <t>821622QJ9</t>
+  </si>
+  <si>
+    <t>SHEEDU 4 08/1/2038</t>
+  </si>
+  <si>
+    <t>93974E2U9</t>
+  </si>
+  <si>
+    <t>WAS 5 08/1/2039</t>
+  </si>
+  <si>
+    <t>452153RY7</t>
+  </si>
+  <si>
+    <t>ILS 5 10/1/2037</t>
+  </si>
+  <si>
+    <t>64990KHA4</t>
+  </si>
+  <si>
+    <t>NYSGEN 5 03/15/2053</t>
+  </si>
+  <si>
+    <t>167486Z93</t>
+  </si>
+  <si>
+    <t>CHI 5 01/1/2044</t>
+  </si>
+  <si>
+    <t>115065C44</t>
+  </si>
+  <si>
+    <t>BROEDU 5 07/1/2032</t>
+  </si>
+  <si>
+    <t>96634RAZ5</t>
+  </si>
+  <si>
+    <t>WHGFAC 4.2 06/1/2044</t>
+  </si>
+  <si>
+    <t>575896TG0</t>
+  </si>
+  <si>
+    <t>MASTRN 5 07/1/2034</t>
+  </si>
+  <si>
+    <t>64988YF44</t>
+  </si>
+  <si>
+    <t>NYSHSG 4.65 10/1/2050</t>
+  </si>
+  <si>
+    <t>70556CAJ3</t>
+  </si>
+  <si>
+    <t>PEFUTL 5 04/1/2033</t>
+  </si>
+  <si>
+    <t>850001CN6</t>
+  </si>
+  <si>
+    <t>SPGSCD 5.25 08/15/2055</t>
+  </si>
+  <si>
+    <t>79467BKG9</t>
+  </si>
+  <si>
+    <t>STSGEN 5 01/1/2042</t>
+  </si>
+  <si>
+    <t>04780MX95</t>
+  </si>
+  <si>
+    <t>ATLAPT 5.25 07/1/2054</t>
+  </si>
+  <si>
+    <t>560354AF9</t>
+  </si>
+  <si>
+    <t>MSEPWR 5 10/1/2033</t>
+  </si>
+  <si>
     <t>56035DJJ2</t>
   </si>
   <si>
     <t>MAIUTL 5 05/1/2055</t>
   </si>
   <si>
-    <t>09182THJ9</t>
-[...202 lines deleted...]
-  <si>
     <t>88256RAK2</t>
   </si>
   <si>
     <t>TXSUTL 5 01/1/2055</t>
   </si>
   <si>
+    <t>763262DK5</t>
+  </si>
+  <si>
+    <t>RCNSCD 5 02/15/2045</t>
+  </si>
+  <si>
     <t>544445F46</t>
   </si>
   <si>
     <t>LOSAPT 5.5 05/15/2047</t>
   </si>
   <si>
-    <t>763262DK5</t>
-[...2 lines deleted...]
-    <t>RCNSCD 5 02/15/2045</t>
+    <t>65830RDA4</t>
+  </si>
+  <si>
+    <t>NCSTRN 5 01/1/2058</t>
   </si>
   <si>
     <t>84136HBC6</t>
   </si>
   <si>
     <t>SEEPWR 5 01/1/2056</t>
   </si>
   <si>
-    <t>65830RDA4</t>
-[...4 lines deleted...]
-  <si>
     <t>592125CA4</t>
   </si>
   <si>
     <t>METFAC 6 12/1/2051</t>
   </si>
   <si>
-    <t>64577B5G5</t>
-[...4 lines deleted...]
-  <si>
     <t>442349JV9</t>
   </si>
   <si>
     <t>HOUAPT 5.5 07/1/2055</t>
   </si>
   <si>
+    <t>46613P3W4</t>
+  </si>
+  <si>
+    <t>JACUTL 4 10/1/2039</t>
+  </si>
+  <si>
+    <t>44237NMG4</t>
+  </si>
+  <si>
+    <t>HOUFAC 5 09/1/2037</t>
+  </si>
+  <si>
     <t>13013JHN9</t>
   </si>
   <si>
     <t>CCEDEV 5 02/1/2031</t>
   </si>
   <si>
-    <t>44237NMG4</t>
-[...10 lines deleted...]
-  <si>
     <t>45470YFK2</t>
   </si>
   <si>
     <t>INSMED 5 10/1/2053</t>
   </si>
   <si>
     <t>73358XJR4</t>
   </si>
   <si>
     <t>PORTRN 5 07/15/2053</t>
   </si>
   <si>
     <t>7353892S6</t>
   </si>
   <si>
     <t>PTSGEN 5.25 07/1/2049</t>
   </si>
   <si>
+    <t>64972JR42</t>
+  </si>
+  <si>
+    <t>NYCGEN 5.25 11/1/2040</t>
+  </si>
+  <si>
     <t>882725EQ3</t>
   </si>
   <si>
     <t>TXS 5 08/1/2033</t>
   </si>
   <si>
     <t>544532JL9</t>
   </si>
   <si>
     <t>LOSUTL 5 07/1/2040</t>
   </si>
   <si>
+    <t>472682ZS5</t>
+  </si>
+  <si>
+    <t>JEFUTL 5.5 10/1/2053</t>
+  </si>
+  <si>
+    <t>55123TCT7</t>
+  </si>
+  <si>
+    <t>LNCMED 5 01/1/2039</t>
+  </si>
+  <si>
+    <t>59261AG43</t>
+  </si>
+  <si>
+    <t>MTATRN 5 11/15/2050</t>
+  </si>
+  <si>
+    <t>70917TRN3</t>
+  </si>
+  <si>
+    <t>PASHGR 5.25 11/1/2039</t>
+  </si>
+  <si>
     <t>88256PAG5</t>
   </si>
   <si>
     <t>TMGUTL 5.5 01/1/2054</t>
   </si>
   <si>
-    <t>472682ZS5</t>
-[...8 lines deleted...]
-    <t>PASHGR 5.25 11/1/2039</t>
+    <t>837032BS9</t>
+  </si>
+  <si>
+    <t>SCSMED 5 11/1/2039</t>
   </si>
   <si>
     <t>09182TDL8</t>
   </si>
   <si>
     <t>BBEUTL 5.25 05/1/2055</t>
   </si>
   <si>
-    <t>55123TCT7</t>
-[...8 lines deleted...]
-    <t>SCSMED 5 11/1/2039</t>
+    <t>882724RX7</t>
+  </si>
+  <si>
+    <t>TXS 4 08/1/2033</t>
   </si>
   <si>
     <t>54811BTA9</t>
   </si>
   <si>
     <t>LWCGEN 5 05/15/2044</t>
   </si>
   <si>
-    <t>59261AG43</t>
-[...10 lines deleted...]
-  <si>
     <t>717893W72</t>
   </si>
   <si>
     <t>PHIUTL 5 10/1/2046</t>
   </si>
   <si>
     <t>882750R95</t>
   </si>
   <si>
     <t>TXSSFH 3.65 01/1/2037</t>
   </si>
   <si>
     <t>42605XAB4</t>
   </si>
   <si>
     <t>HENMED 5 11/1/2048</t>
   </si>
   <si>
     <t>59259N3N1</t>
   </si>
   <si>
     <t>MTATRN 5 11/15/2056</t>
   </si>
   <si>
     <t>795576FY8</t>
   </si>
   <si>
     <t>SALAPT 5 07/1/2047</t>
   </si>
   <si>
     <t>593340AD4</t>
   </si>
   <si>
     <t>MIATRN 5.25 10/1/2055</t>
   </si>
   <si>
     <t>646080ZT1</t>
   </si>
   <si>
     <t>NJSHGR 5 12/1/2036</t>
   </si>
   <si>
+    <t>RECPAY</t>
+  </si>
+  <si>
+    <t>Receivables/Payables</t>
+  </si>
+  <si>
     <t>46615SDM7</t>
   </si>
   <si>
     <t>1675934T6</t>
   </si>
   <si>
     <t>CHITRN 5.5 01/1/2059</t>
   </si>
   <si>
+    <t>544532AR5</t>
+  </si>
+  <si>
+    <t>LOSUTL 5 07/1/2049</t>
+  </si>
+  <si>
+    <t>64613AJN3</t>
+  </si>
+  <si>
+    <t>NJSHSG 4.7 10/1/2050</t>
+  </si>
+  <si>
+    <t>64972KJH9</t>
+  </si>
+  <si>
+    <t>NYCHSG 4.8 11/1/2055</t>
+  </si>
+  <si>
     <t>19648GJ94</t>
   </si>
   <si>
     <t>COSHSG 5.15 05/1/2040</t>
   </si>
   <si>
     <t>544446AH0</t>
   </si>
   <si>
     <t>LOSAPT 5 05/15/2034</t>
   </si>
   <si>
-    <t>544532AR5</t>
-[...14 lines deleted...]
-    <t>NYCHSG 4.8 11/1/2055</t>
+    <t>15569DAA0</t>
+  </si>
+  <si>
+    <t>CTVPWR 5 12/1/2055</t>
   </si>
   <si>
     <t>80136PCP6</t>
   </si>
   <si>
     <t>SBBCTF 5 12/1/2030</t>
   </si>
   <si>
     <t>1676155C3</t>
   </si>
   <si>
     <t>CHIFAC 5 01/1/2040</t>
   </si>
   <si>
-    <t>15569DAA0</t>
-[...2 lines deleted...]
-    <t>CTVPWR 5 12/1/2055</t>
+    <t>414006DA1</t>
+  </si>
+  <si>
+    <t>HAR 5 09/15/2049</t>
+  </si>
+  <si>
+    <t>57585BA32</t>
+  </si>
+  <si>
+    <t>MASDEV 5 10/1/2043</t>
   </si>
   <si>
     <t>956622Y81</t>
   </si>
   <si>
     <t>WVSMED 5.5 06/1/2050</t>
   </si>
   <si>
-    <t>414006DA1</t>
-[...10 lines deleted...]
-  <si>
     <t>650116DT0</t>
   </si>
   <si>
     <t>NYTTRN 4 12/1/2038</t>
   </si>
   <si>
     <t>052398LQ5</t>
   </si>
   <si>
     <t>AUSAPT 5.25 11/15/2051</t>
   </si>
   <si>
     <t>54714CBV8</t>
   </si>
   <si>
     <t>LFLTRN 5 11/1/2029</t>
   </si>
   <si>
     <t>544445QS1</t>
   </si>
   <si>
     <t>LOSAPT 5 05/15/2028</t>
   </si>
   <si>
+    <t>56035DHT2</t>
+  </si>
+  <si>
+    <t>MAIUTL 5 12/1/2054</t>
+  </si>
+  <si>
     <t>432308X25</t>
   </si>
   <si>
     <t>HILTRN 5.5 10/1/2054</t>
   </si>
   <si>
     <t>717883E24</t>
   </si>
   <si>
     <t>PHISCD 5 09/1/2031</t>
   </si>
   <si>
+    <t>592125BN7</t>
+  </si>
+  <si>
+    <t>METFAC 5 12/1/2035</t>
+  </si>
+  <si>
+    <t>79467BKZ7</t>
+  </si>
+  <si>
+    <t>STSGEN 5.25 01/1/2035</t>
+  </si>
+  <si>
     <t>052398KX1</t>
   </si>
   <si>
     <t>AUSAPT 5 11/15/2032</t>
   </si>
   <si>
-    <t>592125BN7</t>
-[...10 lines deleted...]
-  <si>
     <t>57585BA24</t>
   </si>
   <si>
     <t>MASDEV 5 10/1/2042</t>
   </si>
   <si>
+    <t>414006BZ8</t>
+  </si>
+  <si>
     <t>765433PA9</t>
   </si>
   <si>
     <t>RICUTL 5 01/15/2048</t>
   </si>
   <si>
-    <t>414006BZ8</t>
-[...1 lines deleted...]
-  <si>
     <t>963270JW4</t>
   </si>
   <si>
     <t>WHEUTL 5.25 06/1/2050</t>
   </si>
   <si>
     <t>631163BQ4</t>
   </si>
   <si>
     <t>NASMED 5.25 02/1/2055</t>
   </si>
   <si>
-    <t>RECPAY</t>
-[...2 lines deleted...]
-    <t>Receivables/Payables</t>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>US DOLLARS</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1000,61 +1012,61 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I99"/>
+  <dimension ref="A1:I101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
-    <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="3"/>
+    <col min="7" max="7" width="16.424561" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -1062,2910 +1074,2968 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>16862251.65</v>
+        <v>7884108.09</v>
       </c>
       <c r="F2" s="2">
         <v>100</v>
       </c>
       <c r="G2" s="3">
-        <v>16862251.65</v>
+        <v>7884108.09</v>
       </c>
       <c r="H2" s="4">
-        <v>0.072373770465</v>
+        <v>0.032662709113</v>
       </c>
       <c r="I2" s="5">
-        <v>0.07240098579900001</v>
+        <v>0.03257203877</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
-        <v>4750000</v>
+        <v>4500000</v>
       </c>
       <c r="F3" s="2">
-        <v>101.79255</v>
+        <v>107.57399</v>
       </c>
       <c r="G3" s="3">
-        <v>4835146.13</v>
+        <v>4840829.55</v>
       </c>
       <c r="H3" s="4">
-        <v>0.020752730008</v>
+        <v>0.020054850296</v>
       </c>
       <c r="I3" s="5">
-        <v>0.020760533836</v>
+        <v>0.019999178852</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>4500000</v>
+        <v>4000000</v>
       </c>
       <c r="F4" s="2">
-        <v>103.78355</v>
+        <v>104.19877</v>
       </c>
       <c r="G4" s="3">
-        <v>4670259.75</v>
+        <v>4167950.8</v>
       </c>
       <c r="H4" s="4">
-        <v>0.020045028041</v>
+        <v>0.017267211843</v>
       </c>
       <c r="I4" s="5">
-        <v>0.020052565746</v>
+        <v>0.017219278769</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>4600000</v>
+        <v>4000000</v>
       </c>
       <c r="F5" s="2">
-        <v>100.70058</v>
+        <v>102.76836</v>
       </c>
       <c r="G5" s="3">
-        <v>4632226.68</v>
+        <v>4110734.4</v>
       </c>
       <c r="H5" s="4">
-        <v>0.01988178788</v>
+        <v>0.017030172648</v>
       </c>
       <c r="I5" s="5">
-        <v>0.0198892642</v>
+        <v>0.016982897586</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
         <v>4000000</v>
       </c>
       <c r="F6" s="2">
-        <v>100.68759</v>
+        <v>101.36226</v>
       </c>
       <c r="G6" s="3">
-        <v>4027503.6</v>
+        <v>4054490.4</v>
       </c>
       <c r="H6" s="4">
-        <v>0.017286281046</v>
+        <v>0.016797161965</v>
       </c>
       <c r="I6" s="5">
-        <v>0.017292781356</v>
+        <v>0.016750533731</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>4000000</v>
+        <v>3700000</v>
       </c>
       <c r="F7" s="2">
-        <v>97.40904</v>
+        <v>106.9279</v>
       </c>
       <c r="G7" s="3">
-        <v>3896361.6</v>
+        <v>3956332.3</v>
       </c>
       <c r="H7" s="4">
-        <v>0.016723411911</v>
+        <v>0.016390507283</v>
       </c>
       <c r="I7" s="5">
-        <v>0.01672970056</v>
+        <v>0.016345007906</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
         <v>3750000</v>
       </c>
       <c r="F8" s="2">
-        <v>102.04564</v>
+        <v>103.97758</v>
       </c>
       <c r="G8" s="3">
-        <v>3826711.5</v>
+        <v>3899159.25</v>
       </c>
       <c r="H8" s="4">
-        <v>0.016424469607</v>
+        <v>0.016153647682</v>
       </c>
       <c r="I8" s="5">
-        <v>0.016430645843</v>
+        <v>0.016108805817</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
         <v>3755000</v>
       </c>
       <c r="F9" s="2">
-        <v>101.29247</v>
+        <v>102.35051</v>
       </c>
       <c r="G9" s="3">
-        <v>3803532.25</v>
+        <v>3843261.65</v>
       </c>
       <c r="H9" s="4">
-        <v>0.016324982904</v>
+        <v>0.015922072085</v>
       </c>
       <c r="I9" s="5">
-        <v>0.016331121728</v>
+        <v>0.015877873065</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>3700000</v>
+        <v>3500000</v>
       </c>
       <c r="F10" s="2">
-        <v>102.0366</v>
+        <v>103.54481</v>
       </c>
       <c r="G10" s="3">
-        <v>3775354.2</v>
+        <v>3624068.35</v>
       </c>
       <c r="H10" s="4">
-        <v>0.016204041072</v>
+        <v>0.015013986233</v>
       </c>
       <c r="I10" s="5">
-        <v>0.016210134417</v>
+        <v>0.014972308022</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
         <v>3500000</v>
       </c>
       <c r="F11" s="2">
-        <v>101.15043</v>
+        <v>102.51368</v>
       </c>
       <c r="G11" s="3">
-        <v>3540265.05</v>
+        <v>3587978.8</v>
       </c>
       <c r="H11" s="4">
-        <v>0.015195024688</v>
+        <v>0.014864472495</v>
       </c>
       <c r="I11" s="5">
-        <v>0.015200738604</v>
+        <v>0.014823209328</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
         <v>3500000</v>
       </c>
       <c r="F12" s="2">
-        <v>100.1838</v>
+        <v>100.31446</v>
       </c>
       <c r="G12" s="3">
-        <v>3506433</v>
+        <v>3511006.1</v>
       </c>
       <c r="H12" s="4">
-        <v>0.01504981555</v>
+        <v>0.014545585833</v>
       </c>
       <c r="I12" s="5">
-        <v>0.015055474862</v>
+        <v>0.014505207882</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>3500000</v>
+        <v>3810000</v>
       </c>
       <c r="F13" s="2">
-        <v>99.99627</v>
+        <v>92.15422</v>
       </c>
       <c r="G13" s="3">
-        <v>3499869.45</v>
+        <v>3511075.78</v>
       </c>
       <c r="H13" s="4">
-        <v>0.01502164441</v>
+        <v>0.014545874515</v>
       </c>
       <c r="I13" s="5">
-        <v>0.015027293128</v>
+        <v>0.014505495763</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
         <v>3500000</v>
       </c>
       <c r="F14" s="2">
-        <v>99.84984</v>
+        <v>100.02223</v>
       </c>
       <c r="G14" s="3">
-        <v>3494744.4</v>
+        <v>3500778.05</v>
       </c>
       <c r="H14" s="4">
-        <v>0.014999647395</v>
+        <v>0.014503212515</v>
       </c>
       <c r="I14" s="5">
-        <v>0.015005287842</v>
+        <v>0.01446295219</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>3810000</v>
+        <v>3500000</v>
       </c>
       <c r="F15" s="2">
-        <v>88.87985999999999</v>
+        <v>100.01645</v>
       </c>
       <c r="G15" s="3">
-        <v>3386322.67</v>
+        <v>3500575.75</v>
       </c>
       <c r="H15" s="4">
-        <v>0.014534294971</v>
+        <v>0.014502374415</v>
       </c>
       <c r="I15" s="5">
-        <v>0.014539760427</v>
+        <v>0.014462116418</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
         <v>3500000</v>
       </c>
       <c r="F16" s="2">
-        <v>96.64059</v>
+        <v>98.99554000000001</v>
       </c>
       <c r="G16" s="3">
-        <v>3382420.65</v>
+        <v>3464843.9</v>
       </c>
       <c r="H16" s="4">
-        <v>0.01451754729</v>
+        <v>0.014354342576</v>
       </c>
       <c r="I16" s="5">
-        <v>0.014523006448</v>
+        <v>0.014314495508</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
         <v>3500000</v>
       </c>
       <c r="F17" s="2">
-        <v>95.51802000000001</v>
+        <v>97.82052</v>
       </c>
       <c r="G17" s="3">
-        <v>3343130.7</v>
+        <v>3423718.2</v>
       </c>
       <c r="H17" s="4">
-        <v>0.014348912526</v>
+        <v>0.014183964803</v>
       </c>
       <c r="I17" s="5">
-        <v>0.014354308272</v>
+        <v>0.014144590698</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
         <v>3175000</v>
       </c>
       <c r="F18" s="2">
-        <v>103.90485</v>
+        <v>106.02149</v>
       </c>
       <c r="G18" s="3">
-        <v>3298978.99</v>
+        <v>3366182.31</v>
       </c>
       <c r="H18" s="4">
-        <v>0.014159410793</v>
+        <v>0.013945601998</v>
       </c>
       <c r="I18" s="5">
-        <v>0.014164735279</v>
+        <v>0.013906889578</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
         <v>3330000</v>
       </c>
       <c r="F19" s="2">
-        <v>99.06941999999999</v>
+        <v>100.41139</v>
       </c>
       <c r="G19" s="3">
-        <v>3299011.69</v>
+        <v>3343699.29</v>
       </c>
       <c r="H19" s="4">
-        <v>0.014159551137</v>
+        <v>0.013852458126</v>
       </c>
       <c r="I19" s="5">
-        <v>0.014164875675</v>
+        <v>0.013814004269</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>3500000</v>
+        <v>3110000</v>
       </c>
       <c r="F20" s="2">
-        <v>93.16616999999999</v>
+        <v>107.14232</v>
       </c>
       <c r="G20" s="3">
-        <v>3260815.95</v>
+        <v>3332126.15</v>
       </c>
       <c r="H20" s="4">
-        <v>0.013995612804</v>
+        <v>0.013804512316</v>
       </c>
       <c r="I20" s="5">
-        <v>0.014000875695</v>
+        <v>0.013766191555</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>3200000</v>
+        <v>3300000</v>
       </c>
       <c r="F21" s="2">
-        <v>101.23192</v>
+        <v>100.72567</v>
       </c>
       <c r="G21" s="3">
-        <v>3239421.44</v>
+        <v>3323947.11</v>
       </c>
       <c r="H21" s="4">
-        <v>0.013903786315</v>
+        <v>0.013770627739</v>
       </c>
       <c r="I21" s="5">
-        <v>0.013909014676</v>
+        <v>0.01373240104</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>3110000</v>
+        <v>3200000</v>
       </c>
       <c r="F22" s="2">
-        <v>102.8046</v>
+        <v>102.48871</v>
       </c>
       <c r="G22" s="3">
-        <v>3197223.06</v>
+        <v>3279638.72</v>
       </c>
       <c r="H22" s="4">
-        <v>0.0137226684</v>
+        <v>0.013587064546</v>
       </c>
       <c r="I22" s="5">
-        <v>0.013727828654</v>
+        <v>0.013549347411</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
         <v>3300000</v>
       </c>
       <c r="F23" s="2">
-        <v>96.89685</v>
+        <v>99.29846000000001</v>
       </c>
       <c r="G23" s="3">
-        <v>3197596.05</v>
+        <v>3276849.18</v>
       </c>
       <c r="H23" s="4">
-        <v>0.013724269295</v>
+        <v>0.013575507889</v>
       </c>
       <c r="I23" s="5">
-        <v>0.01372943015</v>
+        <v>0.013537822835</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
         <v>3200000</v>
       </c>
       <c r="F24" s="2">
-        <v>97.71697</v>
+        <v>100.4651</v>
       </c>
       <c r="G24" s="3">
-        <v>3126943.04</v>
+        <v>3214883.2</v>
       </c>
       <c r="H24" s="4">
-        <v>0.013421022443</v>
+        <v>0.013318791878</v>
       </c>
       <c r="I24" s="5">
-        <v>0.013426069266</v>
+        <v>0.013281819457</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>3300000</v>
+        <v>3465000</v>
       </c>
       <c r="F25" s="2">
-        <v>94.61506</v>
+        <v>92.30855</v>
       </c>
       <c r="G25" s="3">
-        <v>3122296.98</v>
+        <v>3198491.26</v>
       </c>
       <c r="H25" s="4">
-        <v>0.013401081282</v>
+        <v>0.013250882453</v>
       </c>
       <c r="I25" s="5">
-        <v>0.013406120606</v>
+        <v>0.013214098546</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
         <v>3000000</v>
       </c>
       <c r="F26" s="2">
-        <v>103.56437</v>
+        <v>107.26181</v>
       </c>
       <c r="G26" s="3">
-        <v>3106931.1</v>
+        <v>3217854.3</v>
       </c>
       <c r="H26" s="4">
-        <v>0.013335130026</v>
+        <v>0.013331100712</v>
       </c>
       <c r="I26" s="5">
-        <v>0.01334014455</v>
+        <v>0.013294094122</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
         <v>3000000</v>
       </c>
       <c r="F27" s="2">
-        <v>101.86735</v>
+        <v>106.22826</v>
       </c>
       <c r="G27" s="3">
-        <v>3056020.5</v>
+        <v>3186847.8</v>
       </c>
       <c r="H27" s="4">
-        <v>0.013116618753</v>
+        <v>0.013202645308</v>
       </c>
       <c r="I27" s="5">
-        <v>0.013121551108</v>
+        <v>0.013165995305</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>3465000</v>
+        <v>3145000</v>
       </c>
       <c r="F28" s="2">
-        <v>88.25655</v>
+        <v>99.90546999999999</v>
       </c>
       <c r="G28" s="3">
-        <v>3058089.46</v>
+        <v>3142027.03</v>
       </c>
       <c r="H28" s="4">
-        <v>0.013125498839</v>
+        <v>0.013016959406</v>
       </c>
       <c r="I28" s="5">
-        <v>0.013130434534</v>
+        <v>0.012980824859</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>3145000</v>
+        <v>3000000</v>
       </c>
       <c r="F29" s="2">
-        <v>96.24639999999999</v>
+        <v>98.79844</v>
       </c>
       <c r="G29" s="3">
-        <v>3026949.28</v>
+        <v>2963953.2</v>
       </c>
       <c r="H29" s="4">
-        <v>0.012991843376</v>
+        <v>0.012279225512</v>
       </c>
       <c r="I29" s="5">
-        <v>0.012996728811</v>
+        <v>0.012245138885</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
         <v>2800000</v>
       </c>
       <c r="F30" s="2">
-        <v>103.61416</v>
+        <v>105.08131</v>
       </c>
       <c r="G30" s="3">
-        <v>2901196.48</v>
+        <v>2942276.68</v>
       </c>
       <c r="H30" s="4">
-        <v>0.012452105002</v>
+        <v>0.012189422853</v>
       </c>
       <c r="I30" s="5">
-        <v>0.012456787475</v>
+        <v>0.012155585514</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>2830000</v>
+        <v>3000000</v>
       </c>
       <c r="F31" s="2">
-        <v>101.79813</v>
+        <v>97.98771000000001</v>
       </c>
       <c r="G31" s="3">
-        <v>2880887.08</v>
+        <v>2939631.3</v>
       </c>
       <c r="H31" s="4">
-        <v>0.012364935865</v>
+        <v>0.01217846343</v>
       </c>
       <c r="I31" s="5">
-        <v>0.012369585559</v>
+        <v>0.012144656514</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>3000000</v>
+        <v>2830000</v>
       </c>
       <c r="F32" s="2">
-        <v>95.14094</v>
+        <v>102.76681</v>
       </c>
       <c r="G32" s="3">
-        <v>2854228.2</v>
+        <v>2908300.72</v>
       </c>
       <c r="H32" s="4">
-        <v>0.012250514397</v>
+        <v>0.012048665422</v>
       </c>
       <c r="I32" s="5">
-        <v>0.012255121064</v>
+        <v>0.01201521882</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>3000000</v>
+        <v>2965000</v>
       </c>
       <c r="F33" s="2">
-        <v>95.00539000000001</v>
+        <v>93.97383000000001</v>
       </c>
       <c r="G33" s="3">
-        <v>2850161.7</v>
+        <v>2786324.06</v>
       </c>
       <c r="H33" s="4">
-        <v>0.012233060741</v>
+        <v>0.011543333908</v>
       </c>
       <c r="I33" s="5">
-        <v>0.012237660845</v>
+        <v>0.011511290086</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>2965000</v>
+        <v>2600000</v>
       </c>
       <c r="F34" s="2">
-        <v>88.5408</v>
+        <v>103.74041</v>
       </c>
       <c r="G34" s="3">
-        <v>2625234.72</v>
+        <v>2697250.66</v>
       </c>
       <c r="H34" s="4">
-        <v>0.011267660985</v>
+        <v>0.011174315815</v>
       </c>
       <c r="I34" s="5">
-        <v>0.011271898061</v>
+        <v>0.011143296371</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
-        <v>2600000</v>
+        <v>2620000</v>
       </c>
       <c r="F35" s="2">
-        <v>101.36267</v>
+        <v>102.43746</v>
       </c>
       <c r="G35" s="3">
-        <v>2635429.42</v>
+        <v>2683861.45</v>
       </c>
       <c r="H35" s="4">
-        <v>0.011311417234</v>
+        <v>0.01111884628</v>
       </c>
       <c r="I35" s="5">
-        <v>0.011315670764</v>
+        <v>0.011087980818</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>2545000</v>
+        <v>2645000</v>
       </c>
       <c r="F36" s="2">
-        <v>101.92685</v>
+        <v>100.47743</v>
       </c>
       <c r="G36" s="3">
-        <v>2594038.33</v>
+        <v>2657628.02</v>
       </c>
       <c r="H36" s="4">
-        <v>0.011133764265</v>
+        <v>0.011010165015</v>
       </c>
       <c r="I36" s="5">
-        <v>0.011137950991</v>
+        <v>0.010979601247</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
-        <v>2620000</v>
+        <v>2630000</v>
       </c>
       <c r="F37" s="2">
-        <v>98.32149</v>
+        <v>99.66973</v>
       </c>
       <c r="G37" s="3">
-        <v>2576023.04</v>
+        <v>2621313.9</v>
       </c>
       <c r="H37" s="4">
-        <v>0.011056441568</v>
+        <v>0.010859720897</v>
       </c>
       <c r="I37" s="5">
-        <v>0.011060599217</v>
+        <v>0.010829574756</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
-        <v>2630000</v>
+        <v>2545000</v>
       </c>
       <c r="F38" s="2">
-        <v>95.46316</v>
+        <v>103.29738</v>
       </c>
       <c r="G38" s="3">
-        <v>2510681.11</v>
+        <v>2628918.32</v>
       </c>
       <c r="H38" s="4">
-        <v>0.010775990182</v>
+        <v>0.010891224907</v>
       </c>
       <c r="I38" s="5">
-        <v>0.01078004237</v>
+        <v>0.010860991313</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
-        <v>2645000</v>
+        <v>2500000</v>
       </c>
       <c r="F39" s="2">
-        <v>95.09829999999999</v>
+        <v>103.06125</v>
       </c>
       <c r="G39" s="3">
-        <v>2515350.04</v>
+        <v>2576531.25</v>
       </c>
       <c r="H39" s="4">
-        <v>0.010796029489</v>
+        <v>0.010674192918</v>
       </c>
       <c r="I39" s="5">
-        <v>0.010800089214</v>
+        <v>0.010644561796</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
         <v>2500000</v>
       </c>
       <c r="F40" s="2">
-        <v>100.27436</v>
+        <v>102.88904</v>
       </c>
       <c r="G40" s="3">
-        <v>2506859</v>
+        <v>2572226</v>
       </c>
       <c r="H40" s="4">
-        <v>0.010759585471</v>
+        <v>0.010656356896</v>
       </c>
       <c r="I40" s="5">
-        <v>0.01076363149</v>
+        <v>0.010626775285</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
-        <v>2465000</v>
+        <v>2500000</v>
       </c>
       <c r="F41" s="2">
-        <v>100.73686</v>
+        <v>102.29651</v>
       </c>
       <c r="G41" s="3">
-        <v>2483163.6</v>
+        <v>2557412.75</v>
       </c>
       <c r="H41" s="4">
-        <v>0.010657883423</v>
+        <v>0.010594987763</v>
       </c>
       <c r="I41" s="5">
-        <v>0.010661891199</v>
+        <v>0.010565576511</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
-        <v>2500000</v>
+        <v>2465000</v>
       </c>
       <c r="F42" s="2">
-        <v>99.00021</v>
+        <v>102.14584</v>
       </c>
       <c r="G42" s="3">
-        <v>2475005.25</v>
+        <v>2517894.96</v>
       </c>
       <c r="H42" s="4">
-        <v>0.010622867312</v>
+        <v>0.01043127131</v>
       </c>
       <c r="I42" s="5">
-        <v>0.010626861921</v>
+        <v>0.010402314528</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
-        <v>2500000</v>
+        <v>2540000</v>
       </c>
       <c r="F43" s="2">
-        <v>97.14304</v>
+        <v>98.22458</v>
       </c>
       <c r="G43" s="3">
-        <v>2428576</v>
+        <v>2494904.33</v>
       </c>
       <c r="H43" s="4">
-        <v>0.010423590255</v>
+        <v>0.010336024511</v>
       </c>
       <c r="I43" s="5">
-        <v>0.010427509928</v>
+        <v>0.01030733213</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>2540000</v>
+        <v>2500000</v>
       </c>
       <c r="F44" s="2">
-        <v>94.04407</v>
+        <v>98.84258</v>
       </c>
       <c r="G44" s="3">
-        <v>2388719.38</v>
+        <v>2471064.5</v>
       </c>
       <c r="H44" s="4">
-        <v>0.010252523302</v>
+        <v>0.010237259566</v>
       </c>
       <c r="I44" s="5">
-        <v>0.010256378647</v>
+        <v>0.010208841353</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
         <v>2250000</v>
       </c>
       <c r="F45" s="2">
-        <v>104.81137</v>
+        <v>108.29002</v>
       </c>
       <c r="G45" s="3">
-        <v>2358255.83</v>
+        <v>2436525.45</v>
       </c>
       <c r="H45" s="4">
-        <v>0.010121771951</v>
+        <v>0.010094169323</v>
       </c>
       <c r="I45" s="5">
-        <v>0.010125578128</v>
+        <v>0.010066148322</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>2430000</v>
+        <v>2410000</v>
       </c>
       <c r="F46" s="2">
-        <v>96.61125</v>
+        <v>100.41582</v>
       </c>
       <c r="G46" s="3">
-        <v>2347653.38</v>
+        <v>2420021.26</v>
       </c>
       <c r="H46" s="4">
-        <v>0.010076265615</v>
+        <v>0.010025794881</v>
       </c>
       <c r="I46" s="5">
-        <v>0.01008005468</v>
+        <v>0.009997963685</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
-        <v>2410000</v>
+        <v>2500000</v>
       </c>
       <c r="F47" s="2">
-        <v>96.56350999999999</v>
+        <v>94.87335</v>
       </c>
       <c r="G47" s="3">
-        <v>2327180.59</v>
+        <v>2371833.75</v>
       </c>
       <c r="H47" s="4">
-        <v>0.009988395229</v>
+        <v>0.009826161052</v>
       </c>
       <c r="I47" s="5">
-        <v>0.009992151251</v>
+        <v>0.009798884031</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
-        <v>2225000</v>
+        <v>2165000</v>
       </c>
       <c r="F48" s="2">
-        <v>102.03963</v>
+        <v>107.92117</v>
       </c>
       <c r="G48" s="3">
-        <v>2270381.77</v>
+        <v>2336493.33</v>
       </c>
       <c r="H48" s="4">
-        <v>0.009744611356000001</v>
+        <v>0.009679750851999999</v>
       </c>
       <c r="I48" s="5">
-        <v>0.009748275706</v>
+        <v>0.00965288026</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>2165000</v>
+        <v>2225000</v>
       </c>
       <c r="F49" s="2">
-        <v>104.30512</v>
+        <v>103.66274</v>
       </c>
       <c r="G49" s="3">
-        <v>2258205.85</v>
+        <v>2306495.97</v>
       </c>
       <c r="H49" s="4">
-        <v>0.009692351597</v>
+        <v>0.009555476145</v>
       </c>
       <c r="I49" s="5">
-        <v>0.009695996296000001</v>
+        <v>0.009528950534</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>2500000</v>
+        <v>2300000</v>
       </c>
       <c r="F50" s="2">
-        <v>90.01734999999999</v>
+        <v>97.75651999999999</v>
       </c>
       <c r="G50" s="3">
-        <v>2250433.75</v>
+        <v>2248399.96</v>
       </c>
       <c r="H50" s="4">
-        <v>0.009658993298000001</v>
+        <v>0.009314792875</v>
       </c>
       <c r="I50" s="5">
-        <v>0.009662625451999999</v>
+        <v>0.009288935391</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>2300000</v>
+        <v>2235000</v>
       </c>
       <c r="F51" s="2">
-        <v>93.8099</v>
+        <v>100.04323</v>
       </c>
       <c r="G51" s="3">
-        <v>2157627.7</v>
+        <v>2235966.19</v>
       </c>
       <c r="H51" s="4">
-        <v>0.009260664302</v>
+        <v>0.009263281583000001</v>
       </c>
       <c r="I51" s="5">
-        <v>0.009264146670000001</v>
+        <v>0.009237567092</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>2235000</v>
+        <v>2250000</v>
       </c>
       <c r="F52" s="2">
-        <v>97.10921999999999</v>
+        <v>100.1999</v>
       </c>
       <c r="G52" s="3">
-        <v>2170391.07</v>
+        <v>2254497.75</v>
       </c>
       <c r="H52" s="4">
-        <v>0.00931544542</v>
+        <v>0.009340055129</v>
       </c>
       <c r="I52" s="5">
-        <v>0.009318948387</v>
+        <v>0.009314127518000001</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>2250000</v>
+        <v>2000000</v>
       </c>
       <c r="F53" s="2">
-        <v>96.72713</v>
+        <v>108.76047</v>
       </c>
       <c r="G53" s="3">
-        <v>2176360.43</v>
+        <v>2175209.4</v>
       </c>
       <c r="H53" s="4">
-        <v>0.009341066254</v>
+        <v>0.009011575067</v>
       </c>
       <c r="I53" s="5">
-        <v>0.009344578855000001</v>
+        <v>0.008986559304</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
         <v>2000000</v>
       </c>
       <c r="F54" s="2">
-        <v>104.99847</v>
+        <v>108.43012</v>
       </c>
       <c r="G54" s="3">
-        <v>2099969.4</v>
+        <v>2168602.4</v>
       </c>
       <c r="H54" s="4">
-        <v>0.009013191506000001</v>
+        <v>0.008984203231</v>
       </c>
       <c r="I54" s="5">
-        <v>0.009016580814000001</v>
+        <v>0.008959263449999999</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
         <v>2070000</v>
       </c>
       <c r="F55" s="2">
-        <v>100.42749</v>
+        <v>103.77447</v>
       </c>
       <c r="G55" s="3">
-        <v>2078849.04</v>
+        <v>2148131.53</v>
       </c>
       <c r="H55" s="4">
-        <v>0.008922541698000001</v>
+        <v>0.008899395399999999</v>
       </c>
       <c r="I55" s="5">
-        <v>0.008925896918</v>
+        <v>0.008874691043</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>2000000</v>
+        <v>2100000</v>
       </c>
       <c r="F56" s="2">
-        <v>102.38317</v>
+        <v>100.30461</v>
       </c>
       <c r="G56" s="3">
-        <v>2047663.4</v>
+        <v>2106396.81</v>
       </c>
       <c r="H56" s="4">
-        <v>0.008788691094</v>
+        <v>0.00872649455</v>
       </c>
       <c r="I56" s="5">
-        <v>0.008791995981</v>
+        <v>0.008702270159</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>2100000</v>
+        <v>2000000</v>
       </c>
       <c r="F57" s="2">
-        <v>96.38755999999999</v>
+        <v>104.50359</v>
       </c>
       <c r="G57" s="3">
-        <v>2024138.76</v>
+        <v>2090071.8</v>
       </c>
       <c r="H57" s="4">
-        <v>0.008687721963</v>
+        <v>0.008658862417</v>
       </c>
       <c r="I57" s="5">
-        <v>0.008690988881999999</v>
+        <v>0.008634825769</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>2000000</v>
+        <v>2135000</v>
       </c>
       <c r="F58" s="2">
-        <v>101.15739</v>
+        <v>97.06001000000001</v>
       </c>
       <c r="G58" s="3">
-        <v>2023147.8</v>
+        <v>2072231.21</v>
       </c>
       <c r="H58" s="4">
-        <v>0.008683468705000001</v>
+        <v>0.008584951471</v>
       </c>
       <c r="I58" s="5">
-        <v>0.008686734024</v>
+        <v>0.008561119997000001</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
         <v>2000000</v>
       </c>
       <c r="F59" s="2">
-        <v>99.71635999999999</v>
+        <v>104.37908</v>
       </c>
       <c r="G59" s="3">
-        <v>1994327.2</v>
+        <v>2087581.6</v>
       </c>
       <c r="H59" s="4">
-        <v>0.008559769004</v>
+        <v>0.008648545882</v>
       </c>
       <c r="I59" s="5">
-        <v>0.008562987808</v>
+        <v>0.008624537872</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
         <v>2000000</v>
       </c>
       <c r="F60" s="2">
-        <v>100.60078</v>
+        <v>103.54938</v>
       </c>
       <c r="G60" s="3">
-        <v>2012015.6</v>
+        <v>2070987.6</v>
       </c>
       <c r="H60" s="4">
-        <v>0.008635688650999999</v>
+        <v>0.008579799361</v>
       </c>
       <c r="I60" s="5">
-        <v>0.008638936004</v>
+        <v>0.00855598219</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
         <v>1975000</v>
       </c>
       <c r="F61" s="2">
-        <v>99.80822999999999</v>
+        <v>103.67431</v>
       </c>
       <c r="G61" s="3">
-        <v>1971212.54</v>
+        <v>2047567.62</v>
       </c>
       <c r="H61" s="4">
-        <v>0.008460559542</v>
+        <v>0.008482773813</v>
       </c>
       <c r="I61" s="5">
-        <v>0.008463741039</v>
+        <v>0.00845922598</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
         <v>2000000</v>
       </c>
       <c r="F62" s="2">
-        <v>98.41128999999999</v>
+        <v>101.43688</v>
       </c>
       <c r="G62" s="3">
-        <v>1968225.8</v>
+        <v>2028737.6</v>
       </c>
       <c r="H62" s="4">
-        <v>0.008447740267999999</v>
+        <v>0.008404763778</v>
       </c>
       <c r="I62" s="5">
-        <v>0.008450916944999999</v>
+        <v>0.008381432498</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>2135000</v>
+        <v>2000000</v>
       </c>
       <c r="F63" s="2">
-        <v>91.39686</v>
+        <v>100.93199</v>
       </c>
       <c r="G63" s="3">
-        <v>1951322.96</v>
+        <v>2018639.8</v>
       </c>
       <c r="H63" s="4">
-        <v>0.008375192294</v>
+        <v>0.008362930066</v>
       </c>
       <c r="I63" s="5">
-        <v>0.008378341690000001</v>
+        <v>0.008339714914999999</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
         <v>2000000</v>
       </c>
       <c r="F64" s="2">
-        <v>98.15018000000001</v>
+        <v>100.21327</v>
       </c>
       <c r="G64" s="3">
-        <v>1963003.6</v>
+        <v>2004265.4</v>
       </c>
       <c r="H64" s="4">
-        <v>0.008425326279999999</v>
+        <v>0.008303379025</v>
       </c>
       <c r="I64" s="5">
-        <v>0.008428494528</v>
+        <v>0.008280329184999999</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
         <v>2000000</v>
       </c>
       <c r="F65" s="2">
-        <v>96.18095</v>
+        <v>100.48014</v>
       </c>
       <c r="G65" s="3">
-        <v>1923619</v>
+        <v>2009602.8</v>
       </c>
       <c r="H65" s="4">
-        <v>0.008256285273</v>
+        <v>0.008325491094</v>
       </c>
       <c r="I65" s="5">
-        <v>0.008259389955</v>
+        <v>0.008302379872</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
         <v>2115000</v>
       </c>
       <c r="F66" s="2">
-        <v>90.06386000000001</v>
+        <v>95.08577</v>
       </c>
       <c r="G66" s="3">
-        <v>1904850.64</v>
+        <v>2011064.04</v>
       </c>
       <c r="H66" s="4">
-        <v>0.00817573037</v>
+        <v>0.00833154478</v>
       </c>
       <c r="I66" s="5">
-        <v>0.00817880476</v>
+        <v>0.008308416751999999</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
         <v>1990000</v>
       </c>
       <c r="F67" s="2">
-        <v>94.48423</v>
+        <v>99.42171</v>
       </c>
       <c r="G67" s="3">
-        <v>1880236.18</v>
+        <v>1978492.03</v>
       </c>
       <c r="H67" s="4">
-        <v>0.008070083659000001</v>
+        <v>0.008196603711</v>
       </c>
       <c r="I67" s="5">
-        <v>0.008073118322</v>
+        <v>0.008173850274</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
         <v>2000000</v>
       </c>
       <c r="F68" s="2">
-        <v>94.52535</v>
+        <v>98.89615000000001</v>
       </c>
       <c r="G68" s="3">
-        <v>1890507</v>
+        <v>1977923</v>
       </c>
       <c r="H68" s="4">
-        <v>0.008114166632</v>
+        <v>0.008194246307000001</v>
       </c>
       <c r="I68" s="5">
-        <v>0.008117217871999999</v>
+        <v>0.008171499414</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
         <v>2000000</v>
       </c>
       <c r="F69" s="2">
-        <v>91.29939</v>
+        <v>96.65218</v>
       </c>
       <c r="G69" s="3">
-        <v>1825987.8</v>
+        <v>1933043.6</v>
       </c>
       <c r="H69" s="4">
-        <v>0.007837246452000001</v>
+        <v>0.008008317503</v>
       </c>
       <c r="I69" s="5">
-        <v>0.007840193559</v>
+        <v>0.007986086741000001</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
         <v>1825000</v>
       </c>
       <c r="F70" s="2">
-        <v>95.76761999999999</v>
+        <v>100.24867</v>
       </c>
       <c r="G70" s="3">
-        <v>1747759.07</v>
+        <v>1829538.23</v>
       </c>
       <c r="H70" s="4">
-        <v>0.007501484145</v>
+        <v>0.007579509851</v>
       </c>
       <c r="I70" s="5">
-        <v>0.007504304993</v>
+        <v>0.007558469442</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
         <v>1650000</v>
       </c>
       <c r="F71" s="2">
-        <v>101.50881</v>
+        <v>105.66714</v>
       </c>
       <c r="G71" s="3">
-        <v>1674895.37</v>
+        <v>1743507.81</v>
       </c>
       <c r="H71" s="4">
-        <v>0.007188748882</v>
+        <v>0.007223098388</v>
       </c>
       <c r="I71" s="5">
-        <v>0.00719145213</v>
+        <v>0.007203047362</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
-        <v>108</v>
+        <v>152</v>
       </c>
       <c r="E72" s="1">
-        <v>1810000</v>
+        <v>1748414.66</v>
       </c>
       <c r="F72" s="2">
-        <v>90.01734999999999</v>
+        <v>1</v>
       </c>
       <c r="G72" s="3">
-        <v>1629314.04</v>
+        <v>1748414.66</v>
       </c>
       <c r="H72" s="4">
-        <v>0.006993111147</v>
+        <v>0.007243426751</v>
       </c>
       <c r="I72" s="5">
-        <v>0.006995740827</v>
+        <v>0.007223319295</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D73" t="s">
-        <v>153</v>
+        <v>102</v>
       </c>
       <c r="E73" s="1">
-        <v>1655000</v>
+        <v>1810000</v>
       </c>
       <c r="F73" s="2">
-        <v>95.91511</v>
+        <v>94.87335</v>
       </c>
       <c r="G73" s="3">
-        <v>1587395.07</v>
+        <v>1717207.64</v>
       </c>
       <c r="H73" s="4">
-        <v>0.0068131925</v>
+        <v>0.007114140601</v>
       </c>
       <c r="I73" s="5">
-        <v>0.006815754523</v>
+        <v>0.007094392038</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>154</v>
       </c>
       <c r="D74" t="s">
         <v>155</v>
       </c>
       <c r="E74" s="1">
-        <v>1625000</v>
+        <v>1655000</v>
       </c>
       <c r="F74" s="2">
-        <v>97.65236</v>
+        <v>100.20402</v>
       </c>
       <c r="G74" s="3">
-        <v>1586850.85</v>
+        <v>1658376.53</v>
       </c>
       <c r="H74" s="4">
-        <v>0.006810856673</v>
+        <v>0.006870411924</v>
       </c>
       <c r="I74" s="5">
-        <v>0.006813417819</v>
+        <v>0.006851339942</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>156</v>
       </c>
       <c r="D75" t="s">
         <v>157</v>
       </c>
       <c r="E75" s="1">
-        <v>1500000</v>
+        <v>1700000</v>
       </c>
       <c r="F75" s="2">
-        <v>105.71972</v>
+        <v>98.07043</v>
       </c>
       <c r="G75" s="3">
-        <v>1585795.8</v>
+        <v>1667197.31</v>
       </c>
       <c r="H75" s="4">
-        <v>0.006806328337</v>
+        <v>0.006906955124</v>
       </c>
       <c r="I75" s="5">
-        <v>0.00680888778</v>
+        <v>0.006887781699</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>158</v>
       </c>
       <c r="D76" t="s">
         <v>159</v>
       </c>
       <c r="E76" s="1">
-        <v>1700000</v>
+        <v>1785000</v>
       </c>
       <c r="F76" s="2">
-        <v>93.77685</v>
+        <v>93.20102</v>
       </c>
       <c r="G76" s="3">
-        <v>1594206.45</v>
+        <v>1663638.21</v>
       </c>
       <c r="H76" s="4">
-        <v>0.006842427339</v>
+        <v>0.00689221028</v>
       </c>
       <c r="I76" s="5">
-        <v>0.006845000356</v>
+        <v>0.006873077786</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>160</v>
       </c>
       <c r="D77" t="s">
         <v>161</v>
       </c>
       <c r="E77" s="1">
-        <v>1785000</v>
+        <v>1795000</v>
       </c>
       <c r="F77" s="2">
-        <v>89.07845</v>
+        <v>92.96545</v>
       </c>
       <c r="G77" s="3">
-        <v>1590050.33</v>
+        <v>1668729.83</v>
       </c>
       <c r="H77" s="4">
-        <v>0.00682458904</v>
+        <v>0.00691330412</v>
       </c>
       <c r="I77" s="5">
-        <v>0.006827155349</v>
+        <v>0.006894113071</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>162</v>
       </c>
       <c r="D78" t="s">
         <v>163</v>
       </c>
       <c r="E78" s="1">
-        <v>1795000</v>
+        <v>1625000</v>
       </c>
       <c r="F78" s="2">
-        <v>88.4774</v>
+        <v>101.27748</v>
       </c>
       <c r="G78" s="3">
-        <v>1588169.33</v>
+        <v>1645759.05</v>
       </c>
       <c r="H78" s="4">
-        <v>0.006816515667</v>
+        <v>0.006818139542</v>
       </c>
       <c r="I78" s="5">
-        <v>0.00681907894</v>
+        <v>0.006799212666</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>164</v>
       </c>
       <c r="D79" t="s">
         <v>165</v>
       </c>
       <c r="E79" s="1">
         <v>1500000</v>
       </c>
       <c r="F79" s="2">
-        <v>102.18611</v>
+        <v>109.09498</v>
       </c>
       <c r="G79" s="3">
-        <v>1532791.65</v>
+        <v>1636424.7</v>
       </c>
       <c r="H79" s="4">
-        <v>0.006578831425</v>
+        <v>0.006779468692</v>
       </c>
       <c r="I79" s="5">
-        <v>0.00658130532</v>
+        <v>0.006760649165</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>166</v>
       </c>
       <c r="D80" t="s">
         <v>167</v>
       </c>
       <c r="E80" s="1">
-        <v>1500000</v>
+        <v>1515000</v>
       </c>
       <c r="F80" s="2">
-        <v>100.47434</v>
+        <v>104.10134</v>
       </c>
       <c r="G80" s="3">
-        <v>1507115.1</v>
+        <v>1577135.3</v>
       </c>
       <c r="H80" s="4">
-        <v>0.00646862617</v>
+        <v>0.006533841366</v>
       </c>
       <c r="I80" s="5">
-        <v>0.006471058624</v>
+        <v>0.006515703689</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>168</v>
       </c>
       <c r="D81" t="s">
         <v>169</v>
       </c>
       <c r="E81" s="1">
-        <v>1515000</v>
+        <v>1500000</v>
       </c>
       <c r="F81" s="2">
-        <v>100.04296</v>
+        <v>102.99182</v>
       </c>
       <c r="G81" s="3">
-        <v>1515650.84</v>
+        <v>1544877.3</v>
       </c>
       <c r="H81" s="4">
-        <v>0.006505262083</v>
+        <v>0.006400201176</v>
       </c>
       <c r="I81" s="5">
-        <v>0.006507708313</v>
+        <v>0.006382434479</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>170</v>
       </c>
       <c r="D82" t="s">
         <v>171</v>
       </c>
       <c r="E82" s="1">
         <v>1500000</v>
       </c>
       <c r="F82" s="2">
-        <v>98.92570000000001</v>
+        <v>102.13477</v>
       </c>
       <c r="G82" s="3">
-        <v>1483885.5</v>
+        <v>1532021.55</v>
       </c>
       <c r="H82" s="4">
-        <v>0.006368923368</v>
+        <v>0.00634694168</v>
       </c>
       <c r="I82" s="5">
-        <v>0.006371318329</v>
+        <v>0.006329322829</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>172</v>
       </c>
       <c r="D83" t="s">
         <v>173</v>
       </c>
       <c r="E83" s="1">
         <v>1500000</v>
       </c>
       <c r="F83" s="2">
-        <v>97.08801</v>
+        <v>101.37113</v>
       </c>
       <c r="G83" s="3">
-        <v>1456320.15</v>
+        <v>1520566.95</v>
       </c>
       <c r="H83" s="4">
-        <v>0.006250611273</v>
+        <v>0.006299486944</v>
       </c>
       <c r="I83" s="5">
-        <v>0.006252961745</v>
+        <v>0.006281999826</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>174</v>
       </c>
       <c r="D84" t="s">
         <v>175</v>
       </c>
       <c r="E84" s="1">
         <v>1490000</v>
       </c>
       <c r="F84" s="2">
-        <v>98.81738</v>
+        <v>102.73173</v>
       </c>
       <c r="G84" s="3">
-        <v>1472378.96</v>
+        <v>1530702.78</v>
       </c>
       <c r="H84" s="4">
-        <v>0.006319536634</v>
+        <v>0.006341478196</v>
       </c>
       <c r="I84" s="5">
-        <v>0.006321913024</v>
+        <v>0.006323874512</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>176</v>
       </c>
       <c r="D85" t="s">
         <v>177</v>
       </c>
       <c r="E85" s="1">
         <v>1500000</v>
       </c>
       <c r="F85" s="2">
-        <v>88.57980999999999</v>
+        <v>101.5421</v>
       </c>
       <c r="G85" s="3">
-        <v>1328697.15</v>
+        <v>1523131.5</v>
       </c>
       <c r="H85" s="4">
-        <v>0.005702845892</v>
+        <v>0.0063101115</v>
       </c>
       <c r="I85" s="5">
-        <v>0.005704990382</v>
+        <v>0.006292594889</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>178</v>
       </c>
       <c r="D86" t="s">
         <v>179</v>
       </c>
       <c r="E86" s="1">
-        <v>1370000</v>
+        <v>1500000</v>
       </c>
       <c r="F86" s="2">
-        <v>95.03371</v>
+        <v>92.73139</v>
       </c>
       <c r="G86" s="3">
-        <v>1301961.83</v>
+        <v>1390970.85</v>
       </c>
       <c r="H86" s="4">
-        <v>0.005588096322</v>
+        <v>0.005762589216</v>
       </c>
       <c r="I86" s="5">
-        <v>0.005590197662</v>
+        <v>0.005746592504</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>180</v>
       </c>
       <c r="D87" t="s">
         <v>181</v>
       </c>
       <c r="E87" s="1">
-        <v>1270000</v>
+        <v>1370000</v>
       </c>
       <c r="F87" s="2">
-        <v>102.78908</v>
+        <v>100.01108</v>
       </c>
       <c r="G87" s="3">
-        <v>1305421.32</v>
+        <v>1370151.8</v>
       </c>
       <c r="H87" s="4">
-        <v>0.005602944651</v>
+        <v>0.005676338914</v>
       </c>
       <c r="I87" s="5">
-        <v>0.005605051575</v>
+        <v>0.00566058163</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>182</v>
       </c>
       <c r="D88" t="s">
         <v>183</v>
       </c>
       <c r="E88" s="1">
-        <v>1245000</v>
+        <v>1270000</v>
       </c>
       <c r="F88" s="2">
-        <v>101.88739</v>
+        <v>104.2251</v>
       </c>
       <c r="G88" s="3">
-        <v>1268498.01</v>
+        <v>1323658.77</v>
       </c>
       <c r="H88" s="4">
-        <v>0.005444467642</v>
+        <v>0.005483725093</v>
       </c>
       <c r="I88" s="5">
-        <v>0.005446514973</v>
+        <v>0.005468502497</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>184</v>
       </c>
       <c r="D89" t="s">
         <v>185</v>
       </c>
       <c r="E89" s="1">
-        <v>1180000</v>
+        <v>1245000</v>
       </c>
       <c r="F89" s="2">
-        <v>98.0026</v>
+        <v>102.80668</v>
       </c>
       <c r="G89" s="3">
-        <v>1156430.68</v>
+        <v>1279943.17</v>
       </c>
       <c r="H89" s="4">
-        <v>0.004963468126</v>
+        <v>0.005302617726</v>
       </c>
       <c r="I89" s="5">
-        <v>0.004965334582</v>
+        <v>0.005287897876</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>186</v>
       </c>
       <c r="D90" t="s">
         <v>187</v>
       </c>
       <c r="E90" s="1">
-        <v>1120000</v>
+        <v>1225000</v>
       </c>
       <c r="F90" s="2">
-        <v>105.03501</v>
+        <v>102.65204</v>
       </c>
       <c r="G90" s="3">
-        <v>1176392.11</v>
+        <v>1257487.49</v>
       </c>
       <c r="H90" s="4">
-        <v>0.00504914376</v>
+        <v>0.005209587138</v>
       </c>
       <c r="I90" s="5">
-        <v>0.005051042433</v>
+        <v>0.005195125537</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>188</v>
       </c>
       <c r="D91" t="s">
         <v>189</v>
       </c>
       <c r="E91" s="1">
-        <v>1000000</v>
+        <v>1180000</v>
       </c>
       <c r="F91" s="2">
-        <v>103.95922</v>
+        <v>101.51729</v>
       </c>
       <c r="G91" s="3">
-        <v>1039592.2</v>
+        <v>1197904.02</v>
       </c>
       <c r="H91" s="4">
-        <v>0.004461990535</v>
+        <v>0.004962741526</v>
       </c>
       <c r="I91" s="5">
-        <v>0.004463668416</v>
+        <v>0.004948965159</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>190</v>
       </c>
       <c r="D92" t="s">
         <v>191</v>
       </c>
       <c r="E92" s="1">
-        <v>1000000</v>
+        <v>1120000</v>
       </c>
       <c r="F92" s="2">
-        <v>105.06064</v>
+        <v>107.40954</v>
       </c>
       <c r="G92" s="3">
-        <v>1050606.4</v>
+        <v>1202986.85</v>
       </c>
       <c r="H92" s="4">
-        <v>0.004509264126</v>
+        <v>0.004983798933</v>
       </c>
       <c r="I92" s="5">
-        <v>0.004510959783</v>
+        <v>0.004969964111</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>192</v>
       </c>
       <c r="D93" t="s">
         <v>193</v>
       </c>
       <c r="E93" s="1">
         <v>1000000</v>
       </c>
       <c r="F93" s="2">
-        <v>103.07403</v>
+        <v>110.8243</v>
       </c>
       <c r="G93" s="3">
-        <v>1030740.3</v>
+        <v>1108243</v>
       </c>
       <c r="H93" s="4">
-        <v>0.004423997662</v>
+        <v>0.004591288998</v>
       </c>
       <c r="I93" s="5">
-        <v>0.004425661256</v>
+        <v>0.004578543768</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>194</v>
       </c>
       <c r="D94" t="s">
         <v>195</v>
       </c>
       <c r="E94" s="1">
         <v>1000000</v>
       </c>
       <c r="F94" s="2">
-        <v>99.81819</v>
+        <v>107.66781</v>
       </c>
       <c r="G94" s="3">
-        <v>998181.9</v>
+        <v>1076678.1</v>
       </c>
       <c r="H94" s="4">
-        <v>0.004284255105</v>
+        <v>0.004460520225</v>
       </c>
       <c r="I94" s="5">
-        <v>0.00428586615</v>
+        <v>0.004448138003</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>196</v>
       </c>
       <c r="D95" t="s">
         <v>197</v>
       </c>
       <c r="E95" s="1">
         <v>1000000</v>
       </c>
       <c r="F95" s="2">
-        <v>99.50870999999999</v>
+        <v>106.68306</v>
       </c>
       <c r="G95" s="3">
-        <v>995087.1</v>
+        <v>1066830.6</v>
       </c>
       <c r="H95" s="4">
-        <v>0.004270972042</v>
+        <v>0.004419723469</v>
       </c>
       <c r="I95" s="5">
-        <v>0.004272578093</v>
+        <v>0.004407454498</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>198</v>
       </c>
       <c r="D96" t="s">
-        <v>173</v>
+        <v>199</v>
       </c>
       <c r="E96" s="1">
         <v>1000000</v>
       </c>
       <c r="F96" s="2">
-        <v>97.08801</v>
+        <v>103.59568</v>
       </c>
       <c r="G96" s="3">
-        <v>970880.1</v>
+        <v>1035956.8</v>
       </c>
       <c r="H96" s="4">
-        <v>0.004167074182</v>
+        <v>0.004291817822</v>
       </c>
       <c r="I96" s="5">
-        <v>0.004168641163</v>
+        <v>0.004279903912</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D97" t="s">
-        <v>200</v>
+        <v>173</v>
       </c>
       <c r="E97" s="1">
         <v>1000000</v>
       </c>
       <c r="F97" s="2">
-        <v>97.46602</v>
+        <v>101.37113</v>
       </c>
       <c r="G97" s="3">
-        <v>974660.2</v>
+        <v>1013711.3</v>
       </c>
       <c r="H97" s="4">
-        <v>0.004183298593</v>
+        <v>0.004199657962</v>
       </c>
       <c r="I97" s="5">
-        <v>0.004184871675</v>
+        <v>0.004187999884</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>201</v>
       </c>
       <c r="D98" t="s">
         <v>202</v>
       </c>
       <c r="E98" s="1">
         <v>1000000</v>
       </c>
       <c r="F98" s="2">
-        <v>94.11503</v>
+        <v>102.51974</v>
       </c>
       <c r="G98" s="3">
-        <v>941150.3</v>
+        <v>1025197.4</v>
       </c>
       <c r="H98" s="4">
-        <v>0.004039472142</v>
+        <v>0.004247243198</v>
       </c>
       <c r="I98" s="5">
-        <v>0.004040991139</v>
+        <v>0.004235453025</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>203</v>
       </c>
       <c r="D99" t="s">
         <v>204</v>
       </c>
       <c r="E99" s="1">
-        <v>-9676372.449999999</v>
+        <v>1000000</v>
       </c>
       <c r="F99" s="2">
+        <v>101.20393</v>
+      </c>
+      <c r="G99" s="3">
+        <v>1012039.3</v>
+      </c>
+      <c r="H99" s="4">
+        <v>0.00419273111</v>
+      </c>
+      <c r="I99" s="5">
+        <v>0.004181092261</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" t="s">
+        <v>9</v>
+      </c>
+      <c r="B100" t="s">
+        <v>10</v>
+      </c>
+      <c r="C100" t="s">
+        <v>205</v>
+      </c>
+      <c r="D100" t="s">
+        <v>206</v>
+      </c>
+      <c r="E100" s="1">
+        <v>1000000</v>
+      </c>
+      <c r="F100" s="2">
+        <v>98.28559</v>
+      </c>
+      <c r="G100" s="3">
+        <v>982855.9</v>
+      </c>
+      <c r="H100" s="4">
+        <v>0.004071828544</v>
+      </c>
+      <c r="I100" s="5">
+        <v>0.004060525314</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" t="s">
+        <v>9</v>
+      </c>
+      <c r="B101" t="s">
+        <v>10</v>
+      </c>
+      <c r="C101" t="s">
+        <v>207</v>
+      </c>
+      <c r="D101" t="s">
+        <v>208</v>
+      </c>
+      <c r="E101" s="1">
+        <v>505914.28</v>
+      </c>
+      <c r="F101" s="2">
         <v>1</v>
       </c>
-      <c r="G99" s="3">
-[...6 lines deleted...]
-        <v>-0.04154717406</v>
+      <c r="G101" s="3">
+        <v>505914.28</v>
+      </c>
+      <c r="H101" s="4">
+        <v>0.002095929023</v>
+      </c>
+      <c r="I101" s="5">
+        <v>0.00209011081</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -3976,32 +4046,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital National Municipal Bond ETF Holdings as of 10.09.2026</dc:title>
+  <dc:title>Sterling Capital National Municipal Bond ETF (SCNM) Holdings as of 10.30.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>