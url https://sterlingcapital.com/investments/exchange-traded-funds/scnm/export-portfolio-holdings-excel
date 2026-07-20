--- v0 (2026-06-25)
+++ v1 (2026-07-20)
@@ -14,217 +14,223 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-06-24</t>
+    <t>2026-07-17</t>
   </si>
   <si>
     <t>SCNM</t>
   </si>
   <si>
     <t>31423R500</t>
   </si>
   <si>
     <t>FEDERATED HERMES MM TREAS</t>
   </si>
   <si>
     <t>647207BL2</t>
   </si>
   <si>
     <t>NMSPWR 5 06/1/2054</t>
   </si>
   <si>
     <t>56035DJJ2</t>
   </si>
   <si>
     <t>MAIUTL 5 05/1/2055</t>
   </si>
   <si>
     <t>13013JFW1</t>
   </si>
   <si>
     <t>CCEDEV 5 01/1/2056</t>
   </si>
   <si>
+    <t>09182THJ9</t>
+  </si>
+  <si>
+    <t>BBEUTL 5 07/1/2033</t>
+  </si>
+  <si>
     <t>292723BN2</t>
   </si>
   <si>
     <t>ESDPWR 5.25 07/1/2054</t>
   </si>
   <si>
     <t>84247PND9</t>
   </si>
   <si>
     <t>STNPWR 5 04/1/2055</t>
   </si>
   <si>
     <t>37353PPV5</t>
   </si>
   <si>
     <t>GASHSG 4.7 12/1/2055</t>
   </si>
   <si>
     <t>13013JFR2</t>
   </si>
   <si>
     <t>CCEDEV 5 02/1/2055</t>
   </si>
   <si>
+    <t>650116CY0</t>
+  </si>
+  <si>
+    <t>NYTTRN 5 10/1/2035</t>
+  </si>
+  <si>
     <t>837032CT6</t>
   </si>
   <si>
     <t>SCSMED 5.25 11/1/2054</t>
   </si>
   <si>
-    <t>650116CY0</t>
-[...2 lines deleted...]
-    <t>NYTTRN 5 10/1/2035</t>
+    <t>57584YJU4</t>
+  </si>
+  <si>
+    <t>MASDEV 5 07/1/2043</t>
   </si>
   <si>
     <t>592647PD7</t>
   </si>
   <si>
     <t>METAPT 5 10/1/2050</t>
   </si>
   <si>
     <t>158862CB6</t>
   </si>
   <si>
     <t>CHADEV 5 09/1/2052</t>
   </si>
   <si>
-    <t>57584YJU4</t>
-[...4 lines deleted...]
-  <si>
     <t>57584XJZ5</t>
   </si>
   <si>
     <t>MASDEV 5 07/1/2036</t>
   </si>
   <si>
+    <t>59334DQP2</t>
+  </si>
+  <si>
+    <t>MIAUTL 5 10/1/2055</t>
+  </si>
+  <si>
+    <t>914455SB7</t>
+  </si>
+  <si>
+    <t>UNVHGR 5 04/1/2048</t>
+  </si>
+  <si>
     <t>392275FK4</t>
   </si>
   <si>
     <t>GREAPT 5.25 10/1/2051</t>
   </si>
   <si>
+    <t>442349KB1</t>
+  </si>
+  <si>
+    <t>HOUAPT 5.25 07/15/2030</t>
+  </si>
+  <si>
+    <t>57421CLS1</t>
+  </si>
+  <si>
+    <t>MDSMED 5.25 05/15/2055</t>
+  </si>
+  <si>
     <t>821622QJ9</t>
   </si>
   <si>
     <t>SHEEDU 4 08/1/2038</t>
   </si>
   <si>
-    <t>59334DQP2</t>
-[...20 lines deleted...]
-    <t>HOUAPT 5.25 07/15/2030</t>
+    <t>452227VE8</t>
+  </si>
+  <si>
+    <t>ILSGEN 5 06/15/2034</t>
   </si>
   <si>
     <t>677523NN8</t>
   </si>
   <si>
     <t>OHS 5 11/1/2039</t>
   </si>
   <si>
-    <t>452227VE8</t>
-[...4 lines deleted...]
-  <si>
     <t>452153KV0</t>
   </si>
   <si>
     <t>ILS 5 02/1/2036</t>
   </si>
   <si>
     <t>64990KHA4</t>
   </si>
   <si>
     <t>NYSGEN 5 03/15/2053</t>
   </si>
   <si>
     <t>64966SHD1</t>
   </si>
   <si>
     <t>NYC 5 09/1/2044</t>
   </si>
   <si>
     <t>167486Z93</t>
   </si>
   <si>
     <t>CHI 5 01/1/2044</t>
   </si>
   <si>
     <t>96634RAZ5</t>
@@ -325,309 +331,315 @@
   <si>
     <t>7353892S6</t>
   </si>
   <si>
     <t>PTSGEN 5.25 07/1/2049</t>
   </si>
   <si>
     <t>23503CFV4</t>
   </si>
   <si>
     <t>DALAPT 5 11/1/2034</t>
   </si>
   <si>
     <t>73358XJR4</t>
   </si>
   <si>
     <t>PORTRN 5 07/15/2053</t>
   </si>
   <si>
     <t>19648FWR1</t>
   </si>
   <si>
     <t>COSMED 5 11/1/2041</t>
   </si>
   <si>
+    <t>RECPAY</t>
+  </si>
+  <si>
+    <t>Receivables/Payables</t>
+  </si>
+  <si>
     <t>544532JL9</t>
   </si>
   <si>
     <t>LOSUTL 5 07/1/2040</t>
   </si>
   <si>
     <t>472682ZS5</t>
   </si>
   <si>
     <t>JEFUTL 5.5 10/1/2053</t>
   </si>
   <si>
     <t>882725EQ3</t>
   </si>
   <si>
     <t>TXS 5 08/1/2033</t>
   </si>
   <si>
     <t>55123TCT7</t>
   </si>
   <si>
     <t>LNCMED 5 01/1/2039</t>
   </si>
   <si>
     <t>59261AG43</t>
   </si>
   <si>
     <t>MTATRN 5 11/15/2050</t>
   </si>
   <si>
+    <t>249182SR8</t>
+  </si>
+  <si>
+    <t>DENAPT 5.25 11/15/2053</t>
+  </si>
+  <si>
+    <t>70556CAL8</t>
+  </si>
+  <si>
+    <t>PEFUTL 5 04/1/2035</t>
+  </si>
+  <si>
+    <t>717893W72</t>
+  </si>
+  <si>
+    <t>PHIUTL 5 10/1/2046</t>
+  </si>
+  <si>
+    <t>88256PAG5</t>
+  </si>
+  <si>
+    <t>TMGUTL 5.5 01/1/2054</t>
+  </si>
+  <si>
     <t>57582TFG2</t>
   </si>
   <si>
     <t>MAS 5 08/1/2050</t>
   </si>
   <si>
-    <t>88256PAG5</t>
-[...4 lines deleted...]
-  <si>
     <t>882750R95</t>
   </si>
   <si>
     <t>TXSSFH 3.65 01/1/2037</t>
   </si>
   <si>
-    <t>09182THJ9</t>
-[...10 lines deleted...]
-  <si>
     <t>09182TDL8</t>
   </si>
   <si>
     <t>BBEUTL 5.25 05/1/2055</t>
   </si>
   <si>
     <t>42605XAB4</t>
   </si>
   <si>
     <t>HENMED 5 11/1/2048</t>
   </si>
   <si>
-    <t>717893W72</t>
-[...2 lines deleted...]
-    <t>PHIUTL 5 10/1/2046</t>
+    <t>5444456H7</t>
+  </si>
+  <si>
+    <t>LOSAPT 5 05/15/2048</t>
+  </si>
+  <si>
+    <t>79467BEW1</t>
+  </si>
+  <si>
+    <t>STSGEN 5 01/1/2033</t>
   </si>
   <si>
     <t>882724RX7</t>
   </si>
   <si>
     <t>TXS 4 08/1/2033</t>
   </si>
   <si>
-    <t>5444456H7</t>
-[...10 lines deleted...]
-  <si>
     <t>54811BTA9</t>
   </si>
   <si>
     <t>LWCGEN 5 05/15/2044</t>
   </si>
   <si>
     <t>59259N3N1</t>
   </si>
   <si>
     <t>MTATRN 5 11/15/2056</t>
   </si>
   <si>
     <t>795576FY8</t>
   </si>
   <si>
     <t>SALAPT 5 07/1/2047</t>
   </si>
   <si>
     <t>593340AD4</t>
   </si>
   <si>
     <t>MIATRN 5.25 10/1/2055</t>
   </si>
   <si>
     <t>46615SDM7</t>
   </si>
   <si>
     <t>646080ZT1</t>
   </si>
   <si>
     <t>NJSHGR 5 12/1/2036</t>
   </si>
   <si>
     <t>64613AJN3</t>
   </si>
   <si>
     <t>NJSHSG 4.7 10/1/2050</t>
   </si>
   <si>
     <t>64972KJH9</t>
   </si>
   <si>
     <t>NYCHSG 4.8 11/1/2055</t>
   </si>
   <si>
+    <t>544532AR5</t>
+  </si>
+  <si>
+    <t>LOSUTL 5 07/1/2049</t>
+  </si>
+  <si>
     <t>1675934T6</t>
   </si>
   <si>
     <t>CHITRN 5.5 01/1/2059</t>
   </si>
   <si>
-    <t>544532AR5</t>
-[...2 lines deleted...]
-    <t>LOSUTL 5 07/1/2049</t>
+    <t>19648GJ94</t>
+  </si>
+  <si>
+    <t>COSHSG 5.15 05/1/2040</t>
+  </si>
+  <si>
+    <t>79766DWK1</t>
+  </si>
+  <si>
+    <t>SFOAPT 5 05/1/2032</t>
   </si>
   <si>
     <t>1676155C3</t>
   </si>
   <si>
     <t>CHIFAC 5 01/1/2040</t>
   </si>
   <si>
-    <t>79766DWK1</t>
-[...4 lines deleted...]
-  <si>
     <t>15569DAA0</t>
   </si>
   <si>
     <t>CTVPWR 5 12/1/2055</t>
   </si>
   <si>
     <t>956622Y81</t>
   </si>
   <si>
     <t>WVSMED 5.5 06/1/2050</t>
   </si>
   <si>
     <t>80136PCP6</t>
   </si>
   <si>
     <t>SBBCTF 5 12/1/2030</t>
   </si>
   <si>
     <t>736742K71</t>
   </si>
   <si>
     <t>PORUTL 5 10/1/2054</t>
   </si>
   <si>
     <t>650116DT0</t>
   </si>
   <si>
     <t>NYTTRN 4 12/1/2038</t>
   </si>
   <si>
+    <t>052398LQ5</t>
+  </si>
+  <si>
+    <t>AUSAPT 5.25 11/15/2051</t>
+  </si>
+  <si>
     <t>54714CBV8</t>
   </si>
   <si>
     <t>LFLTRN 5 11/1/2029</t>
   </si>
   <si>
     <t>432308X25</t>
   </si>
   <si>
     <t>HILTRN 5.5 10/1/2054</t>
   </si>
   <si>
     <t>717883E24</t>
   </si>
   <si>
     <t>PHISCD 5 09/1/2031</t>
   </si>
   <si>
     <t>052398KX1</t>
   </si>
   <si>
     <t>AUSAPT 5 11/15/2032</t>
   </si>
   <si>
+    <t>84136HCT8</t>
+  </si>
+  <si>
+    <t>SEEPWR 5 10/1/2030</t>
+  </si>
+  <si>
     <t>70556CAJ3</t>
   </si>
   <si>
     <t>PEFUTL 5 04/1/2033</t>
   </si>
   <si>
     <t>765433PA9</t>
   </si>
   <si>
     <t>RICUTL 5 01/15/2048</t>
   </si>
   <si>
-    <t>84136HCT8</t>
-[...4 lines deleted...]
-  <si>
     <t>963270JW4</t>
   </si>
   <si>
     <t>WHEUTL 5.25 06/1/2050</t>
   </si>
   <si>
     <t>631163BQ4</t>
   </si>
   <si>
     <t>NASMED 5.25 02/1/2055</t>
-  </si>
-[...10 lines deleted...]
-    <t>Receivables/Payables</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -955,61 +967,61 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I91"/>
+  <dimension ref="A1:I93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
-    <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="3"/>
+    <col min="7" max="7" width="16.424561" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -1017,2678 +1029,2736 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>11524738.05</v>
+        <v>7896489.3</v>
       </c>
       <c r="F2" s="2">
         <v>100</v>
       </c>
       <c r="G2" s="3">
-        <v>11524738.05</v>
+        <v>7896489.3</v>
       </c>
       <c r="H2" s="4">
-        <v>0.049955888983</v>
+        <v>0.033783264677</v>
       </c>
       <c r="I2" s="5">
-        <v>0.04996174887</v>
+        <v>0.033795253118</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
         <v>4750000</v>
       </c>
       <c r="F3" s="2">
-        <v>106.1732</v>
+        <v>106.12089</v>
       </c>
       <c r="G3" s="3">
-        <v>5043227</v>
+        <v>5040742.28</v>
       </c>
       <c r="H3" s="4">
-        <v>0.021860704081</v>
+        <v>0.021565625429</v>
       </c>
       <c r="I3" s="5">
-        <v>0.021863268369</v>
+        <v>0.021573278278</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
         <v>4600000</v>
       </c>
       <c r="F4" s="2">
-        <v>106.39893</v>
+        <v>105.89655</v>
       </c>
       <c r="G4" s="3">
-        <v>4894350.78</v>
+        <v>4871241.3</v>
       </c>
       <c r="H4" s="4">
-        <v>0.021215375408</v>
+        <v>0.020840455536</v>
       </c>
       <c r="I4" s="5">
-        <v>0.021217863998</v>
+        <v>0.020847851048</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
         <v>4265000</v>
       </c>
       <c r="F5" s="2">
-        <v>108.72732</v>
+        <v>107.00882</v>
       </c>
       <c r="G5" s="3">
-        <v>4637220.2</v>
+        <v>4563926.17</v>
       </c>
       <c r="H5" s="4">
-        <v>0.020100800243</v>
+        <v>0.019525680339</v>
       </c>
       <c r="I5" s="5">
-        <v>0.020103158092</v>
+        <v>0.019532609286</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>3750000</v>
+        <v>4000000</v>
       </c>
       <c r="F6" s="2">
-        <v>107.38715</v>
+        <v>104.04658</v>
       </c>
       <c r="G6" s="3">
-        <v>4027018.13</v>
+        <v>4161863.2</v>
       </c>
       <c r="H6" s="4">
-        <v>0.017455778128</v>
+        <v>0.017805548858</v>
       </c>
       <c r="I6" s="5">
-        <v>0.017457825712</v>
+        <v>0.017811867394</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>3755000</v>
+        <v>3750000</v>
       </c>
       <c r="F7" s="2">
-        <v>104.65578</v>
+        <v>106.8918</v>
       </c>
       <c r="G7" s="3">
-        <v>3929824.54</v>
+        <v>4008442.5</v>
       </c>
       <c r="H7" s="4">
-        <v>0.017034476405</v>
+        <v>0.017149174624</v>
       </c>
       <c r="I7" s="5">
-        <v>0.017036474571</v>
+        <v>0.017155260236</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>3810000</v>
+        <v>3755000</v>
       </c>
       <c r="F8" s="2">
-        <v>99.31622</v>
+        <v>104.43811</v>
       </c>
       <c r="G8" s="3">
-        <v>3783947.98</v>
+        <v>3921651.03</v>
       </c>
       <c r="H8" s="4">
-        <v>0.016402150269</v>
+        <v>0.016777857818</v>
       </c>
       <c r="I8" s="5">
-        <v>0.016404074261</v>
+        <v>0.016783811664</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>3500000</v>
+        <v>3810000</v>
       </c>
       <c r="F9" s="2">
-        <v>106.32707</v>
+        <v>98.25333999999999</v>
       </c>
       <c r="G9" s="3">
-        <v>3721447.45</v>
+        <v>3743452.25</v>
       </c>
       <c r="H9" s="4">
-        <v>0.016131231344</v>
+        <v>0.016015476435</v>
       </c>
       <c r="I9" s="5">
-        <v>0.016133123558</v>
+        <v>0.01602115974</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
         <v>3500000</v>
       </c>
       <c r="F10" s="2">
-        <v>104.91918</v>
+        <v>105.26251</v>
       </c>
       <c r="G10" s="3">
-        <v>3672171.3</v>
+        <v>3684187.85</v>
       </c>
       <c r="H10" s="4">
-        <v>0.015917635697</v>
+        <v>0.015761927678</v>
       </c>
       <c r="I10" s="5">
-        <v>0.015919502856</v>
+        <v>0.015767521008</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
         <v>3500000</v>
       </c>
       <c r="F11" s="2">
-        <v>104.38032</v>
+        <v>104.2321</v>
       </c>
       <c r="G11" s="3">
-        <v>3653311.2</v>
+        <v>3648123.5</v>
       </c>
       <c r="H11" s="4">
-        <v>0.015835883465</v>
+        <v>0.015607634873</v>
       </c>
       <c r="I11" s="5">
-        <v>0.015837741034</v>
+        <v>0.01561317345</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
         <v>3500000</v>
       </c>
       <c r="F12" s="2">
-        <v>102.44439</v>
+        <v>103.63291</v>
       </c>
       <c r="G12" s="3">
-        <v>3585553.65</v>
+        <v>3627151.85</v>
       </c>
       <c r="H12" s="4">
-        <v>0.015542177124</v>
+        <v>0.015517912621</v>
       </c>
       <c r="I12" s="5">
-        <v>0.015544000241</v>
+        <v>0.015523419359</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
         <v>3500000</v>
       </c>
       <c r="F13" s="2">
-        <v>101.20102</v>
+        <v>101.44662</v>
       </c>
       <c r="G13" s="3">
-        <v>3542035.7</v>
+        <v>3550631.7</v>
       </c>
       <c r="H13" s="4">
-        <v>0.01535354135</v>
+        <v>0.01519053923</v>
       </c>
       <c r="I13" s="5">
-        <v>0.01535534234</v>
+        <v>0.015195929795</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
         <v>3500000</v>
       </c>
       <c r="F14" s="2">
-        <v>101.26393</v>
+        <v>101.79822</v>
       </c>
       <c r="G14" s="3">
-        <v>3544237.55</v>
+        <v>3562937.7</v>
       </c>
       <c r="H14" s="4">
-        <v>0.015363085634</v>
+        <v>0.015243187545</v>
       </c>
       <c r="I14" s="5">
-        <v>0.015364887743</v>
+        <v>0.015248596793</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
         <v>3500000</v>
       </c>
       <c r="F15" s="2">
-        <v>100.06609</v>
+        <v>101.11789</v>
       </c>
       <c r="G15" s="3">
-        <v>3502313.15</v>
+        <v>3539126.15</v>
       </c>
       <c r="H15" s="4">
-        <v>0.015181357367</v>
+        <v>0.015141315452</v>
       </c>
       <c r="I15" s="5">
-        <v>0.015183138159</v>
+        <v>0.015146688549</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>3300000</v>
+        <v>3500000</v>
       </c>
       <c r="F16" s="2">
-        <v>104.41862</v>
+        <v>100.04928</v>
       </c>
       <c r="G16" s="3">
-        <v>3445814.46</v>
+        <v>3501724.8</v>
       </c>
       <c r="H16" s="4">
-        <v>0.014936454423</v>
+        <v>0.014981302608</v>
       </c>
       <c r="I16" s="5">
-        <v>0.014938206487</v>
+        <v>0.014986618923</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>3465000</v>
+        <v>3300000</v>
       </c>
       <c r="F17" s="2">
-        <v>99.23542999999999</v>
+        <v>103.55236</v>
       </c>
       <c r="G17" s="3">
-        <v>3438507.65</v>
+        <v>3417227.88</v>
       </c>
       <c r="H17" s="4">
-        <v>0.014904781841</v>
+        <v>0.01461980249</v>
       </c>
       <c r="I17" s="5">
-        <v>0.01490653019</v>
+        <v>0.014624990522</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>3300000</v>
+        <v>3330000</v>
       </c>
       <c r="F18" s="2">
-        <v>103.42126</v>
+        <v>102.25999</v>
       </c>
       <c r="G18" s="3">
-        <v>3412901.58</v>
+        <v>3405257.67</v>
       </c>
       <c r="H18" s="4">
-        <v>0.014793788084</v>
+        <v>0.014568590761</v>
       </c>
       <c r="I18" s="5">
-        <v>0.014795523414</v>
+        <v>0.014573760619</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>3330000</v>
+        <v>3300000</v>
       </c>
       <c r="F19" s="2">
-        <v>102.46201</v>
+        <v>103.05574</v>
       </c>
       <c r="G19" s="3">
-        <v>3411984.93</v>
+        <v>3400839.42</v>
       </c>
       <c r="H19" s="4">
-        <v>0.014789814726</v>
+        <v>0.014549688334</v>
       </c>
       <c r="I19" s="5">
-        <v>0.014791549589</v>
+        <v>0.014554851485</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
         <v>3200000</v>
       </c>
       <c r="F20" s="2">
-        <v>105.82351</v>
+        <v>105.01845</v>
       </c>
       <c r="G20" s="3">
-        <v>3386352.32</v>
+        <v>3360590.4</v>
       </c>
       <c r="H20" s="4">
-        <v>0.014678705912</v>
+        <v>0.014377492407</v>
       </c>
       <c r="I20" s="5">
-        <v>0.014680427743</v>
+        <v>0.014382594452</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
         <v>3200000</v>
       </c>
       <c r="F21" s="2">
-        <v>105.17794</v>
+        <v>105.48188</v>
       </c>
       <c r="G21" s="3">
-        <v>3365694.08</v>
+        <v>3375420.16</v>
       </c>
       <c r="H21" s="4">
-        <v>0.014589159344</v>
+        <v>0.014440938033</v>
       </c>
       <c r="I21" s="5">
-        <v>0.01459087067</v>
+        <v>0.014446062592</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>3000000</v>
+        <v>3465000</v>
       </c>
       <c r="F22" s="2">
-        <v>112.43998</v>
+        <v>96.94591</v>
       </c>
       <c r="G22" s="3">
-        <v>3373199.4</v>
+        <v>3359175.78</v>
       </c>
       <c r="H22" s="4">
-        <v>0.014621692399</v>
+        <v>0.014371440296</v>
       </c>
       <c r="I22" s="5">
-        <v>0.014623407541</v>
+        <v>0.014376540193</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
         <v>3000000</v>
       </c>
       <c r="F23" s="2">
-        <v>111.69182</v>
+        <v>110.5393</v>
       </c>
       <c r="G23" s="3">
-        <v>3350754.6</v>
+        <v>3316179</v>
       </c>
       <c r="H23" s="4">
-        <v>0.01452440169</v>
+        <v>0.01418748872</v>
       </c>
       <c r="I23" s="5">
-        <v>0.01452610542</v>
+        <v>0.014192523339</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
         <v>3000000</v>
       </c>
       <c r="F24" s="2">
-        <v>110.21671</v>
+        <v>110.63453</v>
       </c>
       <c r="G24" s="3">
-        <v>3306501.3</v>
+        <v>3319035.9</v>
       </c>
       <c r="H24" s="4">
-        <v>0.014332578419</v>
+        <v>0.014199711292</v>
       </c>
       <c r="I24" s="5">
-        <v>0.014334259648</v>
+        <v>0.014204750249</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>3145000</v>
+        <v>3000000</v>
       </c>
       <c r="F25" s="2">
-        <v>103.9018</v>
+        <v>109.51313</v>
       </c>
       <c r="G25" s="3">
-        <v>3267711.61</v>
+        <v>3285393.9</v>
       </c>
       <c r="H25" s="4">
-        <v>0.014164438073</v>
+        <v>0.01405578194</v>
       </c>
       <c r="I25" s="5">
-        <v>0.014166099579</v>
+        <v>0.014060769821</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>2935000</v>
+        <v>3145000</v>
       </c>
       <c r="F26" s="2">
-        <v>107.6301</v>
+        <v>103.29715</v>
       </c>
       <c r="G26" s="3">
-        <v>3158943.44</v>
+        <v>3248695.37</v>
       </c>
       <c r="H26" s="4">
-        <v>0.013692964374</v>
+        <v>0.013898775935</v>
       </c>
       <c r="I26" s="5">
-        <v>0.013694570576</v>
+        <v>0.013903708101</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>3000000</v>
+        <v>2935000</v>
       </c>
       <c r="F27" s="2">
-        <v>103.66036</v>
+        <v>106.31009</v>
       </c>
       <c r="G27" s="3">
-        <v>3109810.8</v>
+        <v>3120201.14</v>
       </c>
       <c r="H27" s="4">
-        <v>0.013479990817</v>
+        <v>0.013349043734</v>
       </c>
       <c r="I27" s="5">
-        <v>0.013481572037</v>
+        <v>0.01335378082</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
         <v>3000000</v>
       </c>
       <c r="F28" s="2">
-        <v>103.49072</v>
+        <v>102.98271</v>
       </c>
       <c r="G28" s="3">
-        <v>3104721.6</v>
+        <v>3089481.3</v>
       </c>
       <c r="H28" s="4">
-        <v>0.013457930835</v>
+        <v>0.013217616147</v>
       </c>
       <c r="I28" s="5">
-        <v>0.013459509467</v>
+        <v>0.013222306593</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>2800000</v>
+        <v>3000000</v>
       </c>
       <c r="F29" s="2">
-        <v>107.25723</v>
+        <v>102.41676</v>
       </c>
       <c r="G29" s="3">
-        <v>3003202.44</v>
+        <v>3072502.8</v>
       </c>
       <c r="H29" s="4">
-        <v>0.013017879195</v>
+        <v>0.013144977644</v>
       </c>
       <c r="I29" s="5">
-        <v>0.013019406208</v>
+        <v>0.013149642314</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>2830000</v>
+        <v>2800000</v>
       </c>
       <c r="F30" s="2">
-        <v>104.77796</v>
+        <v>106.72808</v>
       </c>
       <c r="G30" s="3">
-        <v>2965216.27</v>
+        <v>2988386.24</v>
       </c>
       <c r="H30" s="4">
-        <v>0.01285322183</v>
+        <v>0.012785104806</v>
       </c>
       <c r="I30" s="5">
-        <v>0.012854729529</v>
+        <v>0.012789641771</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>2965000</v>
+        <v>2830000</v>
       </c>
       <c r="F31" s="2">
-        <v>99.60518999999999</v>
+        <v>104.28424</v>
       </c>
       <c r="G31" s="3">
-        <v>2953293.88</v>
+        <v>2951243.99</v>
       </c>
       <c r="H31" s="4">
-        <v>0.012801542277</v>
+        <v>0.01262620047</v>
       </c>
       <c r="I31" s="5">
-        <v>0.012803043914</v>
+        <v>0.012630681045</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>2620000</v>
+        <v>2965000</v>
       </c>
       <c r="F32" s="2">
-        <v>106.00823</v>
+        <v>98.86198</v>
       </c>
       <c r="G32" s="3">
-        <v>2777415.63</v>
+        <v>2931257.71</v>
       </c>
       <c r="H32" s="4">
-        <v>0.012039168792</v>
+        <v>0.012540693869</v>
       </c>
       <c r="I32" s="5">
-        <v>0.012040581002</v>
+        <v>0.012545144101</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>2630000</v>
+        <v>2620000</v>
       </c>
       <c r="F33" s="2">
-        <v>104.1694</v>
+        <v>105.36577</v>
       </c>
       <c r="G33" s="3">
-        <v>2739655.22</v>
+        <v>2760583.17</v>
       </c>
       <c r="H33" s="4">
-        <v>0.011875490048</v>
+        <v>0.011810503185</v>
       </c>
       <c r="I33" s="5">
-        <v>0.011876883058</v>
+        <v>0.011814694299</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>2545000</v>
+        <v>2630000</v>
       </c>
       <c r="F34" s="2">
-        <v>106.28455</v>
+        <v>103.59858</v>
       </c>
       <c r="G34" s="3">
-        <v>2704941.8</v>
+        <v>2724642.65</v>
       </c>
       <c r="H34" s="4">
-        <v>0.01172501896</v>
+        <v>0.011656740158</v>
       </c>
       <c r="I34" s="5">
-        <v>0.011726394319</v>
+        <v>0.011660876707</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
-        <v>2360000</v>
+        <v>2545000</v>
       </c>
       <c r="F35" s="2">
-        <v>112.71659</v>
+        <v>105.11942</v>
       </c>
       <c r="G35" s="3">
-        <v>2660111.52</v>
+        <v>2675289.24</v>
       </c>
       <c r="H35" s="4">
-        <v>0.011530694702</v>
+        <v>0.011445593227</v>
       </c>
       <c r="I35" s="5">
-        <v>0.011532047267</v>
+        <v>0.011449654848</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>2500000</v>
+        <v>2360000</v>
       </c>
       <c r="F36" s="2">
-        <v>106.36293</v>
+        <v>111.36653</v>
       </c>
       <c r="G36" s="3">
-        <v>2659073.25</v>
+        <v>2628250.11</v>
       </c>
       <c r="H36" s="4">
-        <v>0.011526194131</v>
+        <v>0.011244347414</v>
       </c>
       <c r="I36" s="5">
-        <v>0.011527546168</v>
+        <v>0.01124833762</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
-        <v>2540000</v>
+        <v>2500000</v>
       </c>
       <c r="F37" s="2">
-        <v>102.10357</v>
+        <v>104.94854</v>
       </c>
       <c r="G37" s="3">
-        <v>2593430.68</v>
+        <v>2623713.5</v>
       </c>
       <c r="H37" s="4">
-        <v>0.011241655513</v>
+        <v>0.011224938608</v>
       </c>
       <c r="I37" s="5">
-        <v>0.011242974173</v>
+        <v>0.011228921926</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
-        <v>2410000</v>
+        <v>2540000</v>
       </c>
       <c r="F38" s="2">
-        <v>106.02339</v>
+        <v>101.59854</v>
       </c>
       <c r="G38" s="3">
-        <v>2555163.7</v>
+        <v>2580602.92</v>
       </c>
       <c r="H38" s="4">
-        <v>0.011075780944</v>
+        <v>0.011040500155</v>
       </c>
       <c r="I38" s="5">
-        <v>0.011077080147</v>
+        <v>0.011044418023</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
-        <v>2500000</v>
+        <v>2410000</v>
       </c>
       <c r="F39" s="2">
-        <v>101.69126</v>
+        <v>105.39223</v>
       </c>
       <c r="G39" s="3">
-        <v>2542281.5</v>
+        <v>2539952.74</v>
       </c>
       <c r="H39" s="4">
-        <v>0.011019940915</v>
+        <v>0.010866587989</v>
       </c>
       <c r="I39" s="5">
-        <v>0.011021233568</v>
+        <v>0.010870444142</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
-        <v>2430000</v>
+        <v>2500000</v>
       </c>
       <c r="F40" s="2">
-        <v>102.25579</v>
+        <v>101.62459</v>
       </c>
       <c r="G40" s="3">
-        <v>2484815.7</v>
+        <v>2540614.75</v>
       </c>
       <c r="H40" s="4">
-        <v>0.010770845859</v>
+        <v>0.01086942023</v>
       </c>
       <c r="I40" s="5">
-        <v>0.010772109292</v>
+        <v>0.010873277388</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
-        <v>2500000</v>
+        <v>2430000</v>
       </c>
       <c r="F41" s="2">
-        <v>99.07268999999999</v>
+        <v>101.99956</v>
       </c>
       <c r="G41" s="3">
-        <v>2476817.25</v>
+        <v>2478589.31</v>
       </c>
       <c r="H41" s="4">
-        <v>0.010736175264</v>
+        <v>0.010604059024</v>
       </c>
       <c r="I41" s="5">
-        <v>0.01073743463</v>
+        <v>0.010607822015</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
-        <v>2165000</v>
+        <v>2500000</v>
       </c>
       <c r="F42" s="2">
-        <v>111.75926</v>
+        <v>97.35227</v>
       </c>
       <c r="G42" s="3">
-        <v>2419587.98</v>
+        <v>2433806.75</v>
       </c>
       <c r="H42" s="4">
-        <v>0.010488105494</v>
+        <v>0.010412467425</v>
       </c>
       <c r="I42" s="5">
-        <v>0.010489335762</v>
+        <v>0.010416162428</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
-        <v>2300000</v>
+        <v>2165000</v>
       </c>
       <c r="F43" s="2">
-        <v>102.80337</v>
+        <v>110.42731</v>
       </c>
       <c r="G43" s="3">
-        <v>2364477.51</v>
+        <v>2390751.26</v>
       </c>
       <c r="H43" s="4">
-        <v>0.010249220024</v>
+        <v>0.010228264685</v>
       </c>
       <c r="I43" s="5">
-        <v>0.01025042227</v>
+        <v>0.010231894321</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>2250000</v>
+        <v>2300000</v>
       </c>
       <c r="F44" s="2">
-        <v>104.51881</v>
+        <v>102.71802</v>
       </c>
       <c r="G44" s="3">
-        <v>2351673.23</v>
+        <v>2362514.46</v>
       </c>
       <c r="H44" s="4">
-        <v>0.010193717726</v>
+        <v>0.010107460198</v>
       </c>
       <c r="I44" s="5">
-        <v>0.010194913462</v>
+        <v>0.010111046965</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
-        <v>2100000</v>
+        <v>2250000</v>
       </c>
       <c r="F45" s="2">
-        <v>111.16865</v>
+        <v>104.20131</v>
       </c>
       <c r="G45" s="3">
-        <v>2334541.65</v>
+        <v>2344529.48</v>
       </c>
       <c r="H45" s="4">
-        <v>0.010119458072</v>
+        <v>0.010030515687</v>
       </c>
       <c r="I45" s="5">
-        <v>0.010120645097</v>
+        <v>0.010034075149</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>2235000</v>
+        <v>2100000</v>
       </c>
       <c r="F46" s="2">
-        <v>104.10407</v>
+        <v>110.58159</v>
       </c>
       <c r="G46" s="3">
-        <v>2326725.96</v>
+        <v>2322213.39</v>
       </c>
       <c r="H46" s="4">
-        <v>0.010085579687</v>
+        <v>0.009935041588</v>
       </c>
       <c r="I46" s="5">
-        <v>0.010086762738</v>
+        <v>0.009938567169</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
-        <v>2150000</v>
+        <v>2235000</v>
       </c>
       <c r="F47" s="2">
-        <v>105.78297</v>
+        <v>103.88876</v>
       </c>
       <c r="G47" s="3">
-        <v>2274333.86</v>
+        <v>2321913.79</v>
       </c>
       <c r="H47" s="4">
-        <v>0.009858477397</v>
+        <v>0.009933759803</v>
       </c>
       <c r="I47" s="5">
-        <v>0.009859633808</v>
+        <v>0.009937284929</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
-        <v>2070000</v>
+        <v>2150000</v>
       </c>
       <c r="F48" s="2">
-        <v>108.03533</v>
+        <v>105.26452</v>
       </c>
       <c r="G48" s="3">
-        <v>2236331.33</v>
+        <v>2263187.18</v>
       </c>
       <c r="H48" s="4">
-        <v>0.009693749151999999</v>
+        <v>0.009682511887000001</v>
       </c>
       <c r="I48" s="5">
-        <v>0.009694886240999999</v>
+        <v>0.009685947855</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>2100000</v>
+        <v>2260730.28</v>
       </c>
       <c r="F49" s="2">
-        <v>104.92431</v>
+        <v>1</v>
       </c>
       <c r="G49" s="3">
-        <v>2203410.51</v>
+        <v>2260730.28</v>
       </c>
       <c r="H49" s="4">
-        <v>0.009551048392</v>
+        <v>0.009672000621</v>
       </c>
       <c r="I49" s="5">
-        <v>0.009552168741999999</v>
+        <v>0.009675432859000001</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>2000000</v>
+        <v>2070000</v>
       </c>
       <c r="F50" s="2">
-        <v>110.58926</v>
+        <v>106.90293</v>
       </c>
       <c r="G50" s="3">
-        <v>2211785.2</v>
+        <v>2212890.65</v>
       </c>
       <c r="H50" s="4">
-        <v>0.009587349875</v>
+        <v>0.009467330066</v>
       </c>
       <c r="I50" s="5">
-        <v>0.009588474483000001</v>
+        <v>0.009470689674000001</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>2000000</v>
+        <v>2100000</v>
       </c>
       <c r="F51" s="2">
-        <v>109.9422</v>
+        <v>104.38448</v>
       </c>
       <c r="G51" s="3">
-        <v>2198844</v>
+        <v>2192074.08</v>
       </c>
       <c r="H51" s="4">
-        <v>0.009531254096999999</v>
+        <v>0.009378271283000001</v>
       </c>
       <c r="I51" s="5">
-        <v>0.009532372125000001</v>
+        <v>0.009381599286999999</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>2135000</v>
+        <v>2000000</v>
       </c>
       <c r="F52" s="2">
-        <v>101.36193</v>
+        <v>109.6406</v>
       </c>
       <c r="G52" s="3">
-        <v>2164077.21</v>
+        <v>2192812</v>
       </c>
       <c r="H52" s="4">
-        <v>0.009380551658000001</v>
+        <v>0.009381428299000001</v>
       </c>
       <c r="I52" s="5">
-        <v>0.009381652008999999</v>
+        <v>0.009384757424000001</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
         <v>2000000</v>
       </c>
       <c r="F53" s="2">
-        <v>105.69201</v>
+        <v>108.6205</v>
       </c>
       <c r="G53" s="3">
-        <v>2113840.2</v>
+        <v>2172410</v>
       </c>
       <c r="H53" s="4">
-        <v>0.009162791024</v>
+        <v>0.009294143160000001</v>
       </c>
       <c r="I53" s="5">
-        <v>0.009163865831</v>
+        <v>0.009297441311</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
-        <v>2000000</v>
+        <v>2135000</v>
       </c>
       <c r="F54" s="2">
-        <v>105.79373</v>
+        <v>101.05063</v>
       </c>
       <c r="G54" s="3">
-        <v>2115874.6</v>
+        <v>2157430.95</v>
       </c>
       <c r="H54" s="4">
-        <v>0.009171609468000001</v>
+        <v>0.009230058834</v>
       </c>
       <c r="I54" s="5">
-        <v>0.009172685309000001</v>
+        <v>0.009233334243</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>2120000</v>
+        <v>2000000</v>
       </c>
       <c r="F55" s="2">
-        <v>99.63925</v>
+        <v>104.80496</v>
       </c>
       <c r="G55" s="3">
-        <v>2112352.1</v>
+        <v>2096099.2</v>
       </c>
       <c r="H55" s="4">
-        <v>0.009156340608</v>
+        <v>0.008967665424</v>
       </c>
       <c r="I55" s="5">
-        <v>0.009157414658000001</v>
+        <v>0.008970847719000001</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
         <v>2000000</v>
       </c>
       <c r="F56" s="2">
-        <v>104.72997</v>
+        <v>105.74893</v>
       </c>
       <c r="G56" s="3">
-        <v>2094599.4</v>
+        <v>2114978.6</v>
       </c>
       <c r="H56" s="4">
-        <v>0.009079388584</v>
+        <v>0.009048436478000001</v>
       </c>
       <c r="I56" s="5">
-        <v>0.009080453608</v>
+        <v>0.009051647435999999</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
         <v>2000000</v>
       </c>
       <c r="F57" s="2">
-        <v>105.31487</v>
+        <v>105.54408</v>
       </c>
       <c r="G57" s="3">
-        <v>2106297.4</v>
+        <v>2110881.6</v>
       </c>
       <c r="H57" s="4">
-        <v>0.009130095506</v>
+        <v>0.009030908431</v>
       </c>
       <c r="I57" s="5">
-        <v>0.009131166478</v>
+        <v>0.009034113169</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
         <v>2000000</v>
       </c>
       <c r="F58" s="2">
-        <v>103.71501</v>
+        <v>105.43558</v>
       </c>
       <c r="G58" s="3">
-        <v>2074300.2</v>
+        <v>2108711.6</v>
       </c>
       <c r="H58" s="4">
-        <v>0.008991398334000001</v>
+        <v>0.009021624599</v>
       </c>
       <c r="I58" s="5">
-        <v>0.008992453036999999</v>
+        <v>0.009024826042</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>1990000</v>
+        <v>2000000</v>
       </c>
       <c r="F59" s="2">
-        <v>103.91428</v>
+        <v>104.40451</v>
       </c>
       <c r="G59" s="3">
-        <v>2067894.17</v>
+        <v>2088090.2</v>
       </c>
       <c r="H59" s="4">
-        <v>0.008963630343</v>
+        <v>0.008933400808</v>
       </c>
       <c r="I59" s="5">
-        <v>0.008964681788000001</v>
+        <v>0.008936570945</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>2000000</v>
+        <v>2115000</v>
       </c>
       <c r="F60" s="2">
-        <v>104.24069</v>
+        <v>98.49571</v>
       </c>
       <c r="G60" s="3">
-        <v>2084813.8</v>
+        <v>2083184.27</v>
       </c>
       <c r="H60" s="4">
-        <v>0.009036971277999999</v>
+        <v>0.008912411931</v>
       </c>
       <c r="I60" s="5">
-        <v>0.009038031326</v>
+        <v>0.008915574617999999</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
         <v>2000000</v>
       </c>
       <c r="F61" s="2">
-        <v>102.32219</v>
+        <v>103.14849</v>
       </c>
       <c r="G61" s="3">
-        <v>2046443.8</v>
+        <v>2062969.8</v>
       </c>
       <c r="H61" s="4">
-        <v>0.008870650147</v>
+        <v>0.008825929109</v>
       </c>
       <c r="I61" s="5">
-        <v>0.008871690686</v>
+        <v>0.008829061108</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>1905000</v>
+        <v>1990000</v>
       </c>
       <c r="F62" s="2">
-        <v>106.89525</v>
+        <v>103.26428</v>
       </c>
       <c r="G62" s="3">
-        <v>2036354.51</v>
+        <v>2054959.17</v>
       </c>
       <c r="H62" s="4">
-        <v>0.008826916456999999</v>
+        <v>0.008791657529</v>
       </c>
       <c r="I62" s="5">
-        <v>0.008827951864999999</v>
+        <v>0.008794777366</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>1925000</v>
+        <v>1905000</v>
       </c>
       <c r="F63" s="2">
-        <v>105.90773</v>
+        <v>106.21921</v>
       </c>
       <c r="G63" s="3">
-        <v>2038723.8</v>
+        <v>2023475.95</v>
       </c>
       <c r="H63" s="4">
-        <v>0.008837186538000001</v>
+        <v>0.008656964001</v>
       </c>
       <c r="I63" s="5">
-        <v>0.008838223149999999</v>
+        <v>0.008660036039999999</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>2000000</v>
+        <v>1925000</v>
       </c>
       <c r="F64" s="2">
-        <v>100.90234</v>
+        <v>105.67083</v>
       </c>
       <c r="G64" s="3">
-        <v>2018046.8</v>
+        <v>2034163.48</v>
       </c>
       <c r="H64" s="4">
-        <v>0.00874755864</v>
+        <v>0.008702688061</v>
       </c>
       <c r="I64" s="5">
-        <v>0.008748584739</v>
+        <v>0.008705776326</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
         <v>2000000</v>
       </c>
       <c r="F65" s="2">
-        <v>100.1905</v>
+        <v>101.83212</v>
       </c>
       <c r="G65" s="3">
-        <v>2003810</v>
+        <v>2036642.4</v>
       </c>
       <c r="H65" s="4">
-        <v>0.008685846868999999</v>
+        <v>0.008713293546000001</v>
       </c>
       <c r="I65" s="5">
-        <v>0.008686865728999999</v>
+        <v>0.008716385574</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
         <v>2000000</v>
       </c>
       <c r="F66" s="2">
-        <v>100.37717</v>
+        <v>101.00844</v>
       </c>
       <c r="G66" s="3">
-        <v>2007543.4</v>
+        <v>2020168.8</v>
       </c>
       <c r="H66" s="4">
-        <v>0.008702029910000001</v>
+        <v>0.008642815139000001</v>
       </c>
       <c r="I66" s="5">
-        <v>0.008703050669</v>
+        <v>0.008645882156</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
-        <v>1825000</v>
+        <v>2000000</v>
       </c>
       <c r="F67" s="2">
-        <v>104.81619</v>
+        <v>100.12804</v>
       </c>
       <c r="G67" s="3">
-        <v>1912895.47</v>
+        <v>2002560.8</v>
       </c>
       <c r="H67" s="4">
-        <v>0.008291762745</v>
+        <v>0.008567483468999999</v>
       </c>
       <c r="I67" s="5">
-        <v>0.008292735379000001</v>
+        <v>0.008570523754</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
-        <v>90</v>
+        <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>1810000</v>
+        <v>2000000</v>
       </c>
       <c r="F68" s="2">
-        <v>100.79328</v>
+        <v>100.23988</v>
       </c>
       <c r="G68" s="3">
-        <v>1824358.37</v>
+        <v>2004797.6</v>
       </c>
       <c r="H68" s="4">
-        <v>0.007907983998999999</v>
+        <v>0.008577053088999999</v>
       </c>
       <c r="I68" s="5">
-        <v>0.007908911616</v>
+        <v>0.008580096771000001</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D69" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>1650000</v>
+        <v>1825000</v>
       </c>
       <c r="F69" s="2">
-        <v>109.49974</v>
+        <v>104.23285</v>
       </c>
       <c r="G69" s="3">
-        <v>1806745.71</v>
+        <v>1902249.51</v>
       </c>
       <c r="H69" s="4">
-        <v>0.007831639010999999</v>
+        <v>0.008138325314</v>
       </c>
       <c r="I69" s="5">
-        <v>0.007832557671999999</v>
+        <v>0.008141213307</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D70" t="s">
-        <v>147</v>
+        <v>92</v>
       </c>
       <c r="E70" s="1">
-        <v>1785000</v>
+        <v>1810000</v>
       </c>
       <c r="F70" s="2">
-        <v>100.27902</v>
+        <v>100.18654</v>
       </c>
       <c r="G70" s="3">
-        <v>1789980.51</v>
+        <v>1813376.37</v>
       </c>
       <c r="H70" s="4">
-        <v>0.007758967458</v>
+        <v>0.007758102579</v>
       </c>
       <c r="I70" s="5">
-        <v>0.007759877594</v>
+        <v>0.007760855645</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>148</v>
       </c>
       <c r="D71" t="s">
         <v>149</v>
       </c>
       <c r="E71" s="1">
-        <v>1795000</v>
+        <v>1650000</v>
       </c>
       <c r="F71" s="2">
-        <v>99.32483999999999</v>
+        <v>108.21097</v>
       </c>
       <c r="G71" s="3">
-        <v>1782880.88</v>
+        <v>1785481.01</v>
       </c>
       <c r="H71" s="4">
-        <v>0.007728192938</v>
+        <v>0.00763875883</v>
       </c>
       <c r="I71" s="5">
-        <v>0.007729099465</v>
+        <v>0.007641469545</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>150</v>
       </c>
       <c r="D72" t="s">
         <v>151</v>
       </c>
       <c r="E72" s="1">
-        <v>1655000</v>
+        <v>1785000</v>
       </c>
       <c r="F72" s="2">
-        <v>104.07945</v>
+        <v>99.99876</v>
       </c>
       <c r="G72" s="3">
-        <v>1722514.9</v>
+        <v>1784977.87</v>
       </c>
       <c r="H72" s="4">
-        <v>0.007466526581</v>
+        <v>0.007636606269</v>
       </c>
       <c r="I72" s="5">
-        <v>0.007467402414</v>
+        <v>0.00763931622</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>152</v>
       </c>
       <c r="D73" t="s">
         <v>153</v>
       </c>
       <c r="E73" s="1">
-        <v>1700000</v>
+        <v>1795000</v>
       </c>
       <c r="F73" s="2">
-        <v>101.54295</v>
+        <v>98.52185</v>
       </c>
       <c r="G73" s="3">
-        <v>1726230.15</v>
+        <v>1768467.21</v>
       </c>
       <c r="H73" s="4">
-        <v>0.007482630959</v>
+        <v>0.007565969316</v>
       </c>
       <c r="I73" s="5">
-        <v>0.007483508681</v>
+        <v>0.0075686542</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>154</v>
       </c>
       <c r="D74" t="s">
         <v>155</v>
       </c>
       <c r="E74" s="1">
-        <v>1500000</v>
+        <v>1700000</v>
       </c>
       <c r="F74" s="2">
-        <v>109.3037</v>
+        <v>101.30507</v>
       </c>
       <c r="G74" s="3">
-        <v>1639555.5</v>
+        <v>1722186.19</v>
       </c>
       <c r="H74" s="4">
-        <v>0.00710692531</v>
+        <v>0.007367966912</v>
       </c>
       <c r="I74" s="5">
-        <v>0.007107758961</v>
+        <v>0.007370581533</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>156</v>
       </c>
       <c r="D75" t="s">
         <v>157</v>
       </c>
       <c r="E75" s="1">
-        <v>1490000</v>
+        <v>1655000</v>
       </c>
       <c r="F75" s="2">
-        <v>110.17372</v>
+        <v>103.55673</v>
       </c>
       <c r="G75" s="3">
-        <v>1641588.43</v>
+        <v>1713863.88</v>
       </c>
       <c r="H75" s="4">
-        <v>0.007115737374</v>
+        <v>0.00733236188</v>
       </c>
       <c r="I75" s="5">
-        <v>0.007116572058</v>
+        <v>0.007334963866</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>158</v>
       </c>
       <c r="D76" t="s">
         <v>159</v>
       </c>
       <c r="E76" s="1">
-        <v>1515000</v>
+        <v>1625000</v>
       </c>
       <c r="F76" s="2">
-        <v>107.34236</v>
+        <v>103.88183</v>
       </c>
       <c r="G76" s="3">
-        <v>1626236.75</v>
+        <v>1688079.74</v>
       </c>
       <c r="H76" s="4">
-        <v>0.007049192996</v>
+        <v>0.007222050509</v>
       </c>
       <c r="I76" s="5">
-        <v>0.007050019875</v>
+        <v>0.00722461335</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>160</v>
       </c>
       <c r="D77" t="s">
         <v>161</v>
       </c>
       <c r="E77" s="1">
-        <v>1500000</v>
+        <v>1490000</v>
       </c>
       <c r="F77" s="2">
-        <v>106.39024</v>
+        <v>109.19967</v>
       </c>
       <c r="G77" s="3">
-        <v>1595853.6</v>
+        <v>1627075.08</v>
       </c>
       <c r="H77" s="4">
-        <v>0.006917492175</v>
+        <v>0.006961056501</v>
       </c>
       <c r="I77" s="5">
-        <v>0.006918303605</v>
+        <v>0.006963526725</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>162</v>
       </c>
       <c r="D78" t="s">
         <v>163</v>
       </c>
       <c r="E78" s="1">
         <v>1500000</v>
       </c>
       <c r="F78" s="2">
-        <v>104.4542</v>
+        <v>108.0886</v>
       </c>
       <c r="G78" s="3">
-        <v>1566813</v>
+        <v>1621329</v>
       </c>
       <c r="H78" s="4">
-        <v>0.006791610876</v>
+        <v>0.006936473242</v>
       </c>
       <c r="I78" s="5">
-        <v>0.00679240754</v>
+        <v>0.006938934742</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>164</v>
       </c>
       <c r="D79" t="s">
         <v>165</v>
       </c>
       <c r="E79" s="1">
-        <v>1490000</v>
+        <v>1515000</v>
       </c>
       <c r="F79" s="2">
-        <v>104.3642</v>
+        <v>106.08424</v>
       </c>
       <c r="G79" s="3">
-        <v>1555026.58</v>
+        <v>1607176.24</v>
       </c>
       <c r="H79" s="4">
-        <v>0.006740520683</v>
+        <v>0.006875923984</v>
       </c>
       <c r="I79" s="5">
-        <v>0.006741311355</v>
+        <v>0.006878363997</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>166</v>
       </c>
       <c r="D80" t="s">
         <v>167</v>
       </c>
       <c r="E80" s="1">
         <v>1500000</v>
       </c>
       <c r="F80" s="2">
-        <v>97.30466</v>
+        <v>106.10285</v>
       </c>
       <c r="G80" s="3">
-        <v>1459569.9</v>
+        <v>1591542.75</v>
       </c>
       <c r="H80" s="4">
-        <v>0.006326747868</v>
+        <v>0.006809039806</v>
       </c>
       <c r="I80" s="5">
-        <v>0.006327490003</v>
+        <v>0.006811456084</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>168</v>
       </c>
       <c r="D81" t="s">
         <v>169</v>
       </c>
       <c r="E81" s="1">
-        <v>1270000</v>
+        <v>1500000</v>
       </c>
       <c r="F81" s="2">
-        <v>105.84342</v>
+        <v>104.06267</v>
       </c>
       <c r="G81" s="3">
-        <v>1344211.43</v>
+        <v>1560940.05</v>
       </c>
       <c r="H81" s="4">
-        <v>0.00582670746</v>
+        <v>0.006678113381</v>
       </c>
       <c r="I81" s="5">
-        <v>0.00582739094</v>
+        <v>0.006680483198</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>170</v>
       </c>
       <c r="D82" t="s">
         <v>171</v>
       </c>
       <c r="E82" s="1">
-        <v>1180000</v>
+        <v>1490000</v>
       </c>
       <c r="F82" s="2">
-        <v>106.32441</v>
+        <v>103.98259</v>
       </c>
       <c r="G82" s="3">
-        <v>1254628.04</v>
+        <v>1549340.59</v>
       </c>
       <c r="H82" s="4">
-        <v>0.005438393368</v>
+        <v>0.006628487835</v>
       </c>
       <c r="I82" s="5">
-        <v>0.005439031298</v>
+        <v>0.006630840042</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>172</v>
       </c>
       <c r="D83" t="s">
         <v>173</v>
       </c>
       <c r="E83" s="1">
-        <v>1120000</v>
+        <v>1500000</v>
       </c>
       <c r="F83" s="2">
-        <v>109.8445</v>
+        <v>95.9081</v>
       </c>
       <c r="G83" s="3">
-        <v>1230258.4</v>
+        <v>1438621.5</v>
       </c>
       <c r="H83" s="4">
-        <v>0.005332759129</v>
+        <v>0.006154802351</v>
       </c>
       <c r="I83" s="5">
-        <v>0.005333384669</v>
+        <v>0.006156986464</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>174</v>
       </c>
       <c r="D84" t="s">
         <v>175</v>
       </c>
       <c r="E84" s="1">
-        <v>1000000</v>
+        <v>1370000</v>
       </c>
       <c r="F84" s="2">
-        <v>110.0055</v>
+        <v>104.00028</v>
       </c>
       <c r="G84" s="3">
-        <v>1100055</v>
+        <v>1424803.84</v>
       </c>
       <c r="H84" s="4">
-        <v>0.004768370892</v>
+        <v>0.006095686738</v>
       </c>
       <c r="I84" s="5">
-        <v>0.004768930228</v>
+        <v>0.006097849874</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>176</v>
       </c>
       <c r="D85" t="s">
         <v>177</v>
       </c>
       <c r="E85" s="1">
-        <v>1000000</v>
+        <v>1270000</v>
       </c>
       <c r="F85" s="2">
-        <v>106.37761</v>
+        <v>105.40142</v>
       </c>
       <c r="G85" s="3">
-        <v>1063776.1</v>
+        <v>1338598.03</v>
       </c>
       <c r="H85" s="4">
-        <v>0.004611113981</v>
+        <v>0.005726875572</v>
       </c>
       <c r="I85" s="5">
-        <v>0.004611654871</v>
+        <v>0.00572890783</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>178</v>
       </c>
       <c r="D86" t="s">
         <v>179</v>
       </c>
       <c r="E86" s="1">
-        <v>1000000</v>
+        <v>1180000</v>
       </c>
       <c r="F86" s="2">
-        <v>107.00283</v>
+        <v>105.71976</v>
       </c>
       <c r="G86" s="3">
-        <v>1070028.3</v>
+        <v>1247493.17</v>
       </c>
       <c r="H86" s="4">
-        <v>0.004638215179</v>
+        <v>0.005337104918</v>
       </c>
       <c r="I86" s="5">
-        <v>0.004638759248</v>
+        <v>0.005338998861</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>180</v>
       </c>
       <c r="D87" t="s">
         <v>181</v>
       </c>
       <c r="E87" s="1">
-        <v>1000000</v>
+        <v>1120000</v>
       </c>
       <c r="F87" s="2">
-        <v>106.64739</v>
+        <v>109.11378</v>
       </c>
       <c r="G87" s="3">
-        <v>1066473.9</v>
+        <v>1222074.34</v>
       </c>
       <c r="H87" s="4">
-        <v>0.004622808043</v>
+        <v>0.005228356448</v>
       </c>
       <c r="I87" s="5">
-        <v>0.004623350304</v>
+        <v>0.0052302118</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>182</v>
       </c>
       <c r="D88" t="s">
         <v>183</v>
       </c>
       <c r="E88" s="1">
         <v>1000000</v>
       </c>
       <c r="F88" s="2">
-        <v>105.48354</v>
+        <v>109.26861</v>
       </c>
       <c r="G88" s="3">
-        <v>1054835.4</v>
+        <v>1092686.1</v>
       </c>
       <c r="H88" s="4">
-        <v>0.004572359034</v>
+        <v>0.004674799436</v>
       </c>
       <c r="I88" s="5">
-        <v>0.004572895377</v>
+        <v>0.004676458351</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>184</v>
       </c>
       <c r="D89" t="s">
         <v>185</v>
       </c>
       <c r="E89" s="1">
         <v>1000000</v>
       </c>
       <c r="F89" s="2">
-        <v>102.97476</v>
+        <v>106.68145</v>
       </c>
       <c r="G89" s="3">
-        <v>1029747.6</v>
+        <v>1066814.5</v>
       </c>
       <c r="H89" s="4">
-        <v>0.004463611803</v>
+        <v>0.004564113905</v>
       </c>
       <c r="I89" s="5">
-        <v>0.00446413539</v>
+        <v>0.004565733542</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>186</v>
       </c>
       <c r="D90" t="s">
         <v>187</v>
       </c>
       <c r="E90" s="1">
         <v>1000000</v>
       </c>
       <c r="F90" s="2">
-        <v>100.59721</v>
+        <v>105.68201</v>
       </c>
       <c r="G90" s="3">
-        <v>1005972.1</v>
+        <v>1056820.1</v>
       </c>
       <c r="H90" s="4">
-        <v>0.004360552954</v>
+        <v>0.004521355225</v>
       </c>
       <c r="I90" s="5">
-        <v>0.004361064452</v>
+        <v>0.004522959688</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>188</v>
       </c>
       <c r="D91" t="s">
         <v>189</v>
       </c>
       <c r="E91" s="1">
-        <v>511655.82</v>
+        <v>1000000</v>
       </c>
       <c r="F91" s="2">
-        <v>1</v>
+        <v>105.96557</v>
       </c>
       <c r="G91" s="3">
-        <v>511655.82</v>
+        <v>1059655.7</v>
       </c>
       <c r="H91" s="4">
-        <v>0.002217857033</v>
+        <v>0.00453348667</v>
       </c>
       <c r="I91" s="5">
-        <v>0.002218117191</v>
+        <v>0.004535095438</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92" t="s">
+        <v>9</v>
+      </c>
+      <c r="B92" t="s">
+        <v>10</v>
+      </c>
+      <c r="C92" t="s">
+        <v>190</v>
+      </c>
+      <c r="D92" t="s">
+        <v>191</v>
+      </c>
+      <c r="E92" s="1">
+        <v>1000000</v>
+      </c>
+      <c r="F92" s="2">
+        <v>104.82972</v>
+      </c>
+      <c r="G92" s="3">
+        <v>1048297.2</v>
+      </c>
+      <c r="H92" s="4">
+        <v>0.00448489201</v>
+      </c>
+      <c r="I92" s="5">
+        <v>0.004486483533</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93" t="s">
+        <v>9</v>
+      </c>
+      <c r="B93" t="s">
+        <v>10</v>
+      </c>
+      <c r="C93" t="s">
+        <v>192</v>
+      </c>
+      <c r="D93" t="s">
+        <v>193</v>
+      </c>
+      <c r="E93" s="1">
+        <v>1000000</v>
+      </c>
+      <c r="F93" s="2">
+        <v>102.39585</v>
+      </c>
+      <c r="G93" s="3">
+        <v>1023958.5</v>
+      </c>
+      <c r="H93" s="4">
+        <v>0.00438076463</v>
+      </c>
+      <c r="I93" s="5">
+        <v>0.004382319202</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -3699,32 +3769,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital National Municipal Bond ETF Holdings as of 06.24.2026</dc:title>
+  <dc:title>Sterling Capital National Municipal Bond ETF Holdings as of 07.17.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>