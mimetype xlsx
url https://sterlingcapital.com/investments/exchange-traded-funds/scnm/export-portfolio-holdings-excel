--- v1 (2026-07-20)
+++ v2 (2026-08-11)
@@ -14,632 +14,650 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-07-17</t>
+    <t>2026-08-10</t>
   </si>
   <si>
     <t>SCNM</t>
   </si>
   <si>
     <t>31423R500</t>
   </si>
   <si>
     <t>FEDERATED HERMES MM TREAS</t>
   </si>
   <si>
     <t>647207BL2</t>
   </si>
   <si>
     <t>NMSPWR 5 06/1/2054</t>
   </si>
   <si>
     <t>56035DJJ2</t>
   </si>
   <si>
     <t>MAIUTL 5 05/1/2055</t>
   </si>
   <si>
     <t>13013JFW1</t>
   </si>
   <si>
     <t>CCEDEV 5 01/1/2056</t>
   </si>
   <si>
     <t>09182THJ9</t>
   </si>
   <si>
     <t>BBEUTL 5 07/1/2033</t>
   </si>
   <si>
     <t>292723BN2</t>
   </si>
   <si>
     <t>ESDPWR 5.25 07/1/2054</t>
   </si>
   <si>
     <t>84247PND9</t>
   </si>
   <si>
     <t>STNPWR 5 04/1/2055</t>
   </si>
   <si>
+    <t>13013JFR2</t>
+  </si>
+  <si>
+    <t>CCEDEV 5 02/1/2055</t>
+  </si>
+  <si>
     <t>37353PPV5</t>
   </si>
   <si>
     <t>GASHSG 4.7 12/1/2055</t>
   </si>
   <si>
-    <t>13013JFR2</t>
-[...4 lines deleted...]
-  <si>
     <t>650116CY0</t>
   </si>
   <si>
     <t>NYTTRN 5 10/1/2035</t>
   </si>
   <si>
     <t>837032CT6</t>
   </si>
   <si>
     <t>SCSMED 5.25 11/1/2054</t>
   </si>
   <si>
+    <t>158862CB6</t>
+  </si>
+  <si>
+    <t>CHADEV 5 09/1/2052</t>
+  </si>
+  <si>
     <t>57584YJU4</t>
   </si>
   <si>
     <t>MASDEV 5 07/1/2043</t>
   </si>
   <si>
     <t>592647PD7</t>
   </si>
   <si>
     <t>METAPT 5 10/1/2050</t>
   </si>
   <si>
-    <t>158862CB6</t>
-[...4 lines deleted...]
-  <si>
     <t>57584XJZ5</t>
   </si>
   <si>
     <t>MASDEV 5 07/1/2036</t>
   </si>
   <si>
+    <t>796242VK8</t>
+  </si>
+  <si>
+    <t>SANAPT 5 07/1/2032</t>
+  </si>
+  <si>
+    <t>392275FK4</t>
+  </si>
+  <si>
+    <t>GREAPT 5.25 10/1/2051</t>
+  </si>
+  <si>
     <t>59334DQP2</t>
   </si>
   <si>
     <t>MIAUTL 5 10/1/2055</t>
   </si>
   <si>
     <t>914455SB7</t>
   </si>
   <si>
     <t>UNVHGR 5 04/1/2048</t>
   </si>
   <si>
-    <t>392275FK4</t>
-[...4 lines deleted...]
-  <si>
     <t>442349KB1</t>
   </si>
   <si>
     <t>HOUAPT 5.25 07/15/2030</t>
   </si>
   <si>
     <t>57421CLS1</t>
   </si>
   <si>
     <t>MDSMED 5.25 05/15/2055</t>
   </si>
   <si>
+    <t>452227VE8</t>
+  </si>
+  <si>
+    <t>ILSGEN 5 06/15/2034</t>
+  </si>
+  <si>
     <t>821622QJ9</t>
   </si>
   <si>
     <t>SHEEDU 4 08/1/2038</t>
   </si>
   <si>
-    <t>452227VE8</t>
-[...2 lines deleted...]
-    <t>ILSGEN 5 06/15/2034</t>
+    <t>452153KV0</t>
+  </si>
+  <si>
+    <t>ILS 5 02/1/2036</t>
   </si>
   <si>
     <t>677523NN8</t>
   </si>
   <si>
     <t>OHS 5 11/1/2039</t>
   </si>
   <si>
-    <t>452153KV0</t>
-[...4 lines deleted...]
-  <si>
     <t>64990KHA4</t>
   </si>
   <si>
     <t>NYSGEN 5 03/15/2053</t>
   </si>
   <si>
     <t>64966SHD1</t>
   </si>
   <si>
     <t>NYC 5 09/1/2044</t>
   </si>
   <si>
     <t>167486Z93</t>
   </si>
   <si>
     <t>CHI 5 01/1/2044</t>
   </si>
   <si>
     <t>96634RAZ5</t>
   </si>
   <si>
     <t>WHGFAC 4.2 06/1/2044</t>
   </si>
   <si>
     <t>115065C44</t>
   </si>
   <si>
     <t>BROEDU 5 07/1/2032</t>
   </si>
   <si>
     <t>575896TG0</t>
   </si>
   <si>
     <t>MASTRN 5 07/1/2034</t>
   </si>
   <si>
     <t>64988YF44</t>
   </si>
   <si>
     <t>NYSHSG 4.65 10/1/2050</t>
   </si>
   <si>
+    <t>79467BKG9</t>
+  </si>
+  <si>
+    <t>STSGEN 5 01/1/2042</t>
+  </si>
+  <si>
     <t>850001CN6</t>
   </si>
   <si>
     <t>SPGSCD 5.25 08/15/2055</t>
   </si>
   <si>
     <t>04780MX95</t>
   </si>
   <si>
     <t>ATLAPT 5.25 07/1/2054</t>
   </si>
   <si>
     <t>560354AF9</t>
   </si>
   <si>
     <t>MSEPWR 5 10/1/2033</t>
   </si>
   <si>
     <t>88283KBZ0</t>
   </si>
   <si>
     <t>TXSTRN 5 08/15/2034</t>
   </si>
   <si>
     <t>88256RAK2</t>
   </si>
   <si>
     <t>TXSUTL 5 01/1/2055</t>
   </si>
   <si>
     <t>65830RDA4</t>
   </si>
   <si>
     <t>NCSTRN 5 01/1/2058</t>
   </si>
   <si>
+    <t>84136HBC6</t>
+  </si>
+  <si>
+    <t>SEEPWR 5 01/1/2056</t>
+  </si>
+  <si>
     <t>442349JV9</t>
   </si>
   <si>
     <t>HOUAPT 5.5 07/1/2055</t>
   </si>
   <si>
-    <t>84136HBC6</t>
-[...4 lines deleted...]
-  <si>
     <t>64577B5G5</t>
   </si>
   <si>
     <t>NJSDEV 5 06/15/2048</t>
   </si>
   <si>
     <t>46613P3W4</t>
   </si>
   <si>
     <t>JACUTL 4 10/1/2039</t>
   </si>
   <si>
     <t>44237NMG4</t>
   </si>
   <si>
     <t>HOUFAC 5 09/1/2037</t>
   </si>
   <si>
     <t>45470YFK2</t>
   </si>
   <si>
     <t>INSMED 5 10/1/2053</t>
   </si>
   <si>
     <t>7353892S6</t>
   </si>
   <si>
     <t>PTSGEN 5.25 07/1/2049</t>
   </si>
   <si>
-    <t>23503CFV4</t>
-[...4 lines deleted...]
-  <si>
     <t>73358XJR4</t>
   </si>
   <si>
     <t>PORTRN 5 07/15/2053</t>
   </si>
   <si>
     <t>19648FWR1</t>
   </si>
   <si>
     <t>COSMED 5 11/1/2041</t>
   </si>
   <si>
+    <t>472682ZS5</t>
+  </si>
+  <si>
+    <t>JEFUTL 5.5 10/1/2053</t>
+  </si>
+  <si>
+    <t>544532JL9</t>
+  </si>
+  <si>
+    <t>LOSUTL 5 07/1/2040</t>
+  </si>
+  <si>
+    <t>882725EQ3</t>
+  </si>
+  <si>
+    <t>TXS 5 08/1/2033</t>
+  </si>
+  <si>
+    <t>55123TCT7</t>
+  </si>
+  <si>
+    <t>LNCMED 5 01/1/2039</t>
+  </si>
+  <si>
+    <t>59261AG43</t>
+  </si>
+  <si>
+    <t>MTATRN 5 11/15/2050</t>
+  </si>
+  <si>
+    <t>249182SR8</t>
+  </si>
+  <si>
+    <t>DENAPT 5.25 11/15/2053</t>
+  </si>
+  <si>
+    <t>70556CAL8</t>
+  </si>
+  <si>
+    <t>PEFUTL 5 04/1/2035</t>
+  </si>
+  <si>
+    <t>88256PAG5</t>
+  </si>
+  <si>
+    <t>TMGUTL 5.5 01/1/2054</t>
+  </si>
+  <si>
+    <t>09182TDL8</t>
+  </si>
+  <si>
+    <t>BBEUTL 5.25 05/1/2055</t>
+  </si>
+  <si>
+    <t>57582TFG2</t>
+  </si>
+  <si>
+    <t>MAS 5 08/1/2050</t>
+  </si>
+  <si>
+    <t>717893W72</t>
+  </si>
+  <si>
+    <t>PHIUTL 5 10/1/2046</t>
+  </si>
+  <si>
+    <t>882750R95</t>
+  </si>
+  <si>
+    <t>TXSSFH 3.65 01/1/2037</t>
+  </si>
+  <si>
+    <t>42605XAB4</t>
+  </si>
+  <si>
+    <t>HENMED 5 11/1/2048</t>
+  </si>
+  <si>
+    <t>5444456H7</t>
+  </si>
+  <si>
+    <t>LOSAPT 5 05/15/2048</t>
+  </si>
+  <si>
+    <t>54811BTA9</t>
+  </si>
+  <si>
+    <t>LWCGEN 5 05/15/2044</t>
+  </si>
+  <si>
+    <t>79467BEW1</t>
+  </si>
+  <si>
+    <t>STSGEN 5 01/1/2033</t>
+  </si>
+  <si>
+    <t>882724RX7</t>
+  </si>
+  <si>
+    <t>TXS 4 08/1/2033</t>
+  </si>
+  <si>
+    <t>59259N3N1</t>
+  </si>
+  <si>
+    <t>MTATRN 5 11/15/2056</t>
+  </si>
+  <si>
+    <t>795576FY8</t>
+  </si>
+  <si>
+    <t>SALAPT 5 07/1/2047</t>
+  </si>
+  <si>
+    <t>593340AD4</t>
+  </si>
+  <si>
+    <t>MIATRN 5.25 10/1/2055</t>
+  </si>
+  <si>
+    <t>46615SDM7</t>
+  </si>
+  <si>
+    <t>646080ZT1</t>
+  </si>
+  <si>
+    <t>NJSHGR 5 12/1/2036</t>
+  </si>
+  <si>
+    <t>64613AJN3</t>
+  </si>
+  <si>
+    <t>NJSHSG 4.7 10/1/2050</t>
+  </si>
+  <si>
+    <t>64972KJH9</t>
+  </si>
+  <si>
+    <t>NYCHSG 4.8 11/1/2055</t>
+  </si>
+  <si>
+    <t>544532AR5</t>
+  </si>
+  <si>
+    <t>LOSUTL 5 07/1/2049</t>
+  </si>
+  <si>
+    <t>1675934T6</t>
+  </si>
+  <si>
+    <t>CHITRN 5.5 01/1/2059</t>
+  </si>
+  <si>
+    <t>19648GJ94</t>
+  </si>
+  <si>
+    <t>COSHSG 5.15 05/1/2040</t>
+  </si>
+  <si>
+    <t>79766DWK1</t>
+  </si>
+  <si>
+    <t>SFOAPT 5 05/1/2032</t>
+  </si>
+  <si>
+    <t>1676155C3</t>
+  </si>
+  <si>
+    <t>CHIFAC 5 01/1/2040</t>
+  </si>
+  <si>
+    <t>15569DAA0</t>
+  </si>
+  <si>
+    <t>CTVPWR 5 12/1/2055</t>
+  </si>
+  <si>
+    <t>57585BA32</t>
+  </si>
+  <si>
+    <t>MASDEV 5 10/1/2043</t>
+  </si>
+  <si>
+    <t>956622Y81</t>
+  </si>
+  <si>
+    <t>WVSMED 5.5 06/1/2050</t>
+  </si>
+  <si>
+    <t>80136PCP6</t>
+  </si>
+  <si>
+    <t>SBBCTF 5 12/1/2030</t>
+  </si>
+  <si>
+    <t>736742K71</t>
+  </si>
+  <si>
+    <t>PORUTL 5 10/1/2054</t>
+  </si>
+  <si>
+    <t>052398LQ5</t>
+  </si>
+  <si>
+    <t>AUSAPT 5.25 11/15/2051</t>
+  </si>
+  <si>
+    <t>650116DT0</t>
+  </si>
+  <si>
+    <t>NYTTRN 4 12/1/2038</t>
+  </si>
+  <si>
+    <t>54714CBV8</t>
+  </si>
+  <si>
+    <t>LFLTRN 5 11/1/2029</t>
+  </si>
+  <si>
+    <t>432308X25</t>
+  </si>
+  <si>
+    <t>HILTRN 5.5 10/1/2054</t>
+  </si>
+  <si>
+    <t>717883E24</t>
+  </si>
+  <si>
+    <t>PHISCD 5 09/1/2031</t>
+  </si>
+  <si>
+    <t>052398KX1</t>
+  </si>
+  <si>
+    <t>AUSAPT 5 11/15/2032</t>
+  </si>
+  <si>
+    <t>57585BA24</t>
+  </si>
+  <si>
+    <t>MASDEV 5 10/1/2042</t>
+  </si>
+  <si>
+    <t>70556CAJ3</t>
+  </si>
+  <si>
+    <t>PEFUTL 5 04/1/2033</t>
+  </si>
+  <si>
+    <t>765433PA9</t>
+  </si>
+  <si>
+    <t>RICUTL 5 01/15/2048</t>
+  </si>
+  <si>
+    <t>84136HCT8</t>
+  </si>
+  <si>
+    <t>SEEPWR 5 10/1/2030</t>
+  </si>
+  <si>
+    <t>963270JW4</t>
+  </si>
+  <si>
+    <t>WHEUTL 5.25 06/1/2050</t>
+  </si>
+  <si>
+    <t>631163BQ4</t>
+  </si>
+  <si>
+    <t>NASMED 5.25 02/1/2055</t>
+  </si>
+  <si>
     <t>RECPAY</t>
   </si>
   <si>
     <t>Receivables/Payables</t>
-  </si>
-[...259 lines deleted...]
-    <t>NASMED 5.25 02/1/2055</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -967,61 +985,61 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I93"/>
+  <dimension ref="A1:I96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
-    <col min="7" max="7" width="16.424561" bestFit="true" customWidth="true" style="3"/>
+    <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -1029,2736 +1047,2823 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>7896489.3</v>
+        <v>10145597.64</v>
       </c>
       <c r="F2" s="2">
         <v>100</v>
       </c>
       <c r="G2" s="3">
-        <v>7896489.3</v>
+        <v>10145597.64</v>
       </c>
       <c r="H2" s="4">
-        <v>0.033783264677</v>
+        <v>0.043087398817</v>
       </c>
       <c r="I2" s="5">
-        <v>0.033795253118</v>
+        <v>0.043092501692</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
         <v>4750000</v>
       </c>
       <c r="F3" s="2">
-        <v>106.12089</v>
+        <v>105.54875</v>
       </c>
       <c r="G3" s="3">
-        <v>5040742.28</v>
+        <v>5013565.63</v>
       </c>
       <c r="H3" s="4">
-        <v>0.021565625429</v>
+        <v>0.021292141601</v>
       </c>
       <c r="I3" s="5">
-        <v>0.021573278278</v>
+        <v>0.021294663246</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
         <v>4600000</v>
       </c>
       <c r="F4" s="2">
-        <v>105.89655</v>
+        <v>104.76657</v>
       </c>
       <c r="G4" s="3">
-        <v>4871241.3</v>
+        <v>4819262.22</v>
       </c>
       <c r="H4" s="4">
-        <v>0.020840455536</v>
+        <v>0.020466953318</v>
       </c>
       <c r="I4" s="5">
-        <v>0.020847851048</v>
+        <v>0.020469377235</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
         <v>4265000</v>
       </c>
       <c r="F5" s="2">
-        <v>107.00882</v>
+        <v>106.8767</v>
       </c>
       <c r="G5" s="3">
-        <v>4563926.17</v>
+        <v>4558291.26</v>
       </c>
       <c r="H5" s="4">
-        <v>0.019525680339</v>
+        <v>0.019358634178</v>
       </c>
       <c r="I5" s="5">
-        <v>0.019532609286</v>
+        <v>0.019360926836</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
         <v>4000000</v>
       </c>
       <c r="F6" s="2">
-        <v>104.04658</v>
+        <v>104.24911</v>
       </c>
       <c r="G6" s="3">
-        <v>4161863.2</v>
+        <v>4169964.4</v>
       </c>
       <c r="H6" s="4">
-        <v>0.017805548858</v>
+        <v>0.017709446553</v>
       </c>
       <c r="I6" s="5">
-        <v>0.017811867394</v>
+        <v>0.017711543897</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
         <v>3750000</v>
       </c>
       <c r="F7" s="2">
-        <v>106.8918</v>
+        <v>106.37084</v>
       </c>
       <c r="G7" s="3">
-        <v>4008442.5</v>
+        <v>3988906.5</v>
       </c>
       <c r="H7" s="4">
-        <v>0.017149174624</v>
+        <v>0.016940510683</v>
       </c>
       <c r="I7" s="5">
-        <v>0.017155260236</v>
+        <v>0.016942516961</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
         <v>3755000</v>
       </c>
       <c r="F8" s="2">
-        <v>104.43811</v>
+        <v>104.15946</v>
       </c>
       <c r="G8" s="3">
-        <v>3921651.03</v>
+        <v>3911187.72</v>
       </c>
       <c r="H8" s="4">
-        <v>0.016777857818</v>
+        <v>0.016610446348</v>
       </c>
       <c r="I8" s="5">
-        <v>0.016783811664</v>
+        <v>0.016612413536</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>3810000</v>
+        <v>3500000</v>
       </c>
       <c r="F9" s="2">
-        <v>98.25333999999999</v>
+        <v>105.66605</v>
       </c>
       <c r="G9" s="3">
-        <v>3743452.25</v>
+        <v>3698311.75</v>
       </c>
       <c r="H9" s="4">
-        <v>0.016015476435</v>
+        <v>0.015706382115</v>
       </c>
       <c r="I9" s="5">
-        <v>0.01602115974</v>
+        <v>0.015708242235</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>3500000</v>
+        <v>3810000</v>
       </c>
       <c r="F10" s="2">
-        <v>105.26251</v>
+        <v>97.15929</v>
       </c>
       <c r="G10" s="3">
-        <v>3684187.85</v>
+        <v>3701768.95</v>
       </c>
       <c r="H10" s="4">
-        <v>0.015761927678</v>
+        <v>0.015721064514</v>
       </c>
       <c r="I10" s="5">
-        <v>0.015767521008</v>
+        <v>0.015722926372</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
         <v>3500000</v>
       </c>
       <c r="F11" s="2">
-        <v>104.2321</v>
+        <v>104.31758</v>
       </c>
       <c r="G11" s="3">
-        <v>3648123.5</v>
+        <v>3651115.3</v>
       </c>
       <c r="H11" s="4">
-        <v>0.015607634873</v>
+        <v>0.015505943232</v>
       </c>
       <c r="I11" s="5">
-        <v>0.01561317345</v>
+        <v>0.015507779613</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
         <v>3500000</v>
       </c>
       <c r="F12" s="2">
-        <v>103.63291</v>
+        <v>103.27595</v>
       </c>
       <c r="G12" s="3">
-        <v>3627151.85</v>
+        <v>3614658.25</v>
       </c>
       <c r="H12" s="4">
-        <v>0.015517912621</v>
+        <v>0.01535111357</v>
       </c>
       <c r="I12" s="5">
-        <v>0.015523419359</v>
+        <v>0.015352931614</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
         <v>3500000</v>
       </c>
       <c r="F13" s="2">
-        <v>101.44662</v>
+        <v>100.95575</v>
       </c>
       <c r="G13" s="3">
-        <v>3550631.7</v>
+        <v>3533451.25</v>
       </c>
       <c r="H13" s="4">
-        <v>0.01519053923</v>
+        <v>0.01500623508</v>
       </c>
       <c r="I13" s="5">
-        <v>0.015195929795</v>
+        <v>0.01500801228</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
         <v>3500000</v>
       </c>
       <c r="F14" s="2">
-        <v>101.79822</v>
+        <v>101.09269</v>
       </c>
       <c r="G14" s="3">
-        <v>3562937.7</v>
+        <v>3538244.15</v>
       </c>
       <c r="H14" s="4">
-        <v>0.015243187545</v>
+        <v>0.015026590075</v>
       </c>
       <c r="I14" s="5">
-        <v>0.015248596793</v>
+        <v>0.015028369686</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
         <v>3500000</v>
       </c>
       <c r="F15" s="2">
-        <v>101.11789</v>
+        <v>101.17545</v>
       </c>
       <c r="G15" s="3">
-        <v>3539126.15</v>
+        <v>3541140.75</v>
       </c>
       <c r="H15" s="4">
-        <v>0.015141315452</v>
+        <v>0.015038891663</v>
       </c>
       <c r="I15" s="5">
-        <v>0.015146688549</v>
+        <v>0.015040672731</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
         <v>3500000</v>
       </c>
       <c r="F16" s="2">
-        <v>100.04928</v>
+        <v>100.05124</v>
       </c>
       <c r="G16" s="3">
-        <v>3501724.8</v>
+        <v>3501793.4</v>
       </c>
       <c r="H16" s="4">
-        <v>0.014981302608</v>
+        <v>0.014871787169</v>
       </c>
       <c r="I16" s="5">
-        <v>0.014986618923</v>
+        <v>0.014873548446</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>3300000</v>
+        <v>3175000</v>
       </c>
       <c r="F17" s="2">
-        <v>103.55236</v>
+        <v>108.10711</v>
       </c>
       <c r="G17" s="3">
-        <v>3417227.88</v>
+        <v>3432400.74</v>
       </c>
       <c r="H17" s="4">
-        <v>0.01461980249</v>
+        <v>0.01457708308</v>
       </c>
       <c r="I17" s="5">
-        <v>0.014624990522</v>
+        <v>0.014578809455</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>3330000</v>
+        <v>3300000</v>
       </c>
       <c r="F18" s="2">
-        <v>102.25999</v>
+        <v>102.4817</v>
       </c>
       <c r="G18" s="3">
-        <v>3405257.67</v>
+        <v>3381896.1</v>
       </c>
       <c r="H18" s="4">
-        <v>0.014568590761</v>
+        <v>0.014362594614</v>
       </c>
       <c r="I18" s="5">
-        <v>0.014573760619</v>
+        <v>0.014364295587</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
         <v>3300000</v>
       </c>
       <c r="F19" s="2">
-        <v>103.05574</v>
+        <v>102.84344</v>
       </c>
       <c r="G19" s="3">
-        <v>3400839.42</v>
+        <v>3393833.52</v>
       </c>
       <c r="H19" s="4">
-        <v>0.014549688334</v>
+        <v>0.014413291714</v>
       </c>
       <c r="I19" s="5">
-        <v>0.014554851485</v>
+        <v>0.014414998691</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>3200000</v>
+        <v>3330000</v>
       </c>
       <c r="F20" s="2">
-        <v>105.01845</v>
+        <v>101.84481</v>
       </c>
       <c r="G20" s="3">
-        <v>3360590.4</v>
+        <v>3391432.17</v>
       </c>
       <c r="H20" s="4">
-        <v>0.014377492407</v>
+        <v>0.014403093419</v>
       </c>
       <c r="I20" s="5">
-        <v>0.014382594452</v>
+        <v>0.014404799189</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
         <v>3200000</v>
       </c>
       <c r="F21" s="2">
-        <v>105.48188</v>
+        <v>104.84396</v>
       </c>
       <c r="G21" s="3">
-        <v>3375420.16</v>
+        <v>3355006.72</v>
       </c>
       <c r="H21" s="4">
-        <v>0.014440938033</v>
+        <v>0.014248397946</v>
       </c>
       <c r="I21" s="5">
-        <v>0.014446062592</v>
+        <v>0.014250085395</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>3465000</v>
+        <v>3200000</v>
       </c>
       <c r="F22" s="2">
-        <v>96.94591</v>
+        <v>104.73924</v>
       </c>
       <c r="G22" s="3">
-        <v>3359175.78</v>
+        <v>3351655.68</v>
       </c>
       <c r="H22" s="4">
-        <v>0.014371440296</v>
+        <v>0.014234166395</v>
       </c>
       <c r="I22" s="5">
-        <v>0.014376540193</v>
+        <v>0.014235852158</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
         <v>3000000</v>
       </c>
       <c r="F23" s="2">
-        <v>110.5393</v>
+        <v>110.27737</v>
       </c>
       <c r="G23" s="3">
-        <v>3316179</v>
+        <v>3308321.1</v>
       </c>
       <c r="H23" s="4">
-        <v>0.01418748872</v>
+        <v>0.01405012851</v>
       </c>
       <c r="I23" s="5">
-        <v>0.014192523339</v>
+        <v>0.014051792478</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>3000000</v>
+        <v>3465000</v>
       </c>
       <c r="F24" s="2">
-        <v>110.63453</v>
+        <v>95.67227</v>
       </c>
       <c r="G24" s="3">
-        <v>3319035.9</v>
+        <v>3315044.16</v>
       </c>
       <c r="H24" s="4">
-        <v>0.014199711292</v>
+        <v>0.014078680694</v>
       </c>
       <c r="I24" s="5">
-        <v>0.014204750249</v>
+        <v>0.014080348043</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
         <v>3000000</v>
       </c>
       <c r="F25" s="2">
-        <v>109.51313</v>
+        <v>108.71803</v>
       </c>
       <c r="G25" s="3">
-        <v>3285393.9</v>
+        <v>3261540.9</v>
       </c>
       <c r="H25" s="4">
-        <v>0.01405578194</v>
+        <v>0.013851457401</v>
       </c>
       <c r="I25" s="5">
-        <v>0.014060769821</v>
+        <v>0.01385309784</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>3145000</v>
+        <v>3000000</v>
       </c>
       <c r="F26" s="2">
-        <v>103.29715</v>
+        <v>109.29948</v>
       </c>
       <c r="G26" s="3">
-        <v>3248695.37</v>
+        <v>3278984.4</v>
       </c>
       <c r="H26" s="4">
-        <v>0.013898775935</v>
+        <v>0.013925538304</v>
       </c>
       <c r="I26" s="5">
-        <v>0.013903708101</v>
+        <v>0.013927187517</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>2935000</v>
+        <v>3145000</v>
       </c>
       <c r="F27" s="2">
-        <v>106.31009</v>
+        <v>102.08178</v>
       </c>
       <c r="G27" s="3">
-        <v>3120201.14</v>
+        <v>3210471.98</v>
       </c>
       <c r="H27" s="4">
-        <v>0.013349043734</v>
+        <v>0.013634572506</v>
       </c>
       <c r="I27" s="5">
-        <v>0.01335378082</v>
+        <v>0.013636187259</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>3000000</v>
+        <v>2935000</v>
       </c>
       <c r="F28" s="2">
-        <v>102.98271</v>
+        <v>104.7923</v>
       </c>
       <c r="G28" s="3">
-        <v>3089481.3</v>
+        <v>3075654.01</v>
       </c>
       <c r="H28" s="4">
-        <v>0.013217616147</v>
+        <v>0.013062013243</v>
       </c>
       <c r="I28" s="5">
-        <v>0.013222306593</v>
+        <v>0.013063560188</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
         <v>3000000</v>
       </c>
       <c r="F29" s="2">
-        <v>102.41676</v>
+        <v>101.94949</v>
       </c>
       <c r="G29" s="3">
-        <v>3072502.8</v>
+        <v>3058484.7</v>
       </c>
       <c r="H29" s="4">
-        <v>0.013144977644</v>
+        <v>0.01298909682</v>
       </c>
       <c r="I29" s="5">
-        <v>0.013149642314</v>
+        <v>0.012990635129</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>2800000</v>
+        <v>3000000</v>
       </c>
       <c r="F30" s="2">
-        <v>106.72808</v>
+        <v>100.81048</v>
       </c>
       <c r="G30" s="3">
-        <v>2988386.24</v>
+        <v>3024314.4</v>
       </c>
       <c r="H30" s="4">
-        <v>0.012785104806</v>
+        <v>0.01284397877</v>
       </c>
       <c r="I30" s="5">
-        <v>0.012789641771</v>
+        <v>0.012845499893</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>2830000</v>
+        <v>2800000</v>
       </c>
       <c r="F31" s="2">
-        <v>104.28424</v>
+        <v>106.53817</v>
       </c>
       <c r="G31" s="3">
-        <v>2951243.99</v>
+        <v>2983068.76</v>
       </c>
       <c r="H31" s="4">
-        <v>0.01262620047</v>
+        <v>0.012668812417</v>
       </c>
       <c r="I31" s="5">
-        <v>0.012630681045</v>
+        <v>0.012670312795</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>2965000</v>
+        <v>2830000</v>
       </c>
       <c r="F32" s="2">
-        <v>98.86198</v>
+        <v>104.14688</v>
       </c>
       <c r="G32" s="3">
-        <v>2931257.71</v>
+        <v>2947356.7</v>
       </c>
       <c r="H32" s="4">
-        <v>0.012540693869</v>
+        <v>0.012517146675</v>
       </c>
       <c r="I32" s="5">
-        <v>0.012545144101</v>
+        <v>0.01251862909</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>2620000</v>
+        <v>2965000</v>
       </c>
       <c r="F33" s="2">
-        <v>105.36577</v>
+        <v>97.85834</v>
       </c>
       <c r="G33" s="3">
-        <v>2760583.17</v>
+        <v>2901499.78</v>
       </c>
       <c r="H33" s="4">
-        <v>0.011810503185</v>
+        <v>0.012322396636</v>
       </c>
       <c r="I33" s="5">
-        <v>0.011814694299</v>
+        <v>0.012323855987</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>2630000</v>
+        <v>2645000</v>
       </c>
       <c r="F34" s="2">
-        <v>103.59858</v>
+        <v>104.78335</v>
       </c>
       <c r="G34" s="3">
-        <v>2724642.65</v>
+        <v>2771519.61</v>
       </c>
       <c r="H34" s="4">
-        <v>0.011656740158</v>
+        <v>0.011770383066</v>
       </c>
       <c r="I34" s="5">
-        <v>0.011660876707</v>
+        <v>0.011771777042</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
-        <v>2545000</v>
+        <v>2620000</v>
       </c>
       <c r="F35" s="2">
-        <v>105.11942</v>
+        <v>104.81047</v>
       </c>
       <c r="G35" s="3">
-        <v>2675289.24</v>
+        <v>2746034.31</v>
       </c>
       <c r="H35" s="4">
-        <v>0.011445593227</v>
+        <v>0.011662149422</v>
       </c>
       <c r="I35" s="5">
-        <v>0.011449654848</v>
+        <v>0.01166353058</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>2360000</v>
+        <v>2630000</v>
       </c>
       <c r="F36" s="2">
-        <v>111.36653</v>
+        <v>102.97903</v>
       </c>
       <c r="G36" s="3">
-        <v>2628250.11</v>
+        <v>2708348.49</v>
       </c>
       <c r="H36" s="4">
-        <v>0.011244347414</v>
+        <v>0.011502101268</v>
       </c>
       <c r="I36" s="5">
-        <v>0.01124833762</v>
+        <v>0.011503463471</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
-        <v>2500000</v>
+        <v>2545000</v>
       </c>
       <c r="F37" s="2">
-        <v>104.94854</v>
+        <v>105.32505</v>
       </c>
       <c r="G37" s="3">
-        <v>2623713.5</v>
+        <v>2680522.52</v>
       </c>
       <c r="H37" s="4">
-        <v>0.011224938608</v>
+        <v>0.011383927006</v>
       </c>
       <c r="I37" s="5">
-        <v>0.011228921926</v>
+        <v>0.011385275213</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
-        <v>2540000</v>
+        <v>2360000</v>
       </c>
       <c r="F38" s="2">
-        <v>101.59854</v>
+        <v>110.90366</v>
       </c>
       <c r="G38" s="3">
-        <v>2580602.92</v>
+        <v>2617326.38</v>
       </c>
       <c r="H38" s="4">
-        <v>0.011040500155</v>
+        <v>0.011115538916</v>
       </c>
       <c r="I38" s="5">
-        <v>0.011044418023</v>
+        <v>0.011116855338</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
-        <v>2410000</v>
+        <v>2500000</v>
       </c>
       <c r="F39" s="2">
-        <v>105.39223</v>
+        <v>104.60142</v>
       </c>
       <c r="G39" s="3">
-        <v>2539952.74</v>
+        <v>2615035.5</v>
       </c>
       <c r="H39" s="4">
-        <v>0.010866587989</v>
+        <v>0.011105809781</v>
       </c>
       <c r="I39" s="5">
-        <v>0.010870444142</v>
+        <v>0.011107125051</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
-        <v>2500000</v>
+        <v>2540000</v>
       </c>
       <c r="F40" s="2">
-        <v>101.62459</v>
+        <v>101.87962</v>
       </c>
       <c r="G40" s="3">
-        <v>2540614.75</v>
+        <v>2587742.35</v>
       </c>
       <c r="H40" s="4">
-        <v>0.01086942023</v>
+        <v>0.010989898332</v>
       </c>
       <c r="I40" s="5">
-        <v>0.010873277388</v>
+        <v>0.010991199875</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
-        <v>2430000</v>
+        <v>2500000</v>
       </c>
       <c r="F41" s="2">
-        <v>101.99956</v>
+        <v>101.52189</v>
       </c>
       <c r="G41" s="3">
-        <v>2478589.31</v>
+        <v>2538047.25</v>
       </c>
       <c r="H41" s="4">
-        <v>0.010604059024</v>
+        <v>0.010778847926</v>
       </c>
       <c r="I41" s="5">
-        <v>0.010607822015</v>
+        <v>0.010780124473</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
-        <v>2500000</v>
+        <v>2410000</v>
       </c>
       <c r="F42" s="2">
-        <v>97.35227</v>
+        <v>104.69142</v>
       </c>
       <c r="G42" s="3">
-        <v>2433806.75</v>
+        <v>2523063.22</v>
       </c>
       <c r="H42" s="4">
-        <v>0.010412467425</v>
+        <v>0.010715212168</v>
       </c>
       <c r="I42" s="5">
-        <v>0.010416162428</v>
+        <v>0.010716481179</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
-        <v>2165000</v>
+        <v>2430000</v>
       </c>
       <c r="F43" s="2">
-        <v>110.42731</v>
+        <v>101.7684</v>
       </c>
       <c r="G43" s="3">
-        <v>2390751.26</v>
+        <v>2472972.12</v>
       </c>
       <c r="H43" s="4">
-        <v>0.010228264685</v>
+        <v>0.01050247997</v>
       </c>
       <c r="I43" s="5">
-        <v>0.010231894321</v>
+        <v>0.010503723787</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>2300000</v>
+        <v>2500000</v>
       </c>
       <c r="F44" s="2">
-        <v>102.71802</v>
+        <v>97.08374999999999</v>
       </c>
       <c r="G44" s="3">
-        <v>2362514.46</v>
+        <v>2427093.75</v>
       </c>
       <c r="H44" s="4">
-        <v>0.010107460198</v>
+        <v>0.010307638848</v>
       </c>
       <c r="I44" s="5">
-        <v>0.010111046965</v>
+        <v>0.01030885959</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
-        <v>2250000</v>
+        <v>2165000</v>
       </c>
       <c r="F45" s="2">
-        <v>104.20131</v>
+        <v>109.85918</v>
       </c>
       <c r="G45" s="3">
-        <v>2344529.48</v>
+        <v>2378451.25</v>
       </c>
       <c r="H45" s="4">
-        <v>0.010030515687</v>
+        <v>0.010101058714</v>
       </c>
       <c r="I45" s="5">
-        <v>0.010034075149</v>
+        <v>0.01010225499</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>2100000</v>
+        <v>2300000</v>
       </c>
       <c r="F46" s="2">
-        <v>110.58159</v>
+        <v>102.1058</v>
       </c>
       <c r="G46" s="3">
-        <v>2322213.39</v>
+        <v>2348433.4</v>
       </c>
       <c r="H46" s="4">
-        <v>0.009935041588</v>
+        <v>0.009973575740999999</v>
       </c>
       <c r="I46" s="5">
-        <v>0.009938567169</v>
+        <v>0.009974756919999999</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
-        <v>2235000</v>
+        <v>2250000</v>
       </c>
       <c r="F47" s="2">
-        <v>103.88876</v>
+        <v>103.57535</v>
       </c>
       <c r="G47" s="3">
-        <v>2321913.79</v>
+        <v>2330445.38</v>
       </c>
       <c r="H47" s="4">
-        <v>0.009933759803</v>
+        <v>0.009897182290999999</v>
       </c>
       <c r="I47" s="5">
-        <v>0.009937284929</v>
+        <v>0.009898354422000001</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
-        <v>2150000</v>
+        <v>2235000</v>
       </c>
       <c r="F48" s="2">
-        <v>105.26452</v>
+        <v>103.50496</v>
       </c>
       <c r="G48" s="3">
-        <v>2263187.18</v>
+        <v>2313335.86</v>
       </c>
       <c r="H48" s="4">
-        <v>0.009682511887000001</v>
+        <v>0.009824519772999999</v>
       </c>
       <c r="I48" s="5">
-        <v>0.009685947855</v>
+        <v>0.009825683299</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>2260730.28</v>
+        <v>2150000</v>
       </c>
       <c r="F49" s="2">
-        <v>1</v>
+        <v>104.0167</v>
       </c>
       <c r="G49" s="3">
-        <v>2260730.28</v>
+        <v>2236359.05</v>
       </c>
       <c r="H49" s="4">
-        <v>0.009672000621</v>
+        <v>0.009497606519</v>
       </c>
       <c r="I49" s="5">
-        <v>0.009675432859000001</v>
+        <v>0.009498731328</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>2070000</v>
+        <v>2100000</v>
       </c>
       <c r="F50" s="2">
-        <v>106.90293</v>
+        <v>104.24405</v>
       </c>
       <c r="G50" s="3">
-        <v>2212890.65</v>
+        <v>2189125.05</v>
       </c>
       <c r="H50" s="4">
-        <v>0.009467330066</v>
+        <v>0.009297008164</v>
       </c>
       <c r="I50" s="5">
-        <v>0.009470689674000001</v>
+        <v>0.009298109216</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>2100000</v>
+        <v>2070000</v>
       </c>
       <c r="F51" s="2">
-        <v>104.38448</v>
+        <v>105.58265</v>
       </c>
       <c r="G51" s="3">
-        <v>2192074.08</v>
+        <v>2185560.86</v>
       </c>
       <c r="H51" s="4">
-        <v>0.009378271283000001</v>
+        <v>0.009281871363</v>
       </c>
       <c r="I51" s="5">
-        <v>0.009381599286999999</v>
+        <v>0.009282970623</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
         <v>2000000</v>
       </c>
       <c r="F52" s="2">
-        <v>109.6406</v>
+        <v>109.62771</v>
       </c>
       <c r="G52" s="3">
-        <v>2192812</v>
+        <v>2192554.2</v>
       </c>
       <c r="H52" s="4">
-        <v>0.009381428299000001</v>
+        <v>0.009311571442</v>
       </c>
       <c r="I52" s="5">
-        <v>0.009384757424000001</v>
+        <v>0.009312674218</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
         <v>2000000</v>
       </c>
       <c r="F53" s="2">
-        <v>108.6205</v>
+        <v>107.01238</v>
       </c>
       <c r="G53" s="3">
-        <v>2172410</v>
+        <v>2140247.6</v>
       </c>
       <c r="H53" s="4">
-        <v>0.009294143160000001</v>
+        <v>0.009089430232</v>
       </c>
       <c r="I53" s="5">
-        <v>0.009297441311</v>
+        <v>0.009090506700000001</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
         <v>2135000</v>
       </c>
       <c r="F54" s="2">
-        <v>101.05063</v>
+        <v>100.74693</v>
       </c>
       <c r="G54" s="3">
-        <v>2157430.95</v>
+        <v>2150946.96</v>
       </c>
       <c r="H54" s="4">
-        <v>0.009230058834</v>
+        <v>0.009134869388000001</v>
       </c>
       <c r="I54" s="5">
-        <v>0.009233334243</v>
+        <v>0.009135951238</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
         <v>2000000</v>
       </c>
       <c r="F55" s="2">
-        <v>104.80496</v>
+        <v>104.27172</v>
       </c>
       <c r="G55" s="3">
-        <v>2096099.2</v>
+        <v>2085434.4</v>
       </c>
       <c r="H55" s="4">
-        <v>0.008967665424</v>
+        <v>0.008856643726999999</v>
       </c>
       <c r="I55" s="5">
-        <v>0.008970847719000001</v>
+        <v>0.008857692626999999</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
         <v>2000000</v>
       </c>
       <c r="F56" s="2">
-        <v>105.74893</v>
+        <v>105.21461</v>
       </c>
       <c r="G56" s="3">
-        <v>2114978.6</v>
+        <v>2104292.2</v>
       </c>
       <c r="H56" s="4">
-        <v>0.009048436478000001</v>
+        <v>0.008936731030000001</v>
       </c>
       <c r="I56" s="5">
-        <v>0.009051647435999999</v>
+        <v>0.008937789414000001</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
         <v>2000000</v>
       </c>
       <c r="F57" s="2">
-        <v>105.54408</v>
+        <v>105.07987</v>
       </c>
       <c r="G57" s="3">
-        <v>2110881.6</v>
+        <v>2101597.4</v>
       </c>
       <c r="H57" s="4">
-        <v>0.009030908431</v>
+        <v>0.008925286467999999</v>
       </c>
       <c r="I57" s="5">
-        <v>0.009034113169</v>
+        <v>0.008926343497</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
         <v>2000000</v>
       </c>
       <c r="F58" s="2">
-        <v>105.43558</v>
+        <v>103.1723</v>
       </c>
       <c r="G58" s="3">
-        <v>2108711.6</v>
+        <v>2063446</v>
       </c>
       <c r="H58" s="4">
-        <v>0.009021624599</v>
+        <v>0.008763261061</v>
       </c>
       <c r="I58" s="5">
-        <v>0.009024826042</v>
+        <v>0.008764298901000001</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
         <v>2000000</v>
       </c>
       <c r="F59" s="2">
-        <v>104.40451</v>
+        <v>103.96695</v>
       </c>
       <c r="G59" s="3">
-        <v>2088090.2</v>
+        <v>2079339</v>
       </c>
       <c r="H59" s="4">
-        <v>0.008933400808</v>
+        <v>0.008830757137</v>
       </c>
       <c r="I59" s="5">
-        <v>0.008936570945</v>
+        <v>0.008831802971000001</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>2115000</v>
+        <v>2000000</v>
       </c>
       <c r="F60" s="2">
-        <v>98.49571</v>
+        <v>103.30815</v>
       </c>
       <c r="G60" s="3">
-        <v>2083184.27</v>
+        <v>2066163</v>
       </c>
       <c r="H60" s="4">
-        <v>0.008912411931</v>
+        <v>0.008774799904</v>
       </c>
       <c r="I60" s="5">
-        <v>0.008915574617999999</v>
+        <v>0.008775839111</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>2000000</v>
+        <v>2115000</v>
       </c>
       <c r="F61" s="2">
-        <v>103.14849</v>
+        <v>97.76506999999999</v>
       </c>
       <c r="G61" s="3">
-        <v>2062969.8</v>
+        <v>2067731.23</v>
       </c>
       <c r="H61" s="4">
-        <v>0.008825929109</v>
+        <v>0.008781460031999999</v>
       </c>
       <c r="I61" s="5">
-        <v>0.008829061108</v>
+        <v>0.008782500027</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
         <v>1990000</v>
       </c>
       <c r="F62" s="2">
-        <v>103.26428</v>
+        <v>102.07163</v>
       </c>
       <c r="G62" s="3">
-        <v>2054959.17</v>
+        <v>2031225.44</v>
       </c>
       <c r="H62" s="4">
-        <v>0.008791657529</v>
+        <v>0.008626423361</v>
       </c>
       <c r="I62" s="5">
-        <v>0.008794777366</v>
+        <v>0.008627444995000001</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
         <v>1905000</v>
       </c>
       <c r="F63" s="2">
-        <v>106.21921</v>
+        <v>106.50757</v>
       </c>
       <c r="G63" s="3">
-        <v>2023475.95</v>
+        <v>2028969.21</v>
       </c>
       <c r="H63" s="4">
-        <v>0.008656964001</v>
+        <v>0.008616841371</v>
       </c>
       <c r="I63" s="5">
-        <v>0.008660036039999999</v>
+        <v>0.00861786187</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>1925000</v>
+        <v>2000000</v>
       </c>
       <c r="F64" s="2">
-        <v>105.67083</v>
+        <v>100.76594</v>
       </c>
       <c r="G64" s="3">
-        <v>2034163.48</v>
+        <v>2015318.8</v>
       </c>
       <c r="H64" s="4">
-        <v>0.008702688061</v>
+        <v>0.00855886937</v>
       </c>
       <c r="I64" s="5">
-        <v>0.008705776326</v>
+        <v>0.008559883003</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>2000000</v>
+        <v>1925000</v>
       </c>
       <c r="F65" s="2">
-        <v>101.83212</v>
+        <v>105.54946</v>
       </c>
       <c r="G65" s="3">
-        <v>2036642.4</v>
+        <v>2031827.11</v>
       </c>
       <c r="H65" s="4">
-        <v>0.008713293546000001</v>
+        <v>0.008628978588</v>
       </c>
       <c r="I65" s="5">
-        <v>0.008716385574</v>
+        <v>0.008630000525000001</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
         <v>2000000</v>
       </c>
       <c r="F66" s="2">
-        <v>101.00844</v>
+        <v>101.30934</v>
       </c>
       <c r="G66" s="3">
-        <v>2020168.8</v>
+        <v>2026186.8</v>
       </c>
       <c r="H66" s="4">
-        <v>0.008642815139000001</v>
+        <v>0.008605024742999999</v>
       </c>
       <c r="I66" s="5">
-        <v>0.008645882156</v>
+        <v>0.008606043843</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
         <v>2000000</v>
       </c>
       <c r="F67" s="2">
-        <v>100.12804</v>
+        <v>100.07697</v>
       </c>
       <c r="G67" s="3">
-        <v>2002560.8</v>
+        <v>2001539.4</v>
       </c>
       <c r="H67" s="4">
-        <v>0.008567483468999999</v>
+        <v>0.008500349553999999</v>
       </c>
       <c r="I67" s="5">
-        <v>0.008570523754</v>
+        <v>0.008501356256999999</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
         <v>2000000</v>
       </c>
       <c r="F68" s="2">
-        <v>100.23988</v>
+        <v>100.25079</v>
       </c>
       <c r="G68" s="3">
-        <v>2004797.6</v>
+        <v>2005015.8</v>
       </c>
       <c r="H68" s="4">
-        <v>0.008577053088999999</v>
+        <v>0.008515113498</v>
       </c>
       <c r="I68" s="5">
-        <v>0.008580096771000001</v>
+        <v>0.00851612195</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
         <v>1825000</v>
       </c>
       <c r="F69" s="2">
-        <v>104.23285</v>
+        <v>103.58638</v>
       </c>
       <c r="G69" s="3">
-        <v>1902249.51</v>
+        <v>1890451.44</v>
       </c>
       <c r="H69" s="4">
-        <v>0.008138325314</v>
+        <v>0.008028569415999999</v>
       </c>
       <c r="I69" s="5">
-        <v>0.008141213307</v>
+        <v>0.008029520246</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="E70" s="1">
         <v>1810000</v>
       </c>
       <c r="F70" s="2">
-        <v>100.18654</v>
+        <v>98.96504</v>
       </c>
       <c r="G70" s="3">
-        <v>1813376.37</v>
+        <v>1791267.22</v>
       </c>
       <c r="H70" s="4">
-        <v>0.007758102579</v>
+        <v>0.007607343402</v>
       </c>
       <c r="I70" s="5">
-        <v>0.007760855645</v>
+        <v>0.007608244346</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>148</v>
       </c>
       <c r="D71" t="s">
         <v>149</v>
       </c>
       <c r="E71" s="1">
         <v>1650000</v>
       </c>
       <c r="F71" s="2">
-        <v>108.21097</v>
+        <v>107.4591</v>
       </c>
       <c r="G71" s="3">
-        <v>1785481.01</v>
+        <v>1773075.15</v>
       </c>
       <c r="H71" s="4">
-        <v>0.00763875883</v>
+        <v>0.007530083375</v>
       </c>
       <c r="I71" s="5">
-        <v>0.007641469545</v>
+        <v>0.007530975169</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>150</v>
       </c>
       <c r="D72" t="s">
         <v>151</v>
       </c>
       <c r="E72" s="1">
         <v>1785000</v>
       </c>
       <c r="F72" s="2">
-        <v>99.99876</v>
+        <v>98.99160000000001</v>
       </c>
       <c r="G72" s="3">
-        <v>1784977.87</v>
+        <v>1767000.06</v>
       </c>
       <c r="H72" s="4">
-        <v>0.007636606269</v>
+        <v>0.007504283039</v>
       </c>
       <c r="I72" s="5">
-        <v>0.00763931622</v>
+        <v>0.007505171778</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>152</v>
       </c>
       <c r="D73" t="s">
         <v>153</v>
       </c>
       <c r="E73" s="1">
         <v>1795000</v>
       </c>
       <c r="F73" s="2">
-        <v>98.52185</v>
+        <v>97.49797</v>
       </c>
       <c r="G73" s="3">
-        <v>1768467.21</v>
+        <v>1750088.56</v>
       </c>
       <c r="H73" s="4">
-        <v>0.007565969316</v>
+        <v>0.007432461496</v>
       </c>
       <c r="I73" s="5">
-        <v>0.0075686542</v>
+        <v>0.007433341728</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>154</v>
       </c>
       <c r="D74" t="s">
         <v>155</v>
       </c>
       <c r="E74" s="1">
         <v>1700000</v>
       </c>
       <c r="F74" s="2">
-        <v>101.30507</v>
+        <v>101.34946</v>
       </c>
       <c r="G74" s="3">
-        <v>1722186.19</v>
+        <v>1722940.82</v>
       </c>
       <c r="H74" s="4">
-        <v>0.007367966912</v>
+        <v>0.007317167592</v>
       </c>
       <c r="I74" s="5">
-        <v>0.007370581533</v>
+        <v>0.00731803417</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>156</v>
       </c>
       <c r="D75" t="s">
         <v>157</v>
       </c>
       <c r="E75" s="1">
         <v>1655000</v>
       </c>
       <c r="F75" s="2">
-        <v>103.55673</v>
+        <v>102.95106</v>
       </c>
       <c r="G75" s="3">
-        <v>1713863.88</v>
+        <v>1703840.04</v>
       </c>
       <c r="H75" s="4">
-        <v>0.00733236188</v>
+        <v>0.007236048388</v>
       </c>
       <c r="I75" s="5">
-        <v>0.007334963866</v>
+        <v>0.007236905359</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>158</v>
       </c>
       <c r="D76" t="s">
         <v>159</v>
       </c>
       <c r="E76" s="1">
         <v>1625000</v>
       </c>
       <c r="F76" s="2">
-        <v>103.88183</v>
+        <v>102.86195</v>
       </c>
       <c r="G76" s="3">
-        <v>1688079.74</v>
+        <v>1671506.69</v>
       </c>
       <c r="H76" s="4">
-        <v>0.007222050509</v>
+        <v>0.007098731669</v>
       </c>
       <c r="I76" s="5">
-        <v>0.00722461335</v>
+        <v>0.007099572378</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>160</v>
       </c>
       <c r="D77" t="s">
         <v>161</v>
       </c>
       <c r="E77" s="1">
         <v>1490000</v>
       </c>
       <c r="F77" s="2">
-        <v>109.19967</v>
+        <v>109.02715</v>
       </c>
       <c r="G77" s="3">
-        <v>1627075.08</v>
+        <v>1624504.54</v>
       </c>
       <c r="H77" s="4">
-        <v>0.006961056501</v>
+        <v>0.006899117949</v>
       </c>
       <c r="I77" s="5">
-        <v>0.006963526725</v>
+        <v>0.006899935017</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>162</v>
       </c>
       <c r="D78" t="s">
         <v>163</v>
       </c>
       <c r="E78" s="1">
         <v>1500000</v>
       </c>
       <c r="F78" s="2">
-        <v>108.0886</v>
+        <v>106.83351</v>
       </c>
       <c r="G78" s="3">
-        <v>1621329</v>
+        <v>1602502.65</v>
       </c>
       <c r="H78" s="4">
-        <v>0.006936473242</v>
+        <v>0.006805678013</v>
       </c>
       <c r="I78" s="5">
-        <v>0.006938934742</v>
+        <v>0.006806484015</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>164</v>
       </c>
       <c r="D79" t="s">
         <v>165</v>
       </c>
       <c r="E79" s="1">
         <v>1515000</v>
       </c>
       <c r="F79" s="2">
-        <v>106.08424</v>
+        <v>106.12133</v>
       </c>
       <c r="G79" s="3">
-        <v>1607176.24</v>
+        <v>1607738.15</v>
       </c>
       <c r="H79" s="4">
-        <v>0.006875923984</v>
+        <v>0.006827912687</v>
       </c>
       <c r="I79" s="5">
-        <v>0.006878363997</v>
+        <v>0.006828721322</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>166</v>
       </c>
       <c r="D80" t="s">
         <v>167</v>
       </c>
       <c r="E80" s="1">
-        <v>1500000</v>
+        <v>1490000</v>
       </c>
       <c r="F80" s="2">
-        <v>106.10285</v>
+        <v>107.35748</v>
       </c>
       <c r="G80" s="3">
-        <v>1591542.75</v>
+        <v>1599626.45</v>
       </c>
       <c r="H80" s="4">
-        <v>0.006809039806</v>
+        <v>0.006793463071</v>
       </c>
       <c r="I80" s="5">
-        <v>0.006811456084</v>
+        <v>0.006794267626</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>168</v>
       </c>
       <c r="D81" t="s">
         <v>169</v>
       </c>
       <c r="E81" s="1">
         <v>1500000</v>
       </c>
       <c r="F81" s="2">
-        <v>104.06267</v>
+        <v>104.96014</v>
       </c>
       <c r="G81" s="3">
-        <v>1560940.05</v>
+        <v>1574402.1</v>
       </c>
       <c r="H81" s="4">
-        <v>0.006678113381</v>
+        <v>0.00668633762</v>
       </c>
       <c r="I81" s="5">
-        <v>0.006680483198</v>
+        <v>0.006687129489</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>170</v>
       </c>
       <c r="D82" t="s">
         <v>171</v>
       </c>
       <c r="E82" s="1">
-        <v>1490000</v>
+        <v>1500000</v>
       </c>
       <c r="F82" s="2">
-        <v>103.98259</v>
+        <v>103.94365</v>
       </c>
       <c r="G82" s="3">
-        <v>1549340.59</v>
+        <v>1559154.75</v>
       </c>
       <c r="H82" s="4">
-        <v>0.006628487835</v>
+        <v>0.006621583559</v>
       </c>
       <c r="I82" s="5">
-        <v>0.006630840042</v>
+        <v>0.006622367759</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>172</v>
       </c>
       <c r="D83" t="s">
         <v>173</v>
       </c>
       <c r="E83" s="1">
-        <v>1500000</v>
+        <v>1490000</v>
       </c>
       <c r="F83" s="2">
-        <v>95.9081</v>
+        <v>103.0892</v>
       </c>
       <c r="G83" s="3">
-        <v>1438621.5</v>
+        <v>1536029.08</v>
       </c>
       <c r="H83" s="4">
-        <v>0.006154802351</v>
+        <v>0.006523371014</v>
       </c>
       <c r="I83" s="5">
-        <v>0.006156986464</v>
+        <v>0.006524143582</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>174</v>
       </c>
       <c r="D84" t="s">
         <v>175</v>
       </c>
       <c r="E84" s="1">
         <v>1370000</v>
       </c>
       <c r="F84" s="2">
-        <v>104.00028</v>
+        <v>103.35546</v>
       </c>
       <c r="G84" s="3">
-        <v>1424803.84</v>
+        <v>1415969.8</v>
       </c>
       <c r="H84" s="4">
-        <v>0.006095686738</v>
+        <v>0.006013490554</v>
       </c>
       <c r="I84" s="5">
-        <v>0.006097849874</v>
+        <v>0.006014202736</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>176</v>
       </c>
       <c r="D85" t="s">
         <v>177</v>
       </c>
       <c r="E85" s="1">
-        <v>1270000</v>
+        <v>1500000</v>
       </c>
       <c r="F85" s="2">
-        <v>105.40142</v>
+        <v>94.75557999999999</v>
       </c>
       <c r="G85" s="3">
-        <v>1338598.03</v>
+        <v>1421333.7</v>
       </c>
       <c r="H85" s="4">
-        <v>0.005726875572</v>
+        <v>0.006036270524</v>
       </c>
       <c r="I85" s="5">
-        <v>0.00572890783</v>
+        <v>0.006036985404</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>178</v>
       </c>
       <c r="D86" t="s">
         <v>179</v>
       </c>
       <c r="E86" s="1">
-        <v>1180000</v>
+        <v>1270000</v>
       </c>
       <c r="F86" s="2">
-        <v>105.71976</v>
+        <v>105.31168</v>
       </c>
       <c r="G86" s="3">
-        <v>1247493.17</v>
+        <v>1337458.34</v>
       </c>
       <c r="H86" s="4">
-        <v>0.005337104918</v>
+        <v>0.005680059743</v>
       </c>
       <c r="I86" s="5">
-        <v>0.005338998861</v>
+        <v>0.005680732437</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>180</v>
       </c>
       <c r="D87" t="s">
         <v>181</v>
       </c>
       <c r="E87" s="1">
-        <v>1120000</v>
+        <v>1180000</v>
       </c>
       <c r="F87" s="2">
-        <v>109.11378</v>
+        <v>105.06787</v>
       </c>
       <c r="G87" s="3">
-        <v>1222074.34</v>
+        <v>1239800.87</v>
       </c>
       <c r="H87" s="4">
-        <v>0.005228356448</v>
+        <v>0.005265317654</v>
       </c>
       <c r="I87" s="5">
-        <v>0.0052302118</v>
+        <v>0.00526594123</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>182</v>
       </c>
       <c r="D88" t="s">
         <v>183</v>
       </c>
       <c r="E88" s="1">
-        <v>1000000</v>
+        <v>1120000</v>
       </c>
       <c r="F88" s="2">
-        <v>109.26861</v>
+        <v>108.96548</v>
       </c>
       <c r="G88" s="3">
-        <v>1092686.1</v>
+        <v>1220413.38</v>
       </c>
       <c r="H88" s="4">
-        <v>0.004674799436</v>
+        <v>0.005182980808</v>
       </c>
       <c r="I88" s="5">
-        <v>0.004676458351</v>
+        <v>0.005183594632</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>184</v>
       </c>
       <c r="D89" t="s">
         <v>185</v>
       </c>
       <c r="E89" s="1">
         <v>1000000</v>
       </c>
       <c r="F89" s="2">
-        <v>106.68145</v>
+        <v>108.78251</v>
       </c>
       <c r="G89" s="3">
-        <v>1066814.5</v>
+        <v>1087825.1</v>
       </c>
       <c r="H89" s="4">
-        <v>0.004564113905</v>
+        <v>0.004619890872</v>
       </c>
       <c r="I89" s="5">
-        <v>0.004565733542</v>
+        <v>0.004620438009</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>186</v>
       </c>
       <c r="D90" t="s">
         <v>187</v>
       </c>
       <c r="E90" s="1">
         <v>1000000</v>
       </c>
       <c r="F90" s="2">
-        <v>105.68201</v>
+        <v>107.9166</v>
       </c>
       <c r="G90" s="3">
-        <v>1056820.1</v>
+        <v>1079166</v>
       </c>
       <c r="H90" s="4">
-        <v>0.004521355225</v>
+        <v>0.004583116489</v>
       </c>
       <c r="I90" s="5">
-        <v>0.004522959688</v>
+        <v>0.004583659271</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>188</v>
       </c>
       <c r="D91" t="s">
         <v>189</v>
       </c>
       <c r="E91" s="1">
         <v>1000000</v>
       </c>
       <c r="F91" s="2">
-        <v>105.96557</v>
+        <v>105.57659</v>
       </c>
       <c r="G91" s="3">
-        <v>1059655.7</v>
+        <v>1055765.9</v>
       </c>
       <c r="H91" s="4">
-        <v>0.00453348667</v>
+        <v>0.004483738465</v>
       </c>
       <c r="I91" s="5">
-        <v>0.004535095438</v>
+        <v>0.004484269478</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>190</v>
       </c>
       <c r="D92" t="s">
         <v>191</v>
       </c>
       <c r="E92" s="1">
         <v>1000000</v>
       </c>
       <c r="F92" s="2">
-        <v>104.82972</v>
+        <v>105.23933</v>
       </c>
       <c r="G92" s="3">
-        <v>1048297.2</v>
+        <v>1052393.3</v>
       </c>
       <c r="H92" s="4">
-        <v>0.00448489201</v>
+        <v>0.00446941535</v>
       </c>
       <c r="I92" s="5">
-        <v>0.004486483533</v>
+        <v>0.004469944667</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>192</v>
       </c>
       <c r="D93" t="s">
         <v>193</v>
       </c>
       <c r="E93" s="1">
         <v>1000000</v>
       </c>
       <c r="F93" s="2">
-        <v>102.39585</v>
+        <v>106.35996</v>
       </c>
       <c r="G93" s="3">
-        <v>1023958.5</v>
+        <v>1063599.6</v>
       </c>
       <c r="H93" s="4">
-        <v>0.00438076463</v>
+        <v>0.004517007452</v>
       </c>
       <c r="I93" s="5">
-        <v>0.004382319202</v>
+        <v>0.004517542405</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" t="s">
+        <v>9</v>
+      </c>
+      <c r="B94" t="s">
+        <v>10</v>
+      </c>
+      <c r="C94" t="s">
+        <v>194</v>
+      </c>
+      <c r="D94" t="s">
+        <v>195</v>
+      </c>
+      <c r="E94" s="1">
+        <v>1000000</v>
+      </c>
+      <c r="F94" s="2">
+        <v>104.05002</v>
+      </c>
+      <c r="G94" s="3">
+        <v>1040500.2</v>
+      </c>
+      <c r="H94" s="4">
+        <v>0.004418906473</v>
+      </c>
+      <c r="I94" s="5">
+        <v>0.004419429808</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9">
+      <c r="A95" t="s">
+        <v>9</v>
+      </c>
+      <c r="B95" t="s">
+        <v>10</v>
+      </c>
+      <c r="C95" t="s">
+        <v>196</v>
+      </c>
+      <c r="D95" t="s">
+        <v>197</v>
+      </c>
+      <c r="E95" s="1">
+        <v>1000000</v>
+      </c>
+      <c r="F95" s="2">
+        <v>101.75333</v>
+      </c>
+      <c r="G95" s="3">
+        <v>1017533.3</v>
+      </c>
+      <c r="H95" s="4">
+        <v>0.004321368209</v>
+      </c>
+      <c r="I95" s="5">
+        <v>0.004321879992</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96" t="s">
+        <v>9</v>
+      </c>
+      <c r="B96" t="s">
+        <v>10</v>
+      </c>
+      <c r="C96" t="s">
+        <v>198</v>
+      </c>
+      <c r="D96" t="s">
+        <v>199</v>
+      </c>
+      <c r="E96" s="1">
+        <v>-3659822.79</v>
+      </c>
+      <c r="F96" s="2">
+        <v>1</v>
+      </c>
+      <c r="G96" s="3">
+        <v>-3659822.79</v>
+      </c>
+      <c r="H96" s="4">
+        <v>-0.015542923123</v>
+      </c>
+      <c r="I96" s="5">
+        <v>-0.015544763883</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -3769,32 +3874,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital National Municipal Bond ETF Holdings as of 07.17.2026</dc:title>
+  <dc:title>Sterling Capital National Municipal Bond ETF Holdings as of 08.10.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>