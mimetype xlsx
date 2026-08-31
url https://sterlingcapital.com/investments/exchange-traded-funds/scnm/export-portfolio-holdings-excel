--- v2 (2026-08-11)
+++ v3 (2026-08-31)
@@ -14,566 +14,584 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-08-10</t>
+    <t>2026-08-28</t>
   </si>
   <si>
     <t>SCNM</t>
   </si>
   <si>
     <t>31423R500</t>
   </si>
   <si>
     <t>FEDERATED HERMES MM TREAS</t>
   </si>
   <si>
     <t>647207BL2</t>
   </si>
   <si>
     <t>NMSPWR 5 06/1/2054</t>
   </si>
   <si>
     <t>56035DJJ2</t>
   </si>
   <si>
     <t>MAIUTL 5 05/1/2055</t>
   </si>
   <si>
     <t>13013JFW1</t>
   </si>
   <si>
     <t>CCEDEV 5 01/1/2056</t>
   </si>
   <si>
+    <t>763262DL3</t>
+  </si>
+  <si>
+    <t>RCNSCD 5 02/15/2046</t>
+  </si>
+  <si>
     <t>09182THJ9</t>
   </si>
   <si>
     <t>BBEUTL 5 07/1/2033</t>
   </si>
   <si>
+    <t>57582TFG2</t>
+  </si>
+  <si>
+    <t>MAS 5 08/1/2050</t>
+  </si>
+  <si>
     <t>292723BN2</t>
   </si>
   <si>
     <t>ESDPWR 5.25 07/1/2054</t>
   </si>
   <si>
     <t>84247PND9</t>
   </si>
   <si>
     <t>STNPWR 5 04/1/2055</t>
   </si>
   <si>
     <t>13013JFR2</t>
   </si>
   <si>
     <t>CCEDEV 5 02/1/2055</t>
   </si>
   <si>
     <t>37353PPV5</t>
   </si>
   <si>
     <t>GASHSG 4.7 12/1/2055</t>
   </si>
   <si>
     <t>650116CY0</t>
   </si>
   <si>
     <t>NYTTRN 5 10/1/2035</t>
   </si>
   <si>
     <t>837032CT6</t>
   </si>
   <si>
     <t>SCSMED 5.25 11/1/2054</t>
   </si>
   <si>
     <t>158862CB6</t>
   </si>
   <si>
     <t>CHADEV 5 09/1/2052</t>
   </si>
   <si>
     <t>57584YJU4</t>
   </si>
   <si>
     <t>MASDEV 5 07/1/2043</t>
   </si>
   <si>
+    <t>57584XJZ5</t>
+  </si>
+  <si>
+    <t>MASDEV 5 07/1/2036</t>
+  </si>
+  <si>
     <t>592647PD7</t>
   </si>
   <si>
     <t>METAPT 5 10/1/2050</t>
   </si>
   <si>
-    <t>57584XJZ5</t>
-[...4 lines deleted...]
-  <si>
     <t>796242VK8</t>
   </si>
   <si>
     <t>SANAPT 5 07/1/2032</t>
   </si>
   <si>
+    <t>914455SB7</t>
+  </si>
+  <si>
+    <t>UNVHGR 5 04/1/2048</t>
+  </si>
+  <si>
+    <t>349426NW2</t>
+  </si>
+  <si>
+    <t>FTW 5 03/1/2039</t>
+  </si>
+  <si>
     <t>392275FK4</t>
   </si>
   <si>
     <t>GREAPT 5.25 10/1/2051</t>
   </si>
   <si>
+    <t>57421CLS1</t>
+  </si>
+  <si>
+    <t>MDSMED 5.25 05/15/2055</t>
+  </si>
+  <si>
     <t>59334DQP2</t>
   </si>
   <si>
     <t>MIAUTL 5 10/1/2055</t>
   </si>
   <si>
-    <t>914455SB7</t>
-[...4 lines deleted...]
-  <si>
     <t>442349KB1</t>
   </si>
   <si>
     <t>HOUAPT 5.25 07/15/2030</t>
   </si>
   <si>
-    <t>57421CLS1</t>
-[...10 lines deleted...]
-  <si>
     <t>821622QJ9</t>
   </si>
   <si>
     <t>SHEEDU 4 08/1/2038</t>
   </si>
   <si>
     <t>452153KV0</t>
   </si>
   <si>
     <t>ILS 5 02/1/2036</t>
   </si>
   <si>
-    <t>677523NN8</t>
-[...2 lines deleted...]
-    <t>OHS 5 11/1/2039</t>
+    <t>93974E2U9</t>
+  </si>
+  <si>
+    <t>WAS 5 08/1/2039</t>
   </si>
   <si>
     <t>64990KHA4</t>
   </si>
   <si>
     <t>NYSGEN 5 03/15/2053</t>
   </si>
   <si>
+    <t>167486Z93</t>
+  </si>
+  <si>
+    <t>CHI 5 01/1/2044</t>
+  </si>
+  <si>
     <t>64966SHD1</t>
   </si>
   <si>
     <t>NYC 5 09/1/2044</t>
   </si>
   <si>
-    <t>167486Z93</t>
-[...4 lines deleted...]
-  <si>
     <t>96634RAZ5</t>
   </si>
   <si>
     <t>WHGFAC 4.2 06/1/2044</t>
   </si>
   <si>
     <t>115065C44</t>
   </si>
   <si>
     <t>BROEDU 5 07/1/2032</t>
   </si>
   <si>
     <t>575896TG0</t>
   </si>
   <si>
     <t>MASTRN 5 07/1/2034</t>
   </si>
   <si>
     <t>64988YF44</t>
   </si>
   <si>
     <t>NYSHSG 4.65 10/1/2050</t>
   </si>
   <si>
     <t>79467BKG9</t>
   </si>
   <si>
     <t>STSGEN 5 01/1/2042</t>
   </si>
   <si>
     <t>850001CN6</t>
   </si>
   <si>
     <t>SPGSCD 5.25 08/15/2055</t>
   </si>
   <si>
     <t>04780MX95</t>
   </si>
   <si>
     <t>ATLAPT 5.25 07/1/2054</t>
   </si>
   <si>
     <t>560354AF9</t>
   </si>
   <si>
     <t>MSEPWR 5 10/1/2033</t>
   </si>
   <si>
-    <t>88283KBZ0</t>
-[...4 lines deleted...]
-  <si>
     <t>88256RAK2</t>
   </si>
   <si>
     <t>TXSUTL 5 01/1/2055</t>
   </si>
   <si>
     <t>65830RDA4</t>
   </si>
   <si>
     <t>NCSTRN 5 01/1/2058</t>
   </si>
   <si>
     <t>84136HBC6</t>
   </si>
   <si>
     <t>SEEPWR 5 01/1/2056</t>
   </si>
   <si>
     <t>442349JV9</t>
   </si>
   <si>
     <t>HOUAPT 5.5 07/1/2055</t>
   </si>
   <si>
     <t>64577B5G5</t>
   </si>
   <si>
     <t>NJSDEV 5 06/15/2048</t>
   </si>
   <si>
     <t>46613P3W4</t>
   </si>
   <si>
     <t>JACUTL 4 10/1/2039</t>
   </si>
   <si>
     <t>44237NMG4</t>
   </si>
   <si>
     <t>HOUFAC 5 09/1/2037</t>
   </si>
   <si>
     <t>45470YFK2</t>
   </si>
   <si>
     <t>INSMED 5 10/1/2053</t>
   </si>
   <si>
+    <t>73358XJR4</t>
+  </si>
+  <si>
+    <t>PORTRN 5 07/15/2053</t>
+  </si>
+  <si>
     <t>7353892S6</t>
   </si>
   <si>
     <t>PTSGEN 5.25 07/1/2049</t>
   </si>
   <si>
-    <t>73358XJR4</t>
-[...4 lines deleted...]
-  <si>
     <t>19648FWR1</t>
   </si>
   <si>
     <t>COSMED 5 11/1/2041</t>
   </si>
   <si>
     <t>472682ZS5</t>
   </si>
   <si>
     <t>JEFUTL 5.5 10/1/2053</t>
   </si>
   <si>
     <t>544532JL9</t>
   </si>
   <si>
     <t>LOSUTL 5 07/1/2040</t>
   </si>
   <si>
     <t>882725EQ3</t>
   </si>
   <si>
     <t>TXS 5 08/1/2033</t>
   </si>
   <si>
+    <t>59261AG43</t>
+  </si>
+  <si>
+    <t>MTATRN 5 11/15/2050</t>
+  </si>
+  <si>
     <t>55123TCT7</t>
   </si>
   <si>
     <t>LNCMED 5 01/1/2039</t>
   </si>
   <si>
-    <t>59261AG43</t>
-[...2 lines deleted...]
-    <t>MTATRN 5 11/15/2050</t>
+    <t>70556CAL8</t>
+  </si>
+  <si>
+    <t>PEFUTL 5 04/1/2035</t>
+  </si>
+  <si>
+    <t>88256PAG5</t>
+  </si>
+  <si>
+    <t>TMGUTL 5.5 01/1/2054</t>
   </si>
   <si>
     <t>249182SR8</t>
   </si>
   <si>
     <t>DENAPT 5.25 11/15/2053</t>
   </si>
   <si>
-    <t>70556CAL8</t>
-[...8 lines deleted...]
-    <t>TMGUTL 5.5 01/1/2054</t>
+    <t>837032BS9</t>
+  </si>
+  <si>
+    <t>SCSMED 5 11/1/2039</t>
   </si>
   <si>
     <t>09182TDL8</t>
   </si>
   <si>
     <t>BBEUTL 5.25 05/1/2055</t>
   </si>
   <si>
-    <t>57582TFG2</t>
-[...4 lines deleted...]
-  <si>
     <t>717893W72</t>
   </si>
   <si>
     <t>PHIUTL 5 10/1/2046</t>
   </si>
   <si>
+    <t>54811BTA9</t>
+  </si>
+  <si>
+    <t>LWCGEN 5 05/15/2044</t>
+  </si>
+  <si>
+    <t>79467BEW1</t>
+  </si>
+  <si>
+    <t>STSGEN 5 01/1/2033</t>
+  </si>
+  <si>
+    <t>882724RX7</t>
+  </si>
+  <si>
+    <t>TXS 4 08/1/2033</t>
+  </si>
+  <si>
     <t>882750R95</t>
   </si>
   <si>
     <t>TXSSFH 3.65 01/1/2037</t>
   </si>
   <si>
     <t>42605XAB4</t>
   </si>
   <si>
     <t>HENMED 5 11/1/2048</t>
   </si>
   <si>
+    <t>59259N3N1</t>
+  </si>
+  <si>
+    <t>MTATRN 5 11/15/2056</t>
+  </si>
+  <si>
+    <t>795576FY8</t>
+  </si>
+  <si>
+    <t>SALAPT 5 07/1/2047</t>
+  </si>
+  <si>
     <t>5444456H7</t>
   </si>
   <si>
     <t>LOSAPT 5 05/15/2048</t>
   </si>
   <si>
-    <t>54811BTA9</t>
-[...28 lines deleted...]
-  <si>
     <t>593340AD4</t>
   </si>
   <si>
     <t>MIATRN 5.25 10/1/2055</t>
   </si>
   <si>
     <t>46615SDM7</t>
   </si>
   <si>
     <t>646080ZT1</t>
   </si>
   <si>
     <t>NJSHGR 5 12/1/2036</t>
   </si>
   <si>
     <t>64613AJN3</t>
   </si>
   <si>
     <t>NJSHSG 4.7 10/1/2050</t>
   </si>
   <si>
+    <t>544532AR5</t>
+  </si>
+  <si>
+    <t>LOSUTL 5 07/1/2049</t>
+  </si>
+  <si>
     <t>64972KJH9</t>
   </si>
   <si>
     <t>NYCHSG 4.8 11/1/2055</t>
   </si>
   <si>
-    <t>544532AR5</t>
-[...4 lines deleted...]
-  <si>
     <t>1675934T6</t>
   </si>
   <si>
     <t>CHITRN 5.5 01/1/2059</t>
   </si>
   <si>
     <t>19648GJ94</t>
   </si>
   <si>
     <t>COSHSG 5.15 05/1/2040</t>
   </si>
   <si>
+    <t>544446AH0</t>
+  </si>
+  <si>
+    <t>LOSAPT 5 05/15/2034</t>
+  </si>
+  <si>
     <t>79766DWK1</t>
   </si>
   <si>
     <t>SFOAPT 5 05/1/2032</t>
   </si>
   <si>
     <t>1676155C3</t>
   </si>
   <si>
     <t>CHIFAC 5 01/1/2040</t>
   </si>
   <si>
     <t>15569DAA0</t>
   </si>
   <si>
     <t>CTVPWR 5 12/1/2055</t>
   </si>
   <si>
     <t>57585BA32</t>
   </si>
   <si>
     <t>MASDEV 5 10/1/2043</t>
   </si>
   <si>
+    <t>80136PCP6</t>
+  </si>
+  <si>
+    <t>SBBCTF 5 12/1/2030</t>
+  </si>
+  <si>
     <t>956622Y81</t>
   </si>
   <si>
     <t>WVSMED 5.5 06/1/2050</t>
   </si>
   <si>
-    <t>80136PCP6</t>
-[...2 lines deleted...]
-    <t>SBBCTF 5 12/1/2030</t>
+    <t>414006DA1</t>
+  </si>
+  <si>
+    <t>HAR 5 09/15/2049</t>
   </si>
   <si>
     <t>736742K71</t>
   </si>
   <si>
     <t>PORUTL 5 10/1/2054</t>
   </si>
   <si>
     <t>052398LQ5</t>
   </si>
   <si>
     <t>AUSAPT 5.25 11/15/2051</t>
   </si>
   <si>
     <t>650116DT0</t>
   </si>
   <si>
     <t>NYTTRN 4 12/1/2038</t>
   </si>
   <si>
     <t>54714CBV8</t>
   </si>
   <si>
     <t>LFLTRN 5 11/1/2029</t>
   </si>
@@ -586,60 +604,63 @@
   <si>
     <t>717883E24</t>
   </si>
   <si>
     <t>PHISCD 5 09/1/2031</t>
   </si>
   <si>
     <t>052398KX1</t>
   </si>
   <si>
     <t>AUSAPT 5 11/15/2032</t>
   </si>
   <si>
     <t>57585BA24</t>
   </si>
   <si>
     <t>MASDEV 5 10/1/2042</t>
   </si>
   <si>
     <t>70556CAJ3</t>
   </si>
   <si>
     <t>PEFUTL 5 04/1/2033</t>
   </si>
   <si>
+    <t>84136HCT8</t>
+  </si>
+  <si>
+    <t>SEEPWR 5 10/1/2030</t>
+  </si>
+  <si>
+    <t>414006BZ8</t>
+  </si>
+  <si>
     <t>765433PA9</t>
   </si>
   <si>
     <t>RICUTL 5 01/15/2048</t>
-  </si>
-[...4 lines deleted...]
-    <t>SEEPWR 5 10/1/2030</t>
   </si>
   <si>
     <t>963270JW4</t>
   </si>
   <si>
     <t>WHEUTL 5.25 06/1/2050</t>
   </si>
   <si>
     <t>631163BQ4</t>
   </si>
   <si>
     <t>NASMED 5.25 02/1/2055</t>
   </si>
   <si>
     <t>RECPAY</t>
   </si>
   <si>
     <t>Receivables/Payables</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
@@ -985,51 +1006,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I96"/>
+  <dimension ref="A1:I100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="17.567139" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1047,2823 +1068,2939 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>10145597.64</v>
+        <v>5688227.88</v>
       </c>
       <c r="F2" s="2">
         <v>100</v>
       </c>
       <c r="G2" s="3">
-        <v>10145597.64</v>
+        <v>5688227.88</v>
       </c>
       <c r="H2" s="4">
-        <v>0.043087398817</v>
+        <v>0.023615430231</v>
       </c>
       <c r="I2" s="5">
-        <v>0.043092501692</v>
+        <v>0.023623928243</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
         <v>4750000</v>
       </c>
       <c r="F3" s="2">
-        <v>105.54875</v>
+        <v>104.98955</v>
       </c>
       <c r="G3" s="3">
-        <v>5013565.63</v>
+        <v>4987003.63</v>
       </c>
       <c r="H3" s="4">
-        <v>0.021292141601</v>
+        <v>0.020704205009</v>
       </c>
       <c r="I3" s="5">
-        <v>0.021294663246</v>
+        <v>0.020711655417</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
         <v>4600000</v>
       </c>
       <c r="F4" s="2">
-        <v>104.76657</v>
+        <v>104.50357</v>
       </c>
       <c r="G4" s="3">
-        <v>4819262.22</v>
+        <v>4807164.22</v>
       </c>
       <c r="H4" s="4">
-        <v>0.020466953318</v>
+        <v>0.019957577938</v>
       </c>
       <c r="I4" s="5">
-        <v>0.020469377235</v>
+        <v>0.019964759672</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
         <v>4265000</v>
       </c>
       <c r="F5" s="2">
-        <v>106.8767</v>
+        <v>106.63249</v>
       </c>
       <c r="G5" s="3">
-        <v>4558291.26</v>
+        <v>4547875.7</v>
       </c>
       <c r="H5" s="4">
-        <v>0.019358634178</v>
+        <v>0.018881107354</v>
       </c>
       <c r="I5" s="5">
-        <v>0.019360926836</v>
+        <v>0.01888790172</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>4000000</v>
+        <v>4330000</v>
       </c>
       <c r="F6" s="2">
-        <v>104.24911</v>
+        <v>103.80308</v>
       </c>
       <c r="G6" s="3">
-        <v>4169964.4</v>
+        <v>4494673.36</v>
       </c>
       <c r="H6" s="4">
-        <v>0.017709446553</v>
+        <v>0.018660230827</v>
       </c>
       <c r="I6" s="5">
-        <v>0.017711543897</v>
+        <v>0.018666945711</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>3750000</v>
+        <v>4000000</v>
       </c>
       <c r="F7" s="2">
-        <v>106.37084</v>
+        <v>104.04922</v>
       </c>
       <c r="G7" s="3">
-        <v>3988906.5</v>
+        <v>4161968.8</v>
       </c>
       <c r="H7" s="4">
-        <v>0.016940510683</v>
+        <v>0.017278963834</v>
       </c>
       <c r="I7" s="5">
-        <v>0.016942516961</v>
+        <v>0.017285181669</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>3755000</v>
+        <v>4000000</v>
       </c>
       <c r="F8" s="2">
-        <v>104.15946</v>
+        <v>102.73239</v>
       </c>
       <c r="G8" s="3">
-        <v>3911187.72</v>
+        <v>4109295.6</v>
       </c>
       <c r="H8" s="4">
-        <v>0.016610446348</v>
+        <v>0.017060284079</v>
       </c>
       <c r="I8" s="5">
-        <v>0.016612413536</v>
+        <v>0.017066423222</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>3500000</v>
+        <v>3750000</v>
       </c>
       <c r="F9" s="2">
-        <v>105.66605</v>
+        <v>104.95775</v>
       </c>
       <c r="G9" s="3">
-        <v>3698311.75</v>
+        <v>3935915.63</v>
       </c>
       <c r="H9" s="4">
-        <v>0.015706382115</v>
+        <v>0.016340474186</v>
       </c>
       <c r="I9" s="5">
-        <v>0.015708242235</v>
+        <v>0.016346354305</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>3810000</v>
+        <v>3755000</v>
       </c>
       <c r="F10" s="2">
-        <v>97.15929</v>
+        <v>103.92766</v>
       </c>
       <c r="G10" s="3">
-        <v>3701768.95</v>
+        <v>3902483.63</v>
       </c>
       <c r="H10" s="4">
-        <v>0.015721064514</v>
+        <v>0.01620167685</v>
       </c>
       <c r="I10" s="5">
-        <v>0.015722926372</v>
+        <v>0.016207507023</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
         <v>3500000</v>
       </c>
       <c r="F11" s="2">
-        <v>104.31758</v>
+        <v>105.34059</v>
       </c>
       <c r="G11" s="3">
-        <v>3651115.3</v>
+        <v>3686920.65</v>
       </c>
       <c r="H11" s="4">
-        <v>0.015505943232</v>
+        <v>0.015306738621</v>
       </c>
       <c r="I11" s="5">
-        <v>0.015507779613</v>
+        <v>0.015312246751</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>3500000</v>
+        <v>3810000</v>
       </c>
       <c r="F12" s="2">
-        <v>103.27595</v>
+        <v>95.37891999999999</v>
       </c>
       <c r="G12" s="3">
-        <v>3614658.25</v>
+        <v>3633936.85</v>
       </c>
       <c r="H12" s="4">
-        <v>0.01535111357</v>
+        <v>0.015086769378</v>
       </c>
       <c r="I12" s="5">
-        <v>0.015352931614</v>
+        <v>0.015092198351</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
         <v>3500000</v>
       </c>
       <c r="F13" s="2">
-        <v>100.95575</v>
+        <v>103.72261</v>
       </c>
       <c r="G13" s="3">
-        <v>3533451.25</v>
+        <v>3630291.35</v>
       </c>
       <c r="H13" s="4">
-        <v>0.01500623508</v>
+        <v>0.015071634594</v>
       </c>
       <c r="I13" s="5">
-        <v>0.01500801228</v>
+        <v>0.015077058121</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
         <v>3500000</v>
       </c>
       <c r="F14" s="2">
-        <v>101.09269</v>
+        <v>102.05262</v>
       </c>
       <c r="G14" s="3">
-        <v>3538244.15</v>
+        <v>3571841.7</v>
       </c>
       <c r="H14" s="4">
-        <v>0.015026590075</v>
+        <v>0.014828973143</v>
       </c>
       <c r="I14" s="5">
-        <v>0.015028369686</v>
+        <v>0.014834309348</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
         <v>3500000</v>
       </c>
       <c r="F15" s="2">
-        <v>101.17545</v>
+        <v>100.97648</v>
       </c>
       <c r="G15" s="3">
-        <v>3541140.75</v>
+        <v>3534176.8</v>
       </c>
       <c r="H15" s="4">
-        <v>0.015038891663</v>
+        <v>0.01467260233</v>
       </c>
       <c r="I15" s="5">
-        <v>0.015040672731</v>
+        <v>0.014677882265</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
         <v>3500000</v>
       </c>
       <c r="F16" s="2">
-        <v>100.05124</v>
+        <v>100.81015</v>
       </c>
       <c r="G16" s="3">
-        <v>3501793.4</v>
+        <v>3528355.25</v>
       </c>
       <c r="H16" s="4">
-        <v>0.014871787169</v>
+        <v>0.014648433395</v>
       </c>
       <c r="I16" s="5">
-        <v>0.014873548446</v>
+        <v>0.014653704633</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>3175000</v>
+        <v>3500000</v>
       </c>
       <c r="F17" s="2">
-        <v>108.10711</v>
+        <v>100.03964</v>
       </c>
       <c r="G17" s="3">
-        <v>3432400.74</v>
+        <v>3501387.4</v>
       </c>
       <c r="H17" s="4">
-        <v>0.01457708308</v>
+        <v>0.0145364728</v>
       </c>
       <c r="I17" s="5">
-        <v>0.014578809455</v>
+        <v>0.014541703749</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>3300000</v>
+        <v>3500000</v>
       </c>
       <c r="F18" s="2">
-        <v>102.4817</v>
+        <v>100.05308</v>
       </c>
       <c r="G18" s="3">
-        <v>3381896.1</v>
+        <v>3501857.8</v>
       </c>
       <c r="H18" s="4">
-        <v>0.014362594614</v>
+        <v>0.014538425728</v>
       </c>
       <c r="I18" s="5">
-        <v>0.014364295587</v>
+        <v>0.01454365738</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>3300000</v>
+        <v>3175000</v>
       </c>
       <c r="F19" s="2">
-        <v>102.84344</v>
+        <v>107.58348</v>
       </c>
       <c r="G19" s="3">
-        <v>3393833.52</v>
+        <v>3415775.49</v>
       </c>
       <c r="H19" s="4">
-        <v>0.014413291714</v>
+        <v>0.014181043634</v>
       </c>
       <c r="I19" s="5">
-        <v>0.014414998691</v>
+        <v>0.014186146682</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
         <v>3330000</v>
       </c>
       <c r="F20" s="2">
-        <v>101.84481</v>
+        <v>101.49154</v>
       </c>
       <c r="G20" s="3">
-        <v>3391432.17</v>
+        <v>3379668.28</v>
       </c>
       <c r="H20" s="4">
-        <v>0.014403093419</v>
+        <v>0.014031139786</v>
       </c>
       <c r="I20" s="5">
-        <v>0.014404799189</v>
+        <v>0.014036188891</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>3200000</v>
+        <v>3110000</v>
       </c>
       <c r="F21" s="2">
-        <v>104.84396</v>
+        <v>107.793</v>
       </c>
       <c r="G21" s="3">
-        <v>3355006.72</v>
+        <v>3352362.3</v>
       </c>
       <c r="H21" s="4">
-        <v>0.014248397946</v>
+        <v>0.013917775391</v>
       </c>
       <c r="I21" s="5">
-        <v>0.014250085395</v>
+        <v>0.013922783702</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>3200000</v>
+        <v>3300000</v>
       </c>
       <c r="F22" s="2">
-        <v>104.73924</v>
+        <v>101.49134</v>
       </c>
       <c r="G22" s="3">
-        <v>3351655.68</v>
+        <v>3349214.22</v>
       </c>
       <c r="H22" s="4">
-        <v>0.014234166395</v>
+        <v>0.01390470572</v>
       </c>
       <c r="I22" s="5">
-        <v>0.014235852158</v>
+        <v>0.013909709328</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>3000000</v>
+        <v>3200000</v>
       </c>
       <c r="F23" s="2">
-        <v>110.27737</v>
+        <v>104.35474</v>
       </c>
       <c r="G23" s="3">
-        <v>3308321.1</v>
+        <v>3339351.68</v>
       </c>
       <c r="H23" s="4">
-        <v>0.01405012851</v>
+        <v>0.013863760081</v>
       </c>
       <c r="I23" s="5">
-        <v>0.014051792478</v>
+        <v>0.013868748955</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>3465000</v>
+        <v>3300000</v>
       </c>
       <c r="F24" s="2">
-        <v>95.67227</v>
+        <v>101.28017</v>
       </c>
       <c r="G24" s="3">
-        <v>3315044.16</v>
+        <v>3342245.61</v>
       </c>
       <c r="H24" s="4">
-        <v>0.014078680694</v>
+        <v>0.013875774614</v>
       </c>
       <c r="I24" s="5">
-        <v>0.014080348043</v>
+        <v>0.013880767811</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>3000000</v>
+        <v>3200000</v>
       </c>
       <c r="F25" s="2">
-        <v>108.71803</v>
+        <v>104.13434</v>
       </c>
       <c r="G25" s="3">
-        <v>3261540.9</v>
+        <v>3332298.88</v>
       </c>
       <c r="H25" s="4">
-        <v>0.013851457401</v>
+        <v>0.013834479449</v>
       </c>
       <c r="I25" s="5">
-        <v>0.01385309784</v>
+        <v>0.013839457786</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>3000000</v>
+        <v>3465000</v>
       </c>
       <c r="F26" s="2">
-        <v>109.29948</v>
+        <v>93.75440999999999</v>
       </c>
       <c r="G26" s="3">
-        <v>3278984.4</v>
+        <v>3248590.31</v>
       </c>
       <c r="H26" s="4">
-        <v>0.013925538304</v>
+        <v>0.013486952237</v>
       </c>
       <c r="I26" s="5">
-        <v>0.013927187517</v>
+        <v>0.013491805517</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>3145000</v>
+        <v>3000000</v>
       </c>
       <c r="F27" s="2">
-        <v>102.08178</v>
+        <v>107.78428</v>
       </c>
       <c r="G27" s="3">
-        <v>3210471.98</v>
+        <v>3233528.4</v>
       </c>
       <c r="H27" s="4">
-        <v>0.013634572506</v>
+        <v>0.013424420741</v>
       </c>
       <c r="I27" s="5">
-        <v>0.013636187259</v>
+        <v>0.013429251518</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>2935000</v>
+        <v>3000000</v>
       </c>
       <c r="F28" s="2">
-        <v>104.7923</v>
+        <v>107.24184</v>
       </c>
       <c r="G28" s="3">
-        <v>3075654.01</v>
+        <v>3217255.2</v>
       </c>
       <c r="H28" s="4">
-        <v>0.013062013243</v>
+        <v>0.013356860399</v>
       </c>
       <c r="I28" s="5">
-        <v>0.013063560188</v>
+        <v>0.013361666865</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>3000000</v>
+        <v>3145000</v>
       </c>
       <c r="F29" s="2">
-        <v>101.94949</v>
+        <v>100.98771</v>
       </c>
       <c r="G29" s="3">
-        <v>3058484.7</v>
+        <v>3176063.48</v>
       </c>
       <c r="H29" s="4">
-        <v>0.01298909682</v>
+        <v>0.013185847524</v>
       </c>
       <c r="I29" s="5">
-        <v>0.012990635129</v>
+        <v>0.013190592451</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
         <v>3000000</v>
       </c>
       <c r="F30" s="2">
-        <v>100.81048</v>
+        <v>100.92987</v>
       </c>
       <c r="G30" s="3">
-        <v>3024314.4</v>
+        <v>3027896.1</v>
       </c>
       <c r="H30" s="4">
-        <v>0.01284397877</v>
+        <v>0.012570711055</v>
       </c>
       <c r="I30" s="5">
-        <v>0.012845499893</v>
+        <v>0.012575234625</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>2800000</v>
+        <v>2935000</v>
       </c>
       <c r="F31" s="2">
-        <v>106.53817</v>
+        <v>103.38551</v>
       </c>
       <c r="G31" s="3">
-        <v>2983068.76</v>
+        <v>3034364.72</v>
       </c>
       <c r="H31" s="4">
-        <v>0.012668812417</v>
+        <v>0.01259756638</v>
       </c>
       <c r="I31" s="5">
-        <v>0.012670312795</v>
+        <v>0.012602099614</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>2830000</v>
+        <v>3000000</v>
       </c>
       <c r="F32" s="2">
-        <v>104.14688</v>
+        <v>100.15869</v>
       </c>
       <c r="G32" s="3">
-        <v>2947356.7</v>
+        <v>3004760.7</v>
       </c>
       <c r="H32" s="4">
-        <v>0.012517146675</v>
+        <v>0.012474661383</v>
       </c>
       <c r="I32" s="5">
-        <v>0.01251862909</v>
+        <v>0.012479150389</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>2965000</v>
+        <v>2800000</v>
       </c>
       <c r="F33" s="2">
-        <v>97.85834</v>
+        <v>105.91495</v>
       </c>
       <c r="G33" s="3">
-        <v>2901499.78</v>
+        <v>2965618.6</v>
       </c>
       <c r="H33" s="4">
-        <v>0.012322396636</v>
+        <v>0.012312157779</v>
       </c>
       <c r="I33" s="5">
-        <v>0.012323855987</v>
+        <v>0.012316588308</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>2645000</v>
+        <v>2830000</v>
       </c>
       <c r="F34" s="2">
-        <v>104.78335</v>
+        <v>103.80114</v>
       </c>
       <c r="G34" s="3">
-        <v>2771519.61</v>
+        <v>2937572.26</v>
       </c>
       <c r="H34" s="4">
-        <v>0.011770383066</v>
+        <v>0.012195719698</v>
       </c>
       <c r="I34" s="5">
-        <v>0.011771777042</v>
+        <v>0.012200108327</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
-        <v>2620000</v>
+        <v>2965000</v>
       </c>
       <c r="F35" s="2">
-        <v>104.81047</v>
+        <v>96.02722</v>
       </c>
       <c r="G35" s="3">
-        <v>2746034.31</v>
+        <v>2847207.07</v>
       </c>
       <c r="H35" s="4">
-        <v>0.011662149422</v>
+        <v>0.011820556666</v>
       </c>
       <c r="I35" s="5">
-        <v>0.01166353058</v>
+        <v>0.011824810293</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>2630000</v>
+        <v>2645000</v>
       </c>
       <c r="F36" s="2">
-        <v>102.97903</v>
+        <v>103.60839</v>
       </c>
       <c r="G36" s="3">
-        <v>2708348.49</v>
+        <v>2740441.92</v>
       </c>
       <c r="H36" s="4">
-        <v>0.011502101268</v>
+        <v>0.011377306997</v>
       </c>
       <c r="I36" s="5">
-        <v>0.011503463471</v>
+        <v>0.01138140112</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
-        <v>2545000</v>
+        <v>2620000</v>
       </c>
       <c r="F37" s="2">
-        <v>105.32505</v>
+        <v>103.4953</v>
       </c>
       <c r="G37" s="3">
-        <v>2680522.52</v>
+        <v>2711576.86</v>
       </c>
       <c r="H37" s="4">
-        <v>0.011383927006</v>
+        <v>0.011257469902</v>
       </c>
       <c r="I37" s="5">
-        <v>0.011385275213</v>
+        <v>0.011261520902</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
-        <v>2360000</v>
+        <v>2630000</v>
       </c>
       <c r="F38" s="2">
-        <v>110.90366</v>
+        <v>101.4726</v>
       </c>
       <c r="G38" s="3">
-        <v>2617326.38</v>
+        <v>2668729.38</v>
       </c>
       <c r="H38" s="4">
-        <v>0.011115538916</v>
+        <v>0.011079582923</v>
       </c>
       <c r="I38" s="5">
-        <v>0.011116855338</v>
+        <v>0.01108356991</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
-        <v>2500000</v>
+        <v>2545000</v>
       </c>
       <c r="F39" s="2">
-        <v>104.60142</v>
+        <v>104.9113</v>
       </c>
       <c r="G39" s="3">
-        <v>2615035.5</v>
+        <v>2669992.59</v>
       </c>
       <c r="H39" s="4">
-        <v>0.011105809781</v>
+        <v>0.011084827285</v>
       </c>
       <c r="I39" s="5">
-        <v>0.011107125051</v>
+        <v>0.01108881616</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
-        <v>2540000</v>
+        <v>2500000</v>
       </c>
       <c r="F40" s="2">
-        <v>101.87962</v>
+        <v>104.44555</v>
       </c>
       <c r="G40" s="3">
-        <v>2587742.35</v>
+        <v>2611138.75</v>
       </c>
       <c r="H40" s="4">
-        <v>0.010989898332</v>
+        <v>0.010840487807</v>
       </c>
       <c r="I40" s="5">
-        <v>0.010991199875</v>
+        <v>0.010844388756</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
-        <v>2500000</v>
+        <v>2540000</v>
       </c>
       <c r="F41" s="2">
-        <v>101.52189</v>
+        <v>100.3988</v>
       </c>
       <c r="G41" s="3">
-        <v>2538047.25</v>
+        <v>2550129.52</v>
       </c>
       <c r="H41" s="4">
-        <v>0.010778847926</v>
+        <v>0.010587199921</v>
       </c>
       <c r="I41" s="5">
-        <v>0.010780124473</v>
+        <v>0.010591009724</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
-        <v>2410000</v>
+        <v>2500000</v>
       </c>
       <c r="F42" s="2">
-        <v>104.69142</v>
+        <v>101.00724</v>
       </c>
       <c r="G42" s="3">
-        <v>2523063.22</v>
+        <v>2525181</v>
       </c>
       <c r="H42" s="4">
-        <v>0.010715212168</v>
+        <v>0.010483622841</v>
       </c>
       <c r="I42" s="5">
-        <v>0.010716481179</v>
+        <v>0.010487395372</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
-        <v>2430000</v>
+        <v>2410000</v>
       </c>
       <c r="F43" s="2">
-        <v>101.7684</v>
+        <v>103.59389</v>
       </c>
       <c r="G43" s="3">
-        <v>2472972.12</v>
+        <v>2496612.75</v>
       </c>
       <c r="H43" s="4">
-        <v>0.01050247997</v>
+        <v>0.010365017969</v>
       </c>
       <c r="I43" s="5">
-        <v>0.010503723787</v>
+        <v>0.01036874782</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>2500000</v>
+        <v>2430000</v>
       </c>
       <c r="F44" s="2">
-        <v>97.08374999999999</v>
+        <v>101.38633</v>
       </c>
       <c r="G44" s="3">
-        <v>2427093.75</v>
+        <v>2463687.82</v>
       </c>
       <c r="H44" s="4">
-        <v>0.010307638848</v>
+        <v>0.010228325768</v>
       </c>
       <c r="I44" s="5">
-        <v>0.01030885959</v>
+        <v>0.010232006431</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
-        <v>2165000</v>
+        <v>2500000</v>
       </c>
       <c r="F45" s="2">
-        <v>109.85918</v>
+        <v>97.05343000000001</v>
       </c>
       <c r="G45" s="3">
-        <v>2378451.25</v>
+        <v>2426335.75</v>
       </c>
       <c r="H45" s="4">
-        <v>0.010101058714</v>
+        <v>0.010073253714</v>
       </c>
       <c r="I45" s="5">
-        <v>0.01010225499</v>
+        <v>0.010076878574</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>2300000</v>
+        <v>2165000</v>
       </c>
       <c r="F46" s="2">
-        <v>102.1058</v>
+        <v>108.03255</v>
       </c>
       <c r="G46" s="3">
-        <v>2348433.4</v>
+        <v>2338904.71</v>
       </c>
       <c r="H46" s="4">
-        <v>0.009973575740999999</v>
+        <v>0.00971027218</v>
       </c>
       <c r="I46" s="5">
-        <v>0.009974756919999999</v>
+        <v>0.009713766420999999</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
-        <v>2250000</v>
+        <v>2300000</v>
       </c>
       <c r="F47" s="2">
-        <v>103.57535</v>
+        <v>100.43126</v>
       </c>
       <c r="G47" s="3">
-        <v>2330445.38</v>
+        <v>2309918.98</v>
       </c>
       <c r="H47" s="4">
-        <v>0.009897182290999999</v>
+        <v>0.009589934099000001</v>
       </c>
       <c r="I47" s="5">
-        <v>0.009898354422000001</v>
+        <v>0.009593385037</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
         <v>2235000</v>
       </c>
       <c r="F48" s="2">
-        <v>103.50496</v>
+        <v>102.61562</v>
       </c>
       <c r="G48" s="3">
-        <v>2313335.86</v>
+        <v>2293459.11</v>
       </c>
       <c r="H48" s="4">
-        <v>0.009824519772999999</v>
+        <v>0.00952159876</v>
       </c>
       <c r="I48" s="5">
-        <v>0.009825683299</v>
+        <v>0.009525025107</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>2150000</v>
+        <v>2250000</v>
       </c>
       <c r="F49" s="2">
-        <v>104.0167</v>
+        <v>101.84061</v>
       </c>
       <c r="G49" s="3">
-        <v>2236359.05</v>
+        <v>2291413.73</v>
       </c>
       <c r="H49" s="4">
-        <v>0.009497606519</v>
+        <v>0.009513107086</v>
       </c>
       <c r="I49" s="5">
-        <v>0.009498731328</v>
+        <v>0.009516530376999999</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>2100000</v>
+        <v>2150000</v>
       </c>
       <c r="F50" s="2">
-        <v>104.24405</v>
+        <v>102.81349</v>
       </c>
       <c r="G50" s="3">
-        <v>2189125.05</v>
+        <v>2210490.04</v>
       </c>
       <c r="H50" s="4">
-        <v>0.009297008164</v>
+        <v>0.009177141686</v>
       </c>
       <c r="I50" s="5">
-        <v>0.009298109216</v>
+        <v>0.009180444080000001</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>2070000</v>
+        <v>2100000</v>
       </c>
       <c r="F51" s="2">
-        <v>105.58265</v>
+        <v>103.32435</v>
       </c>
       <c r="G51" s="3">
-        <v>2185560.86</v>
+        <v>2169811.35</v>
       </c>
       <c r="H51" s="4">
-        <v>0.009281871363</v>
+        <v>0.009008258746</v>
       </c>
       <c r="I51" s="5">
-        <v>0.009282970623</v>
+        <v>0.009011500368000001</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>2000000</v>
+        <v>2070000</v>
       </c>
       <c r="F52" s="2">
-        <v>109.62771</v>
+        <v>104.44988</v>
       </c>
       <c r="G52" s="3">
-        <v>2192554.2</v>
+        <v>2162112.52</v>
       </c>
       <c r="H52" s="4">
-        <v>0.009311571442</v>
+        <v>0.008976296018999999</v>
       </c>
       <c r="I52" s="5">
-        <v>0.009312674218</v>
+        <v>0.008979526139000001</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
         <v>2000000</v>
       </c>
       <c r="F53" s="2">
-        <v>107.01238</v>
+        <v>108.93684</v>
       </c>
       <c r="G53" s="3">
-        <v>2140247.6</v>
+        <v>2178736.8</v>
       </c>
       <c r="H53" s="4">
-        <v>0.009089430232</v>
+        <v>0.009045313932000001</v>
       </c>
       <c r="I53" s="5">
-        <v>0.009090506700000001</v>
+        <v>0.009048568888</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
         <v>2135000</v>
       </c>
       <c r="F54" s="2">
-        <v>100.74693</v>
+        <v>100.3175</v>
       </c>
       <c r="G54" s="3">
-        <v>2150946.96</v>
+        <v>2141778.63</v>
       </c>
       <c r="H54" s="4">
-        <v>0.009134869388000001</v>
+        <v>0.008891877181000001</v>
       </c>
       <c r="I54" s="5">
-        <v>0.009135951238</v>
+        <v>0.008895076922999999</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
         <v>2000000</v>
       </c>
       <c r="F55" s="2">
-        <v>104.27172</v>
+        <v>105.92863</v>
       </c>
       <c r="G55" s="3">
-        <v>2085434.4</v>
+        <v>2118572.6</v>
       </c>
       <c r="H55" s="4">
-        <v>0.008856643726999999</v>
+        <v>0.008795534299999999</v>
       </c>
       <c r="I55" s="5">
-        <v>0.008857692626999999</v>
+        <v>0.008798699373000001</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
         <v>2000000</v>
       </c>
       <c r="F56" s="2">
-        <v>105.21461</v>
+        <v>104.6654</v>
       </c>
       <c r="G56" s="3">
-        <v>2104292.2</v>
+        <v>2093308</v>
       </c>
       <c r="H56" s="4">
-        <v>0.008936731030000001</v>
+        <v>0.008690644972</v>
       </c>
       <c r="I56" s="5">
-        <v>0.008937789414000001</v>
+        <v>0.008693772299999999</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
         <v>2000000</v>
       </c>
       <c r="F57" s="2">
-        <v>105.07987</v>
+        <v>104.57185</v>
       </c>
       <c r="G57" s="3">
-        <v>2101597.4</v>
+        <v>2091437</v>
       </c>
       <c r="H57" s="4">
-        <v>0.008925286467999999</v>
+        <v>0.008682877267999999</v>
       </c>
       <c r="I57" s="5">
-        <v>0.008926343497</v>
+        <v>0.008686001800999999</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
         <v>2000000</v>
       </c>
       <c r="F58" s="2">
-        <v>103.1723</v>
+        <v>103.43956</v>
       </c>
       <c r="G58" s="3">
-        <v>2063446</v>
+        <v>2068791.2</v>
       </c>
       <c r="H58" s="4">
-        <v>0.008763261061</v>
+        <v>0.008588860235000001</v>
       </c>
       <c r="I58" s="5">
-        <v>0.008764298901000001</v>
+        <v>0.008591950936000001</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>2000000</v>
+        <v>1975000</v>
       </c>
       <c r="F59" s="2">
-        <v>103.96695</v>
+        <v>104.7803</v>
       </c>
       <c r="G59" s="3">
-        <v>2079339</v>
+        <v>2069410.93</v>
       </c>
       <c r="H59" s="4">
-        <v>0.008830757137</v>
+        <v>0.008591433105000001</v>
       </c>
       <c r="I59" s="5">
-        <v>0.008831802971000001</v>
+        <v>0.008594524732</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
         <v>2000000</v>
       </c>
       <c r="F60" s="2">
-        <v>103.30815</v>
+        <v>102.88481</v>
       </c>
       <c r="G60" s="3">
-        <v>2066163</v>
+        <v>2057696.2</v>
       </c>
       <c r="H60" s="4">
-        <v>0.008774799904</v>
+        <v>0.008542797875000001</v>
       </c>
       <c r="I60" s="5">
-        <v>0.008775839111</v>
+        <v>0.008545872001</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>2115000</v>
+        <v>2000000</v>
       </c>
       <c r="F61" s="2">
-        <v>97.76506999999999</v>
+        <v>102.28031</v>
       </c>
       <c r="G61" s="3">
-        <v>2067731.23</v>
+        <v>2045606.2</v>
       </c>
       <c r="H61" s="4">
-        <v>0.008781460031999999</v>
+        <v>0.008492604642000001</v>
       </c>
       <c r="I61" s="5">
-        <v>0.008782500027</v>
+        <v>0.008495660705</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>1990000</v>
+        <v>2000000</v>
       </c>
       <c r="F62" s="2">
-        <v>102.07163</v>
+        <v>100.57965</v>
       </c>
       <c r="G62" s="3">
-        <v>2031225.44</v>
+        <v>2011593</v>
       </c>
       <c r="H62" s="4">
-        <v>0.008626423361</v>
+        <v>0.008351394344</v>
       </c>
       <c r="I62" s="5">
-        <v>0.008627444995000001</v>
+        <v>0.008354399593</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>1905000</v>
+        <v>1925000</v>
       </c>
       <c r="F63" s="2">
-        <v>106.50757</v>
+        <v>105.1587</v>
       </c>
       <c r="G63" s="3">
-        <v>2028969.21</v>
+        <v>2024304.98</v>
       </c>
       <c r="H63" s="4">
-        <v>0.008616841371</v>
+        <v>0.008404169789</v>
       </c>
       <c r="I63" s="5">
-        <v>0.00861786187</v>
+        <v>0.008407194029</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
         <v>2000000</v>
       </c>
       <c r="F64" s="2">
-        <v>100.76594</v>
+        <v>101.13832</v>
       </c>
       <c r="G64" s="3">
-        <v>2015318.8</v>
+        <v>2022766.4</v>
       </c>
       <c r="H64" s="4">
-        <v>0.00855886937</v>
+        <v>0.008397782192</v>
       </c>
       <c r="I64" s="5">
-        <v>0.008559883003</v>
+        <v>0.008400804132999999</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>1925000</v>
+        <v>2115000</v>
       </c>
       <c r="F65" s="2">
-        <v>105.54946</v>
+        <v>95.70569999999999</v>
       </c>
       <c r="G65" s="3">
-        <v>2031827.11</v>
+        <v>2024175.56</v>
       </c>
       <c r="H65" s="4">
-        <v>0.008628978588</v>
+        <v>0.008403632485</v>
       </c>
       <c r="I65" s="5">
-        <v>0.008630000525000001</v>
+        <v>0.008406656532</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>2000000</v>
+        <v>1990000</v>
       </c>
       <c r="F66" s="2">
-        <v>101.30934</v>
+        <v>101.02142</v>
       </c>
       <c r="G66" s="3">
-        <v>2026186.8</v>
+        <v>2010326.26</v>
       </c>
       <c r="H66" s="4">
-        <v>0.008605024742999999</v>
+        <v>0.008346135297</v>
       </c>
       <c r="I66" s="5">
-        <v>0.008606043843</v>
+        <v>0.008349138654000001</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
         <v>2000000</v>
       </c>
       <c r="F67" s="2">
-        <v>100.07697</v>
+        <v>100.02729</v>
       </c>
       <c r="G67" s="3">
-        <v>2001539.4</v>
+        <v>2000545.8</v>
       </c>
       <c r="H67" s="4">
-        <v>0.008500349553999999</v>
+        <v>0.008305530432</v>
       </c>
       <c r="I67" s="5">
-        <v>0.008501356256999999</v>
+        <v>0.008308519177</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
         <v>2000000</v>
       </c>
       <c r="F68" s="2">
-        <v>100.25079</v>
+        <v>100.13235</v>
       </c>
       <c r="G68" s="3">
-        <v>2005015.8</v>
+        <v>2002647</v>
       </c>
       <c r="H68" s="4">
-        <v>0.008515113498</v>
+        <v>0.008314253842</v>
       </c>
       <c r="I68" s="5">
-        <v>0.00851612195</v>
+        <v>0.008317245726000001</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>1825000</v>
+        <v>1905000</v>
       </c>
       <c r="F69" s="2">
-        <v>103.58638</v>
+        <v>104.27913</v>
       </c>
       <c r="G69" s="3">
-        <v>1890451.44</v>
+        <v>1986517.43</v>
       </c>
       <c r="H69" s="4">
-        <v>0.008028569415999999</v>
+        <v>0.008247289785</v>
       </c>
       <c r="I69" s="5">
-        <v>0.008029520246</v>
+        <v>0.008250257572</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
-        <v>96</v>
+        <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>1810000</v>
+        <v>1825000</v>
       </c>
       <c r="F70" s="2">
-        <v>98.96504</v>
+        <v>102.57134</v>
       </c>
       <c r="G70" s="3">
-        <v>1791267.22</v>
+        <v>1871926.96</v>
       </c>
       <c r="H70" s="4">
-        <v>0.007607343402</v>
+        <v>0.007771552289</v>
       </c>
       <c r="I70" s="5">
-        <v>0.007608244346</v>
+        <v>0.007774348882</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D71" t="s">
-        <v>149</v>
+        <v>98</v>
       </c>
       <c r="E71" s="1">
-        <v>1650000</v>
+        <v>1810000</v>
       </c>
       <c r="F71" s="2">
-        <v>107.4591</v>
+        <v>97.151</v>
       </c>
       <c r="G71" s="3">
-        <v>1773075.15</v>
+        <v>1758433.1</v>
       </c>
       <c r="H71" s="4">
-        <v>0.007530083375</v>
+        <v>0.007300367542</v>
       </c>
       <c r="I71" s="5">
-        <v>0.007530975169</v>
+        <v>0.007302994579</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>150</v>
       </c>
       <c r="D72" t="s">
         <v>151</v>
       </c>
       <c r="E72" s="1">
-        <v>1785000</v>
+        <v>1650000</v>
       </c>
       <c r="F72" s="2">
-        <v>98.99160000000001</v>
+        <v>106.30858</v>
       </c>
       <c r="G72" s="3">
-        <v>1767000.06</v>
+        <v>1754091.57</v>
       </c>
       <c r="H72" s="4">
-        <v>0.007504283039</v>
+        <v>0.007282343106</v>
       </c>
       <c r="I72" s="5">
-        <v>0.007505171778</v>
+        <v>0.007284963657</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>152</v>
       </c>
       <c r="D73" t="s">
         <v>153</v>
       </c>
       <c r="E73" s="1">
-        <v>1795000</v>
+        <v>1785000</v>
       </c>
       <c r="F73" s="2">
-        <v>97.49797</v>
+        <v>97.55318</v>
       </c>
       <c r="G73" s="3">
-        <v>1750088.56</v>
+        <v>1741324.26</v>
       </c>
       <c r="H73" s="4">
-        <v>0.007432461496</v>
+        <v>0.007229337943</v>
       </c>
       <c r="I73" s="5">
-        <v>0.007433341728</v>
+        <v>0.00723193942</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>154</v>
       </c>
       <c r="D74" t="s">
         <v>155</v>
       </c>
       <c r="E74" s="1">
         <v>1700000</v>
       </c>
       <c r="F74" s="2">
-        <v>101.34946</v>
+        <v>100.91271</v>
       </c>
       <c r="G74" s="3">
-        <v>1722940.82</v>
+        <v>1715516.07</v>
       </c>
       <c r="H74" s="4">
-        <v>0.007317167592</v>
+        <v>0.007122191817</v>
       </c>
       <c r="I74" s="5">
-        <v>0.00731803417</v>
+        <v>0.007124754738</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>156</v>
       </c>
       <c r="D75" t="s">
         <v>157</v>
       </c>
       <c r="E75" s="1">
-        <v>1655000</v>
+        <v>1795000</v>
       </c>
       <c r="F75" s="2">
-        <v>102.95106</v>
+        <v>94.87273999999999</v>
       </c>
       <c r="G75" s="3">
-        <v>1703840.04</v>
+        <v>1702965.68</v>
       </c>
       <c r="H75" s="4">
-        <v>0.007236048388</v>
+        <v>0.007070087226</v>
       </c>
       <c r="I75" s="5">
-        <v>0.007236905359</v>
+        <v>0.007072631397</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>158</v>
       </c>
       <c r="D76" t="s">
         <v>159</v>
       </c>
       <c r="E76" s="1">
-        <v>1625000</v>
+        <v>1655000</v>
       </c>
       <c r="F76" s="2">
-        <v>102.86195</v>
+        <v>102.32597</v>
       </c>
       <c r="G76" s="3">
-        <v>1671506.69</v>
+        <v>1693494.8</v>
       </c>
       <c r="H76" s="4">
-        <v>0.007098731669</v>
+        <v>0.007030767617</v>
       </c>
       <c r="I76" s="5">
-        <v>0.007099572378</v>
+        <v>0.007033297639</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>160</v>
       </c>
       <c r="D77" t="s">
         <v>161</v>
       </c>
       <c r="E77" s="1">
-        <v>1490000</v>
+        <v>1625000</v>
       </c>
       <c r="F77" s="2">
-        <v>109.02715</v>
+        <v>101.66444</v>
       </c>
       <c r="G77" s="3">
-        <v>1624504.54</v>
+        <v>1652047.15</v>
       </c>
       <c r="H77" s="4">
-        <v>0.006899117949</v>
+        <v>0.006858692203</v>
       </c>
       <c r="I77" s="5">
-        <v>0.006899935017</v>
+        <v>0.006861160303</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>162</v>
       </c>
       <c r="D78" t="s">
         <v>163</v>
       </c>
       <c r="E78" s="1">
         <v>1500000</v>
       </c>
       <c r="F78" s="2">
-        <v>106.83351</v>
+        <v>109.06377</v>
       </c>
       <c r="G78" s="3">
-        <v>1602502.65</v>
+        <v>1635956.55</v>
       </c>
       <c r="H78" s="4">
-        <v>0.006805678013</v>
+        <v>0.006791889949</v>
       </c>
       <c r="I78" s="5">
-        <v>0.006806484015</v>
+        <v>0.006794334011</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>164</v>
       </c>
       <c r="D79" t="s">
         <v>165</v>
       </c>
       <c r="E79" s="1">
-        <v>1515000</v>
+        <v>1490000</v>
       </c>
       <c r="F79" s="2">
-        <v>106.12133</v>
+        <v>108.37904</v>
       </c>
       <c r="G79" s="3">
-        <v>1607738.15</v>
+        <v>1614847.7</v>
       </c>
       <c r="H79" s="4">
-        <v>0.006827912687</v>
+        <v>0.006704253751</v>
       </c>
       <c r="I79" s="5">
-        <v>0.006828721322</v>
+        <v>0.006706666276</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>166</v>
       </c>
       <c r="D80" t="s">
         <v>167</v>
       </c>
       <c r="E80" s="1">
-        <v>1490000</v>
+        <v>1500000</v>
       </c>
       <c r="F80" s="2">
-        <v>107.35748</v>
+        <v>105.46543</v>
       </c>
       <c r="G80" s="3">
-        <v>1599626.45</v>
+        <v>1581981.45</v>
       </c>
       <c r="H80" s="4">
-        <v>0.006793463071</v>
+        <v>0.006567805184</v>
       </c>
       <c r="I80" s="5">
-        <v>0.006794267626</v>
+        <v>0.006570168609</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>168</v>
       </c>
       <c r="D81" t="s">
         <v>169</v>
       </c>
       <c r="E81" s="1">
-        <v>1500000</v>
+        <v>1515000</v>
       </c>
       <c r="F81" s="2">
-        <v>104.96014</v>
+        <v>105.71532</v>
       </c>
       <c r="G81" s="3">
-        <v>1574402.1</v>
+        <v>1601587.1</v>
       </c>
       <c r="H81" s="4">
-        <v>0.00668633762</v>
+        <v>0.006649200624</v>
       </c>
       <c r="I81" s="5">
-        <v>0.006687129489</v>
+        <v>0.006651593339</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>170</v>
       </c>
       <c r="D82" t="s">
         <v>171</v>
       </c>
       <c r="E82" s="1">
-        <v>1500000</v>
+        <v>1490000</v>
       </c>
       <c r="F82" s="2">
-        <v>103.94365</v>
+        <v>105.83032</v>
       </c>
       <c r="G82" s="3">
-        <v>1559154.75</v>
+        <v>1576871.77</v>
       </c>
       <c r="H82" s="4">
-        <v>0.006621583559</v>
+        <v>0.006546591664</v>
       </c>
       <c r="I82" s="5">
-        <v>0.006622367759</v>
+        <v>0.006548947454</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>172</v>
       </c>
       <c r="D83" t="s">
         <v>173</v>
       </c>
       <c r="E83" s="1">
-        <v>1490000</v>
+        <v>1500000</v>
       </c>
       <c r="F83" s="2">
-        <v>103.0892</v>
+        <v>103.67458</v>
       </c>
       <c r="G83" s="3">
-        <v>1536029.08</v>
+        <v>1555118.7</v>
       </c>
       <c r="H83" s="4">
-        <v>0.006523371014</v>
+        <v>0.006456280925</v>
       </c>
       <c r="I83" s="5">
-        <v>0.006524143582</v>
+        <v>0.006458604218</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>174</v>
       </c>
       <c r="D84" t="s">
         <v>175</v>
       </c>
       <c r="E84" s="1">
-        <v>1370000</v>
+        <v>1500000</v>
       </c>
       <c r="F84" s="2">
-        <v>103.35546</v>
+        <v>104.47083</v>
       </c>
       <c r="G84" s="3">
-        <v>1415969.8</v>
+        <v>1567062.45</v>
       </c>
       <c r="H84" s="4">
-        <v>0.006013490554</v>
+        <v>0.006505866983</v>
       </c>
       <c r="I84" s="5">
-        <v>0.006014202736</v>
+        <v>0.006508208119</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>176</v>
       </c>
       <c r="D85" t="s">
         <v>177</v>
       </c>
       <c r="E85" s="1">
         <v>1500000</v>
       </c>
       <c r="F85" s="2">
-        <v>94.75557999999999</v>
+        <v>102.70959</v>
       </c>
       <c r="G85" s="3">
-        <v>1421333.7</v>
+        <v>1540643.85</v>
       </c>
       <c r="H85" s="4">
-        <v>0.006036270524</v>
+        <v>0.006396186671</v>
       </c>
       <c r="I85" s="5">
-        <v>0.006036985404</v>
+        <v>0.006398488339</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>178</v>
       </c>
       <c r="D86" t="s">
         <v>179</v>
       </c>
       <c r="E86" s="1">
-        <v>1270000</v>
+        <v>1490000</v>
       </c>
       <c r="F86" s="2">
-        <v>105.31168</v>
+        <v>101.44426</v>
       </c>
       <c r="G86" s="3">
-        <v>1337458.34</v>
+        <v>1511519.47</v>
       </c>
       <c r="H86" s="4">
-        <v>0.005680059743</v>
+        <v>0.006275272973</v>
       </c>
       <c r="I86" s="5">
-        <v>0.005680732437</v>
+        <v>0.00627753113</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>180</v>
       </c>
       <c r="D87" t="s">
         <v>181</v>
       </c>
       <c r="E87" s="1">
-        <v>1180000</v>
+        <v>1370000</v>
       </c>
       <c r="F87" s="2">
-        <v>105.06787</v>
+        <v>102.24414</v>
       </c>
       <c r="G87" s="3">
-        <v>1239800.87</v>
+        <v>1400744.72</v>
       </c>
       <c r="H87" s="4">
-        <v>0.005265317654</v>
+        <v>0.005815376925</v>
       </c>
       <c r="I87" s="5">
-        <v>0.00526594123</v>
+        <v>0.005817469589</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>182</v>
       </c>
       <c r="D88" t="s">
         <v>183</v>
       </c>
       <c r="E88" s="1">
-        <v>1120000</v>
+        <v>1500000</v>
       </c>
       <c r="F88" s="2">
-        <v>108.96548</v>
+        <v>93.3579</v>
       </c>
       <c r="G88" s="3">
-        <v>1220413.38</v>
+        <v>1400368.5</v>
       </c>
       <c r="H88" s="4">
-        <v>0.005182980808</v>
+        <v>0.005813815007</v>
       </c>
       <c r="I88" s="5">
-        <v>0.005183594632</v>
+        <v>0.005815907108</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>184</v>
       </c>
       <c r="D89" t="s">
         <v>185</v>
       </c>
       <c r="E89" s="1">
-        <v>1000000</v>
+        <v>1270000</v>
       </c>
       <c r="F89" s="2">
-        <v>108.78251</v>
+        <v>105.18022</v>
       </c>
       <c r="G89" s="3">
-        <v>1087825.1</v>
+        <v>1335788.79</v>
       </c>
       <c r="H89" s="4">
-        <v>0.004619890872</v>
+        <v>0.005545703817</v>
       </c>
       <c r="I89" s="5">
-        <v>0.004620438009</v>
+        <v>0.005547699439</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>186</v>
       </c>
       <c r="D90" t="s">
         <v>187</v>
       </c>
       <c r="E90" s="1">
-        <v>1000000</v>
+        <v>1180000</v>
       </c>
       <c r="F90" s="2">
-        <v>107.9166</v>
+        <v>104.03378</v>
       </c>
       <c r="G90" s="3">
-        <v>1079166</v>
+        <v>1227598.6</v>
       </c>
       <c r="H90" s="4">
-        <v>0.004583116489</v>
+        <v>0.005096537937</v>
       </c>
       <c r="I90" s="5">
-        <v>0.004583659271</v>
+        <v>0.005098371926</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>188</v>
       </c>
       <c r="D91" t="s">
         <v>189</v>
       </c>
       <c r="E91" s="1">
-        <v>1000000</v>
+        <v>1120000</v>
       </c>
       <c r="F91" s="2">
-        <v>105.57659</v>
+        <v>108.47241</v>
       </c>
       <c r="G91" s="3">
-        <v>1055765.9</v>
+        <v>1214890.99</v>
       </c>
       <c r="H91" s="4">
-        <v>0.004483738465</v>
+        <v>0.005043780605</v>
       </c>
       <c r="I91" s="5">
-        <v>0.004484269478</v>
+        <v>0.00504559561</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>190</v>
       </c>
       <c r="D92" t="s">
         <v>191</v>
       </c>
       <c r="E92" s="1">
         <v>1000000</v>
       </c>
       <c r="F92" s="2">
-        <v>105.23933</v>
+        <v>108.18321</v>
       </c>
       <c r="G92" s="3">
-        <v>1052393.3</v>
+        <v>1081832.1</v>
       </c>
       <c r="H92" s="4">
-        <v>0.00446941535</v>
+        <v>0.00449136902</v>
       </c>
       <c r="I92" s="5">
-        <v>0.004469944667</v>
+        <v>0.004492985239</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>192</v>
       </c>
       <c r="D93" t="s">
         <v>193</v>
       </c>
       <c r="E93" s="1">
         <v>1000000</v>
       </c>
       <c r="F93" s="2">
-        <v>106.35996</v>
+        <v>106.14333</v>
       </c>
       <c r="G93" s="3">
-        <v>1063599.6</v>
+        <v>1061433.3</v>
       </c>
       <c r="H93" s="4">
-        <v>0.004517007452</v>
+        <v>0.004406680704</v>
       </c>
       <c r="I93" s="5">
-        <v>0.004517542405</v>
+        <v>0.004408266448</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>194</v>
       </c>
       <c r="D94" t="s">
         <v>195</v>
       </c>
       <c r="E94" s="1">
         <v>1000000</v>
       </c>
       <c r="F94" s="2">
-        <v>104.05002</v>
+        <v>105.14459</v>
       </c>
       <c r="G94" s="3">
-        <v>1040500.2</v>
+        <v>1051445.9</v>
       </c>
       <c r="H94" s="4">
-        <v>0.004418906473</v>
+        <v>0.004365216693</v>
       </c>
       <c r="I94" s="5">
-        <v>0.004419429808</v>
+        <v>0.004366787516</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>196</v>
       </c>
       <c r="D95" t="s">
         <v>197</v>
       </c>
       <c r="E95" s="1">
         <v>1000000</v>
       </c>
       <c r="F95" s="2">
-        <v>101.75333</v>
+        <v>106.17645</v>
       </c>
       <c r="G95" s="3">
-        <v>1017533.3</v>
+        <v>1061764.5</v>
       </c>
       <c r="H95" s="4">
-        <v>0.004321368209</v>
+        <v>0.004408055725</v>
       </c>
       <c r="I95" s="5">
-        <v>0.004321879992</v>
+        <v>0.004409641964</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>198</v>
       </c>
       <c r="D96" t="s">
+        <v>177</v>
+      </c>
+      <c r="E96" s="1">
+        <v>1000000</v>
+      </c>
+      <c r="F96" s="2">
+        <v>102.70959</v>
+      </c>
+      <c r="G96" s="3">
+        <v>1027095.9</v>
+      </c>
+      <c r="H96" s="4">
+        <v>0.004264124448</v>
+      </c>
+      <c r="I96" s="5">
+        <v>0.004265658893</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97" t="s">
+        <v>9</v>
+      </c>
+      <c r="B97" t="s">
+        <v>10</v>
+      </c>
+      <c r="C97" t="s">
         <v>199</v>
       </c>
-      <c r="E96" s="1">
-[...2 lines deleted...]
-      <c r="F96" s="2">
+      <c r="D97" t="s">
+        <v>200</v>
+      </c>
+      <c r="E97" s="1">
+        <v>1000000</v>
+      </c>
+      <c r="F97" s="2">
+        <v>103.97767</v>
+      </c>
+      <c r="G97" s="3">
+        <v>1039776.7</v>
+      </c>
+      <c r="H97" s="4">
+        <v>0.004316770466</v>
+      </c>
+      <c r="I97" s="5">
+        <v>0.004318323855</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98" t="s">
+        <v>9</v>
+      </c>
+      <c r="B98" t="s">
+        <v>10</v>
+      </c>
+      <c r="C98" t="s">
+        <v>201</v>
+      </c>
+      <c r="D98" t="s">
+        <v>202</v>
+      </c>
+      <c r="E98" s="1">
+        <v>1000000</v>
+      </c>
+      <c r="F98" s="2">
+        <v>103.06931</v>
+      </c>
+      <c r="G98" s="3">
+        <v>1030693.1</v>
+      </c>
+      <c r="H98" s="4">
+        <v>0.004279058699</v>
+      </c>
+      <c r="I98" s="5">
+        <v>0.004280598518</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99" t="s">
+        <v>9</v>
+      </c>
+      <c r="B99" t="s">
+        <v>10</v>
+      </c>
+      <c r="C99" t="s">
+        <v>203</v>
+      </c>
+      <c r="D99" t="s">
+        <v>204</v>
+      </c>
+      <c r="E99" s="1">
+        <v>1000000</v>
+      </c>
+      <c r="F99" s="2">
+        <v>100.71418</v>
+      </c>
+      <c r="G99" s="3">
+        <v>1007141.8</v>
+      </c>
+      <c r="H99" s="4">
+        <v>0.004181282363</v>
+      </c>
+      <c r="I99" s="5">
+        <v>0.004182786997</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" t="s">
+        <v>9</v>
+      </c>
+      <c r="B100" t="s">
+        <v>10</v>
+      </c>
+      <c r="C100" t="s">
+        <v>205</v>
+      </c>
+      <c r="D100" t="s">
+        <v>206</v>
+      </c>
+      <c r="E100" s="1">
+        <v>-2162144.57</v>
+      </c>
+      <c r="F100" s="2">
         <v>1</v>
       </c>
-      <c r="G96" s="3">
-[...6 lines deleted...]
-        <v>-0.015544763883</v>
+      <c r="G100" s="3">
+        <v>-2162144.57</v>
+      </c>
+      <c r="H100" s="4">
+        <v>-0.008976429095</v>
+      </c>
+      <c r="I100" s="5">
+        <v>-0.008979659262999999</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -3874,32 +4011,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital National Municipal Bond ETF Holdings as of 08.10.2026</dc:title>
+  <dc:title>Sterling Capital National Municipal Bond ETF Holdings as of 08.28.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>