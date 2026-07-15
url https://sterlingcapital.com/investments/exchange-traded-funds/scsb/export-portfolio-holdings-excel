--- v0 (2026-06-25)
+++ v1 (2026-07-15)
@@ -43,888 +43,888 @@
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-06-23</t>
+    <t>2026-07-14</t>
   </si>
   <si>
     <t>SCSB</t>
   </si>
   <si>
+    <t>26243EAR2</t>
+  </si>
+  <si>
+    <t>DRSLF 2017-53A BR</t>
+  </si>
+  <si>
+    <t>895974AA1</t>
+  </si>
+  <si>
+    <t>TCN 2025-SFR1 A</t>
+  </si>
+  <si>
+    <t>42806MCE7</t>
+  </si>
+  <si>
+    <t>HERTZ 2023-4A A</t>
+  </si>
+  <si>
+    <t>16159GAC3</t>
+  </si>
+  <si>
+    <t>CHASE 2019-ATR2 A3</t>
+  </si>
+  <si>
+    <t>80287NAD7</t>
+  </si>
+  <si>
+    <t>SDART 2025-2 B</t>
+  </si>
+  <si>
+    <t>04685A3Q2</t>
+  </si>
+  <si>
+    <t>ATH 5.583 01/09/29</t>
+  </si>
+  <si>
+    <t>04016NBH5</t>
+  </si>
+  <si>
+    <t>ARES 2017-44A A1RR</t>
+  </si>
+  <si>
+    <t>50202CAJ3</t>
+  </si>
+  <si>
+    <t>LCM 33A AR</t>
+  </si>
+  <si>
+    <t>64134BAJ9</t>
+  </si>
+  <si>
+    <t>NEUB 2021-41A AR</t>
+  </si>
+  <si>
+    <t>08163VAC1</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V3 A3</t>
+  </si>
+  <si>
+    <t>76209PAH6</t>
+  </si>
+  <si>
+    <t>RGA 4.35 08/25/28</t>
+  </si>
+  <si>
+    <t>12515ABE9</t>
+  </si>
+  <si>
+    <t>CD 2016-CD2 A4</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
+  </si>
+  <si>
+    <t>06051GMK2</t>
+  </si>
+  <si>
+    <t>BAC 4.979 01/24/29</t>
+  </si>
+  <si>
+    <t>872899BL2</t>
+  </si>
+  <si>
+    <t>TSTAT 2022-1A AR3</t>
+  </si>
+  <si>
+    <t>081927AE5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 AS</t>
+  </si>
+  <si>
+    <t>61766RAZ9</t>
+  </si>
+  <si>
+    <t>MSBAM 2016-C31 A5</t>
+  </si>
+  <si>
+    <t>36143L2L8</t>
+  </si>
+  <si>
+    <t>GBLATL 5 1/2 01/08/29</t>
+  </si>
+  <si>
+    <t>RECPAY</t>
+  </si>
+  <si>
+    <t>Receivables/Payables</t>
+  </si>
+  <si>
+    <t>76134KAA2</t>
+  </si>
+  <si>
+    <t>VDCR 2023-1A A2A</t>
+  </si>
+  <si>
+    <t>29364WAW8</t>
+  </si>
+  <si>
+    <t>ETR 3 1/4 04/01/28</t>
+  </si>
+  <si>
+    <t>06738ECT0</t>
+  </si>
+  <si>
+    <t>BACR 4.837 09/10/28</t>
+  </si>
+  <si>
+    <t>06644EAG3</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR1 A3</t>
+  </si>
+  <si>
+    <t>92212KAC0</t>
+  </si>
+  <si>
+    <t>VDC 2020-2A A2</t>
+  </si>
+  <si>
+    <t>00833BAN8</t>
+  </si>
+  <si>
+    <t>AFRMT 2025-3A A</t>
+  </si>
+  <si>
+    <t>65558RAL3</t>
+  </si>
+  <si>
+    <t>NDAFH 4 3/8 03/17/28</t>
+  </si>
+  <si>
+    <t>09261XAH5</t>
+  </si>
+  <si>
+    <t>BXSL 5 7/8 11/15/27</t>
+  </si>
+  <si>
+    <t>63942GAA1</t>
+  </si>
+  <si>
+    <t>NAVSL 2021-FA A</t>
+  </si>
+  <si>
+    <t>172967ME8</t>
+  </si>
+  <si>
+    <t>C 3.98 03/20/30</t>
+  </si>
+  <si>
+    <t>852060AD4</t>
+  </si>
+  <si>
+    <t>S 6 7/8 11/15/28</t>
+  </si>
+  <si>
+    <t>871607AB3</t>
+  </si>
+  <si>
+    <t>SNPS 4.65 04/01/28</t>
+  </si>
+  <si>
+    <t>95000U3G6</t>
+  </si>
+  <si>
+    <t>WFC 6.303 10/23/29</t>
+  </si>
+  <si>
+    <t>22966RAH9</t>
+  </si>
+  <si>
+    <t>CUBE 2 1/4 12/15/28</t>
+  </si>
+  <si>
+    <t>428102AG2</t>
+  </si>
+  <si>
+    <t>HESM 6 1/2 06/01/29</t>
+  </si>
+  <si>
+    <t>55389QAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2024-2A A</t>
+  </si>
+  <si>
+    <t>05377RKW3</t>
+  </si>
+  <si>
+    <t>AESOP 2025-3A A</t>
+  </si>
+  <si>
+    <t>75524KSA3</t>
+  </si>
+  <si>
+    <t>CFG 4.192 01/29/29</t>
+  </si>
+  <si>
+    <t>24703DBR1</t>
+  </si>
+  <si>
+    <t>DELL 4.15 02/15/29</t>
+  </si>
+  <si>
+    <t>61748UAR3</t>
+  </si>
+  <si>
+    <t>MS 4.238 01/09/30</t>
+  </si>
+  <si>
+    <t>225401BK3</t>
+  </si>
+  <si>
+    <t>UBS 4.151 12/23/29</t>
+  </si>
+  <si>
+    <t>04020EAQ0</t>
+  </si>
+  <si>
+    <t>ARESSI 4.85 01/15/29</t>
+  </si>
+  <si>
+    <t>718172DR7</t>
+  </si>
+  <si>
+    <t>PM 4 1/8 04/28/28</t>
+  </si>
+  <si>
+    <t>577081BF8</t>
+  </si>
+  <si>
+    <t>MAT 3 3/4 04/01/29</t>
+  </si>
+  <si>
+    <t>682685AA0</t>
+  </si>
+  <si>
+    <t>ODART 2023-1A A</t>
+  </si>
+  <si>
+    <t>78449YAA8</t>
+  </si>
+  <si>
+    <t>SMB 2021-B A</t>
+  </si>
+  <si>
+    <t>25746UDY2</t>
+  </si>
+  <si>
+    <t>D 4.6 05/15/28</t>
+  </si>
+  <si>
+    <t>63943FAA2</t>
+  </si>
+  <si>
+    <t>NAVRL 2025-A A</t>
+  </si>
+  <si>
+    <t>98978VAW3</t>
+  </si>
+  <si>
+    <t>ZTS 4.15 08/17/28</t>
+  </si>
+  <si>
+    <t>682680CM3</t>
+  </si>
+  <si>
+    <t>OKE 5 5/8 01/15/28</t>
+  </si>
+  <si>
+    <t>55952FAL2</t>
+  </si>
+  <si>
+    <t>MAGNE 2021-31A A1R</t>
+  </si>
+  <si>
+    <t>78397DAE8</t>
+  </si>
+  <si>
+    <t>SECBEN 5.9 09/26/28</t>
+  </si>
+  <si>
+    <t>34962XAN2</t>
+  </si>
+  <si>
+    <t>FCBSL 2020-1A A1AR</t>
+  </si>
+  <si>
+    <t>00774MAW5</t>
+  </si>
+  <si>
+    <t>AER 3 10/29/28</t>
+  </si>
+  <si>
+    <t>43849RAC9</t>
+  </si>
+  <si>
+    <t>HONA 4 03/16/29</t>
+  </si>
+  <si>
+    <t>022249AU0</t>
+  </si>
+  <si>
+    <t>HWM 6 3/4 01/15/28</t>
+  </si>
+  <si>
+    <t>78458MAA2</t>
+  </si>
+  <si>
+    <t>SMR 2022-IND A</t>
+  </si>
+  <si>
+    <t>98463GAG3</t>
+  </si>
+  <si>
+    <t>YMMT 2026-A A1</t>
+  </si>
+  <si>
+    <t>830867AB3</t>
+  </si>
+  <si>
+    <t>DAL 4 3/4 10/20/28</t>
+  </si>
+  <si>
+    <t>539830CK3</t>
+  </si>
+  <si>
+    <t>LMT 4.15 08/15/28</t>
+  </si>
+  <si>
+    <t>564760CC8</t>
+  </si>
+  <si>
+    <t>MTB 4.762 07/06/28</t>
+  </si>
+  <si>
+    <t>759187JX6</t>
+  </si>
+  <si>
+    <t>RF 4.755 07/27/29</t>
+  </si>
+  <si>
+    <t>808513CQ6</t>
+  </si>
+  <si>
+    <t>SCHW 4.744 05/21/30</t>
+  </si>
+  <si>
+    <t>09659W3G7</t>
+  </si>
+  <si>
+    <t>BNP 4.892 06/30/30</t>
+  </si>
+  <si>
+    <t>26884TBC5</t>
+  </si>
+  <si>
+    <t>ENTERP 4 1/2 10/30/29</t>
+  </si>
+  <si>
+    <t>44891AEK9</t>
+  </si>
+  <si>
+    <t>HYNMTR 4 3/4 04/06/29</t>
+  </si>
+  <si>
+    <t>60687YDU0</t>
+  </si>
+  <si>
+    <t>MIZUHO 4.782 07/13/30</t>
+  </si>
+  <si>
+    <t>24422EYD5</t>
+  </si>
+  <si>
+    <t>DE 4 1/4 06/05/28</t>
+  </si>
+  <si>
+    <t>02079KBJ5</t>
+  </si>
+  <si>
+    <t>GOOGL 3.7 02/15/29</t>
+  </si>
+  <si>
+    <t>682691AC4</t>
+  </si>
+  <si>
+    <t>OMF 3 7/8 09/15/28</t>
+  </si>
+  <si>
+    <t>097023DP7</t>
+  </si>
+  <si>
+    <t>BA 6.259 05/01/27</t>
+  </si>
+  <si>
+    <t>571676AX3</t>
+  </si>
+  <si>
+    <t>MARS 4.6 03/01/28</t>
+  </si>
+  <si>
+    <t>620076BL2</t>
+  </si>
+  <si>
+    <t>MSI 4.6 02/23/28</t>
+  </si>
+  <si>
+    <t>09261HAK3</t>
+  </si>
+  <si>
+    <t>BCRED 3 1/4 03/15/27</t>
+  </si>
+  <si>
+    <t>980236AX1</t>
+  </si>
+  <si>
+    <t>WDSAU 4.9 05/19/28</t>
+  </si>
+  <si>
+    <t>055986AF0</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 AS</t>
+  </si>
+  <si>
+    <t>31416CDV5</t>
+  </si>
+  <si>
+    <t>FN 995716</t>
+  </si>
+  <si>
+    <t>78410GAH7</t>
+  </si>
+  <si>
+    <t>SBAC 4 7/8 01/15/30</t>
+  </si>
+  <si>
+    <t>009066AC5</t>
+  </si>
+  <si>
+    <t>ABNB 4.4 03/16/29</t>
+  </si>
+  <si>
+    <t>61748UAK8</t>
+  </si>
+  <si>
+    <t>MS 4.133 10/18/29</t>
+  </si>
+  <si>
+    <t>05377RKL7</t>
+  </si>
+  <si>
+    <t>AESOP 2025-1A A</t>
+  </si>
+  <si>
+    <t>43283NAA5</t>
+  </si>
+  <si>
+    <t>HGVT 2024-3A A</t>
+  </si>
+  <si>
+    <t>36168QAL8</t>
+  </si>
+  <si>
+    <t>GFLCN 4 08/01/28</t>
+  </si>
+  <si>
+    <t>065931BG1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 AS</t>
+  </si>
+  <si>
+    <t>433403AA0</t>
+  </si>
+  <si>
+    <t>HINTT 2025-A A</t>
+  </si>
+  <si>
+    <t>85325C2D3</t>
+  </si>
+  <si>
+    <t>STANLN 5.545 01/21/29</t>
+  </si>
+  <si>
+    <t>57665RAN6</t>
+  </si>
+  <si>
+    <t>MTCHII 4 5/8 06/01/28</t>
+  </si>
+  <si>
+    <t>428102AH0</t>
+  </si>
+  <si>
+    <t>HESM 5 7/8 03/01/28</t>
+  </si>
+  <si>
+    <t>118230AU5</t>
+  </si>
+  <si>
+    <t>BPL 4 1/2 03/01/28</t>
+  </si>
+  <si>
+    <t>92332YAC5</t>
+  </si>
+  <si>
+    <t>VENLNG 9 1/2 02/01/29</t>
+  </si>
+  <si>
+    <t>143658CB6</t>
+  </si>
+  <si>
+    <t>CCL 5.125 05/01/29 144A</t>
+  </si>
+  <si>
+    <t>3136ADTK5</t>
+  </si>
+  <si>
+    <t>FNR 2013-35 CB</t>
+  </si>
+  <si>
+    <t>46647PFL5</t>
+  </si>
+  <si>
+    <t>JPM V4.408 04/23/30</t>
+  </si>
+  <si>
+    <t>34967GAA2</t>
+  </si>
+  <si>
+    <t>FORTRE 4 5/8 10/06/28</t>
+  </si>
+  <si>
+    <t>62886HBG5</t>
+  </si>
+  <si>
+    <t>NCLH 7 3/4 02/15/29</t>
+  </si>
+  <si>
+    <t>82650DAA0</t>
+  </si>
+  <si>
+    <t>SRFC 2024-2A A</t>
+  </si>
+  <si>
+    <t>12595EAD7</t>
+  </si>
+  <si>
+    <t>COMM 2017-COR2 A3</t>
+  </si>
+  <si>
+    <t>00138CBG2</t>
+  </si>
+  <si>
+    <t>CRBG 4 1/4 08/21/28</t>
+  </si>
+  <si>
+    <t>85208NAE0</t>
+  </si>
+  <si>
+    <t>SPRNTS 5.152 03/20/28</t>
+  </si>
+  <si>
+    <t>38179RAF2</t>
+  </si>
+  <si>
+    <t>GCRED 5.45 08/15/28</t>
+  </si>
+  <si>
+    <t>910047AM1</t>
+  </si>
+  <si>
+    <t>UAL 4 7/8 03/01/29</t>
+  </si>
+  <si>
+    <t>161175CQ5</t>
+  </si>
+  <si>
+    <t>CHTR 6.1 06/01/29</t>
+  </si>
+  <si>
+    <t>68389XDW2</t>
+  </si>
+  <si>
+    <t>ORCL 4.55 02/04/29</t>
+  </si>
+  <si>
+    <t>247361A24</t>
+  </si>
+  <si>
+    <t>DAL 4.95 07/10/28</t>
+  </si>
+  <si>
+    <t>55954PAY0</t>
+  </si>
+  <si>
+    <t>MAGNE 2019-21AR BR2</t>
+  </si>
+  <si>
+    <t>79587J2A0</t>
+  </si>
+  <si>
+    <t>SAMMON 5.1 12/10/29</t>
+  </si>
+  <si>
+    <t>855244BN8</t>
+  </si>
+  <si>
+    <t>SBUX 4 1/2 05/15/28</t>
+  </si>
+  <si>
+    <t>92840VAE2</t>
+  </si>
+  <si>
+    <t>VST 4.3 07/15/29</t>
+  </si>
+  <si>
+    <t>02771D2D5</t>
+  </si>
+  <si>
+    <t>ANGINC 4 5/8 12/15/28</t>
+  </si>
+  <si>
+    <t>04020EAM9</t>
+  </si>
+  <si>
+    <t>ARESSI 5.45 09/09/28</t>
+  </si>
+  <si>
+    <t>286181AT9</t>
+  </si>
+  <si>
+    <t>EFNCN 4.8 05/29/29</t>
+  </si>
+  <si>
+    <t>3137FJ5G0</t>
+  </si>
+  <si>
+    <t>FHR 4828 QA</t>
+  </si>
+  <si>
+    <t>02771D2G8</t>
+  </si>
+  <si>
+    <t>ANGINC 5 06/22/29</t>
+  </si>
+  <si>
+    <t>3136AUG39</t>
+  </si>
+  <si>
+    <t>FNR 2016-100 DA</t>
+  </si>
+  <si>
+    <t>05401AAW1</t>
+  </si>
+  <si>
+    <t>AVOL 4.95 01/15/28</t>
+  </si>
+  <si>
+    <t>12637UAW9</t>
+  </si>
+  <si>
+    <t>CSAIL 2016-C7 A5</t>
+  </si>
+  <si>
+    <t>36266GAD9</t>
+  </si>
+  <si>
+    <t>GEHC 4.15 12/15/28</t>
+  </si>
+  <si>
+    <t>31620MCA2</t>
+  </si>
+  <si>
+    <t>FIS 4.45 03/10/28</t>
+  </si>
+  <si>
+    <t>744448DD0</t>
+  </si>
+  <si>
+    <t>XEL 4.15 03/13/29</t>
+  </si>
+  <si>
+    <t>06211EAP6</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR3 AS</t>
+  </si>
+  <si>
+    <t>06211FBA5</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 AS</t>
+  </si>
+  <si>
+    <t>87612GAR2</t>
+  </si>
+  <si>
+    <t>TRGP 4.35 01/15/29</t>
+  </si>
+  <si>
+    <t>92840VAX0</t>
+  </si>
+  <si>
+    <t>VST 4.3 10/15/28</t>
+  </si>
+  <si>
+    <t>00138CBN7</t>
+  </si>
+  <si>
+    <t>CRBG 4.8 05/29/29</t>
+  </si>
+  <si>
+    <t>552953CF6</t>
+  </si>
+  <si>
+    <t>MGM 5 1/2 04/15/27</t>
+  </si>
+  <si>
+    <t>79587J2B8</t>
+  </si>
+  <si>
+    <t>SAMMON 5.05 01/10/28</t>
+  </si>
+  <si>
+    <t>373334LC3</t>
+  </si>
+  <si>
+    <t>SO 4 10/01/28</t>
+  </si>
+  <si>
+    <t>64966SMU7</t>
+  </si>
+  <si>
+    <t>NY NYC 4.67 02/01/2028</t>
+  </si>
+  <si>
+    <t>82653BAA1</t>
+  </si>
+  <si>
+    <t>SRFC 2024-3A A</t>
+  </si>
+  <si>
+    <t>278865BQ2</t>
+  </si>
+  <si>
+    <t>ECL 4.3 06/15/28</t>
+  </si>
+  <si>
+    <t>37331NAR2</t>
+  </si>
+  <si>
+    <t>GP 4.4 06/30/28</t>
+  </si>
+  <si>
+    <t>08163TAC6</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 A3</t>
+  </si>
+  <si>
+    <t>05609QAE6</t>
+  </si>
+  <si>
+    <t>BX 2021-ACNT C</t>
+  </si>
+  <si>
+    <t>858119BU3</t>
+  </si>
+  <si>
+    <t>STLD 4 12/15/28</t>
+  </si>
+  <si>
+    <t>862121AA8</t>
+  </si>
+  <si>
+    <t>STOR 4 1/2 03/15/28</t>
+  </si>
+  <si>
+    <t>529043AF8</t>
+  </si>
+  <si>
+    <t>LXP 6 3/4 11/15/28</t>
+  </si>
+  <si>
+    <t>37892AAA8</t>
+  </si>
+  <si>
+    <t>GNL 3 3/4 12/15/27</t>
+  </si>
+  <si>
     <t>31423R500</t>
   </si>
   <si>
     <t>FEDERATED HERMES TREASURY</t>
   </si>
   <si>
-    <t>26243EAR2</t>
-[...802 lines deleted...]
-  <si>
     <t>FUTURESC</t>
   </si>
   <si>
     <t>FUTURES CASH AT BROKER</t>
   </si>
   <si>
-    <t>3136AFEC4</t>
-[...4 lines deleted...]
-  <si>
     <t>TUU6 COM</t>
   </si>
   <si>
     <t>US 2YR NOTE (CBT) SEP26</t>
-  </si>
-[...4 lines deleted...]
-    <t>Receivables/Payables</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1314,4065 +1314,4065 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>693887.13</v>
+        <v>550000</v>
       </c>
       <c r="F2" s="2">
-        <v>1</v>
+        <v>100.1</v>
       </c>
       <c r="G2" s="3">
-        <v>693887.13</v>
+        <v>550550</v>
       </c>
       <c r="H2" s="4">
-        <v>0.021258949495</v>
+        <v>0.01690844714</v>
       </c>
       <c r="I2" s="5">
-        <v>0.021263427735</v>
+        <v>0.016911814347</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
-        <v>550000</v>
+        <v>519678.2</v>
       </c>
       <c r="F3" s="2">
-        <v>100.201</v>
+        <v>99.99986</v>
       </c>
       <c r="G3" s="3">
-        <v>551105.5</v>
+        <v>519677.47</v>
       </c>
       <c r="H3" s="4">
-        <v>0.016884480896</v>
+        <v>0.015960292567</v>
       </c>
       <c r="I3" s="5">
-        <v>0.016888037646</v>
+        <v>0.015963470955</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>518132.83</v>
+        <v>500000</v>
       </c>
       <c r="F4" s="2">
-        <v>100.01429</v>
+        <v>102.61579</v>
       </c>
       <c r="G4" s="3">
-        <v>518206.87</v>
+        <v>513078.95</v>
       </c>
       <c r="H4" s="4">
-        <v>0.015876549983</v>
+        <v>0.015757639278</v>
       </c>
       <c r="I4" s="5">
-        <v>0.015879894411</v>
+        <v>0.01576077731</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>500000</v>
+        <v>515122.64</v>
       </c>
       <c r="F5" s="2">
-        <v>102.61647</v>
+        <v>88.941981</v>
       </c>
       <c r="G5" s="3">
-        <v>513082.35</v>
+        <v>458160.28</v>
       </c>
       <c r="H5" s="4">
-        <v>0.015719547595</v>
+        <v>0.014070981539</v>
       </c>
       <c r="I5" s="5">
-        <v>0.015722858949</v>
+        <v>0.014073783683</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>515122.65</v>
+        <v>450000</v>
       </c>
       <c r="F6" s="2">
-        <v>90.52354</v>
+        <v>100.4876</v>
       </c>
       <c r="G6" s="3">
-        <v>466307.26</v>
+        <v>452194.2</v>
       </c>
       <c r="H6" s="4">
-        <v>0.014286476893</v>
+        <v>0.013887751753</v>
       </c>
       <c r="I6" s="5">
-        <v>0.014289486369</v>
+        <v>0.013890517408</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>450000</v>
+        <v>420000</v>
       </c>
       <c r="F7" s="2">
-        <v>100.471171</v>
+        <v>101.177205</v>
       </c>
       <c r="G7" s="3">
-        <v>452120.27</v>
+        <v>424944.26</v>
       </c>
       <c r="H7" s="4">
-        <v>0.013851823386</v>
+        <v>0.013050853827</v>
       </c>
       <c r="I7" s="5">
-        <v>0.013854741301</v>
+        <v>0.01305345282</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
         <v>420000</v>
       </c>
       <c r="F8" s="2">
-        <v>101.369752</v>
+        <v>100.092</v>
       </c>
       <c r="G8" s="3">
-        <v>425752.96</v>
+        <v>420386.4</v>
       </c>
       <c r="H8" s="4">
-        <v>0.013043995556</v>
+        <v>0.012910873168</v>
       </c>
       <c r="I8" s="5">
-        <v>0.0130467433</v>
+        <v>0.012913444284</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>420000</v>
+        <v>417000</v>
       </c>
       <c r="F9" s="2">
-        <v>100.105</v>
+        <v>100.003</v>
       </c>
       <c r="G9" s="3">
-        <v>420441</v>
+        <v>417012.51</v>
       </c>
       <c r="H9" s="4">
-        <v>0.012881250564</v>
+        <v>0.012807254531</v>
       </c>
       <c r="I9" s="5">
-        <v>0.012883964025</v>
+        <v>0.012809805012</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>417000</v>
+        <v>414000</v>
       </c>
       <c r="F10" s="2">
-        <v>100.021</v>
+        <v>100.083</v>
       </c>
       <c r="G10" s="3">
-        <v>417087.57</v>
+        <v>414343.62</v>
       </c>
       <c r="H10" s="4">
-        <v>0.012778509936</v>
+        <v>0.012725287797</v>
       </c>
       <c r="I10" s="5">
-        <v>0.012781201755</v>
+        <v>0.012727821955</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>414000</v>
+        <v>400000</v>
       </c>
       <c r="F11" s="2">
-        <v>100.082</v>
+        <v>102.33657</v>
       </c>
       <c r="G11" s="3">
-        <v>414339.48</v>
+        <v>409346.28</v>
       </c>
       <c r="H11" s="4">
-        <v>0.012694315398</v>
+        <v>0.012571809894</v>
       </c>
       <c r="I11" s="5">
-        <v>0.012696989481</v>
+        <v>0.012574313488</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>400000</v>
+        <v>415000</v>
       </c>
       <c r="F12" s="2">
-        <v>102.43525</v>
+        <v>99.130571</v>
       </c>
       <c r="G12" s="3">
-        <v>409741</v>
+        <v>411391.87</v>
       </c>
       <c r="H12" s="4">
-        <v>0.012553429583</v>
+        <v>0.012634633878</v>
       </c>
       <c r="I12" s="5">
-        <v>0.012556073988</v>
+        <v>0.012637149983</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
         <v>415092</v>
       </c>
       <c r="F13" s="2">
-        <v>98.82315</v>
+        <v>97.838971</v>
       </c>
       <c r="G13" s="3">
-        <v>410206.99</v>
+        <v>406121.74</v>
       </c>
       <c r="H13" s="4">
-        <v>0.012567706334</v>
+        <v>0.012472778128</v>
       </c>
       <c r="I13" s="5">
-        <v>0.012570353746</v>
+        <v>0.012475262001</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
-        <v>415000</v>
+        <v>410000</v>
       </c>
       <c r="F14" s="2">
-        <v>99.086918</v>
+        <v>98.09429</v>
       </c>
       <c r="G14" s="3">
-        <v>411210.71</v>
+        <v>402186.59</v>
       </c>
       <c r="H14" s="4">
-        <v>0.012598457777</v>
+        <v>0.012351922043</v>
       </c>
       <c r="I14" s="5">
-        <v>0.012601111667</v>
+        <v>0.012354381847</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>410000</v>
+        <v>400000</v>
       </c>
       <c r="F15" s="2">
-        <v>98.427739</v>
+        <v>100.39692</v>
       </c>
       <c r="G15" s="3">
-        <v>403553.73</v>
+        <v>401587.68</v>
       </c>
       <c r="H15" s="4">
-        <v>0.012363867251</v>
+        <v>0.012333528398</v>
       </c>
       <c r="I15" s="5">
-        <v>0.012366471724</v>
+        <v>0.012335984539</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>400000</v>
+        <v>383282.4</v>
       </c>
       <c r="F16" s="2">
-        <v>100.493995</v>
+        <v>99.967001</v>
       </c>
       <c r="G16" s="3">
-        <v>401975.98</v>
+        <v>383155.92</v>
       </c>
       <c r="H16" s="4">
-        <v>0.012315528978</v>
+        <v>0.011767453693</v>
       </c>
       <c r="I16" s="5">
-        <v>0.012318123269</v>
+        <v>0.011769797104</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>383282.4</v>
+        <v>365000</v>
       </c>
       <c r="F17" s="2">
-        <v>100.003</v>
+        <v>102.441151</v>
       </c>
       <c r="G17" s="3">
-        <v>383293.9</v>
+        <v>373910.2</v>
       </c>
       <c r="H17" s="4">
-        <v>0.011743157175</v>
+        <v>0.011483499902</v>
       </c>
       <c r="I17" s="5">
-        <v>0.011745630895</v>
+        <v>0.011485786767</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>365000</v>
+        <v>357000</v>
       </c>
       <c r="F18" s="2">
-        <v>102.52386</v>
+        <v>99.52549</v>
       </c>
       <c r="G18" s="3">
-        <v>374212.09</v>
+        <v>355306</v>
       </c>
       <c r="H18" s="4">
-        <v>0.011464913466</v>
+        <v>0.010912129158</v>
       </c>
       <c r="I18" s="5">
-        <v>0.011467328573</v>
+        <v>0.010914302237</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>371000</v>
+        <v>345000</v>
       </c>
       <c r="F19" s="2">
-        <v>98.543798</v>
+        <v>100.951299</v>
       </c>
       <c r="G19" s="3">
-        <v>365597.49</v>
+        <v>348281.98</v>
       </c>
       <c r="H19" s="4">
-        <v>0.011200983923</v>
+        <v>0.010696408092</v>
       </c>
       <c r="I19" s="5">
-        <v>0.011203343433</v>
+        <v>0.010698538212</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>357000</v>
+        <v>345024.33</v>
       </c>
       <c r="F20" s="2">
-        <v>99.435669</v>
+        <v>1</v>
       </c>
       <c r="G20" s="3">
-        <v>354985.34</v>
+        <v>345024.33</v>
       </c>
       <c r="H20" s="4">
-        <v>0.010875854376</v>
+        <v>0.01059635936</v>
       </c>
       <c r="I20" s="5">
-        <v>0.010878145396</v>
+        <v>0.010598469556</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>345000</v>
+        <v>350000</v>
       </c>
       <c r="F21" s="2">
-        <v>100.797464</v>
+        <v>98.915971</v>
       </c>
       <c r="G21" s="3">
-        <v>347751.25</v>
+        <v>346205.9</v>
       </c>
       <c r="H21" s="4">
-        <v>0.010654220201</v>
+        <v>0.010632647597</v>
       </c>
       <c r="I21" s="5">
-        <v>0.010656464534</v>
+        <v>0.010634765019</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
         <v>350000</v>
       </c>
       <c r="F22" s="2">
-        <v>98.890371</v>
+        <v>98.008171</v>
       </c>
       <c r="G22" s="3">
-        <v>346116.3</v>
+        <v>343028.6</v>
       </c>
       <c r="H22" s="4">
-        <v>0.010604129391</v>
+        <v>0.010535066616</v>
       </c>
       <c r="I22" s="5">
-        <v>0.010606363172</v>
+        <v>0.010537164605</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>350000</v>
+        <v>339000</v>
       </c>
       <c r="F23" s="2">
-        <v>97.98987700000001</v>
+        <v>100.097336</v>
       </c>
       <c r="G23" s="3">
-        <v>342964.57</v>
+        <v>339329.97</v>
       </c>
       <c r="H23" s="4">
-        <v>0.010507568373</v>
+        <v>0.010421474606</v>
       </c>
       <c r="I23" s="5">
-        <v>0.010509781813</v>
+        <v>0.010423549975</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>339000</v>
+        <v>330000</v>
       </c>
       <c r="F24" s="2">
-        <v>100.16295</v>
+        <v>101.694221</v>
       </c>
       <c r="G24" s="3">
-        <v>339552.4</v>
+        <v>335590.93</v>
       </c>
       <c r="H24" s="4">
-        <v>0.010403028131</v>
+        <v>0.01030664152</v>
       </c>
       <c r="I24" s="5">
-        <v>0.01040521955</v>
+        <v>0.01030869402</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>330000</v>
+        <v>350000</v>
       </c>
       <c r="F25" s="2">
-        <v>101.797439</v>
+        <v>96.00232</v>
       </c>
       <c r="G25" s="3">
-        <v>335931.55</v>
+        <v>336008.12</v>
       </c>
       <c r="H25" s="4">
-        <v>0.010292094375</v>
+        <v>0.010319454247</v>
       </c>
       <c r="I25" s="5">
-        <v>0.010294262425</v>
+        <v>0.010321509299</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>350000</v>
+        <v>331000</v>
       </c>
       <c r="F26" s="2">
-        <v>95.808671</v>
+        <v>99.171211</v>
       </c>
       <c r="G26" s="3">
-        <v>335330.35</v>
+        <v>328256.71</v>
       </c>
       <c r="H26" s="4">
-        <v>0.010273675119</v>
+        <v>0.01008139352</v>
       </c>
       <c r="I26" s="5">
-        <v>0.010275839289</v>
+        <v>0.010083401164</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>331000</v>
+        <v>325000</v>
       </c>
       <c r="F27" s="2">
-        <v>99.084369</v>
+        <v>99.97491100000001</v>
       </c>
       <c r="G27" s="3">
-        <v>327969.26</v>
+        <v>324918.46</v>
       </c>
       <c r="H27" s="4">
-        <v>0.010048149998</v>
+        <v>0.009978869527999999</v>
       </c>
       <c r="I27" s="5">
-        <v>0.010050266661</v>
+        <v>0.009980856753999999</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>325000</v>
+        <v>320000</v>
       </c>
       <c r="F28" s="2">
-        <v>99.98232899999999</v>
+        <v>100.572288</v>
       </c>
       <c r="G28" s="3">
-        <v>324942.57</v>
+        <v>321831.32</v>
       </c>
       <c r="H28" s="4">
-        <v>0.009955419793000001</v>
+        <v>0.009884057559000001</v>
       </c>
       <c r="I28" s="5">
-        <v>0.009957516923000001</v>
+        <v>0.009886025905</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>320000</v>
+        <v>363978.71</v>
       </c>
       <c r="F29" s="2">
-        <v>100.607209</v>
+        <v>88.18550999999999</v>
       </c>
       <c r="G29" s="3">
-        <v>321943.07</v>
+        <v>320976.48</v>
       </c>
       <c r="H29" s="4">
-        <v>0.009863522673999999</v>
+        <v>0.009857803785000001</v>
       </c>
       <c r="I29" s="5">
-        <v>0.009865600445000001</v>
+        <v>0.009859766903</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
         <v>325000</v>
       </c>
       <c r="F30" s="2">
-        <v>99.353329</v>
+        <v>97.74512300000001</v>
       </c>
       <c r="G30" s="3">
-        <v>322898.32</v>
+        <v>317671.65</v>
       </c>
       <c r="H30" s="4">
-        <v>0.009892789135</v>
+        <v>0.009756306053</v>
       </c>
       <c r="I30" s="5">
-        <v>0.009894873070999999</v>
+        <v>0.009758248957999999</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>325000</v>
+        <v>300000</v>
       </c>
       <c r="F31" s="2">
-        <v>97.98004299999999</v>
+        <v>104.622607</v>
       </c>
       <c r="G31" s="3">
-        <v>318435.14</v>
+        <v>313867.82</v>
       </c>
       <c r="H31" s="4">
-        <v>0.009756048586</v>
+        <v>0.009639483172</v>
       </c>
       <c r="I31" s="5">
-        <v>0.009758103717</v>
+        <v>0.009641402812000001</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>358222.92</v>
+        <v>312000</v>
       </c>
       <c r="F32" s="2">
-        <v>88.608771</v>
+        <v>100.025455</v>
       </c>
       <c r="G32" s="3">
-        <v>317416.93</v>
+        <v>312079.42</v>
       </c>
       <c r="H32" s="4">
-        <v>0.009724853114000001</v>
+        <v>0.009584557933000001</v>
       </c>
       <c r="I32" s="5">
-        <v>0.009726901674</v>
+        <v>0.009586466635000001</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
         <v>300000</v>
       </c>
       <c r="F33" s="2">
-        <v>104.77348</v>
+        <v>103.109117</v>
       </c>
       <c r="G33" s="3">
-        <v>314320.44</v>
+        <v>309327.35</v>
       </c>
       <c r="H33" s="4">
-        <v>0.009629984576000001</v>
+        <v>0.009500036623999999</v>
       </c>
       <c r="I33" s="5">
-        <v>0.009632013151000001</v>
+        <v>0.009501928494</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>312000</v>
+        <v>325000</v>
       </c>
       <c r="F34" s="2">
-        <v>100.100269</v>
+        <v>94.406634</v>
       </c>
       <c r="G34" s="3">
-        <v>312312.84</v>
+        <v>306821.56</v>
       </c>
       <c r="H34" s="4">
-        <v>0.009568476758999999</v>
+        <v>0.009423078987999999</v>
       </c>
       <c r="I34" s="5">
-        <v>0.009570492377999999</v>
+        <v>0.009424955533000001</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
         <v>300000</v>
       </c>
       <c r="F35" s="2">
-        <v>103.373323</v>
+        <v>101.912</v>
       </c>
       <c r="G35" s="3">
-        <v>310119.97</v>
+        <v>305736</v>
       </c>
       <c r="H35" s="4">
-        <v>0.009501292751</v>
+        <v>0.009389739342000001</v>
       </c>
       <c r="I35" s="5">
-        <v>0.009503294217</v>
+        <v>0.009391609247000001</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>325000</v>
+        <v>305140.95</v>
       </c>
       <c r="F36" s="2">
-        <v>94.299735</v>
+        <v>99.3972</v>
       </c>
       <c r="G36" s="3">
-        <v>306474.14</v>
+        <v>303301.56</v>
       </c>
       <c r="H36" s="4">
-        <v>0.009389593718</v>
+        <v>0.009314973028000001</v>
       </c>
       <c r="I36" s="5">
-        <v>0.009391571655</v>
+        <v>0.009316828044000001</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
         <v>300000</v>
       </c>
       <c r="F37" s="2">
-        <v>102.0003</v>
+        <v>98.39549</v>
       </c>
       <c r="G37" s="3">
-        <v>306000.9</v>
+        <v>295186.47</v>
       </c>
       <c r="H37" s="4">
-        <v>0.009375094878</v>
+        <v>0.009065743029</v>
       </c>
       <c r="I37" s="5">
-        <v>0.009377069760999999</v>
+        <v>0.009067548412</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
         <v>300000</v>
       </c>
       <c r="F38" s="2">
-        <v>98.546843</v>
+        <v>99.10549</v>
       </c>
       <c r="G38" s="3">
-        <v>295640.53</v>
+        <v>297316.47</v>
       </c>
       <c r="H38" s="4">
-        <v>0.009057679272</v>
+        <v>0.009131159417</v>
       </c>
       <c r="I38" s="5">
-        <v>0.009059587290999999</v>
+        <v>0.009132977828000001</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
         <v>300000</v>
       </c>
       <c r="F39" s="2">
-        <v>99.121893</v>
+        <v>98.73636</v>
       </c>
       <c r="G39" s="3">
-        <v>297365.68</v>
+        <v>296209.08</v>
       </c>
       <c r="H39" s="4">
-        <v>0.009110533512</v>
+        <v>0.009097149343999999</v>
       </c>
       <c r="I39" s="5">
-        <v>0.009112452663999999</v>
+        <v>0.009098960982</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
         <v>300000</v>
       </c>
       <c r="F40" s="2">
-        <v>98.76042</v>
+        <v>98.40714699999999</v>
       </c>
       <c r="G40" s="3">
-        <v>296281.26</v>
+        <v>295221.44</v>
       </c>
       <c r="H40" s="4">
-        <v>0.009077309652</v>
+        <v>0.009066817055000001</v>
       </c>
       <c r="I40" s="5">
-        <v>0.009079221806</v>
+        <v>0.009068622653</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
         <v>300000</v>
       </c>
       <c r="F41" s="2">
-        <v>98.56209699999999</v>
+        <v>98.486357</v>
       </c>
       <c r="G41" s="3">
-        <v>295686.29</v>
+        <v>295459.07</v>
       </c>
       <c r="H41" s="4">
-        <v>0.009059081304000001</v>
+        <v>0.009074115129000001</v>
       </c>
       <c r="I41" s="5">
-        <v>0.009060989618</v>
+        <v>0.009075922179000001</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
         <v>300000</v>
       </c>
       <c r="F42" s="2">
-        <v>98.36615</v>
+        <v>98.168147</v>
       </c>
       <c r="G42" s="3">
-        <v>295098.45</v>
+        <v>294504.44</v>
       </c>
       <c r="H42" s="4">
-        <v>0.00904107134</v>
+        <v>0.009044796609000001</v>
       </c>
       <c r="I42" s="5">
-        <v>0.00904297586</v>
+        <v>0.009046597821000001</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
         <v>295000</v>
       </c>
       <c r="F43" s="2">
-        <v>99.37755300000001</v>
+        <v>99.35100300000001</v>
       </c>
       <c r="G43" s="3">
-        <v>293163.78</v>
+        <v>293085.46</v>
       </c>
       <c r="H43" s="4">
-        <v>0.008981797978</v>
+        <v>0.009001216944000001</v>
       </c>
       <c r="I43" s="5">
-        <v>0.008983690012000001</v>
+        <v>0.009003009478</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
         <v>300000</v>
       </c>
       <c r="F44" s="2">
-        <v>98.460413</v>
+        <v>96.71772</v>
       </c>
       <c r="G44" s="3">
-        <v>295381.24</v>
+        <v>290153.16</v>
       </c>
       <c r="H44" s="4">
-        <v>0.009049735281000001</v>
+        <v>0.008911160418</v>
       </c>
       <c r="I44" s="5">
-        <v>0.009051641625999999</v>
+        <v>0.008912935017999999</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
-        <v>300000</v>
+        <v>283681.46</v>
       </c>
       <c r="F45" s="2">
-        <v>96.642177</v>
+        <v>100.531089</v>
       </c>
       <c r="G45" s="3">
-        <v>289926.53</v>
+        <v>285188.06</v>
       </c>
       <c r="H45" s="4">
-        <v>0.008882616802000001</v>
+        <v>0.008758672699999999</v>
       </c>
       <c r="I45" s="5">
-        <v>0.008884487942999999</v>
+        <v>0.008760416932</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>292978.78</v>
+        <v>299641.66</v>
       </c>
       <c r="F46" s="2">
-        <v>99.31683</v>
+        <v>94.60301</v>
       </c>
       <c r="G46" s="3">
-        <v>290977.24</v>
+        <v>283470.03</v>
       </c>
       <c r="H46" s="4">
-        <v>0.008914807776999999</v>
+        <v>0.008705908655999999</v>
       </c>
       <c r="I46" s="5">
-        <v>0.008916685699000001</v>
+        <v>0.008707642381</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
-        <v>299641.66</v>
+        <v>281000</v>
       </c>
       <c r="F47" s="2">
-        <v>94.235491</v>
+        <v>99.966459</v>
       </c>
       <c r="G47" s="3">
-        <v>282368.79</v>
+        <v>280905.75</v>
       </c>
       <c r="H47" s="4">
-        <v>0.008651066688</v>
+        <v>0.008627154703</v>
       </c>
       <c r="I47" s="5">
-        <v>0.008652889053000001</v>
+        <v>0.008628872744</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
-        <v>281000</v>
+        <v>278910.43</v>
       </c>
       <c r="F48" s="2">
-        <v>99.94583299999999</v>
+        <v>100.031351</v>
       </c>
       <c r="G48" s="3">
-        <v>280847.79</v>
+        <v>278997.87</v>
       </c>
       <c r="H48" s="4">
-        <v>0.008604467124999999</v>
+        <v>0.00856856009</v>
       </c>
       <c r="I48" s="5">
-        <v>0.008606279674</v>
+        <v>0.008570266462999999</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>278910.43</v>
+        <v>281000</v>
       </c>
       <c r="F49" s="2">
-        <v>100.092531</v>
+        <v>99.27387899999999</v>
       </c>
       <c r="G49" s="3">
-        <v>279168.51</v>
+        <v>278959.6</v>
       </c>
       <c r="H49" s="4">
-        <v>0.008553018161999999</v>
+        <v>0.008567384706999999</v>
       </c>
       <c r="I49" s="5">
-        <v>0.008554819872</v>
+        <v>0.008569090846000001</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
         <v>275000</v>
       </c>
       <c r="F50" s="2">
-        <v>100.972913</v>
+        <v>100.906767</v>
       </c>
       <c r="G50" s="3">
-        <v>277675.51</v>
+        <v>277493.61</v>
       </c>
       <c r="H50" s="4">
-        <v>0.008507276477</v>
+        <v>0.008522361318</v>
       </c>
       <c r="I50" s="5">
-        <v>0.008509068551999999</v>
+        <v>0.008524058491</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>281000</v>
+        <v>275000</v>
       </c>
       <c r="F51" s="2">
-        <v>99.214438</v>
+        <v>99.98699999999999</v>
       </c>
       <c r="G51" s="3">
-        <v>278792.57</v>
+        <v>274964.25</v>
       </c>
       <c r="H51" s="4">
-        <v>0.008541500376000001</v>
+        <v>0.008444679841000001</v>
       </c>
       <c r="I51" s="5">
-        <v>0.00854329966</v>
+        <v>0.008446361544000001</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>275000</v>
+        <v>280000</v>
       </c>
       <c r="F52" s="2">
-        <v>100.005</v>
+        <v>97.407679</v>
       </c>
       <c r="G52" s="3">
-        <v>275013.75</v>
+        <v>272741.5</v>
       </c>
       <c r="H52" s="4">
-        <v>0.008425726849</v>
+        <v>0.008376414959</v>
       </c>
       <c r="I52" s="5">
-        <v>0.008427501746</v>
+        <v>0.008378083067999999</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
         <v>270818.81</v>
       </c>
       <c r="F53" s="2">
-        <v>100.024001</v>
+        <v>100.002001</v>
       </c>
       <c r="G53" s="3">
-        <v>270883.81</v>
+        <v>270824.23</v>
       </c>
       <c r="H53" s="4">
-        <v>0.008299195893000001</v>
+        <v>0.008317531853</v>
       </c>
       <c r="I53" s="5">
-        <v>0.008300944135</v>
+        <v>0.008319188235</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
-        <v>280000</v>
+        <v>275000</v>
       </c>
       <c r="F54" s="2">
-        <v>97.299164</v>
+        <v>96.21330500000001</v>
       </c>
       <c r="G54" s="3">
-        <v>272437.66</v>
+        <v>264586.59</v>
       </c>
       <c r="H54" s="4">
-        <v>0.008346801932000001</v>
+        <v>0.008125961947</v>
       </c>
       <c r="I54" s="5">
-        <v>0.008348560203</v>
+        <v>0.008127580178999999</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>275000</v>
+        <v>260000</v>
       </c>
       <c r="F55" s="2">
-        <v>98.671876</v>
+        <v>98.43281500000001</v>
       </c>
       <c r="G55" s="3">
-        <v>271347.66</v>
+        <v>255925.32</v>
       </c>
       <c r="H55" s="4">
-        <v>0.008313407078000001</v>
+        <v>0.00785995773</v>
       </c>
       <c r="I55" s="5">
-        <v>0.008315158313999999</v>
+        <v>0.007861522988999999</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>275000</v>
+        <v>250000</v>
       </c>
       <c r="F56" s="2">
-        <v>96.165775</v>
+        <v>103.07952</v>
       </c>
       <c r="G56" s="3">
-        <v>264455.88</v>
+        <v>257698.8</v>
       </c>
       <c r="H56" s="4">
-        <v>0.008102260411</v>
+        <v>0.007914424735</v>
       </c>
       <c r="I56" s="5">
-        <v>0.008103967167999999</v>
+        <v>0.007916000841</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>258415.86</v>
+        <v>257253.82</v>
       </c>
       <c r="F57" s="2">
-        <v>100.521691</v>
+        <v>99.99444099999999</v>
       </c>
       <c r="G57" s="3">
-        <v>259763.99</v>
+        <v>257239.52</v>
       </c>
       <c r="H57" s="4">
-        <v>0.007958512781</v>
+        <v>0.007900319342000001</v>
       </c>
       <c r="I57" s="5">
-        <v>0.007960189257999999</v>
+        <v>0.007901892638999999</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>250000</v>
+        <v>255000</v>
       </c>
       <c r="F58" s="2">
-        <v>103.342468</v>
+        <v>99.335561</v>
       </c>
       <c r="G58" s="3">
-        <v>258356.17</v>
+        <v>253305.68</v>
       </c>
       <c r="H58" s="4">
-        <v>0.007915380660999999</v>
+        <v>0.007779503605</v>
       </c>
       <c r="I58" s="5">
-        <v>0.007917048051999999</v>
+        <v>0.007781052843</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>260000</v>
+        <v>250000</v>
       </c>
       <c r="F59" s="2">
-        <v>98.507896</v>
+        <v>99.851924</v>
       </c>
       <c r="G59" s="3">
-        <v>256120.53</v>
+        <v>249629.81</v>
       </c>
       <c r="H59" s="4">
-        <v>0.007846886284</v>
+        <v>0.007666610566</v>
       </c>
       <c r="I59" s="5">
-        <v>0.007848539247</v>
+        <v>0.007668137321</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>254137.55</v>
+        <v>253000</v>
       </c>
       <c r="F60" s="2">
-        <v>99.84589200000001</v>
+        <v>99.41900800000001</v>
       </c>
       <c r="G60" s="3">
-        <v>253745.9</v>
+        <v>251530.09</v>
       </c>
       <c r="H60" s="4">
-        <v>0.007774133743</v>
+        <v>0.007724971819</v>
       </c>
       <c r="I60" s="5">
-        <v>0.00777577138</v>
+        <v>0.007726510197</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>255000</v>
+        <v>250000</v>
       </c>
       <c r="F61" s="2">
-        <v>99.21094100000001</v>
+        <v>100.110092</v>
       </c>
       <c r="G61" s="3">
-        <v>252987.9</v>
+        <v>250275.23</v>
       </c>
       <c r="H61" s="4">
-        <v>0.00775091041</v>
+        <v>0.007686432653</v>
       </c>
       <c r="I61" s="5">
-        <v>0.007752543155</v>
+        <v>0.007687963356</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>253000</v>
+        <v>250000</v>
       </c>
       <c r="F62" s="2">
-        <v>99.414585</v>
+        <v>99.89388</v>
       </c>
       <c r="G62" s="3">
-        <v>251518.9</v>
+        <v>249734.7</v>
       </c>
       <c r="H62" s="4">
-        <v>0.007705903975</v>
+        <v>0.007669831939</v>
       </c>
       <c r="I62" s="5">
-        <v>0.007707527239</v>
+        <v>0.007671359336</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
         <v>250000</v>
       </c>
       <c r="F63" s="2">
-        <v>100.09854</v>
+        <v>99.966504</v>
       </c>
       <c r="G63" s="3">
-        <v>250246.35</v>
+        <v>249916.26</v>
       </c>
       <c r="H63" s="4">
-        <v>0.007666916255</v>
+        <v>0.007675407995</v>
       </c>
       <c r="I63" s="5">
-        <v>0.007668531306</v>
+        <v>0.007676936502</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
         <v>250000</v>
       </c>
       <c r="F64" s="2">
-        <v>99.923576</v>
+        <v>99.60362000000001</v>
       </c>
       <c r="G64" s="3">
-        <v>249808.94</v>
+        <v>249009.05</v>
       </c>
       <c r="H64" s="4">
-        <v>0.007653515117</v>
+        <v>0.007647545835</v>
       </c>
       <c r="I64" s="5">
-        <v>0.007655127345</v>
+        <v>0.007649068794</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
         <v>250000</v>
       </c>
       <c r="F65" s="2">
-        <v>100.09622</v>
+        <v>99.13809999999999</v>
       </c>
       <c r="G65" s="3">
-        <v>250240.55</v>
+        <v>247845.25</v>
       </c>
       <c r="H65" s="4">
-        <v>0.007666738557</v>
+        <v>0.007611803303</v>
       </c>
       <c r="I65" s="5">
-        <v>0.007668353571</v>
+        <v>0.007613319144</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
         <v>250000</v>
       </c>
       <c r="F66" s="2">
-        <v>99.850724</v>
+        <v>99.524852</v>
       </c>
       <c r="G66" s="3">
-        <v>249626.81</v>
+        <v>248812.13</v>
       </c>
       <c r="H66" s="4">
-        <v>0.007647935113</v>
+        <v>0.007641498044</v>
       </c>
       <c r="I66" s="5">
-        <v>0.007649546166</v>
+        <v>0.007643019798</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
         <v>250000</v>
       </c>
       <c r="F67" s="2">
-        <v>99.138496</v>
+        <v>99.53878400000001</v>
       </c>
       <c r="G67" s="3">
-        <v>247846.24</v>
+        <v>248846.96</v>
       </c>
       <c r="H67" s="4">
-        <v>0.007593382945</v>
+        <v>0.00764256774</v>
       </c>
       <c r="I67" s="5">
-        <v>0.007594982506</v>
+        <v>0.007644089707</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>250000</v>
+        <v>246000</v>
       </c>
       <c r="F68" s="2">
-        <v>99.60635600000001</v>
+        <v>99.803321</v>
       </c>
       <c r="G68" s="3">
-        <v>249015.89</v>
+        <v>245516.17</v>
       </c>
       <c r="H68" s="4">
-        <v>0.007629218067</v>
+        <v>0.007540272776</v>
       </c>
       <c r="I68" s="5">
-        <v>0.007630825177</v>
+        <v>0.007541774372</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>246000</v>
+        <v>250000</v>
       </c>
       <c r="F69" s="2">
-        <v>99.806065</v>
+        <v>98.099008</v>
       </c>
       <c r="G69" s="3">
-        <v>245522.92</v>
+        <v>245247.52</v>
       </c>
       <c r="H69" s="4">
-        <v>0.007522202284</v>
+        <v>0.007532022029</v>
       </c>
       <c r="I69" s="5">
-        <v>0.007523786851</v>
+        <v>0.007533521982</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>250000</v>
+        <v>251000</v>
       </c>
       <c r="F70" s="2">
-        <v>98.25364</v>
+        <v>96.85551</v>
       </c>
       <c r="G70" s="3">
-        <v>245634.1</v>
+        <v>243107.33</v>
       </c>
       <c r="H70" s="4">
-        <v>0.007525608561</v>
+        <v>0.00746629269</v>
       </c>
       <c r="I70" s="5">
-        <v>0.007527193846</v>
+        <v>0.007467779553</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
         <v>237000</v>
       </c>
       <c r="F71" s="2">
-        <v>101.352667</v>
+        <v>101.239274</v>
       </c>
       <c r="G71" s="3">
-        <v>240205.82</v>
+        <v>239937.08</v>
       </c>
       <c r="H71" s="4">
-        <v>0.007359299793</v>
+        <v>0.007368928206</v>
       </c>
       <c r="I71" s="5">
-        <v>0.007360850045</v>
+        <v>0.00737039568</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
         <v>240000</v>
       </c>
       <c r="F72" s="2">
-        <v>100.161375</v>
+        <v>100.149983</v>
       </c>
       <c r="G72" s="3">
-        <v>240387.3</v>
+        <v>240359.96</v>
       </c>
       <c r="H72" s="4">
-        <v>0.007364859858</v>
+        <v>0.007381915657</v>
       </c>
       <c r="I72" s="5">
-        <v>0.007366411281</v>
+        <v>0.007383385717</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
         <v>240000</v>
       </c>
       <c r="F73" s="2">
-        <v>100.219138</v>
+        <v>100.110479</v>
       </c>
       <c r="G73" s="3">
-        <v>240525.93</v>
+        <v>240265.15</v>
       </c>
       <c r="H73" s="4">
-        <v>0.007369107168</v>
+        <v>0.007379003872</v>
       </c>
       <c r="I73" s="5">
-        <v>0.007370659485</v>
+        <v>0.007380473352</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
-        <v>251000</v>
+        <v>241000</v>
       </c>
       <c r="F74" s="2">
-        <v>96.783259</v>
+        <v>98.72424100000001</v>
       </c>
       <c r="G74" s="3">
-        <v>242925.98</v>
+        <v>237925.42</v>
       </c>
       <c r="H74" s="4">
-        <v>0.007442638606</v>
+        <v>0.00730714631</v>
       </c>
       <c r="I74" s="5">
-        <v>0.007444206412</v>
+        <v>0.007308601481</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>232707.06</v>
+        <v>237000</v>
       </c>
       <c r="F75" s="2">
-        <v>102.268964</v>
+        <v>100.308181</v>
       </c>
       <c r="G75" s="3">
-        <v>237987.1</v>
+        <v>237730.39</v>
       </c>
       <c r="H75" s="4">
-        <v>0.007291323773</v>
+        <v>0.007301156508</v>
       </c>
       <c r="I75" s="5">
-        <v>0.007292859705</v>
+        <v>0.007302610486</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
-        <v>237000</v>
+        <v>228000</v>
       </c>
       <c r="F76" s="2">
-        <v>100.32738</v>
+        <v>103.289469</v>
       </c>
       <c r="G76" s="3">
-        <v>237775.89</v>
+        <v>235499.99</v>
       </c>
       <c r="H76" s="4">
-        <v>0.007284852868</v>
+        <v>0.007232656654</v>
       </c>
       <c r="I76" s="5">
-        <v>0.007286387437</v>
+        <v>0.00723409699</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>228000</v>
+        <v>229141.42</v>
       </c>
       <c r="F77" s="2">
-        <v>103.35425</v>
+        <v>102.176241</v>
       </c>
       <c r="G77" s="3">
-        <v>235647.69</v>
+        <v>234128.09</v>
       </c>
       <c r="H77" s="4">
-        <v>0.007219650176</v>
+        <v>0.007190522978</v>
       </c>
       <c r="I77" s="5">
-        <v>0.00722117101</v>
+        <v>0.007191954924</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
-        <v>230000</v>
+        <v>235000</v>
       </c>
       <c r="F78" s="2">
-        <v>99.328861</v>
+        <v>99.333</v>
       </c>
       <c r="G78" s="3">
-        <v>228456.38</v>
+        <v>233432.55</v>
       </c>
       <c r="H78" s="4">
-        <v>0.006999326606</v>
+        <v>0.007169161625</v>
       </c>
       <c r="I78" s="5">
-        <v>0.007000801028</v>
+        <v>0.007170589316</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
-        <v>228896.68</v>
+        <v>230000</v>
       </c>
       <c r="F79" s="2">
-        <v>100.00692</v>
+        <v>99.317865</v>
       </c>
       <c r="G79" s="3">
-        <v>228912.52</v>
+        <v>228431.09</v>
       </c>
       <c r="H79" s="4">
-        <v>0.007013301564</v>
+        <v>0.007015557174</v>
       </c>
       <c r="I79" s="5">
-        <v>0.00701477893</v>
+        <v>0.007016954276</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
         <v>228000</v>
       </c>
       <c r="F80" s="2">
-        <v>98.545237</v>
+        <v>98.477114</v>
       </c>
       <c r="G80" s="3">
-        <v>224683.14</v>
+        <v>224527.82</v>
       </c>
       <c r="H80" s="4">
-        <v>0.006883724062</v>
+        <v>0.006895680273</v>
       </c>
       <c r="I80" s="5">
-        <v>0.006885174133</v>
+        <v>0.006897053503</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
         <v>220000</v>
       </c>
       <c r="F81" s="2">
-        <v>99.897941</v>
+        <v>99.93574099999999</v>
       </c>
       <c r="G81" s="3">
-        <v>219775.47</v>
+        <v>219858.63</v>
       </c>
       <c r="H81" s="4">
-        <v>0.006733365441</v>
+        <v>0.006752280496</v>
       </c>
       <c r="I81" s="5">
-        <v>0.006734783838</v>
+        <v>0.006753625169</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
-        <v>220000</v>
+        <v>221694.18</v>
       </c>
       <c r="F82" s="2">
-        <v>97.634709</v>
+        <v>100.219699</v>
       </c>
       <c r="G82" s="3">
-        <v>214796.36</v>
+        <v>222181.24</v>
       </c>
       <c r="H82" s="4">
-        <v>0.006580818071</v>
+        <v>0.006823612297</v>
       </c>
       <c r="I82" s="5">
-        <v>0.006582204334</v>
+        <v>0.006824971175</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
-        <v>200000</v>
+        <v>220000</v>
       </c>
       <c r="F83" s="2">
-        <v>102.0698</v>
+        <v>97.73999999999999</v>
       </c>
       <c r="G83" s="3">
-        <v>204139.6</v>
+        <v>215028</v>
       </c>
       <c r="H83" s="4">
-        <v>0.006254321861</v>
+        <v>0.006603922571</v>
       </c>
       <c r="I83" s="5">
-        <v>0.006255639347</v>
+        <v>0.006605237699</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>206125.24</v>
+        <v>200000</v>
       </c>
       <c r="F84" s="2">
-        <v>99.777829</v>
+        <v>102.02523</v>
       </c>
       <c r="G84" s="3">
-        <v>205667.29</v>
+        <v>204050.46</v>
       </c>
       <c r="H84" s="4">
-        <v>0.006301126409</v>
+        <v>0.006266781249</v>
       </c>
       <c r="I84" s="5">
-        <v>0.006302453754</v>
+        <v>0.006268029238</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
-        <v>200000</v>
+        <v>206125.24</v>
       </c>
       <c r="F85" s="2">
-        <v>101.147515</v>
+        <v>99.84769900000001</v>
       </c>
       <c r="G85" s="3">
-        <v>202295.03</v>
+        <v>205811.31</v>
       </c>
       <c r="H85" s="4">
-        <v>0.006197808894</v>
+        <v>0.006320860308</v>
       </c>
       <c r="I85" s="5">
-        <v>0.006199114475</v>
+        <v>0.006322119066</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
-        <v>193000</v>
+        <v>200000</v>
       </c>
       <c r="F86" s="2">
-        <v>100.787902</v>
+        <v>101.11656</v>
       </c>
       <c r="G86" s="3">
-        <v>194520.65</v>
+        <v>202233.12</v>
       </c>
       <c r="H86" s="4">
-        <v>0.005959621549</v>
+        <v>0.00621096725</v>
       </c>
       <c r="I86" s="5">
-        <v>0.005960876955</v>
+        <v>0.006212204124</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
         <v>200000</v>
       </c>
       <c r="F87" s="2">
-        <v>98.63118</v>
+        <v>98.64408</v>
       </c>
       <c r="G87" s="3">
-        <v>197262.36</v>
+        <v>197288.16</v>
       </c>
       <c r="H87" s="4">
-        <v>0.006043620594</v>
+        <v>0.006059098038</v>
       </c>
       <c r="I87" s="5">
-        <v>0.006044893694</v>
+        <v>0.006060304668</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>190000</v>
+        <v>193000</v>
       </c>
       <c r="F88" s="2">
-        <v>98.895753</v>
+        <v>100.765601</v>
       </c>
       <c r="G88" s="3">
-        <v>187901.93</v>
+        <v>194477.61</v>
       </c>
       <c r="H88" s="4">
-        <v>0.005756840676</v>
+        <v>0.005972780651</v>
       </c>
       <c r="I88" s="5">
-        <v>0.005758053366</v>
+        <v>0.005973970091</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
-        <v>175000</v>
+        <v>190000</v>
       </c>
       <c r="F89" s="2">
-        <v>107.880903</v>
+        <v>98.897311</v>
       </c>
       <c r="G89" s="3">
-        <v>188791.58</v>
+        <v>187904.89</v>
       </c>
       <c r="H89" s="4">
-        <v>0.005784097292</v>
+        <v>0.005770919835</v>
       </c>
       <c r="I89" s="5">
-        <v>0.005785315724</v>
+        <v>0.005772069076</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>185000</v>
+        <v>175000</v>
       </c>
       <c r="F90" s="2">
-        <v>99.791751</v>
+        <v>107.8916</v>
       </c>
       <c r="G90" s="3">
-        <v>184614.74</v>
+        <v>188810.3</v>
       </c>
       <c r="H90" s="4">
-        <v>0.005656129434</v>
+        <v>0.005798726686</v>
       </c>
       <c r="I90" s="5">
-        <v>0.005657320909</v>
+        <v>0.005799881465</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>191327.79</v>
+        <v>185000</v>
       </c>
       <c r="F91" s="2">
-        <v>97.47826999999999</v>
+        <v>99.635465</v>
       </c>
       <c r="G91" s="3">
-        <v>186503.02</v>
+        <v>184325.61</v>
       </c>
       <c r="H91" s="4">
-        <v>0.005713981576</v>
+        <v>0.005660993257</v>
       </c>
       <c r="I91" s="5">
-        <v>0.005715185238</v>
+        <v>0.005662120607</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>180000</v>
+        <v>182171.47</v>
       </c>
       <c r="F92" s="2">
-        <v>99.02804999999999</v>
+        <v>97.48056</v>
       </c>
       <c r="G92" s="3">
-        <v>178250.49</v>
+        <v>177581.77</v>
       </c>
       <c r="H92" s="4">
-        <v>0.005461144905</v>
+        <v>0.005453876952</v>
       </c>
       <c r="I92" s="5">
-        <v>0.005462295306</v>
+        <v>0.005454963056</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
-        <v>179000</v>
+        <v>180000</v>
       </c>
       <c r="F93" s="2">
-        <v>98.83319</v>
+        <v>98.86189400000001</v>
       </c>
       <c r="G93" s="3">
-        <v>176911.41</v>
+        <v>177951.41</v>
       </c>
       <c r="H93" s="4">
-        <v>0.005420118878</v>
+        <v>0.005465229309</v>
       </c>
       <c r="I93" s="5">
-        <v>0.005421260637</v>
+        <v>0.005466317674</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>170000</v>
+        <v>179000</v>
       </c>
       <c r="F94" s="2">
-        <v>104.1942</v>
+        <v>98.971402</v>
       </c>
       <c r="G94" s="3">
-        <v>177130.14</v>
+        <v>177158.81</v>
       </c>
       <c r="H94" s="4">
-        <v>0.00542682021</v>
+        <v>0.005440887053</v>
       </c>
       <c r="I94" s="5">
-        <v>0.00542796338</v>
+        <v>0.00544197057</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>162000</v>
+        <v>170000</v>
       </c>
       <c r="F95" s="2">
-        <v>98.94040699999999</v>
+        <v>104.2989</v>
       </c>
       <c r="G95" s="3">
-        <v>160283.46</v>
+        <v>177308.13</v>
       </c>
       <c r="H95" s="4">
-        <v>0.004910680455</v>
+        <v>0.00544547297</v>
       </c>
       <c r="I95" s="5">
-        <v>0.004911714899</v>
+        <v>0.0054465574</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>159250</v>
+        <v>168165.84</v>
       </c>
       <c r="F96" s="2">
-        <v>100.215422</v>
+        <v>100.297082</v>
       </c>
       <c r="G96" s="3">
-        <v>159593.06</v>
+        <v>168665.43</v>
       </c>
       <c r="H96" s="4">
-        <v>0.004889528348</v>
+        <v>0.005180039079</v>
       </c>
       <c r="I96" s="5">
-        <v>0.004890558337</v>
+        <v>0.00518107065</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>161132.01</v>
+        <v>160000</v>
       </c>
       <c r="F97" s="2">
-        <v>100.086391</v>
+        <v>98.715481</v>
       </c>
       <c r="G97" s="3">
-        <v>161271.21</v>
+        <v>157944.77</v>
       </c>
       <c r="H97" s="4">
-        <v>0.004940942749</v>
+        <v>0.004850787009</v>
       </c>
       <c r="I97" s="5">
-        <v>0.004941983569</v>
+        <v>0.004851753012</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
-        <v>160000</v>
+        <v>162000</v>
       </c>
       <c r="F98" s="2">
-        <v>98.758788</v>
+        <v>98.96321</v>
       </c>
       <c r="G98" s="3">
-        <v>158014.06</v>
+        <v>160320.4</v>
       </c>
       <c r="H98" s="4">
-        <v>0.004841151814</v>
+        <v>0.004923747184</v>
       </c>
       <c r="I98" s="5">
-        <v>0.004842171612</v>
+        <v>0.004924727716</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>160000</v>
+        <v>159250</v>
       </c>
       <c r="F99" s="2">
-        <v>98.7753</v>
+        <v>100.070443</v>
       </c>
       <c r="G99" s="3">
-        <v>158040.48</v>
+        <v>159362.18</v>
       </c>
       <c r="H99" s="4">
-        <v>0.004841961231</v>
+        <v>0.004894318417</v>
       </c>
       <c r="I99" s="5">
-        <v>0.0048429812</v>
+        <v>0.004895293089</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>150000</v>
+        <v>157000</v>
       </c>
       <c r="F100" s="2">
-        <v>102.23278</v>
+        <v>98.77907</v>
       </c>
       <c r="G100" s="3">
-        <v>153349.17</v>
+        <v>155083.14</v>
       </c>
       <c r="H100" s="4">
-        <v>0.004698231339</v>
+        <v>0.004762900869</v>
       </c>
       <c r="I100" s="5">
-        <v>0.004699221031</v>
+        <v>0.004763849369</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>157000</v>
+        <v>160000</v>
       </c>
       <c r="F101" s="2">
-        <v>98.747541</v>
+        <v>98.48855</v>
       </c>
       <c r="G101" s="3">
-        <v>155033.64</v>
+        <v>157581.68</v>
       </c>
       <c r="H101" s="4">
-        <v>0.004749839227</v>
+        <v>0.004839635831</v>
       </c>
       <c r="I101" s="5">
-        <v>0.00475083979</v>
+        <v>0.004840599612</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
-        <v>155000</v>
+        <v>150000</v>
       </c>
       <c r="F102" s="2">
-        <v>98.58896799999999</v>
+        <v>102.108607</v>
       </c>
       <c r="G102" s="3">
-        <v>152812.9</v>
+        <v>153162.91</v>
       </c>
       <c r="H102" s="4">
-        <v>0.004681801393</v>
+        <v>0.004703926938</v>
       </c>
       <c r="I102" s="5">
-        <v>0.004682787624</v>
+        <v>0.004704863695</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
-        <v>150000</v>
+        <v>155000</v>
       </c>
       <c r="F103" s="2">
-        <v>100.274533</v>
+        <v>97.777916</v>
       </c>
       <c r="G103" s="3">
-        <v>150411.8</v>
+        <v>151555.77</v>
       </c>
       <c r="H103" s="4">
-        <v>0.004608237724</v>
+        <v>0.004654568563</v>
       </c>
       <c r="I103" s="5">
-        <v>0.004609208459</v>
+        <v>0.00465549549</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
         <v>150000</v>
       </c>
       <c r="F104" s="2">
-        <v>99.52</v>
+        <v>100.272693</v>
       </c>
       <c r="G104" s="3">
-        <v>149280</v>
+        <v>150409.04</v>
       </c>
       <c r="H104" s="4">
-        <v>0.004573562246</v>
+        <v>0.004619350275</v>
       </c>
       <c r="I104" s="5">
-        <v>0.004574525676</v>
+        <v>0.004620270188</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
         <v>150000</v>
       </c>
       <c r="F105" s="2">
-        <v>100.131687</v>
+        <v>99.255</v>
       </c>
       <c r="G105" s="3">
-        <v>150197.53</v>
+        <v>148882.5</v>
       </c>
       <c r="H105" s="4">
-        <v>0.004601673063</v>
+        <v>0.004572467317</v>
       </c>
       <c r="I105" s="5">
-        <v>0.004602642415</v>
+        <v>0.004573377894</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>151000</v>
+        <v>150000</v>
       </c>
       <c r="F106" s="2">
-        <v>99.933993</v>
+        <v>99.990193</v>
       </c>
       <c r="G106" s="3">
-        <v>150900.33</v>
+        <v>149985.29</v>
       </c>
       <c r="H106" s="4">
-        <v>0.004623205048</v>
+        <v>0.004606336099</v>
       </c>
       <c r="I106" s="5">
-        <v>0.004624178935</v>
+        <v>0.004607253421</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>147794.99</v>
+        <v>151000</v>
       </c>
       <c r="F107" s="2">
-        <v>98.951947</v>
+        <v>99.858437</v>
       </c>
       <c r="G107" s="3">
-        <v>146246.02</v>
+        <v>150786.24</v>
       </c>
       <c r="H107" s="4">
-        <v>0.004480608765</v>
+        <v>0.004630934822</v>
       </c>
       <c r="I107" s="5">
-        <v>0.004481552614</v>
+        <v>0.004631857043</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
         <v>150000</v>
       </c>
       <c r="F108" s="2">
-        <v>97.801293</v>
+        <v>97.66894000000001</v>
       </c>
       <c r="G108" s="3">
-        <v>146701.94</v>
+        <v>146503.41</v>
       </c>
       <c r="H108" s="4">
-        <v>0.004494576982</v>
+        <v>0.004499400897</v>
       </c>
       <c r="I108" s="5">
-        <v>0.004495523774</v>
+        <v>0.004500296923</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
         <v>140000</v>
       </c>
       <c r="F109" s="2">
-        <v>98.839979</v>
+        <v>98.937179</v>
       </c>
       <c r="G109" s="3">
-        <v>138375.97</v>
+        <v>138512.05</v>
       </c>
       <c r="H109" s="4">
-        <v>0.004239490319</v>
+        <v>0.004253970912</v>
       </c>
       <c r="I109" s="5">
-        <v>0.004240383376</v>
+        <v>0.004254818063</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
         <v>139000</v>
       </c>
       <c r="F110" s="2">
-        <v>98.638676</v>
+        <v>99.41284899999999</v>
       </c>
       <c r="G110" s="3">
-        <v>137107.76</v>
+        <v>138183.86</v>
       </c>
       <c r="H110" s="4">
-        <v>0.004200635538</v>
+        <v>0.004243891553</v>
       </c>
       <c r="I110" s="5">
-        <v>0.00420152041</v>
+        <v>0.004244736696</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
         <v>130000</v>
       </c>
       <c r="F111" s="2">
-        <v>99.653908</v>
+        <v>99.50989199999999</v>
       </c>
       <c r="G111" s="3">
-        <v>129550.08</v>
+        <v>129362.86</v>
       </c>
       <c r="H111" s="4">
-        <v>0.00396908733</v>
+        <v>0.003972981697</v>
       </c>
       <c r="I111" s="5">
-        <v>0.003969923426</v>
+        <v>0.003973772891</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
-        <v>128195.41</v>
+        <v>130855.34</v>
       </c>
       <c r="F112" s="2">
-        <v>97.97396000000001</v>
+        <v>98.867092</v>
       </c>
       <c r="G112" s="3">
-        <v>125598.12</v>
+        <v>129372.87</v>
       </c>
       <c r="H112" s="4">
-        <v>0.003848009234</v>
+        <v>0.003973289117</v>
       </c>
       <c r="I112" s="5">
-        <v>0.003848819825</v>
+        <v>0.003974080372</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
         <v>120000</v>
       </c>
       <c r="F113" s="2">
-        <v>99.421142</v>
+        <v>99.48284200000001</v>
       </c>
       <c r="G113" s="3">
-        <v>119305.37</v>
+        <v>119379.41</v>
       </c>
       <c r="H113" s="4">
-        <v>0.003655215285</v>
+        <v>0.003666370812</v>
       </c>
       <c r="I113" s="5">
-        <v>0.003655985264</v>
+        <v>0.003667100945</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
-        <v>113000</v>
+        <v>118912.88</v>
       </c>
       <c r="F114" s="2">
-        <v>100.186814</v>
+        <v>98.05192700000001</v>
       </c>
       <c r="G114" s="3">
-        <v>113211.1</v>
+        <v>116596.37</v>
       </c>
       <c r="H114" s="4">
-        <v>0.003468502224</v>
+        <v>0.003580898309</v>
       </c>
       <c r="I114" s="5">
-        <v>0.003469232871</v>
+        <v>0.003581611421</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
-        <v>115000</v>
+        <v>113000</v>
       </c>
       <c r="F115" s="2">
-        <v>98.945652</v>
+        <v>100.242558</v>
       </c>
       <c r="G115" s="3">
-        <v>113787.5</v>
+        <v>113274.09</v>
       </c>
       <c r="H115" s="4">
-        <v>0.003486161663</v>
+        <v>0.003478864721</v>
       </c>
       <c r="I115" s="5">
-        <v>0.00348689603</v>
+        <v>0.003479557514</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>110000</v>
+        <v>115435.92</v>
       </c>
       <c r="F116" s="2">
-        <v>99.522136</v>
+        <v>99.721153</v>
       </c>
       <c r="G116" s="3">
-        <v>109474.35</v>
+        <v>115114.03</v>
       </c>
       <c r="H116" s="4">
-        <v>0.003354017633</v>
+        <v>0.003535372806</v>
       </c>
       <c r="I116" s="5">
-        <v>0.003354724163</v>
+        <v>0.003536076852</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>110000</v>
+        <v>115000</v>
       </c>
       <c r="F117" s="2">
-        <v>98.95485499999999</v>
+        <v>98.98667</v>
       </c>
       <c r="G117" s="3">
-        <v>108850.34</v>
+        <v>113834.67</v>
       </c>
       <c r="H117" s="4">
-        <v>0.00333489957</v>
+        <v>0.003496081208</v>
       </c>
       <c r="I117" s="5">
-        <v>0.003335602073</v>
+        <v>0.003496777429</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>100000</v>
+        <v>110000</v>
       </c>
       <c r="F118" s="2">
-        <v>104.43782</v>
+        <v>99.560773</v>
       </c>
       <c r="G118" s="3">
-        <v>104437.82</v>
+        <v>109516.85</v>
       </c>
       <c r="H118" s="4">
-        <v>0.003199711084</v>
+        <v>0.003363472662</v>
       </c>
       <c r="I118" s="5">
-        <v>0.003200385109</v>
+        <v>0.003364142476</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
-        <v>100000</v>
+        <v>110000</v>
       </c>
       <c r="F119" s="2">
-        <v>104.09406</v>
+        <v>98.786818</v>
       </c>
       <c r="G119" s="3">
-        <v>104094.06</v>
+        <v>108665.5</v>
       </c>
       <c r="H119" s="4">
-        <v>0.003189179145</v>
+        <v>0.003337326054</v>
       </c>
       <c r="I119" s="5">
-        <v>0.003189850952</v>
+        <v>0.003337990661</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="F120" s="2">
-        <v>99.146067</v>
+        <v>104.26503</v>
       </c>
       <c r="G120" s="3">
-        <v>104103.37</v>
+        <v>104265.03</v>
       </c>
       <c r="H120" s="4">
-        <v>0.003189464391</v>
+        <v>0.003202179181</v>
       </c>
       <c r="I120" s="5">
-        <v>0.003190136258</v>
+        <v>0.003202816874</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>106000</v>
+        <v>100000</v>
       </c>
       <c r="F121" s="2">
-        <v>98.68107500000001</v>
+        <v>104.01272</v>
       </c>
       <c r="G121" s="3">
-        <v>104601.94</v>
+        <v>104012.72</v>
       </c>
       <c r="H121" s="4">
-        <v>0.003204739291</v>
+        <v>0.003194430257</v>
       </c>
       <c r="I121" s="5">
-        <v>0.003205414376</v>
+        <v>0.003195066407</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="F122" s="2">
-        <v>99.69523</v>
+        <v>99.039219</v>
       </c>
       <c r="G122" s="3">
-        <v>99695.23</v>
+        <v>103991.18</v>
       </c>
       <c r="H122" s="4">
-        <v>0.003054410102</v>
+        <v>0.003193768721</v>
       </c>
       <c r="I122" s="5">
-        <v>0.00305505352</v>
+        <v>0.003194404739</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="1">
-        <v>101344.55</v>
+        <v>106000</v>
       </c>
       <c r="F123" s="2">
-        <v>99.66804999999999</v>
+        <v>98.626887</v>
       </c>
       <c r="G123" s="3">
-        <v>101008.14</v>
+        <v>104544.5</v>
       </c>
       <c r="H123" s="4">
-        <v>0.00309463425</v>
+        <v>0.003210762248</v>
       </c>
       <c r="I123" s="5">
-        <v>0.003095286141</v>
+        <v>0.003211401651</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>255</v>
       </c>
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="1">
-        <v>99000</v>
+        <v>100000</v>
       </c>
       <c r="F124" s="2">
-        <v>100.213404</v>
+        <v>99.82841000000001</v>
       </c>
       <c r="G124" s="3">
-        <v>99211.27</v>
+        <v>99828.41</v>
       </c>
       <c r="H124" s="4">
-        <v>0.003039582788</v>
+        <v>0.003065922066</v>
       </c>
       <c r="I124" s="5">
-        <v>0.003040223083</v>
+        <v>0.003066532625</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>257</v>
       </c>
       <c r="D125" t="s">
         <v>258</v>
       </c>
       <c r="E125" s="1">
-        <v>100000</v>
+        <v>99000</v>
       </c>
       <c r="F125" s="2">
-        <v>98.89978000000001</v>
+        <v>100.277697</v>
       </c>
       <c r="G125" s="3">
-        <v>98899.78</v>
+        <v>99274.92</v>
       </c>
       <c r="H125" s="4">
-        <v>0.003030039523</v>
+        <v>0.003048923327</v>
       </c>
       <c r="I125" s="5">
-        <v>0.003030677806</v>
+        <v>0.0030495305</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>259</v>
       </c>
       <c r="D126" t="s">
         <v>260</v>
       </c>
       <c r="E126" s="1">
-        <v>95000</v>
+        <v>96000</v>
       </c>
       <c r="F126" s="2">
-        <v>100.398653</v>
+        <v>100.182115</v>
       </c>
       <c r="G126" s="3">
-        <v>95378.72</v>
+        <v>96174.83</v>
       </c>
       <c r="H126" s="4">
-        <v>0.002922163146</v>
+        <v>0.002953713625</v>
       </c>
       <c r="I126" s="5">
-        <v>0.002922778706</v>
+        <v>0.002954301837</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
         <v>261</v>
       </c>
       <c r="D127" t="s">
         <v>262</v>
       </c>
       <c r="E127" s="1">
-        <v>96000</v>
+        <v>100000</v>
       </c>
       <c r="F127" s="2">
-        <v>100.227115</v>
+        <v>98.94190999999999</v>
       </c>
       <c r="G127" s="3">
-        <v>96218.03</v>
+        <v>98941.91</v>
       </c>
       <c r="H127" s="4">
-        <v>0.002947877487</v>
+        <v>0.00303869595</v>
       </c>
       <c r="I127" s="5">
-        <v>0.002948498463</v>
+        <v>0.003039301086</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>263</v>
       </c>
       <c r="D128" t="s">
         <v>264</v>
       </c>
       <c r="E128" s="1">
-        <v>86694.87</v>
+        <v>95000</v>
       </c>
       <c r="F128" s="2">
-        <v>99.776155</v>
+        <v>100.496095</v>
       </c>
       <c r="G128" s="3">
-        <v>86500.81</v>
+        <v>95471.28999999999</v>
       </c>
       <c r="H128" s="4">
-        <v>0.002650166326</v>
+        <v>0.002932106556</v>
       </c>
       <c r="I128" s="5">
-        <v>0.002650724589</v>
+        <v>0.002932690466</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>265</v>
       </c>
       <c r="D129" t="s">
         <v>266</v>
       </c>
       <c r="E129" s="1">
-        <v>85000</v>
+        <v>90920.06</v>
       </c>
       <c r="F129" s="2">
-        <v>99.638024</v>
+        <v>99.922569</v>
       </c>
       <c r="G129" s="3">
-        <v>84692.32000000001</v>
+        <v>90849.66</v>
       </c>
       <c r="H129" s="4">
-        <v>0.002594758836</v>
+        <v>0.002790167412</v>
       </c>
       <c r="I129" s="5">
-        <v>0.002595305427</v>
+        <v>0.002790723055</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>10</v>
       </c>
       <c r="C130" t="s">
         <v>267</v>
       </c>
       <c r="D130" t="s">
         <v>268</v>
       </c>
       <c r="E130" s="1">
         <v>85000</v>
       </c>
       <c r="F130" s="2">
-        <v>99.569565</v>
+        <v>99.741776</v>
       </c>
       <c r="G130" s="3">
-        <v>84634.13</v>
+        <v>84780.50999999999</v>
       </c>
       <c r="H130" s="4">
-        <v>0.002592976037</v>
+        <v>0.002603772164</v>
       </c>
       <c r="I130" s="5">
-        <v>0.002593522253</v>
+        <v>0.002604290689</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>10</v>
       </c>
       <c r="C131" t="s">
         <v>269</v>
       </c>
       <c r="D131" t="s">
         <v>270</v>
       </c>
       <c r="E131" s="1">
-        <v>75000</v>
+        <v>85000</v>
       </c>
       <c r="F131" s="2">
-        <v>101.504827</v>
+        <v>99.59414099999999</v>
       </c>
       <c r="G131" s="3">
-        <v>76128.62</v>
+        <v>84655.02</v>
       </c>
       <c r="H131" s="4">
-        <v>0.002332388688</v>
+        <v>0.002599918133</v>
       </c>
       <c r="I131" s="5">
-        <v>0.002332880011</v>
+        <v>0.00260043589</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>10</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="1">
-        <v>73097.25999999999</v>
+        <v>75000</v>
       </c>
       <c r="F132" s="2">
-        <v>100.017319</v>
+        <v>101.392093</v>
       </c>
       <c r="G132" s="3">
-        <v>73109.92</v>
+        <v>76044.07000000001</v>
       </c>
       <c r="H132" s="4">
-        <v>0.002239903327</v>
+        <v>0.002335459329</v>
       </c>
       <c r="I132" s="5">
-        <v>0.002240375167</v>
+        <v>0.002335924421</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>10</v>
       </c>
       <c r="C133" t="s">
         <v>273</v>
       </c>
       <c r="D133" t="s">
         <v>274</v>
       </c>
       <c r="E133" s="1">
-        <v>73000</v>
+        <v>73097.25999999999</v>
       </c>
       <c r="F133" s="2">
-        <v>98.407945</v>
+        <v>100</v>
       </c>
       <c r="G133" s="3">
-        <v>71837.8</v>
+        <v>73097.25999999999</v>
       </c>
       <c r="H133" s="4">
-        <v>0.002200928786</v>
+        <v>0.002244957146</v>
       </c>
       <c r="I133" s="5">
-        <v>0.002201392416</v>
+        <v>0.002245404215</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>10</v>
       </c>
       <c r="C134" t="s">
         <v>275</v>
       </c>
       <c r="D134" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="1">
         <v>73000</v>
       </c>
       <c r="F134" s="2">
-        <v>99.319247</v>
+        <v>98.531479</v>
       </c>
       <c r="G134" s="3">
-        <v>72503.05</v>
+        <v>71927.98</v>
       </c>
       <c r="H134" s="4">
-        <v>0.00222131038</v>
+        <v>0.002209046303</v>
       </c>
       <c r="I134" s="5">
-        <v>0.002221778304</v>
+        <v>0.00220948622</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>10</v>
       </c>
       <c r="C135" t="s">
         <v>277</v>
       </c>
       <c r="D135" t="s">
         <v>278</v>
       </c>
       <c r="E135" s="1">
-        <v>64000</v>
+        <v>73000</v>
       </c>
       <c r="F135" s="2">
-        <v>103.630969</v>
+        <v>99.241822</v>
       </c>
       <c r="G135" s="3">
-        <v>66323.82000000001</v>
+        <v>72446.53</v>
       </c>
       <c r="H135" s="4">
-        <v>0.002031994372</v>
+        <v>0.002224971981</v>
       </c>
       <c r="I135" s="5">
-        <v>0.002032422416</v>
+        <v>0.002225415069</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>279</v>
       </c>
       <c r="D136" t="s">
         <v>280</v>
       </c>
       <c r="E136" s="1">
-        <v>50000</v>
+        <v>64000</v>
       </c>
       <c r="F136" s="2">
-        <v>97.95010000000001</v>
+        <v>103.537047</v>
       </c>
       <c r="G136" s="3">
-        <v>48975.05</v>
+        <v>66263.71000000001</v>
       </c>
       <c r="H136" s="4">
-        <v>0.001500471863</v>
+        <v>0.002035085713</v>
       </c>
       <c r="I136" s="5">
-        <v>0.00150078794</v>
+        <v>0.002035490987</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>281</v>
       </c>
       <c r="D137" t="s">
         <v>282</v>
       </c>
       <c r="E137" s="1">
-        <v>28491.28</v>
+        <v>50000</v>
       </c>
       <c r="F137" s="2">
-        <v>100</v>
+        <v>97.6557</v>
       </c>
       <c r="G137" s="3">
-        <v>28491.28</v>
+        <v>48827.85</v>
       </c>
       <c r="H137" s="4">
-        <v>0.000872900874</v>
+        <v>0.001499596986</v>
       </c>
       <c r="I137" s="5">
-        <v>0.000873084753</v>
+        <v>0.001499895621</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>10</v>
       </c>
       <c r="C138" t="s">
         <v>283</v>
       </c>
       <c r="D138" t="s">
         <v>284</v>
       </c>
       <c r="E138" s="1">
-        <v>325.36</v>
+        <v>32559.14</v>
       </c>
       <c r="F138" s="2">
-        <v>99.723383</v>
+        <v>1</v>
       </c>
       <c r="G138" s="3">
-        <v>324.46</v>
+        <v>32559.14</v>
       </c>
       <c r="H138" s="4">
-        <v>9.940635E-6</v>
+        <v>0.0009999536779999999</v>
       </c>
       <c r="I138" s="5">
-        <v>9.942729E-6</v>
+        <v>0.001000152813</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>10</v>
       </c>
       <c r="C139" t="s">
         <v>285</v>
       </c>
       <c r="D139" t="s">
         <v>286</v>
       </c>
       <c r="E139" s="1">
-        <v>10</v>
+        <v>25910.4</v>
       </c>
       <c r="F139" s="2">
-        <v>102.960938</v>
+        <v>100</v>
       </c>
       <c r="G139" s="3">
-        <v>0</v>
+        <v>25910.4</v>
       </c>
       <c r="H139" s="4">
-        <v>0</v>
+        <v>0.000795758112</v>
       </c>
       <c r="I139" s="5">
-        <v>0</v>
+        <v>0.000795916582</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>287</v>
       </c>
       <c r="D140" t="s">
         <v>288</v>
       </c>
       <c r="E140" s="1">
-        <v>-225403.68</v>
+        <v>14</v>
       </c>
       <c r="F140" s="2">
-        <v>1</v>
+        <v>102.972656</v>
       </c>
       <c r="G140" s="3">
-        <v>-225403.68</v>
+        <v>0</v>
       </c>
       <c r="H140" s="4">
-        <v>-0.006905799577</v>
+        <v>0</v>
       </c>
       <c r="I140" s="5">
-        <v>-0.006907254298</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
@@ -5417,32 +5417,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Short Duration Bond ETF Holdings as of 06.23.2026</dc:title>
+  <dc:title>Sterling Capital Short Duration Bond ETF Holdings as of 07.14.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>