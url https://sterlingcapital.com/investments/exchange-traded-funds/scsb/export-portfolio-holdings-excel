--- v1 (2026-07-15)
+++ v2 (2026-08-06)
@@ -14,905 +14,911 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="290">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="292">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-07-14</t>
+    <t>2026-08-05</t>
   </si>
   <si>
     <t>SCSB</t>
   </si>
   <si>
     <t>26243EAR2</t>
   </si>
   <si>
     <t>DRSLF 2017-53A BR</t>
   </si>
   <si>
     <t>895974AA1</t>
   </si>
   <si>
     <t>TCN 2025-SFR1 A</t>
   </si>
   <si>
     <t>42806MCE7</t>
   </si>
   <si>
     <t>HERTZ 2023-4A A</t>
   </si>
   <si>
+    <t>80287NAD7</t>
+  </si>
+  <si>
+    <t>SDART 2025-2 B</t>
+  </si>
+  <si>
     <t>16159GAC3</t>
   </si>
   <si>
     <t>CHASE 2019-ATR2 A3</t>
   </si>
   <si>
-    <t>80287NAD7</t>
-[...4 lines deleted...]
-  <si>
     <t>04685A3Q2</t>
   </si>
   <si>
     <t>ATH 5.583 01/09/29</t>
   </si>
   <si>
+    <t>50202CAJ3</t>
+  </si>
+  <si>
+    <t>LCM 33A AR</t>
+  </si>
+  <si>
+    <t>76209PAH6</t>
+  </si>
+  <si>
+    <t>RGA 4.35 08/25/28</t>
+  </si>
+  <si>
+    <t>08163VAC1</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V3 A3</t>
+  </si>
+  <si>
+    <t>12515ABE9</t>
+  </si>
+  <si>
+    <t>CD 2016-CD2 A4</t>
+  </si>
+  <si>
+    <t>64134BAJ9</t>
+  </si>
+  <si>
+    <t>NEUB 2021-41A AR</t>
+  </si>
+  <si>
+    <t>06051GMK2</t>
+  </si>
+  <si>
+    <t>BAC 4.979 01/24/29</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
+  </si>
+  <si>
     <t>04016NBH5</t>
   </si>
   <si>
     <t>ARES 2017-44A A1RR</t>
   </si>
   <si>
-    <t>50202CAJ3</t>
-[...38 lines deleted...]
-    <t>BAC 4.979 01/24/29</t>
+    <t>081927AE5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 AS</t>
+  </si>
+  <si>
+    <t>31423R500</t>
+  </si>
+  <si>
+    <t>FEDERATED HERMES TREASURY</t>
+  </si>
+  <si>
+    <t>61766RAZ9</t>
+  </si>
+  <si>
+    <t>MSBAM 2016-C31 A5</t>
+  </si>
+  <si>
+    <t>36274NAA0</t>
+  </si>
+  <si>
+    <t>HNOR 2026-A A</t>
+  </si>
+  <si>
+    <t>36143L2L8</t>
+  </si>
+  <si>
+    <t>GBLATL 5 1/2 01/08/29</t>
+  </si>
+  <si>
+    <t>29364WAW8</t>
+  </si>
+  <si>
+    <t>ETR 3 1/4 04/01/28</t>
+  </si>
+  <si>
+    <t>76134KAA2</t>
+  </si>
+  <si>
+    <t>VDCR 2023-1A A2A</t>
+  </si>
+  <si>
+    <t>06738ECT0</t>
+  </si>
+  <si>
+    <t>BACR 4.837 09/10/28</t>
+  </si>
+  <si>
+    <t>06644EAG3</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR1 A3</t>
+  </si>
+  <si>
+    <t>92212KAC0</t>
+  </si>
+  <si>
+    <t>VDC 2020-2A A2</t>
+  </si>
+  <si>
+    <t>00833BAN8</t>
+  </si>
+  <si>
+    <t>AFRMT 2025-3A A</t>
+  </si>
+  <si>
+    <t>65558RAL3</t>
+  </si>
+  <si>
+    <t>NDAFH 4 3/8 03/17/28</t>
+  </si>
+  <si>
+    <t>09261XAH5</t>
+  </si>
+  <si>
+    <t>BXSL 5 7/8 11/15/27</t>
+  </si>
+  <si>
+    <t>00202DAA5</t>
+  </si>
+  <si>
+    <t>APLD 9 1/4 12/15/30</t>
+  </si>
+  <si>
+    <t>33853QAA9</t>
+  </si>
+  <si>
+    <t>FLASHC 7.25 12/31/30 144A</t>
+  </si>
+  <si>
+    <t>63942GAA1</t>
+  </si>
+  <si>
+    <t>NAVSL 2021-FA A</t>
+  </si>
+  <si>
+    <t>852060AD4</t>
+  </si>
+  <si>
+    <t>S 6 7/8 11/15/28</t>
+  </si>
+  <si>
+    <t>09216NAA8</t>
+  </si>
+  <si>
+    <t>BLKPRL 6 1/8 02/15/31</t>
+  </si>
+  <si>
+    <t>871607AB3</t>
+  </si>
+  <si>
+    <t>SNPS 4.65 04/01/28</t>
+  </si>
+  <si>
+    <t>95000U3G6</t>
+  </si>
+  <si>
+    <t>WFC 6.303 10/23/29</t>
+  </si>
+  <si>
+    <t>982911AA7</t>
+  </si>
+  <si>
+    <t>WULF 7.75 10/15/30 144A</t>
+  </si>
+  <si>
+    <t>22966RAH9</t>
+  </si>
+  <si>
+    <t>CUBE 2 1/4 12/15/28</t>
+  </si>
+  <si>
+    <t>428102AG2</t>
+  </si>
+  <si>
+    <t>HESM 6 1/2 06/01/29</t>
+  </si>
+  <si>
+    <t>75524KSA3</t>
+  </si>
+  <si>
+    <t>CFG 4.192 01/29/29</t>
+  </si>
+  <si>
+    <t>05377RKW3</t>
+  </si>
+  <si>
+    <t>AESOP 2025-3A A</t>
+  </si>
+  <si>
+    <t>04020EAQ0</t>
+  </si>
+  <si>
+    <t>ARESSI 4.85 01/15/29</t>
+  </si>
+  <si>
+    <t>61748UAR3</t>
+  </si>
+  <si>
+    <t>MS 4.238 01/09/30</t>
+  </si>
+  <si>
+    <t>225401BK3</t>
+  </si>
+  <si>
+    <t>UBS 4.151 12/23/29</t>
+  </si>
+  <si>
+    <t>718172DR7</t>
+  </si>
+  <si>
+    <t>PM 4 1/8 04/28/28</t>
+  </si>
+  <si>
+    <t>55389QAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2024-2A A</t>
+  </si>
+  <si>
+    <t>25746UDY2</t>
+  </si>
+  <si>
+    <t>D 4.6 05/15/28</t>
+  </si>
+  <si>
+    <t>682680CM3</t>
+  </si>
+  <si>
+    <t>OKE 5 5/8 01/15/28</t>
+  </si>
+  <si>
+    <t>55952FAL2</t>
+  </si>
+  <si>
+    <t>MAGNE 2021-31A A1R</t>
+  </si>
+  <si>
+    <t>78397DAE8</t>
+  </si>
+  <si>
+    <t>SECBEN 5.9 09/26/28</t>
+  </si>
+  <si>
+    <t>78449YAA8</t>
+  </si>
+  <si>
+    <t>SMB 2021-B A</t>
+  </si>
+  <si>
+    <t>63943FAA2</t>
+  </si>
+  <si>
+    <t>NAVRL 2025-A A</t>
+  </si>
+  <si>
+    <t>00774MAW5</t>
+  </si>
+  <si>
+    <t>AER 3 10/29/28</t>
+  </si>
+  <si>
+    <t>682685AA0</t>
+  </si>
+  <si>
+    <t>ODART 2023-1A A</t>
   </si>
   <si>
     <t>872899BL2</t>
   </si>
   <si>
     <t>TSTAT 2022-1A AR3</t>
   </si>
   <si>
-    <t>081927AE5</t>
-[...14 lines deleted...]
-    <t>GBLATL 5 1/2 01/08/29</t>
+    <t>022249AU0</t>
+  </si>
+  <si>
+    <t>HWM 6 3/4 01/15/28</t>
+  </si>
+  <si>
+    <t>78458MAA2</t>
+  </si>
+  <si>
+    <t>SMR 2022-IND A</t>
+  </si>
+  <si>
+    <t>43849RAC9</t>
+  </si>
+  <si>
+    <t>HONA 4 03/16/29</t>
+  </si>
+  <si>
+    <t>98463GAG3</t>
+  </si>
+  <si>
+    <t>YMMT 2026-A A1</t>
+  </si>
+  <si>
+    <t>564760CC8</t>
+  </si>
+  <si>
+    <t>MTB 4.762 07/06/28</t>
+  </si>
+  <si>
+    <t>09659W3G7</t>
+  </si>
+  <si>
+    <t>BNP 4.892 06/30/30</t>
+  </si>
+  <si>
+    <t>26884TBC5</t>
+  </si>
+  <si>
+    <t>ENTERP 4 1/2 10/30/29</t>
+  </si>
+  <si>
+    <t>44891AEK9</t>
+  </si>
+  <si>
+    <t>HYNMTR 4 3/4 04/06/29</t>
+  </si>
+  <si>
+    <t>60687YDU0</t>
+  </si>
+  <si>
+    <t>MIZUHO 4.782 07/13/30</t>
+  </si>
+  <si>
+    <t>759187JX6</t>
+  </si>
+  <si>
+    <t>RF 4.755 07/27/29</t>
+  </si>
+  <si>
+    <t>808513CQ6</t>
+  </si>
+  <si>
+    <t>SCHW 4.744 05/21/30</t>
+  </si>
+  <si>
+    <t>24422EYD5</t>
+  </si>
+  <si>
+    <t>DE 4 1/4 06/05/28</t>
+  </si>
+  <si>
+    <t>02079KBJ5</t>
+  </si>
+  <si>
+    <t>GOOGL 3.7 02/15/29</t>
+  </si>
+  <si>
+    <t>571676AX3</t>
+  </si>
+  <si>
+    <t>MARS 4.6 03/01/28</t>
+  </si>
+  <si>
+    <t>682691AC4</t>
+  </si>
+  <si>
+    <t>OMF 3 7/8 09/15/28</t>
   </si>
   <si>
     <t>RECPAY</t>
   </si>
   <si>
     <t>Receivables/Payables</t>
   </si>
   <si>
-    <t>76134KAA2</t>
-[...188 lines deleted...]
-    <t>SECBEN 5.9 09/26/28</t>
+    <t>097023DP7</t>
+  </si>
+  <si>
+    <t>BA 6.259 05/01/27</t>
+  </si>
+  <si>
+    <t>09261HAK3</t>
+  </si>
+  <si>
+    <t>BCRED 3 1/4 03/15/27</t>
+  </si>
+  <si>
+    <t>620076BL2</t>
+  </si>
+  <si>
+    <t>MSI 4.6 02/23/28</t>
+  </si>
+  <si>
+    <t>980236AX1</t>
+  </si>
+  <si>
+    <t>WDSAU 4.9 05/19/28</t>
+  </si>
+  <si>
+    <t>055986AF0</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 AS</t>
+  </si>
+  <si>
+    <t>31416CDV5</t>
+  </si>
+  <si>
+    <t>FN 995716</t>
+  </si>
+  <si>
+    <t>78410GAH7</t>
+  </si>
+  <si>
+    <t>SBAC 4 7/8 01/15/30</t>
+  </si>
+  <si>
+    <t>009066AC5</t>
+  </si>
+  <si>
+    <t>ABNB 4.4 03/16/29</t>
+  </si>
+  <si>
+    <t>830867AB3</t>
+  </si>
+  <si>
+    <t>DAL 4 3/4 10/20/28</t>
   </si>
   <si>
     <t>34962XAN2</t>
   </si>
   <si>
     <t>FCBSL 2020-1A A1AR</t>
   </si>
   <si>
-    <t>00774MAW5</t>
-[...154 lines deleted...]
-  <si>
     <t>61748UAK8</t>
   </si>
   <si>
     <t>MS 4.133 10/18/29</t>
   </si>
   <si>
     <t>05377RKL7</t>
   </si>
   <si>
     <t>AESOP 2025-1A A</t>
   </si>
   <si>
+    <t>34967GAA2</t>
+  </si>
+  <si>
+    <t>FORTRE 4 5/8 10/06/28</t>
+  </si>
+  <si>
+    <t>36168QAL8</t>
+  </si>
+  <si>
+    <t>GFLCN 4 08/01/28</t>
+  </si>
+  <si>
     <t>43283NAA5</t>
   </si>
   <si>
     <t>HGVT 2024-3A A</t>
   </si>
   <si>
-    <t>36168QAL8</t>
-[...4 lines deleted...]
-  <si>
     <t>065931BG1</t>
   </si>
   <si>
     <t>BANK5 2024-5YR5 AS</t>
   </si>
   <si>
+    <t>350930AB9</t>
+  </si>
+  <si>
+    <t>FABSJV 5.9 01/25/30</t>
+  </si>
+  <si>
+    <t>85325C2D3</t>
+  </si>
+  <si>
+    <t>STANLN 5.545 01/21/29</t>
+  </si>
+  <si>
     <t>433403AA0</t>
   </si>
   <si>
     <t>HINTT 2025-A A</t>
   </si>
   <si>
-    <t>85325C2D3</t>
-[...4 lines deleted...]
-  <si>
     <t>57665RAN6</t>
   </si>
   <si>
     <t>MTCHII 4 5/8 06/01/28</t>
   </si>
   <si>
     <t>428102AH0</t>
   </si>
   <si>
     <t>HESM 5 7/8 03/01/28</t>
   </si>
   <si>
     <t>118230AU5</t>
   </si>
   <si>
     <t>BPL 4 1/2 03/01/28</t>
   </si>
   <si>
     <t>92332YAC5</t>
   </si>
   <si>
     <t>VENLNG 9 1/2 02/01/29</t>
   </si>
   <si>
     <t>143658CB6</t>
   </si>
   <si>
     <t>CCL 5.125 05/01/29 144A</t>
   </si>
   <si>
     <t>3136ADTK5</t>
   </si>
   <si>
     <t>FNR 2013-35 CB</t>
   </si>
   <si>
     <t>46647PFL5</t>
   </si>
   <si>
     <t>JPM V4.408 04/23/30</t>
   </si>
   <si>
-    <t>34967GAA2</t>
-[...4 lines deleted...]
-  <si>
     <t>62886HBG5</t>
   </si>
   <si>
     <t>NCLH 7 3/4 02/15/29</t>
   </si>
   <si>
+    <t>78450FAA5</t>
+  </si>
+  <si>
+    <t>SMB 2022-A APT</t>
+  </si>
+  <si>
     <t>82650DAA0</t>
   </si>
   <si>
     <t>SRFC 2024-2A A</t>
   </si>
   <si>
     <t>12595EAD7</t>
   </si>
   <si>
     <t>COMM 2017-COR2 A3</t>
   </si>
   <si>
+    <t>21874LAA0</t>
+  </si>
+  <si>
+    <t>CORZ 7 3/4 05/15/31</t>
+  </si>
+  <si>
     <t>00138CBG2</t>
   </si>
   <si>
     <t>CRBG 4 1/4 08/21/28</t>
   </si>
   <si>
     <t>85208NAE0</t>
   </si>
   <si>
     <t>SPRNTS 5.152 03/20/28</t>
   </si>
   <si>
+    <t>910047AM1</t>
+  </si>
+  <si>
+    <t>UAL 4 7/8 03/01/29</t>
+  </si>
+  <si>
+    <t>28002AAA4</t>
+  </si>
+  <si>
+    <t>EDGCOM 7.5 04/30/31 144A</t>
+  </si>
+  <si>
     <t>38179RAF2</t>
   </si>
   <si>
     <t>GCRED 5.45 08/15/28</t>
   </si>
   <si>
-    <t>910047AM1</t>
-[...2 lines deleted...]
-    <t>UAL 4 7/8 03/01/29</t>
+    <t>78438PAA0</t>
+  </si>
+  <si>
+    <t>SECMOS 8 7/8 05/01/31</t>
   </si>
   <si>
     <t>161175CQ5</t>
   </si>
   <si>
     <t>CHTR 6.1 06/01/29</t>
   </si>
   <si>
     <t>68389XDW2</t>
   </si>
   <si>
     <t>ORCL 4.55 02/04/29</t>
   </si>
   <si>
+    <t>855244BN8</t>
+  </si>
+  <si>
+    <t>SBUX 4 1/2 05/15/28</t>
+  </si>
+  <si>
     <t>247361A24</t>
   </si>
   <si>
     <t>DAL 4.95 07/10/28</t>
   </si>
   <si>
     <t>55954PAY0</t>
   </si>
   <si>
     <t>MAGNE 2019-21AR BR2</t>
   </si>
   <si>
     <t>79587J2A0</t>
   </si>
   <si>
     <t>SAMMON 5.1 12/10/29</t>
   </si>
   <si>
-    <t>855244BN8</t>
-[...4 lines deleted...]
-  <si>
     <t>92840VAE2</t>
   </si>
   <si>
     <t>VST 4.3 07/15/29</t>
   </si>
   <si>
     <t>02771D2D5</t>
   </si>
   <si>
     <t>ANGINC 4 5/8 12/15/28</t>
   </si>
   <si>
     <t>04020EAM9</t>
   </si>
   <si>
     <t>ARESSI 5.45 09/09/28</t>
   </si>
   <si>
     <t>286181AT9</t>
   </si>
   <si>
     <t>EFNCN 4.8 05/29/29</t>
   </si>
   <si>
     <t>3137FJ5G0</t>
   </si>
   <si>
     <t>FHR 4828 QA</t>
   </si>
   <si>
     <t>02771D2G8</t>
   </si>
   <si>
     <t>ANGINC 5 06/22/29</t>
   </si>
   <si>
     <t>3136AUG39</t>
   </si>
   <si>
     <t>FNR 2016-100 DA</t>
   </si>
   <si>
     <t>05401AAW1</t>
   </si>
   <si>
     <t>AVOL 4.95 01/15/28</t>
   </si>
   <si>
+    <t>36266GAD9</t>
+  </si>
+  <si>
+    <t>GEHC 4.15 12/15/28</t>
+  </si>
+  <si>
+    <t>31620MCA2</t>
+  </si>
+  <si>
+    <t>FIS 4.45 03/10/28</t>
+  </si>
+  <si>
+    <t>92840VAX0</t>
+  </si>
+  <si>
+    <t>VST 4.3 10/15/28</t>
+  </si>
+  <si>
+    <t>06211EAP6</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR3 AS</t>
+  </si>
+  <si>
+    <t>06211FBA5</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 AS</t>
+  </si>
+  <si>
+    <t>87612GAR2</t>
+  </si>
+  <si>
+    <t>TRGP 4.35 01/15/29</t>
+  </si>
+  <si>
+    <t>00138CBN7</t>
+  </si>
+  <si>
+    <t>CRBG 4.8 05/29/29</t>
+  </si>
+  <si>
+    <t>552953CF6</t>
+  </si>
+  <si>
+    <t>MGM 5 1/2 04/15/27</t>
+  </si>
+  <si>
+    <t>373334LC3</t>
+  </si>
+  <si>
+    <t>SO 4 10/01/28</t>
+  </si>
+  <si>
+    <t>64966SMU7</t>
+  </si>
+  <si>
+    <t>NY NYC 4.67 02/01/2028</t>
+  </si>
+  <si>
+    <t>79587J2B8</t>
+  </si>
+  <si>
+    <t>SAMMON 5.05 01/10/28</t>
+  </si>
+  <si>
     <t>12637UAW9</t>
   </si>
   <si>
     <t>CSAIL 2016-C7 A5</t>
   </si>
   <si>
-    <t>36266GAD9</t>
-[...70 lines deleted...]
-  <si>
     <t>82653BAA1</t>
   </si>
   <si>
     <t>SRFC 2024-3A A</t>
   </si>
   <si>
-    <t>278865BQ2</t>
-[...10 lines deleted...]
-  <si>
     <t>08163TAC6</t>
   </si>
   <si>
     <t>BMARK 2023-V2 A3</t>
   </si>
   <si>
     <t>05609QAE6</t>
   </si>
   <si>
     <t>BX 2021-ACNT C</t>
   </si>
   <si>
-    <t>858119BU3</t>
-[...4 lines deleted...]
-  <si>
     <t>862121AA8</t>
   </si>
   <si>
     <t>STOR 4 1/2 03/15/28</t>
   </si>
   <si>
     <t>529043AF8</t>
   </si>
   <si>
     <t>LXP 6 3/4 11/15/28</t>
   </si>
   <si>
     <t>37892AAA8</t>
   </si>
   <si>
     <t>GNL 3 3/4 12/15/27</t>
-  </si>
-[...4 lines deleted...]
-    <t>FEDERATED HERMES TREASURY</t>
   </si>
   <si>
     <t>FUTURESC</t>
   </si>
   <si>
     <t>FUTURES CASH AT BROKER</t>
   </si>
   <si>
     <t>TUU6 COM</t>
   </si>
   <si>
     <t>US 2YR NOTE (CBT) SEP26</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
@@ -1252,51 +1258,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I140"/>
+  <dimension ref="A1:I141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="15.281982" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1317,4096 +1323,4125 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
         <v>550000</v>
       </c>
       <c r="F2" s="2">
-        <v>100.1</v>
+        <v>100.092</v>
       </c>
       <c r="G2" s="3">
-        <v>550550</v>
+        <v>550506</v>
       </c>
       <c r="H2" s="4">
-        <v>0.01690844714</v>
+        <v>0.016605458392</v>
       </c>
       <c r="I2" s="5">
-        <v>0.016911814347</v>
+        <v>0.016607857634</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
-        <v>519678.2</v>
+        <v>518693.42</v>
       </c>
       <c r="F3" s="2">
-        <v>99.99986</v>
+        <v>99.750001</v>
       </c>
       <c r="G3" s="3">
-        <v>519677.47</v>
+        <v>517396.69</v>
       </c>
       <c r="H3" s="4">
-        <v>0.015960292567</v>
+        <v>0.015606749491</v>
       </c>
       <c r="I3" s="5">
-        <v>0.015963470955</v>
+        <v>0.015609004435</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
         <v>500000</v>
       </c>
       <c r="F4" s="2">
-        <v>102.61579</v>
+        <v>102.58965</v>
       </c>
       <c r="G4" s="3">
-        <v>513078.95</v>
+        <v>512948.25</v>
       </c>
       <c r="H4" s="4">
-        <v>0.015757639278</v>
+        <v>0.015472566734</v>
       </c>
       <c r="I4" s="5">
-        <v>0.01576077731</v>
+        <v>0.015474802291</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>515122.64</v>
+        <v>450000</v>
       </c>
       <c r="F5" s="2">
-        <v>88.941981</v>
+        <v>100.46808</v>
       </c>
       <c r="G5" s="3">
-        <v>458160.28</v>
+        <v>452106.36</v>
       </c>
       <c r="H5" s="4">
-        <v>0.014070981539</v>
+        <v>0.013637332472</v>
       </c>
       <c r="I5" s="5">
-        <v>0.014073783683</v>
+        <v>0.013639302864</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>450000</v>
+        <v>499380.46</v>
       </c>
       <c r="F6" s="2">
-        <v>100.4876</v>
+        <v>89.744601</v>
       </c>
       <c r="G6" s="3">
-        <v>452194.2</v>
+        <v>448167</v>
       </c>
       <c r="H6" s="4">
-        <v>0.013887751753</v>
+        <v>0.013518505689</v>
       </c>
       <c r="I6" s="5">
-        <v>0.013890517408</v>
+        <v>0.013520458912</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
         <v>420000</v>
       </c>
       <c r="F7" s="2">
-        <v>101.177205</v>
+        <v>101.112607</v>
       </c>
       <c r="G7" s="3">
-        <v>424944.26</v>
+        <v>424672.95</v>
       </c>
       <c r="H7" s="4">
-        <v>0.013050853827</v>
+        <v>0.012809831304</v>
       </c>
       <c r="I7" s="5">
-        <v>0.01305345282</v>
+        <v>0.012811682134</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>420000</v>
+        <v>417000</v>
       </c>
       <c r="F8" s="2">
-        <v>100.092</v>
+        <v>100.053</v>
       </c>
       <c r="G8" s="3">
-        <v>420386.4</v>
+        <v>417221.01</v>
       </c>
       <c r="H8" s="4">
-        <v>0.012910873168</v>
+        <v>0.012585051066</v>
       </c>
       <c r="I8" s="5">
-        <v>0.012913444284</v>
+        <v>0.012586869419</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>417000</v>
+        <v>415000</v>
       </c>
       <c r="F9" s="2">
-        <v>100.003</v>
+        <v>99.209154</v>
       </c>
       <c r="G9" s="3">
-        <v>417012.51</v>
+        <v>411717.99</v>
       </c>
       <c r="H9" s="4">
-        <v>0.012807254531</v>
+        <v>0.012419057989</v>
       </c>
       <c r="I9" s="5">
-        <v>0.012809805012</v>
+        <v>0.012420852359</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>414000</v>
+        <v>400000</v>
       </c>
       <c r="F10" s="2">
-        <v>100.083</v>
+        <v>102.29104</v>
       </c>
       <c r="G10" s="3">
-        <v>414343.62</v>
+        <v>409164.16</v>
       </c>
       <c r="H10" s="4">
-        <v>0.012725287797</v>
+        <v>0.012342024309</v>
       </c>
       <c r="I10" s="5">
-        <v>0.012727821955</v>
+        <v>0.012343807549</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>400000</v>
+        <v>415092</v>
       </c>
       <c r="F11" s="2">
-        <v>102.33657</v>
+        <v>97.899001</v>
       </c>
       <c r="G11" s="3">
-        <v>409346.28</v>
+        <v>406370.92</v>
       </c>
       <c r="H11" s="4">
-        <v>0.012571809894</v>
+        <v>0.012257769078</v>
       </c>
       <c r="I11" s="5">
-        <v>0.012574313488</v>
+        <v>0.012259540144</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>415000</v>
+        <v>408390.17</v>
       </c>
       <c r="F12" s="2">
-        <v>99.130571</v>
+        <v>100.046999</v>
       </c>
       <c r="G12" s="3">
-        <v>411391.87</v>
+        <v>408582.11</v>
       </c>
       <c r="H12" s="4">
-        <v>0.012634633878</v>
+        <v>0.012324467337</v>
       </c>
       <c r="I12" s="5">
-        <v>0.012637149983</v>
+        <v>0.012326248039</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>415092</v>
+        <v>400000</v>
       </c>
       <c r="F13" s="2">
-        <v>97.838971</v>
+        <v>100.543565</v>
       </c>
       <c r="G13" s="3">
-        <v>406121.74</v>
+        <v>402174.26</v>
       </c>
       <c r="H13" s="4">
-        <v>0.012472778128</v>
+        <v>0.012131181024</v>
       </c>
       <c r="I13" s="5">
-        <v>0.012475262001</v>
+        <v>0.0121329338</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
         <v>410000</v>
       </c>
       <c r="F14" s="2">
-        <v>98.09429</v>
+        <v>98.12517099999999</v>
       </c>
       <c r="G14" s="3">
-        <v>402186.59</v>
+        <v>402313.2</v>
       </c>
       <c r="H14" s="4">
-        <v>0.012351922043</v>
+        <v>0.012135372042</v>
       </c>
       <c r="I14" s="5">
-        <v>0.012354381847</v>
+        <v>0.012137125423</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>400000</v>
+        <v>379823.54</v>
       </c>
       <c r="F15" s="2">
-        <v>100.39692</v>
+        <v>100.059001</v>
       </c>
       <c r="G15" s="3">
-        <v>401587.68</v>
+        <v>380047.64</v>
       </c>
       <c r="H15" s="4">
-        <v>0.012333528398</v>
+        <v>0.011463753834</v>
       </c>
       <c r="I15" s="5">
-        <v>0.012335984539</v>
+        <v>0.011465410176</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>383282.4</v>
+        <v>365000</v>
       </c>
       <c r="F16" s="2">
-        <v>99.967001</v>
+        <v>102.403559</v>
       </c>
       <c r="G16" s="3">
-        <v>383155.92</v>
+        <v>373772.99</v>
       </c>
       <c r="H16" s="4">
-        <v>0.011767453693</v>
+        <v>0.011274485363</v>
       </c>
       <c r="I16" s="5">
-        <v>0.011769797104</v>
+        <v>0.011276114359</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>365000</v>
+        <v>359160.48</v>
       </c>
       <c r="F17" s="2">
-        <v>102.441151</v>
+        <v>1</v>
       </c>
       <c r="G17" s="3">
-        <v>373910.2</v>
+        <v>359160.48</v>
       </c>
       <c r="H17" s="4">
-        <v>0.011483499902</v>
+        <v>0.010833713723</v>
       </c>
       <c r="I17" s="5">
-        <v>0.011485786767</v>
+        <v>0.010835279034</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
         <v>357000</v>
       </c>
       <c r="F18" s="2">
-        <v>99.52549</v>
+        <v>99.57637</v>
       </c>
       <c r="G18" s="3">
-        <v>355306</v>
+        <v>355487.64</v>
       </c>
       <c r="H18" s="4">
-        <v>0.010912129158</v>
+        <v>0.010722926235</v>
       </c>
       <c r="I18" s="5">
-        <v>0.010914302237</v>
+        <v>0.010724475539</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>345000</v>
+        <v>350000</v>
       </c>
       <c r="F19" s="2">
-        <v>100.951299</v>
+        <v>100.3841</v>
       </c>
       <c r="G19" s="3">
-        <v>348281.98</v>
+        <v>351344.35</v>
       </c>
       <c r="H19" s="4">
-        <v>0.010696408092</v>
+        <v>0.010597948043</v>
       </c>
       <c r="I19" s="5">
-        <v>0.010698538212</v>
+        <v>0.010599479289</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>345024.33</v>
+        <v>345000</v>
       </c>
       <c r="F20" s="2">
-        <v>1</v>
+        <v>100.999133</v>
       </c>
       <c r="G20" s="3">
-        <v>345024.33</v>
+        <v>348447.01</v>
       </c>
       <c r="H20" s="4">
-        <v>0.01059635936</v>
+        <v>0.010510552669</v>
       </c>
       <c r="I20" s="5">
-        <v>0.010598469556</v>
+        <v>0.010512071287</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
         <v>350000</v>
       </c>
       <c r="F21" s="2">
-        <v>98.915971</v>
+        <v>98.08505100000001</v>
       </c>
       <c r="G21" s="3">
-        <v>346205.9</v>
+        <v>343297.68</v>
       </c>
       <c r="H21" s="4">
-        <v>0.010632647597</v>
+        <v>0.010355228311</v>
       </c>
       <c r="I21" s="5">
-        <v>0.010634765019</v>
+        <v>0.010356724488</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
         <v>350000</v>
       </c>
       <c r="F22" s="2">
-        <v>98.008171</v>
+        <v>98.866231</v>
       </c>
       <c r="G22" s="3">
-        <v>343028.6</v>
+        <v>346031.81</v>
       </c>
       <c r="H22" s="4">
-        <v>0.010535066616</v>
+        <v>0.010437700585</v>
       </c>
       <c r="I22" s="5">
-        <v>0.010537164605</v>
+        <v>0.010439208678</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
         <v>339000</v>
       </c>
       <c r="F23" s="2">
-        <v>100.097336</v>
+        <v>100.159655</v>
       </c>
       <c r="G23" s="3">
-        <v>339329.97</v>
+        <v>339541.23</v>
       </c>
       <c r="H23" s="4">
-        <v>0.010421474606</v>
+        <v>0.010241918843</v>
       </c>
       <c r="I23" s="5">
-        <v>0.010423549975</v>
+        <v>0.010243398648</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
         <v>330000</v>
       </c>
       <c r="F24" s="2">
-        <v>101.694221</v>
+        <v>101.63437</v>
       </c>
       <c r="G24" s="3">
-        <v>335590.93</v>
+        <v>335393.42</v>
       </c>
       <c r="H24" s="4">
-        <v>0.01030664152</v>
+        <v>0.010116804354</v>
       </c>
       <c r="I24" s="5">
-        <v>0.01030869402</v>
+        <v>0.010118266082</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
         <v>350000</v>
       </c>
       <c r="F25" s="2">
-        <v>96.00232</v>
+        <v>96.041951</v>
       </c>
       <c r="G25" s="3">
-        <v>336008.12</v>
+        <v>336146.83</v>
       </c>
       <c r="H25" s="4">
-        <v>0.010319454247</v>
+        <v>0.010139530131</v>
       </c>
       <c r="I25" s="5">
-        <v>0.010321509299</v>
+        <v>0.010140995143</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
         <v>331000</v>
       </c>
       <c r="F26" s="2">
-        <v>99.171211</v>
+        <v>99.183921</v>
       </c>
       <c r="G26" s="3">
-        <v>328256.71</v>
+        <v>328298.78</v>
       </c>
       <c r="H26" s="4">
-        <v>0.01008139352</v>
+        <v>0.009902801617000001</v>
       </c>
       <c r="I26" s="5">
-        <v>0.010083401164</v>
+        <v>0.009904232424000001</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
         <v>325000</v>
       </c>
       <c r="F27" s="2">
-        <v>99.97491100000001</v>
+        <v>100.013625</v>
       </c>
       <c r="G27" s="3">
-        <v>324918.46</v>
+        <v>325044.28</v>
       </c>
       <c r="H27" s="4">
-        <v>0.009978869527999999</v>
+        <v>0.009804632988</v>
       </c>
       <c r="I27" s="5">
-        <v>0.009980856753999999</v>
+        <v>0.009806049612</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
         <v>320000</v>
       </c>
       <c r="F28" s="2">
-        <v>100.572288</v>
+        <v>100.953947</v>
       </c>
       <c r="G28" s="3">
-        <v>321831.32</v>
+        <v>323052.63</v>
       </c>
       <c r="H28" s="4">
-        <v>0.009884057559000001</v>
+        <v>0.009744556849</v>
       </c>
       <c r="I28" s="5">
-        <v>0.009886025905</v>
+        <v>0.009745964793</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>363978.71</v>
+        <v>295000</v>
       </c>
       <c r="F29" s="2">
-        <v>88.18550999999999</v>
+        <v>106.521993</v>
       </c>
       <c r="G29" s="3">
-        <v>320976.48</v>
+        <v>314239.88</v>
       </c>
       <c r="H29" s="4">
-        <v>0.009857803785000001</v>
+        <v>0.0094787291</v>
       </c>
       <c r="I29" s="5">
-        <v>0.009859766903</v>
+        <v>0.009480098635</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>325000</v>
+        <v>310000</v>
       </c>
       <c r="F30" s="2">
-        <v>97.74512300000001</v>
+        <v>101.740094</v>
       </c>
       <c r="G30" s="3">
-        <v>317671.65</v>
+        <v>315394.29</v>
       </c>
       <c r="H30" s="4">
-        <v>0.009756306053</v>
+        <v>0.009513550775000001</v>
       </c>
       <c r="I30" s="5">
-        <v>0.009758248957999999</v>
+        <v>0.009514925342</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>300000</v>
+        <v>357783.37</v>
       </c>
       <c r="F31" s="2">
-        <v>104.622607</v>
+        <v>88.415009</v>
       </c>
       <c r="G31" s="3">
-        <v>313867.82</v>
+        <v>316334.2</v>
       </c>
       <c r="H31" s="4">
-        <v>0.009639483172</v>
+        <v>0.009541902134</v>
       </c>
       <c r="I31" s="5">
-        <v>0.009641402812000001</v>
+        <v>0.009543280797</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>312000</v>
+        <v>300000</v>
       </c>
       <c r="F32" s="2">
-        <v>100.025455</v>
+        <v>104.67395</v>
       </c>
       <c r="G32" s="3">
-        <v>312079.42</v>
+        <v>314021.85</v>
       </c>
       <c r="H32" s="4">
-        <v>0.009584557933000001</v>
+        <v>0.009472152463999999</v>
       </c>
       <c r="I32" s="5">
-        <v>0.009586466635000001</v>
+        <v>0.009473521049999999</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>300000</v>
+        <v>310000</v>
       </c>
       <c r="F33" s="2">
-        <v>103.109117</v>
+        <v>100.5751</v>
       </c>
       <c r="G33" s="3">
-        <v>309327.35</v>
+        <v>311782.81</v>
       </c>
       <c r="H33" s="4">
-        <v>0.009500036623999999</v>
+        <v>0.00940461408</v>
       </c>
       <c r="I33" s="5">
-        <v>0.009501928494</v>
+        <v>0.009405972907</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>325000</v>
+        <v>312000</v>
       </c>
       <c r="F34" s="2">
-        <v>94.406634</v>
+        <v>100.037679</v>
       </c>
       <c r="G34" s="3">
-        <v>306821.56</v>
+        <v>312117.56</v>
       </c>
       <c r="H34" s="4">
-        <v>0.009423078987999999</v>
+        <v>0.009414711431000001</v>
       </c>
       <c r="I34" s="5">
-        <v>0.009424955533000001</v>
+        <v>0.009416071717000001</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
         <v>300000</v>
       </c>
       <c r="F35" s="2">
-        <v>101.912</v>
+        <v>103.33509</v>
       </c>
       <c r="G35" s="3">
-        <v>305736</v>
+        <v>310005.27</v>
       </c>
       <c r="H35" s="4">
-        <v>0.009389739342000001</v>
+        <v>0.009350996379</v>
       </c>
       <c r="I35" s="5">
-        <v>0.009391609247000001</v>
+        <v>0.009352347459</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>305140.95</v>
+        <v>300000</v>
       </c>
       <c r="F36" s="2">
-        <v>99.3972</v>
+        <v>104.366307</v>
       </c>
       <c r="G36" s="3">
-        <v>303301.56</v>
+        <v>313098.92</v>
       </c>
       <c r="H36" s="4">
-        <v>0.009314973028000001</v>
+        <v>0.009444313241000001</v>
       </c>
       <c r="I36" s="5">
-        <v>0.009316828044000001</v>
+        <v>0.009445677805</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
-        <v>300000</v>
+        <v>325000</v>
       </c>
       <c r="F37" s="2">
-        <v>98.39549</v>
+        <v>94.720938</v>
       </c>
       <c r="G37" s="3">
-        <v>295186.47</v>
+        <v>307843.05</v>
       </c>
       <c r="H37" s="4">
-        <v>0.009065743029</v>
+        <v>0.009285775147</v>
       </c>
       <c r="I37" s="5">
-        <v>0.009067548412</v>
+        <v>0.009287116804</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
         <v>300000</v>
       </c>
       <c r="F38" s="2">
-        <v>99.10549</v>
+        <v>101.8382</v>
       </c>
       <c r="G38" s="3">
-        <v>297316.47</v>
+        <v>305514.6</v>
       </c>
       <c r="H38" s="4">
-        <v>0.009131159417</v>
+        <v>0.009215539845999999</v>
       </c>
       <c r="I38" s="5">
-        <v>0.009132977828000001</v>
+        <v>0.009216871355</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
         <v>300000</v>
       </c>
       <c r="F39" s="2">
-        <v>98.73636</v>
+        <v>99.26245</v>
       </c>
       <c r="G39" s="3">
-        <v>296209.08</v>
+        <v>297787.35</v>
       </c>
       <c r="H39" s="4">
-        <v>0.009097149343999999</v>
+        <v>0.008982455142000001</v>
       </c>
       <c r="I39" s="5">
-        <v>0.009098960982</v>
+        <v>0.008983752972999999</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
         <v>300000</v>
       </c>
       <c r="F40" s="2">
-        <v>98.40714699999999</v>
+        <v>98.5664</v>
       </c>
       <c r="G40" s="3">
-        <v>295221.44</v>
+        <v>295699.2</v>
       </c>
       <c r="H40" s="4">
-        <v>0.009066817055000001</v>
+        <v>0.008919468202</v>
       </c>
       <c r="I40" s="5">
-        <v>0.009068622653</v>
+        <v>0.008920756933</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
         <v>300000</v>
       </c>
       <c r="F41" s="2">
-        <v>98.486357</v>
+        <v>98.530703</v>
       </c>
       <c r="G41" s="3">
-        <v>295459.07</v>
+        <v>295592.11</v>
       </c>
       <c r="H41" s="4">
-        <v>0.009074115129000001</v>
+        <v>0.008916237909999999</v>
       </c>
       <c r="I41" s="5">
-        <v>0.009075922179000001</v>
+        <v>0.008917526174</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
         <v>300000</v>
       </c>
       <c r="F42" s="2">
-        <v>98.168147</v>
+        <v>98.584417</v>
       </c>
       <c r="G42" s="3">
-        <v>294504.44</v>
+        <v>295753.25</v>
       </c>
       <c r="H42" s="4">
-        <v>0.009044796609000001</v>
+        <v>0.008921098596</v>
       </c>
       <c r="I42" s="5">
-        <v>0.009046597821000001</v>
+        <v>0.008922387562999999</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
-        <v>295000</v>
+        <v>300000</v>
       </c>
       <c r="F43" s="2">
-        <v>99.35100300000001</v>
+        <v>98.68526</v>
       </c>
       <c r="G43" s="3">
-        <v>293085.46</v>
+        <v>296055.78</v>
       </c>
       <c r="H43" s="4">
-        <v>0.009001216944000001</v>
+        <v>0.008930224079</v>
       </c>
       <c r="I43" s="5">
-        <v>0.009003009478</v>
+        <v>0.008931514363</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>300000</v>
+        <v>295000</v>
       </c>
       <c r="F44" s="2">
-        <v>96.71772</v>
+        <v>99.400122</v>
       </c>
       <c r="G44" s="3">
-        <v>290153.16</v>
+        <v>293230.36</v>
       </c>
       <c r="H44" s="4">
-        <v>0.008911160418</v>
+        <v>0.00884499813</v>
       </c>
       <c r="I44" s="5">
-        <v>0.008912935017999999</v>
+        <v>0.008846276101</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
-        <v>283681.46</v>
+        <v>291653.12</v>
       </c>
       <c r="F45" s="2">
-        <v>100.531089</v>
+        <v>99.398371</v>
       </c>
       <c r="G45" s="3">
-        <v>285188.06</v>
+        <v>289898.45</v>
       </c>
       <c r="H45" s="4">
-        <v>0.008758672699999999</v>
+        <v>0.008744494435</v>
       </c>
       <c r="I45" s="5">
-        <v>0.008760416932</v>
+        <v>0.008745757885</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>299641.66</v>
+        <v>281000</v>
       </c>
       <c r="F46" s="2">
-        <v>94.60301</v>
+        <v>100.020829</v>
       </c>
       <c r="G46" s="3">
-        <v>283470.03</v>
+        <v>281058.53</v>
       </c>
       <c r="H46" s="4">
-        <v>0.008705908655999999</v>
+        <v>0.008477847138999999</v>
       </c>
       <c r="I46" s="5">
-        <v>0.008707642381</v>
+        <v>0.008479072062</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
-        <v>281000</v>
+        <v>275000</v>
       </c>
       <c r="F47" s="2">
-        <v>99.966459</v>
+        <v>100.896084</v>
       </c>
       <c r="G47" s="3">
-        <v>280905.75</v>
+        <v>277464.23</v>
       </c>
       <c r="H47" s="4">
-        <v>0.008627154703</v>
+        <v>0.00836942875</v>
       </c>
       <c r="I47" s="5">
-        <v>0.008628872744</v>
+        <v>0.008370638008</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
-        <v>278910.43</v>
+        <v>275000</v>
       </c>
       <c r="F48" s="2">
-        <v>100.031351</v>
+        <v>99.99299999999999</v>
       </c>
       <c r="G48" s="3">
-        <v>278997.87</v>
+        <v>274980.75</v>
       </c>
       <c r="H48" s="4">
-        <v>0.00856856009</v>
+        <v>0.008294517049</v>
       </c>
       <c r="I48" s="5">
-        <v>0.008570266462999999</v>
+        <v>0.008295715484</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>281000</v>
+        <v>280000</v>
       </c>
       <c r="F49" s="2">
-        <v>99.27387899999999</v>
+        <v>98.012196</v>
       </c>
       <c r="G49" s="3">
-        <v>278959.6</v>
+        <v>274434.15</v>
       </c>
       <c r="H49" s="4">
-        <v>0.008567384706999999</v>
+        <v>0.008278029375000001</v>
       </c>
       <c r="I49" s="5">
-        <v>0.008569090846000001</v>
+        <v>0.008279225427999999</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>275000</v>
+        <v>289425.73</v>
       </c>
       <c r="F50" s="2">
-        <v>100.906767</v>
+        <v>94.658979</v>
       </c>
       <c r="G50" s="3">
-        <v>277493.61</v>
+        <v>273967.44</v>
       </c>
       <c r="H50" s="4">
-        <v>0.008522361318</v>
+        <v>0.008263951605</v>
       </c>
       <c r="I50" s="5">
-        <v>0.008524058491</v>
+        <v>0.008265145623</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>275000</v>
+        <v>270504.01</v>
       </c>
       <c r="F51" s="2">
-        <v>99.98699999999999</v>
+        <v>100.023501</v>
       </c>
       <c r="G51" s="3">
-        <v>274964.25</v>
+        <v>270567.58</v>
       </c>
       <c r="H51" s="4">
-        <v>0.008444679841000001</v>
+        <v>0.008161398261</v>
       </c>
       <c r="I51" s="5">
-        <v>0.008446361544000001</v>
+        <v>0.008162577462</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>280000</v>
+        <v>275000</v>
       </c>
       <c r="F52" s="2">
-        <v>97.407679</v>
+        <v>96.375625</v>
       </c>
       <c r="G52" s="3">
-        <v>272741.5</v>
+        <v>265032.97</v>
       </c>
       <c r="H52" s="4">
-        <v>0.008376414959</v>
+        <v>0.007994452258999999</v>
       </c>
       <c r="I52" s="5">
-        <v>0.008378083067999999</v>
+        <v>0.007995607338</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>270818.81</v>
+        <v>259383.75</v>
       </c>
       <c r="F53" s="2">
-        <v>100.002001</v>
+        <v>100.461089</v>
       </c>
       <c r="G53" s="3">
-        <v>270824.23</v>
+        <v>260579.74</v>
       </c>
       <c r="H53" s="4">
-        <v>0.008317531853</v>
+        <v>0.007860125102</v>
       </c>
       <c r="I53" s="5">
-        <v>0.008319188235</v>
+        <v>0.007861260772999999</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
-        <v>275000</v>
+        <v>260903.64</v>
       </c>
       <c r="F54" s="2">
-        <v>96.21330500000001</v>
+        <v>99.991001</v>
       </c>
       <c r="G54" s="3">
-        <v>264586.59</v>
+        <v>260880.16</v>
       </c>
       <c r="H54" s="4">
-        <v>0.008125961947</v>
+        <v>0.007869187009</v>
       </c>
       <c r="I54" s="5">
-        <v>0.008127580178999999</v>
+        <v>0.007870323990000001</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>260000</v>
+        <v>250000</v>
       </c>
       <c r="F55" s="2">
-        <v>98.43281500000001</v>
+        <v>103.03862</v>
       </c>
       <c r="G55" s="3">
-        <v>255925.32</v>
+        <v>257596.55</v>
       </c>
       <c r="H55" s="4">
-        <v>0.00785995773</v>
+        <v>0.007770140186</v>
       </c>
       <c r="I55" s="5">
-        <v>0.007861522988999999</v>
+        <v>0.007771262855</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>250000</v>
+        <v>257253.82</v>
       </c>
       <c r="F56" s="2">
-        <v>103.07952</v>
+        <v>100.132119</v>
       </c>
       <c r="G56" s="3">
-        <v>257698.8</v>
+        <v>257593.7</v>
       </c>
       <c r="H56" s="4">
-        <v>0.007914424735</v>
+        <v>0.007770054254</v>
       </c>
       <c r="I56" s="5">
-        <v>0.007916000841</v>
+        <v>0.007771176911</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>257253.82</v>
+        <v>260000</v>
       </c>
       <c r="F57" s="2">
-        <v>99.99444099999999</v>
+        <v>98.48541899999999</v>
       </c>
       <c r="G57" s="3">
-        <v>257239.52</v>
+        <v>256062.09</v>
       </c>
       <c r="H57" s="4">
-        <v>0.007900319342000001</v>
+        <v>0.007723854729</v>
       </c>
       <c r="I57" s="5">
-        <v>0.007901892638999999</v>
+        <v>0.007724970711</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
         <v>255000</v>
       </c>
       <c r="F58" s="2">
-        <v>99.335561</v>
+        <v>99.4966</v>
       </c>
       <c r="G58" s="3">
-        <v>253305.68</v>
+        <v>253716.33</v>
       </c>
       <c r="H58" s="4">
-        <v>0.007779503605</v>
+        <v>0.007653097262</v>
       </c>
       <c r="I58" s="5">
-        <v>0.007781052843</v>
+        <v>0.007654203021</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
         <v>250000</v>
       </c>
       <c r="F59" s="2">
-        <v>99.851924</v>
+        <v>100.151916</v>
       </c>
       <c r="G59" s="3">
-        <v>249629.81</v>
+        <v>250379.79</v>
       </c>
       <c r="H59" s="4">
-        <v>0.007666610566</v>
+        <v>0.007552453897</v>
       </c>
       <c r="I59" s="5">
-        <v>0.007668137321</v>
+        <v>0.007553545115</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>253000</v>
+        <v>250000</v>
       </c>
       <c r="F60" s="2">
-        <v>99.41900800000001</v>
+        <v>99.781848</v>
       </c>
       <c r="G60" s="3">
-        <v>251530.09</v>
+        <v>249454.62</v>
       </c>
       <c r="H60" s="4">
-        <v>0.007724971819</v>
+        <v>0.007524547077</v>
       </c>
       <c r="I60" s="5">
-        <v>0.007726510197</v>
+        <v>0.007525634262</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
         <v>250000</v>
       </c>
       <c r="F61" s="2">
-        <v>100.110092</v>
+        <v>99.26546</v>
       </c>
       <c r="G61" s="3">
-        <v>250275.23</v>
+        <v>248163.65</v>
       </c>
       <c r="H61" s="4">
-        <v>0.007686432653</v>
+        <v>0.007485606269</v>
       </c>
       <c r="I61" s="5">
-        <v>0.007687963356</v>
+        <v>0.007486687828</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
         <v>250000</v>
       </c>
       <c r="F62" s="2">
-        <v>99.89388</v>
+        <v>99.664512</v>
       </c>
       <c r="G62" s="3">
-        <v>249734.7</v>
+        <v>249161.28</v>
       </c>
       <c r="H62" s="4">
-        <v>0.007669831939</v>
+        <v>0.007515698772</v>
       </c>
       <c r="I62" s="5">
-        <v>0.007671359336</v>
+        <v>0.007516784679</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
         <v>250000</v>
       </c>
       <c r="F63" s="2">
-        <v>99.966504</v>
+        <v>99.75988</v>
       </c>
       <c r="G63" s="3">
-        <v>249916.26</v>
+        <v>249399.7</v>
       </c>
       <c r="H63" s="4">
-        <v>0.007675407995</v>
+        <v>0.007522890471</v>
       </c>
       <c r="I63" s="5">
-        <v>0.007676936502</v>
+        <v>0.007523977417</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
         <v>250000</v>
       </c>
       <c r="F64" s="2">
-        <v>99.60362000000001</v>
+        <v>99.944372</v>
       </c>
       <c r="G64" s="3">
-        <v>249009.05</v>
+        <v>249860.93</v>
       </c>
       <c r="H64" s="4">
-        <v>0.007647545835</v>
+        <v>0.007536803008</v>
       </c>
       <c r="I64" s="5">
-        <v>0.007649068794</v>
+        <v>0.007537891965</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
         <v>250000</v>
       </c>
       <c r="F65" s="2">
-        <v>99.13809999999999</v>
+        <v>100.075688</v>
       </c>
       <c r="G65" s="3">
-        <v>247845.25</v>
+        <v>250189.22</v>
       </c>
       <c r="H65" s="4">
-        <v>0.007611803303</v>
+        <v>0.007546705545</v>
       </c>
       <c r="I65" s="5">
-        <v>0.007613319144</v>
+        <v>0.007547795932</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>250000</v>
+        <v>246000</v>
       </c>
       <c r="F66" s="2">
-        <v>99.524852</v>
+        <v>99.914793</v>
       </c>
       <c r="G66" s="3">
-        <v>248812.13</v>
+        <v>245790.39</v>
       </c>
       <c r="H66" s="4">
-        <v>0.007641498044</v>
+        <v>0.007414019297</v>
       </c>
       <c r="I66" s="5">
-        <v>0.007643019798</v>
+        <v>0.007415090513</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
         <v>250000</v>
       </c>
       <c r="F67" s="2">
-        <v>99.53878400000001</v>
+        <v>98.288944</v>
       </c>
       <c r="G67" s="3">
-        <v>248846.96</v>
+        <v>245722.36</v>
       </c>
       <c r="H67" s="4">
-        <v>0.00764256774</v>
+        <v>0.007411967217</v>
       </c>
       <c r="I67" s="5">
-        <v>0.007644089707</v>
+        <v>0.007413038137</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>246000</v>
+        <v>240000</v>
       </c>
       <c r="F68" s="2">
-        <v>99.803321</v>
+        <v>100.185592</v>
       </c>
       <c r="G68" s="3">
-        <v>245516.17</v>
+        <v>240445.42</v>
       </c>
       <c r="H68" s="4">
-        <v>0.007540272776</v>
+        <v>0.007252793667</v>
       </c>
       <c r="I68" s="5">
-        <v>0.007541774372</v>
+        <v>0.007253841588</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>250000</v>
+        <v>251000</v>
       </c>
       <c r="F69" s="2">
-        <v>98.099008</v>
+        <v>96.880191</v>
       </c>
       <c r="G69" s="3">
-        <v>245247.52</v>
+        <v>243169.28</v>
       </c>
       <c r="H69" s="4">
-        <v>0.007532022029</v>
+        <v>0.007334956116</v>
       </c>
       <c r="I69" s="5">
-        <v>0.007533521982</v>
+        <v>0.007336015908</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>251000</v>
+        <v>242283.34</v>
       </c>
       <c r="F70" s="2">
-        <v>96.85551</v>
+        <v>1</v>
       </c>
       <c r="G70" s="3">
-        <v>243107.33</v>
+        <v>242283.34</v>
       </c>
       <c r="H70" s="4">
-        <v>0.00746629269</v>
+        <v>0.007308232647</v>
       </c>
       <c r="I70" s="5">
-        <v>0.007467779553</v>
+        <v>0.007309288578</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
         <v>237000</v>
       </c>
       <c r="F71" s="2">
-        <v>101.239274</v>
+        <v>101.146962</v>
       </c>
       <c r="G71" s="3">
-        <v>239937.08</v>
+        <v>239718.3</v>
       </c>
       <c r="H71" s="4">
-        <v>0.007368928206</v>
+        <v>0.0072308608</v>
       </c>
       <c r="I71" s="5">
-        <v>0.00737039568</v>
+        <v>0.007231905552</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
-        <v>240000</v>
+        <v>241000</v>
       </c>
       <c r="F72" s="2">
-        <v>100.149983</v>
+        <v>98.961793</v>
       </c>
       <c r="G72" s="3">
-        <v>240359.96</v>
+        <v>238497.92</v>
       </c>
       <c r="H72" s="4">
-        <v>0.007381915657</v>
+        <v>0.007194049304</v>
       </c>
       <c r="I72" s="5">
-        <v>0.007383385717</v>
+        <v>0.007195088737</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
         <v>240000</v>
       </c>
       <c r="F73" s="2">
-        <v>100.110479</v>
+        <v>100.119913</v>
       </c>
       <c r="G73" s="3">
-        <v>240265.15</v>
+        <v>240287.79</v>
       </c>
       <c r="H73" s="4">
-        <v>0.007379003872</v>
+        <v>0.00724803893</v>
       </c>
       <c r="I73" s="5">
-        <v>0.007380473352</v>
+        <v>0.007249086164</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
-        <v>241000</v>
+        <v>237000</v>
       </c>
       <c r="F74" s="2">
-        <v>98.72424100000001</v>
+        <v>100.380274</v>
       </c>
       <c r="G74" s="3">
-        <v>237925.42</v>
+        <v>237901.25</v>
       </c>
       <c r="H74" s="4">
-        <v>0.00730714631</v>
+        <v>0.007176051302</v>
       </c>
       <c r="I74" s="5">
-        <v>0.007308601481</v>
+        <v>0.007177088135</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>237000</v>
+        <v>228000</v>
       </c>
       <c r="F75" s="2">
-        <v>100.308181</v>
+        <v>103.214469</v>
       </c>
       <c r="G75" s="3">
-        <v>237730.39</v>
+        <v>235328.99</v>
       </c>
       <c r="H75" s="4">
-        <v>0.007301156508</v>
+        <v>0.007098461671</v>
       </c>
       <c r="I75" s="5">
-        <v>0.007302610486</v>
+        <v>0.007099487293</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
-        <v>228000</v>
+        <v>229141.47</v>
       </c>
       <c r="F76" s="2">
-        <v>103.289469</v>
+        <v>102.203787</v>
       </c>
       <c r="G76" s="3">
-        <v>235499.99</v>
+        <v>234191.26</v>
       </c>
       <c r="H76" s="4">
-        <v>0.007232656654</v>
+        <v>0.007064143211</v>
       </c>
       <c r="I76" s="5">
-        <v>0.00723409699</v>
+        <v>0.007065163875</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>229141.42</v>
+        <v>235000</v>
       </c>
       <c r="F77" s="2">
-        <v>102.176241</v>
+        <v>99.91834</v>
       </c>
       <c r="G77" s="3">
-        <v>234128.09</v>
+        <v>234808.1</v>
       </c>
       <c r="H77" s="4">
-        <v>0.007190522978</v>
+        <v>0.00708274954</v>
       </c>
       <c r="I77" s="5">
-        <v>0.007191954924</v>
+        <v>0.007083772892</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
-        <v>235000</v>
+        <v>230000</v>
       </c>
       <c r="F78" s="2">
-        <v>99.333</v>
+        <v>99.41247</v>
       </c>
       <c r="G78" s="3">
-        <v>233432.55</v>
+        <v>228648.68</v>
       </c>
       <c r="H78" s="4">
-        <v>0.007169161625</v>
+        <v>0.006896956907</v>
       </c>
       <c r="I78" s="5">
-        <v>0.007170589316</v>
+        <v>0.006897953414</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
-        <v>230000</v>
+        <v>225000</v>
       </c>
       <c r="F79" s="2">
-        <v>99.317865</v>
+        <v>100.093093</v>
       </c>
       <c r="G79" s="3">
-        <v>228431.09</v>
+        <v>225209.46</v>
       </c>
       <c r="H79" s="4">
-        <v>0.007015557174</v>
+        <v>0.00679321625</v>
       </c>
       <c r="I79" s="5">
-        <v>0.007016954276</v>
+        <v>0.006794197769</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
-        <v>228000</v>
+        <v>224402.51</v>
       </c>
       <c r="F80" s="2">
-        <v>98.477114</v>
+        <v>100.037</v>
       </c>
       <c r="G80" s="3">
-        <v>224527.82</v>
+        <v>224485.54</v>
       </c>
       <c r="H80" s="4">
-        <v>0.006895680273</v>
+        <v>0.006771379924</v>
       </c>
       <c r="I80" s="5">
-        <v>0.006897053503</v>
+        <v>0.006772358288</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
-        <v>220000</v>
+        <v>228000</v>
       </c>
       <c r="F81" s="2">
-        <v>99.93574099999999</v>
+        <v>98.709478</v>
       </c>
       <c r="G81" s="3">
-        <v>219858.63</v>
+        <v>225057.61</v>
       </c>
       <c r="H81" s="4">
-        <v>0.006752280496</v>
+        <v>0.006788635866</v>
       </c>
       <c r="I81" s="5">
-        <v>0.006753625169</v>
+        <v>0.006789616723</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
-        <v>221694.18</v>
+        <v>220000</v>
       </c>
       <c r="F82" s="2">
-        <v>100.219699</v>
+        <v>100.07345</v>
       </c>
       <c r="G82" s="3">
-        <v>222181.24</v>
+        <v>220161.59</v>
       </c>
       <c r="H82" s="4">
-        <v>0.006823612297</v>
+        <v>0.006640952364</v>
       </c>
       <c r="I82" s="5">
-        <v>0.006824971175</v>
+        <v>0.006641911883</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
-        <v>220000</v>
+        <v>219000</v>
       </c>
       <c r="F83" s="2">
-        <v>97.73999999999999</v>
+        <v>99.09254799999999</v>
       </c>
       <c r="G83" s="3">
-        <v>215028</v>
+        <v>217012.68</v>
       </c>
       <c r="H83" s="4">
-        <v>0.006603922571</v>
+        <v>0.006545968673</v>
       </c>
       <c r="I83" s="5">
-        <v>0.006605237699</v>
+        <v>0.006546914468</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>200000</v>
+        <v>220000</v>
       </c>
       <c r="F84" s="2">
-        <v>102.02523</v>
+        <v>97.63400900000001</v>
       </c>
       <c r="G84" s="3">
-        <v>204050.46</v>
+        <v>214794.82</v>
       </c>
       <c r="H84" s="4">
-        <v>0.006266781249</v>
+        <v>0.006479069153</v>
       </c>
       <c r="I84" s="5">
-        <v>0.006268029238</v>
+        <v>0.006480005282</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
-        <v>206125.24</v>
+        <v>213190.71</v>
       </c>
       <c r="F85" s="2">
-        <v>99.84769900000001</v>
+        <v>100.35214</v>
       </c>
       <c r="G85" s="3">
-        <v>205811.31</v>
+        <v>213941.44</v>
       </c>
       <c r="H85" s="4">
-        <v>0.006320860308</v>
+        <v>0.006453327805</v>
       </c>
       <c r="I85" s="5">
-        <v>0.006322119066</v>
+        <v>0.006454260215</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
         <v>200000</v>
       </c>
       <c r="F86" s="2">
-        <v>101.11656</v>
+        <v>102.04205</v>
       </c>
       <c r="G86" s="3">
-        <v>202233.12</v>
+        <v>204084.1</v>
       </c>
       <c r="H86" s="4">
-        <v>0.00621096725</v>
+        <v>0.00615599109</v>
       </c>
       <c r="I86" s="5">
-        <v>0.006212204124</v>
+        <v>0.006156880539</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
         <v>200000</v>
       </c>
       <c r="F87" s="2">
-        <v>98.64408</v>
+        <v>102.674645</v>
       </c>
       <c r="G87" s="3">
-        <v>197288.16</v>
+        <v>205349.29</v>
       </c>
       <c r="H87" s="4">
-        <v>0.006059098038</v>
+        <v>0.006194154271</v>
       </c>
       <c r="I87" s="5">
-        <v>0.006060304668</v>
+        <v>0.006195049234</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>193000</v>
+        <v>200000</v>
       </c>
       <c r="F88" s="2">
-        <v>100.765601</v>
+        <v>101.118715</v>
       </c>
       <c r="G88" s="3">
-        <v>194477.61</v>
+        <v>202237.43</v>
       </c>
       <c r="H88" s="4">
-        <v>0.005972780651</v>
+        <v>0.006100288152</v>
       </c>
       <c r="I88" s="5">
-        <v>0.005973970091</v>
+        <v>0.006101169553</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
-        <v>190000</v>
+        <v>198832.75</v>
       </c>
       <c r="F89" s="2">
-        <v>98.897311</v>
+        <v>99.851468</v>
       </c>
       <c r="G89" s="3">
-        <v>187904.89</v>
+        <v>198537.42</v>
       </c>
       <c r="H89" s="4">
-        <v>0.005770919835</v>
+        <v>0.005988681073</v>
       </c>
       <c r="I89" s="5">
-        <v>0.005772069076</v>
+        <v>0.005989546349</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>175000</v>
+        <v>200000</v>
       </c>
       <c r="F90" s="2">
-        <v>107.8916</v>
+        <v>98.82532999999999</v>
       </c>
       <c r="G90" s="3">
-        <v>188810.3</v>
+        <v>197650.66</v>
       </c>
       <c r="H90" s="4">
-        <v>0.005798726686</v>
+        <v>0.00596193286</v>
       </c>
       <c r="I90" s="5">
-        <v>0.005799881465</v>
+        <v>0.00596279427</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>185000</v>
+        <v>193000</v>
       </c>
       <c r="F91" s="2">
-        <v>99.635465</v>
+        <v>100.791</v>
       </c>
       <c r="G91" s="3">
-        <v>184325.61</v>
+        <v>194526.63</v>
       </c>
       <c r="H91" s="4">
-        <v>0.005660993257</v>
+        <v>0.005867699645</v>
       </c>
       <c r="I91" s="5">
-        <v>0.005662120607</v>
+        <v>0.00586854744</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>182171.47</v>
+        <v>190000</v>
       </c>
       <c r="F92" s="2">
-        <v>97.48056</v>
+        <v>98.891311</v>
       </c>
       <c r="G92" s="3">
-        <v>177581.77</v>
+        <v>187893.49</v>
       </c>
       <c r="H92" s="4">
-        <v>0.005453876952</v>
+        <v>0.005667617692</v>
       </c>
       <c r="I92" s="5">
-        <v>0.005454963056</v>
+        <v>0.005668436579</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
-        <v>180000</v>
+        <v>175000</v>
       </c>
       <c r="F93" s="2">
-        <v>98.86189400000001</v>
+        <v>107.423503</v>
       </c>
       <c r="G93" s="3">
-        <v>177951.41</v>
+        <v>187991.13</v>
       </c>
       <c r="H93" s="4">
-        <v>0.005465229309</v>
+        <v>0.005670562885</v>
       </c>
       <c r="I93" s="5">
-        <v>0.005466317674</v>
+        <v>0.005671382197</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>179000</v>
+        <v>185000</v>
       </c>
       <c r="F94" s="2">
-        <v>98.971402</v>
+        <v>99.689649</v>
       </c>
       <c r="G94" s="3">
-        <v>177158.81</v>
+        <v>184425.85</v>
       </c>
       <c r="H94" s="4">
-        <v>0.005440887053</v>
+        <v>0.005563019821</v>
       </c>
       <c r="I94" s="5">
-        <v>0.00544197057</v>
+        <v>0.005563823594</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>170000</v>
+        <v>182171.46</v>
       </c>
       <c r="F95" s="2">
-        <v>104.2989</v>
+        <v>97.441592</v>
       </c>
       <c r="G95" s="3">
-        <v>177308.13</v>
+        <v>177510.77</v>
       </c>
       <c r="H95" s="4">
-        <v>0.00544547297</v>
+        <v>0.00535443341</v>
       </c>
       <c r="I95" s="5">
-        <v>0.0054465574</v>
+        <v>0.005355207046</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>168165.84</v>
+        <v>180000</v>
       </c>
       <c r="F96" s="2">
-        <v>100.297082</v>
+        <v>98.996472</v>
       </c>
       <c r="G96" s="3">
-        <v>168665.43</v>
+        <v>178193.65</v>
       </c>
       <c r="H96" s="4">
-        <v>0.005180039079</v>
+        <v>0.00537503176</v>
       </c>
       <c r="I96" s="5">
-        <v>0.00518107065</v>
+        <v>0.005375808373</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>160000</v>
+        <v>170000</v>
       </c>
       <c r="F97" s="2">
-        <v>98.715481</v>
+        <v>104.2534</v>
       </c>
       <c r="G97" s="3">
-        <v>157944.77</v>
+        <v>177230.78</v>
       </c>
       <c r="H97" s="4">
-        <v>0.004850787009</v>
+        <v>0.00534598777</v>
       </c>
       <c r="I97" s="5">
-        <v>0.004851753012</v>
+        <v>0.005346760186</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
-        <v>162000</v>
+        <v>188190.8028</v>
       </c>
       <c r="F98" s="2">
-        <v>98.96321</v>
+        <v>92.695449</v>
       </c>
       <c r="G98" s="3">
-        <v>160320.4</v>
+        <v>174444.31</v>
       </c>
       <c r="H98" s="4">
-        <v>0.004923747184</v>
+        <v>0.005261936701</v>
       </c>
       <c r="I98" s="5">
-        <v>0.004924727716</v>
+        <v>0.005262696972</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>159250</v>
+        <v>161211.03</v>
       </c>
       <c r="F99" s="2">
-        <v>100.070443</v>
+        <v>100.301307</v>
       </c>
       <c r="G99" s="3">
-        <v>159362.18</v>
+        <v>161696.77</v>
       </c>
       <c r="H99" s="4">
-        <v>0.004894318417</v>
+        <v>0.004877420025</v>
       </c>
       <c r="I99" s="5">
-        <v>0.004895293089</v>
+        <v>0.00487812474</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>157000</v>
+        <v>160000</v>
       </c>
       <c r="F100" s="2">
-        <v>98.77907</v>
+        <v>98.795469</v>
       </c>
       <c r="G100" s="3">
-        <v>155083.14</v>
+        <v>158072.75</v>
       </c>
       <c r="H100" s="4">
-        <v>0.004762900869</v>
+        <v>0.004768105125</v>
       </c>
       <c r="I100" s="5">
-        <v>0.004763849369</v>
+        <v>0.004768794045</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
         <v>160000</v>
       </c>
       <c r="F101" s="2">
-        <v>98.48855</v>
+        <v>98.943563</v>
       </c>
       <c r="G101" s="3">
-        <v>157581.68</v>
+        <v>158309.7</v>
       </c>
       <c r="H101" s="4">
-        <v>0.004839635831</v>
+        <v>0.004775252494</v>
       </c>
       <c r="I101" s="5">
-        <v>0.004840599612</v>
+        <v>0.004775942448</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
-        <v>150000</v>
+        <v>162000</v>
       </c>
       <c r="F102" s="2">
-        <v>102.108607</v>
+        <v>99.12809900000001</v>
       </c>
       <c r="G102" s="3">
-        <v>153162.91</v>
+        <v>160587.52</v>
       </c>
       <c r="H102" s="4">
-        <v>0.004703926938</v>
+        <v>0.004843960625</v>
       </c>
       <c r="I102" s="5">
-        <v>0.004704863695</v>
+        <v>0.004844660506</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
-        <v>155000</v>
+        <v>159250</v>
       </c>
       <c r="F103" s="2">
-        <v>97.777916</v>
+        <v>100.08589</v>
       </c>
       <c r="G103" s="3">
-        <v>151555.77</v>
+        <v>159386.78</v>
       </c>
       <c r="H103" s="4">
-        <v>0.004654568563</v>
+        <v>0.004807741497</v>
       </c>
       <c r="I103" s="5">
-        <v>0.00465549549</v>
+        <v>0.004808436144</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>150000</v>
+        <v>160000</v>
       </c>
       <c r="F104" s="2">
-        <v>100.272693</v>
+        <v>98.798475</v>
       </c>
       <c r="G104" s="3">
-        <v>150409.04</v>
+        <v>158077.56</v>
       </c>
       <c r="H104" s="4">
-        <v>0.004619350275</v>
+        <v>0.004768250201</v>
       </c>
       <c r="I104" s="5">
-        <v>0.004620270188</v>
+        <v>0.004768939143</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>150000</v>
+        <v>166000</v>
       </c>
       <c r="F105" s="2">
-        <v>99.255</v>
+        <v>94.468512</v>
       </c>
       <c r="G105" s="3">
-        <v>148882.5</v>
+        <v>156817.73</v>
       </c>
       <c r="H105" s="4">
-        <v>0.004572467317</v>
+        <v>0.004730248697</v>
       </c>
       <c r="I105" s="5">
-        <v>0.004573377894</v>
+        <v>0.004730932148</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>150000</v>
+        <v>157000</v>
       </c>
       <c r="F106" s="2">
-        <v>99.990193</v>
+        <v>99.55949</v>
       </c>
       <c r="G106" s="3">
-        <v>149985.29</v>
+        <v>156308.4</v>
       </c>
       <c r="H106" s="4">
-        <v>0.004606336099</v>
+        <v>0.004714885253</v>
       </c>
       <c r="I106" s="5">
-        <v>0.004607253421</v>
+        <v>0.004715566484</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>151000</v>
+        <v>155000</v>
       </c>
       <c r="F107" s="2">
-        <v>99.858437</v>
+        <v>100.000071</v>
       </c>
       <c r="G107" s="3">
-        <v>150786.24</v>
+        <v>155000.11</v>
       </c>
       <c r="H107" s="4">
-        <v>0.004630934822</v>
+        <v>0.004675422027</v>
       </c>
       <c r="I107" s="5">
-        <v>0.004631857043</v>
+        <v>0.004676097556</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
         <v>150000</v>
       </c>
       <c r="F108" s="2">
-        <v>97.66894000000001</v>
+        <v>101.841933</v>
       </c>
       <c r="G108" s="3">
-        <v>146503.41</v>
+        <v>152762.9</v>
       </c>
       <c r="H108" s="4">
-        <v>0.004499400897</v>
+        <v>0.004607938826</v>
       </c>
       <c r="I108" s="5">
-        <v>0.004500296923</v>
+        <v>0.004608604605</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>140000</v>
+        <v>155000</v>
       </c>
       <c r="F109" s="2">
-        <v>98.937179</v>
+        <v>98.121923</v>
       </c>
       <c r="G109" s="3">
-        <v>138512.05</v>
+        <v>152088.98</v>
       </c>
       <c r="H109" s="4">
-        <v>0.004253970912</v>
+        <v>0.004587610744</v>
       </c>
       <c r="I109" s="5">
-        <v>0.004254818063</v>
+        <v>0.004588273585</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
-        <v>139000</v>
+        <v>151000</v>
       </c>
       <c r="F110" s="2">
-        <v>99.41284899999999</v>
+        <v>99.976927</v>
       </c>
       <c r="G110" s="3">
-        <v>138183.86</v>
+        <v>150965.16</v>
       </c>
       <c r="H110" s="4">
-        <v>0.004243891553</v>
+        <v>0.00455371182</v>
       </c>
       <c r="I110" s="5">
-        <v>0.004244736696</v>
+        <v>0.004554369764</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
-        <v>130000</v>
+        <v>150000</v>
       </c>
       <c r="F111" s="2">
-        <v>99.50989199999999</v>
+        <v>100.331653</v>
       </c>
       <c r="G111" s="3">
-        <v>129362.86</v>
+        <v>150497.48</v>
       </c>
       <c r="H111" s="4">
-        <v>0.003972981697</v>
+        <v>0.004539604716</v>
       </c>
       <c r="I111" s="5">
-        <v>0.003973772891</v>
+        <v>0.004540260622</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
-        <v>130855.34</v>
+        <v>150000</v>
       </c>
       <c r="F112" s="2">
-        <v>98.867092</v>
+        <v>99.999</v>
       </c>
       <c r="G112" s="3">
-        <v>129372.87</v>
+        <v>149998.5</v>
       </c>
       <c r="H112" s="4">
-        <v>0.003973289117</v>
+        <v>0.004524553503</v>
       </c>
       <c r="I112" s="5">
-        <v>0.003974080372</v>
+        <v>0.004525207234</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
-        <v>120000</v>
+        <v>150000</v>
       </c>
       <c r="F113" s="2">
-        <v>99.48284200000001</v>
+        <v>100.30664</v>
       </c>
       <c r="G113" s="3">
-        <v>119379.41</v>
+        <v>150459.96</v>
       </c>
       <c r="H113" s="4">
-        <v>0.003666370812</v>
+        <v>0.004538472978</v>
       </c>
       <c r="I113" s="5">
-        <v>0.003667100945</v>
+        <v>0.00453912872</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
-        <v>118912.88</v>
+        <v>150000</v>
       </c>
       <c r="F114" s="2">
-        <v>98.05192700000001</v>
+        <v>97.824433</v>
       </c>
       <c r="G114" s="3">
-        <v>116596.37</v>
+        <v>146736.65</v>
       </c>
       <c r="H114" s="4">
-        <v>0.003580898309</v>
+        <v>0.004426163072</v>
       </c>
       <c r="I114" s="5">
-        <v>0.003581611421</v>
+        <v>0.004426802586</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
-        <v>113000</v>
+        <v>140000</v>
       </c>
       <c r="F115" s="2">
-        <v>100.242558</v>
+        <v>99.02353599999999</v>
       </c>
       <c r="G115" s="3">
-        <v>113274.09</v>
+        <v>138632.95</v>
       </c>
       <c r="H115" s="4">
-        <v>0.003478864721</v>
+        <v>0.00418172316</v>
       </c>
       <c r="I115" s="5">
-        <v>0.003479557514</v>
+        <v>0.004182327356</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>115435.92</v>
+        <v>139000</v>
       </c>
       <c r="F116" s="2">
-        <v>99.721153</v>
+        <v>99.669849</v>
       </c>
       <c r="G116" s="3">
-        <v>115114.03</v>
+        <v>138541.09</v>
       </c>
       <c r="H116" s="4">
-        <v>0.003535372806</v>
+        <v>0.004178952287</v>
       </c>
       <c r="I116" s="5">
-        <v>0.003536076852</v>
+        <v>0.004179556083</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>115000</v>
+        <v>130000</v>
       </c>
       <c r="F117" s="2">
-        <v>98.98667</v>
+        <v>99.723446</v>
       </c>
       <c r="G117" s="3">
-        <v>113834.67</v>
+        <v>129640.48</v>
       </c>
       <c r="H117" s="4">
-        <v>0.003496081208</v>
+        <v>0.003910474351</v>
       </c>
       <c r="I117" s="5">
-        <v>0.003496777429</v>
+        <v>0.003911039357</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>110000</v>
+        <v>130855.34</v>
       </c>
       <c r="F118" s="2">
-        <v>99.560773</v>
+        <v>98.87532299999999</v>
       </c>
       <c r="G118" s="3">
-        <v>109516.85</v>
+        <v>129383.64</v>
       </c>
       <c r="H118" s="4">
-        <v>0.003363472662</v>
+        <v>0.00390272704</v>
       </c>
       <c r="I118" s="5">
-        <v>0.003364142476</v>
+        <v>0.003903290927</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
-        <v>110000</v>
+        <v>120000</v>
       </c>
       <c r="F119" s="2">
-        <v>98.786818</v>
+        <v>99.47945</v>
       </c>
       <c r="G119" s="3">
-        <v>108665.5</v>
+        <v>119375.34</v>
       </c>
       <c r="H119" s="4">
-        <v>0.003337326054</v>
+        <v>0.00360083676</v>
       </c>
       <c r="I119" s="5">
-        <v>0.003337990661</v>
+        <v>0.003601357028</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
-        <v>100000</v>
+        <v>118912.88</v>
       </c>
       <c r="F120" s="2">
-        <v>104.26503</v>
+        <v>97.96879</v>
       </c>
       <c r="G120" s="3">
-        <v>104265.03</v>
+        <v>116497.51</v>
       </c>
       <c r="H120" s="4">
-        <v>0.003202179181</v>
+        <v>0.003514029911</v>
       </c>
       <c r="I120" s="5">
-        <v>0.003202816874</v>
+        <v>0.003514537636</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>100000</v>
+        <v>113000</v>
       </c>
       <c r="F121" s="2">
-        <v>104.01272</v>
+        <v>100.301832</v>
       </c>
       <c r="G121" s="3">
-        <v>104012.72</v>
+        <v>113341.07</v>
       </c>
       <c r="H121" s="4">
-        <v>0.003194430257</v>
+        <v>0.003418819095</v>
       </c>
       <c r="I121" s="5">
-        <v>0.003195066407</v>
+        <v>0.003419313064</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
-        <v>105000</v>
+        <v>115000</v>
       </c>
       <c r="F122" s="2">
-        <v>99.039219</v>
+        <v>99.047061</v>
       </c>
       <c r="G122" s="3">
-        <v>103991.18</v>
+        <v>113904.12</v>
       </c>
       <c r="H122" s="4">
-        <v>0.003193768721</v>
+        <v>0.00343580293</v>
       </c>
       <c r="I122" s="5">
-        <v>0.003194404739</v>
+        <v>0.003436299353</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="1">
-        <v>106000</v>
+        <v>110000</v>
       </c>
       <c r="F123" s="2">
-        <v>98.626887</v>
+        <v>99.60644499999999</v>
       </c>
       <c r="G123" s="3">
-        <v>104544.5</v>
+        <v>109567.09</v>
       </c>
       <c r="H123" s="4">
-        <v>0.003210762248</v>
+        <v>0.003304980774</v>
       </c>
       <c r="I123" s="5">
-        <v>0.003211401651</v>
+        <v>0.003305458294</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>255</v>
       </c>
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="1">
-        <v>100000</v>
+        <v>106000</v>
       </c>
       <c r="F124" s="2">
-        <v>99.82841000000001</v>
+        <v>98.69799999999999</v>
       </c>
       <c r="G124" s="3">
-        <v>99828.41</v>
+        <v>104619.88</v>
       </c>
       <c r="H124" s="4">
-        <v>0.003065922066</v>
+        <v>0.003155753188</v>
       </c>
       <c r="I124" s="5">
-        <v>0.003066532625</v>
+        <v>0.003156209147</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>257</v>
       </c>
       <c r="D125" t="s">
         <v>258</v>
       </c>
       <c r="E125" s="1">
-        <v>99000</v>
+        <v>100000</v>
       </c>
       <c r="F125" s="2">
-        <v>100.277697</v>
+        <v>104.22323</v>
       </c>
       <c r="G125" s="3">
-        <v>99274.92</v>
+        <v>104223.23</v>
       </c>
       <c r="H125" s="4">
-        <v>0.003048923327</v>
+        <v>0.00314378864</v>
       </c>
       <c r="I125" s="5">
-        <v>0.0030495305</v>
+        <v>0.003144242871</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>259</v>
       </c>
       <c r="D126" t="s">
         <v>260</v>
       </c>
       <c r="E126" s="1">
-        <v>96000</v>
+        <v>100000</v>
       </c>
       <c r="F126" s="2">
-        <v>100.182115</v>
+        <v>103.97458</v>
       </c>
       <c r="G126" s="3">
-        <v>96174.83</v>
+        <v>103974.58</v>
       </c>
       <c r="H126" s="4">
-        <v>0.002953713625</v>
+        <v>0.003136288364</v>
       </c>
       <c r="I126" s="5">
-        <v>0.002954301837</v>
+        <v>0.003136741511</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
         <v>261</v>
       </c>
       <c r="D127" t="s">
         <v>262</v>
       </c>
       <c r="E127" s="1">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="F127" s="2">
-        <v>98.94190999999999</v>
+        <v>99.172076</v>
       </c>
       <c r="G127" s="3">
-        <v>98941.91</v>
+        <v>104130.68</v>
       </c>
       <c r="H127" s="4">
-        <v>0.00303869595</v>
+        <v>0.003140996957</v>
       </c>
       <c r="I127" s="5">
-        <v>0.003039301086</v>
+        <v>0.003141450784</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>263</v>
       </c>
       <c r="D128" t="s">
         <v>264</v>
       </c>
       <c r="E128" s="1">
-        <v>95000</v>
+        <v>100000</v>
       </c>
       <c r="F128" s="2">
-        <v>100.496095</v>
+        <v>99.93404</v>
       </c>
       <c r="G128" s="3">
-        <v>95471.28999999999</v>
+        <v>99934.03999999999</v>
       </c>
       <c r="H128" s="4">
-        <v>0.002932106556</v>
+        <v>0.003014409549</v>
       </c>
       <c r="I128" s="5">
-        <v>0.002932690466</v>
+        <v>0.003014845086</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>265</v>
       </c>
       <c r="D129" t="s">
         <v>266</v>
       </c>
       <c r="E129" s="1">
-        <v>90920.06</v>
+        <v>99000</v>
       </c>
       <c r="F129" s="2">
-        <v>99.922569</v>
+        <v>100.129303</v>
       </c>
       <c r="G129" s="3">
-        <v>90849.66</v>
+        <v>99128.00999999999</v>
       </c>
       <c r="H129" s="4">
-        <v>0.002790167412</v>
+        <v>0.002990096466</v>
       </c>
       <c r="I129" s="5">
-        <v>0.002790723055</v>
+        <v>0.00299052849</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>10</v>
       </c>
       <c r="C130" t="s">
         <v>267</v>
       </c>
       <c r="D130" t="s">
         <v>268</v>
       </c>
       <c r="E130" s="1">
-        <v>85000</v>
+        <v>100000</v>
       </c>
       <c r="F130" s="2">
-        <v>99.741776</v>
+        <v>99.04993</v>
       </c>
       <c r="G130" s="3">
-        <v>84780.50999999999</v>
+        <v>99049.92999999999</v>
       </c>
       <c r="H130" s="4">
-        <v>0.002603772164</v>
+        <v>0.002987741262</v>
       </c>
       <c r="I130" s="5">
-        <v>0.002604290689</v>
+        <v>0.002988172947</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>10</v>
       </c>
       <c r="C131" t="s">
         <v>269</v>
       </c>
       <c r="D131" t="s">
         <v>270</v>
       </c>
       <c r="E131" s="1">
-        <v>85000</v>
+        <v>95000</v>
       </c>
       <c r="F131" s="2">
-        <v>99.59414099999999</v>
+        <v>100.544179</v>
       </c>
       <c r="G131" s="3">
-        <v>84655.02</v>
+        <v>95516.97</v>
       </c>
       <c r="H131" s="4">
-        <v>0.002599918133</v>
+        <v>0.002881173088</v>
       </c>
       <c r="I131" s="5">
-        <v>0.00260043589</v>
+        <v>0.002881589375</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>10</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="1">
-        <v>75000</v>
+        <v>96000</v>
       </c>
       <c r="F132" s="2">
-        <v>101.392093</v>
+        <v>100.337302</v>
       </c>
       <c r="G132" s="3">
-        <v>76044.07000000001</v>
+        <v>96323.81</v>
       </c>
       <c r="H132" s="4">
-        <v>0.002335459329</v>
+        <v>0.002905510599</v>
       </c>
       <c r="I132" s="5">
-        <v>0.002335924421</v>
+        <v>0.002905930402</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>10</v>
       </c>
       <c r="C133" t="s">
         <v>273</v>
       </c>
       <c r="D133" t="s">
         <v>274</v>
       </c>
       <c r="E133" s="1">
-        <v>73097.25999999999</v>
+        <v>85751.77</v>
       </c>
       <c r="F133" s="2">
-        <v>100</v>
+        <v>99.730501</v>
       </c>
       <c r="G133" s="3">
-        <v>73097.25999999999</v>
+        <v>85520.67</v>
       </c>
       <c r="H133" s="4">
-        <v>0.002244957146</v>
+        <v>0.002579644772</v>
       </c>
       <c r="I133" s="5">
-        <v>0.002245404215</v>
+        <v>0.002580017492</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>10</v>
       </c>
       <c r="C134" t="s">
         <v>275</v>
       </c>
       <c r="D134" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="1">
-        <v>73000</v>
+        <v>86831.53</v>
       </c>
       <c r="F134" s="2">
-        <v>98.531479</v>
+        <v>99.92964499999999</v>
       </c>
       <c r="G134" s="3">
-        <v>71927.98</v>
+        <v>86770.44</v>
       </c>
       <c r="H134" s="4">
-        <v>0.002209046303</v>
+        <v>0.002617342819</v>
       </c>
       <c r="I134" s="5">
-        <v>0.00220948622</v>
+        <v>0.002617720986</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>10</v>
       </c>
       <c r="C135" t="s">
         <v>277</v>
       </c>
       <c r="D135" t="s">
         <v>278</v>
       </c>
       <c r="E135" s="1">
-        <v>73000</v>
+        <v>75000</v>
       </c>
       <c r="F135" s="2">
-        <v>99.241822</v>
+        <v>101.363867</v>
       </c>
       <c r="G135" s="3">
-        <v>72446.53</v>
+        <v>76022.89999999999</v>
       </c>
       <c r="H135" s="4">
-        <v>0.002224971981</v>
+        <v>0.002293154129</v>
       </c>
       <c r="I135" s="5">
-        <v>0.002225415069</v>
+        <v>0.002293485456</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>279</v>
       </c>
       <c r="D136" t="s">
         <v>280</v>
       </c>
       <c r="E136" s="1">
-        <v>64000</v>
+        <v>73097.25999999999</v>
       </c>
       <c r="F136" s="2">
-        <v>103.537047</v>
+        <v>100</v>
       </c>
       <c r="G136" s="3">
-        <v>66263.71000000001</v>
+        <v>73097.25999999999</v>
       </c>
       <c r="H136" s="4">
-        <v>0.002035085713</v>
+        <v>0.002204905141</v>
       </c>
       <c r="I136" s="5">
-        <v>0.002035490987</v>
+        <v>0.002205223717</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>281</v>
       </c>
       <c r="D137" t="s">
         <v>282</v>
       </c>
       <c r="E137" s="1">
-        <v>50000</v>
+        <v>73000</v>
       </c>
       <c r="F137" s="2">
-        <v>97.6557</v>
+        <v>99.427932</v>
       </c>
       <c r="G137" s="3">
-        <v>48827.85</v>
+        <v>72582.39</v>
       </c>
       <c r="H137" s="4">
-        <v>0.001499596986</v>
+        <v>0.002189374617</v>
       </c>
       <c r="I137" s="5">
-        <v>0.001499895621</v>
+        <v>0.00218969095</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>10</v>
       </c>
       <c r="C138" t="s">
         <v>283</v>
       </c>
       <c r="D138" t="s">
         <v>284</v>
       </c>
       <c r="E138" s="1">
-        <v>32559.14</v>
+        <v>64000</v>
       </c>
       <c r="F138" s="2">
-        <v>1</v>
+        <v>103.679438</v>
       </c>
       <c r="G138" s="3">
-        <v>32559.14</v>
+        <v>66354.84</v>
       </c>
       <c r="H138" s="4">
-        <v>0.0009999536779999999</v>
+        <v>0.00200152685</v>
       </c>
       <c r="I138" s="5">
-        <v>0.001000152813</v>
+        <v>0.002001816041</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>10</v>
       </c>
       <c r="C139" t="s">
         <v>285</v>
       </c>
       <c r="D139" t="s">
         <v>286</v>
       </c>
       <c r="E139" s="1">
-        <v>25910.4</v>
+        <v>50000</v>
       </c>
       <c r="F139" s="2">
-        <v>100</v>
+        <v>97.79192</v>
       </c>
       <c r="G139" s="3">
-        <v>25910.4</v>
+        <v>48895.96</v>
       </c>
       <c r="H139" s="4">
-        <v>0.000795758112</v>
+        <v>0.00147489733</v>
       </c>
       <c r="I139" s="5">
-        <v>0.000795916582</v>
+        <v>0.00147511043</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>287</v>
       </c>
       <c r="D140" t="s">
         <v>288</v>
       </c>
       <c r="E140" s="1">
-        <v>14</v>
+        <v>28463.44</v>
       </c>
       <c r="F140" s="2">
-        <v>102.972656</v>
+        <v>100</v>
       </c>
       <c r="G140" s="3">
+        <v>28463.44</v>
+      </c>
+      <c r="H140" s="4">
+        <v>0.0008585709670000001</v>
+      </c>
+      <c r="I140" s="5">
+        <v>0.000858695018</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141" t="s">
+        <v>9</v>
+      </c>
+      <c r="B141" t="s">
+        <v>10</v>
+      </c>
+      <c r="C141" t="s">
+        <v>289</v>
+      </c>
+      <c r="D141" t="s">
+        <v>290</v>
+      </c>
+      <c r="E141" s="1">
+        <v>10</v>
+      </c>
+      <c r="F141" s="2">
+        <v>103.023438</v>
+      </c>
+      <c r="G141" s="3">
         <v>0</v>
       </c>
-      <c r="H140" s="4">
+      <c r="H141" s="4">
         <v>0</v>
       </c>
-      <c r="I140" s="5">
+      <c r="I141" s="5">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -5417,32 +5452,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Short Duration Bond ETF Holdings as of 07.14.2026</dc:title>
+  <dc:title>Sterling Capital Short Duration Bond ETF Holdings as of 08.05.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>