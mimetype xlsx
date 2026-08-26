--- v2 (2026-08-06)
+++ v3 (2026-08-26)
@@ -14,923 +14,929 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="292">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-08-05</t>
+    <t>2026-08-25</t>
   </si>
   <si>
     <t>SCSB</t>
   </si>
   <si>
     <t>26243EAR2</t>
   </si>
   <si>
     <t>DRSLF 2017-53A BR</t>
   </si>
   <si>
     <t>895974AA1</t>
   </si>
   <si>
     <t>TCN 2025-SFR1 A</t>
   </si>
   <si>
     <t>42806MCE7</t>
   </si>
   <si>
     <t>HERTZ 2023-4A A</t>
   </si>
   <si>
     <t>80287NAD7</t>
   </si>
   <si>
     <t>SDART 2025-2 B</t>
   </si>
   <si>
     <t>16159GAC3</t>
   </si>
   <si>
     <t>CHASE 2019-ATR2 A3</t>
   </si>
   <si>
+    <t>31423R500</t>
+  </si>
+  <si>
+    <t>FEDERATED HERMES TREASURY</t>
+  </si>
+  <si>
     <t>04685A3Q2</t>
   </si>
   <si>
     <t>ATH 5.583 01/09/29</t>
   </si>
   <si>
     <t>50202CAJ3</t>
   </si>
   <si>
     <t>LCM 33A AR</t>
   </si>
   <si>
     <t>76209PAH6</t>
   </si>
   <si>
     <t>RGA 4.35 08/25/28</t>
   </si>
   <si>
     <t>08163VAC1</t>
   </si>
   <si>
     <t>BMARK 2023-V3 A3</t>
   </si>
   <si>
+    <t>64134BAJ9</t>
+  </si>
+  <si>
+    <t>NEUB 2021-41A AR</t>
+  </si>
+  <si>
+    <t>06051GMK2</t>
+  </si>
+  <si>
+    <t>BAC 4.979 01/24/29</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
+  </si>
+  <si>
+    <t>04016NBH5</t>
+  </si>
+  <si>
+    <t>ARES 2017-44A A1RR</t>
+  </si>
+  <si>
+    <t>081927AE5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 AS</t>
+  </si>
+  <si>
     <t>12515ABE9</t>
   </si>
   <si>
     <t>CD 2016-CD2 A4</t>
   </si>
   <si>
-    <t>64134BAJ9</t>
-[...32 lines deleted...]
-    <t>FEDERATED HERMES TREASURY</t>
+    <t>36143L2L8</t>
+  </si>
+  <si>
+    <t>GBLATL 5 1/2 01/08/29</t>
+  </si>
+  <si>
+    <t>36274NAA0</t>
+  </si>
+  <si>
+    <t>HNOR 2026-A A</t>
+  </si>
+  <si>
+    <t>76134KAA2</t>
+  </si>
+  <si>
+    <t>VDCR 2023-1A A2A</t>
+  </si>
+  <si>
+    <t>29364WAW8</t>
+  </si>
+  <si>
+    <t>ETR 3 1/4 04/01/28</t>
+  </si>
+  <si>
+    <t>06738ECT0</t>
+  </si>
+  <si>
+    <t>BACR 4.837 09/10/28</t>
+  </si>
+  <si>
+    <t>06644EAG3</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR1 A3</t>
+  </si>
+  <si>
+    <t>92212KAC0</t>
+  </si>
+  <si>
+    <t>VDC 2020-2A A2</t>
+  </si>
+  <si>
+    <t>00833BAN8</t>
+  </si>
+  <si>
+    <t>AFRMT 2025-3A A</t>
+  </si>
+  <si>
+    <t>65558RAL3</t>
+  </si>
+  <si>
+    <t>NDAFH 4 3/8 03/17/28</t>
+  </si>
+  <si>
+    <t>09261XAH5</t>
+  </si>
+  <si>
+    <t>BXSL 5 7/8 11/15/27</t>
+  </si>
+  <si>
+    <t>00202DAA5</t>
+  </si>
+  <si>
+    <t>APLD 9 1/4 12/15/30</t>
+  </si>
+  <si>
+    <t>33853QAA9</t>
+  </si>
+  <si>
+    <t>FLASHC 7.25 12/31/30 144A</t>
+  </si>
+  <si>
+    <t>852060AD4</t>
+  </si>
+  <si>
+    <t>S 6 7/8 11/15/28</t>
+  </si>
+  <si>
+    <t>871607AB3</t>
+  </si>
+  <si>
+    <t>SNPS 4.65 04/01/28</t>
+  </si>
+  <si>
+    <t>982911AA7</t>
+  </si>
+  <si>
+    <t>WULF 7.75 10/15/30 144A</t>
+  </si>
+  <si>
+    <t>09216NAA8</t>
+  </si>
+  <si>
+    <t>BLKPRL 6 1/8 02/15/31</t>
+  </si>
+  <si>
+    <t>63942GAA1</t>
+  </si>
+  <si>
+    <t>NAVSL 2021-FA A</t>
+  </si>
+  <si>
+    <t>95000U3G6</t>
+  </si>
+  <si>
+    <t>WFC 6.303 10/23/29</t>
+  </si>
+  <si>
+    <t>22966RAH9</t>
+  </si>
+  <si>
+    <t>CUBE 2 1/4 12/15/28</t>
+  </si>
+  <si>
+    <t>428102AG2</t>
+  </si>
+  <si>
+    <t>HESM 6 1/2 06/01/29</t>
+  </si>
+  <si>
+    <t>05377RKW3</t>
+  </si>
+  <si>
+    <t>AESOP 2025-3A A</t>
+  </si>
+  <si>
+    <t>04020EAQ0</t>
+  </si>
+  <si>
+    <t>ARESSI 4.85 01/15/29</t>
+  </si>
+  <si>
+    <t>75524KSA3</t>
+  </si>
+  <si>
+    <t>CFG 4.192 01/29/29</t>
+  </si>
+  <si>
+    <t>61748UAR3</t>
+  </si>
+  <si>
+    <t>MS 4.238 01/09/30</t>
+  </si>
+  <si>
+    <t>225401BK3</t>
+  </si>
+  <si>
+    <t>UBS 4.151 12/23/29</t>
+  </si>
+  <si>
+    <t>718172DR7</t>
+  </si>
+  <si>
+    <t>PM 4 1/8 04/28/28</t>
+  </si>
+  <si>
+    <t>25746UDY2</t>
+  </si>
+  <si>
+    <t>D 4.6 05/15/28</t>
+  </si>
+  <si>
+    <t>55389QAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2024-2A A</t>
+  </si>
+  <si>
+    <t>682680CM3</t>
+  </si>
+  <si>
+    <t>OKE 5 5/8 01/15/28</t>
+  </si>
+  <si>
+    <t>55952FAL2</t>
+  </si>
+  <si>
+    <t>MAGNE 2021-31A A1R</t>
+  </si>
+  <si>
+    <t>34967GAA2</t>
+  </si>
+  <si>
+    <t>FORTRE 4 5/8 10/06/28</t>
+  </si>
+  <si>
+    <t>78397DAE8</t>
+  </si>
+  <si>
+    <t>SECBEN 5.9 09/26/28</t>
+  </si>
+  <si>
+    <t>00774MAW5</t>
+  </si>
+  <si>
+    <t>AER 3 10/29/28</t>
+  </si>
+  <si>
+    <t>63943FAA2</t>
+  </si>
+  <si>
+    <t>NAVRL 2025-A A</t>
+  </si>
+  <si>
+    <t>78449YAA8</t>
+  </si>
+  <si>
+    <t>SMB 2021-B A</t>
+  </si>
+  <si>
+    <t>872899BL2</t>
+  </si>
+  <si>
+    <t>TSTAT 2022-1A AR3</t>
+  </si>
+  <si>
+    <t>022249AU0</t>
+  </si>
+  <si>
+    <t>HWM 6 3/4 01/15/28</t>
+  </si>
+  <si>
+    <t>78458MAA2</t>
+  </si>
+  <si>
+    <t>SMR 2022-IND A</t>
+  </si>
+  <si>
+    <t>43849RAM7</t>
+  </si>
+  <si>
+    <t>HONA 4 03/16/29</t>
+  </si>
+  <si>
+    <t>98463GAG3</t>
+  </si>
+  <si>
+    <t>YMMT 2026-A A1</t>
+  </si>
+  <si>
+    <t>564760CC8</t>
+  </si>
+  <si>
+    <t>MTB 4.762 07/06/28</t>
+  </si>
+  <si>
+    <t>808513CQ6</t>
+  </si>
+  <si>
+    <t>SCHW 4.744 05/21/30</t>
+  </si>
+  <si>
+    <t>09659W3G7</t>
+  </si>
+  <si>
+    <t>BNP 4.892 06/30/30</t>
+  </si>
+  <si>
+    <t>26884TBC5</t>
+  </si>
+  <si>
+    <t>ENTERP 4 1/2 10/30/29</t>
+  </si>
+  <si>
+    <t>44891AEK9</t>
+  </si>
+  <si>
+    <t>HYNMTR 4 3/4 04/06/29</t>
+  </si>
+  <si>
+    <t>60687YDU0</t>
+  </si>
+  <si>
+    <t>MIZUHO 4.782 07/13/30</t>
+  </si>
+  <si>
+    <t>759187JX6</t>
+  </si>
+  <si>
+    <t>RF 4.755 07/27/29</t>
+  </si>
+  <si>
+    <t>24422EYD5</t>
+  </si>
+  <si>
+    <t>DE 4 1/4 06/05/28</t>
+  </si>
+  <si>
+    <t>682691AC4</t>
+  </si>
+  <si>
+    <t>OMF 3 7/8 09/15/28</t>
+  </si>
+  <si>
+    <t>571676AX3</t>
+  </si>
+  <si>
+    <t>MARS 4.6 03/01/28</t>
+  </si>
+  <si>
+    <t>620076BL2</t>
+  </si>
+  <si>
+    <t>MSI 4.6 02/23/28</t>
+  </si>
+  <si>
+    <t>097023DP7</t>
+  </si>
+  <si>
+    <t>BA 6.259 05/01/27</t>
+  </si>
+  <si>
+    <t>980236AX1</t>
+  </si>
+  <si>
+    <t>WDSAU 4.9 05/19/28</t>
+  </si>
+  <si>
+    <t>055986AF0</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 AS</t>
+  </si>
+  <si>
+    <t>682685AA0</t>
+  </si>
+  <si>
+    <t>ODART 2023-1A A</t>
+  </si>
+  <si>
+    <t>78410GAH7</t>
+  </si>
+  <si>
+    <t>SBAC 4 7/8 01/15/30</t>
+  </si>
+  <si>
+    <t>31416CDV5</t>
+  </si>
+  <si>
+    <t>FN 995716</t>
+  </si>
+  <si>
+    <t>009066AC5</t>
+  </si>
+  <si>
+    <t>ABNB 4.4 03/16/29</t>
+  </si>
+  <si>
+    <t>830867AB3</t>
+  </si>
+  <si>
+    <t>DAL 4 3/4 10/20/28</t>
+  </si>
+  <si>
+    <t>34962XAN2</t>
+  </si>
+  <si>
+    <t>FCBSL 2020-1A A1AR</t>
+  </si>
+  <si>
+    <t>61748UAK8</t>
+  </si>
+  <si>
+    <t>MS 4.133 10/18/29</t>
+  </si>
+  <si>
+    <t>05377RKL7</t>
+  </si>
+  <si>
+    <t>AESOP 2025-1A A</t>
   </si>
   <si>
     <t>61766RAZ9</t>
   </si>
   <si>
     <t>MSBAM 2016-C31 A5</t>
   </si>
   <si>
-    <t>36274NAA0</t>
-[...302 lines deleted...]
-    <t>OMF 3 7/8 09/15/28</t>
+    <t>36168QAL8</t>
+  </si>
+  <si>
+    <t>GFLCN 4 08/01/28</t>
+  </si>
+  <si>
+    <t>43283NAA5</t>
+  </si>
+  <si>
+    <t>HGVT 2024-3A A</t>
+  </si>
+  <si>
+    <t>065931BG1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 AS</t>
+  </si>
+  <si>
+    <t>350930AB9</t>
+  </si>
+  <si>
+    <t>FABSJV 5.9 01/25/30</t>
+  </si>
+  <si>
+    <t>85325C2D3</t>
+  </si>
+  <si>
+    <t>STANLN 5.545 01/21/29</t>
+  </si>
+  <si>
+    <t>57665RAN6</t>
+  </si>
+  <si>
+    <t>MTCHII 4 5/8 06/01/28</t>
+  </si>
+  <si>
+    <t>428102AH0</t>
+  </si>
+  <si>
+    <t>HESM 5 7/8 03/01/28</t>
+  </si>
+  <si>
+    <t>433403AA0</t>
+  </si>
+  <si>
+    <t>HINTT 2025-A A</t>
+  </si>
+  <si>
+    <t>118230AU5</t>
+  </si>
+  <si>
+    <t>BPL 4 1/2 03/01/28</t>
+  </si>
+  <si>
+    <t>92332YAC5</t>
+  </si>
+  <si>
+    <t>VENLNG 9 1/2 02/01/29</t>
+  </si>
+  <si>
+    <t>143658CB6</t>
+  </si>
+  <si>
+    <t>CCL 5.125 05/01/29 144A</t>
+  </si>
+  <si>
+    <t>46647PFL5</t>
+  </si>
+  <si>
+    <t>JPM V4.408 04/23/30</t>
+  </si>
+  <si>
+    <t>34963QAN6</t>
+  </si>
+  <si>
+    <t>FCBSL 2021-3AR B1R</t>
+  </si>
+  <si>
+    <t>62886HBG5</t>
+  </si>
+  <si>
+    <t>NCLH 7 3/4 02/15/29</t>
+  </si>
+  <si>
+    <t>3136ADTK5</t>
+  </si>
+  <si>
+    <t>FNR 2013-35 CB</t>
+  </si>
+  <si>
+    <t>78450FAA5</t>
+  </si>
+  <si>
+    <t>SMB 2022-A APT</t>
+  </si>
+  <si>
+    <t>00138CBG2</t>
+  </si>
+  <si>
+    <t>CRBG 4 1/4 08/21/28</t>
+  </si>
+  <si>
+    <t>85208NAE0</t>
+  </si>
+  <si>
+    <t>SPRNTS 5.152 03/20/28</t>
+  </si>
+  <si>
+    <t>12595EAD7</t>
+  </si>
+  <si>
+    <t>COMM 2017-COR2 A3</t>
+  </si>
+  <si>
+    <t>21874LAA0</t>
+  </si>
+  <si>
+    <t>CORZ 7 3/4 05/15/31</t>
+  </si>
+  <si>
+    <t>28002AAA4</t>
+  </si>
+  <si>
+    <t>EDGCOM 7.5 04/30/31 144A</t>
+  </si>
+  <si>
+    <t>38179RAF2</t>
+  </si>
+  <si>
+    <t>GCRED 5.45 08/15/28</t>
+  </si>
+  <si>
+    <t>910047AM1</t>
+  </si>
+  <si>
+    <t>UAL 4 7/8 03/01/29</t>
+  </si>
+  <si>
+    <t>161175CQ5</t>
+  </si>
+  <si>
+    <t>CHTR 6.1 06/01/29</t>
+  </si>
+  <si>
+    <t>68389XDW2</t>
+  </si>
+  <si>
+    <t>ORCL 4.55 02/04/29</t>
+  </si>
+  <si>
+    <t>78438PAA0</t>
+  </si>
+  <si>
+    <t>SECMOS 8 7/8 05/01/31</t>
+  </si>
+  <si>
+    <t>82650DAA0</t>
+  </si>
+  <si>
+    <t>SRFC 2024-2A A</t>
+  </si>
+  <si>
+    <t>247361A24</t>
+  </si>
+  <si>
+    <t>DAL 4.95 07/10/28</t>
+  </si>
+  <si>
+    <t>55954PAY0</t>
+  </si>
+  <si>
+    <t>MAGNE 2019-21AR BR2</t>
+  </si>
+  <si>
+    <t>79587J2A0</t>
+  </si>
+  <si>
+    <t>SAMMON 5.1 12/10/29</t>
+  </si>
+  <si>
+    <t>855244BN8</t>
+  </si>
+  <si>
+    <t>SBUX 4 1/2 05/15/28</t>
+  </si>
+  <si>
+    <t>92840VAE2</t>
+  </si>
+  <si>
+    <t>VST 4.3 07/15/29</t>
+  </si>
+  <si>
+    <t>04020EAM9</t>
+  </si>
+  <si>
+    <t>ARESSI 5.45 09/09/28</t>
+  </si>
+  <si>
+    <t>02771D2D5</t>
+  </si>
+  <si>
+    <t>ANGINC 4 5/8 12/15/28</t>
+  </si>
+  <si>
+    <t>286181AT9</t>
+  </si>
+  <si>
+    <t>EFNCN 4.8 05/29/29</t>
+  </si>
+  <si>
+    <t>02771D2G8</t>
+  </si>
+  <si>
+    <t>ANGINC 5 06/22/29</t>
+  </si>
+  <si>
+    <t>05401AAW1</t>
+  </si>
+  <si>
+    <t>AVOL 4.95 01/15/28</t>
+  </si>
+  <si>
+    <t>36266GAD9</t>
+  </si>
+  <si>
+    <t>GEHC 4.15 12/15/28</t>
+  </si>
+  <si>
+    <t>3137FJ5G0</t>
+  </si>
+  <si>
+    <t>FHR 4828 QA</t>
+  </si>
+  <si>
+    <t>31620MCA2</t>
+  </si>
+  <si>
+    <t>FIS 4.45 03/10/28</t>
+  </si>
+  <si>
+    <t>3136AUG39</t>
+  </si>
+  <si>
+    <t>FNR 2016-100 DA</t>
+  </si>
+  <si>
+    <t>06211EAP6</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR3 AS</t>
+  </si>
+  <si>
+    <t>06211FBA5</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 AS</t>
+  </si>
+  <si>
+    <t>55336VCG3</t>
+  </si>
+  <si>
+    <t>MPLX 4.7 11/01/29</t>
   </si>
   <si>
     <t>RECPAY</t>
   </si>
   <si>
     <t>Receivables/Payables</t>
   </si>
   <si>
-    <t>097023DP7</t>
-[...314 lines deleted...]
-    <t>FIS 4.45 03/10/28</t>
+    <t>87612GAR2</t>
+  </si>
+  <si>
+    <t>TRGP 4.35 01/15/29</t>
   </si>
   <si>
     <t>92840VAX0</t>
   </si>
   <si>
     <t>VST 4.3 10/15/28</t>
   </si>
   <si>
-    <t>06211EAP6</t>
-[...16 lines deleted...]
-  <si>
     <t>00138CBN7</t>
   </si>
   <si>
     <t>CRBG 4.8 05/29/29</t>
   </si>
   <si>
     <t>552953CF6</t>
   </si>
   <si>
     <t>MGM 5 1/2 04/15/27</t>
   </si>
   <si>
     <t>373334LC3</t>
   </si>
   <si>
     <t>SO 4 10/01/28</t>
   </si>
   <si>
     <t>64966SMU7</t>
   </si>
   <si>
     <t>NY NYC 4.67 02/01/2028</t>
   </si>
   <si>
     <t>79587J2B8</t>
   </si>
   <si>
     <t>SAMMON 5.05 01/10/28</t>
   </si>
   <si>
-    <t>12637UAW9</t>
-[...4 lines deleted...]
-  <si>
     <t>82653BAA1</t>
   </si>
   <si>
     <t>SRFC 2024-3A A</t>
   </si>
   <si>
     <t>08163TAC6</t>
   </si>
   <si>
     <t>BMARK 2023-V2 A3</t>
   </si>
   <si>
     <t>05609QAE6</t>
   </si>
   <si>
     <t>BX 2021-ACNT C</t>
   </si>
   <si>
     <t>862121AA8</t>
   </si>
   <si>
     <t>STOR 4 1/2 03/15/28</t>
   </si>
   <si>
     <t>529043AF8</t>
   </si>
   <si>
     <t>LXP 6 3/4 11/15/28</t>
   </si>
   <si>
+    <t>573284BC9</t>
+  </si>
+  <si>
+    <t>MLM 4.85 08/15/29</t>
+  </si>
+  <si>
     <t>37892AAA8</t>
   </si>
   <si>
     <t>GNL 3 3/4 12/15/27</t>
   </si>
   <si>
+    <t>45865VAD2</t>
+  </si>
+  <si>
+    <t>ICE 4.7 08/20/29</t>
+  </si>
+  <si>
     <t>FUTURESC</t>
   </si>
   <si>
     <t>FUTURES CASH AT BROKER</t>
   </si>
   <si>
-    <t>TUU6 COM</t>
-[...2 lines deleted...]
-    <t>US 2YR NOTE (CBT) SEP26</t>
+    <t>TUZ6 COM</t>
+  </si>
+  <si>
+    <t>US 2YR NOTE (CBT) DEC26</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1258,51 +1264,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I141"/>
+  <dimension ref="A1:I142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="15.281982" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1323,4125 +1329,4154 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
         <v>550000</v>
       </c>
       <c r="F2" s="2">
-        <v>100.092</v>
+        <v>100.071</v>
       </c>
       <c r="G2" s="3">
-        <v>550506</v>
+        <v>550390.5</v>
       </c>
       <c r="H2" s="4">
-        <v>0.016605458392</v>
+        <v>0.016868117392</v>
       </c>
       <c r="I2" s="5">
-        <v>0.016607857634</v>
+        <v>0.016870172756</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
-        <v>518693.42</v>
+        <v>517627.37</v>
       </c>
       <c r="F3" s="2">
-        <v>99.750001</v>
+        <v>99.92188</v>
       </c>
       <c r="G3" s="3">
-        <v>517396.69</v>
+        <v>517223</v>
       </c>
       <c r="H3" s="4">
-        <v>0.015606749491</v>
+        <v>0.015851614942</v>
       </c>
       <c r="I3" s="5">
-        <v>0.015609004435</v>
+        <v>0.015853546446</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
         <v>500000</v>
       </c>
       <c r="F4" s="2">
-        <v>102.58965</v>
+        <v>101.50983</v>
       </c>
       <c r="G4" s="3">
-        <v>512948.25</v>
+        <v>507549.15</v>
       </c>
       <c r="H4" s="4">
-        <v>0.015472566734</v>
+        <v>0.015555135208</v>
       </c>
       <c r="I4" s="5">
-        <v>0.015474802291</v>
+        <v>0.015557030586</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
         <v>450000</v>
       </c>
       <c r="F5" s="2">
-        <v>100.46808</v>
+        <v>100.466871</v>
       </c>
       <c r="G5" s="3">
-        <v>452106.36</v>
+        <v>452100.92</v>
       </c>
       <c r="H5" s="4">
-        <v>0.013637332472</v>
+        <v>0.013855783091</v>
       </c>
       <c r="I5" s="5">
-        <v>0.013639302864</v>
+        <v>0.013857471405</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>499380.46</v>
+        <v>497461.83</v>
       </c>
       <c r="F6" s="2">
-        <v>89.744601</v>
+        <v>89.7064</v>
       </c>
       <c r="G6" s="3">
-        <v>448167</v>
+        <v>446255.1</v>
       </c>
       <c r="H6" s="4">
-        <v>0.013518505689</v>
+        <v>0.013676623049</v>
       </c>
       <c r="I6" s="5">
-        <v>0.013520458912</v>
+        <v>0.013678289532</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>420000</v>
+        <v>432366.06</v>
       </c>
       <c r="F7" s="2">
-        <v>101.112607</v>
+        <v>1</v>
       </c>
       <c r="G7" s="3">
-        <v>424672.95</v>
+        <v>432366.06</v>
       </c>
       <c r="H7" s="4">
-        <v>0.012809831304</v>
+        <v>0.013250958104</v>
       </c>
       <c r="I7" s="5">
-        <v>0.012811682134</v>
+        <v>0.013252572721</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>417000</v>
+        <v>420000</v>
       </c>
       <c r="F8" s="2">
-        <v>100.053</v>
+        <v>100.915893</v>
       </c>
       <c r="G8" s="3">
-        <v>417221.01</v>
+        <v>423846.75</v>
       </c>
       <c r="H8" s="4">
-        <v>0.012585051066</v>
+        <v>0.01298986219</v>
       </c>
       <c r="I8" s="5">
-        <v>0.012586869419</v>
+        <v>0.012991444992</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>415000</v>
+        <v>417000</v>
       </c>
       <c r="F9" s="2">
-        <v>99.209154</v>
+        <v>100.054</v>
       </c>
       <c r="G9" s="3">
-        <v>411717.99</v>
+        <v>417225.18</v>
       </c>
       <c r="H9" s="4">
-        <v>0.012419057989</v>
+        <v>0.012786927309</v>
       </c>
       <c r="I9" s="5">
-        <v>0.012420852359</v>
+        <v>0.012788485384</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>400000</v>
+        <v>415000</v>
       </c>
       <c r="F10" s="2">
-        <v>102.29104</v>
+        <v>99.224694</v>
       </c>
       <c r="G10" s="3">
-        <v>409164.16</v>
+        <v>411782.48</v>
       </c>
       <c r="H10" s="4">
-        <v>0.012342024309</v>
+        <v>0.012620121922</v>
       </c>
       <c r="I10" s="5">
-        <v>0.012343807549</v>
+        <v>0.012621659671</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>415092</v>
+        <v>400000</v>
       </c>
       <c r="F11" s="2">
-        <v>97.899001</v>
+        <v>102.2569</v>
       </c>
       <c r="G11" s="3">
-        <v>406370.92</v>
+        <v>409027.6</v>
       </c>
       <c r="H11" s="4">
-        <v>0.012257769078</v>
+        <v>0.012535691611</v>
       </c>
       <c r="I11" s="5">
-        <v>0.012259540144</v>
+        <v>0.012537219073</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
         <v>408390.17</v>
       </c>
       <c r="F12" s="2">
-        <v>100.046999</v>
+        <v>100.064999</v>
       </c>
       <c r="G12" s="3">
-        <v>408582.11</v>
+        <v>408655.62</v>
       </c>
       <c r="H12" s="4">
-        <v>0.012324467337</v>
+        <v>0.012524291323</v>
       </c>
       <c r="I12" s="5">
-        <v>0.012326248039</v>
+        <v>0.012525817395</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
         <v>400000</v>
       </c>
       <c r="F13" s="2">
-        <v>100.543565</v>
+        <v>100.555158</v>
       </c>
       <c r="G13" s="3">
-        <v>402174.26</v>
+        <v>402220.63</v>
       </c>
       <c r="H13" s="4">
-        <v>0.012131181024</v>
+        <v>0.012327074756</v>
       </c>
       <c r="I13" s="5">
-        <v>0.0121329338</v>
+        <v>0.012328576798</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
         <v>410000</v>
       </c>
       <c r="F14" s="2">
-        <v>98.12517099999999</v>
+        <v>98.197639</v>
       </c>
       <c r="G14" s="3">
-        <v>402313.2</v>
+        <v>402610.32</v>
       </c>
       <c r="H14" s="4">
-        <v>0.012135372042</v>
+        <v>0.012339017733</v>
       </c>
       <c r="I14" s="5">
-        <v>0.012137125423</v>
+        <v>0.01234052123</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
         <v>379823.54</v>
       </c>
       <c r="F15" s="2">
-        <v>100.059001</v>
+        <v>100.047001</v>
       </c>
       <c r="G15" s="3">
-        <v>380047.64</v>
+        <v>380002.06</v>
       </c>
       <c r="H15" s="4">
-        <v>0.011463753834</v>
+        <v>0.011646130106</v>
       </c>
       <c r="I15" s="5">
-        <v>0.011465410176</v>
+        <v>0.011647549175</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
         <v>365000</v>
       </c>
       <c r="F16" s="2">
-        <v>102.403559</v>
+        <v>102.352529</v>
       </c>
       <c r="G16" s="3">
-        <v>373772.99</v>
+        <v>373586.73</v>
       </c>
       <c r="H16" s="4">
-        <v>0.011274485363</v>
+        <v>0.011449515993</v>
       </c>
       <c r="I16" s="5">
-        <v>0.011276114359</v>
+        <v>0.011450911106</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>359160.48</v>
+        <v>360801.9</v>
       </c>
       <c r="F17" s="2">
-        <v>1</v>
+        <v>97.90000000000001</v>
       </c>
       <c r="G17" s="3">
-        <v>359160.48</v>
+        <v>353225.06</v>
       </c>
       <c r="H17" s="4">
-        <v>0.010833713723</v>
+        <v>0.010825480781</v>
       </c>
       <c r="I17" s="5">
-        <v>0.010835279034</v>
+        <v>0.010826799855</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>357000</v>
+        <v>345000</v>
       </c>
       <c r="F18" s="2">
-        <v>99.57637</v>
+        <v>100.855835</v>
       </c>
       <c r="G18" s="3">
-        <v>355487.64</v>
+        <v>347952.63</v>
       </c>
       <c r="H18" s="4">
-        <v>0.010722926235</v>
+        <v>0.010663893767</v>
       </c>
       <c r="I18" s="5">
-        <v>0.010724475539</v>
+        <v>0.010665193152</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
         <v>350000</v>
       </c>
       <c r="F19" s="2">
-        <v>100.3841</v>
+        <v>100.21426</v>
       </c>
       <c r="G19" s="3">
-        <v>351344.35</v>
+        <v>350749.91</v>
       </c>
       <c r="H19" s="4">
-        <v>0.010597948043</v>
+        <v>0.010749623508</v>
       </c>
       <c r="I19" s="5">
-        <v>0.010599479289</v>
+        <v>0.010750933339</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>345000</v>
+        <v>350000</v>
       </c>
       <c r="F20" s="2">
-        <v>100.999133</v>
+        <v>98.806791</v>
       </c>
       <c r="G20" s="3">
-        <v>348447.01</v>
+        <v>345823.77</v>
       </c>
       <c r="H20" s="4">
-        <v>0.010510552669</v>
+        <v>0.010598649367</v>
       </c>
       <c r="I20" s="5">
-        <v>0.010512071287</v>
+        <v>0.010599940802</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
         <v>350000</v>
       </c>
       <c r="F21" s="2">
-        <v>98.08505100000001</v>
+        <v>98.179963</v>
       </c>
       <c r="G21" s="3">
-        <v>343297.68</v>
+        <v>343629.87</v>
       </c>
       <c r="H21" s="4">
-        <v>0.010355228311</v>
+        <v>0.01053141178</v>
       </c>
       <c r="I21" s="5">
-        <v>0.010356724488</v>
+        <v>0.010532695022</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>350000</v>
+        <v>339000</v>
       </c>
       <c r="F22" s="2">
-        <v>98.866231</v>
+        <v>100.179699</v>
       </c>
       <c r="G22" s="3">
-        <v>346031.81</v>
+        <v>339609.18</v>
       </c>
       <c r="H22" s="4">
-        <v>0.010437700585</v>
+        <v>0.010408187476</v>
       </c>
       <c r="I22" s="5">
-        <v>0.010439208678</v>
+        <v>0.010409455704</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>339000</v>
+        <v>330000</v>
       </c>
       <c r="F23" s="2">
-        <v>100.159655</v>
+        <v>101.610579</v>
       </c>
       <c r="G23" s="3">
-        <v>339541.23</v>
+        <v>335314.91</v>
       </c>
       <c r="H23" s="4">
-        <v>0.010241918843</v>
+        <v>0.010276578678</v>
       </c>
       <c r="I23" s="5">
-        <v>0.010243398648</v>
+        <v>0.01027783087</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>330000</v>
+        <v>350000</v>
       </c>
       <c r="F24" s="2">
-        <v>101.63437</v>
+        <v>96.462671</v>
       </c>
       <c r="G24" s="3">
-        <v>335393.42</v>
+        <v>337619.35</v>
       </c>
       <c r="H24" s="4">
-        <v>0.010116804354</v>
+        <v>0.010347204039</v>
       </c>
       <c r="I24" s="5">
-        <v>0.010118266082</v>
+        <v>0.010348464835</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>350000</v>
+        <v>331000</v>
       </c>
       <c r="F25" s="2">
-        <v>96.041951</v>
+        <v>99.32213</v>
       </c>
       <c r="G25" s="3">
-        <v>336146.83</v>
+        <v>328756.25</v>
       </c>
       <c r="H25" s="4">
-        <v>0.010139530131</v>
+        <v>0.010075571841</v>
       </c>
       <c r="I25" s="5">
-        <v>0.010140995143</v>
+        <v>0.01007679954</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>331000</v>
+        <v>325000</v>
       </c>
       <c r="F26" s="2">
-        <v>99.183921</v>
+        <v>99.9644</v>
       </c>
       <c r="G26" s="3">
-        <v>328298.78</v>
+        <v>324884.3</v>
       </c>
       <c r="H26" s="4">
-        <v>0.009902801617000001</v>
+        <v>0.009956906071999999</v>
       </c>
       <c r="I26" s="5">
-        <v>0.009904232424000001</v>
+        <v>0.009958119311</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>325000</v>
+        <v>320000</v>
       </c>
       <c r="F27" s="2">
-        <v>100.013625</v>
+        <v>100.790488</v>
       </c>
       <c r="G27" s="3">
-        <v>325044.28</v>
+        <v>322529.56</v>
       </c>
       <c r="H27" s="4">
-        <v>0.009804632988</v>
+        <v>0.009884739122</v>
       </c>
       <c r="I27" s="5">
-        <v>0.009806049612</v>
+        <v>0.009885943568000001</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>320000</v>
+        <v>295000</v>
       </c>
       <c r="F28" s="2">
-        <v>100.953947</v>
+        <v>105.6354</v>
       </c>
       <c r="G28" s="3">
-        <v>323052.63</v>
+        <v>311624.43</v>
       </c>
       <c r="H28" s="4">
-        <v>0.009744556849</v>
+        <v>0.009550523615000001</v>
       </c>
       <c r="I28" s="5">
-        <v>0.009745964793</v>
+        <v>0.009551687337</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>295000</v>
+        <v>310000</v>
       </c>
       <c r="F29" s="2">
-        <v>106.521993</v>
+        <v>100.871452</v>
       </c>
       <c r="G29" s="3">
-        <v>314239.88</v>
+        <v>312701.5</v>
       </c>
       <c r="H29" s="4">
-        <v>0.0094787291</v>
+        <v>0.009583533202</v>
       </c>
       <c r="I29" s="5">
-        <v>0.009480098635</v>
+        <v>0.009584700947000001</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>310000</v>
+        <v>300000</v>
       </c>
       <c r="F30" s="2">
-        <v>101.740094</v>
+        <v>104.490177</v>
       </c>
       <c r="G30" s="3">
-        <v>315394.29</v>
+        <v>313470.53</v>
       </c>
       <c r="H30" s="4">
-        <v>0.009513550775000001</v>
+        <v>0.009607102078</v>
       </c>
       <c r="I30" s="5">
-        <v>0.009514925342</v>
+        <v>0.009608272694000001</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>357783.37</v>
+        <v>312000</v>
       </c>
       <c r="F31" s="2">
-        <v>88.415009</v>
+        <v>100.042228</v>
       </c>
       <c r="G31" s="3">
-        <v>316334.2</v>
+        <v>312131.75</v>
       </c>
       <c r="H31" s="4">
-        <v>0.009541902134</v>
+        <v>0.009566071769</v>
       </c>
       <c r="I31" s="5">
-        <v>0.009543280797</v>
+        <v>0.009567237385</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
         <v>300000</v>
       </c>
       <c r="F32" s="2">
-        <v>104.67395</v>
+        <v>104.2361</v>
       </c>
       <c r="G32" s="3">
-        <v>314021.85</v>
+        <v>312708.3</v>
       </c>
       <c r="H32" s="4">
-        <v>0.009472152463999999</v>
+        <v>0.009583741569</v>
       </c>
       <c r="I32" s="5">
-        <v>0.009473521049999999</v>
+        <v>0.009584909338</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
         <v>310000</v>
       </c>
       <c r="F33" s="2">
-        <v>100.5751</v>
+        <v>100.5135</v>
       </c>
       <c r="G33" s="3">
-        <v>311782.81</v>
+        <v>311591.85</v>
       </c>
       <c r="H33" s="4">
-        <v>0.00940461408</v>
+        <v>0.009549525118</v>
       </c>
       <c r="I33" s="5">
-        <v>0.009405972907</v>
+        <v>0.009550688718</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>312000</v>
+        <v>351681.95</v>
       </c>
       <c r="F34" s="2">
-        <v>100.037679</v>
+        <v>88.346479</v>
       </c>
       <c r="G34" s="3">
-        <v>312117.56</v>
+        <v>310698.62</v>
       </c>
       <c r="H34" s="4">
-        <v>0.009414711431000001</v>
+        <v>0.009522149815</v>
       </c>
       <c r="I34" s="5">
-        <v>0.009416071717000001</v>
+        <v>0.009523310078999999</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
         <v>300000</v>
       </c>
       <c r="F35" s="2">
-        <v>103.33509</v>
+        <v>103.24986</v>
       </c>
       <c r="G35" s="3">
-        <v>310005.27</v>
+        <v>309749.58</v>
       </c>
       <c r="H35" s="4">
-        <v>0.009350996379</v>
+        <v>0.009493064066</v>
       </c>
       <c r="I35" s="5">
-        <v>0.009352347459</v>
+        <v>0.009494220786000001</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>300000</v>
+        <v>325000</v>
       </c>
       <c r="F36" s="2">
-        <v>104.366307</v>
+        <v>94.758855</v>
       </c>
       <c r="G36" s="3">
-        <v>313098.92</v>
+        <v>307966.28</v>
       </c>
       <c r="H36" s="4">
-        <v>0.009444313241000001</v>
+        <v>0.009438410261000001</v>
       </c>
       <c r="I36" s="5">
-        <v>0.009445677805</v>
+        <v>0.009439560321999999</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
-        <v>325000</v>
+        <v>300000</v>
       </c>
       <c r="F37" s="2">
-        <v>94.720938</v>
+        <v>101.9038</v>
       </c>
       <c r="G37" s="3">
-        <v>307843.05</v>
+        <v>305711.4</v>
       </c>
       <c r="H37" s="4">
-        <v>0.009285775147</v>
+        <v>0.009369303763999999</v>
       </c>
       <c r="I37" s="5">
-        <v>0.009287116804</v>
+        <v>0.009370445405</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
         <v>300000</v>
       </c>
       <c r="F38" s="2">
-        <v>101.8382</v>
+        <v>98.59866</v>
       </c>
       <c r="G38" s="3">
-        <v>305514.6</v>
+        <v>295795.98</v>
       </c>
       <c r="H38" s="4">
-        <v>0.009215539845999999</v>
+        <v>0.009065420487999999</v>
       </c>
       <c r="I38" s="5">
-        <v>0.009216871355</v>
+        <v>0.0090665251</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
         <v>300000</v>
       </c>
       <c r="F39" s="2">
-        <v>99.26245</v>
+        <v>98.533947</v>
       </c>
       <c r="G39" s="3">
-        <v>297787.35</v>
+        <v>295601.84</v>
       </c>
       <c r="H39" s="4">
-        <v>0.008982455142000001</v>
+        <v>0.009059470603999999</v>
       </c>
       <c r="I39" s="5">
-        <v>0.008983752972999999</v>
+        <v>0.009060574492</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
         <v>300000</v>
       </c>
       <c r="F40" s="2">
-        <v>98.5664</v>
+        <v>99.29889</v>
       </c>
       <c r="G40" s="3">
-        <v>295699.2</v>
+        <v>297896.67</v>
       </c>
       <c r="H40" s="4">
-        <v>0.008919468202</v>
+        <v>0.009129801478000001</v>
       </c>
       <c r="I40" s="5">
-        <v>0.008920756933</v>
+        <v>0.009130913935</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
         <v>300000</v>
       </c>
       <c r="F41" s="2">
-        <v>98.530703</v>
+        <v>98.65567299999999</v>
       </c>
       <c r="G41" s="3">
-        <v>295592.11</v>
+        <v>295967.02</v>
       </c>
       <c r="H41" s="4">
-        <v>0.008916237909999999</v>
+        <v>0.009070662413000001</v>
       </c>
       <c r="I41" s="5">
-        <v>0.008917526174</v>
+        <v>0.009071767664</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
         <v>300000</v>
       </c>
       <c r="F42" s="2">
-        <v>98.584417</v>
+        <v>98.704823</v>
       </c>
       <c r="G42" s="3">
-        <v>295753.25</v>
+        <v>296114.47</v>
       </c>
       <c r="H42" s="4">
-        <v>0.008921098596</v>
+        <v>0.009075181393</v>
       </c>
       <c r="I42" s="5">
-        <v>0.008922387562999999</v>
+        <v>0.009076287194999999</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
-        <v>300000</v>
+        <v>295000</v>
       </c>
       <c r="F43" s="2">
-        <v>98.68526</v>
+        <v>99.379983</v>
       </c>
       <c r="G43" s="3">
-        <v>296055.78</v>
+        <v>293170.95</v>
       </c>
       <c r="H43" s="4">
-        <v>0.008930224079</v>
+        <v>0.008984969759000001</v>
       </c>
       <c r="I43" s="5">
-        <v>0.008931514363</v>
+        <v>0.008986064569</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>295000</v>
+        <v>281000</v>
       </c>
       <c r="F44" s="2">
-        <v>99.400122</v>
+        <v>99.967562</v>
       </c>
       <c r="G44" s="3">
-        <v>293230.36</v>
+        <v>280908.85</v>
       </c>
       <c r="H44" s="4">
-        <v>0.00884499813</v>
+        <v>0.008609166483000001</v>
       </c>
       <c r="I44" s="5">
-        <v>0.008846276101</v>
+        <v>0.008610215502</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
-        <v>291653.12</v>
+        <v>279691.7</v>
       </c>
       <c r="F45" s="2">
-        <v>99.398371</v>
+        <v>99.39828</v>
       </c>
       <c r="G45" s="3">
-        <v>289898.45</v>
+        <v>278008.74</v>
       </c>
       <c r="H45" s="4">
-        <v>0.008744494435</v>
+        <v>0.008520285229</v>
       </c>
       <c r="I45" s="5">
-        <v>0.008745757885</v>
+        <v>0.008521323417</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
-        <v>281000</v>
+        <v>275000</v>
       </c>
       <c r="F46" s="2">
-        <v>100.020829</v>
+        <v>100.849451</v>
       </c>
       <c r="G46" s="3">
-        <v>281058.53</v>
+        <v>277335.99</v>
       </c>
       <c r="H46" s="4">
-        <v>0.008477847138999999</v>
+        <v>0.008499667129000001</v>
       </c>
       <c r="I46" s="5">
-        <v>0.008479072062</v>
+        <v>0.008500702805</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
         <v>275000</v>
       </c>
       <c r="F47" s="2">
-        <v>100.896084</v>
+        <v>100.021</v>
       </c>
       <c r="G47" s="3">
-        <v>277464.23</v>
+        <v>275057.75</v>
       </c>
       <c r="H47" s="4">
-        <v>0.00836942875</v>
+        <v>0.008429844658999999</v>
       </c>
       <c r="I47" s="5">
-        <v>0.008370638008</v>
+        <v>0.008430871826999999</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
-        <v>275000</v>
+        <v>272000</v>
       </c>
       <c r="F48" s="2">
-        <v>99.99299999999999</v>
+        <v>98.991015</v>
       </c>
       <c r="G48" s="3">
-        <v>274980.75</v>
+        <v>269255.56</v>
       </c>
       <c r="H48" s="4">
-        <v>0.008294517049</v>
+        <v>0.008252021807</v>
       </c>
       <c r="I48" s="5">
-        <v>0.008295715484</v>
+        <v>0.008253027307</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
         <v>280000</v>
       </c>
       <c r="F49" s="2">
-        <v>98.012196</v>
+        <v>96.346543</v>
       </c>
       <c r="G49" s="3">
-        <v>274434.15</v>
+        <v>269770.32</v>
       </c>
       <c r="H49" s="4">
-        <v>0.008278029375000001</v>
+        <v>0.008267797924</v>
       </c>
       <c r="I49" s="5">
-        <v>0.008279225427999999</v>
+        <v>0.008268805347999999</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>289425.73</v>
+        <v>275000</v>
       </c>
       <c r="F50" s="2">
-        <v>94.658979</v>
+        <v>96.338487</v>
       </c>
       <c r="G50" s="3">
-        <v>273967.44</v>
+        <v>264930.84</v>
       </c>
       <c r="H50" s="4">
-        <v>0.008263951605</v>
+        <v>0.00811947971</v>
       </c>
       <c r="I50" s="5">
-        <v>0.008265145623</v>
+        <v>0.008120469061</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>270504.01</v>
+        <v>263103.86</v>
       </c>
       <c r="F51" s="2">
-        <v>100.023501</v>
+        <v>100.43441</v>
       </c>
       <c r="G51" s="3">
-        <v>270567.58</v>
+        <v>264246.81</v>
       </c>
       <c r="H51" s="4">
-        <v>0.008161398261</v>
+        <v>0.008098515876999999</v>
       </c>
       <c r="I51" s="5">
-        <v>0.008162577462</v>
+        <v>0.008099502672999999</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>275000</v>
+        <v>277528.54</v>
       </c>
       <c r="F52" s="2">
-        <v>96.375625</v>
+        <v>94.65482</v>
       </c>
       <c r="G52" s="3">
-        <v>265032.97</v>
+        <v>262694.14</v>
       </c>
       <c r="H52" s="4">
-        <v>0.007994452258999999</v>
+        <v>0.008050930370000001</v>
       </c>
       <c r="I52" s="5">
-        <v>0.007995607338</v>
+        <v>0.008051911368</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>259383.75</v>
+        <v>260903.64</v>
       </c>
       <c r="F53" s="2">
-        <v>100.461089</v>
+        <v>100.048999</v>
       </c>
       <c r="G53" s="3">
-        <v>260579.74</v>
+        <v>261031.48</v>
       </c>
       <c r="H53" s="4">
-        <v>0.007860125102</v>
+        <v>0.007999973929000001</v>
       </c>
       <c r="I53" s="5">
-        <v>0.007861260772999999</v>
+        <v>0.008000948718000001</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
-        <v>260903.64</v>
+        <v>250000</v>
       </c>
       <c r="F54" s="2">
-        <v>99.991001</v>
+        <v>102.924636</v>
       </c>
       <c r="G54" s="3">
-        <v>260880.16</v>
+        <v>257311.59</v>
       </c>
       <c r="H54" s="4">
-        <v>0.007869187009</v>
+        <v>0.007885968429000001</v>
       </c>
       <c r="I54" s="5">
-        <v>0.007870323990000001</v>
+        <v>0.007886929326</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>250000</v>
+        <v>257253.82</v>
       </c>
       <c r="F55" s="2">
-        <v>103.03862</v>
+        <v>100.118642</v>
       </c>
       <c r="G55" s="3">
-        <v>257596.55</v>
+        <v>257559.03</v>
       </c>
       <c r="H55" s="4">
-        <v>0.007770140186</v>
+        <v>0.007893551889999999</v>
       </c>
       <c r="I55" s="5">
-        <v>0.007771262855</v>
+        <v>0.007894513711999999</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>257253.82</v>
+        <v>260000</v>
       </c>
       <c r="F56" s="2">
-        <v>100.132119</v>
+        <v>98.48510400000001</v>
       </c>
       <c r="G56" s="3">
-        <v>257593.7</v>
+        <v>256061.27</v>
       </c>
       <c r="H56" s="4">
-        <v>0.007770054254</v>
+        <v>0.007847649203</v>
       </c>
       <c r="I56" s="5">
-        <v>0.007771176911</v>
+        <v>0.007848605432</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>260000</v>
+        <v>255000</v>
       </c>
       <c r="F57" s="2">
-        <v>98.48541899999999</v>
+        <v>99.50202</v>
       </c>
       <c r="G57" s="3">
-        <v>256062.09</v>
+        <v>253730.15</v>
       </c>
       <c r="H57" s="4">
-        <v>0.007723854729</v>
+        <v>0.007776206117</v>
       </c>
       <c r="I57" s="5">
-        <v>0.007724970711</v>
+        <v>0.007777153641</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>255000</v>
+        <v>250000</v>
       </c>
       <c r="F58" s="2">
-        <v>99.4966</v>
+        <v>100.145384</v>
       </c>
       <c r="G58" s="3">
-        <v>253716.33</v>
+        <v>250363.46</v>
       </c>
       <c r="H58" s="4">
-        <v>0.007653097262</v>
+        <v>0.007673025305</v>
       </c>
       <c r="I58" s="5">
-        <v>0.007654203021</v>
+        <v>0.007673960256</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
         <v>250000</v>
       </c>
       <c r="F59" s="2">
-        <v>100.151916</v>
+        <v>99.995268</v>
       </c>
       <c r="G59" s="3">
-        <v>250379.79</v>
+        <v>249988.17</v>
       </c>
       <c r="H59" s="4">
-        <v>0.007552453897</v>
+        <v>0.007661523588</v>
       </c>
       <c r="I59" s="5">
-        <v>0.007553545115</v>
+        <v>0.007662457137</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
         <v>250000</v>
       </c>
       <c r="F60" s="2">
-        <v>99.781848</v>
+        <v>99.705928</v>
       </c>
       <c r="G60" s="3">
-        <v>249454.62</v>
+        <v>249264.82</v>
       </c>
       <c r="H60" s="4">
-        <v>0.007524547077</v>
+        <v>0.007639354686</v>
       </c>
       <c r="I60" s="5">
-        <v>0.007525634262</v>
+        <v>0.007640285534</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
         <v>250000</v>
       </c>
       <c r="F61" s="2">
-        <v>99.26546</v>
+        <v>99.28148</v>
       </c>
       <c r="G61" s="3">
-        <v>248163.65</v>
+        <v>248203.7</v>
       </c>
       <c r="H61" s="4">
-        <v>0.007485606269</v>
+        <v>0.007606833964</v>
       </c>
       <c r="I61" s="5">
-        <v>0.007486687828</v>
+        <v>0.007607760849</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
         <v>250000</v>
       </c>
       <c r="F62" s="2">
-        <v>99.664512</v>
+        <v>99.59748</v>
       </c>
       <c r="G62" s="3">
-        <v>249161.28</v>
+        <v>248993.7</v>
       </c>
       <c r="H62" s="4">
-        <v>0.007515698772</v>
+        <v>0.007631045524</v>
       </c>
       <c r="I62" s="5">
-        <v>0.007516784679</v>
+        <v>0.00763197536</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
         <v>250000</v>
       </c>
       <c r="F63" s="2">
-        <v>99.75988</v>
+        <v>99.66226399999999</v>
       </c>
       <c r="G63" s="3">
-        <v>249399.7</v>
+        <v>249155.66</v>
       </c>
       <c r="H63" s="4">
-        <v>0.007522890471</v>
+        <v>0.007636009201</v>
       </c>
       <c r="I63" s="5">
-        <v>0.007523977417</v>
+        <v>0.007636939641</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
         <v>250000</v>
       </c>
       <c r="F64" s="2">
-        <v>99.944372</v>
+        <v>99.83992000000001</v>
       </c>
       <c r="G64" s="3">
-        <v>249860.93</v>
+        <v>249599.8</v>
       </c>
       <c r="H64" s="4">
-        <v>0.007536803008</v>
+        <v>0.007649621001</v>
       </c>
       <c r="I64" s="5">
-        <v>0.007537891965</v>
+        <v>0.0076505531</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>250000</v>
+        <v>246000</v>
       </c>
       <c r="F65" s="2">
-        <v>100.075688</v>
+        <v>99.80858499999999</v>
       </c>
       <c r="G65" s="3">
-        <v>250189.22</v>
+        <v>245529.12</v>
       </c>
       <c r="H65" s="4">
-        <v>0.007546705545</v>
+        <v>0.007524864627</v>
       </c>
       <c r="I65" s="5">
-        <v>0.007547795932</v>
+        <v>0.007525781524</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>246000</v>
+        <v>251000</v>
       </c>
       <c r="F66" s="2">
-        <v>99.914793</v>
+        <v>97.08166900000001</v>
       </c>
       <c r="G66" s="3">
-        <v>245790.39</v>
+        <v>243674.99</v>
       </c>
       <c r="H66" s="4">
-        <v>0.007414019297</v>
+        <v>0.007468040097</v>
       </c>
       <c r="I66" s="5">
-        <v>0.007415090513</v>
+        <v>0.007468950071</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
-        <v>250000</v>
+        <v>240000</v>
       </c>
       <c r="F67" s="2">
-        <v>98.288944</v>
+        <v>100.153417</v>
       </c>
       <c r="G67" s="3">
-        <v>245722.36</v>
+        <v>240368.2</v>
       </c>
       <c r="H67" s="4">
-        <v>0.007411967217</v>
+        <v>0.007366695153</v>
       </c>
       <c r="I67" s="5">
-        <v>0.007413038137</v>
+        <v>0.007367592777</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
         <v>240000</v>
       </c>
       <c r="F68" s="2">
-        <v>100.185592</v>
+        <v>100.070783</v>
       </c>
       <c r="G68" s="3">
-        <v>240445.42</v>
+        <v>240169.88</v>
       </c>
       <c r="H68" s="4">
-        <v>0.007252793667</v>
+        <v>0.007360617083</v>
       </c>
       <c r="I68" s="5">
-        <v>0.007253841588</v>
+        <v>0.007361513967</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>251000</v>
+        <v>237000</v>
       </c>
       <c r="F69" s="2">
-        <v>96.880191</v>
+        <v>101.141439</v>
       </c>
       <c r="G69" s="3">
-        <v>243169.28</v>
+        <v>239705.21</v>
       </c>
       <c r="H69" s="4">
-        <v>0.007334956116</v>
+        <v>0.007346376126</v>
       </c>
       <c r="I69" s="5">
-        <v>0.007336015908</v>
+        <v>0.007347271275</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>242283.34</v>
+        <v>237000</v>
       </c>
       <c r="F70" s="2">
-        <v>1</v>
+        <v>100.389865</v>
       </c>
       <c r="G70" s="3">
-        <v>242283.34</v>
+        <v>237923.98</v>
       </c>
       <c r="H70" s="4">
-        <v>0.007308232647</v>
+        <v>0.007291785788</v>
       </c>
       <c r="I70" s="5">
-        <v>0.007309288578</v>
+        <v>0.007292674285</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>237000</v>
+        <v>228000</v>
       </c>
       <c r="F71" s="2">
-        <v>101.146962</v>
+        <v>103.14786</v>
       </c>
       <c r="G71" s="3">
-        <v>239718.3</v>
+        <v>235177.12</v>
       </c>
       <c r="H71" s="4">
-        <v>0.0072308608</v>
+        <v>0.007207601297</v>
       </c>
       <c r="I71" s="5">
-        <v>0.007231905552</v>
+        <v>0.007208479536</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
-        <v>241000</v>
+        <v>235307.91</v>
       </c>
       <c r="F72" s="2">
-        <v>98.961793</v>
+        <v>100.466869</v>
       </c>
       <c r="G72" s="3">
-        <v>238497.92</v>
+        <v>236406.49</v>
       </c>
       <c r="H72" s="4">
-        <v>0.007194049304</v>
+        <v>0.007245278435</v>
       </c>
       <c r="I72" s="5">
-        <v>0.007195088737</v>
+        <v>0.007246161265</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
-        <v>240000</v>
+        <v>235000</v>
       </c>
       <c r="F73" s="2">
-        <v>100.119913</v>
+        <v>99.55213999999999</v>
       </c>
       <c r="G73" s="3">
-        <v>240287.79</v>
+        <v>233947.53</v>
       </c>
       <c r="H73" s="4">
-        <v>0.00724803893</v>
+        <v>0.007169917328</v>
       </c>
       <c r="I73" s="5">
-        <v>0.007249086164</v>
+        <v>0.007170790975</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
-        <v>237000</v>
+        <v>226367.5</v>
       </c>
       <c r="F74" s="2">
-        <v>100.380274</v>
+        <v>102.211921</v>
       </c>
       <c r="G74" s="3">
-        <v>237901.25</v>
+        <v>231374.57</v>
       </c>
       <c r="H74" s="4">
-        <v>0.007176051302</v>
+        <v>0.00709106246</v>
       </c>
       <c r="I74" s="5">
-        <v>0.007177088135</v>
+        <v>0.007091926499</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>228000</v>
+        <v>230000</v>
       </c>
       <c r="F75" s="2">
-        <v>103.214469</v>
+        <v>99.406296</v>
       </c>
       <c r="G75" s="3">
-        <v>235328.99</v>
+        <v>228634.48</v>
       </c>
       <c r="H75" s="4">
-        <v>0.007098461671</v>
+        <v>0.007007085446</v>
       </c>
       <c r="I75" s="5">
-        <v>0.007099487293</v>
+        <v>0.007007939252</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
-        <v>229141.47</v>
+        <v>225000</v>
       </c>
       <c r="F76" s="2">
-        <v>102.203787</v>
+        <v>100.084302</v>
       </c>
       <c r="G76" s="3">
-        <v>234191.26</v>
+        <v>225189.68</v>
       </c>
       <c r="H76" s="4">
-        <v>0.007064143211</v>
+        <v>0.006901510744</v>
       </c>
       <c r="I76" s="5">
-        <v>0.007065163875</v>
+        <v>0.006902351687</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>235000</v>
+        <v>224402.51</v>
       </c>
       <c r="F77" s="2">
-        <v>99.91834</v>
+        <v>100.042</v>
       </c>
       <c r="G77" s="3">
-        <v>234808.1</v>
+        <v>224496.76</v>
       </c>
       <c r="H77" s="4">
-        <v>0.00708274954</v>
+        <v>0.006880274434</v>
       </c>
       <c r="I77" s="5">
-        <v>0.007083772892</v>
+        <v>0.006881112789</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
-        <v>230000</v>
+        <v>228000</v>
       </c>
       <c r="F78" s="2">
-        <v>99.41247</v>
+        <v>98.70563199999999</v>
       </c>
       <c r="G78" s="3">
-        <v>228648.68</v>
+        <v>225048.84</v>
       </c>
       <c r="H78" s="4">
-        <v>0.006896956907</v>
+        <v>0.006897194389</v>
       </c>
       <c r="I78" s="5">
-        <v>0.006897953414</v>
+        <v>0.006898034805</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
-        <v>225000</v>
+        <v>220000</v>
       </c>
       <c r="F79" s="2">
-        <v>100.093093</v>
+        <v>100.076759</v>
       </c>
       <c r="G79" s="3">
-        <v>225209.46</v>
+        <v>220168.87</v>
       </c>
       <c r="H79" s="4">
-        <v>0.00679321625</v>
+        <v>0.006747635255</v>
       </c>
       <c r="I79" s="5">
-        <v>0.006794197769</v>
+        <v>0.006748457448</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
-        <v>224402.51</v>
+        <v>220774.83</v>
       </c>
       <c r="F80" s="2">
-        <v>100.037</v>
+        <v>99.741162</v>
       </c>
       <c r="G80" s="3">
-        <v>224485.54</v>
+        <v>220203.38</v>
       </c>
       <c r="H80" s="4">
-        <v>0.006771379924</v>
+        <v>0.006748692934</v>
       </c>
       <c r="I80" s="5">
-        <v>0.006772358288</v>
+        <v>0.006749515256</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
-        <v>228000</v>
+        <v>220000</v>
       </c>
       <c r="F81" s="2">
-        <v>98.709478</v>
+        <v>98.087191</v>
       </c>
       <c r="G81" s="3">
-        <v>225057.61</v>
+        <v>215791.82</v>
       </c>
       <c r="H81" s="4">
-        <v>0.006788635866</v>
+        <v>0.006613489432</v>
       </c>
       <c r="I81" s="5">
-        <v>0.006789616723</v>
+        <v>0.00661429528</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
-        <v>220000</v>
+        <v>206701.49</v>
       </c>
       <c r="F82" s="2">
-        <v>100.07345</v>
+        <v>100.347332</v>
       </c>
       <c r="G82" s="3">
-        <v>220161.59</v>
+        <v>207419.43</v>
       </c>
       <c r="H82" s="4">
-        <v>0.006640952364</v>
+        <v>0.006356896243</v>
       </c>
       <c r="I82" s="5">
-        <v>0.006641911883</v>
+        <v>0.006357670825</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
-        <v>219000</v>
+        <v>200000</v>
       </c>
       <c r="F83" s="2">
-        <v>99.09254799999999</v>
+        <v>102.11146</v>
       </c>
       <c r="G83" s="3">
-        <v>217012.68</v>
+        <v>204222.92</v>
       </c>
       <c r="H83" s="4">
-        <v>0.006545968673</v>
+        <v>0.006258931048</v>
       </c>
       <c r="I83" s="5">
-        <v>0.006546914468</v>
+        <v>0.006259693692</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>220000</v>
+        <v>200000</v>
       </c>
       <c r="F84" s="2">
-        <v>97.63400900000001</v>
+        <v>102.68323</v>
       </c>
       <c r="G84" s="3">
-        <v>214794.82</v>
+        <v>205366.46</v>
       </c>
       <c r="H84" s="4">
-        <v>0.006479069153</v>
+        <v>0.006293977741</v>
       </c>
       <c r="I84" s="5">
-        <v>0.006480005282</v>
+        <v>0.006294744656</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
-        <v>213190.71</v>
+        <v>200000</v>
       </c>
       <c r="F85" s="2">
-        <v>100.35214</v>
+        <v>101.01255</v>
       </c>
       <c r="G85" s="3">
-        <v>213941.44</v>
+        <v>202025.1</v>
       </c>
       <c r="H85" s="4">
-        <v>0.006453327805</v>
+        <v>0.006191573261</v>
       </c>
       <c r="I85" s="5">
-        <v>0.006454260215</v>
+        <v>0.006192327698</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
         <v>200000</v>
       </c>
       <c r="F86" s="2">
-        <v>102.04205</v>
+        <v>98.76085</v>
       </c>
       <c r="G86" s="3">
-        <v>204084.1</v>
+        <v>197521.7</v>
       </c>
       <c r="H86" s="4">
-        <v>0.00615599109</v>
+        <v>0.006053555109</v>
       </c>
       <c r="I86" s="5">
-        <v>0.006156880539</v>
+        <v>0.006054292729</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
-        <v>200000</v>
+        <v>193000</v>
       </c>
       <c r="F87" s="2">
-        <v>102.674645</v>
+        <v>100.822</v>
       </c>
       <c r="G87" s="3">
-        <v>205349.29</v>
+        <v>194586.46</v>
       </c>
       <c r="H87" s="4">
-        <v>0.006194154271</v>
+        <v>0.00596359721</v>
       </c>
       <c r="I87" s="5">
-        <v>0.006195049234</v>
+        <v>0.005964323869</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>200000</v>
+        <v>191495.79</v>
       </c>
       <c r="F88" s="2">
-        <v>101.118715</v>
+        <v>99.85278</v>
       </c>
       <c r="G88" s="3">
-        <v>202237.43</v>
+        <v>191213.87</v>
       </c>
       <c r="H88" s="4">
-        <v>0.006100288152</v>
+        <v>0.005860235605</v>
       </c>
       <c r="I88" s="5">
-        <v>0.006101169553</v>
+        <v>0.005860949669</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
-        <v>198832.75</v>
+        <v>190000</v>
       </c>
       <c r="F89" s="2">
-        <v>99.851468</v>
+        <v>99.033858</v>
       </c>
       <c r="G89" s="3">
-        <v>198537.42</v>
+        <v>188164.33</v>
       </c>
       <c r="H89" s="4">
-        <v>0.005988681073</v>
+        <v>0.005766774701</v>
       </c>
       <c r="I89" s="5">
-        <v>0.005989546349</v>
+        <v>0.005767477377</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>200000</v>
+        <v>175000</v>
       </c>
       <c r="F90" s="2">
-        <v>98.82532999999999</v>
+        <v>107.588703</v>
       </c>
       <c r="G90" s="3">
-        <v>197650.66</v>
+        <v>188280.23</v>
       </c>
       <c r="H90" s="4">
-        <v>0.00596193286</v>
+        <v>0.005770326753</v>
       </c>
       <c r="I90" s="5">
-        <v>0.00596279427</v>
+        <v>0.005771029861</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>193000</v>
+        <v>185000</v>
       </c>
       <c r="F91" s="2">
-        <v>100.791</v>
+        <v>99.814438</v>
       </c>
       <c r="G91" s="3">
-        <v>194526.63</v>
+        <v>184656.71</v>
       </c>
       <c r="H91" s="4">
-        <v>0.005867699645</v>
+        <v>0.005659274763</v>
       </c>
       <c r="I91" s="5">
-        <v>0.00586854744</v>
+        <v>0.00565996434</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>190000</v>
+        <v>180000</v>
       </c>
       <c r="F92" s="2">
-        <v>98.891311</v>
+        <v>98.993144</v>
       </c>
       <c r="G92" s="3">
-        <v>187893.49</v>
+        <v>178187.66</v>
       </c>
       <c r="H92" s="4">
-        <v>0.005667617692</v>
+        <v>0.005461014231</v>
       </c>
       <c r="I92" s="5">
-        <v>0.005668436579</v>
+        <v>0.005461679651</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
         <v>175000</v>
       </c>
       <c r="F93" s="2">
-        <v>107.423503</v>
+        <v>100</v>
       </c>
       <c r="G93" s="3">
-        <v>187991.13</v>
+        <v>175000</v>
       </c>
       <c r="H93" s="4">
-        <v>0.005670562885</v>
+        <v>0.005363320304</v>
       </c>
       <c r="I93" s="5">
-        <v>0.005671382197</v>
+        <v>0.005363973819</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>185000</v>
+        <v>170000</v>
       </c>
       <c r="F94" s="2">
-        <v>99.689649</v>
+        <v>104.2602</v>
       </c>
       <c r="G94" s="3">
-        <v>184425.85</v>
+        <v>177242.34</v>
       </c>
       <c r="H94" s="4">
-        <v>0.005563019821</v>
+        <v>0.005432042519</v>
       </c>
       <c r="I94" s="5">
-        <v>0.005563823594</v>
+        <v>0.005432704408</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>182171.46</v>
+        <v>173881.4</v>
       </c>
       <c r="F95" s="2">
-        <v>97.441592</v>
+        <v>97.586872</v>
       </c>
       <c r="G95" s="3">
-        <v>177510.77</v>
+        <v>169685.42</v>
       </c>
       <c r="H95" s="4">
-        <v>0.00535443341</v>
+        <v>0.005200441453</v>
       </c>
       <c r="I95" s="5">
-        <v>0.005355207046</v>
+        <v>0.005201075122</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>180000</v>
+        <v>184359.31</v>
       </c>
       <c r="F96" s="2">
-        <v>98.996472</v>
+        <v>92.64552999999999</v>
       </c>
       <c r="G96" s="3">
-        <v>178193.65</v>
+        <v>170800.66</v>
       </c>
       <c r="H96" s="4">
-        <v>0.00537503176</v>
+        <v>0.005234620839</v>
       </c>
       <c r="I96" s="5">
-        <v>0.005375808373</v>
+        <v>0.005235258673</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>170000</v>
+        <v>162000</v>
       </c>
       <c r="F97" s="2">
-        <v>104.2534</v>
+        <v>99.050426</v>
       </c>
       <c r="G97" s="3">
-        <v>177230.78</v>
+        <v>160461.69</v>
       </c>
       <c r="H97" s="4">
-        <v>0.00534598777</v>
+        <v>0.004917756803</v>
       </c>
       <c r="I97" s="5">
-        <v>0.005346760186</v>
+        <v>0.004918356027</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
-        <v>188190.8028</v>
+        <v>159250</v>
       </c>
       <c r="F98" s="2">
-        <v>92.695449</v>
+        <v>100.17448</v>
       </c>
       <c r="G98" s="3">
-        <v>174444.31</v>
+        <v>159527.86</v>
       </c>
       <c r="H98" s="4">
-        <v>0.005261936701</v>
+        <v>0.004889137185</v>
       </c>
       <c r="I98" s="5">
-        <v>0.005262696972</v>
+        <v>0.004889732921</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>161211.03</v>
+        <v>160000</v>
       </c>
       <c r="F99" s="2">
-        <v>100.301307</v>
+        <v>98.875131</v>
       </c>
       <c r="G99" s="3">
-        <v>161696.77</v>
+        <v>158200.21</v>
       </c>
       <c r="H99" s="4">
-        <v>0.004877420025</v>
+        <v>0.004848447978</v>
       </c>
       <c r="I99" s="5">
-        <v>0.00487812474</v>
+        <v>0.004849038757</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
         <v>160000</v>
       </c>
       <c r="F100" s="2">
-        <v>98.795469</v>
+        <v>97.614013</v>
       </c>
       <c r="G100" s="3">
-        <v>158072.75</v>
+        <v>156182.42</v>
       </c>
       <c r="H100" s="4">
-        <v>0.004768105125</v>
+        <v>0.004786607706</v>
       </c>
       <c r="I100" s="5">
-        <v>0.004768794045</v>
+        <v>0.00478719095</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>160000</v>
+        <v>166000</v>
       </c>
       <c r="F101" s="2">
-        <v>98.943563</v>
+        <v>93.744518</v>
       </c>
       <c r="G101" s="3">
-        <v>158309.7</v>
+        <v>155615.9</v>
       </c>
       <c r="H101" s="4">
-        <v>0.004775252494</v>
+        <v>0.004769245231</v>
       </c>
       <c r="I101" s="5">
-        <v>0.004775942448</v>
+        <v>0.004769826359</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
-        <v>162000</v>
+        <v>157000</v>
       </c>
       <c r="F102" s="2">
-        <v>99.12809900000001</v>
+        <v>99.484121</v>
       </c>
       <c r="G102" s="3">
-        <v>160587.52</v>
+        <v>156190.07</v>
       </c>
       <c r="H102" s="4">
-        <v>0.004843960625</v>
+        <v>0.004786842134</v>
       </c>
       <c r="I102" s="5">
-        <v>0.004844660506</v>
+        <v>0.004787425406</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
-        <v>159250</v>
+        <v>160000</v>
       </c>
       <c r="F103" s="2">
-        <v>100.08589</v>
+        <v>98.52838800000001</v>
       </c>
       <c r="G103" s="3">
-        <v>159386.78</v>
+        <v>157645.42</v>
       </c>
       <c r="H103" s="4">
-        <v>0.004807741497</v>
+        <v>0.004831445064</v>
       </c>
       <c r="I103" s="5">
-        <v>0.004808436144</v>
+        <v>0.004832033771</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>160000</v>
+        <v>150000</v>
       </c>
       <c r="F104" s="2">
-        <v>98.798475</v>
+        <v>101.843553</v>
       </c>
       <c r="G104" s="3">
-        <v>158077.56</v>
+        <v>152765.33</v>
       </c>
       <c r="H104" s="4">
-        <v>0.004768250201</v>
+        <v>0.004681882248</v>
       </c>
       <c r="I104" s="5">
-        <v>0.004768939143</v>
+        <v>0.004682452731</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>166000</v>
+        <v>155000</v>
       </c>
       <c r="F105" s="2">
-        <v>94.468512</v>
+        <v>98.159594</v>
       </c>
       <c r="G105" s="3">
-        <v>156817.73</v>
+        <v>152147.37</v>
       </c>
       <c r="H105" s="4">
-        <v>0.004730248697</v>
+        <v>0.004662943328</v>
       </c>
       <c r="I105" s="5">
-        <v>0.004730932148</v>
+        <v>0.004663511503</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>157000</v>
+        <v>155000</v>
       </c>
       <c r="F106" s="2">
-        <v>99.55949</v>
+        <v>99.13967100000001</v>
       </c>
       <c r="G106" s="3">
-        <v>156308.4</v>
+        <v>153666.49</v>
       </c>
       <c r="H106" s="4">
-        <v>0.004714885253</v>
+        <v>0.004709500606</v>
       </c>
       <c r="I106" s="5">
-        <v>0.004715566484</v>
+        <v>0.004710074454</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>155000</v>
+        <v>154278.24</v>
       </c>
       <c r="F107" s="2">
-        <v>100.000071</v>
+        <v>100.297858</v>
       </c>
       <c r="G107" s="3">
-        <v>155000.11</v>
+        <v>154737.77</v>
       </c>
       <c r="H107" s="4">
-        <v>0.004675422027</v>
+        <v>0.004742332709</v>
       </c>
       <c r="I107" s="5">
-        <v>0.004676097556</v>
+        <v>0.004742910557</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
         <v>150000</v>
       </c>
       <c r="F108" s="2">
-        <v>101.841933</v>
+        <v>100.347767</v>
       </c>
       <c r="G108" s="3">
-        <v>152762.9</v>
+        <v>150521.65</v>
       </c>
       <c r="H108" s="4">
-        <v>0.004607938826</v>
+        <v>0.004613118996</v>
       </c>
       <c r="I108" s="5">
-        <v>0.004608604605</v>
+        <v>0.0046136811</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>155000</v>
+        <v>150000</v>
       </c>
       <c r="F109" s="2">
-        <v>98.121923</v>
+        <v>100.003</v>
       </c>
       <c r="G109" s="3">
-        <v>152088.98</v>
+        <v>150004.5</v>
       </c>
       <c r="H109" s="4">
-        <v>0.004587610744</v>
+        <v>0.004597269603</v>
       </c>
       <c r="I109" s="5">
-        <v>0.004588273585</v>
+        <v>0.004597829776</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
-        <v>151000</v>
+        <v>150000</v>
       </c>
       <c r="F110" s="2">
-        <v>99.976927</v>
+        <v>99.611953</v>
       </c>
       <c r="G110" s="3">
-        <v>150965.16</v>
+        <v>149417.93</v>
       </c>
       <c r="H110" s="4">
-        <v>0.00455371182</v>
+        <v>0.004579292657</v>
       </c>
       <c r="I110" s="5">
-        <v>0.004554369764</v>
+        <v>0.00457985064</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
-        <v>150000</v>
+        <v>151000</v>
       </c>
       <c r="F111" s="2">
-        <v>100.331653</v>
+        <v>99.969397</v>
       </c>
       <c r="G111" s="3">
-        <v>150497.48</v>
+        <v>150953.79</v>
       </c>
       <c r="H111" s="4">
-        <v>0.004539604716</v>
+        <v>0.004626362994</v>
       </c>
       <c r="I111" s="5">
-        <v>0.004540260622</v>
+        <v>0.004626926712</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
         <v>150000</v>
       </c>
       <c r="F112" s="2">
-        <v>99.999</v>
+        <v>97.82550000000001</v>
       </c>
       <c r="G112" s="3">
-        <v>149998.5</v>
+        <v>146738.25</v>
       </c>
       <c r="H112" s="4">
-        <v>0.004524553503</v>
+        <v>0.00449716706</v>
       </c>
       <c r="I112" s="5">
-        <v>0.004525207234</v>
+        <v>0.004497715036</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
-        <v>150000</v>
+        <v>139000</v>
       </c>
       <c r="F113" s="2">
-        <v>100.30664</v>
+        <v>99.88164</v>
       </c>
       <c r="G113" s="3">
-        <v>150459.96</v>
+        <v>138835.48</v>
       </c>
       <c r="H113" s="4">
-        <v>0.004538472978</v>
+        <v>0.004254966552</v>
       </c>
       <c r="I113" s="5">
-        <v>0.00453912872</v>
+        <v>0.004255485016</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
-        <v>150000</v>
+        <v>140000</v>
       </c>
       <c r="F114" s="2">
-        <v>97.824433</v>
+        <v>98.981121</v>
       </c>
       <c r="G114" s="3">
-        <v>146736.65</v>
+        <v>138573.57</v>
       </c>
       <c r="H114" s="4">
-        <v>0.004426163072</v>
+        <v>0.004246939648</v>
       </c>
       <c r="I114" s="5">
-        <v>0.004426802586</v>
+        <v>0.004247457133</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
-        <v>140000</v>
+        <v>130000</v>
       </c>
       <c r="F115" s="2">
-        <v>99.02353599999999</v>
+        <v>99.702808</v>
       </c>
       <c r="G115" s="3">
-        <v>138632.95</v>
+        <v>129613.65</v>
       </c>
       <c r="H115" s="4">
-        <v>0.00418172316</v>
+        <v>0.003972340131</v>
       </c>
       <c r="I115" s="5">
-        <v>0.004182327356</v>
+        <v>0.003972824156</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>139000</v>
+        <v>120000</v>
       </c>
       <c r="F116" s="2">
-        <v>99.669849</v>
+        <v>99.49704199999999</v>
       </c>
       <c r="G116" s="3">
-        <v>138541.09</v>
+        <v>119396.45</v>
       </c>
       <c r="H116" s="4">
-        <v>0.004178952287</v>
+        <v>0.003659208038</v>
       </c>
       <c r="I116" s="5">
-        <v>0.004179556083</v>
+        <v>0.003659653909</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>130000</v>
+        <v>113000</v>
       </c>
       <c r="F117" s="2">
-        <v>99.723446</v>
+        <v>100.254982</v>
       </c>
       <c r="G117" s="3">
-        <v>129640.48</v>
+        <v>113288.13</v>
       </c>
       <c r="H117" s="4">
-        <v>0.003910474351</v>
+        <v>0.003472003006</v>
       </c>
       <c r="I117" s="5">
-        <v>0.003911039357</v>
+        <v>0.003472426066</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>130855.34</v>
+        <v>115000</v>
       </c>
       <c r="F118" s="2">
-        <v>98.87532299999999</v>
+        <v>98.935757</v>
       </c>
       <c r="G118" s="3">
-        <v>129383.64</v>
+        <v>113776.12</v>
       </c>
       <c r="H118" s="4">
-        <v>0.00390272704</v>
+        <v>0.003486958728</v>
       </c>
       <c r="I118" s="5">
-        <v>0.003903290927</v>
+        <v>0.003487383611</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
-        <v>120000</v>
+        <v>113504.02</v>
       </c>
       <c r="F119" s="2">
-        <v>99.47945</v>
+        <v>99.05862399999999</v>
       </c>
       <c r="G119" s="3">
-        <v>119375.34</v>
+        <v>112435.52</v>
       </c>
       <c r="H119" s="4">
-        <v>0.00360083676</v>
+        <v>0.003445872625</v>
       </c>
       <c r="I119" s="5">
-        <v>0.003601357028</v>
+        <v>0.003446292501</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
-        <v>118912.88</v>
+        <v>110000</v>
       </c>
       <c r="F120" s="2">
-        <v>97.96879</v>
+        <v>99.556755</v>
       </c>
       <c r="G120" s="3">
-        <v>116497.51</v>
+        <v>109512.43</v>
       </c>
       <c r="H120" s="4">
-        <v>0.003514029911</v>
+        <v>0.003356287097</v>
       </c>
       <c r="I120" s="5">
-        <v>0.003514537636</v>
+        <v>0.003356696058</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>113000</v>
+        <v>113875.37</v>
       </c>
       <c r="F121" s="2">
-        <v>100.301832</v>
+        <v>98.076722</v>
       </c>
       <c r="G121" s="3">
-        <v>113341.07</v>
+        <v>111685.23</v>
       </c>
       <c r="H121" s="4">
-        <v>0.003418819095</v>
+        <v>0.003422878069</v>
       </c>
       <c r="I121" s="5">
-        <v>0.003419313064</v>
+        <v>0.003423295143</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
-        <v>115000</v>
+        <v>100000</v>
       </c>
       <c r="F122" s="2">
-        <v>99.047061</v>
+        <v>104.10667</v>
       </c>
       <c r="G122" s="3">
-        <v>113904.12</v>
+        <v>104106.67</v>
       </c>
       <c r="H122" s="4">
-        <v>0.00343580293</v>
+        <v>0.003190613811</v>
       </c>
       <c r="I122" s="5">
-        <v>0.003436299353</v>
+        <v>0.003191002584</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="1">
-        <v>110000</v>
+        <v>100000</v>
       </c>
       <c r="F123" s="2">
-        <v>99.60644499999999</v>
+        <v>103.96279</v>
       </c>
       <c r="G123" s="3">
-        <v>109567.09</v>
+        <v>103962.79</v>
       </c>
       <c r="H123" s="4">
-        <v>0.003304980774</v>
+        <v>0.003186204243</v>
       </c>
       <c r="I123" s="5">
-        <v>0.003305458294</v>
+        <v>0.003186592478</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>255</v>
       </c>
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="1">
-        <v>106000</v>
+        <v>105000</v>
       </c>
       <c r="F124" s="2">
-        <v>98.69799999999999</v>
+        <v>99.68436199999999</v>
       </c>
       <c r="G124" s="3">
-        <v>104619.88</v>
+        <v>104668.58</v>
       </c>
       <c r="H124" s="4">
-        <v>0.003155753188</v>
+        <v>0.003207834976</v>
       </c>
       <c r="I124" s="5">
-        <v>0.003156209147</v>
+        <v>0.003208225848</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>257</v>
       </c>
       <c r="D125" t="s">
         <v>258</v>
       </c>
       <c r="E125" s="1">
-        <v>100000</v>
+        <v>103045.16</v>
       </c>
       <c r="F125" s="2">
-        <v>104.22323</v>
+        <v>1</v>
       </c>
       <c r="G125" s="3">
-        <v>104223.23</v>
+        <v>103045.16</v>
       </c>
       <c r="H125" s="4">
-        <v>0.00314378864</v>
+        <v>0.003158081136</v>
       </c>
       <c r="I125" s="5">
-        <v>0.003144242871</v>
+        <v>0.003158465945</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>259</v>
       </c>
       <c r="D126" t="s">
         <v>260</v>
       </c>
       <c r="E126" s="1">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="F126" s="2">
-        <v>103.97458</v>
+        <v>99.26581</v>
       </c>
       <c r="G126" s="3">
-        <v>103974.58</v>
+        <v>104229.1</v>
       </c>
       <c r="H126" s="4">
-        <v>0.003136288364</v>
+        <v>0.003194366005</v>
       </c>
       <c r="I126" s="5">
-        <v>0.003136741511</v>
+        <v>0.003194755236</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
         <v>261</v>
       </c>
       <c r="D127" t="s">
         <v>262</v>
       </c>
       <c r="E127" s="1">
-        <v>105000</v>
+        <v>106000</v>
       </c>
       <c r="F127" s="2">
-        <v>99.172076</v>
+        <v>98.724396</v>
       </c>
       <c r="G127" s="3">
-        <v>104130.68</v>
+        <v>104647.86</v>
       </c>
       <c r="H127" s="4">
-        <v>0.003140996957</v>
+        <v>0.003207199949</v>
       </c>
       <c r="I127" s="5">
-        <v>0.003141450784</v>
+        <v>0.003207590743</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>263</v>
       </c>
       <c r="D128" t="s">
         <v>264</v>
       </c>
       <c r="E128" s="1">
         <v>100000</v>
       </c>
       <c r="F128" s="2">
-        <v>99.93404</v>
+        <v>99.87221</v>
       </c>
       <c r="G128" s="3">
-        <v>99934.03999999999</v>
+        <v>99872.21000000001</v>
       </c>
       <c r="H128" s="4">
-        <v>0.003014409549</v>
+        <v>0.00306083801</v>
       </c>
       <c r="I128" s="5">
-        <v>0.003014845086</v>
+        <v>0.00306121097</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>265</v>
       </c>
       <c r="D129" t="s">
         <v>266</v>
       </c>
       <c r="E129" s="1">
         <v>99000</v>
       </c>
       <c r="F129" s="2">
-        <v>100.129303</v>
+        <v>100.311</v>
       </c>
       <c r="G129" s="3">
-        <v>99128.00999999999</v>
+        <v>99307.89</v>
       </c>
       <c r="H129" s="4">
-        <v>0.002990096466</v>
+        <v>0.003043542987</v>
       </c>
       <c r="I129" s="5">
-        <v>0.00299052849</v>
+        <v>0.00304391384</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>10</v>
       </c>
       <c r="C130" t="s">
         <v>267</v>
       </c>
       <c r="D130" t="s">
         <v>268</v>
       </c>
       <c r="E130" s="1">
         <v>100000</v>
       </c>
       <c r="F130" s="2">
-        <v>99.04993</v>
+        <v>99.09971</v>
       </c>
       <c r="G130" s="3">
-        <v>99049.92999999999</v>
+        <v>99099.71000000001</v>
       </c>
       <c r="H130" s="4">
-        <v>0.002987741262</v>
+        <v>0.003037162781</v>
       </c>
       <c r="I130" s="5">
-        <v>0.002988172947</v>
+        <v>0.003037532857</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>10</v>
       </c>
       <c r="C131" t="s">
         <v>269</v>
       </c>
       <c r="D131" t="s">
         <v>270</v>
       </c>
       <c r="E131" s="1">
         <v>95000</v>
       </c>
       <c r="F131" s="2">
-        <v>100.544179</v>
+        <v>100.481074</v>
       </c>
       <c r="G131" s="3">
-        <v>95516.97</v>
+        <v>95457.02</v>
       </c>
       <c r="H131" s="4">
-        <v>0.002881173088</v>
+        <v>0.002925523286</v>
       </c>
       <c r="I131" s="5">
-        <v>0.002881589375</v>
+        <v>0.002925879759</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>10</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="1">
         <v>96000</v>
       </c>
       <c r="F132" s="2">
-        <v>100.337302</v>
+        <v>100.081031</v>
       </c>
       <c r="G132" s="3">
-        <v>96323.81</v>
+        <v>96077.78999999999</v>
       </c>
       <c r="H132" s="4">
-        <v>0.002905510599</v>
+        <v>0.002944548346</v>
       </c>
       <c r="I132" s="5">
-        <v>0.002905930402</v>
+        <v>0.002944907136</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>10</v>
       </c>
       <c r="C133" t="s">
         <v>273</v>
       </c>
       <c r="D133" t="s">
         <v>274</v>
       </c>
       <c r="E133" s="1">
-        <v>85751.77</v>
+        <v>83163.45</v>
       </c>
       <c r="F133" s="2">
-        <v>99.730501</v>
+        <v>99.927745</v>
       </c>
       <c r="G133" s="3">
-        <v>85520.67</v>
+        <v>83103.36</v>
       </c>
       <c r="H133" s="4">
-        <v>0.002579644772</v>
+        <v>0.002546913939</v>
       </c>
       <c r="I133" s="5">
-        <v>0.002580017492</v>
+        <v>0.002547224278</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>10</v>
       </c>
       <c r="C134" t="s">
         <v>275</v>
       </c>
       <c r="D134" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="1">
-        <v>86831.53</v>
+        <v>75000</v>
       </c>
       <c r="F134" s="2">
-        <v>99.92964499999999</v>
+        <v>101.37204</v>
       </c>
       <c r="G134" s="3">
-        <v>86770.44</v>
+        <v>76029.03</v>
       </c>
       <c r="H134" s="4">
-        <v>0.002617342819</v>
+        <v>0.002330103087</v>
       </c>
       <c r="I134" s="5">
-        <v>0.002617720986</v>
+        <v>0.002330387008</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>10</v>
       </c>
       <c r="C135" t="s">
         <v>277</v>
       </c>
       <c r="D135" t="s">
         <v>278</v>
       </c>
       <c r="E135" s="1">
-        <v>75000</v>
+        <v>73097.25999999999</v>
       </c>
       <c r="F135" s="2">
-        <v>101.363867</v>
+        <v>100</v>
       </c>
       <c r="G135" s="3">
-        <v>76022.89999999999</v>
+        <v>73097.25999999999</v>
       </c>
       <c r="H135" s="4">
-        <v>0.002293154129</v>
+        <v>0.002240251535</v>
       </c>
       <c r="I135" s="5">
-        <v>0.002293485456</v>
+        <v>0.002240524508</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>279</v>
       </c>
       <c r="D136" t="s">
         <v>280</v>
       </c>
       <c r="E136" s="1">
-        <v>73097.25999999999</v>
+        <v>73000</v>
       </c>
       <c r="F136" s="2">
-        <v>100</v>
+        <v>99.49449300000001</v>
       </c>
       <c r="G136" s="3">
-        <v>73097.25999999999</v>
+        <v>72630.98</v>
       </c>
       <c r="H136" s="4">
-        <v>0.002204905141</v>
+        <v>0.002225961195</v>
       </c>
       <c r="I136" s="5">
-        <v>0.002205223717</v>
+        <v>0.002226232426</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>281</v>
       </c>
       <c r="D137" t="s">
         <v>282</v>
       </c>
       <c r="E137" s="1">
-        <v>73000</v>
+        <v>64000</v>
       </c>
       <c r="F137" s="2">
-        <v>99.427932</v>
+        <v>103.412563</v>
       </c>
       <c r="G137" s="3">
-        <v>72582.39</v>
+        <v>66184.03999999999</v>
       </c>
       <c r="H137" s="4">
-        <v>0.002189374617</v>
+        <v>0.002028378327</v>
       </c>
       <c r="I137" s="5">
-        <v>0.00218969095</v>
+        <v>0.002028625483</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>10</v>
       </c>
       <c r="C138" t="s">
         <v>283</v>
       </c>
       <c r="D138" t="s">
         <v>284</v>
       </c>
       <c r="E138" s="1">
-        <v>64000</v>
+        <v>65000</v>
       </c>
       <c r="F138" s="2">
-        <v>103.679438</v>
+        <v>100.421277</v>
       </c>
       <c r="G138" s="3">
-        <v>66354.84</v>
+        <v>65273.83</v>
       </c>
       <c r="H138" s="4">
-        <v>0.00200152685</v>
+        <v>0.002000482617</v>
       </c>
       <c r="I138" s="5">
-        <v>0.002001816041</v>
+        <v>0.002000726374</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>10</v>
       </c>
       <c r="C139" t="s">
         <v>285</v>
       </c>
       <c r="D139" t="s">
         <v>286</v>
       </c>
       <c r="E139" s="1">
         <v>50000</v>
       </c>
       <c r="F139" s="2">
-        <v>97.79192</v>
+        <v>97.93926</v>
       </c>
       <c r="G139" s="3">
-        <v>48895.96</v>
+        <v>48969.63</v>
       </c>
       <c r="H139" s="4">
-        <v>0.00147489733</v>
+        <v>0.001500798919</v>
       </c>
       <c r="I139" s="5">
-        <v>0.00147511043</v>
+        <v>0.00150098179</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>287</v>
       </c>
       <c r="D140" t="s">
         <v>288</v>
       </c>
       <c r="E140" s="1">
-        <v>28463.44</v>
+        <v>50000</v>
       </c>
       <c r="F140" s="2">
-        <v>100</v>
+        <v>100.00204</v>
       </c>
       <c r="G140" s="3">
-        <v>28463.44</v>
+        <v>50001.02</v>
       </c>
       <c r="H140" s="4">
-        <v>0.0008585709670000001</v>
+        <v>0.00153240849</v>
       </c>
       <c r="I140" s="5">
-        <v>0.000858695018</v>
+        <v>0.001532595213</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>10</v>
       </c>
       <c r="C141" t="s">
         <v>289</v>
       </c>
       <c r="D141" t="s">
         <v>290</v>
       </c>
       <c r="E141" s="1">
-        <v>10</v>
+        <v>27890.09</v>
       </c>
       <c r="F141" s="2">
-        <v>103.023438</v>
+        <v>100</v>
       </c>
       <c r="G141" s="3">
+        <v>27890.09</v>
+      </c>
+      <c r="H141" s="4">
+        <v>0.0008547627770000001</v>
+      </c>
+      <c r="I141" s="5">
+        <v>0.000854866929</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142" t="s">
+        <v>9</v>
+      </c>
+      <c r="B142" t="s">
+        <v>10</v>
+      </c>
+      <c r="C142" t="s">
+        <v>291</v>
+      </c>
+      <c r="D142" t="s">
+        <v>292</v>
+      </c>
+      <c r="E142" s="1">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2">
+        <v>102.9063</v>
+      </c>
+      <c r="G142" s="3">
         <v>0</v>
       </c>
-      <c r="H141" s="4">
+      <c r="H142" s="4">
         <v>0</v>
       </c>
-      <c r="I141" s="5">
+      <c r="I142" s="5">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -5452,32 +5487,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Short Duration Bond ETF Holdings as of 08.05.2026</dc:title>
+  <dc:title>Sterling Capital Short Duration Bond ETF Holdings as of 08.25.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>