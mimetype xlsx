--- v3 (2026-08-26)
+++ v4 (2026-09-15)
@@ -14,929 +14,941 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="298">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-08-25</t>
+    <t>2026-09-14</t>
   </si>
   <si>
     <t>SCSB</t>
   </si>
   <si>
+    <t>31423R500</t>
+  </si>
+  <si>
+    <t>FEDERATED HERMES TREASURY</t>
+  </si>
+  <si>
     <t>26243EAR2</t>
   </si>
   <si>
     <t>DRSLF 2017-53A BR</t>
   </si>
   <si>
     <t>895974AA1</t>
   </si>
   <si>
     <t>TCN 2025-SFR1 A</t>
   </si>
   <si>
     <t>42806MCE7</t>
   </si>
   <si>
     <t>HERTZ 2023-4A A</t>
   </si>
   <si>
     <t>80287NAD7</t>
   </si>
   <si>
     <t>SDART 2025-2 B</t>
   </si>
   <si>
     <t>16159GAC3</t>
   </si>
   <si>
     <t>CHASE 2019-ATR2 A3</t>
   </si>
   <si>
-    <t>31423R500</t>
-[...2 lines deleted...]
-    <t>FEDERATED HERMES TREASURY</t>
+    <t>50202CAJ3</t>
+  </si>
+  <si>
+    <t>LCM 33A AR</t>
+  </si>
+  <si>
+    <t>08163VAC1</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V3 A3</t>
+  </si>
+  <si>
+    <t>64134BAJ9</t>
+  </si>
+  <si>
+    <t>NEUB 2021-41A AR</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
+  </si>
+  <si>
+    <t>04016NBH5</t>
+  </si>
+  <si>
+    <t>ARES 2017-44A A1RR</t>
+  </si>
+  <si>
+    <t>081927AE5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 AS</t>
+  </si>
+  <si>
+    <t>36274NAA0</t>
+  </si>
+  <si>
+    <t>HNOR 2026-A A</t>
+  </si>
+  <si>
+    <t>36143L2L8</t>
+  </si>
+  <si>
+    <t>GBLATL 5 1/2 01/08/29</t>
+  </si>
+  <si>
+    <t>76134KAA2</t>
+  </si>
+  <si>
+    <t>VDCR 2023-1A A2A</t>
+  </si>
+  <si>
+    <t>06738ECT0</t>
+  </si>
+  <si>
+    <t>BACR 4.837 09/10/28</t>
+  </si>
+  <si>
+    <t>92212KAC0</t>
+  </si>
+  <si>
+    <t>VDC 2020-2A A2</t>
+  </si>
+  <si>
+    <t>06644EAG3</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR1 A3</t>
+  </si>
+  <si>
+    <t>00833BAN8</t>
+  </si>
+  <si>
+    <t>AFRMT 2025-3A A</t>
+  </si>
+  <si>
+    <t>65558RAL3</t>
+  </si>
+  <si>
+    <t>NDAFH 4 3/8 03/17/28</t>
+  </si>
+  <si>
+    <t>09261XAH5</t>
+  </si>
+  <si>
+    <t>BXSL 5 7/8 11/15/27</t>
+  </si>
+  <si>
+    <t>39154TCS5</t>
+  </si>
+  <si>
+    <t>GALC 2025-2 B</t>
+  </si>
+  <si>
+    <t>00202DAA5</t>
+  </si>
+  <si>
+    <t>APLD 9 1/4 12/15/30</t>
+  </si>
+  <si>
+    <t>09216NAA8</t>
+  </si>
+  <si>
+    <t>BLKPRL 6 1/8 02/15/31</t>
+  </si>
+  <si>
+    <t>33853QAA9</t>
+  </si>
+  <si>
+    <t>FLASHC 7.25 12/31/30 144A</t>
+  </si>
+  <si>
+    <t>76209PAH6</t>
+  </si>
+  <si>
+    <t>RGA 4.35 08/25/28</t>
+  </si>
+  <si>
+    <t>852060AD4</t>
+  </si>
+  <si>
+    <t>S 6 7/8 11/15/28</t>
+  </si>
+  <si>
+    <t>871607AB3</t>
+  </si>
+  <si>
+    <t>SNPS 4.65 04/01/28</t>
+  </si>
+  <si>
+    <t>982911AA7</t>
+  </si>
+  <si>
+    <t>WULF 7.75 10/15/30 144A</t>
+  </si>
+  <si>
+    <t>95000U3G6</t>
+  </si>
+  <si>
+    <t>WFC 6.303 10/23/29</t>
+  </si>
+  <si>
+    <t>428102AG2</t>
+  </si>
+  <si>
+    <t>HESM 6 1/2 06/01/29</t>
+  </si>
+  <si>
+    <t>63942GAA1</t>
+  </si>
+  <si>
+    <t>NAVSL 2021-FA A</t>
+  </si>
+  <si>
+    <t>75524KSA3</t>
+  </si>
+  <si>
+    <t>CFG 4.192 01/29/29</t>
+  </si>
+  <si>
+    <t>05377RKW3</t>
+  </si>
+  <si>
+    <t>AESOP 2025-3A A</t>
+  </si>
+  <si>
+    <t>04020EAQ0</t>
+  </si>
+  <si>
+    <t>ARESSI 4.85 01/15/29</t>
+  </si>
+  <si>
+    <t>61748UAR3</t>
+  </si>
+  <si>
+    <t>MS 4.238 01/09/30</t>
+  </si>
+  <si>
+    <t>225401BK3</t>
+  </si>
+  <si>
+    <t>UBS 4.151 12/23/29</t>
+  </si>
+  <si>
+    <t>718172DR7</t>
+  </si>
+  <si>
+    <t>PM 4 1/8 04/28/28</t>
+  </si>
+  <si>
+    <t>25746UDY2</t>
+  </si>
+  <si>
+    <t>D 4.6 05/15/28</t>
+  </si>
+  <si>
+    <t>55952FAL2</t>
+  </si>
+  <si>
+    <t>MAGNE 2021-31A A1R</t>
+  </si>
+  <si>
+    <t>55389QAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2024-2A A</t>
+  </si>
+  <si>
+    <t>682680CM3</t>
+  </si>
+  <si>
+    <t>OKE 5 5/8 01/15/28</t>
+  </si>
+  <si>
+    <t>78397DAE8</t>
+  </si>
+  <si>
+    <t>SECBEN 5.9 09/26/28</t>
+  </si>
+  <si>
+    <t>34967GAA2</t>
+  </si>
+  <si>
+    <t>FORTRE 4 5/8 10/06/28</t>
+  </si>
+  <si>
+    <t>00774MAW5</t>
+  </si>
+  <si>
+    <t>AER 3 10/29/28</t>
+  </si>
+  <si>
+    <t>63943FAA2</t>
+  </si>
+  <si>
+    <t>NAVRL 2025-A A</t>
+  </si>
+  <si>
+    <t>78449YAA8</t>
+  </si>
+  <si>
+    <t>SMB 2021-B A</t>
+  </si>
+  <si>
+    <t>872899BL2</t>
+  </si>
+  <si>
+    <t>TSTAT 2022-1A AR3</t>
+  </si>
+  <si>
+    <t>78458MAA2</t>
+  </si>
+  <si>
+    <t>SMR 2022-IND A</t>
+  </si>
+  <si>
+    <t>022249AU0</t>
+  </si>
+  <si>
+    <t>HWM 6 3/4 01/15/28</t>
+  </si>
+  <si>
+    <t>43849RAM7</t>
+  </si>
+  <si>
+    <t>HONA 4 03/16/29</t>
+  </si>
+  <si>
+    <t>98463GAG3</t>
+  </si>
+  <si>
+    <t>YMMT 2026-A A1</t>
+  </si>
+  <si>
+    <t>06051GMK2</t>
+  </si>
+  <si>
+    <t>BAC 4.979 01/24/29</t>
+  </si>
+  <si>
+    <t>564760CC8</t>
+  </si>
+  <si>
+    <t>MTB 4.762 07/06/28</t>
+  </si>
+  <si>
+    <t>606822EJ9</t>
+  </si>
+  <si>
+    <t>MUFG 5.126 09/18/30</t>
+  </si>
+  <si>
+    <t>759187JX6</t>
+  </si>
+  <si>
+    <t>RF 4.755 07/27/29</t>
+  </si>
+  <si>
+    <t>09659W3G7</t>
+  </si>
+  <si>
+    <t>BNP 4.892 06/30/30</t>
+  </si>
+  <si>
+    <t>26884TBC5</t>
+  </si>
+  <si>
+    <t>ENTERP 4 1/2 10/30/29</t>
+  </si>
+  <si>
+    <t>44891AEK9</t>
+  </si>
+  <si>
+    <t>HYNMTR 4 3/4 04/06/29</t>
+  </si>
+  <si>
+    <t>60687YDU0</t>
+  </si>
+  <si>
+    <t>MIZUHO 4.782 07/13/30</t>
+  </si>
+  <si>
+    <t>808513CQ6</t>
+  </si>
+  <si>
+    <t>SCHW 4.744 05/21/30</t>
+  </si>
+  <si>
+    <t>24422EYD5</t>
+  </si>
+  <si>
+    <t>DE 4 1/4 06/05/28</t>
+  </si>
+  <si>
+    <t>682691AC4</t>
+  </si>
+  <si>
+    <t>OMF 3 7/8 09/15/28</t>
+  </si>
+  <si>
+    <t>097023DP7</t>
+  </si>
+  <si>
+    <t>BA 6.259 05/01/27</t>
+  </si>
+  <si>
+    <t>571676AX3</t>
+  </si>
+  <si>
+    <t>MARS 4.6 03/01/28</t>
+  </si>
+  <si>
+    <t>620076BL2</t>
+  </si>
+  <si>
+    <t>MSI 4.6 02/23/28</t>
   </si>
   <si>
     <t>04685A3Q2</t>
   </si>
   <si>
     <t>ATH 5.583 01/09/29</t>
   </si>
   <si>
-    <t>50202CAJ3</t>
-[...44 lines deleted...]
-    <t>BMARK 2024-V6 AS</t>
+    <t>22966RAH9</t>
+  </si>
+  <si>
+    <t>CUBE 2 1/4 12/15/28</t>
+  </si>
+  <si>
+    <t>682685AA0</t>
+  </si>
+  <si>
+    <t>ODART 2023-1A A</t>
+  </si>
+  <si>
+    <t>980236AX1</t>
+  </si>
+  <si>
+    <t>WDSAU 4.9 05/19/28</t>
+  </si>
+  <si>
+    <t>055986AF0</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 AS</t>
+  </si>
+  <si>
+    <t>78410GAH7</t>
+  </si>
+  <si>
+    <t>SBAC 4 7/8 01/15/30</t>
+  </si>
+  <si>
+    <t>009066AC5</t>
+  </si>
+  <si>
+    <t>ABNB 4.4 03/16/29</t>
+  </si>
+  <si>
+    <t>31416CDV5</t>
+  </si>
+  <si>
+    <t>FN 995716</t>
+  </si>
+  <si>
+    <t>830867AB3</t>
+  </si>
+  <si>
+    <t>DAL 4 3/4 10/20/28</t>
+  </si>
+  <si>
+    <t>34962XAN2</t>
+  </si>
+  <si>
+    <t>FCBSL 2020-1A A1AR</t>
+  </si>
+  <si>
+    <t>61748UAK8</t>
+  </si>
+  <si>
+    <t>MS 4.133 10/18/29</t>
+  </si>
+  <si>
+    <t>05377RKL7</t>
+  </si>
+  <si>
+    <t>AESOP 2025-1A A</t>
+  </si>
+  <si>
+    <t>61766RAZ9</t>
+  </si>
+  <si>
+    <t>MSBAM 2016-C31 A5</t>
+  </si>
+  <si>
+    <t>36168QAL8</t>
+  </si>
+  <si>
+    <t>GFLCN 4 08/01/28</t>
+  </si>
+  <si>
+    <t>350930AB9</t>
+  </si>
+  <si>
+    <t>FABSJV 5.9 01/25/30</t>
+  </si>
+  <si>
+    <t>43283NAA5</t>
+  </si>
+  <si>
+    <t>HGVT 2024-3A A</t>
+  </si>
+  <si>
+    <t>065931BG1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 AS</t>
+  </si>
+  <si>
+    <t>85325C2D3</t>
+  </si>
+  <si>
+    <t>STANLN 5.545 01/21/29</t>
+  </si>
+  <si>
+    <t>57665RAN6</t>
+  </si>
+  <si>
+    <t>MTCHII 4 5/8 06/01/28</t>
+  </si>
+  <si>
+    <t>428102AH0</t>
+  </si>
+  <si>
+    <t>HESM 5 7/8 03/01/28</t>
+  </si>
+  <si>
+    <t>118230AU5</t>
+  </si>
+  <si>
+    <t>BPL 4 1/2 03/01/28</t>
+  </si>
+  <si>
+    <t>433403AA0</t>
+  </si>
+  <si>
+    <t>HINTT 2025-A A</t>
+  </si>
+  <si>
+    <t>92332YAC5</t>
+  </si>
+  <si>
+    <t>VENLNG 9 1/2 02/01/29</t>
+  </si>
+  <si>
+    <t>143658CB6</t>
+  </si>
+  <si>
+    <t>CCL 5.125 05/01/29 144A</t>
+  </si>
+  <si>
+    <t>09660QAW4</t>
+  </si>
+  <si>
+    <t>BMO 2024-5C3 AS</t>
+  </si>
+  <si>
+    <t>02005NCC2</t>
+  </si>
+  <si>
+    <t>ALLY 5.525 09/16/30</t>
+  </si>
+  <si>
+    <t>34963QAN6</t>
+  </si>
+  <si>
+    <t>FCBSL 2021-3AR B1R</t>
+  </si>
+  <si>
+    <t>46647PFL5</t>
+  </si>
+  <si>
+    <t>JPM V4.408 04/23/30</t>
+  </si>
+  <si>
+    <t>62886HBG5</t>
+  </si>
+  <si>
+    <t>NCLH 7 3/4 02/15/29</t>
+  </si>
+  <si>
+    <t>78450FAA5</t>
+  </si>
+  <si>
+    <t>SMB 2022-A APT</t>
   </si>
   <si>
     <t>12515ABE9</t>
   </si>
   <si>
     <t>CD 2016-CD2 A4</t>
   </si>
   <si>
-    <t>36143L2L8</t>
-[...458 lines deleted...]
-    <t>NCLH 7 3/4 02/15/29</t>
+    <t>12595EAD7</t>
+  </si>
+  <si>
+    <t>COMM 2017-COR2 A3</t>
+  </si>
+  <si>
+    <t>00138CBG2</t>
+  </si>
+  <si>
+    <t>CRBG 4 1/4 08/21/28</t>
+  </si>
+  <si>
+    <t>85208NAE0</t>
+  </si>
+  <si>
+    <t>SPRNTS 5.152 03/20/28</t>
+  </si>
+  <si>
+    <t>21874LAA0</t>
+  </si>
+  <si>
+    <t>CORZ 7 3/4 05/15/31</t>
+  </si>
+  <si>
+    <t>28002AAA4</t>
+  </si>
+  <si>
+    <t>EDGCOM 7.5 04/30/31 144A</t>
   </si>
   <si>
     <t>3136ADTK5</t>
   </si>
   <si>
     <t>FNR 2013-35 CB</t>
   </si>
   <si>
-    <t>78450FAA5</t>
-[...34 lines deleted...]
-  <si>
     <t>38179RAF2</t>
   </si>
   <si>
     <t>GCRED 5.45 08/15/28</t>
   </si>
   <si>
     <t>910047AM1</t>
   </si>
   <si>
     <t>UAL 4 7/8 03/01/29</t>
   </si>
   <si>
     <t>161175CQ5</t>
   </si>
   <si>
     <t>CHTR 6.1 06/01/29</t>
   </si>
   <si>
     <t>68389XDW2</t>
   </si>
   <si>
     <t>ORCL 4.55 02/04/29</t>
   </si>
   <si>
+    <t>82650DAA0</t>
+  </si>
+  <si>
+    <t>SRFC 2024-2A A</t>
+  </si>
+  <si>
+    <t>247361A24</t>
+  </si>
+  <si>
+    <t>DAL 4.95 07/10/28</t>
+  </si>
+  <si>
+    <t>55954PAY0</t>
+  </si>
+  <si>
+    <t>MAGNE 2019-21AR BR2</t>
+  </si>
+  <si>
+    <t>79587J2A0</t>
+  </si>
+  <si>
+    <t>SAMMON 5.1 12/10/29</t>
+  </si>
+  <si>
+    <t>855244BN8</t>
+  </si>
+  <si>
+    <t>SBUX 4 1/2 05/15/28</t>
+  </si>
+  <si>
     <t>78438PAA0</t>
   </si>
   <si>
     <t>SECMOS 8 7/8 05/01/31</t>
   </si>
   <si>
-    <t>82650DAA0</t>
-[...28 lines deleted...]
-  <si>
     <t>92840VAE2</t>
   </si>
   <si>
     <t>VST 4.3 07/15/29</t>
   </si>
   <si>
+    <t>066043AG5</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR6 AS</t>
+  </si>
+  <si>
     <t>04020EAM9</t>
   </si>
   <si>
     <t>ARESSI 5.45 09/09/28</t>
   </si>
   <si>
     <t>02771D2D5</t>
   </si>
   <si>
     <t>ANGINC 4 5/8 12/15/28</t>
   </si>
   <si>
-    <t>286181AT9</t>
-[...4 lines deleted...]
-  <si>
     <t>02771D2G8</t>
   </si>
   <si>
     <t>ANGINC 5 06/22/29</t>
   </si>
   <si>
-    <t>05401AAW1</t>
-[...10 lines deleted...]
-  <si>
     <t>3137FJ5G0</t>
   </si>
   <si>
     <t>FHR 4828 QA</t>
   </si>
   <si>
     <t>31620MCA2</t>
   </si>
   <si>
     <t>FIS 4.45 03/10/28</t>
   </si>
   <si>
     <t>3136AUG39</t>
   </si>
   <si>
     <t>FNR 2016-100 DA</t>
   </si>
   <si>
+    <t>036940AA2</t>
+  </si>
+  <si>
+    <t>AON 5.35 09/17/29</t>
+  </si>
+  <si>
     <t>06211EAP6</t>
   </si>
   <si>
     <t>BANK5 2023-5YR3 AS</t>
   </si>
   <si>
     <t>06211FBA5</t>
   </si>
   <si>
     <t>BANK5 2023-5YR4 AS</t>
   </si>
   <si>
     <t>55336VCG3</t>
   </si>
   <si>
     <t>MPLX 4.7 11/01/29</t>
   </si>
   <si>
+    <t>87612GAR2</t>
+  </si>
+  <si>
+    <t>TRGP 4.35 01/15/29</t>
+  </si>
+  <si>
+    <t>92840VAX0</t>
+  </si>
+  <si>
+    <t>VST 4.3 10/15/28</t>
+  </si>
+  <si>
+    <t>00138CBN7</t>
+  </si>
+  <si>
+    <t>CRBG 4.8 05/29/29</t>
+  </si>
+  <si>
+    <t>552953CF6</t>
+  </si>
+  <si>
+    <t>MGM 5 1/2 04/15/27</t>
+  </si>
+  <si>
+    <t>79587J2B8</t>
+  </si>
+  <si>
+    <t>SAMMON 5.05 01/10/28</t>
+  </si>
+  <si>
+    <t>373334LC3</t>
+  </si>
+  <si>
+    <t>SO 4 10/01/28</t>
+  </si>
+  <si>
+    <t>64966SMU7</t>
+  </si>
+  <si>
+    <t>NY NYC 4.67 02/01/2028</t>
+  </si>
+  <si>
+    <t>82653BAA1</t>
+  </si>
+  <si>
+    <t>SRFC 2024-3A A</t>
+  </si>
+  <si>
+    <t>08163TAC6</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 A3</t>
+  </si>
+  <si>
+    <t>05609QAE6</t>
+  </si>
+  <si>
+    <t>BX 2021-ACNT C</t>
+  </si>
+  <si>
+    <t>862121AA8</t>
+  </si>
+  <si>
+    <t>STOR 4 1/2 03/15/28</t>
+  </si>
+  <si>
+    <t>969457DA5</t>
+  </si>
+  <si>
+    <t>WMB 5 10/15/29</t>
+  </si>
+  <si>
+    <t>529043AF8</t>
+  </si>
+  <si>
+    <t>LXP 6 3/4 11/15/28</t>
+  </si>
+  <si>
+    <t>573284BC9</t>
+  </si>
+  <si>
+    <t>MLM 4.85 08/15/29</t>
+  </si>
+  <si>
+    <t>37892AAA8</t>
+  </si>
+  <si>
+    <t>GNL 3 3/4 12/15/27</t>
+  </si>
+  <si>
+    <t>FUTURESC</t>
+  </si>
+  <si>
+    <t>FUTURES CASH AT BROKER</t>
+  </si>
+  <si>
+    <t>TUZ6 COM</t>
+  </si>
+  <si>
+    <t>US 2YR NOTE (CBT) DEC26</t>
+  </si>
+  <si>
     <t>RECPAY</t>
   </si>
   <si>
     <t>Receivables/Payables</t>
-  </si>
-[...100 lines deleted...]
-    <t>US 2YR NOTE (CBT) DEC26</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1264,51 +1276,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I142"/>
+  <dimension ref="A1:I144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="15.281982" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1326,4157 +1338,4215 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>550000</v>
+        <v>770566.39</v>
       </c>
       <c r="F2" s="2">
-        <v>100.071</v>
+        <v>1</v>
       </c>
       <c r="G2" s="3">
-        <v>550390.5</v>
+        <v>770566.39</v>
       </c>
       <c r="H2" s="4">
-        <v>0.016868117392</v>
+        <v>0.023844620224</v>
       </c>
       <c r="I2" s="5">
-        <v>0.016870172756</v>
+        <v>0.023859639815</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
-        <v>517627.37</v>
+        <v>550000</v>
       </c>
       <c r="F3" s="2">
-        <v>99.92188</v>
+        <v>100.102</v>
       </c>
       <c r="G3" s="3">
-        <v>517223</v>
+        <v>550561</v>
       </c>
       <c r="H3" s="4">
-        <v>0.015851614942</v>
+        <v>0.017036712379</v>
       </c>
       <c r="I3" s="5">
-        <v>0.015853546446</v>
+        <v>0.017047443708</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>500000</v>
+        <v>517627.37</v>
       </c>
       <c r="F4" s="2">
-        <v>101.50983</v>
+        <v>99.915549</v>
       </c>
       <c r="G4" s="3">
-        <v>507549.15</v>
+        <v>517190.23</v>
       </c>
       <c r="H4" s="4">
-        <v>0.015555135208</v>
+        <v>0.016004077964</v>
       </c>
       <c r="I4" s="5">
-        <v>0.015557030586</v>
+        <v>0.016014158843</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>450000</v>
+        <v>500000</v>
       </c>
       <c r="F5" s="2">
-        <v>100.466871</v>
+        <v>100.45116</v>
       </c>
       <c r="G5" s="3">
-        <v>452100.92</v>
+        <v>502255.8</v>
       </c>
       <c r="H5" s="4">
-        <v>0.013855783091</v>
+        <v>0.015541942864</v>
       </c>
       <c r="I5" s="5">
-        <v>0.013857471405</v>
+        <v>0.015551732646</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>497461.83</v>
+        <v>450000</v>
       </c>
       <c r="F6" s="2">
-        <v>89.7064</v>
+        <v>100.105351</v>
       </c>
       <c r="G6" s="3">
-        <v>446255.1</v>
+        <v>450474.08</v>
       </c>
       <c r="H6" s="4">
-        <v>0.013676623049</v>
+        <v>0.013939594934</v>
       </c>
       <c r="I6" s="5">
-        <v>0.013678289532</v>
+        <v>0.013948375406</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>432366.06</v>
+        <v>497461.83</v>
       </c>
       <c r="F7" s="2">
-        <v>1</v>
+        <v>87.74124999999999</v>
       </c>
       <c r="G7" s="3">
-        <v>432366.06</v>
+        <v>436479.23</v>
       </c>
       <c r="H7" s="4">
-        <v>0.013250958104</v>
+        <v>0.013506534363</v>
       </c>
       <c r="I7" s="5">
-        <v>0.013252572721</v>
+        <v>0.013515042052</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>420000</v>
+        <v>417000</v>
       </c>
       <c r="F8" s="2">
-        <v>100.915893</v>
+        <v>100.037</v>
       </c>
       <c r="G8" s="3">
-        <v>423846.75</v>
+        <v>417154.29</v>
       </c>
       <c r="H8" s="4">
-        <v>0.01298986219</v>
+        <v>0.012908538121</v>
       </c>
       <c r="I8" s="5">
-        <v>0.012991444992</v>
+        <v>0.012916669136</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>417000</v>
+        <v>400000</v>
       </c>
       <c r="F9" s="2">
-        <v>100.054</v>
+        <v>101.47059</v>
       </c>
       <c r="G9" s="3">
-        <v>417225.18</v>
+        <v>405882.36</v>
       </c>
       <c r="H9" s="4">
-        <v>0.012786927309</v>
+        <v>0.012559736391</v>
       </c>
       <c r="I9" s="5">
-        <v>0.012788485384</v>
+        <v>0.012567647698</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>415000</v>
+        <v>408390.17</v>
       </c>
       <c r="F10" s="2">
-        <v>99.224694</v>
+        <v>100.033</v>
       </c>
       <c r="G10" s="3">
-        <v>411782.48</v>
+        <v>408524.94</v>
       </c>
       <c r="H10" s="4">
-        <v>0.012620121922</v>
+        <v>0.012641509081</v>
       </c>
       <c r="I10" s="5">
-        <v>0.012621659671</v>
+        <v>0.012649471896</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>400000</v>
+        <v>410000</v>
       </c>
       <c r="F11" s="2">
-        <v>102.2569</v>
+        <v>98.2189</v>
       </c>
       <c r="G11" s="3">
-        <v>409027.6</v>
+        <v>402697.49</v>
       </c>
       <c r="H11" s="4">
-        <v>0.012535691611</v>
+        <v>0.012461182889</v>
       </c>
       <c r="I11" s="5">
-        <v>0.012537219073</v>
+        <v>0.012469032118</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>408390.17</v>
+        <v>379823.54</v>
       </c>
       <c r="F12" s="2">
-        <v>100.064999</v>
+        <v>100.031001</v>
       </c>
       <c r="G12" s="3">
-        <v>408655.62</v>
+        <v>379941.29</v>
       </c>
       <c r="H12" s="4">
-        <v>0.012524291323</v>
+        <v>0.011757008693</v>
       </c>
       <c r="I12" s="5">
-        <v>0.012525817395</v>
+        <v>0.011764414366</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>400000</v>
+        <v>365000</v>
       </c>
       <c r="F13" s="2">
-        <v>100.555158</v>
+        <v>101.38026</v>
       </c>
       <c r="G13" s="3">
-        <v>402220.63</v>
+        <v>370037.95</v>
       </c>
       <c r="H13" s="4">
-        <v>0.012327074756</v>
+        <v>0.011450556989</v>
       </c>
       <c r="I13" s="5">
-        <v>0.012328576798</v>
+        <v>0.01145776963</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
-        <v>410000</v>
+        <v>350000</v>
       </c>
       <c r="F14" s="2">
-        <v>98.197639</v>
+        <v>99.49999099999999</v>
       </c>
       <c r="G14" s="3">
-        <v>402610.32</v>
+        <v>348249.97</v>
       </c>
       <c r="H14" s="4">
-        <v>0.012339017733</v>
+        <v>0.010776343673</v>
       </c>
       <c r="I14" s="5">
-        <v>0.01234052123</v>
+        <v>0.010783131631</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>379823.54</v>
+        <v>345000</v>
       </c>
       <c r="F15" s="2">
-        <v>100.047001</v>
+        <v>99.849322</v>
       </c>
       <c r="G15" s="3">
-        <v>380002.06</v>
+        <v>344480.16</v>
       </c>
       <c r="H15" s="4">
-        <v>0.011646130106</v>
+        <v>0.010659689701</v>
       </c>
       <c r="I15" s="5">
-        <v>0.011647549175</v>
+        <v>0.010666404179</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>365000</v>
+        <v>350000</v>
       </c>
       <c r="F16" s="2">
-        <v>102.352529</v>
+        <v>97.974971</v>
       </c>
       <c r="G16" s="3">
-        <v>373586.73</v>
+        <v>342912.4</v>
       </c>
       <c r="H16" s="4">
-        <v>0.011449515993</v>
+        <v>0.010611176426</v>
       </c>
       <c r="I16" s="5">
-        <v>0.011450911106</v>
+        <v>0.010617860346</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>360801.9</v>
+        <v>339000</v>
       </c>
       <c r="F17" s="2">
-        <v>97.90000000000001</v>
+        <v>99.802897</v>
       </c>
       <c r="G17" s="3">
-        <v>353225.06</v>
+        <v>338331.82</v>
       </c>
       <c r="H17" s="4">
-        <v>0.010825480781</v>
+        <v>0.010469433759</v>
       </c>
       <c r="I17" s="5">
-        <v>0.010826799855</v>
+        <v>0.010476028397</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>345000</v>
+        <v>350000</v>
       </c>
       <c r="F18" s="2">
-        <v>100.855835</v>
+        <v>96.54996</v>
       </c>
       <c r="G18" s="3">
-        <v>347952.63</v>
+        <v>337924.86</v>
       </c>
       <c r="H18" s="4">
-        <v>0.010663893767</v>
+        <v>0.010456840651</v>
       </c>
       <c r="I18" s="5">
-        <v>0.010665193152</v>
+        <v>0.010463427355</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>350000</v>
+        <v>330000</v>
       </c>
       <c r="F19" s="2">
-        <v>100.21426</v>
+        <v>101.050221</v>
       </c>
       <c r="G19" s="3">
-        <v>350749.91</v>
+        <v>333465.73</v>
       </c>
       <c r="H19" s="4">
-        <v>0.010749623508</v>
+        <v>0.010318856073</v>
       </c>
       <c r="I19" s="5">
-        <v>0.010750933339</v>
+        <v>0.010325355862</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>350000</v>
+        <v>331000</v>
       </c>
       <c r="F20" s="2">
-        <v>98.806791</v>
+        <v>98.384199</v>
       </c>
       <c r="G20" s="3">
-        <v>345823.77</v>
+        <v>325651.7</v>
       </c>
       <c r="H20" s="4">
-        <v>0.010598649367</v>
+        <v>0.010077056541</v>
       </c>
       <c r="I20" s="5">
-        <v>0.010599940802</v>
+        <v>0.010083404022</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>350000</v>
+        <v>325000</v>
       </c>
       <c r="F21" s="2">
-        <v>98.179963</v>
+        <v>99.333231</v>
       </c>
       <c r="G21" s="3">
-        <v>343629.87</v>
+        <v>322833</v>
       </c>
       <c r="H21" s="4">
-        <v>0.01053141178</v>
+        <v>0.009989833970000001</v>
       </c>
       <c r="I21" s="5">
-        <v>0.010532695022</v>
+        <v>0.00999612651</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>339000</v>
+        <v>320000</v>
       </c>
       <c r="F22" s="2">
-        <v>100.179699</v>
+        <v>100.398181</v>
       </c>
       <c r="G22" s="3">
-        <v>339609.18</v>
+        <v>321274.18</v>
       </c>
       <c r="H22" s="4">
-        <v>0.010408187476</v>
+        <v>0.009941597363</v>
       </c>
       <c r="I22" s="5">
-        <v>0.010409455704</v>
+        <v>0.009947859519000001</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>330000</v>
+        <v>325000</v>
       </c>
       <c r="F23" s="2">
-        <v>101.610579</v>
+        <v>97.02295100000001</v>
       </c>
       <c r="G23" s="3">
-        <v>335314.91</v>
+        <v>315324.59</v>
       </c>
       <c r="H23" s="4">
-        <v>0.010276578678</v>
+        <v>0.009757491647000001</v>
       </c>
       <c r="I23" s="5">
-        <v>0.01027783087</v>
+        <v>0.009763637836</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>350000</v>
+        <v>295000</v>
       </c>
       <c r="F24" s="2">
-        <v>96.462671</v>
+        <v>105.232875</v>
       </c>
       <c r="G24" s="3">
-        <v>337619.35</v>
+        <v>310436.98</v>
       </c>
       <c r="H24" s="4">
-        <v>0.010347204039</v>
+        <v>0.009606248102</v>
       </c>
       <c r="I24" s="5">
-        <v>0.010348464835</v>
+        <v>0.009612299023000001</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>331000</v>
+        <v>310000</v>
       </c>
       <c r="F25" s="2">
-        <v>99.32213</v>
+        <v>99.604506</v>
       </c>
       <c r="G25" s="3">
-        <v>328756.25</v>
+        <v>308773.97</v>
       </c>
       <c r="H25" s="4">
-        <v>0.010075571841</v>
+        <v>0.009554787376999999</v>
       </c>
       <c r="I25" s="5">
-        <v>0.01007679954</v>
+        <v>0.009560805884</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>325000</v>
+        <v>310000</v>
       </c>
       <c r="F26" s="2">
-        <v>99.9644</v>
+        <v>99.86601899999999</v>
       </c>
       <c r="G26" s="3">
-        <v>324884.3</v>
+        <v>309584.66</v>
       </c>
       <c r="H26" s="4">
-        <v>0.009956906071999999</v>
+        <v>0.009579873603</v>
       </c>
       <c r="I26" s="5">
-        <v>0.009958119311</v>
+        <v>0.009585907911000001</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>320000</v>
+        <v>315000</v>
       </c>
       <c r="F27" s="2">
-        <v>100.790488</v>
+        <v>98.364498</v>
       </c>
       <c r="G27" s="3">
-        <v>322529.56</v>
+        <v>309848.17</v>
       </c>
       <c r="H27" s="4">
-        <v>0.009884739122</v>
+        <v>0.009588027723000001</v>
       </c>
       <c r="I27" s="5">
-        <v>0.009885943568000001</v>
+        <v>0.009594067167</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>295000</v>
+        <v>300000</v>
       </c>
       <c r="F28" s="2">
-        <v>105.6354</v>
+        <v>103.629103</v>
       </c>
       <c r="G28" s="3">
-        <v>311624.43</v>
+        <v>310887.31</v>
       </c>
       <c r="H28" s="4">
-        <v>0.009550523615000001</v>
+        <v>0.009620183169000001</v>
       </c>
       <c r="I28" s="5">
-        <v>0.009551687337</v>
+        <v>0.009626242868</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>310000</v>
+        <v>312000</v>
       </c>
       <c r="F29" s="2">
-        <v>100.871452</v>
+        <v>99.463942</v>
       </c>
       <c r="G29" s="3">
-        <v>312701.5</v>
+        <v>310327.5</v>
       </c>
       <c r="H29" s="4">
-        <v>0.009583533202</v>
+        <v>0.009602860253999999</v>
       </c>
       <c r="I29" s="5">
-        <v>0.009584700947000001</v>
+        <v>0.009608909041000001</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
         <v>300000</v>
       </c>
       <c r="F30" s="2">
-        <v>104.490177</v>
+        <v>103.9051</v>
       </c>
       <c r="G30" s="3">
-        <v>313470.53</v>
+        <v>311715.3</v>
       </c>
       <c r="H30" s="4">
-        <v>0.009607102078</v>
+        <v>0.009645804752</v>
       </c>
       <c r="I30" s="5">
-        <v>0.009608272694000001</v>
+        <v>0.00965188059</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>312000</v>
+        <v>300000</v>
       </c>
       <c r="F31" s="2">
-        <v>100.042228</v>
+        <v>102.16805</v>
       </c>
       <c r="G31" s="3">
-        <v>312131.75</v>
+        <v>306504.15</v>
       </c>
       <c r="H31" s="4">
-        <v>0.009566071769</v>
+        <v>0.00948454948</v>
       </c>
       <c r="I31" s="5">
-        <v>0.009567237385</v>
+        <v>0.009490523743999999</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
         <v>300000</v>
       </c>
       <c r="F32" s="2">
-        <v>104.2361</v>
+        <v>101.3623</v>
       </c>
       <c r="G32" s="3">
-        <v>312708.3</v>
+        <v>304086.9</v>
       </c>
       <c r="H32" s="4">
-        <v>0.009583741569</v>
+        <v>0.009409749425000001</v>
       </c>
       <c r="I32" s="5">
-        <v>0.009584909338</v>
+        <v>0.009415676572999999</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>310000</v>
+        <v>351681.95</v>
       </c>
       <c r="F33" s="2">
-        <v>100.5135</v>
+        <v>86.812181</v>
       </c>
       <c r="G33" s="3">
-        <v>311591.85</v>
+        <v>305302.77</v>
       </c>
       <c r="H33" s="4">
-        <v>0.009549525118</v>
+        <v>0.009447373674</v>
       </c>
       <c r="I33" s="5">
-        <v>0.009550688718</v>
+        <v>0.009453324522</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>351681.95</v>
+        <v>300000</v>
       </c>
       <c r="F34" s="2">
-        <v>88.346479</v>
+        <v>98.74932699999999</v>
       </c>
       <c r="G34" s="3">
-        <v>310698.62</v>
+        <v>296247.98</v>
       </c>
       <c r="H34" s="4">
-        <v>0.009522149815</v>
+        <v>0.00916717974</v>
       </c>
       <c r="I34" s="5">
-        <v>0.009523310078999999</v>
+        <v>0.009172954095</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
         <v>300000</v>
       </c>
       <c r="F35" s="2">
-        <v>103.24986</v>
+        <v>97.65546000000001</v>
       </c>
       <c r="G35" s="3">
-        <v>309749.58</v>
+        <v>292966.38</v>
       </c>
       <c r="H35" s="4">
-        <v>0.009493064066</v>
+        <v>0.009065632968</v>
       </c>
       <c r="I35" s="5">
-        <v>0.009494220786000001</v>
+        <v>0.009071343359000001</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>325000</v>
+        <v>300000</v>
       </c>
       <c r="F36" s="2">
-        <v>94.758855</v>
+        <v>97.533323</v>
       </c>
       <c r="G36" s="3">
-        <v>307966.28</v>
+        <v>292599.97</v>
       </c>
       <c r="H36" s="4">
-        <v>0.009438410261000001</v>
+        <v>0.009054294645000001</v>
       </c>
       <c r="I36" s="5">
-        <v>0.009439560321999999</v>
+        <v>0.009059997893999999</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
         <v>300000</v>
       </c>
       <c r="F37" s="2">
-        <v>101.9038</v>
+        <v>97.62575699999999</v>
       </c>
       <c r="G37" s="3">
-        <v>305711.4</v>
+        <v>292877.27</v>
       </c>
       <c r="H37" s="4">
-        <v>0.009369303763999999</v>
+        <v>0.009062875555000001</v>
       </c>
       <c r="I37" s="5">
-        <v>0.009370445405</v>
+        <v>0.009068584209000001</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
         <v>300000</v>
       </c>
       <c r="F38" s="2">
-        <v>98.59866</v>
+        <v>97.774817</v>
       </c>
       <c r="G38" s="3">
-        <v>295795.98</v>
+        <v>293324.45</v>
       </c>
       <c r="H38" s="4">
-        <v>0.009065420487999999</v>
+        <v>0.009076713217</v>
       </c>
       <c r="I38" s="5">
-        <v>0.0090665251</v>
+        <v>0.009082430587</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
-        <v>300000</v>
+        <v>295000</v>
       </c>
       <c r="F39" s="2">
-        <v>98.533947</v>
+        <v>98.759058</v>
       </c>
       <c r="G39" s="3">
-        <v>295601.84</v>
+        <v>291339.22</v>
       </c>
       <c r="H39" s="4">
-        <v>0.009059470603999999</v>
+        <v>0.009015281712000001</v>
       </c>
       <c r="I39" s="5">
-        <v>0.009060574492</v>
+        <v>0.009020960386999999</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
-        <v>300000</v>
+        <v>281000</v>
       </c>
       <c r="F40" s="2">
-        <v>99.29889</v>
+        <v>99.269263</v>
       </c>
       <c r="G40" s="3">
-        <v>297896.67</v>
+        <v>278946.63</v>
       </c>
       <c r="H40" s="4">
-        <v>0.009129801478000001</v>
+        <v>0.008631801902999999</v>
       </c>
       <c r="I40" s="5">
-        <v>0.009130913935</v>
+        <v>0.008637239026999999</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
-        <v>300000</v>
+        <v>275000</v>
       </c>
       <c r="F41" s="2">
-        <v>98.65567299999999</v>
+        <v>100.015</v>
       </c>
       <c r="G41" s="3">
-        <v>295967.02</v>
+        <v>275041.25</v>
       </c>
       <c r="H41" s="4">
-        <v>0.009070662413000001</v>
+        <v>0.008510952771</v>
       </c>
       <c r="I41" s="5">
-        <v>0.009071767664</v>
+        <v>0.008516313772</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
-        <v>300000</v>
+        <v>279691.7</v>
       </c>
       <c r="F42" s="2">
-        <v>98.704823</v>
+        <v>98.149748</v>
       </c>
       <c r="G42" s="3">
-        <v>296114.47</v>
+        <v>274516.7</v>
       </c>
       <c r="H42" s="4">
-        <v>0.009075181393</v>
+        <v>0.008494720911</v>
       </c>
       <c r="I42" s="5">
-        <v>0.009076287194999999</v>
+        <v>0.008500071687</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
-        <v>295000</v>
+        <v>275000</v>
       </c>
       <c r="F43" s="2">
-        <v>99.379983</v>
+        <v>100.462775</v>
       </c>
       <c r="G43" s="3">
-        <v>293170.95</v>
+        <v>276272.63</v>
       </c>
       <c r="H43" s="4">
-        <v>0.008984969759000001</v>
+        <v>0.008549056974</v>
       </c>
       <c r="I43" s="5">
-        <v>0.008986064569</v>
+        <v>0.008554441976999999</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>281000</v>
+        <v>280000</v>
       </c>
       <c r="F44" s="2">
-        <v>99.967562</v>
+        <v>96.75838899999999</v>
       </c>
       <c r="G44" s="3">
-        <v>280908.85</v>
+        <v>270923.49</v>
       </c>
       <c r="H44" s="4">
-        <v>0.008609166483000001</v>
+        <v>0.008383531638</v>
       </c>
       <c r="I44" s="5">
-        <v>0.008610215502</v>
+        <v>0.008388812377</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
-        <v>279691.7</v>
+        <v>272000</v>
       </c>
       <c r="F45" s="2">
-        <v>99.39828</v>
+        <v>98.170585</v>
       </c>
       <c r="G45" s="3">
-        <v>278008.74</v>
+        <v>267023.99</v>
       </c>
       <c r="H45" s="4">
-        <v>0.008520285229</v>
+        <v>0.008262864490000001</v>
       </c>
       <c r="I45" s="5">
-        <v>0.008521323417</v>
+        <v>0.008268069221000001</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
         <v>275000</v>
       </c>
       <c r="F46" s="2">
-        <v>100.849451</v>
+        <v>95.538825</v>
       </c>
       <c r="G46" s="3">
-        <v>277335.99</v>
+        <v>262731.77</v>
       </c>
       <c r="H46" s="4">
-        <v>0.008499667129000001</v>
+        <v>0.008130044766999999</v>
       </c>
       <c r="I46" s="5">
-        <v>0.008500702805</v>
+        <v>0.008135165836</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
-        <v>275000</v>
+        <v>263103.86</v>
       </c>
       <c r="F47" s="2">
-        <v>100.021</v>
+        <v>99.09536900000001</v>
       </c>
       <c r="G47" s="3">
-        <v>275057.75</v>
+        <v>260723.74</v>
       </c>
       <c r="H47" s="4">
-        <v>0.008429844658999999</v>
+        <v>0.008067907797</v>
       </c>
       <c r="I47" s="5">
-        <v>0.008430871826999999</v>
+        <v>0.008072989726000001</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
-        <v>272000</v>
+        <v>277528.54</v>
       </c>
       <c r="F48" s="2">
-        <v>98.991015</v>
+        <v>94.19571000000001</v>
       </c>
       <c r="G48" s="3">
-        <v>269255.56</v>
+        <v>261419.98</v>
       </c>
       <c r="H48" s="4">
-        <v>0.008252021807</v>
+        <v>0.008089452372000001</v>
       </c>
       <c r="I48" s="5">
-        <v>0.008253027307</v>
+        <v>0.008094547872000001</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>280000</v>
+        <v>260903.64</v>
       </c>
       <c r="F49" s="2">
-        <v>96.346543</v>
+        <v>100.035001</v>
       </c>
       <c r="G49" s="3">
-        <v>269770.32</v>
+        <v>260994.96</v>
       </c>
       <c r="H49" s="4">
-        <v>0.008267797924</v>
+        <v>0.00807630044</v>
       </c>
       <c r="I49" s="5">
-        <v>0.008268805347999999</v>
+        <v>0.008081387656</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>275000</v>
+        <v>257253.82</v>
       </c>
       <c r="F50" s="2">
-        <v>96.338487</v>
+        <v>100</v>
       </c>
       <c r="G50" s="3">
-        <v>264930.84</v>
+        <v>257253.82</v>
       </c>
       <c r="H50" s="4">
-        <v>0.00811947971</v>
+        <v>0.007960533601</v>
       </c>
       <c r="I50" s="5">
-        <v>0.008120469061</v>
+        <v>0.007965547896</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>263103.86</v>
+        <v>250000</v>
       </c>
       <c r="F51" s="2">
-        <v>100.43441</v>
+        <v>102.224948</v>
       </c>
       <c r="G51" s="3">
-        <v>264246.81</v>
+        <v>255562.37</v>
       </c>
       <c r="H51" s="4">
-        <v>0.008098515876999999</v>
+        <v>0.007908192902</v>
       </c>
       <c r="I51" s="5">
-        <v>0.008099502672999999</v>
+        <v>0.007913174227999999</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>277528.54</v>
+        <v>260000</v>
       </c>
       <c r="F52" s="2">
-        <v>94.65482</v>
+        <v>97.383273</v>
       </c>
       <c r="G52" s="3">
-        <v>262694.14</v>
+        <v>253196.51</v>
       </c>
       <c r="H52" s="4">
-        <v>0.008050930370000001</v>
+        <v>0.007834983068</v>
       </c>
       <c r="I52" s="5">
-        <v>0.008051911368</v>
+        <v>0.007839918279</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>260903.64</v>
+        <v>255000</v>
       </c>
       <c r="F53" s="2">
-        <v>100.048999</v>
+        <v>98.339471</v>
       </c>
       <c r="G53" s="3">
-        <v>261031.48</v>
+        <v>250765.65</v>
       </c>
       <c r="H53" s="4">
-        <v>0.007999973929000001</v>
+        <v>0.0077597619</v>
       </c>
       <c r="I53" s="5">
-        <v>0.008000948718000001</v>
+        <v>0.00776464973</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
         <v>250000</v>
       </c>
       <c r="F54" s="2">
-        <v>102.924636</v>
+        <v>99.97375599999999</v>
       </c>
       <c r="G54" s="3">
-        <v>257311.59</v>
+        <v>249934.39</v>
       </c>
       <c r="H54" s="4">
-        <v>0.007885968429000001</v>
+        <v>0.007734039127</v>
       </c>
       <c r="I54" s="5">
-        <v>0.007886929326</v>
+        <v>0.007738910755</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>257253.82</v>
+        <v>250000</v>
       </c>
       <c r="F55" s="2">
-        <v>100.118642</v>
+        <v>99.77493200000001</v>
       </c>
       <c r="G55" s="3">
-        <v>257559.03</v>
+        <v>249437.33</v>
       </c>
       <c r="H55" s="4">
-        <v>0.007893551889999999</v>
+        <v>0.007718657965</v>
       </c>
       <c r="I55" s="5">
-        <v>0.007894513711999999</v>
+        <v>0.007723519904</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>260000</v>
+        <v>250000</v>
       </c>
       <c r="F56" s="2">
-        <v>98.48510400000001</v>
+        <v>99.273932</v>
       </c>
       <c r="G56" s="3">
-        <v>256061.27</v>
+        <v>248184.83</v>
       </c>
       <c r="H56" s="4">
-        <v>0.007847649203</v>
+        <v>0.007679900257</v>
       </c>
       <c r="I56" s="5">
-        <v>0.007848605432</v>
+        <v>0.007684737783</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>255000</v>
+        <v>250000</v>
       </c>
       <c r="F57" s="2">
-        <v>99.50202</v>
+        <v>99.099412</v>
       </c>
       <c r="G57" s="3">
-        <v>253730.15</v>
+        <v>247748.53</v>
       </c>
       <c r="H57" s="4">
-        <v>0.007776206117</v>
+        <v>0.007666399269</v>
       </c>
       <c r="I57" s="5">
-        <v>0.007777153641</v>
+        <v>0.00767122829</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
         <v>250000</v>
       </c>
       <c r="F58" s="2">
-        <v>100.145384</v>
+        <v>98.451712</v>
       </c>
       <c r="G58" s="3">
-        <v>250363.46</v>
+        <v>246129.28</v>
       </c>
       <c r="H58" s="4">
-        <v>0.007673025305</v>
+        <v>0.007616292747</v>
       </c>
       <c r="I58" s="5">
-        <v>0.007673960256</v>
+        <v>0.007621090207</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
         <v>250000</v>
       </c>
       <c r="F59" s="2">
-        <v>99.995268</v>
+        <v>97.81845199999999</v>
       </c>
       <c r="G59" s="3">
-        <v>249988.17</v>
+        <v>244546.13</v>
       </c>
       <c r="H59" s="4">
-        <v>0.007661523588</v>
+        <v>0.007567303314</v>
       </c>
       <c r="I59" s="5">
-        <v>0.007662457137</v>
+        <v>0.007572069916</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
         <v>250000</v>
       </c>
       <c r="F60" s="2">
-        <v>99.705928</v>
+        <v>98.465412</v>
       </c>
       <c r="G60" s="3">
-        <v>249264.82</v>
+        <v>246163.53</v>
       </c>
       <c r="H60" s="4">
-        <v>0.007639354686</v>
+        <v>0.007617352589</v>
       </c>
       <c r="I60" s="5">
-        <v>0.007640285534</v>
+        <v>0.007622150716</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
         <v>250000</v>
       </c>
       <c r="F61" s="2">
-        <v>99.28148</v>
+        <v>98.40949999999999</v>
       </c>
       <c r="G61" s="3">
-        <v>248203.7</v>
+        <v>246023.75</v>
       </c>
       <c r="H61" s="4">
-        <v>0.007606833964</v>
+        <v>0.007613027198</v>
       </c>
       <c r="I61" s="5">
-        <v>0.007607760849</v>
+        <v>0.007617822601</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
         <v>250000</v>
       </c>
       <c r="F62" s="2">
-        <v>99.59748</v>
+        <v>98.76554400000001</v>
       </c>
       <c r="G62" s="3">
-        <v>248993.7</v>
+        <v>246913.86</v>
       </c>
       <c r="H62" s="4">
-        <v>0.007631045524</v>
+        <v>0.007640571009</v>
       </c>
       <c r="I62" s="5">
-        <v>0.00763197536</v>
+        <v>0.007645383761</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>250000</v>
+        <v>246000</v>
       </c>
       <c r="F63" s="2">
-        <v>99.66226399999999</v>
+        <v>99.045829</v>
       </c>
       <c r="G63" s="3">
-        <v>249155.66</v>
+        <v>243652.74</v>
       </c>
       <c r="H63" s="4">
-        <v>0.007636009201</v>
+        <v>0.007539657986</v>
       </c>
       <c r="I63" s="5">
-        <v>0.007636939641</v>
+        <v>0.007544407174</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>250000</v>
+        <v>251000</v>
       </c>
       <c r="F64" s="2">
-        <v>99.83992000000001</v>
+        <v>96.301199</v>
       </c>
       <c r="G64" s="3">
-        <v>249599.8</v>
+        <v>241716.01</v>
       </c>
       <c r="H64" s="4">
-        <v>0.007649621001</v>
+        <v>0.00747972728</v>
       </c>
       <c r="I64" s="5">
-        <v>0.0076505531</v>
+        <v>0.007484438718</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>246000</v>
+        <v>237000</v>
       </c>
       <c r="F65" s="2">
-        <v>99.80858499999999</v>
+        <v>100.841228</v>
       </c>
       <c r="G65" s="3">
-        <v>245529.12</v>
+        <v>238993.71</v>
       </c>
       <c r="H65" s="4">
-        <v>0.007524864627</v>
+        <v>0.0073954877</v>
       </c>
       <c r="I65" s="5">
-        <v>0.007525781524</v>
+        <v>0.007400146076</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>251000</v>
+        <v>240000</v>
       </c>
       <c r="F66" s="2">
-        <v>97.08166900000001</v>
+        <v>99.534863</v>
       </c>
       <c r="G66" s="3">
-        <v>243674.99</v>
+        <v>238883.67</v>
       </c>
       <c r="H66" s="4">
-        <v>0.007468040097</v>
+        <v>0.007392082618</v>
       </c>
       <c r="I66" s="5">
-        <v>0.007468950071</v>
+        <v>0.007396738849</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
         <v>240000</v>
       </c>
       <c r="F67" s="2">
-        <v>100.153417</v>
+        <v>99.368808</v>
       </c>
       <c r="G67" s="3">
-        <v>240368.2</v>
+        <v>238485.14</v>
       </c>
       <c r="H67" s="4">
-        <v>0.007366695153</v>
+        <v>0.007379750333</v>
       </c>
       <c r="I67" s="5">
-        <v>0.007367592777</v>
+        <v>0.007384398796</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>240000</v>
+        <v>237000</v>
       </c>
       <c r="F68" s="2">
-        <v>100.070783</v>
+        <v>99.889388</v>
       </c>
       <c r="G68" s="3">
-        <v>240169.88</v>
+        <v>236737.85</v>
       </c>
       <c r="H68" s="4">
-        <v>0.007360617083</v>
+        <v>0.007325681718</v>
       </c>
       <c r="I68" s="5">
-        <v>0.007361513967</v>
+        <v>0.007330296123</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>237000</v>
+        <v>250000</v>
       </c>
       <c r="F69" s="2">
-        <v>101.141439</v>
+        <v>93.84058</v>
       </c>
       <c r="G69" s="3">
-        <v>239705.21</v>
+        <v>234601.45</v>
       </c>
       <c r="H69" s="4">
-        <v>0.007346376126</v>
+        <v>0.007259572377</v>
       </c>
       <c r="I69" s="5">
-        <v>0.007347271275</v>
+        <v>0.00726414514</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>237000</v>
+        <v>235307.91</v>
       </c>
       <c r="F70" s="2">
-        <v>100.389865</v>
+        <v>100.360999</v>
       </c>
       <c r="G70" s="3">
-        <v>237923.98</v>
+        <v>236157.37</v>
       </c>
       <c r="H70" s="4">
-        <v>0.007291785788</v>
+        <v>0.007307719172</v>
       </c>
       <c r="I70" s="5">
-        <v>0.007292674285</v>
+        <v>0.007312322263</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>228000</v>
+        <v>237000</v>
       </c>
       <c r="F71" s="2">
-        <v>103.14786</v>
+        <v>99.77613100000001</v>
       </c>
       <c r="G71" s="3">
-        <v>235177.12</v>
+        <v>236469.43</v>
       </c>
       <c r="H71" s="4">
-        <v>0.007207601297</v>
+        <v>0.007317375683</v>
       </c>
       <c r="I71" s="5">
-        <v>0.007208479536</v>
+        <v>0.007321984856</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
-        <v>235307.91</v>
+        <v>228000</v>
       </c>
       <c r="F72" s="2">
-        <v>100.466869</v>
+        <v>102.306952</v>
       </c>
       <c r="G72" s="3">
-        <v>236406.49</v>
+        <v>233259.85</v>
       </c>
       <c r="H72" s="4">
-        <v>0.007245278435</v>
+        <v>0.007218057551</v>
       </c>
       <c r="I72" s="5">
-        <v>0.007246161265</v>
+        <v>0.007222604165</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
         <v>235000</v>
       </c>
       <c r="F73" s="2">
-        <v>99.55213999999999</v>
+        <v>97.972221</v>
       </c>
       <c r="G73" s="3">
-        <v>233947.53</v>
+        <v>230234.72</v>
       </c>
       <c r="H73" s="4">
-        <v>0.007169917328</v>
+        <v>0.007124447052</v>
       </c>
       <c r="I73" s="5">
-        <v>0.007170790975</v>
+        <v>0.0071289347</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
-        <v>226367.5</v>
+        <v>230000</v>
       </c>
       <c r="F74" s="2">
-        <v>102.211921</v>
+        <v>98.34393900000001</v>
       </c>
       <c r="G74" s="3">
-        <v>231374.57</v>
+        <v>226191.06</v>
       </c>
       <c r="H74" s="4">
-        <v>0.00709106246</v>
+        <v>0.006999318925</v>
       </c>
       <c r="I74" s="5">
-        <v>0.007091926499</v>
+        <v>0.007003727757</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>230000</v>
+        <v>222879.05</v>
       </c>
       <c r="F75" s="2">
-        <v>99.406296</v>
+        <v>101.985568</v>
       </c>
       <c r="G75" s="3">
-        <v>228634.48</v>
+        <v>227304.47</v>
       </c>
       <c r="H75" s="4">
-        <v>0.007007085446</v>
+        <v>0.007033772451</v>
       </c>
       <c r="I75" s="5">
-        <v>0.007007939252</v>
+        <v>0.007038202984</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
         <v>225000</v>
       </c>
       <c r="F76" s="2">
-        <v>100.084302</v>
+        <v>99.53537799999999</v>
       </c>
       <c r="G76" s="3">
-        <v>225189.68</v>
+        <v>223954.6</v>
       </c>
       <c r="H76" s="4">
-        <v>0.006901510744</v>
+        <v>0.006930113311</v>
       </c>
       <c r="I76" s="5">
-        <v>0.006902351687</v>
+        <v>0.00693447855</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
         <v>224402.51</v>
       </c>
       <c r="F77" s="2">
-        <v>100.042</v>
+        <v>100.079001</v>
       </c>
       <c r="G77" s="3">
-        <v>224496.76</v>
+        <v>224579.79</v>
       </c>
       <c r="H77" s="4">
-        <v>0.006880274434</v>
+        <v>0.006949459355</v>
       </c>
       <c r="I77" s="5">
-        <v>0.006881112789</v>
+        <v>0.006953836781</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
         <v>228000</v>
       </c>
       <c r="F78" s="2">
-        <v>98.70563199999999</v>
+        <v>97.809197</v>
       </c>
       <c r="G78" s="3">
-        <v>225048.84</v>
+        <v>223004.97</v>
       </c>
       <c r="H78" s="4">
-        <v>0.006897194389</v>
+        <v>0.006900727655</v>
       </c>
       <c r="I78" s="5">
-        <v>0.006898034805</v>
+        <v>0.006905074385</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
         <v>220000</v>
       </c>
       <c r="F79" s="2">
-        <v>100.076759</v>
+        <v>99.380009</v>
       </c>
       <c r="G79" s="3">
-        <v>220168.87</v>
+        <v>218636.02</v>
       </c>
       <c r="H79" s="4">
-        <v>0.006747635255</v>
+        <v>0.006765533674</v>
       </c>
       <c r="I79" s="5">
-        <v>0.006748457448</v>
+        <v>0.006769795245</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
         <v>220774.83</v>
       </c>
       <c r="F80" s="2">
-        <v>99.741162</v>
+        <v>99.731849</v>
       </c>
       <c r="G80" s="3">
-        <v>220203.38</v>
+        <v>220182.82</v>
       </c>
       <c r="H80" s="4">
-        <v>0.006748692934</v>
+        <v>0.006813398291</v>
       </c>
       <c r="I80" s="5">
-        <v>0.006749515256</v>
+        <v>0.006817690012</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
         <v>220000</v>
       </c>
       <c r="F81" s="2">
-        <v>98.087191</v>
+        <v>97.312</v>
       </c>
       <c r="G81" s="3">
-        <v>215791.82</v>
+        <v>214086.4</v>
       </c>
       <c r="H81" s="4">
-        <v>0.006613489432</v>
+        <v>0.006624748976</v>
       </c>
       <c r="I81" s="5">
-        <v>0.00661429528</v>
+        <v>0.006628921868</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
-        <v>206701.49</v>
+        <v>200000</v>
       </c>
       <c r="F82" s="2">
-        <v>100.347332</v>
+        <v>101.245275</v>
       </c>
       <c r="G82" s="3">
-        <v>207419.43</v>
+        <v>202490.55</v>
       </c>
       <c r="H82" s="4">
-        <v>0.006356896243</v>
+        <v>0.006265923775</v>
       </c>
       <c r="I82" s="5">
-        <v>0.006357670825</v>
+        <v>0.006269870645</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
-        <v>200000</v>
+        <v>206701.49</v>
       </c>
       <c r="F83" s="2">
-        <v>102.11146</v>
+        <v>99.225821</v>
       </c>
       <c r="G83" s="3">
-        <v>204222.92</v>
+        <v>205101.25</v>
       </c>
       <c r="H83" s="4">
-        <v>0.006258931048</v>
+        <v>0.006346710015</v>
       </c>
       <c r="I83" s="5">
-        <v>0.006259693692</v>
+        <v>0.006350707772</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
         <v>200000</v>
       </c>
       <c r="F84" s="2">
-        <v>102.68323</v>
+        <v>100.93474</v>
       </c>
       <c r="G84" s="3">
-        <v>205366.46</v>
+        <v>201869.48</v>
       </c>
       <c r="H84" s="4">
-        <v>0.006293977741</v>
+        <v>0.006246705213</v>
       </c>
       <c r="I84" s="5">
-        <v>0.006294744656</v>
+        <v>0.006250639977</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
         <v>200000</v>
       </c>
       <c r="F85" s="2">
-        <v>101.01255</v>
+        <v>100.41416</v>
       </c>
       <c r="G85" s="3">
-        <v>202025.1</v>
+        <v>200828.32</v>
       </c>
       <c r="H85" s="4">
-        <v>0.006191573261</v>
+        <v>0.006214487269</v>
       </c>
       <c r="I85" s="5">
-        <v>0.006192327698</v>
+        <v>0.006218401739</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
         <v>200000</v>
       </c>
       <c r="F86" s="2">
-        <v>98.76085</v>
+        <v>98.21746</v>
       </c>
       <c r="G86" s="3">
-        <v>197521.7</v>
+        <v>196434.92</v>
       </c>
       <c r="H86" s="4">
-        <v>0.006053555109</v>
+        <v>0.00607853668</v>
       </c>
       <c r="I86" s="5">
-        <v>0.006054292729</v>
+        <v>0.006082365516</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
         <v>193000</v>
       </c>
       <c r="F87" s="2">
-        <v>100.822</v>
+        <v>100.288705</v>
       </c>
       <c r="G87" s="3">
-        <v>194586.46</v>
+        <v>193557.2</v>
       </c>
       <c r="H87" s="4">
-        <v>0.00596359721</v>
+        <v>0.005989487734</v>
       </c>
       <c r="I87" s="5">
-        <v>0.005964323869</v>
+        <v>0.005993260478</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>191495.79</v>
+        <v>190000</v>
       </c>
       <c r="F88" s="2">
-        <v>99.85278</v>
+        <v>98.40415299999999</v>
       </c>
       <c r="G88" s="3">
-        <v>191213.87</v>
+        <v>186967.89</v>
       </c>
       <c r="H88" s="4">
-        <v>0.005860235605</v>
+        <v>0.005785586298</v>
       </c>
       <c r="I88" s="5">
-        <v>0.005860949669</v>
+        <v>0.005789230606</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
-        <v>190000</v>
+        <v>191495.79</v>
       </c>
       <c r="F89" s="2">
-        <v>99.033858</v>
+        <v>98.693789</v>
       </c>
       <c r="G89" s="3">
-        <v>188164.33</v>
+        <v>188994.45</v>
       </c>
       <c r="H89" s="4">
-        <v>0.005766774701</v>
+        <v>0.00584829674</v>
       </c>
       <c r="I89" s="5">
-        <v>0.005767477377</v>
+        <v>0.005851980549</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
         <v>175000</v>
       </c>
       <c r="F90" s="2">
-        <v>107.588703</v>
+        <v>106.915103</v>
       </c>
       <c r="G90" s="3">
-        <v>188280.23</v>
+        <v>187101.43</v>
       </c>
       <c r="H90" s="4">
-        <v>0.005770326753</v>
+        <v>0.005789718583</v>
       </c>
       <c r="I90" s="5">
-        <v>0.005771029861</v>
+        <v>0.005793365494</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
         <v>185000</v>
       </c>
       <c r="F91" s="2">
-        <v>99.814438</v>
+        <v>98.517168</v>
       </c>
       <c r="G91" s="3">
-        <v>184656.71</v>
+        <v>182256.76</v>
       </c>
       <c r="H91" s="4">
-        <v>0.005659274763</v>
+        <v>0.005639803787</v>
       </c>
       <c r="I91" s="5">
-        <v>0.00565996434</v>
+        <v>0.005643356268</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>180000</v>
+        <v>175000</v>
       </c>
       <c r="F92" s="2">
-        <v>98.993144</v>
+        <v>100.974171</v>
       </c>
       <c r="G92" s="3">
-        <v>178187.66</v>
+        <v>176704.8</v>
       </c>
       <c r="H92" s="4">
-        <v>0.005461014231</v>
+        <v>0.005468002348</v>
       </c>
       <c r="I92" s="5">
-        <v>0.005461679651</v>
+        <v>0.005471446612</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
         <v>175000</v>
       </c>
       <c r="F93" s="2">
-        <v>100</v>
+        <v>99.487509</v>
       </c>
       <c r="G93" s="3">
-        <v>175000</v>
+        <v>174103.14</v>
       </c>
       <c r="H93" s="4">
-        <v>0.005363320304</v>
+        <v>0.005387495905</v>
       </c>
       <c r="I93" s="5">
-        <v>0.005363973819</v>
+        <v>0.005390889459</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>170000</v>
+        <v>175000</v>
       </c>
       <c r="F94" s="2">
-        <v>104.2602</v>
+        <v>100</v>
       </c>
       <c r="G94" s="3">
-        <v>177242.34</v>
+        <v>175000</v>
       </c>
       <c r="H94" s="4">
-        <v>0.005432042519</v>
+        <v>0.005415248567</v>
       </c>
       <c r="I94" s="5">
-        <v>0.005432704408</v>
+        <v>0.005418659601</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>173881.4</v>
+        <v>180000</v>
       </c>
       <c r="F95" s="2">
-        <v>97.586872</v>
+        <v>97.790261</v>
       </c>
       <c r="G95" s="3">
-        <v>169685.42</v>
+        <v>176022.47</v>
       </c>
       <c r="H95" s="4">
-        <v>0.005200441453</v>
+        <v>0.005446888156</v>
       </c>
       <c r="I95" s="5">
-        <v>0.005201075122</v>
+        <v>0.00545031912</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>184359.31</v>
+        <v>170000</v>
       </c>
       <c r="F96" s="2">
-        <v>92.64552999999999</v>
+        <v>103.378035</v>
       </c>
       <c r="G96" s="3">
-        <v>170800.66</v>
+        <v>175742.66</v>
       </c>
       <c r="H96" s="4">
-        <v>0.005234620839</v>
+        <v>0.005438229629</v>
       </c>
       <c r="I96" s="5">
-        <v>0.005235258673</v>
+        <v>0.005441655139</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>162000</v>
+        <v>184359.31</v>
       </c>
       <c r="F97" s="2">
-        <v>99.050426</v>
+        <v>91.33887</v>
       </c>
       <c r="G97" s="3">
-        <v>160461.69</v>
+        <v>168391.71</v>
       </c>
       <c r="H97" s="4">
-        <v>0.004917756803</v>
+        <v>0.005210759823</v>
       </c>
       <c r="I97" s="5">
-        <v>0.004918356027</v>
+        <v>0.005214042051</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
-        <v>159250</v>
+        <v>166481.27</v>
       </c>
       <c r="F98" s="2">
-        <v>100.17448</v>
+        <v>98.312501</v>
       </c>
       <c r="G98" s="3">
-        <v>159527.86</v>
+        <v>163671.9</v>
       </c>
       <c r="H98" s="4">
-        <v>0.004889137185</v>
+        <v>0.005064708704</v>
       </c>
       <c r="I98" s="5">
-        <v>0.004889732921</v>
+        <v>0.005067898935</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
         <v>160000</v>
       </c>
       <c r="F99" s="2">
-        <v>98.875131</v>
+        <v>98.753563</v>
       </c>
       <c r="G99" s="3">
-        <v>158200.21</v>
+        <v>158005.7</v>
       </c>
       <c r="H99" s="4">
-        <v>0.004848447978</v>
+        <v>0.004889372256</v>
       </c>
       <c r="I99" s="5">
-        <v>0.004849038757</v>
+        <v>0.004892452044</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>160000</v>
+        <v>162000</v>
       </c>
       <c r="F100" s="2">
-        <v>97.614013</v>
+        <v>98.381049</v>
       </c>
       <c r="G100" s="3">
-        <v>156182.42</v>
+        <v>159377.3</v>
       </c>
       <c r="H100" s="4">
-        <v>0.004786607706</v>
+        <v>0.004931815383</v>
       </c>
       <c r="I100" s="5">
-        <v>0.00478719095</v>
+        <v>0.004934921906</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>166000</v>
+        <v>159250</v>
       </c>
       <c r="F101" s="2">
-        <v>93.744518</v>
+        <v>99.915215</v>
       </c>
       <c r="G101" s="3">
-        <v>155615.9</v>
+        <v>159114.98</v>
       </c>
       <c r="H101" s="4">
-        <v>0.004769245231</v>
+        <v>0.004923698096</v>
       </c>
       <c r="I101" s="5">
-        <v>0.004769826359</v>
+        <v>0.004926799506</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
-        <v>157000</v>
+        <v>160000</v>
       </c>
       <c r="F102" s="2">
-        <v>99.484121</v>
+        <v>97.28060600000001</v>
       </c>
       <c r="G102" s="3">
-        <v>156190.07</v>
+        <v>155648.97</v>
       </c>
       <c r="H102" s="4">
-        <v>0.004786842134</v>
+        <v>0.004816444912</v>
       </c>
       <c r="I102" s="5">
-        <v>0.004787425406</v>
+        <v>0.004819478763</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
-        <v>160000</v>
+        <v>166000</v>
       </c>
       <c r="F103" s="2">
-        <v>98.52838800000001</v>
+        <v>93.689801</v>
       </c>
       <c r="G103" s="3">
-        <v>157645.42</v>
+        <v>155525.07</v>
       </c>
       <c r="H103" s="4">
-        <v>0.004831445064</v>
+        <v>0.004812610918</v>
       </c>
       <c r="I103" s="5">
-        <v>0.004832033771</v>
+        <v>0.004815642354</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>150000</v>
+        <v>160400.93</v>
       </c>
       <c r="F104" s="2">
-        <v>101.843553</v>
+        <v>97.231487</v>
       </c>
       <c r="G104" s="3">
-        <v>152765.33</v>
+        <v>155960.21</v>
       </c>
       <c r="H104" s="4">
-        <v>0.004681882248</v>
+        <v>0.004826076003</v>
       </c>
       <c r="I104" s="5">
-        <v>0.004682452731</v>
+        <v>0.004829115921</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>155000</v>
+        <v>157000</v>
       </c>
       <c r="F105" s="2">
-        <v>98.159594</v>
+        <v>98.90947799999999</v>
       </c>
       <c r="G105" s="3">
-        <v>152147.37</v>
+        <v>155287.88</v>
       </c>
       <c r="H105" s="4">
-        <v>0.004662943328</v>
+        <v>0.004805271269</v>
       </c>
       <c r="I105" s="5">
-        <v>0.004663511503</v>
+        <v>0.004808298083</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>155000</v>
+        <v>160000</v>
       </c>
       <c r="F106" s="2">
-        <v>99.13967100000001</v>
+        <v>97.356838</v>
       </c>
       <c r="G106" s="3">
-        <v>153666.49</v>
+        <v>155770.94</v>
       </c>
       <c r="H106" s="4">
-        <v>0.004709500606</v>
+        <v>0.004820219223</v>
       </c>
       <c r="I106" s="5">
-        <v>0.004710074454</v>
+        <v>0.004823255451</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>154278.24</v>
+        <v>150000</v>
       </c>
       <c r="F107" s="2">
-        <v>100.297858</v>
+        <v>100.6306</v>
       </c>
       <c r="G107" s="3">
-        <v>154737.77</v>
+        <v>150945.9</v>
       </c>
       <c r="H107" s="4">
-        <v>0.004742332709</v>
+        <v>0.004670911821</v>
       </c>
       <c r="I107" s="5">
-        <v>0.004742910557</v>
+        <v>0.004673854002</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>150000</v>
+        <v>155000</v>
       </c>
       <c r="F108" s="2">
-        <v>100.347767</v>
+        <v>97.2774</v>
       </c>
       <c r="G108" s="3">
-        <v>150521.65</v>
+        <v>150779.97</v>
       </c>
       <c r="H108" s="4">
-        <v>0.004613118996</v>
+        <v>0.004665777237</v>
       </c>
       <c r="I108" s="5">
-        <v>0.0046136811</v>
+        <v>0.004668716184</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>150000</v>
+        <v>154278.24</v>
       </c>
       <c r="F109" s="2">
-        <v>100.003</v>
+        <v>99.162131</v>
       </c>
       <c r="G109" s="3">
-        <v>150004.5</v>
+        <v>152985.59</v>
       </c>
       <c r="H109" s="4">
-        <v>0.004597269603</v>
+        <v>0.004734028568</v>
       </c>
       <c r="I109" s="5">
-        <v>0.004597829776</v>
+        <v>0.004737010506</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
         <v>150000</v>
       </c>
       <c r="F110" s="2">
-        <v>99.611953</v>
+        <v>99.57575300000001</v>
       </c>
       <c r="G110" s="3">
-        <v>149417.93</v>
+        <v>149363.63</v>
       </c>
       <c r="H110" s="4">
-        <v>0.004579292657</v>
+        <v>0.004621949603</v>
       </c>
       <c r="I110" s="5">
-        <v>0.00457985064</v>
+        <v>0.004624860943</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
-        <v>151000</v>
+        <v>150000</v>
       </c>
       <c r="F111" s="2">
-        <v>99.969397</v>
+        <v>99.919</v>
       </c>
       <c r="G111" s="3">
-        <v>150953.79</v>
+        <v>149878.5</v>
       </c>
       <c r="H111" s="4">
-        <v>0.004626362994</v>
+        <v>0.004637881899</v>
       </c>
       <c r="I111" s="5">
-        <v>0.004626926712</v>
+        <v>0.004640803275</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
         <v>150000</v>
       </c>
       <c r="F112" s="2">
-        <v>97.82550000000001</v>
+        <v>98.320847</v>
       </c>
       <c r="G112" s="3">
-        <v>146738.25</v>
+        <v>147481.27</v>
       </c>
       <c r="H112" s="4">
-        <v>0.00449716706</v>
+        <v>0.004563701364</v>
       </c>
       <c r="I112" s="5">
-        <v>0.004497715036</v>
+        <v>0.004566576014</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
-        <v>139000</v>
+        <v>151000</v>
       </c>
       <c r="F113" s="2">
-        <v>99.88164</v>
+        <v>99.203563</v>
       </c>
       <c r="G113" s="3">
-        <v>138835.48</v>
+        <v>149797.38</v>
       </c>
       <c r="H113" s="4">
-        <v>0.004254966552</v>
+        <v>0.004635371703</v>
       </c>
       <c r="I113" s="5">
-        <v>0.004255485016</v>
+        <v>0.004638291498</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
-        <v>140000</v>
+        <v>155000</v>
       </c>
       <c r="F114" s="2">
-        <v>98.981121</v>
+        <v>96.596806</v>
       </c>
       <c r="G114" s="3">
-        <v>138573.57</v>
+        <v>149725.05</v>
       </c>
       <c r="H114" s="4">
-        <v>0.004246939648</v>
+        <v>0.004633133478</v>
       </c>
       <c r="I114" s="5">
-        <v>0.004247457133</v>
+        <v>0.004636051863</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
-        <v>130000</v>
+        <v>150000</v>
       </c>
       <c r="F115" s="2">
-        <v>99.702808</v>
+        <v>96.65688</v>
       </c>
       <c r="G115" s="3">
-        <v>129613.65</v>
+        <v>144985.32</v>
       </c>
       <c r="H115" s="4">
-        <v>0.003972340131</v>
+        <v>0.004486465979</v>
       </c>
       <c r="I115" s="5">
-        <v>0.003972824156</v>
+        <v>0.004489291979</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>120000</v>
+        <v>140000</v>
       </c>
       <c r="F116" s="2">
-        <v>99.49704199999999</v>
+        <v>102.179321</v>
       </c>
       <c r="G116" s="3">
-        <v>119396.45</v>
+        <v>143051.05</v>
       </c>
       <c r="H116" s="4">
-        <v>0.003659208038</v>
+        <v>0.004426611373</v>
       </c>
       <c r="I116" s="5">
-        <v>0.003659653909</v>
+        <v>0.00442939967</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>113000</v>
+        <v>139000</v>
       </c>
       <c r="F117" s="2">
-        <v>100.254982</v>
+        <v>99.14984200000001</v>
       </c>
       <c r="G117" s="3">
-        <v>113288.13</v>
+        <v>137818.28</v>
       </c>
       <c r="H117" s="4">
-        <v>0.003472003006</v>
+        <v>0.004264687116</v>
       </c>
       <c r="I117" s="5">
-        <v>0.003472426066</v>
+        <v>0.004267373418</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>115000</v>
+        <v>140000</v>
       </c>
       <c r="F118" s="2">
-        <v>98.935757</v>
+        <v>97.99866400000001</v>
       </c>
       <c r="G118" s="3">
-        <v>113776.12</v>
+        <v>137198.13</v>
       </c>
       <c r="H118" s="4">
-        <v>0.003486958728</v>
+        <v>0.004245496998</v>
       </c>
       <c r="I118" s="5">
-        <v>0.003487383611</v>
+        <v>0.004248171213</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
-        <v>113504.02</v>
+        <v>120000</v>
       </c>
       <c r="F119" s="2">
-        <v>99.05862399999999</v>
+        <v>98.182725</v>
       </c>
       <c r="G119" s="3">
-        <v>112435.52</v>
+        <v>117819.27</v>
       </c>
       <c r="H119" s="4">
-        <v>0.003445872625</v>
+        <v>0.003645832189</v>
       </c>
       <c r="I119" s="5">
-        <v>0.003446292501</v>
+        <v>0.003648128678</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
-        <v>110000</v>
+        <v>111373.75</v>
       </c>
       <c r="F120" s="2">
-        <v>99.556755</v>
+        <v>98.803174</v>
       </c>
       <c r="G120" s="3">
-        <v>109512.43</v>
+        <v>110040.8</v>
       </c>
       <c r="H120" s="4">
-        <v>0.003356287097</v>
+        <v>0.003405133054</v>
       </c>
       <c r="I120" s="5">
-        <v>0.003356696058</v>
+        <v>0.003407277928</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>113875.37</v>
+        <v>110000</v>
       </c>
       <c r="F121" s="2">
-        <v>98.076722</v>
+        <v>98.95948199999999</v>
       </c>
       <c r="G121" s="3">
-        <v>111685.23</v>
+        <v>108855.43</v>
       </c>
       <c r="H121" s="4">
-        <v>0.003422878069</v>
+        <v>0.003368452642</v>
       </c>
       <c r="I121" s="5">
-        <v>0.003423295143</v>
+        <v>0.003370574412</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
-        <v>100000</v>
+        <v>111237.58</v>
       </c>
       <c r="F122" s="2">
-        <v>104.10667</v>
+        <v>97.650803</v>
       </c>
       <c r="G122" s="3">
-        <v>104106.67</v>
+        <v>108624.39</v>
       </c>
       <c r="H122" s="4">
-        <v>0.003190613811</v>
+        <v>0.003361303274</v>
       </c>
       <c r="I122" s="5">
-        <v>0.003191002584</v>
+        <v>0.003363420539</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="1">
-        <v>100000</v>
+        <v>103000</v>
       </c>
       <c r="F123" s="2">
-        <v>103.96279</v>
+        <v>99.94799999999999</v>
       </c>
       <c r="G123" s="3">
-        <v>103962.79</v>
+        <v>102946.44</v>
       </c>
       <c r="H123" s="4">
-        <v>0.003186204243</v>
+        <v>0.00318560321</v>
       </c>
       <c r="I123" s="5">
-        <v>0.003186592478</v>
+        <v>0.003187609803</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>255</v>
       </c>
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="1">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="F124" s="2">
-        <v>99.68436199999999</v>
+        <v>103.11318</v>
       </c>
       <c r="G124" s="3">
-        <v>104668.58</v>
+        <v>103113.18</v>
       </c>
       <c r="H124" s="4">
-        <v>0.003207834976</v>
+        <v>0.003190762858</v>
       </c>
       <c r="I124" s="5">
-        <v>0.003208225848</v>
+        <v>0.003192772702</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>257</v>
       </c>
       <c r="D125" t="s">
         <v>258</v>
       </c>
       <c r="E125" s="1">
-        <v>103045.16</v>
+        <v>100000</v>
       </c>
       <c r="F125" s="2">
-        <v>1</v>
+        <v>102.85748</v>
       </c>
       <c r="G125" s="3">
-        <v>103045.16</v>
+        <v>102857.48</v>
       </c>
       <c r="H125" s="4">
-        <v>0.003158081136</v>
+        <v>0.003182850407</v>
       </c>
       <c r="I125" s="5">
-        <v>0.003158465945</v>
+        <v>0.003184855266</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>259</v>
       </c>
       <c r="D126" t="s">
         <v>260</v>
       </c>
       <c r="E126" s="1">
         <v>105000</v>
       </c>
       <c r="F126" s="2">
-        <v>99.26581</v>
+        <v>98.185429</v>
       </c>
       <c r="G126" s="3">
-        <v>104229.1</v>
+        <v>103094.7</v>
       </c>
       <c r="H126" s="4">
-        <v>0.003194366005</v>
+        <v>0.003190191022</v>
       </c>
       <c r="I126" s="5">
-        <v>0.003194755236</v>
+        <v>0.003192200505</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
         <v>261</v>
       </c>
       <c r="D127" t="s">
         <v>262</v>
       </c>
       <c r="E127" s="1">
-        <v>106000</v>
+        <v>105000</v>
       </c>
       <c r="F127" s="2">
-        <v>98.724396</v>
+        <v>98.200219</v>
       </c>
       <c r="G127" s="3">
-        <v>104647.86</v>
+        <v>103110.23</v>
       </c>
       <c r="H127" s="4">
-        <v>0.003207199949</v>
+        <v>0.003190671571</v>
       </c>
       <c r="I127" s="5">
-        <v>0.003207590743</v>
+        <v>0.003192681357</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>263</v>
       </c>
       <c r="D128" t="s">
         <v>264</v>
       </c>
       <c r="E128" s="1">
-        <v>100000</v>
+        <v>106000</v>
       </c>
       <c r="F128" s="2">
-        <v>99.87221</v>
+        <v>97.92583</v>
       </c>
       <c r="G128" s="3">
-        <v>99872.21000000001</v>
+        <v>103801.38</v>
       </c>
       <c r="H128" s="4">
-        <v>0.00306083801</v>
+        <v>0.003212058704</v>
       </c>
       <c r="I128" s="5">
-        <v>0.00306121097</v>
+        <v>0.003214081962</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>265</v>
       </c>
       <c r="D129" t="s">
         <v>266</v>
       </c>
       <c r="E129" s="1">
-        <v>99000</v>
+        <v>100000</v>
       </c>
       <c r="F129" s="2">
-        <v>100.311</v>
+        <v>98.76464</v>
       </c>
       <c r="G129" s="3">
-        <v>99307.89</v>
+        <v>98764.64</v>
       </c>
       <c r="H129" s="4">
-        <v>0.003043542987</v>
+        <v>0.00305620043</v>
       </c>
       <c r="I129" s="5">
-        <v>0.00304391384</v>
+        <v>0.003058125513</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>10</v>
       </c>
       <c r="C130" t="s">
         <v>267</v>
       </c>
       <c r="D130" t="s">
         <v>268</v>
       </c>
       <c r="E130" s="1">
-        <v>100000</v>
+        <v>99000</v>
       </c>
       <c r="F130" s="2">
-        <v>99.09971</v>
+        <v>100.025101</v>
       </c>
       <c r="G130" s="3">
-        <v>99099.71000000001</v>
+        <v>99024.85000000001</v>
       </c>
       <c r="H130" s="4">
-        <v>0.003037162781</v>
+        <v>0.00306425244</v>
       </c>
       <c r="I130" s="5">
-        <v>0.003037532857</v>
+        <v>0.003066182595</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>10</v>
       </c>
       <c r="C131" t="s">
         <v>269</v>
       </c>
       <c r="D131" t="s">
         <v>270</v>
       </c>
       <c r="E131" s="1">
-        <v>95000</v>
+        <v>96000</v>
       </c>
       <c r="F131" s="2">
-        <v>100.481074</v>
+        <v>99.518125</v>
       </c>
       <c r="G131" s="3">
-        <v>95457.02</v>
+        <v>95537.39999999999</v>
       </c>
       <c r="H131" s="4">
-        <v>0.002925523286</v>
+        <v>0.00295633582</v>
       </c>
       <c r="I131" s="5">
-        <v>0.002925879759</v>
+        <v>0.002958197999</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>10</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="1">
-        <v>96000</v>
+        <v>100000</v>
       </c>
       <c r="F132" s="2">
-        <v>100.081031</v>
+        <v>98.16806</v>
       </c>
       <c r="G132" s="3">
-        <v>96077.78999999999</v>
+        <v>98168.06</v>
       </c>
       <c r="H132" s="4">
-        <v>0.002944548346</v>
+        <v>0.003037739693</v>
       </c>
       <c r="I132" s="5">
-        <v>0.002944907136</v>
+        <v>0.003039653148</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>10</v>
       </c>
       <c r="C133" t="s">
         <v>273</v>
       </c>
       <c r="D133" t="s">
         <v>274</v>
       </c>
       <c r="E133" s="1">
-        <v>83163.45</v>
+        <v>95000</v>
       </c>
       <c r="F133" s="2">
-        <v>99.927745</v>
+        <v>99.839505</v>
       </c>
       <c r="G133" s="3">
-        <v>83103.36</v>
+        <v>94847.53</v>
       </c>
       <c r="H133" s="4">
-        <v>0.002546913939</v>
+        <v>0.002934988283</v>
       </c>
       <c r="I133" s="5">
-        <v>0.002547224278</v>
+        <v>0.002936837016</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>10</v>
       </c>
       <c r="C134" t="s">
         <v>275</v>
       </c>
       <c r="D134" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="1">
-        <v>75000</v>
+        <v>83163.45</v>
       </c>
       <c r="F134" s="2">
-        <v>101.37204</v>
+        <v>98.87127099999999</v>
       </c>
       <c r="G134" s="3">
-        <v>76029.03</v>
+        <v>82224.75999999999</v>
       </c>
       <c r="H134" s="4">
-        <v>0.002330103087</v>
+        <v>0.002544385794</v>
       </c>
       <c r="I134" s="5">
-        <v>0.002330387008</v>
+        <v>0.002545988488</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>10</v>
       </c>
       <c r="C135" t="s">
         <v>277</v>
       </c>
       <c r="D135" t="s">
         <v>278</v>
       </c>
       <c r="E135" s="1">
-        <v>73097.25999999999</v>
+        <v>75000</v>
       </c>
       <c r="F135" s="2">
-        <v>100</v>
+        <v>100.672147</v>
       </c>
       <c r="G135" s="3">
-        <v>73097.25999999999</v>
+        <v>75504.11</v>
       </c>
       <c r="H135" s="4">
-        <v>0.002240251535</v>
+        <v>0.002336420142</v>
       </c>
       <c r="I135" s="5">
-        <v>0.002240524508</v>
+        <v>0.00233789184</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>279</v>
       </c>
       <c r="D136" t="s">
         <v>280</v>
       </c>
       <c r="E136" s="1">
-        <v>73000</v>
+        <v>73097.25999999999</v>
       </c>
       <c r="F136" s="2">
-        <v>99.49449300000001</v>
+        <v>100</v>
       </c>
       <c r="G136" s="3">
-        <v>72630.98</v>
+        <v>73097.25999999999</v>
       </c>
       <c r="H136" s="4">
-        <v>0.002225961195</v>
+        <v>0.0022619419</v>
       </c>
       <c r="I136" s="5">
-        <v>0.002226232426</v>
+        <v>0.002263366684</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>281</v>
       </c>
       <c r="D137" t="s">
         <v>282</v>
       </c>
       <c r="E137" s="1">
-        <v>64000</v>
+        <v>73000</v>
       </c>
       <c r="F137" s="2">
-        <v>103.412563</v>
+        <v>98.83064400000001</v>
       </c>
       <c r="G137" s="3">
-        <v>66184.03999999999</v>
+        <v>72146.37</v>
       </c>
       <c r="H137" s="4">
-        <v>0.002028378327</v>
+        <v>0.002232517299</v>
       </c>
       <c r="I137" s="5">
-        <v>0.002028625483</v>
+        <v>0.002233923549</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>10</v>
       </c>
       <c r="C138" t="s">
         <v>283</v>
       </c>
       <c r="D138" t="s">
         <v>284</v>
       </c>
       <c r="E138" s="1">
-        <v>65000</v>
+        <v>70000</v>
       </c>
       <c r="F138" s="2">
-        <v>100.421277</v>
+        <v>99.309014</v>
       </c>
       <c r="G138" s="3">
-        <v>65273.83</v>
+        <v>69516.31</v>
       </c>
       <c r="H138" s="4">
-        <v>0.002000482617</v>
+        <v>0.002151131983</v>
       </c>
       <c r="I138" s="5">
-        <v>0.002000726374</v>
+        <v>0.002152486969</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>10</v>
       </c>
       <c r="C139" t="s">
         <v>285</v>
       </c>
       <c r="D139" t="s">
         <v>286</v>
       </c>
       <c r="E139" s="1">
-        <v>50000</v>
+        <v>64000</v>
       </c>
       <c r="F139" s="2">
-        <v>97.93926</v>
+        <v>102.383781</v>
       </c>
       <c r="G139" s="3">
-        <v>48969.63</v>
+        <v>65525.62</v>
       </c>
       <c r="H139" s="4">
-        <v>0.001500798919</v>
+        <v>0.002027642965</v>
       </c>
       <c r="I139" s="5">
-        <v>0.00150098179</v>
+        <v>0.002028920166</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>287</v>
       </c>
       <c r="D140" t="s">
         <v>288</v>
       </c>
       <c r="E140" s="1">
-        <v>50000</v>
+        <v>65000</v>
       </c>
       <c r="F140" s="2">
-        <v>100.00204</v>
+        <v>99.007862</v>
       </c>
       <c r="G140" s="3">
-        <v>50001.02</v>
+        <v>64355.11</v>
       </c>
       <c r="H140" s="4">
-        <v>0.00153240849</v>
+        <v>0.001991422393</v>
       </c>
       <c r="I140" s="5">
-        <v>0.001532595213</v>
+        <v>0.001992676779</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>10</v>
       </c>
       <c r="C141" t="s">
         <v>289</v>
       </c>
       <c r="D141" t="s">
         <v>290</v>
       </c>
       <c r="E141" s="1">
-        <v>27890.09</v>
+        <v>50000</v>
       </c>
       <c r="F141" s="2">
-        <v>100</v>
+        <v>97.3154</v>
       </c>
       <c r="G141" s="3">
-        <v>27890.09</v>
+        <v>48657.7</v>
       </c>
       <c r="H141" s="4">
-        <v>0.0008547627770000001</v>
+        <v>0.001505677373</v>
       </c>
       <c r="I141" s="5">
-        <v>0.000854866929</v>
+        <v>0.00150662579</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>10</v>
       </c>
       <c r="C142" t="s">
         <v>291</v>
       </c>
       <c r="D142" t="s">
         <v>292</v>
       </c>
       <c r="E142" s="1">
-        <v>9</v>
+        <v>13819.03</v>
       </c>
       <c r="F142" s="2">
-        <v>102.9063</v>
+        <v>100</v>
       </c>
       <c r="G142" s="3">
+        <v>13819.03</v>
+      </c>
+      <c r="H142" s="4">
+        <v>0.000427619899</v>
+      </c>
+      <c r="I142" s="5">
+        <v>0.000427889255</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="A143" t="s">
+        <v>9</v>
+      </c>
+      <c r="B143" t="s">
+        <v>10</v>
+      </c>
+      <c r="C143" t="s">
+        <v>293</v>
+      </c>
+      <c r="D143" t="s">
+        <v>294</v>
+      </c>
+      <c r="E143" s="1">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2">
+        <v>102.082031</v>
+      </c>
+      <c r="G143" s="3">
         <v>0</v>
       </c>
-      <c r="H142" s="4">
+      <c r="H143" s="4">
         <v>0</v>
       </c>
-      <c r="I142" s="5">
+      <c r="I143" s="5">
         <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144" t="s">
+        <v>9</v>
+      </c>
+      <c r="B144" t="s">
+        <v>10</v>
+      </c>
+      <c r="C144" t="s">
+        <v>295</v>
+      </c>
+      <c r="D144" t="s">
+        <v>296</v>
+      </c>
+      <c r="E144" s="1">
+        <v>-79862.94</v>
+      </c>
+      <c r="F144" s="2">
+        <v>1</v>
+      </c>
+      <c r="G144" s="3">
+        <v>-79862.94</v>
+      </c>
+      <c r="H144" s="4">
+        <v>-0.002471300979</v>
+      </c>
+      <c r="I144" s="5">
+        <v>-0.002472857638</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -5487,32 +5557,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Short Duration Bond ETF Holdings as of 08.25.2026</dc:title>
+  <dc:title>Sterling Capital Short Duration Bond ETF Holdings as of 09.14.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>