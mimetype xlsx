--- v4 (2026-09-15)
+++ v5 (2026-10-07)
@@ -14,883 +14,901 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="298">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-09-14</t>
+    <t>2026-10-06</t>
   </si>
   <si>
     <t>SCSB</t>
   </si>
   <si>
+    <t>26243EAR2</t>
+  </si>
+  <si>
+    <t>DRSLF 2017-53A BR</t>
+  </si>
+  <si>
+    <t>895974AA1</t>
+  </si>
+  <si>
+    <t>TCN 2025-SFR1 A</t>
+  </si>
+  <si>
+    <t>42806MCE7</t>
+  </si>
+  <si>
+    <t>HERTZ 2023-4A A</t>
+  </si>
+  <si>
+    <t>80287NAD7</t>
+  </si>
+  <si>
+    <t>SDART 2025-2 B</t>
+  </si>
+  <si>
+    <t>16159GAC3</t>
+  </si>
+  <si>
+    <t>CHASE 2019-ATR2 A3</t>
+  </si>
+  <si>
+    <t>50202CAJ3</t>
+  </si>
+  <si>
+    <t>LCM 33A AR</t>
+  </si>
+  <si>
+    <t>64134BAJ9</t>
+  </si>
+  <si>
+    <t>NEUB 2021-41A AR</t>
+  </si>
+  <si>
+    <t>08163VAC1</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V3 A3</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
+  </si>
+  <si>
+    <t>04016NBV4</t>
+  </si>
+  <si>
+    <t>ARES 2017-44AR A1R3</t>
+  </si>
+  <si>
+    <t>081927AE5</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 AS</t>
+  </si>
+  <si>
+    <t>36274NAA0</t>
+  </si>
+  <si>
+    <t>HNOR 2026-A A</t>
+  </si>
+  <si>
+    <t>36143L2L8</t>
+  </si>
+  <si>
+    <t>GBLATL 5 1/2 01/08/29</t>
+  </si>
+  <si>
+    <t>76134KAA2</t>
+  </si>
+  <si>
+    <t>VDCR 2023-1A A2A</t>
+  </si>
+  <si>
+    <t>06738ECT0</t>
+  </si>
+  <si>
+    <t>BACR 4.837 09/10/28</t>
+  </si>
+  <si>
+    <t>92212KAC0</t>
+  </si>
+  <si>
+    <t>VDC 2020-2A A2</t>
+  </si>
+  <si>
+    <t>00833BAN8</t>
+  </si>
+  <si>
+    <t>AFRMT 2025-3A A</t>
+  </si>
+  <si>
+    <t>09261XAH5</t>
+  </si>
+  <si>
+    <t>BXSL 5 7/8 11/15/27</t>
+  </si>
+  <si>
+    <t>65558RAL3</t>
+  </si>
+  <si>
+    <t>NDAFH 4 3/8 03/17/28</t>
+  </si>
+  <si>
+    <t>RECPAY</t>
+  </si>
+  <si>
+    <t>Receivables/Payables</t>
+  </si>
+  <si>
+    <t>06644EAG3</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR1 A3</t>
+  </si>
+  <si>
+    <t>39154TCS5</t>
+  </si>
+  <si>
+    <t>GALC 2025-2 B</t>
+  </si>
+  <si>
+    <t>00202DAA5</t>
+  </si>
+  <si>
+    <t>APLD 9 1/4 12/15/30</t>
+  </si>
+  <si>
+    <t>33853QAA9</t>
+  </si>
+  <si>
+    <t>FLASHC 7.25 12/31/30 144A</t>
+  </si>
+  <si>
+    <t>76209PAH6</t>
+  </si>
+  <si>
+    <t>RGA 4.35 08/25/28</t>
+  </si>
+  <si>
+    <t>852060AD4</t>
+  </si>
+  <si>
+    <t>S 6 7/8 11/15/28</t>
+  </si>
+  <si>
+    <t>871607AB3</t>
+  </si>
+  <si>
+    <t>SNPS 4.65 04/01/28</t>
+  </si>
+  <si>
+    <t>982911AA7</t>
+  </si>
+  <si>
+    <t>WULF 7.75 10/15/30 144A</t>
+  </si>
+  <si>
+    <t>09216NAA8</t>
+  </si>
+  <si>
+    <t>BLKPRL 6 1/8 02/15/31</t>
+  </si>
+  <si>
+    <t>95000U3G6</t>
+  </si>
+  <si>
+    <t>WFC 6.303 10/23/29</t>
+  </si>
+  <si>
+    <t>428102AG2</t>
+  </si>
+  <si>
+    <t>HESM 6 1/2 06/01/29</t>
+  </si>
+  <si>
+    <t>63942GAA1</t>
+  </si>
+  <si>
+    <t>NAVSL 2021-FA A</t>
+  </si>
+  <si>
+    <t>75524KSA3</t>
+  </si>
+  <si>
+    <t>CFG 4.192 01/29/29</t>
+  </si>
+  <si>
+    <t>05377RKW3</t>
+  </si>
+  <si>
+    <t>AESOP 2025-3A A</t>
+  </si>
+  <si>
+    <t>61748UAR3</t>
+  </si>
+  <si>
+    <t>MS 4.238 01/09/30</t>
+  </si>
+  <si>
+    <t>225401BK3</t>
+  </si>
+  <si>
+    <t>UBS 4.151 12/23/29</t>
+  </si>
+  <si>
+    <t>04020EAQ0</t>
+  </si>
+  <si>
+    <t>ARESSI 4.85 01/15/29</t>
+  </si>
+  <si>
+    <t>718172DR7</t>
+  </si>
+  <si>
+    <t>PM 4 1/8 04/28/28</t>
+  </si>
+  <si>
+    <t>25746UDY2</t>
+  </si>
+  <si>
+    <t>D 4.6 05/15/28</t>
+  </si>
+  <si>
+    <t>55952FAL2</t>
+  </si>
+  <si>
+    <t>MAGNE 2021-31A A1R</t>
+  </si>
+  <si>
+    <t>682680CM3</t>
+  </si>
+  <si>
+    <t>OKE 5 5/8 01/15/28</t>
+  </si>
+  <si>
+    <t>78397DAE8</t>
+  </si>
+  <si>
+    <t>SECBEN 5.9 09/26/28</t>
+  </si>
+  <si>
+    <t>34967GAA2</t>
+  </si>
+  <si>
+    <t>FORTRE 4 5/8 10/06/28</t>
+  </si>
+  <si>
+    <t>55389QAA5</t>
+  </si>
+  <si>
+    <t>MVWOT 2024-2A A</t>
+  </si>
+  <si>
+    <t>00774MAW5</t>
+  </si>
+  <si>
+    <t>AER 3 10/29/28</t>
+  </si>
+  <si>
+    <t>12515ABE9</t>
+  </si>
+  <si>
+    <t>CD 2016-CD2 A4</t>
+  </si>
+  <si>
+    <t>872899BL2</t>
+  </si>
+  <si>
+    <t>TSTAT 2022-1A AR3</t>
+  </si>
+  <si>
+    <t>78458MAA2</t>
+  </si>
+  <si>
+    <t>SMR 2022-IND A</t>
+  </si>
+  <si>
+    <t>022249AU0</t>
+  </si>
+  <si>
+    <t>HWM 6 3/4 01/15/28</t>
+  </si>
+  <si>
+    <t>63943FAA2</t>
+  </si>
+  <si>
+    <t>NAVRL 2025-A A</t>
+  </si>
+  <si>
+    <t>78449YAA8</t>
+  </si>
+  <si>
+    <t>SMB 2021-B A</t>
+  </si>
+  <si>
+    <t>06051GMK2</t>
+  </si>
+  <si>
+    <t>BAC 4.979 01/24/29</t>
+  </si>
+  <si>
+    <t>43849RAM7</t>
+  </si>
+  <si>
+    <t>HONA 4 03/16/29</t>
+  </si>
+  <si>
+    <t>98463GAG3</t>
+  </si>
+  <si>
+    <t>YMMT 2026-A A1</t>
+  </si>
+  <si>
+    <t>564760CC8</t>
+  </si>
+  <si>
+    <t>MTB 4.762 07/06/28</t>
+  </si>
+  <si>
+    <t>606822EJ9</t>
+  </si>
+  <si>
+    <t>MUFG 5.126 09/18/30</t>
+  </si>
+  <si>
+    <t>759187JX6</t>
+  </si>
+  <si>
+    <t>RF 4.755 07/27/29</t>
+  </si>
+  <si>
+    <t>87183XAA1</t>
+  </si>
+  <si>
+    <t>SYY 5.45 10/06/29</t>
+  </si>
+  <si>
+    <t>09659W3G7</t>
+  </si>
+  <si>
+    <t>BNP 4.892 06/30/30</t>
+  </si>
+  <si>
+    <t>24422EYD5</t>
+  </si>
+  <si>
+    <t>DE 4 1/4 06/05/28</t>
+  </si>
+  <si>
+    <t>26884TBC5</t>
+  </si>
+  <si>
+    <t>ENTERP 4 1/2 10/30/29</t>
+  </si>
+  <si>
+    <t>44891AEK9</t>
+  </si>
+  <si>
+    <t>HYNMTR 4 3/4 04/06/29</t>
+  </si>
+  <si>
+    <t>60687YDU0</t>
+  </si>
+  <si>
+    <t>MIZUHO 4.782 07/13/30</t>
+  </si>
+  <si>
+    <t>808513CQ6</t>
+  </si>
+  <si>
+    <t>SCHW 4.744 05/21/30</t>
+  </si>
+  <si>
+    <t>682691AC4</t>
+  </si>
+  <si>
+    <t>OMF 3 7/8 09/15/28</t>
+  </si>
+  <si>
+    <t>571676AX3</t>
+  </si>
+  <si>
+    <t>MARS 4.6 03/01/28</t>
+  </si>
+  <si>
+    <t>620076BL2</t>
+  </si>
+  <si>
+    <t>MSI 4.6 02/23/28</t>
+  </si>
+  <si>
+    <t>04685A3Q2</t>
+  </si>
+  <si>
+    <t>ATH 5.583 01/09/29</t>
+  </si>
+  <si>
+    <t>22966RAH9</t>
+  </si>
+  <si>
+    <t>CUBE 2 1/4 12/15/28</t>
+  </si>
+  <si>
+    <t>980236AX1</t>
+  </si>
+  <si>
+    <t>WDSAU 4.9 05/19/28</t>
+  </si>
+  <si>
+    <t>055986AF0</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 AS</t>
+  </si>
+  <si>
+    <t>31416CDV5</t>
+  </si>
+  <si>
+    <t>FN 995716</t>
+  </si>
+  <si>
+    <t>78410GAH7</t>
+  </si>
+  <si>
+    <t>SBAC 4 7/8 01/15/30</t>
+  </si>
+  <si>
+    <t>009066AC5</t>
+  </si>
+  <si>
+    <t>ABNB 4.4 03/16/29</t>
+  </si>
+  <si>
+    <t>34962XAN2</t>
+  </si>
+  <si>
+    <t>FCBSL 2020-1A A1AR</t>
+  </si>
+  <si>
+    <t>830867AB3</t>
+  </si>
+  <si>
+    <t>DAL 4 3/4 10/20/28</t>
+  </si>
+  <si>
+    <t>61748UAK8</t>
+  </si>
+  <si>
+    <t>MS 4.133 10/18/29</t>
+  </si>
+  <si>
+    <t>05377RKL7</t>
+  </si>
+  <si>
+    <t>AESOP 2025-1A A</t>
+  </si>
+  <si>
+    <t>36168QAL8</t>
+  </si>
+  <si>
+    <t>GFLCN 4 08/01/28</t>
+  </si>
+  <si>
+    <t>682685AA0</t>
+  </si>
+  <si>
+    <t>ODART 2023-1A A</t>
+  </si>
+  <si>
+    <t>065931BG1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 AS</t>
+  </si>
+  <si>
+    <t>350930AB9</t>
+  </si>
+  <si>
+    <t>FABSJV 5.9 01/25/30</t>
+  </si>
+  <si>
+    <t>43283NAA5</t>
+  </si>
+  <si>
+    <t>HGVT 2024-3A A</t>
+  </si>
+  <si>
+    <t>85325C2D3</t>
+  </si>
+  <si>
+    <t>STANLN 5.545 01/21/29</t>
+  </si>
+  <si>
+    <t>57665RAN6</t>
+  </si>
+  <si>
+    <t>MTCHII 4 5/8 06/01/28</t>
+  </si>
+  <si>
+    <t>428102AH0</t>
+  </si>
+  <si>
+    <t>HESM 5 7/8 03/01/28</t>
+  </si>
+  <si>
+    <t>61766RAZ9</t>
+  </si>
+  <si>
+    <t>MSBAM 2016-C31 A5</t>
+  </si>
+  <si>
+    <t>118230AU5</t>
+  </si>
+  <si>
+    <t>BPL 4 1/2 03/01/28</t>
+  </si>
+  <si>
+    <t>92332YAC5</t>
+  </si>
+  <si>
+    <t>VENLNG 9 1/2 02/01/29</t>
+  </si>
+  <si>
+    <t>433403AA0</t>
+  </si>
+  <si>
+    <t>HINTT 2025-A A</t>
+  </si>
+  <si>
+    <t>143658CB6</t>
+  </si>
+  <si>
+    <t>CCL 5.125 05/01/29 144A</t>
+  </si>
+  <si>
+    <t>09660QAW4</t>
+  </si>
+  <si>
+    <t>BMO 2024-5C3 AS</t>
+  </si>
+  <si>
+    <t>02005NCC2</t>
+  </si>
+  <si>
+    <t>ALLY 5.525 09/16/30</t>
+  </si>
+  <si>
+    <t>34963QAN6</t>
+  </si>
+  <si>
+    <t>FCBSL 2021-3AR B1R</t>
+  </si>
+  <si>
+    <t>46647PFL5</t>
+  </si>
+  <si>
+    <t>JPM V4.408 04/23/30</t>
+  </si>
+  <si>
+    <t>62886HBG5</t>
+  </si>
+  <si>
+    <t>NCLH 7 3/4 02/15/29</t>
+  </si>
+  <si>
+    <t>78450FAA5</t>
+  </si>
+  <si>
+    <t>SMB 2022-A APT</t>
+  </si>
+  <si>
+    <t>00138CBC1</t>
+  </si>
+  <si>
+    <t>CRBG 4.9 12/03/29</t>
+  </si>
+  <si>
+    <t>12595EAD7</t>
+  </si>
+  <si>
+    <t>COMM 2017-COR2 A3</t>
+  </si>
+  <si>
+    <t>097023DP7</t>
+  </si>
+  <si>
+    <t>BA 6.259 05/01/27</t>
+  </si>
+  <si>
+    <t>21874LAA0</t>
+  </si>
+  <si>
+    <t>CORZ 7 3/4 05/15/31</t>
+  </si>
+  <si>
+    <t>28002AAA4</t>
+  </si>
+  <si>
+    <t>EDGCOM 7.5 04/30/31 144A</t>
+  </si>
+  <si>
+    <t>3136ADTK5</t>
+  </si>
+  <si>
+    <t>FNR 2013-35 CB</t>
+  </si>
+  <si>
+    <t>38179RAF2</t>
+  </si>
+  <si>
+    <t>GCRED 5.45 08/15/28</t>
+  </si>
+  <si>
+    <t>910047AM1</t>
+  </si>
+  <si>
+    <t>UAL 4 7/8 03/01/29</t>
+  </si>
+  <si>
+    <t>161175CQ5</t>
+  </si>
+  <si>
+    <t>CHTR 6.1 06/01/29</t>
+  </si>
+  <si>
+    <t>68389XDW2</t>
+  </si>
+  <si>
+    <t>ORCL 4.55 02/04/29</t>
+  </si>
+  <si>
+    <t>78438PAA0</t>
+  </si>
+  <si>
+    <t>SECMOS 8 7/8 05/01/31</t>
+  </si>
+  <si>
+    <t>247361A24</t>
+  </si>
+  <si>
+    <t>DAL 4.95 07/10/28</t>
+  </si>
+  <si>
+    <t>55954PAY0</t>
+  </si>
+  <si>
+    <t>MAGNE 2019-21AR BR2</t>
+  </si>
+  <si>
+    <t>79587J2A0</t>
+  </si>
+  <si>
+    <t>SAMMON 5.1 12/10/29</t>
+  </si>
+  <si>
+    <t>855244BN8</t>
+  </si>
+  <si>
+    <t>SBUX 4 1/2 05/15/28</t>
+  </si>
+  <si>
+    <t>82650DAA0</t>
+  </si>
+  <si>
+    <t>SRFC 2024-2A A</t>
+  </si>
+  <si>
+    <t>92840VAE2</t>
+  </si>
+  <si>
+    <t>VST 4.3 07/15/29</t>
+  </si>
+  <si>
+    <t>066043AG5</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR6 AS</t>
+  </si>
+  <si>
+    <t>02771D2D5</t>
+  </si>
+  <si>
+    <t>ANGINC 4 5/8 12/15/28</t>
+  </si>
+  <si>
+    <t>04020EAM9</t>
+  </si>
+  <si>
+    <t>ARESSI 5.45 09/09/28</t>
+  </si>
+  <si>
+    <t>85208NAE0</t>
+  </si>
+  <si>
+    <t>SPRNTS 5.152 03/20/28</t>
+  </si>
+  <si>
+    <t>02771D2G8</t>
+  </si>
+  <si>
+    <t>ANGINC 5 06/22/29</t>
+  </si>
+  <si>
+    <t>3137FJ5G0</t>
+  </si>
+  <si>
+    <t>FHR 4828 QA</t>
+  </si>
+  <si>
+    <t>31620MCA2</t>
+  </si>
+  <si>
+    <t>FIS 4.45 03/10/28</t>
+  </si>
+  <si>
+    <t>3136AUG39</t>
+  </si>
+  <si>
+    <t>FNR 2016-100 DA</t>
+  </si>
+  <si>
+    <t>69932AAS4</t>
+  </si>
+  <si>
+    <t>PSKY 6.55 10/05/29</t>
+  </si>
+  <si>
+    <t>036940AA2</t>
+  </si>
+  <si>
+    <t>AON 5.35 09/17/29</t>
+  </si>
+  <si>
+    <t>06211EAP6</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR3 AS</t>
+  </si>
+  <si>
+    <t>06211FBA5</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR4 AS</t>
+  </si>
+  <si>
+    <t>55336VCG3</t>
+  </si>
+  <si>
+    <t>MPLX 4.7 11/01/29</t>
+  </si>
+  <si>
+    <t>87612GAR2</t>
+  </si>
+  <si>
+    <t>TRGP 4.35 01/15/29</t>
+  </si>
+  <si>
+    <t>92840VAX0</t>
+  </si>
+  <si>
+    <t>VST 4.3 10/15/28</t>
+  </si>
+  <si>
+    <t>552953CF6</t>
+  </si>
+  <si>
+    <t>MGM 5 1/2 04/15/27</t>
+  </si>
+  <si>
+    <t>00138CBN7</t>
+  </si>
+  <si>
+    <t>CRBG 4.8 05/29/29</t>
+  </si>
+  <si>
+    <t>64966SMU7</t>
+  </si>
+  <si>
+    <t>NY NYC 4.67 02/01/2028</t>
+  </si>
+  <si>
+    <t>79587J2B8</t>
+  </si>
+  <si>
+    <t>SAMMON 5.05 01/10/28</t>
+  </si>
+  <si>
+    <t>373334LC3</t>
+  </si>
+  <si>
+    <t>SO 4 10/01/28</t>
+  </si>
+  <si>
+    <t>82653BAA1</t>
+  </si>
+  <si>
+    <t>SRFC 2024-3A A</t>
+  </si>
+  <si>
     <t>31423R500</t>
   </si>
   <si>
     <t>FEDERATED HERMES TREASURY</t>
   </si>
   <si>
-    <t>26243EAR2</t>
-[...790 lines deleted...]
-  <si>
     <t>08163TAC6</t>
   </si>
   <si>
     <t>BMARK 2023-V2 A3</t>
   </si>
   <si>
     <t>05609QAE6</t>
   </si>
   <si>
     <t>BX 2021-ACNT C</t>
   </si>
   <si>
     <t>862121AA8</t>
   </si>
   <si>
     <t>STOR 4 1/2 03/15/28</t>
   </si>
   <si>
     <t>969457DA5</t>
   </si>
   <si>
     <t>WMB 5 10/15/29</t>
   </si>
   <si>
     <t>529043AF8</t>
@@ -899,56 +917,50 @@
     <t>LXP 6 3/4 11/15/28</t>
   </si>
   <si>
     <t>573284BC9</t>
   </si>
   <si>
     <t>MLM 4.85 08/15/29</t>
   </si>
   <si>
     <t>37892AAA8</t>
   </si>
   <si>
     <t>GNL 3 3/4 12/15/27</t>
   </si>
   <si>
     <t>FUTURESC</t>
   </si>
   <si>
     <t>FUTURES CASH AT BROKER</t>
   </si>
   <si>
     <t>TUZ6 COM</t>
   </si>
   <si>
     <t>US 2YR NOTE (CBT) DEC26</t>
-  </si>
-[...4 lines deleted...]
-    <t>Receivables/Payables</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1276,51 +1288,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I144"/>
+  <dimension ref="A1:I146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="15.281982" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1338,4215 +1350,4273 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>770566.39</v>
+        <v>550000</v>
       </c>
       <c r="F2" s="2">
-        <v>1</v>
+        <v>100.049</v>
       </c>
       <c r="G2" s="3">
-        <v>770566.39</v>
+        <v>550269.5</v>
       </c>
       <c r="H2" s="4">
-        <v>0.023844620224</v>
+        <v>0.017101182919</v>
       </c>
       <c r="I2" s="5">
-        <v>0.023859639815</v>
+        <v>0.017113623985</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
-        <v>550000</v>
+        <v>515769.64</v>
       </c>
       <c r="F3" s="2">
-        <v>100.102</v>
+        <v>99.93304999999999</v>
       </c>
       <c r="G3" s="3">
-        <v>550561</v>
+        <v>515424.33</v>
       </c>
       <c r="H3" s="4">
-        <v>0.017036712379</v>
+        <v>0.016018270658</v>
       </c>
       <c r="I3" s="5">
-        <v>0.017047443708</v>
+        <v>0.016029923909</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>517627.37</v>
+        <v>500000</v>
       </c>
       <c r="F4" s="2">
-        <v>99.915549</v>
+        <v>100.17309</v>
       </c>
       <c r="G4" s="3">
-        <v>517190.23</v>
+        <v>500865.45</v>
       </c>
       <c r="H4" s="4">
-        <v>0.016004077964</v>
+        <v>0.015565812167</v>
       </c>
       <c r="I4" s="5">
-        <v>0.016014158843</v>
+        <v>0.015577136255</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>500000</v>
+        <v>450000</v>
       </c>
       <c r="F5" s="2">
-        <v>100.45116</v>
+        <v>100.026031</v>
       </c>
       <c r="G5" s="3">
-        <v>502255.8</v>
+        <v>450117.14</v>
       </c>
       <c r="H5" s="4">
-        <v>0.015541942864</v>
+        <v>0.013988664713</v>
       </c>
       <c r="I5" s="5">
-        <v>0.015551732646</v>
+        <v>0.01399884143</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>450000</v>
+        <v>489205.47</v>
       </c>
       <c r="F6" s="2">
-        <v>100.105351</v>
+        <v>86.31270000000001</v>
       </c>
       <c r="G6" s="3">
-        <v>450474.08</v>
+        <v>422246.45</v>
       </c>
       <c r="H6" s="4">
-        <v>0.013939594934</v>
+        <v>0.013122504106</v>
       </c>
       <c r="I6" s="5">
-        <v>0.013948375406</v>
+        <v>0.013132050694</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>497461.83</v>
+        <v>417000</v>
       </c>
       <c r="F7" s="2">
-        <v>87.74124999999999</v>
+        <v>100.012</v>
       </c>
       <c r="G7" s="3">
-        <v>436479.23</v>
+        <v>417050.04</v>
       </c>
       <c r="H7" s="4">
-        <v>0.013506534363</v>
+        <v>0.01296101096</v>
       </c>
       <c r="I7" s="5">
-        <v>0.013515042052</v>
+        <v>0.012970440061</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>417000</v>
+        <v>408390.17</v>
       </c>
       <c r="F8" s="2">
-        <v>100.037</v>
+        <v>100.005</v>
       </c>
       <c r="G8" s="3">
-        <v>417154.29</v>
+        <v>408410.59</v>
       </c>
       <c r="H8" s="4">
-        <v>0.012908538121</v>
+        <v>0.012692515571</v>
       </c>
       <c r="I8" s="5">
-        <v>0.012916669136</v>
+        <v>0.012701749343</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
         <v>400000</v>
       </c>
       <c r="F9" s="2">
-        <v>101.47059</v>
+        <v>100.92496</v>
       </c>
       <c r="G9" s="3">
-        <v>405882.36</v>
+        <v>403699.84</v>
       </c>
       <c r="H9" s="4">
-        <v>0.012559736391</v>
+        <v>0.012546115691</v>
       </c>
       <c r="I9" s="5">
-        <v>0.012567647698</v>
+        <v>0.012555242957</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>408390.17</v>
+        <v>410000</v>
       </c>
       <c r="F10" s="2">
-        <v>100.033</v>
+        <v>98.04988</v>
       </c>
       <c r="G10" s="3">
-        <v>408524.94</v>
+        <v>402004.51</v>
       </c>
       <c r="H10" s="4">
-        <v>0.012641509081</v>
+        <v>0.012493428448</v>
       </c>
       <c r="I10" s="5">
-        <v>0.012649471896</v>
+        <v>0.012502517385</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>410000</v>
+        <v>400000</v>
       </c>
       <c r="F11" s="2">
-        <v>98.2189</v>
+        <v>99.988</v>
       </c>
       <c r="G11" s="3">
-        <v>402697.49</v>
+        <v>399952</v>
       </c>
       <c r="H11" s="4">
-        <v>0.012461182889</v>
+        <v>0.01242964095</v>
       </c>
       <c r="I11" s="5">
-        <v>0.012469032118</v>
+        <v>0.012438683481</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>379823.54</v>
+        <v>365000</v>
       </c>
       <c r="F12" s="2">
-        <v>100.031001</v>
+        <v>100.88794</v>
       </c>
       <c r="G12" s="3">
-        <v>379941.29</v>
+        <v>368240.98</v>
       </c>
       <c r="H12" s="4">
-        <v>0.011757008693</v>
+        <v>0.011444131238</v>
       </c>
       <c r="I12" s="5">
-        <v>0.011764414366</v>
+        <v>0.011452456814</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>365000</v>
+        <v>350000</v>
       </c>
       <c r="F13" s="2">
-        <v>101.38026</v>
+        <v>99.31916</v>
       </c>
       <c r="G13" s="3">
-        <v>370037.95</v>
+        <v>347617.06</v>
       </c>
       <c r="H13" s="4">
-        <v>0.011450556989</v>
+        <v>0.010803184492</v>
       </c>
       <c r="I13" s="5">
-        <v>0.01145776963</v>
+        <v>0.01081104378</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
-        <v>350000</v>
+        <v>345000</v>
       </c>
       <c r="F14" s="2">
-        <v>99.49999099999999</v>
+        <v>99.4564</v>
       </c>
       <c r="G14" s="3">
-        <v>348249.97</v>
+        <v>343124.58</v>
       </c>
       <c r="H14" s="4">
-        <v>0.010776343673</v>
+        <v>0.010663567954</v>
       </c>
       <c r="I14" s="5">
-        <v>0.010783131631</v>
+        <v>0.010671325672</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>345000</v>
+        <v>350000</v>
       </c>
       <c r="F15" s="2">
-        <v>99.849322</v>
+        <v>97.52889999999999</v>
       </c>
       <c r="G15" s="3">
-        <v>344480.16</v>
+        <v>341351.15</v>
       </c>
       <c r="H15" s="4">
-        <v>0.010659689701</v>
+        <v>0.010608453595</v>
       </c>
       <c r="I15" s="5">
-        <v>0.010666404179</v>
+        <v>0.010616171218</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>350000</v>
+        <v>339000</v>
       </c>
       <c r="F16" s="2">
-        <v>97.974971</v>
+        <v>99.744398</v>
       </c>
       <c r="G16" s="3">
-        <v>342912.4</v>
+        <v>338133.51</v>
       </c>
       <c r="H16" s="4">
-        <v>0.010611176426</v>
+        <v>0.010508456297</v>
       </c>
       <c r="I16" s="5">
-        <v>0.010617860346</v>
+        <v>0.010516101171</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>339000</v>
+        <v>350000</v>
       </c>
       <c r="F17" s="2">
-        <v>99.802897</v>
+        <v>96.67199100000001</v>
       </c>
       <c r="G17" s="3">
-        <v>338331.82</v>
+        <v>338351.97</v>
       </c>
       <c r="H17" s="4">
-        <v>0.010469433759</v>
+        <v>0.010515245537</v>
       </c>
       <c r="I17" s="5">
-        <v>0.010476028397</v>
+        <v>0.010522895351</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>350000</v>
+        <v>331000</v>
       </c>
       <c r="F18" s="2">
-        <v>96.54996</v>
+        <v>98.091701</v>
       </c>
       <c r="G18" s="3">
-        <v>337924.86</v>
+        <v>324683.53</v>
       </c>
       <c r="H18" s="4">
-        <v>0.010456840651</v>
+        <v>0.010090460115</v>
       </c>
       <c r="I18" s="5">
-        <v>0.010463427355</v>
+        <v>0.010097800899</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>330000</v>
+        <v>320000</v>
       </c>
       <c r="F19" s="2">
-        <v>101.050221</v>
+        <v>100.256181</v>
       </c>
       <c r="G19" s="3">
-        <v>333465.73</v>
+        <v>320819.78</v>
       </c>
       <c r="H19" s="4">
-        <v>0.010318856073</v>
+        <v>0.009970383108999999</v>
       </c>
       <c r="I19" s="5">
-        <v>0.010325355862</v>
+        <v>0.009977636535999999</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>331000</v>
+        <v>325000</v>
       </c>
       <c r="F20" s="2">
-        <v>98.384199</v>
+        <v>99.264363</v>
       </c>
       <c r="G20" s="3">
-        <v>325651.7</v>
+        <v>322609.18</v>
       </c>
       <c r="H20" s="4">
-        <v>0.010077056541</v>
+        <v>0.010025993798</v>
       </c>
       <c r="I20" s="5">
-        <v>0.010083404022</v>
+        <v>0.010033287682</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>325000</v>
+        <v>320910.8</v>
       </c>
       <c r="F21" s="2">
-        <v>99.333231</v>
+        <v>1</v>
       </c>
       <c r="G21" s="3">
-        <v>322833</v>
+        <v>320910.8</v>
       </c>
       <c r="H21" s="4">
-        <v>0.009989833970000001</v>
+        <v>0.009973211838</v>
       </c>
       <c r="I21" s="5">
-        <v>0.00999612651</v>
+        <v>0.009980467323</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>320000</v>
+        <v>315578.97</v>
       </c>
       <c r="F22" s="2">
-        <v>100.398181</v>
+        <v>100.77322</v>
       </c>
       <c r="G22" s="3">
-        <v>321274.18</v>
+        <v>318019.09</v>
       </c>
       <c r="H22" s="4">
-        <v>0.009941597363</v>
+        <v>0.009883343752</v>
       </c>
       <c r="I22" s="5">
-        <v>0.009947859519000001</v>
+        <v>0.009890533859</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
         <v>325000</v>
       </c>
       <c r="F23" s="2">
-        <v>97.02295100000001</v>
+        <v>96.350351</v>
       </c>
       <c r="G23" s="3">
-        <v>315324.59</v>
+        <v>313138.64</v>
       </c>
       <c r="H23" s="4">
-        <v>0.009757491647000001</v>
+        <v>0.00973166998</v>
       </c>
       <c r="I23" s="5">
-        <v>0.009763637836</v>
+        <v>0.009738749745000001</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
         <v>295000</v>
       </c>
       <c r="F24" s="2">
-        <v>105.232875</v>
+        <v>105.018237</v>
       </c>
       <c r="G24" s="3">
-        <v>310436.98</v>
+        <v>309803.8</v>
       </c>
       <c r="H24" s="4">
-        <v>0.009606248102</v>
+        <v>0.009628030334</v>
       </c>
       <c r="I24" s="5">
-        <v>0.009612299023000001</v>
+        <v>0.009635034702</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
         <v>310000</v>
       </c>
       <c r="F25" s="2">
-        <v>99.604506</v>
+        <v>99.90300000000001</v>
       </c>
       <c r="G25" s="3">
-        <v>308773.97</v>
+        <v>309699.3</v>
       </c>
       <c r="H25" s="4">
-        <v>0.009554787376999999</v>
+        <v>0.009624782727</v>
       </c>
       <c r="I25" s="5">
-        <v>0.009560805884</v>
+        <v>0.009631784732</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>310000</v>
+        <v>315000</v>
       </c>
       <c r="F26" s="2">
-        <v>99.86601899999999</v>
+        <v>98.132492</v>
       </c>
       <c r="G26" s="3">
-        <v>309584.66</v>
+        <v>309117.35</v>
       </c>
       <c r="H26" s="4">
-        <v>0.009579873603</v>
+        <v>0.009606696977</v>
       </c>
       <c r="I26" s="5">
-        <v>0.009585907911000001</v>
+        <v>0.009613685824</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>315000</v>
+        <v>300000</v>
       </c>
       <c r="F27" s="2">
-        <v>98.364498</v>
+        <v>103.312937</v>
       </c>
       <c r="G27" s="3">
-        <v>309848.17</v>
+        <v>309938.81</v>
       </c>
       <c r="H27" s="4">
-        <v>0.009588027723000001</v>
+        <v>0.009632226210000001</v>
       </c>
       <c r="I27" s="5">
-        <v>0.009594067167</v>
+        <v>0.009639233630000001</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>300000</v>
+        <v>312000</v>
       </c>
       <c r="F28" s="2">
-        <v>103.629103</v>
+        <v>99.148535</v>
       </c>
       <c r="G28" s="3">
-        <v>310887.31</v>
+        <v>309343.43</v>
       </c>
       <c r="H28" s="4">
-        <v>0.009620183169000001</v>
+        <v>0.009613723035000001</v>
       </c>
       <c r="I28" s="5">
-        <v>0.009626242868</v>
+        <v>0.009620716993</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>312000</v>
+        <v>300000</v>
       </c>
       <c r="F29" s="2">
-        <v>99.463942</v>
+        <v>103.1442</v>
       </c>
       <c r="G29" s="3">
-        <v>310327.5</v>
+        <v>309432.6</v>
       </c>
       <c r="H29" s="4">
-        <v>0.009602860253999999</v>
+        <v>0.00961649427</v>
       </c>
       <c r="I29" s="5">
-        <v>0.009608909041000001</v>
+        <v>0.009623490243999999</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>300000</v>
+        <v>310000</v>
       </c>
       <c r="F30" s="2">
-        <v>103.9051</v>
+        <v>98.591561</v>
       </c>
       <c r="G30" s="3">
-        <v>311715.3</v>
+        <v>305633.84</v>
       </c>
       <c r="H30" s="4">
-        <v>0.009645804752</v>
+        <v>0.009498437017999999</v>
       </c>
       <c r="I30" s="5">
-        <v>0.00965188059</v>
+        <v>0.009505347106</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
         <v>300000</v>
       </c>
       <c r="F31" s="2">
-        <v>102.16805</v>
+        <v>101.683437</v>
       </c>
       <c r="G31" s="3">
-        <v>306504.15</v>
+        <v>305050.31</v>
       </c>
       <c r="H31" s="4">
-        <v>0.00948454948</v>
+        <v>0.009480302229999999</v>
       </c>
       <c r="I31" s="5">
-        <v>0.009490523743999999</v>
+        <v>0.009487199125</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
         <v>300000</v>
       </c>
       <c r="F32" s="2">
-        <v>101.3623</v>
+        <v>100.835</v>
       </c>
       <c r="G32" s="3">
-        <v>304086.9</v>
+        <v>302505</v>
       </c>
       <c r="H32" s="4">
-        <v>0.009409749425000001</v>
+        <v>0.009401199483</v>
       </c>
       <c r="I32" s="5">
-        <v>0.009415676572999999</v>
+        <v>0.009408038831</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>351681.95</v>
+        <v>345651.49</v>
       </c>
       <c r="F33" s="2">
-        <v>86.812181</v>
+        <v>87.06850900000001</v>
       </c>
       <c r="G33" s="3">
-        <v>305302.77</v>
+        <v>300953.6</v>
       </c>
       <c r="H33" s="4">
-        <v>0.009447373674</v>
+        <v>0.009352985294000001</v>
       </c>
       <c r="I33" s="5">
-        <v>0.009453324522</v>
+        <v>0.009359789566000001</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
         <v>300000</v>
       </c>
       <c r="F34" s="2">
-        <v>98.74932699999999</v>
+        <v>98.61268699999999</v>
       </c>
       <c r="G34" s="3">
-        <v>296247.98</v>
+        <v>295838.06</v>
       </c>
       <c r="H34" s="4">
-        <v>0.00916717974</v>
+        <v>0.009194005474000001</v>
       </c>
       <c r="I34" s="5">
-        <v>0.009172954095</v>
+        <v>0.009200694089999999</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
         <v>300000</v>
       </c>
       <c r="F35" s="2">
-        <v>97.65546000000001</v>
+        <v>97.42735</v>
       </c>
       <c r="G35" s="3">
-        <v>292966.38</v>
+        <v>292282.05</v>
       </c>
       <c r="H35" s="4">
-        <v>0.009065632968</v>
+        <v>0.009083492363</v>
       </c>
       <c r="I35" s="5">
-        <v>0.009071343359000001</v>
+        <v>0.00909010058</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
         <v>300000</v>
       </c>
       <c r="F36" s="2">
-        <v>97.533323</v>
+        <v>97.145943</v>
       </c>
       <c r="G36" s="3">
-        <v>292599.97</v>
+        <v>291437.83</v>
       </c>
       <c r="H36" s="4">
-        <v>0.009054294645000001</v>
+        <v>0.009057255805000001</v>
       </c>
       <c r="I36" s="5">
-        <v>0.009059997893999999</v>
+        <v>0.009063844935000001</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
         <v>300000</v>
       </c>
       <c r="F37" s="2">
-        <v>97.62575699999999</v>
+        <v>97.485917</v>
       </c>
       <c r="G37" s="3">
-        <v>292877.27</v>
+        <v>292457.75</v>
       </c>
       <c r="H37" s="4">
-        <v>0.009062875555000001</v>
+        <v>0.009088952769</v>
       </c>
       <c r="I37" s="5">
-        <v>0.009068584209000001</v>
+        <v>0.009095564959</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
         <v>300000</v>
       </c>
       <c r="F38" s="2">
-        <v>97.774817</v>
+        <v>96.898303</v>
       </c>
       <c r="G38" s="3">
-        <v>293324.45</v>
+        <v>290694.91</v>
       </c>
       <c r="H38" s="4">
-        <v>0.009076713217</v>
+        <v>0.009034167462</v>
       </c>
       <c r="I38" s="5">
-        <v>0.009082430587</v>
+        <v>0.009040739795999999</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
         <v>295000</v>
       </c>
       <c r="F39" s="2">
-        <v>98.759058</v>
+        <v>98.531071</v>
       </c>
       <c r="G39" s="3">
-        <v>291339.22</v>
+        <v>290666.66</v>
       </c>
       <c r="H39" s="4">
-        <v>0.009015281712000001</v>
+        <v>0.009033289527000001</v>
       </c>
       <c r="I39" s="5">
-        <v>0.009020960386999999</v>
+        <v>0.009039861222</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
         <v>281000</v>
       </c>
       <c r="F40" s="2">
-        <v>99.269263</v>
+        <v>99.101146</v>
       </c>
       <c r="G40" s="3">
-        <v>278946.63</v>
+        <v>278474.22</v>
       </c>
       <c r="H40" s="4">
-        <v>0.008631801902999999</v>
+        <v>0.008654374954</v>
       </c>
       <c r="I40" s="5">
-        <v>0.008637239026999999</v>
+        <v>0.008660670989</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
         <v>275000</v>
       </c>
       <c r="F41" s="2">
-        <v>100.015</v>
+        <v>100.079</v>
       </c>
       <c r="G41" s="3">
-        <v>275041.25</v>
+        <v>275217.25</v>
       </c>
       <c r="H41" s="4">
-        <v>0.008510952771</v>
+        <v>0.00855315538</v>
       </c>
       <c r="I41" s="5">
-        <v>0.008516313772</v>
+        <v>0.008559377779</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
-        <v>279691.7</v>
+        <v>275000</v>
       </c>
       <c r="F42" s="2">
-        <v>98.149748</v>
+        <v>100.344233</v>
       </c>
       <c r="G42" s="3">
-        <v>274516.7</v>
+        <v>275946.64</v>
       </c>
       <c r="H42" s="4">
-        <v>0.008494720911</v>
+        <v>0.008575823263</v>
       </c>
       <c r="I42" s="5">
-        <v>0.008500071687</v>
+        <v>0.008582062152999999</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
-        <v>275000</v>
+        <v>280000</v>
       </c>
       <c r="F43" s="2">
-        <v>100.462775</v>
+        <v>96.43876400000001</v>
       </c>
       <c r="G43" s="3">
-        <v>276272.63</v>
+        <v>270028.54</v>
       </c>
       <c r="H43" s="4">
-        <v>0.008549056974</v>
+        <v>0.008391901499</v>
       </c>
       <c r="I43" s="5">
-        <v>0.008554441976999999</v>
+        <v>0.008398006586</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
-        <v>280000</v>
+        <v>272000</v>
       </c>
       <c r="F44" s="2">
-        <v>96.75838899999999</v>
+        <v>97.939438</v>
       </c>
       <c r="G44" s="3">
-        <v>270923.49</v>
+        <v>266395.27</v>
       </c>
       <c r="H44" s="4">
-        <v>0.008383531638</v>
+        <v>0.008278987413</v>
       </c>
       <c r="I44" s="5">
-        <v>0.008388812377</v>
+        <v>0.008285010355000001</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
-        <v>272000</v>
+        <v>268932.52</v>
       </c>
       <c r="F45" s="2">
-        <v>98.170585</v>
+        <v>98.48607</v>
       </c>
       <c r="G45" s="3">
-        <v>267023.99</v>
+        <v>264861.07</v>
       </c>
       <c r="H45" s="4">
-        <v>0.008262864490000001</v>
+        <v>0.008231307758</v>
       </c>
       <c r="I45" s="5">
-        <v>0.008268069221000001</v>
+        <v>0.008237296013</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
         <v>275000</v>
       </c>
       <c r="F46" s="2">
-        <v>95.538825</v>
+        <v>95.30105500000001</v>
       </c>
       <c r="G46" s="3">
-        <v>262731.77</v>
+        <v>262077.9</v>
       </c>
       <c r="H46" s="4">
-        <v>0.008130044766999999</v>
+        <v>0.008144812911000001</v>
       </c>
       <c r="I46" s="5">
-        <v>0.008135165836</v>
+        <v>0.008150738241000001</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
-        <v>263103.86</v>
+        <v>263641.58</v>
       </c>
       <c r="F47" s="2">
-        <v>99.09536900000001</v>
+        <v>98.311499</v>
       </c>
       <c r="G47" s="3">
-        <v>260723.74</v>
+        <v>259189.99</v>
       </c>
       <c r="H47" s="4">
-        <v>0.008067907797</v>
+        <v>0.008055062869</v>
       </c>
       <c r="I47" s="5">
-        <v>0.008072989726000001</v>
+        <v>0.008060922906000001</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
-        <v>277528.54</v>
+        <v>260903.64</v>
       </c>
       <c r="F48" s="2">
-        <v>94.19571000000001</v>
+        <v>100.001</v>
       </c>
       <c r="G48" s="3">
-        <v>261419.98</v>
+        <v>260906.25</v>
       </c>
       <c r="H48" s="4">
-        <v>0.008089452372000001</v>
+        <v>0.008108400501</v>
       </c>
       <c r="I48" s="5">
-        <v>0.008094547872000001</v>
+        <v>0.008114299340999999</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
-        <v>260903.64</v>
+        <v>257253.82</v>
       </c>
       <c r="F49" s="2">
-        <v>100.035001</v>
+        <v>99.970601</v>
       </c>
       <c r="G49" s="3">
-        <v>260994.96</v>
+        <v>257178.19</v>
       </c>
       <c r="H49" s="4">
-        <v>0.00807630044</v>
+        <v>0.007992540508000001</v>
       </c>
       <c r="I49" s="5">
-        <v>0.008081387656</v>
+        <v>0.00799835506</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
-        <v>257253.82</v>
+        <v>250000</v>
       </c>
       <c r="F50" s="2">
-        <v>100</v>
+        <v>102.02738</v>
       </c>
       <c r="G50" s="3">
-        <v>257253.82</v>
+        <v>255068.45</v>
       </c>
       <c r="H50" s="4">
-        <v>0.007960533601</v>
+        <v>0.007926974365000001</v>
       </c>
       <c r="I50" s="5">
-        <v>0.007965547896</v>
+        <v>0.007932741218</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>250000</v>
+        <v>257076.05</v>
       </c>
       <c r="F51" s="2">
-        <v>102.224948</v>
+        <v>98.62690000000001</v>
       </c>
       <c r="G51" s="3">
-        <v>255562.37</v>
+        <v>253546.14</v>
       </c>
       <c r="H51" s="4">
-        <v>0.007908192902</v>
+        <v>0.007879664232000001</v>
       </c>
       <c r="I51" s="5">
-        <v>0.007913174227999999</v>
+        <v>0.007885396667</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>260000</v>
+        <v>269067.5</v>
       </c>
       <c r="F52" s="2">
-        <v>97.383273</v>
+        <v>94.31916200000001</v>
       </c>
       <c r="G52" s="3">
-        <v>253196.51</v>
+        <v>253782.21</v>
       </c>
       <c r="H52" s="4">
-        <v>0.007834983068</v>
+        <v>0.007887000852</v>
       </c>
       <c r="I52" s="5">
-        <v>0.007839918279</v>
+        <v>0.007892738625</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>255000</v>
+        <v>250000</v>
       </c>
       <c r="F53" s="2">
-        <v>98.339471</v>
+        <v>99.783224</v>
       </c>
       <c r="G53" s="3">
-        <v>250765.65</v>
+        <v>249458.06</v>
       </c>
       <c r="H53" s="4">
-        <v>0.0077597619</v>
+        <v>0.007752615608</v>
       </c>
       <c r="I53" s="5">
-        <v>0.00776464973</v>
+        <v>0.007758255616</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
-        <v>250000</v>
+        <v>260000</v>
       </c>
       <c r="F54" s="2">
-        <v>99.97375599999999</v>
+        <v>97.07916899999999</v>
       </c>
       <c r="G54" s="3">
-        <v>249934.39</v>
+        <v>252405.84</v>
       </c>
       <c r="H54" s="4">
-        <v>0.007734039127</v>
+        <v>0.007844226201000001</v>
       </c>
       <c r="I54" s="5">
-        <v>0.007738910755</v>
+        <v>0.007849932855</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>250000</v>
+        <v>255000</v>
       </c>
       <c r="F55" s="2">
-        <v>99.77493200000001</v>
+        <v>98.002161</v>
       </c>
       <c r="G55" s="3">
-        <v>249437.33</v>
+        <v>249905.51</v>
       </c>
       <c r="H55" s="4">
-        <v>0.007718657965</v>
+        <v>0.007766521401</v>
       </c>
       <c r="I55" s="5">
-        <v>0.007723519904</v>
+        <v>0.007772171526</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
         <v>250000</v>
       </c>
       <c r="F56" s="2">
-        <v>99.273932</v>
+        <v>99.722436</v>
       </c>
       <c r="G56" s="3">
-        <v>248184.83</v>
+        <v>249306.09</v>
       </c>
       <c r="H56" s="4">
-        <v>0.007679900257</v>
+        <v>0.00774789271</v>
       </c>
       <c r="I56" s="5">
-        <v>0.007684737783</v>
+        <v>0.007753529282</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
         <v>250000</v>
       </c>
       <c r="F57" s="2">
-        <v>99.099412</v>
+        <v>98.694272</v>
       </c>
       <c r="G57" s="3">
-        <v>247748.53</v>
+        <v>246735.68</v>
       </c>
       <c r="H57" s="4">
-        <v>0.007666399269</v>
+        <v>0.007668009941</v>
       </c>
       <c r="I57" s="5">
-        <v>0.00767122829</v>
+        <v>0.007673588398</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
         <v>250000</v>
       </c>
       <c r="F58" s="2">
-        <v>98.451712</v>
+        <v>98.846744</v>
       </c>
       <c r="G58" s="3">
-        <v>246129.28</v>
+        <v>247116.86</v>
       </c>
       <c r="H58" s="4">
-        <v>0.007616292747</v>
+        <v>0.007679856189</v>
       </c>
       <c r="I58" s="5">
-        <v>0.007621090207</v>
+        <v>0.007685443264</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
         <v>250000</v>
       </c>
       <c r="F59" s="2">
-        <v>97.81845199999999</v>
+        <v>99.68587599999999</v>
       </c>
       <c r="G59" s="3">
-        <v>244546.13</v>
+        <v>249214.69</v>
       </c>
       <c r="H59" s="4">
-        <v>0.007567303314</v>
+        <v>0.007745052197</v>
       </c>
       <c r="I59" s="5">
-        <v>0.007572069916</v>
+        <v>0.007750686702</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
         <v>250000</v>
       </c>
       <c r="F60" s="2">
-        <v>98.465412</v>
+        <v>97.508976</v>
       </c>
       <c r="G60" s="3">
-        <v>246163.53</v>
+        <v>243772.44</v>
       </c>
       <c r="H60" s="4">
-        <v>0.007617352589</v>
+        <v>0.007575918867</v>
       </c>
       <c r="I60" s="5">
-        <v>0.007622150716</v>
+        <v>0.007581430328</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>250000</v>
+        <v>246000</v>
       </c>
       <c r="F61" s="2">
-        <v>98.40949999999999</v>
+        <v>98.826561</v>
       </c>
       <c r="G61" s="3">
-        <v>246023.75</v>
+        <v>243113.34</v>
       </c>
       <c r="H61" s="4">
-        <v>0.007613027198</v>
+        <v>0.00755543547</v>
       </c>
       <c r="I61" s="5">
-        <v>0.007617822601</v>
+        <v>0.00756093203</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
         <v>250000</v>
       </c>
       <c r="F62" s="2">
-        <v>98.76554400000001</v>
+        <v>97.29012</v>
       </c>
       <c r="G62" s="3">
-        <v>246913.86</v>
+        <v>243225.3</v>
       </c>
       <c r="H62" s="4">
-        <v>0.007640571009</v>
+        <v>0.007558914942</v>
       </c>
       <c r="I62" s="5">
-        <v>0.007645383761</v>
+        <v>0.007564414033</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>246000</v>
+        <v>250000</v>
       </c>
       <c r="F63" s="2">
-        <v>99.045829</v>
+        <v>98.026624</v>
       </c>
       <c r="G63" s="3">
-        <v>243652.74</v>
+        <v>245066.56</v>
       </c>
       <c r="H63" s="4">
-        <v>0.007539657986</v>
+        <v>0.00761613731</v>
       </c>
       <c r="I63" s="5">
-        <v>0.007544407174</v>
+        <v>0.007621678031</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>251000</v>
+        <v>250000</v>
       </c>
       <c r="F64" s="2">
-        <v>96.301199</v>
+        <v>97.991608</v>
       </c>
       <c r="G64" s="3">
-        <v>241716.01</v>
+        <v>244979.02</v>
       </c>
       <c r="H64" s="4">
-        <v>0.00747972728</v>
+        <v>0.007613416757</v>
       </c>
       <c r="I64" s="5">
-        <v>0.007484438718</v>
+        <v>0.007618955498</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>237000</v>
+        <v>250000</v>
       </c>
       <c r="F65" s="2">
-        <v>100.841228</v>
+        <v>98.237512</v>
       </c>
       <c r="G65" s="3">
-        <v>238993.71</v>
+        <v>245593.78</v>
       </c>
       <c r="H65" s="4">
-        <v>0.0073954877</v>
+        <v>0.007632522165</v>
       </c>
       <c r="I65" s="5">
-        <v>0.007400146076</v>
+        <v>0.007638074805</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>240000</v>
+        <v>251000</v>
       </c>
       <c r="F66" s="2">
-        <v>99.534863</v>
+        <v>95.60449</v>
       </c>
       <c r="G66" s="3">
-        <v>238883.67</v>
+        <v>239967.27</v>
       </c>
       <c r="H66" s="4">
-        <v>0.007392082618</v>
+        <v>0.007457662431</v>
       </c>
       <c r="I66" s="5">
-        <v>0.007396738849</v>
+        <v>0.007463087861</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
         <v>240000</v>
       </c>
       <c r="F67" s="2">
-        <v>99.368808</v>
+        <v>99.357658</v>
       </c>
       <c r="G67" s="3">
-        <v>238485.14</v>
+        <v>238458.38</v>
       </c>
       <c r="H67" s="4">
-        <v>0.007379750333</v>
+        <v>0.00741076938</v>
       </c>
       <c r="I67" s="5">
-        <v>0.007384398796</v>
+        <v>0.007416160695</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>237000</v>
+        <v>240000</v>
       </c>
       <c r="F68" s="2">
-        <v>99.889388</v>
+        <v>99.178513</v>
       </c>
       <c r="G68" s="3">
-        <v>236737.85</v>
+        <v>238028.43</v>
       </c>
       <c r="H68" s="4">
-        <v>0.007325681718</v>
+        <v>0.007397407528</v>
       </c>
       <c r="I68" s="5">
-        <v>0.007330296123</v>
+        <v>0.007402789123</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>250000</v>
+        <v>237000</v>
       </c>
       <c r="F69" s="2">
-        <v>93.84058</v>
+        <v>99.630152</v>
       </c>
       <c r="G69" s="3">
-        <v>234601.45</v>
+        <v>236123.46</v>
       </c>
       <c r="H69" s="4">
-        <v>0.007259572377</v>
+        <v>0.007338205161</v>
       </c>
       <c r="I69" s="5">
-        <v>0.00726414514</v>
+        <v>0.007343543686</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>235307.91</v>
+        <v>250000</v>
       </c>
       <c r="F70" s="2">
-        <v>100.360999</v>
+        <v>93.552132</v>
       </c>
       <c r="G70" s="3">
-        <v>236157.37</v>
+        <v>233880.33</v>
       </c>
       <c r="H70" s="4">
-        <v>0.007307719172</v>
+        <v>0.007268493537</v>
       </c>
       <c r="I70" s="5">
-        <v>0.007312322263</v>
+        <v>0.007273781347</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
         <v>237000</v>
       </c>
       <c r="F71" s="2">
-        <v>99.77613100000001</v>
+        <v>99.380616</v>
       </c>
       <c r="G71" s="3">
-        <v>236469.43</v>
+        <v>235532.06</v>
       </c>
       <c r="H71" s="4">
-        <v>0.007317375683</v>
+        <v>0.007319825722</v>
       </c>
       <c r="I71" s="5">
-        <v>0.007321984856</v>
+        <v>0.007325150876</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
         <v>228000</v>
       </c>
       <c r="F72" s="2">
-        <v>102.306952</v>
+        <v>102.04407</v>
       </c>
       <c r="G72" s="3">
-        <v>233259.85</v>
+        <v>232660.48</v>
       </c>
       <c r="H72" s="4">
-        <v>0.007218057551</v>
+        <v>0.007230583232</v>
       </c>
       <c r="I72" s="5">
-        <v>0.007222604165</v>
+        <v>0.007235843462</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
-        <v>235000</v>
+        <v>222879.08</v>
       </c>
       <c r="F73" s="2">
-        <v>97.972221</v>
+        <v>101.943933</v>
       </c>
       <c r="G73" s="3">
-        <v>230234.72</v>
+        <v>227211.7</v>
       </c>
       <c r="H73" s="4">
-        <v>0.007124447052</v>
+        <v>0.007061246976</v>
       </c>
       <c r="I73" s="5">
-        <v>0.0071289347</v>
+        <v>0.007066384015</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
-        <v>230000</v>
+        <v>235000</v>
       </c>
       <c r="F74" s="2">
-        <v>98.34393900000001</v>
+        <v>97.11226000000001</v>
       </c>
       <c r="G74" s="3">
-        <v>226191.06</v>
+        <v>228213.81</v>
       </c>
       <c r="H74" s="4">
-        <v>0.006999318925</v>
+        <v>0.007092390413</v>
       </c>
       <c r="I74" s="5">
-        <v>0.007003727757</v>
+        <v>0.007097550109</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>222879.05</v>
+        <v>230000</v>
       </c>
       <c r="F75" s="2">
-        <v>101.985568</v>
+        <v>97.91897</v>
       </c>
       <c r="G75" s="3">
-        <v>227304.47</v>
+        <v>225213.63</v>
       </c>
       <c r="H75" s="4">
-        <v>0.007033772451</v>
+        <v>0.006999151324</v>
       </c>
       <c r="I75" s="5">
-        <v>0.007038202984</v>
+        <v>0.007004243188</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
-        <v>225000</v>
+        <v>224402.51</v>
       </c>
       <c r="F76" s="2">
-        <v>99.53537799999999</v>
+        <v>99.987999</v>
       </c>
       <c r="G76" s="3">
-        <v>223954.6</v>
+        <v>224375.58</v>
       </c>
       <c r="H76" s="4">
-        <v>0.006930113311</v>
+        <v>0.006973106499</v>
       </c>
       <c r="I76" s="5">
-        <v>0.00693447855</v>
+        <v>0.006978179416</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>224402.51</v>
+        <v>225000</v>
       </c>
       <c r="F77" s="2">
-        <v>100.079001</v>
+        <v>99.37080899999999</v>
       </c>
       <c r="G77" s="3">
-        <v>224579.79</v>
+        <v>223584.32</v>
       </c>
       <c r="H77" s="4">
-        <v>0.006949459355</v>
+        <v>0.006948515879</v>
       </c>
       <c r="I77" s="5">
-        <v>0.006953836781</v>
+        <v>0.006953570906</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
         <v>228000</v>
       </c>
       <c r="F78" s="2">
-        <v>97.809197</v>
+        <v>97.527263</v>
       </c>
       <c r="G78" s="3">
-        <v>223004.97</v>
+        <v>222362.16</v>
       </c>
       <c r="H78" s="4">
-        <v>0.006900727655</v>
+        <v>0.006910533777</v>
       </c>
       <c r="I78" s="5">
-        <v>0.006905074385</v>
+        <v>0.006915561172</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
         <v>220000</v>
       </c>
       <c r="F79" s="2">
-        <v>99.380009</v>
+        <v>99.228791</v>
       </c>
       <c r="G79" s="3">
-        <v>218636.02</v>
+        <v>218303.34</v>
       </c>
       <c r="H79" s="4">
-        <v>0.006765533674</v>
+        <v>0.006784394469</v>
       </c>
       <c r="I79" s="5">
-        <v>0.006769795245</v>
+        <v>0.006789330099</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
-        <v>220774.83</v>
+        <v>220000</v>
       </c>
       <c r="F80" s="2">
-        <v>99.731849</v>
+        <v>97.36913199999999</v>
       </c>
       <c r="G80" s="3">
-        <v>220182.82</v>
+        <v>214212.09</v>
       </c>
       <c r="H80" s="4">
-        <v>0.006813398291</v>
+        <v>0.006657247297</v>
       </c>
       <c r="I80" s="5">
-        <v>0.006817690012</v>
+        <v>0.006662090427</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
-        <v>220000</v>
+        <v>213700.86</v>
       </c>
       <c r="F81" s="2">
-        <v>97.312</v>
+        <v>100.286929</v>
       </c>
       <c r="G81" s="3">
-        <v>214086.4</v>
+        <v>214314.03</v>
       </c>
       <c r="H81" s="4">
-        <v>0.006624748976</v>
+        <v>0.00666041535</v>
       </c>
       <c r="I81" s="5">
-        <v>0.006628921868</v>
+        <v>0.006665260785</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
         <v>200000</v>
       </c>
       <c r="F82" s="2">
-        <v>101.245275</v>
+        <v>100.23627</v>
       </c>
       <c r="G82" s="3">
-        <v>202490.55</v>
+        <v>200472.54</v>
       </c>
       <c r="H82" s="4">
-        <v>0.006265923775</v>
+        <v>0.006230251861</v>
       </c>
       <c r="I82" s="5">
-        <v>0.006269870645</v>
+        <v>0.006234784354</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
-        <v>206701.49</v>
+        <v>200000</v>
       </c>
       <c r="F83" s="2">
-        <v>99.225821</v>
+        <v>100.35526</v>
       </c>
       <c r="G83" s="3">
-        <v>205101.25</v>
+        <v>200710.52</v>
       </c>
       <c r="H83" s="4">
-        <v>0.006346710015</v>
+        <v>0.006237647764</v>
       </c>
       <c r="I83" s="5">
-        <v>0.006350707772</v>
+        <v>0.006242185636</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>200000</v>
+        <v>200039.95</v>
       </c>
       <c r="F84" s="2">
-        <v>100.93474</v>
+        <v>99.215152</v>
       </c>
       <c r="G84" s="3">
-        <v>201869.48</v>
+        <v>198469.94</v>
       </c>
       <c r="H84" s="4">
-        <v>0.006246705213</v>
+        <v>0.00616801541</v>
       </c>
       <c r="I84" s="5">
-        <v>0.006250639977</v>
+        <v>0.006172502625</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
         <v>200000</v>
       </c>
       <c r="F85" s="2">
-        <v>100.41416</v>
+        <v>100.214405</v>
       </c>
       <c r="G85" s="3">
-        <v>200828.32</v>
+        <v>200428.81</v>
       </c>
       <c r="H85" s="4">
-        <v>0.006214487269</v>
+        <v>0.006228892828</v>
       </c>
       <c r="I85" s="5">
-        <v>0.006218401739</v>
+        <v>0.006233424331</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
         <v>200000</v>
       </c>
       <c r="F86" s="2">
-        <v>98.21746</v>
+        <v>97.64566000000001</v>
       </c>
       <c r="G86" s="3">
-        <v>196434.92</v>
+        <v>195291.32</v>
       </c>
       <c r="H86" s="4">
-        <v>0.00607853668</v>
+        <v>0.006069230778</v>
       </c>
       <c r="I86" s="5">
-        <v>0.006082365516</v>
+        <v>0.006073646128</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
         <v>193000</v>
       </c>
       <c r="F87" s="2">
-        <v>100.288705</v>
+        <v>100.184902</v>
       </c>
       <c r="G87" s="3">
-        <v>193557.2</v>
+        <v>193356.86</v>
       </c>
       <c r="H87" s="4">
-        <v>0.005989487734</v>
+        <v>0.006009111983</v>
       </c>
       <c r="I87" s="5">
-        <v>0.005993260478</v>
+        <v>0.006013483596</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>190000</v>
+        <v>193775.56</v>
       </c>
       <c r="F88" s="2">
-        <v>98.40415299999999</v>
+        <v>99.83338999999999</v>
       </c>
       <c r="G88" s="3">
-        <v>186967.89</v>
+        <v>193452.71</v>
       </c>
       <c r="H88" s="4">
-        <v>0.005785586298</v>
+        <v>0.006012090783</v>
       </c>
       <c r="I88" s="5">
-        <v>0.005789230606</v>
+        <v>0.006016464563</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
-        <v>191495.79</v>
+        <v>190000</v>
       </c>
       <c r="F89" s="2">
-        <v>98.693789</v>
+        <v>98.257479</v>
       </c>
       <c r="G89" s="3">
-        <v>188994.45</v>
+        <v>186689.21</v>
       </c>
       <c r="H89" s="4">
-        <v>0.00584829674</v>
+        <v>0.005801895854</v>
       </c>
       <c r="I89" s="5">
-        <v>0.005851980549</v>
+        <v>0.005806116719</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
         <v>175000</v>
       </c>
       <c r="F90" s="2">
-        <v>106.915103</v>
+        <v>105.886737</v>
       </c>
       <c r="G90" s="3">
-        <v>187101.43</v>
+        <v>185301.79</v>
       </c>
       <c r="H90" s="4">
-        <v>0.005789718583</v>
+        <v>0.005758777838</v>
       </c>
       <c r="I90" s="5">
-        <v>0.005793365494</v>
+        <v>0.005762967334</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>185000</v>
+        <v>184420.36</v>
       </c>
       <c r="F91" s="2">
-        <v>98.517168</v>
+        <v>98.675293</v>
       </c>
       <c r="G91" s="3">
-        <v>182256.76</v>
+        <v>181977.33</v>
       </c>
       <c r="H91" s="4">
-        <v>0.005639803787</v>
+        <v>0.005655460856</v>
       </c>
       <c r="I91" s="5">
-        <v>0.005643356268</v>
+        <v>0.005659575189</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>175000</v>
+        <v>185000</v>
       </c>
       <c r="F92" s="2">
-        <v>100.974171</v>
+        <v>98.04873000000001</v>
       </c>
       <c r="G92" s="3">
-        <v>176704.8</v>
+        <v>181390.15</v>
       </c>
       <c r="H92" s="4">
-        <v>0.005468002348</v>
+        <v>0.005637212572</v>
       </c>
       <c r="I92" s="5">
-        <v>0.005471446612</v>
+        <v>0.005641313629</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
         <v>175000</v>
       </c>
       <c r="F93" s="2">
-        <v>99.487509</v>
+        <v>100.63996</v>
       </c>
       <c r="G93" s="3">
-        <v>174103.14</v>
+        <v>176119.93</v>
       </c>
       <c r="H93" s="4">
-        <v>0.005387495905</v>
+        <v>0.005473425546</v>
       </c>
       <c r="I93" s="5">
-        <v>0.005390889459</v>
+        <v>0.005477407449</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
         <v>175000</v>
       </c>
       <c r="F94" s="2">
-        <v>100</v>
+        <v>98.810697</v>
       </c>
       <c r="G94" s="3">
-        <v>175000</v>
+        <v>172918.72</v>
       </c>
       <c r="H94" s="4">
-        <v>0.005415248567</v>
+        <v>0.005373938873</v>
       </c>
       <c r="I94" s="5">
-        <v>0.005418659601</v>
+        <v>0.005377848399</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>180000</v>
+        <v>175000</v>
       </c>
       <c r="F95" s="2">
-        <v>97.790261</v>
+        <v>99.895</v>
       </c>
       <c r="G95" s="3">
-        <v>176022.47</v>
+        <v>174816.25</v>
       </c>
       <c r="H95" s="4">
-        <v>0.005446888156</v>
+        <v>0.005432909998</v>
       </c>
       <c r="I95" s="5">
-        <v>0.00545031912</v>
+        <v>0.005436862426</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>170000</v>
+        <v>180000</v>
       </c>
       <c r="F96" s="2">
-        <v>103.378035</v>
+        <v>97.357517</v>
       </c>
       <c r="G96" s="3">
-        <v>175742.66</v>
+        <v>175243.53</v>
       </c>
       <c r="H96" s="4">
-        <v>0.005438229629</v>
+        <v>0.005446188953</v>
       </c>
       <c r="I96" s="5">
-        <v>0.005441655139</v>
+        <v>0.005450151041</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>184359.31</v>
+        <v>170000</v>
       </c>
       <c r="F97" s="2">
-        <v>91.33887</v>
+        <v>101.956324</v>
       </c>
       <c r="G97" s="3">
-        <v>168391.71</v>
+        <v>173325.75</v>
       </c>
       <c r="H97" s="4">
-        <v>0.005210759823</v>
+        <v>0.005386588515</v>
       </c>
       <c r="I97" s="5">
-        <v>0.005214042051</v>
+        <v>0.005390507244</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
-        <v>166481.27</v>
+        <v>180831.08</v>
       </c>
       <c r="F98" s="2">
-        <v>98.312501</v>
+        <v>91.491203</v>
       </c>
       <c r="G98" s="3">
-        <v>163671.9</v>
+        <v>165444.53</v>
       </c>
       <c r="H98" s="4">
-        <v>0.005064708704</v>
+        <v>0.005141657277</v>
       </c>
       <c r="I98" s="5">
-        <v>0.005067898935</v>
+        <v>0.005145397819</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>160000</v>
+        <v>165000</v>
       </c>
       <c r="F99" s="2">
-        <v>98.753563</v>
+        <v>97.64627299999999</v>
       </c>
       <c r="G99" s="3">
-        <v>158005.7</v>
+        <v>161116.35</v>
       </c>
       <c r="H99" s="4">
-        <v>0.004889372256</v>
+        <v>0.005007146826</v>
       </c>
       <c r="I99" s="5">
-        <v>0.004892452044</v>
+        <v>0.005010789512</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>162000</v>
+        <v>160000</v>
       </c>
       <c r="F100" s="2">
-        <v>98.381049</v>
+        <v>98.753213</v>
       </c>
       <c r="G100" s="3">
-        <v>159377.3</v>
+        <v>158005.14</v>
       </c>
       <c r="H100" s="4">
-        <v>0.004931815383</v>
+        <v>0.004910457176</v>
       </c>
       <c r="I100" s="5">
-        <v>0.004934921906</v>
+        <v>0.004914029521</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>159250</v>
+        <v>152000</v>
       </c>
       <c r="F101" s="2">
-        <v>99.915215</v>
+        <v>100.639388</v>
       </c>
       <c r="G101" s="3">
-        <v>159114.98</v>
+        <v>152971.87</v>
       </c>
       <c r="H101" s="4">
-        <v>0.004923698096</v>
+        <v>0.004754034025</v>
       </c>
       <c r="I101" s="5">
-        <v>0.004926799506</v>
+        <v>0.004757492573</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
         <v>160000</v>
       </c>
       <c r="F102" s="2">
-        <v>97.28060600000001</v>
+        <v>97.05195000000001</v>
       </c>
       <c r="G102" s="3">
-        <v>155648.97</v>
+        <v>155283.12</v>
       </c>
       <c r="H102" s="4">
-        <v>0.004816444912</v>
+        <v>0.004825862671</v>
       </c>
       <c r="I102" s="5">
-        <v>0.004819478763</v>
+        <v>0.004829373474</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
         <v>166000</v>
       </c>
       <c r="F103" s="2">
-        <v>93.689801</v>
+        <v>92.376572</v>
       </c>
       <c r="G103" s="3">
-        <v>155525.07</v>
+        <v>153345.11</v>
       </c>
       <c r="H103" s="4">
-        <v>0.004812610918</v>
+        <v>0.004765633508</v>
       </c>
       <c r="I103" s="5">
-        <v>0.004815642354</v>
+        <v>0.004769100494</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
         <v>160400.93</v>
       </c>
       <c r="F104" s="2">
-        <v>97.231487</v>
+        <v>97.12284699999999</v>
       </c>
       <c r="G104" s="3">
-        <v>155960.21</v>
+        <v>155785.95</v>
       </c>
       <c r="H104" s="4">
-        <v>0.004826076003</v>
+        <v>0.004841489532</v>
       </c>
       <c r="I104" s="5">
-        <v>0.004829115921</v>
+        <v>0.004845011703</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
         <v>157000</v>
       </c>
       <c r="F105" s="2">
-        <v>98.90947799999999</v>
+        <v>98.671898</v>
       </c>
       <c r="G105" s="3">
-        <v>155287.88</v>
+        <v>154914.88</v>
       </c>
       <c r="H105" s="4">
-        <v>0.004805271269</v>
+        <v>0.004814418566</v>
       </c>
       <c r="I105" s="5">
-        <v>0.004808298083</v>
+        <v>0.004817921043</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
         <v>160000</v>
       </c>
       <c r="F106" s="2">
-        <v>97.356838</v>
+        <v>96.92468100000001</v>
       </c>
       <c r="G106" s="3">
-        <v>155770.94</v>
+        <v>155079.49</v>
       </c>
       <c r="H106" s="4">
-        <v>0.004820219223</v>
+        <v>0.00481953428</v>
       </c>
       <c r="I106" s="5">
-        <v>0.004823255451</v>
+        <v>0.004823040479</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
         <v>150000</v>
       </c>
       <c r="F107" s="2">
-        <v>100.6306</v>
+        <v>99.81765300000001</v>
       </c>
       <c r="G107" s="3">
-        <v>150945.9</v>
+        <v>149726.48</v>
       </c>
       <c r="H107" s="4">
-        <v>0.004670911821</v>
+        <v>0.004653174333</v>
       </c>
       <c r="I107" s="5">
-        <v>0.004673854002</v>
+        <v>0.004656559505</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
         <v>155000</v>
       </c>
       <c r="F108" s="2">
-        <v>97.2774</v>
+        <v>96.677071</v>
       </c>
       <c r="G108" s="3">
-        <v>150779.97</v>
+        <v>149849.46</v>
       </c>
       <c r="H108" s="4">
-        <v>0.004665777237</v>
+        <v>0.004656996302</v>
       </c>
       <c r="I108" s="5">
-        <v>0.004668716184</v>
+        <v>0.004660384255</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>154278.24</v>
+        <v>155000</v>
       </c>
       <c r="F109" s="2">
-        <v>99.162131</v>
+        <v>97.972458</v>
       </c>
       <c r="G109" s="3">
-        <v>152985.59</v>
+        <v>151857.31</v>
       </c>
       <c r="H109" s="4">
-        <v>0.004734028568</v>
+        <v>0.004719395922</v>
       </c>
       <c r="I109" s="5">
-        <v>0.004737010506</v>
+        <v>0.00472282927</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
         <v>150000</v>
       </c>
       <c r="F110" s="2">
-        <v>99.57575300000001</v>
+        <v>99.327873</v>
       </c>
       <c r="G110" s="3">
-        <v>149363.63</v>
+        <v>148991.81</v>
       </c>
       <c r="H110" s="4">
-        <v>0.004621949603</v>
+        <v>0.004630342382</v>
       </c>
       <c r="I110" s="5">
-        <v>0.004624860943</v>
+        <v>0.004633710945</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
         <v>150000</v>
       </c>
       <c r="F111" s="2">
-        <v>99.919</v>
+        <v>99.467</v>
       </c>
       <c r="G111" s="3">
-        <v>149878.5</v>
+        <v>149200.5</v>
       </c>
       <c r="H111" s="4">
-        <v>0.004637881899</v>
+        <v>0.004636828031</v>
       </c>
       <c r="I111" s="5">
-        <v>0.004640803275</v>
+        <v>0.004640201311</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
         <v>150000</v>
       </c>
       <c r="F112" s="2">
-        <v>98.320847</v>
+        <v>97.97236700000001</v>
       </c>
       <c r="G112" s="3">
-        <v>147481.27</v>
+        <v>146958.55</v>
       </c>
       <c r="H112" s="4">
-        <v>0.004563701364</v>
+        <v>0.004567153101</v>
       </c>
       <c r="I112" s="5">
-        <v>0.004566576014</v>
+        <v>0.004570475693</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
         <v>151000</v>
       </c>
       <c r="F113" s="2">
-        <v>99.203563</v>
+        <v>98.98258300000001</v>
       </c>
       <c r="G113" s="3">
-        <v>149797.38</v>
+        <v>149463.7</v>
       </c>
       <c r="H113" s="4">
-        <v>0.004635371703</v>
+        <v>0.004645007726</v>
       </c>
       <c r="I113" s="5">
-        <v>0.004638291498</v>
+        <v>0.004648386957</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
-        <v>155000</v>
+        <v>149163.81</v>
       </c>
       <c r="F114" s="2">
-        <v>96.596806</v>
+        <v>98.922922</v>
       </c>
       <c r="G114" s="3">
-        <v>149725.05</v>
+        <v>147557.2</v>
       </c>
       <c r="H114" s="4">
-        <v>0.004633133478</v>
+        <v>0.004585757812</v>
       </c>
       <c r="I114" s="5">
-        <v>0.004636051863</v>
+        <v>0.004589093939</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
         <v>150000</v>
       </c>
       <c r="F115" s="2">
-        <v>96.65688</v>
+        <v>96.23334699999999</v>
       </c>
       <c r="G115" s="3">
-        <v>144985.32</v>
+        <v>144350.02</v>
       </c>
       <c r="H115" s="4">
-        <v>0.004486465979</v>
+        <v>0.004486085645</v>
       </c>
       <c r="I115" s="5">
-        <v>0.004489291979</v>
+        <v>0.004489349261</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
         <v>140000</v>
       </c>
       <c r="F116" s="2">
-        <v>102.179321</v>
+        <v>101.488421</v>
       </c>
       <c r="G116" s="3">
-        <v>143051.05</v>
+        <v>142083.79</v>
       </c>
       <c r="H116" s="4">
-        <v>0.004426611373</v>
+        <v>0.004415656096</v>
       </c>
       <c r="I116" s="5">
-        <v>0.00442939967</v>
+        <v>0.004418868475</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>139000</v>
+        <v>140000</v>
       </c>
       <c r="F117" s="2">
-        <v>99.14984200000001</v>
+        <v>97.7012</v>
       </c>
       <c r="G117" s="3">
-        <v>137818.28</v>
+        <v>136781.68</v>
       </c>
       <c r="H117" s="4">
-        <v>0.004264687116</v>
+        <v>0.004250878033</v>
       </c>
       <c r="I117" s="5">
-        <v>0.004267373418</v>
+        <v>0.004253970535</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>140000</v>
+        <v>139000</v>
       </c>
       <c r="F118" s="2">
-        <v>97.99866400000001</v>
+        <v>98.48656800000001</v>
       </c>
       <c r="G118" s="3">
-        <v>137198.13</v>
+        <v>136896.33</v>
       </c>
       <c r="H118" s="4">
-        <v>0.004245496998</v>
+        <v>0.004254441091</v>
       </c>
       <c r="I118" s="5">
-        <v>0.004248171213</v>
+        <v>0.004257536186</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
-        <v>120000</v>
+        <v>136500</v>
       </c>
       <c r="F119" s="2">
-        <v>98.182725</v>
+        <v>99.89093</v>
       </c>
       <c r="G119" s="3">
-        <v>117819.27</v>
+        <v>136351.12</v>
       </c>
       <c r="H119" s="4">
-        <v>0.003645832189</v>
+        <v>0.004237497144</v>
       </c>
       <c r="I119" s="5">
-        <v>0.003648128678</v>
+        <v>0.004240579913</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
-        <v>111373.75</v>
+        <v>120000</v>
       </c>
       <c r="F120" s="2">
-        <v>98.803174</v>
+        <v>97.4589</v>
       </c>
       <c r="G120" s="3">
-        <v>110040.8</v>
+        <v>116950.68</v>
       </c>
       <c r="H120" s="4">
-        <v>0.003405133054</v>
+        <v>0.003634573552</v>
       </c>
       <c r="I120" s="5">
-        <v>0.003407277928</v>
+        <v>0.003637217695</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>110000</v>
+        <v>111373.75</v>
       </c>
       <c r="F121" s="2">
-        <v>98.95948199999999</v>
+        <v>98.806074</v>
       </c>
       <c r="G121" s="3">
-        <v>108855.43</v>
+        <v>110044.03</v>
       </c>
       <c r="H121" s="4">
-        <v>0.003368452642</v>
+        <v>0.003419929841</v>
       </c>
       <c r="I121" s="5">
-        <v>0.003370574412</v>
+        <v>0.003422417831</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
-        <v>111237.58</v>
+        <v>110000</v>
       </c>
       <c r="F122" s="2">
-        <v>97.650803</v>
+        <v>98.821664</v>
       </c>
       <c r="G122" s="3">
-        <v>108624.39</v>
+        <v>108703.83</v>
       </c>
       <c r="H122" s="4">
-        <v>0.003361303274</v>
+        <v>0.003378279348</v>
       </c>
       <c r="I122" s="5">
-        <v>0.003363420539</v>
+        <v>0.003380737037</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="1">
-        <v>103000</v>
+        <v>111237.58</v>
       </c>
       <c r="F123" s="2">
-        <v>99.94799999999999</v>
+        <v>97.53424200000001</v>
       </c>
       <c r="G123" s="3">
-        <v>102946.44</v>
+        <v>108494.73</v>
       </c>
       <c r="H123" s="4">
-        <v>0.00318560321</v>
+        <v>0.003371780976</v>
       </c>
       <c r="I123" s="5">
-        <v>0.003187609803</v>
+        <v>0.003374233937</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>255</v>
       </c>
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="1">
-        <v>100000</v>
+        <v>110000</v>
       </c>
       <c r="F124" s="2">
-        <v>103.11318</v>
+        <v>99.84338200000001</v>
       </c>
       <c r="G124" s="3">
-        <v>103113.18</v>
+        <v>109827.72</v>
       </c>
       <c r="H124" s="4">
-        <v>0.003190762858</v>
+        <v>0.003413207406</v>
       </c>
       <c r="I124" s="5">
-        <v>0.003192772702</v>
+        <v>0.003415690505</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>257</v>
       </c>
       <c r="D125" t="s">
         <v>258</v>
       </c>
       <c r="E125" s="1">
-        <v>100000</v>
+        <v>103000</v>
       </c>
       <c r="F125" s="2">
-        <v>102.85748</v>
+        <v>99.422505</v>
       </c>
       <c r="G125" s="3">
-        <v>102857.48</v>
+        <v>102405.18</v>
       </c>
       <c r="H125" s="4">
-        <v>0.003182850407</v>
+        <v>0.003182530955</v>
       </c>
       <c r="I125" s="5">
-        <v>0.003184855266</v>
+        <v>0.003184846238</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>259</v>
       </c>
       <c r="D126" t="s">
         <v>260</v>
       </c>
       <c r="E126" s="1">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="F126" s="2">
-        <v>98.185429</v>
+        <v>102.76941</v>
       </c>
       <c r="G126" s="3">
-        <v>103094.7</v>
+        <v>102769.41</v>
       </c>
       <c r="H126" s="4">
-        <v>0.003190191022</v>
+        <v>0.003193850429</v>
       </c>
       <c r="I126" s="5">
-        <v>0.003192200505</v>
+        <v>0.003196173947</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
         <v>261</v>
       </c>
       <c r="D127" t="s">
         <v>262</v>
       </c>
       <c r="E127" s="1">
-        <v>105000</v>
+        <v>100000</v>
       </c>
       <c r="F127" s="2">
-        <v>98.200219</v>
+        <v>102.17704</v>
       </c>
       <c r="G127" s="3">
-        <v>103110.23</v>
+        <v>102177.04</v>
       </c>
       <c r="H127" s="4">
-        <v>0.003190671571</v>
+        <v>0.003175440854</v>
       </c>
       <c r="I127" s="5">
-        <v>0.003192681357</v>
+        <v>0.003177750979</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>263</v>
       </c>
       <c r="D128" t="s">
         <v>264</v>
       </c>
       <c r="E128" s="1">
-        <v>106000</v>
+        <v>105000</v>
       </c>
       <c r="F128" s="2">
-        <v>97.92583</v>
+        <v>97.686486</v>
       </c>
       <c r="G128" s="3">
-        <v>103801.38</v>
+        <v>102570.81</v>
       </c>
       <c r="H128" s="4">
-        <v>0.003212058704</v>
+        <v>0.003187678381</v>
       </c>
       <c r="I128" s="5">
-        <v>0.003214081962</v>
+        <v>0.003189997409</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>265</v>
       </c>
       <c r="D129" t="s">
         <v>266</v>
       </c>
       <c r="E129" s="1">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="F129" s="2">
-        <v>98.76464</v>
+        <v>97.757057</v>
       </c>
       <c r="G129" s="3">
-        <v>98764.64</v>
+        <v>102644.91</v>
       </c>
       <c r="H129" s="4">
-        <v>0.00305620043</v>
+        <v>0.003189981235</v>
       </c>
       <c r="I129" s="5">
-        <v>0.003058125513</v>
+        <v>0.003192301938</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>10</v>
       </c>
       <c r="C130" t="s">
         <v>267</v>
       </c>
       <c r="D130" t="s">
         <v>268</v>
       </c>
       <c r="E130" s="1">
-        <v>99000</v>
+        <v>106000</v>
       </c>
       <c r="F130" s="2">
-        <v>100.025101</v>
+        <v>97.514689</v>
       </c>
       <c r="G130" s="3">
-        <v>99024.85000000001</v>
+        <v>103365.57</v>
       </c>
       <c r="H130" s="4">
-        <v>0.00306425244</v>
+        <v>0.0032123778</v>
       </c>
       <c r="I130" s="5">
-        <v>0.003066182595</v>
+        <v>0.003214714797</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>10</v>
       </c>
       <c r="C131" t="s">
         <v>269</v>
       </c>
       <c r="D131" t="s">
         <v>270</v>
       </c>
       <c r="E131" s="1">
-        <v>96000</v>
+        <v>99000</v>
       </c>
       <c r="F131" s="2">
-        <v>99.518125</v>
+        <v>99.94588899999999</v>
       </c>
       <c r="G131" s="3">
-        <v>95537.39999999999</v>
+        <v>98946.42999999999</v>
       </c>
       <c r="H131" s="4">
-        <v>0.00295633582</v>
+        <v>0.003075040504</v>
       </c>
       <c r="I131" s="5">
-        <v>0.002958197999</v>
+        <v>0.003077277588</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>10</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="1">
         <v>100000</v>
       </c>
       <c r="F132" s="2">
-        <v>98.16806</v>
+        <v>98.02118</v>
       </c>
       <c r="G132" s="3">
-        <v>98168.06</v>
+        <v>98021.17999999999</v>
       </c>
       <c r="H132" s="4">
-        <v>0.003037739693</v>
+        <v>0.003046285736</v>
       </c>
       <c r="I132" s="5">
-        <v>0.003039653148</v>
+        <v>0.003048501901</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>10</v>
       </c>
       <c r="C133" t="s">
         <v>273</v>
       </c>
       <c r="D133" t="s">
         <v>274</v>
       </c>
       <c r="E133" s="1">
         <v>95000</v>
       </c>
       <c r="F133" s="2">
-        <v>99.839505</v>
+        <v>100.462853</v>
       </c>
       <c r="G133" s="3">
-        <v>94847.53</v>
+        <v>95439.71000000001</v>
       </c>
       <c r="H133" s="4">
-        <v>0.002934988283</v>
+        <v>0.002966059257</v>
       </c>
       <c r="I133" s="5">
-        <v>0.002936837016</v>
+        <v>0.002968217058</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>10</v>
       </c>
       <c r="C134" t="s">
         <v>275</v>
       </c>
       <c r="D134" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="1">
-        <v>83163.45</v>
+        <v>96000</v>
       </c>
       <c r="F134" s="2">
-        <v>98.87127099999999</v>
+        <v>99.395781</v>
       </c>
       <c r="G134" s="3">
-        <v>82224.75999999999</v>
+        <v>95419.95</v>
       </c>
       <c r="H134" s="4">
-        <v>0.002544385794</v>
+        <v>0.002965445141</v>
       </c>
       <c r="I134" s="5">
-        <v>0.002545988488</v>
+        <v>0.002967602494</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>10</v>
       </c>
       <c r="C135" t="s">
         <v>277</v>
       </c>
       <c r="D135" t="s">
         <v>278</v>
       </c>
       <c r="E135" s="1">
-        <v>75000</v>
+        <v>100000</v>
       </c>
       <c r="F135" s="2">
-        <v>100.672147</v>
+        <v>97.91473999999999</v>
       </c>
       <c r="G135" s="3">
-        <v>75504.11</v>
+        <v>97914.74000000001</v>
       </c>
       <c r="H135" s="4">
-        <v>0.002336420142</v>
+        <v>0.003042977812</v>
       </c>
       <c r="I135" s="5">
-        <v>0.00233789184</v>
+        <v>0.003045191571</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>279</v>
       </c>
       <c r="D136" t="s">
         <v>280</v>
       </c>
       <c r="E136" s="1">
-        <v>73097.25999999999</v>
+        <v>79943.75999999999</v>
       </c>
       <c r="F136" s="2">
-        <v>100</v>
+        <v>98.636554</v>
       </c>
       <c r="G136" s="3">
-        <v>73097.25999999999</v>
+        <v>78853.77</v>
       </c>
       <c r="H136" s="4">
-        <v>0.0022619419</v>
+        <v>0.002450604194</v>
       </c>
       <c r="I136" s="5">
-        <v>0.002263366684</v>
+        <v>0.002452387002</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>281</v>
       </c>
       <c r="D137" t="s">
         <v>282</v>
       </c>
       <c r="E137" s="1">
-        <v>73000</v>
+        <v>77934.64999999999</v>
       </c>
       <c r="F137" s="2">
-        <v>98.83064400000001</v>
+        <v>1</v>
       </c>
       <c r="G137" s="3">
-        <v>72146.37</v>
+        <v>77934.64999999999</v>
       </c>
       <c r="H137" s="4">
-        <v>0.002232517299</v>
+        <v>0.002422039937</v>
       </c>
       <c r="I137" s="5">
-        <v>0.002233923549</v>
+        <v>0.002423801965</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>10</v>
       </c>
       <c r="C138" t="s">
         <v>283</v>
       </c>
       <c r="D138" t="s">
         <v>284</v>
       </c>
       <c r="E138" s="1">
-        <v>70000</v>
+        <v>75000</v>
       </c>
       <c r="F138" s="2">
-        <v>99.309014</v>
+        <v>100.4378</v>
       </c>
       <c r="G138" s="3">
-        <v>69516.31</v>
+        <v>75328.35000000001</v>
       </c>
       <c r="H138" s="4">
-        <v>0.002151131983</v>
+        <v>0.002341041785</v>
       </c>
       <c r="I138" s="5">
-        <v>0.002152486969</v>
+        <v>0.002342744886</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>10</v>
       </c>
       <c r="C139" t="s">
         <v>285</v>
       </c>
       <c r="D139" t="s">
         <v>286</v>
       </c>
       <c r="E139" s="1">
-        <v>64000</v>
+        <v>73097.25999999999</v>
       </c>
       <c r="F139" s="2">
-        <v>102.383781</v>
+        <v>99.968754</v>
       </c>
       <c r="G139" s="3">
-        <v>65525.62</v>
+        <v>73074.42</v>
       </c>
       <c r="H139" s="4">
-        <v>0.002027642965</v>
+        <v>0.002270994528</v>
       </c>
       <c r="I139" s="5">
-        <v>0.002028920166</v>
+        <v>0.002272646671</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>287</v>
       </c>
       <c r="D140" t="s">
         <v>288</v>
       </c>
       <c r="E140" s="1">
-        <v>65000</v>
+        <v>73000</v>
       </c>
       <c r="F140" s="2">
-        <v>99.007862</v>
+        <v>98.685603</v>
       </c>
       <c r="G140" s="3">
-        <v>64355.11</v>
+        <v>72040.49000000001</v>
       </c>
       <c r="H140" s="4">
-        <v>0.001991422393</v>
+        <v>0.002238862231</v>
       </c>
       <c r="I140" s="5">
-        <v>0.001992676779</v>
+        <v>0.002240490997</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>10</v>
       </c>
       <c r="C141" t="s">
         <v>289</v>
       </c>
       <c r="D141" t="s">
         <v>290</v>
       </c>
       <c r="E141" s="1">
-        <v>50000</v>
+        <v>70000</v>
       </c>
       <c r="F141" s="2">
-        <v>97.3154</v>
+        <v>98.914529</v>
       </c>
       <c r="G141" s="3">
-        <v>48657.7</v>
+        <v>69240.17</v>
       </c>
       <c r="H141" s="4">
-        <v>0.001505677373</v>
+        <v>0.00215183436</v>
       </c>
       <c r="I141" s="5">
-        <v>0.00150662579</v>
+        <v>0.002153399814</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>10</v>
       </c>
       <c r="C142" t="s">
         <v>291</v>
       </c>
       <c r="D142" t="s">
         <v>292</v>
       </c>
       <c r="E142" s="1">
-        <v>13819.03</v>
+        <v>64000</v>
       </c>
       <c r="F142" s="2">
-        <v>100</v>
+        <v>102.289453</v>
       </c>
       <c r="G142" s="3">
-        <v>13819.03</v>
+        <v>65465.25</v>
       </c>
       <c r="H142" s="4">
-        <v>0.000427619899</v>
+        <v>0.00203451802</v>
       </c>
       <c r="I142" s="5">
-        <v>0.000427889255</v>
+        <v>0.002035998127</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
         <v>10</v>
       </c>
       <c r="C143" t="s">
         <v>293</v>
       </c>
       <c r="D143" t="s">
         <v>294</v>
       </c>
       <c r="E143" s="1">
-        <v>9</v>
+        <v>65000</v>
       </c>
       <c r="F143" s="2">
-        <v>102.082031</v>
+        <v>98.552646</v>
       </c>
       <c r="G143" s="3">
-        <v>0</v>
+        <v>64059.22</v>
       </c>
       <c r="H143" s="4">
-        <v>0</v>
+        <v>0.001990821656</v>
       </c>
       <c r="I143" s="5">
-        <v>0</v>
+        <v>0.001992269973</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>10</v>
       </c>
       <c r="C144" t="s">
         <v>295</v>
       </c>
       <c r="D144" t="s">
         <v>296</v>
       </c>
       <c r="E144" s="1">
-        <v>-79862.94</v>
+        <v>50000</v>
       </c>
       <c r="F144" s="2">
-        <v>1</v>
+        <v>97.01842000000001</v>
       </c>
       <c r="G144" s="3">
-        <v>-79862.94</v>
+        <v>48509.21</v>
       </c>
       <c r="H144" s="4">
-        <v>-0.002471300979</v>
+        <v>0.001507561065</v>
       </c>
       <c r="I144" s="5">
-        <v>-0.002472857638</v>
+        <v>0.001508657812</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9">
+      <c r="A145" t="s">
+        <v>9</v>
+      </c>
+      <c r="B145" t="s">
+        <v>10</v>
+      </c>
+      <c r="C145" t="s">
+        <v>297</v>
+      </c>
+      <c r="D145" t="s">
+        <v>298</v>
+      </c>
+      <c r="E145" s="1">
+        <v>18194.03</v>
+      </c>
+      <c r="F145" s="2">
+        <v>100</v>
+      </c>
+      <c r="G145" s="3">
+        <v>18194.03</v>
+      </c>
+      <c r="H145" s="4">
+        <v>0.000565431003</v>
+      </c>
+      <c r="I145" s="5">
+        <v>0.000565842352</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9">
+      <c r="A146" t="s">
+        <v>9</v>
+      </c>
+      <c r="B146" t="s">
+        <v>10</v>
+      </c>
+      <c r="C146" t="s">
+        <v>299</v>
+      </c>
+      <c r="D146" t="s">
+        <v>300</v>
+      </c>
+      <c r="E146" s="1">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2">
+        <v>101.835938</v>
+      </c>
+      <c r="G146" s="3">
+        <v>0</v>
+      </c>
+      <c r="H146" s="4">
+        <v>0</v>
+      </c>
+      <c r="I146" s="5">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -5557,32 +5627,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Short Duration Bond ETF Holdings as of 09.14.2026</dc:title>
+  <dc:title>Sterling Capital Short Duration Bond ETF Holdings as of 10.06.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>