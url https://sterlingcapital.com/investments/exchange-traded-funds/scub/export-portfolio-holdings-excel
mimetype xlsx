--- v0 (2026-06-26)
+++ v1 (2026-07-20)
@@ -14,797 +14,791 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-06-24</t>
+    <t>2026-07-17</t>
   </si>
   <si>
     <t>SCUB</t>
   </si>
   <si>
+    <t>31423R500</t>
+  </si>
+  <si>
+    <t>FEDERATED HERMES TREASURY</t>
+  </si>
+  <si>
+    <t>47233JAG3</t>
+  </si>
+  <si>
+    <t>JEF 4.85 01/15/27</t>
+  </si>
+  <si>
     <t>37046UH53</t>
   </si>
   <si>
     <t>GMFPP CP 0 08/05/26</t>
   </si>
   <si>
     <t>70962BHA5</t>
   </si>
   <si>
     <t>PENSKE CP 0 08/10/26</t>
   </si>
   <si>
     <t>06644EAG3</t>
   </si>
   <si>
     <t>BANK5 2023-5YR1 A3</t>
   </si>
   <si>
-    <t>31423R500</t>
-[...4 lines deleted...]
-  <si>
     <t>37790BH46</t>
   </si>
   <si>
     <t>GLENPP CP 0 08/04/26</t>
   </si>
   <si>
     <t>05609QAA4</t>
   </si>
   <si>
     <t>BX 2021-ACNT A</t>
   </si>
   <si>
-    <t>912797UN5</t>
-[...10 lines deleted...]
-  <si>
     <t>61690YBU5</t>
   </si>
   <si>
     <t>MSC 2016-BNK2 A4</t>
   </si>
   <si>
     <t>92212KAC0</t>
   </si>
   <si>
     <t>VDC 2020-2A A2</t>
   </si>
   <si>
     <t>12595EAD7</t>
   </si>
   <si>
     <t>COMM 2017-COR2 A3</t>
   </si>
   <si>
     <t>895974AA1</t>
   </si>
   <si>
     <t>TCN 2025-SFR1 A</t>
   </si>
   <si>
     <t>06762JAL7</t>
   </si>
   <si>
     <t>BABSN 2021-2A A1R</t>
   </si>
   <si>
     <t>85236KAK8</t>
   </si>
   <si>
     <t>SIDC 2023-3A A2</t>
   </si>
   <si>
+    <t>04685A4B4</t>
+  </si>
+  <si>
+    <t>ATH FLOAT 08/27/26</t>
+  </si>
+  <si>
+    <t>165183DF8</t>
+  </si>
+  <si>
+    <t>CFII 2024-1A B</t>
+  </si>
+  <si>
+    <t>12551MAL3</t>
+  </si>
+  <si>
+    <t>CIFC 2017-5A AR</t>
+  </si>
+  <si>
+    <t>87167WDC6</t>
+  </si>
+  <si>
+    <t>SYMP 2021-25A AR</t>
+  </si>
+  <si>
+    <t>875484AJ6</t>
+  </si>
+  <si>
+    <t>SKT 3 1/8 09/01/26</t>
+  </si>
+  <si>
+    <t>90276RBD9</t>
+  </si>
+  <si>
+    <t>UBSCM 2017-C4 A3</t>
+  </si>
+  <si>
+    <t>63941KAB1</t>
+  </si>
+  <si>
+    <t>NAVSL 2020-CA A2A</t>
+  </si>
+  <si>
+    <t>74980QAL5</t>
+  </si>
+  <si>
+    <t>RRAM 2021-17A A1AR</t>
+  </si>
+  <si>
+    <t>884887AN0</t>
+  </si>
+  <si>
+    <t>TPRK 2021-1A A1R</t>
+  </si>
+  <si>
+    <t>95000YAX3</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 A3</t>
+  </si>
+  <si>
+    <t>18914KAA0</t>
+  </si>
+  <si>
+    <t>FTGPK 2025-2A AR</t>
+  </si>
+  <si>
+    <t>44148JAA7</t>
+  </si>
+  <si>
+    <t>HWIRE 2021-1 A2</t>
+  </si>
+  <si>
+    <t>55820BAS6</t>
+  </si>
+  <si>
+    <t>MDPK 2020-45A ARR</t>
+  </si>
+  <si>
+    <t>89642DAQ1</t>
+  </si>
+  <si>
+    <t>TRNTS 2021-16A A1R</t>
+  </si>
+  <si>
+    <t>482606AA8</t>
+  </si>
+  <si>
+    <t>KNDR 2021-KIND A</t>
+  </si>
+  <si>
+    <t>50202CAJ3</t>
+  </si>
+  <si>
+    <t>LCM 33A AR</t>
+  </si>
+  <si>
     <t>02008NAD9</t>
   </si>
   <si>
     <t>ALLYA 2023-A C</t>
   </si>
   <si>
-    <t>90276RBD9</t>
-[...56 lines deleted...]
-    <t>WFCM 2017-C40 A3</t>
+    <t>46647PEN2</t>
+  </si>
+  <si>
+    <t>JPM FLOAT 10/22/28</t>
+  </si>
+  <si>
+    <t>30321L2G6</t>
+  </si>
+  <si>
+    <t>FG 5 7/8 06/10/27</t>
+  </si>
+  <si>
+    <t>428102AH0</t>
+  </si>
+  <si>
+    <t>HESM 5 7/8 03/01/28</t>
+  </si>
+  <si>
+    <t>024958AA8</t>
+  </si>
+  <si>
+    <t>ACAR 2026-3 A</t>
+  </si>
+  <si>
+    <t>02005NBQ2</t>
+  </si>
+  <si>
+    <t>ALLY 4 3/4 06/09/27</t>
+  </si>
+  <si>
+    <t>912797UT2</t>
+  </si>
+  <si>
+    <t>B 08/11/26</t>
+  </si>
+  <si>
+    <t>05685ABA5</t>
+  </si>
+  <si>
+    <t>BCC 2021-4A A1RR</t>
+  </si>
+  <si>
+    <t>16412XAG0</t>
+  </si>
+  <si>
+    <t>CHCOCH 5 1/8 06/30/27</t>
+  </si>
+  <si>
+    <t>26243EAR2</t>
+  </si>
+  <si>
+    <t>DRSLF 2017-53A BR</t>
+  </si>
+  <si>
+    <t>37989KAC6</t>
+  </si>
+  <si>
+    <t>GCAR 2026-2A A2</t>
+  </si>
+  <si>
+    <t>55952FAL2</t>
+  </si>
+  <si>
+    <t>MAGNE 2021-31A A1R</t>
+  </si>
+  <si>
+    <t>55820VAL7</t>
+  </si>
+  <si>
+    <t>MDPK 2021-49A AR</t>
+  </si>
+  <si>
+    <t>588926AL9</t>
+  </si>
+  <si>
+    <t>MFF 2025-1A A</t>
+  </si>
+  <si>
+    <t>551925AC4</t>
+  </si>
+  <si>
+    <t>MTLRF 2023-1A A4</t>
+  </si>
+  <si>
+    <t>92564RAA3</t>
+  </si>
+  <si>
+    <t>VICI 4 1/4 12/01/26</t>
+  </si>
+  <si>
+    <t>097023BU8</t>
+  </si>
+  <si>
+    <t>BA 2.8 03/01/27</t>
+  </si>
+  <si>
+    <t>38152BAK7</t>
+  </si>
+  <si>
+    <t>GSCRED 5.05 02/23/28</t>
+  </si>
+  <si>
+    <t>427096AH5</t>
+  </si>
+  <si>
+    <t>HTGC 2 5/8 09/16/26</t>
+  </si>
+  <si>
+    <t>505742AM8</t>
+  </si>
+  <si>
+    <t>LADR 4 1/4 02/01/27</t>
+  </si>
+  <si>
+    <t>96949LAD7</t>
+  </si>
+  <si>
+    <t>WMB 3.75 06/15/27</t>
+  </si>
+  <si>
+    <t>38173MAC6</t>
+  </si>
+  <si>
+    <t>GBDC 2.05 02/15/27</t>
+  </si>
+  <si>
+    <t>64134BAJ9</t>
+  </si>
+  <si>
+    <t>NEUB 2021-41A AR</t>
+  </si>
+  <si>
+    <t>04016NBH5</t>
+  </si>
+  <si>
+    <t>ARES 2017-44A A1RR</t>
+  </si>
+  <si>
+    <t>62848PAA8</t>
+  </si>
+  <si>
+    <t>MVWOT 2023-1A A</t>
+  </si>
+  <si>
+    <t>38384EQ32</t>
+  </si>
+  <si>
+    <t>GNR 2023-132 BG</t>
+  </si>
+  <si>
+    <t>83206EAB3</t>
+  </si>
+  <si>
+    <t>SMB 2024-C A1B</t>
+  </si>
+  <si>
+    <t>76761RBG3</t>
+  </si>
+  <si>
+    <t>RSRVA 2016-3A AR3</t>
+  </si>
+  <si>
+    <t>872899BL2</t>
+  </si>
+  <si>
+    <t>TSTAT 2022-1A AR3</t>
+  </si>
+  <si>
+    <t>00833BBA5</t>
+  </si>
+  <si>
+    <t>AFRMT 2026-3A A</t>
+  </si>
+  <si>
+    <t>14687JAG4</t>
+  </si>
+  <si>
+    <t>CRVNA 2021-P3 B</t>
+  </si>
+  <si>
+    <t>449934AD0</t>
+  </si>
+  <si>
+    <t>IQV 5 10/15/26</t>
+  </si>
+  <si>
+    <t>09261HAD9</t>
+  </si>
+  <si>
+    <t>BCRED 2 5/8 12/15/26</t>
+  </si>
+  <si>
+    <t>64033XAE4</t>
+  </si>
+  <si>
+    <t>NSLT 2025-AA A1B</t>
+  </si>
+  <si>
+    <t>04010LBE2</t>
+  </si>
+  <si>
+    <t>ARCC 7 01/15/27</t>
+  </si>
+  <si>
+    <t>10805NAE5</t>
+  </si>
+  <si>
+    <t>BLAST 2024-3 C</t>
+  </si>
+  <si>
+    <t>34962XAN2</t>
+  </si>
+  <si>
+    <t>FCBSL 2020-1A A1AR</t>
+  </si>
+  <si>
+    <t>37892AAA8</t>
+  </si>
+  <si>
+    <t>GNL 3 3/4 12/15/27</t>
+  </si>
+  <si>
+    <t>05401AAW1</t>
+  </si>
+  <si>
+    <t>AVOL 4.95 01/15/28</t>
+  </si>
+  <si>
+    <t>09077CAQ5</t>
+  </si>
+  <si>
+    <t>BGCLO 2022-4A A1R</t>
+  </si>
+  <si>
+    <t>38384D5M5</t>
+  </si>
+  <si>
+    <t>GNR 2023-164 DV</t>
+  </si>
+  <si>
+    <t>505709AE5</t>
+  </si>
+  <si>
+    <t>LADAR 2024-3A B</t>
+  </si>
+  <si>
+    <t>577081BD3</t>
+  </si>
+  <si>
+    <t>MAT 5.875 12/15/27</t>
+  </si>
+  <si>
+    <t>055986AF0</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 AS</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
+  </si>
+  <si>
+    <t>42806MAN9</t>
+  </si>
+  <si>
+    <t>HERTZ 2022-2A A</t>
+  </si>
+  <si>
+    <t>38384H4V7</t>
+  </si>
+  <si>
+    <t>GNR 2024-1 D</t>
+  </si>
+  <si>
+    <t>74332YAA7</t>
+  </si>
+  <si>
+    <t>PROG 2022-SFR5 A</t>
+  </si>
+  <si>
+    <t>42806MAE9</t>
+  </si>
+  <si>
+    <t>HERTZ 2021-2A A</t>
+  </si>
+  <si>
+    <t>78397DAE8</t>
+  </si>
+  <si>
+    <t>SECBEN 5.9 09/26/28</t>
+  </si>
+  <si>
+    <t>05377RHC1</t>
+  </si>
+  <si>
+    <t>AESOP 2023-5A A</t>
+  </si>
+  <si>
+    <t>68389XBU8</t>
+  </si>
+  <si>
+    <t>ORCL 2.8 04/01/27</t>
+  </si>
+  <si>
+    <t>38411WAB8</t>
+  </si>
+  <si>
+    <t>GPIF 2025-1A B</t>
+  </si>
+  <si>
+    <t>165183DE1</t>
+  </si>
+  <si>
+    <t>CFII 2024-1A A1</t>
+  </si>
+  <si>
+    <t>31416CDV5</t>
+  </si>
+  <si>
+    <t>FN 995716</t>
+  </si>
+  <si>
+    <t>03067FAD2</t>
+  </si>
+  <si>
+    <t>AMCAR 2025-1 A3</t>
+  </si>
+  <si>
+    <t>57665RAN6</t>
+  </si>
+  <si>
+    <t>MTCHII 4 5/8 06/01/28</t>
+  </si>
+  <si>
+    <t>3137FJX79</t>
+  </si>
+  <si>
+    <t>FHR 4838 VA</t>
+  </si>
+  <si>
+    <t>83405UAA8</t>
+  </si>
+  <si>
+    <t>SCLP 2025-4 A</t>
+  </si>
+  <si>
+    <t>83192CAC1</t>
+  </si>
+  <si>
+    <t>SMB 2019-B A2B</t>
+  </si>
+  <si>
+    <t>12637UAW9</t>
+  </si>
+  <si>
+    <t>CSAIL 2016-C7 A5</t>
+  </si>
+  <si>
+    <t>00914AAM4</t>
+  </si>
+  <si>
+    <t>AL 1.875 08/15/26</t>
+  </si>
+  <si>
+    <t>12595JAG9</t>
+  </si>
+  <si>
+    <t>CSAIL 2017-CX10 A4</t>
+  </si>
+  <si>
+    <t>14687KAE6</t>
+  </si>
+  <si>
+    <t>CRVNA 2021-P4 B</t>
+  </si>
+  <si>
+    <t>64134MAJ5</t>
+  </si>
+  <si>
+    <t>NEUB 2021-45A AR</t>
+  </si>
+  <si>
+    <t>303075AA3</t>
+  </si>
+  <si>
+    <t>FDS 2.9 03/01/27</t>
+  </si>
+  <si>
+    <t>90276EAE7</t>
+  </si>
+  <si>
+    <t>UBSCM 2017-C1 A4</t>
+  </si>
+  <si>
+    <t>95000PAE4</t>
+  </si>
+  <si>
+    <t>WFCM 2016-C37 A5</t>
+  </si>
+  <si>
+    <t>00835DAA0</t>
+  </si>
+  <si>
+    <t>AFFRM 2025-X2 A</t>
+  </si>
+  <si>
+    <t>12532BAD9</t>
+  </si>
+  <si>
+    <t>CFCRE 2016-C7 A3</t>
+  </si>
+  <si>
+    <t>432917AA0</t>
+  </si>
+  <si>
+    <t>HGVT 2023-1A A</t>
+  </si>
+  <si>
+    <t>78410GAD6</t>
+  </si>
+  <si>
+    <t>SBAC 3 7/8 02/15/27</t>
+  </si>
+  <si>
+    <t>68269MAB0</t>
+  </si>
+  <si>
+    <t>OMFIT 2021-1A A2</t>
   </si>
   <si>
     <t>05609RAA2</t>
   </si>
   <si>
     <t>BX 2021-BXMF A</t>
   </si>
   <si>
-    <t>18914KAA0</t>
-[...38 lines deleted...]
-    <t>LCM 33A AR</t>
+    <t>83407HAA5</t>
+  </si>
+  <si>
+    <t>SCLP 2025-2 A</t>
+  </si>
+  <si>
+    <t>92840VAT9</t>
+  </si>
+  <si>
+    <t>VST 5.05 12/30/26</t>
+  </si>
+  <si>
+    <t>552953CF6</t>
+  </si>
+  <si>
+    <t>MGM 5 1/2 04/15/27</t>
+  </si>
+  <si>
+    <t>26244GAS4</t>
+  </si>
+  <si>
+    <t>DRSLF 2015-40A AR2</t>
+  </si>
+  <si>
+    <t>802927AE3</t>
+  </si>
+  <si>
+    <t>SDART 2023-4 B</t>
+  </si>
+  <si>
+    <t>83406YAA9</t>
+  </si>
+  <si>
+    <t>SCLP 2025-1 A</t>
+  </si>
+  <si>
+    <t>118230AQ4</t>
+  </si>
+  <si>
+    <t>BPL 3.95 12/01/26</t>
+  </si>
+  <si>
+    <t>3137H6N35</t>
+  </si>
+  <si>
+    <t>FHR 5216 JA</t>
+  </si>
+  <si>
+    <t>81885BAC9</t>
+  </si>
+  <si>
+    <t>SFAST 2025-1A A2</t>
+  </si>
+  <si>
+    <t>44918CAE2</t>
+  </si>
+  <si>
+    <t>HART 2023-C A4</t>
+  </si>
+  <si>
+    <t>96328GAS6</t>
+  </si>
+  <si>
+    <t>WFLF 2023-1A A</t>
+  </si>
+  <si>
+    <t>14318MAE9</t>
+  </si>
+  <si>
+    <t>CARMX 2022-3 A4</t>
+  </si>
+  <si>
+    <t>FUTURESC</t>
+  </si>
+  <si>
+    <t>FUTURES CASH AT BROKER</t>
   </si>
   <si>
     <t>RECPAY</t>
   </si>
   <si>
     <t>Receivables/Payables</t>
   </si>
   <si>
-    <t>04016NBH5</t>
-[...490 lines deleted...]
-  <si>
     <t>98163VAD0</t>
   </si>
   <si>
     <t>WOART 2022-D A3</t>
-  </si>
-[...10 lines deleted...]
-    <t>SDART 2023-3 B</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1132,51 +1126,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I120"/>
+  <dimension ref="A1:I119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="15.281982" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1194,3519 +1188,3490 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>500000</v>
+        <v>782913.24</v>
       </c>
       <c r="F2" s="2">
-        <v>99.5254</v>
+        <v>1</v>
       </c>
       <c r="G2" s="3">
-        <v>497627</v>
+        <v>782913.24</v>
       </c>
       <c r="H2" s="4">
-        <v>0.019662917379</v>
+        <v>0.030953806952</v>
       </c>
       <c r="I2" s="5">
-        <v>0.019664488284</v>
+        <v>0.030963203448</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
         <v>500000</v>
       </c>
       <c r="F3" s="2">
-        <v>99.44853000000001</v>
+        <v>100.124582</v>
       </c>
       <c r="G3" s="3">
-        <v>497242.65</v>
+        <v>500622.91</v>
       </c>
       <c r="H3" s="4">
-        <v>0.019647730417</v>
+        <v>0.019792978481</v>
       </c>
       <c r="I3" s="5">
-        <v>0.019649300109</v>
+        <v>0.019798986939</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>483000</v>
+        <v>500000</v>
       </c>
       <c r="F4" s="2">
-        <v>101.848749</v>
+        <v>99.79196</v>
       </c>
       <c r="G4" s="3">
-        <v>491929.46</v>
+        <v>498959.8</v>
       </c>
       <c r="H4" s="4">
-        <v>0.019437788308</v>
+        <v>0.019727224598</v>
       </c>
       <c r="I4" s="5">
-        <v>0.019439341227</v>
+        <v>0.019733213095</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>488426.19</v>
+        <v>500000</v>
       </c>
       <c r="F5" s="2">
-        <v>1</v>
+        <v>99.72704</v>
       </c>
       <c r="G5" s="3">
-        <v>488426.19</v>
+        <v>498635.2</v>
       </c>
       <c r="H5" s="4">
-        <v>0.019299362413</v>
+        <v>0.019714390985</v>
       </c>
       <c r="I5" s="5">
-        <v>0.019300904273</v>
+        <v>0.019720375586</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>460000</v>
+        <v>483000</v>
       </c>
       <c r="F6" s="2">
-        <v>99.542361</v>
+        <v>101.702321</v>
       </c>
       <c r="G6" s="3">
-        <v>457894.86</v>
+        <v>491222.21</v>
       </c>
       <c r="H6" s="4">
-        <v>0.018092966845</v>
+        <v>0.01942130583</v>
       </c>
       <c r="I6" s="5">
-        <v>0.018094412324</v>
+        <v>0.019427201461</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>401303.97</v>
+        <v>460000</v>
       </c>
       <c r="F7" s="2">
-        <v>100</v>
+        <v>99.804361</v>
       </c>
       <c r="G7" s="3">
-        <v>401303.97</v>
+        <v>459100.06</v>
       </c>
       <c r="H7" s="4">
-        <v>0.015856870318</v>
+        <v>0.018151301985</v>
       </c>
       <c r="I7" s="5">
-        <v>0.015858137152</v>
+        <v>0.018156812087</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>400000</v>
+        <v>401303.97</v>
       </c>
       <c r="F8" s="2">
-        <v>99.88175</v>
+        <v>100</v>
       </c>
       <c r="G8" s="3">
-        <v>399527</v>
+        <v>401303.97</v>
       </c>
       <c r="H8" s="4">
-        <v>0.015786656254</v>
+        <v>0.015866235212</v>
       </c>
       <c r="I8" s="5">
-        <v>0.015787917478</v>
+        <v>0.015871051648</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
         <v>390000</v>
       </c>
       <c r="F9" s="2">
-        <v>99.93165399999999</v>
+        <v>98.62609999999999</v>
       </c>
       <c r="G9" s="3">
-        <v>389733.45</v>
+        <v>384641.79</v>
       </c>
       <c r="H9" s="4">
-        <v>0.01539968016</v>
+        <v>0.015207467578</v>
       </c>
       <c r="I9" s="5">
-        <v>0.015400910467</v>
+        <v>0.015212084034</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>390000</v>
+        <v>400000</v>
       </c>
       <c r="F10" s="2">
-        <v>98.615521</v>
+        <v>95.88681</v>
       </c>
       <c r="G10" s="3">
-        <v>384600.53</v>
+        <v>383547.24</v>
       </c>
       <c r="H10" s="4">
-        <v>0.015196861269</v>
+        <v>0.015164192681</v>
       </c>
       <c r="I10" s="5">
-        <v>0.015198075373</v>
+        <v>0.015168796001</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>400000</v>
+        <v>380000</v>
       </c>
       <c r="F11" s="2">
-        <v>95.84789000000001</v>
+        <v>98.721739</v>
       </c>
       <c r="G11" s="3">
-        <v>383391.56</v>
+        <v>375142.61</v>
       </c>
       <c r="H11" s="4">
-        <v>0.015149090721</v>
+        <v>0.014831901264</v>
       </c>
       <c r="I11" s="5">
-        <v>0.015150301008</v>
+        <v>0.014836403712</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>380000</v>
+        <v>361810.73</v>
       </c>
       <c r="F12" s="2">
-        <v>98.779571</v>
+        <v>100</v>
       </c>
       <c r="G12" s="3">
-        <v>375362.37</v>
+        <v>361810.73</v>
       </c>
       <c r="H12" s="4">
-        <v>0.014831830396</v>
+        <v>0.014304802777</v>
       </c>
       <c r="I12" s="5">
-        <v>0.014833015337</v>
+        <v>0.014309145216</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>361419.7</v>
+        <v>325000</v>
       </c>
       <c r="F13" s="2">
-        <v>100.01421</v>
+        <v>100.03</v>
       </c>
       <c r="G13" s="3">
-        <v>361471.06</v>
+        <v>325097.5</v>
       </c>
       <c r="H13" s="4">
-        <v>0.01428293791</v>
+        <v>0.012853282767</v>
       </c>
       <c r="I13" s="5">
-        <v>0.014284078999</v>
+        <v>0.012857184575</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
-        <v>325000</v>
+        <v>320000</v>
       </c>
       <c r="F14" s="2">
-        <v>100.011</v>
+        <v>100.122009</v>
       </c>
       <c r="G14" s="3">
-        <v>325035.75</v>
+        <v>320390.43</v>
       </c>
       <c r="H14" s="4">
-        <v>0.012843256289</v>
+        <v>0.012667180699</v>
       </c>
       <c r="I14" s="5">
-        <v>0.01284428236</v>
+        <v>0.012671026013</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>320000</v>
+        <v>300000</v>
       </c>
       <c r="F15" s="2">
-        <v>100.282759</v>
+        <v>100.072537</v>
       </c>
       <c r="G15" s="3">
-        <v>320904.83</v>
+        <v>300217.61</v>
       </c>
       <c r="H15" s="4">
-        <v>0.012680029691</v>
+        <v>0.011869614026</v>
       </c>
       <c r="I15" s="5">
-        <v>0.012681042721</v>
+        <v>0.011873217227</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>309115.25</v>
+        <v>300000</v>
       </c>
       <c r="F16" s="2">
-        <v>100.48468</v>
+        <v>100.60764</v>
       </c>
       <c r="G16" s="3">
-        <v>310613.47</v>
+        <v>301822.92</v>
       </c>
       <c r="H16" s="4">
-        <v>0.012273383465</v>
+        <v>0.011933082648</v>
       </c>
       <c r="I16" s="5">
-        <v>0.012274364007</v>
+        <v>0.011936705116</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>309436.76</v>
+        <v>300000</v>
       </c>
       <c r="F17" s="2">
-        <v>98.66999</v>
+        <v>100.104</v>
       </c>
       <c r="G17" s="3">
-        <v>305321.22</v>
+        <v>300312</v>
       </c>
       <c r="H17" s="4">
-        <v>0.012064268872</v>
+        <v>0.011873345856</v>
       </c>
       <c r="I17" s="5">
-        <v>0.012065232707</v>
+        <v>0.011876950189</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
         <v>300000</v>
       </c>
       <c r="F18" s="2">
-        <v>100.11408</v>
+        <v>100.045</v>
       </c>
       <c r="G18" s="3">
-        <v>300342.24</v>
+        <v>300135</v>
       </c>
       <c r="H18" s="4">
-        <v>0.011867532611</v>
+        <v>0.011866347859</v>
       </c>
       <c r="I18" s="5">
-        <v>0.011868480729</v>
+        <v>0.011869950069</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
         <v>300000</v>
       </c>
       <c r="F19" s="2">
-        <v>100.4777</v>
+        <v>99.80606</v>
       </c>
       <c r="G19" s="3">
-        <v>301433.1</v>
+        <v>299418.18</v>
       </c>
       <c r="H19" s="4">
-        <v>0.01191063616</v>
+        <v>0.011838007161</v>
       </c>
       <c r="I19" s="5">
-        <v>0.011911587722</v>
+        <v>0.011841600767</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>300000</v>
+        <v>299123.33</v>
       </c>
       <c r="F20" s="2">
-        <v>100.028</v>
+        <v>98.659961</v>
       </c>
       <c r="G20" s="3">
-        <v>300084</v>
+        <v>295114.96</v>
       </c>
       <c r="H20" s="4">
-        <v>0.011857328679</v>
+        <v>0.011667872066</v>
       </c>
       <c r="I20" s="5">
-        <v>0.011858275982</v>
+        <v>0.011671414025</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>300000</v>
+        <v>303402.5379</v>
       </c>
       <c r="F21" s="2">
-        <v>100.082</v>
+        <v>96.50704</v>
       </c>
       <c r="G21" s="3">
-        <v>300246</v>
+        <v>292804.81</v>
       </c>
       <c r="H21" s="4">
-        <v>0.011863729844</v>
+        <v>0.011576536272</v>
       </c>
       <c r="I21" s="5">
-        <v>0.011864677659</v>
+        <v>0.011580050504</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>300000</v>
+        <v>292000</v>
       </c>
       <c r="F22" s="2">
-        <v>100.011</v>
+        <v>100.03</v>
       </c>
       <c r="G22" s="3">
-        <v>300033</v>
+        <v>292087.6</v>
       </c>
       <c r="H22" s="4">
-        <v>0.011855313498</v>
+        <v>0.011548180209</v>
       </c>
       <c r="I22" s="5">
-        <v>0.01185626064</v>
+        <v>0.011551685834</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>300000</v>
+        <v>290909.47</v>
       </c>
       <c r="F23" s="2">
-        <v>99.904443</v>
+        <v>99.984999</v>
       </c>
       <c r="G23" s="3">
-        <v>299713.33</v>
+        <v>290865.83</v>
       </c>
       <c r="H23" s="4">
-        <v>0.011842682221</v>
+        <v>0.01149987548</v>
       </c>
       <c r="I23" s="5">
-        <v>0.011843628354</v>
+        <v>0.011503366441</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>300000</v>
+        <v>292483.91</v>
       </c>
       <c r="F24" s="2">
-        <v>99.776043</v>
+        <v>98.85615900000001</v>
       </c>
       <c r="G24" s="3">
-        <v>299328.13</v>
+        <v>289138.36</v>
       </c>
       <c r="H24" s="4">
-        <v>0.011827461672</v>
+        <v>0.011431576953</v>
       </c>
       <c r="I24" s="5">
-        <v>0.011828406589</v>
+        <v>0.011435047181</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>292000</v>
+        <v>285000</v>
       </c>
       <c r="F25" s="2">
-        <v>100.012</v>
+        <v>99.953</v>
       </c>
       <c r="G25" s="3">
-        <v>292035.04</v>
+        <v>284866.05</v>
       </c>
       <c r="H25" s="4">
-        <v>0.011539287183</v>
+        <v>0.011262663943</v>
       </c>
       <c r="I25" s="5">
-        <v>0.011540209077</v>
+        <v>0.011266082895</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>291240.05</v>
+        <v>285000</v>
       </c>
       <c r="F26" s="2">
-        <v>98.81274999999999</v>
+        <v>99.207309</v>
       </c>
       <c r="G26" s="3">
-        <v>287782.3</v>
+        <v>282740.83</v>
       </c>
       <c r="H26" s="4">
-        <v>0.011371247214</v>
+        <v>0.011178639781</v>
       </c>
       <c r="I26" s="5">
-        <v>0.011372155683</v>
+        <v>0.011182033226</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>286490.3</v>
+        <v>275000</v>
       </c>
       <c r="F27" s="2">
-        <v>99.96924199999999</v>
+        <v>100.036</v>
       </c>
       <c r="G27" s="3">
-        <v>286402.18</v>
+        <v>275099</v>
       </c>
       <c r="H27" s="4">
-        <v>0.011316713981</v>
+        <v>0.010876507004</v>
       </c>
       <c r="I27" s="5">
-        <v>0.011317618093</v>
+        <v>0.010879808733</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>285000</v>
+        <v>275000</v>
       </c>
       <c r="F28" s="2">
-        <v>99.97199999999999</v>
+        <v>100.002</v>
       </c>
       <c r="G28" s="3">
-        <v>284920.2</v>
+        <v>275005.5</v>
       </c>
       <c r="H28" s="4">
-        <v>0.011258155912</v>
+        <v>0.010872810323</v>
       </c>
       <c r="I28" s="5">
-        <v>0.011259055346</v>
+        <v>0.010876110929</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>285000</v>
+        <v>272722.97</v>
       </c>
       <c r="F29" s="2">
-        <v>99.047211</v>
+        <v>99.899609</v>
       </c>
       <c r="G29" s="3">
-        <v>282284.55</v>
+        <v>272449.18</v>
       </c>
       <c r="H29" s="4">
-        <v>0.011154012565</v>
+        <v>0.01077174189</v>
       </c>
       <c r="I29" s="5">
-        <v>0.011154903678</v>
+        <v>0.010775011815</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>275000</v>
+        <v>265000</v>
       </c>
       <c r="F30" s="2">
-        <v>100.205</v>
+        <v>100.002</v>
       </c>
       <c r="G30" s="3">
-        <v>275563.75</v>
+        <v>265005.3</v>
       </c>
       <c r="H30" s="4">
-        <v>0.010888451087</v>
+        <v>0.010477435402</v>
       </c>
       <c r="I30" s="5">
-        <v>0.010889320984</v>
+        <v>0.010480615986</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>275000</v>
+        <v>262144.26</v>
       </c>
       <c r="F31" s="2">
-        <v>100.025</v>
+        <v>100.463802</v>
       </c>
       <c r="G31" s="3">
-        <v>275068.75</v>
+        <v>263360.09</v>
       </c>
       <c r="H31" s="4">
-        <v>0.010868891971</v>
+        <v>0.010412389238</v>
       </c>
       <c r="I31" s="5">
-        <v>0.010869760306</v>
+        <v>0.010415550076</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>275000</v>
+        <v>260000</v>
       </c>
       <c r="F32" s="2">
-        <v>99.38384000000001</v>
+        <v>100.4094</v>
       </c>
       <c r="G32" s="3">
-        <v>273305.56</v>
+        <v>261064.44</v>
       </c>
       <c r="H32" s="4">
-        <v>0.0107992224</v>
+        <v>0.010321626797</v>
       </c>
       <c r="I32" s="5">
-        <v>0.010800085169</v>
+        <v>0.010324760083</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>272722.97</v>
+        <v>250000</v>
       </c>
       <c r="F33" s="2">
-        <v>99.82155899999999</v>
+        <v>100.879024</v>
       </c>
       <c r="G33" s="3">
-        <v>272236.32</v>
+        <v>252197.56</v>
       </c>
       <c r="H33" s="4">
-        <v>0.010756973146</v>
+        <v>0.009971059611</v>
       </c>
       <c r="I33" s="5">
-        <v>0.010757832539</v>
+        <v>0.009974086477</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>265000</v>
+        <v>250000</v>
       </c>
       <c r="F34" s="2">
-        <v>100.021</v>
+        <v>100.8001</v>
       </c>
       <c r="G34" s="3">
-        <v>265055.65</v>
+        <v>252000.25</v>
       </c>
       <c r="H34" s="4">
-        <v>0.010473240694</v>
+        <v>0.009963258624</v>
       </c>
       <c r="I34" s="5">
-        <v>0.010474077419</v>
+        <v>0.009966283122</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
-        <v>265126.9</v>
+        <v>250000</v>
       </c>
       <c r="F35" s="2">
-        <v>1</v>
+        <v>100.069692</v>
       </c>
       <c r="G35" s="3">
-        <v>265126.9</v>
+        <v>250174.23</v>
       </c>
       <c r="H35" s="4">
-        <v>0.010476056021</v>
+        <v>0.009891063816999999</v>
       </c>
       <c r="I35" s="5">
-        <v>0.010476892972</v>
+        <v>0.009894066399</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>263000</v>
+        <v>250000</v>
       </c>
       <c r="F36" s="2">
-        <v>100.105</v>
+        <v>100.214472</v>
       </c>
       <c r="G36" s="3">
-        <v>263276.15</v>
+        <v>250536.18</v>
       </c>
       <c r="H36" s="4">
-        <v>0.01040292666</v>
+        <v>0.009905374126</v>
       </c>
       <c r="I36" s="5">
-        <v>0.010403757769</v>
+        <v>0.009908381052000001</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
-        <v>260000</v>
+        <v>250000</v>
       </c>
       <c r="F37" s="2">
-        <v>100.356173</v>
+        <v>99.779144</v>
       </c>
       <c r="G37" s="3">
-        <v>260926.05</v>
+        <v>249447.86</v>
       </c>
       <c r="H37" s="4">
-        <v>0.010310066293</v>
+        <v>0.009862345543000001</v>
       </c>
       <c r="I37" s="5">
-        <v>0.010310889982</v>
+        <v>0.009865339407</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
         <v>250000</v>
       </c>
       <c r="F38" s="2">
-        <v>100.7441</v>
+        <v>100.002</v>
       </c>
       <c r="G38" s="3">
-        <v>251860.25</v>
+        <v>250005</v>
       </c>
       <c r="H38" s="4">
-        <v>0.009951846035</v>
+        <v>0.009884373021</v>
       </c>
       <c r="I38" s="5">
-        <v>0.009952641105</v>
+        <v>0.009887373572000001</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
         <v>250000</v>
       </c>
       <c r="F39" s="2">
-        <v>99.900904</v>
+        <v>100.272128</v>
       </c>
       <c r="G39" s="3">
-        <v>249752.26</v>
+        <v>250680.32</v>
       </c>
       <c r="H39" s="4">
-        <v>0.009868552256</v>
+        <v>0.009911072946</v>
       </c>
       <c r="I39" s="5">
-        <v>0.009869340672</v>
+        <v>0.009914081602</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
         <v>250000</v>
       </c>
       <c r="F40" s="2">
-        <v>100.032</v>
+        <v>100.142</v>
       </c>
       <c r="G40" s="3">
-        <v>250080</v>
+        <v>250355</v>
       </c>
       <c r="H40" s="4">
-        <v>0.009881502366</v>
+        <v>0.009898210866</v>
       </c>
       <c r="I40" s="5">
-        <v>0.009882291817</v>
+        <v>0.009901215618</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
         <v>250000</v>
       </c>
       <c r="F41" s="2">
-        <v>100.342584</v>
+        <v>99.97344</v>
       </c>
       <c r="G41" s="3">
-        <v>250856.46</v>
+        <v>249933.6</v>
       </c>
       <c r="H41" s="4">
-        <v>0.009912182913999999</v>
+        <v>0.009881550100000001</v>
       </c>
       <c r="I41" s="5">
-        <v>0.009912974816</v>
+        <v>0.009884549794000001</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
         <v>250000</v>
       </c>
       <c r="F42" s="2">
-        <v>100.204</v>
+        <v>100.004</v>
       </c>
       <c r="G42" s="3">
-        <v>250510</v>
+        <v>250010</v>
       </c>
       <c r="H42" s="4">
-        <v>0.009898493113</v>
+        <v>0.009884570703999999</v>
       </c>
       <c r="I42" s="5">
-        <v>0.009899283922000001</v>
+        <v>0.009887571315</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
         <v>250000</v>
       </c>
       <c r="F43" s="2">
-        <v>99.95955600000001</v>
+        <v>100</v>
       </c>
       <c r="G43" s="3">
-        <v>249898.89</v>
+        <v>250000</v>
       </c>
       <c r="H43" s="4">
-        <v>0.009874346100999999</v>
+        <v>0.009884175336999999</v>
       </c>
       <c r="I43" s="5">
-        <v>0.00987513498</v>
+        <v>0.009887175828</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
         <v>250000</v>
       </c>
       <c r="F44" s="2">
-        <v>99.91812</v>
+        <v>99.93071999999999</v>
       </c>
       <c r="G44" s="3">
-        <v>249795.3</v>
+        <v>249826.8</v>
       </c>
       <c r="H44" s="4">
-        <v>0.009870252911000001</v>
+        <v>0.009877327581</v>
       </c>
       <c r="I44" s="5">
-        <v>0.009871041463</v>
+        <v>0.009880325993000001</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
         <v>250000</v>
       </c>
       <c r="F45" s="2">
-        <v>100.07988</v>
+        <v>100.54518</v>
       </c>
       <c r="G45" s="3">
-        <v>250199.7</v>
+        <v>251362.95</v>
       </c>
       <c r="H45" s="4">
-        <v>0.009886232116</v>
+        <v>0.009938061884</v>
       </c>
       <c r="I45" s="5">
-        <v>0.009887021944999999</v>
+        <v>0.009941078733</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
         <v>250000</v>
       </c>
       <c r="F46" s="2">
-        <v>100.005</v>
+        <v>99.819652</v>
       </c>
       <c r="G46" s="3">
-        <v>250012.5</v>
+        <v>249549.13</v>
       </c>
       <c r="H46" s="4">
-        <v>0.009878835214000001</v>
+        <v>0.009866349425</v>
       </c>
       <c r="I46" s="5">
-        <v>0.009879624452</v>
+        <v>0.009869344504</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
         <v>250000</v>
       </c>
       <c r="F47" s="2">
-        <v>100.005</v>
+        <v>99.039412</v>
       </c>
       <c r="G47" s="3">
-        <v>250012.5</v>
+        <v>247598.53</v>
       </c>
       <c r="H47" s="4">
-        <v>0.009878835214000001</v>
+        <v>0.009789229135000001</v>
       </c>
       <c r="I47" s="5">
-        <v>0.009879624452</v>
+        <v>0.009792200803999999</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
         <v>250000</v>
       </c>
       <c r="F48" s="2">
-        <v>100.540912</v>
+        <v>99.493004</v>
       </c>
       <c r="G48" s="3">
-        <v>251352.28</v>
+        <v>248732.51</v>
       </c>
       <c r="H48" s="4">
-        <v>0.009931774431</v>
+        <v>0.009834062964000001</v>
       </c>
       <c r="I48" s="5">
-        <v>0.009932567898000001</v>
+        <v>0.009837048241999999</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
         <v>250000</v>
       </c>
       <c r="F49" s="2">
-        <v>100.084</v>
+        <v>99.584608</v>
       </c>
       <c r="G49" s="3">
-        <v>250210</v>
+        <v>248961.52</v>
       </c>
       <c r="H49" s="4">
-        <v>0.009886639104</v>
+        <v>0.009843117264000001</v>
       </c>
       <c r="I49" s="5">
-        <v>0.009887428965</v>
+        <v>0.009846105290999999</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
         <v>250000</v>
       </c>
       <c r="F50" s="2">
-        <v>99.81816000000001</v>
+        <v>99.54295999999999</v>
       </c>
       <c r="G50" s="3">
-        <v>249545.4</v>
+        <v>248857.4</v>
       </c>
       <c r="H50" s="4">
-        <v>0.009860378521</v>
+        <v>0.009839000702</v>
       </c>
       <c r="I50" s="5">
-        <v>0.009861166284</v>
+        <v>0.00984198748</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
         <v>250000</v>
       </c>
       <c r="F51" s="2">
-        <v>98.91665999999999</v>
+        <v>99.370724</v>
       </c>
       <c r="G51" s="3">
-        <v>247291.65</v>
+        <v>248426.81</v>
       </c>
       <c r="H51" s="4">
-        <v>0.009771325274999999</v>
+        <v>0.009821976594</v>
       </c>
       <c r="I51" s="5">
-        <v>0.009772105923000001</v>
+        <v>0.009824958203999999</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
         <v>250000</v>
       </c>
       <c r="F52" s="2">
-        <v>99.402496</v>
+        <v>98.09220000000001</v>
       </c>
       <c r="G52" s="3">
-        <v>248506.24</v>
+        <v>245230.5</v>
       </c>
       <c r="H52" s="4">
-        <v>0.009819317813</v>
+        <v>0.009695605039999999</v>
       </c>
       <c r="I52" s="5">
-        <v>0.009820102295000001</v>
+        <v>0.009698548288</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>250000</v>
+        <v>243202.84</v>
       </c>
       <c r="F53" s="2">
-        <v>99.388232</v>
+        <v>100.084002</v>
       </c>
       <c r="G53" s="3">
-        <v>248470.58</v>
+        <v>243407.14</v>
       </c>
       <c r="H53" s="4">
-        <v>0.009817908766</v>
+        <v>0.009623515213</v>
       </c>
       <c r="I53" s="5">
-        <v>0.009818693135999999</v>
+        <v>0.009626436576</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
-        <v>250000</v>
+        <v>237841.88</v>
       </c>
       <c r="F54" s="2">
-        <v>99.42838399999999</v>
+        <v>100.093999</v>
       </c>
       <c r="G54" s="3">
-        <v>248570.96</v>
+        <v>238065.45</v>
       </c>
       <c r="H54" s="4">
-        <v>0.009821875117999999</v>
+        <v>0.009412322557999999</v>
       </c>
       <c r="I54" s="5">
-        <v>0.009822659805</v>
+        <v>0.009415179811000001</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>250000</v>
+        <v>237583.64</v>
       </c>
       <c r="F55" s="2">
-        <v>97.80237200000001</v>
+        <v>100.291131</v>
       </c>
       <c r="G55" s="3">
-        <v>244505.93</v>
+        <v>238275.32</v>
       </c>
       <c r="H55" s="4">
-        <v>0.009661252103</v>
+        <v>0.009420620151</v>
       </c>
       <c r="I55" s="5">
-        <v>0.009662023957000001</v>
+        <v>0.009423479923</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>232570.77</v>
+        <v>231485.11</v>
       </c>
       <c r="F56" s="2">
-        <v>101.906359</v>
+        <v>101.785279</v>
       </c>
       <c r="G56" s="3">
-        <v>237004.4</v>
+        <v>235617.77</v>
       </c>
       <c r="H56" s="4">
-        <v>0.009364841559</v>
+        <v>0.009315549209999999</v>
       </c>
       <c r="I56" s="5">
-        <v>0.009365589733</v>
+        <v>0.009318377084999999</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>237894.22</v>
+        <v>231927.73</v>
       </c>
       <c r="F57" s="2">
-        <v>100.069828</v>
+        <v>99.837411</v>
       </c>
       <c r="G57" s="3">
-        <v>238060.34</v>
+        <v>231550.64</v>
       </c>
       <c r="H57" s="4">
-        <v>0.009406565024</v>
+        <v>0.009154748541000001</v>
       </c>
       <c r="I57" s="5">
-        <v>0.009407316531</v>
+        <v>0.009157527604</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>236290.49</v>
+        <v>228819.78</v>
       </c>
       <c r="F58" s="2">
-        <v>99.83668900000001</v>
+        <v>100.005</v>
       </c>
       <c r="G58" s="3">
-        <v>235904.6</v>
+        <v>228831.22</v>
       </c>
       <c r="H58" s="4">
-        <v>0.009321384674</v>
+        <v>0.009047231644</v>
       </c>
       <c r="I58" s="5">
-        <v>0.009322129376</v>
+        <v>0.009049978066999999</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>228819.78</v>
+        <v>228144.29</v>
       </c>
       <c r="F59" s="2">
-        <v>100.105</v>
+        <v>99.97399900000001</v>
       </c>
       <c r="G59" s="3">
-        <v>229060.04</v>
+        <v>228084.97</v>
       </c>
       <c r="H59" s="4">
-        <v>0.009050933041000001</v>
+        <v>0.009017727349</v>
       </c>
       <c r="I59" s="5">
-        <v>0.009051656135999999</v>
+        <v>0.009020464817</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>229714.29</v>
+        <v>216000</v>
       </c>
       <c r="F60" s="2">
-        <v>99.66821899999999</v>
+        <v>99.981852</v>
       </c>
       <c r="G60" s="3">
-        <v>228952.14</v>
+        <v>215960.8</v>
       </c>
       <c r="H60" s="4">
-        <v>0.009046669582999999</v>
+        <v>0.008538377664999999</v>
       </c>
       <c r="I60" s="5">
-        <v>0.009047392337</v>
+        <v>0.008540969619</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>228144.29</v>
+        <v>216849.43</v>
       </c>
       <c r="F61" s="2">
-        <v>100.002998</v>
+        <v>99.459602</v>
       </c>
       <c r="G61" s="3">
-        <v>228151.13</v>
+        <v>215677.58</v>
       </c>
       <c r="H61" s="4">
-        <v>0.009015018909</v>
+        <v>0.008527180069000001</v>
       </c>
       <c r="I61" s="5">
-        <v>0.009015739134</v>
+        <v>0.008529768623000001</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>225000</v>
+        <v>215000</v>
       </c>
       <c r="F62" s="2">
-        <v>99.89672</v>
+        <v>99.991902</v>
       </c>
       <c r="G62" s="3">
-        <v>224767.62</v>
+        <v>214982.59</v>
       </c>
       <c r="H62" s="4">
-        <v>0.008881325052</v>
+        <v>0.008499702428</v>
       </c>
       <c r="I62" s="5">
-        <v>0.008882034596</v>
+        <v>0.008502282642</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
         <v>215000</v>
       </c>
       <c r="F63" s="2">
-        <v>100.000702</v>
+        <v>99.135144</v>
       </c>
       <c r="G63" s="3">
-        <v>215001.51</v>
+        <v>213140.56</v>
       </c>
       <c r="H63" s="4">
-        <v>0.008495433153</v>
+        <v>0.008426874649999999</v>
       </c>
       <c r="I63" s="5">
-        <v>0.008496111868000001</v>
+        <v>0.008429432755000001</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>215000</v>
+        <v>209822.48</v>
       </c>
       <c r="F64" s="2">
-        <v>98.97633500000001</v>
+        <v>99.529421</v>
       </c>
       <c r="G64" s="3">
-        <v>212799.12</v>
+        <v>208835.1</v>
       </c>
       <c r="H64" s="4">
-        <v>0.00840840935</v>
+        <v>0.008256650959</v>
       </c>
       <c r="I64" s="5">
-        <v>0.008409081113000001</v>
+        <v>0.008259157390000001</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>214357.53</v>
+        <v>200000</v>
       </c>
       <c r="F65" s="2">
-        <v>99.183098</v>
+        <v>101.02035</v>
       </c>
       <c r="G65" s="3">
-        <v>212606.44</v>
+        <v>202040.7</v>
       </c>
       <c r="H65" s="4">
-        <v>0.008400795868000001</v>
+        <v>0.007988022815999999</v>
       </c>
       <c r="I65" s="5">
-        <v>0.008401467022</v>
+        <v>0.007990447701000001</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
         <v>200000</v>
       </c>
       <c r="F66" s="2">
-        <v>101.104605</v>
+        <v>100.55751</v>
       </c>
       <c r="G66" s="3">
-        <v>202209.21</v>
+        <v>201115.02</v>
       </c>
       <c r="H66" s="4">
-        <v>0.007989966358999999</v>
+        <v>0.007951424483</v>
       </c>
       <c r="I66" s="5">
-        <v>0.007990604692000001</v>
+        <v>0.007953838257999999</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
         <v>203114.11</v>
       </c>
       <c r="F67" s="2">
-        <v>100.024001</v>
+        <v>100.000999</v>
       </c>
       <c r="G67" s="3">
-        <v>203162.86</v>
+        <v>203116.14</v>
       </c>
       <c r="H67" s="4">
-        <v>0.008027648256999999</v>
+        <v>0.008030542131000001</v>
       </c>
       <c r="I67" s="5">
-        <v>0.0080282896</v>
+        <v>0.008032979924000001</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
         <v>207000</v>
       </c>
       <c r="F68" s="2">
-        <v>97.875609</v>
+        <v>97.799942</v>
       </c>
       <c r="G68" s="3">
-        <v>202602.51</v>
+        <v>202445.88</v>
       </c>
       <c r="H68" s="4">
-        <v>0.008005506991</v>
+        <v>0.008004042295</v>
       </c>
       <c r="I68" s="5">
-        <v>0.008006146565</v>
+        <v>0.008006472043</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
         <v>200000</v>
       </c>
       <c r="F69" s="2">
-        <v>100.23565</v>
+        <v>100.239945</v>
       </c>
       <c r="G69" s="3">
-        <v>200471.3</v>
+        <v>200479.89</v>
       </c>
       <c r="H69" s="4">
-        <v>0.007921295687</v>
+        <v>0.007926313537000001</v>
       </c>
       <c r="I69" s="5">
-        <v>0.007921928533</v>
+        <v>0.007928719690000001</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
         <v>200000</v>
       </c>
       <c r="F70" s="2">
-        <v>100.03</v>
+        <v>100.118</v>
       </c>
       <c r="G70" s="3">
-        <v>200060</v>
+        <v>200236</v>
       </c>
       <c r="H70" s="4">
-        <v>0.007905043840000001</v>
+        <v>0.007916670931</v>
       </c>
       <c r="I70" s="5">
-        <v>0.007905675387999999</v>
+        <v>0.007919074155999999</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>200000</v>
+        <v>199710.85</v>
       </c>
       <c r="F71" s="2">
-        <v>100.54699</v>
+        <v>100.513772</v>
       </c>
       <c r="G71" s="3">
-        <v>201093.98</v>
+        <v>200736.91</v>
       </c>
       <c r="H71" s="4">
-        <v>0.007945899869</v>
+        <v>0.007936475198</v>
       </c>
       <c r="I71" s="5">
-        <v>0.007946534680999999</v>
+        <v>0.007938884435</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
-        <v>199717.32</v>
+        <v>200000</v>
       </c>
       <c r="F72" s="2">
-        <v>100.532511</v>
+        <v>100.1326</v>
       </c>
       <c r="G72" s="3">
-        <v>200780.84</v>
+        <v>200265.2</v>
       </c>
       <c r="H72" s="4">
-        <v>0.007933526523000001</v>
+        <v>0.007917825403</v>
       </c>
       <c r="I72" s="5">
-        <v>0.007934160347000001</v>
+        <v>0.007920228979000001</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
         <v>200000</v>
       </c>
       <c r="F73" s="2">
-        <v>100.09181</v>
+        <v>100.0131</v>
       </c>
       <c r="G73" s="3">
-        <v>200183.62</v>
+        <v>200026.2</v>
       </c>
       <c r="H73" s="4">
-        <v>0.007909928482000001</v>
+        <v>0.007908376131000001</v>
       </c>
       <c r="I73" s="5">
-        <v>0.007910560420000001</v>
+        <v>0.007910776838000001</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
-        <v>200000</v>
+        <v>192000</v>
       </c>
       <c r="F74" s="2">
-        <v>100.044605</v>
+        <v>103.288021</v>
       </c>
       <c r="G74" s="3">
-        <v>200089.21</v>
+        <v>198313</v>
       </c>
       <c r="H74" s="4">
-        <v>0.007906198025</v>
+        <v>0.007840641867</v>
       </c>
       <c r="I74" s="5">
-        <v>0.007906829665</v>
+        <v>0.007843022013</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>192000</v>
+        <v>200000</v>
       </c>
       <c r="F75" s="2">
-        <v>103.44226</v>
+        <v>98.10192000000001</v>
       </c>
       <c r="G75" s="3">
-        <v>198609.14</v>
+        <v>196203.84</v>
       </c>
       <c r="H75" s="4">
-        <v>0.007847715446999999</v>
+        <v>0.007757252626</v>
       </c>
       <c r="I75" s="5">
-        <v>0.007848342415000001</v>
+        <v>0.007759607457</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
         <v>200000</v>
       </c>
       <c r="F76" s="2">
-        <v>98.43704</v>
+        <v>98.34518</v>
       </c>
       <c r="G76" s="3">
-        <v>196874.08</v>
+        <v>196690.36</v>
       </c>
       <c r="H76" s="4">
-        <v>0.007779157419</v>
+        <v>0.007776488022</v>
       </c>
       <c r="I76" s="5">
-        <v>0.00777977891</v>
+        <v>0.007778848692</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>200000</v>
+        <v>188892.38</v>
       </c>
       <c r="F77" s="2">
-        <v>98.20846</v>
+        <v>100.164618</v>
       </c>
       <c r="G77" s="3">
-        <v>196416.92</v>
+        <v>189203.33</v>
       </c>
       <c r="H77" s="4">
-        <v>0.007761093489</v>
+        <v>0.007480475586</v>
       </c>
       <c r="I77" s="5">
-        <v>0.007761713537</v>
+        <v>0.007482746398</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
-        <v>189528.87</v>
+        <v>180467.4782</v>
       </c>
       <c r="F78" s="2">
-        <v>100.20555</v>
+        <v>99.544118</v>
       </c>
       <c r="G78" s="3">
-        <v>189918.45</v>
+        <v>179644.76</v>
       </c>
       <c r="H78" s="4">
-        <v>0.007504316936</v>
+        <v>0.007102561203</v>
       </c>
       <c r="I78" s="5">
-        <v>0.007504916469</v>
+        <v>0.007104717293</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
         <v>175000</v>
       </c>
       <c r="F79" s="2">
-        <v>99.19944</v>
+        <v>99.395743</v>
       </c>
       <c r="G79" s="3">
-        <v>173599.02</v>
+        <v>173942.55</v>
       </c>
       <c r="H79" s="4">
-        <v>0.006859481474</v>
+        <v>0.006877114661</v>
       </c>
       <c r="I79" s="5">
-        <v>0.00686002949</v>
+        <v>0.006879202313</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
-        <v>165000</v>
+        <v>175000</v>
       </c>
       <c r="F80" s="2">
-        <v>100.79737</v>
+        <v>97.497337</v>
       </c>
       <c r="G80" s="3">
-        <v>166315.66</v>
+        <v>170620.34</v>
       </c>
       <c r="H80" s="4">
-        <v>0.00657169143</v>
+        <v>0.006745765417</v>
       </c>
       <c r="I80" s="5">
-        <v>0.006572216454</v>
+        <v>0.006747813196</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
         <v>165000</v>
       </c>
       <c r="F81" s="2">
-        <v>98.676315</v>
+        <v>100.7074</v>
       </c>
       <c r="G81" s="3">
-        <v>162815.92</v>
+        <v>166167.21</v>
       </c>
       <c r="H81" s="4">
-        <v>0.006433404896</v>
+        <v>0.006569703356</v>
       </c>
       <c r="I81" s="5">
-        <v>0.006433918872</v>
+        <v>0.006571697689</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
-        <v>160000</v>
+        <v>165000</v>
       </c>
       <c r="F82" s="2">
-        <v>99.951731</v>
+        <v>98.753685</v>
       </c>
       <c r="G82" s="3">
-        <v>159922.77</v>
+        <v>162943.58</v>
       </c>
       <c r="H82" s="4">
-        <v>0.006319086797</v>
+        <v>0.006442251669</v>
       </c>
       <c r="I82" s="5">
-        <v>0.00631959164</v>
+        <v>0.006444207312</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
-        <v>151648.5</v>
+        <v>160000</v>
       </c>
       <c r="F83" s="2">
-        <v>99.798112</v>
+        <v>99.941681</v>
       </c>
       <c r="G83" s="3">
-        <v>151342.34</v>
+        <v>159906.69</v>
       </c>
       <c r="H83" s="4">
-        <v>0.005980045144</v>
+        <v>0.00632218303</v>
       </c>
       <c r="I83" s="5">
-        <v>0.0059805229</v>
+        <v>0.006324102225</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>152704.73</v>
+        <v>152532.86</v>
       </c>
       <c r="F84" s="2">
-        <v>99.898549</v>
+        <v>100.408528</v>
       </c>
       <c r="G84" s="3">
-        <v>152549.81</v>
+        <v>153156</v>
       </c>
       <c r="H84" s="4">
-        <v>0.006027756333</v>
+        <v>0.00605528301</v>
       </c>
       <c r="I84" s="5">
-        <v>0.006028237901</v>
+        <v>0.006057121182</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
-        <v>149274.5</v>
+        <v>139012.45</v>
       </c>
       <c r="F85" s="2">
-        <v>100.710538</v>
+        <v>102.170777</v>
       </c>
       <c r="G85" s="3">
-        <v>150335.15</v>
+        <v>142030.1</v>
       </c>
       <c r="H85" s="4">
-        <v>0.005940247764</v>
+        <v>0.005615401658</v>
       </c>
       <c r="I85" s="5">
-        <v>0.00594072234</v>
+        <v>0.005617106298</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
-        <v>141175.59</v>
+        <v>140000</v>
       </c>
       <c r="F86" s="2">
-        <v>102.275422</v>
+        <v>99.59150699999999</v>
       </c>
       <c r="G86" s="3">
-        <v>144387.93</v>
+        <v>139428.11</v>
       </c>
       <c r="H86" s="4">
-        <v>0.005705253024</v>
+        <v>0.005512527537</v>
       </c>
       <c r="I86" s="5">
-        <v>0.005705708827</v>
+        <v>0.005514200948</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
-        <v>142345.12</v>
+        <v>140000</v>
       </c>
       <c r="F87" s="2">
-        <v>100.05375</v>
+        <v>98.67025</v>
       </c>
       <c r="G87" s="3">
-        <v>142421.63</v>
+        <v>138138.35</v>
       </c>
       <c r="H87" s="4">
-        <v>0.005627557897</v>
+        <v>0.005461534689</v>
       </c>
       <c r="I87" s="5">
-        <v>0.005628007492</v>
+        <v>0.00546319262</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>140000</v>
+        <v>135819.71</v>
       </c>
       <c r="F88" s="2">
-        <v>99.543479</v>
+        <v>99.794021</v>
       </c>
       <c r="G88" s="3">
-        <v>139360.87</v>
+        <v>135539.95</v>
       </c>
       <c r="H88" s="4">
-        <v>0.005506616973</v>
+        <v>0.005358802521</v>
       </c>
       <c r="I88" s="5">
-        <v>0.005507056906</v>
+        <v>0.005360429266</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
-        <v>140000</v>
+        <v>136520.1</v>
       </c>
       <c r="F89" s="2">
-        <v>98.55905</v>
+        <v>99.944748</v>
       </c>
       <c r="G89" s="3">
-        <v>137982.67</v>
+        <v>136444.67</v>
       </c>
       <c r="H89" s="4">
-        <v>0.005452159629</v>
+        <v>0.005394572165</v>
       </c>
       <c r="I89" s="5">
-        <v>0.005452595212</v>
+        <v>0.005396209769</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>125000</v>
+        <v>132818.51</v>
       </c>
       <c r="F90" s="2">
-        <v>99.616192</v>
+        <v>100.013552</v>
       </c>
       <c r="G90" s="3">
-        <v>124520.24</v>
+        <v>132836.51</v>
       </c>
       <c r="H90" s="4">
-        <v>0.004920213717</v>
+        <v>0.005251917407</v>
       </c>
       <c r="I90" s="5">
-        <v>0.004920606801</v>
+        <v>0.005253511706</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>118220.5</v>
+        <v>127086.61</v>
       </c>
       <c r="F91" s="2">
-        <v>100.069666</v>
+        <v>99.70493999999999</v>
       </c>
       <c r="G91" s="3">
-        <v>118302.86</v>
+        <v>126711.63</v>
       </c>
       <c r="H91" s="4">
-        <v>0.00467454409</v>
+        <v>0.005009759804</v>
       </c>
       <c r="I91" s="5">
-        <v>0.004674917548</v>
+        <v>0.005011280592</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>120000</v>
+        <v>125000</v>
       </c>
       <c r="F92" s="2">
-        <v>98.9027</v>
+        <v>99.78416799999999</v>
       </c>
       <c r="G92" s="3">
-        <v>118683.24</v>
+        <v>124730.21</v>
       </c>
       <c r="H92" s="4">
-        <v>0.004689574204</v>
+        <v>0.004931421062</v>
       </c>
       <c r="I92" s="5">
-        <v>0.004689948862</v>
+        <v>0.004932918069</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
-        <v>110000</v>
+        <v>120000</v>
       </c>
       <c r="F93" s="2">
-        <v>98.934618</v>
+        <v>99.004492</v>
       </c>
       <c r="G93" s="3">
-        <v>108828.08</v>
+        <v>118805.39</v>
       </c>
       <c r="H93" s="4">
-        <v>0.00430016366</v>
+        <v>0.004697173239</v>
       </c>
       <c r="I93" s="5">
-        <v>0.004300507208</v>
+        <v>0.004698599137</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>100000</v>
+        <v>110000</v>
       </c>
       <c r="F94" s="2">
-        <v>99.96883</v>
+        <v>99.125227</v>
       </c>
       <c r="G94" s="3">
-        <v>99968.83</v>
+        <v>109037.75</v>
       </c>
       <c r="H94" s="4">
-        <v>0.003950104887</v>
+        <v>0.004310992946</v>
       </c>
       <c r="I94" s="5">
-        <v>0.003950420468</v>
+        <v>0.004312301613</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
         <v>100000</v>
       </c>
       <c r="F95" s="2">
-        <v>100.014</v>
+        <v>100.065</v>
       </c>
       <c r="G95" s="3">
-        <v>100014</v>
+        <v>100065</v>
       </c>
       <c r="H95" s="4">
-        <v>0.003951889706</v>
+        <v>0.003956240021</v>
       </c>
       <c r="I95" s="5">
-        <v>0.003952205429</v>
+        <v>0.003957440997</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
         <v>100000</v>
       </c>
       <c r="F96" s="2">
-        <v>98.78973000000001</v>
+        <v>98.76472</v>
       </c>
       <c r="G96" s="3">
-        <v>98789.73</v>
+        <v>98764.72</v>
       </c>
       <c r="H96" s="4">
-        <v>0.003903514678</v>
+        <v>0.003904831238</v>
       </c>
       <c r="I96" s="5">
-        <v>0.003903826537</v>
+        <v>0.003906016609</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
         <v>100000</v>
       </c>
       <c r="F97" s="2">
-        <v>98.79091</v>
+        <v>98.89497</v>
       </c>
       <c r="G97" s="3">
-        <v>98790.91</v>
+        <v>98894.97</v>
       </c>
       <c r="H97" s="4">
-        <v>0.003903561304</v>
+        <v>0.003909980894</v>
       </c>
       <c r="I97" s="5">
-        <v>0.003903873167</v>
+        <v>0.003911167828</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
         <v>98000</v>
       </c>
       <c r="F98" s="2">
-        <v>99.630724</v>
+        <v>99.675776</v>
       </c>
       <c r="G98" s="3">
-        <v>97638.11</v>
+        <v>97682.25999999999</v>
       </c>
       <c r="H98" s="4">
-        <v>0.003858010278</v>
+        <v>0.00386203436</v>
       </c>
       <c r="I98" s="5">
-        <v>0.003858318501</v>
+        <v>0.003863206739</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>95223.16</v>
+        <v>94877.23</v>
       </c>
       <c r="F99" s="2">
-        <v>100.006049</v>
+        <v>100.078048</v>
       </c>
       <c r="G99" s="3">
-        <v>95228.92</v>
+        <v>94951.28</v>
       </c>
       <c r="H99" s="4">
-        <v>0.003762815094</v>
+        <v>0.003754060391</v>
       </c>
       <c r="I99" s="5">
-        <v>0.003763115712</v>
+        <v>0.003755199993</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
         <v>95000</v>
       </c>
       <c r="F100" s="2">
-        <v>99.572379</v>
+        <v>99.62091599999999</v>
       </c>
       <c r="G100" s="3">
-        <v>94593.75999999999</v>
+        <v>94639.87</v>
       </c>
       <c r="H100" s="4">
-        <v>0.003737717785</v>
+        <v>0.003741748284</v>
       </c>
       <c r="I100" s="5">
-        <v>0.003738016398</v>
+        <v>0.003742884148</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
         <v>89364.60000000001</v>
       </c>
       <c r="F101" s="2">
-        <v>101.421706</v>
+        <v>101.54155</v>
       </c>
       <c r="G101" s="3">
-        <v>90635.10000000001</v>
+        <v>90742.2</v>
       </c>
       <c r="H101" s="4">
-        <v>0.00358129788</v>
+        <v>0.003587647261</v>
       </c>
       <c r="I101" s="5">
-        <v>0.003581583996</v>
+        <v>0.003588736345</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
         <v>91000</v>
       </c>
       <c r="F102" s="2">
-        <v>99.26095599999999</v>
+        <v>99.52847300000001</v>
       </c>
       <c r="G102" s="3">
-        <v>90327.47</v>
+        <v>90570.91</v>
       </c>
       <c r="H102" s="4">
-        <v>0.003569142307</v>
+        <v>0.003580875037</v>
       </c>
       <c r="I102" s="5">
-        <v>0.003569427452</v>
+        <v>0.003581962065</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
-        <v>90768.86</v>
+        <v>87374.99000000001</v>
       </c>
       <c r="F103" s="2">
-        <v>100.13985</v>
+        <v>100.055714</v>
       </c>
       <c r="G103" s="3">
-        <v>90895.8</v>
+        <v>87423.67</v>
       </c>
       <c r="H103" s="4">
-        <v>0.003591598949</v>
+        <v>0.003456443536</v>
       </c>
       <c r="I103" s="5">
-        <v>0.003591885889</v>
+        <v>0.003457492791</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>78000</v>
+        <v>77539.75</v>
       </c>
       <c r="F104" s="2">
-        <v>100.098397</v>
+        <v>99.969048</v>
       </c>
       <c r="G104" s="3">
-        <v>78076.75</v>
+        <v>77515.75</v>
       </c>
       <c r="H104" s="4">
-        <v>0.003085075122</v>
+        <v>0.003064717054</v>
       </c>
       <c r="I104" s="5">
-        <v>0.003085321594</v>
+        <v>0.003065647395</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>73767.64999999999</v>
+        <v>78879.25999999999</v>
       </c>
       <c r="F105" s="2">
-        <v>100.051486</v>
+        <v>100.145425</v>
       </c>
       <c r="G105" s="3">
-        <v>73805.63</v>
+        <v>78993.97</v>
       </c>
       <c r="H105" s="4">
-        <v>0.002916308812</v>
+        <v>0.003123161007</v>
       </c>
       <c r="I105" s="5">
-        <v>0.002916541801</v>
+        <v>0.003124109089</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>71138.22</v>
+        <v>78000</v>
       </c>
       <c r="F106" s="2">
-        <v>99.58517399999999</v>
+        <v>100.139205</v>
       </c>
       <c r="G106" s="3">
-        <v>70843.12</v>
+        <v>78108.58</v>
       </c>
       <c r="H106" s="4">
-        <v>0.002799250078</v>
+        <v>0.003088155596</v>
       </c>
       <c r="I106" s="5">
-        <v>0.002799473715</v>
+        <v>0.003089093053</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
         <v>71000</v>
       </c>
       <c r="F107" s="2">
-        <v>100.105099</v>
+        <v>100.281296</v>
       </c>
       <c r="G107" s="3">
-        <v>71074.62</v>
+        <v>71199.72</v>
       </c>
       <c r="H107" s="4">
-        <v>0.002808397427</v>
+        <v>0.002815002072</v>
       </c>
       <c r="I107" s="5">
-        <v>0.002808621795</v>
+        <v>0.002815856609</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>71489.78</v>
+        <v>64516.76</v>
       </c>
       <c r="F108" s="2">
-        <v>100.147364</v>
+        <v>100.092007</v>
       </c>
       <c r="G108" s="3">
-        <v>71595.13</v>
+        <v>64576.12</v>
       </c>
       <c r="H108" s="4">
-        <v>0.002828964525</v>
+        <v>0.002553126768</v>
       </c>
       <c r="I108" s="5">
-        <v>0.002829190536</v>
+        <v>0.002553901808</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>64516.76</v>
+        <v>65098.46</v>
       </c>
       <c r="F109" s="2">
-        <v>100.040997</v>
+        <v>100.471747</v>
       </c>
       <c r="G109" s="3">
-        <v>64543.21</v>
+        <v>65405.56</v>
       </c>
       <c r="H109" s="4">
-        <v>0.002550319425</v>
+        <v>0.002585920094</v>
       </c>
       <c r="I109" s="5">
-        <v>0.002550523174</v>
+        <v>0.002586705089</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
-        <v>65374.18</v>
+        <v>59632.73</v>
       </c>
       <c r="F110" s="2">
-        <v>100.494547</v>
+        <v>100.153288</v>
       </c>
       <c r="G110" s="3">
-        <v>65697.49000000001</v>
+        <v>59724.14</v>
       </c>
       <c r="H110" s="4">
-        <v>0.002595928758</v>
+        <v>0.002361295479</v>
       </c>
       <c r="I110" s="5">
-        <v>0.002596136151</v>
+        <v>0.002362012286</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
         <v>53000</v>
       </c>
       <c r="F111" s="2">
-        <v>99.30349099999999</v>
+        <v>99.487415</v>
       </c>
       <c r="G111" s="3">
-        <v>52630.85</v>
+        <v>52728.33</v>
       </c>
       <c r="H111" s="4">
-        <v>0.002079622005</v>
+        <v>0.002084704234</v>
       </c>
       <c r="I111" s="5">
-        <v>0.00207978815</v>
+        <v>0.002085337077</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
-        <v>50000</v>
+        <v>54195.55</v>
       </c>
       <c r="F112" s="2">
-        <v>99.31702</v>
+        <v>99.606038</v>
       </c>
       <c r="G112" s="3">
-        <v>49658.51</v>
+        <v>53982.04</v>
       </c>
       <c r="H112" s="4">
-        <v>0.00196217484</v>
+        <v>0.002134271799</v>
       </c>
       <c r="I112" s="5">
-        <v>0.001962331602</v>
+        <v>0.002134919689</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
         <v>44438.27</v>
       </c>
       <c r="F113" s="2">
-        <v>100.050947</v>
+        <v>100.005536</v>
       </c>
       <c r="G113" s="3">
-        <v>44460.91</v>
+        <v>44440.73</v>
       </c>
       <c r="H113" s="4">
-        <v>0.001756800172</v>
+        <v>0.001757039874</v>
       </c>
       <c r="I113" s="5">
-        <v>0.001756940526</v>
+        <v>0.00175757325</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
-        <v>32321.79</v>
+        <v>27000</v>
       </c>
       <c r="F114" s="2">
-        <v>100.021998</v>
+        <v>101.226444</v>
       </c>
       <c r="G114" s="3">
-        <v>32328.9</v>
+        <v>27331.14</v>
       </c>
       <c r="H114" s="4">
-        <v>0.001277423638</v>
+        <v>0.001080583115</v>
       </c>
       <c r="I114" s="5">
-        <v>0.001277525693</v>
+        <v>0.001080911142</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
-        <v>27000</v>
+        <v>20843.73</v>
       </c>
       <c r="F115" s="2">
-        <v>101.263519</v>
+        <v>100.245829</v>
       </c>
       <c r="G115" s="3">
-        <v>27341.15</v>
+        <v>20894.97</v>
       </c>
       <c r="H115" s="4">
-        <v>0.00108034085</v>
+        <v>0.0008261181860000001</v>
       </c>
       <c r="I115" s="5">
-        <v>0.00108042716</v>
+        <v>0.000826368967</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>23786.52</v>
+        <v>17389.68</v>
       </c>
       <c r="F116" s="2">
-        <v>100.018876</v>
+        <v>100.015584</v>
       </c>
       <c r="G116" s="3">
-        <v>23791.01</v>
+        <v>17392.39</v>
       </c>
       <c r="H116" s="4">
-        <v>0.000940062864</v>
+        <v>0.000687637729</v>
       </c>
       <c r="I116" s="5">
-        <v>0.000940137967</v>
+        <v>0.0006878464720000001</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>16493.38</v>
+        <v>15000</v>
       </c>
       <c r="F117" s="2">
-        <v>100.322015</v>
+        <v>100</v>
       </c>
       <c r="G117" s="3">
-        <v>16546.49</v>
+        <v>15000</v>
       </c>
       <c r="H117" s="4">
-        <v>0.000653807548</v>
+        <v>0.00059305052</v>
       </c>
       <c r="I117" s="5">
-        <v>0.000653859782</v>
+        <v>0.00059323055</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>18581.89</v>
+        <v>14188.68</v>
       </c>
       <c r="F118" s="2">
-        <v>100.117426</v>
+        <v>1</v>
       </c>
       <c r="G118" s="3">
-        <v>18603.71</v>
+        <v>14188.68</v>
       </c>
       <c r="H118" s="4">
-        <v>0.000735095186</v>
+        <v>0.000560973604</v>
       </c>
       <c r="I118" s="5">
-        <v>0.000735153914</v>
+        <v>0.0005611438959999999</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
-        <v>15000</v>
+        <v>5562.47</v>
       </c>
       <c r="F119" s="2">
-        <v>100</v>
+        <v>100.151551</v>
       </c>
       <c r="G119" s="3">
-        <v>15000</v>
+        <v>5570.9</v>
       </c>
       <c r="H119" s="4">
-        <v>0.000592700478</v>
+        <v>0.000220255009</v>
       </c>
       <c r="I119" s="5">
-        <v>0.00059274783</v>
-[...28 lines deleted...]
-        <v>7.4500894E-5</v>
+        <v>0.00022032187</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -4717,32 +4682,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Ultra Short Bond ETF Holdings as of 06.24.2026</dc:title>
+  <dc:title>Sterling Capital Ultra Short Bond ETF Holdings as of 07.17.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>