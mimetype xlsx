--- v1 (2026-07-20)
+++ v2 (2026-08-09)
@@ -14,785 +14,797 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-07-17</t>
+    <t>2026-08-07</t>
   </si>
   <si>
     <t>SCUB</t>
   </si>
   <si>
+    <t>912797VB0</t>
+  </si>
+  <si>
+    <t>B 09/08/26</t>
+  </si>
+  <si>
+    <t>47233JAG3</t>
+  </si>
+  <si>
+    <t>JEF 4.85 01/15/27</t>
+  </si>
+  <si>
+    <t>06644EAG3</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR1 A3</t>
+  </si>
+  <si>
+    <t>05609QAA4</t>
+  </si>
+  <si>
+    <t>BX 2021-ACNT A</t>
+  </si>
+  <si>
+    <t>RECPAY</t>
+  </si>
+  <si>
+    <t>Receivables/Payables</t>
+  </si>
+  <si>
+    <t>61690YBU5</t>
+  </si>
+  <si>
+    <t>MSC 2016-BNK2 A4</t>
+  </si>
+  <si>
+    <t>92212KAC0</t>
+  </si>
+  <si>
+    <t>VDC 2020-2A A2</t>
+  </si>
+  <si>
+    <t>12595EAD7</t>
+  </si>
+  <si>
+    <t>COMM 2017-COR2 A3</t>
+  </si>
+  <si>
+    <t>895974AA1</t>
+  </si>
+  <si>
+    <t>TCN 2025-SFR1 A</t>
+  </si>
+  <si>
+    <t>05685ABA5</t>
+  </si>
+  <si>
+    <t>BCC 2021-4A A1RR</t>
+  </si>
+  <si>
+    <t>06762JAL7</t>
+  </si>
+  <si>
+    <t>BABSN 2021-2A A1R</t>
+  </si>
+  <si>
+    <t>85236KAK8</t>
+  </si>
+  <si>
+    <t>SIDC 2023-3A A2</t>
+  </si>
+  <si>
+    <t>04685A4B4</t>
+  </si>
+  <si>
+    <t>ATH FLOAT 08/27/26</t>
+  </si>
+  <si>
+    <t>165183DF8</t>
+  </si>
+  <si>
+    <t>CFII 2024-1A B</t>
+  </si>
+  <si>
+    <t>12551MAL3</t>
+  </si>
+  <si>
+    <t>CIFC 2017-5A AR</t>
+  </si>
+  <si>
+    <t>875484AJ6</t>
+  </si>
+  <si>
+    <t>SKT 3 1/8 09/01/26</t>
+  </si>
+  <si>
+    <t>90276RBD9</t>
+  </si>
+  <si>
+    <t>UBSCM 2017-C4 A3</t>
+  </si>
+  <si>
+    <t>63941KAB1</t>
+  </si>
+  <si>
+    <t>NAVSL 2020-CA A2A</t>
+  </si>
+  <si>
+    <t>74980QAL5</t>
+  </si>
+  <si>
+    <t>RRAM 2021-17A A1AR</t>
+  </si>
+  <si>
+    <t>884887AN0</t>
+  </si>
+  <si>
+    <t>TPRK 2021-1A A1R</t>
+  </si>
+  <si>
+    <t>95000YAX3</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 A3</t>
+  </si>
+  <si>
+    <t>44148JAA7</t>
+  </si>
+  <si>
+    <t>HWIRE 2021-1 A2</t>
+  </si>
+  <si>
+    <t>55820BAS6</t>
+  </si>
+  <si>
+    <t>MDPK 2020-45A ARR</t>
+  </si>
+  <si>
+    <t>89642DAQ1</t>
+  </si>
+  <si>
+    <t>TRNTS 2021-16A A1R</t>
+  </si>
+  <si>
+    <t>482606AA8</t>
+  </si>
+  <si>
+    <t>KNDR 2021-KIND A</t>
+  </si>
+  <si>
+    <t>50202CAJ3</t>
+  </si>
+  <si>
+    <t>LCM 33A AR</t>
+  </si>
+  <si>
+    <t>87167WDC6</t>
+  </si>
+  <si>
+    <t>SYMP 2021-25A AR</t>
+  </si>
+  <si>
+    <t>02008NAD9</t>
+  </si>
+  <si>
+    <t>ALLYA 2023-A C</t>
+  </si>
+  <si>
+    <t>46647PEN2</t>
+  </si>
+  <si>
+    <t>JPM FLOAT 10/22/28</t>
+  </si>
+  <si>
+    <t>18914KAA0</t>
+  </si>
+  <si>
+    <t>FTGPK 2025-2A AR</t>
+  </si>
+  <si>
+    <t>30321L2G6</t>
+  </si>
+  <si>
+    <t>FG 5 7/8 06/10/27</t>
+  </si>
+  <si>
+    <t>428102AH0</t>
+  </si>
+  <si>
+    <t>HESM 5 7/8 03/01/28</t>
+  </si>
+  <si>
+    <t>024958AA8</t>
+  </si>
+  <si>
+    <t>ACAR 2026-3 A</t>
+  </si>
+  <si>
+    <t>02005NBQ2</t>
+  </si>
+  <si>
+    <t>ALLY 4 3/4 06/09/27</t>
+  </si>
+  <si>
+    <t>06761VAQ0</t>
+  </si>
+  <si>
+    <t>BABSN 2019-4A AR</t>
+  </si>
+  <si>
+    <t>10807WAB9</t>
+  </si>
+  <si>
+    <t>BLAST 2026-3 A2</t>
+  </si>
+  <si>
+    <t>16412XAG0</t>
+  </si>
+  <si>
+    <t>CHCOCH 5 1/8 06/30/27</t>
+  </si>
+  <si>
+    <t>26243EAR2</t>
+  </si>
+  <si>
+    <t>DRSLF 2017-53A BR</t>
+  </si>
+  <si>
+    <t>37989KAC6</t>
+  </si>
+  <si>
+    <t>GCAR 2026-2A A2</t>
+  </si>
+  <si>
+    <t>36274NAA0</t>
+  </si>
+  <si>
+    <t>HNOR 2026-A A</t>
+  </si>
+  <si>
+    <t>427096AH5</t>
+  </si>
+  <si>
+    <t>HTGC 2 5/8 09/16/26</t>
+  </si>
+  <si>
+    <t>55952FAL2</t>
+  </si>
+  <si>
+    <t>MAGNE 2021-31A A1R</t>
+  </si>
+  <si>
+    <t>55820VAL7</t>
+  </si>
+  <si>
+    <t>MDPK 2021-49A AR</t>
+  </si>
+  <si>
+    <t>588926AL9</t>
+  </si>
+  <si>
+    <t>MFF 2025-1A A</t>
+  </si>
+  <si>
+    <t>551925AC4</t>
+  </si>
+  <si>
+    <t>MTLRF 2023-1A A4</t>
+  </si>
+  <si>
+    <t>92564RAA3</t>
+  </si>
+  <si>
+    <t>VICI 4 1/4 12/01/26</t>
+  </si>
+  <si>
+    <t>097023BU8</t>
+  </si>
+  <si>
+    <t>BA 2.8 03/01/27</t>
+  </si>
+  <si>
+    <t>38152BAK7</t>
+  </si>
+  <si>
+    <t>GSCRED 5.05 02/23/28</t>
+  </si>
+  <si>
+    <t>505742AM8</t>
+  </si>
+  <si>
+    <t>LADR 4 1/4 02/01/27</t>
+  </si>
+  <si>
+    <t>64134BAJ9</t>
+  </si>
+  <si>
+    <t>NEUB 2021-41A AR</t>
+  </si>
+  <si>
+    <t>96949LAD7</t>
+  </si>
+  <si>
+    <t>WMB 3.75 06/15/27</t>
+  </si>
+  <si>
+    <t>38173MAC6</t>
+  </si>
+  <si>
+    <t>GBDC 2.05 02/15/27</t>
+  </si>
+  <si>
+    <t>04016NBH5</t>
+  </si>
+  <si>
+    <t>ARES 2017-44A A1RR</t>
+  </si>
+  <si>
+    <t>62848PAA8</t>
+  </si>
+  <si>
+    <t>MVWOT 2023-1A A</t>
+  </si>
+  <si>
+    <t>38384EQ32</t>
+  </si>
+  <si>
+    <t>GNR 2023-132 BG</t>
+  </si>
+  <si>
+    <t>83206EAB3</t>
+  </si>
+  <si>
+    <t>SMB 2024-C A1B</t>
+  </si>
+  <si>
+    <t>3136B34W7</t>
+  </si>
+  <si>
+    <t>FNR 2019-9 QB</t>
+  </si>
+  <si>
+    <t>00833BBA5</t>
+  </si>
+  <si>
+    <t>AFRMT 2026-3A A</t>
+  </si>
+  <si>
+    <t>14687JAG4</t>
+  </si>
+  <si>
+    <t>CRVNA 2021-P3 B</t>
+  </si>
+  <si>
+    <t>449934AD0</t>
+  </si>
+  <si>
+    <t>IQV 5 10/15/26</t>
+  </si>
+  <si>
+    <t>09261HAD9</t>
+  </si>
+  <si>
+    <t>BCRED 2 5/8 12/15/26</t>
+  </si>
+  <si>
+    <t>64033XAE4</t>
+  </si>
+  <si>
+    <t>NSLT 2025-AA A1B</t>
+  </si>
+  <si>
+    <t>04010LBE2</t>
+  </si>
+  <si>
+    <t>ARCC 7 01/15/27</t>
+  </si>
+  <si>
+    <t>10805NAE5</t>
+  </si>
+  <si>
+    <t>BLAST 2024-3 C</t>
+  </si>
+  <si>
+    <t>37892AAA8</t>
+  </si>
+  <si>
+    <t>GNL 3 3/4 12/15/27</t>
+  </si>
+  <si>
+    <t>05401AAW1</t>
+  </si>
+  <si>
+    <t>AVOL 4.95 01/15/28</t>
+  </si>
+  <si>
+    <t>38384D5M5</t>
+  </si>
+  <si>
+    <t>GNR 2023-164 DV</t>
+  </si>
+  <si>
+    <t>505709AE5</t>
+  </si>
+  <si>
+    <t>LADAR 2024-3A B</t>
+  </si>
+  <si>
+    <t>577081BD3</t>
+  </si>
+  <si>
+    <t>MAT 5.875 12/15/27</t>
+  </si>
+  <si>
+    <t>055986AF0</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 AS</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
+  </si>
+  <si>
+    <t>42806MAN9</t>
+  </si>
+  <si>
+    <t>HERTZ 2022-2A A</t>
+  </si>
+  <si>
+    <t>12637UAW9</t>
+  </si>
+  <si>
+    <t>CSAIL 2016-C7 A5</t>
+  </si>
+  <si>
+    <t>76761RBG3</t>
+  </si>
+  <si>
+    <t>RSRVA 2016-3A AR3</t>
+  </si>
+  <si>
+    <t>912797UT2</t>
+  </si>
+  <si>
+    <t>B 08/11/26</t>
+  </si>
+  <si>
+    <t>38384H4V7</t>
+  </si>
+  <si>
+    <t>GNR 2024-1 D</t>
+  </si>
+  <si>
+    <t>74332YAA7</t>
+  </si>
+  <si>
+    <t>PROG 2022-SFR5 A</t>
+  </si>
+  <si>
+    <t>78397DAE8</t>
+  </si>
+  <si>
+    <t>SECBEN 5.9 09/26/28</t>
+  </si>
+  <si>
+    <t>34962XAN2</t>
+  </si>
+  <si>
+    <t>FCBSL 2020-1A A1AR</t>
+  </si>
+  <si>
+    <t>05377RHC1</t>
+  </si>
+  <si>
+    <t>AESOP 2023-5A A</t>
+  </si>
+  <si>
+    <t>68389XBU8</t>
+  </si>
+  <si>
+    <t>ORCL 2.8 04/01/27</t>
+  </si>
+  <si>
+    <t>38411WAB8</t>
+  </si>
+  <si>
+    <t>GPIF 2025-1A B</t>
+  </si>
+  <si>
+    <t>165183DE1</t>
+  </si>
+  <si>
+    <t>CFII 2024-1A A1</t>
+  </si>
+  <si>
+    <t>872899BL2</t>
+  </si>
+  <si>
+    <t>TSTAT 2022-1A AR3</t>
+  </si>
+  <si>
     <t>31423R500</t>
   </si>
   <si>
     <t>FEDERATED HERMES TREASURY</t>
   </si>
   <si>
-    <t>47233JAG3</t>
-[...454 lines deleted...]
-  <si>
     <t>42806MAE9</t>
   </si>
   <si>
     <t>HERTZ 2021-2A A</t>
   </si>
   <si>
-    <t>78397DAE8</t>
-[...28 lines deleted...]
-  <si>
     <t>31416CDV5</t>
   </si>
   <si>
     <t>FN 995716</t>
   </si>
   <si>
     <t>03067FAD2</t>
   </si>
   <si>
     <t>AMCAR 2025-1 A3</t>
   </si>
   <si>
     <t>57665RAN6</t>
   </si>
   <si>
     <t>MTCHII 4 5/8 06/01/28</t>
   </si>
   <si>
     <t>3137FJX79</t>
   </si>
   <si>
     <t>FHR 4838 VA</t>
   </si>
   <si>
+    <t>83192CAC1</t>
+  </si>
+  <si>
+    <t>SMB 2019-B A2B</t>
+  </si>
+  <si>
+    <t>00914AAM4</t>
+  </si>
+  <si>
+    <t>AL 1.875 08/15/26</t>
+  </si>
+  <si>
     <t>83405UAA8</t>
   </si>
   <si>
     <t>SCLP 2025-4 A</t>
   </si>
   <si>
-    <t>83192CAC1</t>
-[...16 lines deleted...]
-  <si>
     <t>12595JAG9</t>
   </si>
   <si>
     <t>CSAIL 2017-CX10 A4</t>
   </si>
   <si>
     <t>14687KAE6</t>
   </si>
   <si>
     <t>CRVNA 2021-P4 B</t>
   </si>
   <si>
     <t>64134MAJ5</t>
   </si>
   <si>
     <t>NEUB 2021-45A AR</t>
   </si>
   <si>
     <t>303075AA3</t>
   </si>
   <si>
     <t>FDS 2.9 03/01/27</t>
   </si>
   <si>
     <t>90276EAE7</t>
   </si>
   <si>
     <t>UBSCM 2017-C1 A4</t>
   </si>
   <si>
     <t>95000PAE4</t>
   </si>
   <si>
     <t>WFCM 2016-C37 A5</t>
   </si>
   <si>
     <t>00835DAA0</t>
   </si>
   <si>
     <t>AFFRM 2025-X2 A</t>
   </si>
   <si>
     <t>12532BAD9</t>
   </si>
   <si>
     <t>CFCRE 2016-C7 A3</t>
   </si>
   <si>
+    <t>78410GAD6</t>
+  </si>
+  <si>
+    <t>SBAC 3 7/8 02/15/27</t>
+  </si>
+  <si>
+    <t>68269MAB0</t>
+  </si>
+  <si>
+    <t>OMFIT 2021-1A A2</t>
+  </si>
+  <si>
     <t>432917AA0</t>
   </si>
   <si>
     <t>HGVT 2023-1A A</t>
   </si>
   <si>
-    <t>78410GAD6</t>
-[...8 lines deleted...]
-    <t>OMFIT 2021-1A A2</t>
+    <t>78449TAC5</t>
+  </si>
+  <si>
+    <t>SMB 2019-A A2B</t>
   </si>
   <si>
     <t>05609RAA2</t>
   </si>
   <si>
     <t>BX 2021-BXMF A</t>
   </si>
   <si>
+    <t>92840VAT9</t>
+  </si>
+  <si>
+    <t>VST 5.05 12/30/26</t>
+  </si>
+  <si>
+    <t>552953CF6</t>
+  </si>
+  <si>
+    <t>MGM 5 1/2 04/15/27</t>
+  </si>
+  <si>
+    <t>26244GAS4</t>
+  </si>
+  <si>
+    <t>DRSLF 2015-40A AR2</t>
+  </si>
+  <si>
     <t>83407HAA5</t>
   </si>
   <si>
     <t>SCLP 2025-2 A</t>
   </si>
   <si>
-    <t>92840VAT9</t>
-[...16 lines deleted...]
-  <si>
     <t>802927AE3</t>
   </si>
   <si>
     <t>SDART 2023-4 B</t>
   </si>
   <si>
+    <t>118230AQ4</t>
+  </si>
+  <si>
+    <t>BPL 3.95 12/01/26</t>
+  </si>
+  <si>
+    <t>3137H6N35</t>
+  </si>
+  <si>
+    <t>FHR 5216 JA</t>
+  </si>
+  <si>
     <t>83406YAA9</t>
   </si>
   <si>
     <t>SCLP 2025-1 A</t>
   </si>
   <si>
-    <t>118230AQ4</t>
-[...14 lines deleted...]
-    <t>SFAST 2025-1A A2</t>
+    <t>44935CAD3</t>
+  </si>
+  <si>
+    <t>HART 2025-A A3</t>
   </si>
   <si>
     <t>44918CAE2</t>
   </si>
   <si>
     <t>HART 2023-C A4</t>
   </si>
   <si>
+    <t>14318MAE9</t>
+  </si>
+  <si>
+    <t>CARMX 2022-3 A4</t>
+  </si>
+  <si>
     <t>96328GAS6</t>
   </si>
   <si>
     <t>WFLF 2023-1A A</t>
   </si>
   <si>
-    <t>14318MAE9</t>
-[...4 lines deleted...]
-  <si>
     <t>FUTURESC</t>
   </si>
   <si>
     <t>FUTURES CASH AT BROKER</t>
-  </si>
-[...4 lines deleted...]
-    <t>Receivables/Payables</t>
   </si>
   <si>
     <t>98163VAD0</t>
   </si>
   <si>
     <t>WOART 2022-D A3</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1126,51 +1138,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I119"/>
+  <dimension ref="A1:I121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="15.281982" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1188,3490 +1200,3548 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>782913.24</v>
+        <v>1000000</v>
       </c>
       <c r="F2" s="2">
-        <v>1</v>
+        <v>99.70766</v>
       </c>
       <c r="G2" s="3">
-        <v>782913.24</v>
+        <v>997076.6</v>
       </c>
       <c r="H2" s="4">
-        <v>0.030953806952</v>
+        <v>0.039451779731</v>
       </c>
       <c r="I2" s="5">
-        <v>0.030963203448</v>
+        <v>0.039464489515</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
         <v>500000</v>
       </c>
       <c r="F3" s="2">
-        <v>100.124582</v>
+        <v>100.181462</v>
       </c>
       <c r="G3" s="3">
-        <v>500622.91</v>
+        <v>500907.31</v>
       </c>
       <c r="H3" s="4">
-        <v>0.019792978481</v>
+        <v>0.019819625553</v>
       </c>
       <c r="I3" s="5">
-        <v>0.019798986939</v>
+        <v>0.019826010643</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>500000</v>
+        <v>483000</v>
       </c>
       <c r="F4" s="2">
-        <v>99.79196</v>
+        <v>101.636901</v>
       </c>
       <c r="G4" s="3">
-        <v>498959.8</v>
+        <v>490906.23</v>
       </c>
       <c r="H4" s="4">
-        <v>0.019727224598</v>
+        <v>0.01942390838</v>
       </c>
       <c r="I4" s="5">
-        <v>0.019733213095</v>
+        <v>0.019430165986</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>500000</v>
+        <v>401303.97</v>
       </c>
       <c r="F5" s="2">
-        <v>99.72704</v>
+        <v>100.031251</v>
       </c>
       <c r="G5" s="3">
-        <v>498635.2</v>
+        <v>401429.38</v>
       </c>
       <c r="H5" s="4">
-        <v>0.019714390985</v>
+        <v>0.01588353747</v>
       </c>
       <c r="I5" s="5">
-        <v>0.019720375586</v>
+        <v>0.01588865451</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>483000</v>
+        <v>391296</v>
       </c>
       <c r="F6" s="2">
-        <v>101.702321</v>
+        <v>1</v>
       </c>
       <c r="G6" s="3">
-        <v>491222.21</v>
+        <v>391296</v>
       </c>
       <c r="H6" s="4">
-        <v>0.01942130583</v>
+        <v>0.015482585392</v>
       </c>
       <c r="I6" s="5">
-        <v>0.019427201461</v>
+        <v>0.015487573261</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>460000</v>
+        <v>390000</v>
       </c>
       <c r="F7" s="2">
-        <v>99.804361</v>
+        <v>98.64667900000001</v>
       </c>
       <c r="G7" s="3">
-        <v>459100.06</v>
+        <v>384722.05</v>
       </c>
       <c r="H7" s="4">
-        <v>0.018151301985</v>
+        <v>0.015222470871</v>
       </c>
       <c r="I7" s="5">
-        <v>0.018156812087</v>
+        <v>0.015227374941</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>401303.97</v>
+        <v>400000</v>
       </c>
       <c r="F8" s="2">
-        <v>100</v>
+        <v>96.08201</v>
       </c>
       <c r="G8" s="3">
-        <v>401303.97</v>
+        <v>384328.04</v>
       </c>
       <c r="H8" s="4">
-        <v>0.015866235212</v>
+        <v>0.015206880974</v>
       </c>
       <c r="I8" s="5">
-        <v>0.015871051648</v>
+        <v>0.015211780023</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>390000</v>
+        <v>380000</v>
       </c>
       <c r="F9" s="2">
-        <v>98.62609999999999</v>
+        <v>98.82299999999999</v>
       </c>
       <c r="G9" s="3">
-        <v>384641.79</v>
+        <v>375527.4</v>
       </c>
       <c r="H9" s="4">
-        <v>0.015207467578</v>
+        <v>0.01485866208</v>
       </c>
       <c r="I9" s="5">
-        <v>0.015212084034</v>
+        <v>0.014863448947</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>400000</v>
+        <v>361810.73</v>
       </c>
       <c r="F10" s="2">
-        <v>95.88681</v>
+        <v>99.749999</v>
       </c>
       <c r="G10" s="3">
-        <v>383547.24</v>
+        <v>360906.2</v>
       </c>
       <c r="H10" s="4">
-        <v>0.015164192681</v>
+        <v>0.014280138445</v>
       </c>
       <c r="I10" s="5">
-        <v>0.015168796001</v>
+        <v>0.014284738934</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>380000</v>
+        <v>350000</v>
       </c>
       <c r="F11" s="2">
-        <v>98.721739</v>
+        <v>100.034</v>
       </c>
       <c r="G11" s="3">
-        <v>375142.61</v>
+        <v>350119</v>
       </c>
       <c r="H11" s="4">
-        <v>0.014831901264</v>
+        <v>0.013853316453</v>
       </c>
       <c r="I11" s="5">
-        <v>0.014836403712</v>
+        <v>0.013857779437</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>361810.73</v>
+        <v>325000</v>
       </c>
       <c r="F12" s="2">
-        <v>100</v>
+        <v>100.027</v>
       </c>
       <c r="G12" s="3">
-        <v>361810.73</v>
+        <v>325087.75</v>
       </c>
       <c r="H12" s="4">
-        <v>0.014304802777</v>
+        <v>0.01286289369</v>
       </c>
       <c r="I12" s="5">
-        <v>0.014309145216</v>
+        <v>0.012867037599</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>325000</v>
+        <v>320000</v>
       </c>
       <c r="F13" s="2">
-        <v>100.03</v>
+        <v>100.104269</v>
       </c>
       <c r="G13" s="3">
-        <v>325097.5</v>
+        <v>320333.66</v>
       </c>
       <c r="H13" s="4">
-        <v>0.012853282767</v>
+        <v>0.012674786497</v>
       </c>
       <c r="I13" s="5">
-        <v>0.012857184575</v>
+        <v>0.012678869806</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
-        <v>320000</v>
+        <v>300000</v>
       </c>
       <c r="F14" s="2">
-        <v>100.122009</v>
+        <v>100.030223</v>
       </c>
       <c r="G14" s="3">
-        <v>320390.43</v>
+        <v>300090.67</v>
       </c>
       <c r="H14" s="4">
-        <v>0.012667180699</v>
+        <v>0.011873822907</v>
       </c>
       <c r="I14" s="5">
-        <v>0.012671026013</v>
+        <v>0.011877648177</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
         <v>300000</v>
       </c>
       <c r="F15" s="2">
-        <v>100.072537</v>
+        <v>100.62406</v>
       </c>
       <c r="G15" s="3">
-        <v>300217.61</v>
+        <v>301872.18</v>
       </c>
       <c r="H15" s="4">
-        <v>0.011869614026</v>
+        <v>0.011944312756</v>
       </c>
       <c r="I15" s="5">
-        <v>0.011873217227</v>
+        <v>0.011948160736</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
         <v>300000</v>
       </c>
       <c r="F16" s="2">
-        <v>100.60764</v>
+        <v>100.078</v>
       </c>
       <c r="G16" s="3">
-        <v>301822.92</v>
+        <v>300234</v>
       </c>
       <c r="H16" s="4">
-        <v>0.011933082648</v>
+        <v>0.011879494149</v>
       </c>
       <c r="I16" s="5">
-        <v>0.011936705116</v>
+        <v>0.011883321246</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
         <v>300000</v>
       </c>
       <c r="F17" s="2">
-        <v>100.104</v>
+        <v>99.92081</v>
       </c>
       <c r="G17" s="3">
-        <v>300312</v>
+        <v>299762.43</v>
       </c>
       <c r="H17" s="4">
-        <v>0.011873345856</v>
+        <v>0.011860835326</v>
       </c>
       <c r="I17" s="5">
-        <v>0.011876950189</v>
+        <v>0.011864656412</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>300000</v>
+        <v>299123.33</v>
       </c>
       <c r="F18" s="2">
-        <v>100.045</v>
+        <v>98.911001</v>
       </c>
       <c r="G18" s="3">
-        <v>300135</v>
+        <v>295865.88</v>
       </c>
       <c r="H18" s="4">
-        <v>0.011866347859</v>
+        <v>0.011706658771</v>
       </c>
       <c r="I18" s="5">
-        <v>0.011869950069</v>
+        <v>0.011710430188</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>300000</v>
+        <v>303402.54</v>
       </c>
       <c r="F19" s="2">
-        <v>99.80606</v>
+        <v>96.657009</v>
       </c>
       <c r="G19" s="3">
-        <v>299418.18</v>
+        <v>293259.82</v>
       </c>
       <c r="H19" s="4">
-        <v>0.011838007161</v>
+        <v>0.011603543638</v>
       </c>
       <c r="I19" s="5">
-        <v>0.011841600767</v>
+        <v>0.011607281835</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>299123.33</v>
+        <v>292000</v>
       </c>
       <c r="F20" s="2">
-        <v>98.659961</v>
+        <v>100.024</v>
       </c>
       <c r="G20" s="3">
-        <v>295114.96</v>
+        <v>292070.08</v>
       </c>
       <c r="H20" s="4">
-        <v>0.011667872066</v>
+        <v>0.011556468643</v>
       </c>
       <c r="I20" s="5">
-        <v>0.011671414025</v>
+        <v>0.011560191674</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>303402.5379</v>
+        <v>290909.47</v>
       </c>
       <c r="F21" s="2">
-        <v>96.50704</v>
+        <v>99.995999</v>
       </c>
       <c r="G21" s="3">
-        <v>292804.81</v>
+        <v>290897.83</v>
       </c>
       <c r="H21" s="4">
-        <v>0.011576536272</v>
+        <v>0.011510085726</v>
       </c>
       <c r="I21" s="5">
-        <v>0.011580050504</v>
+        <v>0.011513793815</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>292000</v>
+        <v>292483.91</v>
       </c>
       <c r="F22" s="2">
-        <v>100.03</v>
+        <v>98.95163100000001</v>
       </c>
       <c r="G22" s="3">
-        <v>292087.6</v>
+        <v>289417.6</v>
       </c>
       <c r="H22" s="4">
-        <v>0.011548180209</v>
+        <v>0.011451516744</v>
       </c>
       <c r="I22" s="5">
-        <v>0.011551685834</v>
+        <v>0.011455205965</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>290909.47</v>
+        <v>285000</v>
       </c>
       <c r="F23" s="2">
-        <v>99.984999</v>
+        <v>99.357011</v>
       </c>
       <c r="G23" s="3">
-        <v>290865.83</v>
+        <v>283167.48</v>
       </c>
       <c r="H23" s="4">
-        <v>0.01149987548</v>
+        <v>0.011204215505</v>
       </c>
       <c r="I23" s="5">
-        <v>0.011503366441</v>
+        <v>0.011207825055</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>292483.91</v>
+        <v>275000</v>
       </c>
       <c r="F24" s="2">
-        <v>98.85615900000001</v>
+        <v>100.027</v>
       </c>
       <c r="G24" s="3">
-        <v>289138.36</v>
+        <v>275074.25</v>
       </c>
       <c r="H24" s="4">
-        <v>0.011431576953</v>
+        <v>0.010883986968</v>
       </c>
       <c r="I24" s="5">
-        <v>0.011435047181</v>
+        <v>0.010887493353</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>285000</v>
+        <v>275000</v>
       </c>
       <c r="F25" s="2">
-        <v>99.953</v>
+        <v>100.046</v>
       </c>
       <c r="G25" s="3">
-        <v>284866.05</v>
+        <v>275126.5</v>
       </c>
       <c r="H25" s="4">
-        <v>0.011262663943</v>
+        <v>0.010886054367</v>
       </c>
       <c r="I25" s="5">
-        <v>0.011266082895</v>
+        <v>0.010889561418</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>285000</v>
+        <v>272722.97</v>
       </c>
       <c r="F26" s="2">
-        <v>99.207309</v>
+        <v>99.95660100000001</v>
       </c>
       <c r="G26" s="3">
-        <v>282740.83</v>
+        <v>272604.61</v>
       </c>
       <c r="H26" s="4">
-        <v>0.011178639781</v>
+        <v>0.010786269646</v>
       </c>
       <c r="I26" s="5">
-        <v>0.011182033226</v>
+        <v>0.01078974455</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>275000</v>
+        <v>265000</v>
       </c>
       <c r="F27" s="2">
-        <v>100.036</v>
+        <v>100.055</v>
       </c>
       <c r="G27" s="3">
-        <v>275099</v>
+        <v>265145.75</v>
       </c>
       <c r="H27" s="4">
-        <v>0.010876507004</v>
+        <v>0.010491141529</v>
       </c>
       <c r="I27" s="5">
-        <v>0.010879808733</v>
+        <v>0.010494521355</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>275000</v>
+        <v>265894.4</v>
       </c>
       <c r="F28" s="2">
-        <v>100.002</v>
+        <v>100.033998</v>
       </c>
       <c r="G28" s="3">
-        <v>275005.5</v>
+        <v>265984.8</v>
       </c>
       <c r="H28" s="4">
-        <v>0.010872810323</v>
+        <v>0.01052434055</v>
       </c>
       <c r="I28" s="5">
-        <v>0.010876110929</v>
+        <v>0.010527731072</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>272722.97</v>
+        <v>262144.26</v>
       </c>
       <c r="F29" s="2">
-        <v>99.899609</v>
+        <v>100.37529</v>
       </c>
       <c r="G29" s="3">
-        <v>272449.18</v>
+        <v>263128.06</v>
       </c>
       <c r="H29" s="4">
-        <v>0.01077174189</v>
+        <v>0.010411306725</v>
       </c>
       <c r="I29" s="5">
-        <v>0.010775011815</v>
+        <v>0.010414660832</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>265000</v>
+        <v>260000</v>
       </c>
       <c r="F30" s="2">
-        <v>100.002</v>
+        <v>100.415946</v>
       </c>
       <c r="G30" s="3">
-        <v>265005.3</v>
+        <v>261081.46</v>
       </c>
       <c r="H30" s="4">
-        <v>0.010477435402</v>
+        <v>0.010330327917</v>
       </c>
       <c r="I30" s="5">
-        <v>0.010480615986</v>
+        <v>0.010333655935</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>262144.26</v>
+        <v>258215.65</v>
       </c>
       <c r="F31" s="2">
-        <v>100.463802</v>
+        <v>99.972999</v>
       </c>
       <c r="G31" s="3">
-        <v>263360.09</v>
+        <v>258145.93</v>
       </c>
       <c r="H31" s="4">
-        <v>0.010412389238</v>
+        <v>0.01021417646</v>
       </c>
       <c r="I31" s="5">
-        <v>0.010415550076</v>
+        <v>0.010217467059</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>260000</v>
+        <v>250000</v>
       </c>
       <c r="F32" s="2">
-        <v>100.4094</v>
+        <v>100.94282</v>
       </c>
       <c r="G32" s="3">
-        <v>261064.44</v>
+        <v>252357.05</v>
       </c>
       <c r="H32" s="4">
-        <v>0.010321626797</v>
+        <v>0.009985125265</v>
       </c>
       <c r="I32" s="5">
-        <v>0.010324760083</v>
+        <v>0.009988342072999999</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
         <v>250000</v>
       </c>
       <c r="F33" s="2">
-        <v>100.879024</v>
+        <v>100.697</v>
       </c>
       <c r="G33" s="3">
-        <v>252197.56</v>
+        <v>251742.5</v>
       </c>
       <c r="H33" s="4">
-        <v>0.009971059611</v>
+        <v>0.009960809088000001</v>
       </c>
       <c r="I33" s="5">
-        <v>0.009974086477</v>
+        <v>0.009964018062</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
         <v>250000</v>
       </c>
       <c r="F34" s="2">
-        <v>100.8001</v>
+        <v>100.12876</v>
       </c>
       <c r="G34" s="3">
-        <v>252000.25</v>
+        <v>250321.9</v>
       </c>
       <c r="H34" s="4">
-        <v>0.009963258624</v>
+        <v>0.009904599567000001</v>
       </c>
       <c r="I34" s="5">
-        <v>0.009966283122</v>
+        <v>0.009907790433</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
         <v>250000</v>
       </c>
       <c r="F35" s="2">
-        <v>100.069692</v>
+        <v>100.178824</v>
       </c>
       <c r="G35" s="3">
-        <v>250174.23</v>
+        <v>250447.06</v>
       </c>
       <c r="H35" s="4">
-        <v>0.009891063816999999</v>
+        <v>0.009909551829</v>
       </c>
       <c r="I35" s="5">
-        <v>0.009894066399</v>
+        <v>0.009912744290000001</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
         <v>250000</v>
       </c>
       <c r="F36" s="2">
-        <v>100.214472</v>
+        <v>100.086</v>
       </c>
       <c r="G36" s="3">
-        <v>250536.18</v>
+        <v>250215</v>
       </c>
       <c r="H36" s="4">
-        <v>0.009905374126</v>
+        <v>0.009900369806</v>
       </c>
       <c r="I36" s="5">
-        <v>0.009908381052000001</v>
+        <v>0.009903559309</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
         <v>250000</v>
       </c>
       <c r="F37" s="2">
-        <v>99.779144</v>
+        <v>100.023472</v>
       </c>
       <c r="G37" s="3">
-        <v>249447.86</v>
+        <v>250058.68</v>
       </c>
       <c r="H37" s="4">
-        <v>0.009862345543000001</v>
+        <v>0.009894184622</v>
       </c>
       <c r="I37" s="5">
-        <v>0.009865339407</v>
+        <v>0.009897372133</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
         <v>250000</v>
       </c>
       <c r="F38" s="2">
-        <v>100.002</v>
+        <v>100.212164</v>
       </c>
       <c r="G38" s="3">
-        <v>250005</v>
+        <v>250530.41</v>
       </c>
       <c r="H38" s="4">
-        <v>0.009884373021</v>
+        <v>0.009912849776</v>
       </c>
       <c r="I38" s="5">
-        <v>0.009887373572000001</v>
+        <v>0.0099160433</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
         <v>250000</v>
       </c>
       <c r="F39" s="2">
-        <v>100.272128</v>
+        <v>100.093</v>
       </c>
       <c r="G39" s="3">
-        <v>250680.32</v>
+        <v>250232.5</v>
       </c>
       <c r="H39" s="4">
-        <v>0.009911072946</v>
+        <v>0.009901062237</v>
       </c>
       <c r="I39" s="5">
-        <v>0.009914081602</v>
+        <v>0.009904251963</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
         <v>250000</v>
       </c>
       <c r="F40" s="2">
-        <v>100.142</v>
+        <v>99.988992</v>
       </c>
       <c r="G40" s="3">
-        <v>250355</v>
+        <v>249972.48</v>
       </c>
       <c r="H40" s="4">
-        <v>0.009898210866</v>
+        <v>0.009890773908</v>
       </c>
       <c r="I40" s="5">
-        <v>0.009901215618</v>
+        <v>0.009893960320000001</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
         <v>250000</v>
       </c>
       <c r="F41" s="2">
-        <v>99.97344</v>
+        <v>100.3467</v>
       </c>
       <c r="G41" s="3">
-        <v>249933.6</v>
+        <v>250866.75</v>
       </c>
       <c r="H41" s="4">
-        <v>0.009881550100000001</v>
+        <v>0.009926157893</v>
       </c>
       <c r="I41" s="5">
-        <v>0.009884549794000001</v>
+        <v>0.009929355704</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
         <v>250000</v>
       </c>
       <c r="F42" s="2">
-        <v>100.004</v>
+        <v>99.734448</v>
       </c>
       <c r="G42" s="3">
-        <v>250010</v>
+        <v>249336.12</v>
       </c>
       <c r="H42" s="4">
-        <v>0.009884570703999999</v>
+        <v>0.009865594764999999</v>
       </c>
       <c r="I42" s="5">
-        <v>0.009887571315</v>
+        <v>0.009868773064999999</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
         <v>250000</v>
       </c>
       <c r="F43" s="2">
-        <v>100</v>
+        <v>100.005</v>
       </c>
       <c r="G43" s="3">
-        <v>250000</v>
+        <v>250012.5</v>
       </c>
       <c r="H43" s="4">
-        <v>0.009884175336999999</v>
+        <v>0.009892357398</v>
       </c>
       <c r="I43" s="5">
-        <v>0.009887175828</v>
+        <v>0.009895544318999999</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
         <v>250000</v>
       </c>
       <c r="F44" s="2">
-        <v>99.93071999999999</v>
+        <v>100.006</v>
       </c>
       <c r="G44" s="3">
-        <v>249826.8</v>
+        <v>250015</v>
       </c>
       <c r="H44" s="4">
-        <v>0.009877327581</v>
+        <v>0.009892456316</v>
       </c>
       <c r="I44" s="5">
-        <v>0.009880325993000001</v>
+        <v>0.009895643270000001</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
         <v>250000</v>
       </c>
       <c r="F45" s="2">
-        <v>100.54518</v>
+        <v>99.95957199999999</v>
       </c>
       <c r="G45" s="3">
-        <v>251362.95</v>
+        <v>249898.93</v>
       </c>
       <c r="H45" s="4">
-        <v>0.009938061884</v>
+        <v>0.009887863722</v>
       </c>
       <c r="I45" s="5">
-        <v>0.009941078733</v>
+        <v>0.009891049196</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
         <v>250000</v>
       </c>
       <c r="F46" s="2">
-        <v>99.819652</v>
+        <v>100.573612</v>
       </c>
       <c r="G46" s="3">
-        <v>249549.13</v>
+        <v>251434.03</v>
       </c>
       <c r="H46" s="4">
-        <v>0.009866349425</v>
+        <v>0.009948603715999999</v>
       </c>
       <c r="I46" s="5">
-        <v>0.009869344504</v>
+        <v>0.009951808758000001</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
         <v>250000</v>
       </c>
       <c r="F47" s="2">
-        <v>99.039412</v>
+        <v>100.15864</v>
       </c>
       <c r="G47" s="3">
-        <v>247598.53</v>
+        <v>250396.6</v>
       </c>
       <c r="H47" s="4">
-        <v>0.009789229135000001</v>
+        <v>0.009907555255999999</v>
       </c>
       <c r="I47" s="5">
-        <v>0.009792200803999999</v>
+        <v>0.009910747072999999</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
         <v>250000</v>
       </c>
       <c r="F48" s="2">
-        <v>99.493004</v>
+        <v>99.14010399999999</v>
       </c>
       <c r="G48" s="3">
-        <v>248732.51</v>
+        <v>247850.26</v>
       </c>
       <c r="H48" s="4">
-        <v>0.009834062964000001</v>
+        <v>0.009806803072000001</v>
       </c>
       <c r="I48" s="5">
-        <v>0.009837048241999999</v>
+        <v>0.009809962431</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
         <v>250000</v>
       </c>
       <c r="F49" s="2">
-        <v>99.584608</v>
+        <v>99.54873600000001</v>
       </c>
       <c r="G49" s="3">
-        <v>248961.52</v>
+        <v>248871.84</v>
       </c>
       <c r="H49" s="4">
-        <v>0.009843117264000001</v>
+        <v>0.009847224389000001</v>
       </c>
       <c r="I49" s="5">
-        <v>0.009846105290999999</v>
+        <v>0.00985039677</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
         <v>250000</v>
       </c>
       <c r="F50" s="2">
-        <v>99.54295999999999</v>
+        <v>99.515792</v>
       </c>
       <c r="G50" s="3">
-        <v>248857.4</v>
+        <v>248789.48</v>
       </c>
       <c r="H50" s="4">
-        <v>0.009839000702</v>
+        <v>0.009843965612999999</v>
       </c>
       <c r="I50" s="5">
-        <v>0.00984198748</v>
+        <v>0.009847136945</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>250000</v>
+        <v>246612.42</v>
       </c>
       <c r="F51" s="2">
-        <v>99.370724</v>
+        <v>100.052001</v>
       </c>
       <c r="G51" s="3">
-        <v>248426.81</v>
+        <v>246740.66</v>
       </c>
       <c r="H51" s="4">
-        <v>0.009821976594</v>
+        <v>0.009762899065</v>
       </c>
       <c r="I51" s="5">
-        <v>0.009824958203999999</v>
+        <v>0.00976604428</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
         <v>250000</v>
       </c>
       <c r="F52" s="2">
-        <v>98.09220000000001</v>
+        <v>99.503668</v>
       </c>
       <c r="G52" s="3">
-        <v>245230.5</v>
+        <v>248759.17</v>
       </c>
       <c r="H52" s="4">
-        <v>0.009695605039999999</v>
+        <v>0.009842766324</v>
       </c>
       <c r="I52" s="5">
-        <v>0.009698548288</v>
+        <v>0.009845937269</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>243202.84</v>
+        <v>250000</v>
       </c>
       <c r="F53" s="2">
-        <v>100.084002</v>
+        <v>98.493568</v>
       </c>
       <c r="G53" s="3">
-        <v>243407.14</v>
+        <v>246233.92</v>
       </c>
       <c r="H53" s="4">
-        <v>0.009623515213</v>
+        <v>0.009742848618</v>
       </c>
       <c r="I53" s="5">
-        <v>0.009626436576</v>
+        <v>0.009745987374</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
         <v>237841.88</v>
       </c>
       <c r="F54" s="2">
-        <v>100.093999</v>
+        <v>100.058001</v>
       </c>
       <c r="G54" s="3">
-        <v>238065.45</v>
+        <v>237979.83</v>
       </c>
       <c r="H54" s="4">
-        <v>0.009412322557999999</v>
+        <v>0.009416255340999999</v>
       </c>
       <c r="I54" s="5">
-        <v>0.009415179811000001</v>
+        <v>0.009419288881</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
         <v>237583.64</v>
       </c>
       <c r="F55" s="2">
-        <v>100.291131</v>
+        <v>100.244251</v>
       </c>
       <c r="G55" s="3">
-        <v>238275.32</v>
+        <v>238163.94</v>
       </c>
       <c r="H55" s="4">
-        <v>0.009420620151</v>
+        <v>0.009423540094</v>
       </c>
       <c r="I55" s="5">
-        <v>0.009423479923</v>
+        <v>0.009426575982</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>231485.11</v>
+        <v>231485.1</v>
       </c>
       <c r="F56" s="2">
-        <v>101.785279</v>
+        <v>101.887452</v>
       </c>
       <c r="G56" s="3">
-        <v>235617.77</v>
+        <v>235854.27</v>
       </c>
       <c r="H56" s="4">
-        <v>0.009315549209999999</v>
+        <v>0.009332152329000001</v>
       </c>
       <c r="I56" s="5">
-        <v>0.009318377084999999</v>
+        <v>0.009335158775</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>231927.73</v>
+        <v>236466.93</v>
       </c>
       <c r="F57" s="2">
-        <v>99.837411</v>
+        <v>99.84065</v>
       </c>
       <c r="G57" s="3">
-        <v>231550.64</v>
+        <v>236090.12</v>
       </c>
       <c r="H57" s="4">
-        <v>0.009154748541000001</v>
+        <v>0.009341484303999999</v>
       </c>
       <c r="I57" s="5">
-        <v>0.009157527604</v>
+        <v>0.009344493755999999</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>228819.78</v>
+        <v>221815.5912</v>
       </c>
       <c r="F58" s="2">
-        <v>100.005</v>
+        <v>99.01584</v>
       </c>
       <c r="G58" s="3">
-        <v>228831.22</v>
+        <v>219632.57</v>
       </c>
       <c r="H58" s="4">
-        <v>0.009047231644</v>
+        <v>0.008690301034</v>
       </c>
       <c r="I58" s="5">
-        <v>0.009049978066999999</v>
+        <v>0.008693100701</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>228144.29</v>
+        <v>216000</v>
       </c>
       <c r="F59" s="2">
-        <v>99.97399900000001</v>
+        <v>100.044611</v>
       </c>
       <c r="G59" s="3">
-        <v>228084.97</v>
+        <v>216096.36</v>
       </c>
       <c r="H59" s="4">
-        <v>0.009017727349</v>
+        <v>0.008550382173</v>
       </c>
       <c r="I59" s="5">
-        <v>0.009020464817</v>
+        <v>0.008553136764</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>216000</v>
+        <v>216849.43</v>
       </c>
       <c r="F60" s="2">
-        <v>99.981852</v>
+        <v>99.674009</v>
       </c>
       <c r="G60" s="3">
-        <v>215960.8</v>
+        <v>216142.52</v>
       </c>
       <c r="H60" s="4">
-        <v>0.008538377664999999</v>
+        <v>0.008552208630999999</v>
       </c>
       <c r="I60" s="5">
-        <v>0.008540969619</v>
+        <v>0.00855496381</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>216849.43</v>
+        <v>215000</v>
       </c>
       <c r="F61" s="2">
-        <v>99.459602</v>
+        <v>100.051</v>
       </c>
       <c r="G61" s="3">
-        <v>215677.58</v>
+        <v>215109.65</v>
       </c>
       <c r="H61" s="4">
-        <v>0.008527180069000001</v>
+        <v>0.008511340583</v>
       </c>
       <c r="I61" s="5">
-        <v>0.008529768623000001</v>
+        <v>0.008514082596</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
         <v>215000</v>
       </c>
       <c r="F62" s="2">
-        <v>99.991902</v>
+        <v>99.17743299999999</v>
       </c>
       <c r="G62" s="3">
-        <v>214982.59</v>
+        <v>213231.48</v>
       </c>
       <c r="H62" s="4">
-        <v>0.008499702428</v>
+        <v>0.008437026221</v>
       </c>
       <c r="I62" s="5">
-        <v>0.008502282642</v>
+        <v>0.008439744293</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>215000</v>
+        <v>209822.48</v>
       </c>
       <c r="F63" s="2">
-        <v>99.135144</v>
+        <v>99.53494999999999</v>
       </c>
       <c r="G63" s="3">
-        <v>213140.56</v>
+        <v>208846.7</v>
       </c>
       <c r="H63" s="4">
-        <v>0.008426874649999999</v>
+        <v>0.008263531636</v>
       </c>
       <c r="I63" s="5">
-        <v>0.008429432755000001</v>
+        <v>0.008266193815</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>209822.48</v>
+        <v>200000</v>
       </c>
       <c r="F64" s="2">
-        <v>99.529421</v>
+        <v>101.04843</v>
       </c>
       <c r="G64" s="3">
-        <v>208835.1</v>
+        <v>202096.86</v>
       </c>
       <c r="H64" s="4">
-        <v>0.008256650959</v>
+        <v>0.007996457649</v>
       </c>
       <c r="I64" s="5">
-        <v>0.008259157390000001</v>
+        <v>0.007999033787999999</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
         <v>200000</v>
       </c>
       <c r="F65" s="2">
-        <v>101.02035</v>
+        <v>100.50916</v>
       </c>
       <c r="G65" s="3">
-        <v>202040.7</v>
+        <v>201018.32</v>
       </c>
       <c r="H65" s="4">
-        <v>0.007988022815999999</v>
+        <v>0.00795378257</v>
       </c>
       <c r="I65" s="5">
-        <v>0.007990447701000001</v>
+        <v>0.007956344961000001</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>200000</v>
+        <v>207000</v>
       </c>
       <c r="F66" s="2">
-        <v>100.55751</v>
+        <v>97.715391</v>
       </c>
       <c r="G66" s="3">
-        <v>201115.02</v>
+        <v>202270.86</v>
       </c>
       <c r="H66" s="4">
-        <v>0.007951424483</v>
+        <v>0.008003342361000001</v>
       </c>
       <c r="I66" s="5">
-        <v>0.007953838257999999</v>
+        <v>0.008005920717000001</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
-        <v>203114.11</v>
+        <v>200000</v>
       </c>
       <c r="F67" s="2">
-        <v>100.000999</v>
+        <v>100.24525</v>
       </c>
       <c r="G67" s="3">
-        <v>203116.14</v>
+        <v>200490.5</v>
       </c>
       <c r="H67" s="4">
-        <v>0.008030542131000001</v>
+        <v>0.007932898078</v>
       </c>
       <c r="I67" s="5">
-        <v>0.008032979924000001</v>
+        <v>0.007935453741</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>207000</v>
+        <v>199710.85</v>
       </c>
       <c r="F68" s="2">
-        <v>97.799942</v>
+        <v>100.473259</v>
       </c>
       <c r="G68" s="3">
-        <v>202445.88</v>
+        <v>200656</v>
       </c>
       <c r="H68" s="4">
-        <v>0.008004042295</v>
+        <v>0.007939446475</v>
       </c>
       <c r="I68" s="5">
-        <v>0.008006472043</v>
+        <v>0.007942004246000001</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
         <v>200000</v>
       </c>
       <c r="F69" s="2">
-        <v>100.239945</v>
+        <v>100.13641</v>
       </c>
       <c r="G69" s="3">
-        <v>200479.89</v>
+        <v>200272.82</v>
       </c>
       <c r="H69" s="4">
-        <v>0.007926313537000001</v>
+        <v>0.007924285036</v>
       </c>
       <c r="I69" s="5">
-        <v>0.007928719690000001</v>
+        <v>0.007926837923</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
         <v>200000</v>
       </c>
       <c r="F70" s="2">
-        <v>100.118</v>
+        <v>100.02817</v>
       </c>
       <c r="G70" s="3">
-        <v>200236</v>
+        <v>200056.34</v>
       </c>
       <c r="H70" s="4">
-        <v>0.007916670931</v>
+        <v>0.007915719474000001</v>
       </c>
       <c r="I70" s="5">
-        <v>0.007919074155999999</v>
+        <v>0.007918269602000001</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>199710.85</v>
+        <v>192000</v>
       </c>
       <c r="F71" s="2">
-        <v>100.513772</v>
+        <v>103.184313</v>
       </c>
       <c r="G71" s="3">
-        <v>200736.91</v>
+        <v>198113.88</v>
       </c>
       <c r="H71" s="4">
-        <v>0.007936475198</v>
+        <v>0.00783886132</v>
       </c>
       <c r="I71" s="5">
-        <v>0.007938884435</v>
+        <v>0.007841386688</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
         <v>200000</v>
       </c>
       <c r="F72" s="2">
-        <v>100.1326</v>
+        <v>98.13784</v>
       </c>
       <c r="G72" s="3">
-        <v>200265.2</v>
+        <v>196275.68</v>
       </c>
       <c r="H72" s="4">
-        <v>0.007917825403</v>
+        <v>0.007766128394</v>
       </c>
       <c r="I72" s="5">
-        <v>0.007920228979000001</v>
+        <v>0.007768630329</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
         <v>200000</v>
       </c>
       <c r="F73" s="2">
-        <v>100.0131</v>
+        <v>98.44649</v>
       </c>
       <c r="G73" s="3">
-        <v>200026.2</v>
+        <v>196892.98</v>
       </c>
       <c r="H73" s="4">
-        <v>0.007908376131000001</v>
+        <v>0.007790553381</v>
       </c>
       <c r="I73" s="5">
-        <v>0.007910776838000001</v>
+        <v>0.007793063186</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
-        <v>192000</v>
+        <v>194370.67</v>
       </c>
       <c r="F74" s="2">
-        <v>103.288021</v>
+        <v>99.736411</v>
       </c>
       <c r="G74" s="3">
-        <v>198313</v>
+        <v>193858.33</v>
       </c>
       <c r="H74" s="4">
-        <v>0.007840641867</v>
+        <v>0.007670480027</v>
       </c>
       <c r="I74" s="5">
-        <v>0.007843022013</v>
+        <v>0.007672951149</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>200000</v>
+        <v>194170.55</v>
       </c>
       <c r="F75" s="2">
-        <v>98.10192000000001</v>
+        <v>100.041</v>
       </c>
       <c r="G75" s="3">
-        <v>196203.84</v>
+        <v>194250.16</v>
       </c>
       <c r="H75" s="4">
-        <v>0.007757252626</v>
+        <v>0.007685983727</v>
       </c>
       <c r="I75" s="5">
-        <v>0.007759607457</v>
+        <v>0.007688459843</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
-        <v>200000</v>
+        <v>190000</v>
       </c>
       <c r="F76" s="2">
-        <v>98.34518</v>
+        <v>99.990137</v>
       </c>
       <c r="G76" s="3">
-        <v>196690.36</v>
+        <v>189981.26</v>
       </c>
       <c r="H76" s="4">
-        <v>0.007776488022</v>
+        <v>0.007517074249</v>
       </c>
       <c r="I76" s="5">
-        <v>0.007778848692</v>
+        <v>0.00751949595</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>188892.38</v>
+        <v>188892.37</v>
       </c>
       <c r="F77" s="2">
-        <v>100.164618</v>
+        <v>100.227209</v>
       </c>
       <c r="G77" s="3">
-        <v>189203.33</v>
+        <v>189321.55</v>
       </c>
       <c r="H77" s="4">
-        <v>0.007480475586</v>
+        <v>0.007490971212</v>
       </c>
       <c r="I77" s="5">
-        <v>0.007482746398</v>
+        <v>0.007493384504</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
-        <v>180467.4782</v>
+        <v>179922.17</v>
       </c>
       <c r="F78" s="2">
-        <v>99.544118</v>
+        <v>99.56459</v>
       </c>
       <c r="G78" s="3">
-        <v>179644.76</v>
+        <v>179138.77</v>
       </c>
       <c r="H78" s="4">
-        <v>0.007102561203</v>
+        <v>0.007088064578</v>
       </c>
       <c r="I78" s="5">
-        <v>0.007104717293</v>
+        <v>0.007090348069</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
         <v>175000</v>
       </c>
       <c r="F79" s="2">
-        <v>99.395743</v>
+        <v>98.02190899999999</v>
       </c>
       <c r="G79" s="3">
-        <v>173942.55</v>
+        <v>171538.34</v>
       </c>
       <c r="H79" s="4">
-        <v>0.006877114661</v>
+        <v>0.00678733493</v>
       </c>
       <c r="I79" s="5">
-        <v>0.006879202313</v>
+        <v>0.006789521537</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
-        <v>175000</v>
+        <v>168301.89</v>
       </c>
       <c r="F80" s="2">
-        <v>97.497337</v>
+        <v>100.04</v>
       </c>
       <c r="G80" s="3">
-        <v>170620.34</v>
+        <v>168369.21</v>
       </c>
       <c r="H80" s="4">
-        <v>0.006745765417</v>
+        <v>0.006661940533</v>
       </c>
       <c r="I80" s="5">
-        <v>0.006747813196</v>
+        <v>0.006664086744</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
         <v>165000</v>
       </c>
       <c r="F81" s="2">
-        <v>100.7074</v>
+        <v>100.652788</v>
       </c>
       <c r="G81" s="3">
-        <v>166167.21</v>
+        <v>166077.1</v>
       </c>
       <c r="H81" s="4">
-        <v>0.006569703356</v>
+        <v>0.006571247561</v>
       </c>
       <c r="I81" s="5">
-        <v>0.006571697689</v>
+        <v>0.006573364554</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
         <v>165000</v>
       </c>
       <c r="F82" s="2">
-        <v>98.753685</v>
+        <v>98.87607300000001</v>
       </c>
       <c r="G82" s="3">
-        <v>162943.58</v>
+        <v>163145.52</v>
       </c>
       <c r="H82" s="4">
-        <v>0.006442251669</v>
+        <v>0.006455252422</v>
       </c>
       <c r="I82" s="5">
-        <v>0.006444207312</v>
+        <v>0.006457332046</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
         <v>160000</v>
       </c>
       <c r="F83" s="2">
-        <v>99.941681</v>
+        <v>99.933581</v>
       </c>
       <c r="G83" s="3">
-        <v>159906.69</v>
+        <v>159893.73</v>
       </c>
       <c r="H83" s="4">
-        <v>0.00632218303</v>
+        <v>0.006326587346</v>
       </c>
       <c r="I83" s="5">
-        <v>0.006324102225</v>
+        <v>0.006328625519</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
         <v>152532.86</v>
       </c>
       <c r="F84" s="2">
-        <v>100.408528</v>
+        <v>100.40841</v>
       </c>
       <c r="G84" s="3">
-        <v>153156</v>
+        <v>153155.82</v>
       </c>
       <c r="H84" s="4">
-        <v>0.00605528301</v>
+        <v>0.006059985415</v>
       </c>
       <c r="I84" s="5">
-        <v>0.006057121182</v>
+        <v>0.0060619377</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
-        <v>139012.45</v>
+        <v>155299.79</v>
       </c>
       <c r="F85" s="2">
-        <v>102.170777</v>
+        <v>100.049002</v>
       </c>
       <c r="G85" s="3">
-        <v>142030.1</v>
+        <v>155375.89</v>
       </c>
       <c r="H85" s="4">
-        <v>0.005615401658</v>
+        <v>0.006147827948</v>
       </c>
       <c r="I85" s="5">
-        <v>0.005617106298</v>
+        <v>0.006149808532</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
-        <v>140000</v>
+        <v>152893.1</v>
       </c>
       <c r="F86" s="2">
-        <v>99.59150699999999</v>
+        <v>1</v>
       </c>
       <c r="G86" s="3">
-        <v>139428.11</v>
+        <v>152893.1</v>
       </c>
       <c r="H86" s="4">
-        <v>0.005512527537</v>
+        <v>0.006049590276</v>
       </c>
       <c r="I86" s="5">
-        <v>0.005514200948</v>
+        <v>0.006051539212</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
-        <v>140000</v>
+        <v>145833.33</v>
       </c>
       <c r="F87" s="2">
-        <v>98.67025</v>
+        <v>99.409113</v>
       </c>
       <c r="G87" s="3">
-        <v>138138.35</v>
+        <v>144971.62</v>
       </c>
       <c r="H87" s="4">
-        <v>0.005461534689</v>
+        <v>0.005736157495</v>
       </c>
       <c r="I87" s="5">
-        <v>0.00546319262</v>
+        <v>0.005738005455</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>135819.71</v>
+        <v>139012.47</v>
       </c>
       <c r="F88" s="2">
-        <v>99.794021</v>
+        <v>102.228822</v>
       </c>
       <c r="G88" s="3">
-        <v>135539.95</v>
+        <v>142110.81</v>
       </c>
       <c r="H88" s="4">
-        <v>0.005358802521</v>
+        <v>0.005622962563</v>
       </c>
       <c r="I88" s="5">
-        <v>0.005360429266</v>
+        <v>0.005624774056</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
-        <v>136520.1</v>
+        <v>140000</v>
       </c>
       <c r="F89" s="2">
-        <v>99.944748</v>
+        <v>99.651529</v>
       </c>
       <c r="G89" s="3">
-        <v>136444.67</v>
+        <v>139512.14</v>
       </c>
       <c r="H89" s="4">
-        <v>0.005394572165</v>
+        <v>0.005520139817</v>
       </c>
       <c r="I89" s="5">
-        <v>0.005396209769</v>
+        <v>0.005521918186</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>132818.51</v>
+        <v>140000</v>
       </c>
       <c r="F90" s="2">
-        <v>100.013552</v>
+        <v>98.469171</v>
       </c>
       <c r="G90" s="3">
-        <v>132836.51</v>
+        <v>137856.84</v>
       </c>
       <c r="H90" s="4">
-        <v>0.005251917407</v>
+        <v>0.005454643768</v>
       </c>
       <c r="I90" s="5">
-        <v>0.005253511706</v>
+        <v>0.005456401036</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>127086.61</v>
+        <v>135819.71</v>
       </c>
       <c r="F91" s="2">
-        <v>99.70493999999999</v>
+        <v>99.806479</v>
       </c>
       <c r="G91" s="3">
-        <v>126711.63</v>
+        <v>135556.87</v>
       </c>
       <c r="H91" s="4">
-        <v>0.005009759804</v>
+        <v>0.005363639854</v>
       </c>
       <c r="I91" s="5">
-        <v>0.005011280592</v>
+        <v>0.005365367804</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>125000</v>
+        <v>132818.51</v>
       </c>
       <c r="F92" s="2">
-        <v>99.78416799999999</v>
+        <v>100.012453</v>
       </c>
       <c r="G92" s="3">
-        <v>124730.21</v>
+        <v>132835.05</v>
       </c>
       <c r="H92" s="4">
-        <v>0.004931421062</v>
+        <v>0.005255944356</v>
       </c>
       <c r="I92" s="5">
-        <v>0.004932918069</v>
+        <v>0.005257637611</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
-        <v>120000</v>
+        <v>125000</v>
       </c>
       <c r="F93" s="2">
-        <v>99.004492</v>
+        <v>99.95972</v>
       </c>
       <c r="G93" s="3">
-        <v>118805.39</v>
+        <v>124949.65</v>
       </c>
       <c r="H93" s="4">
-        <v>0.004697173239</v>
+        <v>0.004943939181</v>
       </c>
       <c r="I93" s="5">
-        <v>0.004698599137</v>
+        <v>0.00494553192</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>110000</v>
+        <v>122811.44</v>
       </c>
       <c r="F94" s="2">
-        <v>99.125227</v>
+        <v>99.949093</v>
       </c>
       <c r="G94" s="3">
-        <v>109037.75</v>
+        <v>122748.92</v>
       </c>
       <c r="H94" s="4">
-        <v>0.004310992946</v>
+        <v>0.004856861919</v>
       </c>
       <c r="I94" s="5">
-        <v>0.004312301613</v>
+        <v>0.004858426606</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>100000</v>
+        <v>120000</v>
       </c>
       <c r="F95" s="2">
-        <v>100.065</v>
+        <v>99.22340800000001</v>
       </c>
       <c r="G95" s="3">
-        <v>100065</v>
+        <v>119068.09</v>
       </c>
       <c r="H95" s="4">
-        <v>0.003956240021</v>
+        <v>0.004711220827</v>
       </c>
       <c r="I95" s="5">
-        <v>0.003957440997</v>
+        <v>0.004712738594</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>100000</v>
+        <v>110000</v>
       </c>
       <c r="F96" s="2">
-        <v>98.76472</v>
+        <v>99.268727</v>
       </c>
       <c r="G96" s="3">
-        <v>98764.72</v>
+        <v>109195.6</v>
       </c>
       <c r="H96" s="4">
-        <v>0.003904831238</v>
+        <v>0.004320591564</v>
       </c>
       <c r="I96" s="5">
-        <v>0.003906016609</v>
+        <v>0.004321983486</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
         <v>100000</v>
       </c>
       <c r="F97" s="2">
-        <v>98.89497</v>
+        <v>100.039</v>
       </c>
       <c r="G97" s="3">
-        <v>98894.97</v>
+        <v>100039</v>
       </c>
       <c r="H97" s="4">
-        <v>0.003909980894</v>
+        <v>0.003958288252</v>
       </c>
       <c r="I97" s="5">
-        <v>0.003911167828</v>
+        <v>0.003959563454</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
-        <v>98000</v>
+        <v>100000</v>
       </c>
       <c r="F98" s="2">
-        <v>99.675776</v>
+        <v>98.97364</v>
       </c>
       <c r="G98" s="3">
-        <v>97682.25999999999</v>
+        <v>98973.64</v>
       </c>
       <c r="H98" s="4">
-        <v>0.00386203436</v>
+        <v>0.003916134673</v>
       </c>
       <c r="I98" s="5">
-        <v>0.003863206739</v>
+        <v>0.003917396294</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>94877.23</v>
+        <v>100000</v>
       </c>
       <c r="F99" s="2">
-        <v>100.078048</v>
+        <v>98.98602</v>
       </c>
       <c r="G99" s="3">
-        <v>94951.28</v>
+        <v>98986.02</v>
       </c>
       <c r="H99" s="4">
-        <v>0.003754060391</v>
+        <v>0.003916624518</v>
       </c>
       <c r="I99" s="5">
-        <v>0.003755199993</v>
+        <v>0.003917886297</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>95000</v>
+        <v>98000</v>
       </c>
       <c r="F100" s="2">
-        <v>99.62091599999999</v>
+        <v>99.679806</v>
       </c>
       <c r="G100" s="3">
-        <v>94639.87</v>
+        <v>97686.21000000001</v>
       </c>
       <c r="H100" s="4">
-        <v>0.003741748284</v>
+        <v>0.003865194344</v>
       </c>
       <c r="I100" s="5">
-        <v>0.003742884148</v>
+        <v>0.003866439555</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>89364.60000000001</v>
+        <v>94877.23</v>
       </c>
       <c r="F101" s="2">
-        <v>101.54155</v>
+        <v>100.051119</v>
       </c>
       <c r="G101" s="3">
-        <v>90742.2</v>
+        <v>94925.73</v>
       </c>
       <c r="H101" s="4">
-        <v>0.003587647261</v>
+        <v>0.003755969203</v>
       </c>
       <c r="I101" s="5">
-        <v>0.003588736345</v>
+        <v>0.003757179226</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
-        <v>91000</v>
+        <v>95000</v>
       </c>
       <c r="F102" s="2">
-        <v>99.52847300000001</v>
+        <v>99.675032</v>
       </c>
       <c r="G102" s="3">
-        <v>90570.91</v>
+        <v>94691.28</v>
       </c>
       <c r="H102" s="4">
-        <v>0.003580875037</v>
+        <v>0.003746692618</v>
       </c>
       <c r="I102" s="5">
-        <v>0.003581962065</v>
+        <v>0.003747899652</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
-        <v>87374.99000000001</v>
+        <v>91000</v>
       </c>
       <c r="F103" s="2">
-        <v>100.055714</v>
+        <v>99.503989</v>
       </c>
       <c r="G103" s="3">
-        <v>87423.67</v>
+        <v>90548.63</v>
       </c>
       <c r="H103" s="4">
-        <v>0.003456443536</v>
+        <v>0.0035827785</v>
       </c>
       <c r="I103" s="5">
-        <v>0.003457492791</v>
+        <v>0.003583932728</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>77539.75</v>
+        <v>87374.99000000001</v>
       </c>
       <c r="F104" s="2">
-        <v>99.969048</v>
+        <v>100.050495</v>
       </c>
       <c r="G104" s="3">
-        <v>77515.75</v>
+        <v>87419.11</v>
       </c>
       <c r="H104" s="4">
-        <v>0.003064717054</v>
+        <v>0.00345895137</v>
       </c>
       <c r="I104" s="5">
-        <v>0.003065647395</v>
+        <v>0.003460065706</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>78879.25999999999</v>
+        <v>85564.7</v>
       </c>
       <c r="F105" s="2">
-        <v>100.145425</v>
+        <v>101.513802</v>
       </c>
       <c r="G105" s="3">
-        <v>78993.97</v>
+        <v>86859.98</v>
       </c>
       <c r="H105" s="4">
-        <v>0.003123161007</v>
+        <v>0.003436828027</v>
       </c>
       <c r="I105" s="5">
-        <v>0.003124109089</v>
+        <v>0.003437935235</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>78000</v>
+        <v>87140.75999999999</v>
       </c>
       <c r="F106" s="2">
-        <v>100.139205</v>
+        <v>99.990326</v>
       </c>
       <c r="G106" s="3">
-        <v>78108.58</v>
+        <v>87132.33</v>
       </c>
       <c r="H106" s="4">
-        <v>0.003088155596</v>
+        <v>0.003447604217</v>
       </c>
       <c r="I106" s="5">
-        <v>0.003089093053</v>
+        <v>0.003448714897</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>71000</v>
+        <v>77539.75</v>
       </c>
       <c r="F107" s="2">
-        <v>100.281296</v>
+        <v>99.96875199999999</v>
       </c>
       <c r="G107" s="3">
-        <v>71199.72</v>
+        <v>77515.52</v>
       </c>
       <c r="H107" s="4">
-        <v>0.002815002072</v>
+        <v>0.003067091571</v>
       </c>
       <c r="I107" s="5">
-        <v>0.002815856609</v>
+        <v>0.003068079665</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>64516.76</v>
+        <v>78000</v>
       </c>
       <c r="F108" s="2">
-        <v>100.092007</v>
+        <v>100.113397</v>
       </c>
       <c r="G108" s="3">
-        <v>64576.12</v>
+        <v>78088.45</v>
       </c>
       <c r="H108" s="4">
-        <v>0.002553126768</v>
+        <v>0.003089760923</v>
       </c>
       <c r="I108" s="5">
-        <v>0.002553901808</v>
+        <v>0.00309075632</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>65098.46</v>
+        <v>71000</v>
       </c>
       <c r="F109" s="2">
-        <v>100.471747</v>
+        <v>100.208606</v>
       </c>
       <c r="G109" s="3">
-        <v>65405.56</v>
+        <v>71148.11</v>
       </c>
       <c r="H109" s="4">
-        <v>0.002585920094</v>
+        <v>0.002815149382</v>
       </c>
       <c r="I109" s="5">
-        <v>0.002586705089</v>
+        <v>0.00281605631</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
-        <v>59632.73</v>
+        <v>64516.76</v>
       </c>
       <c r="F110" s="2">
-        <v>100.153288</v>
+        <v>100.021002</v>
       </c>
       <c r="G110" s="3">
-        <v>59724.14</v>
+        <v>64530.31</v>
       </c>
       <c r="H110" s="4">
-        <v>0.002361295479</v>
+        <v>0.002553299885</v>
       </c>
       <c r="I110" s="5">
-        <v>0.002362012286</v>
+        <v>0.002554122457</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
-        <v>53000</v>
+        <v>66218.12</v>
       </c>
       <c r="F111" s="2">
-        <v>99.487415</v>
+        <v>100.147437</v>
       </c>
       <c r="G111" s="3">
-        <v>52728.33</v>
+        <v>66315.75</v>
       </c>
       <c r="H111" s="4">
-        <v>0.002084704234</v>
+        <v>0.002623945203</v>
       </c>
       <c r="I111" s="5">
-        <v>0.002085337077</v>
+        <v>0.002624790534</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
-        <v>54195.55</v>
+        <v>65098.46</v>
       </c>
       <c r="F112" s="2">
-        <v>99.606038</v>
+        <v>100.3807</v>
       </c>
       <c r="G112" s="3">
-        <v>53982.04</v>
+        <v>65346.29</v>
       </c>
       <c r="H112" s="4">
-        <v>0.002134271799</v>
+        <v>0.002585586135</v>
       </c>
       <c r="I112" s="5">
-        <v>0.002134919689</v>
+        <v>0.002586419108</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
-        <v>44438.27</v>
+        <v>53000</v>
       </c>
       <c r="F113" s="2">
-        <v>100.005536</v>
+        <v>99.545264</v>
       </c>
       <c r="G113" s="3">
-        <v>44440.73</v>
+        <v>52758.99</v>
       </c>
       <c r="H113" s="4">
-        <v>0.001757039874</v>
+        <v>0.00208753876</v>
       </c>
       <c r="I113" s="5">
-        <v>0.00175757325</v>
+        <v>0.002088211281</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
-        <v>27000</v>
+        <v>54195.54</v>
       </c>
       <c r="F114" s="2">
-        <v>101.226444</v>
+        <v>99.606942</v>
       </c>
       <c r="G114" s="3">
-        <v>27331.14</v>
+        <v>53982.52</v>
       </c>
       <c r="H114" s="4">
-        <v>0.001080583115</v>
+        <v>0.00213595073</v>
       </c>
       <c r="I114" s="5">
-        <v>0.001080911142</v>
+        <v>0.002136638848</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
-        <v>20843.73</v>
+        <v>48299.89</v>
       </c>
       <c r="F115" s="2">
-        <v>100.245829</v>
+        <v>100.159835</v>
       </c>
       <c r="G115" s="3">
-        <v>20894.97</v>
+        <v>48377.09</v>
       </c>
       <c r="H115" s="4">
-        <v>0.0008261181860000001</v>
+        <v>0.001914158154</v>
       </c>
       <c r="I115" s="5">
-        <v>0.000826368967</v>
+        <v>0.001914774819</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>17389.68</v>
+        <v>34000</v>
       </c>
       <c r="F116" s="2">
-        <v>100.015584</v>
+        <v>100.070588</v>
       </c>
       <c r="G116" s="3">
-        <v>17392.39</v>
+        <v>34024</v>
       </c>
       <c r="H116" s="4">
-        <v>0.000687637729</v>
+        <v>0.001346242957</v>
       </c>
       <c r="I116" s="5">
-        <v>0.0006878464720000001</v>
+        <v>0.001346676663</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>15000</v>
+        <v>27000</v>
       </c>
       <c r="F117" s="2">
-        <v>100</v>
+        <v>101.216889</v>
       </c>
       <c r="G117" s="3">
-        <v>15000</v>
+        <v>27328.56</v>
       </c>
       <c r="H117" s="4">
-        <v>0.00059305052</v>
+        <v>0.001081321466</v>
       </c>
       <c r="I117" s="5">
-        <v>0.00059323055</v>
+        <v>0.001081669824</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>14188.68</v>
+        <v>17389.68</v>
       </c>
       <c r="F118" s="2">
-        <v>1</v>
+        <v>100.010523</v>
       </c>
       <c r="G118" s="3">
-        <v>14188.68</v>
+        <v>17391.51</v>
       </c>
       <c r="H118" s="4">
-        <v>0.000560973604</v>
+        <v>0.00068813772</v>
       </c>
       <c r="I118" s="5">
-        <v>0.0005611438959999999</v>
+        <v>0.000688359411</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
+        <v>16882.61</v>
+      </c>
+      <c r="F119" s="2">
+        <v>100.201391</v>
+      </c>
+      <c r="G119" s="3">
+        <v>16916.61</v>
+      </c>
+      <c r="H119" s="4">
+        <v>0.000669347143</v>
+      </c>
+      <c r="I119" s="5">
+        <v>0.00066956278</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120" t="s">
+        <v>9</v>
+      </c>
+      <c r="B120" t="s">
+        <v>10</v>
+      </c>
+      <c r="C120" t="s">
+        <v>247</v>
+      </c>
+      <c r="D120" t="s">
+        <v>248</v>
+      </c>
+      <c r="E120" s="1">
+        <v>15000</v>
+      </c>
+      <c r="F120" s="2">
+        <v>100</v>
+      </c>
+      <c r="G120" s="3">
+        <v>15000</v>
+      </c>
+      <c r="H120" s="4">
+        <v>0.000593511768</v>
+      </c>
+      <c r="I120" s="5">
+        <v>0.000593702974</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121" t="s">
+        <v>9</v>
+      </c>
+      <c r="B121" t="s">
+        <v>10</v>
+      </c>
+      <c r="C121" t="s">
+        <v>249</v>
+      </c>
+      <c r="D121" t="s">
+        <v>250</v>
+      </c>
+      <c r="E121" s="1">
         <v>5562.47</v>
       </c>
-      <c r="F119" s="2">
-[...9 lines deleted...]
-        <v>0.00022032187</v>
+      <c r="F121" s="2">
+        <v>100.043146</v>
+      </c>
+      <c r="G121" s="3">
+        <v>5564.87</v>
+      </c>
+      <c r="H121" s="4">
+        <v>0.000220187722</v>
+      </c>
+      <c r="I121" s="5">
+        <v>0.000220258657</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -4682,32 +4752,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Ultra Short Bond ETF Holdings as of 07.17.2026</dc:title>
+  <dc:title>Sterling Capital Ultra Short Bond ETF Holdings as of 08.07.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>