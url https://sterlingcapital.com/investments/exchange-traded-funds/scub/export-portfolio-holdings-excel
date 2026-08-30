--- v2 (2026-08-09)
+++ v3 (2026-08-30)
@@ -14,803 +14,815 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="256">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-08-07</t>
+    <t>2026-08-28</t>
   </si>
   <si>
     <t>SCUB</t>
   </si>
   <si>
+    <t>31423R500</t>
+  </si>
+  <si>
+    <t>FEDERATED HERMES TREASURY</t>
+  </si>
+  <si>
+    <t>47233JAG3</t>
+  </si>
+  <si>
+    <t>JEF 4.85 01/15/27</t>
+  </si>
+  <si>
+    <t>06644EAG3</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR1 A3</t>
+  </si>
+  <si>
+    <t>05609QAA4</t>
+  </si>
+  <si>
+    <t>BX 2021-ACNT A</t>
+  </si>
+  <si>
+    <t>61690YBU5</t>
+  </si>
+  <si>
+    <t>MSC 2016-BNK2 A4</t>
+  </si>
+  <si>
+    <t>92212KAC0</t>
+  </si>
+  <si>
+    <t>VDC 2020-2A A2</t>
+  </si>
+  <si>
+    <t>12595EAD7</t>
+  </si>
+  <si>
+    <t>COMM 2017-COR2 A3</t>
+  </si>
+  <si>
+    <t>895974AA1</t>
+  </si>
+  <si>
+    <t>TCN 2025-SFR1 A</t>
+  </si>
+  <si>
+    <t>05685ABA5</t>
+  </si>
+  <si>
+    <t>BCC 2021-4A A1RR</t>
+  </si>
+  <si>
+    <t>06762JAL7</t>
+  </si>
+  <si>
+    <t>BABSN 2021-2A A1R</t>
+  </si>
+  <si>
+    <t>85236KAK8</t>
+  </si>
+  <si>
+    <t>SIDC 2023-3A A2</t>
+  </si>
+  <si>
+    <t>90276RBD9</t>
+  </si>
+  <si>
+    <t>UBSCM 2017-C4 A3</t>
+  </si>
+  <si>
+    <t>165183DF8</t>
+  </si>
+  <si>
+    <t>CFII 2024-1A B</t>
+  </si>
+  <si>
+    <t>12551MAL3</t>
+  </si>
+  <si>
+    <t>CIFC 2017-5A AR</t>
+  </si>
+  <si>
+    <t>875484AJ6</t>
+  </si>
+  <si>
+    <t>SKT 3 1/8 09/01/26</t>
+  </si>
+  <si>
     <t>912797VB0</t>
   </si>
   <si>
     <t>B 09/08/26</t>
   </si>
   <si>
-    <t>47233JAG3</t>
-[...14 lines deleted...]
-    <t>BX 2021-ACNT A</t>
+    <t>69335PFK6</t>
+  </si>
+  <si>
+    <t>PFSFC 2024-D B</t>
+  </si>
+  <si>
+    <t>74980QAL5</t>
+  </si>
+  <si>
+    <t>RRAM 2021-17A A1AR</t>
+  </si>
+  <si>
+    <t>884887AN0</t>
+  </si>
+  <si>
+    <t>TPRK 2021-1A A1R</t>
+  </si>
+  <si>
+    <t>08163TAC6</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 A3</t>
+  </si>
+  <si>
+    <t>95000YAX3</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 A3</t>
+  </si>
+  <si>
+    <t>44148JAA7</t>
+  </si>
+  <si>
+    <t>HWIRE 2021-1 A2</t>
+  </si>
+  <si>
+    <t>55820BAS6</t>
+  </si>
+  <si>
+    <t>MDPK 2020-45A ARR</t>
+  </si>
+  <si>
+    <t>63941KAB1</t>
+  </si>
+  <si>
+    <t>NAVSL 2020-CA A2A</t>
+  </si>
+  <si>
+    <t>89642DAQ1</t>
+  </si>
+  <si>
+    <t>TRNTS 2021-16A A1R</t>
+  </si>
+  <si>
+    <t>89642DAY4</t>
+  </si>
+  <si>
+    <t>TRNTS 2021-16AR A1R2</t>
+  </si>
+  <si>
+    <t>87167WDC6</t>
+  </si>
+  <si>
+    <t>SYMP 2021-25A AR</t>
+  </si>
+  <si>
+    <t>50202CAJ3</t>
+  </si>
+  <si>
+    <t>LCM 33A AR</t>
+  </si>
+  <si>
+    <t>46647PEN2</t>
+  </si>
+  <si>
+    <t>JPM FLOAT 10/22/28</t>
+  </si>
+  <si>
+    <t>18914KAA0</t>
+  </si>
+  <si>
+    <t>FTGPK 2025-2A AR</t>
+  </si>
+  <si>
+    <t>30321L2G6</t>
+  </si>
+  <si>
+    <t>FG 5 7/8 06/10/27</t>
+  </si>
+  <si>
+    <t>428102AH0</t>
+  </si>
+  <si>
+    <t>HESM 5 7/8 03/01/28</t>
+  </si>
+  <si>
+    <t>551925AC4</t>
+  </si>
+  <si>
+    <t>MTLRF 2023-1A A4</t>
+  </si>
+  <si>
+    <t>024958AA8</t>
+  </si>
+  <si>
+    <t>ACAR 2026-3 A</t>
+  </si>
+  <si>
+    <t>02005NBQ2</t>
+  </si>
+  <si>
+    <t>ALLY 4 3/4 06/09/27</t>
+  </si>
+  <si>
+    <t>06761VAQ0</t>
+  </si>
+  <si>
+    <t>BABSN 2019-4A AR</t>
+  </si>
+  <si>
+    <t>10807WAB9</t>
+  </si>
+  <si>
+    <t>BLAST 2026-3 A2</t>
+  </si>
+  <si>
+    <t>16412XAG0</t>
+  </si>
+  <si>
+    <t>CHCOCH 5 1/8 06/30/27</t>
+  </si>
+  <si>
+    <t>26243EAR2</t>
+  </si>
+  <si>
+    <t>DRSLF 2017-53A BR</t>
+  </si>
+  <si>
+    <t>37989KAC6</t>
+  </si>
+  <si>
+    <t>GCAR 2026-2A A2</t>
+  </si>
+  <si>
+    <t>38152BAK7</t>
+  </si>
+  <si>
+    <t>GSCRED 5.05 02/23/28</t>
+  </si>
+  <si>
+    <t>36274NAA0</t>
+  </si>
+  <si>
+    <t>HNOR 2026-A A</t>
+  </si>
+  <si>
+    <t>427096AH5</t>
+  </si>
+  <si>
+    <t>HTGC 2 5/8 09/16/26</t>
+  </si>
+  <si>
+    <t>505742AM8</t>
+  </si>
+  <si>
+    <t>LADR 4 1/4 02/01/27</t>
+  </si>
+  <si>
+    <t>55952FAL2</t>
+  </si>
+  <si>
+    <t>MAGNE 2021-31A A1R</t>
+  </si>
+  <si>
+    <t>55820VAL7</t>
+  </si>
+  <si>
+    <t>MDPK 2021-49A AR</t>
+  </si>
+  <si>
+    <t>588926AL9</t>
+  </si>
+  <si>
+    <t>MFF 2025-1A A</t>
+  </si>
+  <si>
+    <t>96043YAC6</t>
+  </si>
+  <si>
+    <t>WLAKE 2026-3A A2A</t>
+  </si>
+  <si>
+    <t>96949LAD7</t>
+  </si>
+  <si>
+    <t>WMB 3.75 06/15/27</t>
+  </si>
+  <si>
+    <t>097023BU8</t>
+  </si>
+  <si>
+    <t>BA 2.8 03/01/27</t>
+  </si>
+  <si>
+    <t>64134BAJ9</t>
+  </si>
+  <si>
+    <t>NEUB 2021-41A AR</t>
+  </si>
+  <si>
+    <t>38173MAC6</t>
+  </si>
+  <si>
+    <t>GBDC 2.05 02/15/27</t>
+  </si>
+  <si>
+    <t>04016NBH5</t>
+  </si>
+  <si>
+    <t>ARES 2017-44A A1RR</t>
+  </si>
+  <si>
+    <t>62848PAA8</t>
+  </si>
+  <si>
+    <t>MVWOT 2023-1A A</t>
+  </si>
+  <si>
+    <t>83206EAB3</t>
+  </si>
+  <si>
+    <t>SMB 2024-C A1B</t>
+  </si>
+  <si>
+    <t>38384EQ32</t>
+  </si>
+  <si>
+    <t>GNR 2023-132 BG</t>
+  </si>
+  <si>
+    <t>00833BBA5</t>
+  </si>
+  <si>
+    <t>AFRMT 2026-3A A</t>
+  </si>
+  <si>
+    <t>449934AD0</t>
+  </si>
+  <si>
+    <t>IQV 5 10/15/26</t>
+  </si>
+  <si>
+    <t>09261HAD9</t>
+  </si>
+  <si>
+    <t>BCRED 2 5/8 12/15/26</t>
+  </si>
+  <si>
+    <t>37892AAA8</t>
+  </si>
+  <si>
+    <t>GNL 3 3/4 12/15/27</t>
+  </si>
+  <si>
+    <t>64033XAE4</t>
+  </si>
+  <si>
+    <t>NSLT 2025-AA A1B</t>
+  </si>
+  <si>
+    <t>04010LBE2</t>
+  </si>
+  <si>
+    <t>ARCC 7 01/15/27</t>
+  </si>
+  <si>
+    <t>05401AAW1</t>
+  </si>
+  <si>
+    <t>AVOL 4.95 01/15/28</t>
+  </si>
+  <si>
+    <t>10805NAE5</t>
+  </si>
+  <si>
+    <t>BLAST 2024-3 C</t>
+  </si>
+  <si>
+    <t>505709AE5</t>
+  </si>
+  <si>
+    <t>LADAR 2024-3A B</t>
+  </si>
+  <si>
+    <t>577081BD3</t>
+  </si>
+  <si>
+    <t>MAT 5.875 12/15/27</t>
+  </si>
+  <si>
+    <t>055986AF0</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 AS</t>
+  </si>
+  <si>
+    <t>38384D5M5</t>
+  </si>
+  <si>
+    <t>GNR 2023-164 DV</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
+  </si>
+  <si>
+    <t>42806MAN9</t>
+  </si>
+  <si>
+    <t>HERTZ 2022-2A A</t>
+  </si>
+  <si>
+    <t>76761RBG3</t>
+  </si>
+  <si>
+    <t>RSRVA 2016-3A AR3</t>
+  </si>
+  <si>
+    <t>06211EAF8</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR3 A3</t>
+  </si>
+  <si>
+    <t>024948AE1</t>
+  </si>
+  <si>
+    <t>ACAR 2025-4 C</t>
+  </si>
+  <si>
+    <t>3136B34W7</t>
+  </si>
+  <si>
+    <t>FNR 2019-9 QB</t>
+  </si>
+  <si>
+    <t>3137AYSH5</t>
+  </si>
+  <si>
+    <t>FHR 4165 TE</t>
+  </si>
+  <si>
+    <t>74332YAA7</t>
+  </si>
+  <si>
+    <t>PROG 2022-SFR5 A</t>
+  </si>
+  <si>
+    <t>02008NAD9</t>
+  </si>
+  <si>
+    <t>ALLYA 2023-A C</t>
+  </si>
+  <si>
+    <t>34962XAN2</t>
+  </si>
+  <si>
+    <t>FCBSL 2020-1A A1AR</t>
+  </si>
+  <si>
+    <t>78397DAE8</t>
+  </si>
+  <si>
+    <t>SECBEN 5.9 09/26/28</t>
+  </si>
+  <si>
+    <t>05377RHC1</t>
+  </si>
+  <si>
+    <t>AESOP 2023-5A A</t>
+  </si>
+  <si>
+    <t>68389XBU8</t>
+  </si>
+  <si>
+    <t>ORCL 2.8 04/01/27</t>
+  </si>
+  <si>
+    <t>38411WAB8</t>
+  </si>
+  <si>
+    <t>GPIF 2025-1A B</t>
+  </si>
+  <si>
+    <t>14687JAG4</t>
+  </si>
+  <si>
+    <t>CRVNA 2021-P3 B</t>
+  </si>
+  <si>
+    <t>872899BL2</t>
+  </si>
+  <si>
+    <t>TSTAT 2022-1A AR3</t>
+  </si>
+  <si>
+    <t>38384H4V7</t>
+  </si>
+  <si>
+    <t>GNR 2024-1 D</t>
+  </si>
+  <si>
+    <t>05330YAB1</t>
+  </si>
+  <si>
+    <t>DRVPNK 2026-N1A A2</t>
+  </si>
+  <si>
+    <t>34963QAN6</t>
+  </si>
+  <si>
+    <t>FCBSL 2021-3AR B1R</t>
+  </si>
+  <si>
+    <t>03067FAD2</t>
+  </si>
+  <si>
+    <t>AMCAR 2025-1 A3</t>
+  </si>
+  <si>
+    <t>31416CDV5</t>
+  </si>
+  <si>
+    <t>FN 995716</t>
+  </si>
+  <si>
+    <t>57665RAN6</t>
+  </si>
+  <si>
+    <t>MTCHII 4 5/8 06/01/28</t>
+  </si>
+  <si>
+    <t>165183DE1</t>
+  </si>
+  <si>
+    <t>CFII 2024-1A A1</t>
+  </si>
+  <si>
+    <t>83192CAC1</t>
+  </si>
+  <si>
+    <t>SMB 2019-B A2B</t>
+  </si>
+  <si>
+    <t>12595JAG9</t>
+  </si>
+  <si>
+    <t>CSAIL 2017-CX10 A4</t>
+  </si>
+  <si>
+    <t>14687KAE6</t>
+  </si>
+  <si>
+    <t>CRVNA 2021-P4 B</t>
+  </si>
+  <si>
+    <t>83405UAA8</t>
+  </si>
+  <si>
+    <t>SCLP 2025-4 A</t>
+  </si>
+  <si>
+    <t>64134MAJ5</t>
+  </si>
+  <si>
+    <t>NEUB 2021-45A AR</t>
+  </si>
+  <si>
+    <t>303075AA3</t>
+  </si>
+  <si>
+    <t>FDS 2.9 03/01/27</t>
+  </si>
+  <si>
+    <t>3137FJX79</t>
+  </si>
+  <si>
+    <t>FHR 4838 VA</t>
+  </si>
+  <si>
+    <t>90276EAE7</t>
+  </si>
+  <si>
+    <t>UBSCM 2017-C1 A4</t>
+  </si>
+  <si>
+    <t>95000PAE4</t>
+  </si>
+  <si>
+    <t>WFCM 2016-C37 A5</t>
+  </si>
+  <si>
+    <t>12532BAD9</t>
+  </si>
+  <si>
+    <t>CFCRE 2016-C7 A3</t>
+  </si>
+  <si>
+    <t>78410GAD6</t>
+  </si>
+  <si>
+    <t>SBAC 3 7/8 02/15/27</t>
+  </si>
+  <si>
+    <t>42806MAE9</t>
+  </si>
+  <si>
+    <t>HERTZ 2021-2A A</t>
+  </si>
+  <si>
+    <t>432917AA0</t>
+  </si>
+  <si>
+    <t>HGVT 2023-1A A</t>
+  </si>
+  <si>
+    <t>68269MAB0</t>
+  </si>
+  <si>
+    <t>OMFIT 2021-1A A2</t>
+  </si>
+  <si>
+    <t>92840VAT9</t>
+  </si>
+  <si>
+    <t>VST 5.05 12/30/26</t>
+  </si>
+  <si>
+    <t>552953CF6</t>
+  </si>
+  <si>
+    <t>MGM 5 1/2 04/15/27</t>
+  </si>
+  <si>
+    <t>78449TAC5</t>
+  </si>
+  <si>
+    <t>SMB 2019-A A2B</t>
+  </si>
+  <si>
+    <t>17327FAD8</t>
+  </si>
+  <si>
+    <t>CGCMT 2018-B2 A4</t>
+  </si>
+  <si>
+    <t>83407HAA5</t>
+  </si>
+  <si>
+    <t>SCLP 2025-2 A</t>
+  </si>
+  <si>
+    <t>118230AQ4</t>
+  </si>
+  <si>
+    <t>BPL 3.95 12/01/26</t>
+  </si>
+  <si>
+    <t>00835DAA0</t>
+  </si>
+  <si>
+    <t>AFFRM 2025-X2 A</t>
+  </si>
+  <si>
+    <t>802927AE3</t>
+  </si>
+  <si>
+    <t>SDART 2023-4 B</t>
+  </si>
+  <si>
+    <t>83406YAA9</t>
+  </si>
+  <si>
+    <t>SCLP 2025-1 A</t>
+  </si>
+  <si>
+    <t>3137H6N35</t>
+  </si>
+  <si>
+    <t>FHR 5216 JA</t>
+  </si>
+  <si>
+    <t>44935CAD3</t>
+  </si>
+  <si>
+    <t>HART 2025-A A3</t>
+  </si>
+  <si>
+    <t>44918CAE2</t>
+  </si>
+  <si>
+    <t>HART 2023-C A4</t>
+  </si>
+  <si>
+    <t>26244GAS4</t>
+  </si>
+  <si>
+    <t>DRSLF 2015-40A AR2</t>
+  </si>
+  <si>
+    <t>FUTURESC</t>
+  </si>
+  <si>
+    <t>FUTURES CASH AT BROKER</t>
+  </si>
+  <si>
+    <t>96328GAS6</t>
+  </si>
+  <si>
+    <t>WFLF 2023-1A A</t>
+  </si>
+  <si>
+    <t>14318MAE9</t>
+  </si>
+  <si>
+    <t>CARMX 2022-3 A4</t>
   </si>
   <si>
     <t>RECPAY</t>
   </si>
   <si>
     <t>Receivables/Payables</t>
-  </si>
-[...688 lines deleted...]
-    <t>WOART 2022-D A3</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1138,51 +1150,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I121"/>
+  <dimension ref="A1:I123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="15.281982" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1200,3548 +1212,3606 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>1000000</v>
+        <v>720435.99</v>
       </c>
       <c r="F2" s="2">
-        <v>99.70766</v>
+        <v>1</v>
       </c>
       <c r="G2" s="3">
-        <v>997076.6</v>
+        <v>720435.99</v>
       </c>
       <c r="H2" s="4">
-        <v>0.039451779731</v>
+        <v>0.029420879558</v>
       </c>
       <c r="I2" s="5">
-        <v>0.039464489515</v>
+        <v>0.029140784208</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
         <v>500000</v>
       </c>
       <c r="F3" s="2">
-        <v>100.181462</v>
+        <v>100.060152</v>
       </c>
       <c r="G3" s="3">
-        <v>500907.31</v>
+        <v>500300.76</v>
       </c>
       <c r="H3" s="4">
-        <v>0.019819625553</v>
+        <v>0.020431084242</v>
       </c>
       <c r="I3" s="5">
-        <v>0.019826010643</v>
+        <v>0.020236574364</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
         <v>483000</v>
       </c>
       <c r="F4" s="2">
-        <v>101.636901</v>
+        <v>101.410629</v>
       </c>
       <c r="G4" s="3">
-        <v>490906.23</v>
+        <v>489813.34</v>
       </c>
       <c r="H4" s="4">
-        <v>0.01942390838</v>
+        <v>0.02000280306</v>
       </c>
       <c r="I4" s="5">
-        <v>0.019430165986</v>
+        <v>0.019812370544</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
         <v>401303.97</v>
       </c>
       <c r="F5" s="2">
-        <v>100.031251</v>
+        <v>100</v>
       </c>
       <c r="G5" s="3">
-        <v>401429.38</v>
+        <v>401303.97</v>
       </c>
       <c r="H5" s="4">
-        <v>0.01588353747</v>
+        <v>0.01638829255</v>
       </c>
       <c r="I5" s="5">
-        <v>0.01588865451</v>
+        <v>0.016232271227</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>391296</v>
+        <v>390000</v>
       </c>
       <c r="F6" s="2">
-        <v>1</v>
+        <v>98.63019</v>
       </c>
       <c r="G6" s="3">
-        <v>391296</v>
+        <v>384657.74</v>
       </c>
       <c r="H6" s="4">
-        <v>0.015482585392</v>
+        <v>0.015708500445</v>
       </c>
       <c r="I6" s="5">
-        <v>0.015487573261</v>
+        <v>0.015558950941</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>390000</v>
+        <v>400000</v>
       </c>
       <c r="F7" s="2">
-        <v>98.64667900000001</v>
+        <v>96.35453</v>
       </c>
       <c r="G7" s="3">
-        <v>384722.05</v>
+        <v>385418.12</v>
       </c>
       <c r="H7" s="4">
-        <v>0.015222470871</v>
+        <v>0.015739552501</v>
       </c>
       <c r="I7" s="5">
-        <v>0.015227374941</v>
+        <v>0.015589707372</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>400000</v>
+        <v>380000</v>
       </c>
       <c r="F8" s="2">
-        <v>96.08201</v>
+        <v>98.803111</v>
       </c>
       <c r="G8" s="3">
-        <v>384328.04</v>
+        <v>375451.82</v>
       </c>
       <c r="H8" s="4">
-        <v>0.015206880974</v>
+        <v>0.015332552763</v>
       </c>
       <c r="I8" s="5">
-        <v>0.015211780023</v>
+        <v>0.015186582391</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>380000</v>
+        <v>360323.51</v>
       </c>
       <c r="F9" s="2">
-        <v>98.82299999999999</v>
+        <v>99.92294</v>
       </c>
       <c r="G9" s="3">
-        <v>375527.4</v>
+        <v>360045.84</v>
       </c>
       <c r="H9" s="4">
-        <v>0.01485866208</v>
+        <v>0.014703409574</v>
       </c>
       <c r="I9" s="5">
-        <v>0.014863448947</v>
+        <v>0.014563428828</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>361810.73</v>
+        <v>350000</v>
       </c>
       <c r="F10" s="2">
-        <v>99.749999</v>
+        <v>100.028</v>
       </c>
       <c r="G10" s="3">
-        <v>360906.2</v>
+        <v>350098</v>
       </c>
       <c r="H10" s="4">
-        <v>0.014280138445</v>
+        <v>0.014297163432</v>
       </c>
       <c r="I10" s="5">
-        <v>0.014284738934</v>
+        <v>0.014161050268</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>350000</v>
+        <v>325000</v>
       </c>
       <c r="F11" s="2">
         <v>100.034</v>
       </c>
       <c r="G11" s="3">
-        <v>350119</v>
+        <v>325110.5</v>
       </c>
       <c r="H11" s="4">
-        <v>0.013853316453</v>
+        <v>0.013276733806</v>
       </c>
       <c r="I11" s="5">
-        <v>0.013857779437</v>
+        <v>0.01315033543</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>325000</v>
+        <v>320000</v>
       </c>
       <c r="F12" s="2">
-        <v>100.027</v>
+        <v>100.075481</v>
       </c>
       <c r="G12" s="3">
-        <v>325087.75</v>
+        <v>320241.54</v>
       </c>
       <c r="H12" s="4">
-        <v>0.01286289369</v>
+        <v>0.013077897114</v>
       </c>
       <c r="I12" s="5">
-        <v>0.012867037599</v>
+        <v>0.012953391721</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>320000</v>
+        <v>320955.18</v>
       </c>
       <c r="F13" s="2">
-        <v>100.104269</v>
+        <v>98.958821</v>
       </c>
       <c r="G13" s="3">
-        <v>320333.66</v>
+        <v>317613.46</v>
       </c>
       <c r="H13" s="4">
-        <v>0.012674786497</v>
+        <v>0.012970572741</v>
       </c>
       <c r="I13" s="5">
-        <v>0.012678869806</v>
+        <v>0.012847089107</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
         <v>300000</v>
       </c>
       <c r="F14" s="2">
-        <v>100.030223</v>
+        <v>100.39088</v>
       </c>
       <c r="G14" s="3">
-        <v>300090.67</v>
+        <v>301172.64</v>
       </c>
       <c r="H14" s="4">
-        <v>0.011873822907</v>
+        <v>0.012299168963</v>
       </c>
       <c r="I14" s="5">
-        <v>0.011877648177</v>
+        <v>0.012182077288</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
         <v>300000</v>
       </c>
       <c r="F15" s="2">
-        <v>100.62406</v>
+        <v>100.098</v>
       </c>
       <c r="G15" s="3">
-        <v>301872.18</v>
+        <v>300294</v>
       </c>
       <c r="H15" s="4">
-        <v>0.011944312756</v>
+        <v>0.01226328741</v>
       </c>
       <c r="I15" s="5">
-        <v>0.011948160736</v>
+        <v>0.012146537339</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
         <v>300000</v>
       </c>
       <c r="F16" s="2">
-        <v>100.078</v>
+        <v>99.99014</v>
       </c>
       <c r="G16" s="3">
-        <v>300234</v>
+        <v>299970.42</v>
       </c>
       <c r="H16" s="4">
-        <v>0.011879494149</v>
+        <v>0.012250073178</v>
       </c>
       <c r="I16" s="5">
-        <v>0.011883321246</v>
+        <v>0.01213344891</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
         <v>300000</v>
       </c>
       <c r="F17" s="2">
-        <v>99.92081</v>
+        <v>99.919223</v>
       </c>
       <c r="G17" s="3">
-        <v>299762.43</v>
+        <v>299757.67</v>
       </c>
       <c r="H17" s="4">
-        <v>0.011860835326</v>
+        <v>0.012241384937</v>
       </c>
       <c r="I17" s="5">
-        <v>0.011864656412</v>
+        <v>0.012124843384</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>299123.33</v>
+        <v>295000</v>
       </c>
       <c r="F18" s="2">
-        <v>98.911001</v>
+        <v>100.50019</v>
       </c>
       <c r="G18" s="3">
-        <v>295865.88</v>
+        <v>296475.56</v>
       </c>
       <c r="H18" s="4">
-        <v>0.011706658771</v>
+        <v>0.012107351491</v>
       </c>
       <c r="I18" s="5">
-        <v>0.011710430188</v>
+        <v>0.011992085975</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>303402.54</v>
+        <v>292000</v>
       </c>
       <c r="F19" s="2">
-        <v>96.657009</v>
+        <v>100.034</v>
       </c>
       <c r="G19" s="3">
-        <v>293259.82</v>
+        <v>292099.28</v>
       </c>
       <c r="H19" s="4">
-        <v>0.011603543638</v>
+        <v>0.011928634681</v>
       </c>
       <c r="I19" s="5">
-        <v>0.011607281835</v>
+        <v>0.011815070602</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>292000</v>
+        <v>290909.47</v>
       </c>
       <c r="F20" s="2">
-        <v>100.024</v>
+        <v>100.014001</v>
       </c>
       <c r="G20" s="3">
-        <v>292070.08</v>
+        <v>290950.2</v>
       </c>
       <c r="H20" s="4">
-        <v>0.011556468643</v>
+        <v>0.011881709017</v>
       </c>
       <c r="I20" s="5">
-        <v>0.011560191674</v>
+        <v>0.011768591683</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>290909.47</v>
+        <v>284264</v>
       </c>
       <c r="F21" s="2">
-        <v>99.995999</v>
+        <v>101.11039</v>
       </c>
       <c r="G21" s="3">
-        <v>290897.83</v>
+        <v>287420.44</v>
       </c>
       <c r="H21" s="4">
-        <v>0.011510085726</v>
+        <v>0.011737562027</v>
       </c>
       <c r="I21" s="5">
-        <v>0.011513793815</v>
+        <v>0.011625817015</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>292483.91</v>
+        <v>290526.64</v>
       </c>
       <c r="F22" s="2">
-        <v>98.95163100000001</v>
+        <v>98.957751</v>
       </c>
       <c r="G22" s="3">
-        <v>289417.6</v>
+        <v>287498.63</v>
       </c>
       <c r="H22" s="4">
-        <v>0.011451516744</v>
+        <v>0.011740755118</v>
       </c>
       <c r="I22" s="5">
-        <v>0.011455205965</v>
+        <v>0.011628979707</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
         <v>285000</v>
       </c>
       <c r="F23" s="2">
-        <v>99.357011</v>
+        <v>99.47637899999999</v>
       </c>
       <c r="G23" s="3">
-        <v>283167.48</v>
+        <v>283507.68</v>
       </c>
       <c r="H23" s="4">
-        <v>0.011204215505</v>
+        <v>0.01157777433</v>
       </c>
       <c r="I23" s="5">
-        <v>0.011207825055</v>
+        <v>0.011467550543</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
         <v>275000</v>
       </c>
       <c r="F24" s="2">
-        <v>100.027</v>
+        <v>100.033</v>
       </c>
       <c r="G24" s="3">
-        <v>275074.25</v>
+        <v>275090.75</v>
       </c>
       <c r="H24" s="4">
-        <v>0.010883986968</v>
+        <v>0.011234047071</v>
       </c>
       <c r="I24" s="5">
-        <v>0.010887493353</v>
+        <v>0.011127095668</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>275000</v>
+        <v>284994.89</v>
       </c>
       <c r="F25" s="2">
-        <v>100.046</v>
+        <v>96.480681</v>
       </c>
       <c r="G25" s="3">
-        <v>275126.5</v>
+        <v>274965.01</v>
       </c>
       <c r="H25" s="4">
-        <v>0.010886054367</v>
+        <v>0.011228912179</v>
       </c>
       <c r="I25" s="5">
-        <v>0.010889561418</v>
+        <v>0.011122009661</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>272722.97</v>
+        <v>275000</v>
       </c>
       <c r="F26" s="2">
-        <v>99.95660100000001</v>
+        <v>100.026</v>
       </c>
       <c r="G26" s="3">
-        <v>272604.61</v>
+        <v>275071.5</v>
       </c>
       <c r="H26" s="4">
-        <v>0.010786269646</v>
+        <v>0.011233260947</v>
       </c>
       <c r="I26" s="5">
-        <v>0.01078974455</v>
+        <v>0.011126317028</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>265000</v>
+        <v>275000</v>
       </c>
       <c r="F27" s="2">
-        <v>100.055</v>
+        <v>100</v>
       </c>
       <c r="G27" s="3">
-        <v>265145.75</v>
+        <v>275000</v>
       </c>
       <c r="H27" s="4">
-        <v>0.010491141529</v>
+        <v>0.011230341059</v>
       </c>
       <c r="I27" s="5">
-        <v>0.010494521355</v>
+        <v>0.011123424938</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
         <v>265894.4</v>
       </c>
       <c r="F28" s="2">
         <v>100.033998</v>
       </c>
       <c r="G28" s="3">
         <v>265984.8</v>
       </c>
       <c r="H28" s="4">
-        <v>0.01052434055</v>
+        <v>0.010862181842</v>
       </c>
       <c r="I28" s="5">
-        <v>0.010527731072</v>
+        <v>0.010758770705</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>262144.26</v>
+        <v>265000</v>
       </c>
       <c r="F29" s="2">
-        <v>100.37529</v>
+        <v>100.057</v>
       </c>
       <c r="G29" s="3">
-        <v>263128.06</v>
+        <v>265151.05</v>
       </c>
       <c r="H29" s="4">
-        <v>0.010411306725</v>
+        <v>0.01082813354</v>
       </c>
       <c r="I29" s="5">
-        <v>0.010414660832</v>
+        <v>0.010725046552</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
         <v>260000</v>
       </c>
       <c r="F30" s="2">
-        <v>100.415946</v>
+        <v>100.480362</v>
       </c>
       <c r="G30" s="3">
-        <v>261081.46</v>
+        <v>261248.94</v>
       </c>
       <c r="H30" s="4">
-        <v>0.010330327917</v>
+        <v>0.010668780767</v>
       </c>
       <c r="I30" s="5">
-        <v>0.010333655935</v>
+        <v>0.010567210864</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
         <v>258215.65</v>
       </c>
       <c r="F31" s="2">
-        <v>99.972999</v>
+        <v>100.010999</v>
       </c>
       <c r="G31" s="3">
-        <v>258145.93</v>
+        <v>258244.05</v>
       </c>
       <c r="H31" s="4">
-        <v>0.01021417646</v>
+        <v>0.010546068257</v>
       </c>
       <c r="I31" s="5">
-        <v>0.010217467059</v>
+        <v>0.010445666612</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
         <v>250000</v>
       </c>
       <c r="F32" s="2">
-        <v>100.94282</v>
+        <v>100.813004</v>
       </c>
       <c r="G32" s="3">
-        <v>252357.05</v>
+        <v>252032.51</v>
       </c>
       <c r="H32" s="4">
-        <v>0.009985125265</v>
+        <v>0.010292403801</v>
       </c>
       <c r="I32" s="5">
-        <v>0.009988342072999999</v>
+        <v>0.010194417116</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
         <v>250000</v>
       </c>
       <c r="F33" s="2">
-        <v>100.697</v>
+        <v>100.8025</v>
       </c>
       <c r="G33" s="3">
-        <v>251742.5</v>
+        <v>252006.25</v>
       </c>
       <c r="H33" s="4">
-        <v>0.009960809088000001</v>
+        <v>0.010291331405</v>
       </c>
       <c r="I33" s="5">
-        <v>0.009964018062</v>
+        <v>0.01019335493</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
         <v>250000</v>
       </c>
       <c r="F34" s="2">
-        <v>100.12876</v>
+        <v>100.49052</v>
       </c>
       <c r="G34" s="3">
-        <v>250321.9</v>
+        <v>251226.3</v>
       </c>
       <c r="H34" s="4">
-        <v>0.009904599567000001</v>
+        <v>0.010259480116</v>
       </c>
       <c r="I34" s="5">
-        <v>0.009907790433</v>
+        <v>0.010161806874</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
         <v>250000</v>
       </c>
       <c r="F35" s="2">
-        <v>100.178824</v>
+        <v>100.063532</v>
       </c>
       <c r="G35" s="3">
-        <v>250447.06</v>
+        <v>250158.83</v>
       </c>
       <c r="H35" s="4">
-        <v>0.009909551829</v>
+        <v>0.010215887199</v>
       </c>
       <c r="I35" s="5">
-        <v>0.009912744290000001</v>
+        <v>0.010118628975</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
         <v>250000</v>
       </c>
       <c r="F36" s="2">
-        <v>100.086</v>
+        <v>100.205288</v>
       </c>
       <c r="G36" s="3">
-        <v>250215</v>
+        <v>250513.22</v>
       </c>
       <c r="H36" s="4">
-        <v>0.009900369806</v>
+        <v>0.010230359637</v>
       </c>
       <c r="I36" s="5">
-        <v>0.009903559309</v>
+        <v>0.010132963631</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
         <v>250000</v>
       </c>
       <c r="F37" s="2">
-        <v>100.023472</v>
+        <v>100.07</v>
       </c>
       <c r="G37" s="3">
-        <v>250058.68</v>
+        <v>250175</v>
       </c>
       <c r="H37" s="4">
-        <v>0.009894184622</v>
+        <v>0.010216547543</v>
       </c>
       <c r="I37" s="5">
-        <v>0.009897372133</v>
+        <v>0.010119283032</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
         <v>250000</v>
       </c>
       <c r="F38" s="2">
-        <v>100.212164</v>
+        <v>100.030512</v>
       </c>
       <c r="G38" s="3">
-        <v>250530.41</v>
+        <v>250076.28</v>
       </c>
       <c r="H38" s="4">
-        <v>0.009912849776</v>
+        <v>0.010212516055</v>
       </c>
       <c r="I38" s="5">
-        <v>0.0099160433</v>
+        <v>0.010115289925</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
         <v>250000</v>
       </c>
       <c r="F39" s="2">
-        <v>100.093</v>
+        <v>100.187304</v>
       </c>
       <c r="G39" s="3">
-        <v>250232.5</v>
+        <v>250468.26</v>
       </c>
       <c r="H39" s="4">
-        <v>0.009901062237</v>
+        <v>0.010228523579</v>
       </c>
       <c r="I39" s="5">
-        <v>0.009904251963</v>
+        <v>0.010131145052</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
         <v>250000</v>
       </c>
       <c r="F40" s="2">
-        <v>99.988992</v>
+        <v>100.071</v>
       </c>
       <c r="G40" s="3">
-        <v>249972.48</v>
+        <v>250177.5</v>
       </c>
       <c r="H40" s="4">
-        <v>0.009890773908</v>
+        <v>0.010216649637</v>
       </c>
       <c r="I40" s="5">
-        <v>0.009893960320000001</v>
+        <v>0.010119384154</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
         <v>250000</v>
       </c>
       <c r="F41" s="2">
-        <v>100.3467</v>
+        <v>99.93952</v>
       </c>
       <c r="G41" s="3">
-        <v>250866.75</v>
+        <v>249848.8</v>
       </c>
       <c r="H41" s="4">
-        <v>0.009926157893</v>
+        <v>0.010203226317</v>
       </c>
       <c r="I41" s="5">
-        <v>0.009929355704</v>
+        <v>0.010106088627</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
         <v>250000</v>
       </c>
       <c r="F42" s="2">
-        <v>99.734448</v>
+        <v>99.495664</v>
       </c>
       <c r="G42" s="3">
-        <v>249336.12</v>
+        <v>248739.16</v>
       </c>
       <c r="H42" s="4">
-        <v>0.009865594764999999</v>
+        <v>0.010157911278</v>
       </c>
       <c r="I42" s="5">
-        <v>0.009868773064999999</v>
+        <v>0.010061205001</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
         <v>250000</v>
       </c>
       <c r="F43" s="2">
-        <v>100.005</v>
+        <v>99.957352</v>
       </c>
       <c r="G43" s="3">
-        <v>250012.5</v>
+        <v>249893.38</v>
       </c>
       <c r="H43" s="4">
-        <v>0.009892357398</v>
+        <v>0.010205046857</v>
       </c>
       <c r="I43" s="5">
-        <v>0.009895544318999999</v>
+        <v>0.010107891836</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
         <v>250000</v>
       </c>
       <c r="F44" s="2">
-        <v>100.006</v>
+        <v>99.87587600000001</v>
       </c>
       <c r="G44" s="3">
-        <v>250015</v>
+        <v>249689.69</v>
       </c>
       <c r="H44" s="4">
-        <v>0.009892456316</v>
+        <v>0.010196728645</v>
       </c>
       <c r="I44" s="5">
-        <v>0.009895643270000001</v>
+        <v>0.010099652816</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
         <v>250000</v>
       </c>
       <c r="F45" s="2">
-        <v>99.95957199999999</v>
+        <v>99.57404</v>
       </c>
       <c r="G45" s="3">
-        <v>249898.93</v>
+        <v>248935.1</v>
       </c>
       <c r="H45" s="4">
-        <v>0.009887863722</v>
+        <v>0.010165912998</v>
       </c>
       <c r="I45" s="5">
-        <v>0.009891049196</v>
+        <v>0.010069130543</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
         <v>250000</v>
       </c>
       <c r="F46" s="2">
-        <v>100.573612</v>
+        <v>100.024</v>
       </c>
       <c r="G46" s="3">
-        <v>251434.03</v>
+        <v>250060</v>
       </c>
       <c r="H46" s="4">
-        <v>0.009948603715999999</v>
+        <v>0.010211851219</v>
       </c>
       <c r="I46" s="5">
-        <v>0.009951808758000001</v>
+        <v>0.010114631418</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
         <v>250000</v>
       </c>
       <c r="F47" s="2">
-        <v>100.15864</v>
+        <v>100.021</v>
       </c>
       <c r="G47" s="3">
-        <v>250396.6</v>
+        <v>250052.5</v>
       </c>
       <c r="H47" s="4">
-        <v>0.009907555255999999</v>
+        <v>0.010211544937</v>
       </c>
       <c r="I47" s="5">
-        <v>0.009910747072999999</v>
+        <v>0.010114328052</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
         <v>250000</v>
       </c>
       <c r="F48" s="2">
-        <v>99.14010399999999</v>
+        <v>99.81442</v>
       </c>
       <c r="G48" s="3">
-        <v>247850.26</v>
+        <v>249536.05</v>
       </c>
       <c r="H48" s="4">
-        <v>0.009806803072000001</v>
+        <v>0.010190454356</v>
       </c>
       <c r="I48" s="5">
-        <v>0.009809962431</v>
+        <v>0.01009343826</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
         <v>250000</v>
       </c>
       <c r="F49" s="2">
-        <v>99.54873600000001</v>
+        <v>99.97058</v>
       </c>
       <c r="G49" s="3">
-        <v>248871.84</v>
+        <v>249926.45</v>
       </c>
       <c r="H49" s="4">
-        <v>0.009847224389000001</v>
+        <v>0.010206397357</v>
       </c>
       <c r="I49" s="5">
-        <v>0.00985039677</v>
+        <v>0.010109229478</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
         <v>250000</v>
       </c>
       <c r="F50" s="2">
-        <v>99.515792</v>
+        <v>99.437876</v>
       </c>
       <c r="G50" s="3">
-        <v>248789.48</v>
+        <v>248594.69</v>
       </c>
       <c r="H50" s="4">
-        <v>0.009843965612999999</v>
+        <v>0.010152011469</v>
       </c>
       <c r="I50" s="5">
-        <v>0.009847136945</v>
+        <v>0.01005536136</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
-        <v>246612.42</v>
+        <v>250000</v>
       </c>
       <c r="F51" s="2">
-        <v>100.052001</v>
+        <v>99.130376</v>
       </c>
       <c r="G51" s="3">
-        <v>246740.66</v>
+        <v>247825.94</v>
       </c>
       <c r="H51" s="4">
-        <v>0.009762899065</v>
+        <v>0.010120617561</v>
       </c>
       <c r="I51" s="5">
-        <v>0.00976604428</v>
+        <v>0.010024266332</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>250000</v>
+        <v>246612.42</v>
       </c>
       <c r="F52" s="2">
-        <v>99.503668</v>
+        <v>100.060001</v>
       </c>
       <c r="G52" s="3">
-        <v>248759.17</v>
+        <v>246760.39</v>
       </c>
       <c r="H52" s="4">
-        <v>0.009842766324</v>
+        <v>0.010077103049</v>
       </c>
       <c r="I52" s="5">
-        <v>0.009845937269</v>
+        <v>0.00998116609</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
         <v>250000</v>
       </c>
       <c r="F53" s="2">
-        <v>98.493568</v>
+        <v>98.406312</v>
       </c>
       <c r="G53" s="3">
-        <v>246233.92</v>
+        <v>246015.78</v>
       </c>
       <c r="H53" s="4">
-        <v>0.009742848618</v>
+        <v>0.010046694964</v>
       </c>
       <c r="I53" s="5">
-        <v>0.009745987374</v>
+        <v>0.009951047499</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
         <v>237841.88</v>
       </c>
       <c r="F54" s="2">
-        <v>100.058001</v>
+        <v>100.047002</v>
       </c>
       <c r="G54" s="3">
-        <v>237979.83</v>
+        <v>237953.67</v>
       </c>
       <c r="H54" s="4">
-        <v>0.009416255340999999</v>
+        <v>0.009717457727999999</v>
       </c>
       <c r="I54" s="5">
-        <v>0.009419288881</v>
+        <v>0.009624944696999999</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>237583.64</v>
+        <v>229394.06</v>
       </c>
       <c r="F55" s="2">
-        <v>100.244251</v>
+        <v>99.90298799999999</v>
       </c>
       <c r="G55" s="3">
-        <v>238163.94</v>
+        <v>229171.52</v>
       </c>
       <c r="H55" s="4">
-        <v>0.009423540094</v>
+        <v>0.009358815757</v>
       </c>
       <c r="I55" s="5">
-        <v>0.009426575982</v>
+        <v>0.009269717102000001</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>231485.1</v>
+        <v>226311.71</v>
       </c>
       <c r="F56" s="2">
-        <v>101.887452</v>
+        <v>100.004049</v>
       </c>
       <c r="G56" s="3">
-        <v>235854.27</v>
+        <v>226320.87</v>
       </c>
       <c r="H56" s="4">
-        <v>0.009332152329000001</v>
+        <v>0.009242402169</v>
       </c>
       <c r="I56" s="5">
-        <v>0.009335158775</v>
+        <v>0.009154411806000001</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>236466.93</v>
+        <v>219928.45</v>
       </c>
       <c r="F57" s="2">
-        <v>99.84065</v>
+        <v>101.594148</v>
       </c>
       <c r="G57" s="3">
-        <v>236090.12</v>
+        <v>223434.43</v>
       </c>
       <c r="H57" s="4">
-        <v>0.009341484303999999</v>
+        <v>0.009124526942</v>
       </c>
       <c r="I57" s="5">
-        <v>0.009344493755999999</v>
+        <v>0.009037658786</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>221815.5912</v>
+        <v>216000</v>
       </c>
       <c r="F58" s="2">
-        <v>99.01584</v>
+        <v>99.75237</v>
       </c>
       <c r="G58" s="3">
-        <v>219632.57</v>
+        <v>215465.12</v>
       </c>
       <c r="H58" s="4">
-        <v>0.008690301034</v>
+        <v>0.008799079180999999</v>
       </c>
       <c r="I58" s="5">
-        <v>0.008693100701</v>
+        <v>0.008715309382</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>216000</v>
+        <v>215000</v>
       </c>
       <c r="F59" s="2">
-        <v>100.044611</v>
+        <v>99.964302</v>
       </c>
       <c r="G59" s="3">
-        <v>216096.36</v>
+        <v>214923.25</v>
       </c>
       <c r="H59" s="4">
-        <v>0.008550382173</v>
+        <v>0.008776950513</v>
       </c>
       <c r="I59" s="5">
-        <v>0.008553136764</v>
+        <v>0.008693391385000001</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>216849.43</v>
+        <v>215000</v>
       </c>
       <c r="F60" s="2">
-        <v>99.674009</v>
+        <v>99.197498</v>
       </c>
       <c r="G60" s="3">
-        <v>216142.52</v>
+        <v>213274.62</v>
       </c>
       <c r="H60" s="4">
-        <v>0.008552208630999999</v>
+        <v>0.008709624471</v>
       </c>
       <c r="I60" s="5">
-        <v>0.00855496381</v>
+        <v>0.008626706307</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>215000</v>
+        <v>207000</v>
       </c>
       <c r="F61" s="2">
-        <v>100.051</v>
+        <v>97.785899</v>
       </c>
       <c r="G61" s="3">
-        <v>215109.65</v>
+        <v>202416.81</v>
       </c>
       <c r="H61" s="4">
-        <v>0.008511340583</v>
+        <v>0.008266217536999999</v>
       </c>
       <c r="I61" s="5">
-        <v>0.008514082596</v>
+        <v>0.008187520736000001</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>215000</v>
+        <v>205106.99</v>
       </c>
       <c r="F62" s="2">
-        <v>99.17743299999999</v>
+        <v>99.533658</v>
       </c>
       <c r="G62" s="3">
-        <v>213231.48</v>
+        <v>204150.49</v>
       </c>
       <c r="H62" s="4">
-        <v>0.008437026221</v>
+        <v>0.008337016835000001</v>
       </c>
       <c r="I62" s="5">
-        <v>0.008439744293</v>
+        <v>0.008257646004</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>209822.48</v>
+        <v>200000</v>
       </c>
       <c r="F63" s="2">
-        <v>99.53494999999999</v>
+        <v>100.73803</v>
       </c>
       <c r="G63" s="3">
-        <v>208846.7</v>
+        <v>201476.06</v>
       </c>
       <c r="H63" s="4">
-        <v>0.008263531636</v>
+        <v>0.008227799523</v>
       </c>
       <c r="I63" s="5">
-        <v>0.008266193815</v>
+        <v>0.008149468473</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
         <v>200000</v>
       </c>
       <c r="F64" s="2">
-        <v>101.04843</v>
+        <v>100.109745</v>
       </c>
       <c r="G64" s="3">
-        <v>202096.86</v>
+        <v>200219.49</v>
       </c>
       <c r="H64" s="4">
-        <v>0.007996457649</v>
+        <v>0.008176484216</v>
       </c>
       <c r="I64" s="5">
-        <v>0.007999033787999999</v>
+        <v>0.008098641702</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
         <v>200000</v>
       </c>
       <c r="F65" s="2">
-        <v>100.50916</v>
+        <v>100.42083</v>
       </c>
       <c r="G65" s="3">
-        <v>201018.32</v>
+        <v>200841.66</v>
       </c>
       <c r="H65" s="4">
-        <v>0.00795378257</v>
+        <v>0.008201892148</v>
       </c>
       <c r="I65" s="5">
-        <v>0.007956344961000001</v>
+        <v>0.008123807743</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>207000</v>
+        <v>200000</v>
       </c>
       <c r="F66" s="2">
-        <v>97.715391</v>
+        <v>99.95386000000001</v>
       </c>
       <c r="G66" s="3">
-        <v>202270.86</v>
+        <v>199907.72</v>
       </c>
       <c r="H66" s="4">
-        <v>0.008003342361000001</v>
+        <v>0.008163752276</v>
       </c>
       <c r="I66" s="5">
-        <v>0.008005920717000001</v>
+        <v>0.008086030974</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
         <v>200000</v>
       </c>
       <c r="F67" s="2">
-        <v>100.24525</v>
+        <v>99.99751500000001</v>
       </c>
       <c r="G67" s="3">
-        <v>200490.5</v>
+        <v>199995.03</v>
       </c>
       <c r="H67" s="4">
-        <v>0.007932898078</v>
+        <v>0.008167317807</v>
       </c>
       <c r="I67" s="5">
-        <v>0.007935453741</v>
+        <v>0.008089562559999999</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>199710.85</v>
+        <v>192000</v>
       </c>
       <c r="F68" s="2">
-        <v>100.473259</v>
+        <v>102.85549</v>
       </c>
       <c r="G68" s="3">
-        <v>200656</v>
+        <v>197482.54</v>
       </c>
       <c r="H68" s="4">
-        <v>0.007939446475</v>
+        <v>0.008064713768</v>
       </c>
       <c r="I68" s="5">
-        <v>0.007942004246000001</v>
+        <v>0.007987935341999999</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>200000</v>
+        <v>196863.18</v>
       </c>
       <c r="F69" s="2">
-        <v>100.13641</v>
+        <v>100.304831</v>
       </c>
       <c r="G69" s="3">
-        <v>200272.82</v>
+        <v>197463.28</v>
       </c>
       <c r="H69" s="4">
-        <v>0.007924285036</v>
+        <v>0.008063927203000001</v>
       </c>
       <c r="I69" s="5">
-        <v>0.007926837923</v>
+        <v>0.007987156266</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
         <v>200000</v>
       </c>
       <c r="F70" s="2">
-        <v>100.02817</v>
+        <v>98.20014999999999</v>
       </c>
       <c r="G70" s="3">
-        <v>200056.34</v>
+        <v>196400.3</v>
       </c>
       <c r="H70" s="4">
-        <v>0.007915719474000001</v>
+        <v>0.008020517647</v>
       </c>
       <c r="I70" s="5">
-        <v>0.007918269602000001</v>
+        <v>0.007944159980999999</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>192000</v>
+        <v>200000</v>
       </c>
       <c r="F71" s="2">
-        <v>103.184313</v>
+        <v>98.52929</v>
       </c>
       <c r="G71" s="3">
-        <v>198113.88</v>
+        <v>197058.58</v>
       </c>
       <c r="H71" s="4">
-        <v>0.00783886132</v>
+        <v>0.008047400224999999</v>
       </c>
       <c r="I71" s="5">
-        <v>0.007841386688</v>
+        <v>0.007970786629</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
-        <v>200000</v>
+        <v>194170.55</v>
       </c>
       <c r="F72" s="2">
-        <v>98.13784</v>
+        <v>100.193</v>
       </c>
       <c r="G72" s="3">
-        <v>196275.68</v>
+        <v>194545.3</v>
       </c>
       <c r="H72" s="4">
-        <v>0.007766128394</v>
+        <v>0.007944763858</v>
       </c>
       <c r="I72" s="5">
-        <v>0.007768630329</v>
+        <v>0.007869127389999999</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
-        <v>200000</v>
+        <v>186000</v>
       </c>
       <c r="F73" s="2">
-        <v>98.44649</v>
+        <v>102.749823</v>
       </c>
       <c r="G73" s="3">
-        <v>196892.98</v>
+        <v>191114.67</v>
       </c>
       <c r="H73" s="4">
-        <v>0.007790553381</v>
+        <v>0.007804665215</v>
       </c>
       <c r="I73" s="5">
-        <v>0.007793063186</v>
+        <v>0.007730362527</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
-        <v>194370.67</v>
+        <v>190000</v>
       </c>
       <c r="F74" s="2">
-        <v>99.736411</v>
+        <v>99.8372</v>
       </c>
       <c r="G74" s="3">
-        <v>193858.33</v>
+        <v>189690.68</v>
       </c>
       <c r="H74" s="4">
-        <v>0.007670480027</v>
+        <v>0.007746512844</v>
       </c>
       <c r="I74" s="5">
-        <v>0.007672951149</v>
+        <v>0.007672763783</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>194170.55</v>
+        <v>186636.06</v>
       </c>
       <c r="F75" s="2">
-        <v>100.041</v>
+        <v>99.07441799999999</v>
       </c>
       <c r="G75" s="3">
-        <v>194250.16</v>
+        <v>184908.59</v>
       </c>
       <c r="H75" s="4">
-        <v>0.007685983727</v>
+        <v>0.007551223756</v>
       </c>
       <c r="I75" s="5">
-        <v>0.007688459843</v>
+        <v>0.007479333904</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
-        <v>190000</v>
+        <v>191937.33</v>
       </c>
       <c r="F76" s="2">
-        <v>99.990137</v>
+        <v>94.356241</v>
       </c>
       <c r="G76" s="3">
-        <v>189981.26</v>
+        <v>181104.85</v>
       </c>
       <c r="H76" s="4">
-        <v>0.007517074249</v>
+        <v>0.007395888106</v>
       </c>
       <c r="I76" s="5">
-        <v>0.00751949595</v>
+        <v>0.007325477095</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>188892.37</v>
+        <v>179627.33</v>
       </c>
       <c r="F77" s="2">
-        <v>100.227209</v>
+        <v>99.49746</v>
       </c>
       <c r="G77" s="3">
-        <v>189321.55</v>
+        <v>178724.63</v>
       </c>
       <c r="H77" s="4">
-        <v>0.007490971212</v>
+        <v>0.007298685671</v>
       </c>
       <c r="I77" s="5">
-        <v>0.007493384504</v>
+        <v>0.007229200056</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
-        <v>179922.17</v>
+        <v>172910.44</v>
       </c>
       <c r="F78" s="2">
-        <v>99.56459</v>
+        <v>100.352999</v>
       </c>
       <c r="G78" s="3">
-        <v>179138.77</v>
+        <v>173520.81</v>
       </c>
       <c r="H78" s="4">
-        <v>0.007088064578</v>
+        <v>0.007086174185</v>
       </c>
       <c r="I78" s="5">
-        <v>0.007090348069</v>
+        <v>0.007018711741</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
-        <v>175000</v>
+        <v>168301.89</v>
       </c>
       <c r="F79" s="2">
-        <v>98.02190899999999</v>
+        <v>100.116998</v>
       </c>
       <c r="G79" s="3">
-        <v>171538.34</v>
+        <v>168498.8</v>
       </c>
       <c r="H79" s="4">
-        <v>0.00678733493</v>
+        <v>0.006881087237</v>
       </c>
       <c r="I79" s="5">
-        <v>0.006789521537</v>
+        <v>0.006815577281</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
-        <v>168301.89</v>
+        <v>175000</v>
       </c>
       <c r="F80" s="2">
-        <v>100.04</v>
+        <v>96.54895999999999</v>
       </c>
       <c r="G80" s="3">
-        <v>168369.21</v>
+        <v>168960.68</v>
       </c>
       <c r="H80" s="4">
-        <v>0.006661940533</v>
+        <v>0.006899949316</v>
       </c>
       <c r="I80" s="5">
-        <v>0.006664086744</v>
+        <v>0.006834259787</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
         <v>165000</v>
       </c>
       <c r="F81" s="2">
-        <v>100.652788</v>
+        <v>100.565582</v>
       </c>
       <c r="G81" s="3">
-        <v>166077.1</v>
+        <v>165933.21</v>
       </c>
       <c r="H81" s="4">
-        <v>0.006571247561</v>
+        <v>0.006776314708</v>
       </c>
       <c r="I81" s="5">
-        <v>0.006573364554</v>
+        <v>0.006711802216</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
         <v>165000</v>
       </c>
       <c r="F82" s="2">
-        <v>98.87607300000001</v>
+        <v>98.95740000000001</v>
       </c>
       <c r="G82" s="3">
-        <v>163145.52</v>
+        <v>163279.71</v>
       </c>
       <c r="H82" s="4">
-        <v>0.006455252422</v>
+        <v>0.006667952114</v>
       </c>
       <c r="I82" s="5">
-        <v>0.006457332046</v>
+        <v>0.006604471266</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
         <v>160000</v>
       </c>
       <c r="F83" s="2">
-        <v>99.933581</v>
+        <v>99.97171299999999</v>
       </c>
       <c r="G83" s="3">
-        <v>159893.73</v>
+        <v>159954.74</v>
       </c>
       <c r="H83" s="4">
-        <v>0.006326587346</v>
+        <v>0.006532168339</v>
       </c>
       <c r="I83" s="5">
-        <v>0.006328625519</v>
+        <v>0.006469980192</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>152532.86</v>
+        <v>154391.31</v>
       </c>
       <c r="F84" s="2">
-        <v>100.40841</v>
+        <v>99.70989899999999</v>
       </c>
       <c r="G84" s="3">
-        <v>153155.82</v>
+        <v>153943.42</v>
       </c>
       <c r="H84" s="4">
-        <v>0.006059985415</v>
+        <v>0.006286680371</v>
       </c>
       <c r="I84" s="5">
-        <v>0.0060619377</v>
+        <v>0.006226829341</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
         <v>155299.79</v>
       </c>
       <c r="F85" s="2">
-        <v>100.049002</v>
+        <v>100.057998</v>
       </c>
       <c r="G85" s="3">
-        <v>155375.89</v>
+        <v>155389.86</v>
       </c>
       <c r="H85" s="4">
-        <v>0.006147827948</v>
+        <v>0.006345749576</v>
       </c>
       <c r="I85" s="5">
-        <v>0.006149808532</v>
+        <v>0.00628533619</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
-        <v>152893.1</v>
+        <v>151917.49</v>
       </c>
       <c r="F86" s="2">
-        <v>1</v>
+        <v>100.088548</v>
       </c>
       <c r="G86" s="3">
-        <v>152893.1</v>
+        <v>152052.01</v>
       </c>
       <c r="H86" s="4">
-        <v>0.006049590276</v>
+        <v>0.006209439745</v>
       </c>
       <c r="I86" s="5">
-        <v>0.006051539212</v>
+        <v>0.006150324068</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
-        <v>145833.33</v>
+        <v>150000</v>
       </c>
       <c r="F87" s="2">
-        <v>99.409113</v>
+        <v>99.92552000000001</v>
       </c>
       <c r="G87" s="3">
-        <v>144971.62</v>
+        <v>149888.28</v>
       </c>
       <c r="H87" s="4">
-        <v>0.005736157495</v>
+        <v>0.0061210782</v>
       </c>
       <c r="I87" s="5">
-        <v>0.005738005455</v>
+        <v>0.006062803751</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>139012.47</v>
+        <v>150000</v>
       </c>
       <c r="F88" s="2">
-        <v>102.228822</v>
+        <v>100</v>
       </c>
       <c r="G88" s="3">
-        <v>142110.81</v>
+        <v>150000</v>
       </c>
       <c r="H88" s="4">
-        <v>0.005622962563</v>
+        <v>0.006125640577</v>
       </c>
       <c r="I88" s="5">
-        <v>0.005624774056</v>
+        <v>0.006067322693</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
         <v>140000</v>
       </c>
       <c r="F89" s="2">
-        <v>99.651529</v>
+        <v>99.500457</v>
       </c>
       <c r="G89" s="3">
-        <v>139512.14</v>
+        <v>139300.64</v>
       </c>
       <c r="H89" s="4">
-        <v>0.005520139817</v>
+        <v>0.005688704344</v>
       </c>
       <c r="I89" s="5">
-        <v>0.005521918186</v>
+        <v>0.00563454622</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>140000</v>
+        <v>137329.59</v>
       </c>
       <c r="F90" s="2">
-        <v>98.469171</v>
+        <v>102.110783</v>
       </c>
       <c r="G90" s="3">
-        <v>137856.84</v>
+        <v>140228.32</v>
       </c>
       <c r="H90" s="4">
-        <v>0.005454643768</v>
+        <v>0.005726588566</v>
       </c>
       <c r="I90" s="5">
-        <v>0.005456401036</v>
+        <v>0.005672069773</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>135819.71</v>
+        <v>140000</v>
       </c>
       <c r="F91" s="2">
-        <v>99.806479</v>
+        <v>98.7932</v>
       </c>
       <c r="G91" s="3">
-        <v>135556.87</v>
+        <v>138310.48</v>
       </c>
       <c r="H91" s="4">
-        <v>0.005363639854</v>
+        <v>0.00564826859</v>
       </c>
       <c r="I91" s="5">
-        <v>0.005365367804</v>
+        <v>0.005594495427</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>132818.51</v>
+        <v>135240.83</v>
       </c>
       <c r="F92" s="2">
-        <v>100.012453</v>
+        <v>100.349441</v>
       </c>
       <c r="G92" s="3">
-        <v>132835.05</v>
+        <v>135713.42</v>
       </c>
       <c r="H92" s="4">
-        <v>0.005255944356</v>
+        <v>0.005542210757</v>
       </c>
       <c r="I92" s="5">
-        <v>0.005257637611</v>
+        <v>0.005489447295</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
-        <v>125000</v>
+        <v>122697.75</v>
       </c>
       <c r="F93" s="2">
-        <v>99.95972</v>
+        <v>100.01216</v>
       </c>
       <c r="G93" s="3">
-        <v>124949.65</v>
+        <v>122712.67</v>
       </c>
       <c r="H93" s="4">
-        <v>0.004943939181</v>
+        <v>0.005011291407</v>
       </c>
       <c r="I93" s="5">
-        <v>0.00494553192</v>
+        <v>0.004963582451</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>122811.44</v>
+        <v>120000</v>
       </c>
       <c r="F94" s="2">
-        <v>99.949093</v>
+        <v>99.22340800000001</v>
       </c>
       <c r="G94" s="3">
-        <v>122748.92</v>
+        <v>119068.09</v>
       </c>
       <c r="H94" s="4">
-        <v>0.004856861919</v>
+        <v>0.004862455474</v>
       </c>
       <c r="I94" s="5">
-        <v>0.004858426606</v>
+        <v>0.00481616348</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>120000</v>
+        <v>110000</v>
       </c>
       <c r="F95" s="2">
-        <v>99.22340800000001</v>
+        <v>99.422664</v>
       </c>
       <c r="G95" s="3">
-        <v>119068.09</v>
+        <v>109364.93</v>
       </c>
       <c r="H95" s="4">
-        <v>0.004711220827</v>
+        <v>0.004466201703</v>
       </c>
       <c r="I95" s="5">
-        <v>0.004712738594</v>
+        <v>0.00442368216</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>110000</v>
+        <v>109555.25</v>
       </c>
       <c r="F96" s="2">
-        <v>99.268727</v>
+        <v>99.904048</v>
       </c>
       <c r="G96" s="3">
-        <v>109195.6</v>
+        <v>109450.13</v>
       </c>
       <c r="H96" s="4">
-        <v>0.004320591564</v>
+        <v>0.004469681032</v>
       </c>
       <c r="I96" s="5">
-        <v>0.004321983486</v>
+        <v>0.004427128365</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
         <v>100000</v>
       </c>
       <c r="F97" s="2">
-        <v>100.039</v>
+        <v>100.033</v>
       </c>
       <c r="G97" s="3">
-        <v>100039</v>
+        <v>100033</v>
       </c>
       <c r="H97" s="4">
-        <v>0.003958288252</v>
+        <v>0.004085108026</v>
       </c>
       <c r="I97" s="5">
-        <v>0.003959563454</v>
+        <v>0.004046216606</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
         <v>100000</v>
       </c>
       <c r="F98" s="2">
-        <v>98.97364</v>
+        <v>99.0454</v>
       </c>
       <c r="G98" s="3">
-        <v>98973.64</v>
+        <v>99045.39999999999</v>
       </c>
       <c r="H98" s="4">
-        <v>0.003916134673</v>
+        <v>0.004044776808</v>
       </c>
       <c r="I98" s="5">
-        <v>0.003917396294</v>
+        <v>0.004006269354</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>100000</v>
+        <v>97742.33</v>
       </c>
       <c r="F99" s="2">
-        <v>98.98602</v>
+        <v>99.80624400000001</v>
       </c>
       <c r="G99" s="3">
-        <v>98986.02</v>
+        <v>97552.95</v>
       </c>
       <c r="H99" s="4">
-        <v>0.003916624518</v>
+        <v>0.00398382866</v>
       </c>
       <c r="I99" s="5">
-        <v>0.003917886297</v>
+        <v>0.00394590145</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>98000</v>
+        <v>100000</v>
       </c>
       <c r="F100" s="2">
-        <v>99.679806</v>
+        <v>99.01066</v>
       </c>
       <c r="G100" s="3">
-        <v>97686.21000000001</v>
+        <v>99010.66</v>
       </c>
       <c r="H100" s="4">
-        <v>0.003865194344</v>
+        <v>0.00404335811</v>
       </c>
       <c r="I100" s="5">
-        <v>0.003866439555</v>
+        <v>0.004004864162</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>94877.23</v>
+        <v>98000</v>
       </c>
       <c r="F101" s="2">
-        <v>100.051119</v>
+        <v>99.71991800000001</v>
       </c>
       <c r="G101" s="3">
-        <v>94925.73</v>
+        <v>97725.52</v>
       </c>
       <c r="H101" s="4">
-        <v>0.003755969203</v>
+        <v>0.003990876057</v>
       </c>
       <c r="I101" s="5">
-        <v>0.003757179226</v>
+        <v>0.003952881753</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
         <v>95000</v>
       </c>
       <c r="F102" s="2">
-        <v>99.675032</v>
+        <v>99.736305</v>
       </c>
       <c r="G102" s="3">
-        <v>94691.28</v>
+        <v>94749.49000000001</v>
       </c>
       <c r="H102" s="4">
-        <v>0.003746692618</v>
+        <v>0.003869342127</v>
       </c>
       <c r="I102" s="5">
-        <v>0.003747899652</v>
+        <v>0.003832504862</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
         <v>91000</v>
       </c>
       <c r="F103" s="2">
-        <v>99.503989</v>
+        <v>99.642714</v>
       </c>
       <c r="G103" s="3">
-        <v>90548.63</v>
+        <v>90674.87</v>
       </c>
       <c r="H103" s="4">
-        <v>0.0035827785</v>
+        <v>0.00370294441</v>
       </c>
       <c r="I103" s="5">
-        <v>0.003583932728</v>
+        <v>0.003667691299</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>87374.99000000001</v>
+        <v>87500</v>
       </c>
       <c r="F104" s="2">
-        <v>100.050495</v>
+        <v>99.452731</v>
       </c>
       <c r="G104" s="3">
-        <v>87419.11</v>
+        <v>87021.14</v>
       </c>
       <c r="H104" s="4">
-        <v>0.00345895137</v>
+        <v>0.003553734827</v>
       </c>
       <c r="I104" s="5">
-        <v>0.003460065706</v>
+        <v>0.003519902235</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>85564.7</v>
+        <v>82842.96000000001</v>
       </c>
       <c r="F105" s="2">
-        <v>101.513802</v>
+        <v>101.23879</v>
       </c>
       <c r="G105" s="3">
-        <v>86859.98</v>
+        <v>83869.21000000001</v>
       </c>
       <c r="H105" s="4">
-        <v>0.003436828027</v>
+        <v>0.003425017586</v>
       </c>
       <c r="I105" s="5">
-        <v>0.003437935235</v>
+        <v>0.00339241042</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>87140.75999999999</v>
+        <v>79703.50999999999</v>
       </c>
       <c r="F106" s="2">
-        <v>99.990326</v>
+        <v>100.09903</v>
       </c>
       <c r="G106" s="3">
-        <v>87132.33</v>
+        <v>79782.44</v>
       </c>
       <c r="H106" s="4">
-        <v>0.003447604217</v>
+        <v>0.003258123695</v>
       </c>
       <c r="I106" s="5">
-        <v>0.003448714897</v>
+        <v>0.003227105407</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>77539.75</v>
+        <v>78000</v>
       </c>
       <c r="F107" s="2">
-        <v>99.96875199999999</v>
+        <v>100.202705</v>
       </c>
       <c r="G107" s="3">
-        <v>77515.52</v>
+        <v>78158.11</v>
       </c>
       <c r="H107" s="4">
-        <v>0.003067091571</v>
+        <v>0.00319178993</v>
       </c>
       <c r="I107" s="5">
-        <v>0.003068079665</v>
+        <v>0.003161403159</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>78000</v>
+        <v>71000</v>
       </c>
       <c r="F108" s="2">
-        <v>100.113397</v>
+        <v>100.254296</v>
       </c>
       <c r="G108" s="3">
-        <v>78088.45</v>
+        <v>71180.55</v>
       </c>
       <c r="H108" s="4">
-        <v>0.003089760923</v>
+        <v>0.002906843109</v>
       </c>
       <c r="I108" s="5">
-        <v>0.00309075632</v>
+        <v>0.002879169115</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>71000</v>
+        <v>70304.42999999999</v>
       </c>
       <c r="F109" s="2">
-        <v>100.208606</v>
+        <v>99.990765</v>
       </c>
       <c r="G109" s="3">
-        <v>71148.11</v>
+        <v>70297.94</v>
       </c>
       <c r="H109" s="4">
-        <v>0.002815149382</v>
+        <v>0.002870799318</v>
       </c>
       <c r="I109" s="5">
-        <v>0.00281605631</v>
+        <v>0.002843468472</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
-        <v>64516.76</v>
+        <v>62100</v>
       </c>
       <c r="F110" s="2">
-        <v>100.021002</v>
+        <v>98.773043</v>
       </c>
       <c r="G110" s="3">
-        <v>64530.31</v>
+        <v>61338.06</v>
       </c>
       <c r="H110" s="4">
-        <v>0.002553299885</v>
+        <v>0.002504899383</v>
       </c>
       <c r="I110" s="5">
-        <v>0.002554122457</v>
+        <v>0.002481052011</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
-        <v>66218.12</v>
+        <v>55165.15</v>
       </c>
       <c r="F111" s="2">
-        <v>100.147437</v>
+        <v>100.189032</v>
       </c>
       <c r="G111" s="3">
-        <v>66315.75</v>
+        <v>55269.43</v>
       </c>
       <c r="H111" s="4">
-        <v>0.002623945203</v>
+        <v>0.002257071079</v>
       </c>
       <c r="I111" s="5">
-        <v>0.002624790534</v>
+        <v>0.002235583104</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
-        <v>65098.46</v>
+        <v>53000</v>
       </c>
       <c r="F112" s="2">
-        <v>100.3807</v>
+        <v>99.691774</v>
       </c>
       <c r="G112" s="3">
-        <v>65346.29</v>
+        <v>52836.64</v>
       </c>
       <c r="H112" s="4">
-        <v>0.002585586135</v>
+        <v>0.002157721782</v>
       </c>
       <c r="I112" s="5">
-        <v>0.002586419108</v>
+        <v>0.002137179642</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
-        <v>53000</v>
+        <v>48734.7</v>
       </c>
       <c r="F113" s="2">
-        <v>99.545264</v>
+        <v>100.041361</v>
       </c>
       <c r="G113" s="3">
-        <v>52758.99</v>
+        <v>48754.86</v>
       </c>
       <c r="H113" s="4">
-        <v>0.00208753876</v>
+        <v>0.001991031542</v>
       </c>
       <c r="I113" s="5">
-        <v>0.002088211281</v>
+        <v>0.001972076342</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
-        <v>54195.54</v>
+        <v>43568.23</v>
       </c>
       <c r="F114" s="2">
-        <v>99.606942</v>
+        <v>100.354423</v>
       </c>
       <c r="G114" s="3">
-        <v>53982.52</v>
+        <v>43722.65</v>
       </c>
       <c r="H114" s="4">
-        <v>0.00213595073</v>
+        <v>0.00178552809</v>
       </c>
       <c r="I114" s="5">
-        <v>0.002136638848</v>
+        <v>0.001768529342</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
-        <v>48299.89</v>
+        <v>37758.47</v>
       </c>
       <c r="F115" s="2">
-        <v>100.159835</v>
+        <v>100.177629</v>
       </c>
       <c r="G115" s="3">
-        <v>48377.09</v>
+        <v>37825.54</v>
       </c>
       <c r="H115" s="4">
-        <v>0.001914158154</v>
+        <v>0.001544704418</v>
       </c>
       <c r="I115" s="5">
-        <v>0.001914774819</v>
+        <v>0.001529998381</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>34000</v>
+        <v>35425.9</v>
       </c>
       <c r="F116" s="2">
-        <v>100.070588</v>
+        <v>99.663946</v>
       </c>
       <c r="G116" s="3">
-        <v>34024</v>
+        <v>35306.85</v>
       </c>
       <c r="H116" s="4">
-        <v>0.001346242957</v>
+        <v>0.001441847147</v>
       </c>
       <c r="I116" s="5">
-        <v>0.001346676663</v>
+        <v>0.001428120342</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>27000</v>
+        <v>34000</v>
       </c>
       <c r="F117" s="2">
-        <v>101.216889</v>
+        <v>99.96250000000001</v>
       </c>
       <c r="G117" s="3">
-        <v>27328.56</v>
+        <v>33987.25</v>
       </c>
       <c r="H117" s="4">
-        <v>0.001081321466</v>
+        <v>0.001387957851</v>
       </c>
       <c r="I117" s="5">
-        <v>0.001081669824</v>
+        <v>0.001374744088</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>17389.68</v>
+        <v>27000</v>
       </c>
       <c r="F118" s="2">
-        <v>100.010523</v>
+        <v>100.966148</v>
       </c>
       <c r="G118" s="3">
-        <v>17391.51</v>
+        <v>27260.86</v>
       </c>
       <c r="H118" s="4">
-        <v>0.00068813772</v>
+        <v>0.0011132682</v>
       </c>
       <c r="I118" s="5">
-        <v>0.000688359411</v>
+        <v>0.001102669562</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
-        <v>16882.61</v>
+        <v>20322.36</v>
       </c>
       <c r="F119" s="2">
-        <v>100.201391</v>
+        <v>100.145997</v>
       </c>
       <c r="G119" s="3">
-        <v>16916.61</v>
+        <v>20352.03</v>
       </c>
       <c r="H119" s="4">
-        <v>0.000669347143</v>
+        <v>0.00083112814</v>
       </c>
       <c r="I119" s="5">
-        <v>0.00066956278</v>
+        <v>0.000823215558</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
         <v>15000</v>
       </c>
       <c r="F120" s="2">
         <v>100</v>
       </c>
       <c r="G120" s="3">
         <v>15000</v>
       </c>
       <c r="H120" s="4">
-        <v>0.000593511768</v>
+        <v>0.000612564058</v>
       </c>
       <c r="I120" s="5">
-        <v>0.000593702974</v>
+        <v>0.000606732269</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>5562.47</v>
+        <v>12897.16</v>
       </c>
       <c r="F121" s="2">
-        <v>100.043146</v>
+        <v>100.198726</v>
       </c>
       <c r="G121" s="3">
-        <v>5564.87</v>
+        <v>12922.79</v>
       </c>
       <c r="H121" s="4">
-        <v>0.000220187722</v>
+        <v>0.000527735779</v>
       </c>
       <c r="I121" s="5">
-        <v>0.000220258657</v>
+        <v>0.000522711581</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9">
+      <c r="A122" t="s">
+        <v>9</v>
+      </c>
+      <c r="B122" t="s">
+        <v>10</v>
+      </c>
+      <c r="C122" t="s">
+        <v>251</v>
+      </c>
+      <c r="D122" t="s">
+        <v>252</v>
+      </c>
+      <c r="E122" s="1">
+        <v>4829.21</v>
+      </c>
+      <c r="F122" s="2">
+        <v>100.004141</v>
+      </c>
+      <c r="G122" s="3">
+        <v>4829.41</v>
+      </c>
+      <c r="H122" s="4">
+        <v>0.000197221531</v>
+      </c>
+      <c r="I122" s="5">
+        <v>0.000195343925</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9">
+      <c r="A123" t="s">
+        <v>9</v>
+      </c>
+      <c r="B123" t="s">
+        <v>10</v>
+      </c>
+      <c r="C123" t="s">
+        <v>253</v>
+      </c>
+      <c r="D123" t="s">
+        <v>254</v>
+      </c>
+      <c r="E123" s="1">
+        <v>-277992.85</v>
+      </c>
+      <c r="F123" s="2">
+        <v>1</v>
+      </c>
+      <c r="G123" s="3">
+        <v>-277992.85</v>
+      </c>
+      <c r="H123" s="4">
+        <v>-0.011352561881</v>
+      </c>
+      <c r="I123" s="5">
+        <v>-0.011244482182</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -4752,32 +4822,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Ultra Short Bond ETF Holdings as of 08.07.2026</dc:title>
+  <dc:title>Sterling Capital Ultra Short Bond ETF Holdings as of 08.28.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>