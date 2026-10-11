--- v4 (2026-09-19)
+++ v5 (2026-10-11)
@@ -14,821 +14,953 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-09-18</t>
+    <t>2026-10-09</t>
   </si>
   <si>
     <t>SCUB</t>
   </si>
   <si>
+    <t>912797UK1</t>
+  </si>
+  <si>
+    <t>B 10/15/26</t>
+  </si>
+  <si>
     <t>47233JAG3</t>
   </si>
   <si>
     <t>JEF 4.85 01/15/27</t>
   </si>
   <si>
-    <t>912797UK1</t>
-[...4 lines deleted...]
-  <si>
     <t>06644EAG3</t>
   </si>
   <si>
     <t>BANK5 2023-5YR1 A3</t>
   </si>
   <si>
     <t>05609QAA4</t>
   </si>
   <si>
     <t>BX 2021-ACNT A</t>
   </si>
   <si>
+    <t>165183DF8</t>
+  </si>
+  <si>
+    <t>CFII 2024-1A B</t>
+  </si>
+  <si>
+    <t>85236KAK8</t>
+  </si>
+  <si>
+    <t>SIDC 2023-3A A2</t>
+  </si>
+  <si>
     <t>31423R500</t>
   </si>
   <si>
     <t>FEDERATED HERMES TREASURY</t>
   </si>
   <si>
     <t>92212KAC0</t>
   </si>
   <si>
     <t>VDC 2020-2A A2</t>
   </si>
   <si>
     <t>12595EAD7</t>
   </si>
   <si>
     <t>COMM 2017-COR2 A3</t>
   </si>
   <si>
     <t>90276RBD9</t>
   </si>
   <si>
     <t>UBSCM 2017-C4 A3</t>
   </si>
   <si>
+    <t>505709AE5</t>
+  </si>
+  <si>
+    <t>LADAR 2024-3A B</t>
+  </si>
+  <si>
     <t>895974AA1</t>
   </si>
   <si>
     <t>TCN 2025-SFR1 A</t>
   </si>
   <si>
     <t>05685ABA5</t>
   </si>
   <si>
     <t>BCC 2021-4A A1RR</t>
   </si>
   <si>
+    <t>44148JAA7</t>
+  </si>
+  <si>
+    <t>HWIRE 2021-1 A2</t>
+  </si>
+  <si>
     <t>00120LAE8</t>
   </si>
   <si>
     <t>AGL 2021-16A AR</t>
   </si>
   <si>
     <t>06762JAL7</t>
   </si>
   <si>
     <t>BABSN 2021-2A A1R</t>
   </si>
   <si>
-    <t>85236KAK8</t>
-[...8 lines deleted...]
-    <t>CFII 2024-1A B</t>
+    <t>48206KAY2</t>
+  </si>
+  <si>
+    <t>JNPPK 2023-1A ARR</t>
+  </si>
+  <si>
+    <t>05377RHC1</t>
+  </si>
+  <si>
+    <t>AESOP 2023-5A A</t>
+  </si>
+  <si>
+    <t>42806MAN9</t>
+  </si>
+  <si>
+    <t>HERTZ 2022-2A A</t>
+  </si>
+  <si>
+    <t>61690YBU5</t>
+  </si>
+  <si>
+    <t>MSC 2016-BNK2 A4</t>
   </si>
   <si>
     <t>69335PFK6</t>
   </si>
   <si>
     <t>PFSFC 2024-D B</t>
   </si>
   <si>
     <t>74980QAL5</t>
   </si>
   <si>
     <t>RRAM 2021-17A A1AR</t>
   </si>
   <si>
+    <t>55954PAW4</t>
+  </si>
+  <si>
+    <t>MAGNE 2019-21A AR2</t>
+  </si>
+  <si>
     <t>884887AN0</t>
   </si>
   <si>
     <t>TPRK 2021-1A A1R</t>
   </si>
   <si>
     <t>08163TAC6</t>
   </si>
   <si>
     <t>BMARK 2023-V2 A3</t>
   </si>
   <si>
-    <t>44148JAA7</t>
-[...4 lines deleted...]
-  <si>
     <t>95000YAX3</t>
   </si>
   <si>
     <t>WFCM 2017-C40 A3</t>
   </si>
   <si>
     <t>55820BAS6</t>
   </si>
   <si>
     <t>MDPK 2020-45A ARR</t>
   </si>
   <si>
+    <t>63941KAB1</t>
+  </si>
+  <si>
+    <t>NAVSL 2020-CA A2A</t>
+  </si>
+  <si>
     <t>89642DAY4</t>
   </si>
   <si>
     <t>TRNTS 2021-16AR A1R2</t>
   </si>
   <si>
-    <t>63941KAB1</t>
-[...2 lines deleted...]
-    <t>NAVSL 2020-CA A2A</t>
+    <t>74332YAA7</t>
+  </si>
+  <si>
+    <t>PROG 2022-SFR5 A</t>
   </si>
   <si>
     <t>50202CAJ3</t>
   </si>
   <si>
     <t>LCM 33A AR</t>
   </si>
   <si>
     <t>87167WDC6</t>
   </si>
   <si>
     <t>SYMP 2021-25A AR</t>
   </si>
   <si>
     <t>46647PEN2</t>
   </si>
   <si>
     <t>JPM FLOAT 10/22/28</t>
   </si>
   <si>
     <t>18914KAA0</t>
   </si>
   <si>
     <t>FTGPK 2025-2A AR</t>
   </si>
   <si>
+    <t>41284PAC9</t>
+  </si>
+  <si>
+    <t>HDMOT 2024-B A3</t>
+  </si>
+  <si>
     <t>09660QAW4</t>
   </si>
   <si>
     <t>BMO 2024-5C3 AS</t>
   </si>
   <si>
+    <t>26243EAR2</t>
+  </si>
+  <si>
+    <t>DRSLF 2017-53A BR</t>
+  </si>
+  <si>
+    <t>30321L2G6</t>
+  </si>
+  <si>
+    <t>FG 5 7/8 06/10/27</t>
+  </si>
+  <si>
+    <t>55953UAL8</t>
+  </si>
+  <si>
+    <t>MAGNE 2021-30A AR</t>
+  </si>
+  <si>
+    <t>55952FAL2</t>
+  </si>
+  <si>
+    <t>MAGNE 2021-31A A1R</t>
+  </si>
+  <si>
+    <t>551925AC4</t>
+  </si>
+  <si>
+    <t>MTLRF 2023-1A A4</t>
+  </si>
+  <si>
+    <t>72133PAL7</t>
+  </si>
+  <si>
+    <t>PIPK 2020-5A A1R</t>
+  </si>
+  <si>
+    <t>02005NBQ2</t>
+  </si>
+  <si>
+    <t>ALLY 4 3/4 06/09/27</t>
+  </si>
+  <si>
+    <t>04016NBV4</t>
+  </si>
+  <si>
+    <t>ARES 2017-44AR A1R3</t>
+  </si>
+  <si>
+    <t>097023BU8</t>
+  </si>
+  <si>
+    <t>BA 2.8 03/01/27</t>
+  </si>
+  <si>
+    <t>06761VAQ0</t>
+  </si>
+  <si>
+    <t>BABSN 2019-4A AR</t>
+  </si>
+  <si>
+    <t>10807WAB9</t>
+  </si>
+  <si>
+    <t>BLAST 2026-3 A2</t>
+  </si>
+  <si>
+    <t>75524KPG3</t>
+  </si>
+  <si>
+    <t>CFG 4.575 08/09/28</t>
+  </si>
+  <si>
     <t>16412XAG0</t>
   </si>
   <si>
     <t>CHCOCH 5 1/8 06/30/27</t>
   </si>
   <si>
-    <t>26243EAR2</t>
-[...8 lines deleted...]
-    <t>FG 5 7/8 06/10/27</t>
+    <t>14040HCS2</t>
+  </si>
+  <si>
+    <t>COF 4.927 05/10/28</t>
+  </si>
+  <si>
+    <t>12661PAA7</t>
+  </si>
+  <si>
+    <t>CSLAU 3.85 04/27/27</t>
+  </si>
+  <si>
+    <t>38173MAC6</t>
+  </si>
+  <si>
+    <t>GBDC 2.05 02/15/27</t>
+  </si>
+  <si>
+    <t>37989KAC6</t>
+  </si>
+  <si>
+    <t>GCAR 2026-2A A2</t>
+  </si>
+  <si>
+    <t>36279VAB5</t>
+  </si>
+  <si>
+    <t>GSAR 2026-4A A2</t>
+  </si>
+  <si>
+    <t>38152BAK7</t>
+  </si>
+  <si>
+    <t>GSCRED 5.05 02/23/28</t>
   </si>
   <si>
     <t>428102AH0</t>
   </si>
   <si>
     <t>HESM 5 7/8 03/01/28</t>
   </si>
   <si>
-    <t>551925AC4</t>
-[...52 lines deleted...]
-  <si>
     <t>36274NAA0</t>
   </si>
   <si>
     <t>HNOR 2026-A A</t>
   </si>
   <si>
     <t>505742AM8</t>
   </si>
   <si>
     <t>LADR 4 1/4 02/01/27</t>
   </si>
   <si>
-    <t>55952FAL2</t>
-[...4 lines deleted...]
-  <si>
     <t>55820VAL7</t>
   </si>
   <si>
     <t>MDPK 2021-49A AR</t>
   </si>
   <si>
     <t>588926AL9</t>
   </si>
   <si>
     <t>MFF 2025-1A A</t>
   </si>
   <si>
     <t>65346CAA7</t>
   </si>
   <si>
     <t>NFMOT 2025-2A A1</t>
   </si>
   <si>
     <t>96043YAC6</t>
   </si>
   <si>
     <t>WLAKE 2026-3A A2A</t>
   </si>
   <si>
     <t>96949LAD7</t>
   </si>
   <si>
     <t>WMB 3.75 06/15/27</t>
   </si>
   <si>
-    <t>38173MAC6</t>
-[...2 lines deleted...]
-    <t>GBDC 2.05 02/15/27</t>
+    <t>98885NAS2</t>
+  </si>
+  <si>
+    <t>ZAIS 2022-18A A1R</t>
   </si>
   <si>
     <t>64134BAJ9</t>
   </si>
   <si>
     <t>NEUB 2021-41A AR</t>
   </si>
   <si>
-    <t>04016NBH5</t>
-[...2 lines deleted...]
-    <t>ARES 2017-44A A1RR</t>
+    <t>081927AB1</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 A3</t>
+  </si>
+  <si>
+    <t>709599BR4</t>
+  </si>
+  <si>
+    <t>PENSKE 5 7/8 11/15/27</t>
+  </si>
+  <si>
+    <t>83206EAB3</t>
+  </si>
+  <si>
+    <t>SMB 2024-C A1B</t>
+  </si>
+  <si>
+    <t>055986AF0</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 AS</t>
+  </si>
+  <si>
+    <t>62848PAA8</t>
+  </si>
+  <si>
+    <t>MVWOT 2023-1A A</t>
+  </si>
+  <si>
+    <t>38384EQ32</t>
+  </si>
+  <si>
+    <t>GNR 2023-132 BG</t>
   </si>
   <si>
     <t>024958AA8</t>
   </si>
   <si>
     <t>ACAR 2026-3 A</t>
   </si>
   <si>
-    <t>62848PAA8</t>
-[...16 lines deleted...]
-  <si>
     <t>00833BBA5</t>
   </si>
   <si>
     <t>AFRMT 2026-3A A</t>
   </si>
   <si>
     <t>09261HAD9</t>
   </si>
   <si>
     <t>BCRED 2 5/8 12/15/26</t>
   </si>
   <si>
-    <t>449934AD0</t>
-[...10 lines deleted...]
-  <si>
     <t>04010LBE2</t>
   </si>
   <si>
     <t>ARCC 7 01/15/27</t>
   </si>
   <si>
+    <t>04685A4E8</t>
+  </si>
+  <si>
+    <t>ATH 4.95 01/07/27</t>
+  </si>
+  <si>
+    <t>10805NAE5</t>
+  </si>
+  <si>
+    <t>BLAST 2024-3 C</t>
+  </si>
+  <si>
     <t>37892AAA8</t>
   </si>
   <si>
     <t>GNL 3 3/4 12/15/27</t>
   </si>
   <si>
+    <t>577081BD3</t>
+  </si>
+  <si>
+    <t>MAT 5.875 12/15/27</t>
+  </si>
+  <si>
+    <t>64033XAE4</t>
+  </si>
+  <si>
+    <t>NSLT 2025-AA A1B</t>
+  </si>
+  <si>
     <t>05401AAW1</t>
   </si>
   <si>
     <t>AVOL 4.95 01/15/28</t>
   </si>
   <si>
-    <t>10805NAE5</t>
-[...28 lines deleted...]
-  <si>
     <t>12515GAD9</t>
   </si>
   <si>
     <t>CD 2017-CD3 A4</t>
   </si>
   <si>
     <t>38384D5M5</t>
   </si>
   <si>
     <t>GNR 2023-164 DV</t>
   </si>
   <si>
-    <t>42806MAN9</t>
-[...4 lines deleted...]
-  <si>
     <t>76761RBG3</t>
   </si>
   <si>
     <t>RSRVA 2016-3A AR3</t>
   </si>
   <si>
     <t>024948AE1</t>
   </si>
   <si>
     <t>ACAR 2025-4 C</t>
   </si>
   <si>
     <t>06211EAF8</t>
   </si>
   <si>
     <t>BANK5 2023-5YR3 A3</t>
   </si>
   <si>
     <t>02008NAD9</t>
   </si>
   <si>
     <t>ALLYA 2023-A C</t>
   </si>
   <si>
-    <t>74332YAA7</t>
-[...2 lines deleted...]
-    <t>PROG 2022-SFR5 A</t>
+    <t>34962XAN2</t>
+  </si>
+  <si>
+    <t>FCBSL 2020-1A A1AR</t>
   </si>
   <si>
     <t>3137AYSH5</t>
   </si>
   <si>
     <t>FHR 4165 TE</t>
   </si>
   <si>
     <t>78397DAE8</t>
   </si>
   <si>
     <t>SECBEN 5.9 09/26/28</t>
   </si>
   <si>
-    <t>34962XAN2</t>
-[...10 lines deleted...]
-  <si>
     <t>68389XBU8</t>
   </si>
   <si>
     <t>ORCL 2.8 04/01/27</t>
   </si>
   <si>
     <t>38411WAB8</t>
   </si>
   <si>
     <t>GPIF 2025-1A B</t>
   </si>
   <si>
+    <t>38384H4V7</t>
+  </si>
+  <si>
+    <t>GNR 2024-1 D</t>
+  </si>
+  <si>
+    <t>872899BL2</t>
+  </si>
+  <si>
+    <t>TSTAT 2022-1A AR3</t>
+  </si>
+  <si>
+    <t>05330YAB1</t>
+  </si>
+  <si>
+    <t>DRVPNK 2026-N1A A2</t>
+  </si>
+  <si>
+    <t>34963QAN6</t>
+  </si>
+  <si>
+    <t>FCBSL 2021-3AR B1R</t>
+  </si>
+  <si>
+    <t>023771T32</t>
+  </si>
+  <si>
+    <t>AAL 7 1/4 02/15/28</t>
+  </si>
+  <si>
+    <t>039524AA1</t>
+  </si>
+  <si>
+    <t>ACOM 4 1/4 06/01/28</t>
+  </si>
+  <si>
     <t>3136B34W7</t>
   </si>
   <si>
     <t>FNR 2019-9 QB</t>
   </si>
   <si>
-    <t>872899BL2</t>
-[...20 lines deleted...]
-    <t>FCBSL 2021-3AR B1R</t>
+    <t>37185LAP7</t>
+  </si>
+  <si>
+    <t>GEL 8 1/4 01/15/29</t>
+  </si>
+  <si>
+    <t>37954FAJ3</t>
+  </si>
+  <si>
+    <t>GLP 6 7/8 01/15/29</t>
+  </si>
+  <si>
+    <t>57665RAN6</t>
+  </si>
+  <si>
+    <t>MTCHII 4 5/8 06/01/28</t>
+  </si>
+  <si>
+    <t>62886HBG5</t>
+  </si>
+  <si>
+    <t>NCLH 7 3/4 02/15/29</t>
+  </si>
+  <si>
+    <t>85172FAQ2</t>
+  </si>
+  <si>
+    <t>OMF 6 5/8 01/15/28</t>
+  </si>
+  <si>
+    <t>85571BBF1</t>
+  </si>
+  <si>
+    <t>STWD 5 1/4 10/15/28</t>
+  </si>
+  <si>
+    <t>83407HAA5</t>
+  </si>
+  <si>
+    <t>SCLP 2025-2 A</t>
   </si>
   <si>
     <t>03067FAD2</t>
   </si>
   <si>
     <t>AMCAR 2025-1 A3</t>
   </si>
   <si>
     <t>31416CDV5</t>
   </si>
   <si>
     <t>FN 995716</t>
   </si>
   <si>
-    <t>57665RAN6</t>
-[...4 lines deleted...]
-  <si>
     <t>165183DE1</t>
   </si>
   <si>
     <t>CFII 2024-1A A1</t>
   </si>
   <si>
     <t>12595JAG9</t>
   </si>
   <si>
     <t>CSAIL 2017-CX10 A4</t>
   </si>
   <si>
+    <t>83192CAC1</t>
+  </si>
+  <si>
+    <t>SMB 2019-B A2B</t>
+  </si>
+  <si>
+    <t>303075AA3</t>
+  </si>
+  <si>
+    <t>FDS 2.9 03/01/27</t>
+  </si>
+  <si>
+    <t>64134MAJ5</t>
+  </si>
+  <si>
+    <t>NEUB 2021-45A AR</t>
+  </si>
+  <si>
+    <t>14687JAG4</t>
+  </si>
+  <si>
+    <t>CRVNA 2021-P3 B</t>
+  </si>
+  <si>
+    <t>3137FJX79</t>
+  </si>
+  <si>
+    <t>FHR 4838 VA</t>
+  </si>
+  <si>
+    <t>83405UAA8</t>
+  </si>
+  <si>
+    <t>SCLP 2025-4 A</t>
+  </si>
+  <si>
+    <t>90276EAE7</t>
+  </si>
+  <si>
+    <t>UBSCM 2017-C1 A4</t>
+  </si>
+  <si>
+    <t>95000PAE4</t>
+  </si>
+  <si>
+    <t>WFCM 2016-C37 A5</t>
+  </si>
+  <si>
+    <t>12532BAD9</t>
+  </si>
+  <si>
+    <t>CFCRE 2016-C7 A3</t>
+  </si>
+  <si>
+    <t>78410GAD6</t>
+  </si>
+  <si>
+    <t>SBAC 3 7/8 02/15/27</t>
+  </si>
+  <si>
     <t>42806MAE9</t>
   </si>
   <si>
     <t>HERTZ 2021-2A A</t>
   </si>
   <si>
-    <t>83192CAC1</t>
-[...8 lines deleted...]
-    <t>FHR 4838 VA</t>
+    <t>432917AA0</t>
+  </si>
+  <si>
+    <t>HGVT 2023-1A A</t>
+  </si>
+  <si>
+    <t>90276XAU9</t>
+  </si>
+  <si>
+    <t>UBSCM 2018-C11 A4</t>
+  </si>
+  <si>
+    <t>14689MAC4</t>
+  </si>
+  <si>
+    <t>CRVNA 2025-P1 A3</t>
+  </si>
+  <si>
+    <t>92840VAT9</t>
+  </si>
+  <si>
+    <t>VST 5.05 12/30/26</t>
+  </si>
+  <si>
+    <t>14687KAE6</t>
+  </si>
+  <si>
+    <t>CRVNA 2021-P4 B</t>
+  </si>
+  <si>
+    <t>68269MAB0</t>
+  </si>
+  <si>
+    <t>OMFIT 2021-1A A2</t>
+  </si>
+  <si>
+    <t>552953CF6</t>
+  </si>
+  <si>
+    <t>MGM 5 1/2 04/15/27</t>
+  </si>
+  <si>
+    <t>78449TAC5</t>
+  </si>
+  <si>
+    <t>SMB 2019-A A2B</t>
+  </si>
+  <si>
+    <t>17327FAD8</t>
+  </si>
+  <si>
+    <t>CGCMT 2018-B2 A4</t>
   </si>
   <si>
     <t>RECPAY</t>
   </si>
   <si>
     <t>Receivables/Payables</t>
   </si>
   <si>
-    <t>83405UAA8</t>
-[...94 lines deleted...]
-  <si>
     <t>118230AQ4</t>
   </si>
   <si>
     <t>BPL 3.95 12/01/26</t>
   </si>
   <si>
     <t>00835DAA0</t>
   </si>
   <si>
     <t>AFFRM 2025-X2 A</t>
   </si>
   <si>
     <t>802927AE3</t>
   </si>
   <si>
     <t>SDART 2023-4 B</t>
   </si>
   <si>
     <t>83406YAA9</t>
   </si>
   <si>
     <t>SCLP 2025-1 A</t>
   </si>
   <si>
     <t>44935CAD3</t>
   </si>
   <si>
     <t>HART 2025-A A3</t>
   </si>
   <si>
     <t>30297CAJ1</t>
   </si>
   <si>
     <t>FRESB 2018-SB52 A10F</t>
   </si>
   <si>
     <t>44918CAE2</t>
   </si>
   <si>
     <t>HART 2023-C A4</t>
   </si>
   <si>
     <t>26244GAS4</t>
   </si>
   <si>
     <t>DRSLF 2015-40A AR2</t>
   </si>
   <si>
+    <t>34529BAA4</t>
+  </si>
+  <si>
+    <t>FORDF 2025-1 A1</t>
+  </si>
+  <si>
+    <t>06211EAP6</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR3 AS</t>
+  </si>
+  <si>
+    <t>FUTURESC</t>
+  </si>
+  <si>
+    <t>FUTURES CASH AT BROKER</t>
+  </si>
+  <si>
+    <t>065931BG1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 AS</t>
+  </si>
+  <si>
+    <t>96328GAS6</t>
+  </si>
+  <si>
+    <t>WFLF 2023-1A A</t>
+  </si>
+  <si>
     <t>3137H6N35</t>
   </si>
   <si>
     <t>FHR 5216 JA</t>
-  </si>
-[...10 lines deleted...]
-    <t>WFLF 2023-1A A</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1156,51 +1288,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I124"/>
+  <dimension ref="A1:I146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="15.281982" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1218,3635 +1350,4273 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>500000</v>
+        <v>850000</v>
       </c>
       <c r="F2" s="2">
-        <v>100.037752</v>
+        <v>99.97886699999999</v>
       </c>
       <c r="G2" s="3">
-        <v>500188.76</v>
+        <v>849820.37</v>
       </c>
       <c r="H2" s="4">
-        <v>0.020295994616</v>
+        <v>0.028715256045</v>
       </c>
       <c r="I2" s="5">
-        <v>0.020303544746</v>
+        <v>0.028725348983</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
         <v>500000</v>
       </c>
       <c r="F3" s="2">
-        <v>99.746668</v>
+        <v>99.951904</v>
       </c>
       <c r="G3" s="3">
-        <v>498733.34</v>
+        <v>499759.52</v>
       </c>
       <c r="H3" s="4">
-        <v>0.020236938518</v>
+        <v>0.016886771714</v>
       </c>
       <c r="I3" s="5">
-        <v>0.020244466679</v>
+        <v>0.016892707136</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>440785.71</v>
+        <v>461892.85</v>
       </c>
       <c r="F4" s="2">
-        <v>100.94848</v>
+        <v>100.76537</v>
       </c>
       <c r="G4" s="3">
-        <v>444966.47</v>
+        <v>465428.04</v>
       </c>
       <c r="H4" s="4">
-        <v>0.018055258112</v>
+        <v>0.015726718021</v>
       </c>
       <c r="I4" s="5">
-        <v>0.018061974686</v>
+        <v>0.015732245702</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
         <v>401303.97</v>
       </c>
       <c r="F5" s="2">
-        <v>100</v>
+        <v>99.968749</v>
       </c>
       <c r="G5" s="3">
-        <v>401303.97</v>
+        <v>401178.56</v>
       </c>
       <c r="H5" s="4">
-        <v>0.016283579052</v>
+        <v>0.013555741237</v>
       </c>
       <c r="I5" s="5">
-        <v>0.01628963656</v>
+        <v>0.013560505856</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>398003.59</v>
+        <v>400000</v>
       </c>
       <c r="F6" s="2">
-        <v>1</v>
+        <v>100.19226</v>
       </c>
       <c r="G6" s="3">
-        <v>398003.59</v>
+        <v>400769.04</v>
       </c>
       <c r="H6" s="4">
-        <v>0.01614966062</v>
+        <v>0.013541903691</v>
       </c>
       <c r="I6" s="5">
-        <v>0.01615566831</v>
+        <v>0.013546663447</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>400000</v>
+        <v>395000</v>
       </c>
       <c r="F7" s="2">
-        <v>96.53677</v>
+        <v>98.867949</v>
       </c>
       <c r="G7" s="3">
-        <v>386147.08</v>
+        <v>390528.4</v>
       </c>
       <c r="H7" s="4">
-        <v>0.015668562917</v>
+        <v>0.013195874516</v>
       </c>
       <c r="I7" s="5">
-        <v>0.015674391638</v>
+        <v>0.013200512648</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>380000</v>
+        <v>383332.03</v>
       </c>
       <c r="F8" s="2">
-        <v>98.72147099999999</v>
+        <v>1</v>
       </c>
       <c r="G8" s="3">
-        <v>375141.59</v>
+        <v>383332.03</v>
       </c>
       <c r="H8" s="4">
-        <v>0.015221996765</v>
+        <v>0.012952710699</v>
       </c>
       <c r="I8" s="5">
-        <v>0.015227659363</v>
+        <v>0.012957263362</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
-        <v>373497.58</v>
+        <v>400000</v>
       </c>
       <c r="F9" s="2">
-        <v>98.833569</v>
+        <v>96.54064</v>
       </c>
       <c r="G9" s="3">
-        <v>369140.99</v>
+        <v>386162.56</v>
       </c>
       <c r="H9" s="4">
-        <v>0.01497851234</v>
+        <v>0.013048353727</v>
       </c>
       <c r="I9" s="5">
-        <v>0.014984084361</v>
+        <v>0.013052940008</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
-        <v>359771.28</v>
+        <v>380000</v>
       </c>
       <c r="F10" s="2">
-        <v>99.917439</v>
+        <v>98.75045</v>
       </c>
       <c r="G10" s="3">
-        <v>359474.25</v>
+        <v>375251.71</v>
       </c>
       <c r="H10" s="4">
-        <v>0.014586268246</v>
+        <v>0.012679678342</v>
       </c>
       <c r="I10" s="5">
-        <v>0.014591694352</v>
+        <v>0.01268413504</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>350000</v>
+        <v>373497.58</v>
       </c>
       <c r="F11" s="2">
-        <v>100.046</v>
+        <v>98.817401</v>
       </c>
       <c r="G11" s="3">
-        <v>350161</v>
+        <v>369080.6</v>
       </c>
       <c r="H11" s="4">
-        <v>0.014208367599</v>
+        <v>0.012471157847</v>
       </c>
       <c r="I11" s="5">
-        <v>0.014213653125</v>
+        <v>0.012475541252</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>325000</v>
+        <v>365000</v>
       </c>
       <c r="F12" s="2">
-        <v>100.019</v>
+        <v>99.68167099999999</v>
       </c>
       <c r="G12" s="3">
-        <v>325061.75</v>
+        <v>363838.1</v>
       </c>
       <c r="H12" s="4">
-        <v>0.013189923596</v>
+        <v>0.012294014772</v>
       </c>
       <c r="I12" s="5">
-        <v>0.01319483026</v>
+        <v>0.012298335915</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>325000</v>
+        <v>359771.28</v>
       </c>
       <c r="F13" s="2">
-        <v>100.019</v>
+        <v>99.82553900000001</v>
       </c>
       <c r="G13" s="3">
-        <v>325061.75</v>
+        <v>359143.62</v>
       </c>
       <c r="H13" s="4">
-        <v>0.013189923596</v>
+        <v>0.012135389265</v>
       </c>
       <c r="I13" s="5">
-        <v>0.01319483026</v>
+        <v>0.012139654653</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
-        <v>320000</v>
+        <v>350000</v>
       </c>
       <c r="F14" s="2">
-        <v>99.84156900000001</v>
+        <v>99.999</v>
       </c>
       <c r="G14" s="3">
-        <v>319493.02</v>
+        <v>349996.5</v>
       </c>
       <c r="H14" s="4">
-        <v>0.012963963105</v>
+        <v>0.011826309975</v>
       </c>
       <c r="I14" s="5">
-        <v>0.012968785712</v>
+        <v>0.011830466727</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
-        <v>300000</v>
+        <v>335000</v>
       </c>
       <c r="F15" s="2">
-        <v>100.24433</v>
+        <v>99.78474</v>
       </c>
       <c r="G15" s="3">
-        <v>300732.99</v>
+        <v>334278.88</v>
       </c>
       <c r="H15" s="4">
-        <v>0.012202743512</v>
+        <v>0.011295214784</v>
       </c>
       <c r="I15" s="5">
-        <v>0.012207282945</v>
+        <v>0.011299184865</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
-        <v>295000</v>
+        <v>325000</v>
       </c>
       <c r="F16" s="2">
-        <v>100.306969</v>
+        <v>99.991</v>
       </c>
       <c r="G16" s="3">
-        <v>295905.56</v>
+        <v>324970.75</v>
       </c>
       <c r="H16" s="4">
-        <v>0.012006862416</v>
+        <v>0.010980695013</v>
       </c>
       <c r="I16" s="5">
-        <v>0.01201132898</v>
+        <v>0.010984554546</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
-        <v>292000</v>
+        <v>325000</v>
       </c>
       <c r="F17" s="2">
-        <v>100.019</v>
+        <v>99.999</v>
       </c>
       <c r="G17" s="3">
-        <v>292055.48</v>
+        <v>324996.75</v>
       </c>
       <c r="H17" s="4">
-        <v>0.011850639046</v>
+        <v>0.010981573548</v>
       </c>
       <c r="I17" s="5">
-        <v>0.011855047496</v>
+        <v>0.01098543339</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
-        <v>290909.47</v>
+        <v>325000</v>
       </c>
       <c r="F18" s="2">
-        <v>100.015001</v>
+        <v>100</v>
       </c>
       <c r="G18" s="3">
-        <v>290953.11</v>
+        <v>325000</v>
       </c>
       <c r="H18" s="4">
-        <v>0.011805908514</v>
+        <v>0.010981683365</v>
       </c>
       <c r="I18" s="5">
-        <v>0.011810300324</v>
+        <v>0.010985543245</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
-        <v>284264</v>
+        <v>315000</v>
       </c>
       <c r="F19" s="2">
-        <v>100.537842</v>
+        <v>100.332781</v>
       </c>
       <c r="G19" s="3">
-        <v>285792.89</v>
+        <v>316048.26</v>
       </c>
       <c r="H19" s="4">
-        <v>0.011596524042</v>
+        <v>0.010679205911</v>
       </c>
       <c r="I19" s="5">
-        <v>0.01160083796</v>
+        <v>0.010682959475</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
-        <v>285000</v>
+        <v>300000</v>
       </c>
       <c r="F20" s="2">
-        <v>99.567989</v>
+        <v>98.53704999999999</v>
       </c>
       <c r="G20" s="3">
-        <v>283768.77</v>
+        <v>295611.15</v>
       </c>
       <c r="H20" s="4">
-        <v>0.011514391888</v>
+        <v>0.009988640149</v>
       </c>
       <c r="I20" s="5">
-        <v>0.011518675253</v>
+        <v>0.009992150991000001</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>283807.58</v>
+        <v>299388.86</v>
       </c>
       <c r="F21" s="2">
-        <v>98.96054100000001</v>
+        <v>98.699</v>
       </c>
       <c r="G21" s="3">
-        <v>280857.52</v>
+        <v>295493.81</v>
       </c>
       <c r="H21" s="4">
-        <v>0.011396262971</v>
+        <v>0.009984675286</v>
       </c>
       <c r="I21" s="5">
-        <v>0.011400502392</v>
+        <v>0.009988184734</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
-        <v>275000</v>
+        <v>295000</v>
       </c>
       <c r="F22" s="2">
-        <v>100.086</v>
+        <v>100.26121</v>
       </c>
       <c r="G22" s="3">
-        <v>275236.5</v>
+        <v>295770.57</v>
       </c>
       <c r="H22" s="4">
-        <v>0.011168180833</v>
+        <v>0.009994026901</v>
       </c>
       <c r="I22" s="5">
-        <v>0.011172335407</v>
+        <v>0.009997539636000001</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
-        <v>275000</v>
+        <v>292000</v>
       </c>
       <c r="F23" s="2">
-        <v>100.09</v>
+        <v>99.999</v>
       </c>
       <c r="G23" s="3">
-        <v>275247.5</v>
+        <v>291997.08</v>
       </c>
       <c r="H23" s="4">
-        <v>0.011168627176</v>
+        <v>0.009866521465</v>
       </c>
       <c r="I23" s="5">
-        <v>0.011172781916</v>
+        <v>0.009869989383999999</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>285164.29</v>
+        <v>291361.38</v>
       </c>
       <c r="F24" s="2">
-        <v>96.06529999999999</v>
+        <v>100.008</v>
       </c>
       <c r="G24" s="3">
-        <v>273943.93</v>
+        <v>291384.69</v>
       </c>
       <c r="H24" s="4">
-        <v>0.011115732673</v>
+        <v>0.009845828895</v>
       </c>
       <c r="I24" s="5">
-        <v>0.011119867737</v>
+        <v>0.009849289541000001</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>265000</v>
+        <v>290909.47</v>
       </c>
       <c r="F25" s="2">
-        <v>100.037</v>
+        <v>99.991001</v>
       </c>
       <c r="G25" s="3">
-        <v>265098.05</v>
+        <v>290883.29</v>
       </c>
       <c r="H25" s="4">
-        <v>0.010756796285</v>
+        <v>0.009828886764999999</v>
       </c>
       <c r="I25" s="5">
-        <v>0.010760797824</v>
+        <v>0.009832341456</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>265894.4</v>
+        <v>284264</v>
       </c>
       <c r="F26" s="2">
-        <v>100.02</v>
+        <v>100.089941</v>
       </c>
       <c r="G26" s="3">
-        <v>265947.58</v>
+        <v>284519.67</v>
       </c>
       <c r="H26" s="4">
-        <v>0.010791267339</v>
+        <v>0.009613861309999999</v>
       </c>
       <c r="I26" s="5">
-        <v>0.010795281701</v>
+        <v>0.009617240423</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>260000</v>
+        <v>287656.42</v>
       </c>
       <c r="F27" s="2">
-        <v>100.374196</v>
+        <v>98.957409</v>
       </c>
       <c r="G27" s="3">
-        <v>260972.91</v>
+        <v>284657.34</v>
       </c>
       <c r="H27" s="4">
-        <v>0.010589411822</v>
+        <v>0.009618513157</v>
       </c>
       <c r="I27" s="5">
-        <v>0.010593351093</v>
+        <v>0.009621893905</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>258215.65</v>
+        <v>275000</v>
       </c>
       <c r="F28" s="2">
-        <v>99.98099999999999</v>
+        <v>100.049</v>
       </c>
       <c r="G28" s="3">
-        <v>258166.59</v>
+        <v>275134.75</v>
       </c>
       <c r="H28" s="4">
-        <v>0.010475540676</v>
+        <v>0.009296746791</v>
       </c>
       <c r="I28" s="5">
-        <v>0.010479437587</v>
+        <v>0.009300014444000001</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>250000</v>
+        <v>285164.29</v>
       </c>
       <c r="F29" s="2">
-        <v>100.794892</v>
+        <v>96.21569</v>
       </c>
       <c r="G29" s="3">
-        <v>251987.23</v>
+        <v>274372.79</v>
       </c>
       <c r="H29" s="4">
-        <v>0.010224802859</v>
+        <v>0.009271000293999999</v>
       </c>
       <c r="I29" s="5">
-        <v>0.010228606496</v>
+        <v>0.009274258897000001</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>250000</v>
+        <v>275000</v>
       </c>
       <c r="F30" s="2">
-        <v>100.099192</v>
+        <v>99.977</v>
       </c>
       <c r="G30" s="3">
-        <v>250247.98</v>
+        <v>274936.75</v>
       </c>
       <c r="H30" s="4">
-        <v>0.010154229885</v>
+        <v>0.009290056412</v>
       </c>
       <c r="I30" s="5">
-        <v>0.010158007268</v>
+        <v>0.009293321713</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>250000</v>
+        <v>272442.14</v>
       </c>
       <c r="F31" s="2">
-        <v>100.123</v>
+        <v>99.303048</v>
       </c>
       <c r="G31" s="3">
-        <v>250307.5</v>
+        <v>270543.35</v>
       </c>
       <c r="H31" s="4">
-        <v>0.010156645008</v>
+        <v>0.009141604294999999</v>
       </c>
       <c r="I31" s="5">
-        <v>0.01016042329</v>
+        <v>0.009144817418</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>250000</v>
+        <v>265000</v>
       </c>
       <c r="F32" s="2">
-        <v>100.633968</v>
+        <v>100.009</v>
       </c>
       <c r="G32" s="3">
-        <v>251584.92</v>
+        <v>265023.85</v>
       </c>
       <c r="H32" s="4">
-        <v>0.010208478459</v>
+        <v>0.008955101553</v>
       </c>
       <c r="I32" s="5">
-        <v>0.010212276023</v>
+        <v>0.008958249123000001</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>250000</v>
+        <v>265894.4</v>
       </c>
       <c r="F33" s="2">
-        <v>100.379296</v>
+        <v>99.996999</v>
       </c>
       <c r="G33" s="3">
-        <v>250948.24</v>
+        <v>265886.42</v>
       </c>
       <c r="H33" s="4">
-        <v>0.010182644104</v>
+        <v>0.008984247634000001</v>
       </c>
       <c r="I33" s="5">
-        <v>0.010186432058</v>
+        <v>0.008987405448</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>250000</v>
+        <v>260000</v>
       </c>
       <c r="F34" s="2">
-        <v>100.330752</v>
+        <v>100.269246</v>
       </c>
       <c r="G34" s="3">
-        <v>250826.88</v>
+        <v>260700.04</v>
       </c>
       <c r="H34" s="4">
-        <v>0.010177719719</v>
+        <v>0.008809000886</v>
       </c>
       <c r="I34" s="5">
-        <v>0.010181505841</v>
+        <v>0.008812097105</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
-        <v>250000</v>
+        <v>258215.65</v>
       </c>
       <c r="F35" s="2">
-        <v>100.115</v>
+        <v>99.956002</v>
       </c>
       <c r="G35" s="3">
-        <v>250287.5</v>
+        <v>258102.04</v>
       </c>
       <c r="H35" s="4">
-        <v>0.010155833475</v>
+        <v>0.008721215022</v>
       </c>
       <c r="I35" s="5">
-        <v>0.010159611455</v>
+        <v>0.008724280385</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>250000</v>
+        <v>259213.9596</v>
       </c>
       <c r="F36" s="2">
-        <v>99.99663200000001</v>
+        <v>99.83576100000001</v>
       </c>
       <c r="G36" s="3">
-        <v>249991.58</v>
+        <v>258788.23</v>
       </c>
       <c r="H36" s="4">
-        <v>0.010143826026</v>
+        <v>0.008744401204</v>
       </c>
       <c r="I36" s="5">
-        <v>0.01014759954</v>
+        <v>0.008747474716999999</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
         <v>250000</v>
       </c>
       <c r="F37" s="2">
-        <v>100</v>
+        <v>100.66064</v>
       </c>
       <c r="G37" s="3">
-        <v>250000</v>
+        <v>251651.6</v>
       </c>
       <c r="H37" s="4">
-        <v>0.010144167682</v>
+        <v>0.008503255967</v>
       </c>
       <c r="I37" s="5">
-        <v>0.010147941322</v>
+        <v>0.008506244721000001</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
         <v>250000</v>
       </c>
       <c r="F38" s="2">
-        <v>99.17026</v>
+        <v>100.074</v>
       </c>
       <c r="G38" s="3">
-        <v>247925.65</v>
+        <v>250185</v>
       </c>
       <c r="H38" s="4">
-        <v>0.010059997465</v>
+        <v>0.008453699853999999</v>
       </c>
       <c r="I38" s="5">
-        <v>0.010063739794</v>
+        <v>0.008456671190000001</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
         <v>250000</v>
       </c>
       <c r="F39" s="2">
-        <v>100.041</v>
+        <v>100.511524</v>
       </c>
       <c r="G39" s="3">
-        <v>250102.5</v>
+        <v>251278.81</v>
       </c>
       <c r="H39" s="4">
-        <v>0.010148326791</v>
+        <v>0.00849065947</v>
       </c>
       <c r="I39" s="5">
-        <v>0.010152101978</v>
+        <v>0.008493643796000001</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
         <v>250000</v>
       </c>
       <c r="F40" s="2">
-        <v>99.89646</v>
+        <v>100.083</v>
       </c>
       <c r="G40" s="3">
-        <v>249741.15</v>
+        <v>250207.5</v>
       </c>
       <c r="H40" s="4">
-        <v>0.010133664411</v>
+        <v>0.008454460125</v>
       </c>
       <c r="I40" s="5">
-        <v>0.010137434144</v>
+        <v>0.008457431728</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
         <v>250000</v>
       </c>
       <c r="F41" s="2">
-        <v>99.83216</v>
+        <v>100.075</v>
       </c>
       <c r="G41" s="3">
-        <v>249580.4</v>
+        <v>250187.5</v>
       </c>
       <c r="H41" s="4">
-        <v>0.010127141711</v>
+        <v>0.008453784329</v>
       </c>
       <c r="I41" s="5">
-        <v>0.010130909018</v>
+        <v>0.008456755694</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
         <v>250000</v>
       </c>
       <c r="F42" s="2">
-        <v>99.098572</v>
+        <v>100.264612</v>
       </c>
       <c r="G42" s="3">
-        <v>247746.43</v>
+        <v>250661.53</v>
       </c>
       <c r="H42" s="4">
-        <v>0.010052725314</v>
+        <v>0.008469801705</v>
       </c>
       <c r="I42" s="5">
-        <v>0.010056464938</v>
+        <v>0.008472778701</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
         <v>250000</v>
       </c>
       <c r="F43" s="2">
-        <v>99.349932</v>
+        <v>100.074</v>
       </c>
       <c r="G43" s="3">
-        <v>248374.83</v>
+        <v>250185</v>
       </c>
       <c r="H43" s="4">
-        <v>0.010078223694</v>
+        <v>0.008453699853999999</v>
       </c>
       <c r="I43" s="5">
-        <v>0.010081972803</v>
+        <v>0.008456671190000001</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
         <v>250000</v>
       </c>
       <c r="F44" s="2">
-        <v>99.68002</v>
+        <v>99.75828799999999</v>
       </c>
       <c r="G44" s="3">
-        <v>249200.05</v>
+        <v>249395.72</v>
       </c>
       <c r="H44" s="4">
-        <v>0.010111708374</v>
+        <v>0.008427030245</v>
       </c>
       <c r="I44" s="5">
-        <v>0.01011546994</v>
+        <v>0.008429992206999999</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
         <v>250000</v>
       </c>
       <c r="F45" s="2">
-        <v>100.013</v>
+        <v>99.946</v>
       </c>
       <c r="G45" s="3">
-        <v>250032.5</v>
+        <v>249865</v>
       </c>
       <c r="H45" s="4">
-        <v>0.010145486424</v>
+        <v>0.008442887119999999</v>
       </c>
       <c r="I45" s="5">
-        <v>0.010149260555</v>
+        <v>0.008445854655</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
         <v>250000</v>
       </c>
       <c r="F46" s="2">
-        <v>100.019</v>
+        <v>99.219076</v>
       </c>
       <c r="G46" s="3">
-        <v>250047.5</v>
+        <v>248047.69</v>
       </c>
       <c r="H46" s="4">
-        <v>0.010146095074</v>
+        <v>0.008381480586999999</v>
       </c>
       <c r="I46" s="5">
-        <v>0.010149869431</v>
+        <v>0.008384426539</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
         <v>250000</v>
       </c>
       <c r="F47" s="2">
-        <v>99.560772</v>
+        <v>100.007</v>
       </c>
       <c r="G47" s="3">
-        <v>248901.93</v>
+        <v>250017.5</v>
       </c>
       <c r="H47" s="4">
-        <v>0.010099611657</v>
+        <v>0.008448040064</v>
       </c>
       <c r="I47" s="5">
-        <v>0.010103368723</v>
+        <v>0.00845100941</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
         <v>250000</v>
       </c>
       <c r="F48" s="2">
-        <v>99.941532</v>
+        <v>99.86071200000001</v>
       </c>
       <c r="G48" s="3">
-        <v>249853.83</v>
+        <v>249651.78</v>
       </c>
       <c r="H48" s="4">
-        <v>0.01013823659</v>
+        <v>0.00843568246</v>
       </c>
       <c r="I48" s="5">
-        <v>0.010142008024</v>
+        <v>0.008438647463</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
         <v>250000</v>
       </c>
       <c r="F49" s="2">
-        <v>99.795152</v>
+        <v>99.547932</v>
       </c>
       <c r="G49" s="3">
-        <v>249487.88</v>
+        <v>248869.83</v>
       </c>
       <c r="H49" s="4">
-        <v>0.010123387557</v>
+        <v>0.00840926053</v>
       </c>
       <c r="I49" s="5">
-        <v>0.010127153467</v>
+        <v>0.008412216246</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
         <v>250000</v>
       </c>
       <c r="F50" s="2">
-        <v>99.288656</v>
+        <v>99.961384</v>
       </c>
       <c r="G50" s="3">
-        <v>248221.64</v>
+        <v>249903.46</v>
       </c>
       <c r="H50" s="4">
-        <v>0.010072007754</v>
+        <v>0.008444186675</v>
       </c>
       <c r="I50" s="5">
-        <v>0.010075754551</v>
+        <v>0.008447154667</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
         <v>250000</v>
       </c>
       <c r="F51" s="2">
-        <v>98.726224</v>
+        <v>99.94698</v>
       </c>
       <c r="G51" s="3">
-        <v>246815.56</v>
+        <v>249867.45</v>
       </c>
       <c r="H51" s="4">
-        <v>0.010014953708</v>
+        <v>0.008442969905</v>
       </c>
       <c r="I51" s="5">
-        <v>0.010018679281</v>
+        <v>0.008445937468999999</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
-        <v>246612.42</v>
+        <v>250000</v>
       </c>
       <c r="F52" s="2">
-        <v>100.027999</v>
+        <v>99.340284</v>
       </c>
       <c r="G52" s="3">
-        <v>246681.47</v>
+        <v>248350.71</v>
       </c>
       <c r="H52" s="4">
-        <v>0.010009512743</v>
+        <v>0.008391719571</v>
       </c>
       <c r="I52" s="5">
-        <v>0.010013236291</v>
+        <v>0.008394669122000001</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
-        <v>237841.88</v>
+        <v>250000</v>
       </c>
       <c r="F53" s="2">
-        <v>100.025</v>
+        <v>98.87112</v>
       </c>
       <c r="G53" s="3">
-        <v>237901.34</v>
+        <v>247177.8</v>
       </c>
       <c r="H53" s="4">
-        <v>0.009653244357999999</v>
+        <v>0.008352087183</v>
       </c>
       <c r="I53" s="5">
-        <v>0.009656835374</v>
+        <v>0.008355022803</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
-        <v>230420.99</v>
+        <v>250000</v>
       </c>
       <c r="F54" s="2">
-        <v>99.88041</v>
+        <v>99.83016000000001</v>
       </c>
       <c r="G54" s="3">
-        <v>230145.43</v>
+        <v>249575.4</v>
       </c>
       <c r="H54" s="4">
-        <v>0.009338535314</v>
+        <v>0.008433101595000001</v>
       </c>
       <c r="I54" s="5">
-        <v>0.009342009258</v>
+        <v>0.008436065691</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
-        <v>222587.97</v>
+        <v>250000</v>
       </c>
       <c r="F55" s="2">
-        <v>99.175079</v>
+        <v>99.98399999999999</v>
       </c>
       <c r="G55" s="3">
-        <v>220751.8</v>
+        <v>249960</v>
       </c>
       <c r="H55" s="4">
-        <v>0.008957372902000001</v>
+        <v>0.00844609715</v>
       </c>
       <c r="I55" s="5">
-        <v>0.008960705054</v>
+        <v>0.008449065814</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
-        <v>221364.68</v>
+        <v>250000</v>
       </c>
       <c r="F56" s="2">
-        <v>100.00425</v>
+        <v>99.064736</v>
       </c>
       <c r="G56" s="3">
-        <v>221374.09</v>
+        <v>247661.84</v>
       </c>
       <c r="H56" s="4">
-        <v>0.008982623476</v>
+        <v>0.008368442795</v>
       </c>
       <c r="I56" s="5">
-        <v>0.008985965021000001</v>
+        <v>0.008371384164</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
-        <v>217617.41</v>
+        <v>250000</v>
       </c>
       <c r="F57" s="2">
-        <v>100.966608</v>
+        <v>99.704992</v>
       </c>
       <c r="G57" s="3">
-        <v>219720.92</v>
+        <v>249262.48</v>
       </c>
       <c r="H57" s="4">
-        <v>0.008915543313000001</v>
+        <v>0.008422528093</v>
       </c>
       <c r="I57" s="5">
-        <v>0.008918859903999999</v>
+        <v>0.008425488472</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
-        <v>216000</v>
+        <v>250000</v>
       </c>
       <c r="F58" s="2">
-        <v>98.931051</v>
+        <v>99.331812</v>
       </c>
       <c r="G58" s="3">
-        <v>213691.07</v>
+        <v>248329.53</v>
       </c>
       <c r="H58" s="4">
-        <v>0.008670872191</v>
+        <v>0.008391003903</v>
       </c>
       <c r="I58" s="5">
-        <v>0.008674097764000001</v>
+        <v>0.008393953203</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>215000</v>
+        <v>250000</v>
       </c>
       <c r="F59" s="2">
-        <v>99.431298</v>
+        <v>99.457532</v>
       </c>
       <c r="G59" s="3">
-        <v>213777.29</v>
+        <v>248643.83</v>
       </c>
       <c r="H59" s="4">
-        <v>0.008674370734</v>
+        <v>0.008401624036</v>
       </c>
       <c r="I59" s="5">
-        <v>0.008677597608</v>
+        <v>0.008404577068</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>215000</v>
+        <v>250000</v>
       </c>
       <c r="F60" s="2">
-        <v>99.875</v>
+        <v>99.991</v>
       </c>
       <c r="G60" s="3">
-        <v>214731.25</v>
+        <v>249977.5</v>
       </c>
       <c r="H60" s="4">
-        <v>0.008713079226</v>
+        <v>0.008446688472000001</v>
       </c>
       <c r="I60" s="5">
-        <v>0.008716320499999999</v>
+        <v>0.008449657342999999</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>208777.72</v>
+        <v>250000</v>
       </c>
       <c r="F61" s="2">
-        <v>98.69999799999999</v>
+        <v>99.27506</v>
       </c>
       <c r="G61" s="3">
-        <v>206063.61</v>
+        <v>248187.65</v>
       </c>
       <c r="H61" s="4">
-        <v>0.008361375068</v>
+        <v>0.008386209807</v>
       </c>
       <c r="I61" s="5">
-        <v>0.008364485507999999</v>
+        <v>0.008389157421</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>200000</v>
+        <v>250000</v>
       </c>
       <c r="F62" s="2">
-        <v>100.587925</v>
+        <v>99.943</v>
       </c>
       <c r="G62" s="3">
-        <v>201175.85</v>
+        <v>249857.5</v>
       </c>
       <c r="H62" s="4">
-        <v>0.008163046223999999</v>
+        <v>0.008442633696</v>
       </c>
       <c r="I62" s="5">
-        <v>0.008166082885</v>
+        <v>0.008445601142999999</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>207000</v>
+        <v>250000</v>
       </c>
       <c r="F63" s="2">
-        <v>97.326725</v>
+        <v>99.74392</v>
       </c>
       <c r="G63" s="3">
-        <v>201466.32</v>
+        <v>249359.8</v>
       </c>
       <c r="H63" s="4">
-        <v>0.008174832559999999</v>
+        <v>0.008425816515</v>
       </c>
       <c r="I63" s="5">
-        <v>0.008177873606000001</v>
+        <v>0.008428778051000001</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>200000</v>
+        <v>250000</v>
       </c>
       <c r="F64" s="2">
-        <v>99.639655</v>
+        <v>99.313092</v>
       </c>
       <c r="G64" s="3">
-        <v>199279.31</v>
+        <v>248282.73</v>
       </c>
       <c r="H64" s="4">
-        <v>0.008086090945000001</v>
+        <v>0.008389422541000001</v>
       </c>
       <c r="I64" s="5">
-        <v>0.008089098978</v>
+        <v>0.008392371284</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>200000</v>
+        <v>250000</v>
       </c>
       <c r="F65" s="2">
-        <v>100.40836</v>
+        <v>100.008</v>
       </c>
       <c r="G65" s="3">
-        <v>200816.72</v>
+        <v>250020</v>
       </c>
       <c r="H65" s="4">
-        <v>0.008148473924</v>
+        <v>0.008448124538</v>
       </c>
       <c r="I65" s="5">
-        <v>0.008151505163999999</v>
+        <v>0.008451093914</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>200000</v>
+        <v>246612.42</v>
       </c>
       <c r="F66" s="2">
-        <v>99.54837000000001</v>
+        <v>99.998001</v>
       </c>
       <c r="G66" s="3">
-        <v>199096.74</v>
+        <v>246607.49</v>
       </c>
       <c r="H66" s="4">
-        <v>0.008078682861999999</v>
+        <v>0.008332816531999999</v>
       </c>
       <c r="I66" s="5">
-        <v>0.00808168814</v>
+        <v>0.008335745379</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
-        <v>200000</v>
+        <v>240000</v>
       </c>
       <c r="F67" s="2">
-        <v>100.00592</v>
+        <v>100.313</v>
       </c>
       <c r="G67" s="3">
-        <v>200011.84</v>
+        <v>240751.2</v>
       </c>
       <c r="H67" s="4">
-        <v>0.008115814573000001</v>
+        <v>0.008134933686</v>
       </c>
       <c r="I67" s="5">
-        <v>0.008118833664</v>
+        <v>0.008137792981</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>201369.49</v>
+        <v>225000</v>
       </c>
       <c r="F68" s="2">
-        <v>99.563221</v>
+        <v>100.620982</v>
       </c>
       <c r="G68" s="3">
-        <v>200489.95</v>
+        <v>226397.21</v>
       </c>
       <c r="H68" s="4">
-        <v>0.008135214700000001</v>
+        <v>0.00764991529</v>
       </c>
       <c r="I68" s="5">
-        <v>0.008138241007999999</v>
+        <v>0.007652604109</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>192000</v>
+        <v>226377</v>
       </c>
       <c r="F69" s="2">
-        <v>102.133802</v>
+        <v>100.004068</v>
       </c>
       <c r="G69" s="3">
-        <v>196096.9</v>
+        <v>226386.21</v>
       </c>
       <c r="H69" s="4">
-        <v>0.007956959335</v>
+        <v>0.007649543586</v>
       </c>
       <c r="I69" s="5">
-        <v>0.007959919332</v>
+        <v>0.007652232275</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>200000</v>
+        <v>218000</v>
       </c>
       <c r="F70" s="2">
-        <v>98.22718</v>
+        <v>102.049491</v>
       </c>
       <c r="G70" s="3">
-        <v>196454.36</v>
+        <v>222467.89</v>
       </c>
       <c r="H70" s="4">
-        <v>0.007971463878999999</v>
+        <v>0.007517144403</v>
       </c>
       <c r="I70" s="5">
-        <v>0.007974429271</v>
+        <v>0.007519786555</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>196856.65</v>
+        <v>222587.96</v>
       </c>
       <c r="F71" s="2">
-        <v>99.90366</v>
+        <v>99.10373</v>
       </c>
       <c r="G71" s="3">
-        <v>196667</v>
+        <v>220592.97</v>
       </c>
       <c r="H71" s="4">
-        <v>0.007980092033</v>
+        <v>0.007453791258</v>
       </c>
       <c r="I71" s="5">
-        <v>0.007983060635000001</v>
+        <v>0.007456411142</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
-        <v>200000</v>
+        <v>217617.4</v>
       </c>
       <c r="F72" s="2">
-        <v>98.51851000000001</v>
+        <v>100.761538</v>
       </c>
       <c r="G72" s="3">
-        <v>197037.02</v>
+        <v>219274.64</v>
       </c>
       <c r="H72" s="4">
-        <v>0.007995106282</v>
+        <v>0.0074092451</v>
       </c>
       <c r="I72" s="5">
-        <v>0.007998080469</v>
+        <v>0.007411849327</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
-        <v>194170.55</v>
+        <v>216994.69</v>
       </c>
       <c r="F73" s="2">
-        <v>100.194</v>
+        <v>99.79834099999999</v>
       </c>
       <c r="G73" s="3">
-        <v>194547.24</v>
+        <v>216557.1</v>
       </c>
       <c r="H73" s="4">
-        <v>0.007894079334</v>
+        <v>0.007317420031</v>
       </c>
       <c r="I73" s="5">
-        <v>0.007897015939</v>
+        <v>0.007319991983</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
-        <v>190000</v>
+        <v>216000</v>
       </c>
       <c r="F74" s="2">
-        <v>99.401332</v>
+        <v>99.02494</v>
       </c>
       <c r="G74" s="3">
-        <v>188862.53</v>
+        <v>213893.87</v>
       </c>
       <c r="H74" s="4">
-        <v>0.007663412725</v>
+        <v>0.007227430026</v>
       </c>
       <c r="I74" s="5">
-        <v>0.007666263522</v>
+        <v>0.007229970348</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>186000</v>
+        <v>215000</v>
       </c>
       <c r="F75" s="2">
-        <v>101.97229</v>
+        <v>99.546595</v>
       </c>
       <c r="G75" s="3">
-        <v>189668.46</v>
+        <v>214025.18</v>
       </c>
       <c r="H75" s="4">
-        <v>0.007696114624</v>
+        <v>0.007231866925</v>
       </c>
       <c r="I75" s="5">
-        <v>0.007698977587</v>
+        <v>0.007234408807</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
-        <v>176887.07</v>
+        <v>200000</v>
       </c>
       <c r="F76" s="2">
-        <v>100.300112</v>
+        <v>100.445375</v>
       </c>
       <c r="G76" s="3">
-        <v>177417.93</v>
+        <v>200890.75</v>
       </c>
       <c r="H76" s="4">
-        <v>0.007199028899</v>
+        <v>0.006788057254</v>
       </c>
       <c r="I76" s="5">
-        <v>0.007201706945</v>
+        <v>0.006790443144</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
-        <v>179774.75</v>
+        <v>200000</v>
       </c>
       <c r="F77" s="2">
-        <v>99.373688</v>
+        <v>100.001515</v>
       </c>
       <c r="G77" s="3">
-        <v>178648.8</v>
+        <v>200003.03</v>
       </c>
       <c r="H77" s="4">
-        <v>0.0072489735</v>
+        <v>0.006758061377</v>
       </c>
       <c r="I77" s="5">
-        <v>0.007251670125</v>
+        <v>0.006760436724</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
-        <v>186640.83</v>
+        <v>200000</v>
       </c>
       <c r="F78" s="2">
-        <v>93.840672</v>
+        <v>100.32511</v>
       </c>
       <c r="G78" s="3">
-        <v>175145.01</v>
+        <v>200650.22</v>
       </c>
       <c r="H78" s="4">
-        <v>0.007106801364</v>
+        <v>0.006779929794</v>
       </c>
       <c r="I78" s="5">
-        <v>0.007109445101</v>
+        <v>0.006782312827</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
-        <v>175000</v>
+        <v>207000</v>
       </c>
       <c r="F79" s="2">
-        <v>96.792034</v>
+        <v>97.284058</v>
       </c>
       <c r="G79" s="3">
-        <v>169386.06</v>
+        <v>201378</v>
       </c>
       <c r="H79" s="4">
-        <v>0.006873122362</v>
+        <v>0.006804521333</v>
       </c>
       <c r="I79" s="5">
-        <v>0.00687567917</v>
+        <v>0.00680691301</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
-        <v>168301.89</v>
+        <v>200000</v>
       </c>
       <c r="F80" s="2">
-        <v>100.066</v>
+        <v>100.011295</v>
       </c>
       <c r="G80" s="3">
-        <v>168412.97</v>
+        <v>200022.59</v>
       </c>
       <c r="H80" s="4">
-        <v>0.006833637599</v>
+        <v>0.006758722305</v>
       </c>
       <c r="I80" s="5">
-        <v>0.006836179719</v>
+        <v>0.006761097884</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
-        <v>165000</v>
+        <v>201369.49</v>
       </c>
       <c r="F81" s="2">
-        <v>100.405558</v>
+        <v>99.661731</v>
       </c>
       <c r="G81" s="3">
-        <v>165669.17</v>
+        <v>200688.32</v>
       </c>
       <c r="H81" s="4">
-        <v>0.006722303389</v>
+        <v>0.006781217166</v>
       </c>
       <c r="I81" s="5">
-        <v>0.006724804093</v>
+        <v>0.006783600652</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
-        <v>165000</v>
+        <v>200000</v>
       </c>
       <c r="F82" s="2">
-        <v>98.987685</v>
+        <v>99.576025</v>
       </c>
       <c r="G82" s="3">
-        <v>163329.68</v>
+        <v>199152.05</v>
       </c>
       <c r="H82" s="4">
-        <v>0.006627374655</v>
+        <v>0.006729306937</v>
       </c>
       <c r="I82" s="5">
-        <v>0.006629840045</v>
+        <v>0.006731672177</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
-        <v>160000</v>
+        <v>200000</v>
       </c>
       <c r="F83" s="2">
-        <v>99.9603</v>
+        <v>98.05450999999999</v>
       </c>
       <c r="G83" s="3">
-        <v>159936.48</v>
+        <v>196109.02</v>
       </c>
       <c r="H83" s="4">
-        <v>0.006489689886</v>
+        <v>0.006626483577</v>
       </c>
       <c r="I83" s="5">
-        <v>0.006492104057</v>
+        <v>0.006628812677</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>160462.81</v>
+        <v>196856.65</v>
       </c>
       <c r="F84" s="2">
-        <v>99.00393699999999</v>
+        <v>99.879242</v>
       </c>
       <c r="G84" s="3">
-        <v>158864.5</v>
+        <v>196618.93</v>
       </c>
       <c r="H84" s="4">
-        <v>0.006446192479</v>
+        <v>0.006643713326</v>
       </c>
       <c r="I84" s="5">
-        <v>0.006448590469</v>
+        <v>0.006646048482</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
-        <v>155299.79</v>
+        <v>194170.55</v>
       </c>
       <c r="F85" s="2">
-        <v>100.03</v>
+        <v>100.004002</v>
       </c>
       <c r="G85" s="3">
-        <v>155346.38</v>
+        <v>194178.32</v>
       </c>
       <c r="H85" s="4">
-        <v>0.006303438907</v>
+        <v>0.006561245644</v>
       </c>
       <c r="I85" s="5">
-        <v>0.006305783793</v>
+        <v>0.006563551813</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
-        <v>152953.2</v>
+        <v>190000</v>
       </c>
       <c r="F86" s="2">
-        <v>99.88753800000001</v>
+        <v>99.526279</v>
       </c>
       <c r="G86" s="3">
-        <v>152781.19</v>
+        <v>189099.93</v>
       </c>
       <c r="H86" s="4">
-        <v>0.006199351868</v>
+        <v>0.006389647867</v>
       </c>
       <c r="I86" s="5">
-        <v>0.006201658033</v>
+        <v>0.006391893722</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
-        <v>150000</v>
+        <v>186000</v>
       </c>
       <c r="F87" s="2">
-        <v>99.78077999999999</v>
+        <v>101.884769</v>
       </c>
       <c r="G87" s="3">
-        <v>149671.17</v>
+        <v>189505.67</v>
       </c>
       <c r="H87" s="4">
-        <v>0.006073157782</v>
+        <v>0.006403357746</v>
       </c>
       <c r="I87" s="5">
-        <v>0.006075417003</v>
+        <v>0.006405608421</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>150000</v>
+        <v>176887.07</v>
       </c>
       <c r="F88" s="2">
-        <v>100.032</v>
+        <v>100.197459</v>
       </c>
       <c r="G88" s="3">
-        <v>150048</v>
+        <v>177236.35</v>
       </c>
       <c r="H88" s="4">
-        <v>0.006088448289</v>
+        <v>0.005988779909</v>
       </c>
       <c r="I88" s="5">
-        <v>0.006090713198</v>
+        <v>0.005990884866</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
-        <v>140000</v>
+        <v>168301.89</v>
       </c>
       <c r="F89" s="2">
-        <v>99.189993</v>
+        <v>99.992002</v>
       </c>
       <c r="G89" s="3">
-        <v>138865.99</v>
+        <v>168288.43</v>
       </c>
       <c r="H89" s="4">
-        <v>0.00563471956</v>
+        <v>0.005686431519</v>
       </c>
       <c r="I89" s="5">
-        <v>0.005636815681</v>
+        <v>0.005688430205</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>135213.27</v>
+        <v>181093.89</v>
       </c>
       <c r="F90" s="2">
-        <v>101.932798</v>
+        <v>93.787018</v>
       </c>
       <c r="G90" s="3">
-        <v>137826.67</v>
+        <v>169842.56</v>
       </c>
       <c r="H90" s="4">
-        <v>0.005592547381</v>
+        <v>0.005738945253</v>
       </c>
       <c r="I90" s="5">
-        <v>0.005594627814</v>
+        <v>0.005740962397</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
-        <v>140000</v>
+        <v>175000</v>
       </c>
       <c r="F91" s="2">
-        <v>98.00475</v>
+        <v>96.623531</v>
       </c>
       <c r="G91" s="3">
-        <v>137206.65</v>
+        <v>169091.18</v>
       </c>
       <c r="H91" s="4">
-        <v>0.005567389059</v>
+        <v>0.005713556278</v>
       </c>
       <c r="I91" s="5">
-        <v>0.005569460133</v>
+        <v>0.005715564498</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
-        <v>135969.61</v>
+        <v>165000</v>
       </c>
       <c r="F92" s="2">
-        <v>100.317211</v>
+        <v>99.008442</v>
       </c>
       <c r="G92" s="3">
-        <v>136400.92</v>
+        <v>163363.93</v>
       </c>
       <c r="H92" s="4">
-        <v>0.00553469524</v>
+        <v>0.005520033676</v>
       </c>
       <c r="I92" s="5">
-        <v>0.005536754153</v>
+        <v>0.005521973877</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
-        <v>120000</v>
+        <v>160000</v>
       </c>
       <c r="F93" s="2">
-        <v>99.138717</v>
+        <v>99.942069</v>
       </c>
       <c r="G93" s="3">
-        <v>118966.46</v>
+        <v>159907.31</v>
       </c>
       <c r="H93" s="4">
-        <v>0.004827262891</v>
+        <v>0.005403235232</v>
       </c>
       <c r="I93" s="5">
-        <v>0.004829058638</v>
+        <v>0.00540513438</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>116666.66</v>
+        <v>152953.2</v>
       </c>
       <c r="F94" s="2">
-        <v>99.584637</v>
+        <v>99.82850999999999</v>
       </c>
       <c r="G94" s="3">
-        <v>116182.07</v>
+        <v>152690.9</v>
       </c>
       <c r="H94" s="4">
-        <v>0.004714281593</v>
+        <v>0.005159394223</v>
       </c>
       <c r="I94" s="5">
-        <v>0.004716035311</v>
+        <v>0.005161207665</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>114534.11</v>
+        <v>155299.79</v>
       </c>
       <c r="F95" s="2">
-        <v>100.012119</v>
+        <v>99.98799699999999</v>
       </c>
       <c r="G95" s="3">
-        <v>114547.99</v>
+        <v>155281.15</v>
       </c>
       <c r="H95" s="4">
-        <v>0.004647976088</v>
+        <v>0.0052469182</v>
       </c>
       <c r="I95" s="5">
-        <v>0.00464970514</v>
+        <v>0.005248762405</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
-        <v>109086.78</v>
+        <v>150000</v>
       </c>
       <c r="F96" s="2">
-        <v>99.70242</v>
+        <v>99.814493</v>
       </c>
       <c r="G96" s="3">
-        <v>108762.16</v>
+        <v>149721.74</v>
       </c>
       <c r="H96" s="4">
-        <v>0.004413206336</v>
+        <v>0.00505906688</v>
       </c>
       <c r="I96" s="5">
-        <v>0.004414848053</v>
+        <v>0.005060845058</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>108976.71</v>
+        <v>150000</v>
       </c>
       <c r="F97" s="2">
-        <v>1</v>
+        <v>99.94</v>
       </c>
       <c r="G97" s="3">
-        <v>108976.71</v>
+        <v>149910</v>
       </c>
       <c r="H97" s="4">
-        <v>0.004421912079</v>
+        <v>0.005065428164</v>
       </c>
       <c r="I97" s="5">
-        <v>0.004423557034</v>
+        <v>0.005067208578</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
-        <v>109555.25</v>
+        <v>147000</v>
       </c>
       <c r="F98" s="2">
-        <v>99.817864</v>
+        <v>100.207503</v>
       </c>
       <c r="G98" s="3">
-        <v>109355.71</v>
+        <v>147305.03</v>
       </c>
       <c r="H98" s="4">
-        <v>0.004437290655</v>
+        <v>0.004977406742</v>
       </c>
       <c r="I98" s="5">
-        <v>0.004438941332</v>
+        <v>0.004979156218</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
-        <v>100000</v>
+        <v>153000</v>
       </c>
       <c r="F99" s="2">
-        <v>100</v>
+        <v>96.33619</v>
       </c>
       <c r="G99" s="3">
-        <v>100000</v>
+        <v>147394.37</v>
       </c>
       <c r="H99" s="4">
-        <v>0.004057667073</v>
+        <v>0.004980425565</v>
       </c>
       <c r="I99" s="5">
-        <v>0.004059176529</v>
+        <v>0.004982176103</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
-        <v>97817.39</v>
+        <v>148882.18</v>
       </c>
       <c r="F100" s="2">
-        <v>99.728658</v>
+        <v>98.98114099999999</v>
       </c>
       <c r="G100" s="3">
-        <v>97551.97</v>
+        <v>147365.28</v>
       </c>
       <c r="H100" s="4">
-        <v>0.003958334179</v>
+        <v>0.004979442614</v>
       </c>
       <c r="I100" s="5">
-        <v>0.003959806683</v>
+        <v>0.004981192806</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
-        <v>100257.99</v>
+        <v>145000</v>
       </c>
       <c r="F101" s="2">
-        <v>99.475932</v>
+        <v>102.104303</v>
       </c>
       <c r="G101" s="3">
-        <v>99732.57000000001</v>
+        <v>148051.24</v>
       </c>
       <c r="H101" s="4">
-        <v>0.004046815652</v>
+        <v>0.005002621022</v>
       </c>
       <c r="I101" s="5">
-        <v>0.004048321071</v>
+        <v>0.005004379361</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
-        <v>100000</v>
+        <v>147000</v>
       </c>
       <c r="F102" s="2">
-        <v>98.97311999999999</v>
+        <v>100.132</v>
       </c>
       <c r="G102" s="3">
-        <v>98973.12</v>
+        <v>147194.04</v>
       </c>
       <c r="H102" s="4">
-        <v>0.004015999701</v>
+        <v>0.004973656432</v>
       </c>
       <c r="I102" s="5">
-        <v>0.004017493657</v>
+        <v>0.00497540459</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
-        <v>100000</v>
+        <v>151000</v>
       </c>
       <c r="F103" s="2">
-        <v>98.93348</v>
+        <v>97.902762</v>
       </c>
       <c r="G103" s="3">
-        <v>98933.48</v>
+        <v>147833.17</v>
       </c>
       <c r="H103" s="4">
-        <v>0.004014391242</v>
+        <v>0.004995252525</v>
       </c>
       <c r="I103" s="5">
-        <v>0.004015884599</v>
+        <v>0.004997008274</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
-        <v>96674.95</v>
+        <v>145000</v>
       </c>
       <c r="F104" s="2">
-        <v>99.74655199999999</v>
+        <v>102.028503</v>
       </c>
       <c r="G104" s="3">
-        <v>96429.92999999999</v>
+        <v>147941.33</v>
       </c>
       <c r="H104" s="4">
-        <v>0.003912805488</v>
+        <v>0.004998907186</v>
       </c>
       <c r="I104" s="5">
-        <v>0.003914261056</v>
+        <v>0.005000664219</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
-        <v>95000</v>
+        <v>147000</v>
       </c>
       <c r="F105" s="2">
-        <v>99.719095</v>
+        <v>100.071803</v>
       </c>
       <c r="G105" s="3">
-        <v>94733.14</v>
+        <v>147105.55</v>
       </c>
       <c r="H105" s="4">
-        <v>0.003843955439</v>
+        <v>0.004970666387</v>
       </c>
       <c r="I105" s="5">
-        <v>0.003845385394</v>
+        <v>0.004972413494</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>91000</v>
+        <v>152000</v>
       </c>
       <c r="F106" s="2">
-        <v>99.485187</v>
+        <v>97.49342799999999</v>
       </c>
       <c r="G106" s="3">
-        <v>90531.52</v>
+        <v>148190.01</v>
       </c>
       <c r="H106" s="4">
-        <v>0.003673467684</v>
+        <v>0.005007310073</v>
       </c>
       <c r="I106" s="5">
-        <v>0.003674834218</v>
+        <v>0.00500907006</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>82842.96000000001</v>
+        <v>140544.91</v>
       </c>
       <c r="F107" s="2">
-        <v>100.533407</v>
+        <v>100.021481</v>
       </c>
       <c r="G107" s="3">
-        <v>83284.85000000001</v>
+        <v>140575.1</v>
       </c>
       <c r="H107" s="4">
-        <v>0.003379421941</v>
+        <v>0.004750003822</v>
       </c>
       <c r="I107" s="5">
-        <v>0.003380679089</v>
+        <v>0.00475167337</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>78000</v>
+        <v>140000</v>
       </c>
       <c r="F108" s="2">
-        <v>100.058603</v>
+        <v>98.971107</v>
       </c>
       <c r="G108" s="3">
-        <v>78045.71000000001</v>
+        <v>138559.55</v>
       </c>
       <c r="H108" s="4">
-        <v>0.00316683509</v>
+        <v>0.004681898779</v>
       </c>
       <c r="I108" s="5">
-        <v>0.003168013156</v>
+        <v>0.004683544389</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>71000</v>
+        <v>135213.29</v>
       </c>
       <c r="F109" s="2">
-        <v>100.091197</v>
+        <v>101.966145</v>
       </c>
       <c r="G109" s="3">
-        <v>71064.75</v>
+        <v>137871.78</v>
       </c>
       <c r="H109" s="4">
-        <v>0.002883570956</v>
+        <v>0.004658659156</v>
       </c>
       <c r="I109" s="5">
-        <v>0.002884643647</v>
+        <v>0.004660296598</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
-        <v>70684.75</v>
+        <v>135969.61</v>
       </c>
       <c r="F110" s="2">
-        <v>99.991299</v>
+        <v>100.284431</v>
       </c>
       <c r="G110" s="3">
-        <v>70678.60000000001</v>
+        <v>136356.35</v>
       </c>
       <c r="H110" s="4">
-        <v>0.002867902268</v>
+        <v>0.0046074531</v>
       </c>
       <c r="I110" s="5">
-        <v>0.002868969131</v>
+        <v>0.004609072543</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
-        <v>65953.92999999999</v>
+        <v>120000</v>
       </c>
       <c r="F111" s="2">
-        <v>100.098395</v>
+        <v>99.220758</v>
       </c>
       <c r="G111" s="3">
-        <v>66018.83</v>
+        <v>119064.91</v>
       </c>
       <c r="H111" s="4">
-        <v>0.002678824139</v>
+        <v>0.004023178883</v>
       </c>
       <c r="I111" s="5">
-        <v>0.002679820664</v>
+        <v>0.004024592964</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
-        <v>62100</v>
+        <v>114534.11</v>
       </c>
       <c r="F112" s="2">
-        <v>98.390596</v>
+        <v>100.011193</v>
       </c>
       <c r="G112" s="3">
-        <v>61100.56</v>
+        <v>114546.93</v>
       </c>
       <c r="H112" s="4">
-        <v>0.002479257309</v>
+        <v>0.003870517272</v>
       </c>
       <c r="I112" s="5">
-        <v>0.002480179595</v>
+        <v>0.003871877695</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
-        <v>55165.15</v>
+        <v>100000</v>
       </c>
       <c r="F113" s="2">
-        <v>100.052406</v>
+        <v>99.14801</v>
       </c>
       <c r="G113" s="3">
-        <v>55194.06</v>
+        <v>99148.00999999999</v>
       </c>
       <c r="H113" s="4">
-        <v>0.002239591193</v>
+        <v>0.003350190929</v>
       </c>
       <c r="I113" s="5">
-        <v>0.002240424323</v>
+        <v>0.003351368466</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
-        <v>53000</v>
+        <v>100000</v>
       </c>
       <c r="F114" s="2">
-        <v>99.54984899999999</v>
+        <v>100.01</v>
       </c>
       <c r="G114" s="3">
-        <v>52761.42</v>
+        <v>100010</v>
       </c>
       <c r="H114" s="4">
-        <v>0.002140882765</v>
+        <v>0.003379317395</v>
       </c>
       <c r="I114" s="5">
-        <v>0.002141679176</v>
+        <v>0.003380505169</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
-        <v>50367.19</v>
+        <v>97817.39</v>
       </c>
       <c r="F115" s="2">
-        <v>100.016658</v>
+        <v>99.88121700000001</v>
       </c>
       <c r="G115" s="3">
-        <v>50375.58</v>
+        <v>97701.2</v>
       </c>
       <c r="H115" s="4">
-        <v>0.002044073329</v>
+        <v>0.003301303502</v>
       </c>
       <c r="I115" s="5">
-        <v>0.002044833726</v>
+        <v>0.003302463855</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>45046.02</v>
+        <v>97176.00999999999</v>
       </c>
       <c r="F116" s="2">
-        <v>100.305421</v>
+        <v>99.684809</v>
       </c>
       <c r="G116" s="3">
-        <v>45183.6</v>
+        <v>96869.72</v>
       </c>
       <c r="H116" s="4">
-        <v>0.00183340006</v>
+        <v>0.003273207976</v>
       </c>
       <c r="I116" s="5">
-        <v>0.001834082086</v>
+        <v>0.003274358455</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>37758.47</v>
+        <v>97638.07000000001</v>
       </c>
       <c r="F117" s="2">
-        <v>100.045473</v>
+        <v>99.82049000000001</v>
       </c>
       <c r="G117" s="3">
-        <v>37775.64</v>
+        <v>97462.8</v>
       </c>
       <c r="H117" s="4">
-        <v>0.001532809702</v>
+        <v>0.003293248026</v>
       </c>
       <c r="I117" s="5">
-        <v>0.001533379909</v>
+        <v>0.003294405548</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>34000</v>
+        <v>100000</v>
       </c>
       <c r="F118" s="2">
-        <v>99.752235</v>
+        <v>98.99673</v>
       </c>
       <c r="G118" s="3">
-        <v>33915.76</v>
+        <v>98996.73</v>
       </c>
       <c r="H118" s="4">
-        <v>0.001376188622</v>
+        <v>0.003345079209</v>
       </c>
       <c r="I118" s="5">
-        <v>0.001376700565</v>
+        <v>0.003346254949</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
-        <v>30478.3466</v>
+        <v>97337.47</v>
       </c>
       <c r="F119" s="2">
-        <v>98.05620500000001</v>
+        <v>99.779838</v>
       </c>
       <c r="G119" s="3">
-        <v>29885.91</v>
+        <v>97123.17</v>
       </c>
       <c r="H119" s="4">
-        <v>0.00121267073</v>
+        <v>0.003281771997</v>
       </c>
       <c r="I119" s="5">
-        <v>0.001213121845</v>
+        <v>0.003282925486</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
-        <v>27000</v>
+        <v>95000</v>
       </c>
       <c r="F120" s="2">
-        <v>100.749333</v>
+        <v>99.573705</v>
       </c>
       <c r="G120" s="3">
-        <v>27202.32</v>
+        <v>94595.02</v>
       </c>
       <c r="H120" s="4">
-        <v>0.001103779578</v>
+        <v>0.003196346322</v>
       </c>
       <c r="I120" s="5">
-        <v>0.001104190185</v>
+        <v>0.003197469785</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>20322.36</v>
+        <v>91000</v>
       </c>
       <c r="F121" s="2">
-        <v>100.073023</v>
+        <v>99.554615</v>
       </c>
       <c r="G121" s="3">
-        <v>20337.2</v>
+        <v>90594.7</v>
       </c>
       <c r="H121" s="4">
-        <v>0.000825215868</v>
+        <v>0.003061176326</v>
       </c>
       <c r="I121" s="5">
-        <v>0.0008255228490000001</v>
+        <v>0.003062252279</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
-        <v>19107.1</v>
+        <v>87499.99000000001</v>
       </c>
       <c r="F122" s="2">
-        <v>99.660493</v>
+        <v>99.615143</v>
       </c>
       <c r="G122" s="3">
-        <v>19042.23</v>
+        <v>87163.24000000001</v>
       </c>
       <c r="H122" s="4">
-        <v>0.000772670299</v>
+        <v>0.002945228014</v>
       </c>
       <c r="I122" s="5">
-        <v>0.000772957733</v>
+        <v>0.002946263213</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="1">
-        <v>15000</v>
+        <v>79340.98</v>
       </c>
       <c r="F123" s="2">
-        <v>100</v>
+        <v>100.750407</v>
       </c>
       <c r="G123" s="3">
-        <v>15000</v>
+        <v>79936.36</v>
       </c>
       <c r="H123" s="4">
-        <v>0.000608650061</v>
+        <v>0.002701033224</v>
       </c>
       <c r="I123" s="5">
-        <v>0.000608876479</v>
+        <v>0.002701982593</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>255</v>
       </c>
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="1">
-        <v>12897.16</v>
+        <v>80958.34</v>
       </c>
       <c r="F124" s="2">
-        <v>100.196555</v>
+        <v>98.12007</v>
       </c>
       <c r="G124" s="3">
-        <v>12922.51</v>
+        <v>79436.38</v>
       </c>
       <c r="H124" s="4">
-        <v>0.000524352434</v>
+        <v>0.002684138989</v>
       </c>
       <c r="I124" s="5">
-        <v>0.000524547493</v>
+        <v>0.00268508242</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9">
+      <c r="A125" t="s">
+        <v>9</v>
+      </c>
+      <c r="B125" t="s">
+        <v>10</v>
+      </c>
+      <c r="C125" t="s">
+        <v>257</v>
+      </c>
+      <c r="D125" t="s">
+        <v>258</v>
+      </c>
+      <c r="E125" s="1">
+        <v>77452.24000000001</v>
+      </c>
+      <c r="F125" s="2">
+        <v>99.86662699999999</v>
+      </c>
+      <c r="G125" s="3">
+        <v>77348.94</v>
+      </c>
+      <c r="H125" s="4">
+        <v>0.002613604811</v>
+      </c>
+      <c r="I125" s="5">
+        <v>0.00261452345</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9">
+      <c r="A126" t="s">
+        <v>9</v>
+      </c>
+      <c r="B126" t="s">
+        <v>10</v>
+      </c>
+      <c r="C126" t="s">
+        <v>259</v>
+      </c>
+      <c r="D126" t="s">
+        <v>260</v>
+      </c>
+      <c r="E126" s="1">
+        <v>78000</v>
+      </c>
+      <c r="F126" s="2">
+        <v>99.948308</v>
+      </c>
+      <c r="G126" s="3">
+        <v>77959.67999999999</v>
+      </c>
+      <c r="H126" s="4">
+        <v>0.002634241611</v>
+      </c>
+      <c r="I126" s="5">
+        <v>0.002635167504</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9">
+      <c r="A127" t="s">
+        <v>9</v>
+      </c>
+      <c r="B127" t="s">
+        <v>10</v>
+      </c>
+      <c r="C127" t="s">
+        <v>261</v>
+      </c>
+      <c r="D127" t="s">
+        <v>262</v>
+      </c>
+      <c r="E127" s="1">
+        <v>75604.99000000001</v>
+      </c>
+      <c r="F127" s="2">
+        <v>99.614046</v>
+      </c>
+      <c r="G127" s="3">
+        <v>75313.19</v>
+      </c>
+      <c r="H127" s="4">
+        <v>0.002544817232</v>
+      </c>
+      <c r="I127" s="5">
+        <v>0.002545711693</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9">
+      <c r="A128" t="s">
+        <v>9</v>
+      </c>
+      <c r="B128" t="s">
+        <v>10</v>
+      </c>
+      <c r="C128" t="s">
+        <v>263</v>
+      </c>
+      <c r="D128" t="s">
+        <v>264</v>
+      </c>
+      <c r="E128" s="1">
+        <v>72828.72</v>
+      </c>
+      <c r="F128" s="2">
+        <v>100.088276</v>
+      </c>
+      <c r="G128" s="3">
+        <v>72893.00999999999</v>
+      </c>
+      <c r="H128" s="4">
+        <v>0.002463039872</v>
+      </c>
+      <c r="I128" s="5">
+        <v>0.00246390559</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9">
+      <c r="A129" t="s">
+        <v>9</v>
+      </c>
+      <c r="B129" t="s">
+        <v>10</v>
+      </c>
+      <c r="C129" t="s">
+        <v>265</v>
+      </c>
+      <c r="D129" t="s">
+        <v>266</v>
+      </c>
+      <c r="E129" s="1">
+        <v>71000</v>
+      </c>
+      <c r="F129" s="2">
+        <v>100.033</v>
+      </c>
+      <c r="G129" s="3">
+        <v>71023.42999999999</v>
+      </c>
+      <c r="H129" s="4">
+        <v>0.002399867138</v>
+      </c>
+      <c r="I129" s="5">
+        <v>0.002400710651</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9">
+      <c r="A130" t="s">
+        <v>9</v>
+      </c>
+      <c r="B130" t="s">
+        <v>10</v>
+      </c>
+      <c r="C130" t="s">
+        <v>267</v>
+      </c>
+      <c r="D130" t="s">
+        <v>268</v>
+      </c>
+      <c r="E130" s="1">
+        <v>70684.75</v>
+      </c>
+      <c r="F130" s="2">
+        <v>99.992063</v>
+      </c>
+      <c r="G130" s="3">
+        <v>70679.14</v>
+      </c>
+      <c r="H130" s="4">
+        <v>0.002388233641</v>
+      </c>
+      <c r="I130" s="5">
+        <v>0.002389073065</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9">
+      <c r="A131" t="s">
+        <v>9</v>
+      </c>
+      <c r="B131" t="s">
+        <v>10</v>
+      </c>
+      <c r="C131" t="s">
+        <v>269</v>
+      </c>
+      <c r="D131" t="s">
+        <v>270</v>
+      </c>
+      <c r="E131" s="1">
+        <v>62100</v>
+      </c>
+      <c r="F131" s="2">
+        <v>98.024412</v>
+      </c>
+      <c r="G131" s="3">
+        <v>60873.16</v>
+      </c>
+      <c r="H131" s="4">
+        <v>0.00205689159</v>
+      </c>
+      <c r="I131" s="5">
+        <v>0.002057614554</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9">
+      <c r="A132" t="s">
+        <v>9</v>
+      </c>
+      <c r="B132" t="s">
+        <v>10</v>
+      </c>
+      <c r="C132" t="s">
+        <v>271</v>
+      </c>
+      <c r="D132" t="s">
+        <v>272</v>
+      </c>
+      <c r="E132" s="1">
+        <v>58516.55</v>
+      </c>
+      <c r="F132" s="2">
+        <v>1</v>
+      </c>
+      <c r="G132" s="3">
+        <v>58516.55</v>
+      </c>
+      <c r="H132" s="4">
+        <v>0.001977262227</v>
+      </c>
+      <c r="I132" s="5">
+        <v>0.001977957202</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9">
+      <c r="A133" t="s">
+        <v>9</v>
+      </c>
+      <c r="B133" t="s">
+        <v>10</v>
+      </c>
+      <c r="C133" t="s">
+        <v>273</v>
+      </c>
+      <c r="D133" t="s">
+        <v>274</v>
+      </c>
+      <c r="E133" s="1">
+        <v>53000</v>
+      </c>
+      <c r="F133" s="2">
+        <v>99.805981</v>
+      </c>
+      <c r="G133" s="3">
+        <v>52897.17</v>
+      </c>
+      <c r="H133" s="4">
+        <v>0.001787384526</v>
+      </c>
+      <c r="I133" s="5">
+        <v>0.001788012762</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9">
+      <c r="A134" t="s">
+        <v>9</v>
+      </c>
+      <c r="B134" t="s">
+        <v>10</v>
+      </c>
+      <c r="C134" t="s">
+        <v>275</v>
+      </c>
+      <c r="D134" t="s">
+        <v>276</v>
+      </c>
+      <c r="E134" s="1">
+        <v>50367.19</v>
+      </c>
+      <c r="F134" s="2">
+        <v>100.003415</v>
+      </c>
+      <c r="G134" s="3">
+        <v>50368.91</v>
+      </c>
+      <c r="H134" s="4">
+        <v>0.001701955143</v>
+      </c>
+      <c r="I134" s="5">
+        <v>0.001702553352</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9">
+      <c r="A135" t="s">
+        <v>9</v>
+      </c>
+      <c r="B135" t="s">
+        <v>10</v>
+      </c>
+      <c r="C135" t="s">
+        <v>277</v>
+      </c>
+      <c r="D135" t="s">
+        <v>278</v>
+      </c>
+      <c r="E135" s="1">
+        <v>45046.02</v>
+      </c>
+      <c r="F135" s="2">
+        <v>100.206655</v>
+      </c>
+      <c r="G135" s="3">
+        <v>45139.11</v>
+      </c>
+      <c r="H135" s="4">
+        <v>0.001525241267</v>
+      </c>
+      <c r="I135" s="5">
+        <v>0.001525777364</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9">
+      <c r="A136" t="s">
+        <v>9</v>
+      </c>
+      <c r="B136" t="s">
+        <v>10</v>
+      </c>
+      <c r="C136" t="s">
+        <v>279</v>
+      </c>
+      <c r="D136" t="s">
+        <v>280</v>
+      </c>
+      <c r="E136" s="1">
+        <v>37758.47</v>
+      </c>
+      <c r="F136" s="2">
+        <v>100.037025</v>
+      </c>
+      <c r="G136" s="3">
+        <v>37772.45</v>
+      </c>
+      <c r="H136" s="4">
+        <v>0.001276323343</v>
+      </c>
+      <c r="I136" s="5">
+        <v>0.00127677195</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9">
+      <c r="A137" t="s">
+        <v>9</v>
+      </c>
+      <c r="B137" t="s">
+        <v>10</v>
+      </c>
+      <c r="C137" t="s">
+        <v>281</v>
+      </c>
+      <c r="D137" t="s">
+        <v>282</v>
+      </c>
+      <c r="E137" s="1">
+        <v>34000</v>
+      </c>
+      <c r="F137" s="2">
+        <v>99.685412</v>
+      </c>
+      <c r="G137" s="3">
+        <v>33893.04</v>
+      </c>
+      <c r="H137" s="4">
+        <v>0.001145238875</v>
+      </c>
+      <c r="I137" s="5">
+        <v>0.001145641408</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9">
+      <c r="A138" t="s">
+        <v>9</v>
+      </c>
+      <c r="B138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C138" t="s">
+        <v>283</v>
+      </c>
+      <c r="D138" t="s">
+        <v>284</v>
+      </c>
+      <c r="E138" s="1">
+        <v>30421.52</v>
+      </c>
+      <c r="F138" s="2">
+        <v>98.030342</v>
+      </c>
+      <c r="G138" s="3">
+        <v>29822.32</v>
+      </c>
+      <c r="H138" s="4">
+        <v>0.001007690082</v>
+      </c>
+      <c r="I138" s="5">
+        <v>0.001008044268</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9">
+      <c r="A139" t="s">
+        <v>9</v>
+      </c>
+      <c r="B139" t="s">
+        <v>10</v>
+      </c>
+      <c r="C139" t="s">
+        <v>285</v>
+      </c>
+      <c r="D139" t="s">
+        <v>286</v>
+      </c>
+      <c r="E139" s="1">
+        <v>27000</v>
+      </c>
+      <c r="F139" s="2">
+        <v>100.637667</v>
+      </c>
+      <c r="G139" s="3">
+        <v>27172.17</v>
+      </c>
+      <c r="H139" s="4">
+        <v>0.000918142056</v>
+      </c>
+      <c r="I139" s="5">
+        <v>0.000918464768</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9">
+      <c r="A140" t="s">
+        <v>9</v>
+      </c>
+      <c r="B140" t="s">
+        <v>10</v>
+      </c>
+      <c r="C140" t="s">
+        <v>287</v>
+      </c>
+      <c r="D140" t="s">
+        <v>288</v>
+      </c>
+      <c r="E140" s="1">
+        <v>20322.36</v>
+      </c>
+      <c r="F140" s="2">
+        <v>100.01801</v>
+      </c>
+      <c r="G140" s="3">
+        <v>20326.02</v>
+      </c>
+      <c r="H140" s="4">
+        <v>0.00068681205</v>
+      </c>
+      <c r="I140" s="5">
+        <v>0.000687053453</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141" t="s">
+        <v>9</v>
+      </c>
+      <c r="B141" t="s">
+        <v>10</v>
+      </c>
+      <c r="C141" t="s">
+        <v>289</v>
+      </c>
+      <c r="D141" t="s">
+        <v>290</v>
+      </c>
+      <c r="E141" s="1">
+        <v>22000</v>
+      </c>
+      <c r="F141" s="2">
+        <v>99.380545</v>
+      </c>
+      <c r="G141" s="3">
+        <v>21863.72</v>
+      </c>
+      <c r="H141" s="4">
+        <v>0.000738770613</v>
+      </c>
+      <c r="I141" s="5">
+        <v>0.000739030278</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142" t="s">
+        <v>9</v>
+      </c>
+      <c r="B142" t="s">
+        <v>10</v>
+      </c>
+      <c r="C142" t="s">
+        <v>291</v>
+      </c>
+      <c r="D142" t="s">
+        <v>292</v>
+      </c>
+      <c r="E142" s="1">
+        <v>16000</v>
+      </c>
+      <c r="F142" s="2">
+        <v>102.781375</v>
+      </c>
+      <c r="G142" s="3">
+        <v>16445.02</v>
+      </c>
+      <c r="H142" s="4">
+        <v>0.000555673854</v>
+      </c>
+      <c r="I142" s="5">
+        <v>0.000555869164</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="A143" t="s">
+        <v>9</v>
+      </c>
+      <c r="B143" t="s">
+        <v>10</v>
+      </c>
+      <c r="C143" t="s">
+        <v>293</v>
+      </c>
+      <c r="D143" t="s">
+        <v>294</v>
+      </c>
+      <c r="E143" s="1">
+        <v>15000</v>
+      </c>
+      <c r="F143" s="2">
+        <v>100</v>
+      </c>
+      <c r="G143" s="3">
+        <v>15000</v>
+      </c>
+      <c r="H143" s="4">
+        <v>0.000506846925</v>
+      </c>
+      <c r="I143" s="5">
+        <v>0.000507025073</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144" t="s">
+        <v>9</v>
+      </c>
+      <c r="B144" t="s">
+        <v>10</v>
+      </c>
+      <c r="C144" t="s">
+        <v>295</v>
+      </c>
+      <c r="D144" t="s">
+        <v>296</v>
+      </c>
+      <c r="E144" s="1">
+        <v>13000</v>
+      </c>
+      <c r="F144" s="2">
+        <v>100.493615</v>
+      </c>
+      <c r="G144" s="3">
+        <v>13064.17</v>
+      </c>
+      <c r="H144" s="4">
+        <v>0.000441435624</v>
+      </c>
+      <c r="I144" s="5">
+        <v>0.000441590781</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9">
+      <c r="A145" t="s">
+        <v>9</v>
+      </c>
+      <c r="B145" t="s">
+        <v>10</v>
+      </c>
+      <c r="C145" t="s">
+        <v>297</v>
+      </c>
+      <c r="D145" t="s">
+        <v>298</v>
+      </c>
+      <c r="E145" s="1">
+        <v>9284.540000000001</v>
+      </c>
+      <c r="F145" s="2">
+        <v>100.093058</v>
+      </c>
+      <c r="G145" s="3">
+        <v>9293.18</v>
+      </c>
+      <c r="H145" s="4">
+        <v>0.000314014647</v>
+      </c>
+      <c r="I145" s="5">
+        <v>0.000314125018</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9">
+      <c r="A146" t="s">
+        <v>9</v>
+      </c>
+      <c r="B146" t="s">
+        <v>10</v>
+      </c>
+      <c r="C146" t="s">
+        <v>299</v>
+      </c>
+      <c r="D146" t="s">
+        <v>300</v>
+      </c>
+      <c r="E146" s="1">
+        <v>4097.04</v>
+      </c>
+      <c r="F146" s="2">
+        <v>99.63412599999999</v>
+      </c>
+      <c r="G146" s="3">
+        <v>4082.05</v>
+      </c>
+      <c r="H146" s="4">
+        <v>0.000137931632</v>
+      </c>
+      <c r="I146" s="5">
+        <v>0.000137980113</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>257</v>
+        <v>301</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -4857,32 +5627,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Ultra Short Bond ETF Holdings as of 09.18.2026</dc:title>
+  <dc:title>Sterling Capital Ultra Short Bond ETF Holdings as of 10.09.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>