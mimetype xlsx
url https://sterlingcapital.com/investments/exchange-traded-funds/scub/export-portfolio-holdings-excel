--- v5 (2026-10-11)
+++ v6 (2026-11-02)
@@ -14,953 +14,965 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Portfolio Holdings" sheetId="1" r:id="rId4"/>
     <sheet name="Disclosures" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Cusip</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Net Assets</t>
   </si>
   <si>
-    <t>2026-10-09</t>
+    <t>2026-10-30</t>
   </si>
   <si>
     <t>SCUB</t>
   </si>
   <si>
-    <t>912797UK1</t>
-[...2 lines deleted...]
-    <t>B 10/15/26</t>
+    <t>912797WF0</t>
+  </si>
+  <si>
+    <t>B 12/15/26</t>
   </si>
   <si>
     <t>47233JAG3</t>
   </si>
   <si>
     <t>JEF 4.85 01/15/27</t>
   </si>
   <si>
     <t>06644EAG3</t>
   </si>
   <si>
     <t>BANK5 2023-5YR1 A3</t>
   </si>
   <si>
-    <t>05609QAA4</t>
-[...2 lines deleted...]
-    <t>BX 2021-ACNT A</t>
+    <t>RECPAY</t>
+  </si>
+  <si>
+    <t>Receivables/Payables</t>
+  </si>
+  <si>
+    <t>62848PAA8</t>
+  </si>
+  <si>
+    <t>MVWOT 2023-1A A</t>
   </si>
   <si>
     <t>165183DF8</t>
   </si>
   <si>
     <t>CFII 2024-1A B</t>
   </si>
   <si>
     <t>85236KAK8</t>
   </si>
   <si>
     <t>SIDC 2023-3A A2</t>
   </si>
   <si>
+    <t>92212KAC0</t>
+  </si>
+  <si>
+    <t>VDC 2020-2A A2</t>
+  </si>
+  <si>
+    <t>12595EAD7</t>
+  </si>
+  <si>
+    <t>COMM 2017-COR2 A3</t>
+  </si>
+  <si>
+    <t>505709AE5</t>
+  </si>
+  <si>
+    <t>LADAR 2024-3A B</t>
+  </si>
+  <si>
+    <t>895974AA1</t>
+  </si>
+  <si>
+    <t>TCN 2025-SFR1 A</t>
+  </si>
+  <si>
+    <t>90276RBD9</t>
+  </si>
+  <si>
+    <t>UBSCM 2017-C4 A3</t>
+  </si>
+  <si>
+    <t>05685ABA5</t>
+  </si>
+  <si>
+    <t>BCC 2021-4A A1RR</t>
+  </si>
+  <si>
+    <t>44148JAA7</t>
+  </si>
+  <si>
+    <t>HWIRE 2021-1 A2</t>
+  </si>
+  <si>
+    <t>00120LAE8</t>
+  </si>
+  <si>
+    <t>AGL 2021-16A AR</t>
+  </si>
+  <si>
+    <t>06762JAL7</t>
+  </si>
+  <si>
+    <t>BABSN 2021-2A A1R</t>
+  </si>
+  <si>
+    <t>48206KAY2</t>
+  </si>
+  <si>
+    <t>JNPPK 2023-1A ARR</t>
+  </si>
+  <si>
+    <t>05377RHC1</t>
+  </si>
+  <si>
+    <t>AESOP 2023-5A A</t>
+  </si>
+  <si>
+    <t>06541XAF7</t>
+  </si>
+  <si>
+    <t>BANK 2017-BNK7 A5</t>
+  </si>
+  <si>
+    <t>42806MAN9</t>
+  </si>
+  <si>
+    <t>HERTZ 2022-2A A</t>
+  </si>
+  <si>
+    <t>69335PFK6</t>
+  </si>
+  <si>
+    <t>PFSFC 2024-D B</t>
+  </si>
+  <si>
+    <t>74980QAL5</t>
+  </si>
+  <si>
+    <t>RRAM 2021-17A A1AR</t>
+  </si>
+  <si>
+    <t>08163TAC6</t>
+  </si>
+  <si>
+    <t>BMARK 2023-V2 A3</t>
+  </si>
+  <si>
+    <t>95000YAX3</t>
+  </si>
+  <si>
+    <t>WFCM 2017-C40 A3</t>
+  </si>
+  <si>
+    <t>55954PAW4</t>
+  </si>
+  <si>
+    <t>MAGNE 2019-21A AR2</t>
+  </si>
+  <si>
+    <t>55820BAS6</t>
+  </si>
+  <si>
+    <t>MDPK 2020-45A ARR</t>
+  </si>
+  <si>
+    <t>74332YAA7</t>
+  </si>
+  <si>
+    <t>PROG 2022-SFR5 A</t>
+  </si>
+  <si>
+    <t>46647PEN2</t>
+  </si>
+  <si>
+    <t>JPM FLOAT 10/22/28</t>
+  </si>
+  <si>
+    <t>83405UAA8</t>
+  </si>
+  <si>
+    <t>SCLP 2025-4 A</t>
+  </si>
+  <si>
+    <t>63941KAB1</t>
+  </si>
+  <si>
+    <t>NAVSL 2020-CA A2A</t>
+  </si>
+  <si>
+    <t>09660QAW4</t>
+  </si>
+  <si>
+    <t>BMO 2024-5C3 AS</t>
+  </si>
+  <si>
+    <t>30321L2G6</t>
+  </si>
+  <si>
+    <t>FG 5 7/8 06/10/27</t>
+  </si>
+  <si>
+    <t>36279VAB5</t>
+  </si>
+  <si>
+    <t>GSAR 2026-4A A2</t>
+  </si>
+  <si>
+    <t>65346CAA7</t>
+  </si>
+  <si>
+    <t>NFMOT 2025-2A A1</t>
+  </si>
+  <si>
+    <t>89642DAY4</t>
+  </si>
+  <si>
+    <t>TRNTS 2021-16AR A1R2</t>
+  </si>
+  <si>
+    <t>02005NBQ2</t>
+  </si>
+  <si>
+    <t>ALLY 4 3/4 06/09/27</t>
+  </si>
+  <si>
+    <t>097023BU8</t>
+  </si>
+  <si>
+    <t>BA 2.8 03/01/27</t>
+  </si>
+  <si>
+    <t>06761VAQ0</t>
+  </si>
+  <si>
+    <t>BABSN 2019-4A AR</t>
+  </si>
+  <si>
+    <t>10807WAB9</t>
+  </si>
+  <si>
+    <t>BLAST 2026-3 A2</t>
+  </si>
+  <si>
+    <t>75524KPG3</t>
+  </si>
+  <si>
+    <t>CFG 4.575 08/09/28</t>
+  </si>
+  <si>
+    <t>16412XAG0</t>
+  </si>
+  <si>
+    <t>CHCOCH 5 1/8 06/30/27</t>
+  </si>
+  <si>
+    <t>14040HCS2</t>
+  </si>
+  <si>
+    <t>COF 4.927 05/10/28</t>
+  </si>
+  <si>
+    <t>12661PAA7</t>
+  </si>
+  <si>
+    <t>CSLAU 3.85 04/27/27</t>
+  </si>
+  <si>
+    <t>26243EAR2</t>
+  </si>
+  <si>
+    <t>DRSLF 2017-53A BR</t>
+  </si>
+  <si>
+    <t>38173MAC6</t>
+  </si>
+  <si>
+    <t>GBDC 2.05 02/15/27</t>
+  </si>
+  <si>
+    <t>38152BAK7</t>
+  </si>
+  <si>
+    <t>GSCRED 5.05 02/23/28</t>
+  </si>
+  <si>
+    <t>428102AH0</t>
+  </si>
+  <si>
+    <t>HESM 5 7/8 03/01/28</t>
+  </si>
+  <si>
+    <t>78662EAE4</t>
+  </si>
+  <si>
+    <t>HLSY 2025-9A C1</t>
+  </si>
+  <si>
+    <t>36274NAA0</t>
+  </si>
+  <si>
+    <t>HNOR 2026-A A</t>
+  </si>
+  <si>
+    <t>505742AM8</t>
+  </si>
+  <si>
+    <t>LADR 4 1/4 02/01/27</t>
+  </si>
+  <si>
+    <t>55953UAL8</t>
+  </si>
+  <si>
+    <t>MAGNE 2021-30A AR</t>
+  </si>
+  <si>
+    <t>55820VAL7</t>
+  </si>
+  <si>
+    <t>MDPK 2021-49A AR</t>
+  </si>
+  <si>
+    <t>588926AL9</t>
+  </si>
+  <si>
+    <t>MFF 2025-1A A</t>
+  </si>
+  <si>
+    <t>72133PAL7</t>
+  </si>
+  <si>
+    <t>PIPK 2020-5A A1R</t>
+  </si>
+  <si>
+    <t>96043YAC6</t>
+  </si>
+  <si>
+    <t>WLAKE 2026-3A A2A</t>
+  </si>
+  <si>
+    <t>96949LAD7</t>
+  </si>
+  <si>
+    <t>WMB 3.75 06/15/27</t>
+  </si>
+  <si>
+    <t>98885NAS2</t>
+  </si>
+  <si>
+    <t>ZAIS 2022-18A A1R</t>
+  </si>
+  <si>
+    <t>081927AB1</t>
+  </si>
+  <si>
+    <t>BMARK 2024-V6 A3</t>
+  </si>
+  <si>
+    <t>64134BAJ9</t>
+  </si>
+  <si>
+    <t>NEUB 2021-41A AR</t>
+  </si>
+  <si>
+    <t>55952FAL2</t>
+  </si>
+  <si>
+    <t>MAGNE 2021-31A A1R</t>
+  </si>
+  <si>
+    <t>41284PAC9</t>
+  </si>
+  <si>
+    <t>HDMOT 2024-B A3</t>
+  </si>
+  <si>
+    <t>50202CAJ3</t>
+  </si>
+  <si>
+    <t>LCM 33A AR</t>
+  </si>
+  <si>
+    <t>709599BR4</t>
+  </si>
+  <si>
+    <t>PENSKE 5 7/8 11/15/27</t>
+  </si>
+  <si>
+    <t>87167WDC6</t>
+  </si>
+  <si>
+    <t>SYMP 2021-25A AR</t>
+  </si>
+  <si>
+    <t>884887AN0</t>
+  </si>
+  <si>
+    <t>TPRK 2021-1A A1R</t>
+  </si>
+  <si>
+    <t>055986AF0</t>
+  </si>
+  <si>
+    <t>BMO 2023-5C1 AS</t>
+  </si>
+  <si>
+    <t>024958AA8</t>
+  </si>
+  <si>
+    <t>ACAR 2026-3 A</t>
+  </si>
+  <si>
+    <t>551925AC4</t>
+  </si>
+  <si>
+    <t>MTLRF 2023-1A A4</t>
+  </si>
+  <si>
+    <t>83206EAB3</t>
+  </si>
+  <si>
+    <t>SMB 2024-C A1B</t>
+  </si>
+  <si>
+    <t>00833BBA5</t>
+  </si>
+  <si>
+    <t>AFRMT 2026-3A A</t>
+  </si>
+  <si>
+    <t>09261HAD9</t>
+  </si>
+  <si>
+    <t>BCRED 2 5/8 12/15/26</t>
+  </si>
+  <si>
+    <t>37989KAC6</t>
+  </si>
+  <si>
+    <t>GCAR 2026-2A A2</t>
+  </si>
+  <si>
+    <t>38384EQ32</t>
+  </si>
+  <si>
+    <t>GNR 2023-132 BG</t>
+  </si>
+  <si>
+    <t>262487AL5</t>
+  </si>
+  <si>
+    <t>DRSLF 2021-95A BR</t>
+  </si>
+  <si>
+    <t>04010LBE2</t>
+  </si>
+  <si>
+    <t>ARCC 7 01/15/27</t>
+  </si>
+  <si>
+    <t>04685A4E8</t>
+  </si>
+  <si>
+    <t>ATH 4.95 01/07/27</t>
+  </si>
+  <si>
+    <t>05401AAW1</t>
+  </si>
+  <si>
+    <t>AVOL 4.95 01/15/28</t>
+  </si>
+  <si>
+    <t>37892AAA8</t>
+  </si>
+  <si>
+    <t>GNL 3 3/4 12/15/27</t>
+  </si>
+  <si>
+    <t>577081BD3</t>
+  </si>
+  <si>
+    <t>MAT 5.875 12/15/27</t>
+  </si>
+  <si>
+    <t>38384D5M5</t>
+  </si>
+  <si>
+    <t>GNR 2023-164 DV</t>
+  </si>
+  <si>
+    <t>64033XAE4</t>
+  </si>
+  <si>
+    <t>NSLT 2025-AA A1B</t>
+  </si>
+  <si>
+    <t>18914KAA0</t>
+  </si>
+  <si>
+    <t>FTGPK 2025-2A AR</t>
+  </si>
+  <si>
+    <t>024948AE1</t>
+  </si>
+  <si>
+    <t>ACAR 2025-4 C</t>
+  </si>
+  <si>
+    <t>06211EAF8</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR3 A3</t>
+  </si>
+  <si>
+    <t>10805NAE5</t>
+  </si>
+  <si>
+    <t>BLAST 2024-3 C</t>
+  </si>
+  <si>
+    <t>12515GAD9</t>
+  </si>
+  <si>
+    <t>CD 2017-CD3 A4</t>
+  </si>
+  <si>
+    <t>04016NBV4</t>
+  </si>
+  <si>
+    <t>ARES 2017-44AR A1R3</t>
+  </si>
+  <si>
+    <t>3137AYSH5</t>
+  </si>
+  <si>
+    <t>FHR 4165 TE</t>
+  </si>
+  <si>
+    <t>76761RBG3</t>
+  </si>
+  <si>
+    <t>RSRVA 2016-3A AR3</t>
+  </si>
+  <si>
+    <t>78397DAE8</t>
+  </si>
+  <si>
+    <t>SECBEN 5.9 09/26/28</t>
+  </si>
+  <si>
+    <t>68389XBU8</t>
+  </si>
+  <si>
+    <t>ORCL 2.8 04/01/27</t>
+  </si>
+  <si>
+    <t>38411WAB8</t>
+  </si>
+  <si>
+    <t>GPIF 2025-1A B</t>
+  </si>
+  <si>
+    <t>61690YBU5</t>
+  </si>
+  <si>
+    <t>MSC 2016-BNK2 A4</t>
+  </si>
+  <si>
+    <t>05330YAB1</t>
+  </si>
+  <si>
+    <t>DRVPNK 2026-N1A A2</t>
+  </si>
+  <si>
+    <t>34963QAN6</t>
+  </si>
+  <si>
+    <t>FCBSL 2021-3AR B1R</t>
+  </si>
+  <si>
+    <t>85571BBF1</t>
+  </si>
+  <si>
+    <t>STWD 5 1/4 10/15/28</t>
+  </si>
+  <si>
+    <t>023771T32</t>
+  </si>
+  <si>
+    <t>AAL 7 1/4 02/15/28</t>
+  </si>
+  <si>
+    <t>039524AA1</t>
+  </si>
+  <si>
+    <t>ACOM 4 1/4 06/01/28</t>
+  </si>
+  <si>
+    <t>3136B34W7</t>
+  </si>
+  <si>
+    <t>FNR 2019-9 QB</t>
+  </si>
+  <si>
+    <t>37185LAP7</t>
+  </si>
+  <si>
+    <t>GEL 8 1/4 01/15/29</t>
+  </si>
+  <si>
+    <t>37954FAJ3</t>
+  </si>
+  <si>
+    <t>GLP 6 7/8 01/15/29</t>
+  </si>
+  <si>
+    <t>57665RAN6</t>
+  </si>
+  <si>
+    <t>MTCHII 4 5/8 06/01/28</t>
+  </si>
+  <si>
+    <t>62886HBG5</t>
+  </si>
+  <si>
+    <t>NCLH 7 3/4 02/15/29</t>
+  </si>
+  <si>
+    <t>85172FAQ2</t>
+  </si>
+  <si>
+    <t>OMF 6 5/8 01/15/28</t>
+  </si>
+  <si>
+    <t>38384H4V7</t>
+  </si>
+  <si>
+    <t>GNR 2024-1 D</t>
+  </si>
+  <si>
+    <t>03067FAD2</t>
+  </si>
+  <si>
+    <t>AMCAR 2025-1 A3</t>
+  </si>
+  <si>
+    <t>02008NAD9</t>
+  </si>
+  <si>
+    <t>ALLYA 2023-A C</t>
+  </si>
+  <si>
+    <t>31416CDV5</t>
+  </si>
+  <si>
+    <t>FN 995716</t>
+  </si>
+  <si>
+    <t>165183DE1</t>
+  </si>
+  <si>
+    <t>CFII 2024-1A A1</t>
+  </si>
+  <si>
+    <t>12595JAG9</t>
+  </si>
+  <si>
+    <t>CSAIL 2017-CX10 A4</t>
+  </si>
+  <si>
+    <t>83192CAC1</t>
+  </si>
+  <si>
+    <t>SMB 2019-B A2B</t>
+  </si>
+  <si>
+    <t>64134MAJ5</t>
+  </si>
+  <si>
+    <t>NEUB 2021-45A AR</t>
+  </si>
+  <si>
+    <t>303075AA3</t>
+  </si>
+  <si>
+    <t>FDS 2.9 03/01/27</t>
+  </si>
+  <si>
+    <t>83407HAA5</t>
+  </si>
+  <si>
+    <t>SCLP 2025-2 A</t>
+  </si>
+  <si>
+    <t>90276EAE7</t>
+  </si>
+  <si>
+    <t>UBSCM 2017-C1 A4</t>
+  </si>
+  <si>
+    <t>3137FJX79</t>
+  </si>
+  <si>
+    <t>FHR 4838 VA</t>
+  </si>
+  <si>
+    <t>78410GAD6</t>
+  </si>
+  <si>
+    <t>SBAC 3 7/8 02/15/27</t>
+  </si>
+  <si>
+    <t>12532BAD9</t>
+  </si>
+  <si>
+    <t>CFCRE 2016-C7 A3</t>
+  </si>
+  <si>
+    <t>872899BL2</t>
+  </si>
+  <si>
+    <t>TSTAT 2022-1A AR3</t>
+  </si>
+  <si>
+    <t>92840VAT9</t>
+  </si>
+  <si>
+    <t>VST 5.05 12/30/26</t>
+  </si>
+  <si>
+    <t>432917AA0</t>
+  </si>
+  <si>
+    <t>HGVT 2023-1A A</t>
+  </si>
+  <si>
+    <t>552953CF6</t>
+  </si>
+  <si>
+    <t>MGM 5 1/2 04/15/27</t>
+  </si>
+  <si>
+    <t>34962XAN2</t>
+  </si>
+  <si>
+    <t>FCBSL 2020-1A A1AR</t>
+  </si>
+  <si>
+    <t>90276XAU9</t>
+  </si>
+  <si>
+    <t>UBSCM 2018-C11 A4</t>
+  </si>
+  <si>
+    <t>14689MAC4</t>
+  </si>
+  <si>
+    <t>CRVNA 2025-P1 A3</t>
+  </si>
+  <si>
+    <t>68269MAB0</t>
+  </si>
+  <si>
+    <t>OMFIT 2021-1A A2</t>
+  </si>
+  <si>
+    <t>78449TAC5</t>
+  </si>
+  <si>
+    <t>SMB 2019-A A2B</t>
+  </si>
+  <si>
+    <t>17327FAD8</t>
+  </si>
+  <si>
+    <t>CGCMT 2018-B2 A4</t>
+  </si>
+  <si>
+    <t>118230AQ4</t>
+  </si>
+  <si>
+    <t>BPL 3.95 12/01/26</t>
+  </si>
+  <si>
+    <t>14687KAE6</t>
+  </si>
+  <si>
+    <t>CRVNA 2021-P4 B</t>
+  </si>
+  <si>
+    <t>95000PAE4</t>
+  </si>
+  <si>
+    <t>WFCM 2016-C37 A5</t>
+  </si>
+  <si>
+    <t>14687JAG4</t>
+  </si>
+  <si>
+    <t>CRVNA 2021-P3 B</t>
+  </si>
+  <si>
+    <t>44935CAD3</t>
+  </si>
+  <si>
+    <t>HART 2025-A A3</t>
+  </si>
+  <si>
+    <t>802927AE3</t>
+  </si>
+  <si>
+    <t>SDART 2023-4 B</t>
+  </si>
+  <si>
+    <t>00835DAA0</t>
+  </si>
+  <si>
+    <t>AFFRM 2025-X2 A</t>
+  </si>
+  <si>
+    <t>83406YAA9</t>
+  </si>
+  <si>
+    <t>SCLP 2025-1 A</t>
+  </si>
+  <si>
+    <t>30297CAJ1</t>
+  </si>
+  <si>
+    <t>FRESB 2018-SB52 A10F</t>
+  </si>
+  <si>
+    <t>42806MAE9</t>
+  </si>
+  <si>
+    <t>HERTZ 2021-2A A</t>
+  </si>
+  <si>
+    <t>44918CAE2</t>
+  </si>
+  <si>
+    <t>HART 2023-C A4</t>
+  </si>
+  <si>
+    <t>34529BAA4</t>
+  </si>
+  <si>
+    <t>FORDF 2025-1 A1</t>
+  </si>
+  <si>
+    <t>26244GAS4</t>
+  </si>
+  <si>
+    <t>DRSLF 2015-40A AR2</t>
+  </si>
+  <si>
+    <t>06211EAP6</t>
+  </si>
+  <si>
+    <t>BANK5 2023-5YR3 AS</t>
+  </si>
+  <si>
+    <t>065931BG1</t>
+  </si>
+  <si>
+    <t>BANK5 2024-5YR5 AS</t>
+  </si>
+  <si>
+    <t>FUTURESC</t>
+  </si>
+  <si>
+    <t>FUTURES CASH AT BROKER</t>
+  </si>
+  <si>
     <t>31423R500</t>
   </si>
   <si>
     <t>FEDERATED HERMES TREASURY</t>
   </si>
   <si>
-    <t>92212KAC0</t>
-[...812 lines deleted...]
-    <t>BANK5 2024-5YR5 AS</t>
+    <t>3137H6N35</t>
+  </si>
+  <si>
+    <t>FHR 5216 JA</t>
   </si>
   <si>
     <t>96328GAS6</t>
   </si>
   <si>
     <t>WFLF 2023-1A A</t>
-  </si>
-[...4 lines deleted...]
-    <t>FHR 5216 JA</t>
   </si>
   <si>
     <t xml:space="preserve">Holding data is provided “as of” the date indicated. Holdings are subject to change without notice. Holdings are provided for informational purposes only and should be not be considered a recommendation to buy or sell the securities listed.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_-"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1288,51 +1300,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I146"/>
+  <dimension ref="A1:I148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.283447000000001" bestFit="true" customWidth="true" style="2"/>
     <col min="7" max="7" width="15.281982" bestFit="true" customWidth="true" style="3"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="4"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="5"/>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1350,4273 +1362,4331 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1">
-        <v>850000</v>
+        <v>750000</v>
       </c>
       <c r="F2" s="2">
-        <v>99.97886699999999</v>
+        <v>99.53058299999999</v>
       </c>
       <c r="G2" s="3">
-        <v>849820.37</v>
+        <v>746479.37</v>
       </c>
       <c r="H2" s="4">
-        <v>0.028715256045</v>
+        <v>0.025773330677</v>
       </c>
       <c r="I2" s="5">
-        <v>0.028725348983</v>
+        <v>0.025689669679</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
         <v>500000</v>
       </c>
       <c r="F3" s="2">
-        <v>99.951904</v>
+        <v>99.987252</v>
       </c>
       <c r="G3" s="3">
-        <v>499759.52</v>
+        <v>499936.26</v>
       </c>
       <c r="H3" s="4">
-        <v>0.016886771714</v>
+        <v>0.017261056395</v>
       </c>
       <c r="I3" s="5">
-        <v>0.016892707136</v>
+        <v>0.017205026493</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
-        <v>461892.85</v>
+        <v>461693.62</v>
       </c>
       <c r="F4" s="2">
-        <v>100.76537</v>
+        <v>100.771761</v>
       </c>
       <c r="G4" s="3">
-        <v>465428.04</v>
+        <v>465256.79</v>
       </c>
       <c r="H4" s="4">
-        <v>0.015726718021</v>
+        <v>0.016063695225</v>
       </c>
       <c r="I4" s="5">
-        <v>0.015732245702</v>
+        <v>0.016011551993</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>401303.97</v>
+        <v>437066.21</v>
       </c>
       <c r="F5" s="2">
-        <v>99.968749</v>
+        <v>1</v>
       </c>
       <c r="G5" s="3">
-        <v>401178.56</v>
+        <v>437066.21</v>
       </c>
       <c r="H5" s="4">
-        <v>0.013555741237</v>
+        <v>0.015090372719</v>
       </c>
       <c r="I5" s="5">
-        <v>0.013560505856</v>
+        <v>0.01504138892</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="1">
-        <v>400000</v>
+        <v>406913.02</v>
       </c>
       <c r="F6" s="2">
-        <v>100.19226</v>
+        <v>99.561909</v>
       </c>
       <c r="G6" s="3">
-        <v>400769.04</v>
+        <v>405130.37</v>
       </c>
       <c r="H6" s="4">
-        <v>0.013541903691</v>
+        <v>0.013987739508</v>
       </c>
       <c r="I6" s="5">
-        <v>0.013546663447</v>
+        <v>0.01394233489</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="1">
-        <v>395000</v>
+        <v>400000</v>
       </c>
       <c r="F7" s="2">
-        <v>98.867949</v>
+        <v>100.22002</v>
       </c>
       <c r="G7" s="3">
-        <v>390528.4</v>
+        <v>400880.08</v>
       </c>
       <c r="H7" s="4">
-        <v>0.013195874516</v>
+        <v>0.013840991787</v>
       </c>
       <c r="I7" s="5">
-        <v>0.013200512648</v>
+        <v>0.013796063516</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>383332.03</v>
+        <v>395000</v>
       </c>
       <c r="F8" s="2">
-        <v>1</v>
+        <v>98.949901</v>
       </c>
       <c r="G8" s="3">
-        <v>383332.03</v>
+        <v>390852.11</v>
       </c>
       <c r="H8" s="4">
-        <v>0.012952710699</v>
+        <v>0.013494760901</v>
       </c>
       <c r="I8" s="5">
-        <v>0.012957263362</v>
+        <v>0.013450956506</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1">
         <v>400000</v>
       </c>
       <c r="F9" s="2">
-        <v>96.54064</v>
+        <v>96.80056</v>
       </c>
       <c r="G9" s="3">
-        <v>386162.56</v>
+        <v>387202.24</v>
       </c>
       <c r="H9" s="4">
-        <v>0.013048353727</v>
+        <v>0.013368743649</v>
       </c>
       <c r="I9" s="5">
-        <v>0.013052940008</v>
+        <v>0.01332534831</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="1">
         <v>380000</v>
       </c>
       <c r="F10" s="2">
-        <v>98.75045</v>
+        <v>98.86363900000001</v>
       </c>
       <c r="G10" s="3">
-        <v>375251.71</v>
+        <v>375681.83</v>
       </c>
       <c r="H10" s="4">
-        <v>0.012679678342</v>
+        <v>0.012970983987</v>
       </c>
       <c r="I10" s="5">
-        <v>0.01268413504</v>
+        <v>0.012928879788</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="1">
-        <v>373497.58</v>
+        <v>365000</v>
       </c>
       <c r="F11" s="2">
-        <v>98.817401</v>
+        <v>99.72497</v>
       </c>
       <c r="G11" s="3">
-        <v>369080.6</v>
+        <v>363996.14</v>
       </c>
       <c r="H11" s="4">
-        <v>0.012471157847</v>
+        <v>0.012567517925</v>
       </c>
       <c r="I11" s="5">
-        <v>0.012475541252</v>
+        <v>0.012526723388</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="1">
-        <v>365000</v>
+        <v>359771.28</v>
       </c>
       <c r="F12" s="2">
-        <v>99.68167099999999</v>
+        <v>99.630229</v>
       </c>
       <c r="G12" s="3">
-        <v>363838.1</v>
+        <v>358440.95</v>
       </c>
       <c r="H12" s="4">
-        <v>0.012294014772</v>
+        <v>0.012375716566</v>
       </c>
       <c r="I12" s="5">
-        <v>0.012298335915</v>
+        <v>0.012335544622</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="1">
-        <v>359771.28</v>
+        <v>364437.35</v>
       </c>
       <c r="F13" s="2">
-        <v>99.82553900000001</v>
+        <v>98.90782900000001</v>
       </c>
       <c r="G13" s="3">
-        <v>359143.62</v>
+        <v>360457.07</v>
       </c>
       <c r="H13" s="4">
-        <v>0.012135389265</v>
+        <v>0.012445326189</v>
       </c>
       <c r="I13" s="5">
-        <v>0.012139654653</v>
+        <v>0.012404928291</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="1">
         <v>350000</v>
       </c>
       <c r="F14" s="2">
-        <v>99.999</v>
+        <v>99.95</v>
       </c>
       <c r="G14" s="3">
-        <v>349996.5</v>
+        <v>349825</v>
       </c>
       <c r="H14" s="4">
-        <v>0.011826309975</v>
+        <v>0.01207823784</v>
       </c>
       <c r="I14" s="5">
-        <v>0.011830466727</v>
+        <v>0.012039031521</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="1">
         <v>335000</v>
       </c>
       <c r="F15" s="2">
-        <v>99.78474</v>
+        <v>99.89869</v>
       </c>
       <c r="G15" s="3">
-        <v>334278.88</v>
+        <v>334660.61</v>
       </c>
       <c r="H15" s="4">
-        <v>0.011295214784</v>
+        <v>0.011554664365</v>
       </c>
       <c r="I15" s="5">
-        <v>0.011299184865</v>
+        <v>0.011517157581</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="1">
         <v>325000</v>
       </c>
       <c r="F16" s="2">
-        <v>99.991</v>
+        <v>99.985</v>
       </c>
       <c r="G16" s="3">
-        <v>324970.75</v>
+        <v>324951.25</v>
       </c>
       <c r="H16" s="4">
-        <v>0.010980695013</v>
+        <v>0.011219433957</v>
       </c>
       <c r="I16" s="5">
-        <v>0.010984554546</v>
+        <v>0.011183015341</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="1">
         <v>325000</v>
       </c>
       <c r="F17" s="2">
-        <v>99.999</v>
+        <v>100.044</v>
       </c>
       <c r="G17" s="3">
-        <v>324996.75</v>
+        <v>325143</v>
       </c>
       <c r="H17" s="4">
-        <v>0.010981573548</v>
+        <v>0.011226054416</v>
       </c>
       <c r="I17" s="5">
-        <v>0.01098543339</v>
+        <v>0.01118961431</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="1">
         <v>325000</v>
       </c>
       <c r="F18" s="2">
-        <v>100</v>
+        <v>100.023</v>
       </c>
       <c r="G18" s="3">
-        <v>325000</v>
+        <v>325074.75</v>
       </c>
       <c r="H18" s="4">
-        <v>0.010981683365</v>
+        <v>0.011223697982</v>
       </c>
       <c r="I18" s="5">
-        <v>0.010985543245</v>
+        <v>0.011187265524</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="1">
         <v>315000</v>
       </c>
       <c r="F19" s="2">
-        <v>100.332781</v>
+        <v>100.28347</v>
       </c>
       <c r="G19" s="3">
-        <v>316048.26</v>
+        <v>315892.93</v>
       </c>
       <c r="H19" s="4">
-        <v>0.010679205911</v>
+        <v>0.01090668176</v>
       </c>
       <c r="I19" s="5">
-        <v>0.010682959475</v>
+        <v>0.010871278347</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1">
         <v>300000</v>
       </c>
       <c r="F20" s="2">
-        <v>98.53704999999999</v>
+        <v>98.10075000000001</v>
       </c>
       <c r="G20" s="3">
-        <v>295611.15</v>
+        <v>294302.25</v>
       </c>
       <c r="H20" s="4">
-        <v>0.009988640149</v>
+        <v>0.010161230823</v>
       </c>
       <c r="I20" s="5">
-        <v>0.009992150991000001</v>
+        <v>0.010128247165</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="1">
-        <v>299388.86</v>
+        <v>300000</v>
       </c>
       <c r="F21" s="2">
-        <v>98.699</v>
+        <v>98.66313</v>
       </c>
       <c r="G21" s="3">
-        <v>295493.81</v>
+        <v>295989.39</v>
       </c>
       <c r="H21" s="4">
-        <v>0.009984675286</v>
+        <v>0.010219481886</v>
       </c>
       <c r="I21" s="5">
-        <v>0.009988184734</v>
+        <v>0.010186309144</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="1">
         <v>295000</v>
       </c>
       <c r="F22" s="2">
-        <v>100.26121</v>
+        <v>100.274502</v>
       </c>
       <c r="G22" s="3">
-        <v>295770.57</v>
+        <v>295809.78</v>
       </c>
       <c r="H22" s="4">
-        <v>0.009994026901</v>
+        <v>0.01021328061</v>
       </c>
       <c r="I22" s="5">
-        <v>0.009997539636000001</v>
+        <v>0.010180127997</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="1">
         <v>292000</v>
       </c>
       <c r="F23" s="2">
-        <v>99.999</v>
+        <v>100.021</v>
       </c>
       <c r="G23" s="3">
-        <v>291997.08</v>
+        <v>292061.32</v>
       </c>
       <c r="H23" s="4">
-        <v>0.009866521465</v>
+        <v>0.010083859321</v>
       </c>
       <c r="I23" s="5">
-        <v>0.009869989383999999</v>
+        <v>0.010051126814</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="1">
-        <v>291361.38</v>
+        <v>284264</v>
       </c>
       <c r="F24" s="2">
-        <v>100.008</v>
+        <v>100.258992</v>
       </c>
       <c r="G24" s="3">
-        <v>291384.69</v>
+        <v>285000.22</v>
       </c>
       <c r="H24" s="4">
-        <v>0.009845828895</v>
+        <v>0.009840064187</v>
       </c>
       <c r="I24" s="5">
-        <v>0.009849289541000001</v>
+        <v>0.009808123045999999</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="1">
-        <v>290909.47</v>
+        <v>287656.42</v>
       </c>
       <c r="F25" s="2">
-        <v>99.991001</v>
+        <v>99.07579</v>
       </c>
       <c r="G25" s="3">
-        <v>290883.29</v>
+        <v>284997.87</v>
       </c>
       <c r="H25" s="4">
-        <v>0.009828886764999999</v>
+        <v>0.009839983034999999</v>
       </c>
       <c r="I25" s="5">
-        <v>0.009832341456</v>
+        <v>0.009808042156999999</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="1">
-        <v>284264</v>
+        <v>279400.49</v>
       </c>
       <c r="F26" s="2">
-        <v>100.089941</v>
+        <v>99.987999</v>
       </c>
       <c r="G26" s="3">
-        <v>284519.67</v>
+        <v>279366.96</v>
       </c>
       <c r="H26" s="4">
-        <v>0.009613861309999999</v>
+        <v>0.00964556729</v>
       </c>
       <c r="I26" s="5">
-        <v>0.009617240423</v>
+        <v>0.009614257492000001</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="1">
-        <v>287656.42</v>
+        <v>270469.51</v>
       </c>
       <c r="F27" s="2">
-        <v>98.957409</v>
+        <v>100.049</v>
       </c>
       <c r="G27" s="3">
-        <v>284657.34</v>
+        <v>270602.04</v>
       </c>
       <c r="H27" s="4">
-        <v>0.009618513157</v>
+        <v>0.009342945187000001</v>
       </c>
       <c r="I27" s="5">
-        <v>0.009621893905</v>
+        <v>0.009312617709</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="1">
-        <v>275000</v>
+        <v>272047.31</v>
       </c>
       <c r="F28" s="2">
-        <v>100.049</v>
+        <v>99.37821099999999</v>
       </c>
       <c r="G28" s="3">
-        <v>275134.75</v>
+        <v>270355.75</v>
       </c>
       <c r="H28" s="4">
-        <v>0.009296746791</v>
+        <v>0.009334441641</v>
       </c>
       <c r="I28" s="5">
-        <v>0.009300014444000001</v>
+        <v>0.009304141766</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="1">
-        <v>285164.29</v>
+        <v>260000</v>
       </c>
       <c r="F29" s="2">
-        <v>96.21569</v>
+        <v>100.311181</v>
       </c>
       <c r="G29" s="3">
-        <v>274372.79</v>
+        <v>260809.07</v>
       </c>
       <c r="H29" s="4">
-        <v>0.009271000293999999</v>
+        <v>0.009004828087</v>
       </c>
       <c r="I29" s="5">
-        <v>0.009274258897000001</v>
+        <v>0.008975598148000001</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="1">
-        <v>275000</v>
+        <v>262144.8</v>
       </c>
       <c r="F30" s="2">
-        <v>99.977</v>
+        <v>99.832741</v>
       </c>
       <c r="G30" s="3">
-        <v>274936.75</v>
+        <v>261706.34</v>
       </c>
       <c r="H30" s="4">
-        <v>0.009290056412</v>
+        <v>0.009035807644999999</v>
       </c>
       <c r="I30" s="5">
-        <v>0.009293321713</v>
+        <v>0.009006477145</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="1">
-        <v>272442.14</v>
+        <v>267336.87</v>
       </c>
       <c r="F31" s="2">
-        <v>99.303048</v>
+        <v>96.383092</v>
       </c>
       <c r="G31" s="3">
-        <v>270543.35</v>
+        <v>257667.54</v>
       </c>
       <c r="H31" s="4">
-        <v>0.009141604294999999</v>
+        <v>0.008896362033</v>
       </c>
       <c r="I31" s="5">
-        <v>0.009144817418</v>
+        <v>0.008867484178</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="1">
-        <v>265000</v>
+        <v>250000</v>
       </c>
       <c r="F32" s="2">
-        <v>100.009</v>
+        <v>101.123652</v>
       </c>
       <c r="G32" s="3">
-        <v>265023.85</v>
+        <v>252809.13</v>
       </c>
       <c r="H32" s="4">
-        <v>0.008955101553</v>
+        <v>0.008728618024</v>
       </c>
       <c r="I32" s="5">
-        <v>0.008958249123000001</v>
+        <v>0.008700284670999999</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="1">
-        <v>265894.4</v>
+        <v>250000</v>
       </c>
       <c r="F33" s="2">
-        <v>99.996999</v>
+        <v>100.43762</v>
       </c>
       <c r="G33" s="3">
-        <v>265886.42</v>
+        <v>251094.05</v>
       </c>
       <c r="H33" s="4">
-        <v>0.008984247634000001</v>
+        <v>0.008669402289999999</v>
       </c>
       <c r="I33" s="5">
-        <v>0.008987405448</v>
+        <v>0.008641261153000001</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="1">
-        <v>260000</v>
+        <v>250000</v>
       </c>
       <c r="F34" s="2">
-        <v>100.269246</v>
+        <v>100.331412</v>
       </c>
       <c r="G34" s="3">
-        <v>260700.04</v>
+        <v>250828.53</v>
       </c>
       <c r="H34" s="4">
-        <v>0.008809000886</v>
+        <v>0.00866023481</v>
       </c>
       <c r="I34" s="5">
-        <v>0.008812097105</v>
+        <v>0.008632123431</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="1">
-        <v>258215.65</v>
+        <v>250000</v>
       </c>
       <c r="F35" s="2">
-        <v>99.956002</v>
+        <v>100.24842</v>
       </c>
       <c r="G35" s="3">
-        <v>258102.04</v>
+        <v>250621.05</v>
       </c>
       <c r="H35" s="4">
-        <v>0.008721215022</v>
+        <v>0.008653071248999999</v>
       </c>
       <c r="I35" s="5">
-        <v>0.008724280385</v>
+        <v>0.008624983123</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="1">
-        <v>259213.9596</v>
+        <v>252351.02</v>
       </c>
       <c r="F36" s="2">
-        <v>99.83576100000001</v>
+        <v>99.942001</v>
       </c>
       <c r="G36" s="3">
-        <v>258788.23</v>
+        <v>252204.66</v>
       </c>
       <c r="H36" s="4">
-        <v>0.008744401204</v>
+        <v>0.008707747744999999</v>
       </c>
       <c r="I36" s="5">
-        <v>0.008747474716999999</v>
+        <v>0.008679482137</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="1">
         <v>250000</v>
       </c>
       <c r="F37" s="2">
-        <v>100.66064</v>
+        <v>99.66006</v>
       </c>
       <c r="G37" s="3">
-        <v>251651.6</v>
+        <v>249150.15</v>
       </c>
       <c r="H37" s="4">
-        <v>0.008503255967</v>
+        <v>0.008602286198999999</v>
       </c>
       <c r="I37" s="5">
-        <v>0.008506244721000001</v>
+        <v>0.008574362923</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="1">
         <v>250000</v>
       </c>
       <c r="F38" s="2">
-        <v>100.074</v>
+        <v>99.161688</v>
       </c>
       <c r="G38" s="3">
-        <v>250185</v>
+        <v>247904.22</v>
       </c>
       <c r="H38" s="4">
-        <v>0.008453699853999999</v>
+        <v>0.008559268579000001</v>
       </c>
       <c r="I38" s="5">
-        <v>0.008456671190000001</v>
+        <v>0.008531484939</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="1">
         <v>250000</v>
       </c>
       <c r="F39" s="2">
-        <v>100.511524</v>
+        <v>100.085</v>
       </c>
       <c r="G39" s="3">
-        <v>251278.81</v>
+        <v>250212.5</v>
       </c>
       <c r="H39" s="4">
-        <v>0.00849065947</v>
+        <v>0.008638965441999999</v>
       </c>
       <c r="I39" s="5">
-        <v>0.008493643796000001</v>
+        <v>0.008610923103</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>10</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" s="1">
         <v>250000</v>
       </c>
       <c r="F40" s="2">
-        <v>100.083</v>
+        <v>99.91271999999999</v>
       </c>
       <c r="G40" s="3">
-        <v>250207.5</v>
+        <v>249781.8</v>
       </c>
       <c r="H40" s="4">
-        <v>0.008454460125</v>
+        <v>0.008624094872000001</v>
       </c>
       <c r="I40" s="5">
-        <v>0.008457431728</v>
+        <v>0.008596100803999999</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>10</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="1">
         <v>250000</v>
       </c>
       <c r="F41" s="2">
-        <v>100.075</v>
+        <v>99.68392799999999</v>
       </c>
       <c r="G41" s="3">
-        <v>250187.5</v>
+        <v>249209.82</v>
       </c>
       <c r="H41" s="4">
-        <v>0.008453784329</v>
+        <v>0.008604346396000001</v>
       </c>
       <c r="I41" s="5">
-        <v>0.008456755694</v>
+        <v>0.008576416432</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="1">
         <v>250000</v>
       </c>
       <c r="F42" s="2">
-        <v>100.264612</v>
+        <v>100.001336</v>
       </c>
       <c r="G42" s="3">
-        <v>250661.53</v>
+        <v>250003.34</v>
       </c>
       <c r="H42" s="4">
-        <v>0.008469801705</v>
+        <v>0.008631743876000001</v>
       </c>
       <c r="I42" s="5">
-        <v>0.008472778701</v>
+        <v>0.008603724978999999</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="1">
         <v>250000</v>
       </c>
       <c r="F43" s="2">
-        <v>100.074</v>
+        <v>100.004468</v>
       </c>
       <c r="G43" s="3">
-        <v>250185</v>
+        <v>250011.17</v>
       </c>
       <c r="H43" s="4">
-        <v>0.008453699853999999</v>
+        <v>0.008632014219000001</v>
       </c>
       <c r="I43" s="5">
-        <v>0.008456671190000001</v>
+        <v>0.008603994444</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="1">
         <v>250000</v>
       </c>
       <c r="F44" s="2">
-        <v>99.75828799999999</v>
+        <v>99.582928</v>
       </c>
       <c r="G44" s="3">
-        <v>249395.72</v>
+        <v>248957.32</v>
       </c>
       <c r="H44" s="4">
-        <v>0.008427030245</v>
+        <v>0.008595628451999999</v>
       </c>
       <c r="I44" s="5">
-        <v>0.008429992206999999</v>
+        <v>0.008567726786000001</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45" t="s">
         <v>97</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="1">
         <v>250000</v>
       </c>
       <c r="F45" s="2">
-        <v>99.946</v>
+        <v>100.037</v>
       </c>
       <c r="G45" s="3">
-        <v>249865</v>
+        <v>250092.5</v>
       </c>
       <c r="H45" s="4">
-        <v>0.008442887119999999</v>
+        <v>0.008634822259999999</v>
       </c>
       <c r="I45" s="5">
-        <v>0.008445854655</v>
+        <v>0.008606793370000001</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>10</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="1">
         <v>250000</v>
       </c>
       <c r="F46" s="2">
-        <v>99.219076</v>
+        <v>99.074592</v>
       </c>
       <c r="G46" s="3">
-        <v>248047.69</v>
+        <v>247686.48</v>
       </c>
       <c r="H46" s="4">
-        <v>0.008381480586999999</v>
+        <v>0.008551750776000001</v>
       </c>
       <c r="I46" s="5">
-        <v>0.008384426539</v>
+        <v>0.008523991539000001</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>10</v>
       </c>
       <c r="C47" t="s">
         <v>101</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="1">
         <v>250000</v>
       </c>
       <c r="F47" s="2">
-        <v>100.007</v>
+        <v>99.16336</v>
       </c>
       <c r="G47" s="3">
-        <v>250017.5</v>
+        <v>247908.4</v>
       </c>
       <c r="H47" s="4">
-        <v>0.008448040064</v>
+        <v>0.0085594129</v>
       </c>
       <c r="I47" s="5">
-        <v>0.00845100941</v>
+        <v>0.008531628792</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>10</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="1">
         <v>250000</v>
       </c>
       <c r="F48" s="2">
-        <v>99.86071200000001</v>
+        <v>100.1569</v>
       </c>
       <c r="G48" s="3">
-        <v>249651.78</v>
+        <v>250392.25</v>
       </c>
       <c r="H48" s="4">
-        <v>0.00843568246</v>
+        <v>0.008645171583000001</v>
       </c>
       <c r="I48" s="5">
-        <v>0.008438647463</v>
+        <v>0.008617109099</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1">
         <v>250000</v>
       </c>
       <c r="F49" s="2">
-        <v>99.547932</v>
+        <v>99.187</v>
       </c>
       <c r="G49" s="3">
-        <v>248869.83</v>
+        <v>247967.5</v>
       </c>
       <c r="H49" s="4">
-        <v>0.00840926053</v>
+        <v>0.008561453417000001</v>
       </c>
       <c r="I49" s="5">
-        <v>0.008412216246</v>
+        <v>0.008533662685</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="1">
         <v>250000</v>
       </c>
       <c r="F50" s="2">
-        <v>99.961384</v>
+        <v>99.670012</v>
       </c>
       <c r="G50" s="3">
-        <v>249903.46</v>
+        <v>249175.03</v>
       </c>
       <c r="H50" s="4">
-        <v>0.008444186675</v>
+        <v>0.008603145219</v>
       </c>
       <c r="I50" s="5">
-        <v>0.008447154667</v>
+        <v>0.008575219154</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>10</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="1">
         <v>250000</v>
       </c>
       <c r="F51" s="2">
-        <v>99.94698</v>
+        <v>99.57216</v>
       </c>
       <c r="G51" s="3">
-        <v>249867.45</v>
+        <v>248930.4</v>
       </c>
       <c r="H51" s="4">
-        <v>0.008442969905</v>
+        <v>0.008594698998</v>
       </c>
       <c r="I51" s="5">
-        <v>0.008445937468999999</v>
+        <v>0.008566800349</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>10</v>
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="1">
         <v>250000</v>
       </c>
       <c r="F52" s="2">
-        <v>99.340284</v>
+        <v>100.09</v>
       </c>
       <c r="G52" s="3">
-        <v>248350.71</v>
+        <v>250225</v>
       </c>
       <c r="H52" s="4">
-        <v>0.008391719571</v>
+        <v>0.008639397023</v>
       </c>
       <c r="I52" s="5">
-        <v>0.008394669122000001</v>
+        <v>0.008611353283999999</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>10</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="1">
         <v>250000</v>
       </c>
       <c r="F53" s="2">
-        <v>98.87112</v>
+        <v>100.058</v>
       </c>
       <c r="G53" s="3">
-        <v>247177.8</v>
+        <v>250145</v>
       </c>
       <c r="H53" s="4">
-        <v>0.008352087183</v>
+        <v>0.008636634902</v>
       </c>
       <c r="I53" s="5">
-        <v>0.008355022803</v>
+        <v>0.008608600128</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="1">
         <v>250000</v>
       </c>
       <c r="F54" s="2">
-        <v>99.83016000000001</v>
+        <v>99.32082</v>
       </c>
       <c r="G54" s="3">
-        <v>249575.4</v>
+        <v>248302.05</v>
       </c>
       <c r="H54" s="4">
-        <v>0.008433101595000001</v>
+        <v>0.008573004263000001</v>
       </c>
       <c r="I54" s="5">
-        <v>0.008436065691</v>
+        <v>0.008545176036</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="1">
         <v>250000</v>
       </c>
       <c r="F55" s="2">
-        <v>99.98399999999999</v>
+        <v>100.071</v>
       </c>
       <c r="G55" s="3">
-        <v>249960</v>
+        <v>250177.5</v>
       </c>
       <c r="H55" s="4">
-        <v>0.00844609715</v>
+        <v>0.008637757014</v>
       </c>
       <c r="I55" s="5">
-        <v>0.008449065814</v>
+        <v>0.008609718598000001</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="1">
         <v>250000</v>
       </c>
       <c r="F56" s="2">
-        <v>99.064736</v>
+        <v>99.74906</v>
       </c>
       <c r="G56" s="3">
-        <v>247661.84</v>
+        <v>249372.65</v>
       </c>
       <c r="H56" s="4">
-        <v>0.008368442795</v>
+        <v>0.008609968349</v>
       </c>
       <c r="I56" s="5">
-        <v>0.008371384164</v>
+        <v>0.008582020136</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="1">
         <v>250000</v>
       </c>
       <c r="F57" s="2">
-        <v>99.704992</v>
+        <v>99.38118799999999</v>
       </c>
       <c r="G57" s="3">
-        <v>249262.48</v>
+        <v>248452.97</v>
       </c>
       <c r="H57" s="4">
-        <v>0.008422528093</v>
+        <v>0.008578215004</v>
       </c>
       <c r="I57" s="5">
-        <v>0.008425488472</v>
+        <v>0.008550369863</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="1">
         <v>250000</v>
       </c>
       <c r="F58" s="2">
-        <v>99.331812</v>
+        <v>100.059</v>
       </c>
       <c r="G58" s="3">
-        <v>248329.53</v>
+        <v>250147.5</v>
       </c>
       <c r="H58" s="4">
-        <v>0.008391003903</v>
+        <v>0.008636721218</v>
       </c>
       <c r="I58" s="5">
-        <v>0.008393953203</v>
+        <v>0.008608686164</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="1">
-        <v>250000</v>
+        <v>240000</v>
       </c>
       <c r="F59" s="2">
-        <v>99.457532</v>
+        <v>100.8348</v>
       </c>
       <c r="G59" s="3">
-        <v>248643.83</v>
+        <v>242003.52</v>
       </c>
       <c r="H59" s="4">
-        <v>0.008401624036</v>
+        <v>0.008355537977</v>
       </c>
       <c r="I59" s="5">
-        <v>0.008404577068</v>
+        <v>0.008328415652</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>10</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="1">
-        <v>250000</v>
+        <v>242272.36</v>
       </c>
       <c r="F60" s="2">
-        <v>99.991</v>
+        <v>100.114</v>
       </c>
       <c r="G60" s="3">
-        <v>249977.5</v>
+        <v>242548.55</v>
       </c>
       <c r="H60" s="4">
-        <v>0.008446688472000001</v>
+        <v>0.00837435598</v>
       </c>
       <c r="I60" s="5">
-        <v>0.008449657342999999</v>
+        <v>0.008347172571000001</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>10</v>
       </c>
       <c r="C61" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="1">
-        <v>250000</v>
+        <v>240686.33</v>
       </c>
       <c r="F61" s="2">
-        <v>99.27506</v>
+        <v>100.047998</v>
       </c>
       <c r="G61" s="3">
-        <v>248187.65</v>
+        <v>240801.85</v>
       </c>
       <c r="H61" s="4">
-        <v>0.008386209807</v>
+        <v>0.00831404866</v>
       </c>
       <c r="I61" s="5">
-        <v>0.008389157421</v>
+        <v>0.008287061011</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>10</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>132</v>
       </c>
       <c r="E62" s="1">
-        <v>250000</v>
+        <v>237719.8496</v>
       </c>
       <c r="F62" s="2">
-        <v>99.943</v>
+        <v>99.87176100000001</v>
       </c>
       <c r="G62" s="3">
-        <v>249857.5</v>
+        <v>237415</v>
       </c>
       <c r="H62" s="4">
-        <v>0.008442633696</v>
+        <v>0.008197112377</v>
       </c>
       <c r="I62" s="5">
-        <v>0.008445601142999999</v>
+        <v>0.008170504307</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>10</v>
       </c>
       <c r="C63" t="s">
         <v>133</v>
       </c>
       <c r="D63" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="1">
-        <v>250000</v>
+        <v>232753.09</v>
       </c>
       <c r="F63" s="2">
-        <v>99.74392</v>
+        <v>100.064</v>
       </c>
       <c r="G63" s="3">
-        <v>249359.8</v>
+        <v>232902.05</v>
       </c>
       <c r="H63" s="4">
-        <v>0.008425816515</v>
+        <v>0.008041296012</v>
       </c>
       <c r="I63" s="5">
-        <v>0.008428778051000001</v>
+        <v>0.008015193726</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>136</v>
       </c>
       <c r="E64" s="1">
-        <v>250000</v>
+        <v>225000</v>
       </c>
       <c r="F64" s="2">
-        <v>99.313092</v>
+        <v>100.773333</v>
       </c>
       <c r="G64" s="3">
-        <v>248282.73</v>
+        <v>226740</v>
       </c>
       <c r="H64" s="4">
-        <v>0.008389422541000001</v>
+        <v>0.007828541810999999</v>
       </c>
       <c r="I64" s="5">
-        <v>0.008392371284</v>
+        <v>0.007803130131</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="1">
-        <v>250000</v>
+        <v>224542.48</v>
       </c>
       <c r="F65" s="2">
-        <v>100.008</v>
+        <v>100.012002</v>
       </c>
       <c r="G65" s="3">
-        <v>250020</v>
+        <v>224569.43</v>
       </c>
       <c r="H65" s="4">
-        <v>0.008448124538</v>
+        <v>0.007753599606</v>
       </c>
       <c r="I65" s="5">
-        <v>0.008451093914</v>
+        <v>0.007728431191</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>10</v>
       </c>
       <c r="C66" t="s">
         <v>139</v>
       </c>
       <c r="D66" t="s">
         <v>140</v>
       </c>
       <c r="E66" s="1">
-        <v>246612.42</v>
+        <v>225527.89</v>
       </c>
       <c r="F66" s="2">
-        <v>99.998001</v>
+        <v>100</v>
       </c>
       <c r="G66" s="3">
-        <v>246607.49</v>
+        <v>225527.89</v>
       </c>
       <c r="H66" s="4">
-        <v>0.008332816531999999</v>
+        <v>0.007786691903</v>
       </c>
       <c r="I66" s="5">
-        <v>0.008335745379</v>
+        <v>0.00776141607</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>10</v>
       </c>
       <c r="C67" t="s">
         <v>141</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="1">
-        <v>240000</v>
+        <v>218000</v>
       </c>
       <c r="F67" s="2">
-        <v>100.313</v>
+        <v>102.21928</v>
       </c>
       <c r="G67" s="3">
-        <v>240751.2</v>
+        <v>222838.03</v>
       </c>
       <c r="H67" s="4">
-        <v>0.008134933686</v>
+        <v>0.007693820428</v>
       </c>
       <c r="I67" s="5">
-        <v>0.008137792981</v>
+        <v>0.007668846058</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>10</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="E68" s="1">
-        <v>225000</v>
+        <v>216994.69</v>
       </c>
       <c r="F68" s="2">
-        <v>100.620982</v>
+        <v>99.784548</v>
       </c>
       <c r="G68" s="3">
-        <v>226397.21</v>
+        <v>216527.17</v>
       </c>
       <c r="H68" s="4">
-        <v>0.00764991529</v>
+        <v>0.007475928437</v>
       </c>
       <c r="I68" s="5">
-        <v>0.007652604109</v>
+        <v>0.007451661351</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>145</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="E69" s="1">
-        <v>226377</v>
+        <v>215679.28</v>
       </c>
       <c r="F69" s="2">
-        <v>100.004068</v>
+        <v>100.26334</v>
       </c>
       <c r="G69" s="3">
-        <v>226386.21</v>
+        <v>216247.25</v>
       </c>
       <c r="H69" s="4">
-        <v>0.007649543586</v>
+        <v>0.007466263748</v>
       </c>
       <c r="I69" s="5">
-        <v>0.007652232275</v>
+        <v>0.007442028034</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70" t="s">
         <v>148</v>
       </c>
       <c r="E70" s="1">
-        <v>218000</v>
+        <v>217341.88</v>
       </c>
       <c r="F70" s="2">
-        <v>102.049491</v>
+        <v>99.71000100000001</v>
       </c>
       <c r="G70" s="3">
-        <v>222467.89</v>
+        <v>216711.59</v>
       </c>
       <c r="H70" s="4">
-        <v>0.007517144403</v>
+        <v>0.007482295821</v>
       </c>
       <c r="I70" s="5">
-        <v>0.007519786555</v>
+        <v>0.007458008066</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>10</v>
       </c>
       <c r="C71" t="s">
         <v>149</v>
       </c>
       <c r="D71" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="1">
-        <v>222587.96</v>
+        <v>216000</v>
       </c>
       <c r="F71" s="2">
-        <v>99.10373</v>
+        <v>99.260778</v>
       </c>
       <c r="G71" s="3">
-        <v>220592.97</v>
+        <v>214403.28</v>
       </c>
       <c r="H71" s="4">
-        <v>0.007453791258</v>
+        <v>0.007402597914</v>
       </c>
       <c r="I71" s="5">
-        <v>0.007456411142</v>
+        <v>0.007378568861</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>10</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
         <v>152</v>
       </c>
       <c r="E72" s="1">
-        <v>217617.4</v>
+        <v>215000</v>
       </c>
       <c r="F72" s="2">
-        <v>100.761538</v>
+        <v>99.618228</v>
       </c>
       <c r="G72" s="3">
-        <v>219274.64</v>
+        <v>214179.19</v>
       </c>
       <c r="H72" s="4">
-        <v>0.0074092451</v>
+        <v>0.007394860858</v>
       </c>
       <c r="I72" s="5">
-        <v>0.007411849327</v>
+        <v>0.00737085692</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>10</v>
       </c>
       <c r="C73" t="s">
         <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>154</v>
       </c>
       <c r="E73" s="1">
-        <v>216994.69</v>
+        <v>213908.38</v>
       </c>
       <c r="F73" s="2">
-        <v>99.79834099999999</v>
+        <v>99.816641</v>
       </c>
       <c r="G73" s="3">
-        <v>216557.1</v>
+        <v>213516.16</v>
       </c>
       <c r="H73" s="4">
-        <v>0.007317420031</v>
+        <v>0.007371968727</v>
       </c>
       <c r="I73" s="5">
-        <v>0.007319991983</v>
+        <v>0.007348039098</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>10</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74" t="s">
         <v>156</v>
       </c>
       <c r="E74" s="1">
-        <v>216000</v>
+        <v>212061.41</v>
       </c>
       <c r="F74" s="2">
-        <v>99.02494</v>
+        <v>101.265992</v>
       </c>
       <c r="G74" s="3">
-        <v>213893.87</v>
+        <v>214746.09</v>
       </c>
       <c r="H74" s="4">
-        <v>0.007227430026</v>
+        <v>0.007414433949</v>
       </c>
       <c r="I74" s="5">
-        <v>0.007229970348</v>
+        <v>0.007390366476</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>10</v>
       </c>
       <c r="C75" t="s">
         <v>157</v>
       </c>
       <c r="D75" t="s">
         <v>158</v>
       </c>
       <c r="E75" s="1">
-        <v>215000</v>
+        <v>210000</v>
       </c>
       <c r="F75" s="2">
-        <v>99.546595</v>
+        <v>100.004</v>
       </c>
       <c r="G75" s="3">
-        <v>214025.18</v>
+        <v>210008.4</v>
       </c>
       <c r="H75" s="4">
-        <v>0.007231866925</v>
+        <v>0.007250858011</v>
       </c>
       <c r="I75" s="5">
-        <v>0.007234408807</v>
+        <v>0.00722732151</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>10</v>
       </c>
       <c r="C76" t="s">
         <v>159</v>
       </c>
       <c r="D76" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="1">
         <v>200000</v>
       </c>
       <c r="F76" s="2">
-        <v>100.445375</v>
+        <v>100.39553</v>
       </c>
       <c r="G76" s="3">
-        <v>200890.75</v>
+        <v>200791.06</v>
       </c>
       <c r="H76" s="4">
-        <v>0.006788057254</v>
+        <v>0.00693261539</v>
       </c>
       <c r="I76" s="5">
-        <v>0.006790443144</v>
+        <v>0.006910111915</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>162</v>
       </c>
       <c r="E77" s="1">
         <v>200000</v>
       </c>
       <c r="F77" s="2">
-        <v>100.001515</v>
+        <v>99.99607</v>
       </c>
       <c r="G77" s="3">
-        <v>200003.03</v>
+        <v>199992.14</v>
       </c>
       <c r="H77" s="4">
-        <v>0.006758061377</v>
+        <v>0.006905031468</v>
       </c>
       <c r="I77" s="5">
-        <v>0.006760436724</v>
+        <v>0.00688261753</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>163</v>
       </c>
       <c r="D78" t="s">
         <v>164</v>
       </c>
       <c r="E78" s="1">
         <v>200000</v>
       </c>
       <c r="F78" s="2">
-        <v>100.32511</v>
+        <v>99.718215</v>
       </c>
       <c r="G78" s="3">
-        <v>200650.22</v>
+        <v>199436.43</v>
       </c>
       <c r="H78" s="4">
-        <v>0.006779929794</v>
+        <v>0.006885844738</v>
       </c>
       <c r="I78" s="5">
-        <v>0.006782312827</v>
+        <v>0.006863493082</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>165</v>
       </c>
       <c r="D79" t="s">
         <v>166</v>
       </c>
       <c r="E79" s="1">
         <v>207000</v>
       </c>
       <c r="F79" s="2">
-        <v>97.284058</v>
+        <v>97.027686</v>
       </c>
       <c r="G79" s="3">
-        <v>201378</v>
+        <v>200847.31</v>
       </c>
       <c r="H79" s="4">
-        <v>0.006804521333</v>
+        <v>0.006934557507</v>
       </c>
       <c r="I79" s="5">
-        <v>0.00680691301</v>
+        <v>0.006912047728</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>168</v>
       </c>
       <c r="E80" s="1">
         <v>200000</v>
       </c>
       <c r="F80" s="2">
-        <v>100.011295</v>
+        <v>99.99464500000001</v>
       </c>
       <c r="G80" s="3">
-        <v>200022.59</v>
+        <v>199989.29</v>
       </c>
       <c r="H80" s="4">
-        <v>0.006758722305</v>
+        <v>0.006904933067</v>
       </c>
       <c r="I80" s="5">
-        <v>0.006761097884</v>
+        <v>0.006882519449</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>169</v>
       </c>
       <c r="D81" t="s">
         <v>170</v>
       </c>
       <c r="E81" s="1">
-        <v>201369.49</v>
+        <v>195419.73</v>
       </c>
       <c r="F81" s="2">
-        <v>99.661731</v>
+        <v>100.077679</v>
       </c>
       <c r="G81" s="3">
-        <v>200688.32</v>
+        <v>195571.53</v>
       </c>
       <c r="H81" s="4">
-        <v>0.006781217166</v>
+        <v>0.006752403217</v>
       </c>
       <c r="I81" s="5">
-        <v>0.006783600652</v>
+        <v>0.006730484715</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>171</v>
       </c>
       <c r="D82" t="s">
         <v>172</v>
       </c>
       <c r="E82" s="1">
-        <v>200000</v>
+        <v>197533.45</v>
       </c>
       <c r="F82" s="2">
-        <v>99.576025</v>
+        <v>99.657749</v>
       </c>
       <c r="G82" s="3">
-        <v>199152.05</v>
+        <v>196857.39</v>
       </c>
       <c r="H82" s="4">
-        <v>0.006729306937</v>
+        <v>0.00679679947</v>
       </c>
       <c r="I82" s="5">
-        <v>0.006731672177</v>
+        <v>0.006774736857</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>174</v>
       </c>
       <c r="E83" s="1">
-        <v>200000</v>
+        <v>194376.22</v>
       </c>
       <c r="F83" s="2">
-        <v>98.05450999999999</v>
+        <v>99.99900100000001</v>
       </c>
       <c r="G83" s="3">
-        <v>196109.02</v>
+        <v>194374.28</v>
       </c>
       <c r="H83" s="4">
-        <v>0.006626483577</v>
+        <v>0.006711066282</v>
       </c>
       <c r="I83" s="5">
-        <v>0.006628812677</v>
+        <v>0.006689281961</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>175</v>
       </c>
       <c r="D84" t="s">
         <v>176</v>
       </c>
       <c r="E84" s="1">
-        <v>196856.65</v>
+        <v>190000</v>
       </c>
       <c r="F84" s="2">
-        <v>99.879242</v>
+        <v>99.471953</v>
       </c>
       <c r="G84" s="3">
-        <v>196618.93</v>
+        <v>188996.71</v>
       </c>
       <c r="H84" s="4">
-        <v>0.006643713326</v>
+        <v>0.006525397621</v>
       </c>
       <c r="I84" s="5">
-        <v>0.006646048482</v>
+        <v>0.006504215987</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>177</v>
       </c>
       <c r="D85" t="s">
         <v>178</v>
       </c>
       <c r="E85" s="1">
-        <v>194170.55</v>
+        <v>186000</v>
       </c>
       <c r="F85" s="2">
-        <v>100.004002</v>
+        <v>101.79078</v>
       </c>
       <c r="G85" s="3">
-        <v>194178.32</v>
+        <v>189330.85</v>
       </c>
       <c r="H85" s="4">
-        <v>0.006561245644</v>
+        <v>0.006536934314</v>
       </c>
       <c r="I85" s="5">
-        <v>0.006563551813</v>
+        <v>0.006515715231</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>179</v>
       </c>
       <c r="D86" t="s">
         <v>180</v>
       </c>
       <c r="E86" s="1">
-        <v>190000</v>
+        <v>181511.57</v>
       </c>
       <c r="F86" s="2">
-        <v>99.526279</v>
+        <v>100.321379</v>
       </c>
       <c r="G86" s="3">
-        <v>189099.93</v>
+        <v>182094.91</v>
       </c>
       <c r="H86" s="4">
-        <v>0.006389647867</v>
+        <v>0.006287102504</v>
       </c>
       <c r="I86" s="5">
-        <v>0.006391893722</v>
+        <v>0.006266694382</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>181</v>
       </c>
       <c r="D87" t="s">
         <v>182</v>
       </c>
       <c r="E87" s="1">
-        <v>186000</v>
+        <v>178528.26</v>
       </c>
       <c r="F87" s="2">
-        <v>101.884769</v>
+        <v>98.150999</v>
       </c>
       <c r="G87" s="3">
-        <v>189505.67</v>
+        <v>175227.27</v>
       </c>
       <c r="H87" s="4">
-        <v>0.006403357746</v>
+        <v>0.006049986855</v>
       </c>
       <c r="I87" s="5">
-        <v>0.006405608421</v>
+        <v>0.006030348418</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="1">
-        <v>176887.07</v>
+        <v>172152.49</v>
       </c>
       <c r="F88" s="2">
-        <v>100.197459</v>
+        <v>99.95999999999999</v>
       </c>
       <c r="G88" s="3">
-        <v>177236.35</v>
+        <v>172083.63</v>
       </c>
       <c r="H88" s="4">
-        <v>0.005988779909</v>
+        <v>0.005941447866</v>
       </c>
       <c r="I88" s="5">
-        <v>0.005990884866</v>
+        <v>0.005922161749</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>185</v>
       </c>
       <c r="D89" t="s">
         <v>186</v>
       </c>
       <c r="E89" s="1">
-        <v>168301.89</v>
+        <v>181093.89</v>
       </c>
       <c r="F89" s="2">
-        <v>99.992002</v>
+        <v>94.204818</v>
       </c>
       <c r="G89" s="3">
-        <v>168288.43</v>
+        <v>170599.17</v>
       </c>
       <c r="H89" s="4">
-        <v>0.005686431519</v>
+        <v>0.005890194653</v>
       </c>
       <c r="I89" s="5">
-        <v>0.005688430205</v>
+        <v>0.005871074906</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>187</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" s="1">
-        <v>181093.89</v>
+        <v>167348.44</v>
       </c>
       <c r="F90" s="2">
-        <v>93.787018</v>
+        <v>99.97000300000001</v>
       </c>
       <c r="G90" s="3">
-        <v>169842.56</v>
+        <v>167298.24</v>
       </c>
       <c r="H90" s="4">
-        <v>0.005738945253</v>
+        <v>0.005776225081</v>
       </c>
       <c r="I90" s="5">
-        <v>0.005740962397</v>
+        <v>0.005757475282</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91" t="s">
         <v>190</v>
       </c>
       <c r="E91" s="1">
         <v>175000</v>
       </c>
       <c r="F91" s="2">
-        <v>96.623531</v>
+        <v>96.186531</v>
       </c>
       <c r="G91" s="3">
-        <v>169091.18</v>
+        <v>168326.43</v>
       </c>
       <c r="H91" s="4">
-        <v>0.005713556278</v>
+        <v>0.005811724855</v>
       </c>
       <c r="I91" s="5">
-        <v>0.005715564498</v>
+        <v>0.005792859823</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="1">
         <v>165000</v>
       </c>
       <c r="F92" s="2">
-        <v>99.008442</v>
+        <v>98.93303</v>
       </c>
       <c r="G92" s="3">
-        <v>163363.93</v>
+        <v>163239.5</v>
       </c>
       <c r="H92" s="4">
-        <v>0.005520033676</v>
+        <v>0.005636090902</v>
       </c>
       <c r="I92" s="5">
-        <v>0.005521973877</v>
+        <v>0.005617795984</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93" t="s">
         <v>194</v>
       </c>
       <c r="E93" s="1">
         <v>160000</v>
       </c>
       <c r="F93" s="2">
-        <v>99.942069</v>
+        <v>99.929688</v>
       </c>
       <c r="G93" s="3">
-        <v>159907.31</v>
+        <v>159887.5</v>
       </c>
       <c r="H93" s="4">
-        <v>0.005403235232</v>
+        <v>0.005520358072</v>
       </c>
       <c r="I93" s="5">
-        <v>0.00540513438</v>
+        <v>0.005502438825</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>195</v>
       </c>
       <c r="D94" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="1">
-        <v>152953.2</v>
+        <v>160067.57</v>
       </c>
       <c r="F94" s="2">
-        <v>99.82850999999999</v>
+        <v>98.25000199999999</v>
       </c>
       <c r="G94" s="3">
-        <v>152690.9</v>
+        <v>157266.39</v>
       </c>
       <c r="H94" s="4">
-        <v>0.005159394223</v>
+        <v>0.005429860277</v>
       </c>
       <c r="I94" s="5">
-        <v>0.005161207665</v>
+        <v>0.005412234789</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>197</v>
       </c>
       <c r="D95" t="s">
         <v>198</v>
       </c>
       <c r="E95" s="1">
-        <v>155299.79</v>
+        <v>150000</v>
       </c>
       <c r="F95" s="2">
-        <v>99.98799699999999</v>
+        <v>99.87050000000001</v>
       </c>
       <c r="G95" s="3">
-        <v>155281.15</v>
+        <v>149805.75</v>
       </c>
       <c r="H95" s="4">
-        <v>0.0052469182</v>
+        <v>0.005172270359</v>
       </c>
       <c r="I95" s="5">
-        <v>0.005248762405</v>
+        <v>0.005155481016</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>199</v>
       </c>
       <c r="D96" t="s">
         <v>200</v>
       </c>
       <c r="E96" s="1">
         <v>150000</v>
       </c>
       <c r="F96" s="2">
-        <v>99.814493</v>
+        <v>100.057</v>
       </c>
       <c r="G96" s="3">
-        <v>149721.74</v>
+        <v>150085.5</v>
       </c>
       <c r="H96" s="4">
-        <v>0.00505906688</v>
+        <v>0.005181929151</v>
       </c>
       <c r="I96" s="5">
-        <v>0.005060845058</v>
+        <v>0.005165108455</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97" t="s">
         <v>202</v>
       </c>
       <c r="E97" s="1">
-        <v>150000</v>
+        <v>152000</v>
       </c>
       <c r="F97" s="2">
-        <v>99.94</v>
+        <v>98.15459199999999</v>
       </c>
       <c r="G97" s="3">
-        <v>149910</v>
+        <v>149194.98</v>
       </c>
       <c r="H97" s="4">
-        <v>0.005065428164</v>
+        <v>0.005151182594</v>
       </c>
       <c r="I97" s="5">
-        <v>0.005067208578</v>
+        <v>0.005134461703</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98" t="s">
         <v>204</v>
       </c>
       <c r="E98" s="1">
         <v>147000</v>
       </c>
       <c r="F98" s="2">
-        <v>100.207503</v>
+        <v>99.848619</v>
       </c>
       <c r="G98" s="3">
-        <v>147305.03</v>
+        <v>146777.47</v>
       </c>
       <c r="H98" s="4">
-        <v>0.004977406742</v>
+        <v>0.005067714404</v>
       </c>
       <c r="I98" s="5">
-        <v>0.004979156218</v>
+        <v>0.005051264453</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
       <c r="E99" s="1">
         <v>153000</v>
       </c>
       <c r="F99" s="2">
-        <v>96.33619</v>
+        <v>96.966869</v>
       </c>
       <c r="G99" s="3">
-        <v>147394.37</v>
+        <v>148359.31</v>
       </c>
       <c r="H99" s="4">
-        <v>0.004980425565</v>
+        <v>0.005122329813</v>
       </c>
       <c r="I99" s="5">
-        <v>0.004982176103</v>
+        <v>0.005105702578</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="1">
         <v>148882.18</v>
       </c>
       <c r="F100" s="2">
-        <v>98.98114099999999</v>
+        <v>99.09153000000001</v>
       </c>
       <c r="G100" s="3">
-        <v>147365.28</v>
+        <v>147529.63</v>
       </c>
       <c r="H100" s="4">
-        <v>0.004979442614</v>
+        <v>0.005093683872</v>
       </c>
       <c r="I100" s="5">
-        <v>0.004981192806</v>
+        <v>0.005077149622</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>209</v>
       </c>
       <c r="D101" t="s">
         <v>210</v>
       </c>
       <c r="E101" s="1">
         <v>145000</v>
       </c>
       <c r="F101" s="2">
-        <v>102.104303</v>
+        <v>102.192903</v>
       </c>
       <c r="G101" s="3">
-        <v>148051.24</v>
+        <v>148179.71</v>
       </c>
       <c r="H101" s="4">
-        <v>0.005002621022</v>
+        <v>0.005116128843</v>
       </c>
       <c r="I101" s="5">
-        <v>0.005004379361</v>
+        <v>0.005099521737</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>211</v>
       </c>
       <c r="D102" t="s">
         <v>212</v>
       </c>
       <c r="E102" s="1">
         <v>147000</v>
       </c>
       <c r="F102" s="2">
-        <v>100.132</v>
+        <v>100.104503</v>
       </c>
       <c r="G102" s="3">
-        <v>147194.04</v>
+        <v>147153.62</v>
       </c>
       <c r="H102" s="4">
-        <v>0.004973656432</v>
+        <v>0.005080701535</v>
       </c>
       <c r="I102" s="5">
-        <v>0.00497540459</v>
+        <v>0.005064209426</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>213</v>
       </c>
       <c r="D103" t="s">
         <v>214</v>
       </c>
       <c r="E103" s="1">
         <v>151000</v>
       </c>
       <c r="F103" s="2">
-        <v>97.902762</v>
+        <v>98.19455000000001</v>
       </c>
       <c r="G103" s="3">
-        <v>147833.17</v>
+        <v>148273.77</v>
       </c>
       <c r="H103" s="4">
-        <v>0.004995252525</v>
+        <v>0.005119376447</v>
       </c>
       <c r="I103" s="5">
-        <v>0.004997008274</v>
+        <v>0.005102758799</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>216</v>
       </c>
       <c r="E104" s="1">
         <v>145000</v>
       </c>
       <c r="F104" s="2">
-        <v>102.028503</v>
+        <v>102.621303</v>
       </c>
       <c r="G104" s="3">
-        <v>147941.33</v>
+        <v>148800.89</v>
       </c>
       <c r="H104" s="4">
-        <v>0.004998907186</v>
+        <v>0.005137576024</v>
       </c>
       <c r="I104" s="5">
-        <v>0.005000664219</v>
+        <v>0.005120899299</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>217</v>
       </c>
       <c r="D105" t="s">
         <v>218</v>
       </c>
       <c r="E105" s="1">
         <v>147000</v>
       </c>
       <c r="F105" s="2">
-        <v>100.071803</v>
+        <v>100.443401</v>
       </c>
       <c r="G105" s="3">
-        <v>147105.55</v>
+        <v>147651.8</v>
       </c>
       <c r="H105" s="4">
-        <v>0.004970666387</v>
+        <v>0.005097901955</v>
       </c>
       <c r="I105" s="5">
-        <v>0.004972413494</v>
+        <v>0.005081354014</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>219</v>
       </c>
       <c r="D106" t="s">
         <v>220</v>
       </c>
       <c r="E106" s="1">
-        <v>152000</v>
+        <v>145294.74</v>
       </c>
       <c r="F106" s="2">
-        <v>97.49342799999999</v>
+        <v>99.89380199999999</v>
       </c>
       <c r="G106" s="3">
-        <v>148190.01</v>
+        <v>145140.44</v>
       </c>
       <c r="H106" s="4">
-        <v>0.005007310073</v>
+        <v>0.005011193463</v>
       </c>
       <c r="I106" s="5">
-        <v>0.00500907006</v>
+        <v>0.00499492698</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>221</v>
       </c>
       <c r="D107" t="s">
         <v>222</v>
       </c>
       <c r="E107" s="1">
-        <v>140544.91</v>
+        <v>140000</v>
       </c>
       <c r="F107" s="2">
-        <v>100.021481</v>
+        <v>99.10780699999999</v>
       </c>
       <c r="G107" s="3">
-        <v>140575.1</v>
+        <v>138750.93</v>
       </c>
       <c r="H107" s="4">
-        <v>0.004750003822</v>
+        <v>0.004790585952</v>
       </c>
       <c r="I107" s="5">
-        <v>0.00475167337</v>
+        <v>0.004775035568</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>223</v>
       </c>
       <c r="D108" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="1">
-        <v>140000</v>
+        <v>136726</v>
       </c>
       <c r="F108" s="2">
-        <v>98.971107</v>
+        <v>100.190008</v>
       </c>
       <c r="G108" s="3">
-        <v>138559.55</v>
+        <v>136985.79</v>
       </c>
       <c r="H108" s="4">
-        <v>0.004681898779</v>
+        <v>0.004729641839</v>
       </c>
       <c r="I108" s="5">
-        <v>0.004683544389</v>
+        <v>0.004714289281</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>225</v>
       </c>
       <c r="D109" t="s">
         <v>226</v>
       </c>
       <c r="E109" s="1">
-        <v>135213.29</v>
+        <v>132742.77</v>
       </c>
       <c r="F109" s="2">
-        <v>101.966145</v>
+        <v>101.971844</v>
       </c>
       <c r="G109" s="3">
-        <v>137871.78</v>
+        <v>135360.25</v>
       </c>
       <c r="H109" s="4">
-        <v>0.004658659156</v>
+        <v>0.00467351761</v>
       </c>
       <c r="I109" s="5">
-        <v>0.004660296598</v>
+        <v>0.004658347233</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>227</v>
       </c>
       <c r="D110" t="s">
         <v>228</v>
       </c>
       <c r="E110" s="1">
-        <v>135969.61</v>
+        <v>125234.84</v>
       </c>
       <c r="F110" s="2">
-        <v>100.284431</v>
+        <v>100.255352</v>
       </c>
       <c r="G110" s="3">
-        <v>136356.35</v>
+        <v>125554.63</v>
       </c>
       <c r="H110" s="4">
-        <v>0.0046074531</v>
+        <v>0.004334963708</v>
       </c>
       <c r="I110" s="5">
-        <v>0.004609072543</v>
+        <v>0.004320892287</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>229</v>
       </c>
       <c r="D111" t="s">
         <v>230</v>
       </c>
       <c r="E111" s="1">
-        <v>120000</v>
+        <v>117971.39</v>
       </c>
       <c r="F111" s="2">
-        <v>99.220758</v>
+        <v>98.467917</v>
       </c>
       <c r="G111" s="3">
-        <v>119064.91</v>
+        <v>116163.97</v>
       </c>
       <c r="H111" s="4">
-        <v>0.004023178883</v>
+        <v>0.004010736977</v>
       </c>
       <c r="I111" s="5">
-        <v>0.004024592964</v>
+        <v>0.003997718005</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112" t="s">
         <v>232</v>
       </c>
       <c r="E112" s="1">
-        <v>114534.11</v>
+        <v>107279.7</v>
       </c>
       <c r="F112" s="2">
-        <v>100.011193</v>
+        <v>100.010608</v>
       </c>
       <c r="G112" s="3">
-        <v>114546.93</v>
+        <v>107291.08</v>
       </c>
       <c r="H112" s="4">
-        <v>0.003870517272</v>
+        <v>0.003704387008</v>
       </c>
       <c r="I112" s="5">
-        <v>0.003871877695</v>
+        <v>0.003692362458</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>233</v>
       </c>
       <c r="D113" t="s">
         <v>234</v>
       </c>
       <c r="E113" s="1">
         <v>100000</v>
       </c>
       <c r="F113" s="2">
-        <v>99.14801</v>
+        <v>100.097</v>
       </c>
       <c r="G113" s="3">
-        <v>99148.00999999999</v>
+        <v>100097</v>
       </c>
       <c r="H113" s="4">
-        <v>0.003350190929</v>
+        <v>0.003456000495</v>
       </c>
       <c r="I113" s="5">
-        <v>0.003351368466</v>
+        <v>0.003444782215</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>235</v>
       </c>
       <c r="D114" t="s">
         <v>236</v>
       </c>
       <c r="E114" s="1">
         <v>100000</v>
       </c>
       <c r="F114" s="2">
-        <v>100.01</v>
+        <v>99.25688</v>
       </c>
       <c r="G114" s="3">
-        <v>100010</v>
+        <v>99256.88</v>
       </c>
       <c r="H114" s="4">
-        <v>0.003379317395</v>
+        <v>0.00342699408</v>
       </c>
       <c r="I114" s="5">
-        <v>0.003380505169</v>
+        <v>0.003415869955</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>237</v>
       </c>
       <c r="D115" t="s">
         <v>238</v>
       </c>
       <c r="E115" s="1">
-        <v>97817.39</v>
+        <v>98305.61</v>
       </c>
       <c r="F115" s="2">
-        <v>99.88121700000001</v>
+        <v>100.049093</v>
       </c>
       <c r="G115" s="3">
-        <v>97701.2</v>
+        <v>98353.87</v>
       </c>
       <c r="H115" s="4">
-        <v>0.003301303502</v>
+        <v>0.003395816333</v>
       </c>
       <c r="I115" s="5">
-        <v>0.003302463855</v>
+        <v>0.003384793412</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>239</v>
       </c>
       <c r="D116" t="s">
         <v>240</v>
       </c>
       <c r="E116" s="1">
-        <v>97176.00999999999</v>
+        <v>100000</v>
       </c>
       <c r="F116" s="2">
-        <v>99.684809</v>
+        <v>99.13652</v>
       </c>
       <c r="G116" s="3">
-        <v>96869.72</v>
+        <v>99136.52</v>
       </c>
       <c r="H116" s="4">
-        <v>0.003273207976</v>
+        <v>0.003422838468</v>
       </c>
       <c r="I116" s="5">
-        <v>0.003274358455</v>
+        <v>0.003411727833</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>242</v>
       </c>
       <c r="E117" s="1">
-        <v>97638.07000000001</v>
+        <v>97176.00999999999</v>
       </c>
       <c r="F117" s="2">
-        <v>99.82049000000001</v>
+        <v>99.73228</v>
       </c>
       <c r="G117" s="3">
-        <v>97462.8</v>
+        <v>96915.85000000001</v>
       </c>
       <c r="H117" s="4">
-        <v>0.003293248026</v>
+        <v>0.003346166487</v>
       </c>
       <c r="I117" s="5">
-        <v>0.003294405548</v>
+        <v>0.003335304732</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>244</v>
       </c>
       <c r="E118" s="1">
-        <v>100000</v>
+        <v>91000</v>
       </c>
       <c r="F118" s="2">
-        <v>98.99673</v>
+        <v>99.468253</v>
       </c>
       <c r="G118" s="3">
-        <v>98996.73</v>
+        <v>90516.11</v>
       </c>
       <c r="H118" s="4">
-        <v>0.003345079209</v>
+        <v>0.003125205768</v>
       </c>
       <c r="I118" s="5">
-        <v>0.003346254949</v>
+        <v>0.003115061257</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>245</v>
       </c>
       <c r="D119" t="s">
         <v>246</v>
       </c>
       <c r="E119" s="1">
-        <v>97337.47</v>
+        <v>81848.08</v>
       </c>
       <c r="F119" s="2">
-        <v>99.779838</v>
+        <v>99.72998800000001</v>
       </c>
       <c r="G119" s="3">
-        <v>97123.17</v>
+        <v>81627.08</v>
       </c>
       <c r="H119" s="4">
-        <v>0.003281771997</v>
+        <v>0.002818298552</v>
       </c>
       <c r="I119" s="5">
-        <v>0.003282925486</v>
+        <v>0.002809150271</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>247</v>
       </c>
       <c r="D120" t="s">
         <v>248</v>
       </c>
       <c r="E120" s="1">
-        <v>95000</v>
+        <v>77086.25999999999</v>
       </c>
       <c r="F120" s="2">
-        <v>99.573705</v>
+        <v>99.97300199999999</v>
       </c>
       <c r="G120" s="3">
-        <v>94595.02</v>
+        <v>77065.45</v>
       </c>
       <c r="H120" s="4">
-        <v>0.003196346322</v>
+        <v>0.002660801296</v>
       </c>
       <c r="I120" s="5">
-        <v>0.003197469785</v>
+        <v>0.002652164256</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>249</v>
       </c>
       <c r="D121" t="s">
         <v>250</v>
       </c>
       <c r="E121" s="1">
-        <v>91000</v>
+        <v>78000</v>
       </c>
       <c r="F121" s="2">
-        <v>99.554615</v>
+        <v>100.047</v>
       </c>
       <c r="G121" s="3">
-        <v>90594.7</v>
+        <v>78036.66</v>
       </c>
       <c r="H121" s="4">
-        <v>0.003061176326</v>
+        <v>0.002694333852</v>
       </c>
       <c r="I121" s="5">
-        <v>0.003062252279</v>
+        <v>0.002685587964</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>251</v>
       </c>
       <c r="D122" t="s">
         <v>252</v>
       </c>
       <c r="E122" s="1">
-        <v>87499.99000000001</v>
+        <v>73660.67999999999</v>
       </c>
       <c r="F122" s="2">
-        <v>99.615143</v>
+        <v>101.080838</v>
       </c>
       <c r="G122" s="3">
-        <v>87163.24000000001</v>
+        <v>74456.83</v>
       </c>
       <c r="H122" s="4">
-        <v>0.002945228014</v>
+        <v>0.002570734891</v>
       </c>
       <c r="I122" s="5">
-        <v>0.002946263213</v>
+        <v>0.002562390209</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>253</v>
       </c>
       <c r="D123" t="s">
         <v>254</v>
       </c>
       <c r="E123" s="1">
-        <v>79340.98</v>
+        <v>71000</v>
       </c>
       <c r="F123" s="2">
-        <v>100.750407</v>
+        <v>99.94528200000001</v>
       </c>
       <c r="G123" s="3">
-        <v>79936.36</v>
+        <v>70961.14999999999</v>
       </c>
       <c r="H123" s="4">
-        <v>0.002701033224</v>
+        <v>0.002450041163</v>
       </c>
       <c r="I123" s="5">
-        <v>0.002701982593</v>
+        <v>0.002442088256</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>255</v>
       </c>
       <c r="D124" t="s">
         <v>256</v>
       </c>
       <c r="E124" s="1">
-        <v>80958.34</v>
+        <v>68903.57000000001</v>
       </c>
       <c r="F124" s="2">
-        <v>98.12007</v>
+        <v>100.008002</v>
       </c>
       <c r="G124" s="3">
-        <v>79436.38</v>
+        <v>68909.08</v>
       </c>
       <c r="H124" s="4">
-        <v>0.002684138989</v>
+        <v>0.002379190458</v>
       </c>
       <c r="I124" s="5">
-        <v>0.00268508242</v>
+        <v>0.002371467535</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>257</v>
       </c>
       <c r="D125" t="s">
         <v>258</v>
       </c>
       <c r="E125" s="1">
-        <v>77452.24000000001</v>
+        <v>70379.23940000001</v>
       </c>
       <c r="F125" s="2">
-        <v>99.86662699999999</v>
+        <v>98.198404</v>
       </c>
       <c r="G125" s="3">
-        <v>77348.94</v>
+        <v>69111.28999999999</v>
       </c>
       <c r="H125" s="4">
-        <v>0.002613604811</v>
+        <v>0.002386171932</v>
       </c>
       <c r="I125" s="5">
-        <v>0.00261452345</v>
+        <v>0.002378426347</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>259</v>
       </c>
       <c r="D126" t="s">
         <v>260</v>
       </c>
       <c r="E126" s="1">
-        <v>78000</v>
+        <v>67600.72</v>
       </c>
       <c r="F126" s="2">
-        <v>99.948308</v>
+        <v>99.913066</v>
       </c>
       <c r="G126" s="3">
-        <v>77959.67999999999</v>
+        <v>67541.95</v>
       </c>
       <c r="H126" s="4">
-        <v>0.002634241611</v>
+        <v>0.002331988167</v>
       </c>
       <c r="I126" s="5">
-        <v>0.002635167504</v>
+        <v>0.002324418464</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
         <v>261</v>
       </c>
       <c r="D127" t="s">
         <v>262</v>
       </c>
       <c r="E127" s="1">
-        <v>75604.99000000001</v>
+        <v>66452.71000000001</v>
       </c>
       <c r="F127" s="2">
-        <v>99.614046</v>
+        <v>99.95503600000001</v>
       </c>
       <c r="G127" s="3">
-        <v>75313.19</v>
+        <v>66422.83</v>
       </c>
       <c r="H127" s="4">
-        <v>0.002544817232</v>
+        <v>0.002293348792</v>
       </c>
       <c r="I127" s="5">
-        <v>0.002545711693</v>
+        <v>0.002285904514</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>263</v>
       </c>
       <c r="D128" t="s">
         <v>264</v>
       </c>
       <c r="E128" s="1">
-        <v>72828.72</v>
+        <v>62717.2</v>
       </c>
       <c r="F128" s="2">
-        <v>100.088276</v>
+        <v>99.992203</v>
       </c>
       <c r="G128" s="3">
-        <v>72893.00999999999</v>
+        <v>62712.31</v>
       </c>
       <c r="H128" s="4">
-        <v>0.002463039872</v>
+        <v>0.002165237462</v>
       </c>
       <c r="I128" s="5">
-        <v>0.00246390559</v>
+        <v>0.002158209036</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>265</v>
       </c>
       <c r="D129" t="s">
         <v>266</v>
       </c>
       <c r="E129" s="1">
-        <v>71000</v>
+        <v>62100</v>
       </c>
       <c r="F129" s="2">
-        <v>100.033</v>
+        <v>98.216151</v>
       </c>
       <c r="G129" s="3">
-        <v>71023.42999999999</v>
+        <v>60992.23</v>
       </c>
       <c r="H129" s="4">
-        <v>0.002399867138</v>
+        <v>0.002105849089</v>
       </c>
       <c r="I129" s="5">
-        <v>0.002400710651</v>
+        <v>0.00209901344</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>10</v>
       </c>
       <c r="C130" t="s">
         <v>267</v>
       </c>
       <c r="D130" t="s">
         <v>268</v>
       </c>
       <c r="E130" s="1">
-        <v>70684.75</v>
+        <v>53000</v>
       </c>
       <c r="F130" s="2">
-        <v>99.992063</v>
+        <v>99.90754699999999</v>
       </c>
       <c r="G130" s="3">
-        <v>70679.14</v>
+        <v>52951</v>
       </c>
       <c r="H130" s="4">
-        <v>0.002388233641</v>
+        <v>0.001828213452</v>
       </c>
       <c r="I130" s="5">
-        <v>0.002389073065</v>
+        <v>0.001822279017</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>10</v>
       </c>
       <c r="C131" t="s">
         <v>269</v>
       </c>
       <c r="D131" t="s">
         <v>270</v>
       </c>
       <c r="E131" s="1">
-        <v>62100</v>
+        <v>50951.99</v>
       </c>
       <c r="F131" s="2">
-        <v>98.024412</v>
+        <v>99.66093499999999</v>
       </c>
       <c r="G131" s="3">
-        <v>60873.16</v>
+        <v>50779.23</v>
       </c>
       <c r="H131" s="4">
-        <v>0.00205689159</v>
+        <v>0.001753229795</v>
       </c>
       <c r="I131" s="5">
-        <v>0.002057614554</v>
+        <v>0.001747538759</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>10</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="1">
-        <v>58516.55</v>
+        <v>47467.85</v>
       </c>
       <c r="F132" s="2">
-        <v>1</v>
+        <v>99.81311599999999</v>
       </c>
       <c r="G132" s="3">
-        <v>58516.55</v>
+        <v>47379.14</v>
       </c>
       <c r="H132" s="4">
-        <v>0.001977262227</v>
+        <v>0.001635836558</v>
       </c>
       <c r="I132" s="5">
-        <v>0.001977957202</v>
+        <v>0.001630526584</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>10</v>
       </c>
       <c r="C133" t="s">
         <v>273</v>
       </c>
       <c r="D133" t="s">
         <v>274</v>
       </c>
       <c r="E133" s="1">
-        <v>53000</v>
+        <v>44798.37</v>
       </c>
       <c r="F133" s="2">
-        <v>99.805981</v>
+        <v>99.919439</v>
       </c>
       <c r="G133" s="3">
-        <v>52897.17</v>
+        <v>44762.28</v>
       </c>
       <c r="H133" s="4">
-        <v>0.001787384526</v>
+        <v>0.001545485497</v>
       </c>
       <c r="I133" s="5">
-        <v>0.001788012762</v>
+        <v>0.001540468805</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>10</v>
       </c>
       <c r="C134" t="s">
         <v>275</v>
       </c>
       <c r="D134" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="1">
-        <v>50367.19</v>
+        <v>33725.36</v>
       </c>
       <c r="F134" s="2">
-        <v>100.003415</v>
+        <v>99.772397</v>
       </c>
       <c r="G134" s="3">
-        <v>50368.91</v>
+        <v>33648.6</v>
       </c>
       <c r="H134" s="4">
-        <v>0.001701955143</v>
+        <v>0.001161768869</v>
       </c>
       <c r="I134" s="5">
-        <v>0.001702553352</v>
+        <v>0.001157997733</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>10</v>
       </c>
       <c r="C135" t="s">
         <v>277</v>
       </c>
       <c r="D135" t="s">
         <v>278</v>
       </c>
       <c r="E135" s="1">
-        <v>45046.02</v>
+        <v>36026.47</v>
       </c>
       <c r="F135" s="2">
-        <v>100.206655</v>
+        <v>100.19952</v>
       </c>
       <c r="G135" s="3">
-        <v>45139.11</v>
+        <v>36098.35</v>
       </c>
       <c r="H135" s="4">
-        <v>0.001525241267</v>
+        <v>0.001246350195</v>
       </c>
       <c r="I135" s="5">
-        <v>0.001525777364</v>
+        <v>0.001242304506</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>279</v>
       </c>
       <c r="D136" t="s">
         <v>280</v>
       </c>
       <c r="E136" s="1">
-        <v>37758.47</v>
+        <v>30589.51</v>
       </c>
       <c r="F136" s="2">
-        <v>100.037025</v>
+        <v>100.006342</v>
       </c>
       <c r="G136" s="3">
-        <v>37772.45</v>
+        <v>30591.45</v>
       </c>
       <c r="H136" s="4">
-        <v>0.001276323343</v>
+        <v>0.001056216133</v>
       </c>
       <c r="I136" s="5">
-        <v>0.00127677195</v>
+        <v>0.001052787624</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>281</v>
       </c>
       <c r="D137" t="s">
         <v>282</v>
       </c>
       <c r="E137" s="1">
-        <v>34000</v>
+        <v>31781.25</v>
       </c>
       <c r="F137" s="2">
-        <v>99.685412</v>
+        <v>100.063733</v>
       </c>
       <c r="G137" s="3">
-        <v>33893.04</v>
+        <v>31801.51</v>
       </c>
       <c r="H137" s="4">
-        <v>0.001145238875</v>
+        <v>0.00109799512</v>
       </c>
       <c r="I137" s="5">
-        <v>0.001145641408</v>
+        <v>0.001094430995</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>10</v>
       </c>
       <c r="C138" t="s">
         <v>283</v>
       </c>
       <c r="D138" t="s">
         <v>284</v>
       </c>
       <c r="E138" s="1">
-        <v>30421.52</v>
+        <v>30361.26</v>
       </c>
       <c r="F138" s="2">
-        <v>98.030342</v>
+        <v>98.23258300000001</v>
       </c>
       <c r="G138" s="3">
-        <v>29822.32</v>
+        <v>29824.65</v>
       </c>
       <c r="H138" s="4">
-        <v>0.001007690082</v>
+        <v>0.0010297412</v>
       </c>
       <c r="I138" s="5">
-        <v>0.001008044268</v>
+        <v>0.00102639863</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>10</v>
       </c>
       <c r="C139" t="s">
         <v>285</v>
       </c>
       <c r="D139" t="s">
         <v>286</v>
       </c>
       <c r="E139" s="1">
-        <v>27000</v>
+        <v>29166.66</v>
       </c>
       <c r="F139" s="2">
-        <v>100.637667</v>
+        <v>99.54259399999999</v>
       </c>
       <c r="G139" s="3">
-        <v>27172.17</v>
+        <v>29033.25</v>
       </c>
       <c r="H139" s="4">
-        <v>0.000918142056</v>
+        <v>0.001002416917</v>
       </c>
       <c r="I139" s="5">
-        <v>0.000918464768</v>
+        <v>0.000999163042</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>287</v>
       </c>
       <c r="D140" t="s">
         <v>288</v>
       </c>
       <c r="E140" s="1">
-        <v>20322.36</v>
+        <v>27000</v>
       </c>
       <c r="F140" s="2">
-        <v>100.01801</v>
+        <v>100.656185</v>
       </c>
       <c r="G140" s="3">
-        <v>20326.02</v>
+        <v>27177.17</v>
       </c>
       <c r="H140" s="4">
-        <v>0.00068681205</v>
+        <v>0.000938332945</v>
       </c>
       <c r="I140" s="5">
-        <v>0.000687053453</v>
+        <v>0.000935287088</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>10</v>
       </c>
       <c r="C141" t="s">
         <v>289</v>
       </c>
       <c r="D141" t="s">
         <v>290</v>
       </c>
       <c r="E141" s="1">
         <v>22000</v>
       </c>
       <c r="F141" s="2">
-        <v>99.380545</v>
+        <v>99.651364</v>
       </c>
       <c r="G141" s="3">
-        <v>21863.72</v>
+        <v>21923.3</v>
       </c>
       <c r="H141" s="4">
-        <v>0.000738770613</v>
+        <v>0.000756935132</v>
       </c>
       <c r="I141" s="5">
-        <v>0.000739030278</v>
+        <v>0.000754478098</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>10</v>
       </c>
       <c r="C142" t="s">
         <v>291</v>
       </c>
       <c r="D142" t="s">
         <v>292</v>
       </c>
       <c r="E142" s="1">
-        <v>16000</v>
+        <v>20322.36</v>
       </c>
       <c r="F142" s="2">
-        <v>102.781375</v>
+        <v>100.006003</v>
       </c>
       <c r="G142" s="3">
-        <v>16445.02</v>
+        <v>20323.58</v>
       </c>
       <c r="H142" s="4">
-        <v>0.000555673854</v>
+        <v>0.000701702372</v>
       </c>
       <c r="I142" s="5">
-        <v>0.000555869164</v>
+        <v>0.000699424626</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
         <v>10</v>
       </c>
       <c r="C143" t="s">
         <v>293</v>
       </c>
       <c r="D143" t="s">
         <v>294</v>
       </c>
       <c r="E143" s="1">
-        <v>15000</v>
+        <v>16000</v>
       </c>
       <c r="F143" s="2">
-        <v>100</v>
+        <v>102.697188</v>
       </c>
       <c r="G143" s="3">
-        <v>15000</v>
+        <v>16431.55</v>
       </c>
       <c r="H143" s="4">
-        <v>0.000506846925</v>
+        <v>0.000567324148</v>
       </c>
       <c r="I143" s="5">
-        <v>0.000507025073</v>
+        <v>0.000565482597</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>10</v>
       </c>
       <c r="C144" t="s">
         <v>295</v>
       </c>
       <c r="D144" t="s">
         <v>296</v>
       </c>
       <c r="E144" s="1">
         <v>13000</v>
       </c>
       <c r="F144" s="2">
-        <v>100.493615</v>
+        <v>100.518462</v>
       </c>
       <c r="G144" s="3">
-        <v>13064.17</v>
+        <v>13067.4</v>
       </c>
       <c r="H144" s="4">
-        <v>0.000441435624</v>
+        <v>0.000451171774</v>
       </c>
       <c r="I144" s="5">
-        <v>0.000441590781</v>
+        <v>0.000449707257</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
         <v>9</v>
       </c>
       <c r="B145" t="s">
         <v>10</v>
       </c>
       <c r="C145" t="s">
         <v>297</v>
       </c>
       <c r="D145" t="s">
         <v>298</v>
       </c>
       <c r="E145" s="1">
-        <v>9284.540000000001</v>
+        <v>15000</v>
       </c>
       <c r="F145" s="2">
-        <v>100.093058</v>
+        <v>100</v>
       </c>
       <c r="G145" s="3">
-        <v>9293.18</v>
+        <v>15000</v>
       </c>
       <c r="H145" s="4">
-        <v>0.000314014647</v>
+        <v>0.000517897713</v>
       </c>
       <c r="I145" s="5">
-        <v>0.000314125018</v>
+        <v>0.000516216602</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>9</v>
       </c>
       <c r="B146" t="s">
         <v>10</v>
       </c>
       <c r="C146" t="s">
         <v>299</v>
       </c>
       <c r="D146" t="s">
         <v>300</v>
       </c>
       <c r="E146" s="1">
-        <v>4097.04</v>
+        <v>5047.04</v>
       </c>
       <c r="F146" s="2">
-        <v>99.63412599999999</v>
+        <v>1</v>
       </c>
       <c r="G146" s="3">
-        <v>4082.05</v>
+        <v>5047.04</v>
       </c>
       <c r="H146" s="4">
-        <v>0.000137931632</v>
+        <v>0.000174256698</v>
       </c>
       <c r="I146" s="5">
-        <v>0.000137980113</v>
+        <v>0.000173691056</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9">
+      <c r="A147" t="s">
+        <v>9</v>
+      </c>
+      <c r="B147" t="s">
+        <v>10</v>
+      </c>
+      <c r="C147" t="s">
+        <v>301</v>
+      </c>
+      <c r="D147" t="s">
+        <v>302</v>
+      </c>
+      <c r="E147" s="1">
+        <v>4097.03</v>
+      </c>
+      <c r="F147" s="2">
+        <v>99.707593</v>
+      </c>
+      <c r="G147" s="3">
+        <v>4085.05</v>
+      </c>
+      <c r="H147" s="4">
+        <v>0.000141042537</v>
+      </c>
+      <c r="I147" s="5">
+        <v>0.000140584709</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9">
+      <c r="A148" t="s">
+        <v>9</v>
+      </c>
+      <c r="B148" t="s">
+        <v>10</v>
+      </c>
+      <c r="C148" t="s">
+        <v>303</v>
+      </c>
+      <c r="D148" t="s">
+        <v>304</v>
+      </c>
+      <c r="E148" s="1">
+        <v>2894.28</v>
+      </c>
+      <c r="F148" s="2">
+        <v>100.09574</v>
+      </c>
+      <c r="G148" s="3">
+        <v>2897.05</v>
+      </c>
+      <c r="H148" s="4">
+        <v>0.000100025072</v>
+      </c>
+      <c r="I148" s="5">
+        <v>9.970038800000001E-5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -5627,32 +5697,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Portfolio Holdings</vt:lpstr>
       <vt:lpstr>Disclosures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sterling Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Sterling Capital Ultra Short Bond ETF Holdings as of 10.09.2026</dc:title>
+  <dc:title>Sterling Capital Ultra Short Bond ETF (SCUB)  Holdings as of 10.30.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>